--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.shotova\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динамика год строй\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15330" windowHeight="9840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="19">
   <si>
     <t xml:space="preserve">кв.м. </t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Западно-Казахстанская область</t>
   </si>
   <si>
     <t>Акжаикский</t>
@@ -87,51 +87,51 @@
   </si>
   <si>
     <t>Чингирлауский</t>
   </si>
   <si>
     <t>г.Уральск</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>−</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                              </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -168,60 +168,66 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -298,58 +304,88 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -380,59 +416,70 @@
     <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 40" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2035,123 +2082,123 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:X18"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="V18" sqref="V18"/>
+    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="V27" sqref="V27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="30"/>
-[...17 lines deleted...]
-      <c r="T1" s="30"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
     </row>
-    <row r="2" spans="1:23" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="U2" s="24" t="s">
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="28"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="28"/>
+      <c r="T2" s="28"/>
+      <c r="X2" s="24" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
         <v>2003</v>
       </c>
       <c r="C3" s="5">
         <v>2004</v>
       </c>
       <c r="D3" s="5">
         <v>2005</v>
       </c>
       <c r="E3" s="5">
         <v>2006</v>
       </c>
       <c r="F3" s="5">
         <v>2007</v>
       </c>
       <c r="G3" s="6">
         <v>2008</v>
       </c>
       <c r="H3" s="7">
         <v>2009</v>
       </c>
       <c r="I3" s="8">
         <v>2010</v>
       </c>
@@ -2169,58 +2216,61 @@
       </c>
       <c r="N3" s="7">
         <v>2015</v>
       </c>
       <c r="O3" s="7">
         <v>2016</v>
       </c>
       <c r="P3" s="9">
         <v>2017</v>
       </c>
       <c r="Q3" s="10">
         <v>2018</v>
       </c>
       <c r="R3" s="10">
         <v>2019</v>
       </c>
       <c r="S3" s="10">
         <v>2020</v>
       </c>
       <c r="T3" s="10">
         <v>2021</v>
       </c>
       <c r="U3" s="25">
         <v>2022</v>
       </c>
-      <c r="V3" s="28">
+      <c r="V3" s="32">
         <v>2023</v>
       </c>
-      <c r="W3" s="28">
+      <c r="W3" s="32">
         <v>2024</v>
       </c>
+      <c r="X3" s="33">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="13">
         <v>67594</v>
       </c>
       <c r="C4" s="13">
         <v>81066</v>
       </c>
       <c r="D4" s="13">
         <v>75373</v>
       </c>
       <c r="E4" s="13">
         <v>115029</v>
       </c>
       <c r="F4" s="13">
         <v>162688</v>
       </c>
       <c r="G4" s="13">
         <v>136976</v>
       </c>
       <c r="H4" s="13">
         <v>125192</v>
       </c>
       <c r="I4" s="13">
@@ -2240,58 +2290,61 @@
       </c>
       <c r="N4" s="15">
         <v>172491</v>
       </c>
       <c r="O4" s="16">
         <v>165693</v>
       </c>
       <c r="P4" s="16">
         <v>225210</v>
       </c>
       <c r="Q4" s="17">
         <v>289555</v>
       </c>
       <c r="R4" s="16">
         <v>319440</v>
       </c>
       <c r="S4" s="16">
         <v>278689</v>
       </c>
       <c r="T4" s="16">
         <v>276015</v>
       </c>
       <c r="U4" s="14">
         <v>262714</v>
       </c>
-      <c r="V4" s="13">
+      <c r="V4" s="16">
         <v>293197</v>
       </c>
-      <c r="W4" s="26">
+      <c r="W4" s="34">
         <v>345577</v>
       </c>
+      <c r="X4" s="31">
+        <v>339538</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="13">
         <v>584</v>
       </c>
       <c r="C5" s="13">
         <v>1091</v>
       </c>
       <c r="D5" s="13">
         <v>715</v>
       </c>
       <c r="E5" s="13">
         <v>723</v>
       </c>
       <c r="F5" s="13">
         <v>574</v>
       </c>
       <c r="G5" s="13">
         <v>1548</v>
       </c>
       <c r="H5" s="13">
         <v>1418</v>
       </c>
       <c r="I5" s="13">
@@ -2314,55 +2367,58 @@
       </c>
       <c r="O5" s="13">
         <v>5315</v>
       </c>
       <c r="P5" s="13">
         <v>6326</v>
       </c>
       <c r="Q5" s="20">
         <v>6670</v>
       </c>
       <c r="R5" s="13">
         <v>5672</v>
       </c>
       <c r="S5" s="13">
         <v>7132</v>
       </c>
       <c r="T5" s="13">
         <v>8089</v>
       </c>
       <c r="U5" s="14">
         <v>7768</v>
       </c>
       <c r="V5" s="13">
         <v>6266</v>
       </c>
-      <c r="W5" s="26">
+      <c r="W5" s="35">
         <v>9428</v>
       </c>
+      <c r="X5" s="30">
+        <v>12844</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="13">
         <v>320</v>
       </c>
       <c r="D6" s="13">
         <v>565</v>
       </c>
       <c r="E6" s="13">
         <v>99</v>
       </c>
       <c r="F6" s="13">
         <v>488</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="13">
         <v>452</v>
       </c>
       <c r="I6" s="13">
@@ -2385,55 +2441,58 @@
       </c>
       <c r="O6" s="13">
         <v>3498</v>
       </c>
       <c r="P6" s="13">
         <v>3028</v>
       </c>
       <c r="Q6" s="20">
         <v>3654</v>
       </c>
       <c r="R6" s="13">
         <v>2747</v>
       </c>
       <c r="S6" s="13">
         <v>2886</v>
       </c>
       <c r="T6" s="13">
         <v>1443</v>
       </c>
       <c r="U6" s="14">
         <v>2527</v>
       </c>
       <c r="V6" s="13">
         <v>2567</v>
       </c>
-      <c r="W6" s="26">
+      <c r="W6" s="35">
         <v>3113</v>
       </c>
+      <c r="X6" s="30">
+        <v>3513</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="21">
         <v>19470</v>
       </c>
       <c r="C7" s="21">
         <v>23005</v>
       </c>
       <c r="D7" s="21">
         <v>14874</v>
       </c>
       <c r="E7" s="21">
         <v>20181</v>
       </c>
       <c r="F7" s="21">
         <v>22812</v>
       </c>
       <c r="G7" s="21">
         <v>24088</v>
       </c>
       <c r="H7" s="21">
         <v>12613</v>
       </c>
       <c r="I7" s="21">
@@ -2456,55 +2515,58 @@
       </c>
       <c r="O7" s="13">
         <v>16162</v>
       </c>
       <c r="P7" s="13">
         <v>31604</v>
       </c>
       <c r="Q7" s="20">
         <v>26817</v>
       </c>
       <c r="R7" s="13">
         <v>26970</v>
       </c>
       <c r="S7" s="13">
         <v>32379</v>
       </c>
       <c r="T7" s="13">
         <v>51818</v>
       </c>
       <c r="U7" s="14">
         <v>33200</v>
       </c>
       <c r="V7" s="13">
         <v>29805</v>
       </c>
-      <c r="W7" s="26">
+      <c r="W7" s="35">
         <v>41154</v>
       </c>
+      <c r="X7" s="30">
+        <v>38139</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="16">
         <v>1970</v>
       </c>
       <c r="C8" s="16">
         <v>2216</v>
       </c>
       <c r="D8" s="16">
         <v>1669</v>
       </c>
       <c r="E8" s="16">
         <v>1998</v>
       </c>
       <c r="F8" s="16">
         <v>3202</v>
       </c>
       <c r="G8" s="16">
         <v>1285</v>
       </c>
       <c r="H8" s="16">
         <v>1956</v>
       </c>
       <c r="I8" s="16">
@@ -2527,55 +2589,58 @@
       </c>
       <c r="O8" s="13">
         <v>5526</v>
       </c>
       <c r="P8" s="13">
         <v>7834</v>
       </c>
       <c r="Q8" s="20">
         <v>8604</v>
       </c>
       <c r="R8" s="13">
         <v>7820</v>
       </c>
       <c r="S8" s="13">
         <v>7088</v>
       </c>
       <c r="T8" s="13">
         <v>5968</v>
       </c>
       <c r="U8" s="14">
         <v>8346</v>
       </c>
       <c r="V8" s="13">
         <v>6766</v>
       </c>
-      <c r="W8" s="26">
+      <c r="W8" s="35">
         <v>9700</v>
       </c>
+      <c r="X8" s="30">
+        <v>9874</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="13">
         <v>587</v>
       </c>
       <c r="C9" s="13">
         <v>613</v>
       </c>
       <c r="D9" s="13">
         <v>713</v>
       </c>
       <c r="E9" s="13">
         <v>913</v>
       </c>
       <c r="F9" s="13">
         <v>962</v>
       </c>
       <c r="G9" s="13">
         <v>1016</v>
       </c>
       <c r="H9" s="13">
         <v>1221</v>
       </c>
       <c r="I9" s="13">
@@ -2598,55 +2663,58 @@
       </c>
       <c r="O9" s="13">
         <v>3562</v>
       </c>
       <c r="P9" s="13">
         <v>3169</v>
       </c>
       <c r="Q9" s="20">
         <v>2492</v>
       </c>
       <c r="R9" s="13">
         <v>2818</v>
       </c>
       <c r="S9" s="13">
         <v>3289</v>
       </c>
       <c r="T9" s="13">
         <v>3235</v>
       </c>
       <c r="U9" s="14">
         <v>1811</v>
       </c>
       <c r="V9" s="13">
         <v>3736</v>
       </c>
-      <c r="W9" s="26">
+      <c r="W9" s="35">
         <v>5169</v>
       </c>
+      <c r="X9" s="30">
+        <v>5311</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="13">
         <v>7542</v>
       </c>
       <c r="C10" s="13">
         <v>6085</v>
       </c>
       <c r="D10" s="13">
         <v>5130</v>
       </c>
       <c r="E10" s="13">
         <v>8028</v>
       </c>
       <c r="F10" s="13">
         <v>14811</v>
       </c>
       <c r="G10" s="13">
         <v>16748</v>
       </c>
       <c r="H10" s="13">
         <v>16536</v>
       </c>
       <c r="I10" s="13">
@@ -2669,55 +2737,58 @@
       </c>
       <c r="O10" s="13">
         <v>18142</v>
       </c>
       <c r="P10" s="13">
         <v>18159</v>
       </c>
       <c r="Q10" s="20">
         <v>19164</v>
       </c>
       <c r="R10" s="13">
         <v>18544</v>
       </c>
       <c r="S10" s="13">
         <v>22832</v>
       </c>
       <c r="T10" s="13">
         <v>15836</v>
       </c>
       <c r="U10" s="14">
         <v>20018</v>
       </c>
       <c r="V10" s="13">
         <v>22703</v>
       </c>
-      <c r="W10" s="26">
+      <c r="W10" s="35">
         <v>23297</v>
       </c>
+      <c r="X10" s="30">
+        <v>41552</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="13">
         <v>160</v>
       </c>
       <c r="C11" s="13">
         <v>780</v>
       </c>
       <c r="D11" s="13">
         <v>974</v>
       </c>
       <c r="E11" s="13">
         <v>503</v>
       </c>
       <c r="F11" s="13">
         <v>845</v>
       </c>
       <c r="G11" s="13">
         <v>70</v>
       </c>
       <c r="H11" s="13">
         <v>861</v>
       </c>
       <c r="I11" s="13">
@@ -2740,55 +2811,58 @@
       </c>
       <c r="O11" s="13">
         <v>2149</v>
       </c>
       <c r="P11" s="13">
         <v>3044</v>
       </c>
       <c r="Q11" s="20">
         <v>3853</v>
       </c>
       <c r="R11" s="13">
         <v>4287</v>
       </c>
       <c r="S11" s="13">
         <v>6198</v>
       </c>
       <c r="T11" s="13">
         <v>6460</v>
       </c>
       <c r="U11" s="14">
         <v>5953</v>
       </c>
       <c r="V11" s="13">
         <v>5834</v>
       </c>
-      <c r="W11" s="26">
+      <c r="W11" s="35">
         <v>11288</v>
       </c>
+      <c r="X11" s="30">
+        <v>9790</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="13">
         <v>400</v>
       </c>
       <c r="D12" s="13">
         <v>701</v>
       </c>
       <c r="E12" s="13">
         <v>1021</v>
       </c>
       <c r="F12" s="13">
         <v>911</v>
       </c>
       <c r="G12" s="13">
         <v>1019</v>
       </c>
       <c r="H12" s="13">
         <v>1404</v>
       </c>
       <c r="I12" s="13">
@@ -2811,55 +2885,58 @@
       </c>
       <c r="O12" s="13">
         <v>1348</v>
       </c>
       <c r="P12" s="13">
         <v>1281</v>
       </c>
       <c r="Q12" s="20">
         <v>1181</v>
       </c>
       <c r="R12" s="13">
         <v>2446</v>
       </c>
       <c r="S12" s="13">
         <v>2656</v>
       </c>
       <c r="T12" s="13">
         <v>2550</v>
       </c>
       <c r="U12" s="14">
         <v>1439</v>
       </c>
       <c r="V12" s="13">
         <v>2059</v>
       </c>
-      <c r="W12" s="26">
+      <c r="W12" s="35">
         <v>2236</v>
       </c>
+      <c r="X12" s="30">
+        <v>6372</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="13">
         <v>450</v>
       </c>
       <c r="C13" s="13">
         <v>481</v>
       </c>
       <c r="D13" s="13">
         <v>744</v>
       </c>
       <c r="E13" s="13">
         <v>586</v>
       </c>
       <c r="F13" s="13">
         <v>767</v>
       </c>
       <c r="G13" s="13">
         <v>906</v>
       </c>
       <c r="H13" s="13">
         <v>1157</v>
       </c>
       <c r="I13" s="13">
@@ -2882,55 +2959,58 @@
       </c>
       <c r="O13" s="13">
         <v>3879</v>
       </c>
       <c r="P13" s="13">
         <v>3925</v>
       </c>
       <c r="Q13" s="20">
         <v>4219</v>
       </c>
       <c r="R13" s="13">
         <v>4733</v>
       </c>
       <c r="S13" s="13">
         <v>2952</v>
       </c>
       <c r="T13" s="13">
         <v>5497</v>
       </c>
       <c r="U13" s="14">
         <v>5889</v>
       </c>
       <c r="V13" s="13">
         <v>6008</v>
       </c>
-      <c r="W13" s="26">
+      <c r="W13" s="35">
         <v>7457</v>
       </c>
+      <c r="X13" s="30">
+        <v>13492</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="13">
         <v>614</v>
       </c>
       <c r="C14" s="13">
         <v>628</v>
       </c>
       <c r="D14" s="13">
         <v>534</v>
       </c>
       <c r="E14" s="13">
         <v>1457</v>
       </c>
       <c r="F14" s="13">
         <v>1094</v>
       </c>
       <c r="G14" s="13">
         <v>1316</v>
       </c>
       <c r="H14" s="13">
         <v>1457</v>
       </c>
       <c r="I14" s="13">
@@ -2953,55 +3033,58 @@
       </c>
       <c r="O14" s="13">
         <v>2599</v>
       </c>
       <c r="P14" s="13">
         <v>3052</v>
       </c>
       <c r="Q14" s="20">
         <v>2676</v>
       </c>
       <c r="R14" s="13">
         <v>2969</v>
       </c>
       <c r="S14" s="13">
         <v>3959</v>
       </c>
       <c r="T14" s="13">
         <v>2195</v>
       </c>
       <c r="U14" s="14">
         <v>2582</v>
       </c>
       <c r="V14" s="13">
         <v>2993</v>
       </c>
-      <c r="W14" s="26">
+      <c r="W14" s="35">
         <v>4619</v>
       </c>
+      <c r="X14" s="30">
+        <v>7562</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="13">
         <v>564</v>
       </c>
       <c r="C15" s="13">
         <v>956</v>
       </c>
       <c r="D15" s="13">
         <v>463</v>
       </c>
       <c r="E15" s="13">
         <v>685</v>
       </c>
       <c r="F15" s="13">
         <v>399</v>
       </c>
       <c r="G15" s="13">
         <v>1023</v>
       </c>
       <c r="H15" s="13">
         <v>4686</v>
       </c>
       <c r="I15" s="13">
@@ -3024,55 +3107,58 @@
       </c>
       <c r="O15" s="13">
         <v>16346</v>
       </c>
       <c r="P15" s="13">
         <v>16605</v>
       </c>
       <c r="Q15" s="20">
         <v>14710</v>
       </c>
       <c r="R15" s="13">
         <v>13558</v>
       </c>
       <c r="S15" s="13">
         <v>20553</v>
       </c>
       <c r="T15" s="13">
         <v>14729</v>
       </c>
       <c r="U15" s="14">
         <v>14857</v>
       </c>
       <c r="V15" s="13">
         <v>13658</v>
       </c>
-      <c r="W15" s="26">
+      <c r="W15" s="35">
         <v>15928</v>
       </c>
+      <c r="X15" s="30">
+        <v>20221</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="13">
         <v>476</v>
       </c>
       <c r="C16" s="13">
         <v>585</v>
       </c>
       <c r="D16" s="13">
         <v>600</v>
       </c>
       <c r="E16" s="13">
         <v>857</v>
       </c>
       <c r="F16" s="13">
         <v>985</v>
       </c>
       <c r="G16" s="13">
         <v>1552</v>
       </c>
       <c r="H16" s="13">
         <v>1687</v>
       </c>
       <c r="I16" s="13">
@@ -3095,55 +3181,58 @@
       </c>
       <c r="O16" s="13">
         <v>1759</v>
       </c>
       <c r="P16" s="13">
         <v>1129</v>
       </c>
       <c r="Q16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="R16" s="13">
         <v>2706</v>
       </c>
       <c r="S16" s="13">
         <v>3013</v>
       </c>
       <c r="T16" s="13">
         <v>2960</v>
       </c>
       <c r="U16" s="14">
         <v>3236</v>
       </c>
       <c r="V16" s="26">
         <v>3491</v>
       </c>
-      <c r="W16" s="26">
+      <c r="W16" s="35">
         <v>3743</v>
       </c>
+      <c r="X16" s="30">
+        <v>7836</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="13">
         <v>35177</v>
       </c>
       <c r="C17" s="13">
         <v>43906</v>
       </c>
       <c r="D17" s="13">
         <v>47691</v>
       </c>
       <c r="E17" s="13">
         <v>77978</v>
       </c>
       <c r="F17" s="13">
         <v>114838</v>
       </c>
       <c r="G17" s="13">
         <v>86405</v>
       </c>
       <c r="H17" s="13">
         <v>79744</v>
       </c>
       <c r="I17" s="13">
@@ -3166,102 +3255,105 @@
       </c>
       <c r="O17" s="13">
         <v>85408</v>
       </c>
       <c r="P17" s="13">
         <v>126054</v>
       </c>
       <c r="Q17" s="20">
         <v>195515</v>
       </c>
       <c r="R17" s="13">
         <v>224170</v>
       </c>
       <c r="S17" s="13">
         <v>163752</v>
       </c>
       <c r="T17" s="13">
         <v>155235</v>
       </c>
       <c r="U17" s="14">
         <v>155088</v>
       </c>
       <c r="V17" s="27">
         <v>187311</v>
       </c>
-      <c r="W17" s="26">
+      <c r="W17" s="35">
         <v>208445</v>
       </c>
+      <c r="X17" s="30">
+        <v>163032</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="R18" s="3"/>
       <c r="S18" s="3"/>
       <c r="V18" s="1" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.33" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3270,67 +3362,67 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>