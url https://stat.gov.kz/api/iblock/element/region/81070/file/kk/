--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -383,51 +383,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -484,103 +484,106 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -865,240 +868,240 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="AN15" sqref="AN15"/>
+      <selection pane="bottomLeft" activeCell="BN8" sqref="BN8:BN40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
     <col min="2" max="2" width="0" style="27" hidden="1" customWidth="1"/>
     <col min="3" max="24" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="10.5703125" style="4" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="4"/>
     <col min="49" max="49" width="10.85546875" style="4" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="4"/>
     <col min="61" max="61" width="11" style="4" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="43"/>
-[...58 lines deleted...]
-      <c r="BI3" s="43"/>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51"/>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51"/>
+      <c r="AC3" s="51"/>
+      <c r="AD3" s="51"/>
+      <c r="AE3" s="51"/>
+      <c r="AF3" s="51"/>
+      <c r="AG3" s="51"/>
+      <c r="AH3" s="51"/>
+      <c r="AI3" s="51"/>
+      <c r="AJ3" s="51"/>
+      <c r="AK3" s="51"/>
+      <c r="AL3" s="51"/>
+      <c r="AM3" s="51"/>
+      <c r="AN3" s="51"/>
+      <c r="AO3" s="51"/>
+      <c r="AP3" s="51"/>
+      <c r="AQ3" s="51"/>
+      <c r="AR3" s="51"/>
+      <c r="AS3" s="51"/>
+      <c r="AT3" s="51"/>
+      <c r="AU3" s="51"/>
+      <c r="AV3" s="51"/>
+      <c r="AW3" s="51"/>
+      <c r="AX3" s="51"/>
+      <c r="AY3" s="51"/>
+      <c r="AZ3" s="51"/>
+      <c r="BA3" s="51"/>
+      <c r="BB3" s="51"/>
+      <c r="BC3" s="51"/>
+      <c r="BD3" s="51"/>
+      <c r="BE3" s="51"/>
+      <c r="BF3" s="51"/>
+      <c r="BG3" s="51"/>
+      <c r="BH3" s="51"/>
+      <c r="BI3" s="51"/>
     </row>
     <row r="4" spans="1:73" s="6" customFormat="1">
       <c r="A4" s="5"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="9"/>
       <c r="AA4" s="9"/>
       <c r="AB4" s="9"/>
       <c r="AC4" s="9"/>
       <c r="AD4" s="9"/>
       <c r="AE4" s="9"/>
       <c r="AF4" s="9"/>
       <c r="AG4" s="9"/>
       <c r="AH4" s="9"/>
       <c r="AI4" s="9"/>
       <c r="AJ4" s="9"/>
-      <c r="BI4" s="35" t="s">
+      <c r="BM4" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:73">
-      <c r="A5" s="49"/>
-      <c r="B5" s="47">
+      <c r="A5" s="44"/>
+      <c r="B5" s="42">
         <v>2021</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="47">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="42">
         <v>2022</v>
       </c>
-      <c r="O5" s="48"/>
-[...10 lines deleted...]
-      <c r="Z5" s="51">
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="43"/>
+      <c r="U5" s="43"/>
+      <c r="V5" s="43"/>
+      <c r="W5" s="43"/>
+      <c r="X5" s="43"/>
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="46">
         <v>2023</v>
       </c>
-      <c r="AA5" s="52"/>
-[...10 lines deleted...]
-      <c r="AL5" s="44">
+      <c r="AA5" s="47"/>
+      <c r="AB5" s="47"/>
+      <c r="AC5" s="47"/>
+      <c r="AD5" s="47"/>
+      <c r="AE5" s="47"/>
+      <c r="AF5" s="47"/>
+      <c r="AG5" s="47"/>
+      <c r="AH5" s="47"/>
+      <c r="AI5" s="47"/>
+      <c r="AJ5" s="47"/>
+      <c r="AK5" s="47"/>
+      <c r="AL5" s="52">
         <v>2024</v>
       </c>
-      <c r="AM5" s="44"/>
-[...10 lines deleted...]
-      <c r="AX5" s="40">
+      <c r="AM5" s="52"/>
+      <c r="AN5" s="52"/>
+      <c r="AO5" s="52"/>
+      <c r="AP5" s="52"/>
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="52"/>
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="52"/>
+      <c r="AU5" s="52"/>
+      <c r="AV5" s="52"/>
+      <c r="AW5" s="52"/>
+      <c r="AX5" s="48">
         <v>2025</v>
       </c>
-      <c r="AY5" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="40">
+      <c r="AY5" s="49"/>
+      <c r="AZ5" s="49"/>
+      <c r="BA5" s="49"/>
+      <c r="BB5" s="49"/>
+      <c r="BC5" s="49"/>
+      <c r="BD5" s="49"/>
+      <c r="BE5" s="49"/>
+      <c r="BF5" s="49"/>
+      <c r="BG5" s="49"/>
+      <c r="BH5" s="49"/>
+      <c r="BI5" s="50"/>
+      <c r="BJ5" s="48">
         <v>2026</v>
       </c>
-      <c r="BK5" s="41"/>
-[...9 lines deleted...]
-      <c r="BU5" s="42"/>
+      <c r="BK5" s="49"/>
+      <c r="BL5" s="49"/>
+      <c r="BM5" s="49"/>
+      <c r="BN5" s="49"/>
+      <c r="BO5" s="49"/>
+      <c r="BP5" s="49"/>
+      <c r="BQ5" s="49"/>
+      <c r="BR5" s="49"/>
+      <c r="BS5" s="49"/>
+      <c r="BT5" s="49"/>
+      <c r="BU5" s="50"/>
     </row>
     <row r="6" spans="1:73" ht="12.95" customHeight="1">
-      <c r="A6" s="50"/>
+      <c r="A6" s="45"/>
       <c r="B6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="11" t="s">
@@ -1273,80 +1276,80 @@
         <v>34</v>
       </c>
       <c r="BO6" s="14" t="s">
         <v>35</v>
       </c>
       <c r="BP6" s="14" t="s">
         <v>36</v>
       </c>
       <c r="BQ6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="BR6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="BS6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="BT6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="BU6" s="13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:73">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="46"/>
-[...25 lines deleted...]
-      <c r="AB7" s="46"/>
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="41"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="41"/>
+      <c r="R7" s="41"/>
+      <c r="S7" s="41"/>
+      <c r="T7" s="41"/>
+      <c r="U7" s="41"/>
+      <c r="V7" s="41"/>
+      <c r="W7" s="41"/>
+      <c r="X7" s="41"/>
+      <c r="Y7" s="41"/>
+      <c r="Z7" s="41"/>
+      <c r="AA7" s="41"/>
+      <c r="AB7" s="41"/>
     </row>
     <row r="8" spans="1:73" ht="12.95" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="16">
         <v>11</v>
       </c>
       <c r="C8" s="16">
         <v>8</v>
       </c>
       <c r="D8" s="17">
         <v>6</v>
       </c>
       <c r="E8" s="17">
         <v>7</v>
       </c>
       <c r="F8" s="17">
         <v>6</v>
       </c>
       <c r="G8" s="17">
         <v>6</v>
       </c>
       <c r="H8" s="18">
         <v>11</v>
@@ -1490,50 +1493,59 @@
         <v>2</v>
       </c>
       <c r="BC8" s="1">
         <v>3</v>
       </c>
       <c r="BD8" s="1">
         <v>1</v>
       </c>
       <c r="BE8" s="1">
         <v>2</v>
       </c>
       <c r="BF8" s="1">
         <v>3</v>
       </c>
       <c r="BG8" s="1">
         <v>12</v>
       </c>
       <c r="BH8" s="1">
         <v>7</v>
       </c>
       <c r="BI8" s="1">
         <v>3</v>
       </c>
       <c r="BJ8" s="1">
         <v>4</v>
+      </c>
+      <c r="BK8" s="1">
+        <v>3</v>
+      </c>
+      <c r="BL8" s="1">
+        <v>1</v>
+      </c>
+      <c r="BM8" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="18"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="18"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="3">
         <v>0</v>
       </c>
       <c r="O9" s="3">
         <v>0</v>
       </c>
       <c r="P9" s="3">
@@ -1655,50 +1667,59 @@
       </c>
       <c r="BC9" s="1">
         <v>0</v>
       </c>
       <c r="BD9" s="1">
         <v>0</v>
       </c>
       <c r="BE9" s="1">
         <v>0</v>
       </c>
       <c r="BF9" s="1">
         <v>0</v>
       </c>
       <c r="BG9" s="1">
         <v>0</v>
       </c>
       <c r="BH9" s="1">
         <v>1</v>
       </c>
       <c r="BI9" s="1">
         <v>0</v>
       </c>
       <c r="BJ9" s="1">
         <v>0</v>
       </c>
+      <c r="BK9" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="3">
         <v>0</v>
       </c>
       <c r="O10" s="3">
         <v>0</v>
       </c>
       <c r="P10" s="3">
         <v>0</v>
@@ -1819,50 +1840,59 @@
       </c>
       <c r="BC10" s="1">
         <v>0</v>
       </c>
       <c r="BD10" s="1">
         <v>0</v>
       </c>
       <c r="BE10" s="1">
         <v>0</v>
       </c>
       <c r="BF10" s="1">
         <v>0</v>
       </c>
       <c r="BG10" s="1">
         <v>0</v>
       </c>
       <c r="BH10" s="1">
         <v>0</v>
       </c>
       <c r="BI10" s="1">
         <v>0</v>
       </c>
       <c r="BJ10" s="1">
         <v>0</v>
       </c>
+      <c r="BK10" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="18"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="18"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="3">
         <v>0</v>
       </c>
       <c r="O11" s="3">
         <v>0</v>
       </c>
       <c r="P11" s="3">
         <v>1</v>
@@ -1983,50 +2013,59 @@
       </c>
       <c r="BC11" s="1">
         <v>0</v>
       </c>
       <c r="BD11" s="1">
         <v>0</v>
       </c>
       <c r="BE11" s="1">
         <v>0</v>
       </c>
       <c r="BF11" s="1">
         <v>1</v>
       </c>
       <c r="BG11" s="1">
         <v>2</v>
       </c>
       <c r="BH11" s="1">
         <v>0</v>
       </c>
       <c r="BI11" s="1">
         <v>0</v>
       </c>
       <c r="BJ11" s="1">
         <v>0</v>
       </c>
+      <c r="BK11" s="1">
+        <v>1</v>
+      </c>
+      <c r="BL11" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="1">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="18"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="3">
         <v>0</v>
       </c>
       <c r="O12" s="3">
         <v>0</v>
       </c>
       <c r="P12" s="3">
         <v>0</v>
@@ -2147,50 +2186,59 @@
       </c>
       <c r="BC12" s="1">
         <v>0</v>
       </c>
       <c r="BD12" s="1">
         <v>0</v>
       </c>
       <c r="BE12" s="1">
         <v>0</v>
       </c>
       <c r="BF12" s="1">
         <v>0</v>
       </c>
       <c r="BG12" s="1">
         <v>0</v>
       </c>
       <c r="BH12" s="1">
         <v>0</v>
       </c>
       <c r="BI12" s="1">
         <v>0</v>
       </c>
       <c r="BJ12" s="1">
         <v>0</v>
       </c>
+      <c r="BK12" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL12" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="18"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="3">
         <v>0</v>
       </c>
       <c r="O13" s="3">
         <v>0</v>
       </c>
       <c r="P13" s="3">
         <v>0</v>
@@ -2311,50 +2359,59 @@
       </c>
       <c r="BC13" s="1">
         <v>0</v>
       </c>
       <c r="BD13" s="1">
         <v>0</v>
       </c>
       <c r="BE13" s="1">
         <v>0</v>
       </c>
       <c r="BF13" s="1">
         <v>0</v>
       </c>
       <c r="BG13" s="1">
         <v>1</v>
       </c>
       <c r="BH13" s="1">
         <v>0</v>
       </c>
       <c r="BI13" s="1">
         <v>0</v>
       </c>
       <c r="BJ13" s="1">
         <v>0</v>
       </c>
+      <c r="BK13" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="18"/>
       <c r="I14" s="17"/>
       <c r="J14" s="19"/>
       <c r="K14" s="18"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="3">
         <v>0</v>
       </c>
       <c r="O14" s="3">
         <v>5</v>
       </c>
       <c r="P14" s="3">
         <v>0</v>
@@ -2475,50 +2532,59 @@
       </c>
       <c r="BC14" s="1">
         <v>0</v>
       </c>
       <c r="BD14" s="1">
         <v>0</v>
       </c>
       <c r="BE14" s="1">
         <v>0</v>
       </c>
       <c r="BF14" s="1">
         <v>0</v>
       </c>
       <c r="BG14" s="1">
         <v>1</v>
       </c>
       <c r="BH14" s="1">
         <v>1</v>
       </c>
       <c r="BI14" s="1">
         <v>0</v>
       </c>
       <c r="BJ14" s="1">
         <v>0</v>
       </c>
+      <c r="BK14" s="1">
+        <v>1</v>
+      </c>
+      <c r="BL14" s="1">
+        <v>1</v>
+      </c>
+      <c r="BM14" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="18"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="3">
         <v>0</v>
       </c>
       <c r="O15" s="3">
         <v>0</v>
       </c>
       <c r="P15" s="3">
         <v>0</v>
@@ -2639,50 +2705,59 @@
       </c>
       <c r="BC15" s="1">
         <v>0</v>
       </c>
       <c r="BD15" s="1">
         <v>0</v>
       </c>
       <c r="BE15" s="1">
         <v>0</v>
       </c>
       <c r="BF15" s="1">
         <v>0</v>
       </c>
       <c r="BG15" s="1">
         <v>0</v>
       </c>
       <c r="BH15" s="1">
         <v>0</v>
       </c>
       <c r="BI15" s="1">
         <v>0</v>
       </c>
       <c r="BJ15" s="1">
         <v>0</v>
       </c>
+      <c r="BK15" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="18"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="3">
         <v>0</v>
       </c>
       <c r="O16" s="3">
         <v>0</v>
       </c>
       <c r="P16" s="3">
         <v>0</v>
@@ -2803,52 +2878,61 @@
       </c>
       <c r="BC16" s="1">
         <v>0</v>
       </c>
       <c r="BD16" s="1">
         <v>0</v>
       </c>
       <c r="BE16" s="1">
         <v>0</v>
       </c>
       <c r="BF16" s="1">
         <v>0</v>
       </c>
       <c r="BG16" s="1">
         <v>0</v>
       </c>
       <c r="BH16" s="1">
         <v>0</v>
       </c>
       <c r="BI16" s="1">
         <v>0</v>
       </c>
       <c r="BJ16" s="1">
         <v>0</v>
       </c>
+      <c r="BK16" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:62">
+    <row r="17" spans="1:65">
       <c r="A17" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="18"/>
       <c r="I17" s="17"/>
       <c r="J17" s="19"/>
       <c r="K17" s="18"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="3">
         <v>0</v>
       </c>
       <c r="O17" s="3">
         <v>0</v>
       </c>
       <c r="P17" s="3">
         <v>0</v>
       </c>
       <c r="Q17" s="3">
@@ -2967,52 +3051,61 @@
       </c>
       <c r="BC17" s="1">
         <v>0</v>
       </c>
       <c r="BD17" s="1">
         <v>0</v>
       </c>
       <c r="BE17" s="1">
         <v>0</v>
       </c>
       <c r="BF17" s="1">
         <v>0</v>
       </c>
       <c r="BG17" s="1">
         <v>0</v>
       </c>
       <c r="BH17" s="1">
         <v>0</v>
       </c>
       <c r="BI17" s="1">
         <v>0</v>
       </c>
       <c r="BJ17" s="1">
         <v>0</v>
       </c>
+      <c r="BK17" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:62">
+    <row r="18" spans="1:65">
       <c r="A18" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="3">
         <v>0</v>
       </c>
       <c r="O18" s="3">
         <v>0</v>
       </c>
       <c r="P18" s="3">
         <v>1</v>
       </c>
       <c r="Q18" s="3">
@@ -3131,52 +3224,61 @@
       </c>
       <c r="BC18" s="1">
         <v>0</v>
       </c>
       <c r="BD18" s="1">
         <v>0</v>
       </c>
       <c r="BE18" s="1">
         <v>0</v>
       </c>
       <c r="BF18" s="1">
         <v>0</v>
       </c>
       <c r="BG18" s="1">
         <v>0</v>
       </c>
       <c r="BH18" s="1">
         <v>0</v>
       </c>
       <c r="BI18" s="1">
         <v>1</v>
       </c>
       <c r="BJ18" s="1">
         <v>0</v>
       </c>
+      <c r="BK18" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:62">
+    <row r="19" spans="1:65">
       <c r="A19" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="18"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="18"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="3">
         <v>0</v>
       </c>
       <c r="O19" s="3">
         <v>0</v>
       </c>
       <c r="P19" s="3">
         <v>0</v>
       </c>
       <c r="Q19" s="3">
@@ -3295,52 +3397,61 @@
       </c>
       <c r="BC19" s="1">
         <v>0</v>
       </c>
       <c r="BD19" s="1">
         <v>0</v>
       </c>
       <c r="BE19" s="1">
         <v>0</v>
       </c>
       <c r="BF19" s="1">
         <v>0</v>
       </c>
       <c r="BG19" s="1">
         <v>0</v>
       </c>
       <c r="BH19" s="1">
         <v>0</v>
       </c>
       <c r="BI19" s="1">
         <v>0</v>
       </c>
       <c r="BJ19" s="1">
         <v>0</v>
       </c>
+      <c r="BK19" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:62">
+    <row r="20" spans="1:65">
       <c r="A20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="18"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="18"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="3">
         <v>0</v>
       </c>
       <c r="O20" s="3">
         <v>0</v>
       </c>
       <c r="P20" s="3">
         <v>1</v>
       </c>
       <c r="Q20" s="3">
@@ -3459,52 +3570,61 @@
       </c>
       <c r="BC20" s="1">
         <v>0</v>
       </c>
       <c r="BD20" s="1">
         <v>0</v>
       </c>
       <c r="BE20" s="1">
         <v>0</v>
       </c>
       <c r="BF20" s="1">
         <v>0</v>
       </c>
       <c r="BG20" s="1">
         <v>0</v>
       </c>
       <c r="BH20" s="1">
         <v>0</v>
       </c>
       <c r="BI20" s="1">
         <v>0</v>
       </c>
       <c r="BJ20" s="1">
         <v>0</v>
       </c>
+      <c r="BK20" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:62">
+    <row r="21" spans="1:65">
       <c r="A21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="18"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="18"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="3">
         <v>0</v>
       </c>
       <c r="O21" s="3">
         <v>1</v>
       </c>
       <c r="P21" s="3">
         <v>7</v>
       </c>
       <c r="Q21" s="3">
@@ -3623,113 +3743,125 @@
       </c>
       <c r="BC21" s="1">
         <v>3</v>
       </c>
       <c r="BD21" s="1">
         <v>1</v>
       </c>
       <c r="BE21" s="1">
         <v>2</v>
       </c>
       <c r="BF21" s="1">
         <v>2</v>
       </c>
       <c r="BG21" s="1">
         <v>8</v>
       </c>
       <c r="BH21" s="1">
         <v>5</v>
       </c>
       <c r="BI21" s="1">
         <v>2</v>
       </c>
       <c r="BJ21" s="1">
         <v>4</v>
       </c>
+      <c r="BK21" s="1">
+        <v>1</v>
+      </c>
+      <c r="BL21" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:62">
-      <c r="A22" s="45" t="s">
+    <row r="22" spans="1:65">
+      <c r="A22" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="45"/>
-[...25 lines deleted...]
-      <c r="AB22" s="45"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="53"/>
+      <c r="N22" s="53"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="53"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="53"/>
+      <c r="T22" s="53"/>
+      <c r="U22" s="53"/>
+      <c r="V22" s="53"/>
+      <c r="W22" s="53"/>
+      <c r="X22" s="53"/>
+      <c r="Y22" s="53"/>
+      <c r="Z22" s="53"/>
+      <c r="AA22" s="53"/>
+      <c r="AB22" s="53"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
       <c r="AP22" s="1"/>
       <c r="AQ22" s="1"/>
       <c r="AR22" s="1"/>
       <c r="AS22" s="1"/>
       <c r="AT22" s="1"/>
       <c r="AU22" s="1"/>
       <c r="AV22" s="1"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="1"/>
       <c r="AZ22" s="1"/>
       <c r="BA22" s="1"/>
       <c r="BB22" s="1"/>
       <c r="BC22" s="1"/>
       <c r="BD22" s="1"/>
       <c r="BE22" s="1"/>
       <c r="BF22" s="1"/>
       <c r="BG22" s="1"/>
       <c r="BH22" s="1"/>
       <c r="BI22" s="1"/>
       <c r="BJ22" s="1"/>
+      <c r="BK22" s="1"/>
+      <c r="BL22" s="1"/>
+      <c r="BM22" s="1"/>
     </row>
-    <row r="23" spans="1:62" ht="12.95" customHeight="1">
+    <row r="23" spans="1:65" ht="12.95" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="16">
         <v>9</v>
       </c>
       <c r="C23" s="16">
         <v>7</v>
       </c>
       <c r="D23" s="16">
         <v>5</v>
       </c>
       <c r="E23" s="16">
         <v>7</v>
       </c>
       <c r="F23" s="16">
         <v>5</v>
       </c>
       <c r="G23" s="16">
         <v>5</v>
       </c>
       <c r="H23" s="22">
         <v>9</v>
       </c>
       <c r="I23" s="16">
@@ -3872,52 +4004,61 @@
       </c>
       <c r="BC23" s="1">
         <v>3</v>
       </c>
       <c r="BD23" s="1">
         <v>1</v>
       </c>
       <c r="BE23" s="1">
         <v>2</v>
       </c>
       <c r="BF23" s="1">
         <v>2</v>
       </c>
       <c r="BG23" s="1">
         <v>8</v>
       </c>
       <c r="BH23" s="1">
         <v>5</v>
       </c>
       <c r="BI23" s="1">
         <v>2</v>
       </c>
       <c r="BJ23" s="1">
         <v>4</v>
       </c>
+      <c r="BK23" s="1">
+        <v>1</v>
+      </c>
+      <c r="BL23" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:65">
       <c r="A24" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="22"/>
       <c r="I24" s="16"/>
       <c r="J24" s="19"/>
       <c r="K24" s="22"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="3">
         <v>0</v>
       </c>
       <c r="O24" s="3">
         <v>0</v>
       </c>
       <c r="P24" s="3">
         <v>1</v>
       </c>
       <c r="Q24" s="3">
@@ -4036,52 +4177,61 @@
       </c>
       <c r="BC24" s="1">
         <v>0</v>
       </c>
       <c r="BD24" s="1">
         <v>0</v>
       </c>
       <c r="BE24" s="1">
         <v>0</v>
       </c>
       <c r="BF24" s="1">
         <v>0</v>
       </c>
       <c r="BG24" s="1">
         <v>0</v>
       </c>
       <c r="BH24" s="1">
         <v>0</v>
       </c>
       <c r="BI24" s="1">
         <v>0</v>
       </c>
       <c r="BJ24" s="1">
         <v>0</v>
       </c>
+      <c r="BK24" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL24" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:65">
       <c r="A25" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="3">
         <v>0</v>
       </c>
       <c r="O25" s="3">
         <v>1</v>
       </c>
       <c r="P25" s="3">
         <v>7</v>
       </c>
       <c r="Q25" s="3">
@@ -4200,113 +4350,125 @@
       </c>
       <c r="BC25" s="1">
         <v>3</v>
       </c>
       <c r="BD25" s="1">
         <v>1</v>
       </c>
       <c r="BE25" s="1">
         <v>2</v>
       </c>
       <c r="BF25" s="1">
         <v>2</v>
       </c>
       <c r="BG25" s="1">
         <v>8</v>
       </c>
       <c r="BH25" s="1">
         <v>5</v>
       </c>
       <c r="BI25" s="1">
         <v>2</v>
       </c>
       <c r="BJ25" s="1">
         <v>4</v>
       </c>
+      <c r="BK25" s="1">
+        <v>1</v>
+      </c>
+      <c r="BL25" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM25" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:62">
-      <c r="A26" s="46" t="s">
+    <row r="26" spans="1:65">
+      <c r="A26" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="46"/>
-[...25 lines deleted...]
-      <c r="AB26" s="46"/>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41"/>
+      <c r="J26" s="41"/>
+      <c r="K26" s="41"/>
+      <c r="L26" s="41"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
+      <c r="P26" s="41"/>
+      <c r="Q26" s="41"/>
+      <c r="R26" s="41"/>
+      <c r="S26" s="41"/>
+      <c r="T26" s="41"/>
+      <c r="U26" s="41"/>
+      <c r="V26" s="41"/>
+      <c r="W26" s="41"/>
+      <c r="X26" s="41"/>
+      <c r="Y26" s="41"/>
+      <c r="Z26" s="41"/>
+      <c r="AA26" s="41"/>
+      <c r="AB26" s="41"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="AP26" s="1"/>
       <c r="AQ26" s="1"/>
       <c r="AR26" s="1"/>
       <c r="AS26" s="1"/>
       <c r="AT26" s="1"/>
       <c r="AU26" s="1"/>
       <c r="AV26" s="1"/>
       <c r="AW26" s="1"/>
       <c r="AX26" s="1"/>
       <c r="AY26" s="1"/>
       <c r="AZ26" s="1"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="1"/>
       <c r="BC26" s="1"/>
       <c r="BD26" s="1"/>
       <c r="BE26" s="1"/>
       <c r="BF26" s="1"/>
       <c r="BG26" s="1"/>
       <c r="BH26" s="1"/>
       <c r="BI26" s="1"/>
       <c r="BJ26" s="1"/>
+      <c r="BK26" s="1"/>
+      <c r="BL26" s="1"/>
+      <c r="BM26" s="1"/>
     </row>
-    <row r="27" spans="1:62" ht="12.95" customHeight="1">
+    <row r="27" spans="1:65" ht="12.95" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="16">
         <v>2</v>
       </c>
       <c r="C27" s="16">
         <v>1</v>
       </c>
       <c r="D27" s="17">
         <v>1</v>
       </c>
       <c r="E27" s="17">
         <v>0</v>
       </c>
       <c r="F27" s="17">
         <v>1</v>
       </c>
       <c r="G27" s="17">
         <v>1</v>
       </c>
       <c r="H27" s="18">
         <v>2</v>
       </c>
       <c r="I27" s="17">
@@ -4449,52 +4611,61 @@
       </c>
       <c r="BC27" s="1">
         <v>0</v>
       </c>
       <c r="BD27" s="1">
         <v>0</v>
       </c>
       <c r="BE27" s="1">
         <v>0</v>
       </c>
       <c r="BF27" s="1">
         <v>1</v>
       </c>
       <c r="BG27" s="1">
         <v>4</v>
       </c>
       <c r="BH27" s="1">
         <v>2</v>
       </c>
       <c r="BI27" s="1">
         <v>1</v>
       </c>
       <c r="BJ27" s="1">
         <v>0</v>
       </c>
+      <c r="BK27" s="1">
+        <v>2</v>
+      </c>
+      <c r="BL27" s="1">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:62">
+    <row r="28" spans="1:65">
       <c r="A28" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="18"/>
       <c r="I28" s="17"/>
       <c r="J28" s="23"/>
       <c r="K28" s="18"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="1">
         <v>0</v>
       </c>
       <c r="O28" s="1">
         <v>0</v>
       </c>
       <c r="P28" s="1">
         <v>0</v>
       </c>
       <c r="Q28" s="1">
@@ -4613,52 +4784,61 @@
       </c>
       <c r="BC28" s="1">
         <v>0</v>
       </c>
       <c r="BD28" s="1">
         <v>0</v>
       </c>
       <c r="BE28" s="1">
         <v>0</v>
       </c>
       <c r="BF28" s="1">
         <v>0</v>
       </c>
       <c r="BG28" s="1">
         <v>0</v>
       </c>
       <c r="BH28" s="1">
         <v>1</v>
       </c>
       <c r="BI28" s="1">
         <v>0</v>
       </c>
       <c r="BJ28" s="1">
         <v>0</v>
       </c>
+      <c r="BK28" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:65">
       <c r="A29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="1">
         <v>0</v>
       </c>
       <c r="O29" s="1">
         <v>0</v>
       </c>
       <c r="P29" s="1">
         <v>0</v>
       </c>
       <c r="Q29" s="1">
@@ -4777,52 +4957,61 @@
       </c>
       <c r="BC29" s="1">
         <v>0</v>
       </c>
       <c r="BD29" s="1">
         <v>0</v>
       </c>
       <c r="BE29" s="1">
         <v>0</v>
       </c>
       <c r="BF29" s="1">
         <v>0</v>
       </c>
       <c r="BG29" s="1">
         <v>0</v>
       </c>
       <c r="BH29" s="1">
         <v>0</v>
       </c>
       <c r="BI29" s="1">
         <v>0</v>
       </c>
       <c r="BJ29" s="1">
         <v>0</v>
       </c>
+      <c r="BK29" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:65">
       <c r="A30" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="18"/>
       <c r="I30" s="17"/>
       <c r="J30" s="23"/>
       <c r="K30" s="18"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="1">
         <v>0</v>
       </c>
       <c r="O30" s="1">
         <v>0</v>
       </c>
       <c r="P30" s="1">
         <v>0</v>
       </c>
       <c r="Q30" s="1">
@@ -4941,52 +5130,61 @@
       </c>
       <c r="BC30" s="1">
         <v>0</v>
       </c>
       <c r="BD30" s="1">
         <v>0</v>
       </c>
       <c r="BE30" s="1">
         <v>0</v>
       </c>
       <c r="BF30" s="1">
         <v>1</v>
       </c>
       <c r="BG30" s="1">
         <v>2</v>
       </c>
       <c r="BH30" s="1">
         <v>0</v>
       </c>
       <c r="BI30" s="1">
         <v>0</v>
       </c>
       <c r="BJ30" s="1">
         <v>0</v>
       </c>
+      <c r="BK30" s="1">
+        <v>1</v>
+      </c>
+      <c r="BL30" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:62">
+    <row r="31" spans="1:65">
       <c r="A31" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="18"/>
       <c r="I31" s="17"/>
       <c r="J31" s="23"/>
       <c r="K31" s="18"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="1">
         <v>0</v>
       </c>
       <c r="O31" s="1">
         <v>0</v>
       </c>
       <c r="P31" s="1">
         <v>0</v>
       </c>
       <c r="Q31" s="1">
@@ -5105,52 +5303,61 @@
       </c>
       <c r="BC31" s="1">
         <v>0</v>
       </c>
       <c r="BD31" s="1">
         <v>0</v>
       </c>
       <c r="BE31" s="1">
         <v>0</v>
       </c>
       <c r="BF31" s="1">
         <v>0</v>
       </c>
       <c r="BG31" s="1">
         <v>0</v>
       </c>
       <c r="BH31" s="1">
         <v>0</v>
       </c>
       <c r="BI31" s="1">
         <v>0</v>
       </c>
       <c r="BJ31" s="1">
         <v>0</v>
       </c>
+      <c r="BK31" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL31" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM31" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:62">
+    <row r="32" spans="1:65">
       <c r="A32" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="18"/>
       <c r="I32" s="17"/>
       <c r="J32" s="23"/>
       <c r="K32" s="18"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="1">
         <v>0</v>
       </c>
       <c r="O32" s="1">
         <v>0</v>
       </c>
       <c r="P32" s="1">
         <v>0</v>
       </c>
       <c r="Q32" s="1">
@@ -5269,52 +5476,61 @@
       </c>
       <c r="BC32" s="1">
         <v>0</v>
       </c>
       <c r="BD32" s="1">
         <v>0</v>
       </c>
       <c r="BE32" s="1">
         <v>0</v>
       </c>
       <c r="BF32" s="1">
         <v>0</v>
       </c>
       <c r="BG32" s="1">
         <v>1</v>
       </c>
       <c r="BH32" s="1">
         <v>0</v>
       </c>
       <c r="BI32" s="1">
         <v>0</v>
       </c>
       <c r="BJ32" s="1">
         <v>0</v>
       </c>
+      <c r="BK32" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL32" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:62">
+    <row r="33" spans="1:65">
       <c r="A33" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="18"/>
       <c r="I33" s="17"/>
       <c r="J33" s="23"/>
       <c r="K33" s="18"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="1">
         <v>0</v>
       </c>
       <c r="O33" s="1">
         <v>5</v>
       </c>
       <c r="P33" s="1">
         <v>0</v>
       </c>
       <c r="Q33" s="1">
@@ -5433,52 +5649,61 @@
       </c>
       <c r="BC33" s="1">
         <v>0</v>
       </c>
       <c r="BD33" s="1">
         <v>0</v>
       </c>
       <c r="BE33" s="1">
         <v>0</v>
       </c>
       <c r="BF33" s="1">
         <v>0</v>
       </c>
       <c r="BG33" s="1">
         <v>1</v>
       </c>
       <c r="BH33" s="1">
         <v>1</v>
       </c>
       <c r="BI33" s="1">
         <v>0</v>
       </c>
       <c r="BJ33" s="1">
         <v>0</v>
       </c>
+      <c r="BK33" s="1">
+        <v>1</v>
+      </c>
+      <c r="BL33" s="1">
+        <v>1</v>
+      </c>
+      <c r="BM33" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:62">
+    <row r="34" spans="1:65">
       <c r="A34" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="18"/>
       <c r="I34" s="17"/>
       <c r="J34" s="23"/>
       <c r="K34" s="18"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="1">
         <v>0</v>
       </c>
       <c r="O34" s="1">
         <v>0</v>
       </c>
       <c r="P34" s="1">
         <v>0</v>
       </c>
       <c r="Q34" s="1">
@@ -5597,52 +5822,61 @@
       </c>
       <c r="BC34" s="1">
         <v>0</v>
       </c>
       <c r="BD34" s="1">
         <v>0</v>
       </c>
       <c r="BE34" s="1">
         <v>0</v>
       </c>
       <c r="BF34" s="1">
         <v>0</v>
       </c>
       <c r="BG34" s="1">
         <v>0</v>
       </c>
       <c r="BH34" s="1">
         <v>0</v>
       </c>
       <c r="BI34" s="1">
         <v>0</v>
       </c>
       <c r="BJ34" s="1">
         <v>0</v>
       </c>
+      <c r="BK34" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL34" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:62">
+    <row r="35" spans="1:65">
       <c r="A35" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="18"/>
       <c r="I35" s="17"/>
       <c r="J35" s="23"/>
       <c r="K35" s="18"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="1">
         <v>0</v>
       </c>
       <c r="O35" s="1">
         <v>0</v>
       </c>
       <c r="P35" s="1">
         <v>0</v>
       </c>
       <c r="Q35" s="1">
@@ -5761,52 +5995,61 @@
       </c>
       <c r="BC35" s="1">
         <v>0</v>
       </c>
       <c r="BD35" s="1">
         <v>0</v>
       </c>
       <c r="BE35" s="1">
         <v>0</v>
       </c>
       <c r="BF35" s="1">
         <v>0</v>
       </c>
       <c r="BG35" s="1">
         <v>0</v>
       </c>
       <c r="BH35" s="1">
         <v>0</v>
       </c>
       <c r="BI35" s="1">
         <v>0</v>
       </c>
       <c r="BJ35" s="1">
         <v>0</v>
       </c>
+      <c r="BK35" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:62">
+    <row r="36" spans="1:65">
       <c r="A36" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="18"/>
       <c r="I36" s="17"/>
       <c r="J36" s="23"/>
       <c r="K36" s="18"/>
       <c r="L36" s="23"/>
       <c r="M36" s="23"/>
       <c r="N36" s="1">
         <v>0</v>
       </c>
       <c r="O36" s="1">
         <v>0</v>
       </c>
       <c r="P36" s="1">
         <v>0</v>
       </c>
       <c r="Q36" s="1">
@@ -5925,52 +6168,61 @@
       </c>
       <c r="BC36" s="1">
         <v>0</v>
       </c>
       <c r="BD36" s="1">
         <v>0</v>
       </c>
       <c r="BE36" s="1">
         <v>0</v>
       </c>
       <c r="BF36" s="1">
         <v>0</v>
       </c>
       <c r="BG36" s="1">
         <v>0</v>
       </c>
       <c r="BH36" s="1">
         <v>0</v>
       </c>
       <c r="BI36" s="1">
         <v>0</v>
       </c>
       <c r="BJ36" s="1">
         <v>0</v>
       </c>
+      <c r="BK36" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:62">
+    <row r="37" spans="1:65">
       <c r="A37" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="1">
         <v>0</v>
       </c>
       <c r="O37" s="1">
         <v>0</v>
       </c>
       <c r="P37" s="1">
         <v>1</v>
       </c>
       <c r="Q37" s="1">
@@ -6089,52 +6341,61 @@
       </c>
       <c r="BC37" s="1">
         <v>0</v>
       </c>
       <c r="BD37" s="1">
         <v>0</v>
       </c>
       <c r="BE37" s="1">
         <v>0</v>
       </c>
       <c r="BF37" s="1">
         <v>0</v>
       </c>
       <c r="BG37" s="1">
         <v>0</v>
       </c>
       <c r="BH37" s="1">
         <v>0</v>
       </c>
       <c r="BI37" s="1">
         <v>1</v>
       </c>
       <c r="BJ37" s="1">
         <v>0</v>
       </c>
+      <c r="BK37" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM37" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:62">
+    <row r="38" spans="1:65">
       <c r="A38" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="25"/>
       <c r="I38" s="24"/>
       <c r="J38" s="26"/>
       <c r="K38" s="25"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="1">
         <v>0</v>
       </c>
       <c r="O38" s="1">
         <v>0</v>
       </c>
       <c r="P38" s="1">
         <v>0</v>
       </c>
       <c r="Q38" s="1">
@@ -6253,52 +6514,61 @@
       </c>
       <c r="BC38" s="1">
         <v>0</v>
       </c>
       <c r="BD38" s="1">
         <v>0</v>
       </c>
       <c r="BE38" s="1">
         <v>0</v>
       </c>
       <c r="BF38" s="1">
         <v>0</v>
       </c>
       <c r="BG38" s="1">
         <v>0</v>
       </c>
       <c r="BH38" s="1">
         <v>0</v>
       </c>
       <c r="BI38" s="1">
         <v>0</v>
       </c>
       <c r="BJ38" s="1">
         <v>0</v>
       </c>
+      <c r="BK38" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL38" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:62">
+    <row r="39" spans="1:65">
       <c r="A39" s="21" t="s">
         <v>25</v>
       </c>
       <c r="N39" s="1">
         <v>0</v>
       </c>
       <c r="O39" s="1">
         <v>0</v>
       </c>
       <c r="P39" s="1">
         <v>1</v>
       </c>
       <c r="Q39" s="1">
         <v>0</v>
       </c>
       <c r="R39" s="1">
         <v>0</v>
       </c>
       <c r="S39" s="1">
         <v>1</v>
       </c>
       <c r="T39" s="1">
         <v>0</v>
       </c>
       <c r="U39" s="1">
@@ -6405,52 +6675,61 @@
       </c>
       <c r="BC39" s="1">
         <v>0</v>
       </c>
       <c r="BD39" s="1">
         <v>0</v>
       </c>
       <c r="BE39" s="1">
         <v>0</v>
       </c>
       <c r="BF39" s="1">
         <v>0</v>
       </c>
       <c r="BG39" s="1">
         <v>0</v>
       </c>
       <c r="BH39" s="1">
         <v>0</v>
       </c>
       <c r="BI39" s="1">
         <v>0</v>
       </c>
       <c r="BJ39" s="1">
         <v>0</v>
       </c>
+      <c r="BK39" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:62">
+    <row r="40" spans="1:65">
       <c r="A40" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="29"/>
       <c r="C40" s="30"/>
       <c r="D40" s="30"/>
       <c r="E40" s="30"/>
       <c r="F40" s="30"/>
       <c r="G40" s="30"/>
       <c r="H40" s="30"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="30"/>
       <c r="N40" s="2">
         <v>0</v>
       </c>
       <c r="O40" s="2">
         <v>0</v>
       </c>
       <c r="P40" s="2">
         <v>0</v>
       </c>
       <c r="Q40" s="2">
@@ -6569,272 +6848,281 @@
       </c>
       <c r="BC40" s="2">
         <v>0</v>
       </c>
       <c r="BD40" s="2">
         <v>0</v>
       </c>
       <c r="BE40" s="2">
         <v>0</v>
       </c>
       <c r="BF40" s="2">
         <v>0</v>
       </c>
       <c r="BG40" s="2">
         <v>0</v>
       </c>
       <c r="BH40" s="2">
         <v>0</v>
       </c>
       <c r="BI40" s="2">
         <v>0</v>
       </c>
       <c r="BJ40" s="2">
         <v>0</v>
       </c>
+      <c r="BK40" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:62">
+    <row r="41" spans="1:65">
       <c r="A41" s="27"/>
       <c r="AI41" s="20"/>
     </row>
-    <row r="42" spans="1:62">
+    <row r="42" spans="1:65">
       <c r="A42" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ5:BU5"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A3:BI3"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A22:AB22"/>
     <mergeCell ref="A26:AB26"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A7:AB7"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="BJ8" sqref="BJ8:BJ40"/>
+      <selection activeCell="BM8" sqref="BM8:BM40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
     <col min="2" max="24" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="9.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="32" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="4"/>
     <col min="49" max="49" width="11.85546875" style="4" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="4"/>
     <col min="61" max="61" width="12.42578125" style="4" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="55" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="53"/>
-[...58 lines deleted...]
-      <c r="BI3" s="53"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="55"/>
+      <c r="AA3" s="55"/>
+      <c r="AB3" s="55"/>
+      <c r="AC3" s="55"/>
+      <c r="AD3" s="55"/>
+      <c r="AE3" s="55"/>
+      <c r="AF3" s="55"/>
+      <c r="AG3" s="55"/>
+      <c r="AH3" s="55"/>
+      <c r="AI3" s="55"/>
+      <c r="AJ3" s="55"/>
+      <c r="AK3" s="55"/>
+      <c r="AL3" s="55"/>
+      <c r="AM3" s="55"/>
+      <c r="AN3" s="55"/>
+      <c r="AO3" s="55"/>
+      <c r="AP3" s="55"/>
+      <c r="AQ3" s="55"/>
+      <c r="AR3" s="55"/>
+      <c r="AS3" s="55"/>
+      <c r="AT3" s="55"/>
+      <c r="AU3" s="55"/>
+      <c r="AV3" s="55"/>
+      <c r="AW3" s="55"/>
+      <c r="AX3" s="55"/>
+      <c r="AY3" s="55"/>
+      <c r="AZ3" s="55"/>
+      <c r="BA3" s="55"/>
+      <c r="BB3" s="55"/>
+      <c r="BC3" s="55"/>
+      <c r="BD3" s="55"/>
+      <c r="BE3" s="55"/>
+      <c r="BF3" s="55"/>
+      <c r="BG3" s="55"/>
+      <c r="BH3" s="55"/>
+      <c r="BI3" s="55"/>
     </row>
     <row r="4" spans="1:73" s="6" customFormat="1">
       <c r="A4" s="5"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="9"/>
       <c r="AA4" s="9"/>
       <c r="AB4" s="9"/>
       <c r="AC4" s="9"/>
       <c r="AD4" s="9"/>
       <c r="AE4" s="9"/>
       <c r="AF4" s="9"/>
       <c r="AG4" s="9"/>
       <c r="AH4" s="9"/>
       <c r="AI4" s="9"/>
       <c r="AJ4" s="9"/>
-      <c r="BI4" s="35" t="s">
+      <c r="BM4" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:73">
-      <c r="A5" s="49"/>
-      <c r="B5" s="47">
+      <c r="A5" s="44"/>
+      <c r="B5" s="42">
         <v>2021</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="47">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="42">
         <v>2022</v>
       </c>
-      <c r="O5" s="48"/>
-[...10 lines deleted...]
-      <c r="Z5" s="51">
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="43"/>
+      <c r="U5" s="43"/>
+      <c r="V5" s="43"/>
+      <c r="W5" s="43"/>
+      <c r="X5" s="43"/>
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="46">
         <v>2023</v>
       </c>
-      <c r="AA5" s="52"/>
-[...10 lines deleted...]
-      <c r="AL5" s="54">
+      <c r="AA5" s="47"/>
+      <c r="AB5" s="47"/>
+      <c r="AC5" s="47"/>
+      <c r="AD5" s="47"/>
+      <c r="AE5" s="47"/>
+      <c r="AF5" s="47"/>
+      <c r="AG5" s="47"/>
+      <c r="AH5" s="47"/>
+      <c r="AI5" s="47"/>
+      <c r="AJ5" s="47"/>
+      <c r="AK5" s="47"/>
+      <c r="AL5" s="56">
         <v>2024</v>
       </c>
-      <c r="AM5" s="55"/>
-[...10 lines deleted...]
-      <c r="AX5" s="40">
+      <c r="AM5" s="57"/>
+      <c r="AN5" s="57"/>
+      <c r="AO5" s="57"/>
+      <c r="AP5" s="57"/>
+      <c r="AQ5" s="57"/>
+      <c r="AR5" s="57"/>
+      <c r="AS5" s="57"/>
+      <c r="AT5" s="57"/>
+      <c r="AU5" s="57"/>
+      <c r="AV5" s="57"/>
+      <c r="AW5" s="58"/>
+      <c r="AX5" s="48">
         <v>2025</v>
       </c>
-      <c r="AY5" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="40">
+      <c r="AY5" s="49"/>
+      <c r="AZ5" s="49"/>
+      <c r="BA5" s="49"/>
+      <c r="BB5" s="49"/>
+      <c r="BC5" s="49"/>
+      <c r="BD5" s="49"/>
+      <c r="BE5" s="49"/>
+      <c r="BF5" s="49"/>
+      <c r="BG5" s="49"/>
+      <c r="BH5" s="49"/>
+      <c r="BI5" s="50"/>
+      <c r="BJ5" s="48">
         <v>2026</v>
       </c>
-      <c r="BK5" s="41"/>
-[...9 lines deleted...]
-      <c r="BU5" s="42"/>
+      <c r="BK5" s="49"/>
+      <c r="BL5" s="49"/>
+      <c r="BM5" s="49"/>
+      <c r="BN5" s="49"/>
+      <c r="BO5" s="49"/>
+      <c r="BP5" s="49"/>
+      <c r="BQ5" s="49"/>
+      <c r="BR5" s="49"/>
+      <c r="BS5" s="49"/>
+      <c r="BT5" s="49"/>
+      <c r="BU5" s="50"/>
     </row>
     <row r="6" spans="1:73" ht="12.95" customHeight="1">
-      <c r="A6" s="50"/>
+      <c r="A6" s="45"/>
       <c r="B6" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="31" t="s">
@@ -7009,80 +7297,80 @@
         <v>34</v>
       </c>
       <c r="BO6" s="14" t="s">
         <v>35</v>
       </c>
       <c r="BP6" s="14" t="s">
         <v>36</v>
       </c>
       <c r="BQ6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="BR6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="BS6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="BT6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="BU6" s="13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:73">
-      <c r="A7" s="57" t="s">
+      <c r="A7" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="57"/>
-[...25 lines deleted...]
-      <c r="AB7" s="57"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
+      <c r="N7" s="54"/>
+      <c r="O7" s="54"/>
+      <c r="P7" s="54"/>
+      <c r="Q7" s="54"/>
+      <c r="R7" s="54"/>
+      <c r="S7" s="54"/>
+      <c r="T7" s="54"/>
+      <c r="U7" s="54"/>
+      <c r="V7" s="54"/>
+      <c r="W7" s="54"/>
+      <c r="X7" s="54"/>
+      <c r="Y7" s="54"/>
+      <c r="Z7" s="54"/>
+      <c r="AA7" s="54"/>
+      <c r="AB7" s="54"/>
     </row>
     <row r="8" spans="1:73" ht="12.95" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="16">
         <v>48</v>
       </c>
       <c r="C8" s="16">
         <v>54</v>
       </c>
       <c r="D8" s="17">
         <v>59</v>
       </c>
       <c r="E8" s="17">
         <v>63</v>
       </c>
       <c r="F8" s="17">
         <v>50</v>
       </c>
       <c r="G8" s="17">
         <v>136</v>
       </c>
       <c r="H8" s="18">
         <v>105</v>
@@ -7225,50 +7513,59 @@
       <c r="BB8" s="1">
         <v>6</v>
       </c>
       <c r="BC8" s="1">
         <v>7</v>
       </c>
       <c r="BD8" s="39">
         <v>5</v>
       </c>
       <c r="BE8" s="1">
         <v>7</v>
       </c>
       <c r="BF8" s="1">
         <v>12</v>
       </c>
       <c r="BG8" s="1">
         <v>7</v>
       </c>
       <c r="BH8" s="1">
         <v>7</v>
       </c>
       <c r="BI8" s="1">
         <v>5</v>
       </c>
       <c r="BJ8" s="1">
+        <v>0</v>
+      </c>
+      <c r="BK8" s="1">
+        <v>3</v>
+      </c>
+      <c r="BL8" s="1">
+        <v>1</v>
+      </c>
+      <c r="BM8" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="18"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="22"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="1">
         <v>0</v>
       </c>
       <c r="O9" s="1">
         <v>0</v>
       </c>
@@ -7391,50 +7688,59 @@
       </c>
       <c r="BC9" s="1">
         <v>0</v>
       </c>
       <c r="BD9" s="1">
         <v>0</v>
       </c>
       <c r="BE9" s="1">
         <v>0</v>
       </c>
       <c r="BF9" s="1">
         <v>0</v>
       </c>
       <c r="BG9" s="1">
         <v>0</v>
       </c>
       <c r="BH9" s="1">
         <v>0</v>
       </c>
       <c r="BI9" s="1">
         <v>0</v>
       </c>
       <c r="BJ9" s="1">
         <v>0</v>
       </c>
+      <c r="BK9" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="36">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="1">
         <v>0</v>
       </c>
       <c r="O10" s="1">
         <v>0</v>
       </c>
       <c r="P10" s="1">
         <v>0</v>
@@ -7553,50 +7859,59 @@
       <c r="BB10" s="1">
         <v>0</v>
       </c>
       <c r="BC10" s="1">
         <v>0</v>
       </c>
       <c r="BD10" s="1">
         <v>0</v>
       </c>
       <c r="BE10" s="1">
         <v>0</v>
       </c>
       <c r="BF10" s="1">
         <v>0</v>
       </c>
       <c r="BG10" s="1">
         <v>0</v>
       </c>
       <c r="BH10" s="1">
         <v>0</v>
       </c>
       <c r="BI10" s="1">
         <v>0</v>
       </c>
       <c r="BJ10" s="1">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="18"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="22"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="1">
         <v>14</v>
       </c>
       <c r="O11" s="1">
         <v>2</v>
       </c>
@@ -7719,50 +8034,59 @@
       </c>
       <c r="BC11" s="1">
         <v>4</v>
       </c>
       <c r="BD11" s="1">
         <v>0</v>
       </c>
       <c r="BE11" s="1">
         <v>3</v>
       </c>
       <c r="BF11" s="1">
         <v>2</v>
       </c>
       <c r="BG11" s="1">
         <v>2</v>
       </c>
       <c r="BH11" s="1">
         <v>0</v>
       </c>
       <c r="BI11" s="1">
         <v>0</v>
       </c>
       <c r="BJ11" s="1">
         <v>0</v>
       </c>
+      <c r="BK11" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="36">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="22"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="1">
         <v>0</v>
       </c>
       <c r="O12" s="1">
         <v>0</v>
       </c>
       <c r="P12" s="1">
         <v>0</v>
@@ -7883,50 +8207,59 @@
       </c>
       <c r="BC12" s="1">
         <v>0</v>
       </c>
       <c r="BD12" s="1">
         <v>0</v>
       </c>
       <c r="BE12" s="1">
         <v>0</v>
       </c>
       <c r="BF12" s="1">
         <v>0</v>
       </c>
       <c r="BG12" s="1">
         <v>0</v>
       </c>
       <c r="BH12" s="1">
         <v>0</v>
       </c>
       <c r="BI12" s="1">
         <v>0</v>
       </c>
       <c r="BJ12" s="1">
         <v>0</v>
       </c>
+      <c r="BK12" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL12" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="36">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="22"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="1">
         <v>0</v>
       </c>
       <c r="O13" s="1">
         <v>0</v>
       </c>
       <c r="P13" s="1">
         <v>0</v>
@@ -8045,50 +8378,59 @@
       <c r="BB13" s="1">
         <v>0</v>
       </c>
       <c r="BC13" s="1">
         <v>0</v>
       </c>
       <c r="BD13" s="1">
         <v>0</v>
       </c>
       <c r="BE13" s="1">
         <v>0</v>
       </c>
       <c r="BF13" s="1">
         <v>0</v>
       </c>
       <c r="BG13" s="1">
         <v>0</v>
       </c>
       <c r="BH13" s="1">
         <v>0</v>
       </c>
       <c r="BI13" s="1">
         <v>0</v>
       </c>
       <c r="BJ13" s="1">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="18"/>
       <c r="I14" s="17"/>
       <c r="J14" s="19"/>
       <c r="K14" s="22"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="1">
         <v>4</v>
       </c>
       <c r="O14" s="1">
         <v>2</v>
       </c>
@@ -8211,50 +8553,59 @@
       </c>
       <c r="BC14" s="1">
         <v>0</v>
       </c>
       <c r="BD14" s="1">
         <v>0</v>
       </c>
       <c r="BE14" s="1">
         <v>0</v>
       </c>
       <c r="BF14" s="1">
         <v>1</v>
       </c>
       <c r="BG14" s="1">
         <v>0</v>
       </c>
       <c r="BH14" s="1">
         <v>4</v>
       </c>
       <c r="BI14" s="1">
         <v>0</v>
       </c>
       <c r="BJ14" s="1">
         <v>0</v>
       </c>
+      <c r="BK14" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL14" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="36">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="22"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="1">
         <v>0</v>
       </c>
       <c r="O15" s="1">
         <v>0</v>
       </c>
       <c r="P15" s="1">
         <v>0</v>
@@ -8375,50 +8726,59 @@
       </c>
       <c r="BC15" s="1">
         <v>0</v>
       </c>
       <c r="BD15" s="1">
         <v>0</v>
       </c>
       <c r="BE15" s="1">
         <v>0</v>
       </c>
       <c r="BF15" s="1">
         <v>0</v>
       </c>
       <c r="BG15" s="1">
         <v>0</v>
       </c>
       <c r="BH15" s="1">
         <v>0</v>
       </c>
       <c r="BI15" s="1">
         <v>0</v>
       </c>
       <c r="BJ15" s="1">
         <v>0</v>
       </c>
+      <c r="BK15" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="36">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="22"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="1">
         <v>0</v>
       </c>
       <c r="O16" s="1">
         <v>0</v>
       </c>
       <c r="P16" s="1">
         <v>0</v>
@@ -8539,52 +8899,61 @@
       </c>
       <c r="BC16" s="1">
         <v>0</v>
       </c>
       <c r="BD16" s="1">
         <v>0</v>
       </c>
       <c r="BE16" s="1">
         <v>0</v>
       </c>
       <c r="BF16" s="1">
         <v>0</v>
       </c>
       <c r="BG16" s="1">
         <v>0</v>
       </c>
       <c r="BH16" s="1">
         <v>0</v>
       </c>
       <c r="BI16" s="1">
         <v>0</v>
       </c>
       <c r="BJ16" s="1">
         <v>0</v>
       </c>
+      <c r="BK16" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:62">
+    <row r="17" spans="1:65">
       <c r="A17" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="18"/>
       <c r="I17" s="17"/>
       <c r="J17" s="19"/>
       <c r="K17" s="22"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="1">
         <v>0</v>
       </c>
       <c r="O17" s="1">
         <v>0</v>
       </c>
       <c r="P17" s="1">
         <v>0</v>
       </c>
       <c r="Q17" s="1">
@@ -8703,52 +9072,61 @@
       </c>
       <c r="BC17" s="1">
         <v>0</v>
       </c>
       <c r="BD17" s="1">
         <v>0</v>
       </c>
       <c r="BE17" s="1">
         <v>0</v>
       </c>
       <c r="BF17" s="1">
         <v>0</v>
       </c>
       <c r="BG17" s="1">
         <v>0</v>
       </c>
       <c r="BH17" s="1">
         <v>0</v>
       </c>
       <c r="BI17" s="1">
         <v>0</v>
       </c>
       <c r="BJ17" s="1">
         <v>0</v>
       </c>
+      <c r="BK17" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:62">
+    <row r="18" spans="1:65">
       <c r="A18" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="1">
         <v>0</v>
       </c>
       <c r="O18" s="1">
         <v>0</v>
       </c>
       <c r="P18" s="1">
         <v>0</v>
       </c>
       <c r="Q18" s="1">
@@ -8867,52 +9245,61 @@
       </c>
       <c r="BC18" s="1">
         <v>0</v>
       </c>
       <c r="BD18" s="1">
         <v>0</v>
       </c>
       <c r="BE18" s="1">
         <v>0</v>
       </c>
       <c r="BF18" s="1">
         <v>0</v>
       </c>
       <c r="BG18" s="1">
         <v>0</v>
       </c>
       <c r="BH18" s="1">
         <v>0</v>
       </c>
       <c r="BI18" s="1">
         <v>0</v>
       </c>
       <c r="BJ18" s="1">
         <v>0</v>
       </c>
+      <c r="BK18" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:62">
+    <row r="19" spans="1:65">
       <c r="A19" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="18"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="22"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="1">
         <v>0</v>
       </c>
       <c r="O19" s="1">
         <v>0</v>
       </c>
       <c r="P19" s="1">
         <v>5</v>
       </c>
       <c r="Q19" s="1">
@@ -9031,52 +9418,61 @@
       </c>
       <c r="BC19" s="1">
         <v>0</v>
       </c>
       <c r="BD19" s="1">
         <v>0</v>
       </c>
       <c r="BE19" s="1">
         <v>0</v>
       </c>
       <c r="BF19" s="1">
         <v>0</v>
       </c>
       <c r="BG19" s="1">
         <v>0</v>
       </c>
       <c r="BH19" s="1">
         <v>0</v>
       </c>
       <c r="BI19" s="1">
         <v>0</v>
       </c>
       <c r="BJ19" s="1">
         <v>0</v>
       </c>
+      <c r="BK19" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:62">
+    <row r="20" spans="1:65">
       <c r="A20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="18"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="22"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="1">
         <v>0</v>
       </c>
       <c r="O20" s="1">
         <v>0</v>
       </c>
       <c r="P20" s="1">
         <v>0</v>
       </c>
       <c r="Q20" s="1">
@@ -9195,52 +9591,61 @@
       </c>
       <c r="BC20" s="1">
         <v>0</v>
       </c>
       <c r="BD20" s="1">
         <v>0</v>
       </c>
       <c r="BE20" s="1">
         <v>0</v>
       </c>
       <c r="BF20" s="1">
         <v>0</v>
       </c>
       <c r="BG20" s="1">
         <v>0</v>
       </c>
       <c r="BH20" s="1">
         <v>0</v>
       </c>
       <c r="BI20" s="1">
         <v>0</v>
       </c>
       <c r="BJ20" s="1">
         <v>0</v>
       </c>
+      <c r="BK20" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:62">
+    <row r="21" spans="1:65">
       <c r="A21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="18"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="22"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="1">
         <v>36</v>
       </c>
       <c r="O21" s="1">
         <v>49</v>
       </c>
       <c r="P21" s="1">
         <v>55</v>
       </c>
       <c r="Q21" s="1">
@@ -9359,96 +9764,107 @@
       </c>
       <c r="BC21" s="1">
         <v>3</v>
       </c>
       <c r="BD21" s="39">
         <v>5</v>
       </c>
       <c r="BE21" s="1">
         <v>4</v>
       </c>
       <c r="BF21" s="1">
         <v>9</v>
       </c>
       <c r="BG21" s="1">
         <v>5</v>
       </c>
       <c r="BH21" s="1">
         <v>3</v>
       </c>
       <c r="BI21" s="1">
         <v>5</v>
       </c>
       <c r="BJ21" s="1">
         <v>0</v>
       </c>
+      <c r="BK21" s="1">
+        <v>3</v>
+      </c>
+      <c r="BL21" s="1">
+        <v>1</v>
+      </c>
+      <c r="BM21" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:62">
-      <c r="A22" s="45" t="s">
+    <row r="22" spans="1:65">
+      <c r="A22" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="45"/>
-[...25 lines deleted...]
-      <c r="AB22" s="45"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="53"/>
+      <c r="N22" s="53"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="53"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="53"/>
+      <c r="T22" s="53"/>
+      <c r="U22" s="53"/>
+      <c r="V22" s="53"/>
+      <c r="W22" s="53"/>
+      <c r="X22" s="53"/>
+      <c r="Y22" s="53"/>
+      <c r="Z22" s="53"/>
+      <c r="AA22" s="53"/>
+      <c r="AB22" s="53"/>
       <c r="AP22" s="1"/>
       <c r="AQ22" s="1"/>
       <c r="AR22" s="1"/>
       <c r="AS22" s="1"/>
       <c r="AT22" s="1"/>
       <c r="AU22" s="1"/>
       <c r="BE22" s="1"/>
       <c r="BF22" s="1"/>
       <c r="BG22" s="1"/>
       <c r="BH22" s="1"/>
       <c r="BI22" s="1"/>
       <c r="BJ22" s="1"/>
+      <c r="BK22" s="1"/>
+      <c r="BL22" s="1"/>
     </row>
-    <row r="23" spans="1:62" ht="12.95" customHeight="1">
+    <row r="23" spans="1:65" ht="12.95" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="16">
         <v>43</v>
       </c>
       <c r="C23" s="16">
         <v>44</v>
       </c>
       <c r="D23" s="17">
         <v>52</v>
       </c>
       <c r="E23" s="17">
         <v>51</v>
       </c>
       <c r="F23" s="17">
         <v>41</v>
       </c>
       <c r="G23" s="17">
         <v>108</v>
       </c>
       <c r="H23" s="23">
         <v>93</v>
       </c>
       <c r="I23" s="17">
@@ -9591,52 +10007,61 @@
       </c>
       <c r="BC23" s="1">
         <v>7</v>
       </c>
       <c r="BD23" s="37">
         <v>5</v>
       </c>
       <c r="BE23" s="1">
         <v>6</v>
       </c>
       <c r="BF23" s="1">
         <v>10</v>
       </c>
       <c r="BG23" s="1">
         <v>6</v>
       </c>
       <c r="BH23" s="1">
         <v>3</v>
       </c>
       <c r="BI23" s="1">
         <v>5</v>
       </c>
       <c r="BJ23" s="1">
         <v>0</v>
       </c>
+      <c r="BK23" s="1">
+        <v>3</v>
+      </c>
+      <c r="BL23" s="1">
+        <v>1</v>
+      </c>
+      <c r="BM23" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:65">
       <c r="A24" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="23"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="22"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="1">
         <v>11</v>
       </c>
       <c r="O24" s="1">
         <v>1</v>
       </c>
       <c r="P24" s="1">
         <v>4</v>
       </c>
       <c r="Q24" s="1">
@@ -9755,52 +10180,61 @@
       </c>
       <c r="BC24" s="1">
         <v>4</v>
       </c>
       <c r="BD24" s="37">
         <v>0</v>
       </c>
       <c r="BE24" s="1">
         <v>2</v>
       </c>
       <c r="BF24" s="1">
         <v>1</v>
       </c>
       <c r="BG24" s="1">
         <v>1</v>
       </c>
       <c r="BH24" s="1">
         <v>0</v>
       </c>
       <c r="BI24" s="1">
         <v>0</v>
       </c>
       <c r="BJ24" s="1">
         <v>0</v>
       </c>
+      <c r="BK24" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL24" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:65">
       <c r="A25" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="1">
         <v>36</v>
       </c>
       <c r="O25" s="1">
         <v>46</v>
       </c>
       <c r="P25" s="1">
         <v>55</v>
       </c>
       <c r="Q25" s="1">
@@ -9919,99 +10353,110 @@
       </c>
       <c r="BC25" s="1">
         <v>3</v>
       </c>
       <c r="BD25" s="37">
         <v>5</v>
       </c>
       <c r="BE25" s="1">
         <v>4</v>
       </c>
       <c r="BF25" s="1">
         <v>9</v>
       </c>
       <c r="BG25" s="1">
         <v>5</v>
       </c>
       <c r="BH25" s="1">
         <v>3</v>
       </c>
       <c r="BI25" s="1">
         <v>5</v>
       </c>
       <c r="BJ25" s="1">
         <v>0</v>
       </c>
+      <c r="BK25" s="1">
+        <v>3</v>
+      </c>
+      <c r="BL25" s="1">
+        <v>1</v>
+      </c>
+      <c r="BM25" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:62">
-      <c r="A26" s="46" t="s">
+    <row r="26" spans="1:65">
+      <c r="A26" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="46"/>
-[...25 lines deleted...]
-      <c r="AB26" s="46"/>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41"/>
+      <c r="J26" s="41"/>
+      <c r="K26" s="41"/>
+      <c r="L26" s="41"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
+      <c r="P26" s="41"/>
+      <c r="Q26" s="41"/>
+      <c r="R26" s="41"/>
+      <c r="S26" s="41"/>
+      <c r="T26" s="41"/>
+      <c r="U26" s="41"/>
+      <c r="V26" s="41"/>
+      <c r="W26" s="41"/>
+      <c r="X26" s="41"/>
+      <c r="Y26" s="41"/>
+      <c r="Z26" s="41"/>
+      <c r="AA26" s="41"/>
+      <c r="AB26" s="41"/>
       <c r="AP26" s="1"/>
       <c r="AQ26" s="1"/>
       <c r="AR26" s="1"/>
       <c r="AS26" s="1"/>
       <c r="AT26" s="1"/>
       <c r="AU26" s="1"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="1"/>
       <c r="BC26" s="1"/>
       <c r="BE26" s="1"/>
       <c r="BF26" s="1"/>
       <c r="BG26" s="1"/>
       <c r="BH26" s="1"/>
       <c r="BI26" s="1"/>
       <c r="BJ26" s="1"/>
+      <c r="BK26" s="1"/>
+      <c r="BL26" s="1"/>
     </row>
-    <row r="27" spans="1:62" ht="12.95" customHeight="1">
+    <row r="27" spans="1:65" ht="12.95" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="16">
         <v>5</v>
       </c>
       <c r="C27" s="16">
         <v>10</v>
       </c>
       <c r="D27" s="17">
         <v>7</v>
       </c>
       <c r="E27" s="17">
         <v>12</v>
       </c>
       <c r="F27" s="17">
         <v>9</v>
       </c>
       <c r="G27" s="17">
         <v>28</v>
       </c>
       <c r="H27" s="19">
         <v>12</v>
       </c>
       <c r="I27" s="17">
@@ -10154,52 +10599,61 @@
       </c>
       <c r="BC27" s="1">
         <v>0</v>
       </c>
       <c r="BD27" s="1">
         <v>0</v>
       </c>
       <c r="BE27" s="1">
         <v>1</v>
       </c>
       <c r="BF27" s="1">
         <v>2</v>
       </c>
       <c r="BG27" s="1">
         <v>1</v>
       </c>
       <c r="BH27" s="1">
         <v>4</v>
       </c>
       <c r="BI27" s="1">
         <v>0</v>
       </c>
       <c r="BJ27" s="1">
         <v>0</v>
       </c>
+      <c r="BK27" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:62">
+    <row r="28" spans="1:65">
       <c r="A28" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="19"/>
       <c r="I28" s="17"/>
       <c r="J28" s="19"/>
       <c r="K28" s="18"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="1">
         <v>0</v>
       </c>
       <c r="O28" s="1">
         <v>0</v>
       </c>
       <c r="P28" s="1">
         <v>0</v>
       </c>
       <c r="Q28" s="1">
@@ -10318,52 +10772,61 @@
       </c>
       <c r="BC28" s="1">
         <v>0</v>
       </c>
       <c r="BD28" s="1">
         <v>0</v>
       </c>
       <c r="BE28" s="1">
         <v>0</v>
       </c>
       <c r="BF28" s="1">
         <v>0</v>
       </c>
       <c r="BG28" s="1">
         <v>0</v>
       </c>
       <c r="BH28" s="1">
         <v>0</v>
       </c>
       <c r="BI28" s="1">
         <v>0</v>
       </c>
       <c r="BJ28" s="1">
         <v>0</v>
       </c>
+      <c r="BK28" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:65">
       <c r="A29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="1">
         <v>0</v>
       </c>
       <c r="O29" s="1">
         <v>0</v>
       </c>
       <c r="P29" s="1">
         <v>0</v>
       </c>
       <c r="Q29" s="1">
@@ -10482,52 +10945,61 @@
       </c>
       <c r="BC29" s="1">
         <v>0</v>
       </c>
       <c r="BD29" s="1">
         <v>0</v>
       </c>
       <c r="BE29" s="1">
         <v>0</v>
       </c>
       <c r="BF29" s="1">
         <v>0</v>
       </c>
       <c r="BG29" s="1">
         <v>0</v>
       </c>
       <c r="BH29" s="1">
         <v>0</v>
       </c>
       <c r="BI29" s="1">
         <v>0</v>
       </c>
       <c r="BJ29" s="1">
         <v>0</v>
       </c>
+      <c r="BK29" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:65">
       <c r="A30" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="19"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="18"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="1">
         <v>3</v>
       </c>
       <c r="O30" s="1">
         <v>1</v>
       </c>
       <c r="P30" s="1">
         <v>2</v>
       </c>
       <c r="Q30" s="1">
@@ -10646,52 +11118,61 @@
       </c>
       <c r="BC30" s="1">
         <v>0</v>
       </c>
       <c r="BD30" s="1">
         <v>0</v>
       </c>
       <c r="BE30" s="1">
         <v>1</v>
       </c>
       <c r="BF30" s="1">
         <v>1</v>
       </c>
       <c r="BG30" s="1">
         <v>1</v>
       </c>
       <c r="BH30" s="1">
         <v>0</v>
       </c>
       <c r="BI30" s="1">
         <v>0</v>
       </c>
       <c r="BJ30" s="1">
         <v>0</v>
       </c>
+      <c r="BK30" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL30" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:62">
+    <row r="31" spans="1:65">
       <c r="A31" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="19"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="18"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="1">
         <v>0</v>
       </c>
       <c r="O31" s="1">
         <v>0</v>
       </c>
       <c r="P31" s="1">
         <v>0</v>
       </c>
       <c r="Q31" s="1">
@@ -10810,52 +11291,61 @@
       </c>
       <c r="BC31" s="1">
         <v>0</v>
       </c>
       <c r="BD31" s="1">
         <v>0</v>
       </c>
       <c r="BE31" s="1">
         <v>0</v>
       </c>
       <c r="BF31" s="1">
         <v>0</v>
       </c>
       <c r="BG31" s="1">
         <v>0</v>
       </c>
       <c r="BH31" s="1">
         <v>0</v>
       </c>
       <c r="BI31" s="1">
         <v>0</v>
       </c>
       <c r="BJ31" s="1">
         <v>0</v>
       </c>
+      <c r="BK31" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL31" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM31" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:62">
+    <row r="32" spans="1:65">
       <c r="A32" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="19"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="18"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="1">
         <v>0</v>
       </c>
       <c r="O32" s="1">
         <v>0</v>
       </c>
       <c r="P32" s="1">
         <v>0</v>
       </c>
       <c r="Q32" s="1">
@@ -10974,52 +11464,61 @@
       </c>
       <c r="BC32" s="1">
         <v>0</v>
       </c>
       <c r="BD32" s="1">
         <v>0</v>
       </c>
       <c r="BE32" s="1">
         <v>0</v>
       </c>
       <c r="BF32" s="1">
         <v>0</v>
       </c>
       <c r="BG32" s="1">
         <v>0</v>
       </c>
       <c r="BH32" s="1">
         <v>0</v>
       </c>
       <c r="BI32" s="1">
         <v>0</v>
       </c>
       <c r="BJ32" s="1">
         <v>0</v>
       </c>
+      <c r="BK32" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL32" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:62">
+    <row r="33" spans="1:65">
       <c r="A33" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="19"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="18"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="1">
         <v>4</v>
       </c>
       <c r="O33" s="1">
         <v>2</v>
       </c>
       <c r="P33" s="1">
         <v>3</v>
       </c>
       <c r="Q33" s="1">
@@ -11138,52 +11637,61 @@
       </c>
       <c r="BC33" s="1">
         <v>0</v>
       </c>
       <c r="BD33" s="1">
         <v>0</v>
       </c>
       <c r="BE33" s="1">
         <v>0</v>
       </c>
       <c r="BF33" s="1">
         <v>1</v>
       </c>
       <c r="BG33" s="1">
         <v>0</v>
       </c>
       <c r="BH33" s="1">
         <v>4</v>
       </c>
       <c r="BI33" s="1">
         <v>0</v>
       </c>
       <c r="BJ33" s="1">
         <v>0</v>
       </c>
+      <c r="BK33" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:62">
+    <row r="34" spans="1:65">
       <c r="A34" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="19"/>
       <c r="I34" s="17"/>
       <c r="J34" s="19"/>
       <c r="K34" s="18"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="1">
         <v>0</v>
       </c>
       <c r="O34" s="1">
         <v>0</v>
       </c>
       <c r="P34" s="1">
         <v>0</v>
       </c>
       <c r="Q34" s="1">
@@ -11302,52 +11810,61 @@
       </c>
       <c r="BC34" s="1">
         <v>0</v>
       </c>
       <c r="BD34" s="1">
         <v>0</v>
       </c>
       <c r="BE34" s="1">
         <v>0</v>
       </c>
       <c r="BF34" s="1">
         <v>0</v>
       </c>
       <c r="BG34" s="1">
         <v>0</v>
       </c>
       <c r="BH34" s="1">
         <v>0</v>
       </c>
       <c r="BI34" s="1">
         <v>0</v>
       </c>
       <c r="BJ34" s="1">
         <v>0</v>
       </c>
+      <c r="BK34" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL34" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:62">
+    <row r="35" spans="1:65">
       <c r="A35" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="19"/>
       <c r="I35" s="17"/>
       <c r="J35" s="19"/>
       <c r="K35" s="18"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="1">
         <v>0</v>
       </c>
       <c r="O35" s="1">
         <v>0</v>
       </c>
       <c r="P35" s="1">
         <v>0</v>
       </c>
       <c r="Q35" s="1">
@@ -11466,52 +11983,61 @@
       </c>
       <c r="BC35" s="1">
         <v>0</v>
       </c>
       <c r="BD35" s="1">
         <v>0</v>
       </c>
       <c r="BE35" s="1">
         <v>0</v>
       </c>
       <c r="BF35" s="1">
         <v>0</v>
       </c>
       <c r="BG35" s="1">
         <v>0</v>
       </c>
       <c r="BH35" s="1">
         <v>0</v>
       </c>
       <c r="BI35" s="1">
         <v>0</v>
       </c>
       <c r="BJ35" s="1">
         <v>0</v>
       </c>
+      <c r="BK35" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:62">
+    <row r="36" spans="1:65">
       <c r="A36" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="19"/>
       <c r="I36" s="17"/>
       <c r="J36" s="19"/>
       <c r="K36" s="18"/>
       <c r="L36" s="23"/>
       <c r="M36" s="23"/>
       <c r="N36" s="1">
         <v>0</v>
       </c>
       <c r="O36" s="1">
         <v>0</v>
       </c>
       <c r="P36" s="1">
         <v>0</v>
       </c>
       <c r="Q36" s="1">
@@ -11630,52 +12156,61 @@
       </c>
       <c r="BC36" s="1">
         <v>0</v>
       </c>
       <c r="BD36" s="1">
         <v>0</v>
       </c>
       <c r="BE36" s="1">
         <v>0</v>
       </c>
       <c r="BF36" s="1">
         <v>0</v>
       </c>
       <c r="BG36" s="1">
         <v>0</v>
       </c>
       <c r="BH36" s="1">
         <v>0</v>
       </c>
       <c r="BI36" s="1">
         <v>0</v>
       </c>
       <c r="BJ36" s="1">
         <v>0</v>
       </c>
+      <c r="BK36" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:62">
+    <row r="37" spans="1:65">
       <c r="A37" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="1">
         <v>0</v>
       </c>
       <c r="O37" s="1">
         <v>0</v>
       </c>
       <c r="P37" s="1">
         <v>0</v>
       </c>
       <c r="Q37" s="1">
@@ -11794,52 +12329,61 @@
       </c>
       <c r="BC37" s="1">
         <v>0</v>
       </c>
       <c r="BD37" s="1">
         <v>0</v>
       </c>
       <c r="BE37" s="1">
         <v>0</v>
       </c>
       <c r="BF37" s="1">
         <v>0</v>
       </c>
       <c r="BG37" s="1">
         <v>0</v>
       </c>
       <c r="BH37" s="1">
         <v>0</v>
       </c>
       <c r="BI37" s="1">
         <v>0</v>
       </c>
       <c r="BJ37" s="1">
         <v>0</v>
       </c>
+      <c r="BK37" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM37" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:62">
+    <row r="38" spans="1:65">
       <c r="A38" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="26"/>
       <c r="I38" s="24"/>
       <c r="J38" s="26"/>
       <c r="K38" s="25"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="1">
         <v>0</v>
       </c>
       <c r="O38" s="1">
         <v>0</v>
       </c>
       <c r="P38" s="1">
         <v>5</v>
       </c>
       <c r="Q38" s="1">
@@ -11958,52 +12502,61 @@
       </c>
       <c r="BC38" s="1">
         <v>0</v>
       </c>
       <c r="BD38" s="1">
         <v>0</v>
       </c>
       <c r="BE38" s="1">
         <v>0</v>
       </c>
       <c r="BF38" s="1">
         <v>0</v>
       </c>
       <c r="BG38" s="1">
         <v>0</v>
       </c>
       <c r="BH38" s="1">
         <v>0</v>
       </c>
       <c r="BI38" s="1">
         <v>0</v>
       </c>
       <c r="BJ38" s="1">
         <v>0</v>
       </c>
+      <c r="BK38" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL38" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:62">
+    <row r="39" spans="1:65">
       <c r="A39" s="21" t="s">
         <v>25</v>
       </c>
       <c r="N39" s="1">
         <v>0</v>
       </c>
       <c r="O39" s="1">
         <v>0</v>
       </c>
       <c r="P39" s="1">
         <v>0</v>
       </c>
       <c r="Q39" s="1">
         <v>1</v>
       </c>
       <c r="R39" s="1">
         <v>0</v>
       </c>
       <c r="S39" s="1">
         <v>1</v>
       </c>
       <c r="T39" s="1">
         <v>1</v>
       </c>
       <c r="U39" s="1">
@@ -12110,52 +12663,61 @@
       </c>
       <c r="BC39" s="1">
         <v>0</v>
       </c>
       <c r="BD39" s="1">
         <v>0</v>
       </c>
       <c r="BE39" s="1">
         <v>0</v>
       </c>
       <c r="BF39" s="1">
         <v>0</v>
       </c>
       <c r="BG39" s="1">
         <v>0</v>
       </c>
       <c r="BH39" s="1">
         <v>0</v>
       </c>
       <c r="BI39" s="1">
         <v>0</v>
       </c>
       <c r="BJ39" s="1">
         <v>0</v>
       </c>
+      <c r="BK39" s="1">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="1">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="36">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:62">
+    <row r="40" spans="1:65">
       <c r="A40" s="28" t="s">
         <v>26</v>
       </c>
       <c r="N40" s="2">
         <v>0</v>
       </c>
       <c r="O40" s="2">
         <v>3</v>
       </c>
       <c r="P40" s="2">
         <v>0</v>
       </c>
       <c r="Q40" s="2">
         <v>1</v>
       </c>
       <c r="R40" s="2">
         <v>0</v>
       </c>
       <c r="S40" s="2">
         <v>0</v>
       </c>
       <c r="T40" s="2">
         <v>1</v>
       </c>
       <c r="U40" s="2">
@@ -12260,258 +12822,267 @@
       <c r="BB40" s="2">
         <v>0</v>
       </c>
       <c r="BC40" s="2">
         <v>0</v>
       </c>
       <c r="BD40" s="2">
         <v>0</v>
       </c>
       <c r="BE40" s="2">
         <v>0</v>
       </c>
       <c r="BF40" s="2">
         <v>0</v>
       </c>
       <c r="BG40" s="2">
         <v>0</v>
       </c>
       <c r="BH40" s="2">
         <v>0</v>
       </c>
       <c r="BI40" s="2">
         <v>0</v>
       </c>
       <c r="BJ40" s="2">
+        <v>0</v>
+      </c>
+      <c r="BK40" s="2">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="36">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ5:BU5"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A3:BI3"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A22:AB22"/>
     <mergeCell ref="A26:AB26"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A7:AB7"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="BJ8" sqref="BJ8:BJ40"/>
+      <selection activeCell="BF29" sqref="BF29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
     <col min="2" max="2" width="0" style="27" hidden="1" customWidth="1"/>
     <col min="3" max="24" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="10" style="4" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="32" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="43"/>
-[...50 lines deleted...]
-      <c r="BA3" s="43"/>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51"/>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51"/>
+      <c r="AC3" s="51"/>
+      <c r="AD3" s="51"/>
+      <c r="AE3" s="51"/>
+      <c r="AF3" s="51"/>
+      <c r="AG3" s="51"/>
+      <c r="AH3" s="51"/>
+      <c r="AI3" s="51"/>
+      <c r="AJ3" s="51"/>
+      <c r="AK3" s="51"/>
+      <c r="AL3" s="51"/>
+      <c r="AM3" s="51"/>
+      <c r="AN3" s="51"/>
+      <c r="AO3" s="51"/>
+      <c r="AP3" s="51"/>
+      <c r="AQ3" s="51"/>
+      <c r="AR3" s="51"/>
+      <c r="AS3" s="51"/>
+      <c r="AT3" s="51"/>
+      <c r="AU3" s="51"/>
+      <c r="AV3" s="51"/>
+      <c r="AW3" s="51"/>
+      <c r="AX3" s="51"/>
+      <c r="AY3" s="51"/>
+      <c r="AZ3" s="51"/>
+      <c r="BA3" s="51"/>
     </row>
     <row r="4" spans="1:73" s="6" customFormat="1">
       <c r="A4" s="5"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="9"/>
       <c r="AA4" s="9"/>
       <c r="AB4" s="9"/>
       <c r="AC4" s="9"/>
       <c r="AD4" s="9"/>
       <c r="AE4" s="9"/>
       <c r="AF4" s="9"/>
       <c r="AG4" s="9"/>
       <c r="AH4" s="9"/>
       <c r="AI4" s="9"/>
       <c r="AJ4" s="9"/>
       <c r="AK4" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="BI4" s="35" t="s">
+      <c r="BM4" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:73">
-      <c r="A5" s="49"/>
-      <c r="B5" s="58">
+      <c r="A5" s="44"/>
+      <c r="B5" s="59">
         <v>2021</v>
       </c>
-      <c r="C5" s="59"/>
-[...10 lines deleted...]
-      <c r="N5" s="47">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="60"/>
+      <c r="N5" s="42">
         <v>2022</v>
       </c>
-      <c r="O5" s="48"/>
-[...10 lines deleted...]
-      <c r="Z5" s="51">
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="43"/>
+      <c r="U5" s="43"/>
+      <c r="V5" s="43"/>
+      <c r="W5" s="43"/>
+      <c r="X5" s="43"/>
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="46">
         <v>2023</v>
       </c>
-      <c r="AA5" s="52"/>
-[...10 lines deleted...]
-      <c r="AL5" s="54">
+      <c r="AA5" s="47"/>
+      <c r="AB5" s="47"/>
+      <c r="AC5" s="47"/>
+      <c r="AD5" s="47"/>
+      <c r="AE5" s="47"/>
+      <c r="AF5" s="47"/>
+      <c r="AG5" s="47"/>
+      <c r="AH5" s="47"/>
+      <c r="AI5" s="47"/>
+      <c r="AJ5" s="47"/>
+      <c r="AK5" s="47"/>
+      <c r="AL5" s="56">
         <v>2024</v>
       </c>
-      <c r="AM5" s="55"/>
-[...10 lines deleted...]
-      <c r="AX5" s="40">
+      <c r="AM5" s="57"/>
+      <c r="AN5" s="57"/>
+      <c r="AO5" s="57"/>
+      <c r="AP5" s="57"/>
+      <c r="AQ5" s="57"/>
+      <c r="AR5" s="57"/>
+      <c r="AS5" s="57"/>
+      <c r="AT5" s="57"/>
+      <c r="AU5" s="57"/>
+      <c r="AV5" s="57"/>
+      <c r="AW5" s="58"/>
+      <c r="AX5" s="48">
         <v>2025</v>
       </c>
-      <c r="AY5" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="40">
+      <c r="AY5" s="49"/>
+      <c r="AZ5" s="49"/>
+      <c r="BA5" s="49"/>
+      <c r="BB5" s="49"/>
+      <c r="BC5" s="49"/>
+      <c r="BD5" s="49"/>
+      <c r="BE5" s="49"/>
+      <c r="BF5" s="49"/>
+      <c r="BG5" s="49"/>
+      <c r="BH5" s="49"/>
+      <c r="BI5" s="50"/>
+      <c r="BJ5" s="48">
         <v>2026</v>
       </c>
-      <c r="BK5" s="41"/>
-[...9 lines deleted...]
-      <c r="BU5" s="42"/>
+      <c r="BK5" s="49"/>
+      <c r="BL5" s="49"/>
+      <c r="BM5" s="49"/>
+      <c r="BN5" s="49"/>
+      <c r="BO5" s="49"/>
+      <c r="BP5" s="49"/>
+      <c r="BQ5" s="49"/>
+      <c r="BR5" s="49"/>
+      <c r="BS5" s="49"/>
+      <c r="BT5" s="49"/>
+      <c r="BU5" s="50"/>
     </row>
     <row r="6" spans="1:73" ht="12.95" customHeight="1">
-      <c r="A6" s="50"/>
+      <c r="A6" s="45"/>
       <c r="B6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="11" t="s">
@@ -12686,80 +13257,80 @@
         <v>34</v>
       </c>
       <c r="BO6" s="14" t="s">
         <v>35</v>
       </c>
       <c r="BP6" s="14" t="s">
         <v>36</v>
       </c>
       <c r="BQ6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="BR6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="BS6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="BT6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="BU6" s="13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:73">
-      <c r="A7" s="57" t="s">
+      <c r="A7" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="57"/>
-[...25 lines deleted...]
-      <c r="AB7" s="57"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
+      <c r="N7" s="54"/>
+      <c r="O7" s="54"/>
+      <c r="P7" s="54"/>
+      <c r="Q7" s="54"/>
+      <c r="R7" s="54"/>
+      <c r="S7" s="54"/>
+      <c r="T7" s="54"/>
+      <c r="U7" s="54"/>
+      <c r="V7" s="54"/>
+      <c r="W7" s="54"/>
+      <c r="X7" s="54"/>
+      <c r="Y7" s="54"/>
+      <c r="Z7" s="54"/>
+      <c r="AA7" s="54"/>
+      <c r="AB7" s="54"/>
     </row>
     <row r="8" spans="1:73" ht="12.95" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="16">
         <v>-37</v>
       </c>
       <c r="C8" s="16">
         <v>-46</v>
       </c>
       <c r="D8" s="17">
         <v>-53</v>
       </c>
       <c r="E8" s="17">
         <v>-56</v>
       </c>
       <c r="F8" s="17">
         <v>-44</v>
       </c>
       <c r="G8" s="17">
         <v>-130</v>
       </c>
       <c r="H8" s="23">
         <v>-94</v>
@@ -12903,50 +13474,59 @@
         <v>-4</v>
       </c>
       <c r="BC8" s="36">
         <v>-4</v>
       </c>
       <c r="BD8" s="39">
         <v>-4</v>
       </c>
       <c r="BE8" s="3">
         <v>-5</v>
       </c>
       <c r="BF8" s="3">
         <v>-9</v>
       </c>
       <c r="BG8" s="1">
         <v>5</v>
       </c>
       <c r="BH8" s="1">
         <v>0</v>
       </c>
       <c r="BI8" s="1">
         <v>-2</v>
       </c>
       <c r="BJ8" s="36">
         <v>4</v>
+      </c>
+      <c r="BK8" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL8" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM8" s="40">
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="23"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="22"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="1">
         <v>0</v>
       </c>
       <c r="O9" s="1">
         <v>0</v>
       </c>
       <c r="P9" s="1">
@@ -13068,50 +13648,59 @@
       </c>
       <c r="BC9" s="36">
         <v>0</v>
       </c>
       <c r="BD9" s="36">
         <v>0</v>
       </c>
       <c r="BE9" s="3">
         <v>0</v>
       </c>
       <c r="BF9" s="3">
         <v>0</v>
       </c>
       <c r="BG9" s="1">
         <v>0</v>
       </c>
       <c r="BH9" s="1">
         <v>1</v>
       </c>
       <c r="BI9" s="1">
         <v>0</v>
       </c>
       <c r="BJ9" s="1">
         <v>0</v>
       </c>
+      <c r="BK9" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="40">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="1">
         <v>0</v>
       </c>
       <c r="O10" s="1">
         <v>0</v>
       </c>
       <c r="P10" s="1">
         <v>0</v>
@@ -13230,50 +13819,59 @@
       <c r="BB10" s="36">
         <v>0</v>
       </c>
       <c r="BC10" s="36">
         <v>0</v>
       </c>
       <c r="BD10" s="36">
         <v>0</v>
       </c>
       <c r="BE10" s="3">
         <v>0</v>
       </c>
       <c r="BF10" s="3">
         <v>0</v>
       </c>
       <c r="BG10" s="1">
         <v>0</v>
       </c>
       <c r="BH10" s="1">
         <v>0</v>
       </c>
       <c r="BI10" s="1">
         <v>0</v>
       </c>
       <c r="BJ10" s="1">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="23"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="22"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="1">
         <v>-14</v>
       </c>
       <c r="O11" s="1">
         <v>-2</v>
       </c>
@@ -13396,50 +13994,59 @@
       </c>
       <c r="BC11" s="36">
         <v>-4</v>
       </c>
       <c r="BD11" s="36">
         <v>0</v>
       </c>
       <c r="BE11" s="3">
         <v>-3</v>
       </c>
       <c r="BF11" s="3">
         <v>-1</v>
       </c>
       <c r="BG11" s="1">
         <v>0</v>
       </c>
       <c r="BH11" s="1">
         <v>0</v>
       </c>
       <c r="BI11" s="1">
         <v>0</v>
       </c>
       <c r="BJ11" s="1">
         <v>0</v>
       </c>
+      <c r="BK11" s="40">
+        <v>1</v>
+      </c>
+      <c r="BL11" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="40">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="23"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="22"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="1">
         <v>0</v>
       </c>
       <c r="O12" s="1">
         <v>0</v>
       </c>
       <c r="P12" s="1">
         <v>0</v>
@@ -13560,50 +14167,59 @@
       </c>
       <c r="BC12" s="36">
         <v>0</v>
       </c>
       <c r="BD12" s="36">
         <v>0</v>
       </c>
       <c r="BE12" s="3">
         <v>0</v>
       </c>
       <c r="BF12" s="3">
         <v>0</v>
       </c>
       <c r="BG12" s="1">
         <v>0</v>
       </c>
       <c r="BH12" s="1">
         <v>0</v>
       </c>
       <c r="BI12" s="1">
         <v>0</v>
       </c>
       <c r="BJ12" s="1">
         <v>0</v>
       </c>
+      <c r="BK12" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL12" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="40">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="23"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="22"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="1">
         <v>0</v>
       </c>
       <c r="O13" s="1">
         <v>0</v>
       </c>
       <c r="P13" s="1">
         <v>0</v>
@@ -13722,50 +14338,59 @@
       <c r="BB13" s="36">
         <v>0</v>
       </c>
       <c r="BC13" s="36">
         <v>0</v>
       </c>
       <c r="BD13" s="36">
         <v>0</v>
       </c>
       <c r="BE13" s="3">
         <v>0</v>
       </c>
       <c r="BF13" s="3">
         <v>0</v>
       </c>
       <c r="BG13" s="1">
         <v>1</v>
       </c>
       <c r="BH13" s="1">
         <v>0</v>
       </c>
       <c r="BI13" s="1">
         <v>0</v>
       </c>
       <c r="BJ13" s="1">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="23"/>
       <c r="I14" s="17"/>
       <c r="J14" s="19"/>
       <c r="K14" s="22"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="1">
         <v>-4</v>
       </c>
       <c r="O14" s="1">
         <v>3</v>
       </c>
@@ -13888,50 +14513,59 @@
       </c>
       <c r="BC14" s="36">
         <v>0</v>
       </c>
       <c r="BD14" s="36">
         <v>0</v>
       </c>
       <c r="BE14" s="3">
         <v>0</v>
       </c>
       <c r="BF14" s="3">
         <v>-1</v>
       </c>
       <c r="BG14" s="1">
         <v>1</v>
       </c>
       <c r="BH14" s="1">
         <v>-3</v>
       </c>
       <c r="BI14" s="1">
         <v>0</v>
       </c>
       <c r="BJ14" s="1">
         <v>0</v>
       </c>
+      <c r="BK14" s="40">
+        <v>1</v>
+      </c>
+      <c r="BL14" s="40">
+        <v>1</v>
+      </c>
+      <c r="BM14" s="40">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="23"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="22"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="1">
         <v>0</v>
       </c>
       <c r="O15" s="1">
         <v>0</v>
       </c>
       <c r="P15" s="1">
         <v>0</v>
@@ -14052,50 +14686,59 @@
       </c>
       <c r="BC15" s="36">
         <v>0</v>
       </c>
       <c r="BD15" s="36">
         <v>0</v>
       </c>
       <c r="BE15" s="3">
         <v>0</v>
       </c>
       <c r="BF15" s="3">
         <v>0</v>
       </c>
       <c r="BG15" s="1">
         <v>0</v>
       </c>
       <c r="BH15" s="1">
         <v>0</v>
       </c>
       <c r="BI15" s="1">
         <v>0</v>
       </c>
       <c r="BJ15" s="1">
         <v>0</v>
       </c>
+      <c r="BK15" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="40">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="23"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="22"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="1">
         <v>0</v>
       </c>
       <c r="O16" s="1">
         <v>0</v>
       </c>
       <c r="P16" s="1">
         <v>0</v>
@@ -14216,52 +14859,61 @@
       </c>
       <c r="BC16" s="36">
         <v>0</v>
       </c>
       <c r="BD16" s="36">
         <v>0</v>
       </c>
       <c r="BE16" s="3">
         <v>0</v>
       </c>
       <c r="BF16" s="3">
         <v>0</v>
       </c>
       <c r="BG16" s="1">
         <v>0</v>
       </c>
       <c r="BH16" s="1">
         <v>0</v>
       </c>
       <c r="BI16" s="1">
         <v>0</v>
       </c>
       <c r="BJ16" s="1">
         <v>0</v>
       </c>
+      <c r="BK16" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:62">
+    <row r="17" spans="1:65">
       <c r="A17" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="23"/>
       <c r="I17" s="17"/>
       <c r="J17" s="19"/>
       <c r="K17" s="22"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="1">
         <v>0</v>
       </c>
       <c r="O17" s="1">
         <v>0</v>
       </c>
       <c r="P17" s="1">
         <v>0</v>
       </c>
       <c r="Q17" s="1">
@@ -14380,52 +15032,61 @@
       </c>
       <c r="BC17" s="36">
         <v>0</v>
       </c>
       <c r="BD17" s="36">
         <v>0</v>
       </c>
       <c r="BE17" s="3">
         <v>0</v>
       </c>
       <c r="BF17" s="3">
         <v>0</v>
       </c>
       <c r="BG17" s="1">
         <v>0</v>
       </c>
       <c r="BH17" s="1">
         <v>0</v>
       </c>
       <c r="BI17" s="1">
         <v>0</v>
       </c>
       <c r="BJ17" s="1">
         <v>0</v>
       </c>
+      <c r="BK17" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:62">
+    <row r="18" spans="1:65">
       <c r="A18" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="1">
         <v>0</v>
       </c>
       <c r="O18" s="1">
         <v>0</v>
       </c>
       <c r="P18" s="1">
         <v>1</v>
       </c>
       <c r="Q18" s="1">
@@ -14544,52 +15205,61 @@
       </c>
       <c r="BC18" s="36">
         <v>0</v>
       </c>
       <c r="BD18" s="36">
         <v>0</v>
       </c>
       <c r="BE18" s="3">
         <v>0</v>
       </c>
       <c r="BF18" s="3">
         <v>0</v>
       </c>
       <c r="BG18" s="1">
         <v>0</v>
       </c>
       <c r="BH18" s="1">
         <v>0</v>
       </c>
       <c r="BI18" s="1">
         <v>1</v>
       </c>
       <c r="BJ18" s="1">
         <v>0</v>
       </c>
+      <c r="BK18" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:62">
+    <row r="19" spans="1:65">
       <c r="A19" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="23"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="22"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="1">
         <v>0</v>
       </c>
       <c r="O19" s="1">
         <v>0</v>
       </c>
       <c r="P19" s="1">
         <v>-5</v>
       </c>
       <c r="Q19" s="1">
@@ -14708,52 +15378,61 @@
       </c>
       <c r="BC19" s="36">
         <v>0</v>
       </c>
       <c r="BD19" s="36">
         <v>0</v>
       </c>
       <c r="BE19" s="3">
         <v>0</v>
       </c>
       <c r="BF19" s="3">
         <v>0</v>
       </c>
       <c r="BG19" s="1">
         <v>0</v>
       </c>
       <c r="BH19" s="1">
         <v>0</v>
       </c>
       <c r="BI19" s="1">
         <v>0</v>
       </c>
       <c r="BJ19" s="1">
         <v>0</v>
       </c>
+      <c r="BK19" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:62">
+    <row r="20" spans="1:65">
       <c r="A20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="23"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="22"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="1">
         <v>0</v>
       </c>
       <c r="O20" s="1">
         <v>0</v>
       </c>
       <c r="P20" s="1">
         <v>1</v>
       </c>
       <c r="Q20" s="1">
@@ -14872,52 +15551,61 @@
       </c>
       <c r="BC20" s="36">
         <v>0</v>
       </c>
       <c r="BD20" s="36">
         <v>0</v>
       </c>
       <c r="BE20" s="3">
         <v>0</v>
       </c>
       <c r="BF20" s="3">
         <v>0</v>
       </c>
       <c r="BG20" s="1">
         <v>0</v>
       </c>
       <c r="BH20" s="1">
         <v>0</v>
       </c>
       <c r="BI20" s="1">
         <v>0</v>
       </c>
       <c r="BJ20" s="1">
         <v>0</v>
       </c>
+      <c r="BK20" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:62">
+    <row r="21" spans="1:65">
       <c r="A21" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="23"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="22"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="1">
         <v>-36</v>
       </c>
       <c r="O21" s="1">
         <v>-48</v>
       </c>
       <c r="P21" s="1">
         <v>-48</v>
       </c>
       <c r="Q21" s="1">
@@ -15036,99 +15724,111 @@
       </c>
       <c r="BC21" s="36">
         <v>0</v>
       </c>
       <c r="BD21" s="39">
         <v>-4</v>
       </c>
       <c r="BE21" s="3">
         <v>-2</v>
       </c>
       <c r="BF21" s="3">
         <v>-7</v>
       </c>
       <c r="BG21" s="1">
         <v>3</v>
       </c>
       <c r="BH21" s="1">
         <v>2</v>
       </c>
       <c r="BI21" s="1">
         <v>-3</v>
       </c>
       <c r="BJ21" s="36">
         <v>4</v>
       </c>
+      <c r="BK21" s="40">
+        <v>-2</v>
+      </c>
+      <c r="BL21" s="40">
+        <v>-1</v>
+      </c>
+      <c r="BM21" s="40">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:62">
-      <c r="A22" s="45" t="s">
+    <row r="22" spans="1:65">
+      <c r="A22" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="45"/>
-[...25 lines deleted...]
-      <c r="AB22" s="45"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="53"/>
+      <c r="N22" s="53"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="53"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="53"/>
+      <c r="T22" s="53"/>
+      <c r="U22" s="53"/>
+      <c r="V22" s="53"/>
+      <c r="W22" s="53"/>
+      <c r="X22" s="53"/>
+      <c r="Y22" s="53"/>
+      <c r="Z22" s="53"/>
+      <c r="AA22" s="53"/>
+      <c r="AB22" s="53"/>
       <c r="AG22" s="33"/>
       <c r="AH22" s="33"/>
       <c r="AI22" s="33"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="BA22" s="36"/>
       <c r="BB22" s="36"/>
       <c r="BC22" s="36"/>
       <c r="BE22" s="3"/>
       <c r="BF22" s="3"/>
       <c r="BG22" s="1"/>
       <c r="BH22" s="1"/>
       <c r="BI22" s="1"/>
+      <c r="BK22" s="40"/>
+      <c r="BL22" s="40"/>
+      <c r="BM22" s="40"/>
     </row>
-    <row r="23" spans="1:62" ht="12.95" customHeight="1">
+    <row r="23" spans="1:65" ht="12.95" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="16">
         <v>-34</v>
       </c>
       <c r="C23" s="16">
         <v>-37</v>
       </c>
       <c r="D23" s="17">
         <v>-47</v>
       </c>
       <c r="E23" s="17">
         <v>-44</v>
       </c>
       <c r="F23" s="17">
         <v>-36</v>
       </c>
       <c r="G23" s="17">
         <v>-103</v>
       </c>
       <c r="H23" s="23">
         <v>-84</v>
       </c>
       <c r="I23" s="17">
@@ -15271,52 +15971,61 @@
       </c>
       <c r="BC23" s="36">
         <v>-4</v>
       </c>
       <c r="BD23" s="37">
         <v>-4</v>
       </c>
       <c r="BE23" s="3">
         <v>-4</v>
       </c>
       <c r="BF23" s="3">
         <v>-8</v>
       </c>
       <c r="BG23" s="1">
         <v>2</v>
       </c>
       <c r="BH23" s="1">
         <v>2</v>
       </c>
       <c r="BI23" s="1">
         <v>-3</v>
       </c>
       <c r="BJ23" s="37">
         <v>4</v>
       </c>
+      <c r="BK23" s="40">
+        <v>-2</v>
+      </c>
+      <c r="BL23" s="40">
+        <v>-1</v>
+      </c>
+      <c r="BM23" s="40">
+        <v>1</v>
+      </c>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:65">
       <c r="A24" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="23"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="22"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="1">
         <v>-11</v>
       </c>
       <c r="O24" s="1">
         <v>-1</v>
       </c>
       <c r="P24" s="1">
         <v>-3</v>
       </c>
       <c r="Q24" s="1">
@@ -15435,52 +16144,61 @@
       </c>
       <c r="BC24" s="36">
         <v>-4</v>
       </c>
       <c r="BD24" s="37">
         <v>0</v>
       </c>
       <c r="BE24" s="3">
         <v>-2</v>
       </c>
       <c r="BF24" s="3">
         <v>-1</v>
       </c>
       <c r="BG24" s="1">
         <v>-1</v>
       </c>
       <c r="BH24" s="1">
         <v>0</v>
       </c>
       <c r="BI24" s="1">
         <v>0</v>
       </c>
       <c r="BJ24" s="1">
         <v>0</v>
       </c>
+      <c r="BK24" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL24" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="40">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:65">
       <c r="A25" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="1">
         <v>-36</v>
       </c>
       <c r="O25" s="1">
         <v>-45</v>
       </c>
       <c r="P25" s="1">
         <v>-48</v>
       </c>
       <c r="Q25" s="1">
@@ -15599,99 +16317,111 @@
       </c>
       <c r="BC25" s="36">
         <v>0</v>
       </c>
       <c r="BD25" s="37">
         <v>-4</v>
       </c>
       <c r="BE25" s="3">
         <v>-2</v>
       </c>
       <c r="BF25" s="3">
         <v>-7</v>
       </c>
       <c r="BG25" s="1">
         <v>3</v>
       </c>
       <c r="BH25" s="1">
         <v>2</v>
       </c>
       <c r="BI25" s="1">
         <v>-3</v>
       </c>
       <c r="BJ25" s="36">
         <v>4</v>
       </c>
+      <c r="BK25" s="40">
+        <v>-2</v>
+      </c>
+      <c r="BL25" s="40">
+        <v>-1</v>
+      </c>
+      <c r="BM25" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:62">
-      <c r="A26" s="46" t="s">
+    <row r="26" spans="1:65">
+      <c r="A26" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="46"/>
-[...25 lines deleted...]
-      <c r="AB26" s="46"/>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41"/>
+      <c r="J26" s="41"/>
+      <c r="K26" s="41"/>
+      <c r="L26" s="41"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
+      <c r="P26" s="41"/>
+      <c r="Q26" s="41"/>
+      <c r="R26" s="41"/>
+      <c r="S26" s="41"/>
+      <c r="T26" s="41"/>
+      <c r="U26" s="41"/>
+      <c r="V26" s="41"/>
+      <c r="W26" s="41"/>
+      <c r="X26" s="41"/>
+      <c r="Y26" s="41"/>
+      <c r="Z26" s="41"/>
+      <c r="AA26" s="41"/>
+      <c r="AB26" s="41"/>
       <c r="AG26" s="33"/>
       <c r="AH26" s="33"/>
       <c r="AI26" s="33"/>
       <c r="AM26" s="3"/>
       <c r="AN26" s="3"/>
       <c r="AO26" s="3"/>
       <c r="AP26" s="3"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BE26" s="3"/>
       <c r="BF26" s="3"/>
       <c r="BG26" s="1"/>
       <c r="BH26" s="1"/>
       <c r="BI26" s="1"/>
+      <c r="BK26" s="40"/>
+      <c r="BL26" s="40"/>
+      <c r="BM26" s="40"/>
     </row>
-    <row r="27" spans="1:62" ht="12.95" customHeight="1">
+    <row r="27" spans="1:65" ht="12.95" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="16">
         <v>-3</v>
       </c>
       <c r="C27" s="16">
         <v>-9</v>
       </c>
       <c r="D27" s="17">
         <v>-6</v>
       </c>
       <c r="E27" s="17">
         <v>-12</v>
       </c>
       <c r="F27" s="17">
         <v>-8</v>
       </c>
       <c r="G27" s="17">
         <v>-27</v>
       </c>
       <c r="H27" s="23">
         <v>-10</v>
       </c>
       <c r="I27" s="17">
@@ -15834,52 +16564,61 @@
       </c>
       <c r="BC27" s="36">
         <v>0</v>
       </c>
       <c r="BD27" s="3">
         <v>0</v>
       </c>
       <c r="BE27" s="3">
         <v>-1</v>
       </c>
       <c r="BF27" s="3">
         <v>-1</v>
       </c>
       <c r="BG27" s="1">
         <v>3</v>
       </c>
       <c r="BH27" s="1">
         <v>-2</v>
       </c>
       <c r="BI27" s="1">
         <v>1</v>
       </c>
       <c r="BJ27" s="1">
         <v>0</v>
       </c>
+      <c r="BK27" s="40">
+        <v>2</v>
+      </c>
+      <c r="BL27" s="40">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="40">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:62">
+    <row r="28" spans="1:65">
       <c r="A28" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="23"/>
       <c r="I28" s="17"/>
       <c r="J28" s="19"/>
       <c r="K28" s="18"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="1">
         <v>0</v>
       </c>
       <c r="O28" s="1">
         <v>0</v>
       </c>
       <c r="P28" s="1">
         <v>0</v>
       </c>
       <c r="Q28" s="1">
@@ -15998,52 +16737,61 @@
       </c>
       <c r="BC28" s="36">
         <v>0</v>
       </c>
       <c r="BD28" s="3">
         <v>0</v>
       </c>
       <c r="BE28" s="3">
         <v>0</v>
       </c>
       <c r="BF28" s="3">
         <v>0</v>
       </c>
       <c r="BG28" s="1">
         <v>0</v>
       </c>
       <c r="BH28" s="1">
         <v>1</v>
       </c>
       <c r="BI28" s="1">
         <v>0</v>
       </c>
       <c r="BJ28" s="1">
         <v>0</v>
       </c>
+      <c r="BK28" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:65">
       <c r="A29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="1">
         <v>0</v>
       </c>
       <c r="O29" s="1">
         <v>0</v>
       </c>
       <c r="P29" s="1">
         <v>0</v>
       </c>
       <c r="Q29" s="1">
@@ -16162,52 +16910,61 @@
       </c>
       <c r="BC29" s="36">
         <v>0</v>
       </c>
       <c r="BD29" s="3">
         <v>0</v>
       </c>
       <c r="BE29" s="3">
         <v>0</v>
       </c>
       <c r="BF29" s="3">
         <v>0</v>
       </c>
       <c r="BG29" s="1">
         <v>0</v>
       </c>
       <c r="BH29" s="1">
         <v>0</v>
       </c>
       <c r="BI29" s="1">
         <v>0</v>
       </c>
       <c r="BJ29" s="1">
         <v>0</v>
       </c>
+      <c r="BK29" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:65">
       <c r="A30" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="23"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="18"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="1">
         <v>-3</v>
       </c>
       <c r="O30" s="1">
         <v>-1</v>
       </c>
       <c r="P30" s="1">
         <v>-2</v>
       </c>
       <c r="Q30" s="1">
@@ -16326,52 +17083,61 @@
       </c>
       <c r="BC30" s="36">
         <v>0</v>
       </c>
       <c r="BD30" s="3">
         <v>0</v>
       </c>
       <c r="BE30" s="3">
         <v>-1</v>
       </c>
       <c r="BF30" s="3">
         <v>0</v>
       </c>
       <c r="BG30" s="1">
         <v>1</v>
       </c>
       <c r="BH30" s="1">
         <v>0</v>
       </c>
       <c r="BI30" s="1">
         <v>0</v>
       </c>
       <c r="BJ30" s="1">
         <v>0</v>
       </c>
+      <c r="BK30" s="40">
+        <v>1</v>
+      </c>
+      <c r="BL30" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:62">
+    <row r="31" spans="1:65">
       <c r="A31" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="23"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="18"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="1">
         <v>0</v>
       </c>
       <c r="O31" s="1">
         <v>0</v>
       </c>
       <c r="P31" s="1">
         <v>0</v>
       </c>
       <c r="Q31" s="1">
@@ -16490,52 +17256,61 @@
       </c>
       <c r="BC31" s="36">
         <v>0</v>
       </c>
       <c r="BD31" s="3">
         <v>0</v>
       </c>
       <c r="BE31" s="3">
         <v>0</v>
       </c>
       <c r="BF31" s="3">
         <v>0</v>
       </c>
       <c r="BG31" s="1">
         <v>0</v>
       </c>
       <c r="BH31" s="1">
         <v>0</v>
       </c>
       <c r="BI31" s="1">
         <v>0</v>
       </c>
       <c r="BJ31" s="1">
         <v>0</v>
       </c>
+      <c r="BK31" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL31" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM31" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:62">
+    <row r="32" spans="1:65">
       <c r="A32" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="23"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="18"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="1">
         <v>0</v>
       </c>
       <c r="O32" s="1">
         <v>0</v>
       </c>
       <c r="P32" s="1">
         <v>0</v>
       </c>
       <c r="Q32" s="1">
@@ -16654,52 +17429,61 @@
       </c>
       <c r="BC32" s="36">
         <v>0</v>
       </c>
       <c r="BD32" s="3">
         <v>0</v>
       </c>
       <c r="BE32" s="3">
         <v>0</v>
       </c>
       <c r="BF32" s="3">
         <v>0</v>
       </c>
       <c r="BG32" s="1">
         <v>1</v>
       </c>
       <c r="BH32" s="1">
         <v>0</v>
       </c>
       <c r="BI32" s="1">
         <v>0</v>
       </c>
       <c r="BJ32" s="1">
         <v>0</v>
       </c>
+      <c r="BK32" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL32" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:62">
+    <row r="33" spans="1:65">
       <c r="A33" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="23"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="18"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="1">
         <v>-4</v>
       </c>
       <c r="O33" s="1">
         <v>3</v>
       </c>
       <c r="P33" s="1">
         <v>-3</v>
       </c>
       <c r="Q33" s="1">
@@ -16818,52 +17602,61 @@
       </c>
       <c r="BC33" s="36">
         <v>0</v>
       </c>
       <c r="BD33" s="3">
         <v>0</v>
       </c>
       <c r="BE33" s="3">
         <v>0</v>
       </c>
       <c r="BF33" s="3">
         <v>-1</v>
       </c>
       <c r="BG33" s="1">
         <v>1</v>
       </c>
       <c r="BH33" s="1">
         <v>-3</v>
       </c>
       <c r="BI33" s="1">
         <v>0</v>
       </c>
       <c r="BJ33" s="1">
         <v>0</v>
       </c>
+      <c r="BK33" s="40">
+        <v>1</v>
+      </c>
+      <c r="BL33" s="40">
+        <v>1</v>
+      </c>
+      <c r="BM33" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:62">
+    <row r="34" spans="1:65">
       <c r="A34" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="23"/>
       <c r="I34" s="17"/>
       <c r="J34" s="19"/>
       <c r="K34" s="18"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="1">
         <v>0</v>
       </c>
       <c r="O34" s="1">
         <v>0</v>
       </c>
       <c r="P34" s="1">
         <v>0</v>
       </c>
       <c r="Q34" s="1">
@@ -16982,52 +17775,61 @@
       </c>
       <c r="BC34" s="36">
         <v>0</v>
       </c>
       <c r="BD34" s="3">
         <v>0</v>
       </c>
       <c r="BE34" s="3">
         <v>0</v>
       </c>
       <c r="BF34" s="3">
         <v>0</v>
       </c>
       <c r="BG34" s="1">
         <v>0</v>
       </c>
       <c r="BH34" s="1">
         <v>0</v>
       </c>
       <c r="BI34" s="1">
         <v>0</v>
       </c>
       <c r="BJ34" s="1">
         <v>0</v>
       </c>
+      <c r="BK34" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL34" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:62">
+    <row r="35" spans="1:65">
       <c r="A35" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="23"/>
       <c r="I35" s="17"/>
       <c r="J35" s="19"/>
       <c r="K35" s="18"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="1">
         <v>0</v>
       </c>
       <c r="O35" s="1">
         <v>0</v>
       </c>
       <c r="P35" s="1">
         <v>0</v>
       </c>
       <c r="Q35" s="1">
@@ -17146,52 +17948,61 @@
       </c>
       <c r="BC35" s="36">
         <v>0</v>
       </c>
       <c r="BD35" s="3">
         <v>0</v>
       </c>
       <c r="BE35" s="3">
         <v>0</v>
       </c>
       <c r="BF35" s="3">
         <v>0</v>
       </c>
       <c r="BG35" s="1">
         <v>0</v>
       </c>
       <c r="BH35" s="1">
         <v>0</v>
       </c>
       <c r="BI35" s="1">
         <v>0</v>
       </c>
       <c r="BJ35" s="1">
         <v>0</v>
       </c>
+      <c r="BK35" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:62">
+    <row r="36" spans="1:65">
       <c r="A36" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="23"/>
       <c r="I36" s="17"/>
       <c r="J36" s="19"/>
       <c r="K36" s="18"/>
       <c r="L36" s="23"/>
       <c r="M36" s="23"/>
       <c r="N36" s="1">
         <v>0</v>
       </c>
       <c r="O36" s="1">
         <v>0</v>
       </c>
       <c r="P36" s="1">
         <v>0</v>
       </c>
       <c r="Q36" s="1">
@@ -17310,52 +18121,61 @@
       </c>
       <c r="BC36" s="36">
         <v>0</v>
       </c>
       <c r="BD36" s="3">
         <v>0</v>
       </c>
       <c r="BE36" s="3">
         <v>0</v>
       </c>
       <c r="BF36" s="3">
         <v>0</v>
       </c>
       <c r="BG36" s="1">
         <v>0</v>
       </c>
       <c r="BH36" s="1">
         <v>0</v>
       </c>
       <c r="BI36" s="1">
         <v>0</v>
       </c>
       <c r="BJ36" s="1">
         <v>0</v>
       </c>
+      <c r="BK36" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:62">
+    <row r="37" spans="1:65">
       <c r="A37" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="1">
         <v>0</v>
       </c>
       <c r="O37" s="1">
         <v>0</v>
       </c>
       <c r="P37" s="1">
         <v>1</v>
       </c>
       <c r="Q37" s="1">
@@ -17474,52 +18294,61 @@
       </c>
       <c r="BC37" s="36">
         <v>0</v>
       </c>
       <c r="BD37" s="3">
         <v>0</v>
       </c>
       <c r="BE37" s="3">
         <v>0</v>
       </c>
       <c r="BF37" s="3">
         <v>0</v>
       </c>
       <c r="BG37" s="1">
         <v>0</v>
       </c>
       <c r="BH37" s="1">
         <v>0</v>
       </c>
       <c r="BI37" s="1">
         <v>1</v>
       </c>
       <c r="BJ37" s="1">
         <v>0</v>
       </c>
+      <c r="BK37" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM37" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:62">
+    <row r="38" spans="1:65">
       <c r="A38" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="26"/>
       <c r="I38" s="24"/>
       <c r="J38" s="26"/>
       <c r="K38" s="25"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="1">
         <v>0</v>
       </c>
       <c r="O38" s="1">
         <v>0</v>
       </c>
       <c r="P38" s="1">
         <v>-5</v>
       </c>
       <c r="Q38" s="1">
@@ -17638,52 +18467,61 @@
       </c>
       <c r="BC38" s="36">
         <v>0</v>
       </c>
       <c r="BD38" s="3">
         <v>0</v>
       </c>
       <c r="BE38" s="3">
         <v>0</v>
       </c>
       <c r="BF38" s="3">
         <v>0</v>
       </c>
       <c r="BG38" s="1">
         <v>0</v>
       </c>
       <c r="BH38" s="1">
         <v>0</v>
       </c>
       <c r="BI38" s="1">
         <v>0</v>
       </c>
       <c r="BJ38" s="1">
         <v>0</v>
       </c>
+      <c r="BK38" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL38" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:62">
+    <row r="39" spans="1:65">
       <c r="A39" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="4"/>
       <c r="N39" s="1">
         <v>0</v>
       </c>
       <c r="O39" s="1">
         <v>0</v>
       </c>
       <c r="P39" s="1">
         <v>1</v>
       </c>
       <c r="Q39" s="1">
         <v>-1</v>
       </c>
       <c r="R39" s="1">
         <v>0</v>
       </c>
       <c r="S39" s="1">
         <v>0</v>
       </c>
       <c r="T39" s="1">
         <v>-1</v>
       </c>
@@ -17791,52 +18629,61 @@
       </c>
       <c r="BC39" s="36">
         <v>0</v>
       </c>
       <c r="BD39" s="3">
         <v>0</v>
       </c>
       <c r="BE39" s="3">
         <v>0</v>
       </c>
       <c r="BF39" s="3">
         <v>0</v>
       </c>
       <c r="BG39" s="1">
         <v>0</v>
       </c>
       <c r="BH39" s="1">
         <v>0</v>
       </c>
       <c r="BI39" s="1">
         <v>0</v>
       </c>
       <c r="BJ39" s="1">
         <v>0</v>
       </c>
+      <c r="BK39" s="40">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="40">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:62">
+    <row r="40" spans="1:65">
       <c r="A40" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="29"/>
       <c r="C40" s="30"/>
       <c r="D40" s="30"/>
       <c r="E40" s="30"/>
       <c r="F40" s="30"/>
       <c r="G40" s="30"/>
       <c r="H40" s="30"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="30"/>
       <c r="N40" s="2">
         <v>0</v>
       </c>
       <c r="O40" s="2">
         <v>-3</v>
       </c>
       <c r="P40" s="2">
         <v>0</v>
       </c>
       <c r="Q40" s="2">
@@ -17955,52 +18802,61 @@
       </c>
       <c r="BC40" s="38">
         <v>0</v>
       </c>
       <c r="BD40" s="2">
         <v>0</v>
       </c>
       <c r="BE40" s="2">
         <v>0</v>
       </c>
       <c r="BF40" s="2">
         <v>0</v>
       </c>
       <c r="BG40" s="2">
         <v>0</v>
       </c>
       <c r="BH40" s="2">
         <v>0</v>
       </c>
       <c r="BI40" s="2">
         <v>0</v>
       </c>
       <c r="BJ40" s="2">
         <v>0</v>
       </c>
+      <c r="BK40" s="38">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="38">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="40">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:62">
+    <row r="41" spans="1:65">
       <c r="AC41" s="33"/>
       <c r="AD41" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ5:BU5"/>
     <mergeCell ref="A3:BA3"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A22:AB22"/>
     <mergeCell ref="A26:AB26"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A7:AB7"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>