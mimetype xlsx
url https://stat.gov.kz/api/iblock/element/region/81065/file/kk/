--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="420" yWindow="0" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="540" yWindow="-60" windowWidth="13905" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="ішкі көші-қоң сальдосы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="45">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
@@ -461,79 +461,79 @@
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -817,235 +817,235 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="AX18" sqref="AX18"/>
+      <selection pane="bottomLeft" activeCell="BL8" sqref="BL8:BL40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="0" style="30" hidden="1" customWidth="1"/>
     <col min="3" max="25" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="33" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="44"/>
-[...58 lines deleted...]
-      <c r="BI3" s="44"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="49"/>
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49"/>
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49"/>
+      <c r="AE3" s="49"/>
+      <c r="AF3" s="49"/>
+      <c r="AG3" s="49"/>
+      <c r="AH3" s="49"/>
+      <c r="AI3" s="49"/>
+      <c r="AJ3" s="49"/>
+      <c r="AK3" s="49"/>
+      <c r="AL3" s="49"/>
+      <c r="AM3" s="49"/>
+      <c r="AN3" s="49"/>
+      <c r="AO3" s="49"/>
+      <c r="AP3" s="49"/>
+      <c r="AQ3" s="49"/>
+      <c r="AR3" s="49"/>
+      <c r="AS3" s="49"/>
+      <c r="AT3" s="49"/>
+      <c r="AU3" s="49"/>
+      <c r="AV3" s="49"/>
+      <c r="AW3" s="49"/>
+      <c r="AX3" s="49"/>
+      <c r="AY3" s="49"/>
+      <c r="AZ3" s="49"/>
+      <c r="BA3" s="49"/>
+      <c r="BB3" s="49"/>
+      <c r="BC3" s="49"/>
+      <c r="BD3" s="49"/>
+      <c r="BE3" s="49"/>
+      <c r="BF3" s="49"/>
+      <c r="BG3" s="49"/>
+      <c r="BH3" s="49"/>
+      <c r="BI3" s="49"/>
     </row>
     <row r="4" spans="1:73" s="5" customFormat="1">
       <c r="A4" s="4"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="BL4" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:73">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50">
+      <c r="A5" s="45"/>
+      <c r="B5" s="47">
         <v>2021</v>
       </c>
-      <c r="C5" s="51"/>
-[...10 lines deleted...]
-      <c r="N5" s="50">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="47">
         <v>2022</v>
       </c>
-      <c r="O5" s="51"/>
-[...10 lines deleted...]
-      <c r="Z5" s="42">
+      <c r="O5" s="48"/>
+      <c r="P5" s="48"/>
+      <c r="Q5" s="48"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="48"/>
+      <c r="T5" s="48"/>
+      <c r="U5" s="48"/>
+      <c r="V5" s="48"/>
+      <c r="W5" s="48"/>
+      <c r="X5" s="48"/>
+      <c r="Y5" s="48"/>
+      <c r="Z5" s="43">
         <v>2023</v>
       </c>
-      <c r="AA5" s="43"/>
-[...10 lines deleted...]
-      <c r="AL5" s="42">
+      <c r="AA5" s="44"/>
+      <c r="AB5" s="44"/>
+      <c r="AC5" s="44"/>
+      <c r="AD5" s="44"/>
+      <c r="AE5" s="44"/>
+      <c r="AF5" s="44"/>
+      <c r="AG5" s="44"/>
+      <c r="AH5" s="44"/>
+      <c r="AI5" s="44"/>
+      <c r="AJ5" s="44"/>
+      <c r="AK5" s="44"/>
+      <c r="AL5" s="43">
         <v>2024</v>
       </c>
-      <c r="AM5" s="43"/>
-[...10 lines deleted...]
-      <c r="AX5" s="42">
+      <c r="AM5" s="44"/>
+      <c r="AN5" s="44"/>
+      <c r="AO5" s="44"/>
+      <c r="AP5" s="44"/>
+      <c r="AQ5" s="44"/>
+      <c r="AR5" s="44"/>
+      <c r="AS5" s="44"/>
+      <c r="AT5" s="44"/>
+      <c r="AU5" s="44"/>
+      <c r="AV5" s="44"/>
+      <c r="AW5" s="44"/>
+      <c r="AX5" s="43">
         <v>2025</v>
       </c>
-      <c r="AY5" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="42">
+      <c r="AY5" s="44"/>
+      <c r="AZ5" s="44"/>
+      <c r="BA5" s="44"/>
+      <c r="BB5" s="44"/>
+      <c r="BC5" s="44"/>
+      <c r="BD5" s="44"/>
+      <c r="BE5" s="44"/>
+      <c r="BF5" s="44"/>
+      <c r="BG5" s="44"/>
+      <c r="BH5" s="44"/>
+      <c r="BI5" s="44"/>
+      <c r="BJ5" s="43">
         <v>2026</v>
       </c>
-      <c r="BK5" s="43"/>
-[...9 lines deleted...]
-      <c r="BU5" s="43"/>
+      <c r="BK5" s="44"/>
+      <c r="BL5" s="44"/>
+      <c r="BM5" s="44"/>
+      <c r="BN5" s="44"/>
+      <c r="BO5" s="44"/>
+      <c r="BP5" s="44"/>
+      <c r="BQ5" s="44"/>
+      <c r="BR5" s="44"/>
+      <c r="BS5" s="44"/>
+      <c r="BT5" s="44"/>
+      <c r="BU5" s="44"/>
     </row>
     <row r="6" spans="1:73" ht="25.5">
-      <c r="A6" s="49"/>
+      <c r="A6" s="46"/>
       <c r="B6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="11" t="s">
@@ -1220,94 +1220,94 @@
         <v>30</v>
       </c>
       <c r="BO6" s="14" t="s">
         <v>31</v>
       </c>
       <c r="BP6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="BQ6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="BR6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="BS6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BT6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="BU6" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:73">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="45"/>
-[...39 lines deleted...]
-      <c r="AP7" s="45"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
+      <c r="R7" s="50"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="50"/>
+      <c r="V7" s="50"/>
+      <c r="W7" s="50"/>
+      <c r="X7" s="50"/>
+      <c r="Y7" s="50"/>
+      <c r="Z7" s="50"/>
+      <c r="AA7" s="50"/>
+      <c r="AB7" s="50"/>
+      <c r="AC7" s="50"/>
+      <c r="AD7" s="50"/>
+      <c r="AE7" s="50"/>
+      <c r="AF7" s="50"/>
+      <c r="AG7" s="50"/>
+      <c r="AH7" s="50"/>
+      <c r="AI7" s="50"/>
+      <c r="AJ7" s="50"/>
+      <c r="AK7" s="50"/>
+      <c r="AL7" s="50"/>
+      <c r="AM7" s="50"/>
+      <c r="AN7" s="50"/>
+      <c r="AO7" s="50"/>
+      <c r="AP7" s="50"/>
     </row>
     <row r="8" spans="1:73" ht="12.95" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="16">
         <v>2185</v>
       </c>
       <c r="C8" s="16">
         <v>1777</v>
       </c>
       <c r="D8" s="17">
         <v>1579</v>
       </c>
       <c r="E8" s="17">
         <v>1382</v>
       </c>
       <c r="F8" s="17">
         <v>1552</v>
       </c>
       <c r="G8" s="17">
         <v>1755</v>
       </c>
       <c r="H8" s="18">
         <v>1959</v>
@@ -1454,50 +1454,53 @@
         <v>4274</v>
       </c>
       <c r="BD8" s="40">
         <v>5008</v>
       </c>
       <c r="BE8" s="1">
         <v>5434</v>
       </c>
       <c r="BF8" s="1">
         <v>4967</v>
       </c>
       <c r="BG8" s="2">
         <v>4342</v>
       </c>
       <c r="BH8" s="2">
         <v>3692</v>
       </c>
       <c r="BI8" s="2">
         <v>3639</v>
       </c>
       <c r="BJ8" s="2">
         <v>5083</v>
       </c>
       <c r="BK8" s="2">
         <v>4275</v>
+      </c>
+      <c r="BL8" s="2">
+        <v>4336</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="18"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="20"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="2">
         <v>54</v>
       </c>
       <c r="O9" s="2">
         <v>62</v>
       </c>
       <c r="P9" s="2">
@@ -1622,50 +1625,53 @@
       </c>
       <c r="BD9" s="41">
         <v>162</v>
       </c>
       <c r="BE9" s="1">
         <v>198</v>
       </c>
       <c r="BF9" s="1">
         <v>113</v>
       </c>
       <c r="BG9" s="2">
         <v>133</v>
       </c>
       <c r="BH9" s="2">
         <v>98</v>
       </c>
       <c r="BI9" s="2">
         <v>102</v>
       </c>
       <c r="BJ9" s="2">
         <v>144</v>
       </c>
       <c r="BK9" s="2">
         <v>116</v>
       </c>
+      <c r="BL9" s="2">
+        <v>143</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="2">
         <v>15</v>
       </c>
       <c r="O10" s="2">
         <v>36</v>
       </c>
       <c r="P10" s="2">
         <v>24</v>
@@ -1789,50 +1795,53 @@
       </c>
       <c r="BD10" s="41">
         <v>53</v>
       </c>
       <c r="BE10" s="1">
         <v>54</v>
       </c>
       <c r="BF10" s="1">
         <v>48</v>
       </c>
       <c r="BG10" s="2">
         <v>37</v>
       </c>
       <c r="BH10" s="2">
         <v>21</v>
       </c>
       <c r="BI10" s="2">
         <v>47</v>
       </c>
       <c r="BJ10" s="2">
         <v>27</v>
       </c>
       <c r="BK10" s="2">
         <v>44</v>
       </c>
+      <c r="BL10" s="2">
+        <v>47</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="18"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="20"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="2">
         <v>119</v>
       </c>
       <c r="O11" s="2">
         <v>110</v>
       </c>
       <c r="P11" s="2">
         <v>104</v>
@@ -1956,50 +1965,53 @@
       </c>
       <c r="BD11" s="41">
         <v>325</v>
       </c>
       <c r="BE11" s="1">
         <v>323</v>
       </c>
       <c r="BF11" s="1">
         <v>253</v>
       </c>
       <c r="BG11" s="2">
         <v>260</v>
       </c>
       <c r="BH11" s="2">
         <v>233</v>
       </c>
       <c r="BI11" s="2">
         <v>183</v>
       </c>
       <c r="BJ11" s="2">
         <v>284</v>
       </c>
       <c r="BK11" s="2">
         <v>286</v>
       </c>
+      <c r="BL11" s="2">
+        <v>289</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="20"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="2">
         <v>29</v>
       </c>
       <c r="O12" s="2">
         <v>33</v>
       </c>
       <c r="P12" s="2">
         <v>25</v>
@@ -2123,50 +2135,53 @@
       </c>
       <c r="BD12" s="41">
         <v>94</v>
       </c>
       <c r="BE12" s="1">
         <v>98</v>
       </c>
       <c r="BF12" s="1">
         <v>70</v>
       </c>
       <c r="BG12" s="2">
         <v>62</v>
       </c>
       <c r="BH12" s="2">
         <v>74</v>
       </c>
       <c r="BI12" s="2">
         <v>63</v>
       </c>
       <c r="BJ12" s="2">
         <v>82</v>
       </c>
       <c r="BK12" s="2">
         <v>63</v>
       </c>
+      <c r="BL12" s="2">
+        <v>64</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="20"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="2">
         <v>18</v>
       </c>
       <c r="O13" s="2">
         <v>16</v>
       </c>
       <c r="P13" s="2">
         <v>14</v>
@@ -2290,50 +2305,53 @@
       </c>
       <c r="BD13" s="41">
         <v>62</v>
       </c>
       <c r="BE13" s="1">
         <v>50</v>
       </c>
       <c r="BF13" s="1">
         <v>55</v>
       </c>
       <c r="BG13" s="2">
         <v>57</v>
       </c>
       <c r="BH13" s="2">
         <v>26</v>
       </c>
       <c r="BI13" s="2">
         <v>52</v>
       </c>
       <c r="BJ13" s="2">
         <v>66</v>
       </c>
       <c r="BK13" s="2">
         <v>76</v>
       </c>
+      <c r="BL13" s="2">
+        <v>49</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="18"/>
       <c r="I14" s="17"/>
       <c r="J14" s="19"/>
       <c r="K14" s="20"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="2">
         <v>226</v>
       </c>
       <c r="O14" s="2">
         <v>242</v>
       </c>
       <c r="P14" s="2">
         <v>161</v>
@@ -2457,50 +2475,53 @@
       </c>
       <c r="BD14" s="41">
         <v>686</v>
       </c>
       <c r="BE14" s="1">
         <v>691</v>
       </c>
       <c r="BF14" s="1">
         <v>654</v>
       </c>
       <c r="BG14" s="2">
         <v>641</v>
       </c>
       <c r="BH14" s="2">
         <v>638</v>
       </c>
       <c r="BI14" s="2">
         <v>659</v>
       </c>
       <c r="BJ14" s="2">
         <v>762</v>
       </c>
       <c r="BK14" s="2">
         <v>676</v>
       </c>
+      <c r="BL14" s="2">
+        <v>600</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="20"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="2">
         <v>55</v>
       </c>
       <c r="O15" s="2">
         <v>46</v>
       </c>
       <c r="P15" s="2">
         <v>37</v>
@@ -2624,50 +2645,53 @@
       </c>
       <c r="BD15" s="41">
         <v>143</v>
       </c>
       <c r="BE15" s="1">
         <v>169</v>
       </c>
       <c r="BF15" s="1">
         <v>119</v>
       </c>
       <c r="BG15" s="2">
         <v>99</v>
       </c>
       <c r="BH15" s="2">
         <v>109</v>
       </c>
       <c r="BI15" s="2">
         <v>102</v>
       </c>
       <c r="BJ15" s="2">
         <v>168</v>
       </c>
       <c r="BK15" s="2">
         <v>121</v>
       </c>
+      <c r="BL15" s="2">
+        <v>129</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="20"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="2">
         <v>15</v>
       </c>
       <c r="O16" s="2">
         <v>34</v>
       </c>
       <c r="P16" s="2">
         <v>15</v>
@@ -2791,52 +2815,55 @@
       </c>
       <c r="BD16" s="41">
         <v>62</v>
       </c>
       <c r="BE16" s="1">
         <v>96</v>
       </c>
       <c r="BF16" s="1">
         <v>79</v>
       </c>
       <c r="BG16" s="2">
         <v>34</v>
       </c>
       <c r="BH16" s="2">
         <v>32</v>
       </c>
       <c r="BI16" s="2">
         <v>49</v>
       </c>
       <c r="BJ16" s="2">
         <v>52</v>
       </c>
       <c r="BK16" s="2">
         <v>47</v>
       </c>
+      <c r="BL16" s="2">
+        <v>36</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="18"/>
       <c r="I17" s="17"/>
       <c r="J17" s="19"/>
       <c r="K17" s="20"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="2">
         <v>23</v>
       </c>
       <c r="O17" s="2">
         <v>40</v>
       </c>
       <c r="P17" s="2">
         <v>27</v>
       </c>
       <c r="Q17" s="2">
@@ -2958,52 +2985,55 @@
       </c>
       <c r="BD17" s="41">
         <v>56</v>
       </c>
       <c r="BE17" s="1">
         <v>108</v>
       </c>
       <c r="BF17" s="1">
         <v>85</v>
       </c>
       <c r="BG17" s="2">
         <v>57</v>
       </c>
       <c r="BH17" s="2">
         <v>79</v>
       </c>
       <c r="BI17" s="2">
         <v>58</v>
       </c>
       <c r="BJ17" s="2">
         <v>81</v>
       </c>
       <c r="BK17" s="2">
         <v>67</v>
       </c>
+      <c r="BL17" s="2">
+        <v>55</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="2">
         <v>42</v>
       </c>
       <c r="O18" s="2">
         <v>39</v>
       </c>
       <c r="P18" s="2">
         <v>29</v>
       </c>
       <c r="Q18" s="2">
@@ -3125,52 +3155,55 @@
       </c>
       <c r="BD18" s="41">
         <v>155</v>
       </c>
       <c r="BE18" s="1">
         <v>173</v>
       </c>
       <c r="BF18" s="1">
         <v>87</v>
       </c>
       <c r="BG18" s="2">
         <v>68</v>
       </c>
       <c r="BH18" s="2">
         <v>59</v>
       </c>
       <c r="BI18" s="2">
         <v>37</v>
       </c>
       <c r="BJ18" s="2">
         <v>74</v>
       </c>
       <c r="BK18" s="2">
         <v>42</v>
       </c>
+      <c r="BL18" s="2">
+        <v>120</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="18"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="20"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="2">
         <v>99</v>
       </c>
       <c r="O19" s="2">
         <v>98</v>
       </c>
       <c r="P19" s="2">
         <v>73</v>
       </c>
       <c r="Q19" s="2">
@@ -3292,52 +3325,55 @@
       </c>
       <c r="BD19" s="41">
         <v>201</v>
       </c>
       <c r="BE19" s="1">
         <v>240</v>
       </c>
       <c r="BF19" s="1">
         <v>242</v>
       </c>
       <c r="BG19" s="2">
         <v>259</v>
       </c>
       <c r="BH19" s="2">
         <v>197</v>
       </c>
       <c r="BI19" s="2">
         <v>153</v>
       </c>
       <c r="BJ19" s="2">
         <v>297</v>
       </c>
       <c r="BK19" s="2">
         <v>270</v>
       </c>
+      <c r="BL19" s="2">
+        <v>245</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="18"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="20"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="2">
         <v>23</v>
       </c>
       <c r="O20" s="2">
         <v>24</v>
       </c>
       <c r="P20" s="2">
         <v>15</v>
       </c>
       <c r="Q20" s="2">
@@ -3459,52 +3495,55 @@
       </c>
       <c r="BD20" s="41">
         <v>49</v>
       </c>
       <c r="BE20" s="1">
         <v>66</v>
       </c>
       <c r="BF20" s="1">
         <v>71</v>
       </c>
       <c r="BG20" s="2">
         <v>41</v>
       </c>
       <c r="BH20" s="2">
         <v>43</v>
       </c>
       <c r="BI20" s="2">
         <v>58</v>
       </c>
       <c r="BJ20" s="2">
         <v>56</v>
       </c>
       <c r="BK20" s="2">
         <v>55</v>
       </c>
+      <c r="BL20" s="2">
+        <v>62</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="22"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="18"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="20"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="2">
         <v>979</v>
       </c>
       <c r="O21" s="2">
         <v>1199</v>
       </c>
       <c r="P21" s="2">
         <v>970</v>
       </c>
       <c r="Q21" s="2">
@@ -3626,106 +3665,110 @@
       </c>
       <c r="BD21" s="41">
         <v>2960</v>
       </c>
       <c r="BE21" s="1">
         <v>3168</v>
       </c>
       <c r="BF21" s="1">
         <v>3091</v>
       </c>
       <c r="BG21" s="2">
         <v>2594</v>
       </c>
       <c r="BH21" s="2">
         <v>2083</v>
       </c>
       <c r="BI21" s="2">
         <v>2076</v>
       </c>
       <c r="BJ21" s="2">
         <v>2990</v>
       </c>
       <c r="BK21" s="2">
         <v>2412</v>
       </c>
+      <c r="BL21" s="2">
+        <v>2497</v>
+      </c>
     </row>
-    <row r="22" spans="1:63">
-      <c r="A22" s="46" t="s">
+    <row r="22" spans="1:64">
+      <c r="A22" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="46"/>
-[...39 lines deleted...]
-      <c r="AP22" s="46"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51"/>
+      <c r="K22" s="51"/>
+      <c r="L22" s="51"/>
+      <c r="M22" s="51"/>
+      <c r="N22" s="51"/>
+      <c r="O22" s="51"/>
+      <c r="P22" s="51"/>
+      <c r="Q22" s="51"/>
+      <c r="R22" s="51"/>
+      <c r="S22" s="51"/>
+      <c r="T22" s="51"/>
+      <c r="U22" s="51"/>
+      <c r="V22" s="51"/>
+      <c r="W22" s="51"/>
+      <c r="X22" s="51"/>
+      <c r="Y22" s="51"/>
+      <c r="Z22" s="51"/>
+      <c r="AA22" s="51"/>
+      <c r="AB22" s="51"/>
+      <c r="AC22" s="51"/>
+      <c r="AD22" s="51"/>
+      <c r="AE22" s="51"/>
+      <c r="AF22" s="51"/>
+      <c r="AG22" s="51"/>
+      <c r="AH22" s="51"/>
+      <c r="AI22" s="51"/>
+      <c r="AJ22" s="51"/>
+      <c r="AK22" s="51"/>
+      <c r="AL22" s="51"/>
+      <c r="AM22" s="51"/>
+      <c r="AN22" s="51"/>
+      <c r="AO22" s="51"/>
+      <c r="AP22" s="51"/>
       <c r="AZ22" s="1"/>
       <c r="BE22" s="1"/>
       <c r="BF22" s="1"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
       <c r="BJ22" s="2"/>
       <c r="BK22" s="2"/>
+      <c r="BL22" s="2"/>
     </row>
-    <row r="23" spans="1:63" ht="12.95" customHeight="1">
+    <row r="23" spans="1:64" ht="12.95" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="16">
         <v>1228</v>
       </c>
       <c r="C23" s="16">
         <v>1006</v>
       </c>
       <c r="D23" s="17">
         <v>950</v>
       </c>
       <c r="E23" s="17">
         <v>792</v>
       </c>
       <c r="F23" s="17">
         <v>926</v>
       </c>
       <c r="G23" s="17">
         <v>1063</v>
       </c>
       <c r="H23" s="23">
         <v>1201</v>
       </c>
       <c r="I23" s="17">
@@ -3871,52 +3914,55 @@
       </c>
       <c r="BD23" s="1">
         <v>3096</v>
       </c>
       <c r="BE23" s="1">
         <v>3301</v>
       </c>
       <c r="BF23" s="1">
         <v>3140</v>
       </c>
       <c r="BG23" s="2">
         <v>2679</v>
       </c>
       <c r="BH23" s="2">
         <v>2173</v>
       </c>
       <c r="BI23" s="2">
         <v>2147</v>
       </c>
       <c r="BJ23" s="2">
         <v>3096</v>
       </c>
       <c r="BK23" s="2">
         <v>2516</v>
       </c>
+      <c r="BL23" s="2">
+        <v>2597</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="23"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="20"/>
       <c r="L24" s="24"/>
       <c r="M24" s="19"/>
       <c r="N24" s="2">
         <v>71</v>
       </c>
       <c r="O24" s="2">
         <v>59</v>
       </c>
       <c r="P24" s="2">
         <v>57</v>
       </c>
       <c r="Q24" s="2">
@@ -4038,52 +4084,55 @@
       </c>
       <c r="BD24" s="1">
         <v>170</v>
       </c>
       <c r="BE24" s="1">
         <v>175</v>
       </c>
       <c r="BF24" s="1">
         <v>90</v>
       </c>
       <c r="BG24" s="2">
         <v>127</v>
       </c>
       <c r="BH24" s="2">
         <v>118</v>
       </c>
       <c r="BI24" s="2">
         <v>103</v>
       </c>
       <c r="BJ24" s="2">
         <v>154</v>
       </c>
       <c r="BK24" s="2">
         <v>155</v>
       </c>
+      <c r="BL24" s="2">
+        <v>137</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="2">
         <v>946</v>
       </c>
       <c r="O25" s="2">
         <v>1168</v>
       </c>
       <c r="P25" s="2">
         <v>946</v>
       </c>
       <c r="Q25" s="2">
@@ -4205,106 +4254,110 @@
       </c>
       <c r="BD25" s="1">
         <v>2926</v>
       </c>
       <c r="BE25" s="1">
         <v>3126</v>
       </c>
       <c r="BF25" s="1">
         <v>3050</v>
       </c>
       <c r="BG25" s="2">
         <v>2552</v>
       </c>
       <c r="BH25" s="2">
         <v>2055</v>
       </c>
       <c r="BI25" s="2">
         <v>2044</v>
       </c>
       <c r="BJ25" s="2">
         <v>2942</v>
       </c>
       <c r="BK25" s="2">
         <v>2361</v>
       </c>
+      <c r="BL25" s="2">
+        <v>2460</v>
+      </c>
     </row>
-    <row r="26" spans="1:63">
-      <c r="A26" s="47" t="s">
+    <row r="26" spans="1:64">
+      <c r="A26" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="47"/>
-[...39 lines deleted...]
-      <c r="AP26" s="47"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="42"/>
+      <c r="O26" s="42"/>
+      <c r="P26" s="42"/>
+      <c r="Q26" s="42"/>
+      <c r="R26" s="42"/>
+      <c r="S26" s="42"/>
+      <c r="T26" s="42"/>
+      <c r="U26" s="42"/>
+      <c r="V26" s="42"/>
+      <c r="W26" s="42"/>
+      <c r="X26" s="42"/>
+      <c r="Y26" s="42"/>
+      <c r="Z26" s="42"/>
+      <c r="AA26" s="42"/>
+      <c r="AB26" s="42"/>
+      <c r="AC26" s="42"/>
+      <c r="AD26" s="42"/>
+      <c r="AE26" s="42"/>
+      <c r="AF26" s="42"/>
+      <c r="AG26" s="42"/>
+      <c r="AH26" s="42"/>
+      <c r="AI26" s="42"/>
+      <c r="AJ26" s="42"/>
+      <c r="AK26" s="42"/>
+      <c r="AL26" s="42"/>
+      <c r="AM26" s="42"/>
+      <c r="AN26" s="42"/>
+      <c r="AO26" s="42"/>
+      <c r="AP26" s="42"/>
       <c r="AZ26" s="1"/>
       <c r="BE26" s="1"/>
       <c r="BF26" s="1"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
+      <c r="BL26" s="2"/>
     </row>
-    <row r="27" spans="1:63" ht="12.95" customHeight="1">
+    <row r="27" spans="1:64" ht="12.95" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="16">
         <v>957</v>
       </c>
       <c r="C27" s="16">
         <v>771</v>
       </c>
       <c r="D27" s="17">
         <v>629</v>
       </c>
       <c r="E27" s="17">
         <v>590</v>
       </c>
       <c r="F27" s="17">
         <v>626</v>
       </c>
       <c r="G27" s="17">
         <v>692</v>
       </c>
       <c r="H27" s="19">
         <v>758</v>
       </c>
       <c r="I27" s="17">
@@ -4450,52 +4503,55 @@
       </c>
       <c r="BD27" s="1">
         <v>1912</v>
       </c>
       <c r="BE27" s="1">
         <v>2133</v>
       </c>
       <c r="BF27" s="1">
         <v>1827</v>
       </c>
       <c r="BG27" s="2">
         <v>1663</v>
       </c>
       <c r="BH27" s="2">
         <v>1519</v>
       </c>
       <c r="BI27" s="2">
         <v>1492</v>
       </c>
       <c r="BJ27" s="2">
         <v>1987</v>
       </c>
       <c r="BK27" s="2">
         <v>1759</v>
       </c>
+      <c r="BL27" s="2">
+        <v>1739</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="19"/>
       <c r="I28" s="17"/>
       <c r="J28" s="19"/>
       <c r="K28" s="20"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
       <c r="N28" s="2">
         <v>54</v>
       </c>
       <c r="O28" s="2">
         <v>62</v>
       </c>
       <c r="P28" s="2">
         <v>39</v>
       </c>
       <c r="Q28" s="2">
@@ -4617,52 +4673,55 @@
       </c>
       <c r="BD28" s="1">
         <v>162</v>
       </c>
       <c r="BE28" s="1">
         <v>198</v>
       </c>
       <c r="BF28" s="1">
         <v>113</v>
       </c>
       <c r="BG28" s="2">
         <v>133</v>
       </c>
       <c r="BH28" s="2">
         <v>98</v>
       </c>
       <c r="BI28" s="2">
         <v>102</v>
       </c>
       <c r="BJ28" s="2">
         <v>144</v>
       </c>
       <c r="BK28" s="2">
         <v>116</v>
       </c>
+      <c r="BL28" s="2">
+        <v>143</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="2">
         <v>15</v>
       </c>
       <c r="O29" s="2">
         <v>36</v>
       </c>
       <c r="P29" s="2">
         <v>24</v>
       </c>
       <c r="Q29" s="2">
@@ -4784,52 +4843,55 @@
       </c>
       <c r="BD29" s="1">
         <v>53</v>
       </c>
       <c r="BE29" s="1">
         <v>54</v>
       </c>
       <c r="BF29" s="1">
         <v>48</v>
       </c>
       <c r="BG29" s="2">
         <v>37</v>
       </c>
       <c r="BH29" s="2">
         <v>21</v>
       </c>
       <c r="BI29" s="2">
         <v>47</v>
       </c>
       <c r="BJ29" s="2">
         <v>27</v>
       </c>
       <c r="BK29" s="2">
         <v>44</v>
       </c>
+      <c r="BL29" s="2">
+        <v>47</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="19"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="20"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
       <c r="N30" s="2">
         <v>48</v>
       </c>
       <c r="O30" s="2">
         <v>51</v>
       </c>
       <c r="P30" s="2">
         <v>47</v>
       </c>
       <c r="Q30" s="2">
@@ -4951,52 +5013,55 @@
       </c>
       <c r="BD30" s="1">
         <v>155</v>
       </c>
       <c r="BE30" s="1">
         <v>148</v>
       </c>
       <c r="BF30" s="1">
         <v>163</v>
       </c>
       <c r="BG30" s="2">
         <v>133</v>
       </c>
       <c r="BH30" s="2">
         <v>115</v>
       </c>
       <c r="BI30" s="2">
         <v>80</v>
       </c>
       <c r="BJ30" s="2">
         <v>130</v>
       </c>
       <c r="BK30" s="2">
         <v>131</v>
       </c>
+      <c r="BL30" s="2">
+        <v>152</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:64">
       <c r="A31" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="19"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="20"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="2">
         <v>29</v>
       </c>
       <c r="O31" s="2">
         <v>33</v>
       </c>
       <c r="P31" s="2">
         <v>25</v>
       </c>
       <c r="Q31" s="2">
@@ -5118,52 +5183,55 @@
       </c>
       <c r="BD31" s="1">
         <v>94</v>
       </c>
       <c r="BE31" s="1">
         <v>98</v>
       </c>
       <c r="BF31" s="1">
         <v>70</v>
       </c>
       <c r="BG31" s="2">
         <v>62</v>
       </c>
       <c r="BH31" s="2">
         <v>74</v>
       </c>
       <c r="BI31" s="2">
         <v>63</v>
       </c>
       <c r="BJ31" s="2">
         <v>82</v>
       </c>
       <c r="BK31" s="2">
         <v>63</v>
       </c>
+      <c r="BL31" s="2">
+        <v>64</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="19"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="20"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="2">
         <v>18</v>
       </c>
       <c r="O32" s="2">
         <v>16</v>
       </c>
       <c r="P32" s="2">
         <v>14</v>
       </c>
       <c r="Q32" s="2">
@@ -5285,52 +5353,55 @@
       </c>
       <c r="BD32" s="1">
         <v>62</v>
       </c>
       <c r="BE32" s="1">
         <v>50</v>
       </c>
       <c r="BF32" s="1">
         <v>55</v>
       </c>
       <c r="BG32" s="2">
         <v>57</v>
       </c>
       <c r="BH32" s="2">
         <v>26</v>
       </c>
       <c r="BI32" s="2">
         <v>52</v>
       </c>
       <c r="BJ32" s="2">
         <v>66</v>
       </c>
       <c r="BK32" s="2">
         <v>76</v>
       </c>
+      <c r="BL32" s="2">
+        <v>49</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:64">
       <c r="A33" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="19"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="20"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
       <c r="N33" s="2">
         <v>226</v>
       </c>
       <c r="O33" s="2">
         <v>242</v>
       </c>
       <c r="P33" s="2">
         <v>161</v>
       </c>
       <c r="Q33" s="2">
@@ -5452,52 +5523,55 @@
       </c>
       <c r="BD33" s="1">
         <v>686</v>
       </c>
       <c r="BE33" s="1">
         <v>691</v>
       </c>
       <c r="BF33" s="1">
         <v>654</v>
       </c>
       <c r="BG33" s="2">
         <v>641</v>
       </c>
       <c r="BH33" s="2">
         <v>638</v>
       </c>
       <c r="BI33" s="2">
         <v>659</v>
       </c>
       <c r="BJ33" s="2">
         <v>762</v>
       </c>
       <c r="BK33" s="2">
         <v>676</v>
       </c>
+      <c r="BL33" s="2">
+        <v>600</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:64">
       <c r="A34" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="19"/>
       <c r="I34" s="17"/>
       <c r="J34" s="19"/>
       <c r="K34" s="20"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="2">
         <v>55</v>
       </c>
       <c r="O34" s="2">
         <v>46</v>
       </c>
       <c r="P34" s="2">
         <v>37</v>
       </c>
       <c r="Q34" s="2">
@@ -5619,52 +5693,55 @@
       </c>
       <c r="BD34" s="1">
         <v>143</v>
       </c>
       <c r="BE34" s="1">
         <v>169</v>
       </c>
       <c r="BF34" s="1">
         <v>119</v>
       </c>
       <c r="BG34" s="2">
         <v>99</v>
       </c>
       <c r="BH34" s="2">
         <v>109</v>
       </c>
       <c r="BI34" s="2">
         <v>102</v>
       </c>
       <c r="BJ34" s="2">
         <v>168</v>
       </c>
       <c r="BK34" s="2">
         <v>121</v>
       </c>
+      <c r="BL34" s="2">
+        <v>129</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:64">
       <c r="A35" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="19"/>
       <c r="I35" s="17"/>
       <c r="J35" s="19"/>
       <c r="K35" s="20"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="2">
         <v>15</v>
       </c>
       <c r="O35" s="2">
         <v>34</v>
       </c>
       <c r="P35" s="2">
         <v>15</v>
       </c>
       <c r="Q35" s="2">
@@ -5786,52 +5863,55 @@
       </c>
       <c r="BD35" s="1">
         <v>62</v>
       </c>
       <c r="BE35" s="1">
         <v>96</v>
       </c>
       <c r="BF35" s="1">
         <v>79</v>
       </c>
       <c r="BG35" s="2">
         <v>34</v>
       </c>
       <c r="BH35" s="2">
         <v>32</v>
       </c>
       <c r="BI35" s="2">
         <v>49</v>
       </c>
       <c r="BJ35" s="2">
         <v>52</v>
       </c>
       <c r="BK35" s="2">
         <v>47</v>
       </c>
+      <c r="BL35" s="2">
+        <v>36</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:64">
       <c r="A36" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="19"/>
       <c r="I36" s="17"/>
       <c r="J36" s="19"/>
       <c r="K36" s="20"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="2">
         <v>23</v>
       </c>
       <c r="O36" s="2">
         <v>40</v>
       </c>
       <c r="P36" s="2">
         <v>27</v>
       </c>
       <c r="Q36" s="2">
@@ -5953,52 +6033,55 @@
       </c>
       <c r="BD36" s="1">
         <v>56</v>
       </c>
       <c r="BE36" s="1">
         <v>108</v>
       </c>
       <c r="BF36" s="1">
         <v>85</v>
       </c>
       <c r="BG36" s="2">
         <v>57</v>
       </c>
       <c r="BH36" s="2">
         <v>79</v>
       </c>
       <c r="BI36" s="2">
         <v>58</v>
       </c>
       <c r="BJ36" s="2">
         <v>81</v>
       </c>
       <c r="BK36" s="2">
         <v>67</v>
       </c>
+      <c r="BL36" s="2">
+        <v>55</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:64">
       <c r="A37" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="2">
         <v>42</v>
       </c>
       <c r="O37" s="2">
         <v>39</v>
       </c>
       <c r="P37" s="2">
         <v>29</v>
       </c>
       <c r="Q37" s="2">
@@ -6120,52 +6203,55 @@
       </c>
       <c r="BD37" s="1">
         <v>155</v>
       </c>
       <c r="BE37" s="1">
         <v>173</v>
       </c>
       <c r="BF37" s="1">
         <v>87</v>
       </c>
       <c r="BG37" s="2">
         <v>68</v>
       </c>
       <c r="BH37" s="2">
         <v>59</v>
       </c>
       <c r="BI37" s="2">
         <v>37</v>
       </c>
       <c r="BJ37" s="2">
         <v>74</v>
       </c>
       <c r="BK37" s="2">
         <v>42</v>
       </c>
+      <c r="BL37" s="2">
+        <v>120</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:64">
       <c r="A38" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="27"/>
       <c r="C38" s="27"/>
       <c r="D38" s="27"/>
       <c r="E38" s="27"/>
       <c r="F38" s="27"/>
       <c r="G38" s="27"/>
       <c r="H38" s="28"/>
       <c r="I38" s="27"/>
       <c r="J38" s="28"/>
       <c r="K38" s="29"/>
       <c r="L38" s="28"/>
       <c r="M38" s="28"/>
       <c r="N38" s="2">
         <v>99</v>
       </c>
       <c r="O38" s="2">
         <v>98</v>
       </c>
       <c r="P38" s="2">
         <v>73</v>
       </c>
       <c r="Q38" s="2">
@@ -6287,52 +6373,55 @@
       </c>
       <c r="BD38" s="1">
         <v>201</v>
       </c>
       <c r="BE38" s="1">
         <v>240</v>
       </c>
       <c r="BF38" s="1">
         <v>242</v>
       </c>
       <c r="BG38" s="2">
         <v>259</v>
       </c>
       <c r="BH38" s="2">
         <v>197</v>
       </c>
       <c r="BI38" s="2">
         <v>153</v>
       </c>
       <c r="BJ38" s="2">
         <v>297</v>
       </c>
       <c r="BK38" s="2">
         <v>270</v>
       </c>
+      <c r="BL38" s="2">
+        <v>245</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:64">
       <c r="A39" s="21" t="s">
         <v>24</v>
       </c>
       <c r="N39" s="2">
         <v>23</v>
       </c>
       <c r="O39" s="2">
         <v>24</v>
       </c>
       <c r="P39" s="2">
         <v>15</v>
       </c>
       <c r="Q39" s="2">
         <v>22</v>
       </c>
       <c r="R39" s="2">
         <v>22</v>
       </c>
       <c r="S39" s="2">
         <v>51</v>
       </c>
       <c r="T39" s="2">
         <v>19</v>
       </c>
       <c r="U39" s="2">
@@ -6442,52 +6531,55 @@
       </c>
       <c r="BD39" s="1">
         <v>49</v>
       </c>
       <c r="BE39" s="1">
         <v>66</v>
       </c>
       <c r="BF39" s="1">
         <v>71</v>
       </c>
       <c r="BG39" s="2">
         <v>41</v>
       </c>
       <c r="BH39" s="2">
         <v>43</v>
       </c>
       <c r="BI39" s="2">
         <v>58</v>
       </c>
       <c r="BJ39" s="2">
         <v>56</v>
       </c>
       <c r="BK39" s="2">
         <v>55</v>
       </c>
+      <c r="BL39" s="2">
+        <v>62</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:64">
       <c r="A40" s="21" t="s">
         <v>25</v>
       </c>
       <c r="N40" s="31">
         <v>33</v>
       </c>
       <c r="O40" s="31">
         <v>31</v>
       </c>
       <c r="P40" s="31">
         <v>24</v>
       </c>
       <c r="Q40" s="31">
         <v>33</v>
       </c>
       <c r="R40" s="31">
         <v>31</v>
       </c>
       <c r="S40" s="31">
         <v>20</v>
       </c>
       <c r="T40" s="31">
         <v>31</v>
       </c>
       <c r="U40" s="31">
@@ -6596,262 +6688,265 @@
         <v>61</v>
       </c>
       <c r="BD40" s="1">
         <v>34</v>
       </c>
       <c r="BE40" s="31">
         <v>42</v>
       </c>
       <c r="BF40" s="31">
         <v>41</v>
       </c>
       <c r="BG40" s="31">
         <v>42</v>
       </c>
       <c r="BH40" s="31">
         <v>28</v>
       </c>
       <c r="BI40" s="31">
         <v>32</v>
       </c>
       <c r="BJ40" s="31">
         <v>48</v>
       </c>
       <c r="BK40" s="31">
         <v>51</v>
+      </c>
+      <c r="BL40" s="2">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BJ5:BU5"/>
+    <mergeCell ref="AX5:BI5"/>
+    <mergeCell ref="A3:BI3"/>
+    <mergeCell ref="A7:AP7"/>
+    <mergeCell ref="A22:AP22"/>
     <mergeCell ref="A26:AP26"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
-    <mergeCell ref="BJ5:BU5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A22:AP22"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="BM21" sqref="BM21"/>
+      <selection activeCell="BL7" sqref="BL7:BL39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="0" style="30" hidden="1" customWidth="1"/>
     <col min="3" max="25" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="33" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="44"/>
-[...58 lines deleted...]
-      <c r="BI2" s="44"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="49"/>
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="49"/>
+      <c r="BC2" s="49"/>
+      <c r="BD2" s="49"/>
+      <c r="BE2" s="49"/>
+      <c r="BF2" s="49"/>
+      <c r="BG2" s="49"/>
+      <c r="BH2" s="49"/>
+      <c r="BI2" s="49"/>
     </row>
     <row r="3" spans="1:73" s="5" customFormat="1">
       <c r="A3" s="4"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="BL3" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:73">
-      <c r="A4" s="48"/>
-      <c r="B4" s="50">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47">
         <v>2021</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="47">
         <v>2022</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="43">
         <v>2023</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="42">
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="44"/>
+      <c r="AE4" s="44"/>
+      <c r="AF4" s="44"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="44"/>
+      <c r="AI4" s="44"/>
+      <c r="AJ4" s="44"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="43">
         <v>2024</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="42">
+      <c r="AM4" s="44"/>
+      <c r="AN4" s="44"/>
+      <c r="AO4" s="44"/>
+      <c r="AP4" s="44"/>
+      <c r="AQ4" s="44"/>
+      <c r="AR4" s="44"/>
+      <c r="AS4" s="44"/>
+      <c r="AT4" s="44"/>
+      <c r="AU4" s="44"/>
+      <c r="AV4" s="44"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="43">
         <v>2025</v>
       </c>
-      <c r="AY4" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="42">
+      <c r="AY4" s="44"/>
+      <c r="AZ4" s="44"/>
+      <c r="BA4" s="44"/>
+      <c r="BB4" s="44"/>
+      <c r="BC4" s="44"/>
+      <c r="BD4" s="44"/>
+      <c r="BE4" s="44"/>
+      <c r="BF4" s="44"/>
+      <c r="BG4" s="44"/>
+      <c r="BH4" s="44"/>
+      <c r="BI4" s="44"/>
+      <c r="BJ4" s="43">
         <v>2026</v>
       </c>
-      <c r="BK4" s="43"/>
-[...9 lines deleted...]
-      <c r="BU4" s="43"/>
+      <c r="BK4" s="44"/>
+      <c r="BL4" s="44"/>
+      <c r="BM4" s="44"/>
+      <c r="BN4" s="44"/>
+      <c r="BO4" s="44"/>
+      <c r="BP4" s="44"/>
+      <c r="BQ4" s="44"/>
+      <c r="BR4" s="44"/>
+      <c r="BS4" s="44"/>
+      <c r="BT4" s="44"/>
+      <c r="BU4" s="44"/>
     </row>
     <row r="5" spans="1:73" ht="25.5">
-      <c r="A5" s="49"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -7026,94 +7121,94 @@
         <v>30</v>
       </c>
       <c r="BO5" s="14" t="s">
         <v>31</v>
       </c>
       <c r="BP5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="BQ5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="BR5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="BS5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BT5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="BU5" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:73">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="45"/>
-[...39 lines deleted...]
-      <c r="AP6" s="45"/>
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+      <c r="AL6" s="50"/>
+      <c r="AM6" s="50"/>
+      <c r="AN6" s="50"/>
+      <c r="AO6" s="50"/>
+      <c r="AP6" s="50"/>
     </row>
     <row r="7" spans="1:73" ht="12.95" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="16">
         <v>2314</v>
       </c>
       <c r="C7" s="16">
         <v>1888</v>
       </c>
       <c r="D7" s="17">
         <v>1678</v>
       </c>
       <c r="E7" s="17">
         <v>1481</v>
       </c>
       <c r="F7" s="17">
         <v>1653</v>
       </c>
       <c r="G7" s="17">
         <v>1918</v>
       </c>
       <c r="H7" s="23">
         <v>2062</v>
@@ -7260,50 +7355,53 @@
         <v>4465</v>
       </c>
       <c r="BD7" s="1">
         <v>5760</v>
       </c>
       <c r="BE7" s="2">
         <v>6025</v>
       </c>
       <c r="BF7" s="2">
         <v>5465</v>
       </c>
       <c r="BG7" s="2">
         <v>4884</v>
       </c>
       <c r="BH7" s="2">
         <v>4059</v>
       </c>
       <c r="BI7" s="2">
         <v>4013</v>
       </c>
       <c r="BJ7" s="2">
         <v>5413</v>
       </c>
       <c r="BK7" s="2">
         <v>4744</v>
+      </c>
+      <c r="BL7" s="2">
+        <v>4888</v>
       </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="23"/>
       <c r="I8" s="17"/>
       <c r="J8" s="19"/>
       <c r="K8" s="20"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="N8" s="2">
         <v>102</v>
       </c>
       <c r="O8" s="2">
         <v>126</v>
       </c>
       <c r="P8" s="2">
@@ -7428,50 +7526,53 @@
       </c>
       <c r="BD8" s="1">
         <v>288</v>
       </c>
       <c r="BE8" s="2">
         <v>320</v>
       </c>
       <c r="BF8" s="2">
         <v>213</v>
       </c>
       <c r="BG8" s="2">
         <v>232</v>
       </c>
       <c r="BH8" s="2">
         <v>165</v>
       </c>
       <c r="BI8" s="2">
         <v>173</v>
       </c>
       <c r="BJ8" s="2">
         <v>209</v>
       </c>
       <c r="BK8" s="2">
         <v>224</v>
       </c>
+      <c r="BL8" s="2">
+        <v>227</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="2">
         <v>37</v>
       </c>
       <c r="O9" s="2">
         <v>38</v>
       </c>
       <c r="P9" s="2">
         <v>39</v>
@@ -7595,50 +7696,53 @@
       </c>
       <c r="BD9" s="1">
         <v>97</v>
       </c>
       <c r="BE9" s="2">
         <v>78</v>
       </c>
       <c r="BF9" s="2">
         <v>72</v>
       </c>
       <c r="BG9" s="2">
         <v>84</v>
       </c>
       <c r="BH9" s="2">
         <v>50</v>
       </c>
       <c r="BI9" s="2">
         <v>115</v>
       </c>
       <c r="BJ9" s="2">
         <v>63</v>
       </c>
       <c r="BK9" s="2">
         <v>62</v>
       </c>
+      <c r="BL9" s="2">
+        <v>76</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="23"/>
       <c r="I10" s="17"/>
       <c r="J10" s="19"/>
       <c r="K10" s="20"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="2">
         <v>163</v>
       </c>
       <c r="O10" s="2">
         <v>159</v>
       </c>
       <c r="P10" s="2">
         <v>131</v>
@@ -7762,50 +7866,53 @@
       </c>
       <c r="BD10" s="1">
         <v>403</v>
       </c>
       <c r="BE10" s="2">
         <v>446</v>
       </c>
       <c r="BF10" s="2">
         <v>430</v>
       </c>
       <c r="BG10" s="2">
         <v>302</v>
       </c>
       <c r="BH10" s="2">
         <v>298</v>
       </c>
       <c r="BI10" s="2">
         <v>273</v>
       </c>
       <c r="BJ10" s="2">
         <v>338</v>
       </c>
       <c r="BK10" s="2">
         <v>330</v>
       </c>
+      <c r="BL10" s="2">
+        <v>382</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="23"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="20"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="2">
         <v>51</v>
       </c>
       <c r="O11" s="2">
         <v>60</v>
       </c>
       <c r="P11" s="2">
         <v>47</v>
@@ -7929,50 +8036,53 @@
       </c>
       <c r="BD11" s="1">
         <v>182</v>
       </c>
       <c r="BE11" s="2">
         <v>162</v>
       </c>
       <c r="BF11" s="2">
         <v>151</v>
       </c>
       <c r="BG11" s="2">
         <v>127</v>
       </c>
       <c r="BH11" s="2">
         <v>114</v>
       </c>
       <c r="BI11" s="2">
         <v>87</v>
       </c>
       <c r="BJ11" s="2">
         <v>177</v>
       </c>
       <c r="BK11" s="2">
         <v>123</v>
       </c>
+      <c r="BL11" s="2">
+        <v>90</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="23"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="20"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="2">
         <v>34</v>
       </c>
       <c r="O12" s="2">
         <v>37</v>
       </c>
       <c r="P12" s="2">
         <v>19</v>
@@ -8096,50 +8206,53 @@
       </c>
       <c r="BD12" s="1">
         <v>105</v>
       </c>
       <c r="BE12" s="2">
         <v>111</v>
       </c>
       <c r="BF12" s="2">
         <v>98</v>
       </c>
       <c r="BG12" s="2">
         <v>128</v>
       </c>
       <c r="BH12" s="2">
         <v>68</v>
       </c>
       <c r="BI12" s="2">
         <v>63</v>
       </c>
       <c r="BJ12" s="2">
         <v>113</v>
       </c>
       <c r="BK12" s="2">
         <v>68</v>
       </c>
+      <c r="BL12" s="2">
+        <v>84</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="23"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="20"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="2">
         <v>188</v>
       </c>
       <c r="O13" s="2">
         <v>205</v>
       </c>
       <c r="P13" s="2">
         <v>164</v>
@@ -8263,50 +8376,53 @@
       </c>
       <c r="BD13" s="1">
         <v>636</v>
       </c>
       <c r="BE13" s="2">
         <v>605</v>
       </c>
       <c r="BF13" s="2">
         <v>614</v>
       </c>
       <c r="BG13" s="2">
         <v>530</v>
       </c>
       <c r="BH13" s="2">
         <v>432</v>
       </c>
       <c r="BI13" s="2">
         <v>476</v>
       </c>
       <c r="BJ13" s="2">
         <v>694</v>
       </c>
       <c r="BK13" s="2">
         <v>555</v>
       </c>
+      <c r="BL13" s="2">
+        <v>596</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="23"/>
       <c r="I14" s="17"/>
       <c r="J14" s="19"/>
       <c r="K14" s="20"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="2">
         <v>91</v>
       </c>
       <c r="O14" s="2">
         <v>82</v>
       </c>
       <c r="P14" s="2">
         <v>84</v>
@@ -8430,50 +8546,53 @@
       </c>
       <c r="BD14" s="1">
         <v>228</v>
       </c>
       <c r="BE14" s="2">
         <v>260</v>
       </c>
       <c r="BF14" s="2">
         <v>247</v>
       </c>
       <c r="BG14" s="2">
         <v>198</v>
       </c>
       <c r="BH14" s="2">
         <v>184</v>
       </c>
       <c r="BI14" s="2">
         <v>180</v>
       </c>
       <c r="BJ14" s="2">
         <v>200</v>
       </c>
       <c r="BK14" s="2">
         <v>139</v>
       </c>
+      <c r="BL14" s="2">
+        <v>205</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="23"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="20"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="2">
         <v>35</v>
       </c>
       <c r="O15" s="2">
         <v>54</v>
       </c>
       <c r="P15" s="2">
         <v>55</v>
@@ -8597,50 +8716,53 @@
       </c>
       <c r="BD15" s="1">
         <v>132</v>
       </c>
       <c r="BE15" s="2">
         <v>125</v>
       </c>
       <c r="BF15" s="2">
         <v>105</v>
       </c>
       <c r="BG15" s="2">
         <v>115</v>
       </c>
       <c r="BH15" s="2">
         <v>85</v>
       </c>
       <c r="BI15" s="2">
         <v>50</v>
       </c>
       <c r="BJ15" s="2">
         <v>71</v>
       </c>
       <c r="BK15" s="2">
         <v>80</v>
       </c>
+      <c r="BL15" s="2">
+        <v>72</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="23"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="20"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="2">
         <v>45</v>
       </c>
       <c r="O16" s="2">
         <v>81</v>
       </c>
       <c r="P16" s="2">
         <v>47</v>
@@ -8764,52 +8886,55 @@
       </c>
       <c r="BD16" s="1">
         <v>145</v>
       </c>
       <c r="BE16" s="2">
         <v>160</v>
       </c>
       <c r="BF16" s="2">
         <v>155</v>
       </c>
       <c r="BG16" s="2">
         <v>136</v>
       </c>
       <c r="BH16" s="2">
         <v>102</v>
       </c>
       <c r="BI16" s="2">
         <v>101</v>
       </c>
       <c r="BJ16" s="2">
         <v>131</v>
       </c>
       <c r="BK16" s="2">
         <v>99</v>
       </c>
+      <c r="BL16" s="2">
+        <v>109</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="2">
         <v>40</v>
       </c>
       <c r="O17" s="2">
         <v>50</v>
       </c>
       <c r="P17" s="2">
         <v>41</v>
       </c>
       <c r="Q17" s="2">
@@ -8931,52 +9056,55 @@
       </c>
       <c r="BD17" s="1">
         <v>84</v>
       </c>
       <c r="BE17" s="2">
         <v>174</v>
       </c>
       <c r="BF17" s="2">
         <v>193</v>
       </c>
       <c r="BG17" s="2">
         <v>123</v>
       </c>
       <c r="BH17" s="2">
         <v>77</v>
       </c>
       <c r="BI17" s="2">
         <v>73</v>
       </c>
       <c r="BJ17" s="2">
         <v>150</v>
       </c>
       <c r="BK17" s="2">
         <v>122</v>
       </c>
+      <c r="BL17" s="2">
+        <v>115</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="23"/>
       <c r="I18" s="17"/>
       <c r="J18" s="19"/>
       <c r="K18" s="20"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="2">
         <v>106</v>
       </c>
       <c r="O18" s="2">
         <v>140</v>
       </c>
       <c r="P18" s="2">
         <v>99</v>
       </c>
       <c r="Q18" s="2">
@@ -9098,52 +9226,55 @@
       </c>
       <c r="BD18" s="1">
         <v>222</v>
       </c>
       <c r="BE18" s="2">
         <v>320</v>
       </c>
       <c r="BF18" s="2">
         <v>259</v>
       </c>
       <c r="BG18" s="2">
         <v>295</v>
       </c>
       <c r="BH18" s="2">
         <v>228</v>
       </c>
       <c r="BI18" s="2">
         <v>243</v>
       </c>
       <c r="BJ18" s="2">
         <v>382</v>
       </c>
       <c r="BK18" s="2">
         <v>289</v>
       </c>
+      <c r="BL18" s="2">
+        <v>279</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="23"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="20"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="2">
         <v>44</v>
       </c>
       <c r="O19" s="2">
         <v>39</v>
       </c>
       <c r="P19" s="2">
         <v>27</v>
       </c>
       <c r="Q19" s="2">
@@ -9265,52 +9396,55 @@
       </c>
       <c r="BD19" s="1">
         <v>97</v>
       </c>
       <c r="BE19" s="2">
         <v>94</v>
       </c>
       <c r="BF19" s="2">
         <v>111</v>
       </c>
       <c r="BG19" s="2">
         <v>89</v>
       </c>
       <c r="BH19" s="2">
         <v>72</v>
       </c>
       <c r="BI19" s="2">
         <v>74</v>
       </c>
       <c r="BJ19" s="2">
         <v>76</v>
       </c>
       <c r="BK19" s="2">
         <v>91</v>
       </c>
+      <c r="BL19" s="2">
+        <v>78</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="22"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="23"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="20"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="2">
         <v>867</v>
       </c>
       <c r="O20" s="2">
         <v>1029</v>
       </c>
       <c r="P20" s="2">
         <v>778</v>
       </c>
       <c r="Q20" s="2">
@@ -9432,105 +9566,109 @@
       </c>
       <c r="BD20" s="1">
         <v>3141</v>
       </c>
       <c r="BE20" s="2">
         <v>3170</v>
       </c>
       <c r="BF20" s="2">
         <v>2817</v>
       </c>
       <c r="BG20" s="2">
         <v>2525</v>
       </c>
       <c r="BH20" s="2">
         <v>2184</v>
       </c>
       <c r="BI20" s="2">
         <v>2105</v>
       </c>
       <c r="BJ20" s="2">
         <v>2809</v>
       </c>
       <c r="BK20" s="2">
         <v>2562</v>
       </c>
+      <c r="BL20" s="2">
+        <v>2575</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
-      <c r="A21" s="46" t="s">
+    <row r="21" spans="1:64">
+      <c r="A21" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="B21" s="46"/>
-[...39 lines deleted...]
-      <c r="AP21" s="46"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+      <c r="M21" s="51"/>
+      <c r="N21" s="51"/>
+      <c r="O21" s="51"/>
+      <c r="P21" s="51"/>
+      <c r="Q21" s="51"/>
+      <c r="R21" s="51"/>
+      <c r="S21" s="51"/>
+      <c r="T21" s="51"/>
+      <c r="U21" s="51"/>
+      <c r="V21" s="51"/>
+      <c r="W21" s="51"/>
+      <c r="X21" s="51"/>
+      <c r="Y21" s="51"/>
+      <c r="Z21" s="51"/>
+      <c r="AA21" s="51"/>
+      <c r="AB21" s="51"/>
+      <c r="AC21" s="51"/>
+      <c r="AD21" s="51"/>
+      <c r="AE21" s="51"/>
+      <c r="AF21" s="51"/>
+      <c r="AG21" s="51"/>
+      <c r="AH21" s="51"/>
+      <c r="AI21" s="51"/>
+      <c r="AJ21" s="51"/>
+      <c r="AK21" s="51"/>
+      <c r="AL21" s="51"/>
+      <c r="AM21" s="51"/>
+      <c r="AN21" s="51"/>
+      <c r="AO21" s="51"/>
+      <c r="AP21" s="51"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="2"/>
       <c r="BH21" s="2"/>
       <c r="BI21" s="2"/>
       <c r="BJ21" s="2"/>
       <c r="BK21" s="2"/>
+      <c r="BL21" s="2"/>
     </row>
-    <row r="22" spans="1:63" ht="12.95" customHeight="1">
+    <row r="22" spans="1:64" ht="12.95" customHeight="1">
       <c r="A22" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="16">
         <v>1110</v>
       </c>
       <c r="C22" s="16">
         <v>947</v>
       </c>
       <c r="D22" s="17">
         <v>934</v>
       </c>
       <c r="E22" s="17">
         <v>817</v>
       </c>
       <c r="F22" s="17">
         <v>888</v>
       </c>
       <c r="G22" s="17">
         <v>1037</v>
       </c>
       <c r="H22" s="18">
         <v>1117</v>
       </c>
       <c r="I22" s="17">
@@ -9676,52 +9814,55 @@
       </c>
       <c r="BD22" s="2">
         <v>3315</v>
       </c>
       <c r="BE22" s="2">
         <v>3344</v>
       </c>
       <c r="BF22" s="2">
         <v>3034</v>
       </c>
       <c r="BG22" s="2">
         <v>2673</v>
       </c>
       <c r="BH22" s="2">
         <v>2324</v>
       </c>
       <c r="BI22" s="2">
         <v>2198</v>
       </c>
       <c r="BJ22" s="2">
         <v>2943</v>
       </c>
       <c r="BK22" s="2">
         <v>2709</v>
       </c>
+      <c r="BL22" s="2">
+        <v>2750</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="18"/>
       <c r="I23" s="17"/>
       <c r="J23" s="19"/>
       <c r="K23" s="20"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="2">
         <v>107</v>
       </c>
       <c r="O23" s="2">
         <v>89</v>
       </c>
       <c r="P23" s="2">
         <v>85</v>
       </c>
       <c r="Q23" s="2">
@@ -9843,52 +9984,55 @@
       </c>
       <c r="BD23" s="2">
         <v>239</v>
       </c>
       <c r="BE23" s="2">
         <v>225</v>
       </c>
       <c r="BF23" s="2">
         <v>257</v>
       </c>
       <c r="BG23" s="2">
         <v>186</v>
       </c>
       <c r="BH23" s="2">
         <v>175</v>
       </c>
       <c r="BI23" s="2">
         <v>143</v>
       </c>
       <c r="BJ23" s="2">
         <v>191</v>
       </c>
       <c r="BK23" s="2">
         <v>187</v>
       </c>
+      <c r="BL23" s="2">
+        <v>216</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="2">
         <v>847</v>
       </c>
       <c r="O24" s="2">
         <v>1001</v>
       </c>
       <c r="P24" s="2">
         <v>756</v>
       </c>
       <c r="Q24" s="2">
@@ -10010,105 +10154,109 @@
       </c>
       <c r="BD24" s="2">
         <v>3076</v>
       </c>
       <c r="BE24" s="2">
         <v>3119</v>
       </c>
       <c r="BF24" s="2">
         <v>2777</v>
       </c>
       <c r="BG24" s="2">
         <v>2487</v>
       </c>
       <c r="BH24" s="2">
         <v>2149</v>
       </c>
       <c r="BI24" s="2">
         <v>2055</v>
       </c>
       <c r="BJ24" s="2">
         <v>2752</v>
       </c>
       <c r="BK24" s="2">
         <v>2522</v>
       </c>
+      <c r="BL24" s="2">
+        <v>2534</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
-      <c r="A25" s="47" t="s">
+    <row r="25" spans="1:64">
+      <c r="A25" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="B25" s="47"/>
-[...39 lines deleted...]
-      <c r="AP25" s="47"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="42"/>
+      <c r="M25" s="42"/>
+      <c r="N25" s="42"/>
+      <c r="O25" s="42"/>
+      <c r="P25" s="42"/>
+      <c r="Q25" s="42"/>
+      <c r="R25" s="42"/>
+      <c r="S25" s="42"/>
+      <c r="T25" s="42"/>
+      <c r="U25" s="42"/>
+      <c r="V25" s="42"/>
+      <c r="W25" s="42"/>
+      <c r="X25" s="42"/>
+      <c r="Y25" s="42"/>
+      <c r="Z25" s="42"/>
+      <c r="AA25" s="42"/>
+      <c r="AB25" s="42"/>
+      <c r="AC25" s="42"/>
+      <c r="AD25" s="42"/>
+      <c r="AE25" s="42"/>
+      <c r="AF25" s="42"/>
+      <c r="AG25" s="42"/>
+      <c r="AH25" s="42"/>
+      <c r="AI25" s="42"/>
+      <c r="AJ25" s="42"/>
+      <c r="AK25" s="42"/>
+      <c r="AL25" s="42"/>
+      <c r="AM25" s="42"/>
+      <c r="AN25" s="42"/>
+      <c r="AO25" s="42"/>
+      <c r="AP25" s="42"/>
       <c r="BE25" s="2"/>
       <c r="BF25" s="2"/>
       <c r="BG25" s="2"/>
       <c r="BH25" s="2"/>
       <c r="BI25" s="2"/>
       <c r="BJ25" s="2"/>
       <c r="BK25" s="2"/>
+      <c r="BL25" s="2"/>
     </row>
-    <row r="26" spans="1:63" ht="12.95" customHeight="1">
+    <row r="26" spans="1:64" ht="12.95" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="16">
         <v>1204</v>
       </c>
       <c r="C26" s="16">
         <v>941</v>
       </c>
       <c r="D26" s="17">
         <v>744</v>
       </c>
       <c r="E26" s="17">
         <v>664</v>
       </c>
       <c r="F26" s="17">
         <v>765</v>
       </c>
       <c r="G26" s="17">
         <v>881</v>
       </c>
       <c r="H26" s="18">
         <v>945</v>
       </c>
       <c r="I26" s="17">
@@ -10254,52 +10402,55 @@
       </c>
       <c r="BD26" s="2">
         <v>2445</v>
       </c>
       <c r="BE26" s="2">
         <v>2681</v>
       </c>
       <c r="BF26" s="2">
         <v>2431</v>
       </c>
       <c r="BG26" s="2">
         <v>2211</v>
       </c>
       <c r="BH26" s="2">
         <v>1735</v>
       </c>
       <c r="BI26" s="2">
         <v>1815</v>
       </c>
       <c r="BJ26" s="2">
         <v>2470</v>
       </c>
       <c r="BK26" s="2">
         <v>2035</v>
       </c>
+      <c r="BL26" s="2">
+        <v>2138</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="18"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="23"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="2">
         <v>102</v>
       </c>
       <c r="O27" s="2">
         <v>126</v>
       </c>
       <c r="P27" s="2">
         <v>93</v>
       </c>
       <c r="Q27" s="2">
@@ -10421,52 +10572,55 @@
       </c>
       <c r="BD27" s="2">
         <v>288</v>
       </c>
       <c r="BE27" s="2">
         <v>320</v>
       </c>
       <c r="BF27" s="2">
         <v>213</v>
       </c>
       <c r="BG27" s="2">
         <v>232</v>
       </c>
       <c r="BH27" s="2">
         <v>165</v>
       </c>
       <c r="BI27" s="2">
         <v>173</v>
       </c>
       <c r="BJ27" s="2">
         <v>209</v>
       </c>
       <c r="BK27" s="2">
         <v>224</v>
       </c>
+      <c r="BL27" s="2">
+        <v>227</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="2">
         <v>37</v>
       </c>
       <c r="O28" s="2">
         <v>38</v>
       </c>
       <c r="P28" s="2">
         <v>39</v>
       </c>
       <c r="Q28" s="2">
@@ -10588,52 +10742,55 @@
       </c>
       <c r="BD28" s="2">
         <v>97</v>
       </c>
       <c r="BE28" s="2">
         <v>78</v>
       </c>
       <c r="BF28" s="2">
         <v>72</v>
       </c>
       <c r="BG28" s="2">
         <v>84</v>
       </c>
       <c r="BH28" s="2">
         <v>50</v>
       </c>
       <c r="BI28" s="2">
         <v>115</v>
       </c>
       <c r="BJ28" s="2">
         <v>63</v>
       </c>
       <c r="BK28" s="2">
         <v>62</v>
       </c>
+      <c r="BL28" s="2">
+        <v>76</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="18"/>
       <c r="I29" s="17"/>
       <c r="J29" s="19"/>
       <c r="K29" s="23"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="2">
         <v>56</v>
       </c>
       <c r="O29" s="2">
         <v>70</v>
       </c>
       <c r="P29" s="2">
         <v>46</v>
       </c>
       <c r="Q29" s="2">
@@ -10755,52 +10912,55 @@
       </c>
       <c r="BD29" s="2">
         <v>164</v>
       </c>
       <c r="BE29" s="2">
         <v>221</v>
       </c>
       <c r="BF29" s="2">
         <v>173</v>
       </c>
       <c r="BG29" s="2">
         <v>116</v>
       </c>
       <c r="BH29" s="2">
         <v>123</v>
       </c>
       <c r="BI29" s="2">
         <v>130</v>
       </c>
       <c r="BJ29" s="2">
         <v>147</v>
       </c>
       <c r="BK29" s="2">
         <v>143</v>
       </c>
+      <c r="BL29" s="2">
+        <v>166</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="18"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="23"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
       <c r="N30" s="2">
         <v>51</v>
       </c>
       <c r="O30" s="2">
         <v>60</v>
       </c>
       <c r="P30" s="2">
         <v>47</v>
       </c>
       <c r="Q30" s="2">
@@ -10922,52 +11082,55 @@
       </c>
       <c r="BD30" s="2">
         <v>182</v>
       </c>
       <c r="BE30" s="2">
         <v>162</v>
       </c>
       <c r="BF30" s="2">
         <v>151</v>
       </c>
       <c r="BG30" s="2">
         <v>127</v>
       </c>
       <c r="BH30" s="2">
         <v>114</v>
       </c>
       <c r="BI30" s="2">
         <v>87</v>
       </c>
       <c r="BJ30" s="2">
         <v>177</v>
       </c>
       <c r="BK30" s="2">
         <v>123</v>
       </c>
+      <c r="BL30" s="2">
+        <v>90</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:64">
       <c r="A31" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="18"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="23"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="2">
         <v>34</v>
       </c>
       <c r="O31" s="2">
         <v>37</v>
       </c>
       <c r="P31" s="2">
         <v>19</v>
       </c>
       <c r="Q31" s="2">
@@ -11089,52 +11252,55 @@
       </c>
       <c r="BD31" s="2">
         <v>105</v>
       </c>
       <c r="BE31" s="2">
         <v>111</v>
       </c>
       <c r="BF31" s="2">
         <v>98</v>
       </c>
       <c r="BG31" s="2">
         <v>128</v>
       </c>
       <c r="BH31" s="2">
         <v>68</v>
       </c>
       <c r="BI31" s="2">
         <v>63</v>
       </c>
       <c r="BJ31" s="2">
         <v>113</v>
       </c>
       <c r="BK31" s="2">
         <v>68</v>
       </c>
+      <c r="BL31" s="2">
+        <v>84</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="18"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="23"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="2">
         <v>188</v>
       </c>
       <c r="O32" s="2">
         <v>205</v>
       </c>
       <c r="P32" s="2">
         <v>164</v>
       </c>
       <c r="Q32" s="2">
@@ -11256,52 +11422,55 @@
       </c>
       <c r="BD32" s="2">
         <v>636</v>
       </c>
       <c r="BE32" s="2">
         <v>605</v>
       </c>
       <c r="BF32" s="2">
         <v>614</v>
       </c>
       <c r="BG32" s="2">
         <v>530</v>
       </c>
       <c r="BH32" s="2">
         <v>432</v>
       </c>
       <c r="BI32" s="2">
         <v>476</v>
       </c>
       <c r="BJ32" s="2">
         <v>694</v>
       </c>
       <c r="BK32" s="2">
         <v>555</v>
       </c>
+      <c r="BL32" s="2">
+        <v>596</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:64">
       <c r="A33" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="18"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="23"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
       <c r="N33" s="2">
         <v>91</v>
       </c>
       <c r="O33" s="2">
         <v>82</v>
       </c>
       <c r="P33" s="2">
         <v>84</v>
       </c>
       <c r="Q33" s="2">
@@ -11423,52 +11592,55 @@
       </c>
       <c r="BD33" s="2">
         <v>228</v>
       </c>
       <c r="BE33" s="2">
         <v>260</v>
       </c>
       <c r="BF33" s="2">
         <v>247</v>
       </c>
       <c r="BG33" s="2">
         <v>198</v>
       </c>
       <c r="BH33" s="2">
         <v>184</v>
       </c>
       <c r="BI33" s="2">
         <v>180</v>
       </c>
       <c r="BJ33" s="2">
         <v>200</v>
       </c>
       <c r="BK33" s="2">
         <v>139</v>
       </c>
+      <c r="BL33" s="2">
+        <v>205</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:64">
       <c r="A34" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="18"/>
       <c r="I34" s="17"/>
       <c r="J34" s="19"/>
       <c r="K34" s="23"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="2">
         <v>35</v>
       </c>
       <c r="O34" s="2">
         <v>54</v>
       </c>
       <c r="P34" s="2">
         <v>55</v>
       </c>
       <c r="Q34" s="2">
@@ -11590,52 +11762,55 @@
       </c>
       <c r="BD34" s="2">
         <v>132</v>
       </c>
       <c r="BE34" s="2">
         <v>125</v>
       </c>
       <c r="BF34" s="2">
         <v>105</v>
       </c>
       <c r="BG34" s="2">
         <v>115</v>
       </c>
       <c r="BH34" s="2">
         <v>85</v>
       </c>
       <c r="BI34" s="2">
         <v>50</v>
       </c>
       <c r="BJ34" s="2">
         <v>71</v>
       </c>
       <c r="BK34" s="2">
         <v>80</v>
       </c>
+      <c r="BL34" s="2">
+        <v>72</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:64">
       <c r="A35" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="18"/>
       <c r="I35" s="17"/>
       <c r="J35" s="19"/>
       <c r="K35" s="23"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="2">
         <v>45</v>
       </c>
       <c r="O35" s="2">
         <v>81</v>
       </c>
       <c r="P35" s="2">
         <v>47</v>
       </c>
       <c r="Q35" s="2">
@@ -11757,52 +11932,55 @@
       </c>
       <c r="BD35" s="2">
         <v>145</v>
       </c>
       <c r="BE35" s="2">
         <v>160</v>
       </c>
       <c r="BF35" s="2">
         <v>155</v>
       </c>
       <c r="BG35" s="2">
         <v>136</v>
       </c>
       <c r="BH35" s="2">
         <v>102</v>
       </c>
       <c r="BI35" s="2">
         <v>101</v>
       </c>
       <c r="BJ35" s="2">
         <v>131</v>
       </c>
       <c r="BK35" s="2">
         <v>99</v>
       </c>
+      <c r="BL35" s="2">
+        <v>109</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:64">
       <c r="A36" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="2">
         <v>40</v>
       </c>
       <c r="O36" s="2">
         <v>50</v>
       </c>
       <c r="P36" s="2">
         <v>41</v>
       </c>
       <c r="Q36" s="2">
@@ -11924,52 +12102,55 @@
       </c>
       <c r="BD36" s="2">
         <v>84</v>
       </c>
       <c r="BE36" s="2">
         <v>174</v>
       </c>
       <c r="BF36" s="2">
         <v>193</v>
       </c>
       <c r="BG36" s="2">
         <v>123</v>
       </c>
       <c r="BH36" s="2">
         <v>77</v>
       </c>
       <c r="BI36" s="2">
         <v>73</v>
       </c>
       <c r="BJ36" s="2">
         <v>150</v>
       </c>
       <c r="BK36" s="2">
         <v>122</v>
       </c>
+      <c r="BL36" s="2">
+        <v>115</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:64">
       <c r="A37" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="28"/>
       <c r="I37" s="27"/>
       <c r="J37" s="28"/>
       <c r="K37" s="29"/>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="2">
         <v>106</v>
       </c>
       <c r="O37" s="2">
         <v>140</v>
       </c>
       <c r="P37" s="2">
         <v>99</v>
       </c>
       <c r="Q37" s="2">
@@ -12091,52 +12272,55 @@
       </c>
       <c r="BD37" s="2">
         <v>222</v>
       </c>
       <c r="BE37" s="2">
         <v>320</v>
       </c>
       <c r="BF37" s="2">
         <v>259</v>
       </c>
       <c r="BG37" s="2">
         <v>295</v>
       </c>
       <c r="BH37" s="2">
         <v>228</v>
       </c>
       <c r="BI37" s="2">
         <v>243</v>
       </c>
       <c r="BJ37" s="2">
         <v>382</v>
       </c>
       <c r="BK37" s="2">
         <v>289</v>
       </c>
+      <c r="BL37" s="2">
+        <v>279</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:64">
       <c r="A38" s="21" t="s">
         <v>24</v>
       </c>
       <c r="N38" s="2">
         <v>44</v>
       </c>
       <c r="O38" s="2">
         <v>39</v>
       </c>
       <c r="P38" s="2">
         <v>27</v>
       </c>
       <c r="Q38" s="2">
         <v>42</v>
       </c>
       <c r="R38" s="2">
         <v>40</v>
       </c>
       <c r="S38" s="2">
         <v>49</v>
       </c>
       <c r="T38" s="2">
         <v>36</v>
       </c>
       <c r="U38" s="2">
@@ -12246,52 +12430,55 @@
       </c>
       <c r="BD38" s="2">
         <v>97</v>
       </c>
       <c r="BE38" s="2">
         <v>94</v>
       </c>
       <c r="BF38" s="2">
         <v>111</v>
       </c>
       <c r="BG38" s="2">
         <v>89</v>
       </c>
       <c r="BH38" s="2">
         <v>72</v>
       </c>
       <c r="BI38" s="2">
         <v>74</v>
       </c>
       <c r="BJ38" s="2">
         <v>76</v>
       </c>
       <c r="BK38" s="2">
         <v>91</v>
       </c>
+      <c r="BL38" s="2">
+        <v>78</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:64">
       <c r="A39" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="35"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="36"/>
       <c r="L39" s="36"/>
       <c r="M39" s="36"/>
       <c r="N39" s="31">
         <v>20</v>
       </c>
       <c r="O39" s="31">
         <v>28</v>
       </c>
       <c r="P39" s="31">
         <v>22</v>
       </c>
       <c r="Q39" s="31">
@@ -12413,202 +12600,205 @@
       </c>
       <c r="BD39" s="2">
         <v>65</v>
       </c>
       <c r="BE39" s="31">
         <v>51</v>
       </c>
       <c r="BF39" s="31">
         <v>40</v>
       </c>
       <c r="BG39" s="31">
         <v>38</v>
       </c>
       <c r="BH39" s="31">
         <v>35</v>
       </c>
       <c r="BI39" s="31">
         <v>50</v>
       </c>
       <c r="BJ39" s="31">
         <v>57</v>
       </c>
       <c r="BK39" s="31">
         <v>40</v>
       </c>
+      <c r="BL39" s="2">
+        <v>41</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="A6:AP6"/>
+    <mergeCell ref="A21:AP21"/>
     <mergeCell ref="A25:AP25"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="BJ4:BU4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:AP21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="BT20" sqref="BT20"/>
+      <selection activeCell="BL8" sqref="BL8:BL41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="0" style="30" hidden="1" customWidth="1"/>
     <col min="3" max="25" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="33" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="44"/>
-[...58 lines deleted...]
-      <c r="BI3" s="44"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="49"/>
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49"/>
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49"/>
+      <c r="AE3" s="49"/>
+      <c r="AF3" s="49"/>
+      <c r="AG3" s="49"/>
+      <c r="AH3" s="49"/>
+      <c r="AI3" s="49"/>
+      <c r="AJ3" s="49"/>
+      <c r="AK3" s="49"/>
+      <c r="AL3" s="49"/>
+      <c r="AM3" s="49"/>
+      <c r="AN3" s="49"/>
+      <c r="AO3" s="49"/>
+      <c r="AP3" s="49"/>
+      <c r="AQ3" s="49"/>
+      <c r="AR3" s="49"/>
+      <c r="AS3" s="49"/>
+      <c r="AT3" s="49"/>
+      <c r="AU3" s="49"/>
+      <c r="AV3" s="49"/>
+      <c r="AW3" s="49"/>
+      <c r="AX3" s="49"/>
+      <c r="AY3" s="49"/>
+      <c r="AZ3" s="49"/>
+      <c r="BA3" s="49"/>
+      <c r="BB3" s="49"/>
+      <c r="BC3" s="49"/>
+      <c r="BD3" s="49"/>
+      <c r="BE3" s="49"/>
+      <c r="BF3" s="49"/>
+      <c r="BG3" s="49"/>
+      <c r="BH3" s="49"/>
+      <c r="BI3" s="49"/>
     </row>
     <row r="4" spans="1:73" s="5" customFormat="1">
       <c r="A4" s="4"/>
       <c r="X4" s="37"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="8"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="BL4" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:73">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50">
+      <c r="A5" s="45"/>
+      <c r="B5" s="47">
         <v>2021</v>
       </c>
-      <c r="C5" s="51"/>
-[...10 lines deleted...]
-      <c r="N5" s="50">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="47">
         <v>2022</v>
       </c>
-      <c r="O5" s="51"/>
-[...9 lines deleted...]
-      <c r="Y5" s="51"/>
+      <c r="O5" s="48"/>
+      <c r="P5" s="48"/>
+      <c r="Q5" s="48"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="48"/>
+      <c r="T5" s="48"/>
+      <c r="U5" s="48"/>
+      <c r="V5" s="48"/>
+      <c r="W5" s="48"/>
+      <c r="X5" s="48"/>
+      <c r="Y5" s="48"/>
       <c r="Z5" s="53">
         <v>2023</v>
       </c>
       <c r="AA5" s="54"/>
       <c r="AB5" s="54"/>
       <c r="AC5" s="54"/>
       <c r="AD5" s="54"/>
       <c r="AE5" s="54"/>
       <c r="AF5" s="54"/>
       <c r="AG5" s="54"/>
       <c r="AH5" s="54"/>
       <c r="AI5" s="54"/>
       <c r="AJ5" s="54"/>
       <c r="AK5" s="54"/>
       <c r="AL5" s="52">
         <v>2024</v>
       </c>
       <c r="AM5" s="52"/>
       <c r="AN5" s="52"/>
       <c r="AO5" s="52"/>
       <c r="AP5" s="52"/>
       <c r="AQ5" s="52"/>
       <c r="AR5" s="52"/>
       <c r="AS5" s="52"/>
       <c r="AT5" s="52"/>
@@ -12623,51 +12813,51 @@
       <c r="BA5" s="52"/>
       <c r="BB5" s="52"/>
       <c r="BC5" s="52"/>
       <c r="BD5" s="52"/>
       <c r="BE5" s="52"/>
       <c r="BF5" s="52"/>
       <c r="BG5" s="52"/>
       <c r="BH5" s="52"/>
       <c r="BI5" s="52"/>
       <c r="BJ5" s="52">
         <v>2026</v>
       </c>
       <c r="BK5" s="52"/>
       <c r="BL5" s="52"/>
       <c r="BM5" s="52"/>
       <c r="BN5" s="52"/>
       <c r="BO5" s="52"/>
       <c r="BP5" s="52"/>
       <c r="BQ5" s="52"/>
       <c r="BR5" s="52"/>
       <c r="BS5" s="52"/>
       <c r="BT5" s="52"/>
       <c r="BU5" s="52"/>
     </row>
     <row r="6" spans="1:73" ht="25.5">
-      <c r="A6" s="49"/>
+      <c r="A6" s="46"/>
       <c r="B6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="11" t="s">
@@ -12842,94 +13032,94 @@
         <v>30</v>
       </c>
       <c r="BO6" s="14" t="s">
         <v>31</v>
       </c>
       <c r="BP6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="BQ6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="BR6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="BS6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BT6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="BU6" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:73">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="45"/>
-[...39 lines deleted...]
-      <c r="AP7" s="45"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
+      <c r="R7" s="50"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="50"/>
+      <c r="V7" s="50"/>
+      <c r="W7" s="50"/>
+      <c r="X7" s="50"/>
+      <c r="Y7" s="50"/>
+      <c r="Z7" s="50"/>
+      <c r="AA7" s="50"/>
+      <c r="AB7" s="50"/>
+      <c r="AC7" s="50"/>
+      <c r="AD7" s="50"/>
+      <c r="AE7" s="50"/>
+      <c r="AF7" s="50"/>
+      <c r="AG7" s="50"/>
+      <c r="AH7" s="50"/>
+      <c r="AI7" s="50"/>
+      <c r="AJ7" s="50"/>
+      <c r="AK7" s="50"/>
+      <c r="AL7" s="50"/>
+      <c r="AM7" s="50"/>
+      <c r="AN7" s="50"/>
+      <c r="AO7" s="50"/>
+      <c r="AP7" s="50"/>
     </row>
     <row r="8" spans="1:73" ht="12.95" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="16">
         <v>-129</v>
       </c>
       <c r="C8" s="16">
         <v>-111</v>
       </c>
       <c r="D8" s="17">
         <v>-99</v>
       </c>
       <c r="E8" s="17">
         <v>-99</v>
       </c>
       <c r="F8" s="17">
         <v>-101</v>
       </c>
       <c r="G8" s="38">
         <v>-163</v>
       </c>
       <c r="H8" s="18">
         <v>-103</v>
@@ -13076,50 +13266,53 @@
         <v>-191</v>
       </c>
       <c r="BD8" s="1">
         <v>-752</v>
       </c>
       <c r="BE8" s="1">
         <v>-591</v>
       </c>
       <c r="BF8" s="1">
         <v>-498</v>
       </c>
       <c r="BG8" s="2">
         <v>-542</v>
       </c>
       <c r="BH8" s="2">
         <v>-367</v>
       </c>
       <c r="BI8" s="2">
         <v>-374</v>
       </c>
       <c r="BJ8" s="2">
         <v>-330</v>
       </c>
       <c r="BK8" s="2">
         <v>-469</v>
+      </c>
+      <c r="BL8" s="2">
+        <v>-552</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="38"/>
       <c r="H9" s="18"/>
       <c r="I9" s="17"/>
       <c r="J9" s="19"/>
       <c r="K9" s="20"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="2">
         <v>-48</v>
       </c>
       <c r="O9" s="2">
         <v>-64</v>
       </c>
       <c r="P9" s="2">
@@ -13244,50 +13437,53 @@
       </c>
       <c r="BD9" s="1">
         <v>-126</v>
       </c>
       <c r="BE9" s="1">
         <v>-122</v>
       </c>
       <c r="BF9" s="1">
         <v>-100</v>
       </c>
       <c r="BG9" s="2">
         <v>-99</v>
       </c>
       <c r="BH9" s="2">
         <v>-67</v>
       </c>
       <c r="BI9" s="2">
         <v>-71</v>
       </c>
       <c r="BJ9" s="2">
         <v>-65</v>
       </c>
       <c r="BK9" s="2">
         <v>-108</v>
       </c>
+      <c r="BL9" s="2">
+        <v>-84</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="39"/>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="39"/>
       <c r="I10" s="39"/>
       <c r="J10" s="39"/>
       <c r="K10" s="39"/>
       <c r="L10" s="39"/>
       <c r="M10" s="39"/>
       <c r="N10" s="2">
         <v>-22</v>
       </c>
       <c r="O10" s="2">
         <v>-2</v>
       </c>
       <c r="P10" s="2">
         <v>-15</v>
@@ -13411,50 +13607,53 @@
       </c>
       <c r="BD10" s="1">
         <v>-44</v>
       </c>
       <c r="BE10" s="1">
         <v>-24</v>
       </c>
       <c r="BF10" s="1">
         <v>-24</v>
       </c>
       <c r="BG10" s="2">
         <v>-47</v>
       </c>
       <c r="BH10" s="2">
         <v>-29</v>
       </c>
       <c r="BI10" s="2">
         <v>-68</v>
       </c>
       <c r="BJ10" s="2">
         <v>-36</v>
       </c>
       <c r="BK10" s="2">
         <v>-18</v>
       </c>
+      <c r="BL10" s="2">
+        <v>-29</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="38"/>
       <c r="H11" s="18"/>
       <c r="I11" s="17"/>
       <c r="J11" s="19"/>
       <c r="K11" s="20"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="2">
         <v>-44</v>
       </c>
       <c r="O11" s="2">
         <v>-49</v>
       </c>
       <c r="P11" s="2">
         <v>-27</v>
@@ -13578,50 +13777,53 @@
       </c>
       <c r="BD11" s="1">
         <v>-78</v>
       </c>
       <c r="BE11" s="1">
         <v>-123</v>
       </c>
       <c r="BF11" s="1">
         <v>-177</v>
       </c>
       <c r="BG11" s="2">
         <v>-42</v>
       </c>
       <c r="BH11" s="2">
         <v>-65</v>
       </c>
       <c r="BI11" s="2">
         <v>-90</v>
       </c>
       <c r="BJ11" s="2">
         <v>-54</v>
       </c>
       <c r="BK11" s="2">
         <v>-44</v>
       </c>
+      <c r="BL11" s="2">
+        <v>-93</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="38"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="19"/>
       <c r="K12" s="20"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="2">
         <v>-22</v>
       </c>
       <c r="O12" s="2">
         <v>-27</v>
       </c>
       <c r="P12" s="2">
         <v>-22</v>
@@ -13745,50 +13947,53 @@
       </c>
       <c r="BD12" s="1">
         <v>-88</v>
       </c>
       <c r="BE12" s="1">
         <v>-64</v>
       </c>
       <c r="BF12" s="1">
         <v>-81</v>
       </c>
       <c r="BG12" s="2">
         <v>-65</v>
       </c>
       <c r="BH12" s="2">
         <v>-40</v>
       </c>
       <c r="BI12" s="2">
         <v>-24</v>
       </c>
       <c r="BJ12" s="2">
         <v>-95</v>
       </c>
       <c r="BK12" s="2">
         <v>-60</v>
       </c>
+      <c r="BL12" s="2">
+        <v>-26</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="38"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="19"/>
       <c r="K13" s="20"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="2">
         <v>-16</v>
       </c>
       <c r="O13" s="2">
         <v>-21</v>
       </c>
       <c r="P13" s="2">
         <v>-5</v>
@@ -13912,50 +14117,53 @@
       </c>
       <c r="BD13" s="1">
         <v>-43</v>
       </c>
       <c r="BE13" s="1">
         <v>-61</v>
       </c>
       <c r="BF13" s="1">
         <v>-43</v>
       </c>
       <c r="BG13" s="2">
         <v>-71</v>
       </c>
       <c r="BH13" s="2">
         <v>-42</v>
       </c>
       <c r="BI13" s="2">
         <v>-11</v>
       </c>
       <c r="BJ13" s="2">
         <v>-47</v>
       </c>
       <c r="BK13" s="2">
         <v>8</v>
       </c>
+      <c r="BL13" s="2">
+        <v>-35</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="38"/>
       <c r="H14" s="18"/>
       <c r="I14" s="17"/>
       <c r="J14" s="19"/>
       <c r="K14" s="20"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="2">
         <v>38</v>
       </c>
       <c r="O14" s="2">
         <v>37</v>
       </c>
       <c r="P14" s="2">
         <v>-3</v>
@@ -14079,50 +14287,53 @@
       </c>
       <c r="BD14" s="1">
         <v>50</v>
       </c>
       <c r="BE14" s="1">
         <v>86</v>
       </c>
       <c r="BF14" s="1">
         <v>40</v>
       </c>
       <c r="BG14" s="2">
         <v>111</v>
       </c>
       <c r="BH14" s="2">
         <v>206</v>
       </c>
       <c r="BI14" s="2">
         <v>183</v>
       </c>
       <c r="BJ14" s="2">
         <v>68</v>
       </c>
       <c r="BK14" s="2">
         <v>121</v>
       </c>
+      <c r="BL14" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="38"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="19"/>
       <c r="K15" s="20"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="2">
         <v>-36</v>
       </c>
       <c r="O15" s="2">
         <v>-36</v>
       </c>
       <c r="P15" s="2">
         <v>-47</v>
@@ -14246,50 +14457,53 @@
       </c>
       <c r="BD15" s="1">
         <v>-85</v>
       </c>
       <c r="BE15" s="1">
         <v>-91</v>
       </c>
       <c r="BF15" s="1">
         <v>-128</v>
       </c>
       <c r="BG15" s="2">
         <v>-99</v>
       </c>
       <c r="BH15" s="2">
         <v>-75</v>
       </c>
       <c r="BI15" s="2">
         <v>-78</v>
       </c>
       <c r="BJ15" s="2">
         <v>-32</v>
       </c>
       <c r="BK15" s="2">
         <v>-18</v>
       </c>
+      <c r="BL15" s="2">
+        <v>-76</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="38"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="19"/>
       <c r="K16" s="20"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="2">
         <v>-20</v>
       </c>
       <c r="O16" s="2">
         <v>-20</v>
       </c>
       <c r="P16" s="2">
         <v>-40</v>
@@ -14413,52 +14627,55 @@
       </c>
       <c r="BD16" s="1">
         <v>-70</v>
       </c>
       <c r="BE16" s="1">
         <v>-29</v>
       </c>
       <c r="BF16" s="1">
         <v>-26</v>
       </c>
       <c r="BG16" s="2">
         <v>-81</v>
       </c>
       <c r="BH16" s="2">
         <v>-53</v>
       </c>
       <c r="BI16" s="2">
         <v>-1</v>
       </c>
       <c r="BJ16" s="2">
         <v>-19</v>
       </c>
       <c r="BK16" s="2">
         <v>-33</v>
       </c>
+      <c r="BL16" s="2">
+        <v>-36</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="38"/>
       <c r="H17" s="18"/>
       <c r="I17" s="17"/>
       <c r="J17" s="19"/>
       <c r="K17" s="20"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="2">
         <v>-22</v>
       </c>
       <c r="O17" s="2">
         <v>-41</v>
       </c>
       <c r="P17" s="2">
         <v>-20</v>
       </c>
       <c r="Q17" s="2">
@@ -14580,52 +14797,55 @@
       </c>
       <c r="BD17" s="1">
         <v>-89</v>
       </c>
       <c r="BE17" s="1">
         <v>-52</v>
       </c>
       <c r="BF17" s="1">
         <v>-70</v>
       </c>
       <c r="BG17" s="2">
         <v>-79</v>
       </c>
       <c r="BH17" s="2">
         <v>-23</v>
       </c>
       <c r="BI17" s="2">
         <v>-43</v>
       </c>
       <c r="BJ17" s="2">
         <v>-50</v>
       </c>
       <c r="BK17" s="2">
         <v>-32</v>
       </c>
+      <c r="BL17" s="2">
+        <v>-54</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="2">
         <v>2</v>
       </c>
       <c r="O18" s="2">
         <v>-11</v>
       </c>
       <c r="P18" s="2">
         <v>-12</v>
       </c>
       <c r="Q18" s="2">
@@ -14747,52 +14967,55 @@
       </c>
       <c r="BD18" s="1">
         <v>71</v>
       </c>
       <c r="BE18" s="1">
         <v>-1</v>
       </c>
       <c r="BF18" s="1">
         <v>-106</v>
       </c>
       <c r="BG18" s="2">
         <v>-55</v>
       </c>
       <c r="BH18" s="2">
         <v>-18</v>
       </c>
       <c r="BI18" s="2">
         <v>-36</v>
       </c>
       <c r="BJ18" s="2">
         <v>-76</v>
       </c>
       <c r="BK18" s="2">
         <v>-80</v>
       </c>
+      <c r="BL18" s="2">
+        <v>5</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="38"/>
       <c r="H19" s="18"/>
       <c r="I19" s="17"/>
       <c r="J19" s="19"/>
       <c r="K19" s="20"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="2">
         <v>-7</v>
       </c>
       <c r="O19" s="2">
         <v>-42</v>
       </c>
       <c r="P19" s="2">
         <v>-26</v>
       </c>
       <c r="Q19" s="2">
@@ -14914,52 +15137,55 @@
       </c>
       <c r="BD19" s="1">
         <v>-21</v>
       </c>
       <c r="BE19" s="1">
         <v>-80</v>
       </c>
       <c r="BF19" s="1">
         <v>-17</v>
       </c>
       <c r="BG19" s="2">
         <v>-36</v>
       </c>
       <c r="BH19" s="2">
         <v>-31</v>
       </c>
       <c r="BI19" s="2">
         <v>-90</v>
       </c>
       <c r="BJ19" s="2">
         <v>-85</v>
       </c>
       <c r="BK19" s="2">
         <v>-19</v>
       </c>
+      <c r="BL19" s="2">
+        <v>-34</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="38"/>
       <c r="H20" s="18"/>
       <c r="I20" s="17"/>
       <c r="J20" s="19"/>
       <c r="K20" s="20"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="2">
         <v>-21</v>
       </c>
       <c r="O20" s="2">
         <v>-15</v>
       </c>
       <c r="P20" s="2">
         <v>-12</v>
       </c>
       <c r="Q20" s="2">
@@ -15081,52 +15307,55 @@
       </c>
       <c r="BD20" s="1">
         <v>-48</v>
       </c>
       <c r="BE20" s="1">
         <v>-28</v>
       </c>
       <c r="BF20" s="1">
         <v>-40</v>
       </c>
       <c r="BG20" s="2">
         <v>-48</v>
       </c>
       <c r="BH20" s="2">
         <v>-29</v>
       </c>
       <c r="BI20" s="2">
         <v>-16</v>
       </c>
       <c r="BJ20" s="2">
         <v>-20</v>
       </c>
       <c r="BK20" s="2">
         <v>-36</v>
       </c>
+      <c r="BL20" s="2">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="38"/>
       <c r="H21" s="18"/>
       <c r="I21" s="17"/>
       <c r="J21" s="19"/>
       <c r="K21" s="20"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="2">
         <v>112</v>
       </c>
       <c r="O21" s="2">
         <v>170</v>
       </c>
       <c r="P21" s="2">
         <v>192</v>
       </c>
       <c r="Q21" s="2">
@@ -15248,110 +15477,114 @@
       </c>
       <c r="BD21" s="1">
         <v>-181</v>
       </c>
       <c r="BE21" s="1">
         <v>-2</v>
       </c>
       <c r="BF21" s="1">
         <v>274</v>
       </c>
       <c r="BG21" s="2">
         <v>69</v>
       </c>
       <c r="BH21" s="2">
         <v>-101</v>
       </c>
       <c r="BI21" s="2">
         <v>-29</v>
       </c>
       <c r="BJ21" s="2">
         <v>181</v>
       </c>
       <c r="BK21" s="2">
         <v>-150</v>
       </c>
+      <c r="BL21" s="2">
+        <v>-78</v>
+      </c>
     </row>
-    <row r="22" spans="1:63">
-      <c r="A22" s="46" t="s">
+    <row r="22" spans="1:64">
+      <c r="A22" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="46"/>
-[...39 lines deleted...]
-      <c r="AP22" s="46"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51"/>
+      <c r="K22" s="51"/>
+      <c r="L22" s="51"/>
+      <c r="M22" s="51"/>
+      <c r="N22" s="51"/>
+      <c r="O22" s="51"/>
+      <c r="P22" s="51"/>
+      <c r="Q22" s="51"/>
+      <c r="R22" s="51"/>
+      <c r="S22" s="51"/>
+      <c r="T22" s="51"/>
+      <c r="U22" s="51"/>
+      <c r="V22" s="51"/>
+      <c r="W22" s="51"/>
+      <c r="X22" s="51"/>
+      <c r="Y22" s="51"/>
+      <c r="Z22" s="51"/>
+      <c r="AA22" s="51"/>
+      <c r="AB22" s="51"/>
+      <c r="AC22" s="51"/>
+      <c r="AD22" s="51"/>
+      <c r="AE22" s="51"/>
+      <c r="AF22" s="51"/>
+      <c r="AG22" s="51"/>
+      <c r="AH22" s="51"/>
+      <c r="AI22" s="51"/>
+      <c r="AJ22" s="51"/>
+      <c r="AK22" s="51"/>
+      <c r="AL22" s="51"/>
+      <c r="AM22" s="51"/>
+      <c r="AN22" s="51"/>
+      <c r="AO22" s="51"/>
+      <c r="AP22" s="51"/>
       <c r="AV22" s="2"/>
       <c r="AW22" s="2"/>
       <c r="AX22" s="2"/>
       <c r="AY22" s="2"/>
       <c r="AZ22" s="2"/>
       <c r="BE22" s="1"/>
       <c r="BF22" s="1"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
       <c r="BJ22" s="2"/>
       <c r="BK22" s="2"/>
+      <c r="BL22" s="2"/>
     </row>
-    <row r="23" spans="1:63" ht="12.95" customHeight="1">
+    <row r="23" spans="1:64" ht="12.95" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="16">
         <v>118</v>
       </c>
       <c r="C23" s="16">
         <v>59</v>
       </c>
       <c r="D23" s="17">
         <v>16</v>
       </c>
       <c r="E23" s="17">
         <v>-25</v>
       </c>
       <c r="F23" s="17">
         <v>38</v>
       </c>
       <c r="G23" s="17">
         <v>26</v>
       </c>
       <c r="H23" s="18">
         <v>84</v>
       </c>
       <c r="I23" s="17">
@@ -15497,52 +15730,55 @@
       </c>
       <c r="BD23" s="1">
         <v>-219</v>
       </c>
       <c r="BE23" s="1">
         <v>-43</v>
       </c>
       <c r="BF23" s="1">
         <v>106</v>
       </c>
       <c r="BG23" s="2">
         <v>6</v>
       </c>
       <c r="BH23" s="2">
         <v>-151</v>
       </c>
       <c r="BI23" s="2">
         <v>-51</v>
       </c>
       <c r="BJ23" s="2">
         <v>153</v>
       </c>
       <c r="BK23" s="2">
         <v>-193</v>
       </c>
+      <c r="BL23" s="2">
+        <v>-153</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="18"/>
       <c r="I24" s="17"/>
       <c r="J24" s="19"/>
       <c r="K24" s="20"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="2">
         <v>-36</v>
       </c>
       <c r="O24" s="2">
         <v>-30</v>
       </c>
       <c r="P24" s="2">
         <v>-28</v>
       </c>
       <c r="Q24" s="2">
@@ -15664,52 +15900,55 @@
       </c>
       <c r="BD24" s="1">
         <v>-69</v>
       </c>
       <c r="BE24" s="1">
         <v>-50</v>
       </c>
       <c r="BF24" s="1">
         <v>-167</v>
       </c>
       <c r="BG24" s="2">
         <v>-59</v>
       </c>
       <c r="BH24" s="2">
         <v>-57</v>
       </c>
       <c r="BI24" s="2">
         <v>-40</v>
       </c>
       <c r="BJ24" s="2">
         <v>-37</v>
       </c>
       <c r="BK24" s="2">
         <v>-32</v>
       </c>
+      <c r="BL24" s="2">
+        <v>-79</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="39"/>
       <c r="C25" s="39"/>
       <c r="D25" s="39"/>
       <c r="E25" s="39"/>
       <c r="F25" s="39"/>
       <c r="G25" s="39"/>
       <c r="H25" s="39"/>
       <c r="I25" s="39"/>
       <c r="J25" s="39"/>
       <c r="K25" s="39"/>
       <c r="L25" s="39"/>
       <c r="M25" s="39"/>
       <c r="N25" s="2">
         <v>99</v>
       </c>
       <c r="O25" s="2">
         <v>167</v>
       </c>
       <c r="P25" s="2">
         <v>190</v>
       </c>
       <c r="Q25" s="2">
@@ -15831,110 +16070,114 @@
       </c>
       <c r="BD25" s="1">
         <v>-150</v>
       </c>
       <c r="BE25" s="1">
         <v>7</v>
       </c>
       <c r="BF25" s="1">
         <v>273</v>
       </c>
       <c r="BG25" s="2">
         <v>65</v>
       </c>
       <c r="BH25" s="2">
         <v>-94</v>
       </c>
       <c r="BI25" s="2">
         <v>-11</v>
       </c>
       <c r="BJ25" s="2">
         <v>190</v>
       </c>
       <c r="BK25" s="2">
         <v>-161</v>
       </c>
+      <c r="BL25" s="2">
+        <v>-74</v>
+      </c>
     </row>
-    <row r="26" spans="1:63">
-      <c r="A26" s="47" t="s">
+    <row r="26" spans="1:64">
+      <c r="A26" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="47"/>
-[...39 lines deleted...]
-      <c r="AP26" s="47"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="42"/>
+      <c r="O26" s="42"/>
+      <c r="P26" s="42"/>
+      <c r="Q26" s="42"/>
+      <c r="R26" s="42"/>
+      <c r="S26" s="42"/>
+      <c r="T26" s="42"/>
+      <c r="U26" s="42"/>
+      <c r="V26" s="42"/>
+      <c r="W26" s="42"/>
+      <c r="X26" s="42"/>
+      <c r="Y26" s="42"/>
+      <c r="Z26" s="42"/>
+      <c r="AA26" s="42"/>
+      <c r="AB26" s="42"/>
+      <c r="AC26" s="42"/>
+      <c r="AD26" s="42"/>
+      <c r="AE26" s="42"/>
+      <c r="AF26" s="42"/>
+      <c r="AG26" s="42"/>
+      <c r="AH26" s="42"/>
+      <c r="AI26" s="42"/>
+      <c r="AJ26" s="42"/>
+      <c r="AK26" s="42"/>
+      <c r="AL26" s="42"/>
+      <c r="AM26" s="42"/>
+      <c r="AN26" s="42"/>
+      <c r="AO26" s="42"/>
+      <c r="AP26" s="42"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BE26" s="1"/>
       <c r="BF26" s="1"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
+      <c r="BL26" s="2"/>
     </row>
-    <row r="27" spans="1:63" ht="12.95" customHeight="1">
+    <row r="27" spans="1:64" ht="12.95" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="16">
         <v>-247</v>
       </c>
       <c r="C27" s="16">
         <v>-170</v>
       </c>
       <c r="D27" s="17">
         <v>-115</v>
       </c>
       <c r="E27" s="17">
         <v>-74</v>
       </c>
       <c r="F27" s="17">
         <v>-139</v>
       </c>
       <c r="G27" s="17">
         <v>-189</v>
       </c>
       <c r="H27" s="18">
         <v>-187</v>
       </c>
       <c r="I27" s="17">
@@ -16080,52 +16323,55 @@
       </c>
       <c r="BD27" s="1">
         <v>-533</v>
       </c>
       <c r="BE27" s="1">
         <v>-548</v>
       </c>
       <c r="BF27" s="1">
         <v>-604</v>
       </c>
       <c r="BG27" s="2">
         <v>-548</v>
       </c>
       <c r="BH27" s="2">
         <v>-216</v>
       </c>
       <c r="BI27" s="2">
         <v>-323</v>
       </c>
       <c r="BJ27" s="2">
         <v>-483</v>
       </c>
       <c r="BK27" s="2">
         <v>-276</v>
       </c>
+      <c r="BL27" s="2">
+        <v>-399</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="18"/>
       <c r="I28" s="17"/>
       <c r="J28" s="19"/>
       <c r="K28" s="23"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
       <c r="N28" s="2">
         <v>-48</v>
       </c>
       <c r="O28" s="2">
         <v>-64</v>
       </c>
       <c r="P28" s="2">
         <v>-54</v>
       </c>
       <c r="Q28" s="2">
@@ -16247,52 +16493,55 @@
       </c>
       <c r="BD28" s="1">
         <v>-126</v>
       </c>
       <c r="BE28" s="1">
         <v>-122</v>
       </c>
       <c r="BF28" s="1">
         <v>-100</v>
       </c>
       <c r="BG28" s="2">
         <v>-99</v>
       </c>
       <c r="BH28" s="2">
         <v>-67</v>
       </c>
       <c r="BI28" s="2">
         <v>-71</v>
       </c>
       <c r="BJ28" s="2">
         <v>-65</v>
       </c>
       <c r="BK28" s="2">
         <v>-108</v>
       </c>
+      <c r="BL28" s="2">
+        <v>-84</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="39"/>
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
       <c r="L29" s="39"/>
       <c r="M29" s="39"/>
       <c r="N29" s="2">
         <v>-22</v>
       </c>
       <c r="O29" s="2">
         <v>-2</v>
       </c>
       <c r="P29" s="2">
         <v>-15</v>
       </c>
       <c r="Q29" s="2">
@@ -16414,52 +16663,55 @@
       </c>
       <c r="BD29" s="1">
         <v>-44</v>
       </c>
       <c r="BE29" s="1">
         <v>-24</v>
       </c>
       <c r="BF29" s="1">
         <v>-24</v>
       </c>
       <c r="BG29" s="2">
         <v>-47</v>
       </c>
       <c r="BH29" s="2">
         <v>-29</v>
       </c>
       <c r="BI29" s="2">
         <v>-68</v>
       </c>
       <c r="BJ29" s="2">
         <v>-36</v>
       </c>
       <c r="BK29" s="2">
         <v>-18</v>
       </c>
+      <c r="BL29" s="2">
+        <v>-29</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="18"/>
       <c r="I30" s="17"/>
       <c r="J30" s="19"/>
       <c r="K30" s="23"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
       <c r="N30" s="2">
         <v>-8</v>
       </c>
       <c r="O30" s="2">
         <v>-19</v>
       </c>
       <c r="P30" s="2">
         <v>1</v>
       </c>
       <c r="Q30" s="2">
@@ -16581,52 +16833,55 @@
       </c>
       <c r="BD30" s="1">
         <v>-9</v>
       </c>
       <c r="BE30" s="1">
         <v>-73</v>
       </c>
       <c r="BF30" s="1">
         <v>-10</v>
       </c>
       <c r="BG30" s="2">
         <v>17</v>
       </c>
       <c r="BH30" s="2">
         <v>-8</v>
       </c>
       <c r="BI30" s="2">
         <v>-50</v>
       </c>
       <c r="BJ30" s="2">
         <v>-17</v>
       </c>
       <c r="BK30" s="2">
         <v>-12</v>
       </c>
+      <c r="BL30" s="2">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:64">
       <c r="A31" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="18"/>
       <c r="I31" s="17"/>
       <c r="J31" s="19"/>
       <c r="K31" s="23"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="2">
         <v>-22</v>
       </c>
       <c r="O31" s="2">
         <v>-27</v>
       </c>
       <c r="P31" s="2">
         <v>-22</v>
       </c>
       <c r="Q31" s="2">
@@ -16748,52 +17003,55 @@
       </c>
       <c r="BD31" s="1">
         <v>-88</v>
       </c>
       <c r="BE31" s="1">
         <v>-64</v>
       </c>
       <c r="BF31" s="1">
         <v>-81</v>
       </c>
       <c r="BG31" s="2">
         <v>-65</v>
       </c>
       <c r="BH31" s="2">
         <v>-40</v>
       </c>
       <c r="BI31" s="2">
         <v>-24</v>
       </c>
       <c r="BJ31" s="2">
         <v>-95</v>
       </c>
       <c r="BK31" s="2">
         <v>-60</v>
       </c>
+      <c r="BL31" s="2">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="18"/>
       <c r="I32" s="17"/>
       <c r="J32" s="19"/>
       <c r="K32" s="23"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="2">
         <v>-16</v>
       </c>
       <c r="O32" s="2">
         <v>-21</v>
       </c>
       <c r="P32" s="2">
         <v>-5</v>
       </c>
       <c r="Q32" s="2">
@@ -16915,52 +17173,55 @@
       </c>
       <c r="BD32" s="1">
         <v>-43</v>
       </c>
       <c r="BE32" s="1">
         <v>-61</v>
       </c>
       <c r="BF32" s="1">
         <v>-43</v>
       </c>
       <c r="BG32" s="2">
         <v>-71</v>
       </c>
       <c r="BH32" s="2">
         <v>-42</v>
       </c>
       <c r="BI32" s="2">
         <v>-11</v>
       </c>
       <c r="BJ32" s="2">
         <v>-47</v>
       </c>
       <c r="BK32" s="2">
         <v>8</v>
       </c>
+      <c r="BL32" s="2">
+        <v>-35</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:64">
       <c r="A33" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="18"/>
       <c r="I33" s="17"/>
       <c r="J33" s="19"/>
       <c r="K33" s="23"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
       <c r="N33" s="2">
         <v>38</v>
       </c>
       <c r="O33" s="2">
         <v>37</v>
       </c>
       <c r="P33" s="2">
         <v>-3</v>
       </c>
       <c r="Q33" s="2">
@@ -17082,52 +17343,55 @@
       </c>
       <c r="BD33" s="1">
         <v>50</v>
       </c>
       <c r="BE33" s="1">
         <v>86</v>
       </c>
       <c r="BF33" s="1">
         <v>40</v>
       </c>
       <c r="BG33" s="2">
         <v>111</v>
       </c>
       <c r="BH33" s="2">
         <v>206</v>
       </c>
       <c r="BI33" s="2">
         <v>183</v>
       </c>
       <c r="BJ33" s="2">
         <v>68</v>
       </c>
       <c r="BK33" s="2">
         <v>121</v>
       </c>
+      <c r="BL33" s="2">
+        <v>4</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:64">
       <c r="A34" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="18"/>
       <c r="I34" s="17"/>
       <c r="J34" s="19"/>
       <c r="K34" s="23"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="2">
         <v>-36</v>
       </c>
       <c r="O34" s="2">
         <v>-36</v>
       </c>
       <c r="P34" s="2">
         <v>-47</v>
       </c>
       <c r="Q34" s="2">
@@ -17249,52 +17513,55 @@
       </c>
       <c r="BD34" s="1">
         <v>-85</v>
       </c>
       <c r="BE34" s="1">
         <v>-91</v>
       </c>
       <c r="BF34" s="1">
         <v>-128</v>
       </c>
       <c r="BG34" s="2">
         <v>-99</v>
       </c>
       <c r="BH34" s="2">
         <v>-75</v>
       </c>
       <c r="BI34" s="2">
         <v>-78</v>
       </c>
       <c r="BJ34" s="2">
         <v>-32</v>
       </c>
       <c r="BK34" s="2">
         <v>-18</v>
       </c>
+      <c r="BL34" s="2">
+        <v>-76</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:64">
       <c r="A35" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="18"/>
       <c r="I35" s="17"/>
       <c r="J35" s="19"/>
       <c r="K35" s="23"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="2">
         <v>-20</v>
       </c>
       <c r="O35" s="2">
         <v>-20</v>
       </c>
       <c r="P35" s="2">
         <v>-40</v>
       </c>
       <c r="Q35" s="2">
@@ -17416,52 +17683,55 @@
       </c>
       <c r="BD35" s="1">
         <v>-70</v>
       </c>
       <c r="BE35" s="1">
         <v>-29</v>
       </c>
       <c r="BF35" s="1">
         <v>-26</v>
       </c>
       <c r="BG35" s="2">
         <v>-81</v>
       </c>
       <c r="BH35" s="2">
         <v>-53</v>
       </c>
       <c r="BI35" s="2">
         <v>-1</v>
       </c>
       <c r="BJ35" s="2">
         <v>-19</v>
       </c>
       <c r="BK35" s="2">
         <v>-33</v>
       </c>
+      <c r="BL35" s="2">
+        <v>-36</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:64">
       <c r="A36" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="18"/>
       <c r="I36" s="17"/>
       <c r="J36" s="19"/>
       <c r="K36" s="23"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="2">
         <v>-22</v>
       </c>
       <c r="O36" s="2">
         <v>-41</v>
       </c>
       <c r="P36" s="2">
         <v>-20</v>
       </c>
       <c r="Q36" s="2">
@@ -17583,52 +17853,55 @@
       </c>
       <c r="BD36" s="1">
         <v>-89</v>
       </c>
       <c r="BE36" s="1">
         <v>-52</v>
       </c>
       <c r="BF36" s="1">
         <v>-70</v>
       </c>
       <c r="BG36" s="2">
         <v>-79</v>
       </c>
       <c r="BH36" s="2">
         <v>-23</v>
       </c>
       <c r="BI36" s="2">
         <v>-43</v>
       </c>
       <c r="BJ36" s="2">
         <v>-50</v>
       </c>
       <c r="BK36" s="2">
         <v>-32</v>
       </c>
+      <c r="BL36" s="2">
+        <v>-54</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:64">
       <c r="A37" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="39"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="39"/>
       <c r="J37" s="39"/>
       <c r="K37" s="39"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="2">
         <v>2</v>
       </c>
       <c r="O37" s="2">
         <v>-11</v>
       </c>
       <c r="P37" s="2">
         <v>-12</v>
       </c>
       <c r="Q37" s="2">
@@ -17750,52 +18023,55 @@
       </c>
       <c r="BD37" s="1">
         <v>71</v>
       </c>
       <c r="BE37" s="1">
         <v>-1</v>
       </c>
       <c r="BF37" s="1">
         <v>-106</v>
       </c>
       <c r="BG37" s="2">
         <v>-55</v>
       </c>
       <c r="BH37" s="2">
         <v>-18</v>
       </c>
       <c r="BI37" s="2">
         <v>-36</v>
       </c>
       <c r="BJ37" s="2">
         <v>-76</v>
       </c>
       <c r="BK37" s="2">
         <v>-80</v>
       </c>
+      <c r="BL37" s="2">
+        <v>5</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:64">
       <c r="A38" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="27"/>
       <c r="C38" s="27"/>
       <c r="D38" s="27"/>
       <c r="E38" s="27"/>
       <c r="F38" s="27"/>
       <c r="G38" s="27"/>
       <c r="H38" s="28"/>
       <c r="I38" s="27"/>
       <c r="J38" s="28"/>
       <c r="K38" s="29"/>
       <c r="L38" s="28"/>
       <c r="M38" s="28"/>
       <c r="N38" s="2">
         <v>-7</v>
       </c>
       <c r="O38" s="2">
         <v>-42</v>
       </c>
       <c r="P38" s="2">
         <v>-26</v>
       </c>
       <c r="Q38" s="2">
@@ -17917,52 +18193,55 @@
       </c>
       <c r="BD38" s="1">
         <v>-21</v>
       </c>
       <c r="BE38" s="1">
         <v>-80</v>
       </c>
       <c r="BF38" s="1">
         <v>-17</v>
       </c>
       <c r="BG38" s="2">
         <v>-36</v>
       </c>
       <c r="BH38" s="2">
         <v>-31</v>
       </c>
       <c r="BI38" s="2">
         <v>-90</v>
       </c>
       <c r="BJ38" s="2">
         <v>-85</v>
       </c>
       <c r="BK38" s="2">
         <v>-19</v>
       </c>
+      <c r="BL38" s="2">
+        <v>-34</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:64">
       <c r="A39" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="30"/>
       <c r="N39" s="2">
         <v>-21</v>
       </c>
       <c r="O39" s="2">
         <v>-15</v>
       </c>
       <c r="P39" s="2">
         <v>-12</v>
       </c>
       <c r="Q39" s="2">
         <v>-20</v>
       </c>
       <c r="R39" s="2">
         <v>-18</v>
       </c>
       <c r="S39" s="2">
         <v>2</v>
       </c>
       <c r="T39" s="2">
         <v>-17</v>
       </c>
@@ -18073,52 +18352,55 @@
       </c>
       <c r="BD39" s="1">
         <v>-48</v>
       </c>
       <c r="BE39" s="1">
         <v>-28</v>
       </c>
       <c r="BF39" s="1">
         <v>-40</v>
       </c>
       <c r="BG39" s="2">
         <v>-48</v>
       </c>
       <c r="BH39" s="2">
         <v>-29</v>
       </c>
       <c r="BI39" s="2">
         <v>-16</v>
       </c>
       <c r="BJ39" s="2">
         <v>-20</v>
       </c>
       <c r="BK39" s="2">
         <v>-36</v>
       </c>
+      <c r="BL39" s="2">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:64">
       <c r="A40" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="35"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="36"/>
       <c r="J40" s="36"/>
       <c r="K40" s="36"/>
       <c r="L40" s="36"/>
       <c r="M40" s="36"/>
       <c r="N40" s="31">
         <v>13</v>
       </c>
       <c r="O40" s="31">
         <v>3</v>
       </c>
       <c r="P40" s="31">
         <v>2</v>
       </c>
       <c r="Q40" s="31">
@@ -18240,70 +18522,73 @@
       </c>
       <c r="BD40" s="1">
         <v>-31</v>
       </c>
       <c r="BE40" s="31">
         <v>-9</v>
       </c>
       <c r="BF40" s="31">
         <v>1</v>
       </c>
       <c r="BG40" s="31">
         <v>4</v>
       </c>
       <c r="BH40" s="31">
         <v>-7</v>
       </c>
       <c r="BI40" s="31">
         <v>-18</v>
       </c>
       <c r="BJ40" s="31">
         <v>-9</v>
       </c>
       <c r="BK40" s="31">
         <v>11</v>
       </c>
+      <c r="BL40" s="2">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:64">
       <c r="A42" s="30"/>
     </row>
-    <row r="43" spans="1:63">
+    <row r="43" spans="1:64">
       <c r="A43" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="BJ5:BU5"/>
+    <mergeCell ref="A3:BI3"/>
+    <mergeCell ref="AX5:BI5"/>
+    <mergeCell ref="A7:AP7"/>
+    <mergeCell ref="A22:AP22"/>
     <mergeCell ref="A26:AP26"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
-    <mergeCell ref="BJ5:BU5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A22:AP22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>келгендер</vt:lpstr>
       <vt:lpstr>кеткендер</vt:lpstr>
       <vt:lpstr>ішкі көші-қоң сальдосы</vt:lpstr>