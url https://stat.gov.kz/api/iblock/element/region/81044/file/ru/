--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13980" yWindow="60" windowWidth="13335" windowHeight="15840"/>
+    <workbookView xWindow="13545" yWindow="135" windowWidth="13335" windowHeight="15810"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="33">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
@@ -828,51 +828,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU42"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
       <pane xSplit="13" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BR15" sqref="BR15"/>
+      <selection pane="topRight" activeCell="BM8" sqref="BM8:BM40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="3" max="37" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73">
       <c r="A3" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="52"/>
       <c r="C3" s="52"/>
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
       <c r="F3" s="52"/>
       <c r="G3" s="52"/>
       <c r="H3" s="52"/>
       <c r="I3" s="52"/>
       <c r="J3" s="52"/>
       <c r="K3" s="52"/>
       <c r="L3" s="52"/>
@@ -1450,50 +1450,56 @@
       </c>
       <c r="BD8" s="2">
         <v>1</v>
       </c>
       <c r="BE8" s="2">
         <v>2</v>
       </c>
       <c r="BF8" s="2">
         <v>3</v>
       </c>
       <c r="BG8" s="2">
         <v>12</v>
       </c>
       <c r="BH8" s="2">
         <v>7</v>
       </c>
       <c r="BI8" s="2">
         <v>3</v>
       </c>
       <c r="BJ8" s="2">
         <v>4</v>
       </c>
       <c r="BK8" s="2">
         <v>3</v>
       </c>
+      <c r="BL8" s="2">
+        <v>1</v>
+      </c>
+      <c r="BM8" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="20"/>
       <c r="I9" s="19"/>
       <c r="J9" s="21"/>
       <c r="K9" s="20"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="4">
         <v>0</v>
       </c>
       <c r="P9" s="4">
         <v>0</v>
@@ -1617,50 +1623,56 @@
       </c>
       <c r="BD9" s="2">
         <v>0</v>
       </c>
       <c r="BE9" s="2">
         <v>0</v>
       </c>
       <c r="BF9" s="2">
         <v>0</v>
       </c>
       <c r="BG9" s="2">
         <v>0</v>
       </c>
       <c r="BH9" s="2">
         <v>1</v>
       </c>
       <c r="BI9" s="2">
         <v>0</v>
       </c>
       <c r="BJ9" s="2">
         <v>0</v>
       </c>
       <c r="BK9" s="2">
         <v>0</v>
       </c>
+      <c r="BL9" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="4">
         <v>0</v>
       </c>
       <c r="O10" s="4">
         <v>0</v>
       </c>
       <c r="P10" s="4">
         <v>0</v>
@@ -1784,50 +1796,56 @@
       </c>
       <c r="BD10" s="2">
         <v>0</v>
       </c>
       <c r="BE10" s="2">
         <v>0</v>
       </c>
       <c r="BF10" s="2">
         <v>0</v>
       </c>
       <c r="BG10" s="2">
         <v>0</v>
       </c>
       <c r="BH10" s="2">
         <v>0</v>
       </c>
       <c r="BI10" s="2">
         <v>0</v>
       </c>
       <c r="BJ10" s="2">
         <v>0</v>
       </c>
       <c r="BK10" s="2">
         <v>0</v>
       </c>
+      <c r="BL10" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="20"/>
       <c r="I11" s="19"/>
       <c r="J11" s="21"/>
       <c r="K11" s="20"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="4">
         <v>0</v>
       </c>
       <c r="O11" s="4">
         <v>0</v>
       </c>
       <c r="P11" s="4">
         <v>1</v>
@@ -1951,50 +1969,56 @@
       </c>
       <c r="BD11" s="2">
         <v>0</v>
       </c>
       <c r="BE11" s="2">
         <v>0</v>
       </c>
       <c r="BF11" s="2">
         <v>1</v>
       </c>
       <c r="BG11" s="2">
         <v>2</v>
       </c>
       <c r="BH11" s="2">
         <v>0</v>
       </c>
       <c r="BI11" s="2">
         <v>0</v>
       </c>
       <c r="BJ11" s="2">
         <v>0</v>
       </c>
       <c r="BK11" s="2">
         <v>1</v>
       </c>
+      <c r="BL11" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="21"/>
       <c r="K12" s="20"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="4">
         <v>0</v>
       </c>
       <c r="O12" s="4">
         <v>0</v>
       </c>
       <c r="P12" s="4">
         <v>0</v>
@@ -2118,50 +2142,56 @@
       </c>
       <c r="BD12" s="2">
         <v>0</v>
       </c>
       <c r="BE12" s="2">
         <v>0</v>
       </c>
       <c r="BF12" s="2">
         <v>0</v>
       </c>
       <c r="BG12" s="2">
         <v>0</v>
       </c>
       <c r="BH12" s="2">
         <v>0</v>
       </c>
       <c r="BI12" s="2">
         <v>0</v>
       </c>
       <c r="BJ12" s="2">
         <v>0</v>
       </c>
       <c r="BK12" s="2">
         <v>0</v>
       </c>
+      <c r="BL12" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="4">
         <v>0</v>
       </c>
       <c r="O13" s="4">
         <v>0</v>
       </c>
       <c r="P13" s="4">
         <v>0</v>
@@ -2285,50 +2315,56 @@
       </c>
       <c r="BD13" s="2">
         <v>0</v>
       </c>
       <c r="BE13" s="2">
         <v>0</v>
       </c>
       <c r="BF13" s="2">
         <v>0</v>
       </c>
       <c r="BG13" s="2">
         <v>1</v>
       </c>
       <c r="BH13" s="2">
         <v>0</v>
       </c>
       <c r="BI13" s="2">
         <v>0</v>
       </c>
       <c r="BJ13" s="2">
         <v>0</v>
       </c>
       <c r="BK13" s="2">
         <v>0</v>
       </c>
+      <c r="BL13" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="21"/>
       <c r="K14" s="20"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
       <c r="N14" s="4">
         <v>0</v>
       </c>
       <c r="O14" s="4">
         <v>5</v>
       </c>
       <c r="P14" s="4">
         <v>0</v>
@@ -2452,50 +2488,56 @@
       </c>
       <c r="BD14" s="2">
         <v>0</v>
       </c>
       <c r="BE14" s="2">
         <v>0</v>
       </c>
       <c r="BF14" s="2">
         <v>0</v>
       </c>
       <c r="BG14" s="2">
         <v>1</v>
       </c>
       <c r="BH14" s="2">
         <v>1</v>
       </c>
       <c r="BI14" s="2">
         <v>0</v>
       </c>
       <c r="BJ14" s="2">
         <v>0</v>
       </c>
       <c r="BK14" s="2">
         <v>1</v>
       </c>
+      <c r="BL14" s="2">
+        <v>1</v>
+      </c>
+      <c r="BM14" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="21"/>
       <c r="K15" s="20"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
       <c r="N15" s="4">
         <v>0</v>
       </c>
       <c r="O15" s="4">
         <v>0</v>
       </c>
       <c r="P15" s="4">
         <v>0</v>
@@ -2619,50 +2661,56 @@
       </c>
       <c r="BD15" s="2">
         <v>0</v>
       </c>
       <c r="BE15" s="2">
         <v>0</v>
       </c>
       <c r="BF15" s="2">
         <v>0</v>
       </c>
       <c r="BG15" s="2">
         <v>0</v>
       </c>
       <c r="BH15" s="2">
         <v>0</v>
       </c>
       <c r="BI15" s="2">
         <v>0</v>
       </c>
       <c r="BJ15" s="2">
         <v>0</v>
       </c>
       <c r="BK15" s="2">
         <v>0</v>
       </c>
+      <c r="BL15" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="21"/>
       <c r="K16" s="20"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="4">
         <v>0</v>
       </c>
       <c r="O16" s="4">
         <v>0</v>
       </c>
       <c r="P16" s="4">
         <v>0</v>
@@ -2786,52 +2834,58 @@
       </c>
       <c r="BD16" s="2">
         <v>0</v>
       </c>
       <c r="BE16" s="2">
         <v>0</v>
       </c>
       <c r="BF16" s="2">
         <v>0</v>
       </c>
       <c r="BG16" s="2">
         <v>0</v>
       </c>
       <c r="BH16" s="2">
         <v>0</v>
       </c>
       <c r="BI16" s="2">
         <v>0</v>
       </c>
       <c r="BJ16" s="2">
         <v>0</v>
       </c>
       <c r="BK16" s="2">
         <v>0</v>
       </c>
+      <c r="BL16" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="20"/>
       <c r="I17" s="19"/>
       <c r="J17" s="21"/>
       <c r="K17" s="20"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="4">
         <v>0</v>
       </c>
       <c r="O17" s="4">
         <v>0</v>
       </c>
       <c r="P17" s="4">
         <v>0</v>
       </c>
       <c r="Q17" s="4">
@@ -2953,52 +3007,58 @@
       </c>
       <c r="BD17" s="2">
         <v>0</v>
       </c>
       <c r="BE17" s="2">
         <v>0</v>
       </c>
       <c r="BF17" s="2">
         <v>0</v>
       </c>
       <c r="BG17" s="2">
         <v>0</v>
       </c>
       <c r="BH17" s="2">
         <v>0</v>
       </c>
       <c r="BI17" s="2">
         <v>0</v>
       </c>
       <c r="BJ17" s="2">
         <v>0</v>
       </c>
       <c r="BK17" s="2">
         <v>0</v>
       </c>
+      <c r="BL17" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="4">
         <v>0</v>
       </c>
       <c r="O18" s="4">
         <v>0</v>
       </c>
       <c r="P18" s="4">
         <v>1</v>
       </c>
       <c r="Q18" s="4">
@@ -3120,52 +3180,58 @@
       </c>
       <c r="BD18" s="2">
         <v>0</v>
       </c>
       <c r="BE18" s="2">
         <v>0</v>
       </c>
       <c r="BF18" s="2">
         <v>0</v>
       </c>
       <c r="BG18" s="2">
         <v>0</v>
       </c>
       <c r="BH18" s="2">
         <v>0</v>
       </c>
       <c r="BI18" s="2">
         <v>1</v>
       </c>
       <c r="BJ18" s="2">
         <v>0</v>
       </c>
       <c r="BK18" s="2">
         <v>0</v>
       </c>
+      <c r="BL18" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="21"/>
       <c r="K19" s="20"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="4">
         <v>0</v>
       </c>
       <c r="O19" s="4">
         <v>0</v>
       </c>
       <c r="P19" s="4">
         <v>0</v>
       </c>
       <c r="Q19" s="4">
@@ -3287,52 +3353,58 @@
       </c>
       <c r="BD19" s="2">
         <v>0</v>
       </c>
       <c r="BE19" s="2">
         <v>0</v>
       </c>
       <c r="BF19" s="2">
         <v>0</v>
       </c>
       <c r="BG19" s="2">
         <v>0</v>
       </c>
       <c r="BH19" s="2">
         <v>0</v>
       </c>
       <c r="BI19" s="2">
         <v>0</v>
       </c>
       <c r="BJ19" s="2">
         <v>0</v>
       </c>
       <c r="BK19" s="2">
         <v>0</v>
       </c>
+      <c r="BL19" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="21"/>
       <c r="K20" s="20"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="4">
         <v>0</v>
       </c>
       <c r="O20" s="4">
         <v>0</v>
       </c>
       <c r="P20" s="4">
         <v>1</v>
       </c>
       <c r="Q20" s="4">
@@ -3454,52 +3526,58 @@
       </c>
       <c r="BD20" s="2">
         <v>0</v>
       </c>
       <c r="BE20" s="2">
         <v>0</v>
       </c>
       <c r="BF20" s="2">
         <v>0</v>
       </c>
       <c r="BG20" s="2">
         <v>0</v>
       </c>
       <c r="BH20" s="2">
         <v>0</v>
       </c>
       <c r="BI20" s="2">
         <v>0</v>
       </c>
       <c r="BJ20" s="2">
         <v>0</v>
       </c>
       <c r="BK20" s="2">
         <v>0</v>
       </c>
+      <c r="BL20" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:65">
       <c r="A21" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="20"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="20"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="4">
         <v>0</v>
       </c>
       <c r="O21" s="4">
         <v>1</v>
       </c>
       <c r="P21" s="4">
         <v>7</v>
       </c>
       <c r="Q21" s="4">
@@ -3621,100 +3699,108 @@
       </c>
       <c r="BD21" s="2">
         <v>1</v>
       </c>
       <c r="BE21" s="2">
         <v>2</v>
       </c>
       <c r="BF21" s="2">
         <v>2</v>
       </c>
       <c r="BG21" s="2">
         <v>8</v>
       </c>
       <c r="BH21" s="2">
         <v>5</v>
       </c>
       <c r="BI21" s="2">
         <v>2</v>
       </c>
       <c r="BJ21" s="2">
         <v>4</v>
       </c>
       <c r="BK21" s="2">
         <v>1</v>
       </c>
+      <c r="BL21" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="2">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:65">
       <c r="A22" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="53"/>
       <c r="F22" s="53"/>
       <c r="G22" s="53"/>
       <c r="H22" s="53"/>
       <c r="I22" s="53"/>
       <c r="J22" s="53"/>
       <c r="K22" s="53"/>
       <c r="L22" s="53"/>
       <c r="M22" s="53"/>
       <c r="N22" s="53"/>
       <c r="O22" s="53"/>
       <c r="P22" s="53"/>
       <c r="Q22" s="53"/>
       <c r="R22" s="53"/>
       <c r="S22" s="53"/>
       <c r="T22" s="53"/>
       <c r="U22" s="53"/>
       <c r="V22" s="53"/>
       <c r="W22" s="53"/>
       <c r="X22" s="53"/>
       <c r="Y22" s="53"/>
       <c r="Z22" s="53"/>
       <c r="AA22" s="53"/>
       <c r="AB22" s="53"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
       <c r="AT22" s="4"/>
       <c r="AU22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
       <c r="BJ22" s="2"/>
       <c r="BK22" s="2"/>
+      <c r="BL22" s="2"/>
+      <c r="BM22" s="2"/>
     </row>
-    <row r="23" spans="1:63" ht="23.1" customHeight="1">
+    <row r="23" spans="1:65" ht="23.1" customHeight="1">
       <c r="A23" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="18">
         <v>9</v>
       </c>
       <c r="C23" s="18">
         <v>7</v>
       </c>
       <c r="D23" s="18">
         <v>5</v>
       </c>
       <c r="E23" s="18">
         <v>7</v>
       </c>
       <c r="F23" s="18">
         <v>5</v>
       </c>
       <c r="G23" s="18">
         <v>5</v>
       </c>
       <c r="H23" s="23">
         <v>9</v>
       </c>
       <c r="I23" s="18">
@@ -3860,52 +3946,58 @@
       </c>
       <c r="BD23" s="2">
         <v>1</v>
       </c>
       <c r="BE23" s="2">
         <v>2</v>
       </c>
       <c r="BF23" s="2">
         <v>2</v>
       </c>
       <c r="BG23" s="2">
         <v>8</v>
       </c>
       <c r="BH23" s="2">
         <v>5</v>
       </c>
       <c r="BI23" s="2">
         <v>2</v>
       </c>
       <c r="BJ23" s="2">
         <v>4</v>
       </c>
       <c r="BK23" s="2">
         <v>1</v>
       </c>
+      <c r="BL23" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="2">
+        <v>1</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="23"/>
       <c r="I24" s="18"/>
       <c r="J24" s="21"/>
       <c r="K24" s="23"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="4">
         <v>0</v>
       </c>
       <c r="O24" s="4">
         <v>0</v>
       </c>
       <c r="P24" s="4">
         <v>1</v>
       </c>
       <c r="Q24" s="4">
@@ -4027,52 +4119,58 @@
       </c>
       <c r="BD24" s="2">
         <v>0</v>
       </c>
       <c r="BE24" s="2">
         <v>0</v>
       </c>
       <c r="BF24" s="2">
         <v>0</v>
       </c>
       <c r="BG24" s="2">
         <v>0</v>
       </c>
       <c r="BH24" s="2">
         <v>0</v>
       </c>
       <c r="BI24" s="2">
         <v>0</v>
       </c>
       <c r="BJ24" s="2">
         <v>0</v>
       </c>
       <c r="BK24" s="2">
         <v>0</v>
       </c>
+      <c r="BL24" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="2">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:65">
       <c r="A25" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="4">
         <v>0</v>
       </c>
       <c r="O25" s="4">
         <v>1</v>
       </c>
       <c r="P25" s="4">
         <v>7</v>
       </c>
       <c r="Q25" s="4">
@@ -4194,100 +4292,108 @@
       </c>
       <c r="BD25" s="2">
         <v>1</v>
       </c>
       <c r="BE25" s="2">
         <v>2</v>
       </c>
       <c r="BF25" s="2">
         <v>2</v>
       </c>
       <c r="BG25" s="2">
         <v>8</v>
       </c>
       <c r="BH25" s="2">
         <v>5</v>
       </c>
       <c r="BI25" s="2">
         <v>2</v>
       </c>
       <c r="BJ25" s="2">
         <v>4</v>
       </c>
       <c r="BK25" s="2">
         <v>1</v>
       </c>
+      <c r="BL25" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM25" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:65">
       <c r="A26" s="46" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="46"/>
       <c r="C26" s="46"/>
       <c r="D26" s="46"/>
       <c r="E26" s="46"/>
       <c r="F26" s="46"/>
       <c r="G26" s="46"/>
       <c r="H26" s="46"/>
       <c r="I26" s="46"/>
       <c r="J26" s="46"/>
       <c r="K26" s="46"/>
       <c r="L26" s="46"/>
       <c r="M26" s="46"/>
       <c r="N26" s="46"/>
       <c r="O26" s="46"/>
       <c r="P26" s="46"/>
       <c r="Q26" s="46"/>
       <c r="R26" s="46"/>
       <c r="S26" s="46"/>
       <c r="T26" s="46"/>
       <c r="U26" s="46"/>
       <c r="V26" s="46"/>
       <c r="W26" s="46"/>
       <c r="X26" s="46"/>
       <c r="Y26" s="46"/>
       <c r="Z26" s="46"/>
       <c r="AA26" s="46"/>
       <c r="AB26" s="46"/>
       <c r="AO26" s="4"/>
       <c r="AP26" s="4"/>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="4"/>
       <c r="AT26" s="4"/>
       <c r="AU26" s="4"/>
       <c r="BC26" s="4"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
+      <c r="BL26" s="2"/>
+      <c r="BM26" s="2"/>
     </row>
-    <row r="27" spans="1:63" ht="23.1" customHeight="1">
+    <row r="27" spans="1:65" ht="23.1" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="18">
         <v>2</v>
       </c>
       <c r="C27" s="18">
         <v>1</v>
       </c>
       <c r="D27" s="19">
         <v>1</v>
       </c>
       <c r="E27" s="19">
         <v>0</v>
       </c>
       <c r="F27" s="19">
         <v>1</v>
       </c>
       <c r="G27" s="19">
         <v>1</v>
       </c>
       <c r="H27" s="20">
         <v>2</v>
       </c>
       <c r="I27" s="19">
@@ -4433,52 +4539,58 @@
       </c>
       <c r="BD27" s="2">
         <v>0</v>
       </c>
       <c r="BE27" s="2">
         <v>0</v>
       </c>
       <c r="BF27" s="2">
         <v>1</v>
       </c>
       <c r="BG27" s="2">
         <v>4</v>
       </c>
       <c r="BH27" s="2">
         <v>2</v>
       </c>
       <c r="BI27" s="2">
         <v>1</v>
       </c>
       <c r="BJ27" s="2">
         <v>0</v>
       </c>
       <c r="BK27" s="2">
         <v>2</v>
       </c>
+      <c r="BL27" s="2">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="2">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="19"/>
       <c r="J28" s="24"/>
       <c r="K28" s="20"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="2">
         <v>0</v>
       </c>
       <c r="O28" s="2">
         <v>0</v>
       </c>
       <c r="P28" s="2">
         <v>0</v>
       </c>
       <c r="Q28" s="2">
@@ -4600,52 +4712,58 @@
       </c>
       <c r="BD28" s="2">
         <v>0</v>
       </c>
       <c r="BE28" s="2">
         <v>0</v>
       </c>
       <c r="BF28" s="2">
         <v>0</v>
       </c>
       <c r="BG28" s="2">
         <v>0</v>
       </c>
       <c r="BH28" s="2">
         <v>1</v>
       </c>
       <c r="BI28" s="2">
         <v>0</v>
       </c>
       <c r="BJ28" s="2">
         <v>0</v>
       </c>
       <c r="BK28" s="2">
         <v>0</v>
       </c>
+      <c r="BL28" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="2">
         <v>0</v>
       </c>
       <c r="O29" s="2">
         <v>0</v>
       </c>
       <c r="P29" s="2">
         <v>0</v>
       </c>
       <c r="Q29" s="2">
@@ -4767,52 +4885,58 @@
       </c>
       <c r="BD29" s="2">
         <v>0</v>
       </c>
       <c r="BE29" s="2">
         <v>0</v>
       </c>
       <c r="BF29" s="2">
         <v>0</v>
       </c>
       <c r="BG29" s="2">
         <v>0</v>
       </c>
       <c r="BH29" s="2">
         <v>0</v>
       </c>
       <c r="BI29" s="2">
         <v>0</v>
       </c>
       <c r="BJ29" s="2">
         <v>0</v>
       </c>
       <c r="BK29" s="2">
         <v>0</v>
       </c>
+      <c r="BL29" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="20"/>
       <c r="I30" s="19"/>
       <c r="J30" s="24"/>
       <c r="K30" s="20"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="2">
         <v>0</v>
       </c>
       <c r="O30" s="2">
         <v>0</v>
       </c>
       <c r="P30" s="2">
         <v>0</v>
       </c>
       <c r="Q30" s="2">
@@ -4934,52 +5058,58 @@
       </c>
       <c r="BD30" s="2">
         <v>0</v>
       </c>
       <c r="BE30" s="2">
         <v>0</v>
       </c>
       <c r="BF30" s="2">
         <v>1</v>
       </c>
       <c r="BG30" s="2">
         <v>2</v>
       </c>
       <c r="BH30" s="2">
         <v>0</v>
       </c>
       <c r="BI30" s="2">
         <v>0</v>
       </c>
       <c r="BJ30" s="2">
         <v>0</v>
       </c>
       <c r="BK30" s="2">
         <v>1</v>
       </c>
+      <c r="BL30" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="20"/>
       <c r="I31" s="19"/>
       <c r="J31" s="24"/>
       <c r="K31" s="20"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="2">
         <v>0</v>
       </c>
       <c r="O31" s="2">
         <v>0</v>
       </c>
       <c r="P31" s="2">
         <v>0</v>
       </c>
       <c r="Q31" s="2">
@@ -5101,52 +5231,58 @@
       </c>
       <c r="BD31" s="2">
         <v>0</v>
       </c>
       <c r="BE31" s="2">
         <v>0</v>
       </c>
       <c r="BF31" s="2">
         <v>0</v>
       </c>
       <c r="BG31" s="2">
         <v>0</v>
       </c>
       <c r="BH31" s="2">
         <v>0</v>
       </c>
       <c r="BI31" s="2">
         <v>0</v>
       </c>
       <c r="BJ31" s="2">
         <v>0</v>
       </c>
       <c r="BK31" s="2">
         <v>0</v>
       </c>
+      <c r="BL31" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM31" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="20"/>
       <c r="I32" s="19"/>
       <c r="J32" s="24"/>
       <c r="K32" s="20"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="2">
         <v>0</v>
       </c>
       <c r="O32" s="2">
         <v>0</v>
       </c>
       <c r="P32" s="2">
         <v>0</v>
       </c>
       <c r="Q32" s="2">
@@ -5268,52 +5404,58 @@
       </c>
       <c r="BD32" s="2">
         <v>0</v>
       </c>
       <c r="BE32" s="2">
         <v>0</v>
       </c>
       <c r="BF32" s="2">
         <v>0</v>
       </c>
       <c r="BG32" s="2">
         <v>1</v>
       </c>
       <c r="BH32" s="2">
         <v>0</v>
       </c>
       <c r="BI32" s="2">
         <v>0</v>
       </c>
       <c r="BJ32" s="2">
         <v>0</v>
       </c>
       <c r="BK32" s="2">
         <v>0</v>
       </c>
+      <c r="BL32" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="20"/>
       <c r="I33" s="19"/>
       <c r="J33" s="24"/>
       <c r="K33" s="20"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="2">
         <v>0</v>
       </c>
       <c r="O33" s="2">
         <v>5</v>
       </c>
       <c r="P33" s="2">
         <v>0</v>
       </c>
       <c r="Q33" s="2">
@@ -5435,52 +5577,58 @@
       </c>
       <c r="BD33" s="2">
         <v>0</v>
       </c>
       <c r="BE33" s="2">
         <v>0</v>
       </c>
       <c r="BF33" s="2">
         <v>0</v>
       </c>
       <c r="BG33" s="2">
         <v>1</v>
       </c>
       <c r="BH33" s="2">
         <v>1</v>
       </c>
       <c r="BI33" s="2">
         <v>0</v>
       </c>
       <c r="BJ33" s="2">
         <v>0</v>
       </c>
       <c r="BK33" s="2">
         <v>1</v>
       </c>
+      <c r="BL33" s="2">
+        <v>1</v>
+      </c>
+      <c r="BM33" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="20"/>
       <c r="I34" s="19"/>
       <c r="J34" s="24"/>
       <c r="K34" s="20"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="2">
         <v>0</v>
       </c>
       <c r="O34" s="2">
         <v>0</v>
       </c>
       <c r="P34" s="2">
         <v>0</v>
       </c>
       <c r="Q34" s="2">
@@ -5602,52 +5750,58 @@
       </c>
       <c r="BD34" s="2">
         <v>0</v>
       </c>
       <c r="BE34" s="2">
         <v>0</v>
       </c>
       <c r="BF34" s="2">
         <v>0</v>
       </c>
       <c r="BG34" s="2">
         <v>0</v>
       </c>
       <c r="BH34" s="2">
         <v>0</v>
       </c>
       <c r="BI34" s="2">
         <v>0</v>
       </c>
       <c r="BJ34" s="2">
         <v>0</v>
       </c>
       <c r="BK34" s="2">
         <v>0</v>
       </c>
+      <c r="BL34" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="20"/>
       <c r="I35" s="19"/>
       <c r="J35" s="24"/>
       <c r="K35" s="20"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="2">
         <v>0</v>
       </c>
       <c r="O35" s="2">
         <v>0</v>
       </c>
       <c r="P35" s="2">
         <v>0</v>
       </c>
       <c r="Q35" s="2">
@@ -5769,52 +5923,58 @@
       </c>
       <c r="BD35" s="2">
         <v>0</v>
       </c>
       <c r="BE35" s="2">
         <v>0</v>
       </c>
       <c r="BF35" s="2">
         <v>0</v>
       </c>
       <c r="BG35" s="2">
         <v>0</v>
       </c>
       <c r="BH35" s="2">
         <v>0</v>
       </c>
       <c r="BI35" s="2">
         <v>0</v>
       </c>
       <c r="BJ35" s="2">
         <v>0</v>
       </c>
       <c r="BK35" s="2">
         <v>0</v>
       </c>
+      <c r="BL35" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="20"/>
       <c r="I36" s="19"/>
       <c r="J36" s="24"/>
       <c r="K36" s="20"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="2">
         <v>0</v>
       </c>
       <c r="O36" s="2">
         <v>0</v>
       </c>
       <c r="P36" s="2">
         <v>0</v>
       </c>
       <c r="Q36" s="2">
@@ -5936,52 +6096,58 @@
       </c>
       <c r="BD36" s="2">
         <v>0</v>
       </c>
       <c r="BE36" s="2">
         <v>0</v>
       </c>
       <c r="BF36" s="2">
         <v>0</v>
       </c>
       <c r="BG36" s="2">
         <v>0</v>
       </c>
       <c r="BH36" s="2">
         <v>0</v>
       </c>
       <c r="BI36" s="2">
         <v>0</v>
       </c>
       <c r="BJ36" s="2">
         <v>0</v>
       </c>
       <c r="BK36" s="2">
         <v>0</v>
       </c>
+      <c r="BL36" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="2">
         <v>0</v>
       </c>
       <c r="O37" s="2">
         <v>0</v>
       </c>
       <c r="P37" s="2">
         <v>1</v>
       </c>
       <c r="Q37" s="2">
@@ -6103,52 +6269,58 @@
       </c>
       <c r="BD37" s="2">
         <v>0</v>
       </c>
       <c r="BE37" s="2">
         <v>0</v>
       </c>
       <c r="BF37" s="2">
         <v>0</v>
       </c>
       <c r="BG37" s="2">
         <v>0</v>
       </c>
       <c r="BH37" s="2">
         <v>0</v>
       </c>
       <c r="BI37" s="2">
         <v>1</v>
       </c>
       <c r="BJ37" s="2">
         <v>0</v>
       </c>
       <c r="BK37" s="2">
         <v>0</v>
       </c>
+      <c r="BL37" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM37" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="26"/>
       <c r="I38" s="25"/>
       <c r="J38" s="27"/>
       <c r="K38" s="26"/>
       <c r="L38" s="27"/>
       <c r="M38" s="27"/>
       <c r="N38" s="2">
         <v>0</v>
       </c>
       <c r="O38" s="2">
         <v>0</v>
       </c>
       <c r="P38" s="2">
         <v>0</v>
       </c>
       <c r="Q38" s="2">
@@ -6270,52 +6442,58 @@
       </c>
       <c r="BD38" s="2">
         <v>0</v>
       </c>
       <c r="BE38" s="2">
         <v>0</v>
       </c>
       <c r="BF38" s="2">
         <v>0</v>
       </c>
       <c r="BG38" s="2">
         <v>0</v>
       </c>
       <c r="BH38" s="2">
         <v>0</v>
       </c>
       <c r="BI38" s="2">
         <v>0</v>
       </c>
       <c r="BJ38" s="2">
         <v>0</v>
       </c>
       <c r="BK38" s="2">
         <v>0</v>
       </c>
+      <c r="BL38" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="22" t="s">
         <v>31</v>
       </c>
       <c r="N39" s="2">
         <v>0</v>
       </c>
       <c r="O39" s="2">
         <v>0</v>
       </c>
       <c r="P39" s="2">
         <v>1</v>
       </c>
       <c r="Q39" s="2">
         <v>0</v>
       </c>
       <c r="R39" s="2">
         <v>0</v>
       </c>
       <c r="S39" s="2">
         <v>1</v>
       </c>
       <c r="T39" s="2">
         <v>0</v>
       </c>
       <c r="U39" s="2">
@@ -6425,52 +6603,58 @@
       </c>
       <c r="BD39" s="2">
         <v>0</v>
       </c>
       <c r="BE39" s="2">
         <v>0</v>
       </c>
       <c r="BF39" s="2">
         <v>0</v>
       </c>
       <c r="BG39" s="2">
         <v>0</v>
       </c>
       <c r="BH39" s="2">
         <v>0</v>
       </c>
       <c r="BI39" s="2">
         <v>0</v>
       </c>
       <c r="BJ39" s="2">
         <v>0</v>
       </c>
       <c r="BK39" s="2">
         <v>0</v>
       </c>
+      <c r="BL39" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="30"/>
       <c r="C40" s="31"/>
       <c r="D40" s="31"/>
       <c r="E40" s="31"/>
       <c r="F40" s="31"/>
       <c r="G40" s="31"/>
       <c r="H40" s="31"/>
       <c r="I40" s="31"/>
       <c r="J40" s="31"/>
       <c r="K40" s="31"/>
       <c r="L40" s="31"/>
       <c r="M40" s="31"/>
       <c r="N40" s="3">
         <v>0</v>
       </c>
       <c r="O40" s="3">
         <v>0</v>
       </c>
       <c r="P40" s="3">
         <v>0</v>
       </c>
       <c r="Q40" s="3">
@@ -6592,92 +6776,98 @@
       </c>
       <c r="BD40" s="3">
         <v>0</v>
       </c>
       <c r="BE40" s="3">
         <v>0</v>
       </c>
       <c r="BF40" s="3">
         <v>0</v>
       </c>
       <c r="BG40" s="3">
         <v>0</v>
       </c>
       <c r="BH40" s="3">
         <v>0</v>
       </c>
       <c r="BI40" s="3">
         <v>0</v>
       </c>
       <c r="BJ40" s="3">
         <v>0</v>
       </c>
       <c r="BK40" s="2">
         <v>0</v>
       </c>
+      <c r="BL40" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="2">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:65">
       <c r="A41" s="28"/>
       <c r="BG41" s="2"/>
       <c r="BH41" s="2"/>
       <c r="BI41" s="2"/>
       <c r="BJ41" s="2"/>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:65">
       <c r="A42" s="28"/>
       <c r="BG42" s="2"/>
       <c r="BH42" s="2"/>
       <c r="BI42" s="2"/>
       <c r="BJ42" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ5:BU5"/>
     <mergeCell ref="A3:BH3"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A22:AB22"/>
     <mergeCell ref="A26:AB26"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A7:AB7"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A3" workbookViewId="0">
       <pane xSplit="13" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BL4" sqref="BL4"/>
+      <selection pane="topRight" activeCell="BM8" sqref="BM8:BM40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
     <col min="2" max="25" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="36" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73">
       <c r="A3" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="57"/>
       <c r="C3" s="57"/>
       <c r="D3" s="57"/>
       <c r="E3" s="57"/>
       <c r="F3" s="57"/>
       <c r="G3" s="57"/>
       <c r="H3" s="57"/>
       <c r="I3" s="57"/>
       <c r="J3" s="57"/>
       <c r="K3" s="57"/>
@@ -7254,50 +7444,56 @@
       </c>
       <c r="BD8" s="2">
         <v>5</v>
       </c>
       <c r="BE8" s="2">
         <v>7</v>
       </c>
       <c r="BF8" s="2">
         <v>12</v>
       </c>
       <c r="BG8" s="2">
         <v>7</v>
       </c>
       <c r="BH8" s="2">
         <v>7</v>
       </c>
       <c r="BI8" s="2">
         <v>5</v>
       </c>
       <c r="BJ8" s="2">
         <v>0</v>
       </c>
       <c r="BK8" s="2">
         <v>3</v>
       </c>
+      <c r="BL8" s="2">
+        <v>1</v>
+      </c>
+      <c r="BM8" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="20"/>
       <c r="I9" s="19"/>
       <c r="J9" s="21"/>
       <c r="K9" s="23"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="2">
         <v>0</v>
       </c>
       <c r="O9" s="2">
         <v>0</v>
       </c>
       <c r="P9" s="2">
         <v>0</v>
@@ -7421,50 +7617,56 @@
       </c>
       <c r="BD9" s="2">
         <v>0</v>
       </c>
       <c r="BE9" s="2">
         <v>0</v>
       </c>
       <c r="BF9" s="2">
         <v>0</v>
       </c>
       <c r="BG9" s="2">
         <v>0</v>
       </c>
       <c r="BH9" s="2">
         <v>0</v>
       </c>
       <c r="BI9" s="2">
         <v>0</v>
       </c>
       <c r="BJ9" s="2">
         <v>0</v>
       </c>
       <c r="BK9" s="2">
         <v>0</v>
       </c>
+      <c r="BL9" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="2">
         <v>0</v>
       </c>
       <c r="O10" s="2">
         <v>0</v>
       </c>
       <c r="P10" s="2">
         <v>0</v>
@@ -7586,50 +7788,56 @@
       <c r="BC10" s="2">
         <v>0</v>
       </c>
       <c r="BD10" s="2">
         <v>0</v>
       </c>
       <c r="BE10" s="2">
         <v>0</v>
       </c>
       <c r="BF10" s="2">
         <v>0</v>
       </c>
       <c r="BG10" s="2">
         <v>0</v>
       </c>
       <c r="BH10" s="2">
         <v>0</v>
       </c>
       <c r="BI10" s="2">
         <v>0</v>
       </c>
       <c r="BJ10" s="2">
         <v>0</v>
       </c>
       <c r="BK10" s="2">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="20"/>
       <c r="I11" s="19"/>
       <c r="J11" s="21"/>
       <c r="K11" s="23"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="2">
         <v>14</v>
       </c>
       <c r="O11" s="2">
         <v>2</v>
       </c>
@@ -7755,50 +7963,56 @@
       </c>
       <c r="BD11" s="2">
         <v>0</v>
       </c>
       <c r="BE11" s="2">
         <v>3</v>
       </c>
       <c r="BF11" s="2">
         <v>2</v>
       </c>
       <c r="BG11" s="2">
         <v>2</v>
       </c>
       <c r="BH11" s="2">
         <v>0</v>
       </c>
       <c r="BI11" s="2">
         <v>0</v>
       </c>
       <c r="BJ11" s="2">
         <v>0</v>
       </c>
       <c r="BK11" s="2">
         <v>0</v>
       </c>
+      <c r="BL11" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="21"/>
       <c r="K12" s="23"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="2">
         <v>0</v>
       </c>
       <c r="O12" s="2">
         <v>0</v>
       </c>
       <c r="P12" s="2">
         <v>0</v>
@@ -7922,50 +8136,56 @@
       </c>
       <c r="BD12" s="2">
         <v>0</v>
       </c>
       <c r="BE12" s="2">
         <v>0</v>
       </c>
       <c r="BF12" s="2">
         <v>0</v>
       </c>
       <c r="BG12" s="2">
         <v>0</v>
       </c>
       <c r="BH12" s="2">
         <v>0</v>
       </c>
       <c r="BI12" s="2">
         <v>0</v>
       </c>
       <c r="BJ12" s="2">
         <v>0</v>
       </c>
       <c r="BK12" s="2">
         <v>0</v>
       </c>
+      <c r="BL12" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="21"/>
       <c r="K13" s="23"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="2">
         <v>0</v>
       </c>
       <c r="O13" s="2">
         <v>0</v>
       </c>
       <c r="P13" s="2">
         <v>0</v>
@@ -8087,50 +8307,56 @@
       <c r="BC13" s="2">
         <v>0</v>
       </c>
       <c r="BD13" s="2">
         <v>0</v>
       </c>
       <c r="BE13" s="2">
         <v>0</v>
       </c>
       <c r="BF13" s="2">
         <v>0</v>
       </c>
       <c r="BG13" s="2">
         <v>0</v>
       </c>
       <c r="BH13" s="2">
         <v>0</v>
       </c>
       <c r="BI13" s="2">
         <v>0</v>
       </c>
       <c r="BJ13" s="2">
         <v>0</v>
       </c>
       <c r="BK13" s="2">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="21"/>
       <c r="K14" s="23"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
       <c r="N14" s="2">
         <v>4</v>
       </c>
       <c r="O14" s="2">
         <v>2</v>
       </c>
@@ -8256,50 +8482,56 @@
       </c>
       <c r="BD14" s="2">
         <v>0</v>
       </c>
       <c r="BE14" s="2">
         <v>0</v>
       </c>
       <c r="BF14" s="2">
         <v>1</v>
       </c>
       <c r="BG14" s="2">
         <v>0</v>
       </c>
       <c r="BH14" s="2">
         <v>4</v>
       </c>
       <c r="BI14" s="2">
         <v>0</v>
       </c>
       <c r="BJ14" s="2">
         <v>0</v>
       </c>
       <c r="BK14" s="2">
         <v>0</v>
       </c>
+      <c r="BL14" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="21"/>
       <c r="K15" s="23"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
       <c r="N15" s="2">
         <v>0</v>
       </c>
       <c r="O15" s="2">
         <v>0</v>
       </c>
       <c r="P15" s="2">
         <v>0</v>
@@ -8423,50 +8655,56 @@
       </c>
       <c r="BD15" s="2">
         <v>0</v>
       </c>
       <c r="BE15" s="2">
         <v>0</v>
       </c>
       <c r="BF15" s="2">
         <v>0</v>
       </c>
       <c r="BG15" s="2">
         <v>0</v>
       </c>
       <c r="BH15" s="2">
         <v>0</v>
       </c>
       <c r="BI15" s="2">
         <v>0</v>
       </c>
       <c r="BJ15" s="2">
         <v>0</v>
       </c>
       <c r="BK15" s="2">
         <v>0</v>
       </c>
+      <c r="BL15" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="1">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="21"/>
       <c r="K16" s="23"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="2">
         <v>0</v>
       </c>
       <c r="O16" s="2">
         <v>0</v>
       </c>
       <c r="P16" s="2">
         <v>0</v>
@@ -8590,52 +8828,58 @@
       </c>
       <c r="BD16" s="2">
         <v>0</v>
       </c>
       <c r="BE16" s="2">
         <v>0</v>
       </c>
       <c r="BF16" s="2">
         <v>0</v>
       </c>
       <c r="BG16" s="2">
         <v>0</v>
       </c>
       <c r="BH16" s="2">
         <v>0</v>
       </c>
       <c r="BI16" s="2">
         <v>0</v>
       </c>
       <c r="BJ16" s="2">
         <v>0</v>
       </c>
       <c r="BK16" s="2">
         <v>0</v>
       </c>
+      <c r="BL16" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="20"/>
       <c r="I17" s="19"/>
       <c r="J17" s="21"/>
       <c r="K17" s="23"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="2">
         <v>0</v>
       </c>
       <c r="O17" s="2">
         <v>0</v>
       </c>
       <c r="P17" s="2">
         <v>0</v>
       </c>
       <c r="Q17" s="2">
@@ -8757,52 +9001,58 @@
       </c>
       <c r="BD17" s="2">
         <v>0</v>
       </c>
       <c r="BE17" s="2">
         <v>0</v>
       </c>
       <c r="BF17" s="2">
         <v>0</v>
       </c>
       <c r="BG17" s="2">
         <v>0</v>
       </c>
       <c r="BH17" s="2">
         <v>0</v>
       </c>
       <c r="BI17" s="2">
         <v>0</v>
       </c>
       <c r="BJ17" s="2">
         <v>0</v>
       </c>
       <c r="BK17" s="2">
         <v>0</v>
       </c>
+      <c r="BL17" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="2">
         <v>0</v>
       </c>
       <c r="O18" s="2">
         <v>0</v>
       </c>
       <c r="P18" s="2">
         <v>0</v>
       </c>
       <c r="Q18" s="2">
@@ -8924,52 +9174,58 @@
       </c>
       <c r="BD18" s="2">
         <v>0</v>
       </c>
       <c r="BE18" s="2">
         <v>0</v>
       </c>
       <c r="BF18" s="2">
         <v>0</v>
       </c>
       <c r="BG18" s="2">
         <v>0</v>
       </c>
       <c r="BH18" s="2">
         <v>0</v>
       </c>
       <c r="BI18" s="2">
         <v>0</v>
       </c>
       <c r="BJ18" s="2">
         <v>0</v>
       </c>
       <c r="BK18" s="2">
         <v>0</v>
       </c>
+      <c r="BL18" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="21"/>
       <c r="K19" s="23"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="2">
         <v>0</v>
       </c>
       <c r="O19" s="2">
         <v>0</v>
       </c>
       <c r="P19" s="2">
         <v>5</v>
       </c>
       <c r="Q19" s="2">
@@ -9091,52 +9347,58 @@
       </c>
       <c r="BD19" s="2">
         <v>0</v>
       </c>
       <c r="BE19" s="2">
         <v>0</v>
       </c>
       <c r="BF19" s="2">
         <v>0</v>
       </c>
       <c r="BG19" s="2">
         <v>0</v>
       </c>
       <c r="BH19" s="2">
         <v>0</v>
       </c>
       <c r="BI19" s="2">
         <v>0</v>
       </c>
       <c r="BJ19" s="2">
         <v>0</v>
       </c>
       <c r="BK19" s="2">
         <v>0</v>
       </c>
+      <c r="BL19" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="21"/>
       <c r="K20" s="23"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="2">
         <v>0</v>
       </c>
       <c r="O20" s="2">
         <v>0</v>
       </c>
       <c r="P20" s="2">
         <v>0</v>
       </c>
       <c r="Q20" s="2">
@@ -9258,52 +9520,58 @@
       </c>
       <c r="BD20" s="2">
         <v>0</v>
       </c>
       <c r="BE20" s="2">
         <v>0</v>
       </c>
       <c r="BF20" s="2">
         <v>0</v>
       </c>
       <c r="BG20" s="2">
         <v>0</v>
       </c>
       <c r="BH20" s="2">
         <v>0</v>
       </c>
       <c r="BI20" s="2">
         <v>0</v>
       </c>
       <c r="BJ20" s="2">
         <v>0</v>
       </c>
       <c r="BK20" s="2">
         <v>0</v>
       </c>
+      <c r="BL20" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:65">
       <c r="A21" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="20"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="23"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="2">
         <v>36</v>
       </c>
       <c r="O21" s="2">
         <v>49</v>
       </c>
       <c r="P21" s="2">
         <v>55</v>
       </c>
       <c r="Q21" s="2">
@@ -9425,102 +9693,109 @@
       </c>
       <c r="BD21" s="2">
         <v>5</v>
       </c>
       <c r="BE21" s="2">
         <v>4</v>
       </c>
       <c r="BF21" s="2">
         <v>9</v>
       </c>
       <c r="BG21" s="2">
         <v>5</v>
       </c>
       <c r="BH21" s="2">
         <v>3</v>
       </c>
       <c r="BI21" s="2">
         <v>5</v>
       </c>
       <c r="BJ21" s="2">
         <v>0</v>
       </c>
       <c r="BK21" s="2">
         <v>3</v>
       </c>
+      <c r="BL21" s="2">
+        <v>1</v>
+      </c>
+      <c r="BM21" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:65">
       <c r="A22" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="53"/>
       <c r="F22" s="53"/>
       <c r="G22" s="53"/>
       <c r="H22" s="53"/>
       <c r="I22" s="53"/>
       <c r="J22" s="53"/>
       <c r="K22" s="53"/>
       <c r="L22" s="53"/>
       <c r="M22" s="53"/>
       <c r="N22" s="53"/>
       <c r="O22" s="53"/>
       <c r="P22" s="53"/>
       <c r="Q22" s="53"/>
       <c r="R22" s="53"/>
       <c r="S22" s="53"/>
       <c r="T22" s="53"/>
       <c r="U22" s="53"/>
       <c r="V22" s="53"/>
       <c r="W22" s="53"/>
       <c r="X22" s="53"/>
       <c r="Y22" s="53"/>
       <c r="Z22" s="53"/>
       <c r="AA22" s="53"/>
       <c r="AB22" s="53"/>
       <c r="AN22" s="2"/>
       <c r="AO22" s="2"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="2"/>
       <c r="AU22" s="2"/>
       <c r="BB22" s="2"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
       <c r="BJ22" s="2"/>
       <c r="BK22" s="2"/>
+      <c r="BL22" s="2"/>
     </row>
-    <row r="23" spans="1:63" ht="23.1" customHeight="1">
+    <row r="23" spans="1:65" ht="23.1" customHeight="1">
       <c r="A23" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="18">
         <v>43</v>
       </c>
       <c r="C23" s="18">
         <v>44</v>
       </c>
       <c r="D23" s="19">
         <v>52</v>
       </c>
       <c r="E23" s="19">
         <v>51</v>
       </c>
       <c r="F23" s="19">
         <v>41</v>
       </c>
       <c r="G23" s="19">
         <v>108</v>
       </c>
       <c r="H23" s="24">
         <v>93</v>
       </c>
       <c r="I23" s="19">
@@ -9666,52 +9941,58 @@
       </c>
       <c r="BD23" s="2">
         <v>5</v>
       </c>
       <c r="BE23" s="2">
         <v>6</v>
       </c>
       <c r="BF23" s="2">
         <v>10</v>
       </c>
       <c r="BG23" s="2">
         <v>6</v>
       </c>
       <c r="BH23" s="2">
         <v>3</v>
       </c>
       <c r="BI23" s="2">
         <v>5</v>
       </c>
       <c r="BJ23" s="2">
         <v>0</v>
       </c>
       <c r="BK23" s="2">
         <v>3</v>
       </c>
+      <c r="BL23" s="2">
+        <v>1</v>
+      </c>
+      <c r="BM23" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="24"/>
       <c r="I24" s="19"/>
       <c r="J24" s="21"/>
       <c r="K24" s="23"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="2">
         <v>11</v>
       </c>
       <c r="O24" s="2">
         <v>1</v>
       </c>
       <c r="P24" s="2">
         <v>4</v>
       </c>
       <c r="Q24" s="2">
@@ -9833,52 +10114,58 @@
       </c>
       <c r="BD24" s="2">
         <v>0</v>
       </c>
       <c r="BE24" s="2">
         <v>2</v>
       </c>
       <c r="BF24" s="2">
         <v>1</v>
       </c>
       <c r="BG24" s="2">
         <v>1</v>
       </c>
       <c r="BH24" s="2">
         <v>0</v>
       </c>
       <c r="BI24" s="2">
         <v>0</v>
       </c>
       <c r="BJ24" s="2">
         <v>0</v>
       </c>
       <c r="BK24" s="2">
         <v>0</v>
       </c>
+      <c r="BL24" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:65">
       <c r="A25" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="2">
         <v>36</v>
       </c>
       <c r="O25" s="2">
         <v>46</v>
       </c>
       <c r="P25" s="2">
         <v>55</v>
       </c>
       <c r="Q25" s="2">
@@ -10000,52 +10287,58 @@
       </c>
       <c r="BD25" s="2">
         <v>5</v>
       </c>
       <c r="BE25" s="2">
         <v>4</v>
       </c>
       <c r="BF25" s="2">
         <v>9</v>
       </c>
       <c r="BG25" s="2">
         <v>5</v>
       </c>
       <c r="BH25" s="2">
         <v>3</v>
       </c>
       <c r="BI25" s="2">
         <v>5</v>
       </c>
       <c r="BJ25" s="2">
         <v>0</v>
       </c>
       <c r="BK25" s="2">
         <v>3</v>
       </c>
+      <c r="BL25" s="2">
+        <v>1</v>
+      </c>
+      <c r="BM25" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:65">
       <c r="A26" s="46" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="46"/>
       <c r="C26" s="46"/>
       <c r="D26" s="46"/>
       <c r="E26" s="46"/>
       <c r="F26" s="46"/>
       <c r="G26" s="46"/>
       <c r="H26" s="46"/>
       <c r="I26" s="46"/>
       <c r="J26" s="46"/>
       <c r="K26" s="46"/>
       <c r="L26" s="46"/>
       <c r="M26" s="46"/>
       <c r="N26" s="46"/>
       <c r="O26" s="46"/>
       <c r="P26" s="46"/>
       <c r="Q26" s="46"/>
       <c r="R26" s="46"/>
       <c r="S26" s="46"/>
       <c r="T26" s="46"/>
       <c r="U26" s="46"/>
       <c r="V26" s="46"/>
       <c r="W26" s="46"/>
@@ -10054,52 +10347,53 @@
       <c r="Z26" s="46"/>
       <c r="AA26" s="46"/>
       <c r="AB26" s="46"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AX26" s="2"/>
       <c r="AY26" s="2"/>
       <c r="AZ26" s="2"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
+      <c r="BL26" s="2"/>
     </row>
-    <row r="27" spans="1:63" ht="23.1" customHeight="1">
+    <row r="27" spans="1:65" ht="23.1" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="18">
         <v>5</v>
       </c>
       <c r="C27" s="18">
         <v>10</v>
       </c>
       <c r="D27" s="19">
         <v>7</v>
       </c>
       <c r="E27" s="19">
         <v>12</v>
       </c>
       <c r="F27" s="19">
         <v>9</v>
       </c>
       <c r="G27" s="19">
         <v>28</v>
       </c>
       <c r="H27" s="21">
         <v>12</v>
       </c>
       <c r="I27" s="19">
@@ -10245,52 +10539,58 @@
       </c>
       <c r="BD27" s="2">
         <v>0</v>
       </c>
       <c r="BE27" s="2">
         <v>1</v>
       </c>
       <c r="BF27" s="2">
         <v>2</v>
       </c>
       <c r="BG27" s="2">
         <v>1</v>
       </c>
       <c r="BH27" s="2">
         <v>4</v>
       </c>
       <c r="BI27" s="2">
         <v>0</v>
       </c>
       <c r="BJ27" s="2">
         <v>0</v>
       </c>
       <c r="BK27" s="2">
         <v>0</v>
       </c>
+      <c r="BL27" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="21"/>
       <c r="I28" s="19"/>
       <c r="J28" s="21"/>
       <c r="K28" s="20"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="2">
         <v>0</v>
       </c>
       <c r="O28" s="2">
         <v>0</v>
       </c>
       <c r="P28" s="2">
         <v>0</v>
       </c>
       <c r="Q28" s="2">
@@ -10412,52 +10712,58 @@
       </c>
       <c r="BD28" s="2">
         <v>0</v>
       </c>
       <c r="BE28" s="2">
         <v>0</v>
       </c>
       <c r="BF28" s="2">
         <v>0</v>
       </c>
       <c r="BG28" s="2">
         <v>0</v>
       </c>
       <c r="BH28" s="2">
         <v>0</v>
       </c>
       <c r="BI28" s="2">
         <v>0</v>
       </c>
       <c r="BJ28" s="2">
         <v>0</v>
       </c>
       <c r="BK28" s="2">
         <v>0</v>
       </c>
+      <c r="BL28" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="2">
         <v>0</v>
       </c>
       <c r="O29" s="2">
         <v>0</v>
       </c>
       <c r="P29" s="2">
         <v>0</v>
       </c>
       <c r="Q29" s="2">
@@ -10579,52 +10885,58 @@
       </c>
       <c r="BD29" s="2">
         <v>0</v>
       </c>
       <c r="BE29" s="2">
         <v>0</v>
       </c>
       <c r="BF29" s="2">
         <v>0</v>
       </c>
       <c r="BG29" s="2">
         <v>0</v>
       </c>
       <c r="BH29" s="2">
         <v>0</v>
       </c>
       <c r="BI29" s="2">
         <v>0</v>
       </c>
       <c r="BJ29" s="2">
         <v>0</v>
       </c>
       <c r="BK29" s="2">
         <v>0</v>
       </c>
+      <c r="BL29" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="21"/>
       <c r="I30" s="19"/>
       <c r="J30" s="21"/>
       <c r="K30" s="20"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="2">
         <v>3</v>
       </c>
       <c r="O30" s="2">
         <v>1</v>
       </c>
       <c r="P30" s="2">
         <v>2</v>
       </c>
       <c r="Q30" s="2">
@@ -10746,52 +11058,58 @@
       </c>
       <c r="BD30" s="2">
         <v>0</v>
       </c>
       <c r="BE30" s="2">
         <v>1</v>
       </c>
       <c r="BF30" s="2">
         <v>1</v>
       </c>
       <c r="BG30" s="2">
         <v>1</v>
       </c>
       <c r="BH30" s="2">
         <v>0</v>
       </c>
       <c r="BI30" s="2">
         <v>0</v>
       </c>
       <c r="BJ30" s="2">
         <v>0</v>
       </c>
       <c r="BK30" s="2">
         <v>0</v>
       </c>
+      <c r="BL30" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="21"/>
       <c r="I31" s="19"/>
       <c r="J31" s="21"/>
       <c r="K31" s="20"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="2">
         <v>0</v>
       </c>
       <c r="O31" s="2">
         <v>0</v>
       </c>
       <c r="P31" s="2">
         <v>0</v>
       </c>
       <c r="Q31" s="2">
@@ -10913,52 +11231,58 @@
       </c>
       <c r="BD31" s="2">
         <v>0</v>
       </c>
       <c r="BE31" s="2">
         <v>0</v>
       </c>
       <c r="BF31" s="2">
         <v>0</v>
       </c>
       <c r="BG31" s="2">
         <v>0</v>
       </c>
       <c r="BH31" s="2">
         <v>0</v>
       </c>
       <c r="BI31" s="2">
         <v>0</v>
       </c>
       <c r="BJ31" s="2">
         <v>0</v>
       </c>
       <c r="BK31" s="2">
         <v>0</v>
       </c>
+      <c r="BL31" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM31" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="21"/>
       <c r="I32" s="19"/>
       <c r="J32" s="21"/>
       <c r="K32" s="20"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="2">
         <v>0</v>
       </c>
       <c r="O32" s="2">
         <v>0</v>
       </c>
       <c r="P32" s="2">
         <v>0</v>
       </c>
       <c r="Q32" s="2">
@@ -11080,52 +11404,58 @@
       </c>
       <c r="BD32" s="2">
         <v>0</v>
       </c>
       <c r="BE32" s="2">
         <v>0</v>
       </c>
       <c r="BF32" s="2">
         <v>0</v>
       </c>
       <c r="BG32" s="2">
         <v>0</v>
       </c>
       <c r="BH32" s="2">
         <v>0</v>
       </c>
       <c r="BI32" s="2">
         <v>0</v>
       </c>
       <c r="BJ32" s="2">
         <v>0</v>
       </c>
       <c r="BK32" s="2">
         <v>0</v>
       </c>
+      <c r="BL32" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="21"/>
       <c r="I33" s="19"/>
       <c r="J33" s="21"/>
       <c r="K33" s="20"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="2">
         <v>4</v>
       </c>
       <c r="O33" s="2">
         <v>2</v>
       </c>
       <c r="P33" s="2">
         <v>3</v>
       </c>
       <c r="Q33" s="2">
@@ -11247,52 +11577,58 @@
       </c>
       <c r="BD33" s="2">
         <v>0</v>
       </c>
       <c r="BE33" s="2">
         <v>0</v>
       </c>
       <c r="BF33" s="2">
         <v>1</v>
       </c>
       <c r="BG33" s="2">
         <v>0</v>
       </c>
       <c r="BH33" s="2">
         <v>4</v>
       </c>
       <c r="BI33" s="2">
         <v>0</v>
       </c>
       <c r="BJ33" s="2">
         <v>0</v>
       </c>
       <c r="BK33" s="2">
         <v>0</v>
       </c>
+      <c r="BL33" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="21"/>
       <c r="I34" s="19"/>
       <c r="J34" s="21"/>
       <c r="K34" s="20"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="2">
         <v>0</v>
       </c>
       <c r="O34" s="2">
         <v>0</v>
       </c>
       <c r="P34" s="2">
         <v>0</v>
       </c>
       <c r="Q34" s="2">
@@ -11414,52 +11750,58 @@
       </c>
       <c r="BD34" s="2">
         <v>0</v>
       </c>
       <c r="BE34" s="2">
         <v>0</v>
       </c>
       <c r="BF34" s="2">
         <v>0</v>
       </c>
       <c r="BG34" s="2">
         <v>0</v>
       </c>
       <c r="BH34" s="2">
         <v>0</v>
       </c>
       <c r="BI34" s="2">
         <v>0</v>
       </c>
       <c r="BJ34" s="2">
         <v>0</v>
       </c>
       <c r="BK34" s="2">
         <v>0</v>
       </c>
+      <c r="BL34" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="21"/>
       <c r="I35" s="19"/>
       <c r="J35" s="21"/>
       <c r="K35" s="20"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="2">
         <v>0</v>
       </c>
       <c r="O35" s="2">
         <v>0</v>
       </c>
       <c r="P35" s="2">
         <v>0</v>
       </c>
       <c r="Q35" s="2">
@@ -11581,52 +11923,58 @@
       </c>
       <c r="BD35" s="2">
         <v>0</v>
       </c>
       <c r="BE35" s="2">
         <v>0</v>
       </c>
       <c r="BF35" s="2">
         <v>0</v>
       </c>
       <c r="BG35" s="2">
         <v>0</v>
       </c>
       <c r="BH35" s="2">
         <v>0</v>
       </c>
       <c r="BI35" s="2">
         <v>0</v>
       </c>
       <c r="BJ35" s="2">
         <v>0</v>
       </c>
       <c r="BK35" s="2">
         <v>0</v>
       </c>
+      <c r="BL35" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="21"/>
       <c r="I36" s="19"/>
       <c r="J36" s="21"/>
       <c r="K36" s="20"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="2">
         <v>0</v>
       </c>
       <c r="O36" s="2">
         <v>0</v>
       </c>
       <c r="P36" s="2">
         <v>0</v>
       </c>
       <c r="Q36" s="2">
@@ -11748,52 +12096,58 @@
       </c>
       <c r="BD36" s="2">
         <v>0</v>
       </c>
       <c r="BE36" s="2">
         <v>0</v>
       </c>
       <c r="BF36" s="2">
         <v>0</v>
       </c>
       <c r="BG36" s="2">
         <v>0</v>
       </c>
       <c r="BH36" s="2">
         <v>0</v>
       </c>
       <c r="BI36" s="2">
         <v>0</v>
       </c>
       <c r="BJ36" s="2">
         <v>0</v>
       </c>
       <c r="BK36" s="2">
         <v>0</v>
       </c>
+      <c r="BL36" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="2">
         <v>0</v>
       </c>
       <c r="O37" s="2">
         <v>0</v>
       </c>
       <c r="P37" s="2">
         <v>0</v>
       </c>
       <c r="Q37" s="2">
@@ -11915,52 +12269,58 @@
       </c>
       <c r="BD37" s="2">
         <v>0</v>
       </c>
       <c r="BE37" s="2">
         <v>0</v>
       </c>
       <c r="BF37" s="2">
         <v>0</v>
       </c>
       <c r="BG37" s="2">
         <v>0</v>
       </c>
       <c r="BH37" s="2">
         <v>0</v>
       </c>
       <c r="BI37" s="2">
         <v>0</v>
       </c>
       <c r="BJ37" s="2">
         <v>0</v>
       </c>
       <c r="BK37" s="2">
         <v>0</v>
       </c>
+      <c r="BL37" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM37" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="27"/>
       <c r="I38" s="25"/>
       <c r="J38" s="27"/>
       <c r="K38" s="26"/>
       <c r="L38" s="27"/>
       <c r="M38" s="27"/>
       <c r="N38" s="2">
         <v>0</v>
       </c>
       <c r="O38" s="2">
         <v>0</v>
       </c>
       <c r="P38" s="2">
         <v>5</v>
       </c>
       <c r="Q38" s="2">
@@ -12082,52 +12442,58 @@
       </c>
       <c r="BD38" s="2">
         <v>0</v>
       </c>
       <c r="BE38" s="2">
         <v>0</v>
       </c>
       <c r="BF38" s="2">
         <v>0</v>
       </c>
       <c r="BG38" s="2">
         <v>0</v>
       </c>
       <c r="BH38" s="2">
         <v>0</v>
       </c>
       <c r="BI38" s="2">
         <v>0</v>
       </c>
       <c r="BJ38" s="2">
         <v>0</v>
       </c>
       <c r="BK38" s="2">
         <v>0</v>
       </c>
+      <c r="BL38" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="22" t="s">
         <v>31</v>
       </c>
       <c r="N39" s="2">
         <v>0</v>
       </c>
       <c r="O39" s="2">
         <v>0</v>
       </c>
       <c r="P39" s="2">
         <v>0</v>
       </c>
       <c r="Q39" s="2">
         <v>1</v>
       </c>
       <c r="R39" s="2">
         <v>0</v>
       </c>
       <c r="S39" s="2">
         <v>1</v>
       </c>
       <c r="T39" s="2">
         <v>1</v>
       </c>
       <c r="U39" s="2">
@@ -12237,52 +12603,58 @@
       </c>
       <c r="BD39" s="2">
         <v>0</v>
       </c>
       <c r="BE39" s="2">
         <v>0</v>
       </c>
       <c r="BF39" s="2">
         <v>0</v>
       </c>
       <c r="BG39" s="2">
         <v>0</v>
       </c>
       <c r="BH39" s="2">
         <v>0</v>
       </c>
       <c r="BI39" s="2">
         <v>0</v>
       </c>
       <c r="BJ39" s="2">
         <v>0</v>
       </c>
       <c r="BK39" s="2">
         <v>0</v>
       </c>
+      <c r="BL39" s="2">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="29" t="s">
         <v>32</v>
       </c>
       <c r="N40" s="3">
         <v>0</v>
       </c>
       <c r="O40" s="3">
         <v>3</v>
       </c>
       <c r="P40" s="3">
         <v>0</v>
       </c>
       <c r="Q40" s="3">
         <v>1</v>
       </c>
       <c r="R40" s="3">
         <v>0</v>
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>1</v>
       </c>
       <c r="U40" s="3">
@@ -12390,79 +12762,85 @@
       <c r="BC40" s="3">
         <v>0</v>
       </c>
       <c r="BD40" s="3">
         <v>0</v>
       </c>
       <c r="BE40" s="3">
         <v>0</v>
       </c>
       <c r="BF40" s="3">
         <v>0</v>
       </c>
       <c r="BG40" s="3">
         <v>0</v>
       </c>
       <c r="BH40" s="3">
         <v>0</v>
       </c>
       <c r="BI40" s="3">
         <v>0</v>
       </c>
       <c r="BJ40" s="3">
         <v>0</v>
       </c>
       <c r="BK40" s="3">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="3">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ5:BU5"/>
     <mergeCell ref="A3:BG3"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A22:AB22"/>
     <mergeCell ref="A26:AB26"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A7:AB7"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A4" workbookViewId="0">
       <pane xSplit="13" topLeftCell="AL1" activePane="topRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
-      <selection pane="topRight" activeCell="BL4" sqref="BL4"/>
+      <selection pane="topRight" activeCell="BM8" sqref="BM8:BM40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="3" max="25" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="36" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73">
       <c r="A3" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="52"/>
       <c r="C3" s="52"/>
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
       <c r="F3" s="52"/>
       <c r="G3" s="52"/>
       <c r="H3" s="52"/>
       <c r="I3" s="52"/>
       <c r="J3" s="52"/>
@@ -13057,50 +13435,56 @@
       </c>
       <c r="BD8" s="4">
         <v>-4</v>
       </c>
       <c r="BE8" s="4">
         <v>-5</v>
       </c>
       <c r="BF8" s="4">
         <v>-9</v>
       </c>
       <c r="BG8" s="2">
         <v>5</v>
       </c>
       <c r="BH8" s="2">
         <v>0</v>
       </c>
       <c r="BI8" s="2">
         <v>-2</v>
       </c>
       <c r="BJ8" s="1">
         <v>4</v>
       </c>
       <c r="BK8" s="44">
         <v>0</v>
       </c>
+      <c r="BL8" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM8" s="44">
+        <v>2</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="24"/>
       <c r="I9" s="19"/>
       <c r="J9" s="21"/>
       <c r="K9" s="23"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="2">
         <v>0</v>
       </c>
       <c r="O9" s="2">
         <v>0</v>
       </c>
       <c r="P9" s="2">
         <v>0</v>
@@ -13224,50 +13608,56 @@
       </c>
       <c r="BD9" s="4">
         <v>0</v>
       </c>
       <c r="BE9" s="4">
         <v>0</v>
       </c>
       <c r="BF9" s="4">
         <v>0</v>
       </c>
       <c r="BG9" s="2">
         <v>0</v>
       </c>
       <c r="BH9" s="2">
         <v>1</v>
       </c>
       <c r="BI9" s="2">
         <v>0</v>
       </c>
       <c r="BJ9" s="2">
         <v>0</v>
       </c>
       <c r="BK9" s="44">
         <v>0</v>
       </c>
+      <c r="BL9" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="44">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="2">
         <v>0</v>
       </c>
       <c r="O10" s="2">
         <v>0</v>
       </c>
       <c r="P10" s="2">
         <v>0</v>
@@ -13389,50 +13779,56 @@
       <c r="BC10" s="4">
         <v>0</v>
       </c>
       <c r="BD10" s="4">
         <v>0</v>
       </c>
       <c r="BE10" s="4">
         <v>0</v>
       </c>
       <c r="BF10" s="4">
         <v>0</v>
       </c>
       <c r="BG10" s="2">
         <v>0</v>
       </c>
       <c r="BH10" s="2">
         <v>0</v>
       </c>
       <c r="BI10" s="2">
         <v>0</v>
       </c>
       <c r="BJ10" s="2">
         <v>0</v>
       </c>
       <c r="BK10" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="24"/>
       <c r="I11" s="19"/>
       <c r="J11" s="21"/>
       <c r="K11" s="23"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="2">
         <v>-14</v>
       </c>
       <c r="O11" s="2">
         <v>-2</v>
       </c>
@@ -13558,50 +13954,56 @@
       </c>
       <c r="BD11" s="4">
         <v>0</v>
       </c>
       <c r="BE11" s="4">
         <v>-3</v>
       </c>
       <c r="BF11" s="4">
         <v>-1</v>
       </c>
       <c r="BG11" s="2">
         <v>0</v>
       </c>
       <c r="BH11" s="2">
         <v>0</v>
       </c>
       <c r="BI11" s="2">
         <v>0</v>
       </c>
       <c r="BJ11" s="2">
         <v>0</v>
       </c>
       <c r="BK11" s="44">
         <v>1</v>
       </c>
+      <c r="BL11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="44">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="24"/>
       <c r="I12" s="19"/>
       <c r="J12" s="21"/>
       <c r="K12" s="23"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="2">
         <v>0</v>
       </c>
       <c r="O12" s="2">
         <v>0</v>
       </c>
       <c r="P12" s="2">
         <v>0</v>
@@ -13725,50 +14127,56 @@
       </c>
       <c r="BD12" s="4">
         <v>0</v>
       </c>
       <c r="BE12" s="4">
         <v>0</v>
       </c>
       <c r="BF12" s="4">
         <v>0</v>
       </c>
       <c r="BG12" s="2">
         <v>0</v>
       </c>
       <c r="BH12" s="2">
         <v>0</v>
       </c>
       <c r="BI12" s="2">
         <v>0</v>
       </c>
       <c r="BJ12" s="2">
         <v>0</v>
       </c>
       <c r="BK12" s="44">
         <v>0</v>
       </c>
+      <c r="BL12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="44">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="24"/>
       <c r="I13" s="19"/>
       <c r="J13" s="21"/>
       <c r="K13" s="23"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="2">
         <v>0</v>
       </c>
       <c r="O13" s="2">
         <v>0</v>
       </c>
       <c r="P13" s="2">
         <v>0</v>
@@ -13890,50 +14298,56 @@
       <c r="BC13" s="4">
         <v>0</v>
       </c>
       <c r="BD13" s="4">
         <v>0</v>
       </c>
       <c r="BE13" s="4">
         <v>0</v>
       </c>
       <c r="BF13" s="4">
         <v>0</v>
       </c>
       <c r="BG13" s="2">
         <v>1</v>
       </c>
       <c r="BH13" s="2">
         <v>0</v>
       </c>
       <c r="BI13" s="2">
         <v>0</v>
       </c>
       <c r="BJ13" s="2">
         <v>0</v>
       </c>
       <c r="BK13" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="24"/>
       <c r="I14" s="19"/>
       <c r="J14" s="21"/>
       <c r="K14" s="23"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
       <c r="N14" s="2">
         <v>-4</v>
       </c>
       <c r="O14" s="2">
         <v>3</v>
       </c>
@@ -14059,50 +14473,56 @@
       </c>
       <c r="BD14" s="4">
         <v>0</v>
       </c>
       <c r="BE14" s="4">
         <v>0</v>
       </c>
       <c r="BF14" s="4">
         <v>-1</v>
       </c>
       <c r="BG14" s="2">
         <v>1</v>
       </c>
       <c r="BH14" s="2">
         <v>-3</v>
       </c>
       <c r="BI14" s="2">
         <v>0</v>
       </c>
       <c r="BJ14" s="2">
         <v>0</v>
       </c>
       <c r="BK14" s="44">
         <v>1</v>
       </c>
+      <c r="BL14" s="44">
+        <v>1</v>
+      </c>
+      <c r="BM14" s="44">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="24"/>
       <c r="I15" s="19"/>
       <c r="J15" s="21"/>
       <c r="K15" s="23"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
       <c r="N15" s="2">
         <v>0</v>
       </c>
       <c r="O15" s="2">
         <v>0</v>
       </c>
       <c r="P15" s="2">
         <v>0</v>
@@ -14226,50 +14646,56 @@
       </c>
       <c r="BD15" s="4">
         <v>0</v>
       </c>
       <c r="BE15" s="4">
         <v>0</v>
       </c>
       <c r="BF15" s="4">
         <v>0</v>
       </c>
       <c r="BG15" s="2">
         <v>0</v>
       </c>
       <c r="BH15" s="2">
         <v>0</v>
       </c>
       <c r="BI15" s="2">
         <v>0</v>
       </c>
       <c r="BJ15" s="2">
         <v>0</v>
       </c>
       <c r="BK15" s="44">
         <v>0</v>
       </c>
+      <c r="BL15" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="44">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="24"/>
       <c r="I16" s="19"/>
       <c r="J16" s="21"/>
       <c r="K16" s="23"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="2">
         <v>0</v>
       </c>
       <c r="O16" s="2">
         <v>0</v>
       </c>
       <c r="P16" s="2">
         <v>0</v>
@@ -14393,52 +14819,58 @@
       </c>
       <c r="BD16" s="4">
         <v>0</v>
       </c>
       <c r="BE16" s="4">
         <v>0</v>
       </c>
       <c r="BF16" s="4">
         <v>0</v>
       </c>
       <c r="BG16" s="2">
         <v>0</v>
       </c>
       <c r="BH16" s="2">
         <v>0</v>
       </c>
       <c r="BI16" s="2">
         <v>0</v>
       </c>
       <c r="BJ16" s="2">
         <v>0</v>
       </c>
       <c r="BK16" s="44">
         <v>0</v>
       </c>
+      <c r="BL16" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="24"/>
       <c r="I17" s="19"/>
       <c r="J17" s="21"/>
       <c r="K17" s="23"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="2">
         <v>0</v>
       </c>
       <c r="O17" s="2">
         <v>0</v>
       </c>
       <c r="P17" s="2">
         <v>0</v>
       </c>
       <c r="Q17" s="2">
@@ -14560,52 +14992,58 @@
       </c>
       <c r="BD17" s="4">
         <v>0</v>
       </c>
       <c r="BE17" s="4">
         <v>0</v>
       </c>
       <c r="BF17" s="4">
         <v>0</v>
       </c>
       <c r="BG17" s="2">
         <v>0</v>
       </c>
       <c r="BH17" s="2">
         <v>0</v>
       </c>
       <c r="BI17" s="2">
         <v>0</v>
       </c>
       <c r="BJ17" s="2">
         <v>0</v>
       </c>
       <c r="BK17" s="44">
         <v>0</v>
       </c>
+      <c r="BL17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="2">
         <v>0</v>
       </c>
       <c r="O18" s="2">
         <v>0</v>
       </c>
       <c r="P18" s="2">
         <v>1</v>
       </c>
       <c r="Q18" s="2">
@@ -14727,52 +15165,58 @@
       </c>
       <c r="BD18" s="4">
         <v>0</v>
       </c>
       <c r="BE18" s="4">
         <v>0</v>
       </c>
       <c r="BF18" s="4">
         <v>0</v>
       </c>
       <c r="BG18" s="2">
         <v>0</v>
       </c>
       <c r="BH18" s="2">
         <v>0</v>
       </c>
       <c r="BI18" s="2">
         <v>1</v>
       </c>
       <c r="BJ18" s="2">
         <v>0</v>
       </c>
       <c r="BK18" s="44">
         <v>0</v>
       </c>
+      <c r="BL18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="24"/>
       <c r="I19" s="19"/>
       <c r="J19" s="21"/>
       <c r="K19" s="23"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="2">
         <v>0</v>
       </c>
       <c r="O19" s="2">
         <v>0</v>
       </c>
       <c r="P19" s="2">
         <v>-5</v>
       </c>
       <c r="Q19" s="2">
@@ -14894,52 +15338,58 @@
       </c>
       <c r="BD19" s="4">
         <v>0</v>
       </c>
       <c r="BE19" s="4">
         <v>0</v>
       </c>
       <c r="BF19" s="4">
         <v>0</v>
       </c>
       <c r="BG19" s="2">
         <v>0</v>
       </c>
       <c r="BH19" s="2">
         <v>0</v>
       </c>
       <c r="BI19" s="2">
         <v>0</v>
       </c>
       <c r="BJ19" s="2">
         <v>0</v>
       </c>
       <c r="BK19" s="44">
         <v>0</v>
       </c>
+      <c r="BL19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="24"/>
       <c r="I20" s="19"/>
       <c r="J20" s="21"/>
       <c r="K20" s="23"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="2">
         <v>0</v>
       </c>
       <c r="O20" s="2">
         <v>0</v>
       </c>
       <c r="P20" s="2">
         <v>1</v>
       </c>
       <c r="Q20" s="2">
@@ -15061,52 +15511,58 @@
       </c>
       <c r="BD20" s="4">
         <v>0</v>
       </c>
       <c r="BE20" s="4">
         <v>0</v>
       </c>
       <c r="BF20" s="4">
         <v>0</v>
       </c>
       <c r="BG20" s="2">
         <v>0</v>
       </c>
       <c r="BH20" s="2">
         <v>0</v>
       </c>
       <c r="BI20" s="2">
         <v>0</v>
       </c>
       <c r="BJ20" s="2">
         <v>0</v>
       </c>
       <c r="BK20" s="44">
         <v>0</v>
       </c>
+      <c r="BL20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:65">
       <c r="A21" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="24"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="23"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="2">
         <v>-36</v>
       </c>
       <c r="O21" s="2">
         <v>-48</v>
       </c>
       <c r="P21" s="2">
         <v>-48</v>
       </c>
       <c r="Q21" s="2">
@@ -15228,52 +15684,58 @@
       </c>
       <c r="BD21" s="4">
         <v>-4</v>
       </c>
       <c r="BE21" s="4">
         <v>-2</v>
       </c>
       <c r="BF21" s="4">
         <v>-7</v>
       </c>
       <c r="BG21" s="2">
         <v>3</v>
       </c>
       <c r="BH21" s="2">
         <v>2</v>
       </c>
       <c r="BI21" s="2">
         <v>-3</v>
       </c>
       <c r="BJ21" s="1">
         <v>4</v>
       </c>
       <c r="BK21" s="44">
         <v>-2</v>
       </c>
+      <c r="BL21" s="44">
+        <v>-1</v>
+      </c>
+      <c r="BM21" s="44">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:65">
       <c r="A22" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="53"/>
       <c r="F22" s="53"/>
       <c r="G22" s="53"/>
       <c r="H22" s="53"/>
       <c r="I22" s="53"/>
       <c r="J22" s="53"/>
       <c r="K22" s="53"/>
       <c r="L22" s="53"/>
       <c r="M22" s="53"/>
       <c r="N22" s="53"/>
       <c r="O22" s="53"/>
       <c r="P22" s="53"/>
       <c r="Q22" s="53"/>
       <c r="R22" s="53"/>
       <c r="S22" s="53"/>
       <c r="T22" s="53"/>
       <c r="U22" s="53"/>
       <c r="V22" s="53"/>
       <c r="W22" s="53"/>
@@ -15287,52 +15749,54 @@
       <c r="AE22" s="53"/>
       <c r="AF22" s="53"/>
       <c r="AG22" s="53"/>
       <c r="AH22" s="53"/>
       <c r="AI22" s="53"/>
       <c r="AJ22" s="53"/>
       <c r="AK22" s="53"/>
       <c r="AL22" s="53"/>
       <c r="AM22" s="53"/>
       <c r="AN22" s="53"/>
       <c r="AO22" s="53"/>
       <c r="AP22" s="53"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
       <c r="BB22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="4"/>
       <c r="BE22" s="4"/>
       <c r="BF22" s="4"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
       <c r="BI22" s="2"/>
       <c r="BK22" s="44"/>
+      <c r="BL22" s="44"/>
+      <c r="BM22" s="44"/>
     </row>
-    <row r="23" spans="1:63" ht="23.1" customHeight="1">
+    <row r="23" spans="1:65" ht="23.1" customHeight="1">
       <c r="A23" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="18">
         <v>-34</v>
       </c>
       <c r="C23" s="18">
         <v>-37</v>
       </c>
       <c r="D23" s="19">
         <v>-47</v>
       </c>
       <c r="E23" s="19">
         <v>-44</v>
       </c>
       <c r="F23" s="19">
         <v>-36</v>
       </c>
       <c r="G23" s="19">
         <v>-103</v>
       </c>
       <c r="H23" s="24">
         <v>-84</v>
       </c>
       <c r="I23" s="19">
@@ -15478,52 +15942,58 @@
       </c>
       <c r="BD23" s="4">
         <v>-4</v>
       </c>
       <c r="BE23" s="4">
         <v>-4</v>
       </c>
       <c r="BF23" s="4">
         <v>-8</v>
       </c>
       <c r="BG23" s="2">
         <v>2</v>
       </c>
       <c r="BH23" s="2">
         <v>2</v>
       </c>
       <c r="BI23" s="2">
         <v>-3</v>
       </c>
       <c r="BJ23" s="39">
         <v>4</v>
       </c>
       <c r="BK23" s="44">
         <v>-2</v>
       </c>
+      <c r="BL23" s="44">
+        <v>-1</v>
+      </c>
+      <c r="BM23" s="44">
+        <v>1</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="24"/>
       <c r="I24" s="19"/>
       <c r="J24" s="21"/>
       <c r="K24" s="23"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="2">
         <v>-11</v>
       </c>
       <c r="O24" s="2">
         <v>-1</v>
       </c>
       <c r="P24" s="2">
         <v>-3</v>
       </c>
       <c r="Q24" s="2">
@@ -15645,52 +16115,58 @@
       </c>
       <c r="BD24" s="4">
         <v>0</v>
       </c>
       <c r="BE24" s="4">
         <v>-2</v>
       </c>
       <c r="BF24" s="4">
         <v>-1</v>
       </c>
       <c r="BG24" s="2">
         <v>-1</v>
       </c>
       <c r="BH24" s="2">
         <v>0</v>
       </c>
       <c r="BI24" s="2">
         <v>0</v>
       </c>
       <c r="BJ24" s="2">
         <v>0</v>
       </c>
       <c r="BK24" s="44">
         <v>0</v>
       </c>
+      <c r="BL24" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="44">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:65">
       <c r="A25" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="2">
         <v>-36</v>
       </c>
       <c r="O25" s="2">
         <v>-45</v>
       </c>
       <c r="P25" s="2">
         <v>-48</v>
       </c>
       <c r="Q25" s="2">
@@ -15812,52 +16288,58 @@
       </c>
       <c r="BD25" s="4">
         <v>-4</v>
       </c>
       <c r="BE25" s="4">
         <v>-2</v>
       </c>
       <c r="BF25" s="4">
         <v>-7</v>
       </c>
       <c r="BG25" s="2">
         <v>3</v>
       </c>
       <c r="BH25" s="2">
         <v>2</v>
       </c>
       <c r="BI25" s="2">
         <v>-3</v>
       </c>
       <c r="BJ25" s="1">
         <v>4</v>
       </c>
       <c r="BK25" s="44">
         <v>-2</v>
       </c>
+      <c r="BL25" s="44">
+        <v>-1</v>
+      </c>
+      <c r="BM25" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:65">
       <c r="A26" s="46" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="46"/>
       <c r="C26" s="46"/>
       <c r="D26" s="46"/>
       <c r="E26" s="46"/>
       <c r="F26" s="46"/>
       <c r="G26" s="46"/>
       <c r="H26" s="46"/>
       <c r="I26" s="46"/>
       <c r="J26" s="46"/>
       <c r="K26" s="46"/>
       <c r="L26" s="46"/>
       <c r="M26" s="46"/>
       <c r="N26" s="46"/>
       <c r="O26" s="46"/>
       <c r="P26" s="46"/>
       <c r="Q26" s="46"/>
       <c r="R26" s="46"/>
       <c r="S26" s="46"/>
       <c r="T26" s="46"/>
       <c r="U26" s="46"/>
       <c r="V26" s="46"/>
       <c r="W26" s="46"/>
@@ -15865,52 +16347,54 @@
       <c r="Y26" s="46"/>
       <c r="Z26" s="46"/>
       <c r="AA26" s="46"/>
       <c r="AB26" s="46"/>
       <c r="AC26" s="46"/>
       <c r="AD26" s="46"/>
       <c r="AE26" s="46"/>
       <c r="AF26" s="46"/>
       <c r="AG26" s="46"/>
       <c r="AH26" s="46"/>
       <c r="AI26" s="46"/>
       <c r="AJ26" s="46"/>
       <c r="AK26" s="46"/>
       <c r="AL26" s="46"/>
       <c r="AM26" s="46"/>
       <c r="AN26" s="46"/>
       <c r="AO26" s="46"/>
       <c r="AP26" s="46"/>
       <c r="BD26" s="4"/>
       <c r="BE26" s="4"/>
       <c r="BF26" s="4"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BK26" s="44"/>
+      <c r="BL26" s="44"/>
+      <c r="BM26" s="44"/>
     </row>
-    <row r="27" spans="1:63" ht="23.1" customHeight="1">
+    <row r="27" spans="1:65" ht="23.1" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="18">
         <v>-3</v>
       </c>
       <c r="C27" s="18">
         <v>-9</v>
       </c>
       <c r="D27" s="19">
         <v>-6</v>
       </c>
       <c r="E27" s="19">
         <v>-12</v>
       </c>
       <c r="F27" s="19">
         <v>-8</v>
       </c>
       <c r="G27" s="19">
         <v>-27</v>
       </c>
       <c r="H27" s="24">
         <v>-10</v>
       </c>
       <c r="I27" s="19">
@@ -16056,52 +16540,58 @@
       </c>
       <c r="BD27" s="4">
         <v>0</v>
       </c>
       <c r="BE27" s="4">
         <v>-1</v>
       </c>
       <c r="BF27" s="4">
         <v>-1</v>
       </c>
       <c r="BG27" s="2">
         <v>3</v>
       </c>
       <c r="BH27" s="2">
         <v>-2</v>
       </c>
       <c r="BI27" s="2">
         <v>1</v>
       </c>
       <c r="BJ27" s="2">
         <v>0</v>
       </c>
       <c r="BK27" s="44">
         <v>2</v>
       </c>
+      <c r="BL27" s="44">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="44">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="24"/>
       <c r="I28" s="19"/>
       <c r="J28" s="21"/>
       <c r="K28" s="20"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="2">
         <v>0</v>
       </c>
       <c r="O28" s="2">
         <v>0</v>
       </c>
       <c r="P28" s="2">
         <v>0</v>
       </c>
       <c r="Q28" s="2">
@@ -16223,52 +16713,58 @@
       </c>
       <c r="BD28" s="4">
         <v>0</v>
       </c>
       <c r="BE28" s="4">
         <v>0</v>
       </c>
       <c r="BF28" s="4">
         <v>0</v>
       </c>
       <c r="BG28" s="2">
         <v>0</v>
       </c>
       <c r="BH28" s="2">
         <v>1</v>
       </c>
       <c r="BI28" s="2">
         <v>0</v>
       </c>
       <c r="BJ28" s="2">
         <v>0</v>
       </c>
       <c r="BK28" s="44">
         <v>0</v>
       </c>
+      <c r="BL28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="2">
         <v>0</v>
       </c>
       <c r="O29" s="2">
         <v>0</v>
       </c>
       <c r="P29" s="2">
         <v>0</v>
       </c>
       <c r="Q29" s="2">
@@ -16390,52 +16886,58 @@
       </c>
       <c r="BD29" s="4">
         <v>0</v>
       </c>
       <c r="BE29" s="4">
         <v>0</v>
       </c>
       <c r="BF29" s="4">
         <v>0</v>
       </c>
       <c r="BG29" s="2">
         <v>0</v>
       </c>
       <c r="BH29" s="2">
         <v>0</v>
       </c>
       <c r="BI29" s="2">
         <v>0</v>
       </c>
       <c r="BJ29" s="2">
         <v>0</v>
       </c>
       <c r="BK29" s="44">
         <v>0</v>
       </c>
+      <c r="BL29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="24"/>
       <c r="I30" s="19"/>
       <c r="J30" s="21"/>
       <c r="K30" s="20"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="2">
         <v>-3</v>
       </c>
       <c r="O30" s="2">
         <v>-1</v>
       </c>
       <c r="P30" s="2">
         <v>-2</v>
       </c>
       <c r="Q30" s="2">
@@ -16557,52 +17059,58 @@
       </c>
       <c r="BD30" s="4">
         <v>0</v>
       </c>
       <c r="BE30" s="4">
         <v>-1</v>
       </c>
       <c r="BF30" s="4">
         <v>0</v>
       </c>
       <c r="BG30" s="2">
         <v>1</v>
       </c>
       <c r="BH30" s="2">
         <v>0</v>
       </c>
       <c r="BI30" s="2">
         <v>0</v>
       </c>
       <c r="BJ30" s="2">
         <v>0</v>
       </c>
       <c r="BK30" s="44">
         <v>1</v>
       </c>
+      <c r="BL30" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="24"/>
       <c r="I31" s="19"/>
       <c r="J31" s="21"/>
       <c r="K31" s="20"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="2">
         <v>0</v>
       </c>
       <c r="O31" s="2">
         <v>0</v>
       </c>
       <c r="P31" s="2">
         <v>0</v>
       </c>
       <c r="Q31" s="2">
@@ -16724,52 +17232,58 @@
       </c>
       <c r="BD31" s="4">
         <v>0</v>
       </c>
       <c r="BE31" s="4">
         <v>0</v>
       </c>
       <c r="BF31" s="4">
         <v>0</v>
       </c>
       <c r="BG31" s="2">
         <v>0</v>
       </c>
       <c r="BH31" s="2">
         <v>0</v>
       </c>
       <c r="BI31" s="2">
         <v>0</v>
       </c>
       <c r="BJ31" s="2">
         <v>0</v>
       </c>
       <c r="BK31" s="44">
         <v>0</v>
       </c>
+      <c r="BL31" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM31" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="24"/>
       <c r="I32" s="19"/>
       <c r="J32" s="21"/>
       <c r="K32" s="20"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="2">
         <v>0</v>
       </c>
       <c r="O32" s="2">
         <v>0</v>
       </c>
       <c r="P32" s="2">
         <v>0</v>
       </c>
       <c r="Q32" s="2">
@@ -16891,52 +17405,58 @@
       </c>
       <c r="BD32" s="4">
         <v>0</v>
       </c>
       <c r="BE32" s="4">
         <v>0</v>
       </c>
       <c r="BF32" s="4">
         <v>0</v>
       </c>
       <c r="BG32" s="2">
         <v>1</v>
       </c>
       <c r="BH32" s="2">
         <v>0</v>
       </c>
       <c r="BI32" s="2">
         <v>0</v>
       </c>
       <c r="BJ32" s="2">
         <v>0</v>
       </c>
       <c r="BK32" s="44">
         <v>0</v>
       </c>
+      <c r="BL32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="24"/>
       <c r="I33" s="19"/>
       <c r="J33" s="21"/>
       <c r="K33" s="20"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="2">
         <v>-4</v>
       </c>
       <c r="O33" s="2">
         <v>3</v>
       </c>
       <c r="P33" s="2">
         <v>-3</v>
       </c>
       <c r="Q33" s="2">
@@ -17058,52 +17578,58 @@
       </c>
       <c r="BD33" s="4">
         <v>0</v>
       </c>
       <c r="BE33" s="4">
         <v>0</v>
       </c>
       <c r="BF33" s="4">
         <v>-1</v>
       </c>
       <c r="BG33" s="2">
         <v>1</v>
       </c>
       <c r="BH33" s="2">
         <v>-3</v>
       </c>
       <c r="BI33" s="2">
         <v>0</v>
       </c>
       <c r="BJ33" s="2">
         <v>0</v>
       </c>
       <c r="BK33" s="44">
         <v>1</v>
       </c>
+      <c r="BL33" s="44">
+        <v>1</v>
+      </c>
+      <c r="BM33" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="24"/>
       <c r="I34" s="19"/>
       <c r="J34" s="21"/>
       <c r="K34" s="20"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="2">
         <v>0</v>
       </c>
       <c r="O34" s="2">
         <v>0</v>
       </c>
       <c r="P34" s="2">
         <v>0</v>
       </c>
       <c r="Q34" s="2">
@@ -17225,52 +17751,58 @@
       </c>
       <c r="BD34" s="4">
         <v>0</v>
       </c>
       <c r="BE34" s="4">
         <v>0</v>
       </c>
       <c r="BF34" s="4">
         <v>0</v>
       </c>
       <c r="BG34" s="2">
         <v>0</v>
       </c>
       <c r="BH34" s="2">
         <v>0</v>
       </c>
       <c r="BI34" s="2">
         <v>0</v>
       </c>
       <c r="BJ34" s="2">
         <v>0</v>
       </c>
       <c r="BK34" s="44">
         <v>0</v>
       </c>
+      <c r="BL34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="24"/>
       <c r="I35" s="19"/>
       <c r="J35" s="21"/>
       <c r="K35" s="20"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="2">
         <v>0</v>
       </c>
       <c r="O35" s="2">
         <v>0</v>
       </c>
       <c r="P35" s="2">
         <v>0</v>
       </c>
       <c r="Q35" s="2">
@@ -17392,52 +17924,58 @@
       </c>
       <c r="BD35" s="4">
         <v>0</v>
       </c>
       <c r="BE35" s="4">
         <v>0</v>
       </c>
       <c r="BF35" s="4">
         <v>0</v>
       </c>
       <c r="BG35" s="2">
         <v>0</v>
       </c>
       <c r="BH35" s="2">
         <v>0</v>
       </c>
       <c r="BI35" s="2">
         <v>0</v>
       </c>
       <c r="BJ35" s="2">
         <v>0</v>
       </c>
       <c r="BK35" s="44">
         <v>0</v>
       </c>
+      <c r="BL35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="24"/>
       <c r="I36" s="19"/>
       <c r="J36" s="21"/>
       <c r="K36" s="20"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="2">
         <v>0</v>
       </c>
       <c r="O36" s="2">
         <v>0</v>
       </c>
       <c r="P36" s="2">
         <v>0</v>
       </c>
       <c r="Q36" s="2">
@@ -17559,52 +18097,58 @@
       </c>
       <c r="BD36" s="4">
         <v>0</v>
       </c>
       <c r="BE36" s="4">
         <v>0</v>
       </c>
       <c r="BF36" s="4">
         <v>0</v>
       </c>
       <c r="BG36" s="2">
         <v>0</v>
       </c>
       <c r="BH36" s="2">
         <v>0</v>
       </c>
       <c r="BI36" s="2">
         <v>0</v>
       </c>
       <c r="BJ36" s="2">
         <v>0</v>
       </c>
       <c r="BK36" s="44">
         <v>0</v>
       </c>
+      <c r="BL36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="2">
         <v>0</v>
       </c>
       <c r="O37" s="2">
         <v>0</v>
       </c>
       <c r="P37" s="2">
         <v>1</v>
       </c>
       <c r="Q37" s="2">
@@ -17726,52 +18270,58 @@
       </c>
       <c r="BD37" s="4">
         <v>0</v>
       </c>
       <c r="BE37" s="4">
         <v>0</v>
       </c>
       <c r="BF37" s="4">
         <v>0</v>
       </c>
       <c r="BG37" s="2">
         <v>0</v>
       </c>
       <c r="BH37" s="2">
         <v>0</v>
       </c>
       <c r="BI37" s="2">
         <v>1</v>
       </c>
       <c r="BJ37" s="2">
         <v>0</v>
       </c>
       <c r="BK37" s="44">
         <v>0</v>
       </c>
+      <c r="BL37" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM37" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="27"/>
       <c r="I38" s="25"/>
       <c r="J38" s="27"/>
       <c r="K38" s="26"/>
       <c r="L38" s="27"/>
       <c r="M38" s="27"/>
       <c r="N38" s="2">
         <v>0</v>
       </c>
       <c r="O38" s="2">
         <v>0</v>
       </c>
       <c r="P38" s="2">
         <v>-5</v>
       </c>
       <c r="Q38" s="2">
@@ -17893,52 +18443,58 @@
       </c>
       <c r="BD38" s="4">
         <v>0</v>
       </c>
       <c r="BE38" s="4">
         <v>0</v>
       </c>
       <c r="BF38" s="4">
         <v>0</v>
       </c>
       <c r="BG38" s="2">
         <v>0</v>
       </c>
       <c r="BH38" s="2">
         <v>0</v>
       </c>
       <c r="BI38" s="2">
         <v>0</v>
       </c>
       <c r="BJ38" s="2">
         <v>0</v>
       </c>
       <c r="BK38" s="44">
         <v>0</v>
       </c>
+      <c r="BL38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="6"/>
       <c r="N39" s="2">
         <v>0</v>
       </c>
       <c r="O39" s="2">
         <v>0</v>
       </c>
       <c r="P39" s="2">
         <v>1</v>
       </c>
       <c r="Q39" s="2">
         <v>-1</v>
       </c>
       <c r="R39" s="2">
         <v>0</v>
       </c>
       <c r="S39" s="2">
         <v>0</v>
       </c>
       <c r="T39" s="2">
         <v>-1</v>
       </c>
@@ -18049,52 +18605,58 @@
       </c>
       <c r="BD39" s="4">
         <v>0</v>
       </c>
       <c r="BE39" s="4">
         <v>0</v>
       </c>
       <c r="BF39" s="4">
         <v>0</v>
       </c>
       <c r="BG39" s="2">
         <v>0</v>
       </c>
       <c r="BH39" s="2">
         <v>0</v>
       </c>
       <c r="BI39" s="2">
         <v>0</v>
       </c>
       <c r="BJ39" s="2">
         <v>0</v>
       </c>
       <c r="BK39" s="44">
         <v>0</v>
       </c>
+      <c r="BL39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="30"/>
       <c r="C40" s="31"/>
       <c r="D40" s="31"/>
       <c r="E40" s="31"/>
       <c r="F40" s="31"/>
       <c r="G40" s="31"/>
       <c r="H40" s="31"/>
       <c r="I40" s="31"/>
       <c r="J40" s="31"/>
       <c r="K40" s="31"/>
       <c r="L40" s="31"/>
       <c r="M40" s="31"/>
       <c r="N40" s="3">
         <v>0</v>
       </c>
       <c r="O40" s="3">
         <v>-3</v>
       </c>
       <c r="P40" s="3">
         <v>0</v>
       </c>
       <c r="Q40" s="3">
@@ -18216,52 +18778,58 @@
       </c>
       <c r="BD40" s="3">
         <v>0</v>
       </c>
       <c r="BE40" s="3">
         <v>0</v>
       </c>
       <c r="BF40" s="3">
         <v>0</v>
       </c>
       <c r="BG40" s="3">
         <v>0</v>
       </c>
       <c r="BH40" s="3">
         <v>0</v>
       </c>
       <c r="BI40" s="3">
         <v>0</v>
       </c>
       <c r="BJ40" s="3">
         <v>0</v>
       </c>
       <c r="BK40" s="45">
         <v>0</v>
       </c>
+      <c r="BL40" s="45">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="44">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:65">
       <c r="AC41" s="41"/>
       <c r="AD41" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ5:BU5"/>
     <mergeCell ref="A3:BI3"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A7:AP7"/>
     <mergeCell ref="A22:AP22"/>
     <mergeCell ref="A26:AP26"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>