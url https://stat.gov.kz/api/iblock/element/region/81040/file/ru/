--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13410" yWindow="0" windowWidth="15180" windowHeight="15840"/>
+    <workbookView xWindow="13410" yWindow="0" windowWidth="10485" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="31">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
@@ -355,76 +355,76 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -696,238 +696,238 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU39"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
       <pane xSplit="13" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BL3" sqref="BL3"/>
+      <selection pane="topRight" activeCell="BM7" sqref="BM7:BM39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="3" customWidth="1"/>
     <col min="2" max="12" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="2" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="37" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="34"/>
-[...58 lines deleted...]
-      <c r="BI2" s="34"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
+      <c r="AX2" s="29"/>
+      <c r="AY2" s="29"/>
+      <c r="AZ2" s="29"/>
+      <c r="BA2" s="29"/>
+      <c r="BB2" s="29"/>
+      <c r="BC2" s="29"/>
+      <c r="BD2" s="29"/>
+      <c r="BE2" s="29"/>
+      <c r="BF2" s="29"/>
+      <c r="BG2" s="29"/>
+      <c r="BH2" s="29"/>
+      <c r="BI2" s="29"/>
     </row>
     <row r="3" spans="1:73" s="5" customFormat="1">
       <c r="A3" s="4"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
       <c r="AI3" s="8"/>
       <c r="AJ3" s="8"/>
       <c r="BL3" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:73">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35">
         <v>2021</v>
       </c>
-      <c r="C4" s="33"/>
-[...10 lines deleted...]
-      <c r="N4" s="29">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="28">
         <v>2022</v>
       </c>
-      <c r="O4" s="29"/>
-[...10 lines deleted...]
-      <c r="Z4" s="29">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="28">
         <v>2023</v>
       </c>
-      <c r="AA4" s="29"/>
-[...10 lines deleted...]
-      <c r="AL4" s="29">
+      <c r="AA4" s="28"/>
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
+      <c r="AE4" s="28"/>
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="28"/>
+      <c r="AH4" s="28"/>
+      <c r="AI4" s="28"/>
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="28"/>
+      <c r="AL4" s="28">
         <v>2024</v>
       </c>
-      <c r="AM4" s="29"/>
-[...10 lines deleted...]
-      <c r="AX4" s="29">
+      <c r="AM4" s="28"/>
+      <c r="AN4" s="28"/>
+      <c r="AO4" s="28"/>
+      <c r="AP4" s="28"/>
+      <c r="AQ4" s="28"/>
+      <c r="AR4" s="28"/>
+      <c r="AS4" s="28"/>
+      <c r="AT4" s="28"/>
+      <c r="AU4" s="28"/>
+      <c r="AV4" s="28"/>
+      <c r="AW4" s="28"/>
+      <c r="AX4" s="28">
         <v>2025</v>
       </c>
-      <c r="AY4" s="29"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="29">
+      <c r="AY4" s="28"/>
+      <c r="AZ4" s="28"/>
+      <c r="BA4" s="28"/>
+      <c r="BB4" s="28"/>
+      <c r="BC4" s="28"/>
+      <c r="BD4" s="28"/>
+      <c r="BE4" s="28"/>
+      <c r="BF4" s="28"/>
+      <c r="BG4" s="28"/>
+      <c r="BH4" s="28"/>
+      <c r="BI4" s="28"/>
+      <c r="BJ4" s="28">
         <v>2026</v>
       </c>
-      <c r="BK4" s="29"/>
-[...9 lines deleted...]
-      <c r="BU4" s="29"/>
+      <c r="BK4" s="28"/>
+      <c r="BL4" s="28"/>
+      <c r="BM4" s="28"/>
+      <c r="BN4" s="28"/>
+      <c r="BO4" s="28"/>
+      <c r="BP4" s="28"/>
+      <c r="BQ4" s="28"/>
+      <c r="BR4" s="28"/>
+      <c r="BS4" s="28"/>
+      <c r="BT4" s="28"/>
+      <c r="BU4" s="28"/>
     </row>
     <row r="5" spans="1:73">
-      <c r="A5" s="31"/>
+      <c r="A5" s="34"/>
       <c r="B5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1102,94 +1102,94 @@
         <v>0</v>
       </c>
       <c r="BO5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="BP5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="BQ5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="BR5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="BS5" s="27" t="s">
         <v>13</v>
       </c>
       <c r="BT5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="BU5" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:73">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="35"/>
-[...39 lines deleted...]
-      <c r="AP6" s="35"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="30"/>
+      <c r="X6" s="30"/>
+      <c r="Y6" s="30"/>
+      <c r="Z6" s="30"/>
+      <c r="AA6" s="30"/>
+      <c r="AB6" s="30"/>
+      <c r="AC6" s="30"/>
+      <c r="AD6" s="30"/>
+      <c r="AE6" s="30"/>
+      <c r="AF6" s="30"/>
+      <c r="AG6" s="30"/>
+      <c r="AH6" s="30"/>
+      <c r="AI6" s="30"/>
+      <c r="AJ6" s="30"/>
+      <c r="AK6" s="30"/>
+      <c r="AL6" s="30"/>
+      <c r="AM6" s="30"/>
+      <c r="AN6" s="30"/>
+      <c r="AO6" s="30"/>
+      <c r="AP6" s="30"/>
     </row>
     <row r="7" spans="1:73" ht="23.25">
       <c r="A7" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="14">
         <v>-166</v>
       </c>
       <c r="C7" s="14">
         <v>-157</v>
       </c>
       <c r="D7" s="15">
         <v>-152</v>
       </c>
       <c r="E7" s="15">
         <v>-155</v>
       </c>
       <c r="F7" s="15">
         <v>-145</v>
       </c>
       <c r="G7" s="15">
         <v>-293</v>
       </c>
       <c r="H7" s="16">
         <v>-197</v>
@@ -1336,50 +1336,56 @@
         <v>-191</v>
       </c>
       <c r="BD7" s="2">
         <v>-756</v>
       </c>
       <c r="BE7" s="2">
         <v>-596</v>
       </c>
       <c r="BF7" s="2">
         <v>-507</v>
       </c>
       <c r="BG7" s="2">
         <v>-537</v>
       </c>
       <c r="BH7" s="2">
         <v>-367</v>
       </c>
       <c r="BI7" s="2">
         <v>-376</v>
       </c>
       <c r="BJ7" s="2">
         <v>-326</v>
       </c>
       <c r="BK7" s="2">
         <v>-469</v>
+      </c>
+      <c r="BL7" s="2">
+        <v>-552</v>
+      </c>
+      <c r="BM7" s="2">
+        <v>-379</v>
       </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="16"/>
       <c r="I8" s="15"/>
       <c r="J8" s="16"/>
       <c r="K8" s="17"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="1">
         <v>-48</v>
       </c>
       <c r="O8" s="1">
         <v>-64</v>
       </c>
       <c r="P8" s="1">
@@ -1504,50 +1510,56 @@
       </c>
       <c r="BD8" s="2">
         <v>-126</v>
       </c>
       <c r="BE8" s="2">
         <v>-122</v>
       </c>
       <c r="BF8" s="2">
         <v>-100</v>
       </c>
       <c r="BG8" s="2">
         <v>-99</v>
       </c>
       <c r="BH8" s="2">
         <v>-66</v>
       </c>
       <c r="BI8" s="2">
         <v>-71</v>
       </c>
       <c r="BJ8" s="2">
         <v>-65</v>
       </c>
       <c r="BK8" s="2">
         <v>-108</v>
       </c>
+      <c r="BL8" s="2">
+        <v>-84</v>
+      </c>
+      <c r="BM8" s="2">
+        <v>-131</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="1">
         <v>-22</v>
       </c>
       <c r="O9" s="1">
         <v>-2</v>
       </c>
       <c r="P9" s="1">
         <v>-15</v>
@@ -1671,50 +1683,56 @@
       </c>
       <c r="BD9" s="2">
         <v>-44</v>
       </c>
       <c r="BE9" s="2">
         <v>-24</v>
       </c>
       <c r="BF9" s="2">
         <v>-24</v>
       </c>
       <c r="BG9" s="2">
         <v>-47</v>
       </c>
       <c r="BH9" s="2">
         <v>-29</v>
       </c>
       <c r="BI9" s="2">
         <v>-68</v>
       </c>
       <c r="BJ9" s="2">
         <v>-36</v>
       </c>
       <c r="BK9" s="2">
         <v>-18</v>
       </c>
+      <c r="BL9" s="2">
+        <v>-29</v>
+      </c>
+      <c r="BM9" s="2">
+        <v>-21</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="15"/>
       <c r="J10" s="16"/>
       <c r="K10" s="17"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="1">
         <v>-58</v>
       </c>
       <c r="O10" s="1">
         <v>-51</v>
       </c>
       <c r="P10" s="1">
         <v>-32</v>
@@ -1838,50 +1856,56 @@
       </c>
       <c r="BD10" s="2">
         <v>-78</v>
       </c>
       <c r="BE10" s="2">
         <v>-126</v>
       </c>
       <c r="BF10" s="2">
         <v>-178</v>
       </c>
       <c r="BG10" s="2">
         <v>-42</v>
       </c>
       <c r="BH10" s="2">
         <v>-65</v>
       </c>
       <c r="BI10" s="2">
         <v>-90</v>
       </c>
       <c r="BJ10" s="2">
         <v>-54</v>
       </c>
       <c r="BK10" s="2">
         <v>-43</v>
       </c>
+      <c r="BL10" s="2">
+        <v>-93</v>
+      </c>
+      <c r="BM10" s="2">
+        <v>-40</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="16"/>
       <c r="I11" s="15"/>
       <c r="J11" s="16"/>
       <c r="K11" s="17"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="1">
         <v>-22</v>
       </c>
       <c r="O11" s="1">
         <v>-27</v>
       </c>
       <c r="P11" s="1">
         <v>-22</v>
@@ -2005,50 +2029,56 @@
       </c>
       <c r="BD11" s="2">
         <v>-88</v>
       </c>
       <c r="BE11" s="2">
         <v>-64</v>
       </c>
       <c r="BF11" s="2">
         <v>-81</v>
       </c>
       <c r="BG11" s="2">
         <v>-65</v>
       </c>
       <c r="BH11" s="2">
         <v>-40</v>
       </c>
       <c r="BI11" s="2">
         <v>-24</v>
       </c>
       <c r="BJ11" s="2">
         <v>-95</v>
       </c>
       <c r="BK11" s="2">
         <v>-60</v>
       </c>
+      <c r="BL11" s="2">
+        <v>-26</v>
+      </c>
+      <c r="BM11" s="2">
+        <v>-30</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="16"/>
       <c r="I12" s="15"/>
       <c r="J12" s="16"/>
       <c r="K12" s="17"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="1">
         <v>-16</v>
       </c>
       <c r="O12" s="1">
         <v>-21</v>
       </c>
       <c r="P12" s="1">
         <v>-5</v>
@@ -2172,50 +2202,56 @@
       </c>
       <c r="BD12" s="2">
         <v>-43</v>
       </c>
       <c r="BE12" s="2">
         <v>-61</v>
       </c>
       <c r="BF12" s="2">
         <v>-43</v>
       </c>
       <c r="BG12" s="2">
         <v>-70</v>
       </c>
       <c r="BH12" s="2">
         <v>-42</v>
       </c>
       <c r="BI12" s="2">
         <v>-11</v>
       </c>
       <c r="BJ12" s="2">
         <v>-47</v>
       </c>
       <c r="BK12" s="2">
         <v>8</v>
       </c>
+      <c r="BL12" s="2">
+        <v>-35</v>
+      </c>
+      <c r="BM12" s="2">
+        <v>-48</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="16"/>
       <c r="I13" s="15"/>
       <c r="J13" s="16"/>
       <c r="K13" s="17"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="1">
         <v>34</v>
       </c>
       <c r="O13" s="1">
         <v>40</v>
       </c>
       <c r="P13" s="1">
         <v>-6</v>
@@ -2339,50 +2375,56 @@
       </c>
       <c r="BD13" s="2">
         <v>50</v>
       </c>
       <c r="BE13" s="2">
         <v>86</v>
       </c>
       <c r="BF13" s="2">
         <v>39</v>
       </c>
       <c r="BG13" s="2">
         <v>112</v>
       </c>
       <c r="BH13" s="2">
         <v>203</v>
       </c>
       <c r="BI13" s="2">
         <v>183</v>
       </c>
       <c r="BJ13" s="2">
         <v>68</v>
       </c>
       <c r="BK13" s="2">
         <v>122</v>
       </c>
+      <c r="BL13" s="2">
+        <v>5</v>
+      </c>
+      <c r="BM13" s="2">
+        <v>-11</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="16"/>
       <c r="I14" s="15"/>
       <c r="J14" s="16"/>
       <c r="K14" s="17"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="1">
         <v>-36</v>
       </c>
       <c r="O14" s="1">
         <v>-36</v>
       </c>
       <c r="P14" s="1">
         <v>-47</v>
@@ -2506,50 +2548,56 @@
       </c>
       <c r="BD14" s="2">
         <v>-85</v>
       </c>
       <c r="BE14" s="2">
         <v>-91</v>
       </c>
       <c r="BF14" s="2">
         <v>-128</v>
       </c>
       <c r="BG14" s="2">
         <v>-99</v>
       </c>
       <c r="BH14" s="2">
         <v>-75</v>
       </c>
       <c r="BI14" s="2">
         <v>-78</v>
       </c>
       <c r="BJ14" s="2">
         <v>-32</v>
       </c>
       <c r="BK14" s="2">
         <v>-18</v>
       </c>
+      <c r="BL14" s="2">
+        <v>-76</v>
+      </c>
+      <c r="BM14" s="2">
+        <v>-34</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="16"/>
       <c r="I15" s="15"/>
       <c r="J15" s="16"/>
       <c r="K15" s="17"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="1">
         <v>-20</v>
       </c>
       <c r="O15" s="1">
         <v>-20</v>
       </c>
       <c r="P15" s="1">
         <v>-40</v>
@@ -2673,50 +2721,56 @@
       </c>
       <c r="BD15" s="2">
         <v>-70</v>
       </c>
       <c r="BE15" s="2">
         <v>-29</v>
       </c>
       <c r="BF15" s="2">
         <v>-26</v>
       </c>
       <c r="BG15" s="2">
         <v>-81</v>
       </c>
       <c r="BH15" s="2">
         <v>-53</v>
       </c>
       <c r="BI15" s="2">
         <v>-1</v>
       </c>
       <c r="BJ15" s="2">
         <v>-19</v>
       </c>
       <c r="BK15" s="2">
         <v>-33</v>
       </c>
+      <c r="BL15" s="2">
+        <v>-36</v>
+      </c>
+      <c r="BM15" s="2">
+        <v>-14</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="16"/>
       <c r="I16" s="15"/>
       <c r="J16" s="16"/>
       <c r="K16" s="17"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="1">
         <v>-22</v>
       </c>
       <c r="O16" s="1">
         <v>-41</v>
       </c>
       <c r="P16" s="1">
         <v>-20</v>
@@ -2840,52 +2894,58 @@
       </c>
       <c r="BD16" s="2">
         <v>-89</v>
       </c>
       <c r="BE16" s="2">
         <v>-52</v>
       </c>
       <c r="BF16" s="2">
         <v>-70</v>
       </c>
       <c r="BG16" s="2">
         <v>-79</v>
       </c>
       <c r="BH16" s="2">
         <v>-23</v>
       </c>
       <c r="BI16" s="2">
         <v>-43</v>
       </c>
       <c r="BJ16" s="2">
         <v>-50</v>
       </c>
       <c r="BK16" s="2">
         <v>-32</v>
       </c>
+      <c r="BL16" s="2">
+        <v>-54</v>
+      </c>
+      <c r="BM16" s="2">
+        <v>-38</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
       <c r="N17" s="1">
         <v>2</v>
       </c>
       <c r="O17" s="1">
         <v>-11</v>
       </c>
       <c r="P17" s="1">
         <v>-11</v>
       </c>
       <c r="Q17" s="1">
@@ -3007,52 +3067,58 @@
       </c>
       <c r="BD17" s="2">
         <v>71</v>
       </c>
       <c r="BE17" s="2">
         <v>-1</v>
       </c>
       <c r="BF17" s="2">
         <v>-106</v>
       </c>
       <c r="BG17" s="2">
         <v>-55</v>
       </c>
       <c r="BH17" s="2">
         <v>-18</v>
       </c>
       <c r="BI17" s="2">
         <v>-35</v>
       </c>
       <c r="BJ17" s="2">
         <v>-76</v>
       </c>
       <c r="BK17" s="2">
         <v>-80</v>
       </c>
+      <c r="BL17" s="2">
+        <v>5</v>
+      </c>
+      <c r="BM17" s="2">
+        <v>81</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="16"/>
       <c r="I18" s="15"/>
       <c r="J18" s="16"/>
       <c r="K18" s="17"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="1">
         <v>-7</v>
       </c>
       <c r="O18" s="1">
         <v>-42</v>
       </c>
       <c r="P18" s="1">
         <v>-31</v>
       </c>
       <c r="Q18" s="1">
@@ -3174,52 +3240,58 @@
       </c>
       <c r="BD18" s="2">
         <v>-21</v>
       </c>
       <c r="BE18" s="2">
         <v>-80</v>
       </c>
       <c r="BF18" s="2">
         <v>-17</v>
       </c>
       <c r="BG18" s="2">
         <v>-36</v>
       </c>
       <c r="BH18" s="2">
         <v>-31</v>
       </c>
       <c r="BI18" s="2">
         <v>-90</v>
       </c>
       <c r="BJ18" s="2">
         <v>-85</v>
       </c>
       <c r="BK18" s="2">
         <v>-19</v>
       </c>
+      <c r="BL18" s="2">
+        <v>-34</v>
+      </c>
+      <c r="BM18" s="2">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="16"/>
       <c r="I19" s="15"/>
       <c r="J19" s="16"/>
       <c r="K19" s="17"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="1">
         <v>-21</v>
       </c>
       <c r="O19" s="1">
         <v>-15</v>
       </c>
       <c r="P19" s="1">
         <v>-11</v>
       </c>
       <c r="Q19" s="1">
@@ -3341,52 +3413,58 @@
       </c>
       <c r="BD19" s="2">
         <v>-48</v>
       </c>
       <c r="BE19" s="2">
         <v>-28</v>
       </c>
       <c r="BF19" s="2">
         <v>-40</v>
       </c>
       <c r="BG19" s="2">
         <v>-48</v>
       </c>
       <c r="BH19" s="2">
         <v>-29</v>
       </c>
       <c r="BI19" s="2">
         <v>-16</v>
       </c>
       <c r="BJ19" s="2">
         <v>-20</v>
       </c>
       <c r="BK19" s="2">
         <v>-36</v>
       </c>
+      <c r="BL19" s="2">
+        <v>-16</v>
+      </c>
+      <c r="BM19" s="2">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="19"/>
       <c r="I20" s="15"/>
       <c r="J20" s="16"/>
       <c r="K20" s="17"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="1">
         <v>76</v>
       </c>
       <c r="O20" s="1">
         <v>122</v>
       </c>
       <c r="P20" s="1">
         <v>144</v>
       </c>
       <c r="Q20" s="1">
@@ -3508,105 +3586,113 @@
       </c>
       <c r="BD20" s="2">
         <v>-185</v>
       </c>
       <c r="BE20" s="2">
         <v>-4</v>
       </c>
       <c r="BF20" s="2">
         <v>267</v>
       </c>
       <c r="BG20" s="2">
         <v>72</v>
       </c>
       <c r="BH20" s="2">
         <v>-99</v>
       </c>
       <c r="BI20" s="2">
         <v>-32</v>
       </c>
       <c r="BJ20" s="2">
         <v>185</v>
       </c>
       <c r="BK20" s="2">
         <v>-152</v>
       </c>
+      <c r="BL20" s="2">
+        <v>-79</v>
+      </c>
+      <c r="BM20" s="2">
+        <v>-77</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
-      <c r="A21" s="36" t="s">
+    <row r="21" spans="1:65">
+      <c r="A21" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="36"/>
-[...39 lines deleted...]
-      <c r="AP21" s="36"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="31"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="31"/>
+      <c r="P21" s="31"/>
+      <c r="Q21" s="31"/>
+      <c r="R21" s="31"/>
+      <c r="S21" s="31"/>
+      <c r="T21" s="31"/>
+      <c r="U21" s="31"/>
+      <c r="V21" s="31"/>
+      <c r="W21" s="31"/>
+      <c r="X21" s="31"/>
+      <c r="Y21" s="31"/>
+      <c r="Z21" s="31"/>
+      <c r="AA21" s="31"/>
+      <c r="AB21" s="31"/>
+      <c r="AC21" s="31"/>
+      <c r="AD21" s="31"/>
+      <c r="AE21" s="31"/>
+      <c r="AF21" s="31"/>
+      <c r="AG21" s="31"/>
+      <c r="AH21" s="31"/>
+      <c r="AI21" s="31"/>
+      <c r="AJ21" s="31"/>
+      <c r="AK21" s="31"/>
+      <c r="AL21" s="31"/>
+      <c r="AM21" s="31"/>
+      <c r="AN21" s="31"/>
+      <c r="AO21" s="31"/>
+      <c r="AP21" s="31"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="2"/>
       <c r="BH21" s="2"/>
       <c r="BI21" s="2"/>
       <c r="BK21" s="2"/>
+      <c r="BL21" s="2"/>
+      <c r="BM21" s="2"/>
     </row>
-    <row r="22" spans="1:63" ht="23.25">
+    <row r="22" spans="1:65" ht="23.25">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="14">
         <v>84</v>
       </c>
       <c r="C22" s="14">
         <v>22</v>
       </c>
       <c r="D22" s="15">
         <v>-31</v>
       </c>
       <c r="E22" s="15">
         <v>-69</v>
       </c>
       <c r="F22" s="15">
         <v>2</v>
       </c>
       <c r="G22" s="15">
         <v>-77</v>
       </c>
       <c r="H22" s="16">
         <v>0</v>
       </c>
       <c r="I22" s="15">
@@ -3752,52 +3838,58 @@
       </c>
       <c r="BD22" s="2">
         <v>-223</v>
       </c>
       <c r="BE22" s="2">
         <v>-47</v>
       </c>
       <c r="BF22" s="2">
         <v>98</v>
       </c>
       <c r="BG22" s="2">
         <v>8</v>
       </c>
       <c r="BH22" s="2">
         <v>-149</v>
       </c>
       <c r="BI22" s="2">
         <v>-54</v>
       </c>
       <c r="BJ22" s="2">
         <v>157</v>
       </c>
       <c r="BK22" s="2">
         <v>-195</v>
       </c>
+      <c r="BL22" s="2">
+        <v>-154</v>
+      </c>
+      <c r="BM22" s="2">
+        <v>-99</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:65">
       <c r="A23" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="16"/>
       <c r="I23" s="15"/>
       <c r="J23" s="19"/>
       <c r="K23" s="14"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="1">
         <v>-47</v>
       </c>
       <c r="O23" s="1">
         <v>-31</v>
       </c>
       <c r="P23" s="1">
         <v>-31</v>
       </c>
       <c r="Q23" s="1">
@@ -3919,52 +4011,58 @@
       </c>
       <c r="BD23" s="2">
         <v>-69</v>
       </c>
       <c r="BE23" s="2">
         <v>-52</v>
       </c>
       <c r="BF23" s="2">
         <v>-168</v>
       </c>
       <c r="BG23" s="2">
         <v>-60</v>
       </c>
       <c r="BH23" s="2">
         <v>-57</v>
       </c>
       <c r="BI23" s="2">
         <v>-40</v>
       </c>
       <c r="BJ23" s="2">
         <v>-37</v>
       </c>
       <c r="BK23" s="2">
         <v>-32</v>
       </c>
+      <c r="BL23" s="2">
+        <v>-79</v>
+      </c>
+      <c r="BM23" s="2">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="1">
         <v>63</v>
       </c>
       <c r="O24" s="1">
         <v>122</v>
       </c>
       <c r="P24" s="1">
         <v>142</v>
       </c>
       <c r="Q24" s="1">
@@ -4086,107 +4184,115 @@
       </c>
       <c r="BD24" s="2">
         <v>-154</v>
       </c>
       <c r="BE24" s="2">
         <v>5</v>
       </c>
       <c r="BF24" s="2">
         <v>266</v>
       </c>
       <c r="BG24" s="2">
         <v>68</v>
       </c>
       <c r="BH24" s="2">
         <v>-92</v>
       </c>
       <c r="BI24" s="2">
         <v>-14</v>
       </c>
       <c r="BJ24" s="2">
         <v>194</v>
       </c>
       <c r="BK24" s="2">
         <v>-163</v>
       </c>
+      <c r="BL24" s="2">
+        <v>-75</v>
+      </c>
+      <c r="BM24" s="2">
+        <v>-76</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
-      <c r="A25" s="28" t="s">
+    <row r="25" spans="1:65">
+      <c r="A25" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="28"/>
-[...39 lines deleted...]
-      <c r="AP25" s="28"/>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="32"/>
+      <c r="O25" s="32"/>
+      <c r="P25" s="32"/>
+      <c r="Q25" s="32"/>
+      <c r="R25" s="32"/>
+      <c r="S25" s="32"/>
+      <c r="T25" s="32"/>
+      <c r="U25" s="32"/>
+      <c r="V25" s="32"/>
+      <c r="W25" s="32"/>
+      <c r="X25" s="32"/>
+      <c r="Y25" s="32"/>
+      <c r="Z25" s="32"/>
+      <c r="AA25" s="32"/>
+      <c r="AB25" s="32"/>
+      <c r="AC25" s="32"/>
+      <c r="AD25" s="32"/>
+      <c r="AE25" s="32"/>
+      <c r="AF25" s="32"/>
+      <c r="AG25" s="32"/>
+      <c r="AH25" s="32"/>
+      <c r="AI25" s="32"/>
+      <c r="AJ25" s="32"/>
+      <c r="AK25" s="32"/>
+      <c r="AL25" s="32"/>
+      <c r="AM25" s="32"/>
+      <c r="AN25" s="32"/>
+      <c r="AO25" s="32"/>
+      <c r="AP25" s="32"/>
       <c r="AZ25" s="1"/>
       <c r="BD25" s="2"/>
       <c r="BE25" s="2"/>
       <c r="BF25" s="2"/>
       <c r="BG25" s="2"/>
       <c r="BH25" s="2"/>
       <c r="BI25" s="2"/>
       <c r="BJ25" s="2"/>
       <c r="BK25" s="2"/>
+      <c r="BL25" s="2"/>
+      <c r="BM25" s="2"/>
     </row>
-    <row r="26" spans="1:63" ht="23.25">
+    <row r="26" spans="1:65" ht="23.25">
       <c r="A26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="14">
         <v>7</v>
       </c>
       <c r="C26" s="14">
         <v>-179</v>
       </c>
       <c r="D26" s="15">
         <v>-121</v>
       </c>
       <c r="E26" s="15">
         <v>-86</v>
       </c>
       <c r="F26" s="15">
         <v>-147</v>
       </c>
       <c r="G26" s="15">
         <v>-216</v>
       </c>
       <c r="H26" s="16">
         <v>-197</v>
       </c>
       <c r="I26" s="15">
@@ -4332,52 +4438,58 @@
       </c>
       <c r="BD26" s="2">
         <v>-533</v>
       </c>
       <c r="BE26" s="2">
         <v>-549</v>
       </c>
       <c r="BF26" s="2">
         <v>-605</v>
       </c>
       <c r="BG26" s="2">
         <v>-545</v>
       </c>
       <c r="BH26" s="2">
         <v>-218</v>
       </c>
       <c r="BI26" s="2">
         <v>-322</v>
       </c>
       <c r="BJ26" s="2">
         <v>-483</v>
       </c>
       <c r="BK26" s="2">
         <v>-274</v>
       </c>
+      <c r="BL26" s="2">
+        <v>-398</v>
+      </c>
+      <c r="BM26" s="2">
+        <v>-280</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:65">
       <c r="A27" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="14"/>
       <c r="C27" s="14"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="16"/>
       <c r="I27" s="15"/>
       <c r="J27" s="19"/>
       <c r="K27" s="14"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="1">
         <v>-48</v>
       </c>
       <c r="O27" s="1">
         <v>-64</v>
       </c>
       <c r="P27" s="1">
         <v>-54</v>
       </c>
       <c r="Q27" s="1">
@@ -4499,52 +4611,58 @@
       </c>
       <c r="BD27" s="2">
         <v>-126</v>
       </c>
       <c r="BE27" s="2">
         <v>-122</v>
       </c>
       <c r="BF27" s="2">
         <v>-100</v>
       </c>
       <c r="BG27" s="2">
         <v>-99</v>
       </c>
       <c r="BH27" s="2">
         <v>-66</v>
       </c>
       <c r="BI27" s="2">
         <v>-71</v>
       </c>
       <c r="BJ27" s="2">
         <v>-65</v>
       </c>
       <c r="BK27" s="2">
         <v>-108</v>
       </c>
+      <c r="BL27" s="2">
+        <v>-84</v>
+      </c>
+      <c r="BM27" s="2">
+        <v>-131</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="1">
         <v>-22</v>
       </c>
       <c r="O28" s="1">
         <v>-2</v>
       </c>
       <c r="P28" s="1">
         <v>-15</v>
       </c>
       <c r="Q28" s="1">
@@ -4666,52 +4784,58 @@
       </c>
       <c r="BD28" s="2">
         <v>-44</v>
       </c>
       <c r="BE28" s="2">
         <v>-24</v>
       </c>
       <c r="BF28" s="2">
         <v>-24</v>
       </c>
       <c r="BG28" s="2">
         <v>-47</v>
       </c>
       <c r="BH28" s="2">
         <v>-29</v>
       </c>
       <c r="BI28" s="2">
         <v>-68</v>
       </c>
       <c r="BJ28" s="2">
         <v>-36</v>
       </c>
       <c r="BK28" s="2">
         <v>-18</v>
       </c>
+      <c r="BL28" s="2">
+        <v>-29</v>
+      </c>
+      <c r="BM28" s="2">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="16"/>
       <c r="I29" s="15"/>
       <c r="J29" s="19"/>
       <c r="K29" s="14"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="1">
         <v>-11</v>
       </c>
       <c r="O29" s="1">
         <v>-20</v>
       </c>
       <c r="P29" s="1">
         <v>-1</v>
       </c>
       <c r="Q29" s="1">
@@ -4833,52 +4957,58 @@
       </c>
       <c r="BD29" s="2">
         <v>-9</v>
       </c>
       <c r="BE29" s="2">
         <v>-74</v>
       </c>
       <c r="BF29" s="2">
         <v>-10</v>
       </c>
       <c r="BG29" s="2">
         <v>18</v>
       </c>
       <c r="BH29" s="2">
         <v>-8</v>
       </c>
       <c r="BI29" s="2">
         <v>-50</v>
       </c>
       <c r="BJ29" s="2">
         <v>-17</v>
       </c>
       <c r="BK29" s="2">
         <v>-11</v>
       </c>
+      <c r="BL29" s="2">
+        <v>-14</v>
+      </c>
+      <c r="BM29" s="2">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="16"/>
       <c r="I30" s="15"/>
       <c r="J30" s="19"/>
       <c r="K30" s="14"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="1">
         <v>-22</v>
       </c>
       <c r="O30" s="1">
         <v>-27</v>
       </c>
       <c r="P30" s="1">
         <v>-22</v>
       </c>
       <c r="Q30" s="1">
@@ -5000,52 +5130,58 @@
       </c>
       <c r="BD30" s="2">
         <v>-88</v>
       </c>
       <c r="BE30" s="2">
         <v>-64</v>
       </c>
       <c r="BF30" s="2">
         <v>-81</v>
       </c>
       <c r="BG30" s="2">
         <v>-65</v>
       </c>
       <c r="BH30" s="2">
         <v>-40</v>
       </c>
       <c r="BI30" s="2">
         <v>-24</v>
       </c>
       <c r="BJ30" s="2">
         <v>-95</v>
       </c>
       <c r="BK30" s="2">
         <v>-60</v>
       </c>
+      <c r="BL30" s="2">
+        <v>-26</v>
+      </c>
+      <c r="BM30" s="2">
+        <v>-30</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="16"/>
       <c r="I31" s="15"/>
       <c r="J31" s="19"/>
       <c r="K31" s="14"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="1">
         <v>-16</v>
       </c>
       <c r="O31" s="1">
         <v>-21</v>
       </c>
       <c r="P31" s="1">
         <v>-5</v>
       </c>
       <c r="Q31" s="1">
@@ -5167,52 +5303,58 @@
       </c>
       <c r="BD31" s="2">
         <v>-43</v>
       </c>
       <c r="BE31" s="2">
         <v>-61</v>
       </c>
       <c r="BF31" s="2">
         <v>-43</v>
       </c>
       <c r="BG31" s="2">
         <v>-70</v>
       </c>
       <c r="BH31" s="2">
         <v>-42</v>
       </c>
       <c r="BI31" s="2">
         <v>-11</v>
       </c>
       <c r="BJ31" s="2">
         <v>-47</v>
       </c>
       <c r="BK31" s="2">
         <v>8</v>
       </c>
+      <c r="BL31" s="2">
+        <v>-35</v>
+      </c>
+      <c r="BM31" s="2">
+        <v>-48</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="16"/>
       <c r="I32" s="15"/>
       <c r="J32" s="19"/>
       <c r="K32" s="14"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="1">
         <v>34</v>
       </c>
       <c r="O32" s="1">
         <v>40</v>
       </c>
       <c r="P32" s="1">
         <v>-6</v>
       </c>
       <c r="Q32" s="1">
@@ -5334,52 +5476,58 @@
       </c>
       <c r="BD32" s="2">
         <v>50</v>
       </c>
       <c r="BE32" s="2">
         <v>86</v>
       </c>
       <c r="BF32" s="2">
         <v>39</v>
       </c>
       <c r="BG32" s="2">
         <v>112</v>
       </c>
       <c r="BH32" s="2">
         <v>203</v>
       </c>
       <c r="BI32" s="2">
         <v>183</v>
       </c>
       <c r="BJ32" s="2">
         <v>68</v>
       </c>
       <c r="BK32" s="2">
         <v>122</v>
       </c>
+      <c r="BL32" s="2">
+        <v>5</v>
+      </c>
+      <c r="BM32" s="2">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="16"/>
       <c r="I33" s="15"/>
       <c r="J33" s="19"/>
       <c r="K33" s="14"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="1">
         <v>-36</v>
       </c>
       <c r="O33" s="1">
         <v>-36</v>
       </c>
       <c r="P33" s="1">
         <v>-47</v>
       </c>
       <c r="Q33" s="1">
@@ -5501,52 +5649,58 @@
       </c>
       <c r="BD33" s="2">
         <v>-85</v>
       </c>
       <c r="BE33" s="2">
         <v>-91</v>
       </c>
       <c r="BF33" s="2">
         <v>-128</v>
       </c>
       <c r="BG33" s="2">
         <v>-99</v>
       </c>
       <c r="BH33" s="2">
         <v>-75</v>
       </c>
       <c r="BI33" s="2">
         <v>-78</v>
       </c>
       <c r="BJ33" s="2">
         <v>-32</v>
       </c>
       <c r="BK33" s="2">
         <v>-18</v>
       </c>
+      <c r="BL33" s="2">
+        <v>-76</v>
+      </c>
+      <c r="BM33" s="2">
+        <v>-34</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="16"/>
       <c r="I34" s="15"/>
       <c r="J34" s="19"/>
       <c r="K34" s="14"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="1">
         <v>-20</v>
       </c>
       <c r="O34" s="1">
         <v>-20</v>
       </c>
       <c r="P34" s="1">
         <v>-40</v>
       </c>
       <c r="Q34" s="1">
@@ -5668,52 +5822,58 @@
       </c>
       <c r="BD34" s="2">
         <v>-70</v>
       </c>
       <c r="BE34" s="2">
         <v>-29</v>
       </c>
       <c r="BF34" s="2">
         <v>-26</v>
       </c>
       <c r="BG34" s="2">
         <v>-81</v>
       </c>
       <c r="BH34" s="2">
         <v>-53</v>
       </c>
       <c r="BI34" s="2">
         <v>-1</v>
       </c>
       <c r="BJ34" s="2">
         <v>-19</v>
       </c>
       <c r="BK34" s="2">
         <v>-33</v>
       </c>
+      <c r="BL34" s="2">
+        <v>-36</v>
+      </c>
+      <c r="BM34" s="2">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="14"/>
       <c r="C35" s="14"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="16"/>
       <c r="I35" s="15"/>
       <c r="J35" s="19"/>
       <c r="K35" s="14"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="1">
         <v>-22</v>
       </c>
       <c r="O35" s="1">
         <v>-41</v>
       </c>
       <c r="P35" s="1">
         <v>-20</v>
       </c>
       <c r="Q35" s="1">
@@ -5835,52 +5995,58 @@
       </c>
       <c r="BD35" s="2">
         <v>-89</v>
       </c>
       <c r="BE35" s="2">
         <v>-52</v>
       </c>
       <c r="BF35" s="2">
         <v>-70</v>
       </c>
       <c r="BG35" s="2">
         <v>-79</v>
       </c>
       <c r="BH35" s="2">
         <v>-23</v>
       </c>
       <c r="BI35" s="2">
         <v>-43</v>
       </c>
       <c r="BJ35" s="2">
         <v>-50</v>
       </c>
       <c r="BK35" s="2">
         <v>-32</v>
       </c>
+      <c r="BL35" s="2">
+        <v>-54</v>
+      </c>
+      <c r="BM35" s="2">
+        <v>-38</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
       <c r="N36" s="1">
         <v>2</v>
       </c>
       <c r="O36" s="1">
         <v>-11</v>
       </c>
       <c r="P36" s="1">
         <v>-11</v>
       </c>
       <c r="Q36" s="1">
@@ -6002,52 +6168,58 @@
       </c>
       <c r="BD36" s="2">
         <v>71</v>
       </c>
       <c r="BE36" s="2">
         <v>-1</v>
       </c>
       <c r="BF36" s="2">
         <v>-106</v>
       </c>
       <c r="BG36" s="2">
         <v>-55</v>
       </c>
       <c r="BH36" s="2">
         <v>-18</v>
       </c>
       <c r="BI36" s="2">
         <v>-35</v>
       </c>
       <c r="BJ36" s="2">
         <v>-76</v>
       </c>
       <c r="BK36" s="2">
         <v>-80</v>
       </c>
+      <c r="BL36" s="2">
+        <v>5</v>
+      </c>
+      <c r="BM36" s="2">
+        <v>81</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="20"/>
       <c r="C37" s="20"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="22"/>
       <c r="I37" s="21"/>
       <c r="J37" s="22"/>
       <c r="K37" s="20"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="1">
         <v>-7</v>
       </c>
       <c r="O37" s="1">
         <v>-42</v>
       </c>
       <c r="P37" s="1">
         <v>-31</v>
       </c>
       <c r="Q37" s="1">
@@ -6169,52 +6341,58 @@
       </c>
       <c r="BD37" s="2">
         <v>-21</v>
       </c>
       <c r="BE37" s="2">
         <v>-80</v>
       </c>
       <c r="BF37" s="2">
         <v>-17</v>
       </c>
       <c r="BG37" s="2">
         <v>-36</v>
       </c>
       <c r="BH37" s="2">
         <v>-31</v>
       </c>
       <c r="BI37" s="2">
         <v>-90</v>
       </c>
       <c r="BJ37" s="2">
         <v>-85</v>
       </c>
       <c r="BK37" s="2">
         <v>-19</v>
       </c>
+      <c r="BL37" s="2">
+        <v>-34</v>
+      </c>
+      <c r="BM37" s="2">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="N38" s="1">
         <v>-21</v>
       </c>
       <c r="O38" s="1">
         <v>-15</v>
       </c>
       <c r="P38" s="1">
         <v>-11</v>
       </c>
       <c r="Q38" s="1">
         <v>-21</v>
       </c>
       <c r="R38" s="1">
         <v>-18</v>
       </c>
       <c r="S38" s="1">
         <v>2</v>
       </c>
       <c r="T38" s="1">
         <v>-18</v>
       </c>
       <c r="U38" s="1">
@@ -6324,52 +6502,58 @@
       </c>
       <c r="BD38" s="2">
         <v>-48</v>
       </c>
       <c r="BE38" s="2">
         <v>-28</v>
       </c>
       <c r="BF38" s="2">
         <v>-40</v>
       </c>
       <c r="BG38" s="2">
         <v>-48</v>
       </c>
       <c r="BH38" s="2">
         <v>-29</v>
       </c>
       <c r="BI38" s="2">
         <v>-16</v>
       </c>
       <c r="BJ38" s="2">
         <v>-20</v>
       </c>
       <c r="BK38" s="2">
         <v>-36</v>
       </c>
+      <c r="BL38" s="2">
+        <v>-16</v>
+      </c>
+      <c r="BM38" s="2">
+        <v>1</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="25">
         <v>13</v>
       </c>
       <c r="O39" s="25">
         <v>0</v>
       </c>
       <c r="P39" s="25">
         <v>2</v>
       </c>
       <c r="Q39" s="25">
@@ -6491,64 +6675,70 @@
       </c>
       <c r="BD39" s="25">
         <v>-31</v>
       </c>
       <c r="BE39" s="25">
         <v>-9</v>
       </c>
       <c r="BF39" s="25">
         <v>1</v>
       </c>
       <c r="BG39" s="25">
         <v>4</v>
       </c>
       <c r="BH39" s="25">
         <v>-7</v>
       </c>
       <c r="BI39" s="25">
         <v>-18</v>
       </c>
       <c r="BJ39" s="25">
         <v>-9</v>
       </c>
       <c r="BK39" s="25">
         <v>11</v>
       </c>
+      <c r="BL39" s="25">
+        <v>-4</v>
+      </c>
+      <c r="BM39" s="2">
+        <v>-1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ4:BU4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:AP21"/>
     <mergeCell ref="A25:AP25"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A6:AP6"/>
+    <mergeCell ref="A21:AP21"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>