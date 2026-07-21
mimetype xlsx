--- v0 (2026-04-29)
+++ v1 (2026-07-21)
@@ -1,72 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3735" yWindow="795" windowWidth="22725" windowHeight="12690" tabRatio="508"/>
   </bookViews>
   <sheets>
     <sheet name="с 2022-2025" sheetId="2" r:id="rId1"/>
     <sheet name="с 2026-2029" sheetId="4" r:id="rId2"/>
-    <sheet name="Лист1" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с 2022-2025'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'с 2026-2029'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="51">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Продолжение</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>Разработка строительных проектов</t>
   </si>
   <si>
     <t>Строительство жилых зданий</t>
   </si>
   <si>
     <t>Строительство дорог и автомагистралей</t>
   </si>
   <si>
     <t>Строительство железных дорог и метро</t>
   </si>
   <si>
@@ -187,51 +185,51 @@
     <t>2026</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>Деятельность по организации строительства, реконструкции, ремонта, платного движения и содержания автомобильных дорог (участков) общего пользования международного и республиканского значения</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -307,268 +305,64 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...136 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="15">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...63 lines deleted...]
-    </fill>
   </fills>
-  <borders count="15">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -591,159 +385,52 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="468">
+  <cellStyleXfs count="433">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
@@ -1123,97 +810,62 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1300,128 +952,112 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="252" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="252" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="252" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="252" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="252" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="252" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="252" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="252" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="252" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="252" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="252" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="252" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="252" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="4" xfId="252" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="4" xfId="252" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="4" xfId="252" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="468">
-[...16 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="431"/>
+  <cellStyles count="433">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="24"/>
     <cellStyle name="Обычный 10 2" xfId="66"/>
     <cellStyle name="Обычный 10 3" xfId="106"/>
     <cellStyle name="Обычный 10 4" xfId="187"/>
     <cellStyle name="Обычный 10 5" xfId="192"/>
     <cellStyle name="Обычный 10 6" xfId="211"/>
     <cellStyle name="Обычный 100" xfId="302"/>
     <cellStyle name="Обычный 101" xfId="303"/>
     <cellStyle name="Обычный 102" xfId="304"/>
     <cellStyle name="Обычный 103" xfId="309"/>
     <cellStyle name="Обычный 103 2" xfId="336"/>
     <cellStyle name="Обычный 104" xfId="310"/>
     <cellStyle name="Обычный 104 2" xfId="337"/>
     <cellStyle name="Обычный 105" xfId="311"/>
     <cellStyle name="Обычный 105 2" xfId="338"/>
     <cellStyle name="Обычный 106" xfId="312"/>
     <cellStyle name="Обычный 106 2" xfId="339"/>
     <cellStyle name="Обычный 107" xfId="313"/>
     <cellStyle name="Обычный 107 2" xfId="340"/>
     <cellStyle name="Обычный 108" xfId="314"/>
     <cellStyle name="Обычный 108 2" xfId="341"/>
     <cellStyle name="Обычный 109" xfId="315"/>
     <cellStyle name="Обычный 109 2" xfId="342"/>
     <cellStyle name="Обычный 11" xfId="13"/>
@@ -1505,382 +1141,364 @@
     <cellStyle name="Обычный 151" xfId="378"/>
     <cellStyle name="Обычный 152" xfId="392"/>
     <cellStyle name="Обычный 153" xfId="379"/>
     <cellStyle name="Обычный 154" xfId="380"/>
     <cellStyle name="Обычный 155" xfId="381"/>
     <cellStyle name="Обычный 156" xfId="382"/>
     <cellStyle name="Обычный 157" xfId="383"/>
     <cellStyle name="Обычный 158" xfId="384"/>
     <cellStyle name="Обычный 159" xfId="385"/>
     <cellStyle name="Обычный 16" xfId="29"/>
     <cellStyle name="Обычный 16 2" xfId="72"/>
     <cellStyle name="Обычный 16 3" xfId="112"/>
     <cellStyle name="Обычный 16 4" xfId="224"/>
     <cellStyle name="Обычный 160" xfId="386"/>
     <cellStyle name="Обычный 161" xfId="391"/>
     <cellStyle name="Обычный 162" xfId="393"/>
     <cellStyle name="Обычный 163" xfId="394"/>
     <cellStyle name="Обычный 164" xfId="395"/>
     <cellStyle name="Обычный 165" xfId="396"/>
     <cellStyle name="Обычный 166" xfId="397"/>
     <cellStyle name="Обычный 167" xfId="398"/>
     <cellStyle name="Обычный 168" xfId="399"/>
     <cellStyle name="Обычный 169" xfId="400"/>
     <cellStyle name="Обычный 17" xfId="156"/>
     <cellStyle name="Обычный 17 2" xfId="227"/>
-    <cellStyle name="Обычный 17 2 2" xfId="447"/>
     <cellStyle name="Обычный 170" xfId="411"/>
     <cellStyle name="Обычный 171" xfId="401"/>
     <cellStyle name="Обычный 172" xfId="402"/>
     <cellStyle name="Обычный 173" xfId="412"/>
     <cellStyle name="Обычный 174" xfId="403"/>
     <cellStyle name="Обычный 175" xfId="413"/>
     <cellStyle name="Обычный 176" xfId="404"/>
     <cellStyle name="Обычный 177" xfId="405"/>
     <cellStyle name="Обычный 178" xfId="406"/>
     <cellStyle name="Обычный 179" xfId="407"/>
     <cellStyle name="Обычный 18" xfId="163"/>
     <cellStyle name="Обычный 18 2" xfId="169"/>
     <cellStyle name="Обычный 18 2 2" xfId="189"/>
     <cellStyle name="Обычный 18 3" xfId="194"/>
     <cellStyle name="Обычный 18 4" xfId="232"/>
     <cellStyle name="Обычный 18 5" xfId="261"/>
     <cellStyle name="Обычный 180" xfId="408"/>
     <cellStyle name="Обычный 181" xfId="409"/>
     <cellStyle name="Обычный 182" xfId="414"/>
     <cellStyle name="Обычный 183" xfId="410"/>
     <cellStyle name="Обычный 184" xfId="415"/>
     <cellStyle name="Обычный 185" xfId="416"/>
     <cellStyle name="Обычный 186" xfId="417"/>
     <cellStyle name="Обычный 187" xfId="418"/>
     <cellStyle name="Обычный 188" xfId="419"/>
     <cellStyle name="Обычный 19" xfId="30"/>
     <cellStyle name="Обычный 19 2" xfId="73"/>
     <cellStyle name="Обычный 19 3" xfId="113"/>
     <cellStyle name="Обычный 19 4" xfId="235"/>
     <cellStyle name="Обычный 191" xfId="420"/>
     <cellStyle name="Обычный 193" xfId="260"/>
     <cellStyle name="Обычный 195" xfId="159"/>
     <cellStyle name="Обычный 196" xfId="160"/>
     <cellStyle name="Обычный 197" xfId="161"/>
     <cellStyle name="Обычный 198" xfId="157"/>
     <cellStyle name="Обычный 199" xfId="158"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="7"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 2 3 2" xfId="421"/>
-    <cellStyle name="Обычный 2 3 3" xfId="448"/>
     <cellStyle name="Обычный 2 4" xfId="75"/>
     <cellStyle name="Обычный 2 5" xfId="196"/>
     <cellStyle name="Обычный 2 6" xfId="197"/>
     <cellStyle name="Обычный 20" xfId="32"/>
     <cellStyle name="Обычный 20 2" xfId="74"/>
     <cellStyle name="Обычный 20 3" xfId="114"/>
     <cellStyle name="Обычный 20 4" xfId="238"/>
     <cellStyle name="Обычный 200" xfId="151"/>
     <cellStyle name="Обычный 201" xfId="152"/>
     <cellStyle name="Обычный 202" xfId="153"/>
     <cellStyle name="Обычный 203" xfId="154"/>
     <cellStyle name="Обычный 205" xfId="155"/>
     <cellStyle name="Обычный 206" xfId="142"/>
     <cellStyle name="Обычный 207" xfId="143"/>
     <cellStyle name="Обычный 208" xfId="145"/>
     <cellStyle name="Обычный 209" xfId="144"/>
     <cellStyle name="Обычный 21" xfId="177"/>
     <cellStyle name="Обычный 21 2" xfId="241"/>
     <cellStyle name="Обычный 210" xfId="146"/>
     <cellStyle name="Обычный 211" xfId="148"/>
     <cellStyle name="Обычный 212" xfId="149"/>
     <cellStyle name="Обычный 214" xfId="150"/>
     <cellStyle name="Обычный 215" xfId="147"/>
     <cellStyle name="Обычный 22" xfId="178"/>
     <cellStyle name="Обычный 22 2" xfId="190"/>
     <cellStyle name="Обычный 22 3" xfId="195"/>
     <cellStyle name="Обычный 22 4" xfId="244"/>
     <cellStyle name="Обычный 23" xfId="3"/>
     <cellStyle name="Обычный 23 2" xfId="76"/>
     <cellStyle name="Обычный 23 3" xfId="115"/>
     <cellStyle name="Обычный 23 4" xfId="246"/>
     <cellStyle name="Обычный 24" xfId="2"/>
     <cellStyle name="Обычный 24 2" xfId="78"/>
     <cellStyle name="Обычный 24 3" xfId="116"/>
     <cellStyle name="Обычный 24 4" xfId="248"/>
     <cellStyle name="Обычный 25" xfId="35"/>
     <cellStyle name="Обычный 25 2" xfId="79"/>
     <cellStyle name="Обычный 25 3" xfId="117"/>
     <cellStyle name="Обычный 26" xfId="179"/>
-    <cellStyle name="Обычный 26 2" xfId="449"/>
     <cellStyle name="Обычный 27" xfId="36"/>
     <cellStyle name="Обычный 27 2" xfId="80"/>
     <cellStyle name="Обычный 27 3" xfId="118"/>
     <cellStyle name="Обычный 28" xfId="37"/>
     <cellStyle name="Обычный 28 2" xfId="81"/>
     <cellStyle name="Обычный 28 3" xfId="119"/>
     <cellStyle name="Обычный 29" xfId="162"/>
     <cellStyle name="Обычный 29 2" xfId="180"/>
     <cellStyle name="Обычный 29 3" xfId="262"/>
     <cellStyle name="Обычный 3 10" xfId="215"/>
     <cellStyle name="Обычный 3 11" xfId="223"/>
     <cellStyle name="Обычный 3 12" xfId="225"/>
     <cellStyle name="Обычный 3 13" xfId="230"/>
     <cellStyle name="Обычный 3 14" xfId="228"/>
     <cellStyle name="Обычный 3 15" xfId="229"/>
     <cellStyle name="Обычный 3 16" xfId="233"/>
     <cellStyle name="Обычный 3 17" xfId="236"/>
     <cellStyle name="Обычный 3 18" xfId="239"/>
     <cellStyle name="Обычный 3 19" xfId="242"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 3 2 2" xfId="184"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="201"/>
-    <cellStyle name="Обычный 3 2 2 3" xfId="463"/>
-    <cellStyle name="Обычный 3 2 3" xfId="461"/>
+    <cellStyle name="Обычный 3 2 2 3" xfId="430"/>
+    <cellStyle name="Обычный 3 2 3" xfId="428"/>
     <cellStyle name="Обычный 3 20" xfId="249"/>
-    <cellStyle name="Обычный 3 21" xfId="446"/>
-    <cellStyle name="Обычный 3 22" xfId="14"/>
+    <cellStyle name="Обычный 3 21" xfId="14"/>
     <cellStyle name="Обычный 3 3" xfId="12"/>
     <cellStyle name="Обычный 3 3 2" xfId="182"/>
     <cellStyle name="Обычный 3 3 2 2" xfId="204"/>
-    <cellStyle name="Обычный 3 3 2 3" xfId="464"/>
-    <cellStyle name="Обычный 3 3 3" xfId="460"/>
+    <cellStyle name="Обычный 3 3 2 3" xfId="431"/>
+    <cellStyle name="Обычный 3 3 3" xfId="427"/>
     <cellStyle name="Обычный 3 4" xfId="15"/>
     <cellStyle name="Обычный 3 4 2" xfId="198"/>
     <cellStyle name="Обычный 3 4 2 2" xfId="206"/>
-    <cellStyle name="Обычный 3 4 2 3" xfId="465"/>
-    <cellStyle name="Обычный 3 4 3" xfId="462"/>
+    <cellStyle name="Обычный 3 4 2 3" xfId="432"/>
+    <cellStyle name="Обычный 3 4 3" xfId="429"/>
     <cellStyle name="Обычный 3 5" xfId="210"/>
     <cellStyle name="Обычный 3 6" xfId="208"/>
     <cellStyle name="Обычный 3 7" xfId="209"/>
     <cellStyle name="Обычный 3 8" xfId="216"/>
     <cellStyle name="Обычный 3 9" xfId="214"/>
     <cellStyle name="Обычный 30" xfId="38"/>
     <cellStyle name="Обычный 30 2" xfId="82"/>
     <cellStyle name="Обычный 30 3" xfId="120"/>
     <cellStyle name="Обычный 31" xfId="39"/>
     <cellStyle name="Обычный 31 2" xfId="83"/>
     <cellStyle name="Обычный 31 3" xfId="121"/>
     <cellStyle name="Обычный 32" xfId="40"/>
     <cellStyle name="Обычный 32 2" xfId="84"/>
     <cellStyle name="Обычный 32 3" xfId="122"/>
     <cellStyle name="Обычный 33" xfId="41"/>
     <cellStyle name="Обычный 33 2" xfId="85"/>
     <cellStyle name="Обычный 33 3" xfId="123"/>
     <cellStyle name="Обычный 34" xfId="42"/>
     <cellStyle name="Обычный 34 2" xfId="86"/>
     <cellStyle name="Обычный 34 3" xfId="124"/>
     <cellStyle name="Обычный 35" xfId="181"/>
-    <cellStyle name="Обычный 35 2" xfId="450"/>
     <cellStyle name="Обычный 36" xfId="43"/>
     <cellStyle name="Обычный 36 2" xfId="87"/>
     <cellStyle name="Обычный 36 3" xfId="125"/>
     <cellStyle name="Обычный 37" xfId="44"/>
     <cellStyle name="Обычный 37 2" xfId="88"/>
     <cellStyle name="Обычный 37 3" xfId="126"/>
     <cellStyle name="Обычный 38" xfId="45"/>
     <cellStyle name="Обычный 38 2" xfId="89"/>
     <cellStyle name="Обычный 38 3" xfId="127"/>
     <cellStyle name="Обычный 39" xfId="46"/>
     <cellStyle name="Обычный 39 2" xfId="90"/>
     <cellStyle name="Обычный 39 3" xfId="128"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 10" xfId="141"/>
     <cellStyle name="Обычный 4 10 2" xfId="199"/>
     <cellStyle name="Обычный 4 10 2 2" xfId="221"/>
     <cellStyle name="Обычный 4 11" xfId="164"/>
     <cellStyle name="Обычный 4 12" xfId="226"/>
     <cellStyle name="Обычный 4 13" xfId="231"/>
     <cellStyle name="Обычный 4 14" xfId="234"/>
     <cellStyle name="Обычный 4 15" xfId="237"/>
     <cellStyle name="Обычный 4 16" xfId="240"/>
     <cellStyle name="Обычный 4 17" xfId="243"/>
     <cellStyle name="Обычный 4 18" xfId="245"/>
     <cellStyle name="Обычный 4 19" xfId="247"/>
     <cellStyle name="Обычный 4 2" xfId="9"/>
     <cellStyle name="Обычный 4 2 2" xfId="17"/>
     <cellStyle name="Обычный 4 2 2 2" xfId="170"/>
     <cellStyle name="Обычный 4 2 2 2 2" xfId="171"/>
-    <cellStyle name="Обычный 4 2 2 2 3" xfId="459"/>
-    <cellStyle name="Обычный 4 2 2 3" xfId="458"/>
+    <cellStyle name="Обычный 4 2 2 2 3" xfId="426"/>
+    <cellStyle name="Обычный 4 2 2 3" xfId="425"/>
     <cellStyle name="Обычный 4 2 3" xfId="174"/>
     <cellStyle name="Обычный 4 2 4" xfId="202"/>
-    <cellStyle name="Обычный 4 2 5" xfId="456"/>
+    <cellStyle name="Обычный 4 2 5" xfId="423"/>
     <cellStyle name="Обычный 4 20" xfId="250"/>
     <cellStyle name="Обычный 4 21" xfId="259"/>
-    <cellStyle name="Обычный 4 22" xfId="451"/>
-    <cellStyle name="Обычный 4 23" xfId="25"/>
+    <cellStyle name="Обычный 4 22" xfId="25"/>
     <cellStyle name="Обычный 4 3" xfId="16"/>
     <cellStyle name="Обычный 4 3 2" xfId="19"/>
-    <cellStyle name="Обычный 4 3 3" xfId="457"/>
+    <cellStyle name="Обычный 4 3 3" xfId="424"/>
     <cellStyle name="Обычный 4 4" xfId="31"/>
     <cellStyle name="Обычный 4 5" xfId="33"/>
     <cellStyle name="Обычный 4 6" xfId="34"/>
     <cellStyle name="Обычный 4 7" xfId="60"/>
     <cellStyle name="Обычный 4 7 2" xfId="212"/>
     <cellStyle name="Обычный 4 8" xfId="59"/>
     <cellStyle name="Обычный 4 8 2" xfId="217"/>
     <cellStyle name="Обычный 4 9" xfId="140"/>
     <cellStyle name="Обычный 4 9 2" xfId="183"/>
     <cellStyle name="Обычный 4 9 2 2" xfId="219"/>
     <cellStyle name="Обычный 40" xfId="47"/>
     <cellStyle name="Обычный 40 2" xfId="91"/>
     <cellStyle name="Обычный 40 3" xfId="129"/>
     <cellStyle name="Обычный 41" xfId="48"/>
     <cellStyle name="Обычный 41 2" xfId="92"/>
     <cellStyle name="Обычный 41 3" xfId="130"/>
     <cellStyle name="Обычный 42" xfId="49"/>
     <cellStyle name="Обычный 42 2" xfId="93"/>
     <cellStyle name="Обычный 42 3" xfId="131"/>
     <cellStyle name="Обычный 43" xfId="50"/>
     <cellStyle name="Обычный 43 2" xfId="94"/>
     <cellStyle name="Обычный 43 3" xfId="132"/>
     <cellStyle name="Обычный 44" xfId="185"/>
     <cellStyle name="Обычный 45" xfId="51"/>
     <cellStyle name="Обычный 45 2" xfId="95"/>
     <cellStyle name="Обычный 45 3" xfId="133"/>
     <cellStyle name="Обычный 46" xfId="52"/>
     <cellStyle name="Обычный 46 2" xfId="96"/>
     <cellStyle name="Обычный 46 3" xfId="134"/>
     <cellStyle name="Обычный 47" xfId="53"/>
     <cellStyle name="Обычный 47 2" xfId="97"/>
     <cellStyle name="Обычный 47 3" xfId="135"/>
     <cellStyle name="Обычный 48" xfId="54"/>
     <cellStyle name="Обычный 48 2" xfId="98"/>
     <cellStyle name="Обычный 48 3" xfId="136"/>
     <cellStyle name="Обычный 49" xfId="55"/>
     <cellStyle name="Обычный 49 2" xfId="99"/>
     <cellStyle name="Обычный 49 3" xfId="137"/>
     <cellStyle name="Обычный 5" xfId="18"/>
     <cellStyle name="Обычный 5 2" xfId="61"/>
-    <cellStyle name="Обычный 5 2 2" xfId="452"/>
-    <cellStyle name="Обычный 5 2 2 2" xfId="453"/>
     <cellStyle name="Обычный 5 3" xfId="58"/>
-    <cellStyle name="Обычный 5 3 2" xfId="454"/>
     <cellStyle name="Обычный 5 4" xfId="186"/>
     <cellStyle name="Обычный 5 5" xfId="191"/>
     <cellStyle name="Обычный 5 6" xfId="200"/>
     <cellStyle name="Обычный 50" xfId="56"/>
     <cellStyle name="Обычный 50 2" xfId="100"/>
     <cellStyle name="Обычный 50 3" xfId="138"/>
     <cellStyle name="Обычный 51" xfId="57"/>
     <cellStyle name="Обычный 52" xfId="77"/>
     <cellStyle name="Обычный 53" xfId="139"/>
     <cellStyle name="Обычный 54" xfId="172"/>
     <cellStyle name="Обычный 54 2" xfId="263"/>
     <cellStyle name="Обычный 55" xfId="168"/>
     <cellStyle name="Обычный 55 2" xfId="264"/>
     <cellStyle name="Обычный 56" xfId="173"/>
     <cellStyle name="Обычный 56 2" xfId="265"/>
     <cellStyle name="Обычный 57" xfId="175"/>
     <cellStyle name="Обычный 57 2" xfId="266"/>
     <cellStyle name="Обычный 58" xfId="176"/>
     <cellStyle name="Обычный 58 2" xfId="267"/>
     <cellStyle name="Обычный 59" xfId="165"/>
     <cellStyle name="Обычный 59 2" xfId="268"/>
     <cellStyle name="Обычный 6" xfId="20"/>
     <cellStyle name="Обычный 6 2" xfId="62"/>
     <cellStyle name="Обычный 6 3" xfId="102"/>
     <cellStyle name="Обычный 6 4" xfId="203"/>
     <cellStyle name="Обычный 60" xfId="251"/>
     <cellStyle name="Обычный 60 2" xfId="269"/>
     <cellStyle name="Обычный 61" xfId="252"/>
     <cellStyle name="Обычный 61 2" xfId="270"/>
     <cellStyle name="Обычный 62" xfId="253"/>
     <cellStyle name="Обычный 62 2" xfId="271"/>
     <cellStyle name="Обычный 63" xfId="254"/>
     <cellStyle name="Обычный 63 2" xfId="272"/>
     <cellStyle name="Обычный 64" xfId="255"/>
     <cellStyle name="Обычный 64 2" xfId="275"/>
     <cellStyle name="Обычный 65" xfId="422"/>
     <cellStyle name="Обычный 65 2" xfId="274"/>
     <cellStyle name="Обычный 66 2" xfId="273"/>
     <cellStyle name="Обычный 67" xfId="11"/>
-    <cellStyle name="Обычный 67 2" xfId="423"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 67 3" xfId="467"/>
+    <cellStyle name="Обычный 67 2" xfId="277"/>
     <cellStyle name="Обычный 68 2" xfId="278"/>
     <cellStyle name="Обычный 69" xfId="256"/>
     <cellStyle name="Обычный 69 2" xfId="276"/>
     <cellStyle name="Обычный 7" xfId="21"/>
     <cellStyle name="Обычный 7 2" xfId="63"/>
     <cellStyle name="Обычный 7 3" xfId="103"/>
     <cellStyle name="Обычный 7 4" xfId="205"/>
     <cellStyle name="Обычный 70" xfId="257"/>
     <cellStyle name="Обычный 70 2" xfId="279"/>
     <cellStyle name="Обычный 71 2" xfId="280"/>
     <cellStyle name="Обычный 72" xfId="101"/>
     <cellStyle name="Обычный 73" xfId="258"/>
     <cellStyle name="Обычный 73 2" xfId="281"/>
     <cellStyle name="Обычный 74" xfId="282"/>
     <cellStyle name="Обычный 75" xfId="283"/>
     <cellStyle name="Обычный 76" xfId="167"/>
     <cellStyle name="Обычный 77" xfId="284"/>
     <cellStyle name="Обычный 78" xfId="285"/>
     <cellStyle name="Обычный 79" xfId="286"/>
     <cellStyle name="Обычный 8" xfId="22"/>
     <cellStyle name="Обычный 8 2" xfId="64"/>
     <cellStyle name="Обычный 8 3" xfId="104"/>
     <cellStyle name="Обычный 80" xfId="287"/>
     <cellStyle name="Обычный 81" xfId="166"/>
     <cellStyle name="Обычный 82" xfId="288"/>
     <cellStyle name="Обычный 83" xfId="289"/>
     <cellStyle name="Обычный 84" xfId="290"/>
     <cellStyle name="Обычный 85" xfId="291"/>
     <cellStyle name="Обычный 86" xfId="292"/>
     <cellStyle name="Обычный 87" xfId="293"/>
     <cellStyle name="Обычный 88" xfId="305"/>
     <cellStyle name="Обычный 89" xfId="294"/>
     <cellStyle name="Обычный 9" xfId="23"/>
     <cellStyle name="Обычный 9 2" xfId="65"/>
     <cellStyle name="Обычный 9 3" xfId="105"/>
     <cellStyle name="Обычный 9 4" xfId="207"/>
     <cellStyle name="Обычный 90" xfId="295"/>
     <cellStyle name="Обычный 91" xfId="296"/>
     <cellStyle name="Обычный 92" xfId="297"/>
     <cellStyle name="Обычный 93" xfId="298"/>
     <cellStyle name="Обычный 94" xfId="299"/>
     <cellStyle name="Обычный 95" xfId="306"/>
     <cellStyle name="Обычный 96" xfId="300"/>
     <cellStyle name="Обычный 97" xfId="301"/>
     <cellStyle name="Обычный 98" xfId="307"/>
     <cellStyle name="Обычный 98 2" xfId="334"/>
     <cellStyle name="Обычный 99" xfId="308"/>
     <cellStyle name="Обычный 99 2" xfId="335"/>
-    <cellStyle name="Плохой 2" xfId="430"/>
-[...4 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="429"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2132,82 +1750,81 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J38"/>
+  <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L18" sqref="L18"/>
+      <selection activeCell="R8" sqref="R8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="21" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="21" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="21" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="21" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="21" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="21" customWidth="1"/>
-    <col min="7" max="7" width="13.140625" style="21" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="12.140625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="14.85546875" style="21" customWidth="1"/>
+    <col min="8" max="9" width="14.42578125" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="22" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="59"/>
-[...6 lines deleted...]
-      <c r="I1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="13" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="19" customFormat="1" ht="51.6" customHeight="1">
       <c r="A3" s="44"/>
       <c r="B3" s="45" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="47" t="s">
         <v>43</v>
       </c>
@@ -2221,950 +1838,1063 @@
         <v>29</v>
       </c>
       <c r="H3" s="47" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="13.5" customHeight="1">
       <c r="A4" s="38" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="48">
         <v>109084059</v>
       </c>
       <c r="C4" s="49">
         <v>112.5</v>
       </c>
       <c r="D4" s="31">
         <v>108775962</v>
       </c>
       <c r="E4" s="32">
         <v>94.3</v>
       </c>
-      <c r="F4" s="65">
+      <c r="F4" s="58">
         <v>145430807</v>
       </c>
-      <c r="G4" s="66">
+      <c r="G4" s="59">
         <v>129.1</v>
       </c>
-      <c r="H4" s="32"/>
-      <c r="I4" s="50"/>
+      <c r="H4" s="56">
+        <v>195720521</v>
+      </c>
+      <c r="I4" s="60">
+        <v>132.6</v>
+      </c>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="50" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
-      <c r="F5" s="62" t="s">
+      <c r="F5" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="62" t="s">
+      <c r="G5" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="30"/>
-      <c r="I5" s="52"/>
+      <c r="H5" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="64" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="48">
         <v>169146</v>
       </c>
       <c r="C6" s="49">
         <v>261.39999999999998</v>
       </c>
       <c r="D6" s="33"/>
       <c r="E6" s="34"/>
-      <c r="F6" s="65" t="s">
+      <c r="F6" s="58"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="62">
+        <v>16687</v>
+      </c>
+      <c r="I6" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="G6" s="66" t="s">
-[...3 lines deleted...]
-      <c r="I6" s="50"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="48">
         <v>1398349</v>
       </c>
       <c r="C7" s="49">
         <v>44.5</v>
       </c>
       <c r="D7" s="33">
         <v>2800952</v>
       </c>
       <c r="E7" s="34">
         <v>189.3</v>
       </c>
-      <c r="F7" s="65">
+      <c r="F7" s="66">
         <v>3397780</v>
       </c>
-      <c r="G7" s="66">
+      <c r="G7" s="67">
         <v>117.1</v>
       </c>
-      <c r="H7" s="34"/>
-      <c r="I7" s="52"/>
+      <c r="H7" s="62">
+        <v>8546766</v>
+      </c>
+      <c r="I7" s="61">
+        <v>247.8</v>
+      </c>
     </row>
     <row r="8" spans="1:9" ht="24.75" customHeight="1">
       <c r="A8" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="48">
         <v>25179658</v>
       </c>
       <c r="C8" s="49">
         <v>114.3</v>
       </c>
       <c r="D8" s="33">
         <v>12124004</v>
       </c>
       <c r="E8" s="34">
         <v>45.5</v>
       </c>
-      <c r="F8" s="65">
+      <c r="F8" s="66">
         <v>21877885</v>
       </c>
-      <c r="G8" s="66">
+      <c r="G8" s="67">
         <v>174.2</v>
       </c>
-      <c r="H8" s="34"/>
-      <c r="I8" s="50"/>
+      <c r="H8" s="62">
+        <v>41827912</v>
+      </c>
+      <c r="I8" s="61">
+        <v>188.4</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="48">
         <v>7394580</v>
       </c>
       <c r="C9" s="49">
         <v>102.4</v>
       </c>
       <c r="D9" s="33">
         <v>10506848</v>
       </c>
       <c r="E9" s="34">
         <v>134.30000000000001</v>
       </c>
-      <c r="F9" s="65">
+      <c r="F9" s="66">
         <v>11240670</v>
       </c>
-      <c r="G9" s="66">
+      <c r="G9" s="67">
         <v>103.3</v>
       </c>
-      <c r="H9" s="34"/>
-      <c r="I9" s="50"/>
+      <c r="H9" s="62">
+        <v>23252799</v>
+      </c>
+      <c r="I9" s="61">
+        <v>203.8</v>
+      </c>
     </row>
     <row r="10" spans="1:9" ht="56.25">
       <c r="A10" s="40" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="33">
         <v>610964</v>
       </c>
       <c r="E10" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="F10" s="65">
+      <c r="F10" s="66">
         <v>746515</v>
       </c>
-      <c r="G10" s="66">
+      <c r="G10" s="67">
         <v>117.9</v>
       </c>
-      <c r="H10" s="34"/>
-      <c r="I10" s="50"/>
+      <c r="H10" s="62">
+        <v>733103</v>
+      </c>
+      <c r="I10" s="61">
+        <v>96.8</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="48">
         <v>1957740</v>
       </c>
       <c r="C11" s="49">
         <v>46.9</v>
       </c>
       <c r="D11" s="33">
         <v>2586834</v>
       </c>
       <c r="E11" s="34">
         <v>124.9</v>
       </c>
-      <c r="F11" s="65">
+      <c r="F11" s="66">
         <v>319421</v>
       </c>
-      <c r="G11" s="66">
+      <c r="G11" s="67">
         <v>11.9</v>
       </c>
-      <c r="H11" s="35"/>
-      <c r="I11" s="50"/>
+      <c r="H11" s="62">
+        <v>27551472</v>
+      </c>
+      <c r="I11" s="61">
+        <v>8498</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="53" t="s">
+      <c r="B12" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="53" t="s">
+      <c r="C12" s="51" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="33" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="F12" s="65">
+      <c r="F12" s="66">
         <v>29703</v>
       </c>
-      <c r="G12" s="64" t="s">
+      <c r="G12" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="H12" s="34"/>
-      <c r="I12" s="50"/>
+      <c r="H12" s="62">
+        <v>243728</v>
+      </c>
+      <c r="I12" s="61">
+        <v>808.4</v>
+      </c>
     </row>
     <row r="13" spans="1:9" ht="22.5">
       <c r="A13" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="48">
         <v>2878445</v>
       </c>
       <c r="C13" s="49">
         <v>61</v>
       </c>
       <c r="D13" s="33">
         <v>964428</v>
       </c>
       <c r="E13" s="34">
         <v>31.7</v>
       </c>
-      <c r="F13" s="65" t="s">
+      <c r="F13" s="66"/>
+      <c r="G13" s="67"/>
+      <c r="H13" s="62">
+        <v>4086975</v>
+      </c>
+      <c r="I13" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="G13" s="66" t="s">
-[...3 lines deleted...]
-      <c r="I13" s="50"/>
     </row>
     <row r="14" spans="1:9" ht="22.5">
       <c r="A14" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="48">
         <v>6019270</v>
       </c>
       <c r="C14" s="49">
         <v>89</v>
       </c>
       <c r="D14" s="33">
         <v>7443368</v>
       </c>
       <c r="E14" s="34">
         <v>116.9</v>
       </c>
-      <c r="F14" s="65">
+      <c r="F14" s="66">
         <v>22807724</v>
       </c>
-      <c r="G14" s="66">
+      <c r="G14" s="67">
         <v>295.8</v>
       </c>
-      <c r="H14" s="34"/>
-      <c r="I14" s="50"/>
+      <c r="H14" s="62">
+        <v>11110650</v>
+      </c>
+      <c r="I14" s="61">
+        <v>48</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="48">
         <v>3085836</v>
       </c>
       <c r="C15" s="49">
         <v>125.5</v>
       </c>
       <c r="D15" s="33">
         <v>1868941</v>
       </c>
       <c r="E15" s="34">
         <v>57.2</v>
       </c>
-      <c r="F15" s="65">
+      <c r="F15" s="66">
         <v>13076719</v>
       </c>
-      <c r="G15" s="66">
+      <c r="G15" s="67">
         <v>675.4</v>
       </c>
-      <c r="H15" s="34"/>
-      <c r="I15" s="50"/>
+      <c r="H15" s="62">
+        <v>7410434</v>
+      </c>
+      <c r="I15" s="61">
+        <v>55.8</v>
+      </c>
     </row>
     <row r="16" spans="1:9" ht="22.5">
       <c r="A16" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="48">
         <v>205833</v>
       </c>
       <c r="C16" s="49">
         <v>64.599999999999994</v>
       </c>
       <c r="D16" s="33">
         <v>1441584</v>
       </c>
       <c r="E16" s="34">
         <v>662</v>
       </c>
-      <c r="F16" s="65">
+      <c r="F16" s="66">
         <v>1558118</v>
       </c>
-      <c r="G16" s="66">
+      <c r="G16" s="67">
         <v>104.3</v>
       </c>
-      <c r="H16" s="34"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="14.25" customHeight="1">
+      <c r="H16" s="62">
+        <v>2005141</v>
+      </c>
+      <c r="I16" s="61">
+        <v>126.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="14.25" customHeight="1">
       <c r="A17" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="48">
         <v>31246</v>
       </c>
-      <c r="C17" s="53" t="s">
+      <c r="C17" s="51" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="33">
         <v>882044</v>
       </c>
       <c r="E17" s="34">
         <v>2668.1</v>
       </c>
-      <c r="F17" s="65">
+      <c r="F17" s="66">
         <v>549707</v>
       </c>
-      <c r="G17" s="66">
+      <c r="G17" s="67">
         <v>60.2</v>
       </c>
-      <c r="H17" s="34"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="22.5">
+      <c r="H17" s="62">
+        <v>540575</v>
+      </c>
+      <c r="I17" s="61">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
       <c r="A18" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="48">
         <v>2332650</v>
       </c>
       <c r="C18" s="49">
         <v>165.9</v>
       </c>
       <c r="D18" s="33">
         <v>1269102</v>
       </c>
       <c r="E18" s="34">
         <v>51.4</v>
       </c>
-      <c r="F18" s="65">
+      <c r="F18" s="66">
         <v>2867978</v>
       </c>
-      <c r="G18" s="66">
+      <c r="G18" s="67">
         <v>218.1</v>
       </c>
-      <c r="H18" s="34"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="H18" s="62">
+        <v>2793386</v>
+      </c>
+      <c r="I18" s="61">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="51" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="49">
         <v>843.8</v>
       </c>
       <c r="D19" s="33">
         <v>30010</v>
       </c>
       <c r="E19" s="34">
         <v>65.400000000000006</v>
       </c>
-      <c r="F19" s="65">
+      <c r="F19" s="66">
         <v>17000</v>
       </c>
-      <c r="G19" s="66">
+      <c r="G19" s="67">
         <v>54.7</v>
       </c>
-      <c r="H19" s="34"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:10">
+      <c r="H19" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="I19" s="61">
+        <v>300.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="48">
         <v>34881349</v>
       </c>
       <c r="C20" s="49">
         <v>137.6</v>
       </c>
       <c r="D20" s="33">
         <v>27041388</v>
       </c>
       <c r="E20" s="34">
         <v>73.3</v>
       </c>
-      <c r="F20" s="65">
+      <c r="F20" s="66">
         <v>32297929</v>
       </c>
-      <c r="G20" s="66">
+      <c r="G20" s="67">
         <v>115.3</v>
       </c>
-      <c r="H20" s="34"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:10">
+      <c r="H20" s="62">
+        <v>30163314</v>
+      </c>
+      <c r="I20" s="61">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="53" t="s">
+      <c r="B21" s="51" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="49">
         <v>186.9</v>
       </c>
       <c r="D21" s="33">
         <v>85306</v>
       </c>
       <c r="E21" s="34">
         <v>37.9</v>
       </c>
-      <c r="F21" s="65">
+      <c r="F21" s="66">
         <v>334653</v>
       </c>
-      <c r="G21" s="66">
+      <c r="G21" s="67">
         <v>378.7</v>
       </c>
-      <c r="H21" s="34"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:10">
+      <c r="H21" s="62">
+        <v>268478</v>
+      </c>
+      <c r="I21" s="61">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="48">
         <v>86726</v>
       </c>
-      <c r="C22" s="53" t="s">
+      <c r="C22" s="51" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="F22" s="65" t="s">
-[...8 lines deleted...]
-    <row r="23" spans="1:10">
+      <c r="F22" s="66"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="48">
         <v>20860</v>
       </c>
-      <c r="C23" s="53" t="s">
+      <c r="C23" s="51" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="33" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="F23" s="65" t="s">
+      <c r="F23" s="66"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="I23" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="G23" s="66" t="s">
-[...5 lines deleted...]
-    <row r="24" spans="1:10" ht="33.75">
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
       <c r="A24" s="40" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="48">
         <v>252248</v>
       </c>
       <c r="C24" s="49">
         <v>30.6</v>
       </c>
       <c r="D24" s="33">
         <v>122635</v>
       </c>
       <c r="E24" s="34">
         <v>46</v>
       </c>
-      <c r="F24" s="65">
+      <c r="F24" s="66">
         <v>399578</v>
       </c>
-      <c r="G24" s="66">
+      <c r="G24" s="67">
         <v>314.5</v>
       </c>
-      <c r="H24" s="34"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="H24" s="62">
+        <v>361771</v>
+      </c>
+      <c r="I24" s="61">
+        <v>89.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="40" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="48">
         <v>481197</v>
       </c>
       <c r="C25" s="49">
         <v>33</v>
       </c>
       <c r="D25" s="33">
         <v>976459</v>
       </c>
       <c r="E25" s="34">
         <v>191.8</v>
       </c>
-      <c r="F25" s="65">
+      <c r="F25" s="66">
         <v>2172779</v>
       </c>
-      <c r="G25" s="66">
+      <c r="G25" s="67">
         <v>214.8</v>
       </c>
-      <c r="H25" s="34"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" ht="22.5">
+      <c r="H25" s="62">
+        <v>3291592</v>
+      </c>
+      <c r="I25" s="61">
+        <v>149.30000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="48">
         <v>1509820</v>
       </c>
       <c r="C26" s="49">
         <v>41.9</v>
       </c>
       <c r="D26" s="33">
         <v>7526905</v>
       </c>
       <c r="E26" s="34">
         <v>471.2</v>
       </c>
-      <c r="F26" s="65">
+      <c r="F26" s="66">
         <v>1784156</v>
       </c>
-      <c r="G26" s="66">
+      <c r="G26" s="67">
         <v>22.9</v>
       </c>
-      <c r="H26" s="34"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="H26" s="62">
+        <v>2956972</v>
+      </c>
+      <c r="I26" s="61">
+        <v>163.30000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="48">
         <v>24553</v>
       </c>
       <c r="C27" s="49">
         <v>52.5</v>
       </c>
       <c r="D27" s="35" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="34">
         <v>11</v>
       </c>
-      <c r="F27" s="65">
+      <c r="F27" s="66">
         <v>172293</v>
       </c>
-      <c r="G27" s="66">
+      <c r="G27" s="67">
         <v>5802.7</v>
       </c>
-      <c r="H27" s="34"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" ht="22.5">
+      <c r="H27" s="62"/>
+      <c r="I27" s="61"/>
+    </row>
+    <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="48">
         <v>4320584</v>
       </c>
       <c r="C28" s="49">
         <v>114.7</v>
       </c>
       <c r="D28" s="33">
         <v>6821773</v>
       </c>
       <c r="E28" s="34">
         <v>149.19999999999999</v>
       </c>
-      <c r="F28" s="65">
+      <c r="F28" s="66">
         <v>6535482</v>
       </c>
-      <c r="G28" s="66">
+      <c r="G28" s="67">
         <v>92.5</v>
       </c>
-      <c r="H28" s="34"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:10">
+      <c r="H28" s="62">
+        <v>5542852</v>
+      </c>
+      <c r="I28" s="61">
+        <v>83.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="13.5" customHeight="1">
       <c r="A29" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="48">
         <v>11161</v>
       </c>
       <c r="C29" s="49">
         <v>25.5</v>
       </c>
       <c r="D29" s="33">
         <v>4666</v>
       </c>
       <c r="E29" s="34">
         <v>39.5</v>
       </c>
-      <c r="F29" s="65">
+      <c r="F29" s="66">
         <v>27301</v>
       </c>
-      <c r="G29" s="66">
+      <c r="G29" s="67">
         <v>564.79999999999995</v>
       </c>
-      <c r="H29" s="34"/>
-[...3 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="H29" s="62">
+        <v>14299</v>
+      </c>
+      <c r="I29" s="61">
+        <v>51.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="48">
         <v>181642</v>
       </c>
       <c r="C30" s="49">
         <v>37.4</v>
       </c>
       <c r="D30" s="33">
         <v>829169</v>
       </c>
       <c r="E30" s="34">
         <v>431.5</v>
       </c>
-      <c r="F30" s="65">
+      <c r="F30" s="66">
         <v>653626</v>
       </c>
-      <c r="G30" s="66">
+      <c r="G30" s="67">
         <v>76.099999999999994</v>
       </c>
-      <c r="H30" s="34"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:10">
+      <c r="H30" s="62">
+        <v>786902</v>
+      </c>
+      <c r="I30" s="61">
+        <v>118.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="48">
         <v>60260</v>
       </c>
       <c r="C31" s="49">
         <v>141.80000000000001</v>
       </c>
       <c r="D31" s="33">
         <v>172054</v>
       </c>
       <c r="E31" s="34">
         <v>269.89999999999998</v>
       </c>
-      <c r="F31" s="65">
+      <c r="F31" s="66">
         <v>281620</v>
       </c>
-      <c r="G31" s="66">
+      <c r="G31" s="67">
         <v>158</v>
       </c>
-      <c r="H31" s="34"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:10">
+      <c r="H31" s="62">
+        <v>211023</v>
+      </c>
+      <c r="I31" s="61">
+        <v>73.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="48">
         <v>335798</v>
       </c>
       <c r="C32" s="49">
         <v>110.6</v>
       </c>
       <c r="D32" s="33">
         <v>353446</v>
       </c>
       <c r="E32" s="34">
         <v>99.5</v>
       </c>
-      <c r="F32" s="65">
+      <c r="F32" s="66">
         <v>462189</v>
       </c>
-      <c r="G32" s="66">
+      <c r="G32" s="67">
         <v>126.2</v>
       </c>
-      <c r="H32" s="34"/>
-      <c r="I32" s="57"/>
+      <c r="H32" s="62">
+        <v>1139829</v>
+      </c>
+      <c r="I32" s="61">
+        <v>243</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="48">
         <v>140341</v>
       </c>
       <c r="C33" s="49">
         <v>42.4</v>
       </c>
       <c r="D33" s="33">
         <v>249071</v>
       </c>
       <c r="E33" s="34">
         <v>167.7</v>
       </c>
-      <c r="F33" s="65">
+      <c r="F33" s="66">
         <v>892703</v>
       </c>
-      <c r="G33" s="66">
+      <c r="G33" s="67">
         <v>346</v>
       </c>
-      <c r="H33" s="34"/>
-      <c r="I33" s="57"/>
+      <c r="H33" s="62">
+        <v>575962</v>
+      </c>
+      <c r="I33" s="61">
+        <v>63.6</v>
+      </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="48">
         <v>122774</v>
       </c>
       <c r="C34" s="49">
         <v>30.1</v>
       </c>
       <c r="D34" s="33">
         <v>529461</v>
       </c>
       <c r="E34" s="34">
         <v>407.6</v>
       </c>
-      <c r="F34" s="65">
+      <c r="F34" s="66">
         <v>210518</v>
       </c>
-      <c r="G34" s="66">
+      <c r="G34" s="67">
         <v>38.4</v>
       </c>
-      <c r="H34" s="34"/>
-      <c r="I34" s="57"/>
+      <c r="H34" s="62">
+        <v>987671</v>
+      </c>
+      <c r="I34" s="61">
+        <v>462.2</v>
+      </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="48">
         <v>531729</v>
       </c>
       <c r="C35" s="49">
         <v>254.4</v>
       </c>
       <c r="D35" s="33">
         <v>522765</v>
       </c>
       <c r="E35" s="34">
         <v>92.9</v>
       </c>
-      <c r="F35" s="65">
+      <c r="F35" s="66">
         <v>587509</v>
       </c>
-      <c r="G35" s="66">
+      <c r="G35" s="67">
         <v>108.5</v>
       </c>
-      <c r="H35" s="34"/>
-      <c r="I35" s="57"/>
+      <c r="H35" s="62">
+        <v>1193455</v>
+      </c>
+      <c r="I35" s="61">
+        <v>200.1</v>
+      </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="B36" s="53" t="s">
+      <c r="B36" s="51" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="49">
         <v>213.8</v>
       </c>
       <c r="D36" s="33">
         <v>8914259</v>
       </c>
       <c r="E36" s="34">
         <v>193</v>
       </c>
-      <c r="F36" s="65">
+      <c r="F36" s="66">
         <v>8158824</v>
       </c>
-      <c r="G36" s="66">
+      <c r="G36" s="67">
         <v>88.3</v>
       </c>
-      <c r="H36" s="34"/>
-      <c r="I36" s="57"/>
+      <c r="H36" s="62">
+        <v>8372852</v>
+      </c>
+      <c r="I36" s="61">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="B37" s="53" t="s">
+      <c r="B37" s="51" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="49">
         <v>6.8</v>
       </c>
       <c r="D37" s="33">
         <v>13237</v>
       </c>
       <c r="E37" s="34">
         <v>116</v>
       </c>
-      <c r="F37" s="65">
+      <c r="F37" s="66">
         <v>13387</v>
       </c>
-      <c r="G37" s="66">
+      <c r="G37" s="67">
         <v>97.6</v>
       </c>
-      <c r="H37" s="57"/>
-      <c r="I37" s="57"/>
+      <c r="H37" s="62">
+        <v>123711</v>
+      </c>
+      <c r="I37" s="61">
+        <v>910.5</v>
+      </c>
     </row>
     <row r="38" spans="1:9" ht="22.5">
       <c r="A38" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="55">
+      <c r="B38" s="52">
         <v>10806498</v>
       </c>
-      <c r="C38" s="56">
+      <c r="C38" s="53">
         <v>196.9</v>
       </c>
       <c r="D38" s="36">
         <v>12081423</v>
       </c>
       <c r="E38" s="37">
         <v>105.7</v>
       </c>
-      <c r="F38" s="69">
+      <c r="F38" s="68">
         <v>11957040</v>
       </c>
-      <c r="G38" s="70">
+      <c r="G38" s="69">
         <v>95.5</v>
       </c>
-      <c r="H38" s="58"/>
-      <c r="I38" s="58"/>
+      <c r="H38" s="52">
+        <v>9551596</v>
+      </c>
+      <c r="I38" s="53">
+        <v>78.7</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="21" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="21" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="20" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="20" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="20" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="60"/>
-[...6 lines deleted...]
-      <c r="I1" s="60"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
     </row>
     <row r="2" spans="1:12" s="13" customFormat="1" ht="11.25">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="12"/>
       <c r="F2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="19" customFormat="1" ht="35.25" customHeight="1">
       <c r="A3" s="14"/>
       <c r="B3" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>47</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>29</v>
@@ -3633,559 +3363,50 @@
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="22.5">
       <c r="A37" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="29"/>
       <c r="F37" s="27"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
       <c r="I37" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="38" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
-</worksheet>
-[...507 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
@@ -4263,61 +3484,60 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>с 2022-2025</vt:lpstr>
       <vt:lpstr>с 2026-2029</vt:lpstr>
-      <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>'с 2022-2025'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'с 2026-2029'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>