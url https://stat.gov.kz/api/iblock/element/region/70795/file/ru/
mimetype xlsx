--- v0 (2026-04-29)
+++ v1 (2026-07-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-300" yWindow="-150" windowWidth="14970" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="табл 1" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>в том числе по видам строительных работ</t>
   </si>
   <si>
     <t>работы по возведению зданий 
 (ОКЭД 41)</t>
   </si>
   <si>
     <t>работы строительные специализированные 
@@ -53,51 +53,51 @@
   </si>
   <si>
     <t>работы строительные по возведению объектов гражданского строительства 
 (ОКЭД 42)</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ по видам</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>тыс. тенге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -126,288 +126,66 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...155 lines deleted...]
-    </font>
   </fonts>
-  <fills count="16">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...63 lines deleted...]
-    </fill>
   </fills>
-  <borders count="14">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -429,610 +207,70 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...27 lines deleted...]
-      </left>
       <right style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
-[...64 lines deleted...]
-        <color theme="4"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="451">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...444 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="9" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1062,524 +300,92 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="163" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="163" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="451">
-[...16 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="426"/>
+  <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="16"/>
-[...94 lines deleted...]
-    <cellStyle name="Обычный 149" xfId="371"/>
     <cellStyle name="Обычный 15" xfId="3"/>
-    <cellStyle name="Обычный 15 2" xfId="66"/>
-[...64 lines deleted...]
-    <cellStyle name="Обычный 199" xfId="153"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 2 10" xfId="5"/>
-[...52 lines deleted...]
-    <cellStyle name="Обычный 29 3" xfId="257"/>
     <cellStyle name="Обычный 3" xfId="4"/>
-    <cellStyle name="Обычный 3 10" xfId="210"/>
-[...205 lines deleted...]
-    <cellStyle name="Обычный 99 2" xfId="330"/>
     <cellStyle name="Обычный_объемы по видам деятельности" xfId="2"/>
-    <cellStyle name="Плохой 2" xfId="425"/>
-[...4 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="424"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1835,200 +641,210 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L14" sqref="L14"/>
+      <selection activeCell="K23" sqref="K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="4" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="30.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.5" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="27"/>
-[...3 lines deleted...]
-      <c r="F1" s="27"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
     </row>
     <row r="2" spans="1:6" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="28"/>
-      <c r="B3" s="30" t="s">
+      <c r="A3" s="31"/>
+      <c r="B3" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="30"/>
-      <c r="D3" s="29" t="s">
+      <c r="C3" s="33"/>
+      <c r="D3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="29"/>
-      <c r="F3" s="29"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
     </row>
     <row r="4" spans="1:6" s="2" customFormat="1" ht="72.75" customHeight="1" thickBot="1">
-      <c r="A4" s="28"/>
+      <c r="A4" s="31"/>
       <c r="B4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="14">
         <v>2022</v>
       </c>
       <c r="B5" s="15">
         <v>109084059</v>
       </c>
       <c r="C5" s="16">
         <v>112.5</v>
       </c>
       <c r="D5" s="17">
         <v>26640018</v>
       </c>
       <c r="E5" s="17">
         <v>23349657</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="27">
         <v>59094384</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="14">
         <v>2023</v>
       </c>
       <c r="B6" s="8">
         <v>108775962</v>
       </c>
       <c r="C6" s="9">
         <v>94.3</v>
       </c>
       <c r="D6" s="10">
         <v>14924956</v>
       </c>
       <c r="E6" s="10">
         <v>27574113</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="29">
         <v>66276893</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="14">
         <v>2024</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B7" s="28">
         <v>145430807</v>
       </c>
-      <c r="C7" s="32">
+      <c r="C7" s="19">
         <v>129.1</v>
       </c>
-      <c r="D7" s="17">
+      <c r="D7" s="8">
         <v>25275665</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="8">
         <v>53196555</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="8">
         <v>66958587</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="14">
         <v>2025</v>
       </c>
-      <c r="B8" s="18"/>
-[...3 lines deleted...]
-      <c r="F8" s="17"/>
+      <c r="B8" s="34">
+        <v>195720521</v>
+      </c>
+      <c r="C8" s="35">
+        <v>132.6</v>
+      </c>
+      <c r="D8" s="17">
+        <v>50391365</v>
+      </c>
+      <c r="E8" s="17">
+        <v>79728263</v>
+      </c>
+      <c r="F8" s="27">
+        <v>65600893</v>
+      </c>
     </row>
     <row r="9" spans="1:6" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="14">
         <v>2026</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="19"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
-      <c r="F9" s="17"/>
+      <c r="F9" s="27"/>
     </row>
     <row r="10" spans="1:6" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="14"/>
       <c r="B10" s="18"/>
       <c r="C10" s="19"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
-      <c r="F10" s="17"/>
+      <c r="F10" s="27"/>
     </row>
     <row r="11" spans="1:6" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="14"/>
       <c r="B11" s="18"/>
       <c r="C11" s="19"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
     </row>
     <row r="12" spans="1:6" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="20"/>
       <c r="B12" s="17"/>
       <c r="C12" s="19"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
     </row>
     <row r="13" spans="1:6" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="20"/>
       <c r="B13" s="17"/>
       <c r="C13" s="19"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
     </row>
@@ -2086,140 +902,140 @@
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B3:C3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8215A9-CB99-413B-8A39-78E467AEC117}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{824F5933-13BC-4211-B00A-7C28321D4651}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023E7EA4-ABC5-443A-83C4-EE7855F1B78D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8215A9-CB99-413B-8A39-78E467AEC117}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>табл 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>