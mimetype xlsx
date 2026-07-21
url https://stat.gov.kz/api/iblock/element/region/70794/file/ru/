--- v0 (2026-04-29)
+++ v1 (2026-07-21)
@@ -52,51 +52,51 @@
   </si>
   <si>
     <t>Районы:</t>
   </si>
   <si>
     <t>Область Ұлытау</t>
   </si>
   <si>
     <t>Жезказган г.а.</t>
   </si>
   <si>
     <t>Жанааркинский</t>
   </si>
   <si>
     <t>Улытауский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -114,1482 +114,296 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...160 lines deleted...]
-    </font>
   </fonts>
-  <fills count="15">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...63 lines deleted...]
-    </fill>
   </fills>
-  <borders count="18">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...27 lines deleted...]
-        <color rgb="FF7F7F7F"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-        <color rgb="FF7F7F7F"/>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color rgb="FF7F7F7F"/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...66 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="449">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...445 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="449">
-[...16 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="424"/>
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="13"/>
-[...394 lines deleted...]
-    <cellStyle name="Обычный 79" xfId="279"/>
     <cellStyle name="Обычный 8" xfId="1"/>
-    <cellStyle name="Обычный 8 2" xfId="57"/>
-[...32 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="422"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1"/>
@@ -3176,364 +1990,377 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L24" sqref="L24"/>
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="12.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
+    <col min="6" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="25.5" customHeight="1">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="20"/>
-[...7 lines deleted...]
-      <c r="J1" s="20"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
     </row>
     <row r="2" spans="1:10" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="21"/>
-[...7 lines deleted...]
-      <c r="J2" s="21"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
     </row>
     <row r="3" spans="1:10" ht="39" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7">
         <v>2022</v>
       </c>
       <c r="C3" s="8">
         <v>2023</v>
       </c>
       <c r="D3" s="9">
         <v>2024</v>
       </c>
-      <c r="E3" s="8">
+      <c r="E3" s="25">
         <v>2025</v>
       </c>
       <c r="F3" s="8">
         <v>2026</v>
       </c>
       <c r="G3" s="10"/>
       <c r="H3" s="8"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
     </row>
     <row r="4" spans="1:10" ht="12.75" customHeight="1">
       <c r="A4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="12">
         <v>109084059</v>
       </c>
       <c r="C4" s="5">
         <v>108775962</v>
       </c>
-      <c r="D4" s="25">
+      <c r="D4" s="13">
         <v>145430807</v>
       </c>
-      <c r="E4" s="13"/>
-[...4 lines deleted...]
-      <c r="J4" s="14"/>
+      <c r="E4" s="4">
+        <v>195720521</v>
+      </c>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
     </row>
     <row r="5" spans="1:10" s="2" customFormat="1">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="16">
+      <c r="B5" s="17">
         <v>21963125</v>
       </c>
       <c r="C5" s="3">
         <v>33052587</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="18">
         <v>61584843</v>
       </c>
-      <c r="E5" s="17"/>
-[...4 lines deleted...]
-      <c r="J5" s="17"/>
+      <c r="E5" s="4">
+        <v>82357347</v>
+      </c>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="17">
         <v>27497566</v>
       </c>
       <c r="C6" s="3">
         <v>13781013</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="18">
         <v>31425569</v>
       </c>
-      <c r="E6" s="17"/>
-[...4 lines deleted...]
-      <c r="J6" s="17"/>
+      <c r="E6" s="4">
+        <v>33835789</v>
+      </c>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="19"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="17">
         <v>33134925</v>
       </c>
       <c r="C7" s="3">
         <v>29339990</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="18">
         <v>29715221</v>
       </c>
-      <c r="E7" s="17"/>
-[...4 lines deleted...]
-      <c r="J7" s="17"/>
+      <c r="E7" s="4">
+        <v>32472958</v>
+      </c>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="19"/>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="16"/>
+      <c r="B8" s="17"/>
       <c r="C8" s="4"/>
-      <c r="D8" s="23"/>
-[...5 lines deleted...]
-      <c r="J8" s="17"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="17">
         <v>21879859</v>
       </c>
       <c r="C9" s="3">
         <v>24816383</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="18">
         <v>17350695</v>
       </c>
-      <c r="E9" s="17"/>
-[...4 lines deleted...]
-      <c r="J9" s="17"/>
+      <c r="E9" s="4">
+        <v>32114754</v>
+      </c>
+      <c r="F9" s="19"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="19"/>
     </row>
     <row r="10" spans="1:10">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="17">
         <v>4608584</v>
       </c>
       <c r="C10" s="3">
         <v>7785989</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="18">
         <v>5354479</v>
       </c>
-      <c r="E10" s="17"/>
-[...4 lines deleted...]
-      <c r="J10" s="17"/>
+      <c r="E10" s="4">
+        <v>14939673</v>
+      </c>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364DF246-62C4-4C74-B118-2C93A544E6D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADDE98C1-81F6-4084-A650-458B63FC110A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71363493-981A-45B3-86B9-E4C162702316}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADDE98C1-81F6-4084-A650-458B63FC110A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364DF246-62C4-4C74-B118-2C93A544E6D0}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>