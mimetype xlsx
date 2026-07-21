--- v0 (2026-04-29)
+++ v1 (2026-07-21)
@@ -1,1695 +1,1660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4290" yWindow="-195" windowWidth="14055" windowHeight="11640"/>
+    <workbookView xWindow="105" yWindow="315" windowWidth="23250" windowHeight="10965"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$K$10</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>млн. тенге</t>
+    <t xml:space="preserve">Индексы физического объема строительных работ </t>
+  </si>
+  <si>
+    <t>Каражал г.а.</t>
+  </si>
+  <si>
+    <t>Сатпаев г.а.</t>
   </si>
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
-    <t>тыс. кв. м</t>
+    <t>Районы:</t>
   </si>
   <si>
-    <t xml:space="preserve">  Динамика основных показателей строительной  деятельности</t>
+    <t>Область Ұлытау</t>
   </si>
   <si>
-    <t>Объем выполненных строительных работ*</t>
+    <t>Жезказган г.а.</t>
   </si>
   <si>
-    <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
+    <t>Жанааркинский</t>
   </si>
   <si>
-    <t>Общая площадь введенных в эксплуатацию жилых зданий  индивидуальными застройщиками</t>
+    <t>Улытауский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...146 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="16">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...69 lines deleted...]
-    </fill>
   </fills>
-  <borders count="17">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...11 lines deleted...]
-      <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...4 lines deleted...]
-      </bottom>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
-[...22 lines deleted...]
-        <color rgb="FF7F7F7F"/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...66 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="509">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...71 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...432 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="509">
-[...33 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="464"/>
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10 2" xfId="91"/>
-[...472 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="462"/>
+    <cellStyle name="Обычный 8" xfId="2"/>
+    <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Text Box 1"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Text Box 2"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Text Box 3"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Text Box 4"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Text Box 6"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="Text Box 1"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="Text Box 2"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Text Box 3"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Text Box 4"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="Text Box 6"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="Text Box 7"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="Text Box 1"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="4362450"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="Text Box 2"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="4362450"/>
+          <a:ext cx="1323975" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="Text Box 3"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="4362450"/>
+          <a:ext cx="1323975" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="18" name="Text Box 4"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="4362450"/>
+          <a:ext cx="1323975" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="4362450"/>
+          <a:ext cx="1323975" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="20" name="Text Box 6"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="4362450"/>
+          <a:ext cx="1323975" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="21" name="Text Box 7"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="4362450"/>
+          <a:ext cx="1323975" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="22" name="Text Box 1"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="23" name="Text Box 2"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="24" name="Text Box 3"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="25" name="Text Box 4"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="26" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="27" name="Text Box 6"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="28" name="Text Box 7"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29" name="Text Box 1"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="30" name="Text Box 2"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="31" name="Text Box 3"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="32" name="Text Box 4"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="33" name="Text Box 5"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="34" name="Text Box 6"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="1114425"/>
+          <a:ext cx="1323975" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="35" name="Text Box 7"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="600075" y="2590800"/>
+          <a:ext cx="1400175" cy="66675"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1932,421 +1897,422 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N15" sqref="N15"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="V25" sqref="V25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="18.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="7.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="7.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="27" customHeight="1" thickBot="1">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:10" ht="27.75" customHeight="1">
+      <c r="A1" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+    </row>
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A2" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="19"/>
-[...4 lines deleted...]
-      <c r="G1" s="19"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
     </row>
-    <row r="2" spans="1:10" ht="41.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="22" t="s">
+    <row r="3" spans="1:10" ht="21" customHeight="1" thickBot="1">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5">
+        <v>2022</v>
+      </c>
+      <c r="C3" s="6">
+        <v>2023</v>
+      </c>
+      <c r="D3" s="7">
+        <v>2024</v>
+      </c>
+      <c r="E3" s="21">
+        <v>2025</v>
+      </c>
+      <c r="F3" s="8">
+        <v>2026</v>
+      </c>
+      <c r="G3" s="9"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="11"/>
+    </row>
+    <row r="4" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A4" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="13">
+        <v>112.5</v>
+      </c>
+      <c r="C4" s="2">
+        <v>94.3</v>
+      </c>
+      <c r="D4" s="14">
+        <v>129.1</v>
+      </c>
+      <c r="E4" s="3">
+        <v>132.6</v>
+      </c>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="3">
+        <v>94.6</v>
+      </c>
+      <c r="C5" s="2">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="D5" s="14">
+        <v>179.8</v>
+      </c>
+      <c r="E5" s="3">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="F5" s="14"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="3">
+        <v>120.6</v>
+      </c>
+      <c r="C6" s="2">
+        <v>47.4</v>
+      </c>
+      <c r="D6" s="14">
+        <v>220.1</v>
+      </c>
+      <c r="E6" s="3">
+        <v>106.1</v>
+      </c>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="3">
+        <v>122.2</v>
+      </c>
+      <c r="C7" s="2">
+        <v>83.7</v>
+      </c>
+      <c r="D7" s="14">
+        <v>97.8</v>
+      </c>
+      <c r="E7" s="3">
+        <v>107.7</v>
+      </c>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="23"/>
-[...118 lines deleted...]
-      <c r="F8" s="11"/>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="14"/>
       <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="10"/>
-[...4 lines deleted...]
-      <c r="F9" s="11"/>
+      <c r="A9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3">
+        <v>98</v>
+      </c>
+      <c r="C9" s="2">
+        <v>107.2</v>
+      </c>
+      <c r="D9" s="14">
+        <v>67.5</v>
+      </c>
+      <c r="E9" s="3">
+        <v>182.4</v>
+      </c>
+      <c r="F9" s="14"/>
       <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
     </row>
     <row r="10" spans="1:10">
-      <c r="A10" s="10"/>
-[...4 lines deleted...]
-      <c r="F10" s="11"/>
+      <c r="A10" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3">
+        <v>303.3</v>
+      </c>
+      <c r="C10" s="2">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="D10" s="14">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="E10" s="3">
+        <v>274.89999999999998</v>
+      </c>
+      <c r="F10" s="14"/>
       <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="10"/>
-[...52 lines deleted...]
-      <c r="H16" s="3"/>
+      <c r="A11" s="18"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="F2:G2"/>
+  <mergeCells count="2">
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A1:J1"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.41" right="0.32" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="89" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{957E9209-BDFB-4F64-A86D-F459574B3D0C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{578C1099-8AA2-4614-81E7-F154A818366C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85B2CF8B-6405-4439-8351-9D6B01DC93F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>I.Kokorina</dc:creator>
+  <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>