--- v0 (2026-04-29)
+++ v1 (2026-07-21)
@@ -34,53 +34,53 @@
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>Индекс физического объема общей площади введенных
 в эксплуатацию жилых зданий индивидуальными застройщиками, в %</t>
   </si>
   <si>
     <t xml:space="preserve">Общая площадь введенных
 в эксплуатацию жилых зданий индивидуальными застройщиками, тыс. кв. метров </t>
   </si>
   <si>
     <t>Динамика ввода в эксплуатацию жилых зданий по области Ұлытау индивидуальными застройщиками</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
@@ -226,62 +226,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Roboto"/>
-[...10 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
@@ -474,51 +462,51 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="478">
+  <cellStyleXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
@@ -562,965 +550,188 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-[...389 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="1" xfId="87" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="478">
+  <cellStyles count="87">
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
-    <cellStyle name="Акцент1 2" xfId="465"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
-    <cellStyle name="Акцент2 2" xfId="466"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
-    <cellStyle name="Акцент3 2" xfId="467"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
-    <cellStyle name="Акцент4 2" xfId="468"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
-    <cellStyle name="Акцент5 2" xfId="469"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="Акцент6 2" xfId="470"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
-    <cellStyle name="Ввод  2" xfId="457"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
-    <cellStyle name="Вывод 2" xfId="458"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
-    <cellStyle name="Вычисление 2" xfId="459"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
-    <cellStyle name="Заголовок 1 2" xfId="450"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="Заголовок 2 2" xfId="451"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
-    <cellStyle name="Заголовок 3 2" xfId="452"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
-    <cellStyle name="Заголовок 4 2" xfId="453"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
-    <cellStyle name="Итог 2" xfId="464"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Контрольная ячейка 2" xfId="461"/>
     <cellStyle name="Название" xfId="1" builtinId="15" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="449"/>
     <cellStyle name="Нейтральный" xfId="8" builtinId="28" customBuiltin="1"/>
-    <cellStyle name="Нейтральный 2" xfId="456"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="87"/>
-[...63 lines deleted...]
-    <cellStyle name="Обычный 129" xfId="387"/>
     <cellStyle name="Обычный 13" xfId="26"/>
     <cellStyle name="Обычный 13 2" xfId="27"/>
-    <cellStyle name="Обычный 13 3" xfId="140"/>
-[...13 lines deleted...]
-    <cellStyle name="Обычный 139" xfId="393"/>
     <cellStyle name="Обычный 14" xfId="28"/>
     <cellStyle name="Обычный 14 2" xfId="29"/>
-    <cellStyle name="Обычный 14 3" xfId="141"/>
-[...10 lines deleted...]
-    <cellStyle name="Обычный 149" xfId="401"/>
     <cellStyle name="Обычный 15" xfId="30"/>
     <cellStyle name="Обычный 15 2" xfId="31"/>
-    <cellStyle name="Обычный 15 3" xfId="142"/>
-[...10 lines deleted...]
-    <cellStyle name="Обычный 159" xfId="410"/>
     <cellStyle name="Обычный 16" xfId="32"/>
     <cellStyle name="Обычный 16 2" xfId="33"/>
-    <cellStyle name="Обычный 16 3" xfId="143"/>
-[...10 lines deleted...]
-    <cellStyle name="Обычный 169" xfId="425"/>
     <cellStyle name="Обычный 17" xfId="34"/>
     <cellStyle name="Обычный 17 2" xfId="35"/>
-    <cellStyle name="Обычный 17 2 2" xfId="252"/>
-[...10 lines deleted...]
-    <cellStyle name="Обычный 179" xfId="432"/>
     <cellStyle name="Обычный 18" xfId="36"/>
     <cellStyle name="Обычный 18 2" xfId="37"/>
-    <cellStyle name="Обычный 18 2 2" xfId="214"/>
-[...11 lines deleted...]
-    <cellStyle name="Обычный 188" xfId="444"/>
     <cellStyle name="Обычный 19" xfId="38"/>
     <cellStyle name="Обычный 19 2" xfId="39"/>
-    <cellStyle name="Обычный 19 3" xfId="144"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 199" xfId="188"/>
     <cellStyle name="Обычный 2" xfId="23"/>
     <cellStyle name="Обычный 2 10" xfId="24"/>
     <cellStyle name="Обычный 2 2" xfId="40"/>
     <cellStyle name="Обычный 2 3" xfId="41"/>
-    <cellStyle name="Обычный 2 3 2" xfId="110"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 6" xfId="222"/>
     <cellStyle name="Обычный 20" xfId="42"/>
     <cellStyle name="Обычный 20 2" xfId="43"/>
-    <cellStyle name="Обычный 20 3" xfId="145"/>
-[...20 lines deleted...]
-    <cellStyle name="Обычный 22 4" xfId="269"/>
     <cellStyle name="Обычный 23" xfId="44"/>
     <cellStyle name="Обычный 23 2" xfId="45"/>
-    <cellStyle name="Обычный 23 3" xfId="146"/>
-    <cellStyle name="Обычный 23 4" xfId="271"/>
     <cellStyle name="Обычный 24" xfId="46"/>
     <cellStyle name="Обычный 24 2" xfId="47"/>
-    <cellStyle name="Обычный 24 3" xfId="147"/>
-    <cellStyle name="Обычный 24 4" xfId="273"/>
     <cellStyle name="Обычный 25" xfId="48"/>
     <cellStyle name="Обычный 25 2" xfId="49"/>
-    <cellStyle name="Обычный 25 3" xfId="148"/>
-    <cellStyle name="Обычный 26" xfId="207"/>
     <cellStyle name="Обычный 26 2" xfId="50"/>
     <cellStyle name="Обычный 27" xfId="51"/>
     <cellStyle name="Обычный 27 2" xfId="52"/>
-    <cellStyle name="Обычный 27 3" xfId="149"/>
-    <cellStyle name="Обычный 28" xfId="96"/>
     <cellStyle name="Обычный 28 2" xfId="53"/>
-    <cellStyle name="Обычный 28 3" xfId="150"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 29 3" xfId="287"/>
     <cellStyle name="Обычный 3" xfId="25"/>
-    <cellStyle name="Обычный 3 10" xfId="240"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 3 19" xfId="267"/>
     <cellStyle name="Обычный 3 2" xfId="54"/>
-    <cellStyle name="Обычный 3 2 2" xfId="226"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3 21" xfId="471"/>
     <cellStyle name="Обычный 3 3" xfId="55"/>
-    <cellStyle name="Обычный 3 3 2" xfId="229"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 3 9" xfId="239"/>
     <cellStyle name="Обычный 30" xfId="56"/>
     <cellStyle name="Обычный 30 2" xfId="57"/>
-    <cellStyle name="Обычный 30 3" xfId="151"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 31 3" xfId="152"/>
     <cellStyle name="Обычный 32" xfId="58"/>
     <cellStyle name="Обычный 32 2" xfId="59"/>
-    <cellStyle name="Обычный 32 3" xfId="153"/>
     <cellStyle name="Обычный 33" xfId="60"/>
     <cellStyle name="Обычный 33 2" xfId="61"/>
-    <cellStyle name="Обычный 33 3" xfId="154"/>
     <cellStyle name="Обычный 34" xfId="62"/>
     <cellStyle name="Обычный 34 2" xfId="63"/>
-    <cellStyle name="Обычный 34 3" xfId="155"/>
     <cellStyle name="Обычный 35" xfId="64"/>
     <cellStyle name="Обычный 35 2" xfId="65"/>
     <cellStyle name="Обычный 36" xfId="66"/>
     <cellStyle name="Обычный 36 2" xfId="67"/>
-    <cellStyle name="Обычный 36 3" xfId="156"/>
     <cellStyle name="Обычный 37" xfId="68"/>
     <cellStyle name="Обычный 37 2" xfId="69"/>
-    <cellStyle name="Обычный 37 3" xfId="157"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 39 3" xfId="159"/>
     <cellStyle name="Обычный 4" xfId="70"/>
-    <cellStyle name="Обычный 4 10" xfId="172"/>
-[...10 lines deleted...]
-    <cellStyle name="Обычный 4 19" xfId="272"/>
     <cellStyle name="Обычный 4 2" xfId="71"/>
-    <cellStyle name="Обычный 4 2 2" xfId="198"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 4 22" xfId="474"/>
     <cellStyle name="Обычный 4 3" xfId="72"/>
-    <cellStyle name="Обычный 4 4" xfId="89"/>
-[...31 lines deleted...]
-    <cellStyle name="Обычный 47 3" xfId="166"/>
     <cellStyle name="Обычный 48" xfId="86"/>
-    <cellStyle name="Обычный 48 2" xfId="129"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 49 3" xfId="168"/>
     <cellStyle name="Обычный 5" xfId="73"/>
     <cellStyle name="Обычный 5 2" xfId="74"/>
     <cellStyle name="Обычный 5 2 2" xfId="75"/>
-    <cellStyle name="Обычный 5 2 2 2" xfId="475"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 5 2 3" xfId="114"/>
     <cellStyle name="Обычный 5 3" xfId="76"/>
-    <cellStyle name="Обычный 5 3 2" xfId="111"/>
-[...21 lines deleted...]
-    <cellStyle name="Обычный 59 2" xfId="293"/>
     <cellStyle name="Обычный 6" xfId="77"/>
     <cellStyle name="Обычный 6 2" xfId="78"/>
-    <cellStyle name="Обычный 6 3" xfId="133"/>
-[...18 lines deleted...]
-    <cellStyle name="Обычный 69 2" xfId="301"/>
     <cellStyle name="Обычный 7" xfId="79"/>
     <cellStyle name="Обычный 7 2" xfId="80"/>
-    <cellStyle name="Обычный 7 3" xfId="134"/>
-[...12 lines deleted...]
-    <cellStyle name="Обычный 79" xfId="311"/>
     <cellStyle name="Обычный 8" xfId="81"/>
     <cellStyle name="Обычный 8 2" xfId="82"/>
-    <cellStyle name="Обычный 8 3" xfId="135"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 89" xfId="319"/>
     <cellStyle name="Обычный 9" xfId="83"/>
     <cellStyle name="Обычный 9 2" xfId="84"/>
-    <cellStyle name="Обычный 9 3" xfId="136"/>
-[...12 lines deleted...]
-    <cellStyle name="Обычный 99 2" xfId="360"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
-    <cellStyle name="Плохой 2" xfId="455"/>
     <cellStyle name="Пояснение" xfId="15" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Пояснение 2" xfId="463"/>
     <cellStyle name="Примечание 2" xfId="85"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
-    <cellStyle name="Связанная ячейка 2" xfId="460"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="Текст предупреждения 2" xfId="462"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
-    <cellStyle name="Хороший 2" xfId="454"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1"/>
@@ -2795,275 +2006,279 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y3" sqref="Y3"/>
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="27" customHeight="1">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="13"/>
-[...9 lines deleted...]
-      <c r="L1" s="13"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
     </row>
     <row r="2" spans="1:12" ht="26.25" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3">
         <v>2022</v>
       </c>
       <c r="C2" s="3">
         <v>2023</v>
       </c>
       <c r="D2" s="3">
         <v>2024</v>
       </c>
       <c r="E2" s="3">
         <v>2025</v>
       </c>
       <c r="F2" s="3">
         <v>2026</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="4"/>
     </row>
     <row r="3" spans="1:12" ht="63" customHeight="1">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="6">
+      <c r="B3" s="12">
         <v>30</v>
       </c>
-      <c r="C3" s="7">
+      <c r="C3" s="13">
         <v>58</v>
       </c>
-      <c r="D3" s="7">
-        <v>77</v>
+      <c r="D3" s="13">
+        <v>77.3</v>
       </c>
-      <c r="E3" s="7"/>
-[...6 lines deleted...]
-      <c r="L3" s="8"/>
+      <c r="E3" s="13">
+        <v>55.8</v>
+      </c>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="7"/>
     </row>
     <row r="4" spans="1:12" ht="66" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="10">
+      <c r="B4" s="9">
         <v>81.400000000000006</v>
       </c>
-      <c r="C4" s="11">
+      <c r="C4" s="10">
         <v>191.5</v>
       </c>
-      <c r="D4" s="14">
+      <c r="D4" s="10">
         <v>133.30000000000001</v>
       </c>
-      <c r="E4" s="11"/>
-[...6 lines deleted...]
-      <c r="L4" s="12"/>
+      <c r="E4" s="10">
+        <v>72.2</v>
+      </c>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="11"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B6C695-100B-403C-B933-206EACD4132A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B6C695-100B-403C-B933-206EACD4132A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>