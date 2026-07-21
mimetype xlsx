--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -1,64 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3735" yWindow="795" windowWidth="22725" windowHeight="12690" tabRatio="508"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="15" r:id="rId1"/>
+    <sheet name="2026-2029" sheetId="16" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="49">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының жалпы көлеміне
 %-бен</t>
   </si>
   <si>
     <t>Мердігерлік құрылыс жұмыстарының түрлері*</t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>Құрылыс жобаларын әзірлеу</t>
   </si>
   <si>
     <t>Жолдар мен автомагистральдар құрылысы</t>
   </si>
@@ -145,67 +147,79 @@
     <t>1, 2-санаттағы стационарлық сауда объектілерін қоспағанда, тұрғын емес ғимараттар құрылысы</t>
   </si>
   <si>
     <t>Телекоммуникациялық, компьютерлік және телевизиялық желілерді тарату бойынша электрмонтаждық жұмыстары</t>
   </si>
   <si>
     <t>Өзге де электрмонтаждық жұмыстары</t>
   </si>
   <si>
     <t>Ағаш шебері және ағаш ұстасы жұмыстары</t>
   </si>
   <si>
     <t>Сырлау және шыны салу жұмыстары</t>
   </si>
   <si>
     <t xml:space="preserve">Жаппа жұмыстар </t>
   </si>
   <si>
     <t>Құрылыс жабдығын оператормен жалға беру</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Халықаралық және республикалық маңызы бар жалпы пайдаланымдағы автомобиль жолдарында (учаскелерінде) құрылысты, қайта жаңғыртуды жөндеуді, ақылы қозғалысты және күтіп ұстауды ұйымдастыру қызметі</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>2027 жыл</t>
+  </si>
+  <si>
+    <t>2028 жыл</t>
+  </si>
+  <si>
+    <t>2029 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -227,50 +241,55 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -439,51 +458,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -517,69 +536,86 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="133" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="133" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="133" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="133" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="133" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="133" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="133" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="133" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="134">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="16"/>
     <cellStyle name="Обычный 10 2" xfId="57"/>
     <cellStyle name="Обычный 10 3" xfId="101"/>
     <cellStyle name="Обычный 11" xfId="5"/>
     <cellStyle name="Обычный 11 2" xfId="58"/>
     <cellStyle name="Обычный 11 3" xfId="102"/>
     <cellStyle name="Обычный 12" xfId="10"/>
     <cellStyle name="Обычный 12 2" xfId="59"/>
     <cellStyle name="Обычный 12 3" xfId="103"/>
     <cellStyle name="Обычный 13" xfId="17"/>
     <cellStyle name="Обычный 13 2" xfId="60"/>
     <cellStyle name="Обычный 13 3" xfId="104"/>
     <cellStyle name="Обычный 14" xfId="18"/>
     <cellStyle name="Обычный 14 2" xfId="61"/>
     <cellStyle name="Обычный 14 3" xfId="105"/>
     <cellStyle name="Обычный 15" xfId="19"/>
     <cellStyle name="Обычный 15 2" xfId="62"/>
     <cellStyle name="Обычный 15 3" xfId="106"/>
     <cellStyle name="Обычный 16" xfId="20"/>
     <cellStyle name="Обычный 16 2" xfId="63"/>
     <cellStyle name="Обычный 16 3" xfId="107"/>
     <cellStyle name="Обычный 17" xfId="45"/>
@@ -679,51 +715,51 @@
     <cellStyle name="Обычный 50 3" xfId="131"/>
     <cellStyle name="Обычный 53" xfId="132"/>
     <cellStyle name="Обычный 6" xfId="13"/>
     <cellStyle name="Обычный 6 2" xfId="53"/>
     <cellStyle name="Обычный 6 3" xfId="97"/>
     <cellStyle name="Обычный 61" xfId="133"/>
     <cellStyle name="Обычный 7" xfId="12"/>
     <cellStyle name="Обычный 7 2" xfId="54"/>
     <cellStyle name="Обычный 7 3" xfId="98"/>
     <cellStyle name="Обычный 72" xfId="96"/>
     <cellStyle name="Обычный 76" xfId="23"/>
     <cellStyle name="Обычный 8" xfId="11"/>
     <cellStyle name="Обычный 8 2" xfId="55"/>
     <cellStyle name="Обычный 8 3" xfId="99"/>
     <cellStyle name="Обычный 81" xfId="22"/>
     <cellStyle name="Обычный 9" xfId="15"/>
     <cellStyle name="Обычный 9 2" xfId="56"/>
     <cellStyle name="Обычный 9 3" xfId="100"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -974,939 +1010,1671 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J14" sqref="J14"/>
+      <selection activeCell="M12" sqref="M12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
-    <col min="3" max="3" width="21.42578125" customWidth="1"/>
-    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="3" max="3" width="18.140625" customWidth="1"/>
+    <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" customWidth="1"/>
-    <col min="6" max="6" width="15.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="17.42578125" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" customWidth="1"/>
+    <col min="7" max="7" width="17.28515625" customWidth="1"/>
+    <col min="8" max="8" width="12.5703125" customWidth="1"/>
+    <col min="9" max="9" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:9" ht="50.25" customHeight="1">
+    <row r="3" spans="1:9" ht="45.75" customHeight="1">
       <c r="A3" s="16"/>
       <c r="B3" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="17" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="17" t="s">
-        <v>43</v>
+      <c r="F3" s="16" t="s">
+        <v>47</v>
       </c>
       <c r="G3" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="17" t="s">
-        <v>44</v>
+      <c r="H3" s="16" t="s">
+        <v>48</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="22.5">
       <c r="A4" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="1">
         <v>109084059</v>
       </c>
       <c r="C4" s="2">
         <v>112.5</v>
       </c>
       <c r="D4" s="8">
         <v>108775962</v>
       </c>
       <c r="E4" s="9">
         <v>94.3</v>
       </c>
       <c r="F4" s="27">
         <v>145430807</v>
       </c>
       <c r="G4" s="28">
         <v>129.1</v>
       </c>
+      <c r="H4" s="29">
+        <v>195720521</v>
+      </c>
+      <c r="I4" s="30">
+        <v>132.6</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
-      <c r="F5" s="29" t="s">
+      <c r="F5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="29" t="s">
+      <c r="G5" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="1">
         <v>169146</v>
       </c>
       <c r="C6" s="2">
         <v>261.39999999999998</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="28" t="s">
+      <c r="F6" s="27"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="33">
+        <v>16687</v>
+      </c>
+      <c r="I6" s="34" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="1">
         <v>1398349</v>
       </c>
       <c r="C7" s="2">
         <v>44.5</v>
       </c>
       <c r="D7" s="11">
         <v>2800952</v>
       </c>
       <c r="E7" s="12">
         <v>189.3</v>
       </c>
       <c r="F7" s="27">
         <v>3397780</v>
       </c>
       <c r="G7" s="28">
         <v>117.1</v>
       </c>
+      <c r="H7" s="33">
+        <v>8546766</v>
+      </c>
+      <c r="I7" s="35">
+        <v>247.8</v>
+      </c>
     </row>
     <row r="8" spans="1:9" ht="22.5">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="1">
         <v>25179658</v>
       </c>
       <c r="C8" s="2">
         <v>114.3</v>
       </c>
       <c r="D8" s="11">
         <v>12124004</v>
       </c>
       <c r="E8" s="12">
         <v>45.5</v>
       </c>
       <c r="F8" s="27">
         <v>21877885</v>
       </c>
       <c r="G8" s="28">
         <v>174.2</v>
       </c>
+      <c r="H8" s="33">
+        <v>41827912</v>
+      </c>
+      <c r="I8" s="35">
+        <v>188.4</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1">
         <v>7394580</v>
       </c>
       <c r="C9" s="2">
         <v>102.4</v>
       </c>
       <c r="D9" s="11">
         <v>10506848</v>
       </c>
       <c r="E9" s="12">
         <v>134.30000000000001</v>
       </c>
       <c r="F9" s="27">
         <v>11240670</v>
       </c>
       <c r="G9" s="28">
         <v>103.3</v>
       </c>
+      <c r="H9" s="33">
+        <v>23252799</v>
+      </c>
+      <c r="I9" s="35">
+        <v>203.8</v>
+      </c>
     </row>
     <row r="10" spans="1:9" ht="56.25">
       <c r="A10" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="11">
         <v>610964</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="27">
         <v>746515</v>
       </c>
       <c r="G10" s="28">
         <v>117.9</v>
       </c>
+      <c r="H10" s="33">
+        <v>733103</v>
+      </c>
+      <c r="I10" s="35">
+        <v>96.8</v>
+      </c>
     </row>
     <row r="11" spans="1:9" ht="22.5" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="1">
         <v>1957740</v>
       </c>
       <c r="C11" s="2">
         <v>46.9</v>
       </c>
       <c r="D11" s="11">
         <v>2586834</v>
       </c>
       <c r="E11" s="12">
         <v>124.9</v>
       </c>
       <c r="F11" s="27">
         <v>319421</v>
       </c>
       <c r="G11" s="28">
         <v>11.9</v>
       </c>
+      <c r="H11" s="33">
+        <v>27551472</v>
+      </c>
+      <c r="I11" s="35">
+        <v>8498</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="27">
         <v>29703</v>
       </c>
-      <c r="G12" s="30" t="s">
+      <c r="G12" s="36" t="s">
         <v>1</v>
+      </c>
+      <c r="H12" s="33">
+        <v>243728</v>
+      </c>
+      <c r="I12" s="35">
+        <v>808.4</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="1">
         <v>2878445</v>
       </c>
       <c r="C13" s="2">
         <v>61</v>
       </c>
       <c r="D13" s="11">
         <v>964428</v>
       </c>
       <c r="E13" s="12">
         <v>31.7</v>
       </c>
-      <c r="F13" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="28" t="s">
+      <c r="F13" s="27"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="33">
+        <v>4086975</v>
+      </c>
+      <c r="I13" s="34" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="22.5">
       <c r="A14" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="1">
         <v>6019270</v>
       </c>
       <c r="C14" s="2">
         <v>89</v>
       </c>
       <c r="D14" s="11">
         <v>7443368</v>
       </c>
       <c r="E14" s="12">
         <v>116.9</v>
       </c>
       <c r="F14" s="27">
         <v>22807724</v>
       </c>
       <c r="G14" s="28">
         <v>295.8</v>
       </c>
+      <c r="H14" s="33">
+        <v>11110650</v>
+      </c>
+      <c r="I14" s="35">
+        <v>48</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="1">
         <v>3085836</v>
       </c>
       <c r="C15" s="2">
         <v>125.5</v>
       </c>
       <c r="D15" s="11">
         <v>1868941</v>
       </c>
       <c r="E15" s="12">
         <v>57.2</v>
       </c>
       <c r="F15" s="27">
         <v>13076719</v>
       </c>
       <c r="G15" s="28">
         <v>675.4</v>
       </c>
+      <c r="H15" s="33">
+        <v>7410434</v>
+      </c>
+      <c r="I15" s="35">
+        <v>55.8</v>
+      </c>
     </row>
     <row r="16" spans="1:9" ht="22.5">
       <c r="A16" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="1">
         <v>205833</v>
       </c>
       <c r="C16" s="2">
         <v>64.599999999999994</v>
       </c>
       <c r="D16" s="11">
         <v>1441584</v>
       </c>
       <c r="E16" s="12">
         <v>662</v>
       </c>
       <c r="F16" s="27">
         <v>1558118</v>
       </c>
       <c r="G16" s="28">
         <v>104.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16" s="33">
+        <v>2005141</v>
+      </c>
+      <c r="I16" s="35">
+        <v>126.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="1">
         <v>31246</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="11">
         <v>882044</v>
       </c>
       <c r="E17" s="12">
         <v>2668.1</v>
       </c>
       <c r="F17" s="27">
         <v>549707</v>
       </c>
       <c r="G17" s="28">
         <v>60.2</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" ht="22.5">
+      <c r="H17" s="33">
+        <v>540575</v>
+      </c>
+      <c r="I17" s="35">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
       <c r="A18" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="1">
         <v>2332650</v>
       </c>
       <c r="C18" s="2">
         <v>165.9</v>
       </c>
       <c r="D18" s="11">
         <v>1269102</v>
       </c>
       <c r="E18" s="12">
         <v>51.4</v>
       </c>
       <c r="F18" s="27">
         <v>2867978</v>
       </c>
       <c r="G18" s="28">
         <v>218.1</v>
       </c>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18" s="33">
+        <v>2793386</v>
+      </c>
+      <c r="I18" s="35">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="2">
         <v>843.8</v>
       </c>
       <c r="D19" s="11">
         <v>30010</v>
       </c>
       <c r="E19" s="12">
         <v>65.400000000000006</v>
       </c>
       <c r="F19" s="27">
         <v>17000</v>
       </c>
       <c r="G19" s="28">
         <v>54.7</v>
       </c>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="I19" s="35">
+        <v>300.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="1">
         <v>34881349</v>
       </c>
       <c r="C20" s="2">
         <v>137.6</v>
       </c>
       <c r="D20" s="11">
         <v>27041388</v>
       </c>
       <c r="E20" s="12">
         <v>73.3</v>
       </c>
       <c r="F20" s="27">
         <v>32297929</v>
       </c>
       <c r="G20" s="28">
         <v>115.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20" s="33">
+        <v>30163314</v>
+      </c>
+      <c r="I20" s="35">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="2">
         <v>186.9</v>
       </c>
       <c r="D21" s="11">
         <v>85306</v>
       </c>
       <c r="E21" s="12">
         <v>37.9</v>
       </c>
       <c r="F21" s="27">
         <v>334653</v>
       </c>
       <c r="G21" s="28">
         <v>378.7</v>
       </c>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21" s="33">
+        <v>268478</v>
+      </c>
+      <c r="I21" s="35">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="1">
         <v>86726</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="F22" s="27" t="s">
-[...6 lines deleted...]
-    <row r="23" spans="1:7">
+      <c r="F22" s="27"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="1">
         <v>20860</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="F23" s="27" t="s">
+      <c r="F23" s="27"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="I23" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="G23" s="28" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:7" ht="33.75">
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
       <c r="A24" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="1">
         <v>252248</v>
       </c>
       <c r="C24" s="2">
         <v>30.6</v>
       </c>
       <c r="D24" s="11">
         <v>122635</v>
       </c>
       <c r="E24" s="12">
         <v>46</v>
       </c>
       <c r="F24" s="27">
         <v>399578</v>
       </c>
       <c r="G24" s="28">
         <v>314.5</v>
       </c>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24" s="33">
+        <v>361771</v>
+      </c>
+      <c r="I24" s="35">
+        <v>89.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="1">
         <v>481197</v>
       </c>
       <c r="C25" s="2">
         <v>33</v>
       </c>
       <c r="D25" s="11">
         <v>976459</v>
       </c>
       <c r="E25" s="12">
         <v>191.8</v>
       </c>
       <c r="F25" s="27">
         <v>2172779</v>
       </c>
       <c r="G25" s="28">
         <v>214.8</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" ht="22.5">
+      <c r="H25" s="33">
+        <v>3291592</v>
+      </c>
+      <c r="I25" s="35">
+        <v>149.30000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="1">
         <v>1509820</v>
       </c>
       <c r="C26" s="2">
         <v>41.9</v>
       </c>
       <c r="D26" s="11">
         <v>7526905</v>
       </c>
       <c r="E26" s="12">
         <v>471.2</v>
       </c>
       <c r="F26" s="27">
         <v>1784156</v>
       </c>
       <c r="G26" s="28">
         <v>22.9</v>
       </c>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26" s="33">
+        <v>2956972</v>
+      </c>
+      <c r="I26" s="35">
+        <v>163.30000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="1">
         <v>24553</v>
       </c>
       <c r="C27" s="2">
         <v>52.5</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="12">
         <v>11</v>
       </c>
       <c r="F27" s="27">
         <v>172293</v>
       </c>
       <c r="G27" s="28">
         <v>5802.7</v>
       </c>
-    </row>
-    <row r="28" spans="1:7" ht="22.5">
+      <c r="H27" s="33"/>
+      <c r="I27" s="35"/>
+    </row>
+    <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="1">
         <v>4320584</v>
       </c>
       <c r="C28" s="2">
         <v>114.7</v>
       </c>
       <c r="D28" s="11">
         <v>6821773</v>
       </c>
       <c r="E28" s="12">
         <v>149.19999999999999</v>
       </c>
       <c r="F28" s="27">
         <v>6535482</v>
       </c>
       <c r="G28" s="28">
         <v>92.5</v>
       </c>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28" s="33">
+        <v>5542852</v>
+      </c>
+      <c r="I28" s="35">
+        <v>83.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="1">
         <v>11161</v>
       </c>
       <c r="C29" s="2">
         <v>25.5</v>
       </c>
       <c r="D29" s="11">
         <v>4666</v>
       </c>
       <c r="E29" s="12">
         <v>39.5</v>
       </c>
       <c r="F29" s="27">
         <v>27301</v>
       </c>
       <c r="G29" s="28">
         <v>564.79999999999995</v>
       </c>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29" s="33">
+        <v>14299</v>
+      </c>
+      <c r="I29" s="35">
+        <v>51.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="1">
         <v>181642</v>
       </c>
       <c r="C30" s="2">
         <v>37.4</v>
       </c>
       <c r="D30" s="11">
         <v>829169</v>
       </c>
       <c r="E30" s="12">
         <v>431.5</v>
       </c>
       <c r="F30" s="27">
         <v>653626</v>
       </c>
       <c r="G30" s="28">
         <v>76.099999999999994</v>
       </c>
-    </row>
-    <row r="31" spans="1:7">
+      <c r="H30" s="33">
+        <v>786902</v>
+      </c>
+      <c r="I30" s="35">
+        <v>118.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
         <v>60260</v>
       </c>
       <c r="C31" s="2">
         <v>141.80000000000001</v>
       </c>
       <c r="D31" s="11">
         <v>172054</v>
       </c>
       <c r="E31" s="12">
         <v>269.89999999999998</v>
       </c>
       <c r="F31" s="27">
         <v>281620</v>
       </c>
       <c r="G31" s="28">
         <v>158</v>
       </c>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31" s="33">
+        <v>211023</v>
+      </c>
+      <c r="I31" s="35">
+        <v>73.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="1">
         <v>335798</v>
       </c>
       <c r="C32" s="2">
         <v>110.6</v>
       </c>
       <c r="D32" s="11">
         <v>353446</v>
       </c>
       <c r="E32" s="12">
         <v>99.5</v>
       </c>
       <c r="F32" s="27">
         <v>462189</v>
       </c>
       <c r="G32" s="28">
         <v>126.2</v>
+      </c>
+      <c r="H32" s="33">
+        <v>1139829</v>
+      </c>
+      <c r="I32" s="35">
+        <v>243</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="1">
         <v>140341</v>
       </c>
       <c r="C33" s="2">
         <v>42.4</v>
       </c>
       <c r="D33" s="11">
         <v>249071</v>
       </c>
       <c r="E33" s="12">
         <v>167.7</v>
       </c>
       <c r="F33" s="27">
         <v>892703</v>
       </c>
       <c r="G33" s="28">
         <v>346</v>
       </c>
+      <c r="H33" s="33">
+        <v>575962</v>
+      </c>
+      <c r="I33" s="35">
+        <v>63.6</v>
+      </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="1">
         <v>122774</v>
       </c>
       <c r="C34" s="2">
         <v>30.1</v>
       </c>
       <c r="D34" s="11">
         <v>529461</v>
       </c>
       <c r="E34" s="12">
         <v>407.6</v>
       </c>
       <c r="F34" s="27">
         <v>210518</v>
       </c>
       <c r="G34" s="28">
         <v>38.4</v>
       </c>
+      <c r="H34" s="33">
+        <v>987671</v>
+      </c>
+      <c r="I34" s="35">
+        <v>462.2</v>
+      </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="1">
         <v>531729</v>
       </c>
       <c r="C35" s="2">
         <v>254.4</v>
       </c>
       <c r="D35" s="11">
         <v>522765</v>
       </c>
       <c r="E35" s="12">
         <v>92.9</v>
       </c>
       <c r="F35" s="27">
         <v>587509</v>
       </c>
       <c r="G35" s="28">
         <v>108.5</v>
       </c>
+      <c r="H35" s="33">
+        <v>1193455</v>
+      </c>
+      <c r="I35" s="35">
+        <v>200.1</v>
+      </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="2">
         <v>213.8</v>
       </c>
       <c r="D36" s="11">
         <v>8914259</v>
       </c>
       <c r="E36" s="12">
         <v>193</v>
       </c>
       <c r="F36" s="27">
         <v>8158824</v>
       </c>
       <c r="G36" s="28">
         <v>88.3</v>
       </c>
+      <c r="H36" s="33">
+        <v>8372852</v>
+      </c>
+      <c r="I36" s="35">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="2">
         <v>6.8</v>
       </c>
       <c r="D37" s="11">
         <v>13237</v>
       </c>
       <c r="E37" s="12">
         <v>116</v>
       </c>
       <c r="F37" s="27">
         <v>13387</v>
       </c>
       <c r="G37" s="28">
         <v>97.6</v>
       </c>
+      <c r="H37" s="33">
+        <v>123711</v>
+      </c>
+      <c r="I37" s="35">
+        <v>910.5</v>
+      </c>
     </row>
     <row r="38" spans="1:9" ht="22.5">
       <c r="A38" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="5">
         <v>10806498</v>
       </c>
       <c r="C38" s="6">
         <v>196.9</v>
       </c>
       <c r="D38" s="14">
         <v>12081423</v>
       </c>
       <c r="E38" s="15">
         <v>105.7</v>
       </c>
-      <c r="F38" s="31">
+      <c r="F38" s="37">
         <v>11957040</v>
       </c>
-      <c r="G38" s="32">
+      <c r="G38" s="38">
         <v>95.5</v>
       </c>
-      <c r="H38" s="33"/>
-      <c r="I38" s="33"/>
+      <c r="H38" s="5">
+        <v>9551596</v>
+      </c>
+      <c r="I38" s="6">
+        <v>78.7</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="23"/>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="26"/>
       <c r="C40" s="26"/>
       <c r="D40" s="26"/>
       <c r="E40" s="26"/>
       <c r="F40" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A40:F40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P26" sqref="P26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="45.5703125" customWidth="1"/>
+    <col min="2" max="2" width="19.140625" customWidth="1"/>
+    <col min="3" max="3" width="18.140625" customWidth="1"/>
+    <col min="4" max="4" width="14" customWidth="1"/>
+    <col min="5" max="5" width="17.42578125" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" customWidth="1"/>
+    <col min="7" max="7" width="16.42578125" customWidth="1"/>
+    <col min="8" max="8" width="12.5703125" customWidth="1"/>
+    <col min="9" max="9" width="16.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="21" customHeight="1">
+      <c r="A1" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="24"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+    </row>
+    <row r="3" spans="1:9" ht="45.75" customHeight="1">
+      <c r="A3" s="16"/>
+      <c r="B3" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="G3" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="I3" s="18" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="22.5">
+      <c r="A4" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="1"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="30"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="34"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="35"/>
+    </row>
+    <row r="8" spans="1:9" ht="22.5">
+      <c r="A8" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="33"/>
+      <c r="I8" s="35"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="35"/>
+    </row>
+    <row r="10" spans="1:9" ht="56.25">
+      <c r="A10" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="35"/>
+    </row>
+    <row r="11" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A11" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="35"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="35"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="34"/>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="1"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="35"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="35"/>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="35"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="35"/>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
+      <c r="A18" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="35"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="4"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="35"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="35"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="4"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="35"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="1"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="1"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="27"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
+    </row>
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="35"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="27"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="35"/>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
+      <c r="A26" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="1"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="28"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="35"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="1"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="27"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="35"/>
+    </row>
+    <row r="28" spans="1:9" ht="22.5">
+      <c r="A28" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="1"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="35"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="35"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="1"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="35"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="35"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="1"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="27"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="35"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="1"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="35"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="1"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="27"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="35"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="1"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="35"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="4"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="27"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="35"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="4"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="33"/>
+      <c r="I37" s="35"/>
+    </row>
+    <row r="38" spans="1:9" ht="22.5">
+      <c r="A38" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="5"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="6"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="23"/>
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="26"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="26"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A40:F40"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
@@ -1984,51 +2752,52 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2022-2025</vt:lpstr>
+      <vt:lpstr>2026-2029</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>