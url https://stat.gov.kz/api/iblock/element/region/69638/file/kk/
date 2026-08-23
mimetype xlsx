--- v0 (2026-04-17)
+++ v1 (2026-08-23)
@@ -1,1309 +1,773 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-192" yWindow="996" windowWidth="18336" windowHeight="10656"/>
+    <workbookView xWindow="-192" yWindow="996" windowWidth="18336" windowHeight="10656" tabRatio="926"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер 162101" sheetId="7" r:id="rId1"/>
+    <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
+    <sheet name="Метадеректер 163206" sheetId="10" r:id="rId3"/>
+    <sheet name="Метадеректер 163213" sheetId="12" r:id="rId4"/>
+    <sheet name="Метадеректер 163206 ижс" sheetId="13" r:id="rId5"/>
+    <sheet name="Метадеректер 16321301 ижс" sheetId="11" r:id="rId6"/>
+    <sheet name="Шартты белгілер" sheetId="8" r:id="rId7"/>
+    <sheet name="Көрсеткіш" sheetId="14" r:id="rId8"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="72">
+  <si>
+    <t>Орындалған құрылыс жұмыстарының көлемі*</t>
+  </si>
+  <si>
+    <t>* - 1990 жылдан бастап серпінділік қатар 2008 жылғы ВСТ 01 2 ред. ЭҚЖЖ  жіктеуішіне сәйкес қайта саналды</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>мың шаршы метр</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Орындаған құрылыс жұмыстарының коды</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Орындаған құрылыс жұмыстарының көлемі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құрылыс жұмыстарының көлеміне заңды тұлғалар,олардың құрылымдық және оқшауланған бөлімшелері, сондай - ақ жеке кәсіпкерлер шарттық тәртіппен орындаған құрылыс жұмыстарының құны жатады. Бұған жаңа нысандарды салу , күрделі және ағымдағы жөндеу, қайта жаңарту, тұрғын және тұрғын емес ғимараттарды инженерлік құрылыстарды жаңғырту кіреді. </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының көлемі негізгі және қосалқы экономикалық қызмет түрлерінің 41-43 "Құрылыс" коды бойынша ірі,орта және шағын кәсіпорындардың бастапқы статистикалық деректерінен қалыптастырады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Пайыз</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу </t>
+  </si>
+  <si>
+    <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
+  </si>
+  <si>
+    <t>Тұрғын жайлардың жалпы алаңы – бұл барлық тұрғын жайлардың және барлық тұрғын емес жайлар алаңдарының пайдалы аудандардың, сондай-ақ жалпы меншігі болып табылатын тұрғын үй бөліктері аудандарының сомасы.</t>
+  </si>
+  <si>
+    <t>Статистикалық ақпарат дайын құрылыс өнімі бойынша жалпы мемлекеттік статистикалық бақылаулардың айлық және жылдық мерзімділігінің негізінде қалыптастырылады, соның ішінде пайдалануға берілген нысандар туралы жеке құрылысты жүргізушілермен.</t>
+  </si>
+  <si>
+    <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Жеке салушылармен барлық үйдің тұрғын жайларының алаңы мен тұрғын емес жайлары алаңының жиынтығы, сондай-ақ, жалпы мүлік болып табылатын талданатын кезеңнің тұрғын үй бөлшектерінің алаңы өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t>есеп айрысу</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады
+</t>
+  </si>
+  <si>
+    <t>1991 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Барлық үйдің тұрғын жайларының алаңы мен тұрғын емес жайлары алаңының жиынтығы, сондай-ақ, жалпы мүлік болып табылатын талданатын кезеңнің тұрғын үй бөлшектерінің алаңы өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>163206 (мнж 16)</t>
+  </si>
+  <si>
+    <t>Жеке құрылысшылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Құрылыс қызметтері  негізгі көрсеткіштерінің серпіні</t>
+  </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
-    <t>мың шаршы метр</t>
-[...16 lines deleted...]
-  <si>
     <t>өткен жылға пайызбен</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/</t>
+  </si>
+  <si>
+    <t>13.07.2027ж.</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
+  </si>
+  <si>
+    <t>Жанна Ильина</t>
+  </si>
+  <si>
+    <t>+7 7182558272</t>
+  </si>
+  <si>
+    <t>zha.ilina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Пайызбен</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
+  </si>
+  <si>
+    <t>20.07.2026ж.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> "Объектілерді пайдалануға беру туралы есеп" 2-КС (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп" 1-ИС (жылдық)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="7">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="44">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...27 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...12 lines deleted...]
-    <font>
       <sz val="10"/>
-      <name val="Times New Roman Cyr"/>
-[...177 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...27 lines deleted...]
-      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="32">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...155 lines deleted...]
-    </fill>
   </fills>
-  <borders count="18">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...159 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="111">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="4" fontId="20" fillId="17" borderId="5" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="88">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="21" fillId="18" borderId="5" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="18" borderId="5" applyNumberFormat="0" applyProtection="0">
-[...77 lines deleted...]
-    <xf numFmtId="4" fontId="22" fillId="28" borderId="5" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="28" borderId="5" applyNumberFormat="0" applyProtection="0">
-[...69 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="170" fontId="34" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...156 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="111">
-[...72 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="87"/>
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="88"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 17" xfId="14"/>
+    <cellStyle name="Обычный 17" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 2 10" xfId="3"/>
-[...26 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="110"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный_1.2." xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1546,1322 +1010,3455 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB40"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D33" sqref="D33"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="14.21875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="8.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="27.6" customHeight="1">
-      <c r="A1" s="74" t="s">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="3">
+        <v>162101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="75"/>
-[...8 lines deleted...]
-      <c r="B2" s="77" t="s">
+      <c r="B3" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.8">
+      <c r="A7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="87" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="86" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="18"/>
+      <c r="B22" s="19"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="15"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="M25" s="15"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="14"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="3">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="34.799999999999997" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="87" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="86" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="18"/>
+      <c r="B22" s="19"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="15"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="M25" s="15"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="14"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="36.6640625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="3">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="77"/>
-      <c r="D2" s="77" t="s">
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="35.4" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="87" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="86" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="18"/>
+      <c r="B22" s="19"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="15"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="15"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="14"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="32.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="77"/>
-      <c r="F2" s="77" t="s">
+      <c r="B2" s="3">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="32.4" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="34.200000000000003" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="87" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="26.4" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="86" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="18"/>
+      <c r="B22" s="19"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="15"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="15"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="14"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="87" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="39.6">
+      <c r="A7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="34.200000000000003" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="87" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="86" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="18"/>
+      <c r="B22" s="19"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="15"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="15"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="14"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10:XFD10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="3">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="26.4">
+      <c r="A3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="42.6" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="87" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="86" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="18"/>
+      <c r="B22" s="19"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="15"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="M25" s="15"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="14"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A14" sqref="A14:C14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="1"/>
+    <col min="257" max="257" width="4.44140625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="1" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="1"/>
+    <col min="513" max="513" width="4.44140625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="1" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="1"/>
+    <col min="769" max="769" width="4.44140625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="1"/>
+    <col min="1025" max="1025" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="1"/>
+    <col min="1281" max="1281" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="1"/>
+    <col min="1537" max="1537" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="1"/>
+    <col min="1793" max="1793" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="1"/>
+    <col min="2049" max="2049" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="1"/>
+    <col min="2305" max="2305" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="1"/>
+    <col min="2561" max="2561" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="1"/>
+    <col min="2817" max="2817" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="1"/>
+    <col min="3073" max="3073" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="1"/>
+    <col min="3329" max="3329" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="1"/>
+    <col min="3585" max="3585" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="1"/>
+    <col min="3841" max="3841" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="1"/>
+    <col min="4097" max="4097" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="1"/>
+    <col min="4353" max="4353" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="1"/>
+    <col min="4609" max="4609" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="1"/>
+    <col min="4865" max="4865" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="1"/>
+    <col min="5121" max="5121" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="1"/>
+    <col min="5377" max="5377" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="1"/>
+    <col min="5633" max="5633" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="1"/>
+    <col min="5889" max="5889" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="1"/>
+    <col min="6145" max="6145" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="1"/>
+    <col min="6401" max="6401" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="1"/>
+    <col min="6657" max="6657" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="1"/>
+    <col min="6913" max="6913" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="1"/>
+    <col min="7169" max="7169" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="1"/>
+    <col min="7425" max="7425" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="1"/>
+    <col min="7681" max="7681" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="1"/>
+    <col min="7937" max="7937" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="1"/>
+    <col min="8193" max="8193" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="1"/>
+    <col min="8449" max="8449" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="1"/>
+    <col min="8705" max="8705" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="1"/>
+    <col min="8961" max="8961" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="1"/>
+    <col min="9217" max="9217" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="1"/>
+    <col min="9473" max="9473" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="1"/>
+    <col min="9729" max="9729" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="1"/>
+    <col min="9985" max="9985" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="1"/>
+    <col min="10241" max="10241" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="1"/>
+    <col min="10497" max="10497" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="1"/>
+    <col min="10753" max="10753" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="1"/>
+    <col min="11009" max="11009" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="1"/>
+    <col min="11265" max="11265" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="1"/>
+    <col min="11521" max="11521" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="1"/>
+    <col min="11777" max="11777" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="1"/>
+    <col min="12033" max="12033" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="1"/>
+    <col min="12289" max="12289" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="1"/>
+    <col min="12545" max="12545" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="1"/>
+    <col min="12801" max="12801" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="1"/>
+    <col min="13057" max="13057" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="1"/>
+    <col min="13313" max="13313" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="1"/>
+    <col min="13569" max="13569" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="1"/>
+    <col min="13825" max="13825" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="1"/>
+    <col min="14081" max="14081" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="1"/>
+    <col min="14337" max="14337" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="1"/>
+    <col min="14593" max="14593" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="1"/>
+    <col min="14849" max="14849" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="1"/>
+    <col min="15105" max="15105" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="1"/>
+    <col min="15361" max="15361" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="1"/>
+    <col min="15617" max="15617" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="1"/>
+    <col min="15873" max="15873" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="1"/>
+    <col min="16129" max="16129" width="4.44140625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="21"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="21"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="22"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="21"/>
+      <c r="B5" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="22"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="21"/>
+      <c r="B6" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="22"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="21"/>
+      <c r="B7" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="22"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="21"/>
+      <c r="B8" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="22"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="21"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="22"/>
+    </row>
+    <row r="10" spans="1:3" ht="26.4">
+      <c r="A10" s="21"/>
+      <c r="B10" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="22"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="21"/>
+      <c r="B11" s="21"/>
+      <c r="C11" s="22"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="21"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="22"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="21"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="79" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="80"/>
+      <c r="C14" s="80"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="21"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="21"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="21"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="B18" s="25"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:C14"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D3" sqref="D3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="16.109375" customWidth="1"/>
+    <col min="2" max="7" width="18.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="81" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="83"/>
+      <c r="B2" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="G2" s="78"/>
-[...4 lines deleted...]
-      <c r="B3" s="11" t="s">
+      <c r="C2" s="84"/>
+      <c r="D2" s="84" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84" t="s">
+        <v>60</v>
+      </c>
+      <c r="G2" s="85"/>
+    </row>
+    <row r="3" spans="1:7" ht="18" customHeight="1">
+      <c r="A3" s="83"/>
+      <c r="B3" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A4" s="13">
+      <c r="C3" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="D3" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="27" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="28">
         <v>1990</v>
       </c>
-      <c r="B4" s="14"/>
-[...8 lines deleted...]
-      <c r="A5" s="18">
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="32"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="33">
         <v>1991</v>
       </c>
-      <c r="B5" s="19">
+      <c r="B5" s="34">
         <v>1.7</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="35">
         <v>80.7</v>
       </c>
-      <c r="D5" s="21">
+      <c r="D5" s="36">
         <v>445</v>
       </c>
-      <c r="E5" s="8">
+      <c r="E5" s="37">
         <v>79.900000000000006</v>
       </c>
-      <c r="F5" s="22">
+      <c r="F5" s="38">
         <v>26</v>
       </c>
-      <c r="G5" s="23"/>
-[...23 lines deleted...]
-      <c r="A6" s="18">
+      <c r="G5" s="39"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="33">
         <v>1992</v>
       </c>
-      <c r="B6" s="19">
+      <c r="B6" s="34">
         <v>27.8</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="35">
         <v>54.1</v>
       </c>
-      <c r="D6" s="21">
+      <c r="D6" s="36">
         <v>328</v>
       </c>
-      <c r="E6" s="26">
+      <c r="E6" s="40">
         <v>73.7</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F6" s="38">
         <v>22</v>
       </c>
-      <c r="G6" s="27">
+      <c r="G6" s="41">
         <v>85</v>
       </c>
-      <c r="H6" s="28"/>
-[...22 lines deleted...]
-      <c r="A7" s="18">
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="33">
         <v>1993</v>
       </c>
-      <c r="B7" s="19">
+      <c r="B7" s="34">
         <v>416</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="35">
         <v>84.3</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="36">
         <v>245</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E7" s="40">
         <v>74.7</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="38">
         <v>22</v>
       </c>
-      <c r="G7" s="23">
+      <c r="G7" s="39">
         <v>102.2</v>
       </c>
-      <c r="H7" s="29"/>
-[...22 lines deleted...]
-      <c r="A8" s="18">
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="33">
         <v>1994</v>
       </c>
-      <c r="B8" s="30">
+      <c r="B8" s="42">
         <v>5973</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="35">
         <v>68.3</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="36">
         <v>165</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="40">
         <v>67.2</v>
       </c>
-      <c r="F8" s="22">
+      <c r="F8" s="38">
         <v>23</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="39">
         <v>102.8</v>
       </c>
-      <c r="H8" s="9"/>
-[...22 lines deleted...]
-      <c r="A9" s="18">
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="33">
         <v>1995</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="42">
         <v>12641.8</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="35">
         <v>67.2</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="36">
         <v>136</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="40">
         <v>82.8</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="38">
         <v>35</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="39">
         <v>150.30000000000001</v>
       </c>
-      <c r="H9" s="9"/>
-[...22 lines deleted...]
-      <c r="A10" s="18">
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="33">
         <v>1996</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="42">
         <v>9753.7000000000007</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="35">
         <v>60.8</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="36">
         <v>75</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="40">
         <v>55.3</v>
       </c>
-      <c r="F10" s="22">
+      <c r="F10" s="38">
         <v>30</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="39">
         <v>85.7</v>
       </c>
-      <c r="H10" s="28"/>
-[...7 lines deleted...]
-      <c r="A11" s="18">
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="33">
         <v>1997</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="42">
         <v>3996.4</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="35">
         <v>57.1</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="36">
         <v>69</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="40">
         <v>91.5</v>
       </c>
-      <c r="F11" s="22">
+      <c r="F11" s="38">
         <v>25</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="39">
         <v>85.2</v>
       </c>
-      <c r="H11" s="33"/>
-[...7 lines deleted...]
-      <c r="A12" s="18">
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="33">
         <v>1998</v>
       </c>
-      <c r="B12" s="30">
+      <c r="B12" s="42">
         <v>6378</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="35">
         <v>159.6</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="36">
         <v>37</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="40">
         <v>53.8</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="38">
         <v>23</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="39">
         <v>92.1</v>
       </c>
-      <c r="H12" s="9"/>
-[...2 lines deleted...]
-      <c r="A13" s="18">
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="33">
         <v>1999</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="42">
         <v>2643</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="35">
         <v>41.4</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="36">
         <v>29</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="40">
         <v>78.900000000000006</v>
       </c>
-      <c r="F13" s="22">
+      <c r="F13" s="38">
         <v>27</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="41">
         <v>115.6</v>
       </c>
-      <c r="H13" s="9"/>
-[...2 lines deleted...]
-      <c r="A14" s="18">
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="33">
         <v>2000</v>
       </c>
-      <c r="B14" s="30">
+      <c r="B14" s="42">
         <v>2949</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="35">
         <v>100.8</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="36">
         <v>29</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="40">
         <v>99.3</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F14" s="38">
         <v>23</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="39">
         <v>84.6</v>
       </c>
-      <c r="H14" s="9"/>
-[...10 lines deleted...]
-      <c r="A15" s="18">
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="33">
         <v>2001</v>
       </c>
-      <c r="B15" s="30">
+      <c r="B15" s="42">
         <v>5322</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="35">
         <v>171.7</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="36">
         <v>25</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="40">
         <v>87.8</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="38">
         <v>26</v>
       </c>
-      <c r="G15" s="23">
+      <c r="G15" s="39">
         <v>112.1</v>
       </c>
-      <c r="H15" s="9"/>
-[...10 lines deleted...]
-      <c r="A16" s="18">
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="33">
         <v>2002</v>
       </c>
-      <c r="B16" s="30">
+      <c r="B16" s="42">
         <v>5954</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="35">
         <v>107.9</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="36">
         <v>34</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="40">
         <v>135.1</v>
       </c>
-      <c r="F16" s="22">
+      <c r="F16" s="38">
         <v>34</v>
       </c>
-      <c r="G16" s="23">
+      <c r="G16" s="39">
         <v>132.30000000000001</v>
       </c>
-      <c r="H16" s="9"/>
-[...12 lines deleted...]
-      <c r="A17" s="18">
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="33">
         <v>2003</v>
       </c>
-      <c r="B17" s="37">
+      <c r="B17" s="43">
         <v>7481</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="35">
         <v>123.6</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="36">
         <v>46</v>
       </c>
-      <c r="E17" s="38">
+      <c r="E17" s="44">
         <v>133.30000000000001</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="45">
         <v>42</v>
       </c>
-      <c r="G17" s="40">
+      <c r="G17" s="46">
         <v>123</v>
       </c>
-      <c r="H17" s="41"/>
-[...12 lines deleted...]
-      <c r="A18" s="18">
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="33">
         <v>2004</v>
       </c>
-      <c r="B18" s="37">
+      <c r="B18" s="43">
         <v>12603</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="35">
         <v>163.5</v>
       </c>
-      <c r="D18" s="21">
+      <c r="D18" s="36">
         <v>57</v>
       </c>
-      <c r="E18" s="26">
+      <c r="E18" s="40">
         <v>124.9</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="45">
         <v>53</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="39">
         <v>128.30000000000001</v>
       </c>
-      <c r="H18" s="9"/>
-[...12 lines deleted...]
-      <c r="A19" s="18">
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="33">
         <v>2005</v>
       </c>
-      <c r="B19" s="37">
+      <c r="B19" s="43">
         <v>19999</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="35">
         <v>150.1</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="36">
         <v>114</v>
       </c>
-      <c r="E19" s="26">
+      <c r="E19" s="40">
         <v>199.3</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="45">
         <v>55</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="39">
         <v>108.5</v>
       </c>
-      <c r="H19" s="9"/>
-[...12 lines deleted...]
-      <c r="A20" s="18">
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="33">
         <v>2006</v>
       </c>
-      <c r="B20" s="37">
+      <c r="B20" s="43">
         <v>35457</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="35">
         <v>168.5</v>
       </c>
-      <c r="D20" s="21">
+      <c r="D20" s="36">
         <v>170</v>
       </c>
-      <c r="E20" s="26">
+      <c r="E20" s="40">
         <v>148.30000000000001</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="45">
         <v>92</v>
       </c>
-      <c r="G20" s="23">
+      <c r="G20" s="39">
         <v>167.5</v>
       </c>
-      <c r="H20" s="9"/>
-[...12 lines deleted...]
-      <c r="A21" s="18">
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="33">
         <v>2007</v>
       </c>
-      <c r="B21" s="37">
+      <c r="B21" s="43">
         <v>36706</v>
       </c>
-      <c r="C21" s="20">
+      <c r="C21" s="35">
         <v>97.8</v>
       </c>
-      <c r="D21" s="21">
+      <c r="D21" s="36">
         <v>165</v>
       </c>
-      <c r="E21" s="38">
+      <c r="E21" s="44">
         <v>97.3</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="45">
         <v>70</v>
       </c>
-      <c r="G21" s="23">
+      <c r="G21" s="39">
         <v>76.3</v>
       </c>
-      <c r="H21" s="9"/>
-[...10 lines deleted...]
-      <c r="A22" s="18">
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="33">
         <v>2008</v>
       </c>
-      <c r="B22" s="37">
+      <c r="B22" s="43">
         <v>42932</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="35">
         <v>109.3</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D22" s="36">
         <v>143</v>
       </c>
-      <c r="E22" s="46">
+      <c r="E22" s="47">
         <v>86.7</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="45">
         <v>76</v>
       </c>
-      <c r="G22" s="47">
+      <c r="G22" s="48">
         <v>107.3</v>
       </c>
-      <c r="H22" s="9"/>
-[...10 lines deleted...]
-      <c r="A23" s="48">
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="49">
         <v>2009</v>
       </c>
-      <c r="B23" s="49">
+      <c r="B23" s="50">
         <v>46246</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="35">
         <v>103.4</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="36">
         <v>142</v>
       </c>
-      <c r="E23" s="46">
+      <c r="E23" s="47">
         <v>99.4</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="45">
         <v>37</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="48">
         <v>48.8</v>
       </c>
-      <c r="H23" s="9"/>
-[...10 lines deleted...]
-      <c r="A24" s="48">
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="49">
         <v>2010</v>
       </c>
-      <c r="B24" s="49">
+      <c r="B24" s="50">
         <v>56847</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="35">
         <v>116.6</v>
       </c>
-      <c r="D24" s="21">
+      <c r="D24" s="36">
         <v>82</v>
       </c>
-      <c r="E24" s="50">
+      <c r="E24" s="51">
         <v>58</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="45">
         <v>16</v>
       </c>
-      <c r="G24" s="40">
+      <c r="G24" s="46">
         <v>42.1</v>
       </c>
-      <c r="H24" s="9"/>
-[...10 lines deleted...]
-      <c r="A25" s="18">
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="33">
         <v>2011</v>
       </c>
-      <c r="B25" s="49">
+      <c r="B25" s="50">
         <v>64677</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C25" s="35">
         <v>107.3</v>
       </c>
-      <c r="D25" s="21">
+      <c r="D25" s="36">
         <v>75</v>
       </c>
-      <c r="E25" s="51">
+      <c r="E25" s="52">
         <v>91.2</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="45">
         <v>45</v>
       </c>
-      <c r="G25" s="52">
+      <c r="G25" s="53">
         <v>287.5</v>
       </c>
-      <c r="H25" s="53"/>
-[...10 lines deleted...]
-      <c r="A26" s="18">
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="33">
         <v>2012</v>
       </c>
-      <c r="B26" s="49">
+      <c r="B26" s="50">
         <v>85102</v>
       </c>
-      <c r="C26" s="20">
+      <c r="C26" s="35">
         <v>124.5</v>
       </c>
-      <c r="D26" s="21">
+      <c r="D26" s="36">
         <v>124</v>
       </c>
-      <c r="E26" s="51">
+      <c r="E26" s="52">
         <v>164.7</v>
       </c>
-      <c r="F26" s="39">
+      <c r="F26" s="45">
         <v>46</v>
       </c>
-      <c r="G26" s="52">
+      <c r="G26" s="53">
         <v>102.6</v>
       </c>
-      <c r="H26" s="54"/>
-[...10 lines deleted...]
-      <c r="A27" s="48">
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="49">
         <v>2013</v>
       </c>
-      <c r="B27" s="49">
+      <c r="B27" s="50">
         <v>90104</v>
       </c>
-      <c r="C27" s="20">
+      <c r="C27" s="35">
         <v>101.5</v>
       </c>
-      <c r="D27" s="21">
+      <c r="D27" s="36">
         <v>162</v>
       </c>
-      <c r="E27" s="55">
+      <c r="E27" s="54">
         <v>130.9</v>
       </c>
-      <c r="F27" s="39">
+      <c r="F27" s="45">
         <v>54</v>
       </c>
-      <c r="G27" s="56">
+      <c r="G27" s="55">
         <v>118.5</v>
       </c>
-      <c r="H27" s="54"/>
-[...2 lines deleted...]
-      <c r="A28" s="48">
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="49">
         <v>2014</v>
       </c>
-      <c r="B28" s="49">
+      <c r="B28" s="50">
         <v>113659</v>
       </c>
-      <c r="C28" s="20">
+      <c r="C28" s="35">
         <v>119.8</v>
       </c>
-      <c r="D28" s="21">
+      <c r="D28" s="36">
         <v>201</v>
       </c>
-      <c r="E28" s="55">
+      <c r="E28" s="54">
         <v>124.3</v>
       </c>
-      <c r="F28" s="39">
+      <c r="F28" s="45">
         <v>79</v>
       </c>
-      <c r="G28" s="56">
+      <c r="G28" s="55">
         <v>144.80000000000001</v>
       </c>
-      <c r="H28" s="54"/>
-[...2 lines deleted...]
-      <c r="A29" s="1">
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="56">
         <v>2015</v>
       </c>
-      <c r="B29" s="49">
+      <c r="B29" s="50">
         <v>211874</v>
       </c>
       <c r="C29" s="57">
         <v>181.2</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D29" s="36">
         <v>165</v>
       </c>
       <c r="E29" s="58">
         <v>81.8</v>
       </c>
-      <c r="F29" s="39">
+      <c r="F29" s="45">
         <v>113</v>
       </c>
-      <c r="G29" s="40">
+      <c r="G29" s="46">
         <v>143.69999999999999</v>
       </c>
-      <c r="H29" s="53"/>
-[...2 lines deleted...]
-      <c r="A30" s="48">
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="49">
         <v>2016</v>
       </c>
-      <c r="B30" s="49">
+      <c r="B30" s="50">
         <v>169428</v>
       </c>
-      <c r="C30" s="55">
+      <c r="C30" s="54">
         <v>76.900000000000006</v>
       </c>
-      <c r="D30" s="21">
+      <c r="D30" s="36">
         <v>184</v>
       </c>
-      <c r="E30" s="46">
+      <c r="E30" s="47">
         <v>112.1</v>
       </c>
-      <c r="F30" s="39">
+      <c r="F30" s="45">
         <v>79</v>
       </c>
-      <c r="G30" s="40">
+      <c r="G30" s="46">
         <v>70</v>
       </c>
-      <c r="H30" s="54"/>
-[...2 lines deleted...]
-      <c r="A31" s="48">
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="49">
         <v>2017</v>
       </c>
-      <c r="B31" s="60">
+      <c r="B31" s="59">
         <v>182252</v>
       </c>
-      <c r="C31" s="55">
+      <c r="C31" s="54">
         <v>102.3</v>
       </c>
-      <c r="D31" s="61">
+      <c r="D31" s="60">
         <v>242</v>
       </c>
-      <c r="E31" s="46">
+      <c r="E31" s="47">
         <v>131.19999999999999</v>
       </c>
-      <c r="F31" s="39">
+      <c r="F31" s="45">
         <v>70</v>
       </c>
-      <c r="G31" s="56">
+      <c r="G31" s="55">
         <v>88.5</v>
       </c>
-      <c r="H31" s="54"/>
-[...2 lines deleted...]
-      <c r="A32" s="48">
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="49">
         <v>2018</v>
       </c>
-      <c r="B32" s="60">
+      <c r="B32" s="59">
         <v>198025</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="61">
         <v>103</v>
       </c>
-      <c r="D32" s="63">
+      <c r="D32" s="62">
         <v>284</v>
       </c>
-      <c r="E32" s="46">
+      <c r="E32" s="47">
         <v>117.4</v>
       </c>
-      <c r="F32" s="39">
+      <c r="F32" s="45">
         <v>114</v>
       </c>
-      <c r="G32" s="64">
+      <c r="G32" s="63">
         <v>163.1</v>
       </c>
-      <c r="H32" s="54"/>
-[...2 lines deleted...]
-      <c r="A33" s="48">
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="49">
         <v>2019</v>
       </c>
-      <c r="B33" s="60">
+      <c r="B33" s="59">
         <v>208055</v>
       </c>
-      <c r="C33" s="55">
+      <c r="C33" s="54">
         <v>103.6</v>
       </c>
-      <c r="D33" s="63">
+      <c r="D33" s="62">
         <v>332</v>
       </c>
-      <c r="E33" s="50">
+      <c r="E33" s="51">
         <v>117</v>
       </c>
-      <c r="F33" s="39">
+      <c r="F33" s="45">
         <v>171</v>
       </c>
-      <c r="G33" s="64">
+      <c r="G33" s="63">
         <v>150.19999999999999</v>
       </c>
-      <c r="H33" s="54"/>
-[...2 lines deleted...]
-      <c r="A34" s="48">
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="49">
         <v>2020</v>
       </c>
-      <c r="B34" s="60">
+      <c r="B34" s="59">
         <v>219482</v>
       </c>
-      <c r="C34" s="55">
+      <c r="C34" s="54">
         <v>105.6</v>
       </c>
-      <c r="D34" s="63">
+      <c r="D34" s="62">
         <v>373</v>
       </c>
-      <c r="E34" s="46">
+      <c r="E34" s="47">
         <v>112.1</v>
       </c>
-      <c r="F34" s="39">
+      <c r="F34" s="45">
         <v>180</v>
       </c>
-      <c r="G34" s="64">
+      <c r="G34" s="63">
         <v>106.2</v>
       </c>
-      <c r="H34" s="54"/>
-[...2 lines deleted...]
-      <c r="A35" s="48">
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="49">
         <v>2021</v>
       </c>
-      <c r="B35" s="65">
+      <c r="B35" s="64">
         <v>256681</v>
       </c>
-      <c r="C35" s="55">
+      <c r="C35" s="54">
         <v>112.5</v>
       </c>
-      <c r="D35" s="63">
+      <c r="D35" s="62">
         <v>370</v>
       </c>
-      <c r="E35" s="46">
+      <c r="E35" s="47">
         <v>99.2</v>
       </c>
-      <c r="F35" s="66">
+      <c r="F35" s="65">
         <v>173</v>
       </c>
-      <c r="G35" s="64">
+      <c r="G35" s="63">
         <v>96.1</v>
       </c>
-      <c r="H35" s="54"/>
-[...2 lines deleted...]
-      <c r="A36" s="48">
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="49">
         <v>2022</v>
       </c>
-      <c r="B36" s="65">
+      <c r="B36" s="64">
         <v>289154</v>
       </c>
-      <c r="C36" s="55">
+      <c r="C36" s="54">
         <v>108.2</v>
       </c>
-      <c r="D36" s="63">
+      <c r="D36" s="62">
         <v>488</v>
       </c>
-      <c r="E36" s="46">
+      <c r="E36" s="47">
         <v>132.1</v>
       </c>
-      <c r="F36" s="66">
+      <c r="F36" s="65">
         <v>183</v>
       </c>
-      <c r="G36" s="64">
+      <c r="G36" s="63">
         <v>105.7</v>
       </c>
-      <c r="H36" s="9"/>
-[...2 lines deleted...]
-      <c r="A37" s="1">
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="56">
         <v>2023</v>
       </c>
-      <c r="B37" s="2">
+      <c r="B37" s="66">
         <v>327335</v>
       </c>
-      <c r="C37" s="3">
+      <c r="C37" s="67">
         <v>108.6</v>
       </c>
-      <c r="D37" s="4">
+      <c r="D37" s="68">
         <v>494</v>
       </c>
-      <c r="E37" s="5">
+      <c r="E37" s="69">
         <v>101.2</v>
       </c>
-      <c r="F37" s="4">
+      <c r="F37" s="68">
         <v>201</v>
       </c>
-      <c r="G37" s="6">
+      <c r="G37" s="70">
         <v>110.1</v>
       </c>
-      <c r="H37" s="7"/>
-[...2 lines deleted...]
-      <c r="A38" s="1">
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="56">
         <v>2024</v>
       </c>
-      <c r="B38" s="79">
+      <c r="B38" s="71">
         <v>387140</v>
       </c>
-      <c r="C38" s="80">
+      <c r="C38" s="72">
         <v>113.1</v>
       </c>
-      <c r="D38" s="81">
+      <c r="D38" s="73">
         <v>565</v>
       </c>
-      <c r="E38" s="82">
+      <c r="E38" s="74">
         <v>114.5</v>
       </c>
-      <c r="F38" s="81">
+      <c r="F38" s="73">
         <v>167</v>
       </c>
-      <c r="G38" s="6">
+      <c r="G38" s="70">
         <v>83.1</v>
       </c>
-      <c r="H38" s="7"/>
-[...20 lines deleted...]
-      <c r="H40" s="7"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="56">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="50">
+        <v>495725</v>
+      </c>
+      <c r="C39" s="75">
+        <v>124.4</v>
+      </c>
+      <c r="D39" s="75">
+        <v>579</v>
+      </c>
+      <c r="E39" s="75">
+        <v>102.4</v>
+      </c>
+      <c r="F39" s="75">
+        <v>219</v>
+      </c>
+      <c r="G39" s="76">
+        <v>130.80000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="10.199999999999999" customHeight="1"/>
+    <row r="41" spans="1:7">
+      <c r="A41" s="77" t="s">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Метадеректер 162101</vt:lpstr>
+      <vt:lpstr>Метадеректер 162107</vt:lpstr>
+      <vt:lpstr>Метадеректер 163206</vt:lpstr>
+      <vt:lpstr>Метадеректер 163213</vt:lpstr>
+      <vt:lpstr>Метадеректер 163206 ижс</vt:lpstr>
+      <vt:lpstr>Метадеректер 16321301 ижс</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>