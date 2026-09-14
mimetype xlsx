--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -1,61 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт строительство\готовые каз\серпінділік кестелер\2 кс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-192" yWindow="996" windowWidth="18336" windowHeight="10656" tabRatio="926"/>
+    <workbookView xWindow="-195" yWindow="990" windowWidth="18330" windowHeight="10650" tabRatio="926" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="7" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Метадеректер 163206" sheetId="10" r:id="rId3"/>
     <sheet name="Метадеректер 163213" sheetId="12" r:id="rId4"/>
     <sheet name="Метадеректер 163206 ижс" sheetId="13" r:id="rId5"/>
     <sheet name="Метадеректер 16321301 ижс" sheetId="11" r:id="rId6"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId7"/>
     <sheet name="Көрсеткіш" sheetId="14" r:id="rId8"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="72">
   <si>
     <t>Орындалған құрылыс жұмыстарының көлемі*</t>
   </si>
   <si>
     <t>* - 1990 жылдан бастап серпінділік қатар 2008 жылғы ВСТ 01 2 ред. ЭҚЖЖ  жіктеуішіне сәйкес қайта саналды</t>
   </si>
   <si>
     <t>млн. теңге</t>
@@ -147,53 +152,50 @@
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Тұрғын жайлардың жалпы алаңы – бұл барлық тұрғын жайлардың және барлық тұрғын емес жайлар алаңдарының пайдалы аудандардың, сондай-ақ жалпы меншігі болып табылатын тұрғын үй бөліктері аудандарының сомасы.</t>
   </si>
   <si>
     <t>Статистикалық ақпарат дайын құрылыс өнімі бойынша жалпы мемлекеттік статистикалық бақылаулардың айлық және жылдық мерзімділігінің негізінде қалыптастырылады, соның ішінде пайдалануға берілген нысандар туралы жеке құрылысты жүргізушілермен.</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
   </si>
   <si>
     <t>Жеке салушылармен барлық үйдің тұрғын жайларының алаңы мен тұрғын емес жайлары алаңының жиынтығы, сондай-ақ, жалпы мүлік болып табылатын талданатын кезеңнің тұрғын үй бөлшектерінің алаңы өткен жылға қатынасы ретінде анықталады.</t>
@@ -245,92 +247,89 @@
     <t>13.07.2027ж.</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>Жанна Ильина</t>
   </si>
   <si>
     <t>+7 7182558272</t>
   </si>
   <si>
     <t>zha.ilina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Пайызбен</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>20.07.2026ж.</t>
   </si>
   <si>
     <t xml:space="preserve"> "Объектілерді пайдалануға беру туралы есеп" 2-КС (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп" 1-ИС (жылдық)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -465,302 +464,305 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="16" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="169" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="169" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 17" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_1.2." xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -769,116 +771,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1042,3400 +1046,3400 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.8">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="87" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+      <c r="B10" s="80" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>25</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="86" t="s">
-        <v>70</v>
+      <c r="B16" s="79" t="s">
+        <v>69</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>32</v>
       </c>
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="41.25" customHeight="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="34.799999999999997" customHeight="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="87" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="80" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>25</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="86" t="s">
-        <v>70</v>
+      <c r="B16" s="79" t="s">
+        <v>69</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>32</v>
       </c>
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="36.6640625" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="36.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="3">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="8" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="87" t="s">
+      <c r="B4" s="80" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="30.75" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="35.4" customHeight="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="87" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="80" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>25</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="86" t="s">
-        <v>70</v>
+      <c r="B16" s="79" t="s">
+        <v>69</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="32.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="32.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="3">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="32.4" customHeight="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="34.200000000000003" customHeight="1">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="87" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="26.4" customHeight="1">
+      <c r="B10" s="80" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="11" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>25</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="86" t="s">
-        <v>70</v>
+      <c r="B16" s="79" t="s">
+        <v>69</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="8" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="87" t="s">
+      <c r="B4" s="80" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="39.6">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="34.200000000000003" customHeight="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="87" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="80" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>25</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="86" t="s">
-        <v>70</v>
+      <c r="B16" s="79" t="s">
+        <v>69</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="A10" sqref="A10:XFD10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="3">
         <v>16321301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="26.4">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="8" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="20.399999999999999" customHeight="1">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="42.6" customHeight="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="87" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1">
+      <c r="B10" s="80" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>25</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="86" t="s">
-        <v>70</v>
+      <c r="B16" s="79" t="s">
+        <v>69</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>32</v>
       </c>
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14:C14"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J37" sqref="J37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="1"/>
+    <col min="257" max="257" width="4.42578125" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="1" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="1"/>
+    <col min="513" max="513" width="4.42578125" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="1" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="1"/>
+    <col min="769" max="769" width="4.42578125" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="1"/>
+    <col min="1025" max="1025" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="1"/>
+    <col min="1281" max="1281" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="1"/>
+    <col min="1537" max="1537" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="1"/>
+    <col min="1793" max="1793" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="1"/>
+    <col min="2049" max="2049" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="1"/>
+    <col min="2305" max="2305" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="1"/>
+    <col min="2561" max="2561" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="1"/>
+    <col min="2817" max="2817" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="1"/>
+    <col min="3073" max="3073" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="1"/>
+    <col min="3329" max="3329" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="1"/>
+    <col min="3585" max="3585" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="1"/>
+    <col min="3841" max="3841" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="1"/>
+    <col min="4097" max="4097" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="1"/>
+    <col min="4353" max="4353" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="1"/>
+    <col min="4609" max="4609" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="1"/>
+    <col min="4865" max="4865" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="1"/>
+    <col min="5121" max="5121" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="1"/>
+    <col min="5377" max="5377" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="1"/>
+    <col min="5633" max="5633" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="1"/>
+    <col min="5889" max="5889" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="1"/>
+    <col min="6145" max="6145" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="1"/>
+    <col min="6401" max="6401" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="1"/>
+    <col min="6657" max="6657" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="1"/>
+    <col min="6913" max="6913" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="1"/>
+    <col min="7169" max="7169" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="1"/>
+    <col min="7425" max="7425" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="1"/>
+    <col min="7681" max="7681" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="1"/>
+    <col min="7937" max="7937" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="1"/>
+    <col min="8193" max="8193" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="1"/>
+    <col min="8449" max="8449" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="1"/>
+    <col min="8705" max="8705" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="1"/>
+    <col min="8961" max="8961" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="1"/>
+    <col min="9217" max="9217" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="1"/>
+    <col min="9473" max="9473" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="1"/>
+    <col min="9729" max="9729" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="1"/>
+    <col min="9985" max="9985" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="1"/>
+    <col min="10241" max="10241" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="1"/>
+    <col min="10497" max="10497" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="1"/>
+    <col min="10753" max="10753" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="1"/>
+    <col min="11009" max="11009" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="1"/>
+    <col min="11265" max="11265" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="1"/>
+    <col min="11521" max="11521" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="1"/>
+    <col min="11777" max="11777" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="1"/>
+    <col min="12033" max="12033" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="1"/>
+    <col min="12289" max="12289" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="1"/>
+    <col min="12545" max="12545" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="1"/>
+    <col min="12801" max="12801" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="1"/>
+    <col min="13057" max="13057" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="1"/>
+    <col min="13313" max="13313" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="1"/>
+    <col min="13569" max="13569" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="1"/>
+    <col min="13825" max="13825" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="1"/>
+    <col min="14081" max="14081" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="1"/>
+    <col min="14337" max="14337" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="1"/>
+    <col min="14593" max="14593" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="1"/>
+    <col min="14849" max="14849" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="1"/>
+    <col min="15105" max="15105" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="1"/>
+    <col min="15361" max="15361" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="1"/>
+    <col min="15617" max="15617" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="1"/>
+    <col min="15873" max="15873" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="1"/>
+    <col min="16129" max="16129" width="4.42578125" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="21"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="22"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="21"/>
       <c r="B5" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="22"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="21"/>
       <c r="B6" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="22"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="21"/>
       <c r="B7" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="22"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="21"/>
       <c r="B8" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="22"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="22"/>
     </row>
-    <row r="10" spans="1:3" ht="26.4">
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="21"/>
       <c r="B10" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="22"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="22"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="22"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
     </row>
-    <row r="14" spans="1:3">
-[...6 lines deleted...]
-    <row r="15" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="86" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="87"/>
+      <c r="C14" s="87"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="21"/>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="21"/>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
     </row>
-    <row r="17" spans="1:3">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="21"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
     </row>
-    <row r="18" spans="1:3">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B18" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.109375" customWidth="1"/>
-    <col min="2" max="7" width="18.6640625" customWidth="1"/>
+    <col min="1" max="1" width="16.140625" customWidth="1"/>
+    <col min="2" max="7" width="18.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="81" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="83"/>
       <c r="B2" s="84" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="84"/>
       <c r="D2" s="84" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E2" s="84"/>
       <c r="F2" s="84" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G2" s="85"/>
     </row>
-    <row r="3" spans="1:7" ht="18" customHeight="1">
+    <row r="3" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="83"/>
       <c r="B3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="26" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D3" s="78" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="26" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="27" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="28">
         <v>1990</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="30"/>
       <c r="D4" s="29"/>
       <c r="E4" s="31"/>
       <c r="F4" s="29"/>
       <c r="G4" s="32"/>
     </row>
-    <row r="5" spans="1:7">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="33">
         <v>1991</v>
       </c>
       <c r="B5" s="34">
         <v>1.7</v>
       </c>
       <c r="C5" s="35">
         <v>80.7</v>
       </c>
       <c r="D5" s="36">
         <v>445</v>
       </c>
       <c r="E5" s="37">
         <v>79.900000000000006</v>
       </c>
       <c r="F5" s="38">
         <v>26</v>
       </c>
       <c r="G5" s="39"/>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="33">
         <v>1992</v>
       </c>
       <c r="B6" s="34">
         <v>27.8</v>
       </c>
       <c r="C6" s="35">
         <v>54.1</v>
       </c>
       <c r="D6" s="36">
         <v>328</v>
       </c>
       <c r="E6" s="40">
         <v>73.7</v>
       </c>
       <c r="F6" s="38">
         <v>22</v>
       </c>
       <c r="G6" s="41">
         <v>85</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="33">
         <v>1993</v>
       </c>
       <c r="B7" s="34">
         <v>416</v>
       </c>
       <c r="C7" s="35">
         <v>84.3</v>
       </c>
       <c r="D7" s="36">
         <v>245</v>
       </c>
       <c r="E7" s="40">
         <v>74.7</v>
       </c>
       <c r="F7" s="38">
         <v>22</v>
       </c>
       <c r="G7" s="39">
         <v>102.2</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="33">
         <v>1994</v>
       </c>
       <c r="B8" s="42">
         <v>5973</v>
       </c>
       <c r="C8" s="35">
         <v>68.3</v>
       </c>
       <c r="D8" s="36">
         <v>165</v>
       </c>
       <c r="E8" s="40">
         <v>67.2</v>
       </c>
       <c r="F8" s="38">
         <v>23</v>
       </c>
       <c r="G8" s="39">
         <v>102.8</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="33">
         <v>1995</v>
       </c>
       <c r="B9" s="42">
         <v>12641.8</v>
       </c>
       <c r="C9" s="35">
         <v>67.2</v>
       </c>
       <c r="D9" s="36">
         <v>136</v>
       </c>
       <c r="E9" s="40">
         <v>82.8</v>
       </c>
       <c r="F9" s="38">
         <v>35</v>
       </c>
       <c r="G9" s="39">
         <v>150.30000000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="33">
         <v>1996</v>
       </c>
       <c r="B10" s="42">
         <v>9753.7000000000007</v>
       </c>
       <c r="C10" s="35">
         <v>60.8</v>
       </c>
       <c r="D10" s="36">
         <v>75</v>
       </c>
       <c r="E10" s="40">
         <v>55.3</v>
       </c>
       <c r="F10" s="38">
         <v>30</v>
       </c>
       <c r="G10" s="39">
         <v>85.7</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="33">
         <v>1997</v>
       </c>
       <c r="B11" s="42">
         <v>3996.4</v>
       </c>
       <c r="C11" s="35">
         <v>57.1</v>
       </c>
       <c r="D11" s="36">
         <v>69</v>
       </c>
       <c r="E11" s="40">
         <v>91.5</v>
       </c>
       <c r="F11" s="38">
         <v>25</v>
       </c>
       <c r="G11" s="39">
         <v>85.2</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="33">
         <v>1998</v>
       </c>
       <c r="B12" s="42">
         <v>6378</v>
       </c>
       <c r="C12" s="35">
         <v>159.6</v>
       </c>
       <c r="D12" s="36">
         <v>37</v>
       </c>
       <c r="E12" s="40">
         <v>53.8</v>
       </c>
       <c r="F12" s="38">
         <v>23</v>
       </c>
       <c r="G12" s="39">
         <v>92.1</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="33">
         <v>1999</v>
       </c>
       <c r="B13" s="42">
         <v>2643</v>
       </c>
       <c r="C13" s="35">
         <v>41.4</v>
       </c>
       <c r="D13" s="36">
         <v>29</v>
       </c>
       <c r="E13" s="40">
         <v>78.900000000000006</v>
       </c>
       <c r="F13" s="38">
         <v>27</v>
       </c>
       <c r="G13" s="41">
         <v>115.6</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="33">
         <v>2000</v>
       </c>
       <c r="B14" s="42">
         <v>2949</v>
       </c>
       <c r="C14" s="35">
         <v>100.8</v>
       </c>
       <c r="D14" s="36">
         <v>29</v>
       </c>
       <c r="E14" s="40">
         <v>99.3</v>
       </c>
       <c r="F14" s="38">
         <v>23</v>
       </c>
       <c r="G14" s="39">
         <v>84.6</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="33">
         <v>2001</v>
       </c>
       <c r="B15" s="42">
         <v>5322</v>
       </c>
       <c r="C15" s="35">
         <v>171.7</v>
       </c>
       <c r="D15" s="36">
         <v>25</v>
       </c>
       <c r="E15" s="40">
         <v>87.8</v>
       </c>
       <c r="F15" s="38">
         <v>26</v>
       </c>
       <c r="G15" s="39">
         <v>112.1</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="33">
         <v>2002</v>
       </c>
       <c r="B16" s="42">
         <v>5954</v>
       </c>
       <c r="C16" s="35">
         <v>107.9</v>
       </c>
       <c r="D16" s="36">
         <v>34</v>
       </c>
       <c r="E16" s="40">
         <v>135.1</v>
       </c>
       <c r="F16" s="38">
         <v>34</v>
       </c>
       <c r="G16" s="39">
         <v>132.30000000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="33">
         <v>2003</v>
       </c>
       <c r="B17" s="43">
         <v>7481</v>
       </c>
       <c r="C17" s="35">
         <v>123.6</v>
       </c>
       <c r="D17" s="36">
         <v>46</v>
       </c>
       <c r="E17" s="44">
         <v>133.30000000000001</v>
       </c>
       <c r="F17" s="45">
         <v>42</v>
       </c>
       <c r="G17" s="46">
         <v>123</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="33">
         <v>2004</v>
       </c>
       <c r="B18" s="43">
         <v>12603</v>
       </c>
       <c r="C18" s="35">
         <v>163.5</v>
       </c>
       <c r="D18" s="36">
         <v>57</v>
       </c>
       <c r="E18" s="40">
         <v>124.9</v>
       </c>
       <c r="F18" s="45">
         <v>53</v>
       </c>
       <c r="G18" s="39">
         <v>128.30000000000001</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="33">
         <v>2005</v>
       </c>
       <c r="B19" s="43">
         <v>19999</v>
       </c>
       <c r="C19" s="35">
         <v>150.1</v>
       </c>
       <c r="D19" s="36">
         <v>114</v>
       </c>
       <c r="E19" s="40">
         <v>199.3</v>
       </c>
       <c r="F19" s="45">
         <v>55</v>
       </c>
       <c r="G19" s="39">
         <v>108.5</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="33">
         <v>2006</v>
       </c>
       <c r="B20" s="43">
         <v>35457</v>
       </c>
       <c r="C20" s="35">
         <v>168.5</v>
       </c>
       <c r="D20" s="36">
         <v>170</v>
       </c>
       <c r="E20" s="40">
         <v>148.30000000000001</v>
       </c>
       <c r="F20" s="45">
         <v>92</v>
       </c>
       <c r="G20" s="39">
         <v>167.5</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="33">
         <v>2007</v>
       </c>
       <c r="B21" s="43">
         <v>36706</v>
       </c>
       <c r="C21" s="35">
         <v>97.8</v>
       </c>
       <c r="D21" s="36">
         <v>165</v>
       </c>
       <c r="E21" s="44">
         <v>97.3</v>
       </c>
       <c r="F21" s="45">
         <v>70</v>
       </c>
       <c r="G21" s="39">
         <v>76.3</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="33">
         <v>2008</v>
       </c>
       <c r="B22" s="43">
         <v>42932</v>
       </c>
       <c r="C22" s="35">
         <v>109.3</v>
       </c>
       <c r="D22" s="36">
         <v>143</v>
       </c>
       <c r="E22" s="47">
         <v>86.7</v>
       </c>
       <c r="F22" s="45">
         <v>76</v>
       </c>
       <c r="G22" s="48">
         <v>107.3</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="49">
         <v>2009</v>
       </c>
       <c r="B23" s="50">
         <v>46246</v>
       </c>
       <c r="C23" s="35">
         <v>103.4</v>
       </c>
       <c r="D23" s="36">
         <v>142</v>
       </c>
       <c r="E23" s="47">
         <v>99.4</v>
       </c>
       <c r="F23" s="45">
         <v>37</v>
       </c>
       <c r="G23" s="48">
         <v>48.8</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2010</v>
       </c>
       <c r="B24" s="50">
         <v>56847</v>
       </c>
       <c r="C24" s="35">
         <v>116.6</v>
       </c>
       <c r="D24" s="36">
         <v>82</v>
       </c>
       <c r="E24" s="51">
         <v>58</v>
       </c>
       <c r="F24" s="45">
         <v>16</v>
       </c>
       <c r="G24" s="46">
         <v>42.1</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="33">
         <v>2011</v>
       </c>
       <c r="B25" s="50">
         <v>64677</v>
       </c>
       <c r="C25" s="35">
         <v>107.3</v>
       </c>
       <c r="D25" s="36">
         <v>75</v>
       </c>
       <c r="E25" s="52">
         <v>91.2</v>
       </c>
       <c r="F25" s="45">
         <v>45</v>
       </c>
       <c r="G25" s="53">
         <v>287.5</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="33">
         <v>2012</v>
       </c>
       <c r="B26" s="50">
         <v>85102</v>
       </c>
       <c r="C26" s="35">
         <v>124.5</v>
       </c>
       <c r="D26" s="36">
         <v>124</v>
       </c>
       <c r="E26" s="52">
         <v>164.7</v>
       </c>
       <c r="F26" s="45">
         <v>46</v>
       </c>
       <c r="G26" s="53">
         <v>102.6</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="49">
         <v>2013</v>
       </c>
       <c r="B27" s="50">
         <v>90104</v>
       </c>
       <c r="C27" s="35">
         <v>101.5</v>
       </c>
       <c r="D27" s="36">
         <v>162</v>
       </c>
       <c r="E27" s="54">
         <v>130.9</v>
       </c>
       <c r="F27" s="45">
         <v>54</v>
       </c>
       <c r="G27" s="55">
         <v>118.5</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="49">
         <v>2014</v>
       </c>
       <c r="B28" s="50">
         <v>113659</v>
       </c>
       <c r="C28" s="35">
         <v>119.8</v>
       </c>
       <c r="D28" s="36">
         <v>201</v>
       </c>
       <c r="E28" s="54">
         <v>124.3</v>
       </c>
       <c r="F28" s="45">
         <v>79</v>
       </c>
       <c r="G28" s="55">
         <v>144.80000000000001</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="56">
         <v>2015</v>
       </c>
       <c r="B29" s="50">
         <v>211874</v>
       </c>
       <c r="C29" s="57">
         <v>181.2</v>
       </c>
       <c r="D29" s="36">
         <v>165</v>
       </c>
       <c r="E29" s="58">
         <v>81.8</v>
       </c>
       <c r="F29" s="45">
         <v>113</v>
       </c>
       <c r="G29" s="46">
         <v>143.69999999999999</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="49">
         <v>2016</v>
       </c>
       <c r="B30" s="50">
         <v>169428</v>
       </c>
       <c r="C30" s="54">
         <v>76.900000000000006</v>
       </c>
       <c r="D30" s="36">
         <v>184</v>
       </c>
       <c r="E30" s="47">
         <v>112.1</v>
       </c>
       <c r="F30" s="45">
         <v>79</v>
       </c>
       <c r="G30" s="46">
         <v>70</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="49">
         <v>2017</v>
       </c>
       <c r="B31" s="59">
         <v>182252</v>
       </c>
       <c r="C31" s="54">
         <v>102.3</v>
       </c>
       <c r="D31" s="60">
         <v>242</v>
       </c>
       <c r="E31" s="47">
         <v>131.19999999999999</v>
       </c>
       <c r="F31" s="45">
         <v>70</v>
       </c>
       <c r="G31" s="55">
         <v>88.5</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="49">
         <v>2018</v>
       </c>
       <c r="B32" s="59">
         <v>198025</v>
       </c>
       <c r="C32" s="61">
         <v>103</v>
       </c>
       <c r="D32" s="62">
         <v>284</v>
       </c>
       <c r="E32" s="47">
         <v>117.4</v>
       </c>
       <c r="F32" s="45">
         <v>114</v>
       </c>
       <c r="G32" s="63">
         <v>163.1</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="49">
         <v>2019</v>
       </c>
       <c r="B33" s="59">
         <v>208055</v>
       </c>
       <c r="C33" s="54">
         <v>103.6</v>
       </c>
       <c r="D33" s="62">
         <v>332</v>
       </c>
       <c r="E33" s="51">
         <v>117</v>
       </c>
       <c r="F33" s="45">
         <v>171</v>
       </c>
       <c r="G33" s="63">
         <v>150.19999999999999</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="49">
         <v>2020</v>
       </c>
       <c r="B34" s="59">
         <v>219482</v>
       </c>
       <c r="C34" s="54">
         <v>105.6</v>
       </c>
       <c r="D34" s="62">
         <v>373</v>
       </c>
       <c r="E34" s="47">
         <v>112.1</v>
       </c>
       <c r="F34" s="45">
         <v>180</v>
       </c>
       <c r="G34" s="63">
         <v>106.2</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="49">
         <v>2021</v>
       </c>
       <c r="B35" s="64">
         <v>256681</v>
       </c>
       <c r="C35" s="54">
         <v>112.5</v>
       </c>
       <c r="D35" s="62">
         <v>370</v>
       </c>
       <c r="E35" s="47">
         <v>99.2</v>
       </c>
       <c r="F35" s="65">
         <v>173</v>
       </c>
       <c r="G35" s="63">
         <v>96.1</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="49">
         <v>2022</v>
       </c>
       <c r="B36" s="64">
         <v>289154</v>
       </c>
       <c r="C36" s="54">
         <v>108.2</v>
       </c>
       <c r="D36" s="62">
         <v>488</v>
       </c>
       <c r="E36" s="47">
         <v>132.1</v>
       </c>
       <c r="F36" s="65">
         <v>183</v>
       </c>
       <c r="G36" s="63">
         <v>105.7</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="56">
         <v>2023</v>
       </c>
       <c r="B37" s="66">
         <v>327335</v>
       </c>
       <c r="C37" s="67">
         <v>108.6</v>
       </c>
       <c r="D37" s="68">
         <v>494</v>
       </c>
       <c r="E37" s="69">
         <v>101.2</v>
       </c>
       <c r="F37" s="68">
         <v>201</v>
       </c>
       <c r="G37" s="70">
         <v>110.1</v>
       </c>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="56">
         <v>2024</v>
       </c>
       <c r="B38" s="71">
         <v>387140</v>
       </c>
       <c r="C38" s="72">
         <v>113.1</v>
       </c>
       <c r="D38" s="73">
         <v>565</v>
       </c>
       <c r="E38" s="74">
         <v>114.5</v>
       </c>
       <c r="F38" s="73">
         <v>167</v>
       </c>
       <c r="G38" s="70">
         <v>83.1</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="56">
         <v>2025</v>
       </c>
       <c r="B39" s="50">
         <v>495725</v>
       </c>
       <c r="C39" s="75">
         <v>124.4</v>
       </c>
       <c r="D39" s="75">
         <v>579</v>
       </c>
       <c r="E39" s="75">
         <v>102.4</v>
       </c>
       <c r="F39" s="75">
         <v>219</v>
       </c>
       <c r="G39" s="76">
         <v>130.80000000000001</v>
       </c>
     </row>
-    <row r="40" spans="1:7" ht="10.199999999999999" customHeight="1"/>
-    <row r="41" spans="1:7">
+    <row r="40" spans="1:7" ht="10.15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A41" s="77" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Метадеректер 163206</vt:lpstr>
       <vt:lpstr>Метадеректер 163213</vt:lpstr>