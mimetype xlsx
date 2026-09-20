--- v2 (2026-08-11)
+++ v3 (2026-09-20)
@@ -135,51 +135,51 @@
   </si>
   <si>
     <t>125,0</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>106,0</t>
   </si>
   <si>
     <t>108,0</t>
   </si>
   <si>
     <t>117,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="42">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -216,60 +216,385 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -329,52 +654,159 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="135">
+  <cellStyleXfs count="2418">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
@@ -466,52 +898,2413 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -640,220 +3433,2559 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="98" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="104" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="116" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="121" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="131" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="419" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="501" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1018" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1211" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1222" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1318" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1414" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1508" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1601" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1692" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1782" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1872" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1962" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2050" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2135" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2216" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2295" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2369" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="135">
+  <cellStyles count="2418">
+    <cellStyle name="20% - Акцент1 2" xfId="1026"/>
+    <cellStyle name="20% - Акцент1 3" xfId="1074"/>
+    <cellStyle name="20% - Акцент2 2" xfId="1027"/>
+    <cellStyle name="20% - Акцент2 3" xfId="1073"/>
+    <cellStyle name="20% - Акцент3 2" xfId="1028"/>
+    <cellStyle name="20% - Акцент3 3" xfId="1063"/>
+    <cellStyle name="20% - Акцент4 2" xfId="1029"/>
+    <cellStyle name="20% - Акцент4 3" xfId="1072"/>
+    <cellStyle name="20% - Акцент5 2" xfId="1030"/>
+    <cellStyle name="20% - Акцент5 3" xfId="1062"/>
+    <cellStyle name="20% - Акцент6 2" xfId="1031"/>
+    <cellStyle name="20% - Акцент6 3" xfId="1061"/>
+    <cellStyle name="40% - Акцент1 2" xfId="1032"/>
+    <cellStyle name="40% - Акцент1 3" xfId="1083"/>
+    <cellStyle name="40% - Акцент2 2" xfId="1033"/>
+    <cellStyle name="40% - Акцент2 3" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 2" xfId="1034"/>
+    <cellStyle name="40% - Акцент3 3" xfId="1082"/>
+    <cellStyle name="40% - Акцент4 2" xfId="1035"/>
+    <cellStyle name="40% - Акцент4 3" xfId="1084"/>
+    <cellStyle name="40% - Акцент5 2" xfId="1036"/>
+    <cellStyle name="40% - Акцент5 3" xfId="1085"/>
+    <cellStyle name="40% - Акцент6 2" xfId="1037"/>
+    <cellStyle name="40% - Акцент6 3" xfId="1086"/>
+    <cellStyle name="60% - Акцент1 2" xfId="1038"/>
+    <cellStyle name="60% - Акцент1 3" xfId="1087"/>
+    <cellStyle name="60% - Акцент2 2" xfId="1039"/>
+    <cellStyle name="60% - Акцент2 3" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1089"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1041"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1090"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1042"/>
+    <cellStyle name="60% - Акцент5 3" xfId="1091"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1043"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1092"/>
+    <cellStyle name="Акцент1 2" xfId="1044"/>
+    <cellStyle name="Акцент1 3" xfId="1093"/>
+    <cellStyle name="Акцент2 2" xfId="1045"/>
+    <cellStyle name="Акцент2 3" xfId="1094"/>
+    <cellStyle name="Акцент3 2" xfId="1046"/>
+    <cellStyle name="Акцент3 3" xfId="1095"/>
+    <cellStyle name="Акцент4 2" xfId="1047"/>
+    <cellStyle name="Акцент4 3" xfId="1096"/>
+    <cellStyle name="Акцент5 2" xfId="1048"/>
+    <cellStyle name="Акцент5 3" xfId="1097"/>
+    <cellStyle name="Акцент6 2" xfId="1049"/>
+    <cellStyle name="Акцент6 3" xfId="1098"/>
+    <cellStyle name="Ввод  2" xfId="1050"/>
+    <cellStyle name="Ввод  3" xfId="1099"/>
+    <cellStyle name="Вывод 2" xfId="1051"/>
+    <cellStyle name="Вывод 3" xfId="1100"/>
+    <cellStyle name="Вычисление 2" xfId="1052"/>
+    <cellStyle name="Вычисление 3" xfId="1101"/>
+    <cellStyle name="Гиперссылка 2 10" xfId="200"/>
+    <cellStyle name="Гиперссылка 2 11" xfId="204"/>
+    <cellStyle name="Гиперссылка 2 12" xfId="207"/>
+    <cellStyle name="Гиперссылка 2 13" xfId="210"/>
+    <cellStyle name="Гиперссылка 2 14" xfId="219"/>
+    <cellStyle name="Гиперссылка 2 15" xfId="220"/>
+    <cellStyle name="Гиперссылка 2 16" xfId="221"/>
+    <cellStyle name="Гиперссылка 2 17" xfId="222"/>
+    <cellStyle name="Гиперссылка 2 18" xfId="228"/>
+    <cellStyle name="Гиперссылка 2 19" xfId="231"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="141"/>
+    <cellStyle name="Гиперссылка 2 2 2" xfId="158"/>
+    <cellStyle name="Гиперссылка 2 2 3" xfId="413"/>
+    <cellStyle name="Гиперссылка 2 2 4" xfId="1080"/>
+    <cellStyle name="Гиперссылка 2 2 5" xfId="1123"/>
+    <cellStyle name="Гиперссылка 2 20" xfId="237"/>
+    <cellStyle name="Гиперссылка 2 21" xfId="241"/>
+    <cellStyle name="Гиперссылка 2 22" xfId="243"/>
+    <cellStyle name="Гиперссылка 2 23" xfId="245"/>
+    <cellStyle name="Гиперссылка 2 24" xfId="248"/>
+    <cellStyle name="Гиперссылка 2 25" xfId="385"/>
+    <cellStyle name="Гиперссылка 2 26" xfId="1075"/>
+    <cellStyle name="Гиперссылка 2 27" xfId="1118"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="159"/>
+    <cellStyle name="Гиперссылка 2 4" xfId="160"/>
+    <cellStyle name="Гиперссылка 2 5" xfId="164"/>
+    <cellStyle name="Гиперссылка 2 6" xfId="184"/>
+    <cellStyle name="Гиперссылка 2 7" xfId="188"/>
+    <cellStyle name="Гиперссылка 2 8" xfId="192"/>
+    <cellStyle name="Гиперссылка 2 9" xfId="196"/>
+    <cellStyle name="Гиперссылка 3" xfId="1081"/>
+    <cellStyle name="Гиперссылка 3 10" xfId="244"/>
+    <cellStyle name="Гиперссылка 3 11" xfId="246"/>
+    <cellStyle name="Гиперссылка 3 12" xfId="249"/>
+    <cellStyle name="Гиперссылка 3 13" xfId="147"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="142"/>
+    <cellStyle name="Гиперссылка 3 2 2" xfId="161"/>
+    <cellStyle name="Гиперссылка 3 3" xfId="143"/>
+    <cellStyle name="Гиперссылка 3 3 2" xfId="165"/>
+    <cellStyle name="Гиперссылка 3 4" xfId="144"/>
+    <cellStyle name="Гиперссылка 3 4 2" xfId="171"/>
+    <cellStyle name="Гиперссылка 3 5" xfId="145"/>
+    <cellStyle name="Гиперссылка 3 5 2" xfId="218"/>
+    <cellStyle name="Гиперссылка 3 6" xfId="155"/>
+    <cellStyle name="Гиперссылка 3 6 2" xfId="163"/>
+    <cellStyle name="Гиперссылка 3 7" xfId="230"/>
+    <cellStyle name="Гиперссылка 3 8" xfId="238"/>
+    <cellStyle name="Гиперссылка 3 9" xfId="242"/>
+    <cellStyle name="Гиперссылка 4" xfId="399"/>
+    <cellStyle name="Гиперссылка 6" xfId="193"/>
+    <cellStyle name="Гиперссылка 7" xfId="197"/>
+    <cellStyle name="Гиперссылка 8" xfId="201"/>
+    <cellStyle name="Гиперссылка 9" xfId="205"/>
+    <cellStyle name="Заголовок 1 2" xfId="1053"/>
+    <cellStyle name="Заголовок 1 3" xfId="1102"/>
+    <cellStyle name="Заголовок 2 2" xfId="1054"/>
+    <cellStyle name="Заголовок 2 3" xfId="1103"/>
+    <cellStyle name="Заголовок 3 2" xfId="1055"/>
+    <cellStyle name="Заголовок 3 3" xfId="1104"/>
+    <cellStyle name="Заголовок 4 2" xfId="1056"/>
+    <cellStyle name="Заголовок 4 3" xfId="1105"/>
+    <cellStyle name="Итог 2" xfId="1057"/>
+    <cellStyle name="Итог 3" xfId="1106"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1058"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="1107"/>
+    <cellStyle name="Название 2" xfId="1059"/>
+    <cellStyle name="Название 3" xfId="1108"/>
+    <cellStyle name="Нейтральный 2" xfId="1060"/>
+    <cellStyle name="Нейтральный 3" xfId="1109"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="21"/>
+    <cellStyle name="Обычный 10 10" xfId="1350"/>
+    <cellStyle name="Обычный 10 11" xfId="1445"/>
+    <cellStyle name="Обычный 10 12" xfId="1539"/>
+    <cellStyle name="Обычный 10 13" xfId="1630"/>
+    <cellStyle name="Обычный 10 14" xfId="1721"/>
+    <cellStyle name="Обычный 10 15" xfId="1811"/>
+    <cellStyle name="Обычный 10 16" xfId="1901"/>
+    <cellStyle name="Обычный 10 17" xfId="1991"/>
+    <cellStyle name="Обычный 10 18" xfId="2077"/>
+    <cellStyle name="Обычный 10 19" xfId="2161"/>
+    <cellStyle name="Обычный 10 2" xfId="421"/>
+    <cellStyle name="Обычный 10 20" xfId="2241"/>
+    <cellStyle name="Обычный 10 21" xfId="2318"/>
+    <cellStyle name="Обычный 10 22" xfId="2381"/>
+    <cellStyle name="Обычный 10 3" xfId="503"/>
+    <cellStyle name="Обычный 10 4" xfId="671"/>
+    <cellStyle name="Обычный 10 5" xfId="721"/>
+    <cellStyle name="Обычный 10 6" xfId="755"/>
+    <cellStyle name="Обычный 10 7" xfId="1015"/>
+    <cellStyle name="Обычный 10 8" xfId="1208"/>
+    <cellStyle name="Обычный 10 9" xfId="1254"/>
     <cellStyle name="Обычный 11" xfId="23"/>
+    <cellStyle name="Обычный 11 10" xfId="1319"/>
+    <cellStyle name="Обычный 11 11" xfId="1415"/>
+    <cellStyle name="Обычный 11 12" xfId="1509"/>
+    <cellStyle name="Обычный 11 13" xfId="1602"/>
+    <cellStyle name="Обычный 11 14" xfId="1693"/>
+    <cellStyle name="Обычный 11 15" xfId="1783"/>
+    <cellStyle name="Обычный 11 16" xfId="1873"/>
+    <cellStyle name="Обычный 11 17" xfId="1963"/>
+    <cellStyle name="Обычный 11 18" xfId="2051"/>
+    <cellStyle name="Обычный 11 19" xfId="2136"/>
+    <cellStyle name="Обычный 11 2" xfId="422"/>
+    <cellStyle name="Обычный 11 20" xfId="2217"/>
+    <cellStyle name="Обычный 11 21" xfId="2296"/>
+    <cellStyle name="Обычный 11 22" xfId="2370"/>
+    <cellStyle name="Обычный 11 3" xfId="504"/>
+    <cellStyle name="Обычный 11 4" xfId="672"/>
+    <cellStyle name="Обычный 11 5" xfId="722"/>
+    <cellStyle name="Обычный 11 6" xfId="756"/>
+    <cellStyle name="Обычный 11 7" xfId="1016"/>
+    <cellStyle name="Обычный 11 8" xfId="1209"/>
+    <cellStyle name="Обычный 11 9" xfId="1223"/>
     <cellStyle name="Обычный 12" xfId="25"/>
+    <cellStyle name="Обычный 12 10" xfId="1820"/>
+    <cellStyle name="Обычный 12 11" xfId="1910"/>
+    <cellStyle name="Обычный 12 12" xfId="2000"/>
+    <cellStyle name="Обычный 12 13" xfId="2085"/>
+    <cellStyle name="Обычный 12 14" xfId="2169"/>
+    <cellStyle name="Обычный 12 15" xfId="2249"/>
+    <cellStyle name="Обычный 12 16" xfId="2325"/>
+    <cellStyle name="Обычный 12 17" xfId="2387"/>
+    <cellStyle name="Обычный 12 2" xfId="1017"/>
+    <cellStyle name="Обычный 12 3" xfId="1210"/>
+    <cellStyle name="Обычный 12 4" xfId="1263"/>
+    <cellStyle name="Обычный 12 5" xfId="1359"/>
+    <cellStyle name="Обычный 12 6" xfId="1454"/>
+    <cellStyle name="Обычный 12 7" xfId="1548"/>
+    <cellStyle name="Обычный 12 8" xfId="1639"/>
+    <cellStyle name="Обычный 12 9" xfId="1730"/>
     <cellStyle name="Обычный 13" xfId="27"/>
+    <cellStyle name="Обычный 13 10" xfId="1782"/>
+    <cellStyle name="Обычный 13 11" xfId="1872"/>
+    <cellStyle name="Обычный 13 12" xfId="1962"/>
+    <cellStyle name="Обычный 13 13" xfId="2050"/>
+    <cellStyle name="Обычный 13 14" xfId="2135"/>
+    <cellStyle name="Обычный 13 15" xfId="2216"/>
+    <cellStyle name="Обычный 13 16" xfId="2295"/>
+    <cellStyle name="Обычный 13 17" xfId="2369"/>
+    <cellStyle name="Обычный 13 2" xfId="1018"/>
+    <cellStyle name="Обычный 13 3" xfId="1211"/>
+    <cellStyle name="Обычный 13 4" xfId="1222"/>
+    <cellStyle name="Обычный 13 5" xfId="1318"/>
+    <cellStyle name="Обычный 13 6" xfId="1414"/>
+    <cellStyle name="Обычный 13 7" xfId="1508"/>
+    <cellStyle name="Обычный 13 8" xfId="1601"/>
+    <cellStyle name="Обычный 13 9" xfId="1692"/>
     <cellStyle name="Обычный 14" xfId="29"/>
+    <cellStyle name="Обычный 14 10" xfId="1812"/>
+    <cellStyle name="Обычный 14 11" xfId="1902"/>
+    <cellStyle name="Обычный 14 12" xfId="1992"/>
+    <cellStyle name="Обычный 14 13" xfId="2078"/>
+    <cellStyle name="Обычный 14 14" xfId="2162"/>
+    <cellStyle name="Обычный 14 15" xfId="2242"/>
+    <cellStyle name="Обычный 14 16" xfId="2319"/>
+    <cellStyle name="Обычный 14 17" xfId="2382"/>
+    <cellStyle name="Обычный 14 2" xfId="1019"/>
+    <cellStyle name="Обычный 14 3" xfId="1212"/>
+    <cellStyle name="Обычный 14 4" xfId="1255"/>
+    <cellStyle name="Обычный 14 5" xfId="1351"/>
+    <cellStyle name="Обычный 14 6" xfId="1446"/>
+    <cellStyle name="Обычный 14 7" xfId="1540"/>
+    <cellStyle name="Обычный 14 8" xfId="1631"/>
+    <cellStyle name="Обычный 14 9" xfId="1722"/>
     <cellStyle name="Обычный 15" xfId="31"/>
+    <cellStyle name="Обычный 15 10" xfId="1781"/>
+    <cellStyle name="Обычный 15 11" xfId="1871"/>
+    <cellStyle name="Обычный 15 12" xfId="1961"/>
+    <cellStyle name="Обычный 15 13" xfId="2049"/>
+    <cellStyle name="Обычный 15 14" xfId="2134"/>
+    <cellStyle name="Обычный 15 15" xfId="2215"/>
+    <cellStyle name="Обычный 15 16" xfId="2294"/>
+    <cellStyle name="Обычный 15 17" xfId="2368"/>
+    <cellStyle name="Обычный 15 2" xfId="1020"/>
+    <cellStyle name="Обычный 15 3" xfId="1213"/>
+    <cellStyle name="Обычный 15 4" xfId="1221"/>
+    <cellStyle name="Обычный 15 5" xfId="1317"/>
+    <cellStyle name="Обычный 15 6" xfId="1413"/>
+    <cellStyle name="Обычный 15 7" xfId="1507"/>
+    <cellStyle name="Обычный 15 8" xfId="1600"/>
+    <cellStyle name="Обычный 15 9" xfId="1691"/>
     <cellStyle name="Обычный 16" xfId="33"/>
+    <cellStyle name="Обычный 16 10" xfId="1821"/>
+    <cellStyle name="Обычный 16 11" xfId="1911"/>
+    <cellStyle name="Обычный 16 12" xfId="2001"/>
+    <cellStyle name="Обычный 16 13" xfId="2086"/>
+    <cellStyle name="Обычный 16 14" xfId="2170"/>
+    <cellStyle name="Обычный 16 15" xfId="2250"/>
+    <cellStyle name="Обычный 16 16" xfId="2326"/>
+    <cellStyle name="Обычный 16 17" xfId="2388"/>
+    <cellStyle name="Обычный 16 2" xfId="1021"/>
+    <cellStyle name="Обычный 16 3" xfId="1214"/>
+    <cellStyle name="Обычный 16 4" xfId="1264"/>
+    <cellStyle name="Обычный 16 5" xfId="1360"/>
+    <cellStyle name="Обычный 16 6" xfId="1455"/>
+    <cellStyle name="Обычный 16 7" xfId="1549"/>
+    <cellStyle name="Обычный 16 8" xfId="1640"/>
+    <cellStyle name="Обычный 16 9" xfId="1731"/>
     <cellStyle name="Обычный 17" xfId="35"/>
+    <cellStyle name="Обычный 17 10" xfId="1780"/>
+    <cellStyle name="Обычный 17 11" xfId="1870"/>
+    <cellStyle name="Обычный 17 12" xfId="1960"/>
+    <cellStyle name="Обычный 17 13" xfId="2048"/>
+    <cellStyle name="Обычный 17 14" xfId="2133"/>
+    <cellStyle name="Обычный 17 15" xfId="2214"/>
+    <cellStyle name="Обычный 17 16" xfId="2293"/>
+    <cellStyle name="Обычный 17 17" xfId="2367"/>
+    <cellStyle name="Обычный 17 2" xfId="1022"/>
+    <cellStyle name="Обычный 17 3" xfId="1215"/>
+    <cellStyle name="Обычный 17 4" xfId="1220"/>
+    <cellStyle name="Обычный 17 5" xfId="1316"/>
+    <cellStyle name="Обычный 17 6" xfId="1412"/>
+    <cellStyle name="Обычный 17 7" xfId="1506"/>
+    <cellStyle name="Обычный 17 8" xfId="1599"/>
+    <cellStyle name="Обычный 17 9" xfId="1690"/>
     <cellStyle name="Обычный 18" xfId="37"/>
+    <cellStyle name="Обычный 18 10" xfId="1822"/>
+    <cellStyle name="Обычный 18 11" xfId="1912"/>
+    <cellStyle name="Обычный 18 12" xfId="2002"/>
+    <cellStyle name="Обычный 18 13" xfId="2087"/>
+    <cellStyle name="Обычный 18 14" xfId="2171"/>
+    <cellStyle name="Обычный 18 15" xfId="2251"/>
+    <cellStyle name="Обычный 18 16" xfId="2327"/>
+    <cellStyle name="Обычный 18 17" xfId="2389"/>
+    <cellStyle name="Обычный 18 2" xfId="1023"/>
+    <cellStyle name="Обычный 18 3" xfId="1216"/>
+    <cellStyle name="Обычный 18 4" xfId="1265"/>
+    <cellStyle name="Обычный 18 5" xfId="1361"/>
+    <cellStyle name="Обычный 18 6" xfId="1456"/>
+    <cellStyle name="Обычный 18 7" xfId="1550"/>
+    <cellStyle name="Обычный 18 8" xfId="1641"/>
+    <cellStyle name="Обычный 18 9" xfId="1732"/>
+    <cellStyle name="Обычный 19 10" xfId="1779"/>
+    <cellStyle name="Обычный 19 11" xfId="1869"/>
+    <cellStyle name="Обычный 19 12" xfId="1959"/>
+    <cellStyle name="Обычный 19 13" xfId="2047"/>
+    <cellStyle name="Обычный 19 14" xfId="2132"/>
+    <cellStyle name="Обычный 19 15" xfId="2213"/>
+    <cellStyle name="Обычный 19 16" xfId="2292"/>
+    <cellStyle name="Обычный 19 17" xfId="2366"/>
+    <cellStyle name="Обычный 19 2" xfId="1024"/>
+    <cellStyle name="Обычный 19 3" xfId="1217"/>
+    <cellStyle name="Обычный 19 4" xfId="1219"/>
+    <cellStyle name="Обычный 19 5" xfId="1315"/>
+    <cellStyle name="Обычный 19 6" xfId="1411"/>
+    <cellStyle name="Обычный 19 7" xfId="1505"/>
+    <cellStyle name="Обычный 19 8" xfId="1598"/>
+    <cellStyle name="Обычный 19 9" xfId="1689"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="11"/>
+    <cellStyle name="Обычный 2 10 10" xfId="1399"/>
+    <cellStyle name="Обычный 2 10 11" xfId="1493"/>
+    <cellStyle name="Обычный 2 10 12" xfId="1586"/>
+    <cellStyle name="Обычный 2 10 13" xfId="1677"/>
+    <cellStyle name="Обычный 2 10 14" xfId="1768"/>
+    <cellStyle name="Обычный 2 10 15" xfId="1858"/>
+    <cellStyle name="Обычный 2 10 16" xfId="1948"/>
+    <cellStyle name="Обычный 2 10 17" xfId="2037"/>
+    <cellStyle name="Обычный 2 10 18" xfId="2122"/>
+    <cellStyle name="Обычный 2 10 19" xfId="2203"/>
+    <cellStyle name="Обычный 2 10 2" xfId="140"/>
+    <cellStyle name="Обычный 2 10 20" xfId="2282"/>
+    <cellStyle name="Обычный 2 10 21" xfId="2357"/>
+    <cellStyle name="Обычный 2 10 22" xfId="2406"/>
+    <cellStyle name="Обычный 2 10 3" xfId="425"/>
+    <cellStyle name="Обычный 2 10 4" xfId="606"/>
+    <cellStyle name="Обычный 2 10 5" xfId="645"/>
+    <cellStyle name="Обычный 2 10 6" xfId="697"/>
+    <cellStyle name="Обычный 2 10 7" xfId="763"/>
+    <cellStyle name="Обычный 2 10 8" xfId="983"/>
+    <cellStyle name="Обычный 2 10 9" xfId="1303"/>
     <cellStyle name="Обычный 2 11" xfId="18"/>
+    <cellStyle name="Обычный 2 11 10" xfId="1294"/>
+    <cellStyle name="Обычный 2 11 11" xfId="1390"/>
+    <cellStyle name="Обычный 2 11 12" xfId="1484"/>
+    <cellStyle name="Обычный 2 11 13" xfId="1577"/>
+    <cellStyle name="Обычный 2 11 14" xfId="1668"/>
+    <cellStyle name="Обычный 2 11 15" xfId="1759"/>
+    <cellStyle name="Обычный 2 11 16" xfId="1849"/>
+    <cellStyle name="Обычный 2 11 17" xfId="1939"/>
+    <cellStyle name="Обычный 2 11 18" xfId="2028"/>
+    <cellStyle name="Обычный 2 11 19" xfId="2113"/>
+    <cellStyle name="Обычный 2 11 2" xfId="250"/>
+    <cellStyle name="Обычный 2 11 20" xfId="2194"/>
+    <cellStyle name="Обычный 2 11 21" xfId="2273"/>
+    <cellStyle name="Обычный 2 11 22" xfId="2348"/>
+    <cellStyle name="Обычный 2 11 3" xfId="456"/>
+    <cellStyle name="Обычный 2 11 4" xfId="569"/>
+    <cellStyle name="Обычный 2 11 5" xfId="518"/>
+    <cellStyle name="Обычный 2 11 6" xfId="549"/>
+    <cellStyle name="Обычный 2 11 7" xfId="863"/>
+    <cellStyle name="Обычный 2 11 8" xfId="899"/>
+    <cellStyle name="Обычный 2 11 9" xfId="861"/>
     <cellStyle name="Обычный 2 12" xfId="20"/>
+    <cellStyle name="Обычный 2 12 10" xfId="1247"/>
+    <cellStyle name="Обычный 2 12 11" xfId="1343"/>
+    <cellStyle name="Обычный 2 12 12" xfId="1438"/>
+    <cellStyle name="Обычный 2 12 13" xfId="1532"/>
+    <cellStyle name="Обычный 2 12 14" xfId="1623"/>
+    <cellStyle name="Обычный 2 12 15" xfId="1714"/>
+    <cellStyle name="Обычный 2 12 16" xfId="1804"/>
+    <cellStyle name="Обычный 2 12 17" xfId="1894"/>
+    <cellStyle name="Обычный 2 12 18" xfId="1984"/>
+    <cellStyle name="Обычный 2 12 19" xfId="2070"/>
+    <cellStyle name="Обычный 2 12 2" xfId="251"/>
+    <cellStyle name="Обычный 2 12 20" xfId="2154"/>
+    <cellStyle name="Обычный 2 12 21" xfId="2234"/>
+    <cellStyle name="Обычный 2 12 22" xfId="2311"/>
+    <cellStyle name="Обычный 2 12 3" xfId="457"/>
+    <cellStyle name="Обычный 2 12 4" xfId="568"/>
+    <cellStyle name="Обычный 2 12 5" xfId="509"/>
+    <cellStyle name="Обычный 2 12 6" xfId="520"/>
+    <cellStyle name="Обычный 2 12 7" xfId="864"/>
+    <cellStyle name="Обычный 2 12 8" xfId="898"/>
+    <cellStyle name="Обычный 2 12 9" xfId="981"/>
     <cellStyle name="Обычный 2 13" xfId="22"/>
+    <cellStyle name="Обычный 2 13 10" xfId="1295"/>
+    <cellStyle name="Обычный 2 13 11" xfId="1391"/>
+    <cellStyle name="Обычный 2 13 12" xfId="1485"/>
+    <cellStyle name="Обычный 2 13 13" xfId="1578"/>
+    <cellStyle name="Обычный 2 13 14" xfId="1669"/>
+    <cellStyle name="Обычный 2 13 15" xfId="1760"/>
+    <cellStyle name="Обычный 2 13 16" xfId="1850"/>
+    <cellStyle name="Обычный 2 13 17" xfId="1940"/>
+    <cellStyle name="Обычный 2 13 18" xfId="2029"/>
+    <cellStyle name="Обычный 2 13 19" xfId="2114"/>
+    <cellStyle name="Обычный 2 13 2" xfId="252"/>
+    <cellStyle name="Обычный 2 13 20" xfId="2195"/>
+    <cellStyle name="Обычный 2 13 21" xfId="2274"/>
+    <cellStyle name="Обычный 2 13 22" xfId="2349"/>
+    <cellStyle name="Обычный 2 13 3" xfId="458"/>
+    <cellStyle name="Обычный 2 13 4" xfId="567"/>
+    <cellStyle name="Обычный 2 13 5" xfId="537"/>
+    <cellStyle name="Обычный 2 13 6" xfId="582"/>
+    <cellStyle name="Обычный 2 13 7" xfId="865"/>
+    <cellStyle name="Обычный 2 13 8" xfId="897"/>
+    <cellStyle name="Обычный 2 13 9" xfId="781"/>
     <cellStyle name="Обычный 2 14" xfId="24"/>
+    <cellStyle name="Обычный 2 14 10" xfId="1248"/>
+    <cellStyle name="Обычный 2 14 11" xfId="1344"/>
+    <cellStyle name="Обычный 2 14 12" xfId="1439"/>
+    <cellStyle name="Обычный 2 14 13" xfId="1533"/>
+    <cellStyle name="Обычный 2 14 14" xfId="1624"/>
+    <cellStyle name="Обычный 2 14 15" xfId="1715"/>
+    <cellStyle name="Обычный 2 14 16" xfId="1805"/>
+    <cellStyle name="Обычный 2 14 17" xfId="1895"/>
+    <cellStyle name="Обычный 2 14 18" xfId="1985"/>
+    <cellStyle name="Обычный 2 14 19" xfId="2071"/>
+    <cellStyle name="Обычный 2 14 2" xfId="253"/>
+    <cellStyle name="Обычный 2 14 20" xfId="2155"/>
+    <cellStyle name="Обычный 2 14 21" xfId="2235"/>
+    <cellStyle name="Обычный 2 14 22" xfId="2312"/>
+    <cellStyle name="Обычный 2 14 3" xfId="459"/>
+    <cellStyle name="Обычный 2 14 4" xfId="566"/>
+    <cellStyle name="Обычный 2 14 5" xfId="512"/>
+    <cellStyle name="Обычный 2 14 6" xfId="534"/>
+    <cellStyle name="Обычный 2 14 7" xfId="866"/>
+    <cellStyle name="Обычный 2 14 8" xfId="896"/>
+    <cellStyle name="Обычный 2 14 9" xfId="782"/>
     <cellStyle name="Обычный 2 15" xfId="26"/>
+    <cellStyle name="Обычный 2 15 10" xfId="1296"/>
+    <cellStyle name="Обычный 2 15 11" xfId="1392"/>
+    <cellStyle name="Обычный 2 15 12" xfId="1486"/>
+    <cellStyle name="Обычный 2 15 13" xfId="1579"/>
+    <cellStyle name="Обычный 2 15 14" xfId="1670"/>
+    <cellStyle name="Обычный 2 15 15" xfId="1761"/>
+    <cellStyle name="Обычный 2 15 16" xfId="1851"/>
+    <cellStyle name="Обычный 2 15 17" xfId="1941"/>
+    <cellStyle name="Обычный 2 15 18" xfId="2030"/>
+    <cellStyle name="Обычный 2 15 19" xfId="2115"/>
+    <cellStyle name="Обычный 2 15 2" xfId="254"/>
+    <cellStyle name="Обычный 2 15 20" xfId="2196"/>
+    <cellStyle name="Обычный 2 15 21" xfId="2275"/>
+    <cellStyle name="Обычный 2 15 22" xfId="2350"/>
+    <cellStyle name="Обычный 2 15 3" xfId="460"/>
+    <cellStyle name="Обычный 2 15 4" xfId="565"/>
+    <cellStyle name="Обычный 2 15 5" xfId="516"/>
+    <cellStyle name="Обычный 2 15 6" xfId="614"/>
+    <cellStyle name="Обычный 2 15 7" xfId="867"/>
+    <cellStyle name="Обычный 2 15 8" xfId="895"/>
+    <cellStyle name="Обычный 2 15 9" xfId="785"/>
     <cellStyle name="Обычный 2 16" xfId="28"/>
+    <cellStyle name="Обычный 2 16 10" xfId="1249"/>
+    <cellStyle name="Обычный 2 16 11" xfId="1345"/>
+    <cellStyle name="Обычный 2 16 12" xfId="1440"/>
+    <cellStyle name="Обычный 2 16 13" xfId="1534"/>
+    <cellStyle name="Обычный 2 16 14" xfId="1625"/>
+    <cellStyle name="Обычный 2 16 15" xfId="1716"/>
+    <cellStyle name="Обычный 2 16 16" xfId="1806"/>
+    <cellStyle name="Обычный 2 16 17" xfId="1896"/>
+    <cellStyle name="Обычный 2 16 18" xfId="1986"/>
+    <cellStyle name="Обычный 2 16 19" xfId="2072"/>
+    <cellStyle name="Обычный 2 16 2" xfId="255"/>
+    <cellStyle name="Обычный 2 16 20" xfId="2156"/>
+    <cellStyle name="Обычный 2 16 21" xfId="2236"/>
+    <cellStyle name="Обычный 2 16 22" xfId="2313"/>
+    <cellStyle name="Обычный 2 16 3" xfId="461"/>
+    <cellStyle name="Обычный 2 16 4" xfId="564"/>
+    <cellStyle name="Обычный 2 16 5" xfId="541"/>
+    <cellStyle name="Обычный 2 16 6" xfId="578"/>
+    <cellStyle name="Обычный 2 16 7" xfId="868"/>
+    <cellStyle name="Обычный 2 16 8" xfId="894"/>
+    <cellStyle name="Обычный 2 16 9" xfId="805"/>
     <cellStyle name="Обычный 2 17" xfId="30"/>
+    <cellStyle name="Обычный 2 17 10" xfId="1297"/>
+    <cellStyle name="Обычный 2 17 11" xfId="1393"/>
+    <cellStyle name="Обычный 2 17 12" xfId="1487"/>
+    <cellStyle name="Обычный 2 17 13" xfId="1580"/>
+    <cellStyle name="Обычный 2 17 14" xfId="1671"/>
+    <cellStyle name="Обычный 2 17 15" xfId="1762"/>
+    <cellStyle name="Обычный 2 17 16" xfId="1852"/>
+    <cellStyle name="Обычный 2 17 17" xfId="1942"/>
+    <cellStyle name="Обычный 2 17 18" xfId="2031"/>
+    <cellStyle name="Обычный 2 17 19" xfId="2116"/>
+    <cellStyle name="Обычный 2 17 2" xfId="256"/>
+    <cellStyle name="Обычный 2 17 2 10" xfId="1250"/>
+    <cellStyle name="Обычный 2 17 2 11" xfId="1346"/>
+    <cellStyle name="Обычный 2 17 2 12" xfId="1441"/>
+    <cellStyle name="Обычный 2 17 2 13" xfId="1535"/>
+    <cellStyle name="Обычный 2 17 2 14" xfId="1626"/>
+    <cellStyle name="Обычный 2 17 2 15" xfId="1717"/>
+    <cellStyle name="Обычный 2 17 2 16" xfId="1807"/>
+    <cellStyle name="Обычный 2 17 2 17" xfId="1897"/>
+    <cellStyle name="Обычный 2 17 2 18" xfId="1987"/>
+    <cellStyle name="Обычный 2 17 2 19" xfId="2073"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="257"/>
+    <cellStyle name="Обычный 2 17 2 2 10" xfId="1298"/>
+    <cellStyle name="Обычный 2 17 2 2 11" xfId="1394"/>
+    <cellStyle name="Обычный 2 17 2 2 12" xfId="1488"/>
+    <cellStyle name="Обычный 2 17 2 2 13" xfId="1581"/>
+    <cellStyle name="Обычный 2 17 2 2 14" xfId="1672"/>
+    <cellStyle name="Обычный 2 17 2 2 15" xfId="1763"/>
+    <cellStyle name="Обычный 2 17 2 2 16" xfId="1853"/>
+    <cellStyle name="Обычный 2 17 2 2 17" xfId="1943"/>
+    <cellStyle name="Обычный 2 17 2 2 18" xfId="2032"/>
+    <cellStyle name="Обычный 2 17 2 2 19" xfId="2117"/>
+    <cellStyle name="Обычный 2 17 2 2 2" xfId="258"/>
+    <cellStyle name="Обычный 2 17 2 2 20" xfId="2198"/>
+    <cellStyle name="Обычный 2 17 2 2 21" xfId="2277"/>
+    <cellStyle name="Обычный 2 17 2 2 22" xfId="2352"/>
+    <cellStyle name="Обычный 2 17 2 2 3" xfId="464"/>
+    <cellStyle name="Обычный 2 17 2 2 4" xfId="561"/>
+    <cellStyle name="Обычный 2 17 2 2 5" xfId="609"/>
+    <cellStyle name="Обычный 2 17 2 2 6" xfId="657"/>
+    <cellStyle name="Обычный 2 17 2 2 7" xfId="871"/>
+    <cellStyle name="Обычный 2 17 2 2 8" xfId="891"/>
+    <cellStyle name="Обычный 2 17 2 2 9" xfId="816"/>
+    <cellStyle name="Обычный 2 17 2 20" xfId="2157"/>
+    <cellStyle name="Обычный 2 17 2 21" xfId="2237"/>
+    <cellStyle name="Обычный 2 17 2 22" xfId="2314"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="463"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="562"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="551"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="571"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="870"/>
+    <cellStyle name="Обычный 2 17 2 8" xfId="892"/>
+    <cellStyle name="Обычный 2 17 2 9" xfId="813"/>
+    <cellStyle name="Обычный 2 17 20" xfId="2197"/>
+    <cellStyle name="Обычный 2 17 21" xfId="2276"/>
+    <cellStyle name="Обычный 2 17 22" xfId="2351"/>
+    <cellStyle name="Обычный 2 17 3" xfId="462"/>
+    <cellStyle name="Обычный 2 17 4" xfId="563"/>
+    <cellStyle name="Обычный 2 17 5" xfId="547"/>
+    <cellStyle name="Обычный 2 17 6" xfId="573"/>
+    <cellStyle name="Обычный 2 17 7" xfId="869"/>
+    <cellStyle name="Обычный 2 17 8" xfId="893"/>
+    <cellStyle name="Обычный 2 17 9" xfId="809"/>
     <cellStyle name="Обычный 2 18" xfId="32"/>
+    <cellStyle name="Обычный 2 18 10" xfId="1251"/>
+    <cellStyle name="Обычный 2 18 11" xfId="1347"/>
+    <cellStyle name="Обычный 2 18 12" xfId="1442"/>
+    <cellStyle name="Обычный 2 18 13" xfId="1536"/>
+    <cellStyle name="Обычный 2 18 14" xfId="1627"/>
+    <cellStyle name="Обычный 2 18 15" xfId="1718"/>
+    <cellStyle name="Обычный 2 18 16" xfId="1808"/>
+    <cellStyle name="Обычный 2 18 17" xfId="1898"/>
+    <cellStyle name="Обычный 2 18 18" xfId="1988"/>
+    <cellStyle name="Обычный 2 18 19" xfId="2074"/>
+    <cellStyle name="Обычный 2 18 2" xfId="259"/>
+    <cellStyle name="Обычный 2 18 20" xfId="2158"/>
+    <cellStyle name="Обычный 2 18 21" xfId="2238"/>
+    <cellStyle name="Обычный 2 18 22" xfId="2315"/>
+    <cellStyle name="Обычный 2 18 3" xfId="465"/>
+    <cellStyle name="Обычный 2 18 4" xfId="560"/>
+    <cellStyle name="Обычный 2 18 5" xfId="524"/>
+    <cellStyle name="Обычный 2 18 6" xfId="505"/>
+    <cellStyle name="Обычный 2 18 7" xfId="872"/>
+    <cellStyle name="Обычный 2 18 8" xfId="890"/>
+    <cellStyle name="Обычный 2 18 9" xfId="858"/>
     <cellStyle name="Обычный 2 19" xfId="34"/>
+    <cellStyle name="Обычный 2 19 10" xfId="873"/>
+    <cellStyle name="Обычный 2 19 11" xfId="889"/>
+    <cellStyle name="Обычный 2 19 12" xfId="859"/>
+    <cellStyle name="Обычный 2 19 13" xfId="1299"/>
+    <cellStyle name="Обычный 2 19 14" xfId="1395"/>
+    <cellStyle name="Обычный 2 19 15" xfId="1489"/>
+    <cellStyle name="Обычный 2 19 16" xfId="1582"/>
+    <cellStyle name="Обычный 2 19 17" xfId="1673"/>
+    <cellStyle name="Обычный 2 19 18" xfId="1764"/>
+    <cellStyle name="Обычный 2 19 19" xfId="1854"/>
+    <cellStyle name="Обычный 2 19 2" xfId="260"/>
+    <cellStyle name="Обычный 2 19 2 10" xfId="862"/>
+    <cellStyle name="Обычный 2 19 2 11" xfId="1252"/>
+    <cellStyle name="Обычный 2 19 2 12" xfId="1348"/>
+    <cellStyle name="Обычный 2 19 2 13" xfId="1443"/>
+    <cellStyle name="Обычный 2 19 2 14" xfId="1537"/>
+    <cellStyle name="Обычный 2 19 2 15" xfId="1628"/>
+    <cellStyle name="Обычный 2 19 2 16" xfId="1719"/>
+    <cellStyle name="Обычный 2 19 2 17" xfId="1809"/>
+    <cellStyle name="Обычный 2 19 2 18" xfId="1899"/>
+    <cellStyle name="Обычный 2 19 2 19" xfId="1989"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="261"/>
+    <cellStyle name="Обычный 2 19 2 2 10" xfId="887"/>
+    <cellStyle name="Обычный 2 19 2 2 11" xfId="770"/>
+    <cellStyle name="Обычный 2 19 2 2 12" xfId="1300"/>
+    <cellStyle name="Обычный 2 19 2 2 13" xfId="1396"/>
+    <cellStyle name="Обычный 2 19 2 2 14" xfId="1490"/>
+    <cellStyle name="Обычный 2 19 2 2 15" xfId="1583"/>
+    <cellStyle name="Обычный 2 19 2 2 16" xfId="1674"/>
+    <cellStyle name="Обычный 2 19 2 2 17" xfId="1765"/>
+    <cellStyle name="Обычный 2 19 2 2 18" xfId="1855"/>
+    <cellStyle name="Обычный 2 19 2 2 19" xfId="1945"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="262"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10" xfId="1003"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11" xfId="1262"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12" xfId="1358"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1453"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1547"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1638"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16" xfId="1729"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17" xfId="1819"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18" xfId="1909"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19" xfId="1999"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="263"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 10" xfId="783"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 11" xfId="884"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 12" xfId="766"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 13" xfId="883"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 14" xfId="786"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 15" xfId="882"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 16" xfId="767"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 17" xfId="881"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 18" xfId="792"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 19" xfId="880"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="264"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 20" xfId="768"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 21" xfId="879"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 22" xfId="835"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 23" xfId="878"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="266"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 4" xfId="470"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 5" xfId="555"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 6" xfId="553"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 7" xfId="554"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 8" xfId="877"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 9" xfId="885"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20" xfId="2084"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21" xfId="2168"/>
+    <cellStyle name="Обычный 2 19 2 2 2 22" xfId="2248"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="469"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="556"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="506"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="610"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="876"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8" xfId="886"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9" xfId="765"/>
+    <cellStyle name="Обычный 2 19 2 2 20" xfId="2034"/>
+    <cellStyle name="Обычный 2 19 2 2 21" xfId="2119"/>
+    <cellStyle name="Обычный 2 19 2 2 22" xfId="2200"/>
+    <cellStyle name="Обычный 2 19 2 2 23" xfId="2279"/>
+    <cellStyle name="Обычный 2 19 2 2 24" xfId="2354"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="267"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="268"/>
+    <cellStyle name="Обычный 2 19 2 2 5" xfId="468"/>
+    <cellStyle name="Обычный 2 19 2 2 6" xfId="557"/>
+    <cellStyle name="Обычный 2 19 2 2 7" xfId="532"/>
+    <cellStyle name="Обычный 2 19 2 2 8" xfId="591"/>
+    <cellStyle name="Обычный 2 19 2 2 9" xfId="875"/>
+    <cellStyle name="Обычный 2 19 2 20" xfId="2075"/>
+    <cellStyle name="Обычный 2 19 2 21" xfId="2159"/>
+    <cellStyle name="Обычный 2 19 2 22" xfId="2239"/>
+    <cellStyle name="Обычный 2 19 2 23" xfId="2316"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="269"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="270"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="271"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="467"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="558"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="529"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="594"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="874"/>
+    <cellStyle name="Обычный 2 19 2 9" xfId="888"/>
+    <cellStyle name="Обычный 2 19 20" xfId="1944"/>
+    <cellStyle name="Обычный 2 19 21" xfId="2033"/>
+    <cellStyle name="Обычный 2 19 22" xfId="2118"/>
+    <cellStyle name="Обычный 2 19 23" xfId="2199"/>
+    <cellStyle name="Обычный 2 19 24" xfId="2278"/>
+    <cellStyle name="Обычный 2 19 25" xfId="2353"/>
+    <cellStyle name="Обычный 2 19 3" xfId="272"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="273"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="274"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="275"/>
+    <cellStyle name="Обычный 2 19 4" xfId="276"/>
+    <cellStyle name="Обычный 2 19 5" xfId="277"/>
+    <cellStyle name="Обычный 2 19 6" xfId="466"/>
+    <cellStyle name="Обычный 2 19 7" xfId="559"/>
+    <cellStyle name="Обычный 2 19 8" xfId="526"/>
+    <cellStyle name="Обычный 2 19 9" xfId="597"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="278"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="279"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="291"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="293"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="297"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="300"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="314"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="315"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="316"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="317"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="318"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="319"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="320"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="321"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="322"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="323"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="324"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="325"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="326"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="327"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="328"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="329"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="330"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="331"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="332"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="333"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="334"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="335"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="336"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="337"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="338"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="339"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="1077"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="1120"/>
+    <cellStyle name="Обычный 2 2 3" xfId="340"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="341"/>
+    <cellStyle name="Обычный 2 2 4" xfId="342"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="343"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="344"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="345"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="346"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="347"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="348"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="349"/>
+    <cellStyle name="Обычный 2 2 5" xfId="350"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="351"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="352"/>
+    <cellStyle name="Обычный 2 2 6" xfId="353"/>
+    <cellStyle name="Обычный 2 2 7" xfId="354"/>
     <cellStyle name="Обычный 2 20" xfId="36"/>
+    <cellStyle name="Обычный 2 20 10" xfId="1139"/>
+    <cellStyle name="Обычный 2 20 11" xfId="980"/>
+    <cellStyle name="Обычный 2 20 12" xfId="922"/>
+    <cellStyle name="Обычный 2 20 13" xfId="1128"/>
+    <cellStyle name="Обычный 2 20 14" xfId="843"/>
+    <cellStyle name="Обычный 2 20 15" xfId="924"/>
+    <cellStyle name="Обычный 2 20 16" xfId="1130"/>
+    <cellStyle name="Обычный 2 20 17" xfId="902"/>
+    <cellStyle name="Обычный 2 20 18" xfId="853"/>
+    <cellStyle name="Обычный 2 20 19" xfId="943"/>
+    <cellStyle name="Обычный 2 20 2" xfId="355"/>
+    <cellStyle name="Обычный 2 20 2 10" xfId="1404"/>
+    <cellStyle name="Обычный 2 20 2 11" xfId="1498"/>
+    <cellStyle name="Обычный 2 20 2 12" xfId="1591"/>
+    <cellStyle name="Обычный 2 20 2 13" xfId="1682"/>
+    <cellStyle name="Обычный 2 20 2 14" xfId="1773"/>
+    <cellStyle name="Обычный 2 20 2 15" xfId="1863"/>
+    <cellStyle name="Обычный 2 20 2 16" xfId="1953"/>
+    <cellStyle name="Обычный 2 20 2 17" xfId="2042"/>
+    <cellStyle name="Обычный 2 20 2 18" xfId="2127"/>
+    <cellStyle name="Обычный 2 20 2 19" xfId="2208"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="356"/>
+    <cellStyle name="Обычный 2 20 2 2 10" xfId="1266"/>
+    <cellStyle name="Обычный 2 20 2 2 11" xfId="1362"/>
+    <cellStyle name="Обычный 2 20 2 2 12" xfId="1457"/>
+    <cellStyle name="Обычный 2 20 2 2 13" xfId="1551"/>
+    <cellStyle name="Обычный 2 20 2 2 14" xfId="1642"/>
+    <cellStyle name="Обычный 2 20 2 2 15" xfId="1733"/>
+    <cellStyle name="Обычный 2 20 2 2 16" xfId="1823"/>
+    <cellStyle name="Обычный 2 20 2 2 17" xfId="1913"/>
+    <cellStyle name="Обычный 2 20 2 2 18" xfId="2003"/>
+    <cellStyle name="Обычный 2 20 2 2 19" xfId="2088"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="357"/>
+    <cellStyle name="Обычный 2 20 2 2 20" xfId="2172"/>
+    <cellStyle name="Обычный 2 20 2 2 21" xfId="2252"/>
+    <cellStyle name="Обычный 2 20 2 2 22" xfId="2328"/>
+    <cellStyle name="Обычный 2 20 2 2 23" xfId="2390"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="358"/>
+    <cellStyle name="Обычный 2 20 2 2 4" xfId="473"/>
+    <cellStyle name="Обычный 2 20 2 2 5" xfId="625"/>
+    <cellStyle name="Обычный 2 20 2 2 6" xfId="681"/>
+    <cellStyle name="Обычный 2 20 2 2 7" xfId="725"/>
+    <cellStyle name="Обычный 2 20 2 2 8" xfId="951"/>
+    <cellStyle name="Обычный 2 20 2 2 9" xfId="1141"/>
+    <cellStyle name="Обычный 2 20 2 20" xfId="2287"/>
+    <cellStyle name="Обычный 2 20 2 21" xfId="2362"/>
+    <cellStyle name="Обычный 2 20 2 22" xfId="2409"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="472"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="624"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="680"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="724"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="950"/>
+    <cellStyle name="Обычный 2 20 2 8" xfId="1140"/>
+    <cellStyle name="Обычный 2 20 2 9" xfId="1308"/>
+    <cellStyle name="Обычный 2 20 20" xfId="1309"/>
+    <cellStyle name="Обычный 2 20 21" xfId="1405"/>
+    <cellStyle name="Обычный 2 20 22" xfId="1499"/>
+    <cellStyle name="Обычный 2 20 23" xfId="1592"/>
+    <cellStyle name="Обычный 2 20 24" xfId="1683"/>
+    <cellStyle name="Обычный 2 20 3" xfId="359"/>
+    <cellStyle name="Обычный 2 20 4" xfId="360"/>
+    <cellStyle name="Обычный 2 20 5" xfId="471"/>
+    <cellStyle name="Обычный 2 20 6" xfId="623"/>
+    <cellStyle name="Обычный 2 20 7" xfId="679"/>
+    <cellStyle name="Обычный 2 20 8" xfId="723"/>
+    <cellStyle name="Обычный 2 20 9" xfId="949"/>
     <cellStyle name="Обычный 2 21" xfId="38"/>
+    <cellStyle name="Обычный 2 21 10" xfId="907"/>
+    <cellStyle name="Обычный 2 21 11" xfId="845"/>
+    <cellStyle name="Обычный 2 21 12" xfId="906"/>
+    <cellStyle name="Обычный 2 21 13" xfId="847"/>
+    <cellStyle name="Обычный 2 21 14" xfId="1185"/>
+    <cellStyle name="Обычный 2 21 15" xfId="1235"/>
+    <cellStyle name="Обычный 2 21 16" xfId="1331"/>
+    <cellStyle name="Обычный 2 21 17" xfId="1426"/>
+    <cellStyle name="Обычный 2 21 18" xfId="1520"/>
+    <cellStyle name="Обычный 2 21 19" xfId="1613"/>
+    <cellStyle name="Обычный 2 21 2" xfId="361"/>
+    <cellStyle name="Обычный 2 21 20" xfId="1704"/>
+    <cellStyle name="Обычный 2 21 21" xfId="1794"/>
+    <cellStyle name="Обычный 2 21 22" xfId="1884"/>
+    <cellStyle name="Обычный 2 21 23" xfId="1974"/>
+    <cellStyle name="Обычный 2 21 3" xfId="362"/>
+    <cellStyle name="Обычный 2 21 4" xfId="474"/>
+    <cellStyle name="Обычный 2 21 5" xfId="628"/>
+    <cellStyle name="Обычный 2 21 6" xfId="683"/>
+    <cellStyle name="Обычный 2 21 7" xfId="726"/>
+    <cellStyle name="Обычный 2 21 8" xfId="956"/>
+    <cellStyle name="Обычный 2 21 9" xfId="1146"/>
     <cellStyle name="Обычный 2 22" xfId="39"/>
+    <cellStyle name="Обычный 2 22 10" xfId="1367"/>
+    <cellStyle name="Обычный 2 22 11" xfId="1462"/>
+    <cellStyle name="Обычный 2 22 12" xfId="1555"/>
+    <cellStyle name="Обычный 2 22 13" xfId="1646"/>
+    <cellStyle name="Обычный 2 22 14" xfId="1737"/>
+    <cellStyle name="Обычный 2 22 15" xfId="1827"/>
+    <cellStyle name="Обычный 2 22 16" xfId="1917"/>
+    <cellStyle name="Обычный 2 22 17" xfId="2007"/>
+    <cellStyle name="Обычный 2 22 18" xfId="2092"/>
+    <cellStyle name="Обычный 2 22 19" xfId="2176"/>
+    <cellStyle name="Обычный 2 22 2" xfId="363"/>
+    <cellStyle name="Обычный 2 22 20" xfId="2256"/>
+    <cellStyle name="Обычный 2 22 21" xfId="2332"/>
+    <cellStyle name="Обычный 2 22 22" xfId="2394"/>
+    <cellStyle name="Обычный 2 22 3" xfId="475"/>
+    <cellStyle name="Обычный 2 22 4" xfId="631"/>
+    <cellStyle name="Обычный 2 22 5" xfId="685"/>
+    <cellStyle name="Обычный 2 22 6" xfId="727"/>
+    <cellStyle name="Обычный 2 22 7" xfId="959"/>
+    <cellStyle name="Обычный 2 22 8" xfId="1149"/>
+    <cellStyle name="Обычный 2 22 9" xfId="1271"/>
     <cellStyle name="Обычный 2 23" xfId="40"/>
+    <cellStyle name="Обычный 2 23 10" xfId="1273"/>
+    <cellStyle name="Обычный 2 23 11" xfId="1369"/>
+    <cellStyle name="Обычный 2 23 12" xfId="1464"/>
+    <cellStyle name="Обычный 2 23 13" xfId="1557"/>
+    <cellStyle name="Обычный 2 23 14" xfId="1648"/>
+    <cellStyle name="Обычный 2 23 15" xfId="1739"/>
+    <cellStyle name="Обычный 2 23 16" xfId="1829"/>
+    <cellStyle name="Обычный 2 23 17" xfId="1919"/>
+    <cellStyle name="Обычный 2 23 18" xfId="2009"/>
+    <cellStyle name="Обычный 2 23 19" xfId="2094"/>
+    <cellStyle name="Обычный 2 23 2" xfId="364"/>
+    <cellStyle name="Обычный 2 23 20" xfId="2178"/>
+    <cellStyle name="Обычный 2 23 21" xfId="2257"/>
+    <cellStyle name="Обычный 2 23 22" xfId="2333"/>
+    <cellStyle name="Обычный 2 23 3" xfId="476"/>
+    <cellStyle name="Обычный 2 23 4" xfId="632"/>
+    <cellStyle name="Обычный 2 23 5" xfId="686"/>
+    <cellStyle name="Обычный 2 23 6" xfId="728"/>
+    <cellStyle name="Обычный 2 23 7" xfId="960"/>
+    <cellStyle name="Обычный 2 23 8" xfId="1150"/>
+    <cellStyle name="Обычный 2 23 9" xfId="1200"/>
     <cellStyle name="Обычный 2 24" xfId="41"/>
+    <cellStyle name="Обычный 2 24 10" xfId="842"/>
+    <cellStyle name="Обычный 2 24 11" xfId="971"/>
+    <cellStyle name="Обычный 2 24 12" xfId="912"/>
+    <cellStyle name="Обычный 2 24 13" xfId="827"/>
+    <cellStyle name="Обычный 2 24 14" xfId="930"/>
+    <cellStyle name="Обычный 2 24 15" xfId="1136"/>
+    <cellStyle name="Обычный 2 24 16" xfId="972"/>
+    <cellStyle name="Обычный 2 24 17" xfId="919"/>
+    <cellStyle name="Обычный 2 24 18" xfId="1125"/>
+    <cellStyle name="Обычный 2 24 19" xfId="778"/>
+    <cellStyle name="Обычный 2 24 2" xfId="365"/>
+    <cellStyle name="Обычный 2 24 20" xfId="1194"/>
+    <cellStyle name="Обычный 2 24 21" xfId="1277"/>
+    <cellStyle name="Обычный 2 24 22" xfId="1373"/>
+    <cellStyle name="Обычный 2 24 3" xfId="477"/>
+    <cellStyle name="Обычный 2 24 4" xfId="633"/>
+    <cellStyle name="Обычный 2 24 5" xfId="687"/>
+    <cellStyle name="Обычный 2 24 6" xfId="729"/>
+    <cellStyle name="Обычный 2 24 7" xfId="961"/>
+    <cellStyle name="Обычный 2 24 8" xfId="1151"/>
+    <cellStyle name="Обычный 2 24 9" xfId="1005"/>
     <cellStyle name="Обычный 2 25" xfId="42"/>
+    <cellStyle name="Обычный 2 25 10" xfId="1258"/>
+    <cellStyle name="Обычный 2 25 11" xfId="1354"/>
+    <cellStyle name="Обычный 2 25 12" xfId="1449"/>
+    <cellStyle name="Обычный 2 25 13" xfId="1543"/>
+    <cellStyle name="Обычный 2 25 14" xfId="1634"/>
+    <cellStyle name="Обычный 2 25 15" xfId="1725"/>
+    <cellStyle name="Обычный 2 25 16" xfId="1815"/>
+    <cellStyle name="Обычный 2 25 17" xfId="1905"/>
+    <cellStyle name="Обычный 2 25 18" xfId="1995"/>
+    <cellStyle name="Обычный 2 25 19" xfId="2081"/>
+    <cellStyle name="Обычный 2 25 2" xfId="366"/>
+    <cellStyle name="Обычный 2 25 20" xfId="2165"/>
+    <cellStyle name="Обычный 2 25 21" xfId="2245"/>
+    <cellStyle name="Обычный 2 25 22" xfId="2322"/>
+    <cellStyle name="Обычный 2 25 3" xfId="478"/>
+    <cellStyle name="Обычный 2 25 4" xfId="634"/>
+    <cellStyle name="Обычный 2 25 5" xfId="688"/>
+    <cellStyle name="Обычный 2 25 6" xfId="730"/>
+    <cellStyle name="Обычный 2 25 7" xfId="962"/>
+    <cellStyle name="Обычный 2 25 8" xfId="1152"/>
+    <cellStyle name="Обычный 2 25 9" xfId="807"/>
     <cellStyle name="Обычный 2 26" xfId="43"/>
     <cellStyle name="Обычный 2 27" xfId="49"/>
     <cellStyle name="Обычный 2 28" xfId="55"/>
     <cellStyle name="Обычный 2 29" xfId="61"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
+    <cellStyle name="Обычный 2 3 2" xfId="367"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="368"/>
+    <cellStyle name="Обычный 2 3 3" xfId="1076"/>
+    <cellStyle name="Обычный 2 3 4" xfId="1119"/>
     <cellStyle name="Обычный 2 30" xfId="67"/>
     <cellStyle name="Обычный 2 31" xfId="73"/>
     <cellStyle name="Обычный 2 32" xfId="79"/>
     <cellStyle name="Обычный 2 33" xfId="85"/>
     <cellStyle name="Обычный 2 34" xfId="91"/>
     <cellStyle name="Обычный 2 35" xfId="97"/>
     <cellStyle name="Обычный 2 36" xfId="103"/>
     <cellStyle name="Обычный 2 37" xfId="109"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
+    <cellStyle name="Обычный 2 4 10" xfId="1201"/>
+    <cellStyle name="Обычный 2 4 11" xfId="1227"/>
+    <cellStyle name="Обычный 2 4 12" xfId="1323"/>
+    <cellStyle name="Обычный 2 4 13" xfId="1419"/>
+    <cellStyle name="Обычный 2 4 14" xfId="1513"/>
+    <cellStyle name="Обычный 2 4 15" xfId="1606"/>
+    <cellStyle name="Обычный 2 4 16" xfId="1697"/>
+    <cellStyle name="Обычный 2 4 17" xfId="1787"/>
+    <cellStyle name="Обычный 2 4 18" xfId="1877"/>
+    <cellStyle name="Обычный 2 4 19" xfId="1967"/>
+    <cellStyle name="Обычный 2 4 2" xfId="148"/>
+    <cellStyle name="Обычный 2 4 2 10" xfId="846"/>
+    <cellStyle name="Обычный 2 4 2 11" xfId="1197"/>
+    <cellStyle name="Обычный 2 4 2 12" xfId="1229"/>
+    <cellStyle name="Обычный 2 4 2 13" xfId="1325"/>
+    <cellStyle name="Обычный 2 4 2 14" xfId="1420"/>
+    <cellStyle name="Обычный 2 4 2 15" xfId="1514"/>
+    <cellStyle name="Обычный 2 4 2 16" xfId="1607"/>
+    <cellStyle name="Обычный 2 4 2 17" xfId="1698"/>
+    <cellStyle name="Обычный 2 4 2 18" xfId="1788"/>
+    <cellStyle name="Обычный 2 4 2 19" xfId="1878"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="170"/>
+    <cellStyle name="Обычный 2 4 2 2 10" xfId="911"/>
+    <cellStyle name="Обычный 2 4 2 2 11" xfId="836"/>
+    <cellStyle name="Обычный 2 4 2 2 12" xfId="831"/>
+    <cellStyle name="Обычный 2 4 2 2 13" xfId="798"/>
+    <cellStyle name="Обычный 2 4 2 2 14" xfId="931"/>
+    <cellStyle name="Обычный 2 4 2 2 15" xfId="1137"/>
+    <cellStyle name="Обычный 2 4 2 2 16" xfId="1004"/>
+    <cellStyle name="Обычный 2 4 2 2 17" xfId="775"/>
+    <cellStyle name="Обычный 2 4 2 2 18" xfId="1173"/>
+    <cellStyle name="Обычный 2 4 2 2 19" xfId="1241"/>
+    <cellStyle name="Обычный 2 4 2 2 2" xfId="211"/>
+    <cellStyle name="Обычный 2 4 2 2 20" xfId="1337"/>
+    <cellStyle name="Обычный 2 4 2 2 21" xfId="1432"/>
+    <cellStyle name="Обычный 2 4 2 2 22" xfId="1526"/>
+    <cellStyle name="Обычный 2 4 2 2 3" xfId="453"/>
+    <cellStyle name="Обычный 2 4 2 2 4" xfId="587"/>
+    <cellStyle name="Обычный 2 4 2 2 5" xfId="617"/>
+    <cellStyle name="Обычный 2 4 2 2 6" xfId="675"/>
+    <cellStyle name="Обычный 2 4 2 2 7" xfId="828"/>
+    <cellStyle name="Обычный 2 4 2 2 8" xfId="937"/>
+    <cellStyle name="Обычный 2 4 2 2 9" xfId="1147"/>
+    <cellStyle name="Обычный 2 4 2 20" xfId="1968"/>
+    <cellStyle name="Обычный 2 4 2 21" xfId="2056"/>
+    <cellStyle name="Обычный 2 4 2 22" xfId="2141"/>
+    <cellStyle name="Обычный 2 4 2 23" xfId="2222"/>
+    <cellStyle name="Обычный 2 4 2 24" xfId="2301"/>
+    <cellStyle name="Обычный 2 4 2 3" xfId="232"/>
+    <cellStyle name="Обычный 2 4 2 4" xfId="369"/>
+    <cellStyle name="Обычный 2 4 2 5" xfId="436"/>
+    <cellStyle name="Обычный 2 4 2 6" xfId="540"/>
+    <cellStyle name="Обычный 2 4 2 7" xfId="579"/>
+    <cellStyle name="Обычный 2 4 2 8" xfId="550"/>
+    <cellStyle name="Обычный 2 4 2 9" xfId="791"/>
+    <cellStyle name="Обычный 2 4 20" xfId="2055"/>
+    <cellStyle name="Обычный 2 4 21" xfId="2140"/>
+    <cellStyle name="Обычный 2 4 22" xfId="2221"/>
+    <cellStyle name="Обычный 2 4 23" xfId="2300"/>
+    <cellStyle name="Обычный 2 4 3" xfId="174"/>
+    <cellStyle name="Обычный 2 4 4" xfId="427"/>
+    <cellStyle name="Обычный 2 4 5" xfId="545"/>
+    <cellStyle name="Обычный 2 4 6" xfId="575"/>
+    <cellStyle name="Обычный 2 4 7" xfId="514"/>
+    <cellStyle name="Обычный 2 4 8" xfId="771"/>
+    <cellStyle name="Обычный 2 4 9" xfId="851"/>
     <cellStyle name="Обычный 2 5" xfId="8"/>
+    <cellStyle name="Обычный 2 5 10" xfId="848"/>
+    <cellStyle name="Обычный 2 5 11" xfId="1167"/>
+    <cellStyle name="Обычный 2 5 12" xfId="1244"/>
+    <cellStyle name="Обычный 2 5 13" xfId="1340"/>
+    <cellStyle name="Обычный 2 5 14" xfId="1435"/>
+    <cellStyle name="Обычный 2 5 15" xfId="1529"/>
+    <cellStyle name="Обычный 2 5 16" xfId="1620"/>
+    <cellStyle name="Обычный 2 5 17" xfId="1711"/>
+    <cellStyle name="Обычный 2 5 18" xfId="1801"/>
+    <cellStyle name="Обычный 2 5 19" xfId="1891"/>
+    <cellStyle name="Обычный 2 5 2" xfId="169"/>
+    <cellStyle name="Обычный 2 5 2 10" xfId="1133"/>
+    <cellStyle name="Обычный 2 5 2 11" xfId="955"/>
+    <cellStyle name="Обычный 2 5 2 12" xfId="1163"/>
+    <cellStyle name="Обычный 2 5 2 13" xfId="841"/>
+    <cellStyle name="Обычный 2 5 2 14" xfId="1261"/>
+    <cellStyle name="Обычный 2 5 2 15" xfId="1357"/>
+    <cellStyle name="Обычный 2 5 2 16" xfId="1452"/>
+    <cellStyle name="Обычный 2 5 2 17" xfId="1546"/>
+    <cellStyle name="Обычный 2 5 2 18" xfId="1637"/>
+    <cellStyle name="Обычный 2 5 2 19" xfId="1728"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="370"/>
+    <cellStyle name="Обычный 2 5 2 20" xfId="1818"/>
+    <cellStyle name="Обычный 2 5 2 21" xfId="1908"/>
+    <cellStyle name="Обычный 2 5 2 22" xfId="1998"/>
+    <cellStyle name="Обычный 2 5 2 3" xfId="479"/>
+    <cellStyle name="Обычный 2 5 2 4" xfId="637"/>
+    <cellStyle name="Обычный 2 5 2 5" xfId="690"/>
+    <cellStyle name="Обычный 2 5 2 6" xfId="731"/>
+    <cellStyle name="Обычный 2 5 2 7" xfId="966"/>
+    <cellStyle name="Обычный 2 5 2 8" xfId="1156"/>
+    <cellStyle name="Обычный 2 5 2 9" xfId="927"/>
+    <cellStyle name="Обычный 2 5 20" xfId="1981"/>
+    <cellStyle name="Обычный 2 5 21" xfId="2068"/>
+    <cellStyle name="Обычный 2 5 22" xfId="2152"/>
+    <cellStyle name="Обычный 2 5 3" xfId="435"/>
+    <cellStyle name="Обычный 2 5 4" xfId="507"/>
+    <cellStyle name="Обычный 2 5 5" xfId="608"/>
+    <cellStyle name="Обычный 2 5 6" xfId="649"/>
+    <cellStyle name="Обычный 2 5 7" xfId="790"/>
+    <cellStyle name="Обычный 2 5 8" xfId="758"/>
+    <cellStyle name="Обычный 2 5 9" xfId="784"/>
     <cellStyle name="Обычный 2 6" xfId="9"/>
+    <cellStyle name="Обычный 2 6 10" xfId="1276"/>
+    <cellStyle name="Обычный 2 6 11" xfId="1372"/>
+    <cellStyle name="Обычный 2 6 12" xfId="1467"/>
+    <cellStyle name="Обычный 2 6 13" xfId="1560"/>
+    <cellStyle name="Обычный 2 6 14" xfId="1651"/>
+    <cellStyle name="Обычный 2 6 15" xfId="1742"/>
+    <cellStyle name="Обычный 2 6 16" xfId="1832"/>
+    <cellStyle name="Обычный 2 6 17" xfId="1922"/>
+    <cellStyle name="Обычный 2 6 18" xfId="2012"/>
+    <cellStyle name="Обычный 2 6 19" xfId="2097"/>
+    <cellStyle name="Обычный 2 6 2" xfId="176"/>
+    <cellStyle name="Обычный 2 6 2 10" xfId="1134"/>
+    <cellStyle name="Обычный 2 6 2 11" xfId="963"/>
+    <cellStyle name="Обычный 2 6 2 12" xfId="940"/>
+    <cellStyle name="Обычный 2 6 2 13" xfId="1153"/>
+    <cellStyle name="Обычный 2 6 2 14" xfId="917"/>
+    <cellStyle name="Обычный 2 6 2 15" xfId="1310"/>
+    <cellStyle name="Обычный 2 6 2 16" xfId="1406"/>
+    <cellStyle name="Обычный 2 6 2 17" xfId="1500"/>
+    <cellStyle name="Обычный 2 6 2 18" xfId="1593"/>
+    <cellStyle name="Обычный 2 6 2 19" xfId="1684"/>
+    <cellStyle name="Обычный 2 6 2 2" xfId="371"/>
+    <cellStyle name="Обычный 2 6 2 20" xfId="1774"/>
+    <cellStyle name="Обычный 2 6 2 21" xfId="1864"/>
+    <cellStyle name="Обычный 2 6 2 22" xfId="1954"/>
+    <cellStyle name="Обычный 2 6 2 3" xfId="480"/>
+    <cellStyle name="Обычный 2 6 2 4" xfId="638"/>
+    <cellStyle name="Обычный 2 6 2 5" xfId="691"/>
+    <cellStyle name="Обычный 2 6 2 6" xfId="732"/>
+    <cellStyle name="Обычный 2 6 2 7" xfId="967"/>
+    <cellStyle name="Обычный 2 6 2 8" xfId="1157"/>
+    <cellStyle name="Обычный 2 6 2 9" xfId="928"/>
+    <cellStyle name="Обычный 2 6 20" xfId="2181"/>
+    <cellStyle name="Обычный 2 6 21" xfId="2260"/>
+    <cellStyle name="Обычный 2 6 22" xfId="2336"/>
+    <cellStyle name="Обычный 2 6 3" xfId="440"/>
+    <cellStyle name="Обычный 2 6 4" xfId="604"/>
+    <cellStyle name="Обычный 2 6 5" xfId="643"/>
+    <cellStyle name="Обычный 2 6 6" xfId="695"/>
+    <cellStyle name="Обычный 2 6 7" xfId="797"/>
+    <cellStyle name="Обычный 2 6 8" xfId="977"/>
+    <cellStyle name="Обычный 2 6 9" xfId="1196"/>
     <cellStyle name="Обычный 2 7" xfId="10"/>
+    <cellStyle name="Обычный 2 7 10" xfId="1365"/>
+    <cellStyle name="Обычный 2 7 11" xfId="1460"/>
+    <cellStyle name="Обычный 2 7 12" xfId="1553"/>
+    <cellStyle name="Обычный 2 7 13" xfId="1644"/>
+    <cellStyle name="Обычный 2 7 14" xfId="1735"/>
+    <cellStyle name="Обычный 2 7 15" xfId="1825"/>
+    <cellStyle name="Обычный 2 7 16" xfId="1915"/>
+    <cellStyle name="Обычный 2 7 17" xfId="2005"/>
+    <cellStyle name="Обычный 2 7 18" xfId="2090"/>
+    <cellStyle name="Обычный 2 7 19" xfId="2174"/>
+    <cellStyle name="Обычный 2 7 2" xfId="181"/>
+    <cellStyle name="Обычный 2 7 2 10" xfId="1135"/>
+    <cellStyle name="Обычный 2 7 2 11" xfId="795"/>
+    <cellStyle name="Обычный 2 7 2 12" xfId="1168"/>
+    <cellStyle name="Обычный 2 7 2 13" xfId="1290"/>
+    <cellStyle name="Обычный 2 7 2 14" xfId="1386"/>
+    <cellStyle name="Обычный 2 7 2 15" xfId="1480"/>
+    <cellStyle name="Обычный 2 7 2 16" xfId="1573"/>
+    <cellStyle name="Обычный 2 7 2 17" xfId="1664"/>
+    <cellStyle name="Обычный 2 7 2 18" xfId="1755"/>
+    <cellStyle name="Обычный 2 7 2 19" xfId="1845"/>
+    <cellStyle name="Обычный 2 7 2 2" xfId="372"/>
+    <cellStyle name="Обычный 2 7 2 20" xfId="1935"/>
+    <cellStyle name="Обычный 2 7 2 21" xfId="2024"/>
+    <cellStyle name="Обычный 2 7 2 22" xfId="2109"/>
+    <cellStyle name="Обычный 2 7 2 3" xfId="481"/>
+    <cellStyle name="Обычный 2 7 2 4" xfId="639"/>
+    <cellStyle name="Обычный 2 7 2 5" xfId="692"/>
+    <cellStyle name="Обычный 2 7 2 6" xfId="733"/>
+    <cellStyle name="Обычный 2 7 2 7" xfId="968"/>
+    <cellStyle name="Обычный 2 7 2 8" xfId="1158"/>
+    <cellStyle name="Обычный 2 7 2 9" xfId="929"/>
+    <cellStyle name="Обычный 2 7 20" xfId="2254"/>
+    <cellStyle name="Обычный 2 7 21" xfId="2330"/>
+    <cellStyle name="Обычный 2 7 22" xfId="2392"/>
+    <cellStyle name="Обычный 2 7 3" xfId="443"/>
+    <cellStyle name="Обычный 2 7 4" xfId="530"/>
+    <cellStyle name="Обычный 2 7 5" xfId="593"/>
+    <cellStyle name="Обычный 2 7 6" xfId="622"/>
+    <cellStyle name="Обычный 2 7 7" xfId="802"/>
+    <cellStyle name="Обычный 2 7 8" xfId="820"/>
+    <cellStyle name="Обычный 2 7 9" xfId="1269"/>
     <cellStyle name="Обычный 2 8" xfId="16"/>
+    <cellStyle name="Обычный 2 8 10" xfId="1239"/>
+    <cellStyle name="Обычный 2 8 11" xfId="1335"/>
+    <cellStyle name="Обычный 2 8 12" xfId="1430"/>
+    <cellStyle name="Обычный 2 8 13" xfId="1524"/>
+    <cellStyle name="Обычный 2 8 14" xfId="1617"/>
+    <cellStyle name="Обычный 2 8 15" xfId="1708"/>
+    <cellStyle name="Обычный 2 8 16" xfId="1798"/>
+    <cellStyle name="Обычный 2 8 17" xfId="1888"/>
+    <cellStyle name="Обычный 2 8 18" xfId="1978"/>
+    <cellStyle name="Обычный 2 8 19" xfId="2065"/>
+    <cellStyle name="Обычный 2 8 2" xfId="146"/>
+    <cellStyle name="Обычный 2 8 20" xfId="2149"/>
+    <cellStyle name="Обычный 2 8 21" xfId="2230"/>
+    <cellStyle name="Обычный 2 8 22" xfId="2309"/>
+    <cellStyle name="Обычный 2 8 3" xfId="426"/>
+    <cellStyle name="Обычный 2 8 4" xfId="511"/>
+    <cellStyle name="Обычный 2 8 5" xfId="538"/>
+    <cellStyle name="Обычный 2 8 6" xfId="581"/>
+    <cellStyle name="Обычный 2 8 7" xfId="769"/>
+    <cellStyle name="Обычный 2 8 8" xfId="776"/>
+    <cellStyle name="Обычный 2 8 9" xfId="1177"/>
     <cellStyle name="Обычный 2 9" xfId="14"/>
+    <cellStyle name="Обычный 2 9 10" xfId="1148"/>
+    <cellStyle name="Обычный 2 9 11" xfId="1313"/>
+    <cellStyle name="Обычный 2 9 12" xfId="1409"/>
+    <cellStyle name="Обычный 2 9 13" xfId="1503"/>
+    <cellStyle name="Обычный 2 9 14" xfId="1596"/>
+    <cellStyle name="Обычный 2 9 15" xfId="1687"/>
+    <cellStyle name="Обычный 2 9 16" xfId="1777"/>
+    <cellStyle name="Обычный 2 9 17" xfId="1867"/>
+    <cellStyle name="Обычный 2 9 18" xfId="1957"/>
+    <cellStyle name="Обычный 2 9 19" xfId="2045"/>
+    <cellStyle name="Обычный 2 9 2" xfId="373"/>
+    <cellStyle name="Обычный 2 9 20" xfId="2130"/>
+    <cellStyle name="Обычный 2 9 21" xfId="2211"/>
+    <cellStyle name="Обычный 2 9 22" xfId="2290"/>
+    <cellStyle name="Обычный 2 9 3" xfId="482"/>
+    <cellStyle name="Обычный 2 9 4" xfId="640"/>
+    <cellStyle name="Обычный 2 9 5" xfId="693"/>
+    <cellStyle name="Обычный 2 9 6" xfId="734"/>
+    <cellStyle name="Обычный 2 9 7" xfId="969"/>
+    <cellStyle name="Обычный 2 9 8" xfId="1159"/>
+    <cellStyle name="Обычный 2 9 9" xfId="938"/>
     <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный 3 10" xfId="189"/>
+    <cellStyle name="Обычный 3 10 2" xfId="375"/>
+    <cellStyle name="Обычный 3 11" xfId="194"/>
+    <cellStyle name="Обычный 3 11 2" xfId="376"/>
+    <cellStyle name="Обычный 3 12" xfId="198"/>
+    <cellStyle name="Обычный 3 12 2" xfId="377"/>
+    <cellStyle name="Обычный 3 13" xfId="202"/>
+    <cellStyle name="Обычный 3 13 2" xfId="378"/>
+    <cellStyle name="Обычный 3 13 3" xfId="379"/>
+    <cellStyle name="Обычный 3 14" xfId="208"/>
+    <cellStyle name="Обычный 3 14 2" xfId="380"/>
+    <cellStyle name="Обычный 3 14 3" xfId="381"/>
+    <cellStyle name="Обычный 3 15" xfId="216"/>
+    <cellStyle name="Обычный 3 15 2" xfId="382"/>
+    <cellStyle name="Обычный 3 16" xfId="227"/>
+    <cellStyle name="Обычный 3 17" xfId="236"/>
+    <cellStyle name="Обычный 3 18" xfId="240"/>
+    <cellStyle name="Обычный 3 19" xfId="229"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 3 2 2" xfId="383"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="1078"/>
+    <cellStyle name="Обычный 3 2 2 3" xfId="1121"/>
+    <cellStyle name="Обычный 3 20" xfId="239"/>
+    <cellStyle name="Обычный 3 21" xfId="247"/>
+    <cellStyle name="Обычный 3 22" xfId="374"/>
+    <cellStyle name="Обычный 3 23" xfId="409"/>
+    <cellStyle name="Обычный 3 24" xfId="265"/>
+    <cellStyle name="Обычный 3 25" xfId="612"/>
+    <cellStyle name="Обычный 3 26" xfId="666"/>
+    <cellStyle name="Обычный 3 27" xfId="716"/>
+    <cellStyle name="Обычный 3 28" xfId="759"/>
+    <cellStyle name="Обычный 3 29" xfId="1008"/>
+    <cellStyle name="Обычный 3 3" xfId="136"/>
+    <cellStyle name="Обычный 3 3 10" xfId="772"/>
+    <cellStyle name="Обычный 3 3 11" xfId="832"/>
+    <cellStyle name="Обычный 3 3 12" xfId="1204"/>
+    <cellStyle name="Обычный 3 3 13" xfId="1274"/>
+    <cellStyle name="Обычный 3 3 14" xfId="1370"/>
+    <cellStyle name="Обычный 3 3 15" xfId="1465"/>
+    <cellStyle name="Обычный 3 3 16" xfId="1558"/>
+    <cellStyle name="Обычный 3 3 17" xfId="1649"/>
+    <cellStyle name="Обычный 3 3 18" xfId="1740"/>
+    <cellStyle name="Обычный 3 3 19" xfId="1830"/>
+    <cellStyle name="Обычный 3 3 2" xfId="149"/>
+    <cellStyle name="Обычный 3 3 2 10" xfId="800"/>
+    <cellStyle name="Обычный 3 3 2 11" xfId="1174"/>
+    <cellStyle name="Обычный 3 3 2 12" xfId="1287"/>
+    <cellStyle name="Обычный 3 3 2 13" xfId="1383"/>
+    <cellStyle name="Обычный 3 3 2 14" xfId="1477"/>
+    <cellStyle name="Обычный 3 3 2 15" xfId="1570"/>
+    <cellStyle name="Обычный 3 3 2 16" xfId="1661"/>
+    <cellStyle name="Обычный 3 3 2 17" xfId="1752"/>
+    <cellStyle name="Обычный 3 3 2 18" xfId="1842"/>
+    <cellStyle name="Обычный 3 3 2 19" xfId="1932"/>
+    <cellStyle name="Обычный 3 3 2 2" xfId="150"/>
+    <cellStyle name="Обычный 3 3 2 2 10" xfId="925"/>
+    <cellStyle name="Обычный 3 3 2 2 11" xfId="1131"/>
+    <cellStyle name="Обычный 3 3 2 2 12" xfId="904"/>
+    <cellStyle name="Обычный 3 3 2 2 13" xfId="780"/>
+    <cellStyle name="Обычный 3 3 2 2 14" xfId="954"/>
+    <cellStyle name="Обычный 3 3 2 2 15" xfId="953"/>
+    <cellStyle name="Обычный 3 3 2 2 16" xfId="1162"/>
+    <cellStyle name="Обычный 3 3 2 2 17" xfId="948"/>
+    <cellStyle name="Обычный 3 3 2 2 18" xfId="1161"/>
+    <cellStyle name="Обычный 3 3 2 2 19" xfId="944"/>
+    <cellStyle name="Обычный 3 3 2 2 2" xfId="172"/>
+    <cellStyle name="Обычный 3 3 2 2 2 10" xfId="905"/>
+    <cellStyle name="Обычный 3 3 2 2 2 11" xfId="764"/>
+    <cellStyle name="Обычный 3 3 2 2 2 12" xfId="757"/>
+    <cellStyle name="Обычный 3 3 2 2 2 13" xfId="1165"/>
+    <cellStyle name="Обычный 3 3 2 2 2 14" xfId="1245"/>
+    <cellStyle name="Обычный 3 3 2 2 2 15" xfId="1341"/>
+    <cellStyle name="Обычный 3 3 2 2 2 16" xfId="1436"/>
+    <cellStyle name="Обычный 3 3 2 2 2 17" xfId="1530"/>
+    <cellStyle name="Обычный 3 3 2 2 2 18" xfId="1621"/>
+    <cellStyle name="Обычный 3 3 2 2 2 19" xfId="1712"/>
+    <cellStyle name="Обычный 3 3 2 2 2 2" xfId="212"/>
+    <cellStyle name="Обычный 3 3 2 2 2 20" xfId="1802"/>
+    <cellStyle name="Обычный 3 3 2 2 2 21" xfId="1892"/>
+    <cellStyle name="Обычный 3 3 2 2 2 22" xfId="1982"/>
+    <cellStyle name="Обычный 3 3 2 2 2 3" xfId="454"/>
+    <cellStyle name="Обычный 3 3 2 2 2 4" xfId="586"/>
+    <cellStyle name="Обычный 3 3 2 2 2 5" xfId="616"/>
+    <cellStyle name="Обычный 3 3 2 2 2 6" xfId="674"/>
+    <cellStyle name="Обычный 3 3 2 2 2 7" xfId="829"/>
+    <cellStyle name="Обычный 3 3 2 2 2 8" xfId="936"/>
+    <cellStyle name="Обычный 3 3 2 2 2 9" xfId="1145"/>
+    <cellStyle name="Обычный 3 3 2 2 20" xfId="916"/>
+    <cellStyle name="Обычный 3 3 2 2 21" xfId="1268"/>
+    <cellStyle name="Обычный 3 3 2 2 22" xfId="1364"/>
+    <cellStyle name="Обычный 3 3 2 2 23" xfId="1459"/>
+    <cellStyle name="Обычный 3 3 2 2 3" xfId="418"/>
+    <cellStyle name="Обычный 3 3 2 2 4" xfId="437"/>
+    <cellStyle name="Обычный 3 3 2 2 5" xfId="546"/>
+    <cellStyle name="Обычный 3 3 2 2 6" xfId="574"/>
+    <cellStyle name="Обычный 3 3 2 2 7" xfId="517"/>
+    <cellStyle name="Обычный 3 3 2 2 8" xfId="793"/>
+    <cellStyle name="Обычный 3 3 2 2 9" xfId="852"/>
+    <cellStyle name="Обычный 3 3 2 20" xfId="2021"/>
+    <cellStyle name="Обычный 3 3 2 21" xfId="2106"/>
+    <cellStyle name="Обычный 3 3 2 22" xfId="2190"/>
+    <cellStyle name="Обычный 3 3 2 23" xfId="2269"/>
+    <cellStyle name="Обычный 3 3 2 24" xfId="2345"/>
+    <cellStyle name="Обычный 3 3 2 3" xfId="233"/>
+    <cellStyle name="Обычный 3 3 2 4" xfId="416"/>
+    <cellStyle name="Обычный 3 3 2 5" xfId="429"/>
+    <cellStyle name="Обычный 3 3 2 6" xfId="519"/>
+    <cellStyle name="Обычный 3 3 2 7" xfId="603"/>
+    <cellStyle name="Обычный 3 3 2 8" xfId="642"/>
+    <cellStyle name="Обычный 3 3 2 9" xfId="773"/>
+    <cellStyle name="Обычный 3 3 20" xfId="1920"/>
+    <cellStyle name="Обычный 3 3 21" xfId="2010"/>
+    <cellStyle name="Обычный 3 3 22" xfId="2095"/>
+    <cellStyle name="Обычный 3 3 23" xfId="2179"/>
+    <cellStyle name="Обычный 3 3 24" xfId="2258"/>
+    <cellStyle name="Обычный 3 3 25" xfId="2334"/>
+    <cellStyle name="Обычный 3 3 3" xfId="223"/>
+    <cellStyle name="Обычный 3 3 4" xfId="384"/>
+    <cellStyle name="Обычный 3 3 5" xfId="410"/>
+    <cellStyle name="Обычный 3 3 6" xfId="428"/>
+    <cellStyle name="Обычный 3 3 7" xfId="535"/>
+    <cellStyle name="Обычный 3 3 8" xfId="584"/>
+    <cellStyle name="Обычный 3 3 9" xfId="528"/>
+    <cellStyle name="Обычный 3 30" xfId="1305"/>
+    <cellStyle name="Обычный 3 31" xfId="1401"/>
+    <cellStyle name="Обычный 3 32" xfId="1495"/>
+    <cellStyle name="Обычный 3 33" xfId="1588"/>
+    <cellStyle name="Обычный 3 34" xfId="1679"/>
+    <cellStyle name="Обычный 3 35" xfId="1770"/>
+    <cellStyle name="Обычный 3 36" xfId="1860"/>
+    <cellStyle name="Обычный 3 37" xfId="1950"/>
+    <cellStyle name="Обычный 3 38" xfId="2039"/>
+    <cellStyle name="Обычный 3 39" xfId="2124"/>
+    <cellStyle name="Обычный 3 4" xfId="151"/>
+    <cellStyle name="Обычный 3 4 2" xfId="177"/>
+    <cellStyle name="Обычный 3 4 2 2" xfId="214"/>
+    <cellStyle name="Обычный 3 4 2 3" xfId="234"/>
+    <cellStyle name="Обычный 3 4 3" xfId="225"/>
+    <cellStyle name="Обычный 3 40" xfId="2205"/>
+    <cellStyle name="Обычный 3 41" xfId="2284"/>
+    <cellStyle name="Обычный 3 42" xfId="2359"/>
+    <cellStyle name="Обычный 3 43" xfId="2408"/>
+    <cellStyle name="Обычный 3 5" xfId="152"/>
+    <cellStyle name="Обычный 3 5 2" xfId="162"/>
+    <cellStyle name="Обычный 3 5 2 2" xfId="179"/>
+    <cellStyle name="Обычный 3 5 2 2 2" xfId="215"/>
+    <cellStyle name="Обычный 3 5 2 3" xfId="235"/>
+    <cellStyle name="Обычный 3 5 3" xfId="226"/>
+    <cellStyle name="Обычный 3 6" xfId="153"/>
+    <cellStyle name="Обычный 3 6 2" xfId="182"/>
+    <cellStyle name="Обычный 3 6 2 2" xfId="217"/>
+    <cellStyle name="Обычный 3 7" xfId="156"/>
+    <cellStyle name="Обычный 3 7 2" xfId="386"/>
+    <cellStyle name="Обычный 3 8" xfId="186"/>
+    <cellStyle name="Обычный 3 8 2" xfId="387"/>
+    <cellStyle name="Обычный 3 9" xfId="190"/>
+    <cellStyle name="Обычный 3 9 2" xfId="388"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 10" xfId="92"/>
+    <cellStyle name="Обычный 4 10 10" xfId="978"/>
+    <cellStyle name="Обычный 4 10 11" xfId="915"/>
+    <cellStyle name="Обычный 4 10 12" xfId="819"/>
+    <cellStyle name="Обычный 4 10 13" xfId="834"/>
+    <cellStyle name="Обычный 4 10 14" xfId="1186"/>
+    <cellStyle name="Обычный 4 10 15" xfId="1281"/>
+    <cellStyle name="Обычный 4 10 16" xfId="1377"/>
+    <cellStyle name="Обычный 4 10 17" xfId="1471"/>
+    <cellStyle name="Обычный 4 10 18" xfId="1564"/>
+    <cellStyle name="Обычный 4 10 19" xfId="1655"/>
+    <cellStyle name="Обычный 4 10 2" xfId="195"/>
+    <cellStyle name="Обычный 4 10 2 10" xfId="1382"/>
+    <cellStyle name="Обычный 4 10 2 11" xfId="1476"/>
+    <cellStyle name="Обычный 4 10 2 12" xfId="1569"/>
+    <cellStyle name="Обычный 4 10 2 13" xfId="1660"/>
+    <cellStyle name="Обычный 4 10 2 14" xfId="1751"/>
+    <cellStyle name="Обычный 4 10 2 15" xfId="1841"/>
+    <cellStyle name="Обычный 4 10 2 16" xfId="1931"/>
+    <cellStyle name="Обычный 4 10 2 17" xfId="2020"/>
+    <cellStyle name="Обычный 4 10 2 18" xfId="2105"/>
+    <cellStyle name="Обычный 4 10 2 19" xfId="2189"/>
+    <cellStyle name="Обычный 4 10 2 2" xfId="390"/>
+    <cellStyle name="Обычный 4 10 2 20" xfId="2268"/>
+    <cellStyle name="Обычный 4 10 2 21" xfId="2344"/>
+    <cellStyle name="Обычный 4 10 2 22" xfId="2403"/>
+    <cellStyle name="Обычный 4 10 2 3" xfId="484"/>
+    <cellStyle name="Обычный 4 10 2 4" xfId="648"/>
+    <cellStyle name="Обычный 4 10 2 5" xfId="700"/>
+    <cellStyle name="Обычный 4 10 2 6" xfId="736"/>
+    <cellStyle name="Обычный 4 10 2 7" xfId="986"/>
+    <cellStyle name="Обычный 4 10 2 8" xfId="1176"/>
+    <cellStyle name="Обычный 4 10 2 9" xfId="1286"/>
+    <cellStyle name="Обычный 4 10 20" xfId="1746"/>
+    <cellStyle name="Обычный 4 10 21" xfId="1836"/>
+    <cellStyle name="Обычный 4 10 22" xfId="1926"/>
+    <cellStyle name="Обычный 4 10 3" xfId="448"/>
+    <cellStyle name="Обычный 4 10 4" xfId="598"/>
+    <cellStyle name="Обычный 4 10 5" xfId="629"/>
+    <cellStyle name="Обычный 4 10 6" xfId="684"/>
+    <cellStyle name="Обычный 4 10 7" xfId="815"/>
+    <cellStyle name="Обычный 4 10 8" xfId="957"/>
+    <cellStyle name="Обычный 4 10 9" xfId="946"/>
     <cellStyle name="Обычный 4 11" xfId="98"/>
+    <cellStyle name="Обычный 4 11 10" xfId="1164"/>
+    <cellStyle name="Обычный 4 11 11" xfId="1292"/>
+    <cellStyle name="Обычный 4 11 12" xfId="1388"/>
+    <cellStyle name="Обычный 4 11 13" xfId="1482"/>
+    <cellStyle name="Обычный 4 11 14" xfId="1575"/>
+    <cellStyle name="Обычный 4 11 15" xfId="1666"/>
+    <cellStyle name="Обычный 4 11 16" xfId="1757"/>
+    <cellStyle name="Обычный 4 11 17" xfId="1847"/>
+    <cellStyle name="Обычный 4 11 18" xfId="1937"/>
+    <cellStyle name="Обычный 4 11 19" xfId="2026"/>
+    <cellStyle name="Обычный 4 11 2" xfId="199"/>
+    <cellStyle name="Обычный 4 11 20" xfId="2111"/>
+    <cellStyle name="Обычный 4 11 21" xfId="2193"/>
+    <cellStyle name="Обычный 4 11 22" xfId="2272"/>
+    <cellStyle name="Обычный 4 11 3" xfId="449"/>
+    <cellStyle name="Обычный 4 11 4" xfId="595"/>
+    <cellStyle name="Обычный 4 11 5" xfId="626"/>
+    <cellStyle name="Обычный 4 11 6" xfId="682"/>
+    <cellStyle name="Обычный 4 11 7" xfId="818"/>
+    <cellStyle name="Обычный 4 11 8" xfId="952"/>
+    <cellStyle name="Обычный 4 11 9" xfId="958"/>
     <cellStyle name="Обычный 4 12" xfId="104"/>
+    <cellStyle name="Обычный 4 12 10" xfId="926"/>
+    <cellStyle name="Обычный 4 12 11" xfId="1132"/>
+    <cellStyle name="Обычный 4 12 12" xfId="1272"/>
+    <cellStyle name="Обычный 4 12 13" xfId="1368"/>
+    <cellStyle name="Обычный 4 12 14" xfId="1463"/>
+    <cellStyle name="Обычный 4 12 15" xfId="1556"/>
+    <cellStyle name="Обычный 4 12 16" xfId="1647"/>
+    <cellStyle name="Обычный 4 12 17" xfId="1738"/>
+    <cellStyle name="Обычный 4 12 18" xfId="1828"/>
+    <cellStyle name="Обычный 4 12 19" xfId="1918"/>
+    <cellStyle name="Обычный 4 12 2" xfId="203"/>
+    <cellStyle name="Обычный 4 12 20" xfId="2008"/>
+    <cellStyle name="Обычный 4 12 21" xfId="2093"/>
+    <cellStyle name="Обычный 4 12 22" xfId="2177"/>
+    <cellStyle name="Обычный 4 12 3" xfId="450"/>
+    <cellStyle name="Обычный 4 12 4" xfId="592"/>
+    <cellStyle name="Обычный 4 12 5" xfId="621"/>
+    <cellStyle name="Обычный 4 12 6" xfId="678"/>
+    <cellStyle name="Обычный 4 12 7" xfId="821"/>
+    <cellStyle name="Обычный 4 12 8" xfId="945"/>
+    <cellStyle name="Обычный 4 12 9" xfId="1155"/>
     <cellStyle name="Обычный 4 13" xfId="110"/>
+    <cellStyle name="Обычный 4 13 10" xfId="1363"/>
+    <cellStyle name="Обычный 4 13 11" xfId="1458"/>
+    <cellStyle name="Обычный 4 13 12" xfId="1552"/>
+    <cellStyle name="Обычный 4 13 13" xfId="1643"/>
+    <cellStyle name="Обычный 4 13 14" xfId="1734"/>
+    <cellStyle name="Обычный 4 13 15" xfId="1824"/>
+    <cellStyle name="Обычный 4 13 16" xfId="1914"/>
+    <cellStyle name="Обычный 4 13 17" xfId="2004"/>
+    <cellStyle name="Обычный 4 13 18" xfId="2089"/>
+    <cellStyle name="Обычный 4 13 19" xfId="2173"/>
+    <cellStyle name="Обычный 4 13 2" xfId="206"/>
+    <cellStyle name="Обычный 4 13 20" xfId="2253"/>
+    <cellStyle name="Обычный 4 13 21" xfId="2329"/>
+    <cellStyle name="Обычный 4 13 22" xfId="2391"/>
+    <cellStyle name="Обычный 4 13 3" xfId="451"/>
+    <cellStyle name="Обычный 4 13 4" xfId="590"/>
+    <cellStyle name="Обычный 4 13 5" xfId="620"/>
+    <cellStyle name="Обычный 4 13 6" xfId="677"/>
+    <cellStyle name="Обычный 4 13 7" xfId="823"/>
+    <cellStyle name="Обычный 4 13 8" xfId="942"/>
+    <cellStyle name="Обычный 4 13 9" xfId="1267"/>
     <cellStyle name="Обычный 4 14" xfId="115"/>
+    <cellStyle name="Обычный 4 14 10" xfId="1307"/>
+    <cellStyle name="Обычный 4 14 11" xfId="1403"/>
+    <cellStyle name="Обычный 4 14 12" xfId="1497"/>
+    <cellStyle name="Обычный 4 14 13" xfId="1590"/>
+    <cellStyle name="Обычный 4 14 14" xfId="1681"/>
+    <cellStyle name="Обычный 4 14 15" xfId="1772"/>
+    <cellStyle name="Обычный 4 14 16" xfId="1862"/>
+    <cellStyle name="Обычный 4 14 17" xfId="1952"/>
+    <cellStyle name="Обычный 4 14 18" xfId="2041"/>
+    <cellStyle name="Обычный 4 14 19" xfId="2126"/>
+    <cellStyle name="Обычный 4 14 2" xfId="209"/>
+    <cellStyle name="Обычный 4 14 20" xfId="2207"/>
+    <cellStyle name="Обычный 4 14 21" xfId="2286"/>
+    <cellStyle name="Обычный 4 14 22" xfId="2361"/>
+    <cellStyle name="Обычный 4 14 3" xfId="452"/>
+    <cellStyle name="Обычный 4 14 4" xfId="588"/>
+    <cellStyle name="Обычный 4 14 5" xfId="618"/>
+    <cellStyle name="Обычный 4 14 6" xfId="676"/>
+    <cellStyle name="Обычный 4 14 7" xfId="826"/>
+    <cellStyle name="Обычный 4 14 8" xfId="939"/>
+    <cellStyle name="Обычный 4 14 9" xfId="995"/>
     <cellStyle name="Обычный 4 15" xfId="120"/>
+    <cellStyle name="Обычный 4 15 10" xfId="903"/>
+    <cellStyle name="Обычный 4 15 11" xfId="1007"/>
+    <cellStyle name="Обычный 4 15 12" xfId="947"/>
+    <cellStyle name="Обычный 4 15 13" xfId="965"/>
+    <cellStyle name="Обычный 4 15 14" xfId="932"/>
+    <cellStyle name="Обычный 4 15 15" xfId="1138"/>
+    <cellStyle name="Обычный 4 15 16" xfId="840"/>
+    <cellStyle name="Обычный 4 15 17" xfId="913"/>
+    <cellStyle name="Обычный 4 15 18" xfId="824"/>
+    <cellStyle name="Обычный 4 15 19" xfId="803"/>
+    <cellStyle name="Обычный 4 15 2" xfId="213"/>
+    <cellStyle name="Обычный 4 15 20" xfId="1199"/>
+    <cellStyle name="Обычный 4 15 21" xfId="1228"/>
+    <cellStyle name="Обычный 4 15 22" xfId="1324"/>
+    <cellStyle name="Обычный 4 15 3" xfId="455"/>
+    <cellStyle name="Обычный 4 15 4" xfId="585"/>
+    <cellStyle name="Обычный 4 15 5" xfId="615"/>
+    <cellStyle name="Обычный 4 15 6" xfId="673"/>
+    <cellStyle name="Обычный 4 15 7" xfId="830"/>
+    <cellStyle name="Обычный 4 15 8" xfId="935"/>
+    <cellStyle name="Обычный 4 15 9" xfId="1144"/>
     <cellStyle name="Обычный 4 16" xfId="125"/>
+    <cellStyle name="Обычный 4 16 10" xfId="1336"/>
+    <cellStyle name="Обычный 4 16 11" xfId="1431"/>
+    <cellStyle name="Обычный 4 16 12" xfId="1525"/>
+    <cellStyle name="Обычный 4 16 13" xfId="1618"/>
+    <cellStyle name="Обычный 4 16 14" xfId="1709"/>
+    <cellStyle name="Обычный 4 16 15" xfId="1799"/>
+    <cellStyle name="Обычный 4 16 16" xfId="1889"/>
+    <cellStyle name="Обычный 4 16 17" xfId="1979"/>
+    <cellStyle name="Обычный 4 16 18" xfId="2066"/>
+    <cellStyle name="Обычный 4 16 19" xfId="2150"/>
+    <cellStyle name="Обычный 4 16 2" xfId="389"/>
+    <cellStyle name="Обычный 4 16 20" xfId="2231"/>
+    <cellStyle name="Обычный 4 16 21" xfId="2310"/>
+    <cellStyle name="Обычный 4 16 22" xfId="2379"/>
+    <cellStyle name="Обычный 4 16 3" xfId="483"/>
+    <cellStyle name="Обычный 4 16 4" xfId="647"/>
+    <cellStyle name="Обычный 4 16 5" xfId="699"/>
+    <cellStyle name="Обычный 4 16 6" xfId="735"/>
+    <cellStyle name="Обычный 4 16 7" xfId="985"/>
+    <cellStyle name="Обычный 4 16 8" xfId="1175"/>
+    <cellStyle name="Обычный 4 16 9" xfId="1240"/>
     <cellStyle name="Обычный 4 17" xfId="130"/>
+    <cellStyle name="Обычный 4 17 10" xfId="1371"/>
+    <cellStyle name="Обычный 4 17 11" xfId="1466"/>
+    <cellStyle name="Обычный 4 17 12" xfId="1559"/>
+    <cellStyle name="Обычный 4 17 13" xfId="1650"/>
+    <cellStyle name="Обычный 4 17 14" xfId="1741"/>
+    <cellStyle name="Обычный 4 17 15" xfId="1831"/>
+    <cellStyle name="Обычный 4 17 16" xfId="1921"/>
+    <cellStyle name="Обычный 4 17 17" xfId="2011"/>
+    <cellStyle name="Обычный 4 17 18" xfId="2096"/>
+    <cellStyle name="Обычный 4 17 19" xfId="2180"/>
+    <cellStyle name="Обычный 4 17 2" xfId="411"/>
+    <cellStyle name="Обычный 4 17 20" xfId="2259"/>
+    <cellStyle name="Обычный 4 17 21" xfId="2335"/>
+    <cellStyle name="Обычный 4 17 22" xfId="2395"/>
+    <cellStyle name="Обычный 4 17 3" xfId="499"/>
+    <cellStyle name="Обычный 4 17 4" xfId="665"/>
+    <cellStyle name="Обычный 4 17 5" xfId="715"/>
+    <cellStyle name="Обычный 4 17 6" xfId="751"/>
+    <cellStyle name="Обычный 4 17 7" xfId="1006"/>
+    <cellStyle name="Обычный 4 17 8" xfId="1198"/>
+    <cellStyle name="Обычный 4 17 9" xfId="1275"/>
+    <cellStyle name="Обычный 4 18" xfId="137"/>
+    <cellStyle name="Обычный 4 19" xfId="135"/>
     <cellStyle name="Обычный 4 2" xfId="44"/>
+    <cellStyle name="Обычный 4 2 10" xfId="777"/>
+    <cellStyle name="Обычный 4 2 11" xfId="850"/>
+    <cellStyle name="Обычный 4 2 12" xfId="1172"/>
+    <cellStyle name="Обычный 4 2 13" xfId="1288"/>
+    <cellStyle name="Обычный 4 2 14" xfId="1384"/>
+    <cellStyle name="Обычный 4 2 15" xfId="1478"/>
+    <cellStyle name="Обычный 4 2 16" xfId="1571"/>
+    <cellStyle name="Обычный 4 2 17" xfId="1662"/>
+    <cellStyle name="Обычный 4 2 18" xfId="1753"/>
+    <cellStyle name="Обычный 4 2 19" xfId="1843"/>
+    <cellStyle name="Обычный 4 2 2" xfId="154"/>
+    <cellStyle name="Обычный 4 2 2 10" xfId="973"/>
+    <cellStyle name="Обычный 4 2 2 11" xfId="1169"/>
+    <cellStyle name="Обычный 4 2 2 12" xfId="1243"/>
+    <cellStyle name="Обычный 4 2 2 13" xfId="1339"/>
+    <cellStyle name="Обычный 4 2 2 14" xfId="1434"/>
+    <cellStyle name="Обычный 4 2 2 15" xfId="1528"/>
+    <cellStyle name="Обычный 4 2 2 16" xfId="1619"/>
+    <cellStyle name="Обычный 4 2 2 17" xfId="1710"/>
+    <cellStyle name="Обычный 4 2 2 18" xfId="1800"/>
+    <cellStyle name="Обычный 4 2 2 19" xfId="1890"/>
+    <cellStyle name="Обычный 4 2 2 2" xfId="157"/>
+    <cellStyle name="Обычный 4 2 2 2 10" xfId="914"/>
+    <cellStyle name="Обычный 4 2 2 2 11" xfId="822"/>
+    <cellStyle name="Обычный 4 2 2 2 12" xfId="855"/>
+    <cellStyle name="Обычный 4 2 2 2 13" xfId="1170"/>
+    <cellStyle name="Обычный 4 2 2 2 14" xfId="1289"/>
+    <cellStyle name="Обычный 4 2 2 2 15" xfId="1385"/>
+    <cellStyle name="Обычный 4 2 2 2 16" xfId="1479"/>
+    <cellStyle name="Обычный 4 2 2 2 17" xfId="1572"/>
+    <cellStyle name="Обычный 4 2 2 2 18" xfId="1663"/>
+    <cellStyle name="Обычный 4 2 2 2 19" xfId="1754"/>
+    <cellStyle name="Обычный 4 2 2 2 2" xfId="166"/>
+    <cellStyle name="Обычный 4 2 2 2 2 10" xfId="1226"/>
+    <cellStyle name="Обычный 4 2 2 2 2 11" xfId="1322"/>
+    <cellStyle name="Обычный 4 2 2 2 2 12" xfId="1418"/>
+    <cellStyle name="Обычный 4 2 2 2 2 13" xfId="1512"/>
+    <cellStyle name="Обычный 4 2 2 2 2 14" xfId="1605"/>
+    <cellStyle name="Обычный 4 2 2 2 2 15" xfId="1696"/>
+    <cellStyle name="Обычный 4 2 2 2 2 16" xfId="1786"/>
+    <cellStyle name="Обычный 4 2 2 2 2 17" xfId="1876"/>
+    <cellStyle name="Обычный 4 2 2 2 2 18" xfId="1966"/>
+    <cellStyle name="Обычный 4 2 2 2 2 19" xfId="2054"/>
+    <cellStyle name="Обычный 4 2 2 2 2 2" xfId="173"/>
+    <cellStyle name="Обычный 4 2 2 2 2 20" xfId="2139"/>
+    <cellStyle name="Обычный 4 2 2 2 2 21" xfId="2220"/>
+    <cellStyle name="Обычный 4 2 2 2 2 22" xfId="2299"/>
+    <cellStyle name="Обычный 4 2 2 2 2 3" xfId="438"/>
+    <cellStyle name="Обычный 4 2 2 2 2 4" xfId="539"/>
+    <cellStyle name="Обычный 4 2 2 2 2 5" xfId="580"/>
+    <cellStyle name="Обычный 4 2 2 2 2 6" xfId="611"/>
+    <cellStyle name="Обычный 4 2 2 2 2 7" xfId="794"/>
+    <cellStyle name="Обычный 4 2 2 2 2 8" xfId="844"/>
+    <cellStyle name="Обычный 4 2 2 2 2 9" xfId="1203"/>
+    <cellStyle name="Обычный 4 2 2 2 20" xfId="1844"/>
+    <cellStyle name="Обычный 4 2 2 2 21" xfId="1934"/>
+    <cellStyle name="Обычный 4 2 2 2 22" xfId="2023"/>
+    <cellStyle name="Обычный 4 2 2 2 23" xfId="2108"/>
+    <cellStyle name="Обычный 4 2 2 2 3" xfId="417"/>
+    <cellStyle name="Обычный 4 2 2 2 4" xfId="432"/>
+    <cellStyle name="Обычный 4 2 2 2 5" xfId="552"/>
+    <cellStyle name="Обычный 4 2 2 2 6" xfId="570"/>
+    <cellStyle name="Обычный 4 2 2 2 7" xfId="508"/>
+    <cellStyle name="Обычный 4 2 2 2 8" xfId="787"/>
+    <cellStyle name="Обычный 4 2 2 2 9" xfId="860"/>
+    <cellStyle name="Обычный 4 2 2 20" xfId="1980"/>
+    <cellStyle name="Обычный 4 2 2 21" xfId="2067"/>
+    <cellStyle name="Обычный 4 2 2 22" xfId="2151"/>
+    <cellStyle name="Обычный 4 2 2 23" xfId="2232"/>
+    <cellStyle name="Обычный 4 2 2 3" xfId="414"/>
+    <cellStyle name="Обычный 4 2 2 4" xfId="431"/>
+    <cellStyle name="Обычный 4 2 2 5" xfId="510"/>
+    <cellStyle name="Обычный 4 2 2 6" xfId="515"/>
+    <cellStyle name="Обычный 4 2 2 7" xfId="543"/>
+    <cellStyle name="Обычный 4 2 2 8" xfId="779"/>
+    <cellStyle name="Обычный 4 2 2 9" xfId="774"/>
+    <cellStyle name="Обычный 4 2 20" xfId="1933"/>
+    <cellStyle name="Обычный 4 2 21" xfId="2022"/>
+    <cellStyle name="Обычный 4 2 22" xfId="2107"/>
+    <cellStyle name="Обычный 4 2 23" xfId="2191"/>
+    <cellStyle name="Обычный 4 2 24" xfId="2270"/>
+    <cellStyle name="Обычный 4 2 25" xfId="2346"/>
+    <cellStyle name="Обычный 4 2 3" xfId="224"/>
+    <cellStyle name="Обычный 4 2 4" xfId="391"/>
+    <cellStyle name="Обычный 4 2 5" xfId="412"/>
+    <cellStyle name="Обычный 4 2 6" xfId="430"/>
+    <cellStyle name="Обычный 4 2 6 10" xfId="1916"/>
+    <cellStyle name="Обычный 4 2 6 11" xfId="2006"/>
+    <cellStyle name="Обычный 4 2 6 12" xfId="2091"/>
+    <cellStyle name="Обычный 4 2 6 13" xfId="2175"/>
+    <cellStyle name="Обычный 4 2 6 14" xfId="2255"/>
+    <cellStyle name="Обычный 4 2 6 15" xfId="2331"/>
+    <cellStyle name="Обычный 4 2 6 16" xfId="2393"/>
+    <cellStyle name="Обычный 4 2 6 17" xfId="2414"/>
+    <cellStyle name="Обычный 4 2 6 2" xfId="1079"/>
+    <cellStyle name="Обычный 4 2 6 3" xfId="1270"/>
+    <cellStyle name="Обычный 4 2 6 4" xfId="1366"/>
+    <cellStyle name="Обычный 4 2 6 5" xfId="1461"/>
+    <cellStyle name="Обычный 4 2 6 6" xfId="1554"/>
+    <cellStyle name="Обычный 4 2 6 7" xfId="1645"/>
+    <cellStyle name="Обычный 4 2 6 8" xfId="1736"/>
+    <cellStyle name="Обычный 4 2 6 9" xfId="1826"/>
+    <cellStyle name="Обычный 4 2 7" xfId="544"/>
+    <cellStyle name="Обычный 4 2 7 10" xfId="1956"/>
+    <cellStyle name="Обычный 4 2 7 11" xfId="2044"/>
+    <cellStyle name="Обычный 4 2 7 12" xfId="2129"/>
+    <cellStyle name="Обычный 4 2 7 13" xfId="2210"/>
+    <cellStyle name="Обычный 4 2 7 14" xfId="2289"/>
+    <cellStyle name="Обычный 4 2 7 15" xfId="2364"/>
+    <cellStyle name="Обычный 4 2 7 16" xfId="2411"/>
+    <cellStyle name="Обычный 4 2 7 17" xfId="2417"/>
+    <cellStyle name="Обычный 4 2 7 2" xfId="1122"/>
+    <cellStyle name="Обычный 4 2 7 3" xfId="1312"/>
+    <cellStyle name="Обычный 4 2 7 4" xfId="1408"/>
+    <cellStyle name="Обычный 4 2 7 5" xfId="1502"/>
+    <cellStyle name="Обычный 4 2 7 6" xfId="1595"/>
+    <cellStyle name="Обычный 4 2 7 7" xfId="1686"/>
+    <cellStyle name="Обычный 4 2 7 8" xfId="1776"/>
+    <cellStyle name="Обычный 4 2 7 9" xfId="1866"/>
+    <cellStyle name="Обычный 4 2 8" xfId="576"/>
+    <cellStyle name="Обычный 4 2 9" xfId="513"/>
+    <cellStyle name="Обычный 4 20" xfId="613"/>
+    <cellStyle name="Обычный 4 21" xfId="668"/>
+    <cellStyle name="Обычный 4 22" xfId="718"/>
+    <cellStyle name="Обычный 4 23" xfId="760"/>
+    <cellStyle name="Обычный 4 24" xfId="1011"/>
+    <cellStyle name="Обычный 4 25" xfId="1260"/>
+    <cellStyle name="Обычный 4 26" xfId="1356"/>
+    <cellStyle name="Обычный 4 27" xfId="1451"/>
+    <cellStyle name="Обычный 4 28" xfId="1545"/>
+    <cellStyle name="Обычный 4 29" xfId="1636"/>
     <cellStyle name="Обычный 4 3" xfId="50"/>
+    <cellStyle name="Обычный 4 3 10" xfId="1225"/>
+    <cellStyle name="Обычный 4 3 11" xfId="1321"/>
+    <cellStyle name="Обычный 4 3 12" xfId="1417"/>
+    <cellStyle name="Обычный 4 3 13" xfId="1511"/>
+    <cellStyle name="Обычный 4 3 14" xfId="1604"/>
+    <cellStyle name="Обычный 4 3 15" xfId="1695"/>
+    <cellStyle name="Обычный 4 3 16" xfId="1785"/>
+    <cellStyle name="Обычный 4 3 17" xfId="1875"/>
+    <cellStyle name="Обычный 4 3 18" xfId="1965"/>
+    <cellStyle name="Обычный 4 3 19" xfId="2053"/>
+    <cellStyle name="Обычный 4 3 2" xfId="175"/>
+    <cellStyle name="Обычный 4 3 2 10" xfId="1381"/>
+    <cellStyle name="Обычный 4 3 2 11" xfId="1475"/>
+    <cellStyle name="Обычный 4 3 2 12" xfId="1568"/>
+    <cellStyle name="Обычный 4 3 2 13" xfId="1659"/>
+    <cellStyle name="Обычный 4 3 2 14" xfId="1750"/>
+    <cellStyle name="Обычный 4 3 2 15" xfId="1840"/>
+    <cellStyle name="Обычный 4 3 2 16" xfId="1930"/>
+    <cellStyle name="Обычный 4 3 2 17" xfId="2019"/>
+    <cellStyle name="Обычный 4 3 2 18" xfId="2104"/>
+    <cellStyle name="Обычный 4 3 2 19" xfId="2188"/>
+    <cellStyle name="Обычный 4 3 2 2" xfId="392"/>
+    <cellStyle name="Обычный 4 3 2 20" xfId="2267"/>
+    <cellStyle name="Обычный 4 3 2 21" xfId="2343"/>
+    <cellStyle name="Обычный 4 3 2 22" xfId="2402"/>
+    <cellStyle name="Обычный 4 3 2 3" xfId="485"/>
+    <cellStyle name="Обычный 4 3 2 4" xfId="650"/>
+    <cellStyle name="Обычный 4 3 2 5" xfId="701"/>
+    <cellStyle name="Обычный 4 3 2 6" xfId="737"/>
+    <cellStyle name="Обычный 4 3 2 7" xfId="988"/>
+    <cellStyle name="Обычный 4 3 2 8" xfId="1178"/>
+    <cellStyle name="Обычный 4 3 2 9" xfId="1285"/>
+    <cellStyle name="Обычный 4 3 20" xfId="2138"/>
+    <cellStyle name="Обычный 4 3 21" xfId="2219"/>
+    <cellStyle name="Обычный 4 3 22" xfId="2298"/>
+    <cellStyle name="Обычный 4 3 3" xfId="439"/>
+    <cellStyle name="Обычный 4 3 4" xfId="536"/>
+    <cellStyle name="Обычный 4 3 5" xfId="583"/>
+    <cellStyle name="Обычный 4 3 6" xfId="531"/>
+    <cellStyle name="Обычный 4 3 7" xfId="796"/>
+    <cellStyle name="Обычный 4 3 8" xfId="833"/>
+    <cellStyle name="Обычный 4 3 9" xfId="1205"/>
+    <cellStyle name="Обычный 4 30" xfId="1727"/>
+    <cellStyle name="Обычный 4 31" xfId="1817"/>
+    <cellStyle name="Обычный 4 32" xfId="1907"/>
+    <cellStyle name="Обычный 4 33" xfId="1997"/>
+    <cellStyle name="Обычный 4 34" xfId="2083"/>
+    <cellStyle name="Обычный 4 35" xfId="2167"/>
+    <cellStyle name="Обычный 4 36" xfId="2247"/>
+    <cellStyle name="Обычный 4 37" xfId="2324"/>
+    <cellStyle name="Обычный 4 38" xfId="2386"/>
     <cellStyle name="Обычный 4 4" xfId="56"/>
+    <cellStyle name="Обычный 4 4 10" xfId="856"/>
+    <cellStyle name="Обычный 4 4 11" xfId="1246"/>
+    <cellStyle name="Обычный 4 4 12" xfId="1342"/>
+    <cellStyle name="Обычный 4 4 13" xfId="1437"/>
+    <cellStyle name="Обычный 4 4 14" xfId="1531"/>
+    <cellStyle name="Обычный 4 4 15" xfId="1622"/>
+    <cellStyle name="Обычный 4 4 16" xfId="1713"/>
+    <cellStyle name="Обычный 4 4 17" xfId="1803"/>
+    <cellStyle name="Обычный 4 4 18" xfId="1893"/>
+    <cellStyle name="Обычный 4 4 19" xfId="1983"/>
+    <cellStyle name="Обычный 4 4 2" xfId="178"/>
+    <cellStyle name="Обычный 4 4 2 10" xfId="1334"/>
+    <cellStyle name="Обычный 4 4 2 11" xfId="1429"/>
+    <cellStyle name="Обычный 4 4 2 12" xfId="1523"/>
+    <cellStyle name="Обычный 4 4 2 13" xfId="1616"/>
+    <cellStyle name="Обычный 4 4 2 14" xfId="1707"/>
+    <cellStyle name="Обычный 4 4 2 15" xfId="1797"/>
+    <cellStyle name="Обычный 4 4 2 16" xfId="1887"/>
+    <cellStyle name="Обычный 4 4 2 17" xfId="1977"/>
+    <cellStyle name="Обычный 4 4 2 18" xfId="2064"/>
+    <cellStyle name="Обычный 4 4 2 19" xfId="2148"/>
+    <cellStyle name="Обычный 4 4 2 2" xfId="393"/>
+    <cellStyle name="Обычный 4 4 2 20" xfId="2229"/>
+    <cellStyle name="Обычный 4 4 2 21" xfId="2308"/>
+    <cellStyle name="Обычный 4 4 2 22" xfId="2378"/>
+    <cellStyle name="Обычный 4 4 2 3" xfId="486"/>
+    <cellStyle name="Обычный 4 4 2 4" xfId="651"/>
+    <cellStyle name="Обычный 4 4 2 5" xfId="702"/>
+    <cellStyle name="Обычный 4 4 2 6" xfId="738"/>
+    <cellStyle name="Обычный 4 4 2 7" xfId="989"/>
+    <cellStyle name="Обычный 4 4 2 8" xfId="1179"/>
+    <cellStyle name="Обычный 4 4 2 9" xfId="1238"/>
+    <cellStyle name="Обычный 4 4 20" xfId="2069"/>
+    <cellStyle name="Обычный 4 4 21" xfId="2153"/>
+    <cellStyle name="Обычный 4 4 22" xfId="2233"/>
+    <cellStyle name="Обычный 4 4 3" xfId="441"/>
+    <cellStyle name="Обычный 4 4 4" xfId="533"/>
+    <cellStyle name="Обычный 4 4 5" xfId="589"/>
+    <cellStyle name="Обычный 4 4 6" xfId="619"/>
+    <cellStyle name="Обычный 4 4 7" xfId="799"/>
+    <cellStyle name="Обычный 4 4 8" xfId="825"/>
+    <cellStyle name="Обычный 4 4 9" xfId="901"/>
     <cellStyle name="Обычный 4 5" xfId="62"/>
+    <cellStyle name="Обычный 4 5 10" xfId="1407"/>
+    <cellStyle name="Обычный 4 5 11" xfId="1501"/>
+    <cellStyle name="Обычный 4 5 12" xfId="1594"/>
+    <cellStyle name="Обычный 4 5 13" xfId="1685"/>
+    <cellStyle name="Обычный 4 5 14" xfId="1775"/>
+    <cellStyle name="Обычный 4 5 15" xfId="1865"/>
+    <cellStyle name="Обычный 4 5 16" xfId="1955"/>
+    <cellStyle name="Обычный 4 5 17" xfId="2043"/>
+    <cellStyle name="Обычный 4 5 18" xfId="2128"/>
+    <cellStyle name="Обычный 4 5 19" xfId="2209"/>
+    <cellStyle name="Обычный 4 5 2" xfId="180"/>
+    <cellStyle name="Обычный 4 5 2 10" xfId="1380"/>
+    <cellStyle name="Обычный 4 5 2 11" xfId="1474"/>
+    <cellStyle name="Обычный 4 5 2 12" xfId="1567"/>
+    <cellStyle name="Обычный 4 5 2 13" xfId="1658"/>
+    <cellStyle name="Обычный 4 5 2 14" xfId="1749"/>
+    <cellStyle name="Обычный 4 5 2 15" xfId="1839"/>
+    <cellStyle name="Обычный 4 5 2 16" xfId="1929"/>
+    <cellStyle name="Обычный 4 5 2 17" xfId="2018"/>
+    <cellStyle name="Обычный 4 5 2 18" xfId="2103"/>
+    <cellStyle name="Обычный 4 5 2 19" xfId="2187"/>
+    <cellStyle name="Обычный 4 5 2 2" xfId="394"/>
+    <cellStyle name="Обычный 4 5 2 20" xfId="2266"/>
+    <cellStyle name="Обычный 4 5 2 21" xfId="2342"/>
+    <cellStyle name="Обычный 4 5 2 22" xfId="2401"/>
+    <cellStyle name="Обычный 4 5 2 3" xfId="487"/>
+    <cellStyle name="Обычный 4 5 2 4" xfId="652"/>
+    <cellStyle name="Обычный 4 5 2 5" xfId="703"/>
+    <cellStyle name="Обычный 4 5 2 6" xfId="739"/>
+    <cellStyle name="Обычный 4 5 2 7" xfId="990"/>
+    <cellStyle name="Обычный 4 5 2 8" xfId="1180"/>
+    <cellStyle name="Обычный 4 5 2 9" xfId="1284"/>
+    <cellStyle name="Обычный 4 5 20" xfId="2288"/>
+    <cellStyle name="Обычный 4 5 21" xfId="2363"/>
+    <cellStyle name="Обычный 4 5 22" xfId="2410"/>
+    <cellStyle name="Обычный 4 5 3" xfId="442"/>
+    <cellStyle name="Обычный 4 5 4" xfId="602"/>
+    <cellStyle name="Обычный 4 5 5" xfId="641"/>
+    <cellStyle name="Обычный 4 5 6" xfId="694"/>
+    <cellStyle name="Обычный 4 5 7" xfId="801"/>
+    <cellStyle name="Обычный 4 5 8" xfId="974"/>
+    <cellStyle name="Обычный 4 5 9" xfId="1311"/>
     <cellStyle name="Обычный 4 6" xfId="68"/>
+    <cellStyle name="Обычный 4 6 10" xfId="1306"/>
+    <cellStyle name="Обычный 4 6 11" xfId="1402"/>
+    <cellStyle name="Обычный 4 6 12" xfId="1496"/>
+    <cellStyle name="Обычный 4 6 13" xfId="1589"/>
+    <cellStyle name="Обычный 4 6 14" xfId="1680"/>
+    <cellStyle name="Обычный 4 6 15" xfId="1771"/>
+    <cellStyle name="Обычный 4 6 16" xfId="1861"/>
+    <cellStyle name="Обычный 4 6 17" xfId="1951"/>
+    <cellStyle name="Обычный 4 6 18" xfId="2040"/>
+    <cellStyle name="Обычный 4 6 19" xfId="2125"/>
+    <cellStyle name="Обычный 4 6 2" xfId="183"/>
+    <cellStyle name="Обычный 4 6 2 10" xfId="1333"/>
+    <cellStyle name="Обычный 4 6 2 11" xfId="1428"/>
+    <cellStyle name="Обычный 4 6 2 12" xfId="1522"/>
+    <cellStyle name="Обычный 4 6 2 13" xfId="1615"/>
+    <cellStyle name="Обычный 4 6 2 14" xfId="1706"/>
+    <cellStyle name="Обычный 4 6 2 15" xfId="1796"/>
+    <cellStyle name="Обычный 4 6 2 16" xfId="1886"/>
+    <cellStyle name="Обычный 4 6 2 17" xfId="1976"/>
+    <cellStyle name="Обычный 4 6 2 18" xfId="2063"/>
+    <cellStyle name="Обычный 4 6 2 19" xfId="2147"/>
+    <cellStyle name="Обычный 4 6 2 2" xfId="395"/>
+    <cellStyle name="Обычный 4 6 2 20" xfId="2228"/>
+    <cellStyle name="Обычный 4 6 2 21" xfId="2307"/>
+    <cellStyle name="Обычный 4 6 2 22" xfId="2377"/>
+    <cellStyle name="Обычный 4 6 2 3" xfId="488"/>
+    <cellStyle name="Обычный 4 6 2 4" xfId="653"/>
+    <cellStyle name="Обычный 4 6 2 5" xfId="704"/>
+    <cellStyle name="Обычный 4 6 2 6" xfId="740"/>
+    <cellStyle name="Обычный 4 6 2 7" xfId="991"/>
+    <cellStyle name="Обычный 4 6 2 8" xfId="1181"/>
+    <cellStyle name="Обычный 4 6 2 9" xfId="1237"/>
+    <cellStyle name="Обычный 4 6 20" xfId="2206"/>
+    <cellStyle name="Обычный 4 6 21" xfId="2285"/>
+    <cellStyle name="Обычный 4 6 22" xfId="2360"/>
+    <cellStyle name="Обычный 4 6 3" xfId="444"/>
+    <cellStyle name="Обычный 4 6 4" xfId="527"/>
+    <cellStyle name="Обычный 4 6 5" xfId="596"/>
+    <cellStyle name="Обычный 4 6 6" xfId="627"/>
+    <cellStyle name="Обычный 4 6 7" xfId="804"/>
+    <cellStyle name="Обычный 4 6 8" xfId="817"/>
+    <cellStyle name="Обычный 4 6 9" xfId="987"/>
     <cellStyle name="Обычный 4 7" xfId="74"/>
+    <cellStyle name="Обычный 4 7 10" xfId="839"/>
+    <cellStyle name="Обычный 4 7 11" xfId="910"/>
+    <cellStyle name="Обычный 4 7 12" xfId="837"/>
+    <cellStyle name="Обычный 4 7 13" xfId="1012"/>
+    <cellStyle name="Обычный 4 7 14" xfId="849"/>
+    <cellStyle name="Обычный 4 7 15" xfId="975"/>
+    <cellStyle name="Обычный 4 7 16" xfId="909"/>
+    <cellStyle name="Обычный 4 7 17" xfId="838"/>
+    <cellStyle name="Обычный 4 7 18" xfId="918"/>
+    <cellStyle name="Обычный 4 7 19" xfId="1124"/>
+    <cellStyle name="Обычный 4 7 2" xfId="185"/>
+    <cellStyle name="Обычный 4 7 2 10" xfId="1379"/>
+    <cellStyle name="Обычный 4 7 2 11" xfId="1473"/>
+    <cellStyle name="Обычный 4 7 2 12" xfId="1566"/>
+    <cellStyle name="Обычный 4 7 2 13" xfId="1657"/>
+    <cellStyle name="Обычный 4 7 2 14" xfId="1748"/>
+    <cellStyle name="Обычный 4 7 2 15" xfId="1838"/>
+    <cellStyle name="Обычный 4 7 2 16" xfId="1928"/>
+    <cellStyle name="Обычный 4 7 2 17" xfId="2017"/>
+    <cellStyle name="Обычный 4 7 2 18" xfId="2102"/>
+    <cellStyle name="Обычный 4 7 2 19" xfId="2186"/>
+    <cellStyle name="Обычный 4 7 2 2" xfId="396"/>
+    <cellStyle name="Обычный 4 7 2 20" xfId="2265"/>
+    <cellStyle name="Обычный 4 7 2 21" xfId="2341"/>
+    <cellStyle name="Обычный 4 7 2 22" xfId="2400"/>
+    <cellStyle name="Обычный 4 7 2 3" xfId="489"/>
+    <cellStyle name="Обычный 4 7 2 4" xfId="654"/>
+    <cellStyle name="Обычный 4 7 2 5" xfId="705"/>
+    <cellStyle name="Обычный 4 7 2 6" xfId="741"/>
+    <cellStyle name="Обычный 4 7 2 7" xfId="992"/>
+    <cellStyle name="Обычный 4 7 2 8" xfId="1182"/>
+    <cellStyle name="Обычный 4 7 2 9" xfId="1283"/>
+    <cellStyle name="Обычный 4 7 20" xfId="970"/>
+    <cellStyle name="Обычный 4 7 21" xfId="923"/>
+    <cellStyle name="Обычный 4 7 22" xfId="1129"/>
+    <cellStyle name="Обычный 4 7 3" xfId="445"/>
+    <cellStyle name="Обычный 4 7 4" xfId="525"/>
+    <cellStyle name="Обычный 4 7 5" xfId="599"/>
+    <cellStyle name="Обычный 4 7 6" xfId="630"/>
+    <cellStyle name="Обычный 4 7 7" xfId="806"/>
+    <cellStyle name="Обычный 4 7 8" xfId="814"/>
+    <cellStyle name="Обычный 4 7 9" xfId="908"/>
     <cellStyle name="Обычный 4 8" xfId="80"/>
+    <cellStyle name="Обычный 4 8 10" xfId="1127"/>
+    <cellStyle name="Обычный 4 8 11" xfId="982"/>
+    <cellStyle name="Обычный 4 8 12" xfId="1195"/>
+    <cellStyle name="Обычный 4 8 13" xfId="1230"/>
+    <cellStyle name="Обычный 4 8 14" xfId="1326"/>
+    <cellStyle name="Обычный 4 8 15" xfId="1421"/>
+    <cellStyle name="Обычный 4 8 16" xfId="1515"/>
+    <cellStyle name="Обычный 4 8 17" xfId="1608"/>
+    <cellStyle name="Обычный 4 8 18" xfId="1699"/>
+    <cellStyle name="Обычный 4 8 19" xfId="1789"/>
+    <cellStyle name="Обычный 4 8 2" xfId="187"/>
+    <cellStyle name="Обычный 4 8 2 10" xfId="1332"/>
+    <cellStyle name="Обычный 4 8 2 11" xfId="1427"/>
+    <cellStyle name="Обычный 4 8 2 12" xfId="1521"/>
+    <cellStyle name="Обычный 4 8 2 13" xfId="1614"/>
+    <cellStyle name="Обычный 4 8 2 14" xfId="1705"/>
+    <cellStyle name="Обычный 4 8 2 15" xfId="1795"/>
+    <cellStyle name="Обычный 4 8 2 16" xfId="1885"/>
+    <cellStyle name="Обычный 4 8 2 17" xfId="1975"/>
+    <cellStyle name="Обычный 4 8 2 18" xfId="2062"/>
+    <cellStyle name="Обычный 4 8 2 19" xfId="2146"/>
+    <cellStyle name="Обычный 4 8 2 2" xfId="397"/>
+    <cellStyle name="Обычный 4 8 2 20" xfId="2227"/>
+    <cellStyle name="Обычный 4 8 2 21" xfId="2306"/>
+    <cellStyle name="Обычный 4 8 2 22" xfId="2376"/>
+    <cellStyle name="Обычный 4 8 2 3" xfId="490"/>
+    <cellStyle name="Обычный 4 8 2 4" xfId="655"/>
+    <cellStyle name="Обычный 4 8 2 5" xfId="706"/>
+    <cellStyle name="Обычный 4 8 2 6" xfId="742"/>
+    <cellStyle name="Обычный 4 8 2 7" xfId="993"/>
+    <cellStyle name="Обычный 4 8 2 8" xfId="1183"/>
+    <cellStyle name="Обычный 4 8 2 9" xfId="1236"/>
+    <cellStyle name="Обычный 4 8 20" xfId="1879"/>
+    <cellStyle name="Обычный 4 8 21" xfId="1969"/>
+    <cellStyle name="Обычный 4 8 22" xfId="2057"/>
+    <cellStyle name="Обычный 4 8 3" xfId="446"/>
+    <cellStyle name="Обычный 4 8 4" xfId="521"/>
+    <cellStyle name="Обычный 4 8 5" xfId="601"/>
+    <cellStyle name="Обычный 4 8 6" xfId="636"/>
+    <cellStyle name="Обычный 4 8 7" xfId="808"/>
+    <cellStyle name="Обычный 4 8 8" xfId="810"/>
+    <cellStyle name="Обычный 4 8 9" xfId="921"/>
     <cellStyle name="Обычный 4 9" xfId="86"/>
+    <cellStyle name="Обычный 4 9 10" xfId="1166"/>
+    <cellStyle name="Обычный 4 9 11" xfId="1291"/>
+    <cellStyle name="Обычный 4 9 12" xfId="1387"/>
+    <cellStyle name="Обычный 4 9 13" xfId="1481"/>
+    <cellStyle name="Обычный 4 9 14" xfId="1574"/>
+    <cellStyle name="Обычный 4 9 15" xfId="1665"/>
+    <cellStyle name="Обычный 4 9 16" xfId="1756"/>
+    <cellStyle name="Обычный 4 9 17" xfId="1846"/>
+    <cellStyle name="Обычный 4 9 18" xfId="1936"/>
+    <cellStyle name="Обычный 4 9 19" xfId="2025"/>
+    <cellStyle name="Обычный 4 9 2" xfId="191"/>
+    <cellStyle name="Обычный 4 9 2 10" xfId="1378"/>
+    <cellStyle name="Обычный 4 9 2 11" xfId="1472"/>
+    <cellStyle name="Обычный 4 9 2 12" xfId="1565"/>
+    <cellStyle name="Обычный 4 9 2 13" xfId="1656"/>
+    <cellStyle name="Обычный 4 9 2 14" xfId="1747"/>
+    <cellStyle name="Обычный 4 9 2 15" xfId="1837"/>
+    <cellStyle name="Обычный 4 9 2 16" xfId="1927"/>
+    <cellStyle name="Обычный 4 9 2 17" xfId="2016"/>
+    <cellStyle name="Обычный 4 9 2 18" xfId="2101"/>
+    <cellStyle name="Обычный 4 9 2 19" xfId="2185"/>
+    <cellStyle name="Обычный 4 9 2 2" xfId="398"/>
+    <cellStyle name="Обычный 4 9 2 20" xfId="2264"/>
+    <cellStyle name="Обычный 4 9 2 21" xfId="2340"/>
+    <cellStyle name="Обычный 4 9 2 22" xfId="2399"/>
+    <cellStyle name="Обычный 4 9 2 3" xfId="491"/>
+    <cellStyle name="Обычный 4 9 2 4" xfId="656"/>
+    <cellStyle name="Обычный 4 9 2 5" xfId="707"/>
+    <cellStyle name="Обычный 4 9 2 6" xfId="743"/>
+    <cellStyle name="Обычный 4 9 2 7" xfId="994"/>
+    <cellStyle name="Обычный 4 9 2 8" xfId="1184"/>
+    <cellStyle name="Обычный 4 9 2 9" xfId="1282"/>
+    <cellStyle name="Обычный 4 9 20" xfId="2110"/>
+    <cellStyle name="Обычный 4 9 21" xfId="2192"/>
+    <cellStyle name="Обычный 4 9 22" xfId="2271"/>
+    <cellStyle name="Обычный 4 9 23" xfId="2347"/>
+    <cellStyle name="Обычный 4 9 3" xfId="400"/>
+    <cellStyle name="Обычный 4 9 4" xfId="447"/>
+    <cellStyle name="Обычный 4 9 5" xfId="600"/>
+    <cellStyle name="Обычный 4 9 6" xfId="635"/>
+    <cellStyle name="Обычный 4 9 7" xfId="689"/>
+    <cellStyle name="Обычный 4 9 8" xfId="812"/>
+    <cellStyle name="Обычный 4 9 9" xfId="964"/>
     <cellStyle name="Обычный 5" xfId="13"/>
     <cellStyle name="Обычный 5 10" xfId="93"/>
     <cellStyle name="Обычный 5 11" xfId="99"/>
     <cellStyle name="Обычный 5 12" xfId="105"/>
     <cellStyle name="Обычный 5 13" xfId="111"/>
     <cellStyle name="Обычный 5 14" xfId="116"/>
     <cellStyle name="Обычный 5 15" xfId="121"/>
     <cellStyle name="Обычный 5 16" xfId="126"/>
     <cellStyle name="Обычный 5 17" xfId="131"/>
+    <cellStyle name="Обычный 5 18" xfId="138"/>
+    <cellStyle name="Обычный 5 19" xfId="423"/>
     <cellStyle name="Обычный 5 2" xfId="45"/>
+    <cellStyle name="Обычный 5 2 10" xfId="1143"/>
+    <cellStyle name="Обычный 5 2 11" xfId="900"/>
+    <cellStyle name="Обычный 5 2 12" xfId="857"/>
+    <cellStyle name="Обычный 5 2 13" xfId="1293"/>
+    <cellStyle name="Обычный 5 2 14" xfId="1389"/>
+    <cellStyle name="Обычный 5 2 15" xfId="1483"/>
+    <cellStyle name="Обычный 5 2 16" xfId="1576"/>
+    <cellStyle name="Обычный 5 2 17" xfId="1667"/>
+    <cellStyle name="Обычный 5 2 18" xfId="1758"/>
+    <cellStyle name="Обычный 5 2 19" xfId="1848"/>
+    <cellStyle name="Обычный 5 2 2" xfId="167"/>
+    <cellStyle name="Обычный 5 2 2 10" xfId="1376"/>
+    <cellStyle name="Обычный 5 2 2 11" xfId="1470"/>
+    <cellStyle name="Обычный 5 2 2 12" xfId="1563"/>
+    <cellStyle name="Обычный 5 2 2 13" xfId="1654"/>
+    <cellStyle name="Обычный 5 2 2 14" xfId="1745"/>
+    <cellStyle name="Обычный 5 2 2 15" xfId="1835"/>
+    <cellStyle name="Обычный 5 2 2 16" xfId="1925"/>
+    <cellStyle name="Обычный 5 2 2 17" xfId="2015"/>
+    <cellStyle name="Обычный 5 2 2 18" xfId="2100"/>
+    <cellStyle name="Обычный 5 2 2 19" xfId="2184"/>
+    <cellStyle name="Обычный 5 2 2 2" xfId="402"/>
+    <cellStyle name="Обычный 5 2 2 20" xfId="2263"/>
+    <cellStyle name="Обычный 5 2 2 21" xfId="2339"/>
+    <cellStyle name="Обычный 5 2 2 22" xfId="2398"/>
+    <cellStyle name="Обычный 5 2 2 3" xfId="493"/>
+    <cellStyle name="Обычный 5 2 2 4" xfId="659"/>
+    <cellStyle name="Обычный 5 2 2 5" xfId="709"/>
+    <cellStyle name="Обычный 5 2 2 6" xfId="745"/>
+    <cellStyle name="Обычный 5 2 2 7" xfId="997"/>
+    <cellStyle name="Обычный 5 2 2 8" xfId="1188"/>
+    <cellStyle name="Обычный 5 2 2 9" xfId="1280"/>
+    <cellStyle name="Обычный 5 2 20" xfId="1938"/>
+    <cellStyle name="Обычный 5 2 21" xfId="2027"/>
+    <cellStyle name="Обычный 5 2 22" xfId="2112"/>
+    <cellStyle name="Обычный 5 2 3" xfId="433"/>
+    <cellStyle name="Обычный 5 2 4" xfId="548"/>
+    <cellStyle name="Обычный 5 2 5" xfId="572"/>
+    <cellStyle name="Обычный 5 2 6" xfId="523"/>
+    <cellStyle name="Обычный 5 2 7" xfId="788"/>
+    <cellStyle name="Обычный 5 2 8" xfId="854"/>
+    <cellStyle name="Обычный 5 2 9" xfId="934"/>
+    <cellStyle name="Обычный 5 20" xfId="607"/>
+    <cellStyle name="Обычный 5 21" xfId="646"/>
+    <cellStyle name="Обычный 5 22" xfId="698"/>
+    <cellStyle name="Обычный 5 23" xfId="761"/>
+    <cellStyle name="Обычный 5 24" xfId="984"/>
+    <cellStyle name="Обычный 5 25" xfId="1304"/>
+    <cellStyle name="Обычный 5 26" xfId="1400"/>
+    <cellStyle name="Обычный 5 27" xfId="1494"/>
+    <cellStyle name="Обычный 5 28" xfId="1587"/>
+    <cellStyle name="Обычный 5 29" xfId="1678"/>
     <cellStyle name="Обычный 5 3" xfId="51"/>
+    <cellStyle name="Обычный 5 3 10" xfId="1330"/>
+    <cellStyle name="Обычный 5 3 11" xfId="1425"/>
+    <cellStyle name="Обычный 5 3 12" xfId="1519"/>
+    <cellStyle name="Обычный 5 3 13" xfId="1612"/>
+    <cellStyle name="Обычный 5 3 14" xfId="1703"/>
+    <cellStyle name="Обычный 5 3 15" xfId="1793"/>
+    <cellStyle name="Обычный 5 3 16" xfId="1883"/>
+    <cellStyle name="Обычный 5 3 17" xfId="1973"/>
+    <cellStyle name="Обычный 5 3 18" xfId="2061"/>
+    <cellStyle name="Обычный 5 3 19" xfId="2145"/>
+    <cellStyle name="Обычный 5 3 2" xfId="401"/>
+    <cellStyle name="Обычный 5 3 2 10" xfId="1329"/>
+    <cellStyle name="Обычный 5 3 2 11" xfId="1424"/>
+    <cellStyle name="Обычный 5 3 2 12" xfId="1518"/>
+    <cellStyle name="Обычный 5 3 2 13" xfId="1611"/>
+    <cellStyle name="Обычный 5 3 2 14" xfId="1702"/>
+    <cellStyle name="Обычный 5 3 2 15" xfId="1792"/>
+    <cellStyle name="Обычный 5 3 2 16" xfId="1882"/>
+    <cellStyle name="Обычный 5 3 2 17" xfId="1972"/>
+    <cellStyle name="Обычный 5 3 2 18" xfId="2060"/>
+    <cellStyle name="Обычный 5 3 2 19" xfId="2144"/>
+    <cellStyle name="Обычный 5 3 2 2" xfId="403"/>
+    <cellStyle name="Обычный 5 3 2 20" xfId="2225"/>
+    <cellStyle name="Обычный 5 3 2 21" xfId="2304"/>
+    <cellStyle name="Обычный 5 3 2 22" xfId="2374"/>
+    <cellStyle name="Обычный 5 3 2 3" xfId="494"/>
+    <cellStyle name="Обычный 5 3 2 4" xfId="660"/>
+    <cellStyle name="Обычный 5 3 2 5" xfId="710"/>
+    <cellStyle name="Обычный 5 3 2 6" xfId="746"/>
+    <cellStyle name="Обычный 5 3 2 7" xfId="998"/>
+    <cellStyle name="Обычный 5 3 2 8" xfId="1189"/>
+    <cellStyle name="Обычный 5 3 2 9" xfId="1233"/>
+    <cellStyle name="Обычный 5 3 20" xfId="2226"/>
+    <cellStyle name="Обычный 5 3 21" xfId="2305"/>
+    <cellStyle name="Обычный 5 3 22" xfId="2375"/>
+    <cellStyle name="Обычный 5 3 3" xfId="492"/>
+    <cellStyle name="Обычный 5 3 4" xfId="658"/>
+    <cellStyle name="Обычный 5 3 5" xfId="708"/>
+    <cellStyle name="Обычный 5 3 6" xfId="744"/>
+    <cellStyle name="Обычный 5 3 7" xfId="996"/>
+    <cellStyle name="Обычный 5 3 8" xfId="1187"/>
+    <cellStyle name="Обычный 5 3 9" xfId="1234"/>
+    <cellStyle name="Обычный 5 30" xfId="1769"/>
+    <cellStyle name="Обычный 5 31" xfId="1859"/>
+    <cellStyle name="Обычный 5 32" xfId="1949"/>
+    <cellStyle name="Обычный 5 33" xfId="2038"/>
+    <cellStyle name="Обычный 5 34" xfId="2123"/>
+    <cellStyle name="Обычный 5 35" xfId="2204"/>
+    <cellStyle name="Обычный 5 36" xfId="2283"/>
+    <cellStyle name="Обычный 5 37" xfId="2358"/>
+    <cellStyle name="Обычный 5 38" xfId="2407"/>
     <cellStyle name="Обычный 5 4" xfId="57"/>
+    <cellStyle name="Обычный 5 4 10" xfId="1375"/>
+    <cellStyle name="Обычный 5 4 11" xfId="1469"/>
+    <cellStyle name="Обычный 5 4 12" xfId="1562"/>
+    <cellStyle name="Обычный 5 4 13" xfId="1653"/>
+    <cellStyle name="Обычный 5 4 14" xfId="1744"/>
+    <cellStyle name="Обычный 5 4 15" xfId="1834"/>
+    <cellStyle name="Обычный 5 4 16" xfId="1924"/>
+    <cellStyle name="Обычный 5 4 17" xfId="2014"/>
+    <cellStyle name="Обычный 5 4 18" xfId="2099"/>
+    <cellStyle name="Обычный 5 4 19" xfId="2183"/>
+    <cellStyle name="Обычный 5 4 2" xfId="404"/>
+    <cellStyle name="Обычный 5 4 20" xfId="2262"/>
+    <cellStyle name="Обычный 5 4 21" xfId="2338"/>
+    <cellStyle name="Обычный 5 4 22" xfId="2397"/>
+    <cellStyle name="Обычный 5 4 3" xfId="495"/>
+    <cellStyle name="Обычный 5 4 4" xfId="661"/>
+    <cellStyle name="Обычный 5 4 5" xfId="711"/>
+    <cellStyle name="Обычный 5 4 6" xfId="747"/>
+    <cellStyle name="Обычный 5 4 7" xfId="999"/>
+    <cellStyle name="Обычный 5 4 8" xfId="1190"/>
+    <cellStyle name="Обычный 5 4 9" xfId="1279"/>
     <cellStyle name="Обычный 5 5" xfId="63"/>
+    <cellStyle name="Обычный 5 5 10" xfId="1328"/>
+    <cellStyle name="Обычный 5 5 11" xfId="1423"/>
+    <cellStyle name="Обычный 5 5 12" xfId="1517"/>
+    <cellStyle name="Обычный 5 5 13" xfId="1610"/>
+    <cellStyle name="Обычный 5 5 14" xfId="1701"/>
+    <cellStyle name="Обычный 5 5 15" xfId="1791"/>
+    <cellStyle name="Обычный 5 5 16" xfId="1881"/>
+    <cellStyle name="Обычный 5 5 17" xfId="1971"/>
+    <cellStyle name="Обычный 5 5 18" xfId="2059"/>
+    <cellStyle name="Обычный 5 5 19" xfId="2143"/>
+    <cellStyle name="Обычный 5 5 2" xfId="405"/>
+    <cellStyle name="Обычный 5 5 20" xfId="2224"/>
+    <cellStyle name="Обычный 5 5 21" xfId="2303"/>
+    <cellStyle name="Обычный 5 5 22" xfId="2373"/>
+    <cellStyle name="Обычный 5 5 3" xfId="496"/>
+    <cellStyle name="Обычный 5 5 4" xfId="662"/>
+    <cellStyle name="Обычный 5 5 5" xfId="712"/>
+    <cellStyle name="Обычный 5 5 6" xfId="748"/>
+    <cellStyle name="Обычный 5 5 7" xfId="1000"/>
+    <cellStyle name="Обычный 5 5 8" xfId="1191"/>
+    <cellStyle name="Обычный 5 5 9" xfId="1232"/>
     <cellStyle name="Обычный 5 6" xfId="69"/>
+    <cellStyle name="Обычный 5 6 10" xfId="1314"/>
+    <cellStyle name="Обычный 5 6 11" xfId="1410"/>
+    <cellStyle name="Обычный 5 6 12" xfId="1504"/>
+    <cellStyle name="Обычный 5 6 13" xfId="1597"/>
+    <cellStyle name="Обычный 5 6 14" xfId="1688"/>
+    <cellStyle name="Обычный 5 6 15" xfId="1778"/>
+    <cellStyle name="Обычный 5 6 16" xfId="1868"/>
+    <cellStyle name="Обычный 5 6 17" xfId="1958"/>
+    <cellStyle name="Обычный 5 6 18" xfId="2046"/>
+    <cellStyle name="Обычный 5 6 19" xfId="2131"/>
+    <cellStyle name="Обычный 5 6 2" xfId="415"/>
+    <cellStyle name="Обычный 5 6 20" xfId="2212"/>
+    <cellStyle name="Обычный 5 6 21" xfId="2291"/>
+    <cellStyle name="Обычный 5 6 22" xfId="2365"/>
+    <cellStyle name="Обычный 5 6 3" xfId="500"/>
+    <cellStyle name="Обычный 5 6 4" xfId="667"/>
+    <cellStyle name="Обычный 5 6 5" xfId="717"/>
+    <cellStyle name="Обычный 5 6 6" xfId="752"/>
+    <cellStyle name="Обычный 5 6 7" xfId="1009"/>
+    <cellStyle name="Обычный 5 6 8" xfId="1202"/>
+    <cellStyle name="Обычный 5 6 9" xfId="1218"/>
     <cellStyle name="Обычный 5 7" xfId="75"/>
     <cellStyle name="Обычный 5 8" xfId="81"/>
     <cellStyle name="Обычный 5 9" xfId="87"/>
     <cellStyle name="Обычный 6" xfId="15"/>
     <cellStyle name="Обычный 6 10" xfId="94"/>
     <cellStyle name="Обычный 6 11" xfId="100"/>
     <cellStyle name="Обычный 6 12" xfId="106"/>
     <cellStyle name="Обычный 6 13" xfId="112"/>
     <cellStyle name="Обычный 6 14" xfId="117"/>
     <cellStyle name="Обычный 6 15" xfId="122"/>
     <cellStyle name="Обычный 6 16" xfId="127"/>
     <cellStyle name="Обычный 6 17" xfId="132"/>
+    <cellStyle name="Обычный 6 18" xfId="139"/>
+    <cellStyle name="Обычный 6 19" xfId="424"/>
     <cellStyle name="Обычный 6 2" xfId="46"/>
+    <cellStyle name="Обычный 6 2 10" xfId="1374"/>
+    <cellStyle name="Обычный 6 2 11" xfId="1468"/>
+    <cellStyle name="Обычный 6 2 12" xfId="1561"/>
+    <cellStyle name="Обычный 6 2 13" xfId="1652"/>
+    <cellStyle name="Обычный 6 2 14" xfId="1743"/>
+    <cellStyle name="Обычный 6 2 15" xfId="1833"/>
+    <cellStyle name="Обычный 6 2 16" xfId="1923"/>
+    <cellStyle name="Обычный 6 2 17" xfId="2013"/>
+    <cellStyle name="Обычный 6 2 18" xfId="2098"/>
+    <cellStyle name="Обычный 6 2 19" xfId="2182"/>
+    <cellStyle name="Обычный 6 2 2" xfId="406"/>
+    <cellStyle name="Обычный 6 2 20" xfId="2261"/>
+    <cellStyle name="Обычный 6 2 21" xfId="2337"/>
+    <cellStyle name="Обычный 6 2 22" xfId="2396"/>
+    <cellStyle name="Обычный 6 2 3" xfId="497"/>
+    <cellStyle name="Обычный 6 2 4" xfId="663"/>
+    <cellStyle name="Обычный 6 2 5" xfId="713"/>
+    <cellStyle name="Обычный 6 2 6" xfId="749"/>
+    <cellStyle name="Обычный 6 2 7" xfId="1001"/>
+    <cellStyle name="Обычный 6 2 8" xfId="1192"/>
+    <cellStyle name="Обычный 6 2 9" xfId="1278"/>
+    <cellStyle name="Обычный 6 20" xfId="522"/>
+    <cellStyle name="Обычный 6 21" xfId="542"/>
+    <cellStyle name="Обычный 6 22" xfId="577"/>
+    <cellStyle name="Обычный 6 23" xfId="762"/>
+    <cellStyle name="Обычный 6 24" xfId="811"/>
+    <cellStyle name="Обычный 6 25" xfId="1259"/>
+    <cellStyle name="Обычный 6 26" xfId="1355"/>
+    <cellStyle name="Обычный 6 27" xfId="1450"/>
+    <cellStyle name="Обычный 6 28" xfId="1544"/>
+    <cellStyle name="Обычный 6 29" xfId="1635"/>
     <cellStyle name="Обычный 6 3" xfId="52"/>
+    <cellStyle name="Обычный 6 3 10" xfId="1327"/>
+    <cellStyle name="Обычный 6 3 11" xfId="1422"/>
+    <cellStyle name="Обычный 6 3 12" xfId="1516"/>
+    <cellStyle name="Обычный 6 3 13" xfId="1609"/>
+    <cellStyle name="Обычный 6 3 14" xfId="1700"/>
+    <cellStyle name="Обычный 6 3 15" xfId="1790"/>
+    <cellStyle name="Обычный 6 3 16" xfId="1880"/>
+    <cellStyle name="Обычный 6 3 17" xfId="1970"/>
+    <cellStyle name="Обычный 6 3 18" xfId="2058"/>
+    <cellStyle name="Обычный 6 3 19" xfId="2142"/>
+    <cellStyle name="Обычный 6 3 2" xfId="407"/>
+    <cellStyle name="Обычный 6 3 20" xfId="2223"/>
+    <cellStyle name="Обычный 6 3 21" xfId="2302"/>
+    <cellStyle name="Обычный 6 3 22" xfId="2372"/>
+    <cellStyle name="Обычный 6 3 3" xfId="498"/>
+    <cellStyle name="Обычный 6 3 4" xfId="664"/>
+    <cellStyle name="Обычный 6 3 5" xfId="714"/>
+    <cellStyle name="Обычный 6 3 6" xfId="750"/>
+    <cellStyle name="Обычный 6 3 7" xfId="1002"/>
+    <cellStyle name="Обычный 6 3 8" xfId="1193"/>
+    <cellStyle name="Обычный 6 3 9" xfId="1231"/>
+    <cellStyle name="Обычный 6 30" xfId="1726"/>
+    <cellStyle name="Обычный 6 31" xfId="1816"/>
+    <cellStyle name="Обычный 6 32" xfId="1906"/>
+    <cellStyle name="Обычный 6 33" xfId="1996"/>
+    <cellStyle name="Обычный 6 34" xfId="2082"/>
+    <cellStyle name="Обычный 6 35" xfId="2166"/>
+    <cellStyle name="Обычный 6 36" xfId="2246"/>
+    <cellStyle name="Обычный 6 37" xfId="2323"/>
+    <cellStyle name="Обычный 6 38" xfId="2385"/>
     <cellStyle name="Обычный 6 4" xfId="58"/>
+    <cellStyle name="Обычный 6 4 10" xfId="1903"/>
+    <cellStyle name="Обычный 6 4 11" xfId="1993"/>
+    <cellStyle name="Обычный 6 4 12" xfId="2079"/>
+    <cellStyle name="Обычный 6 4 13" xfId="2163"/>
+    <cellStyle name="Обычный 6 4 14" xfId="2243"/>
+    <cellStyle name="Обычный 6 4 15" xfId="2320"/>
+    <cellStyle name="Обычный 6 4 16" xfId="2383"/>
+    <cellStyle name="Обычный 6 4 17" xfId="2412"/>
+    <cellStyle name="Обычный 6 4 2" xfId="1064"/>
+    <cellStyle name="Обычный 6 4 3" xfId="1256"/>
+    <cellStyle name="Обычный 6 4 4" xfId="1352"/>
+    <cellStyle name="Обычный 6 4 5" xfId="1447"/>
+    <cellStyle name="Обычный 6 4 6" xfId="1541"/>
+    <cellStyle name="Обычный 6 4 7" xfId="1632"/>
+    <cellStyle name="Обычный 6 4 8" xfId="1723"/>
+    <cellStyle name="Обычный 6 4 9" xfId="1813"/>
     <cellStyle name="Обычный 6 5" xfId="64"/>
+    <cellStyle name="Обычный 6 5 10" xfId="1946"/>
+    <cellStyle name="Обычный 6 5 11" xfId="2035"/>
+    <cellStyle name="Обычный 6 5 12" xfId="2120"/>
+    <cellStyle name="Обычный 6 5 13" xfId="2201"/>
+    <cellStyle name="Обычный 6 5 14" xfId="2280"/>
+    <cellStyle name="Обычный 6 5 15" xfId="2355"/>
+    <cellStyle name="Обычный 6 5 16" xfId="2404"/>
+    <cellStyle name="Обычный 6 5 17" xfId="2415"/>
+    <cellStyle name="Обычный 6 5 2" xfId="1110"/>
+    <cellStyle name="Обычный 6 5 3" xfId="1301"/>
+    <cellStyle name="Обычный 6 5 4" xfId="1397"/>
+    <cellStyle name="Обычный 6 5 5" xfId="1491"/>
+    <cellStyle name="Обычный 6 5 6" xfId="1584"/>
+    <cellStyle name="Обычный 6 5 7" xfId="1675"/>
+    <cellStyle name="Обычный 6 5 8" xfId="1766"/>
+    <cellStyle name="Обычный 6 5 9" xfId="1856"/>
     <cellStyle name="Обычный 6 6" xfId="70"/>
     <cellStyle name="Обычный 6 7" xfId="76"/>
     <cellStyle name="Обычный 6 8" xfId="82"/>
     <cellStyle name="Обычный 6 9" xfId="88"/>
     <cellStyle name="Обычный 7" xfId="12"/>
     <cellStyle name="Обычный 7 10" xfId="95"/>
     <cellStyle name="Обычный 7 11" xfId="101"/>
     <cellStyle name="Обычный 7 12" xfId="107"/>
     <cellStyle name="Обычный 7 13" xfId="113"/>
     <cellStyle name="Обычный 7 14" xfId="118"/>
     <cellStyle name="Обычный 7 15" xfId="123"/>
     <cellStyle name="Обычный 7 16" xfId="128"/>
     <cellStyle name="Обычный 7 17" xfId="133"/>
+    <cellStyle name="Обычный 7 18" xfId="168"/>
+    <cellStyle name="Обычный 7 19" xfId="434"/>
     <cellStyle name="Обычный 7 2" xfId="47"/>
+    <cellStyle name="Обычный 7 2 2" xfId="408"/>
+    <cellStyle name="Обычный 7 20" xfId="605"/>
+    <cellStyle name="Обычный 7 21" xfId="644"/>
+    <cellStyle name="Обычный 7 22" xfId="696"/>
+    <cellStyle name="Обычный 7 23" xfId="789"/>
+    <cellStyle name="Обычный 7 24" xfId="979"/>
+    <cellStyle name="Обычный 7 25" xfId="976"/>
+    <cellStyle name="Обычный 7 26" xfId="1160"/>
+    <cellStyle name="Обычный 7 27" xfId="941"/>
+    <cellStyle name="Обычный 7 28" xfId="1154"/>
+    <cellStyle name="Обычный 7 29" xfId="920"/>
     <cellStyle name="Обычный 7 3" xfId="53"/>
+    <cellStyle name="Обычный 7 3 10" xfId="1904"/>
+    <cellStyle name="Обычный 7 3 11" xfId="1994"/>
+    <cellStyle name="Обычный 7 3 12" xfId="2080"/>
+    <cellStyle name="Обычный 7 3 13" xfId="2164"/>
+    <cellStyle name="Обычный 7 3 14" xfId="2244"/>
+    <cellStyle name="Обычный 7 3 15" xfId="2321"/>
+    <cellStyle name="Обычный 7 3 16" xfId="2384"/>
+    <cellStyle name="Обычный 7 3 17" xfId="2413"/>
+    <cellStyle name="Обычный 7 3 2" xfId="1065"/>
+    <cellStyle name="Обычный 7 3 3" xfId="1257"/>
+    <cellStyle name="Обычный 7 3 4" xfId="1353"/>
+    <cellStyle name="Обычный 7 3 5" xfId="1448"/>
+    <cellStyle name="Обычный 7 3 6" xfId="1542"/>
+    <cellStyle name="Обычный 7 3 7" xfId="1633"/>
+    <cellStyle name="Обычный 7 3 8" xfId="1724"/>
+    <cellStyle name="Обычный 7 3 9" xfId="1814"/>
+    <cellStyle name="Обычный 7 30" xfId="1126"/>
+    <cellStyle name="Обычный 7 31" xfId="1010"/>
+    <cellStyle name="Обычный 7 32" xfId="933"/>
+    <cellStyle name="Обычный 7 33" xfId="1142"/>
+    <cellStyle name="Обычный 7 34" xfId="1171"/>
+    <cellStyle name="Обычный 7 35" xfId="1242"/>
+    <cellStyle name="Обычный 7 36" xfId="1338"/>
+    <cellStyle name="Обычный 7 37" xfId="1433"/>
+    <cellStyle name="Обычный 7 38" xfId="1527"/>
     <cellStyle name="Обычный 7 4" xfId="59"/>
+    <cellStyle name="Обычный 7 4 10" xfId="1947"/>
+    <cellStyle name="Обычный 7 4 11" xfId="2036"/>
+    <cellStyle name="Обычный 7 4 12" xfId="2121"/>
+    <cellStyle name="Обычный 7 4 13" xfId="2202"/>
+    <cellStyle name="Обычный 7 4 14" xfId="2281"/>
+    <cellStyle name="Обычный 7 4 15" xfId="2356"/>
+    <cellStyle name="Обычный 7 4 16" xfId="2405"/>
+    <cellStyle name="Обычный 7 4 17" xfId="2416"/>
+    <cellStyle name="Обычный 7 4 2" xfId="1111"/>
+    <cellStyle name="Обычный 7 4 3" xfId="1302"/>
+    <cellStyle name="Обычный 7 4 4" xfId="1398"/>
+    <cellStyle name="Обычный 7 4 5" xfId="1492"/>
+    <cellStyle name="Обычный 7 4 6" xfId="1585"/>
+    <cellStyle name="Обычный 7 4 7" xfId="1676"/>
+    <cellStyle name="Обычный 7 4 8" xfId="1767"/>
+    <cellStyle name="Обычный 7 4 9" xfId="1857"/>
     <cellStyle name="Обычный 7 5" xfId="65"/>
     <cellStyle name="Обычный 7 6" xfId="71"/>
     <cellStyle name="Обычный 7 7" xfId="77"/>
     <cellStyle name="Обычный 7 8" xfId="83"/>
     <cellStyle name="Обычный 7 9" xfId="89"/>
     <cellStyle name="Обычный 8" xfId="17"/>
     <cellStyle name="Обычный 8 10" xfId="96"/>
     <cellStyle name="Обычный 8 11" xfId="102"/>
     <cellStyle name="Обычный 8 12" xfId="108"/>
     <cellStyle name="Обычный 8 13" xfId="114"/>
     <cellStyle name="Обычный 8 14" xfId="119"/>
     <cellStyle name="Обычный 8 15" xfId="124"/>
     <cellStyle name="Обычный 8 16" xfId="129"/>
     <cellStyle name="Обычный 8 17" xfId="134"/>
+    <cellStyle name="Обычный 8 18" xfId="419"/>
+    <cellStyle name="Обычный 8 19" xfId="501"/>
     <cellStyle name="Обычный 8 2" xfId="48"/>
+    <cellStyle name="Обычный 8 20" xfId="669"/>
+    <cellStyle name="Обычный 8 21" xfId="719"/>
+    <cellStyle name="Обычный 8 22" xfId="753"/>
+    <cellStyle name="Обычный 8 23" xfId="1013"/>
+    <cellStyle name="Обычный 8 24" xfId="1206"/>
+    <cellStyle name="Обычный 8 25" xfId="1253"/>
+    <cellStyle name="Обычный 8 26" xfId="1349"/>
+    <cellStyle name="Обычный 8 27" xfId="1444"/>
+    <cellStyle name="Обычный 8 28" xfId="1538"/>
+    <cellStyle name="Обычный 8 29" xfId="1629"/>
     <cellStyle name="Обычный 8 3" xfId="54"/>
+    <cellStyle name="Обычный 8 30" xfId="1720"/>
+    <cellStyle name="Обычный 8 31" xfId="1810"/>
+    <cellStyle name="Обычный 8 32" xfId="1900"/>
+    <cellStyle name="Обычный 8 33" xfId="1990"/>
+    <cellStyle name="Обычный 8 34" xfId="2076"/>
+    <cellStyle name="Обычный 8 35" xfId="2160"/>
+    <cellStyle name="Обычный 8 36" xfId="2240"/>
+    <cellStyle name="Обычный 8 37" xfId="2317"/>
+    <cellStyle name="Обычный 8 38" xfId="2380"/>
     <cellStyle name="Обычный 8 4" xfId="60"/>
     <cellStyle name="Обычный 8 5" xfId="66"/>
     <cellStyle name="Обычный 8 6" xfId="72"/>
     <cellStyle name="Обычный 8 7" xfId="78"/>
     <cellStyle name="Обычный 8 8" xfId="84"/>
     <cellStyle name="Обычный 8 9" xfId="90"/>
     <cellStyle name="Обычный 9" xfId="19"/>
+    <cellStyle name="Обычный 9 10" xfId="1320"/>
+    <cellStyle name="Обычный 9 11" xfId="1416"/>
+    <cellStyle name="Обычный 9 12" xfId="1510"/>
+    <cellStyle name="Обычный 9 13" xfId="1603"/>
+    <cellStyle name="Обычный 9 14" xfId="1694"/>
+    <cellStyle name="Обычный 9 15" xfId="1784"/>
+    <cellStyle name="Обычный 9 16" xfId="1874"/>
+    <cellStyle name="Обычный 9 17" xfId="1964"/>
+    <cellStyle name="Обычный 9 18" xfId="2052"/>
+    <cellStyle name="Обычный 9 19" xfId="2137"/>
+    <cellStyle name="Обычный 9 2" xfId="420"/>
+    <cellStyle name="Обычный 9 20" xfId="2218"/>
+    <cellStyle name="Обычный 9 21" xfId="2297"/>
+    <cellStyle name="Обычный 9 22" xfId="2371"/>
+    <cellStyle name="Обычный 9 3" xfId="502"/>
+    <cellStyle name="Обычный 9 4" xfId="670"/>
+    <cellStyle name="Обычный 9 5" xfId="720"/>
+    <cellStyle name="Обычный 9 6" xfId="754"/>
+    <cellStyle name="Обычный 9 7" xfId="1014"/>
+    <cellStyle name="Обычный 9 8" xfId="1207"/>
+    <cellStyle name="Обычный 9 9" xfId="1224"/>
+    <cellStyle name="Плохой 2" xfId="1066"/>
+    <cellStyle name="Плохой 3" xfId="1112"/>
+    <cellStyle name="Пояснение 2" xfId="1067"/>
+    <cellStyle name="Пояснение 3" xfId="1113"/>
+    <cellStyle name="Примечание 2" xfId="1068"/>
+    <cellStyle name="Примечание 3" xfId="1114"/>
+    <cellStyle name="Связанная ячейка 2" xfId="1069"/>
+    <cellStyle name="Связанная ячейка 3" xfId="1115"/>
+    <cellStyle name="Текст предупреждения 2" xfId="1070"/>
+    <cellStyle name="Текст предупреждения 3" xfId="1116"/>
+    <cellStyle name="Хороший 2" xfId="1071"/>
+    <cellStyle name="Хороший 3" xfId="1117"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1111,223 +6243,223 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="Q70" sqref="Q70"/>
+    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="I69" sqref="I69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="78" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="74"/>
-[...14 lines deleted...]
-      <c r="Q1" s="74"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="75" t="s">
+      <c r="A2" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="75"/>
-[...14 lines deleted...]
-      <c r="Q2" s="75"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="76"/>
-      <c r="B3" s="70" t="s">
+      <c r="A3" s="80"/>
+      <c r="B3" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="71"/>
-[...2 lines deleted...]
-      <c r="F3" s="70" t="s">
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="71"/>
-[...2 lines deleted...]
-      <c r="J3" s="70" t="s">
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="71"/>
-[...2 lines deleted...]
-      <c r="N3" s="70" t="s">
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="71"/>
-[...1 lines deleted...]
-      <c r="Q3" s="72"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="76"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1">
-      <c r="A4" s="76"/>
-      <c r="B4" s="68" t="s">
+      <c r="A4" s="80"/>
+      <c r="B4" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="67" t="s">
+      <c r="C4" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="67"/>
-      <c r="E4" s="68" t="s">
+      <c r="D4" s="71"/>
+      <c r="E4" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="68" t="s">
+      <c r="F4" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="67" t="s">
+      <c r="G4" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="67"/>
-      <c r="I4" s="68" t="s">
+      <c r="H4" s="71"/>
+      <c r="I4" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="68" t="s">
+      <c r="J4" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="67" t="s">
+      <c r="K4" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="67"/>
-      <c r="M4" s="68" t="s">
+      <c r="L4" s="71"/>
+      <c r="M4" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="N4" s="68" t="s">
+      <c r="N4" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="67" t="s">
+      <c r="O4" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="67"/>
-      <c r="Q4" s="68" t="s">
+      <c r="P4" s="71"/>
+      <c r="Q4" s="72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="31.5" customHeight="1">
-      <c r="A5" s="76"/>
-      <c r="B5" s="69"/>
+      <c r="A5" s="80"/>
+      <c r="B5" s="73"/>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="69"/>
-      <c r="F5" s="69"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
       <c r="G5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="69"/>
-      <c r="J5" s="69"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
       <c r="K5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="69"/>
-      <c r="N5" s="69"/>
+      <c r="M5" s="73"/>
+      <c r="N5" s="73"/>
       <c r="O5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="69"/>
+      <c r="Q5" s="73"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="73">
+      <c r="A6" s="77">
         <v>2022</v>
       </c>
-      <c r="B6" s="73"/>
-[...14 lines deleted...]
-      <c r="Q6" s="73"/>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="77"/>
+      <c r="P6" s="77"/>
+      <c r="Q6" s="77"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>23</v>
@@ -1924,69 +7056,69 @@
       </c>
       <c r="K18" s="29" t="s">
         <v>33</v>
       </c>
       <c r="L18" s="28">
         <v>118.7</v>
       </c>
       <c r="M18" s="28">
         <v>117.3</v>
       </c>
       <c r="N18" s="30">
         <v>115.8</v>
       </c>
       <c r="O18" s="30">
         <v>118.5</v>
       </c>
       <c r="P18" s="30">
         <v>115.6</v>
       </c>
       <c r="Q18" s="30">
         <v>112.1</v>
       </c>
       <c r="R18" s="26"/>
     </row>
     <row r="19" spans="1:18">
-      <c r="A19" s="66">
+      <c r="A19" s="70">
         <v>2023</v>
       </c>
-      <c r="B19" s="66"/>
-[...14 lines deleted...]
-      <c r="Q19" s="66"/>
+      <c r="B19" s="70"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
+      <c r="I19" s="70"/>
+      <c r="J19" s="70"/>
+      <c r="K19" s="70"/>
+      <c r="L19" s="70"/>
+      <c r="M19" s="70"/>
+      <c r="N19" s="70"/>
+      <c r="O19" s="70"/>
+      <c r="P19" s="70"/>
+      <c r="Q19" s="70"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="10">
         <v>101</v>
       </c>
       <c r="C20" s="10">
         <v>101.5</v>
       </c>
       <c r="D20" s="10">
         <v>100.8</v>
       </c>
       <c r="E20" s="10">
         <v>100.3</v>
       </c>
       <c r="F20" s="10">
         <v>101</v>
       </c>
       <c r="G20" s="10">
         <v>101.5</v>
       </c>
       <c r="H20" s="10">
         <v>100.8</v>
@@ -2582,69 +7714,69 @@
       </c>
       <c r="K31" s="17">
         <v>111.8</v>
       </c>
       <c r="L31" s="17">
         <v>108.6</v>
       </c>
       <c r="M31" s="17">
         <v>110.7</v>
       </c>
       <c r="N31" s="17">
         <v>115.1</v>
       </c>
       <c r="O31" s="25" t="s">
         <v>37</v>
       </c>
       <c r="P31" s="25" t="s">
         <v>27</v>
       </c>
       <c r="Q31" s="17">
         <v>114.7</v>
       </c>
       <c r="R31" s="26"/>
     </row>
     <row r="32" spans="1:18">
-      <c r="A32" s="66">
+      <c r="A32" s="70">
         <v>2024</v>
       </c>
-      <c r="B32" s="66"/>
-[...14 lines deleted...]
-      <c r="Q32" s="66"/>
+      <c r="B32" s="70"/>
+      <c r="C32" s="70"/>
+      <c r="D32" s="70"/>
+      <c r="E32" s="70"/>
+      <c r="F32" s="70"/>
+      <c r="G32" s="70"/>
+      <c r="H32" s="70"/>
+      <c r="I32" s="70"/>
+      <c r="J32" s="70"/>
+      <c r="K32" s="70"/>
+      <c r="L32" s="70"/>
+      <c r="M32" s="70"/>
+      <c r="N32" s="70"/>
+      <c r="O32" s="70"/>
+      <c r="P32" s="70"/>
+      <c r="Q32" s="70"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="3">
         <v>100.5</v>
       </c>
       <c r="C33" s="3">
         <v>101</v>
       </c>
       <c r="D33" s="3">
         <v>100.3</v>
       </c>
       <c r="E33" s="3">
         <v>99.9</v>
       </c>
       <c r="F33" s="3">
         <v>100.5</v>
       </c>
       <c r="G33" s="3">
         <v>101</v>
       </c>
       <c r="H33" s="3">
         <v>100.3</v>
@@ -3239,69 +8371,69 @@
         <v>107.7</v>
       </c>
       <c r="K44" s="17">
         <v>104.4</v>
       </c>
       <c r="L44" s="17">
         <v>108.8</v>
       </c>
       <c r="M44" s="17">
         <v>111.7</v>
       </c>
       <c r="N44" s="17">
         <v>107.6</v>
       </c>
       <c r="O44" s="17">
         <v>106.7</v>
       </c>
       <c r="P44" s="17">
         <v>107.2</v>
       </c>
       <c r="Q44" s="17">
         <v>109.7</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="66">
+      <c r="A45" s="70">
         <v>2025</v>
       </c>
-      <c r="B45" s="66"/>
-[...14 lines deleted...]
-      <c r="Q45" s="66"/>
+      <c r="B45" s="70"/>
+      <c r="C45" s="70"/>
+      <c r="D45" s="70"/>
+      <c r="E45" s="70"/>
+      <c r="F45" s="70"/>
+      <c r="G45" s="70"/>
+      <c r="H45" s="70"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="70"/>
+      <c r="K45" s="70"/>
+      <c r="L45" s="70"/>
+      <c r="M45" s="70"/>
+      <c r="N45" s="70"/>
+      <c r="O45" s="70"/>
+      <c r="P45" s="70"/>
+      <c r="Q45" s="70"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="22">
         <v>101.3</v>
       </c>
       <c r="C46" s="22">
         <v>102</v>
       </c>
       <c r="D46" s="22">
         <v>100.9</v>
       </c>
       <c r="E46" s="22">
         <v>100.7</v>
       </c>
       <c r="F46" s="22">
         <v>101.3</v>
       </c>
       <c r="G46" s="22">
         <v>102</v>
       </c>
       <c r="H46" s="22">
         <v>100.9</v>
@@ -3896,69 +9028,69 @@
         <v>113.4</v>
       </c>
       <c r="K57" s="21">
         <v>116.5</v>
       </c>
       <c r="L57" s="21">
         <v>112</v>
       </c>
       <c r="M57" s="21">
         <v>110.8</v>
       </c>
       <c r="N57" s="21">
         <v>111.9</v>
       </c>
       <c r="O57" s="21">
         <v>112</v>
       </c>
       <c r="P57" s="21">
         <v>111.4</v>
       </c>
       <c r="Q57" s="21">
         <v>112.7</v>
       </c>
     </row>
     <row r="58" spans="1:17">
-      <c r="A58" s="66">
+      <c r="A58" s="70">
         <v>2026</v>
       </c>
-      <c r="B58" s="66"/>
-[...14 lines deleted...]
-      <c r="Q58" s="66"/>
+      <c r="B58" s="70"/>
+      <c r="C58" s="70"/>
+      <c r="D58" s="70"/>
+      <c r="E58" s="70"/>
+      <c r="F58" s="70"/>
+      <c r="G58" s="70"/>
+      <c r="H58" s="70"/>
+      <c r="I58" s="70"/>
+      <c r="J58" s="70"/>
+      <c r="K58" s="70"/>
+      <c r="L58" s="70"/>
+      <c r="M58" s="70"/>
+      <c r="N58" s="70"/>
+      <c r="O58" s="70"/>
+      <c r="P58" s="70"/>
+      <c r="Q58" s="70"/>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="19">
         <v>101.4</v>
       </c>
       <c r="C59" s="19">
         <v>101.8</v>
       </c>
       <c r="D59" s="19">
         <v>101.3</v>
       </c>
       <c r="E59" s="19">
         <v>100.8</v>
       </c>
       <c r="F59" s="19">
         <v>101.4</v>
       </c>
       <c r="G59" s="19">
         <v>101.8</v>
       </c>
       <c r="H59" s="19">
         <v>101.3</v>
@@ -4238,87 +9370,151 @@
         <v>114.6</v>
       </c>
       <c r="L64" s="60">
         <v>112.1</v>
       </c>
       <c r="M64" s="61">
         <v>112.3</v>
       </c>
       <c r="N64" s="62">
         <v>113.2</v>
       </c>
       <c r="O64" s="63">
         <v>115.5</v>
       </c>
       <c r="P64" s="64">
         <v>112.4</v>
       </c>
       <c r="Q64" s="65">
         <v>110.7</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B65" s="10"/>
-[...14 lines deleted...]
-      <c r="Q65" s="24"/>
+      <c r="B65" s="66">
+        <v>100.6</v>
+      </c>
+      <c r="C65" s="67">
+        <v>100.3</v>
+      </c>
+      <c r="D65" s="67">
+        <v>100.4</v>
+      </c>
+      <c r="E65" s="67">
+        <v>101.2</v>
+      </c>
+      <c r="F65" s="39">
+        <v>107</v>
+      </c>
+      <c r="G65" s="67">
+        <v>107.7</v>
+      </c>
+      <c r="H65" s="67">
+        <v>105.1</v>
+      </c>
+      <c r="I65" s="67">
+        <v>108.3</v>
+      </c>
+      <c r="J65" s="67">
+        <v>112.7</v>
+      </c>
+      <c r="K65" s="67">
+        <v>113.3</v>
+      </c>
+      <c r="L65" s="67">
+        <v>111.5</v>
+      </c>
+      <c r="M65" s="69">
+        <v>113</v>
+      </c>
+      <c r="N65" s="67">
+        <v>113.1</v>
+      </c>
+      <c r="O65" s="67">
+        <v>115.1</v>
+      </c>
+      <c r="P65" s="67">
+        <v>112.3</v>
+      </c>
+      <c r="Q65" s="68">
+        <v>111</v>
+      </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B66" s="10"/>
-[...14 lines deleted...]
-      <c r="Q66" s="24"/>
+      <c r="B66" s="81">
+        <v>99.9</v>
+      </c>
+      <c r="C66" s="82">
+        <v>99.4</v>
+      </c>
+      <c r="D66" s="83">
+        <v>100.4</v>
+      </c>
+      <c r="E66" s="84">
+        <v>100.2</v>
+      </c>
+      <c r="F66" s="85">
+        <v>106.9</v>
+      </c>
+      <c r="G66" s="86">
+        <v>107.1</v>
+      </c>
+      <c r="H66" s="87">
+        <v>105.5</v>
+      </c>
+      <c r="I66" s="88">
+        <v>108.5</v>
+      </c>
+      <c r="J66" s="89">
+        <v>110.6</v>
+      </c>
+      <c r="K66" s="90">
+        <v>111.7</v>
+      </c>
+      <c r="L66" s="91">
+        <v>109.7</v>
+      </c>
+      <c r="M66" s="92">
+        <v>109.9</v>
+      </c>
+      <c r="N66" s="93">
+        <v>112.8</v>
+      </c>
+      <c r="O66" s="94">
+        <v>114.7</v>
+      </c>
+      <c r="P66" s="95">
+        <v>111.9</v>
+      </c>
+      <c r="Q66" s="96">
+        <v>110.9</v>
+      </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="24"/>
       <c r="D67" s="24"/>
       <c r="E67" s="24"/>
       <c r="F67" s="24"/>
       <c r="G67" s="24"/>
       <c r="H67" s="24"/>
       <c r="I67" s="24"/>
       <c r="J67" s="24"/>
       <c r="K67" s="24"/>
       <c r="L67" s="24"/>
       <c r="M67" s="24"/>
       <c r="N67" s="24"/>
       <c r="O67" s="24"/>
       <c r="P67" s="24"/>
       <c r="Q67" s="24"/>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" s="12" t="s">
         <v>19</v>