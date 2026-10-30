--- v3 (2026-09-20)
+++ v4 (2026-10-30)
@@ -762,51 +762,51 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2418">
+  <cellStyleXfs count="4144">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
@@ -3259,52 +3259,1778 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -3441,187 +5167,280 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="116" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="121" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="131" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="419" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="501" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1018" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1211" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1222" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1318" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1414" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1508" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1601" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1692" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1782" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1872" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1962" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2050" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2135" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2216" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2295" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2369" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2780" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2418">
+  <cellStyles count="4144">
     <cellStyle name="20% - Акцент1 2" xfId="1026"/>
     <cellStyle name="20% - Акцент1 3" xfId="1074"/>
     <cellStyle name="20% - Акцент2 2" xfId="1027"/>
     <cellStyle name="20% - Акцент2 3" xfId="1073"/>
     <cellStyle name="20% - Акцент3 2" xfId="1028"/>
     <cellStyle name="20% - Акцент3 3" xfId="1063"/>
     <cellStyle name="20% - Акцент4 2" xfId="1029"/>
     <cellStyle name="20% - Акцент4 3" xfId="1072"/>
     <cellStyle name="20% - Акцент5 2" xfId="1030"/>
     <cellStyle name="20% - Акцент5 3" xfId="1062"/>
     <cellStyle name="20% - Акцент6 2" xfId="1031"/>
     <cellStyle name="20% - Акцент6 3" xfId="1061"/>
     <cellStyle name="40% - Акцент1 2" xfId="1032"/>
     <cellStyle name="40% - Акцент1 3" xfId="1083"/>
     <cellStyle name="40% - Акцент2 2" xfId="1033"/>
     <cellStyle name="40% - Акцент2 3" xfId="1025"/>
     <cellStyle name="40% - Акцент3 2" xfId="1034"/>
     <cellStyle name="40% - Акцент3 3" xfId="1082"/>
     <cellStyle name="40% - Акцент4 2" xfId="1035"/>
     <cellStyle name="40% - Акцент4 3" xfId="1084"/>
     <cellStyle name="40% - Акцент5 2" xfId="1036"/>
     <cellStyle name="40% - Акцент5 3" xfId="1085"/>
     <cellStyle name="40% - Акцент6 2" xfId="1037"/>
     <cellStyle name="40% - Акцент6 3" xfId="1086"/>
     <cellStyle name="60% - Акцент1 2" xfId="1038"/>
     <cellStyle name="60% - Акцент1 3" xfId="1087"/>
     <cellStyle name="60% - Акцент2 2" xfId="1039"/>
     <cellStyle name="60% - Акцент2 3" xfId="1088"/>
     <cellStyle name="60% - Акцент3 2" xfId="1040"/>
     <cellStyle name="60% - Акцент3 3" xfId="1089"/>
     <cellStyle name="60% - Акцент4 2" xfId="1041"/>
     <cellStyle name="60% - Акцент4 3" xfId="1090"/>
     <cellStyle name="60% - Акцент5 2" xfId="1042"/>
     <cellStyle name="60% - Акцент5 3" xfId="1091"/>
     <cellStyle name="60% - Акцент6 2" xfId="1043"/>
     <cellStyle name="60% - Акцент6 3" xfId="1092"/>
     <cellStyle name="Акцент1 2" xfId="1044"/>
     <cellStyle name="Акцент1 3" xfId="1093"/>
     <cellStyle name="Акцент2 2" xfId="1045"/>
     <cellStyle name="Акцент2 3" xfId="1094"/>
     <cellStyle name="Акцент3 2" xfId="1046"/>
     <cellStyle name="Акцент3 3" xfId="1095"/>
     <cellStyle name="Акцент4 2" xfId="1047"/>
     <cellStyle name="Акцент4 3" xfId="1096"/>
     <cellStyle name="Акцент5 2" xfId="1048"/>
     <cellStyle name="Акцент5 3" xfId="1097"/>
     <cellStyle name="Акцент6 2" xfId="1049"/>
     <cellStyle name="Акцент6 3" xfId="1098"/>
     <cellStyle name="Ввод  2" xfId="1050"/>
+    <cellStyle name="Ввод  2 10" xfId="3652"/>
+    <cellStyle name="Ввод  2 11" xfId="3750"/>
+    <cellStyle name="Ввод  2 12" xfId="3841"/>
+    <cellStyle name="Ввод  2 13" xfId="3929"/>
+    <cellStyle name="Ввод  2 14" xfId="4012"/>
+    <cellStyle name="Ввод  2 15" xfId="4085"/>
+    <cellStyle name="Ввод  2 16" xfId="4128"/>
+    <cellStyle name="Ввод  2 2" xfId="2813"/>
+    <cellStyle name="Ввод  2 3" xfId="2920"/>
+    <cellStyle name="Ввод  2 4" xfId="3026"/>
+    <cellStyle name="Ввод  2 5" xfId="3132"/>
+    <cellStyle name="Ввод  2 6" xfId="3238"/>
+    <cellStyle name="Ввод  2 7" xfId="3344"/>
+    <cellStyle name="Ввод  2 8" xfId="3448"/>
+    <cellStyle name="Ввод  2 9" xfId="3551"/>
     <cellStyle name="Ввод  3" xfId="1099"/>
+    <cellStyle name="Ввод  3 10" xfId="3696"/>
+    <cellStyle name="Ввод  3 11" xfId="3791"/>
+    <cellStyle name="Ввод  3 12" xfId="3879"/>
+    <cellStyle name="Ввод  3 13" xfId="3965"/>
+    <cellStyle name="Ввод  3 14" xfId="4046"/>
+    <cellStyle name="Ввод  3 15" xfId="4111"/>
+    <cellStyle name="Ввод  3 16" xfId="4136"/>
+    <cellStyle name="Ввод  3 2" xfId="2861"/>
+    <cellStyle name="Ввод  3 3" xfId="2967"/>
+    <cellStyle name="Ввод  3 4" xfId="3073"/>
+    <cellStyle name="Ввод  3 5" xfId="3179"/>
+    <cellStyle name="Ввод  3 6" xfId="3285"/>
+    <cellStyle name="Ввод  3 7" xfId="3390"/>
+    <cellStyle name="Ввод  3 8" xfId="3493"/>
+    <cellStyle name="Ввод  3 9" xfId="3595"/>
     <cellStyle name="Вывод 2" xfId="1051"/>
+    <cellStyle name="Вывод 2 10" xfId="3653"/>
+    <cellStyle name="Вывод 2 11" xfId="3751"/>
+    <cellStyle name="Вывод 2 12" xfId="3842"/>
+    <cellStyle name="Вывод 2 13" xfId="3930"/>
+    <cellStyle name="Вывод 2 14" xfId="4013"/>
+    <cellStyle name="Вывод 2 15" xfId="4086"/>
+    <cellStyle name="Вывод 2 16" xfId="4129"/>
+    <cellStyle name="Вывод 2 2" xfId="2814"/>
+    <cellStyle name="Вывод 2 3" xfId="2921"/>
+    <cellStyle name="Вывод 2 4" xfId="3027"/>
+    <cellStyle name="Вывод 2 5" xfId="3133"/>
+    <cellStyle name="Вывод 2 6" xfId="3239"/>
+    <cellStyle name="Вывод 2 7" xfId="3345"/>
+    <cellStyle name="Вывод 2 8" xfId="3449"/>
+    <cellStyle name="Вывод 2 9" xfId="3552"/>
     <cellStyle name="Вывод 3" xfId="1100"/>
+    <cellStyle name="Вывод 3 10" xfId="3697"/>
+    <cellStyle name="Вывод 3 11" xfId="3792"/>
+    <cellStyle name="Вывод 3 12" xfId="3880"/>
+    <cellStyle name="Вывод 3 13" xfId="3966"/>
+    <cellStyle name="Вывод 3 14" xfId="4047"/>
+    <cellStyle name="Вывод 3 15" xfId="4112"/>
+    <cellStyle name="Вывод 3 16" xfId="4137"/>
+    <cellStyle name="Вывод 3 2" xfId="2862"/>
+    <cellStyle name="Вывод 3 3" xfId="2968"/>
+    <cellStyle name="Вывод 3 4" xfId="3074"/>
+    <cellStyle name="Вывод 3 5" xfId="3180"/>
+    <cellStyle name="Вывод 3 6" xfId="3286"/>
+    <cellStyle name="Вывод 3 7" xfId="3391"/>
+    <cellStyle name="Вывод 3 8" xfId="3494"/>
+    <cellStyle name="Вывод 3 9" xfId="3596"/>
     <cellStyle name="Вычисление 2" xfId="1052"/>
+    <cellStyle name="Вычисление 2 10" xfId="3654"/>
+    <cellStyle name="Вычисление 2 11" xfId="3752"/>
+    <cellStyle name="Вычисление 2 12" xfId="3843"/>
+    <cellStyle name="Вычисление 2 13" xfId="3931"/>
+    <cellStyle name="Вычисление 2 14" xfId="4014"/>
+    <cellStyle name="Вычисление 2 15" xfId="4087"/>
+    <cellStyle name="Вычисление 2 16" xfId="4130"/>
+    <cellStyle name="Вычисление 2 2" xfId="2815"/>
+    <cellStyle name="Вычисление 2 3" xfId="2922"/>
+    <cellStyle name="Вычисление 2 4" xfId="3028"/>
+    <cellStyle name="Вычисление 2 5" xfId="3134"/>
+    <cellStyle name="Вычисление 2 6" xfId="3240"/>
+    <cellStyle name="Вычисление 2 7" xfId="3346"/>
+    <cellStyle name="Вычисление 2 8" xfId="3450"/>
+    <cellStyle name="Вычисление 2 9" xfId="3553"/>
     <cellStyle name="Вычисление 3" xfId="1101"/>
+    <cellStyle name="Вычисление 3 10" xfId="3698"/>
+    <cellStyle name="Вычисление 3 11" xfId="3793"/>
+    <cellStyle name="Вычисление 3 12" xfId="3881"/>
+    <cellStyle name="Вычисление 3 13" xfId="3967"/>
+    <cellStyle name="Вычисление 3 14" xfId="4048"/>
+    <cellStyle name="Вычисление 3 15" xfId="4113"/>
+    <cellStyle name="Вычисление 3 16" xfId="4138"/>
+    <cellStyle name="Вычисление 3 2" xfId="2863"/>
+    <cellStyle name="Вычисление 3 3" xfId="2969"/>
+    <cellStyle name="Вычисление 3 4" xfId="3075"/>
+    <cellStyle name="Вычисление 3 5" xfId="3181"/>
+    <cellStyle name="Вычисление 3 6" xfId="3287"/>
+    <cellStyle name="Вычисление 3 7" xfId="3392"/>
+    <cellStyle name="Вычисление 3 8" xfId="3495"/>
+    <cellStyle name="Вычисление 3 9" xfId="3597"/>
     <cellStyle name="Гиперссылка 2 10" xfId="200"/>
     <cellStyle name="Гиперссылка 2 11" xfId="204"/>
     <cellStyle name="Гиперссылка 2 12" xfId="207"/>
     <cellStyle name="Гиперссылка 2 13" xfId="210"/>
     <cellStyle name="Гиперссылка 2 14" xfId="219"/>
     <cellStyle name="Гиперссылка 2 15" xfId="220"/>
     <cellStyle name="Гиперссылка 2 16" xfId="221"/>
     <cellStyle name="Гиперссылка 2 17" xfId="222"/>
     <cellStyle name="Гиперссылка 2 18" xfId="228"/>
     <cellStyle name="Гиперссылка 2 19" xfId="231"/>
     <cellStyle name="Гиперссылка 2 2" xfId="141"/>
     <cellStyle name="Гиперссылка 2 2 2" xfId="158"/>
     <cellStyle name="Гиперссылка 2 2 3" xfId="413"/>
     <cellStyle name="Гиперссылка 2 2 4" xfId="1080"/>
     <cellStyle name="Гиперссылка 2 2 5" xfId="1123"/>
     <cellStyle name="Гиперссылка 2 20" xfId="237"/>
     <cellStyle name="Гиперссылка 2 21" xfId="241"/>
     <cellStyle name="Гиперссылка 2 22" xfId="243"/>
     <cellStyle name="Гиперссылка 2 23" xfId="245"/>
     <cellStyle name="Гиперссылка 2 24" xfId="248"/>
     <cellStyle name="Гиперссылка 2 25" xfId="385"/>
     <cellStyle name="Гиперссылка 2 26" xfId="1075"/>
     <cellStyle name="Гиперссылка 2 27" xfId="1118"/>
     <cellStyle name="Гиперссылка 2 3" xfId="159"/>
     <cellStyle name="Гиперссылка 2 4" xfId="160"/>
@@ -3640,472 +5459,838 @@
     <cellStyle name="Гиперссылка 3 3" xfId="143"/>
     <cellStyle name="Гиперссылка 3 3 2" xfId="165"/>
     <cellStyle name="Гиперссылка 3 4" xfId="144"/>
     <cellStyle name="Гиперссылка 3 4 2" xfId="171"/>
     <cellStyle name="Гиперссылка 3 5" xfId="145"/>
     <cellStyle name="Гиперссылка 3 5 2" xfId="218"/>
     <cellStyle name="Гиперссылка 3 6" xfId="155"/>
     <cellStyle name="Гиперссылка 3 6 2" xfId="163"/>
     <cellStyle name="Гиперссылка 3 7" xfId="230"/>
     <cellStyle name="Гиперссылка 3 8" xfId="238"/>
     <cellStyle name="Гиперссылка 3 9" xfId="242"/>
     <cellStyle name="Гиперссылка 4" xfId="399"/>
     <cellStyle name="Гиперссылка 6" xfId="193"/>
     <cellStyle name="Гиперссылка 7" xfId="197"/>
     <cellStyle name="Гиперссылка 8" xfId="201"/>
     <cellStyle name="Гиперссылка 9" xfId="205"/>
     <cellStyle name="Заголовок 1 2" xfId="1053"/>
     <cellStyle name="Заголовок 1 3" xfId="1102"/>
     <cellStyle name="Заголовок 2 2" xfId="1054"/>
     <cellStyle name="Заголовок 2 3" xfId="1103"/>
     <cellStyle name="Заголовок 3 2" xfId="1055"/>
     <cellStyle name="Заголовок 3 3" xfId="1104"/>
     <cellStyle name="Заголовок 4 2" xfId="1056"/>
     <cellStyle name="Заголовок 4 3" xfId="1105"/>
     <cellStyle name="Итог 2" xfId="1057"/>
+    <cellStyle name="Итог 2 10" xfId="3659"/>
+    <cellStyle name="Итог 2 11" xfId="3757"/>
+    <cellStyle name="Итог 2 12" xfId="3847"/>
+    <cellStyle name="Итог 2 13" xfId="3935"/>
+    <cellStyle name="Итог 2 14" xfId="4018"/>
+    <cellStyle name="Итог 2 15" xfId="4088"/>
+    <cellStyle name="Итог 2 16" xfId="4131"/>
+    <cellStyle name="Итог 2 2" xfId="2820"/>
+    <cellStyle name="Итог 2 3" xfId="2927"/>
+    <cellStyle name="Итог 2 4" xfId="3033"/>
+    <cellStyle name="Итог 2 5" xfId="3139"/>
+    <cellStyle name="Итог 2 6" xfId="3245"/>
+    <cellStyle name="Итог 2 7" xfId="3351"/>
+    <cellStyle name="Итог 2 8" xfId="3455"/>
+    <cellStyle name="Итог 2 9" xfId="3558"/>
     <cellStyle name="Итог 3" xfId="1106"/>
+    <cellStyle name="Итог 3 10" xfId="3703"/>
+    <cellStyle name="Итог 3 11" xfId="3798"/>
+    <cellStyle name="Итог 3 12" xfId="3886"/>
+    <cellStyle name="Итог 3 13" xfId="3972"/>
+    <cellStyle name="Итог 3 14" xfId="4053"/>
+    <cellStyle name="Итог 3 15" xfId="4114"/>
+    <cellStyle name="Итог 3 16" xfId="4139"/>
+    <cellStyle name="Итог 3 2" xfId="2868"/>
+    <cellStyle name="Итог 3 3" xfId="2974"/>
+    <cellStyle name="Итог 3 4" xfId="3080"/>
+    <cellStyle name="Итог 3 5" xfId="3186"/>
+    <cellStyle name="Итог 3 6" xfId="3292"/>
+    <cellStyle name="Итог 3 7" xfId="3397"/>
+    <cellStyle name="Итог 3 8" xfId="3500"/>
+    <cellStyle name="Итог 3 9" xfId="3602"/>
     <cellStyle name="Контрольная ячейка 2" xfId="1058"/>
     <cellStyle name="Контрольная ячейка 3" xfId="1107"/>
     <cellStyle name="Название 2" xfId="1059"/>
     <cellStyle name="Название 3" xfId="1108"/>
     <cellStyle name="Нейтральный 2" xfId="1060"/>
     <cellStyle name="Нейтральный 3" xfId="1109"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="21"/>
     <cellStyle name="Обычный 10 10" xfId="1350"/>
     <cellStyle name="Обычный 10 11" xfId="1445"/>
     <cellStyle name="Обычный 10 12" xfId="1539"/>
     <cellStyle name="Обычный 10 13" xfId="1630"/>
     <cellStyle name="Обычный 10 14" xfId="1721"/>
     <cellStyle name="Обычный 10 15" xfId="1811"/>
     <cellStyle name="Обычный 10 16" xfId="1901"/>
     <cellStyle name="Обычный 10 17" xfId="1991"/>
     <cellStyle name="Обычный 10 18" xfId="2077"/>
     <cellStyle name="Обычный 10 19" xfId="2161"/>
     <cellStyle name="Обычный 10 2" xfId="421"/>
     <cellStyle name="Обычный 10 20" xfId="2241"/>
     <cellStyle name="Обычный 10 21" xfId="2318"/>
     <cellStyle name="Обычный 10 22" xfId="2381"/>
+    <cellStyle name="Обычный 10 23" xfId="2672"/>
+    <cellStyle name="Обычный 10 24" xfId="2687"/>
+    <cellStyle name="Обычный 10 25" xfId="2834"/>
+    <cellStyle name="Обычный 10 26" xfId="2941"/>
+    <cellStyle name="Обычный 10 27" xfId="3047"/>
+    <cellStyle name="Обычный 10 28" xfId="3153"/>
+    <cellStyle name="Обычный 10 29" xfId="3259"/>
     <cellStyle name="Обычный 10 3" xfId="503"/>
+    <cellStyle name="Обычный 10 30" xfId="3365"/>
+    <cellStyle name="Обычный 10 31" xfId="3469"/>
+    <cellStyle name="Обычный 10 32" xfId="3572"/>
+    <cellStyle name="Обычный 10 33" xfId="3673"/>
+    <cellStyle name="Обычный 10 34" xfId="3771"/>
+    <cellStyle name="Обычный 10 35" xfId="3860"/>
+    <cellStyle name="Обычный 10 36" xfId="3947"/>
+    <cellStyle name="Обычный 10 37" xfId="4029"/>
+    <cellStyle name="Обычный 10 38" xfId="4096"/>
     <cellStyle name="Обычный 10 4" xfId="671"/>
     <cellStyle name="Обычный 10 5" xfId="721"/>
     <cellStyle name="Обычный 10 6" xfId="755"/>
     <cellStyle name="Обычный 10 7" xfId="1015"/>
     <cellStyle name="Обычный 10 8" xfId="1208"/>
     <cellStyle name="Обычный 10 9" xfId="1254"/>
     <cellStyle name="Обычный 11" xfId="23"/>
     <cellStyle name="Обычный 11 10" xfId="1319"/>
     <cellStyle name="Обычный 11 11" xfId="1415"/>
     <cellStyle name="Обычный 11 12" xfId="1509"/>
     <cellStyle name="Обычный 11 13" xfId="1602"/>
     <cellStyle name="Обычный 11 14" xfId="1693"/>
     <cellStyle name="Обычный 11 15" xfId="1783"/>
     <cellStyle name="Обычный 11 16" xfId="1873"/>
     <cellStyle name="Обычный 11 17" xfId="1963"/>
     <cellStyle name="Обычный 11 18" xfId="2051"/>
     <cellStyle name="Обычный 11 19" xfId="2136"/>
     <cellStyle name="Обычный 11 2" xfId="422"/>
     <cellStyle name="Обычный 11 20" xfId="2217"/>
     <cellStyle name="Обычный 11 21" xfId="2296"/>
     <cellStyle name="Обычный 11 22" xfId="2370"/>
+    <cellStyle name="Обычный 11 23" xfId="2673"/>
+    <cellStyle name="Обычный 11 24" xfId="2728"/>
+    <cellStyle name="Обычный 11 25" xfId="2792"/>
+    <cellStyle name="Обычный 11 26" xfId="2899"/>
+    <cellStyle name="Обычный 11 27" xfId="3005"/>
+    <cellStyle name="Обычный 11 28" xfId="3111"/>
+    <cellStyle name="Обычный 11 29" xfId="3217"/>
     <cellStyle name="Обычный 11 3" xfId="504"/>
+    <cellStyle name="Обычный 11 30" xfId="3323"/>
+    <cellStyle name="Обычный 11 31" xfId="3428"/>
+    <cellStyle name="Обычный 11 32" xfId="3531"/>
+    <cellStyle name="Обычный 11 33" xfId="3632"/>
+    <cellStyle name="Обычный 11 34" xfId="3731"/>
+    <cellStyle name="Обычный 11 35" xfId="3824"/>
+    <cellStyle name="Обычный 11 36" xfId="3912"/>
+    <cellStyle name="Обычный 11 37" xfId="3995"/>
+    <cellStyle name="Обычный 11 38" xfId="4075"/>
     <cellStyle name="Обычный 11 4" xfId="672"/>
     <cellStyle name="Обычный 11 5" xfId="722"/>
     <cellStyle name="Обычный 11 6" xfId="756"/>
     <cellStyle name="Обычный 11 7" xfId="1016"/>
     <cellStyle name="Обычный 11 8" xfId="1209"/>
     <cellStyle name="Обычный 11 9" xfId="1223"/>
     <cellStyle name="Обычный 12" xfId="25"/>
     <cellStyle name="Обычный 12 10" xfId="1820"/>
     <cellStyle name="Обычный 12 11" xfId="1910"/>
     <cellStyle name="Обычный 12 12" xfId="2000"/>
     <cellStyle name="Обычный 12 13" xfId="2085"/>
     <cellStyle name="Обычный 12 14" xfId="2169"/>
     <cellStyle name="Обычный 12 15" xfId="2249"/>
     <cellStyle name="Обычный 12 16" xfId="2325"/>
     <cellStyle name="Обычный 12 17" xfId="2387"/>
+    <cellStyle name="Обычный 12 18" xfId="2674"/>
+    <cellStyle name="Обычный 12 19" xfId="2686"/>
     <cellStyle name="Обычный 12 2" xfId="1017"/>
+    <cellStyle name="Обычный 12 20" xfId="2826"/>
+    <cellStyle name="Обычный 12 21" xfId="2933"/>
+    <cellStyle name="Обычный 12 22" xfId="3039"/>
+    <cellStyle name="Обычный 12 23" xfId="3145"/>
+    <cellStyle name="Обычный 12 24" xfId="3251"/>
+    <cellStyle name="Обычный 12 25" xfId="3357"/>
+    <cellStyle name="Обычный 12 26" xfId="3461"/>
+    <cellStyle name="Обычный 12 27" xfId="3564"/>
+    <cellStyle name="Обычный 12 28" xfId="3665"/>
+    <cellStyle name="Обычный 12 29" xfId="3763"/>
     <cellStyle name="Обычный 12 3" xfId="1210"/>
+    <cellStyle name="Обычный 12 30" xfId="3852"/>
+    <cellStyle name="Обычный 12 31" xfId="3940"/>
+    <cellStyle name="Обычный 12 32" xfId="4023"/>
+    <cellStyle name="Обычный 12 33" xfId="4090"/>
     <cellStyle name="Обычный 12 4" xfId="1263"/>
     <cellStyle name="Обычный 12 5" xfId="1359"/>
     <cellStyle name="Обычный 12 6" xfId="1454"/>
     <cellStyle name="Обычный 12 7" xfId="1548"/>
     <cellStyle name="Обычный 12 8" xfId="1639"/>
     <cellStyle name="Обычный 12 9" xfId="1730"/>
     <cellStyle name="Обычный 13" xfId="27"/>
     <cellStyle name="Обычный 13 10" xfId="1782"/>
     <cellStyle name="Обычный 13 11" xfId="1872"/>
     <cellStyle name="Обычный 13 12" xfId="1962"/>
     <cellStyle name="Обычный 13 13" xfId="2050"/>
     <cellStyle name="Обычный 13 14" xfId="2135"/>
     <cellStyle name="Обычный 13 15" xfId="2216"/>
     <cellStyle name="Обычный 13 16" xfId="2295"/>
     <cellStyle name="Обычный 13 17" xfId="2369"/>
+    <cellStyle name="Обычный 13 18" xfId="2675"/>
+    <cellStyle name="Обычный 13 19" xfId="2720"/>
     <cellStyle name="Обычный 13 2" xfId="1018"/>
+    <cellStyle name="Обычный 13 20" xfId="2791"/>
+    <cellStyle name="Обычный 13 21" xfId="2898"/>
+    <cellStyle name="Обычный 13 22" xfId="3004"/>
+    <cellStyle name="Обычный 13 23" xfId="3110"/>
+    <cellStyle name="Обычный 13 24" xfId="3216"/>
+    <cellStyle name="Обычный 13 25" xfId="3322"/>
+    <cellStyle name="Обычный 13 26" xfId="3427"/>
+    <cellStyle name="Обычный 13 27" xfId="3530"/>
+    <cellStyle name="Обычный 13 28" xfId="3631"/>
+    <cellStyle name="Обычный 13 29" xfId="3730"/>
     <cellStyle name="Обычный 13 3" xfId="1211"/>
+    <cellStyle name="Обычный 13 30" xfId="3823"/>
+    <cellStyle name="Обычный 13 31" xfId="3911"/>
+    <cellStyle name="Обычный 13 32" xfId="3994"/>
+    <cellStyle name="Обычный 13 33" xfId="4074"/>
     <cellStyle name="Обычный 13 4" xfId="1222"/>
     <cellStyle name="Обычный 13 5" xfId="1318"/>
     <cellStyle name="Обычный 13 6" xfId="1414"/>
     <cellStyle name="Обычный 13 7" xfId="1508"/>
     <cellStyle name="Обычный 13 8" xfId="1601"/>
     <cellStyle name="Обычный 13 9" xfId="1692"/>
     <cellStyle name="Обычный 14" xfId="29"/>
     <cellStyle name="Обычный 14 10" xfId="1812"/>
     <cellStyle name="Обычный 14 11" xfId="1902"/>
     <cellStyle name="Обычный 14 12" xfId="1992"/>
     <cellStyle name="Обычный 14 13" xfId="2078"/>
     <cellStyle name="Обычный 14 14" xfId="2162"/>
     <cellStyle name="Обычный 14 15" xfId="2242"/>
     <cellStyle name="Обычный 14 16" xfId="2319"/>
     <cellStyle name="Обычный 14 17" xfId="2382"/>
+    <cellStyle name="Обычный 14 18" xfId="2676"/>
+    <cellStyle name="Обычный 14 19" xfId="2685"/>
     <cellStyle name="Обычный 14 2" xfId="1019"/>
+    <cellStyle name="Обычный 14 20" xfId="2835"/>
+    <cellStyle name="Обычный 14 21" xfId="2942"/>
+    <cellStyle name="Обычный 14 22" xfId="3048"/>
+    <cellStyle name="Обычный 14 23" xfId="3154"/>
+    <cellStyle name="Обычный 14 24" xfId="3260"/>
+    <cellStyle name="Обычный 14 25" xfId="3366"/>
+    <cellStyle name="Обычный 14 26" xfId="3470"/>
+    <cellStyle name="Обычный 14 27" xfId="3573"/>
+    <cellStyle name="Обычный 14 28" xfId="3674"/>
+    <cellStyle name="Обычный 14 29" xfId="3772"/>
     <cellStyle name="Обычный 14 3" xfId="1212"/>
+    <cellStyle name="Обычный 14 30" xfId="3861"/>
+    <cellStyle name="Обычный 14 31" xfId="3948"/>
+    <cellStyle name="Обычный 14 32" xfId="4030"/>
+    <cellStyle name="Обычный 14 33" xfId="4097"/>
     <cellStyle name="Обычный 14 4" xfId="1255"/>
     <cellStyle name="Обычный 14 5" xfId="1351"/>
     <cellStyle name="Обычный 14 6" xfId="1446"/>
     <cellStyle name="Обычный 14 7" xfId="1540"/>
     <cellStyle name="Обычный 14 8" xfId="1631"/>
     <cellStyle name="Обычный 14 9" xfId="1722"/>
     <cellStyle name="Обычный 15" xfId="31"/>
     <cellStyle name="Обычный 15 10" xfId="1781"/>
     <cellStyle name="Обычный 15 11" xfId="1871"/>
     <cellStyle name="Обычный 15 12" xfId="1961"/>
     <cellStyle name="Обычный 15 13" xfId="2049"/>
     <cellStyle name="Обычный 15 14" xfId="2134"/>
     <cellStyle name="Обычный 15 15" xfId="2215"/>
     <cellStyle name="Обычный 15 16" xfId="2294"/>
     <cellStyle name="Обычный 15 17" xfId="2368"/>
+    <cellStyle name="Обычный 15 18" xfId="2677"/>
+    <cellStyle name="Обычный 15 19" xfId="2729"/>
     <cellStyle name="Обычный 15 2" xfId="1020"/>
+    <cellStyle name="Обычный 15 20" xfId="2790"/>
+    <cellStyle name="Обычный 15 21" xfId="2897"/>
+    <cellStyle name="Обычный 15 22" xfId="3003"/>
+    <cellStyle name="Обычный 15 23" xfId="3109"/>
+    <cellStyle name="Обычный 15 24" xfId="3215"/>
+    <cellStyle name="Обычный 15 25" xfId="3321"/>
+    <cellStyle name="Обычный 15 26" xfId="3426"/>
+    <cellStyle name="Обычный 15 27" xfId="3529"/>
+    <cellStyle name="Обычный 15 28" xfId="3630"/>
+    <cellStyle name="Обычный 15 29" xfId="3729"/>
     <cellStyle name="Обычный 15 3" xfId="1213"/>
+    <cellStyle name="Обычный 15 30" xfId="3822"/>
+    <cellStyle name="Обычный 15 31" xfId="3910"/>
+    <cellStyle name="Обычный 15 32" xfId="3993"/>
+    <cellStyle name="Обычный 15 33" xfId="4073"/>
     <cellStyle name="Обычный 15 4" xfId="1221"/>
     <cellStyle name="Обычный 15 5" xfId="1317"/>
     <cellStyle name="Обычный 15 6" xfId="1413"/>
     <cellStyle name="Обычный 15 7" xfId="1507"/>
     <cellStyle name="Обычный 15 8" xfId="1600"/>
     <cellStyle name="Обычный 15 9" xfId="1691"/>
     <cellStyle name="Обычный 16" xfId="33"/>
     <cellStyle name="Обычный 16 10" xfId="1821"/>
     <cellStyle name="Обычный 16 11" xfId="1911"/>
     <cellStyle name="Обычный 16 12" xfId="2001"/>
     <cellStyle name="Обычный 16 13" xfId="2086"/>
     <cellStyle name="Обычный 16 14" xfId="2170"/>
     <cellStyle name="Обычный 16 15" xfId="2250"/>
     <cellStyle name="Обычный 16 16" xfId="2326"/>
     <cellStyle name="Обычный 16 17" xfId="2388"/>
+    <cellStyle name="Обычный 16 18" xfId="2678"/>
+    <cellStyle name="Обычный 16 19" xfId="2684"/>
     <cellStyle name="Обычный 16 2" xfId="1021"/>
+    <cellStyle name="Обычный 16 20" xfId="2836"/>
+    <cellStyle name="Обычный 16 21" xfId="2943"/>
+    <cellStyle name="Обычный 16 22" xfId="3049"/>
+    <cellStyle name="Обычный 16 23" xfId="3155"/>
+    <cellStyle name="Обычный 16 24" xfId="3261"/>
+    <cellStyle name="Обычный 16 25" xfId="3367"/>
+    <cellStyle name="Обычный 16 26" xfId="3471"/>
+    <cellStyle name="Обычный 16 27" xfId="3574"/>
+    <cellStyle name="Обычный 16 28" xfId="3675"/>
+    <cellStyle name="Обычный 16 29" xfId="3773"/>
     <cellStyle name="Обычный 16 3" xfId="1214"/>
+    <cellStyle name="Обычный 16 30" xfId="3862"/>
+    <cellStyle name="Обычный 16 31" xfId="3949"/>
+    <cellStyle name="Обычный 16 32" xfId="4031"/>
+    <cellStyle name="Обычный 16 33" xfId="4098"/>
     <cellStyle name="Обычный 16 4" xfId="1264"/>
     <cellStyle name="Обычный 16 5" xfId="1360"/>
     <cellStyle name="Обычный 16 6" xfId="1455"/>
     <cellStyle name="Обычный 16 7" xfId="1549"/>
     <cellStyle name="Обычный 16 8" xfId="1640"/>
     <cellStyle name="Обычный 16 9" xfId="1731"/>
     <cellStyle name="Обычный 17" xfId="35"/>
     <cellStyle name="Обычный 17 10" xfId="1780"/>
     <cellStyle name="Обычный 17 11" xfId="1870"/>
     <cellStyle name="Обычный 17 12" xfId="1960"/>
     <cellStyle name="Обычный 17 13" xfId="2048"/>
     <cellStyle name="Обычный 17 14" xfId="2133"/>
     <cellStyle name="Обычный 17 15" xfId="2214"/>
     <cellStyle name="Обычный 17 16" xfId="2293"/>
     <cellStyle name="Обычный 17 17" xfId="2367"/>
+    <cellStyle name="Обычный 17 18" xfId="2679"/>
+    <cellStyle name="Обычный 17 19" xfId="2730"/>
     <cellStyle name="Обычный 17 2" xfId="1022"/>
+    <cellStyle name="Обычный 17 20" xfId="2789"/>
+    <cellStyle name="Обычный 17 21" xfId="2896"/>
+    <cellStyle name="Обычный 17 22" xfId="3002"/>
+    <cellStyle name="Обычный 17 23" xfId="3108"/>
+    <cellStyle name="Обычный 17 24" xfId="3214"/>
+    <cellStyle name="Обычный 17 25" xfId="3320"/>
+    <cellStyle name="Обычный 17 26" xfId="3425"/>
+    <cellStyle name="Обычный 17 27" xfId="3528"/>
+    <cellStyle name="Обычный 17 28" xfId="3629"/>
+    <cellStyle name="Обычный 17 29" xfId="3728"/>
     <cellStyle name="Обычный 17 3" xfId="1215"/>
+    <cellStyle name="Обычный 17 30" xfId="3821"/>
+    <cellStyle name="Обычный 17 31" xfId="3909"/>
+    <cellStyle name="Обычный 17 32" xfId="3992"/>
+    <cellStyle name="Обычный 17 33" xfId="4072"/>
     <cellStyle name="Обычный 17 4" xfId="1220"/>
     <cellStyle name="Обычный 17 5" xfId="1316"/>
     <cellStyle name="Обычный 17 6" xfId="1412"/>
     <cellStyle name="Обычный 17 7" xfId="1506"/>
     <cellStyle name="Обычный 17 8" xfId="1599"/>
     <cellStyle name="Обычный 17 9" xfId="1690"/>
     <cellStyle name="Обычный 18" xfId="37"/>
     <cellStyle name="Обычный 18 10" xfId="1822"/>
     <cellStyle name="Обычный 18 11" xfId="1912"/>
     <cellStyle name="Обычный 18 12" xfId="2002"/>
     <cellStyle name="Обычный 18 13" xfId="2087"/>
     <cellStyle name="Обычный 18 14" xfId="2171"/>
     <cellStyle name="Обычный 18 15" xfId="2251"/>
     <cellStyle name="Обычный 18 16" xfId="2327"/>
     <cellStyle name="Обычный 18 17" xfId="2389"/>
+    <cellStyle name="Обычный 18 18" xfId="2680"/>
+    <cellStyle name="Обычный 18 19" xfId="2683"/>
     <cellStyle name="Обычный 18 2" xfId="1023"/>
+    <cellStyle name="Обычный 18 20" xfId="2893"/>
+    <cellStyle name="Обычный 18 21" xfId="2999"/>
+    <cellStyle name="Обычный 18 22" xfId="3105"/>
+    <cellStyle name="Обычный 18 23" xfId="3211"/>
+    <cellStyle name="Обычный 18 24" xfId="3317"/>
+    <cellStyle name="Обычный 18 25" xfId="3422"/>
+    <cellStyle name="Обычный 18 26" xfId="3525"/>
+    <cellStyle name="Обычный 18 27" xfId="3626"/>
+    <cellStyle name="Обычный 18 28" xfId="3725"/>
+    <cellStyle name="Обычный 18 29" xfId="3818"/>
     <cellStyle name="Обычный 18 3" xfId="1216"/>
+    <cellStyle name="Обычный 18 30" xfId="3906"/>
+    <cellStyle name="Обычный 18 31" xfId="3990"/>
+    <cellStyle name="Обычный 18 32" xfId="4070"/>
+    <cellStyle name="Обычный 18 33" xfId="4126"/>
     <cellStyle name="Обычный 18 4" xfId="1265"/>
     <cellStyle name="Обычный 18 5" xfId="1361"/>
     <cellStyle name="Обычный 18 6" xfId="1456"/>
     <cellStyle name="Обычный 18 7" xfId="1550"/>
     <cellStyle name="Обычный 18 8" xfId="1641"/>
     <cellStyle name="Обычный 18 9" xfId="1732"/>
     <cellStyle name="Обычный 19 10" xfId="1779"/>
     <cellStyle name="Обычный 19 11" xfId="1869"/>
     <cellStyle name="Обычный 19 12" xfId="1959"/>
     <cellStyle name="Обычный 19 13" xfId="2047"/>
     <cellStyle name="Обычный 19 14" xfId="2132"/>
     <cellStyle name="Обычный 19 15" xfId="2213"/>
     <cellStyle name="Обычный 19 16" xfId="2292"/>
     <cellStyle name="Обычный 19 17" xfId="2366"/>
+    <cellStyle name="Обычный 19 18" xfId="2681"/>
+    <cellStyle name="Обычный 19 19" xfId="2787"/>
     <cellStyle name="Обычный 19 2" xfId="1024"/>
+    <cellStyle name="Обычный 19 20" xfId="2894"/>
+    <cellStyle name="Обычный 19 21" xfId="3000"/>
+    <cellStyle name="Обычный 19 22" xfId="3106"/>
+    <cellStyle name="Обычный 19 23" xfId="3212"/>
+    <cellStyle name="Обычный 19 24" xfId="3318"/>
+    <cellStyle name="Обычный 19 25" xfId="3423"/>
+    <cellStyle name="Обычный 19 26" xfId="3526"/>
+    <cellStyle name="Обычный 19 27" xfId="3627"/>
+    <cellStyle name="Обычный 19 28" xfId="3726"/>
+    <cellStyle name="Обычный 19 29" xfId="3819"/>
     <cellStyle name="Обычный 19 3" xfId="1217"/>
+    <cellStyle name="Обычный 19 30" xfId="3907"/>
+    <cellStyle name="Обычный 19 31" xfId="3991"/>
+    <cellStyle name="Обычный 19 32" xfId="4071"/>
+    <cellStyle name="Обычный 19 33" xfId="4127"/>
     <cellStyle name="Обычный 19 4" xfId="1219"/>
     <cellStyle name="Обычный 19 5" xfId="1315"/>
     <cellStyle name="Обычный 19 6" xfId="1411"/>
     <cellStyle name="Обычный 19 7" xfId="1505"/>
     <cellStyle name="Обычный 19 8" xfId="1598"/>
     <cellStyle name="Обычный 19 9" xfId="1689"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="11"/>
     <cellStyle name="Обычный 2 10 10" xfId="1399"/>
     <cellStyle name="Обычный 2 10 11" xfId="1493"/>
     <cellStyle name="Обычный 2 10 12" xfId="1586"/>
     <cellStyle name="Обычный 2 10 13" xfId="1677"/>
     <cellStyle name="Обычный 2 10 14" xfId="1768"/>
     <cellStyle name="Обычный 2 10 15" xfId="1858"/>
     <cellStyle name="Обычный 2 10 16" xfId="1948"/>
     <cellStyle name="Обычный 2 10 17" xfId="2037"/>
     <cellStyle name="Обычный 2 10 18" xfId="2122"/>
     <cellStyle name="Обычный 2 10 19" xfId="2203"/>
     <cellStyle name="Обычный 2 10 2" xfId="140"/>
     <cellStyle name="Обычный 2 10 20" xfId="2282"/>
     <cellStyle name="Обычный 2 10 21" xfId="2357"/>
     <cellStyle name="Обычный 2 10 22" xfId="2406"/>
+    <cellStyle name="Обычный 2 10 23" xfId="2425"/>
+    <cellStyle name="Обычный 2 10 24" xfId="2768"/>
+    <cellStyle name="Обычный 2 10 25" xfId="2741"/>
+    <cellStyle name="Обычный 2 10 26" xfId="2799"/>
+    <cellStyle name="Обычный 2 10 27" xfId="2906"/>
+    <cellStyle name="Обычный 2 10 28" xfId="3012"/>
+    <cellStyle name="Обычный 2 10 29" xfId="3118"/>
     <cellStyle name="Обычный 2 10 3" xfId="425"/>
+    <cellStyle name="Обычный 2 10 30" xfId="3224"/>
+    <cellStyle name="Обычный 2 10 31" xfId="3330"/>
+    <cellStyle name="Обычный 2 10 32" xfId="3435"/>
+    <cellStyle name="Обычный 2 10 33" xfId="3538"/>
+    <cellStyle name="Обычный 2 10 34" xfId="3639"/>
+    <cellStyle name="Обычный 2 10 35" xfId="3737"/>
+    <cellStyle name="Обычный 2 10 36" xfId="3829"/>
+    <cellStyle name="Обычный 2 10 37" xfId="3917"/>
+    <cellStyle name="Обычный 2 10 38" xfId="4000"/>
     <cellStyle name="Обычный 2 10 4" xfId="606"/>
     <cellStyle name="Обычный 2 10 5" xfId="645"/>
     <cellStyle name="Обычный 2 10 6" xfId="697"/>
     <cellStyle name="Обычный 2 10 7" xfId="763"/>
     <cellStyle name="Обычный 2 10 8" xfId="983"/>
     <cellStyle name="Обычный 2 10 9" xfId="1303"/>
     <cellStyle name="Обычный 2 11" xfId="18"/>
     <cellStyle name="Обычный 2 11 10" xfId="1294"/>
     <cellStyle name="Обычный 2 11 11" xfId="1390"/>
     <cellStyle name="Обычный 2 11 12" xfId="1484"/>
     <cellStyle name="Обычный 2 11 13" xfId="1577"/>
     <cellStyle name="Обычный 2 11 14" xfId="1668"/>
     <cellStyle name="Обычный 2 11 15" xfId="1759"/>
     <cellStyle name="Обычный 2 11 16" xfId="1849"/>
     <cellStyle name="Обычный 2 11 17" xfId="1939"/>
     <cellStyle name="Обычный 2 11 18" xfId="2028"/>
     <cellStyle name="Обычный 2 11 19" xfId="2113"/>
     <cellStyle name="Обычный 2 11 2" xfId="250"/>
     <cellStyle name="Обычный 2 11 20" xfId="2194"/>
     <cellStyle name="Обычный 2 11 21" xfId="2273"/>
     <cellStyle name="Обычный 2 11 22" xfId="2348"/>
+    <cellStyle name="Обычный 2 11 23" xfId="2533"/>
+    <cellStyle name="Обычный 2 11 24" xfId="2570"/>
+    <cellStyle name="Обычный 2 11 25" xfId="2481"/>
+    <cellStyle name="Обычный 2 11 26" xfId="2864"/>
+    <cellStyle name="Обычный 2 11 27" xfId="2970"/>
+    <cellStyle name="Обычный 2 11 28" xfId="3076"/>
+    <cellStyle name="Обычный 2 11 29" xfId="3182"/>
     <cellStyle name="Обычный 2 11 3" xfId="456"/>
+    <cellStyle name="Обычный 2 11 30" xfId="3288"/>
+    <cellStyle name="Обычный 2 11 31" xfId="3393"/>
+    <cellStyle name="Обычный 2 11 32" xfId="3496"/>
+    <cellStyle name="Обычный 2 11 33" xfId="3598"/>
+    <cellStyle name="Обычный 2 11 34" xfId="3699"/>
+    <cellStyle name="Обычный 2 11 35" xfId="3794"/>
+    <cellStyle name="Обычный 2 11 36" xfId="3882"/>
+    <cellStyle name="Обычный 2 11 37" xfId="3968"/>
+    <cellStyle name="Обычный 2 11 38" xfId="4049"/>
     <cellStyle name="Обычный 2 11 4" xfId="569"/>
     <cellStyle name="Обычный 2 11 5" xfId="518"/>
     <cellStyle name="Обычный 2 11 6" xfId="549"/>
     <cellStyle name="Обычный 2 11 7" xfId="863"/>
     <cellStyle name="Обычный 2 11 8" xfId="899"/>
     <cellStyle name="Обычный 2 11 9" xfId="861"/>
     <cellStyle name="Обычный 2 12" xfId="20"/>
     <cellStyle name="Обычный 2 12 10" xfId="1247"/>
     <cellStyle name="Обычный 2 12 11" xfId="1343"/>
     <cellStyle name="Обычный 2 12 12" xfId="1438"/>
     <cellStyle name="Обычный 2 12 13" xfId="1532"/>
     <cellStyle name="Обычный 2 12 14" xfId="1623"/>
     <cellStyle name="Обычный 2 12 15" xfId="1714"/>
     <cellStyle name="Обычный 2 12 16" xfId="1804"/>
     <cellStyle name="Обычный 2 12 17" xfId="1894"/>
     <cellStyle name="Обычный 2 12 18" xfId="1984"/>
     <cellStyle name="Обычный 2 12 19" xfId="2070"/>
     <cellStyle name="Обычный 2 12 2" xfId="251"/>
     <cellStyle name="Обычный 2 12 20" xfId="2154"/>
     <cellStyle name="Обычный 2 12 21" xfId="2234"/>
     <cellStyle name="Обычный 2 12 22" xfId="2311"/>
+    <cellStyle name="Обычный 2 12 23" xfId="2534"/>
+    <cellStyle name="Обычный 2 12 24" xfId="2569"/>
+    <cellStyle name="Обычный 2 12 25" xfId="2485"/>
+    <cellStyle name="Обычный 2 12 26" xfId="2817"/>
+    <cellStyle name="Обычный 2 12 27" xfId="2924"/>
+    <cellStyle name="Обычный 2 12 28" xfId="3030"/>
+    <cellStyle name="Обычный 2 12 29" xfId="3136"/>
     <cellStyle name="Обычный 2 12 3" xfId="457"/>
+    <cellStyle name="Обычный 2 12 30" xfId="3242"/>
+    <cellStyle name="Обычный 2 12 31" xfId="3348"/>
+    <cellStyle name="Обычный 2 12 32" xfId="3452"/>
+    <cellStyle name="Обычный 2 12 33" xfId="3555"/>
+    <cellStyle name="Обычный 2 12 34" xfId="3656"/>
+    <cellStyle name="Обычный 2 12 35" xfId="3754"/>
+    <cellStyle name="Обычный 2 12 36" xfId="3844"/>
+    <cellStyle name="Обычный 2 12 37" xfId="3932"/>
+    <cellStyle name="Обычный 2 12 38" xfId="4015"/>
     <cellStyle name="Обычный 2 12 4" xfId="568"/>
     <cellStyle name="Обычный 2 12 5" xfId="509"/>
     <cellStyle name="Обычный 2 12 6" xfId="520"/>
     <cellStyle name="Обычный 2 12 7" xfId="864"/>
     <cellStyle name="Обычный 2 12 8" xfId="898"/>
     <cellStyle name="Обычный 2 12 9" xfId="981"/>
     <cellStyle name="Обычный 2 13" xfId="22"/>
     <cellStyle name="Обычный 2 13 10" xfId="1295"/>
     <cellStyle name="Обычный 2 13 11" xfId="1391"/>
     <cellStyle name="Обычный 2 13 12" xfId="1485"/>
     <cellStyle name="Обычный 2 13 13" xfId="1578"/>
     <cellStyle name="Обычный 2 13 14" xfId="1669"/>
     <cellStyle name="Обычный 2 13 15" xfId="1760"/>
     <cellStyle name="Обычный 2 13 16" xfId="1850"/>
     <cellStyle name="Обычный 2 13 17" xfId="1940"/>
     <cellStyle name="Обычный 2 13 18" xfId="2029"/>
     <cellStyle name="Обычный 2 13 19" xfId="2114"/>
     <cellStyle name="Обычный 2 13 2" xfId="252"/>
     <cellStyle name="Обычный 2 13 20" xfId="2195"/>
     <cellStyle name="Обычный 2 13 21" xfId="2274"/>
     <cellStyle name="Обычный 2 13 22" xfId="2349"/>
+    <cellStyle name="Обычный 2 13 23" xfId="2535"/>
+    <cellStyle name="Обычный 2 13 24" xfId="2568"/>
+    <cellStyle name="Обычный 2 13 25" xfId="2489"/>
+    <cellStyle name="Обычный 2 13 26" xfId="2865"/>
+    <cellStyle name="Обычный 2 13 27" xfId="2971"/>
+    <cellStyle name="Обычный 2 13 28" xfId="3077"/>
+    <cellStyle name="Обычный 2 13 29" xfId="3183"/>
     <cellStyle name="Обычный 2 13 3" xfId="458"/>
+    <cellStyle name="Обычный 2 13 30" xfId="3289"/>
+    <cellStyle name="Обычный 2 13 31" xfId="3394"/>
+    <cellStyle name="Обычный 2 13 32" xfId="3497"/>
+    <cellStyle name="Обычный 2 13 33" xfId="3599"/>
+    <cellStyle name="Обычный 2 13 34" xfId="3700"/>
+    <cellStyle name="Обычный 2 13 35" xfId="3795"/>
+    <cellStyle name="Обычный 2 13 36" xfId="3883"/>
+    <cellStyle name="Обычный 2 13 37" xfId="3969"/>
+    <cellStyle name="Обычный 2 13 38" xfId="4050"/>
     <cellStyle name="Обычный 2 13 4" xfId="567"/>
     <cellStyle name="Обычный 2 13 5" xfId="537"/>
     <cellStyle name="Обычный 2 13 6" xfId="582"/>
     <cellStyle name="Обычный 2 13 7" xfId="865"/>
     <cellStyle name="Обычный 2 13 8" xfId="897"/>
     <cellStyle name="Обычный 2 13 9" xfId="781"/>
     <cellStyle name="Обычный 2 14" xfId="24"/>
     <cellStyle name="Обычный 2 14 10" xfId="1248"/>
     <cellStyle name="Обычный 2 14 11" xfId="1344"/>
     <cellStyle name="Обычный 2 14 12" xfId="1439"/>
     <cellStyle name="Обычный 2 14 13" xfId="1533"/>
     <cellStyle name="Обычный 2 14 14" xfId="1624"/>
     <cellStyle name="Обычный 2 14 15" xfId="1715"/>
     <cellStyle name="Обычный 2 14 16" xfId="1805"/>
     <cellStyle name="Обычный 2 14 17" xfId="1895"/>
     <cellStyle name="Обычный 2 14 18" xfId="1985"/>
     <cellStyle name="Обычный 2 14 19" xfId="2071"/>
     <cellStyle name="Обычный 2 14 2" xfId="253"/>
     <cellStyle name="Обычный 2 14 20" xfId="2155"/>
     <cellStyle name="Обычный 2 14 21" xfId="2235"/>
     <cellStyle name="Обычный 2 14 22" xfId="2312"/>
+    <cellStyle name="Обычный 2 14 23" xfId="2536"/>
+    <cellStyle name="Обычный 2 14 24" xfId="2567"/>
+    <cellStyle name="Обычный 2 14 25" xfId="2710"/>
+    <cellStyle name="Обычный 2 14 26" xfId="2818"/>
+    <cellStyle name="Обычный 2 14 27" xfId="2925"/>
+    <cellStyle name="Обычный 2 14 28" xfId="3031"/>
+    <cellStyle name="Обычный 2 14 29" xfId="3137"/>
     <cellStyle name="Обычный 2 14 3" xfId="459"/>
+    <cellStyle name="Обычный 2 14 30" xfId="3243"/>
+    <cellStyle name="Обычный 2 14 31" xfId="3349"/>
+    <cellStyle name="Обычный 2 14 32" xfId="3453"/>
+    <cellStyle name="Обычный 2 14 33" xfId="3556"/>
+    <cellStyle name="Обычный 2 14 34" xfId="3657"/>
+    <cellStyle name="Обычный 2 14 35" xfId="3755"/>
+    <cellStyle name="Обычный 2 14 36" xfId="3845"/>
+    <cellStyle name="Обычный 2 14 37" xfId="3933"/>
+    <cellStyle name="Обычный 2 14 38" xfId="4016"/>
     <cellStyle name="Обычный 2 14 4" xfId="566"/>
     <cellStyle name="Обычный 2 14 5" xfId="512"/>
     <cellStyle name="Обычный 2 14 6" xfId="534"/>
     <cellStyle name="Обычный 2 14 7" xfId="866"/>
     <cellStyle name="Обычный 2 14 8" xfId="896"/>
     <cellStyle name="Обычный 2 14 9" xfId="782"/>
     <cellStyle name="Обычный 2 15" xfId="26"/>
     <cellStyle name="Обычный 2 15 10" xfId="1296"/>
     <cellStyle name="Обычный 2 15 11" xfId="1392"/>
     <cellStyle name="Обычный 2 15 12" xfId="1486"/>
     <cellStyle name="Обычный 2 15 13" xfId="1579"/>
     <cellStyle name="Обычный 2 15 14" xfId="1670"/>
     <cellStyle name="Обычный 2 15 15" xfId="1761"/>
     <cellStyle name="Обычный 2 15 16" xfId="1851"/>
     <cellStyle name="Обычный 2 15 17" xfId="1941"/>
     <cellStyle name="Обычный 2 15 18" xfId="2030"/>
     <cellStyle name="Обычный 2 15 19" xfId="2115"/>
     <cellStyle name="Обычный 2 15 2" xfId="254"/>
     <cellStyle name="Обычный 2 15 20" xfId="2196"/>
     <cellStyle name="Обычный 2 15 21" xfId="2275"/>
     <cellStyle name="Обычный 2 15 22" xfId="2350"/>
+    <cellStyle name="Обычный 2 15 23" xfId="2537"/>
+    <cellStyle name="Обычный 2 15 24" xfId="2566"/>
+    <cellStyle name="Обычный 2 15 25" xfId="2758"/>
+    <cellStyle name="Обычный 2 15 26" xfId="2866"/>
+    <cellStyle name="Обычный 2 15 27" xfId="2972"/>
+    <cellStyle name="Обычный 2 15 28" xfId="3078"/>
+    <cellStyle name="Обычный 2 15 29" xfId="3184"/>
     <cellStyle name="Обычный 2 15 3" xfId="460"/>
+    <cellStyle name="Обычный 2 15 30" xfId="3290"/>
+    <cellStyle name="Обычный 2 15 31" xfId="3395"/>
+    <cellStyle name="Обычный 2 15 32" xfId="3498"/>
+    <cellStyle name="Обычный 2 15 33" xfId="3600"/>
+    <cellStyle name="Обычный 2 15 34" xfId="3701"/>
+    <cellStyle name="Обычный 2 15 35" xfId="3796"/>
+    <cellStyle name="Обычный 2 15 36" xfId="3884"/>
+    <cellStyle name="Обычный 2 15 37" xfId="3970"/>
+    <cellStyle name="Обычный 2 15 38" xfId="4051"/>
     <cellStyle name="Обычный 2 15 4" xfId="565"/>
     <cellStyle name="Обычный 2 15 5" xfId="516"/>
     <cellStyle name="Обычный 2 15 6" xfId="614"/>
     <cellStyle name="Обычный 2 15 7" xfId="867"/>
     <cellStyle name="Обычный 2 15 8" xfId="895"/>
     <cellStyle name="Обычный 2 15 9" xfId="785"/>
     <cellStyle name="Обычный 2 16" xfId="28"/>
     <cellStyle name="Обычный 2 16 10" xfId="1249"/>
     <cellStyle name="Обычный 2 16 11" xfId="1345"/>
     <cellStyle name="Обычный 2 16 12" xfId="1440"/>
     <cellStyle name="Обычный 2 16 13" xfId="1534"/>
     <cellStyle name="Обычный 2 16 14" xfId="1625"/>
     <cellStyle name="Обычный 2 16 15" xfId="1716"/>
     <cellStyle name="Обычный 2 16 16" xfId="1806"/>
     <cellStyle name="Обычный 2 16 17" xfId="1896"/>
     <cellStyle name="Обычный 2 16 18" xfId="1986"/>
     <cellStyle name="Обычный 2 16 19" xfId="2072"/>
     <cellStyle name="Обычный 2 16 2" xfId="255"/>
     <cellStyle name="Обычный 2 16 20" xfId="2156"/>
     <cellStyle name="Обычный 2 16 21" xfId="2236"/>
     <cellStyle name="Обычный 2 16 22" xfId="2313"/>
+    <cellStyle name="Обычный 2 16 23" xfId="2538"/>
+    <cellStyle name="Обычный 2 16 24" xfId="2565"/>
+    <cellStyle name="Обычный 2 16 25" xfId="2711"/>
+    <cellStyle name="Обычный 2 16 26" xfId="2819"/>
+    <cellStyle name="Обычный 2 16 27" xfId="2926"/>
+    <cellStyle name="Обычный 2 16 28" xfId="3032"/>
+    <cellStyle name="Обычный 2 16 29" xfId="3138"/>
     <cellStyle name="Обычный 2 16 3" xfId="461"/>
+    <cellStyle name="Обычный 2 16 30" xfId="3244"/>
+    <cellStyle name="Обычный 2 16 31" xfId="3350"/>
+    <cellStyle name="Обычный 2 16 32" xfId="3454"/>
+    <cellStyle name="Обычный 2 16 33" xfId="3557"/>
+    <cellStyle name="Обычный 2 16 34" xfId="3658"/>
+    <cellStyle name="Обычный 2 16 35" xfId="3756"/>
+    <cellStyle name="Обычный 2 16 36" xfId="3846"/>
+    <cellStyle name="Обычный 2 16 37" xfId="3934"/>
+    <cellStyle name="Обычный 2 16 38" xfId="4017"/>
     <cellStyle name="Обычный 2 16 4" xfId="564"/>
     <cellStyle name="Обычный 2 16 5" xfId="541"/>
     <cellStyle name="Обычный 2 16 6" xfId="578"/>
     <cellStyle name="Обычный 2 16 7" xfId="868"/>
     <cellStyle name="Обычный 2 16 8" xfId="894"/>
     <cellStyle name="Обычный 2 16 9" xfId="805"/>
     <cellStyle name="Обычный 2 17" xfId="30"/>
     <cellStyle name="Обычный 2 17 10" xfId="1297"/>
     <cellStyle name="Обычный 2 17 11" xfId="1393"/>
     <cellStyle name="Обычный 2 17 12" xfId="1487"/>
     <cellStyle name="Обычный 2 17 13" xfId="1580"/>
     <cellStyle name="Обычный 2 17 14" xfId="1671"/>
     <cellStyle name="Обычный 2 17 15" xfId="1762"/>
     <cellStyle name="Обычный 2 17 16" xfId="1852"/>
     <cellStyle name="Обычный 2 17 17" xfId="1942"/>
     <cellStyle name="Обычный 2 17 18" xfId="2031"/>
     <cellStyle name="Обычный 2 17 19" xfId="2116"/>
     <cellStyle name="Обычный 2 17 2" xfId="256"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="1250"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="1346"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="1441"/>
     <cellStyle name="Обычный 2 17 2 13" xfId="1535"/>
     <cellStyle name="Обычный 2 17 2 14" xfId="1626"/>
     <cellStyle name="Обычный 2 17 2 15" xfId="1717"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="1807"/>
     <cellStyle name="Обычный 2 17 2 17" xfId="1897"/>
     <cellStyle name="Обычный 2 17 2 18" xfId="1987"/>
     <cellStyle name="Обычный 2 17 2 19" xfId="2073"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="257"/>
     <cellStyle name="Обычный 2 17 2 2 10" xfId="1298"/>
     <cellStyle name="Обычный 2 17 2 2 11" xfId="1394"/>
     <cellStyle name="Обычный 2 17 2 2 12" xfId="1488"/>
     <cellStyle name="Обычный 2 17 2 2 13" xfId="1581"/>
     <cellStyle name="Обычный 2 17 2 2 14" xfId="1672"/>
     <cellStyle name="Обычный 2 17 2 2 15" xfId="1763"/>
     <cellStyle name="Обычный 2 17 2 2 16" xfId="1853"/>
     <cellStyle name="Обычный 2 17 2 2 17" xfId="1943"/>
     <cellStyle name="Обычный 2 17 2 2 18" xfId="2032"/>
     <cellStyle name="Обычный 2 17 2 2 19" xfId="2117"/>
     <cellStyle name="Обычный 2 17 2 2 2" xfId="258"/>
     <cellStyle name="Обычный 2 17 2 2 20" xfId="2198"/>
     <cellStyle name="Обычный 2 17 2 2 21" xfId="2277"/>
     <cellStyle name="Обычный 2 17 2 2 22" xfId="2352"/>
+    <cellStyle name="Обычный 2 17 2 2 23" xfId="2541"/>
+    <cellStyle name="Обычный 2 17 2 2 24" xfId="2562"/>
+    <cellStyle name="Обычный 2 17 2 2 25" xfId="2760"/>
+    <cellStyle name="Обычный 2 17 2 2 26" xfId="2869"/>
+    <cellStyle name="Обычный 2 17 2 2 27" xfId="2975"/>
+    <cellStyle name="Обычный 2 17 2 2 28" xfId="3081"/>
+    <cellStyle name="Обычный 2 17 2 2 29" xfId="3187"/>
     <cellStyle name="Обычный 2 17 2 2 3" xfId="464"/>
+    <cellStyle name="Обычный 2 17 2 2 30" xfId="3293"/>
+    <cellStyle name="Обычный 2 17 2 2 31" xfId="3398"/>
+    <cellStyle name="Обычный 2 17 2 2 32" xfId="3501"/>
+    <cellStyle name="Обычный 2 17 2 2 33" xfId="3603"/>
+    <cellStyle name="Обычный 2 17 2 2 34" xfId="3704"/>
+    <cellStyle name="Обычный 2 17 2 2 35" xfId="3799"/>
+    <cellStyle name="Обычный 2 17 2 2 36" xfId="3887"/>
+    <cellStyle name="Обычный 2 17 2 2 37" xfId="3973"/>
+    <cellStyle name="Обычный 2 17 2 2 38" xfId="4054"/>
     <cellStyle name="Обычный 2 17 2 2 4" xfId="561"/>
     <cellStyle name="Обычный 2 17 2 2 5" xfId="609"/>
     <cellStyle name="Обычный 2 17 2 2 6" xfId="657"/>
     <cellStyle name="Обычный 2 17 2 2 7" xfId="871"/>
     <cellStyle name="Обычный 2 17 2 2 8" xfId="891"/>
     <cellStyle name="Обычный 2 17 2 2 9" xfId="816"/>
     <cellStyle name="Обычный 2 17 2 20" xfId="2157"/>
     <cellStyle name="Обычный 2 17 2 21" xfId="2237"/>
     <cellStyle name="Обычный 2 17 2 22" xfId="2314"/>
+    <cellStyle name="Обычный 2 17 2 23" xfId="2540"/>
+    <cellStyle name="Обычный 2 17 2 24" xfId="2563"/>
+    <cellStyle name="Обычный 2 17 2 25" xfId="2712"/>
+    <cellStyle name="Обычный 2 17 2 26" xfId="2821"/>
+    <cellStyle name="Обычный 2 17 2 27" xfId="2928"/>
+    <cellStyle name="Обычный 2 17 2 28" xfId="3034"/>
+    <cellStyle name="Обычный 2 17 2 29" xfId="3140"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="463"/>
+    <cellStyle name="Обычный 2 17 2 30" xfId="3246"/>
+    <cellStyle name="Обычный 2 17 2 31" xfId="3352"/>
+    <cellStyle name="Обычный 2 17 2 32" xfId="3456"/>
+    <cellStyle name="Обычный 2 17 2 33" xfId="3559"/>
+    <cellStyle name="Обычный 2 17 2 34" xfId="3660"/>
+    <cellStyle name="Обычный 2 17 2 35" xfId="3758"/>
+    <cellStyle name="Обычный 2 17 2 36" xfId="3848"/>
+    <cellStyle name="Обычный 2 17 2 37" xfId="3936"/>
+    <cellStyle name="Обычный 2 17 2 38" xfId="4019"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="562"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="551"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="571"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="870"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="892"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="813"/>
     <cellStyle name="Обычный 2 17 20" xfId="2197"/>
     <cellStyle name="Обычный 2 17 21" xfId="2276"/>
     <cellStyle name="Обычный 2 17 22" xfId="2351"/>
+    <cellStyle name="Обычный 2 17 23" xfId="2539"/>
+    <cellStyle name="Обычный 2 17 24" xfId="2564"/>
+    <cellStyle name="Обычный 2 17 25" xfId="2759"/>
+    <cellStyle name="Обычный 2 17 26" xfId="2867"/>
+    <cellStyle name="Обычный 2 17 27" xfId="2973"/>
+    <cellStyle name="Обычный 2 17 28" xfId="3079"/>
+    <cellStyle name="Обычный 2 17 29" xfId="3185"/>
     <cellStyle name="Обычный 2 17 3" xfId="462"/>
+    <cellStyle name="Обычный 2 17 30" xfId="3291"/>
+    <cellStyle name="Обычный 2 17 31" xfId="3396"/>
+    <cellStyle name="Обычный 2 17 32" xfId="3499"/>
+    <cellStyle name="Обычный 2 17 33" xfId="3601"/>
+    <cellStyle name="Обычный 2 17 34" xfId="3702"/>
+    <cellStyle name="Обычный 2 17 35" xfId="3797"/>
+    <cellStyle name="Обычный 2 17 36" xfId="3885"/>
+    <cellStyle name="Обычный 2 17 37" xfId="3971"/>
+    <cellStyle name="Обычный 2 17 38" xfId="4052"/>
     <cellStyle name="Обычный 2 17 4" xfId="563"/>
     <cellStyle name="Обычный 2 17 5" xfId="547"/>
     <cellStyle name="Обычный 2 17 6" xfId="573"/>
     <cellStyle name="Обычный 2 17 7" xfId="869"/>
     <cellStyle name="Обычный 2 17 8" xfId="893"/>
     <cellStyle name="Обычный 2 17 9" xfId="809"/>
     <cellStyle name="Обычный 2 18" xfId="32"/>
     <cellStyle name="Обычный 2 18 10" xfId="1251"/>
     <cellStyle name="Обычный 2 18 11" xfId="1347"/>
     <cellStyle name="Обычный 2 18 12" xfId="1442"/>
     <cellStyle name="Обычный 2 18 13" xfId="1536"/>
     <cellStyle name="Обычный 2 18 14" xfId="1627"/>
     <cellStyle name="Обычный 2 18 15" xfId="1718"/>
     <cellStyle name="Обычный 2 18 16" xfId="1808"/>
     <cellStyle name="Обычный 2 18 17" xfId="1898"/>
     <cellStyle name="Обычный 2 18 18" xfId="1988"/>
     <cellStyle name="Обычный 2 18 19" xfId="2074"/>
     <cellStyle name="Обычный 2 18 2" xfId="259"/>
     <cellStyle name="Обычный 2 18 20" xfId="2158"/>
     <cellStyle name="Обычный 2 18 21" xfId="2238"/>
     <cellStyle name="Обычный 2 18 22" xfId="2315"/>
+    <cellStyle name="Обычный 2 18 23" xfId="2542"/>
+    <cellStyle name="Обычный 2 18 24" xfId="2561"/>
+    <cellStyle name="Обычный 2 18 25" xfId="2713"/>
+    <cellStyle name="Обычный 2 18 26" xfId="2822"/>
+    <cellStyle name="Обычный 2 18 27" xfId="2929"/>
+    <cellStyle name="Обычный 2 18 28" xfId="3035"/>
+    <cellStyle name="Обычный 2 18 29" xfId="3141"/>
     <cellStyle name="Обычный 2 18 3" xfId="465"/>
+    <cellStyle name="Обычный 2 18 30" xfId="3247"/>
+    <cellStyle name="Обычный 2 18 31" xfId="3353"/>
+    <cellStyle name="Обычный 2 18 32" xfId="3457"/>
+    <cellStyle name="Обычный 2 18 33" xfId="3560"/>
+    <cellStyle name="Обычный 2 18 34" xfId="3661"/>
+    <cellStyle name="Обычный 2 18 35" xfId="3759"/>
+    <cellStyle name="Обычный 2 18 36" xfId="3849"/>
+    <cellStyle name="Обычный 2 18 37" xfId="3937"/>
+    <cellStyle name="Обычный 2 18 38" xfId="4020"/>
     <cellStyle name="Обычный 2 18 4" xfId="560"/>
     <cellStyle name="Обычный 2 18 5" xfId="524"/>
     <cellStyle name="Обычный 2 18 6" xfId="505"/>
     <cellStyle name="Обычный 2 18 7" xfId="872"/>
     <cellStyle name="Обычный 2 18 8" xfId="890"/>
     <cellStyle name="Обычный 2 18 9" xfId="858"/>
     <cellStyle name="Обычный 2 19" xfId="34"/>
     <cellStyle name="Обычный 2 19 10" xfId="873"/>
     <cellStyle name="Обычный 2 19 11" xfId="889"/>
     <cellStyle name="Обычный 2 19 12" xfId="859"/>
     <cellStyle name="Обычный 2 19 13" xfId="1299"/>
     <cellStyle name="Обычный 2 19 14" xfId="1395"/>
     <cellStyle name="Обычный 2 19 15" xfId="1489"/>
     <cellStyle name="Обычный 2 19 16" xfId="1582"/>
     <cellStyle name="Обычный 2 19 17" xfId="1673"/>
     <cellStyle name="Обычный 2 19 18" xfId="1764"/>
     <cellStyle name="Обычный 2 19 19" xfId="1854"/>
     <cellStyle name="Обычный 2 19 2" xfId="260"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="862"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="1252"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="1348"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="1443"/>
     <cellStyle name="Обычный 2 19 2 14" xfId="1537"/>
     <cellStyle name="Обычный 2 19 2 15" xfId="1628"/>
     <cellStyle name="Обычный 2 19 2 16" xfId="1719"/>
@@ -4128,103 +6313,183 @@
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="1262"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="1358"/>
     <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1453"/>
     <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1547"/>
     <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1638"/>
     <cellStyle name="Обычный 2 19 2 2 2 16" xfId="1729"/>
     <cellStyle name="Обычный 2 19 2 2 2 17" xfId="1819"/>
     <cellStyle name="Обычный 2 19 2 2 2 18" xfId="1909"/>
     <cellStyle name="Обычный 2 19 2 2 2 19" xfId="1999"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="263"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 10" xfId="783"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 11" xfId="884"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 12" xfId="766"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 13" xfId="883"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 14" xfId="786"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 15" xfId="882"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 16" xfId="767"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 17" xfId="881"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 18" xfId="792"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 19" xfId="880"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="264"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 20" xfId="768"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 21" xfId="879"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 22" xfId="835"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 23" xfId="878"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 24" xfId="2547"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 25" xfId="2556"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 26" xfId="2763"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 27" xfId="2555"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 28" xfId="2716"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 29" xfId="2554"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="266"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 30" xfId="2764"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 31" xfId="2553"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 32" xfId="2717"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 33" xfId="2552"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 34" xfId="2765"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 35" xfId="2551"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 36" xfId="2418"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 37" xfId="2550"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 38" xfId="2548"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 39" xfId="2549"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 4" xfId="470"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 5" xfId="555"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 6" xfId="553"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 7" xfId="554"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 8" xfId="877"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 9" xfId="885"/>
     <cellStyle name="Обычный 2 19 2 2 2 20" xfId="2084"/>
     <cellStyle name="Обычный 2 19 2 2 2 21" xfId="2168"/>
     <cellStyle name="Обычный 2 19 2 2 2 22" xfId="2248"/>
+    <cellStyle name="Обычный 2 19 2 2 2 23" xfId="2546"/>
+    <cellStyle name="Обычный 2 19 2 2 2 24" xfId="2557"/>
+    <cellStyle name="Обычный 2 19 2 2 2 25" xfId="2715"/>
+    <cellStyle name="Обычный 2 19 2 2 2 26" xfId="2727"/>
+    <cellStyle name="Обычный 2 19 2 2 2 27" xfId="2833"/>
+    <cellStyle name="Обычный 2 19 2 2 2 28" xfId="2940"/>
+    <cellStyle name="Обычный 2 19 2 2 2 29" xfId="3046"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="469"/>
+    <cellStyle name="Обычный 2 19 2 2 2 30" xfId="3152"/>
+    <cellStyle name="Обычный 2 19 2 2 2 31" xfId="3258"/>
+    <cellStyle name="Обычный 2 19 2 2 2 32" xfId="3364"/>
+    <cellStyle name="Обычный 2 19 2 2 2 33" xfId="3468"/>
+    <cellStyle name="Обычный 2 19 2 2 2 34" xfId="3571"/>
+    <cellStyle name="Обычный 2 19 2 2 2 35" xfId="3672"/>
+    <cellStyle name="Обычный 2 19 2 2 2 36" xfId="3770"/>
+    <cellStyle name="Обычный 2 19 2 2 2 37" xfId="3859"/>
+    <cellStyle name="Обычный 2 19 2 2 2 38" xfId="3946"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="556"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="506"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="610"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="876"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="886"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="765"/>
     <cellStyle name="Обычный 2 19 2 2 20" xfId="2034"/>
     <cellStyle name="Обычный 2 19 2 2 21" xfId="2119"/>
     <cellStyle name="Обычный 2 19 2 2 22" xfId="2200"/>
     <cellStyle name="Обычный 2 19 2 2 23" xfId="2279"/>
     <cellStyle name="Обычный 2 19 2 2 24" xfId="2354"/>
+    <cellStyle name="Обычный 2 19 2 2 25" xfId="2545"/>
+    <cellStyle name="Обычный 2 19 2 2 26" xfId="2558"/>
+    <cellStyle name="Обычный 2 19 2 2 27" xfId="2762"/>
+    <cellStyle name="Обычный 2 19 2 2 28" xfId="2871"/>
+    <cellStyle name="Обычный 2 19 2 2 29" xfId="2977"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="267"/>
+    <cellStyle name="Обычный 2 19 2 2 30" xfId="3083"/>
+    <cellStyle name="Обычный 2 19 2 2 31" xfId="3189"/>
+    <cellStyle name="Обычный 2 19 2 2 32" xfId="3295"/>
+    <cellStyle name="Обычный 2 19 2 2 33" xfId="3400"/>
+    <cellStyle name="Обычный 2 19 2 2 34" xfId="3503"/>
+    <cellStyle name="Обычный 2 19 2 2 35" xfId="3605"/>
+    <cellStyle name="Обычный 2 19 2 2 36" xfId="3706"/>
+    <cellStyle name="Обычный 2 19 2 2 37" xfId="3801"/>
+    <cellStyle name="Обычный 2 19 2 2 38" xfId="3889"/>
+    <cellStyle name="Обычный 2 19 2 2 39" xfId="3975"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="268"/>
+    <cellStyle name="Обычный 2 19 2 2 40" xfId="4056"/>
     <cellStyle name="Обычный 2 19 2 2 5" xfId="468"/>
     <cellStyle name="Обычный 2 19 2 2 6" xfId="557"/>
     <cellStyle name="Обычный 2 19 2 2 7" xfId="532"/>
     <cellStyle name="Обычный 2 19 2 2 8" xfId="591"/>
     <cellStyle name="Обычный 2 19 2 2 9" xfId="875"/>
     <cellStyle name="Обычный 2 19 2 20" xfId="2075"/>
     <cellStyle name="Обычный 2 19 2 21" xfId="2159"/>
     <cellStyle name="Обычный 2 19 2 22" xfId="2239"/>
     <cellStyle name="Обычный 2 19 2 23" xfId="2316"/>
+    <cellStyle name="Обычный 2 19 2 24" xfId="2544"/>
+    <cellStyle name="Обычный 2 19 2 25" xfId="2559"/>
+    <cellStyle name="Обычный 2 19 2 26" xfId="2714"/>
+    <cellStyle name="Обычный 2 19 2 27" xfId="2823"/>
+    <cellStyle name="Обычный 2 19 2 28" xfId="2930"/>
+    <cellStyle name="Обычный 2 19 2 29" xfId="3036"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="269"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="270"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="271"/>
+    <cellStyle name="Обычный 2 19 2 30" xfId="3142"/>
+    <cellStyle name="Обычный 2 19 2 31" xfId="3248"/>
+    <cellStyle name="Обычный 2 19 2 32" xfId="3354"/>
+    <cellStyle name="Обычный 2 19 2 33" xfId="3458"/>
+    <cellStyle name="Обычный 2 19 2 34" xfId="3561"/>
+    <cellStyle name="Обычный 2 19 2 35" xfId="3662"/>
+    <cellStyle name="Обычный 2 19 2 36" xfId="3760"/>
+    <cellStyle name="Обычный 2 19 2 37" xfId="3850"/>
+    <cellStyle name="Обычный 2 19 2 38" xfId="3938"/>
+    <cellStyle name="Обычный 2 19 2 39" xfId="4021"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="467"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="558"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="529"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="594"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="874"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="888"/>
     <cellStyle name="Обычный 2 19 20" xfId="1944"/>
     <cellStyle name="Обычный 2 19 21" xfId="2033"/>
     <cellStyle name="Обычный 2 19 22" xfId="2118"/>
     <cellStyle name="Обычный 2 19 23" xfId="2199"/>
     <cellStyle name="Обычный 2 19 24" xfId="2278"/>
     <cellStyle name="Обычный 2 19 25" xfId="2353"/>
+    <cellStyle name="Обычный 2 19 26" xfId="2543"/>
+    <cellStyle name="Обычный 2 19 27" xfId="2560"/>
+    <cellStyle name="Обычный 2 19 28" xfId="2761"/>
+    <cellStyle name="Обычный 2 19 29" xfId="2870"/>
     <cellStyle name="Обычный 2 19 3" xfId="272"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="273"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="274"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="275"/>
+    <cellStyle name="Обычный 2 19 30" xfId="2976"/>
+    <cellStyle name="Обычный 2 19 31" xfId="3082"/>
+    <cellStyle name="Обычный 2 19 32" xfId="3188"/>
+    <cellStyle name="Обычный 2 19 33" xfId="3294"/>
+    <cellStyle name="Обычный 2 19 34" xfId="3399"/>
+    <cellStyle name="Обычный 2 19 35" xfId="3502"/>
+    <cellStyle name="Обычный 2 19 36" xfId="3604"/>
+    <cellStyle name="Обычный 2 19 37" xfId="3705"/>
+    <cellStyle name="Обычный 2 19 38" xfId="3800"/>
+    <cellStyle name="Обычный 2 19 39" xfId="3888"/>
     <cellStyle name="Обычный 2 19 4" xfId="276"/>
+    <cellStyle name="Обычный 2 19 40" xfId="3974"/>
+    <cellStyle name="Обычный 2 19 41" xfId="4055"/>
     <cellStyle name="Обычный 2 19 5" xfId="277"/>
     <cellStyle name="Обычный 2 19 6" xfId="466"/>
     <cellStyle name="Обычный 2 19 7" xfId="559"/>
     <cellStyle name="Обычный 2 19 8" xfId="526"/>
     <cellStyle name="Обычный 2 19 9" xfId="597"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="278"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="279"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="280"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="281"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="282"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="283"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="284"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="285"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="286"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="287"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="288"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="289"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="290"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="291"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="292"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="293"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="294"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="295"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="296"/>
@@ -4304,184 +6569,312 @@
     <cellStyle name="Обычный 2 20 2 11" xfId="1498"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="1591"/>
     <cellStyle name="Обычный 2 20 2 13" xfId="1682"/>
     <cellStyle name="Обычный 2 20 2 14" xfId="1773"/>
     <cellStyle name="Обычный 2 20 2 15" xfId="1863"/>
     <cellStyle name="Обычный 2 20 2 16" xfId="1953"/>
     <cellStyle name="Обычный 2 20 2 17" xfId="2042"/>
     <cellStyle name="Обычный 2 20 2 18" xfId="2127"/>
     <cellStyle name="Обычный 2 20 2 19" xfId="2208"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="356"/>
     <cellStyle name="Обычный 2 20 2 2 10" xfId="1266"/>
     <cellStyle name="Обычный 2 20 2 2 11" xfId="1362"/>
     <cellStyle name="Обычный 2 20 2 2 12" xfId="1457"/>
     <cellStyle name="Обычный 2 20 2 2 13" xfId="1551"/>
     <cellStyle name="Обычный 2 20 2 2 14" xfId="1642"/>
     <cellStyle name="Обычный 2 20 2 2 15" xfId="1733"/>
     <cellStyle name="Обычный 2 20 2 2 16" xfId="1823"/>
     <cellStyle name="Обычный 2 20 2 2 17" xfId="1913"/>
     <cellStyle name="Обычный 2 20 2 2 18" xfId="2003"/>
     <cellStyle name="Обычный 2 20 2 2 19" xfId="2088"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="357"/>
     <cellStyle name="Обычный 2 20 2 2 20" xfId="2172"/>
     <cellStyle name="Обычный 2 20 2 2 21" xfId="2252"/>
     <cellStyle name="Обычный 2 20 2 2 22" xfId="2328"/>
     <cellStyle name="Обычный 2 20 2 2 23" xfId="2390"/>
+    <cellStyle name="Обычный 2 20 2 2 24" xfId="2605"/>
+    <cellStyle name="Обычный 2 20 2 2 25" xfId="2731"/>
+    <cellStyle name="Обычный 2 20 2 2 26" xfId="2437"/>
+    <cellStyle name="Обычный 2 20 2 2 27" xfId="2586"/>
+    <cellStyle name="Обычный 2 20 2 2 28" xfId="2446"/>
+    <cellStyle name="Обычный 2 20 2 2 29" xfId="2634"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="358"/>
+    <cellStyle name="Обычный 2 20 2 2 30" xfId="2739"/>
+    <cellStyle name="Обычный 2 20 2 2 31" xfId="2795"/>
+    <cellStyle name="Обычный 2 20 2 2 32" xfId="2902"/>
+    <cellStyle name="Обычный 2 20 2 2 33" xfId="3008"/>
+    <cellStyle name="Обычный 2 20 2 2 34" xfId="3114"/>
+    <cellStyle name="Обычный 2 20 2 2 35" xfId="3220"/>
+    <cellStyle name="Обычный 2 20 2 2 36" xfId="3326"/>
+    <cellStyle name="Обычный 2 20 2 2 37" xfId="3431"/>
+    <cellStyle name="Обычный 2 20 2 2 38" xfId="3534"/>
+    <cellStyle name="Обычный 2 20 2 2 39" xfId="3635"/>
     <cellStyle name="Обычный 2 20 2 2 4" xfId="473"/>
     <cellStyle name="Обычный 2 20 2 2 5" xfId="625"/>
     <cellStyle name="Обычный 2 20 2 2 6" xfId="681"/>
     <cellStyle name="Обычный 2 20 2 2 7" xfId="725"/>
     <cellStyle name="Обычный 2 20 2 2 8" xfId="951"/>
     <cellStyle name="Обычный 2 20 2 2 9" xfId="1141"/>
     <cellStyle name="Обычный 2 20 2 20" xfId="2287"/>
     <cellStyle name="Обычный 2 20 2 21" xfId="2362"/>
     <cellStyle name="Обычный 2 20 2 22" xfId="2409"/>
+    <cellStyle name="Обычный 2 20 2 23" xfId="2604"/>
+    <cellStyle name="Обычный 2 20 2 24" xfId="2773"/>
+    <cellStyle name="Обычный 2 20 2 25" xfId="2512"/>
+    <cellStyle name="Обычный 2 20 2 26" xfId="2584"/>
+    <cellStyle name="Обычный 2 20 2 27" xfId="2450"/>
+    <cellStyle name="Обычный 2 20 2 28" xfId="2600"/>
+    <cellStyle name="Обычный 2 20 2 29" xfId="2526"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="472"/>
+    <cellStyle name="Обычный 2 20 2 30" xfId="2837"/>
+    <cellStyle name="Обычный 2 20 2 31" xfId="2944"/>
+    <cellStyle name="Обычный 2 20 2 32" xfId="3050"/>
+    <cellStyle name="Обычный 2 20 2 33" xfId="3156"/>
+    <cellStyle name="Обычный 2 20 2 34" xfId="3262"/>
+    <cellStyle name="Обычный 2 20 2 35" xfId="3368"/>
+    <cellStyle name="Обычный 2 20 2 36" xfId="3472"/>
+    <cellStyle name="Обычный 2 20 2 37" xfId="3575"/>
+    <cellStyle name="Обычный 2 20 2 38" xfId="3676"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="624"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="680"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="724"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="950"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="1140"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="1308"/>
     <cellStyle name="Обычный 2 20 20" xfId="1309"/>
     <cellStyle name="Обычный 2 20 21" xfId="1405"/>
     <cellStyle name="Обычный 2 20 22" xfId="1499"/>
     <cellStyle name="Обычный 2 20 23" xfId="1592"/>
     <cellStyle name="Обычный 2 20 24" xfId="1683"/>
+    <cellStyle name="Обычный 2 20 25" xfId="2603"/>
+    <cellStyle name="Обычный 2 20 26" xfId="2444"/>
+    <cellStyle name="Обычный 2 20 27" xfId="2632"/>
+    <cellStyle name="Обычный 2 20 28" xfId="2755"/>
+    <cellStyle name="Обычный 2 20 29" xfId="2726"/>
     <cellStyle name="Обычный 2 20 3" xfId="359"/>
+    <cellStyle name="Обычный 2 20 30" xfId="2832"/>
+    <cellStyle name="Обычный 2 20 31" xfId="2939"/>
+    <cellStyle name="Обычный 2 20 32" xfId="3045"/>
+    <cellStyle name="Обычный 2 20 33" xfId="3151"/>
+    <cellStyle name="Обычный 2 20 34" xfId="3257"/>
+    <cellStyle name="Обычный 2 20 35" xfId="3363"/>
+    <cellStyle name="Обычный 2 20 36" xfId="3467"/>
+    <cellStyle name="Обычный 2 20 37" xfId="3570"/>
+    <cellStyle name="Обычный 2 20 38" xfId="3671"/>
+    <cellStyle name="Обычный 2 20 39" xfId="3769"/>
     <cellStyle name="Обычный 2 20 4" xfId="360"/>
+    <cellStyle name="Обычный 2 20 40" xfId="3858"/>
     <cellStyle name="Обычный 2 20 5" xfId="471"/>
     <cellStyle name="Обычный 2 20 6" xfId="623"/>
     <cellStyle name="Обычный 2 20 7" xfId="679"/>
     <cellStyle name="Обычный 2 20 8" xfId="723"/>
     <cellStyle name="Обычный 2 20 9" xfId="949"/>
     <cellStyle name="Обычный 2 21" xfId="38"/>
     <cellStyle name="Обычный 2 21 10" xfId="907"/>
     <cellStyle name="Обычный 2 21 11" xfId="845"/>
     <cellStyle name="Обычный 2 21 12" xfId="906"/>
     <cellStyle name="Обычный 2 21 13" xfId="847"/>
     <cellStyle name="Обычный 2 21 14" xfId="1185"/>
     <cellStyle name="Обычный 2 21 15" xfId="1235"/>
     <cellStyle name="Обычный 2 21 16" xfId="1331"/>
     <cellStyle name="Обычный 2 21 17" xfId="1426"/>
     <cellStyle name="Обычный 2 21 18" xfId="1520"/>
     <cellStyle name="Обычный 2 21 19" xfId="1613"/>
     <cellStyle name="Обычный 2 21 2" xfId="361"/>
     <cellStyle name="Обычный 2 21 20" xfId="1704"/>
     <cellStyle name="Обычный 2 21 21" xfId="1794"/>
     <cellStyle name="Обычный 2 21 22" xfId="1884"/>
     <cellStyle name="Обычный 2 21 23" xfId="1974"/>
+    <cellStyle name="Обычный 2 21 24" xfId="2610"/>
+    <cellStyle name="Обычный 2 21 25" xfId="2524"/>
+    <cellStyle name="Обычный 2 21 26" xfId="2753"/>
+    <cellStyle name="Обычный 2 21 27" xfId="2811"/>
+    <cellStyle name="Обычный 2 21 28" xfId="2918"/>
+    <cellStyle name="Обычный 2 21 29" xfId="3024"/>
     <cellStyle name="Обычный 2 21 3" xfId="362"/>
+    <cellStyle name="Обычный 2 21 30" xfId="3130"/>
+    <cellStyle name="Обычный 2 21 31" xfId="3236"/>
+    <cellStyle name="Обычный 2 21 32" xfId="3342"/>
+    <cellStyle name="Обычный 2 21 33" xfId="3446"/>
+    <cellStyle name="Обычный 2 21 34" xfId="3549"/>
+    <cellStyle name="Обычный 2 21 35" xfId="3650"/>
+    <cellStyle name="Обычный 2 21 36" xfId="3748"/>
+    <cellStyle name="Обычный 2 21 37" xfId="3839"/>
+    <cellStyle name="Обычный 2 21 38" xfId="3927"/>
+    <cellStyle name="Обычный 2 21 39" xfId="4010"/>
     <cellStyle name="Обычный 2 21 4" xfId="474"/>
     <cellStyle name="Обычный 2 21 5" xfId="628"/>
     <cellStyle name="Обычный 2 21 6" xfId="683"/>
     <cellStyle name="Обычный 2 21 7" xfId="726"/>
     <cellStyle name="Обычный 2 21 8" xfId="956"/>
     <cellStyle name="Обычный 2 21 9" xfId="1146"/>
     <cellStyle name="Обычный 2 22" xfId="39"/>
     <cellStyle name="Обычный 2 22 10" xfId="1367"/>
     <cellStyle name="Обычный 2 22 11" xfId="1462"/>
     <cellStyle name="Обычный 2 22 12" xfId="1555"/>
     <cellStyle name="Обычный 2 22 13" xfId="1646"/>
     <cellStyle name="Обычный 2 22 14" xfId="1737"/>
     <cellStyle name="Обычный 2 22 15" xfId="1827"/>
     <cellStyle name="Обычный 2 22 16" xfId="1917"/>
     <cellStyle name="Обычный 2 22 17" xfId="2007"/>
     <cellStyle name="Обычный 2 22 18" xfId="2092"/>
     <cellStyle name="Обычный 2 22 19" xfId="2176"/>
     <cellStyle name="Обычный 2 22 2" xfId="363"/>
     <cellStyle name="Обычный 2 22 20" xfId="2256"/>
     <cellStyle name="Обычный 2 22 21" xfId="2332"/>
     <cellStyle name="Обычный 2 22 22" xfId="2394"/>
+    <cellStyle name="Обычный 2 22 23" xfId="2613"/>
+    <cellStyle name="Обычный 2 22 24" xfId="2736"/>
+    <cellStyle name="Обычный 2 22 25" xfId="2577"/>
+    <cellStyle name="Обычный 2 22 26" xfId="2440"/>
+    <cellStyle name="Обычный 2 22 27" xfId="2578"/>
+    <cellStyle name="Обычный 2 22 28" xfId="2501"/>
+    <cellStyle name="Обычный 2 22 29" xfId="2582"/>
     <cellStyle name="Обычный 2 22 3" xfId="475"/>
+    <cellStyle name="Обычный 2 22 30" xfId="2839"/>
+    <cellStyle name="Обычный 2 22 31" xfId="2946"/>
+    <cellStyle name="Обычный 2 22 32" xfId="3052"/>
+    <cellStyle name="Обычный 2 22 33" xfId="3158"/>
+    <cellStyle name="Обычный 2 22 34" xfId="3264"/>
+    <cellStyle name="Обычный 2 22 35" xfId="3370"/>
+    <cellStyle name="Обычный 2 22 36" xfId="3474"/>
+    <cellStyle name="Обычный 2 22 37" xfId="3577"/>
+    <cellStyle name="Обычный 2 22 38" xfId="3678"/>
     <cellStyle name="Обычный 2 22 4" xfId="631"/>
     <cellStyle name="Обычный 2 22 5" xfId="685"/>
     <cellStyle name="Обычный 2 22 6" xfId="727"/>
     <cellStyle name="Обычный 2 22 7" xfId="959"/>
     <cellStyle name="Обычный 2 22 8" xfId="1149"/>
     <cellStyle name="Обычный 2 22 9" xfId="1271"/>
     <cellStyle name="Обычный 2 23" xfId="40"/>
     <cellStyle name="Обычный 2 23 10" xfId="1273"/>
     <cellStyle name="Обычный 2 23 11" xfId="1369"/>
     <cellStyle name="Обычный 2 23 12" xfId="1464"/>
     <cellStyle name="Обычный 2 23 13" xfId="1557"/>
     <cellStyle name="Обычный 2 23 14" xfId="1648"/>
     <cellStyle name="Обычный 2 23 15" xfId="1739"/>
     <cellStyle name="Обычный 2 23 16" xfId="1829"/>
     <cellStyle name="Обычный 2 23 17" xfId="1919"/>
     <cellStyle name="Обычный 2 23 18" xfId="2009"/>
     <cellStyle name="Обычный 2 23 19" xfId="2094"/>
     <cellStyle name="Обычный 2 23 2" xfId="364"/>
     <cellStyle name="Обычный 2 23 20" xfId="2178"/>
     <cellStyle name="Обычный 2 23 21" xfId="2257"/>
     <cellStyle name="Обычный 2 23 22" xfId="2333"/>
+    <cellStyle name="Обычный 2 23 23" xfId="2614"/>
+    <cellStyle name="Обычный 2 23 24" xfId="2664"/>
+    <cellStyle name="Обычный 2 23 25" xfId="2579"/>
+    <cellStyle name="Обычный 2 23 26" xfId="2430"/>
+    <cellStyle name="Обычный 2 23 27" xfId="2588"/>
+    <cellStyle name="Обычный 2 23 28" xfId="2529"/>
+    <cellStyle name="Обычный 2 23 29" xfId="2499"/>
     <cellStyle name="Обычный 2 23 3" xfId="476"/>
+    <cellStyle name="Обычный 2 23 30" xfId="2464"/>
+    <cellStyle name="Обычный 2 23 31" xfId="2637"/>
+    <cellStyle name="Обычный 2 23 32" xfId="2705"/>
+    <cellStyle name="Обычный 2 23 33" xfId="2858"/>
+    <cellStyle name="Обычный 2 23 34" xfId="2964"/>
+    <cellStyle name="Обычный 2 23 35" xfId="3070"/>
+    <cellStyle name="Обычный 2 23 36" xfId="3176"/>
+    <cellStyle name="Обычный 2 23 37" xfId="3282"/>
+    <cellStyle name="Обычный 2 23 38" xfId="3387"/>
     <cellStyle name="Обычный 2 23 4" xfId="632"/>
     <cellStyle name="Обычный 2 23 5" xfId="686"/>
     <cellStyle name="Обычный 2 23 6" xfId="728"/>
     <cellStyle name="Обычный 2 23 7" xfId="960"/>
     <cellStyle name="Обычный 2 23 8" xfId="1150"/>
     <cellStyle name="Обычный 2 23 9" xfId="1200"/>
     <cellStyle name="Обычный 2 24" xfId="41"/>
     <cellStyle name="Обычный 2 24 10" xfId="842"/>
     <cellStyle name="Обычный 2 24 11" xfId="971"/>
     <cellStyle name="Обычный 2 24 12" xfId="912"/>
     <cellStyle name="Обычный 2 24 13" xfId="827"/>
     <cellStyle name="Обычный 2 24 14" xfId="930"/>
     <cellStyle name="Обычный 2 24 15" xfId="1136"/>
     <cellStyle name="Обычный 2 24 16" xfId="972"/>
     <cellStyle name="Обычный 2 24 17" xfId="919"/>
     <cellStyle name="Обычный 2 24 18" xfId="1125"/>
     <cellStyle name="Обычный 2 24 19" xfId="778"/>
     <cellStyle name="Обычный 2 24 2" xfId="365"/>
     <cellStyle name="Обычный 2 24 20" xfId="1194"/>
     <cellStyle name="Обычный 2 24 21" xfId="1277"/>
     <cellStyle name="Обычный 2 24 22" xfId="1373"/>
+    <cellStyle name="Обычный 2 24 23" xfId="2615"/>
+    <cellStyle name="Обычный 2 24 24" xfId="2443"/>
+    <cellStyle name="Обычный 2 24 25" xfId="2583"/>
+    <cellStyle name="Обычный 2 24 26" xfId="2881"/>
+    <cellStyle name="Обычный 2 24 27" xfId="2987"/>
+    <cellStyle name="Обычный 2 24 28" xfId="3093"/>
+    <cellStyle name="Обычный 2 24 29" xfId="3199"/>
     <cellStyle name="Обычный 2 24 3" xfId="477"/>
+    <cellStyle name="Обычный 2 24 30" xfId="3305"/>
+    <cellStyle name="Обычный 2 24 31" xfId="3410"/>
+    <cellStyle name="Обычный 2 24 32" xfId="3513"/>
+    <cellStyle name="Обычный 2 24 33" xfId="3614"/>
+    <cellStyle name="Обычный 2 24 34" xfId="3714"/>
+    <cellStyle name="Обычный 2 24 35" xfId="3809"/>
+    <cellStyle name="Обычный 2 24 36" xfId="3897"/>
+    <cellStyle name="Обычный 2 24 37" xfId="3983"/>
+    <cellStyle name="Обычный 2 24 38" xfId="4064"/>
     <cellStyle name="Обычный 2 24 4" xfId="633"/>
     <cellStyle name="Обычный 2 24 5" xfId="687"/>
     <cellStyle name="Обычный 2 24 6" xfId="729"/>
     <cellStyle name="Обычный 2 24 7" xfId="961"/>
     <cellStyle name="Обычный 2 24 8" xfId="1151"/>
     <cellStyle name="Обычный 2 24 9" xfId="1005"/>
     <cellStyle name="Обычный 2 25" xfId="42"/>
     <cellStyle name="Обычный 2 25 10" xfId="1258"/>
     <cellStyle name="Обычный 2 25 11" xfId="1354"/>
     <cellStyle name="Обычный 2 25 12" xfId="1449"/>
     <cellStyle name="Обычный 2 25 13" xfId="1543"/>
     <cellStyle name="Обычный 2 25 14" xfId="1634"/>
     <cellStyle name="Обычный 2 25 15" xfId="1725"/>
     <cellStyle name="Обычный 2 25 16" xfId="1815"/>
     <cellStyle name="Обычный 2 25 17" xfId="1905"/>
     <cellStyle name="Обычный 2 25 18" xfId="1995"/>
     <cellStyle name="Обычный 2 25 19" xfId="2081"/>
     <cellStyle name="Обычный 2 25 2" xfId="366"/>
     <cellStyle name="Обычный 2 25 20" xfId="2165"/>
     <cellStyle name="Обычный 2 25 21" xfId="2245"/>
     <cellStyle name="Обычный 2 25 22" xfId="2322"/>
+    <cellStyle name="Обычный 2 25 23" xfId="2616"/>
+    <cellStyle name="Обычный 2 25 24" xfId="2426"/>
+    <cellStyle name="Обычный 2 25 25" xfId="2884"/>
+    <cellStyle name="Обычный 2 25 26" xfId="2990"/>
+    <cellStyle name="Обычный 2 25 27" xfId="3096"/>
+    <cellStyle name="Обычный 2 25 28" xfId="3202"/>
+    <cellStyle name="Обычный 2 25 29" xfId="3308"/>
     <cellStyle name="Обычный 2 25 3" xfId="478"/>
+    <cellStyle name="Обычный 2 25 30" xfId="3413"/>
+    <cellStyle name="Обычный 2 25 31" xfId="3516"/>
+    <cellStyle name="Обычный 2 25 32" xfId="3617"/>
+    <cellStyle name="Обычный 2 25 33" xfId="3717"/>
+    <cellStyle name="Обычный 2 25 34" xfId="3812"/>
+    <cellStyle name="Обычный 2 25 35" xfId="3900"/>
+    <cellStyle name="Обычный 2 25 36" xfId="3986"/>
+    <cellStyle name="Обычный 2 25 37" xfId="4067"/>
+    <cellStyle name="Обычный 2 25 38" xfId="4123"/>
     <cellStyle name="Обычный 2 25 4" xfId="634"/>
     <cellStyle name="Обычный 2 25 5" xfId="688"/>
     <cellStyle name="Обычный 2 25 6" xfId="730"/>
     <cellStyle name="Обычный 2 25 7" xfId="962"/>
     <cellStyle name="Обычный 2 25 8" xfId="1152"/>
     <cellStyle name="Обычный 2 25 9" xfId="807"/>
     <cellStyle name="Обычный 2 26" xfId="43"/>
     <cellStyle name="Обычный 2 27" xfId="49"/>
     <cellStyle name="Обычный 2 28" xfId="55"/>
     <cellStyle name="Обычный 2 29" xfId="61"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 3 2" xfId="367"/>
     <cellStyle name="Обычный 2 3 2 2" xfId="368"/>
     <cellStyle name="Обычный 2 3 3" xfId="1076"/>
     <cellStyle name="Обычный 2 3 4" xfId="1119"/>
     <cellStyle name="Обычный 2 30" xfId="67"/>
     <cellStyle name="Обычный 2 31" xfId="73"/>
     <cellStyle name="Обычный 2 32" xfId="79"/>
     <cellStyle name="Обычный 2 33" xfId="85"/>
     <cellStyle name="Обычный 2 34" xfId="91"/>
     <cellStyle name="Обычный 2 35" xfId="97"/>
     <cellStyle name="Обычный 2 36" xfId="103"/>
     <cellStyle name="Обычный 2 37" xfId="109"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 2 4 10" xfId="1201"/>
@@ -4498,253 +6891,437 @@
     <cellStyle name="Обычный 2 4 2 10" xfId="846"/>
     <cellStyle name="Обычный 2 4 2 11" xfId="1197"/>
     <cellStyle name="Обычный 2 4 2 12" xfId="1229"/>
     <cellStyle name="Обычный 2 4 2 13" xfId="1325"/>
     <cellStyle name="Обычный 2 4 2 14" xfId="1420"/>
     <cellStyle name="Обычный 2 4 2 15" xfId="1514"/>
     <cellStyle name="Обычный 2 4 2 16" xfId="1607"/>
     <cellStyle name="Обычный 2 4 2 17" xfId="1698"/>
     <cellStyle name="Обычный 2 4 2 18" xfId="1788"/>
     <cellStyle name="Обычный 2 4 2 19" xfId="1878"/>
     <cellStyle name="Обычный 2 4 2 2" xfId="170"/>
     <cellStyle name="Обычный 2 4 2 2 10" xfId="911"/>
     <cellStyle name="Обычный 2 4 2 2 11" xfId="836"/>
     <cellStyle name="Обычный 2 4 2 2 12" xfId="831"/>
     <cellStyle name="Обычный 2 4 2 2 13" xfId="798"/>
     <cellStyle name="Обычный 2 4 2 2 14" xfId="931"/>
     <cellStyle name="Обычный 2 4 2 2 15" xfId="1137"/>
     <cellStyle name="Обычный 2 4 2 2 16" xfId="1004"/>
     <cellStyle name="Обычный 2 4 2 2 17" xfId="775"/>
     <cellStyle name="Обычный 2 4 2 2 18" xfId="1173"/>
     <cellStyle name="Обычный 2 4 2 2 19" xfId="1241"/>
     <cellStyle name="Обычный 2 4 2 2 2" xfId="211"/>
     <cellStyle name="Обычный 2 4 2 2 20" xfId="1337"/>
     <cellStyle name="Обычный 2 4 2 2 21" xfId="1432"/>
     <cellStyle name="Обычный 2 4 2 2 22" xfId="1526"/>
+    <cellStyle name="Обычный 2 4 2 2 23" xfId="2495"/>
+    <cellStyle name="Обычный 2 4 2 2 24" xfId="2611"/>
+    <cellStyle name="Обычный 2 4 2 2 25" xfId="2880"/>
+    <cellStyle name="Обычный 2 4 2 2 26" xfId="2986"/>
+    <cellStyle name="Обычный 2 4 2 2 27" xfId="3092"/>
+    <cellStyle name="Обычный 2 4 2 2 28" xfId="3198"/>
+    <cellStyle name="Обычный 2 4 2 2 29" xfId="3304"/>
     <cellStyle name="Обычный 2 4 2 2 3" xfId="453"/>
+    <cellStyle name="Обычный 2 4 2 2 30" xfId="3409"/>
+    <cellStyle name="Обычный 2 4 2 2 31" xfId="3512"/>
+    <cellStyle name="Обычный 2 4 2 2 32" xfId="3613"/>
+    <cellStyle name="Обычный 2 4 2 2 33" xfId="3713"/>
+    <cellStyle name="Обычный 2 4 2 2 34" xfId="3808"/>
+    <cellStyle name="Обычный 2 4 2 2 35" xfId="3896"/>
+    <cellStyle name="Обычный 2 4 2 2 36" xfId="3982"/>
+    <cellStyle name="Обычный 2 4 2 2 37" xfId="4063"/>
+    <cellStyle name="Обычный 2 4 2 2 38" xfId="4120"/>
     <cellStyle name="Обычный 2 4 2 2 4" xfId="587"/>
     <cellStyle name="Обычный 2 4 2 2 5" xfId="617"/>
     <cellStyle name="Обычный 2 4 2 2 6" xfId="675"/>
     <cellStyle name="Обычный 2 4 2 2 7" xfId="828"/>
     <cellStyle name="Обычный 2 4 2 2 8" xfId="937"/>
     <cellStyle name="Обычный 2 4 2 2 9" xfId="1147"/>
     <cellStyle name="Обычный 2 4 2 20" xfId="1968"/>
     <cellStyle name="Обычный 2 4 2 21" xfId="2056"/>
     <cellStyle name="Обычный 2 4 2 22" xfId="2141"/>
     <cellStyle name="Обычный 2 4 2 23" xfId="2222"/>
     <cellStyle name="Обычный 2 4 2 24" xfId="2301"/>
+    <cellStyle name="Обычный 2 4 2 25" xfId="2455"/>
+    <cellStyle name="Обычный 2 4 2 26" xfId="2661"/>
+    <cellStyle name="Обычный 2 4 2 27" xfId="2595"/>
+    <cellStyle name="Обычный 2 4 2 28" xfId="2449"/>
+    <cellStyle name="Обычный 2 4 2 29" xfId="2627"/>
     <cellStyle name="Обычный 2 4 2 3" xfId="232"/>
+    <cellStyle name="Обычный 2 4 2 30" xfId="2484"/>
+    <cellStyle name="Обычный 2 4 2 31" xfId="2599"/>
+    <cellStyle name="Обычный 2 4 2 32" xfId="2528"/>
+    <cellStyle name="Обычный 2 4 2 33" xfId="2879"/>
+    <cellStyle name="Обычный 2 4 2 34" xfId="2985"/>
+    <cellStyle name="Обычный 2 4 2 35" xfId="3091"/>
+    <cellStyle name="Обычный 2 4 2 36" xfId="3197"/>
+    <cellStyle name="Обычный 2 4 2 37" xfId="3303"/>
+    <cellStyle name="Обычный 2 4 2 38" xfId="3408"/>
+    <cellStyle name="Обычный 2 4 2 39" xfId="3511"/>
     <cellStyle name="Обычный 2 4 2 4" xfId="369"/>
+    <cellStyle name="Обычный 2 4 2 40" xfId="3612"/>
     <cellStyle name="Обычный 2 4 2 5" xfId="436"/>
     <cellStyle name="Обычный 2 4 2 6" xfId="540"/>
     <cellStyle name="Обычный 2 4 2 7" xfId="579"/>
     <cellStyle name="Обычный 2 4 2 8" xfId="550"/>
     <cellStyle name="Обычный 2 4 2 9" xfId="791"/>
     <cellStyle name="Обычный 2 4 20" xfId="2055"/>
     <cellStyle name="Обычный 2 4 21" xfId="2140"/>
     <cellStyle name="Обычный 2 4 22" xfId="2221"/>
     <cellStyle name="Обычный 2 4 23" xfId="2300"/>
+    <cellStyle name="Обычный 2 4 24" xfId="2433"/>
+    <cellStyle name="Обычный 2 4 25" xfId="2665"/>
+    <cellStyle name="Обычный 2 4 26" xfId="2704"/>
+    <cellStyle name="Обычный 2 4 27" xfId="2857"/>
+    <cellStyle name="Обычный 2 4 28" xfId="2963"/>
+    <cellStyle name="Обычный 2 4 29" xfId="3069"/>
     <cellStyle name="Обычный 2 4 3" xfId="174"/>
+    <cellStyle name="Обычный 2 4 30" xfId="3175"/>
+    <cellStyle name="Обычный 2 4 31" xfId="3281"/>
+    <cellStyle name="Обычный 2 4 32" xfId="3386"/>
+    <cellStyle name="Обычный 2 4 33" xfId="3490"/>
+    <cellStyle name="Обычный 2 4 34" xfId="3592"/>
+    <cellStyle name="Обычный 2 4 35" xfId="3693"/>
+    <cellStyle name="Обычный 2 4 36" xfId="3788"/>
+    <cellStyle name="Обычный 2 4 37" xfId="3876"/>
+    <cellStyle name="Обычный 2 4 38" xfId="3963"/>
+    <cellStyle name="Обычный 2 4 39" xfId="4044"/>
     <cellStyle name="Обычный 2 4 4" xfId="427"/>
     <cellStyle name="Обычный 2 4 5" xfId="545"/>
     <cellStyle name="Обычный 2 4 6" xfId="575"/>
     <cellStyle name="Обычный 2 4 7" xfId="514"/>
     <cellStyle name="Обычный 2 4 8" xfId="771"/>
     <cellStyle name="Обычный 2 4 9" xfId="851"/>
     <cellStyle name="Обычный 2 5" xfId="8"/>
     <cellStyle name="Обычный 2 5 10" xfId="848"/>
     <cellStyle name="Обычный 2 5 11" xfId="1167"/>
     <cellStyle name="Обычный 2 5 12" xfId="1244"/>
     <cellStyle name="Обычный 2 5 13" xfId="1340"/>
     <cellStyle name="Обычный 2 5 14" xfId="1435"/>
     <cellStyle name="Обычный 2 5 15" xfId="1529"/>
     <cellStyle name="Обычный 2 5 16" xfId="1620"/>
     <cellStyle name="Обычный 2 5 17" xfId="1711"/>
     <cellStyle name="Обычный 2 5 18" xfId="1801"/>
     <cellStyle name="Обычный 2 5 19" xfId="1891"/>
     <cellStyle name="Обычный 2 5 2" xfId="169"/>
     <cellStyle name="Обычный 2 5 2 10" xfId="1133"/>
     <cellStyle name="Обычный 2 5 2 11" xfId="955"/>
     <cellStyle name="Обычный 2 5 2 12" xfId="1163"/>
     <cellStyle name="Обычный 2 5 2 13" xfId="841"/>
     <cellStyle name="Обычный 2 5 2 14" xfId="1261"/>
     <cellStyle name="Обычный 2 5 2 15" xfId="1357"/>
     <cellStyle name="Обычный 2 5 2 16" xfId="1452"/>
     <cellStyle name="Обычный 2 5 2 17" xfId="1546"/>
     <cellStyle name="Обычный 2 5 2 18" xfId="1637"/>
     <cellStyle name="Обычный 2 5 2 19" xfId="1728"/>
     <cellStyle name="Обычный 2 5 2 2" xfId="370"/>
     <cellStyle name="Обычный 2 5 2 20" xfId="1818"/>
     <cellStyle name="Обычный 2 5 2 21" xfId="1908"/>
     <cellStyle name="Обычный 2 5 2 22" xfId="1998"/>
+    <cellStyle name="Обычный 2 5 2 23" xfId="2620"/>
+    <cellStyle name="Обычный 2 5 2 24" xfId="2504"/>
+    <cellStyle name="Обычный 2 5 2 25" xfId="2723"/>
+    <cellStyle name="Обычный 2 5 2 26" xfId="2694"/>
+    <cellStyle name="Обычный 2 5 2 27" xfId="2847"/>
+    <cellStyle name="Обычный 2 5 2 28" xfId="2953"/>
+    <cellStyle name="Обычный 2 5 2 29" xfId="3059"/>
     <cellStyle name="Обычный 2 5 2 3" xfId="479"/>
+    <cellStyle name="Обычный 2 5 2 30" xfId="3165"/>
+    <cellStyle name="Обычный 2 5 2 31" xfId="3271"/>
+    <cellStyle name="Обычный 2 5 2 32" xfId="3377"/>
+    <cellStyle name="Обычный 2 5 2 33" xfId="3481"/>
+    <cellStyle name="Обычный 2 5 2 34" xfId="3583"/>
+    <cellStyle name="Обычный 2 5 2 35" xfId="3684"/>
+    <cellStyle name="Обычный 2 5 2 36" xfId="3779"/>
+    <cellStyle name="Обычный 2 5 2 37" xfId="3867"/>
+    <cellStyle name="Обычный 2 5 2 38" xfId="3954"/>
     <cellStyle name="Обычный 2 5 2 4" xfId="637"/>
     <cellStyle name="Обычный 2 5 2 5" xfId="690"/>
     <cellStyle name="Обычный 2 5 2 6" xfId="731"/>
     <cellStyle name="Обычный 2 5 2 7" xfId="966"/>
     <cellStyle name="Обычный 2 5 2 8" xfId="1156"/>
     <cellStyle name="Обычный 2 5 2 9" xfId="927"/>
     <cellStyle name="Обычный 2 5 20" xfId="1981"/>
     <cellStyle name="Обычный 2 5 21" xfId="2068"/>
     <cellStyle name="Обычный 2 5 22" xfId="2152"/>
+    <cellStyle name="Обычный 2 5 23" xfId="2454"/>
+    <cellStyle name="Обычный 2 5 24" xfId="2436"/>
+    <cellStyle name="Обычный 2 5 25" xfId="2706"/>
+    <cellStyle name="Обычный 2 5 26" xfId="2859"/>
+    <cellStyle name="Обычный 2 5 27" xfId="2965"/>
+    <cellStyle name="Обычный 2 5 28" xfId="3071"/>
+    <cellStyle name="Обычный 2 5 29" xfId="3177"/>
     <cellStyle name="Обычный 2 5 3" xfId="435"/>
+    <cellStyle name="Обычный 2 5 30" xfId="3283"/>
+    <cellStyle name="Обычный 2 5 31" xfId="3388"/>
+    <cellStyle name="Обычный 2 5 32" xfId="3491"/>
+    <cellStyle name="Обычный 2 5 33" xfId="3593"/>
+    <cellStyle name="Обычный 2 5 34" xfId="3694"/>
+    <cellStyle name="Обычный 2 5 35" xfId="3789"/>
+    <cellStyle name="Обычный 2 5 36" xfId="3877"/>
+    <cellStyle name="Обычный 2 5 37" xfId="3964"/>
+    <cellStyle name="Обычный 2 5 38" xfId="4045"/>
     <cellStyle name="Обычный 2 5 4" xfId="507"/>
     <cellStyle name="Обычный 2 5 5" xfId="608"/>
     <cellStyle name="Обычный 2 5 6" xfId="649"/>
     <cellStyle name="Обычный 2 5 7" xfId="790"/>
     <cellStyle name="Обычный 2 5 8" xfId="758"/>
     <cellStyle name="Обычный 2 5 9" xfId="784"/>
     <cellStyle name="Обычный 2 6" xfId="9"/>
     <cellStyle name="Обычный 2 6 10" xfId="1276"/>
     <cellStyle name="Обычный 2 6 11" xfId="1372"/>
     <cellStyle name="Обычный 2 6 12" xfId="1467"/>
     <cellStyle name="Обычный 2 6 13" xfId="1560"/>
     <cellStyle name="Обычный 2 6 14" xfId="1651"/>
     <cellStyle name="Обычный 2 6 15" xfId="1742"/>
     <cellStyle name="Обычный 2 6 16" xfId="1832"/>
     <cellStyle name="Обычный 2 6 17" xfId="1922"/>
     <cellStyle name="Обычный 2 6 18" xfId="2012"/>
     <cellStyle name="Обычный 2 6 19" xfId="2097"/>
     <cellStyle name="Обычный 2 6 2" xfId="176"/>
     <cellStyle name="Обычный 2 6 2 10" xfId="1134"/>
     <cellStyle name="Обычный 2 6 2 11" xfId="963"/>
     <cellStyle name="Обычный 2 6 2 12" xfId="940"/>
     <cellStyle name="Обычный 2 6 2 13" xfId="1153"/>
     <cellStyle name="Обычный 2 6 2 14" xfId="917"/>
     <cellStyle name="Обычный 2 6 2 15" xfId="1310"/>
     <cellStyle name="Обычный 2 6 2 16" xfId="1406"/>
     <cellStyle name="Обычный 2 6 2 17" xfId="1500"/>
     <cellStyle name="Обычный 2 6 2 18" xfId="1593"/>
     <cellStyle name="Обычный 2 6 2 19" xfId="1684"/>
     <cellStyle name="Обычный 2 6 2 2" xfId="371"/>
     <cellStyle name="Обычный 2 6 2 20" xfId="1774"/>
     <cellStyle name="Обычный 2 6 2 21" xfId="1864"/>
     <cellStyle name="Обычный 2 6 2 22" xfId="1954"/>
+    <cellStyle name="Обычный 2 6 2 23" xfId="2621"/>
+    <cellStyle name="Обычный 2 6 2 24" xfId="2503"/>
+    <cellStyle name="Обычный 2 6 2 25" xfId="2775"/>
+    <cellStyle name="Обычный 2 6 2 26" xfId="2532"/>
+    <cellStyle name="Обычный 2 6 2 27" xfId="2658"/>
+    <cellStyle name="Обычный 2 6 2 28" xfId="2738"/>
+    <cellStyle name="Обычный 2 6 2 29" xfId="2797"/>
     <cellStyle name="Обычный 2 6 2 3" xfId="480"/>
+    <cellStyle name="Обычный 2 6 2 30" xfId="2904"/>
+    <cellStyle name="Обычный 2 6 2 31" xfId="3010"/>
+    <cellStyle name="Обычный 2 6 2 32" xfId="3116"/>
+    <cellStyle name="Обычный 2 6 2 33" xfId="3222"/>
+    <cellStyle name="Обычный 2 6 2 34" xfId="3328"/>
+    <cellStyle name="Обычный 2 6 2 35" xfId="3433"/>
+    <cellStyle name="Обычный 2 6 2 36" xfId="3536"/>
+    <cellStyle name="Обычный 2 6 2 37" xfId="3637"/>
+    <cellStyle name="Обычный 2 6 2 38" xfId="3735"/>
     <cellStyle name="Обычный 2 6 2 4" xfId="638"/>
     <cellStyle name="Обычный 2 6 2 5" xfId="691"/>
     <cellStyle name="Обычный 2 6 2 6" xfId="732"/>
     <cellStyle name="Обычный 2 6 2 7" xfId="967"/>
     <cellStyle name="Обычный 2 6 2 8" xfId="1157"/>
     <cellStyle name="Обычный 2 6 2 9" xfId="928"/>
     <cellStyle name="Обычный 2 6 20" xfId="2181"/>
     <cellStyle name="Обычный 2 6 21" xfId="2260"/>
     <cellStyle name="Обычный 2 6 22" xfId="2336"/>
+    <cellStyle name="Обычный 2 6 23" xfId="2461"/>
+    <cellStyle name="Обычный 2 6 24" xfId="2660"/>
+    <cellStyle name="Обычный 2 6 25" xfId="2573"/>
+    <cellStyle name="Обычный 2 6 26" xfId="2525"/>
+    <cellStyle name="Обычный 2 6 27" xfId="2473"/>
+    <cellStyle name="Обычный 2 6 28" xfId="2891"/>
+    <cellStyle name="Обычный 2 6 29" xfId="2997"/>
     <cellStyle name="Обычный 2 6 3" xfId="440"/>
+    <cellStyle name="Обычный 2 6 30" xfId="3103"/>
+    <cellStyle name="Обычный 2 6 31" xfId="3209"/>
+    <cellStyle name="Обычный 2 6 32" xfId="3315"/>
+    <cellStyle name="Обычный 2 6 33" xfId="3420"/>
+    <cellStyle name="Обычный 2 6 34" xfId="3523"/>
+    <cellStyle name="Обычный 2 6 35" xfId="3624"/>
+    <cellStyle name="Обычный 2 6 36" xfId="3723"/>
+    <cellStyle name="Обычный 2 6 37" xfId="3816"/>
+    <cellStyle name="Обычный 2 6 38" xfId="3904"/>
     <cellStyle name="Обычный 2 6 4" xfId="604"/>
     <cellStyle name="Обычный 2 6 5" xfId="643"/>
     <cellStyle name="Обычный 2 6 6" xfId="695"/>
     <cellStyle name="Обычный 2 6 7" xfId="797"/>
     <cellStyle name="Обычный 2 6 8" xfId="977"/>
     <cellStyle name="Обычный 2 6 9" xfId="1196"/>
     <cellStyle name="Обычный 2 7" xfId="10"/>
     <cellStyle name="Обычный 2 7 10" xfId="1365"/>
     <cellStyle name="Обычный 2 7 11" xfId="1460"/>
     <cellStyle name="Обычный 2 7 12" xfId="1553"/>
     <cellStyle name="Обычный 2 7 13" xfId="1644"/>
     <cellStyle name="Обычный 2 7 14" xfId="1735"/>
     <cellStyle name="Обычный 2 7 15" xfId="1825"/>
     <cellStyle name="Обычный 2 7 16" xfId="1915"/>
     <cellStyle name="Обычный 2 7 17" xfId="2005"/>
     <cellStyle name="Обычный 2 7 18" xfId="2090"/>
     <cellStyle name="Обычный 2 7 19" xfId="2174"/>
     <cellStyle name="Обычный 2 7 2" xfId="181"/>
     <cellStyle name="Обычный 2 7 2 10" xfId="1135"/>
     <cellStyle name="Обычный 2 7 2 11" xfId="795"/>
     <cellStyle name="Обычный 2 7 2 12" xfId="1168"/>
     <cellStyle name="Обычный 2 7 2 13" xfId="1290"/>
     <cellStyle name="Обычный 2 7 2 14" xfId="1386"/>
     <cellStyle name="Обычный 2 7 2 15" xfId="1480"/>
     <cellStyle name="Обычный 2 7 2 16" xfId="1573"/>
     <cellStyle name="Обычный 2 7 2 17" xfId="1664"/>
     <cellStyle name="Обычный 2 7 2 18" xfId="1755"/>
     <cellStyle name="Обычный 2 7 2 19" xfId="1845"/>
     <cellStyle name="Обычный 2 7 2 2" xfId="372"/>
     <cellStyle name="Обычный 2 7 2 20" xfId="1935"/>
     <cellStyle name="Обычный 2 7 2 21" xfId="2024"/>
     <cellStyle name="Обычный 2 7 2 22" xfId="2109"/>
+    <cellStyle name="Обычный 2 7 2 23" xfId="2622"/>
+    <cellStyle name="Обычный 2 7 2 24" xfId="2502"/>
+    <cellStyle name="Обычный 2 7 2 25" xfId="2590"/>
+    <cellStyle name="Обычный 2 7 2 26" xfId="2737"/>
+    <cellStyle name="Обычный 2 7 2 27" xfId="2507"/>
+    <cellStyle name="Обычный 2 7 2 28" xfId="2689"/>
+    <cellStyle name="Обычный 2 7 2 29" xfId="2824"/>
     <cellStyle name="Обычный 2 7 2 3" xfId="481"/>
+    <cellStyle name="Обычный 2 7 2 30" xfId="2931"/>
+    <cellStyle name="Обычный 2 7 2 31" xfId="3037"/>
+    <cellStyle name="Обычный 2 7 2 32" xfId="3143"/>
+    <cellStyle name="Обычный 2 7 2 33" xfId="3249"/>
+    <cellStyle name="Обычный 2 7 2 34" xfId="3355"/>
+    <cellStyle name="Обычный 2 7 2 35" xfId="3459"/>
+    <cellStyle name="Обычный 2 7 2 36" xfId="3562"/>
+    <cellStyle name="Обычный 2 7 2 37" xfId="3663"/>
+    <cellStyle name="Обычный 2 7 2 38" xfId="3761"/>
     <cellStyle name="Обычный 2 7 2 4" xfId="639"/>
     <cellStyle name="Обычный 2 7 2 5" xfId="692"/>
     <cellStyle name="Обычный 2 7 2 6" xfId="733"/>
     <cellStyle name="Обычный 2 7 2 7" xfId="968"/>
     <cellStyle name="Обычный 2 7 2 8" xfId="1158"/>
     <cellStyle name="Обычный 2 7 2 9" xfId="929"/>
     <cellStyle name="Обычный 2 7 20" xfId="2254"/>
     <cellStyle name="Обычный 2 7 21" xfId="2330"/>
     <cellStyle name="Обычный 2 7 22" xfId="2392"/>
+    <cellStyle name="Обычный 2 7 23" xfId="2466"/>
+    <cellStyle name="Обычный 2 7 24" xfId="2734"/>
+    <cellStyle name="Обычный 2 7 25" xfId="2771"/>
+    <cellStyle name="Обычный 2 7 26" xfId="2877"/>
+    <cellStyle name="Обычный 2 7 27" xfId="2983"/>
+    <cellStyle name="Обычный 2 7 28" xfId="3089"/>
+    <cellStyle name="Обычный 2 7 29" xfId="3195"/>
     <cellStyle name="Обычный 2 7 3" xfId="443"/>
+    <cellStyle name="Обычный 2 7 30" xfId="3301"/>
+    <cellStyle name="Обычный 2 7 31" xfId="3406"/>
+    <cellStyle name="Обычный 2 7 32" xfId="3509"/>
+    <cellStyle name="Обычный 2 7 33" xfId="3611"/>
+    <cellStyle name="Обычный 2 7 34" xfId="3712"/>
+    <cellStyle name="Обычный 2 7 35" xfId="3807"/>
+    <cellStyle name="Обычный 2 7 36" xfId="3895"/>
+    <cellStyle name="Обычный 2 7 37" xfId="3981"/>
+    <cellStyle name="Обычный 2 7 38" xfId="4062"/>
     <cellStyle name="Обычный 2 7 4" xfId="530"/>
     <cellStyle name="Обычный 2 7 5" xfId="593"/>
     <cellStyle name="Обычный 2 7 6" xfId="622"/>
     <cellStyle name="Обычный 2 7 7" xfId="802"/>
     <cellStyle name="Обычный 2 7 8" xfId="820"/>
     <cellStyle name="Обычный 2 7 9" xfId="1269"/>
     <cellStyle name="Обычный 2 8" xfId="16"/>
     <cellStyle name="Обычный 2 8 10" xfId="1239"/>
     <cellStyle name="Обычный 2 8 11" xfId="1335"/>
     <cellStyle name="Обычный 2 8 12" xfId="1430"/>
     <cellStyle name="Обычный 2 8 13" xfId="1524"/>
     <cellStyle name="Обычный 2 8 14" xfId="1617"/>
     <cellStyle name="Обычный 2 8 15" xfId="1708"/>
     <cellStyle name="Обычный 2 8 16" xfId="1798"/>
     <cellStyle name="Обычный 2 8 17" xfId="1888"/>
     <cellStyle name="Обычный 2 8 18" xfId="1978"/>
     <cellStyle name="Обычный 2 8 19" xfId="2065"/>
     <cellStyle name="Обычный 2 8 2" xfId="146"/>
     <cellStyle name="Обычный 2 8 20" xfId="2149"/>
     <cellStyle name="Обычный 2 8 21" xfId="2230"/>
     <cellStyle name="Обычный 2 8 22" xfId="2309"/>
+    <cellStyle name="Обычный 2 8 23" xfId="2431"/>
+    <cellStyle name="Обычный 2 8 24" xfId="2641"/>
+    <cellStyle name="Обычный 2 8 25" xfId="2682"/>
+    <cellStyle name="Обычный 2 8 26" xfId="2796"/>
+    <cellStyle name="Обычный 2 8 27" xfId="2903"/>
+    <cellStyle name="Обычный 2 8 28" xfId="3009"/>
+    <cellStyle name="Обычный 2 8 29" xfId="3115"/>
     <cellStyle name="Обычный 2 8 3" xfId="426"/>
+    <cellStyle name="Обычный 2 8 30" xfId="3221"/>
+    <cellStyle name="Обычный 2 8 31" xfId="3327"/>
+    <cellStyle name="Обычный 2 8 32" xfId="3432"/>
+    <cellStyle name="Обычный 2 8 33" xfId="3535"/>
+    <cellStyle name="Обычный 2 8 34" xfId="3636"/>
+    <cellStyle name="Обычный 2 8 35" xfId="3734"/>
+    <cellStyle name="Обычный 2 8 36" xfId="3827"/>
+    <cellStyle name="Обычный 2 8 37" xfId="3915"/>
+    <cellStyle name="Обычный 2 8 38" xfId="3998"/>
     <cellStyle name="Обычный 2 8 4" xfId="511"/>
     <cellStyle name="Обычный 2 8 5" xfId="538"/>
     <cellStyle name="Обычный 2 8 6" xfId="581"/>
     <cellStyle name="Обычный 2 8 7" xfId="769"/>
     <cellStyle name="Обычный 2 8 8" xfId="776"/>
     <cellStyle name="Обычный 2 8 9" xfId="1177"/>
     <cellStyle name="Обычный 2 9" xfId="14"/>
     <cellStyle name="Обычный 2 9 10" xfId="1148"/>
     <cellStyle name="Обычный 2 9 11" xfId="1313"/>
     <cellStyle name="Обычный 2 9 12" xfId="1409"/>
     <cellStyle name="Обычный 2 9 13" xfId="1503"/>
     <cellStyle name="Обычный 2 9 14" xfId="1596"/>
     <cellStyle name="Обычный 2 9 15" xfId="1687"/>
     <cellStyle name="Обычный 2 9 16" xfId="1777"/>
     <cellStyle name="Обычный 2 9 17" xfId="1867"/>
     <cellStyle name="Обычный 2 9 18" xfId="1957"/>
     <cellStyle name="Обычный 2 9 19" xfId="2045"/>
     <cellStyle name="Обычный 2 9 2" xfId="373"/>
     <cellStyle name="Обычный 2 9 20" xfId="2130"/>
     <cellStyle name="Обычный 2 9 21" xfId="2211"/>
     <cellStyle name="Обычный 2 9 22" xfId="2290"/>
+    <cellStyle name="Обычный 2 9 23" xfId="2623"/>
+    <cellStyle name="Обычный 2 9 24" xfId="2494"/>
+    <cellStyle name="Обычный 2 9 25" xfId="2596"/>
+    <cellStyle name="Обычный 2 9 26" xfId="2445"/>
+    <cellStyle name="Обычный 2 9 27" xfId="2492"/>
+    <cellStyle name="Обычный 2 9 28" xfId="2709"/>
+    <cellStyle name="Обычный 2 9 29" xfId="2618"/>
     <cellStyle name="Обычный 2 9 3" xfId="482"/>
+    <cellStyle name="Обычный 2 9 30" xfId="2885"/>
+    <cellStyle name="Обычный 2 9 31" xfId="2991"/>
+    <cellStyle name="Обычный 2 9 32" xfId="3097"/>
+    <cellStyle name="Обычный 2 9 33" xfId="3203"/>
+    <cellStyle name="Обычный 2 9 34" xfId="3309"/>
+    <cellStyle name="Обычный 2 9 35" xfId="3414"/>
+    <cellStyle name="Обычный 2 9 36" xfId="3517"/>
+    <cellStyle name="Обычный 2 9 37" xfId="3618"/>
+    <cellStyle name="Обычный 2 9 38" xfId="3718"/>
     <cellStyle name="Обычный 2 9 4" xfId="640"/>
     <cellStyle name="Обычный 2 9 5" xfId="693"/>
     <cellStyle name="Обычный 2 9 6" xfId="734"/>
     <cellStyle name="Обычный 2 9 7" xfId="969"/>
     <cellStyle name="Обычный 2 9 8" xfId="1159"/>
     <cellStyle name="Обычный 2 9 9" xfId="938"/>
+    <cellStyle name="Обычный 20" xfId="2779"/>
+    <cellStyle name="Обычный 21" xfId="2780"/>
+    <cellStyle name="Обычный 22" xfId="2781"/>
+    <cellStyle name="Обычный 23" xfId="2782"/>
+    <cellStyle name="Обычный 24" xfId="2783"/>
+    <cellStyle name="Обычный 25" xfId="2784"/>
+    <cellStyle name="Обычный 26" xfId="2785"/>
+    <cellStyle name="Обычный 27" xfId="2786"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 3 10" xfId="189"/>
     <cellStyle name="Обычный 3 10 2" xfId="375"/>
     <cellStyle name="Обычный 3 11" xfId="194"/>
     <cellStyle name="Обычный 3 11 2" xfId="376"/>
     <cellStyle name="Обычный 3 12" xfId="198"/>
     <cellStyle name="Обычный 3 12 2" xfId="377"/>
     <cellStyle name="Обычный 3 13" xfId="202"/>
     <cellStyle name="Обычный 3 13 2" xfId="378"/>
     <cellStyle name="Обычный 3 13 3" xfId="379"/>
     <cellStyle name="Обычный 3 14" xfId="208"/>
     <cellStyle name="Обычный 3 14 2" xfId="380"/>
     <cellStyle name="Обычный 3 14 3" xfId="381"/>
     <cellStyle name="Обычный 3 15" xfId="216"/>
     <cellStyle name="Обычный 3 15 2" xfId="382"/>
     <cellStyle name="Обычный 3 16" xfId="227"/>
     <cellStyle name="Обычный 3 17" xfId="236"/>
     <cellStyle name="Обычный 3 18" xfId="240"/>
     <cellStyle name="Обычный 3 19" xfId="229"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 3 2 2" xfId="383"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="1078"/>
     <cellStyle name="Обычный 3 2 2 3" xfId="1121"/>
     <cellStyle name="Обычный 3 20" xfId="239"/>
     <cellStyle name="Обычный 3 21" xfId="247"/>
@@ -4782,319 +7359,543 @@
     <cellStyle name="Обычный 3 3 2 2 10" xfId="925"/>
     <cellStyle name="Обычный 3 3 2 2 11" xfId="1131"/>
     <cellStyle name="Обычный 3 3 2 2 12" xfId="904"/>
     <cellStyle name="Обычный 3 3 2 2 13" xfId="780"/>
     <cellStyle name="Обычный 3 3 2 2 14" xfId="954"/>
     <cellStyle name="Обычный 3 3 2 2 15" xfId="953"/>
     <cellStyle name="Обычный 3 3 2 2 16" xfId="1162"/>
     <cellStyle name="Обычный 3 3 2 2 17" xfId="948"/>
     <cellStyle name="Обычный 3 3 2 2 18" xfId="1161"/>
     <cellStyle name="Обычный 3 3 2 2 19" xfId="944"/>
     <cellStyle name="Обычный 3 3 2 2 2" xfId="172"/>
     <cellStyle name="Обычный 3 3 2 2 2 10" xfId="905"/>
     <cellStyle name="Обычный 3 3 2 2 2 11" xfId="764"/>
     <cellStyle name="Обычный 3 3 2 2 2 12" xfId="757"/>
     <cellStyle name="Обычный 3 3 2 2 2 13" xfId="1165"/>
     <cellStyle name="Обычный 3 3 2 2 2 14" xfId="1245"/>
     <cellStyle name="Обычный 3 3 2 2 2 15" xfId="1341"/>
     <cellStyle name="Обычный 3 3 2 2 2 16" xfId="1436"/>
     <cellStyle name="Обычный 3 3 2 2 2 17" xfId="1530"/>
     <cellStyle name="Обычный 3 3 2 2 2 18" xfId="1621"/>
     <cellStyle name="Обычный 3 3 2 2 2 19" xfId="1712"/>
     <cellStyle name="Обычный 3 3 2 2 2 2" xfId="212"/>
     <cellStyle name="Обычный 3 3 2 2 2 20" xfId="1802"/>
     <cellStyle name="Обычный 3 3 2 2 2 21" xfId="1892"/>
     <cellStyle name="Обычный 3 3 2 2 2 22" xfId="1982"/>
+    <cellStyle name="Обычный 3 3 2 2 2 23" xfId="2496"/>
+    <cellStyle name="Обычный 3 3 2 2 2 24" xfId="2609"/>
+    <cellStyle name="Обычный 3 3 2 2 2 25" xfId="2838"/>
+    <cellStyle name="Обычный 3 3 2 2 2 26" xfId="2945"/>
+    <cellStyle name="Обычный 3 3 2 2 2 27" xfId="3051"/>
+    <cellStyle name="Обычный 3 3 2 2 2 28" xfId="3157"/>
+    <cellStyle name="Обычный 3 3 2 2 2 29" xfId="3263"/>
     <cellStyle name="Обычный 3 3 2 2 2 3" xfId="454"/>
+    <cellStyle name="Обычный 3 3 2 2 2 30" xfId="3369"/>
+    <cellStyle name="Обычный 3 3 2 2 2 31" xfId="3473"/>
+    <cellStyle name="Обычный 3 3 2 2 2 32" xfId="3576"/>
+    <cellStyle name="Обычный 3 3 2 2 2 33" xfId="3677"/>
+    <cellStyle name="Обычный 3 3 2 2 2 34" xfId="3774"/>
+    <cellStyle name="Обычный 3 3 2 2 2 35" xfId="3863"/>
+    <cellStyle name="Обычный 3 3 2 2 2 36" xfId="3950"/>
+    <cellStyle name="Обычный 3 3 2 2 2 37" xfId="4032"/>
+    <cellStyle name="Обычный 3 3 2 2 2 38" xfId="4099"/>
     <cellStyle name="Обычный 3 3 2 2 2 4" xfId="586"/>
     <cellStyle name="Обычный 3 3 2 2 2 5" xfId="616"/>
     <cellStyle name="Обычный 3 3 2 2 2 6" xfId="674"/>
     <cellStyle name="Обычный 3 3 2 2 2 7" xfId="829"/>
     <cellStyle name="Обычный 3 3 2 2 2 8" xfId="936"/>
     <cellStyle name="Обычный 3 3 2 2 2 9" xfId="1145"/>
     <cellStyle name="Обычный 3 3 2 2 20" xfId="916"/>
     <cellStyle name="Обычный 3 3 2 2 21" xfId="1268"/>
     <cellStyle name="Обычный 3 3 2 2 22" xfId="1364"/>
     <cellStyle name="Обычный 3 3 2 2 23" xfId="1459"/>
+    <cellStyle name="Обычный 3 3 2 2 24" xfId="2457"/>
+    <cellStyle name="Обычный 3 3 2 2 25" xfId="2506"/>
+    <cellStyle name="Обычный 3 3 2 2 26" xfId="2587"/>
+    <cellStyle name="Обычный 3 3 2 2 27" xfId="2427"/>
+    <cellStyle name="Обычный 3 3 2 2 28" xfId="2650"/>
+    <cellStyle name="Обычный 3 3 2 2 29" xfId="2750"/>
     <cellStyle name="Обычный 3 3 2 2 3" xfId="418"/>
+    <cellStyle name="Обычный 3 3 2 2 30" xfId="2808"/>
+    <cellStyle name="Обычный 3 3 2 2 31" xfId="2915"/>
+    <cellStyle name="Обычный 3 3 2 2 32" xfId="3021"/>
+    <cellStyle name="Обычный 3 3 2 2 33" xfId="3127"/>
+    <cellStyle name="Обычный 3 3 2 2 34" xfId="3233"/>
+    <cellStyle name="Обычный 3 3 2 2 35" xfId="3339"/>
+    <cellStyle name="Обычный 3 3 2 2 36" xfId="3443"/>
+    <cellStyle name="Обычный 3 3 2 2 37" xfId="3546"/>
+    <cellStyle name="Обычный 3 3 2 2 38" xfId="3647"/>
+    <cellStyle name="Обычный 3 3 2 2 39" xfId="3745"/>
     <cellStyle name="Обычный 3 3 2 2 4" xfId="437"/>
     <cellStyle name="Обычный 3 3 2 2 5" xfId="546"/>
     <cellStyle name="Обычный 3 3 2 2 6" xfId="574"/>
     <cellStyle name="Обычный 3 3 2 2 7" xfId="517"/>
     <cellStyle name="Обычный 3 3 2 2 8" xfId="793"/>
     <cellStyle name="Обычный 3 3 2 2 9" xfId="852"/>
     <cellStyle name="Обычный 3 3 2 20" xfId="2021"/>
     <cellStyle name="Обычный 3 3 2 21" xfId="2106"/>
     <cellStyle name="Обычный 3 3 2 22" xfId="2190"/>
     <cellStyle name="Обычный 3 3 2 23" xfId="2269"/>
     <cellStyle name="Обычный 3 3 2 24" xfId="2345"/>
+    <cellStyle name="Обычный 3 3 2 25" xfId="2435"/>
+    <cellStyle name="Обычный 3 3 2 26" xfId="2638"/>
+    <cellStyle name="Обычный 3 3 2 27" xfId="2752"/>
+    <cellStyle name="Обычный 3 3 2 28" xfId="2810"/>
+    <cellStyle name="Обычный 3 3 2 29" xfId="2917"/>
     <cellStyle name="Обычный 3 3 2 3" xfId="233"/>
+    <cellStyle name="Обычный 3 3 2 30" xfId="3023"/>
+    <cellStyle name="Обычный 3 3 2 31" xfId="3129"/>
+    <cellStyle name="Обычный 3 3 2 32" xfId="3235"/>
+    <cellStyle name="Обычный 3 3 2 33" xfId="3341"/>
+    <cellStyle name="Обычный 3 3 2 34" xfId="3445"/>
+    <cellStyle name="Обычный 3 3 2 35" xfId="3548"/>
+    <cellStyle name="Обычный 3 3 2 36" xfId="3649"/>
+    <cellStyle name="Обычный 3 3 2 37" xfId="3747"/>
+    <cellStyle name="Обычный 3 3 2 38" xfId="3838"/>
+    <cellStyle name="Обычный 3 3 2 39" xfId="3926"/>
     <cellStyle name="Обычный 3 3 2 4" xfId="416"/>
+    <cellStyle name="Обычный 3 3 2 40" xfId="4009"/>
     <cellStyle name="Обычный 3 3 2 5" xfId="429"/>
     <cellStyle name="Обычный 3 3 2 6" xfId="519"/>
     <cellStyle name="Обычный 3 3 2 7" xfId="603"/>
     <cellStyle name="Обычный 3 3 2 8" xfId="642"/>
     <cellStyle name="Обычный 3 3 2 9" xfId="773"/>
     <cellStyle name="Обычный 3 3 20" xfId="1920"/>
     <cellStyle name="Обычный 3 3 21" xfId="2010"/>
     <cellStyle name="Обычный 3 3 22" xfId="2095"/>
     <cellStyle name="Обычный 3 3 23" xfId="2179"/>
     <cellStyle name="Обычный 3 3 24" xfId="2258"/>
     <cellStyle name="Обычный 3 3 25" xfId="2334"/>
+    <cellStyle name="Обычный 3 3 26" xfId="2434"/>
+    <cellStyle name="Обычный 3 3 27" xfId="2668"/>
+    <cellStyle name="Обычный 3 3 28" xfId="2631"/>
+    <cellStyle name="Обычный 3 3 29" xfId="2617"/>
     <cellStyle name="Обычный 3 3 3" xfId="223"/>
+    <cellStyle name="Обычный 3 3 30" xfId="2516"/>
+    <cellStyle name="Обычный 3 3 31" xfId="2693"/>
+    <cellStyle name="Обычный 3 3 32" xfId="2846"/>
+    <cellStyle name="Обычный 3 3 33" xfId="2952"/>
+    <cellStyle name="Обычный 3 3 34" xfId="3058"/>
+    <cellStyle name="Обычный 3 3 35" xfId="3164"/>
+    <cellStyle name="Обычный 3 3 36" xfId="3270"/>
+    <cellStyle name="Обычный 3 3 37" xfId="3376"/>
+    <cellStyle name="Обычный 3 3 38" xfId="3480"/>
+    <cellStyle name="Обычный 3 3 39" xfId="3582"/>
     <cellStyle name="Обычный 3 3 4" xfId="384"/>
+    <cellStyle name="Обычный 3 3 40" xfId="3683"/>
+    <cellStyle name="Обычный 3 3 41" xfId="3778"/>
     <cellStyle name="Обычный 3 3 5" xfId="410"/>
     <cellStyle name="Обычный 3 3 6" xfId="428"/>
     <cellStyle name="Обычный 3 3 7" xfId="535"/>
     <cellStyle name="Обычный 3 3 8" xfId="584"/>
     <cellStyle name="Обычный 3 3 9" xfId="528"/>
     <cellStyle name="Обычный 3 30" xfId="1305"/>
     <cellStyle name="Обычный 3 31" xfId="1401"/>
     <cellStyle name="Обычный 3 32" xfId="1495"/>
     <cellStyle name="Обычный 3 33" xfId="1588"/>
     <cellStyle name="Обычный 3 34" xfId="1679"/>
     <cellStyle name="Обычный 3 35" xfId="1770"/>
     <cellStyle name="Обычный 3 36" xfId="1860"/>
     <cellStyle name="Обычный 3 37" xfId="1950"/>
     <cellStyle name="Обычный 3 38" xfId="2039"/>
     <cellStyle name="Обычный 3 39" xfId="2124"/>
     <cellStyle name="Обычный 3 4" xfId="151"/>
     <cellStyle name="Обычный 3 4 2" xfId="177"/>
     <cellStyle name="Обычный 3 4 2 2" xfId="214"/>
     <cellStyle name="Обычный 3 4 2 3" xfId="234"/>
     <cellStyle name="Обычный 3 4 3" xfId="225"/>
     <cellStyle name="Обычный 3 40" xfId="2205"/>
     <cellStyle name="Обычный 3 41" xfId="2284"/>
     <cellStyle name="Обычный 3 42" xfId="2359"/>
     <cellStyle name="Обычный 3 43" xfId="2408"/>
+    <cellStyle name="Обычный 3 44" xfId="2421"/>
+    <cellStyle name="Обычный 3 45" xfId="2770"/>
+    <cellStyle name="Обычный 3 46" xfId="2875"/>
+    <cellStyle name="Обычный 3 47" xfId="2981"/>
+    <cellStyle name="Обычный 3 48" xfId="3087"/>
+    <cellStyle name="Обычный 3 49" xfId="3193"/>
     <cellStyle name="Обычный 3 5" xfId="152"/>
     <cellStyle name="Обычный 3 5 2" xfId="162"/>
     <cellStyle name="Обычный 3 5 2 2" xfId="179"/>
     <cellStyle name="Обычный 3 5 2 2 2" xfId="215"/>
     <cellStyle name="Обычный 3 5 2 3" xfId="235"/>
     <cellStyle name="Обычный 3 5 3" xfId="226"/>
+    <cellStyle name="Обычный 3 50" xfId="3299"/>
+    <cellStyle name="Обычный 3 51" xfId="3404"/>
+    <cellStyle name="Обычный 3 52" xfId="3507"/>
+    <cellStyle name="Обычный 3 53" xfId="3609"/>
+    <cellStyle name="Обычный 3 54" xfId="3710"/>
+    <cellStyle name="Обычный 3 55" xfId="3805"/>
+    <cellStyle name="Обычный 3 56" xfId="3893"/>
+    <cellStyle name="Обычный 3 57" xfId="3979"/>
+    <cellStyle name="Обычный 3 58" xfId="4060"/>
+    <cellStyle name="Обычный 3 59" xfId="4118"/>
     <cellStyle name="Обычный 3 6" xfId="153"/>
     <cellStyle name="Обычный 3 6 2" xfId="182"/>
     <cellStyle name="Обычный 3 6 2 2" xfId="217"/>
     <cellStyle name="Обычный 3 7" xfId="156"/>
     <cellStyle name="Обычный 3 7 2" xfId="386"/>
     <cellStyle name="Обычный 3 8" xfId="186"/>
     <cellStyle name="Обычный 3 8 2" xfId="387"/>
     <cellStyle name="Обычный 3 9" xfId="190"/>
     <cellStyle name="Обычный 3 9 2" xfId="388"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 10" xfId="92"/>
     <cellStyle name="Обычный 4 10 10" xfId="978"/>
     <cellStyle name="Обычный 4 10 11" xfId="915"/>
     <cellStyle name="Обычный 4 10 12" xfId="819"/>
     <cellStyle name="Обычный 4 10 13" xfId="834"/>
     <cellStyle name="Обычный 4 10 14" xfId="1186"/>
     <cellStyle name="Обычный 4 10 15" xfId="1281"/>
     <cellStyle name="Обычный 4 10 16" xfId="1377"/>
     <cellStyle name="Обычный 4 10 17" xfId="1471"/>
     <cellStyle name="Обычный 4 10 18" xfId="1564"/>
     <cellStyle name="Обычный 4 10 19" xfId="1655"/>
     <cellStyle name="Обычный 4 10 2" xfId="195"/>
     <cellStyle name="Обычный 4 10 2 10" xfId="1382"/>
     <cellStyle name="Обычный 4 10 2 11" xfId="1476"/>
     <cellStyle name="Обычный 4 10 2 12" xfId="1569"/>
     <cellStyle name="Обычный 4 10 2 13" xfId="1660"/>
     <cellStyle name="Обычный 4 10 2 14" xfId="1751"/>
     <cellStyle name="Обычный 4 10 2 15" xfId="1841"/>
     <cellStyle name="Обычный 4 10 2 16" xfId="1931"/>
     <cellStyle name="Обычный 4 10 2 17" xfId="2020"/>
     <cellStyle name="Обычный 4 10 2 18" xfId="2105"/>
     <cellStyle name="Обычный 4 10 2 19" xfId="2189"/>
     <cellStyle name="Обычный 4 10 2 2" xfId="390"/>
     <cellStyle name="Обычный 4 10 2 20" xfId="2268"/>
     <cellStyle name="Обычный 4 10 2 21" xfId="2344"/>
     <cellStyle name="Обычный 4 10 2 22" xfId="2403"/>
+    <cellStyle name="Обычный 4 10 2 23" xfId="2640"/>
+    <cellStyle name="Обычный 4 10 2 24" xfId="2703"/>
+    <cellStyle name="Обычный 4 10 2 25" xfId="2856"/>
+    <cellStyle name="Обычный 4 10 2 26" xfId="2962"/>
+    <cellStyle name="Обычный 4 10 2 27" xfId="3068"/>
+    <cellStyle name="Обычный 4 10 2 28" xfId="3174"/>
+    <cellStyle name="Обычный 4 10 2 29" xfId="3280"/>
     <cellStyle name="Обычный 4 10 2 3" xfId="484"/>
+    <cellStyle name="Обычный 4 10 2 30" xfId="3385"/>
+    <cellStyle name="Обычный 4 10 2 31" xfId="3489"/>
+    <cellStyle name="Обычный 4 10 2 32" xfId="3591"/>
+    <cellStyle name="Обычный 4 10 2 33" xfId="3692"/>
+    <cellStyle name="Обычный 4 10 2 34" xfId="3787"/>
+    <cellStyle name="Обычный 4 10 2 35" xfId="3875"/>
+    <cellStyle name="Обычный 4 10 2 36" xfId="3962"/>
+    <cellStyle name="Обычный 4 10 2 37" xfId="4043"/>
+    <cellStyle name="Обычный 4 10 2 38" xfId="4110"/>
     <cellStyle name="Обычный 4 10 2 4" xfId="648"/>
     <cellStyle name="Обычный 4 10 2 5" xfId="700"/>
     <cellStyle name="Обычный 4 10 2 6" xfId="736"/>
     <cellStyle name="Обычный 4 10 2 7" xfId="986"/>
     <cellStyle name="Обычный 4 10 2 8" xfId="1176"/>
     <cellStyle name="Обычный 4 10 2 9" xfId="1286"/>
     <cellStyle name="Обычный 4 10 20" xfId="1746"/>
     <cellStyle name="Обычный 4 10 21" xfId="1836"/>
     <cellStyle name="Обычный 4 10 22" xfId="1926"/>
+    <cellStyle name="Обычный 4 10 23" xfId="2479"/>
+    <cellStyle name="Обычный 4 10 24" xfId="2486"/>
+    <cellStyle name="Обычный 4 10 25" xfId="2626"/>
+    <cellStyle name="Обычный 4 10 26" xfId="2488"/>
+    <cellStyle name="Обычный 4 10 27" xfId="2598"/>
+    <cellStyle name="Обычный 4 10 28" xfId="2531"/>
+    <cellStyle name="Обычный 4 10 29" xfId="2509"/>
     <cellStyle name="Обычный 4 10 3" xfId="448"/>
+    <cellStyle name="Обычный 4 10 30" xfId="2606"/>
+    <cellStyle name="Обычный 4 10 31" xfId="2772"/>
+    <cellStyle name="Обычный 4 10 32" xfId="2878"/>
+    <cellStyle name="Обычный 4 10 33" xfId="2984"/>
+    <cellStyle name="Обычный 4 10 34" xfId="3090"/>
+    <cellStyle name="Обычный 4 10 35" xfId="3196"/>
+    <cellStyle name="Обычный 4 10 36" xfId="3302"/>
+    <cellStyle name="Обычный 4 10 37" xfId="3407"/>
+    <cellStyle name="Обычный 4 10 38" xfId="3510"/>
     <cellStyle name="Обычный 4 10 4" xfId="598"/>
     <cellStyle name="Обычный 4 10 5" xfId="629"/>
     <cellStyle name="Обычный 4 10 6" xfId="684"/>
     <cellStyle name="Обычный 4 10 7" xfId="815"/>
     <cellStyle name="Обычный 4 10 8" xfId="957"/>
     <cellStyle name="Обычный 4 10 9" xfId="946"/>
     <cellStyle name="Обычный 4 11" xfId="98"/>
     <cellStyle name="Обычный 4 11 10" xfId="1164"/>
     <cellStyle name="Обычный 4 11 11" xfId="1292"/>
     <cellStyle name="Обычный 4 11 12" xfId="1388"/>
     <cellStyle name="Обычный 4 11 13" xfId="1482"/>
     <cellStyle name="Обычный 4 11 14" xfId="1575"/>
     <cellStyle name="Обычный 4 11 15" xfId="1666"/>
     <cellStyle name="Обычный 4 11 16" xfId="1757"/>
     <cellStyle name="Обычный 4 11 17" xfId="1847"/>
     <cellStyle name="Обычный 4 11 18" xfId="1937"/>
     <cellStyle name="Обычный 4 11 19" xfId="2026"/>
     <cellStyle name="Обычный 4 11 2" xfId="199"/>
     <cellStyle name="Обычный 4 11 20" xfId="2111"/>
     <cellStyle name="Обычный 4 11 21" xfId="2193"/>
     <cellStyle name="Обычный 4 11 22" xfId="2272"/>
+    <cellStyle name="Обычный 4 11 23" xfId="2483"/>
+    <cellStyle name="Обычный 4 11 24" xfId="2478"/>
+    <cellStyle name="Обычный 4 11 25" xfId="2500"/>
+    <cellStyle name="Обычный 4 11 26" xfId="2708"/>
+    <cellStyle name="Обычный 4 11 27" xfId="2625"/>
+    <cellStyle name="Обычный 4 11 28" xfId="2892"/>
+    <cellStyle name="Обычный 4 11 29" xfId="2998"/>
     <cellStyle name="Обычный 4 11 3" xfId="449"/>
+    <cellStyle name="Обычный 4 11 30" xfId="3104"/>
+    <cellStyle name="Обычный 4 11 31" xfId="3210"/>
+    <cellStyle name="Обычный 4 11 32" xfId="3316"/>
+    <cellStyle name="Обычный 4 11 33" xfId="3421"/>
+    <cellStyle name="Обычный 4 11 34" xfId="3524"/>
+    <cellStyle name="Обычный 4 11 35" xfId="3625"/>
+    <cellStyle name="Обычный 4 11 36" xfId="3724"/>
+    <cellStyle name="Обычный 4 11 37" xfId="3817"/>
+    <cellStyle name="Обычный 4 11 38" xfId="3905"/>
     <cellStyle name="Обычный 4 11 4" xfId="595"/>
     <cellStyle name="Обычный 4 11 5" xfId="626"/>
     <cellStyle name="Обычный 4 11 6" xfId="682"/>
     <cellStyle name="Обычный 4 11 7" xfId="818"/>
     <cellStyle name="Обычный 4 11 8" xfId="952"/>
     <cellStyle name="Обычный 4 11 9" xfId="958"/>
     <cellStyle name="Обычный 4 12" xfId="104"/>
     <cellStyle name="Обычный 4 12 10" xfId="926"/>
     <cellStyle name="Обычный 4 12 11" xfId="1132"/>
     <cellStyle name="Обычный 4 12 12" xfId="1272"/>
     <cellStyle name="Обычный 4 12 13" xfId="1368"/>
     <cellStyle name="Обычный 4 12 14" xfId="1463"/>
     <cellStyle name="Обычный 4 12 15" xfId="1556"/>
     <cellStyle name="Обычный 4 12 16" xfId="1647"/>
     <cellStyle name="Обычный 4 12 17" xfId="1738"/>
     <cellStyle name="Обычный 4 12 18" xfId="1828"/>
     <cellStyle name="Обычный 4 12 19" xfId="1918"/>
     <cellStyle name="Обычный 4 12 2" xfId="203"/>
     <cellStyle name="Обычный 4 12 20" xfId="2008"/>
     <cellStyle name="Обычный 4 12 21" xfId="2093"/>
     <cellStyle name="Обычный 4 12 22" xfId="2177"/>
+    <cellStyle name="Обычный 4 12 23" xfId="2487"/>
+    <cellStyle name="Обычный 4 12 24" xfId="2619"/>
+    <cellStyle name="Обычный 4 12 25" xfId="2889"/>
+    <cellStyle name="Обычный 4 12 26" xfId="2995"/>
+    <cellStyle name="Обычный 4 12 27" xfId="3101"/>
+    <cellStyle name="Обычный 4 12 28" xfId="3207"/>
+    <cellStyle name="Обычный 4 12 29" xfId="3313"/>
     <cellStyle name="Обычный 4 12 3" xfId="450"/>
+    <cellStyle name="Обычный 4 12 30" xfId="3418"/>
+    <cellStyle name="Обычный 4 12 31" xfId="3521"/>
+    <cellStyle name="Обычный 4 12 32" xfId="3622"/>
+    <cellStyle name="Обычный 4 12 33" xfId="3722"/>
+    <cellStyle name="Обычный 4 12 34" xfId="3815"/>
+    <cellStyle name="Обычный 4 12 35" xfId="3903"/>
+    <cellStyle name="Обычный 4 12 36" xfId="3989"/>
+    <cellStyle name="Обычный 4 12 37" xfId="4069"/>
+    <cellStyle name="Обычный 4 12 38" xfId="4125"/>
     <cellStyle name="Обычный 4 12 4" xfId="592"/>
     <cellStyle name="Обычный 4 12 5" xfId="621"/>
     <cellStyle name="Обычный 4 12 6" xfId="678"/>
     <cellStyle name="Обычный 4 12 7" xfId="821"/>
     <cellStyle name="Обычный 4 12 8" xfId="945"/>
     <cellStyle name="Обычный 4 12 9" xfId="1155"/>
     <cellStyle name="Обычный 4 13" xfId="110"/>
     <cellStyle name="Обычный 4 13 10" xfId="1363"/>
     <cellStyle name="Обычный 4 13 11" xfId="1458"/>
     <cellStyle name="Обычный 4 13 12" xfId="1552"/>
     <cellStyle name="Обычный 4 13 13" xfId="1643"/>
     <cellStyle name="Обычный 4 13 14" xfId="1734"/>
     <cellStyle name="Обычный 4 13 15" xfId="1824"/>
     <cellStyle name="Обычный 4 13 16" xfId="1914"/>
     <cellStyle name="Обычный 4 13 17" xfId="2004"/>
     <cellStyle name="Обычный 4 13 18" xfId="2089"/>
     <cellStyle name="Обычный 4 13 19" xfId="2173"/>
     <cellStyle name="Обычный 4 13 2" xfId="206"/>
     <cellStyle name="Обычный 4 13 20" xfId="2253"/>
     <cellStyle name="Обычный 4 13 21" xfId="2329"/>
     <cellStyle name="Обычный 4 13 22" xfId="2391"/>
+    <cellStyle name="Обычный 4 13 23" xfId="2490"/>
+    <cellStyle name="Обычный 4 13 24" xfId="2732"/>
+    <cellStyle name="Обычный 4 13 25" xfId="2886"/>
+    <cellStyle name="Обычный 4 13 26" xfId="2992"/>
+    <cellStyle name="Обычный 4 13 27" xfId="3098"/>
+    <cellStyle name="Обычный 4 13 28" xfId="3204"/>
+    <cellStyle name="Обычный 4 13 29" xfId="3310"/>
     <cellStyle name="Обычный 4 13 3" xfId="451"/>
+    <cellStyle name="Обычный 4 13 30" xfId="3415"/>
+    <cellStyle name="Обычный 4 13 31" xfId="3518"/>
+    <cellStyle name="Обычный 4 13 32" xfId="3619"/>
+    <cellStyle name="Обычный 4 13 33" xfId="3719"/>
+    <cellStyle name="Обычный 4 13 34" xfId="3813"/>
+    <cellStyle name="Обычный 4 13 35" xfId="3901"/>
+    <cellStyle name="Обычный 4 13 36" xfId="3987"/>
+    <cellStyle name="Обычный 4 13 37" xfId="4068"/>
+    <cellStyle name="Обычный 4 13 38" xfId="4124"/>
     <cellStyle name="Обычный 4 13 4" xfId="590"/>
     <cellStyle name="Обычный 4 13 5" xfId="620"/>
     <cellStyle name="Обычный 4 13 6" xfId="677"/>
     <cellStyle name="Обычный 4 13 7" xfId="823"/>
     <cellStyle name="Обычный 4 13 8" xfId="942"/>
     <cellStyle name="Обычный 4 13 9" xfId="1267"/>
     <cellStyle name="Обычный 4 14" xfId="115"/>
     <cellStyle name="Обычный 4 14 10" xfId="1307"/>
     <cellStyle name="Обычный 4 14 11" xfId="1403"/>
     <cellStyle name="Обычный 4 14 12" xfId="1497"/>
     <cellStyle name="Обычный 4 14 13" xfId="1590"/>
     <cellStyle name="Обычный 4 14 14" xfId="1681"/>
     <cellStyle name="Обычный 4 14 15" xfId="1772"/>
     <cellStyle name="Обычный 4 14 16" xfId="1862"/>
     <cellStyle name="Обычный 4 14 17" xfId="1952"/>
     <cellStyle name="Обычный 4 14 18" xfId="2041"/>
     <cellStyle name="Обычный 4 14 19" xfId="2126"/>
     <cellStyle name="Обычный 4 14 2" xfId="209"/>
     <cellStyle name="Обычный 4 14 20" xfId="2207"/>
     <cellStyle name="Обычный 4 14 21" xfId="2286"/>
     <cellStyle name="Обычный 4 14 22" xfId="2361"/>
+    <cellStyle name="Обычный 4 14 23" xfId="2493"/>
+    <cellStyle name="Обычный 4 14 24" xfId="2419"/>
+    <cellStyle name="Обычный 4 14 25" xfId="2505"/>
+    <cellStyle name="Обычный 4 14 26" xfId="2438"/>
+    <cellStyle name="Обычный 4 14 27" xfId="2585"/>
+    <cellStyle name="Обычный 4 14 28" xfId="2428"/>
+    <cellStyle name="Обычный 4 14 29" xfId="2663"/>
     <cellStyle name="Обычный 4 14 3" xfId="452"/>
+    <cellStyle name="Обычный 4 14 30" xfId="2594"/>
+    <cellStyle name="Обычный 4 14 31" xfId="2469"/>
+    <cellStyle name="Обычный 4 14 32" xfId="2843"/>
+    <cellStyle name="Обычный 4 14 33" xfId="2949"/>
+    <cellStyle name="Обычный 4 14 34" xfId="3055"/>
+    <cellStyle name="Обычный 4 14 35" xfId="3161"/>
+    <cellStyle name="Обычный 4 14 36" xfId="3267"/>
+    <cellStyle name="Обычный 4 14 37" xfId="3373"/>
+    <cellStyle name="Обычный 4 14 38" xfId="3477"/>
     <cellStyle name="Обычный 4 14 4" xfId="588"/>
     <cellStyle name="Обычный 4 14 5" xfId="618"/>
     <cellStyle name="Обычный 4 14 6" xfId="676"/>
     <cellStyle name="Обычный 4 14 7" xfId="826"/>
     <cellStyle name="Обычный 4 14 8" xfId="939"/>
     <cellStyle name="Обычный 4 14 9" xfId="995"/>
     <cellStyle name="Обычный 4 15" xfId="120"/>
     <cellStyle name="Обычный 4 15 10" xfId="903"/>
     <cellStyle name="Обычный 4 15 11" xfId="1007"/>
     <cellStyle name="Обычный 4 15 12" xfId="947"/>
     <cellStyle name="Обычный 4 15 13" xfId="965"/>
     <cellStyle name="Обычный 4 15 14" xfId="932"/>
     <cellStyle name="Обычный 4 15 15" xfId="1138"/>
     <cellStyle name="Обычный 4 15 16" xfId="840"/>
     <cellStyle name="Обычный 4 15 17" xfId="913"/>
     <cellStyle name="Обычный 4 15 18" xfId="824"/>
     <cellStyle name="Обычный 4 15 19" xfId="803"/>
     <cellStyle name="Обычный 4 15 2" xfId="213"/>
     <cellStyle name="Обычный 4 15 20" xfId="1199"/>
     <cellStyle name="Обычный 4 15 21" xfId="1228"/>
     <cellStyle name="Обычный 4 15 22" xfId="1324"/>
+    <cellStyle name="Обычный 4 15 23" xfId="2497"/>
+    <cellStyle name="Обычный 4 15 24" xfId="2608"/>
+    <cellStyle name="Обычный 4 15 25" xfId="2511"/>
+    <cellStyle name="Обычный 4 15 26" xfId="2691"/>
+    <cellStyle name="Обычный 4 15 27" xfId="2788"/>
+    <cellStyle name="Обычный 4 15 28" xfId="2895"/>
+    <cellStyle name="Обычный 4 15 29" xfId="3001"/>
     <cellStyle name="Обычный 4 15 3" xfId="455"/>
+    <cellStyle name="Обычный 4 15 30" xfId="3107"/>
+    <cellStyle name="Обычный 4 15 31" xfId="3213"/>
+    <cellStyle name="Обычный 4 15 32" xfId="3319"/>
+    <cellStyle name="Обычный 4 15 33" xfId="3424"/>
+    <cellStyle name="Обычный 4 15 34" xfId="3527"/>
+    <cellStyle name="Обычный 4 15 35" xfId="3628"/>
+    <cellStyle name="Обычный 4 15 36" xfId="3727"/>
+    <cellStyle name="Обычный 4 15 37" xfId="3820"/>
+    <cellStyle name="Обычный 4 15 38" xfId="3908"/>
     <cellStyle name="Обычный 4 15 4" xfId="585"/>
     <cellStyle name="Обычный 4 15 5" xfId="615"/>
     <cellStyle name="Обычный 4 15 6" xfId="673"/>
     <cellStyle name="Обычный 4 15 7" xfId="830"/>
     <cellStyle name="Обычный 4 15 8" xfId="935"/>
     <cellStyle name="Обычный 4 15 9" xfId="1144"/>
     <cellStyle name="Обычный 4 16" xfId="125"/>
     <cellStyle name="Обычный 4 16 10" xfId="1336"/>
     <cellStyle name="Обычный 4 16 11" xfId="1431"/>
     <cellStyle name="Обычный 4 16 12" xfId="1525"/>
     <cellStyle name="Обычный 4 16 13" xfId="1618"/>
     <cellStyle name="Обычный 4 16 14" xfId="1709"/>
     <cellStyle name="Обычный 4 16 15" xfId="1799"/>
     <cellStyle name="Обычный 4 16 16" xfId="1889"/>
     <cellStyle name="Обычный 4 16 17" xfId="1979"/>
     <cellStyle name="Обычный 4 16 18" xfId="2066"/>
     <cellStyle name="Обычный 4 16 19" xfId="2150"/>
     <cellStyle name="Обычный 4 16 2" xfId="389"/>
     <cellStyle name="Обычный 4 16 20" xfId="2231"/>
     <cellStyle name="Обычный 4 16 21" xfId="2310"/>
     <cellStyle name="Обычный 4 16 22" xfId="2379"/>
+    <cellStyle name="Обычный 4 16 23" xfId="2639"/>
+    <cellStyle name="Обычный 4 16 24" xfId="2751"/>
+    <cellStyle name="Обычный 4 16 25" xfId="2809"/>
+    <cellStyle name="Обычный 4 16 26" xfId="2916"/>
+    <cellStyle name="Обычный 4 16 27" xfId="3022"/>
+    <cellStyle name="Обычный 4 16 28" xfId="3128"/>
+    <cellStyle name="Обычный 4 16 29" xfId="3234"/>
     <cellStyle name="Обычный 4 16 3" xfId="483"/>
+    <cellStyle name="Обычный 4 16 30" xfId="3340"/>
+    <cellStyle name="Обычный 4 16 31" xfId="3444"/>
+    <cellStyle name="Обычный 4 16 32" xfId="3547"/>
+    <cellStyle name="Обычный 4 16 33" xfId="3648"/>
+    <cellStyle name="Обычный 4 16 34" xfId="3746"/>
+    <cellStyle name="Обычный 4 16 35" xfId="3837"/>
+    <cellStyle name="Обычный 4 16 36" xfId="3925"/>
+    <cellStyle name="Обычный 4 16 37" xfId="4008"/>
+    <cellStyle name="Обычный 4 16 38" xfId="4084"/>
     <cellStyle name="Обычный 4 16 4" xfId="647"/>
     <cellStyle name="Обычный 4 16 5" xfId="699"/>
     <cellStyle name="Обычный 4 16 6" xfId="735"/>
     <cellStyle name="Обычный 4 16 7" xfId="985"/>
     <cellStyle name="Обычный 4 16 8" xfId="1175"/>
     <cellStyle name="Обычный 4 16 9" xfId="1240"/>
     <cellStyle name="Обычный 4 17" xfId="130"/>
     <cellStyle name="Обычный 4 17 10" xfId="1371"/>
     <cellStyle name="Обычный 4 17 11" xfId="1466"/>
     <cellStyle name="Обычный 4 17 12" xfId="1559"/>
     <cellStyle name="Обычный 4 17 13" xfId="1650"/>
     <cellStyle name="Обычный 4 17 14" xfId="1741"/>
     <cellStyle name="Обычный 4 17 15" xfId="1831"/>
     <cellStyle name="Обычный 4 17 16" xfId="1921"/>
     <cellStyle name="Обычный 4 17 17" xfId="2011"/>
     <cellStyle name="Обычный 4 17 18" xfId="2096"/>
     <cellStyle name="Обычный 4 17 19" xfId="2180"/>
     <cellStyle name="Обычный 4 17 2" xfId="411"/>
     <cellStyle name="Обычный 4 17 20" xfId="2259"/>
     <cellStyle name="Обычный 4 17 21" xfId="2335"/>
     <cellStyle name="Обычный 4 17 22" xfId="2395"/>
+    <cellStyle name="Обычный 4 17 23" xfId="2662"/>
+    <cellStyle name="Обычный 4 17 24" xfId="2692"/>
+    <cellStyle name="Обычный 4 17 25" xfId="2844"/>
+    <cellStyle name="Обычный 4 17 26" xfId="2950"/>
+    <cellStyle name="Обычный 4 17 27" xfId="3056"/>
+    <cellStyle name="Обычный 4 17 28" xfId="3162"/>
+    <cellStyle name="Обычный 4 17 29" xfId="3268"/>
     <cellStyle name="Обычный 4 17 3" xfId="499"/>
+    <cellStyle name="Обычный 4 17 30" xfId="3374"/>
+    <cellStyle name="Обычный 4 17 31" xfId="3478"/>
+    <cellStyle name="Обычный 4 17 32" xfId="3580"/>
+    <cellStyle name="Обычный 4 17 33" xfId="3681"/>
+    <cellStyle name="Обычный 4 17 34" xfId="3776"/>
+    <cellStyle name="Обычный 4 17 35" xfId="3865"/>
+    <cellStyle name="Обычный 4 17 36" xfId="3952"/>
+    <cellStyle name="Обычный 4 17 37" xfId="4034"/>
+    <cellStyle name="Обычный 4 17 38" xfId="4101"/>
     <cellStyle name="Обычный 4 17 4" xfId="665"/>
     <cellStyle name="Обычный 4 17 5" xfId="715"/>
     <cellStyle name="Обычный 4 17 6" xfId="751"/>
     <cellStyle name="Обычный 4 17 7" xfId="1006"/>
     <cellStyle name="Обычный 4 17 8" xfId="1198"/>
     <cellStyle name="Обычный 4 17 9" xfId="1275"/>
     <cellStyle name="Обычный 4 18" xfId="137"/>
     <cellStyle name="Обычный 4 19" xfId="135"/>
     <cellStyle name="Обычный 4 2" xfId="44"/>
     <cellStyle name="Обычный 4 2 10" xfId="777"/>
     <cellStyle name="Обычный 4 2 11" xfId="850"/>
     <cellStyle name="Обычный 4 2 12" xfId="1172"/>
     <cellStyle name="Обычный 4 2 13" xfId="1288"/>
     <cellStyle name="Обычный 4 2 14" xfId="1384"/>
     <cellStyle name="Обычный 4 2 15" xfId="1478"/>
     <cellStyle name="Обычный 4 2 16" xfId="1571"/>
     <cellStyle name="Обычный 4 2 17" xfId="1662"/>
     <cellStyle name="Обычный 4 2 18" xfId="1753"/>
     <cellStyle name="Обычный 4 2 19" xfId="1843"/>
     <cellStyle name="Обычный 4 2 2" xfId="154"/>
     <cellStyle name="Обычный 4 2 2 10" xfId="973"/>
     <cellStyle name="Обычный 4 2 2 11" xfId="1169"/>
     <cellStyle name="Обычный 4 2 2 12" xfId="1243"/>
     <cellStyle name="Обычный 4 2 2 13" xfId="1339"/>
     <cellStyle name="Обычный 4 2 2 14" xfId="1434"/>
@@ -5107,879 +7908,1533 @@
     <cellStyle name="Обычный 4 2 2 2 10" xfId="914"/>
     <cellStyle name="Обычный 4 2 2 2 11" xfId="822"/>
     <cellStyle name="Обычный 4 2 2 2 12" xfId="855"/>
     <cellStyle name="Обычный 4 2 2 2 13" xfId="1170"/>
     <cellStyle name="Обычный 4 2 2 2 14" xfId="1289"/>
     <cellStyle name="Обычный 4 2 2 2 15" xfId="1385"/>
     <cellStyle name="Обычный 4 2 2 2 16" xfId="1479"/>
     <cellStyle name="Обычный 4 2 2 2 17" xfId="1572"/>
     <cellStyle name="Обычный 4 2 2 2 18" xfId="1663"/>
     <cellStyle name="Обычный 4 2 2 2 19" xfId="1754"/>
     <cellStyle name="Обычный 4 2 2 2 2" xfId="166"/>
     <cellStyle name="Обычный 4 2 2 2 2 10" xfId="1226"/>
     <cellStyle name="Обычный 4 2 2 2 2 11" xfId="1322"/>
     <cellStyle name="Обычный 4 2 2 2 2 12" xfId="1418"/>
     <cellStyle name="Обычный 4 2 2 2 2 13" xfId="1512"/>
     <cellStyle name="Обычный 4 2 2 2 2 14" xfId="1605"/>
     <cellStyle name="Обычный 4 2 2 2 2 15" xfId="1696"/>
     <cellStyle name="Обычный 4 2 2 2 2 16" xfId="1786"/>
     <cellStyle name="Обычный 4 2 2 2 2 17" xfId="1876"/>
     <cellStyle name="Обычный 4 2 2 2 2 18" xfId="1966"/>
     <cellStyle name="Обычный 4 2 2 2 2 19" xfId="2054"/>
     <cellStyle name="Обычный 4 2 2 2 2 2" xfId="173"/>
     <cellStyle name="Обычный 4 2 2 2 2 20" xfId="2139"/>
     <cellStyle name="Обычный 4 2 2 2 2 21" xfId="2220"/>
     <cellStyle name="Обычный 4 2 2 2 2 22" xfId="2299"/>
+    <cellStyle name="Обычный 4 2 2 2 2 23" xfId="2458"/>
+    <cellStyle name="Обычный 4 2 2 2 2 24" xfId="2667"/>
+    <cellStyle name="Обычный 4 2 2 2 2 25" xfId="2718"/>
+    <cellStyle name="Обычный 4 2 2 2 2 26" xfId="2794"/>
+    <cellStyle name="Обычный 4 2 2 2 2 27" xfId="2901"/>
+    <cellStyle name="Обычный 4 2 2 2 2 28" xfId="3007"/>
+    <cellStyle name="Обычный 4 2 2 2 2 29" xfId="3113"/>
     <cellStyle name="Обычный 4 2 2 2 2 3" xfId="438"/>
+    <cellStyle name="Обычный 4 2 2 2 2 30" xfId="3219"/>
+    <cellStyle name="Обычный 4 2 2 2 2 31" xfId="3325"/>
+    <cellStyle name="Обычный 4 2 2 2 2 32" xfId="3430"/>
+    <cellStyle name="Обычный 4 2 2 2 2 33" xfId="3533"/>
+    <cellStyle name="Обычный 4 2 2 2 2 34" xfId="3634"/>
+    <cellStyle name="Обычный 4 2 2 2 2 35" xfId="3733"/>
+    <cellStyle name="Обычный 4 2 2 2 2 36" xfId="3826"/>
+    <cellStyle name="Обычный 4 2 2 2 2 37" xfId="3914"/>
+    <cellStyle name="Обычный 4 2 2 2 2 38" xfId="3997"/>
     <cellStyle name="Обычный 4 2 2 2 2 4" xfId="539"/>
     <cellStyle name="Обычный 4 2 2 2 2 5" xfId="580"/>
     <cellStyle name="Обычный 4 2 2 2 2 6" xfId="611"/>
     <cellStyle name="Обычный 4 2 2 2 2 7" xfId="794"/>
     <cellStyle name="Обычный 4 2 2 2 2 8" xfId="844"/>
     <cellStyle name="Обычный 4 2 2 2 2 9" xfId="1203"/>
     <cellStyle name="Обычный 4 2 2 2 20" xfId="1844"/>
     <cellStyle name="Обычный 4 2 2 2 21" xfId="1934"/>
     <cellStyle name="Обычный 4 2 2 2 22" xfId="2023"/>
     <cellStyle name="Обычный 4 2 2 2 23" xfId="2108"/>
+    <cellStyle name="Обычный 4 2 2 2 24" xfId="2451"/>
+    <cellStyle name="Обычный 4 2 2 2 25" xfId="2517"/>
+    <cellStyle name="Обычный 4 2 2 2 26" xfId="2624"/>
+    <cellStyle name="Обычный 4 2 2 2 27" xfId="2581"/>
+    <cellStyle name="Обычный 4 2 2 2 28" xfId="2429"/>
+    <cellStyle name="Обычный 4 2 2 2 29" xfId="2441"/>
     <cellStyle name="Обычный 4 2 2 2 3" xfId="417"/>
+    <cellStyle name="Обычный 4 2 2 2 30" xfId="2633"/>
+    <cellStyle name="Обычный 4 2 2 2 31" xfId="2589"/>
+    <cellStyle name="Обычный 4 2 2 2 32" xfId="2527"/>
+    <cellStyle name="Обычный 4 2 2 2 33" xfId="2659"/>
+    <cellStyle name="Обычный 4 2 2 2 34" xfId="2698"/>
+    <cellStyle name="Обычный 4 2 2 2 35" xfId="2851"/>
+    <cellStyle name="Обычный 4 2 2 2 36" xfId="2957"/>
+    <cellStyle name="Обычный 4 2 2 2 37" xfId="3063"/>
+    <cellStyle name="Обычный 4 2 2 2 38" xfId="3169"/>
+    <cellStyle name="Обычный 4 2 2 2 39" xfId="3275"/>
     <cellStyle name="Обычный 4 2 2 2 4" xfId="432"/>
     <cellStyle name="Обычный 4 2 2 2 5" xfId="552"/>
     <cellStyle name="Обычный 4 2 2 2 6" xfId="570"/>
     <cellStyle name="Обычный 4 2 2 2 7" xfId="508"/>
     <cellStyle name="Обычный 4 2 2 2 8" xfId="787"/>
     <cellStyle name="Обычный 4 2 2 2 9" xfId="860"/>
     <cellStyle name="Обычный 4 2 2 20" xfId="1980"/>
     <cellStyle name="Обычный 4 2 2 21" xfId="2067"/>
     <cellStyle name="Обычный 4 2 2 22" xfId="2151"/>
     <cellStyle name="Обычный 4 2 2 23" xfId="2232"/>
+    <cellStyle name="Обычный 4 2 2 24" xfId="2442"/>
+    <cellStyle name="Обычный 4 2 2 25" xfId="2467"/>
+    <cellStyle name="Обычный 4 2 2 26" xfId="2592"/>
+    <cellStyle name="Обычный 4 2 2 27" xfId="2476"/>
+    <cellStyle name="Обычный 4 2 2 28" xfId="2574"/>
+    <cellStyle name="Обычный 4 2 2 29" xfId="2521"/>
     <cellStyle name="Обычный 4 2 2 3" xfId="414"/>
+    <cellStyle name="Обычный 4 2 2 30" xfId="2482"/>
+    <cellStyle name="Обычный 4 2 2 31" xfId="2628"/>
+    <cellStyle name="Обычный 4 2 2 32" xfId="2757"/>
+    <cellStyle name="Обычный 4 2 2 33" xfId="2612"/>
+    <cellStyle name="Обычный 4 2 2 34" xfId="2733"/>
+    <cellStyle name="Обычный 4 2 2 35" xfId="2432"/>
+    <cellStyle name="Обычный 4 2 2 36" xfId="2508"/>
+    <cellStyle name="Обычный 4 2 2 37" xfId="2607"/>
+    <cellStyle name="Обычный 4 2 2 38" xfId="2514"/>
+    <cellStyle name="Обычный 4 2 2 39" xfId="2842"/>
     <cellStyle name="Обычный 4 2 2 4" xfId="431"/>
     <cellStyle name="Обычный 4 2 2 5" xfId="510"/>
     <cellStyle name="Обычный 4 2 2 6" xfId="515"/>
     <cellStyle name="Обычный 4 2 2 7" xfId="543"/>
     <cellStyle name="Обычный 4 2 2 8" xfId="779"/>
     <cellStyle name="Обычный 4 2 2 9" xfId="774"/>
     <cellStyle name="Обычный 4 2 20" xfId="1933"/>
     <cellStyle name="Обычный 4 2 21" xfId="2022"/>
     <cellStyle name="Обычный 4 2 22" xfId="2107"/>
     <cellStyle name="Обычный 4 2 23" xfId="2191"/>
     <cellStyle name="Обычный 4 2 24" xfId="2270"/>
     <cellStyle name="Обычный 4 2 25" xfId="2346"/>
+    <cellStyle name="Обычный 4 2 26" xfId="2439"/>
+    <cellStyle name="Обычный 4 2 27" xfId="2636"/>
+    <cellStyle name="Обычный 4 2 28" xfId="2601"/>
+    <cellStyle name="Обычный 4 2 29" xfId="2520"/>
     <cellStyle name="Обычный 4 2 3" xfId="224"/>
+    <cellStyle name="Обычный 4 2 30" xfId="2572"/>
+    <cellStyle name="Обычный 4 2 31" xfId="2649"/>
+    <cellStyle name="Обычный 4 2 32" xfId="2774"/>
+    <cellStyle name="Обычный 4 2 33" xfId="2887"/>
+    <cellStyle name="Обычный 4 2 34" xfId="2993"/>
+    <cellStyle name="Обычный 4 2 35" xfId="3099"/>
+    <cellStyle name="Обычный 4 2 36" xfId="3205"/>
+    <cellStyle name="Обычный 4 2 37" xfId="3311"/>
+    <cellStyle name="Обычный 4 2 38" xfId="3416"/>
+    <cellStyle name="Обычный 4 2 39" xfId="3519"/>
     <cellStyle name="Обычный 4 2 4" xfId="391"/>
+    <cellStyle name="Обычный 4 2 40" xfId="3620"/>
+    <cellStyle name="Обычный 4 2 41" xfId="3720"/>
     <cellStyle name="Обычный 4 2 5" xfId="412"/>
     <cellStyle name="Обычный 4 2 6" xfId="430"/>
     <cellStyle name="Обычный 4 2 6 10" xfId="1916"/>
     <cellStyle name="Обычный 4 2 6 11" xfId="2006"/>
     <cellStyle name="Обычный 4 2 6 12" xfId="2091"/>
     <cellStyle name="Обычный 4 2 6 13" xfId="2175"/>
     <cellStyle name="Обычный 4 2 6 14" xfId="2255"/>
     <cellStyle name="Обычный 4 2 6 15" xfId="2331"/>
     <cellStyle name="Обычный 4 2 6 16" xfId="2393"/>
     <cellStyle name="Обычный 4 2 6 17" xfId="2414"/>
+    <cellStyle name="Обычный 4 2 6 18" xfId="2735"/>
+    <cellStyle name="Обычный 4 2 6 19" xfId="2841"/>
     <cellStyle name="Обычный 4 2 6 2" xfId="1079"/>
+    <cellStyle name="Обычный 4 2 6 20" xfId="2948"/>
+    <cellStyle name="Обычный 4 2 6 21" xfId="3054"/>
+    <cellStyle name="Обычный 4 2 6 22" xfId="3160"/>
+    <cellStyle name="Обычный 4 2 6 23" xfId="3266"/>
+    <cellStyle name="Обычный 4 2 6 24" xfId="3372"/>
+    <cellStyle name="Обычный 4 2 6 25" xfId="3476"/>
+    <cellStyle name="Обычный 4 2 6 26" xfId="3579"/>
+    <cellStyle name="Обычный 4 2 6 27" xfId="3680"/>
+    <cellStyle name="Обычный 4 2 6 28" xfId="3775"/>
+    <cellStyle name="Обычный 4 2 6 29" xfId="3864"/>
     <cellStyle name="Обычный 4 2 6 3" xfId="1270"/>
+    <cellStyle name="Обычный 4 2 6 30" xfId="3951"/>
+    <cellStyle name="Обычный 4 2 6 31" xfId="4033"/>
+    <cellStyle name="Обычный 4 2 6 32" xfId="4100"/>
+    <cellStyle name="Обычный 4 2 6 33" xfId="4135"/>
     <cellStyle name="Обычный 4 2 6 4" xfId="1366"/>
     <cellStyle name="Обычный 4 2 6 5" xfId="1461"/>
     <cellStyle name="Обычный 4 2 6 6" xfId="1554"/>
     <cellStyle name="Обычный 4 2 6 7" xfId="1645"/>
     <cellStyle name="Обычный 4 2 6 8" xfId="1736"/>
     <cellStyle name="Обычный 4 2 6 9" xfId="1826"/>
     <cellStyle name="Обычный 4 2 7" xfId="544"/>
     <cellStyle name="Обычный 4 2 7 10" xfId="1956"/>
     <cellStyle name="Обычный 4 2 7 11" xfId="2044"/>
     <cellStyle name="Обычный 4 2 7 12" xfId="2129"/>
     <cellStyle name="Обычный 4 2 7 13" xfId="2210"/>
     <cellStyle name="Обычный 4 2 7 14" xfId="2289"/>
     <cellStyle name="Обычный 4 2 7 15" xfId="2364"/>
     <cellStyle name="Обычный 4 2 7 16" xfId="2411"/>
     <cellStyle name="Обычный 4 2 7 17" xfId="2417"/>
+    <cellStyle name="Обычный 4 2 7 18" xfId="2777"/>
+    <cellStyle name="Обычный 4 2 7 19" xfId="2883"/>
     <cellStyle name="Обычный 4 2 7 2" xfId="1122"/>
+    <cellStyle name="Обычный 4 2 7 20" xfId="2989"/>
+    <cellStyle name="Обычный 4 2 7 21" xfId="3095"/>
+    <cellStyle name="Обычный 4 2 7 22" xfId="3201"/>
+    <cellStyle name="Обычный 4 2 7 23" xfId="3307"/>
+    <cellStyle name="Обычный 4 2 7 24" xfId="3412"/>
+    <cellStyle name="Обычный 4 2 7 25" xfId="3515"/>
+    <cellStyle name="Обычный 4 2 7 26" xfId="3616"/>
+    <cellStyle name="Обычный 4 2 7 27" xfId="3716"/>
+    <cellStyle name="Обычный 4 2 7 28" xfId="3811"/>
+    <cellStyle name="Обычный 4 2 7 29" xfId="3899"/>
     <cellStyle name="Обычный 4 2 7 3" xfId="1312"/>
+    <cellStyle name="Обычный 4 2 7 30" xfId="3985"/>
+    <cellStyle name="Обычный 4 2 7 31" xfId="4066"/>
+    <cellStyle name="Обычный 4 2 7 32" xfId="4122"/>
+    <cellStyle name="Обычный 4 2 7 33" xfId="4143"/>
     <cellStyle name="Обычный 4 2 7 4" xfId="1408"/>
     <cellStyle name="Обычный 4 2 7 5" xfId="1502"/>
     <cellStyle name="Обычный 4 2 7 6" xfId="1595"/>
     <cellStyle name="Обычный 4 2 7 7" xfId="1686"/>
     <cellStyle name="Обычный 4 2 7 8" xfId="1776"/>
     <cellStyle name="Обычный 4 2 7 9" xfId="1866"/>
     <cellStyle name="Обычный 4 2 8" xfId="576"/>
     <cellStyle name="Обычный 4 2 9" xfId="513"/>
     <cellStyle name="Обычный 4 20" xfId="613"/>
     <cellStyle name="Обычный 4 21" xfId="668"/>
     <cellStyle name="Обычный 4 22" xfId="718"/>
     <cellStyle name="Обычный 4 23" xfId="760"/>
     <cellStyle name="Обычный 4 24" xfId="1011"/>
     <cellStyle name="Обычный 4 25" xfId="1260"/>
     <cellStyle name="Обычный 4 26" xfId="1356"/>
     <cellStyle name="Обычный 4 27" xfId="1451"/>
     <cellStyle name="Обычный 4 28" xfId="1545"/>
     <cellStyle name="Обычный 4 29" xfId="1636"/>
     <cellStyle name="Обычный 4 3" xfId="50"/>
     <cellStyle name="Обычный 4 3 10" xfId="1225"/>
     <cellStyle name="Обычный 4 3 11" xfId="1321"/>
     <cellStyle name="Обычный 4 3 12" xfId="1417"/>
     <cellStyle name="Обычный 4 3 13" xfId="1511"/>
     <cellStyle name="Обычный 4 3 14" xfId="1604"/>
     <cellStyle name="Обычный 4 3 15" xfId="1695"/>
     <cellStyle name="Обычный 4 3 16" xfId="1785"/>
     <cellStyle name="Обычный 4 3 17" xfId="1875"/>
     <cellStyle name="Обычный 4 3 18" xfId="1965"/>
     <cellStyle name="Обычный 4 3 19" xfId="2053"/>
     <cellStyle name="Обычный 4 3 2" xfId="175"/>
     <cellStyle name="Обычный 4 3 2 10" xfId="1381"/>
     <cellStyle name="Обычный 4 3 2 11" xfId="1475"/>
     <cellStyle name="Обычный 4 3 2 12" xfId="1568"/>
     <cellStyle name="Обычный 4 3 2 13" xfId="1659"/>
     <cellStyle name="Обычный 4 3 2 14" xfId="1750"/>
     <cellStyle name="Обычный 4 3 2 15" xfId="1840"/>
     <cellStyle name="Обычный 4 3 2 16" xfId="1930"/>
     <cellStyle name="Обычный 4 3 2 17" xfId="2019"/>
     <cellStyle name="Обычный 4 3 2 18" xfId="2104"/>
     <cellStyle name="Обычный 4 3 2 19" xfId="2188"/>
     <cellStyle name="Обычный 4 3 2 2" xfId="392"/>
     <cellStyle name="Обычный 4 3 2 20" xfId="2267"/>
     <cellStyle name="Обычный 4 3 2 21" xfId="2343"/>
     <cellStyle name="Обычный 4 3 2 22" xfId="2402"/>
+    <cellStyle name="Обычный 4 3 2 23" xfId="2642"/>
+    <cellStyle name="Обычный 4 3 2 24" xfId="2702"/>
+    <cellStyle name="Обычный 4 3 2 25" xfId="2855"/>
+    <cellStyle name="Обычный 4 3 2 26" xfId="2961"/>
+    <cellStyle name="Обычный 4 3 2 27" xfId="3067"/>
+    <cellStyle name="Обычный 4 3 2 28" xfId="3173"/>
+    <cellStyle name="Обычный 4 3 2 29" xfId="3279"/>
     <cellStyle name="Обычный 4 3 2 3" xfId="485"/>
+    <cellStyle name="Обычный 4 3 2 30" xfId="3384"/>
+    <cellStyle name="Обычный 4 3 2 31" xfId="3488"/>
+    <cellStyle name="Обычный 4 3 2 32" xfId="3590"/>
+    <cellStyle name="Обычный 4 3 2 33" xfId="3691"/>
+    <cellStyle name="Обычный 4 3 2 34" xfId="3786"/>
+    <cellStyle name="Обычный 4 3 2 35" xfId="3874"/>
+    <cellStyle name="Обычный 4 3 2 36" xfId="3961"/>
+    <cellStyle name="Обычный 4 3 2 37" xfId="4042"/>
+    <cellStyle name="Обычный 4 3 2 38" xfId="4109"/>
     <cellStyle name="Обычный 4 3 2 4" xfId="650"/>
     <cellStyle name="Обычный 4 3 2 5" xfId="701"/>
     <cellStyle name="Обычный 4 3 2 6" xfId="737"/>
     <cellStyle name="Обычный 4 3 2 7" xfId="988"/>
     <cellStyle name="Обычный 4 3 2 8" xfId="1178"/>
     <cellStyle name="Обычный 4 3 2 9" xfId="1285"/>
     <cellStyle name="Обычный 4 3 20" xfId="2138"/>
     <cellStyle name="Обычный 4 3 21" xfId="2219"/>
     <cellStyle name="Обычный 4 3 22" xfId="2298"/>
+    <cellStyle name="Обычный 4 3 23" xfId="2460"/>
+    <cellStyle name="Обычный 4 3 24" xfId="2669"/>
+    <cellStyle name="Обычный 4 3 25" xfId="2491"/>
+    <cellStyle name="Обычный 4 3 26" xfId="2597"/>
+    <cellStyle name="Обычный 4 3 27" xfId="2635"/>
+    <cellStyle name="Обычный 4 3 28" xfId="2518"/>
+    <cellStyle name="Обычный 4 3 29" xfId="2522"/>
     <cellStyle name="Обычный 4 3 3" xfId="439"/>
+    <cellStyle name="Обычный 4 3 30" xfId="2840"/>
+    <cellStyle name="Обычный 4 3 31" xfId="2947"/>
+    <cellStyle name="Обычный 4 3 32" xfId="3053"/>
+    <cellStyle name="Обычный 4 3 33" xfId="3159"/>
+    <cellStyle name="Обычный 4 3 34" xfId="3265"/>
+    <cellStyle name="Обычный 4 3 35" xfId="3371"/>
+    <cellStyle name="Обычный 4 3 36" xfId="3475"/>
+    <cellStyle name="Обычный 4 3 37" xfId="3578"/>
+    <cellStyle name="Обычный 4 3 38" xfId="3679"/>
     <cellStyle name="Обычный 4 3 4" xfId="536"/>
     <cellStyle name="Обычный 4 3 5" xfId="583"/>
     <cellStyle name="Обычный 4 3 6" xfId="531"/>
     <cellStyle name="Обычный 4 3 7" xfId="796"/>
     <cellStyle name="Обычный 4 3 8" xfId="833"/>
     <cellStyle name="Обычный 4 3 9" xfId="1205"/>
     <cellStyle name="Обычный 4 30" xfId="1727"/>
     <cellStyle name="Обычный 4 31" xfId="1817"/>
     <cellStyle name="Обычный 4 32" xfId="1907"/>
     <cellStyle name="Обычный 4 33" xfId="1997"/>
     <cellStyle name="Обычный 4 34" xfId="2083"/>
     <cellStyle name="Обычный 4 35" xfId="2167"/>
     <cellStyle name="Обычный 4 36" xfId="2247"/>
     <cellStyle name="Обычный 4 37" xfId="2324"/>
     <cellStyle name="Обычный 4 38" xfId="2386"/>
+    <cellStyle name="Обычный 4 39" xfId="2422"/>
     <cellStyle name="Обычный 4 4" xfId="56"/>
     <cellStyle name="Обычный 4 4 10" xfId="856"/>
     <cellStyle name="Обычный 4 4 11" xfId="1246"/>
     <cellStyle name="Обычный 4 4 12" xfId="1342"/>
     <cellStyle name="Обычный 4 4 13" xfId="1437"/>
     <cellStyle name="Обычный 4 4 14" xfId="1531"/>
     <cellStyle name="Обычный 4 4 15" xfId="1622"/>
     <cellStyle name="Обычный 4 4 16" xfId="1713"/>
     <cellStyle name="Обычный 4 4 17" xfId="1803"/>
     <cellStyle name="Обычный 4 4 18" xfId="1893"/>
     <cellStyle name="Обычный 4 4 19" xfId="1983"/>
     <cellStyle name="Обычный 4 4 2" xfId="178"/>
     <cellStyle name="Обычный 4 4 2 10" xfId="1334"/>
     <cellStyle name="Обычный 4 4 2 11" xfId="1429"/>
     <cellStyle name="Обычный 4 4 2 12" xfId="1523"/>
     <cellStyle name="Обычный 4 4 2 13" xfId="1616"/>
     <cellStyle name="Обычный 4 4 2 14" xfId="1707"/>
     <cellStyle name="Обычный 4 4 2 15" xfId="1797"/>
     <cellStyle name="Обычный 4 4 2 16" xfId="1887"/>
     <cellStyle name="Обычный 4 4 2 17" xfId="1977"/>
     <cellStyle name="Обычный 4 4 2 18" xfId="2064"/>
     <cellStyle name="Обычный 4 4 2 19" xfId="2148"/>
     <cellStyle name="Обычный 4 4 2 2" xfId="393"/>
     <cellStyle name="Обычный 4 4 2 20" xfId="2229"/>
     <cellStyle name="Обычный 4 4 2 21" xfId="2308"/>
     <cellStyle name="Обычный 4 4 2 22" xfId="2378"/>
+    <cellStyle name="Обычный 4 4 2 23" xfId="2643"/>
+    <cellStyle name="Обычный 4 4 2 24" xfId="2749"/>
+    <cellStyle name="Обычный 4 4 2 25" xfId="2807"/>
+    <cellStyle name="Обычный 4 4 2 26" xfId="2914"/>
+    <cellStyle name="Обычный 4 4 2 27" xfId="3020"/>
+    <cellStyle name="Обычный 4 4 2 28" xfId="3126"/>
+    <cellStyle name="Обычный 4 4 2 29" xfId="3232"/>
     <cellStyle name="Обычный 4 4 2 3" xfId="486"/>
+    <cellStyle name="Обычный 4 4 2 30" xfId="3338"/>
+    <cellStyle name="Обычный 4 4 2 31" xfId="3442"/>
+    <cellStyle name="Обычный 4 4 2 32" xfId="3545"/>
+    <cellStyle name="Обычный 4 4 2 33" xfId="3646"/>
+    <cellStyle name="Обычный 4 4 2 34" xfId="3744"/>
+    <cellStyle name="Обычный 4 4 2 35" xfId="3836"/>
+    <cellStyle name="Обычный 4 4 2 36" xfId="3924"/>
+    <cellStyle name="Обычный 4 4 2 37" xfId="4007"/>
+    <cellStyle name="Обычный 4 4 2 38" xfId="4083"/>
     <cellStyle name="Обычный 4 4 2 4" xfId="651"/>
     <cellStyle name="Обычный 4 4 2 5" xfId="702"/>
     <cellStyle name="Обычный 4 4 2 6" xfId="738"/>
     <cellStyle name="Обычный 4 4 2 7" xfId="989"/>
     <cellStyle name="Обычный 4 4 2 8" xfId="1179"/>
     <cellStyle name="Обычный 4 4 2 9" xfId="1238"/>
     <cellStyle name="Обычный 4 4 20" xfId="2069"/>
     <cellStyle name="Обычный 4 4 21" xfId="2153"/>
     <cellStyle name="Обычный 4 4 22" xfId="2233"/>
+    <cellStyle name="Обычный 4 4 23" xfId="2463"/>
+    <cellStyle name="Обычный 4 4 24" xfId="2530"/>
+    <cellStyle name="Обычный 4 4 25" xfId="2882"/>
+    <cellStyle name="Обычный 4 4 26" xfId="2988"/>
+    <cellStyle name="Обычный 4 4 27" xfId="3094"/>
+    <cellStyle name="Обычный 4 4 28" xfId="3200"/>
+    <cellStyle name="Обычный 4 4 29" xfId="3306"/>
     <cellStyle name="Обычный 4 4 3" xfId="441"/>
+    <cellStyle name="Обычный 4 4 30" xfId="3411"/>
+    <cellStyle name="Обычный 4 4 31" xfId="3514"/>
+    <cellStyle name="Обычный 4 4 32" xfId="3615"/>
+    <cellStyle name="Обычный 4 4 33" xfId="3715"/>
+    <cellStyle name="Обычный 4 4 34" xfId="3810"/>
+    <cellStyle name="Обычный 4 4 35" xfId="3898"/>
+    <cellStyle name="Обычный 4 4 36" xfId="3984"/>
+    <cellStyle name="Обычный 4 4 37" xfId="4065"/>
+    <cellStyle name="Обычный 4 4 38" xfId="4121"/>
     <cellStyle name="Обычный 4 4 4" xfId="533"/>
     <cellStyle name="Обычный 4 4 5" xfId="589"/>
     <cellStyle name="Обычный 4 4 6" xfId="619"/>
     <cellStyle name="Обычный 4 4 7" xfId="799"/>
     <cellStyle name="Обычный 4 4 8" xfId="825"/>
     <cellStyle name="Обычный 4 4 9" xfId="901"/>
+    <cellStyle name="Обычный 4 40" xfId="2725"/>
+    <cellStyle name="Обычный 4 41" xfId="2830"/>
+    <cellStyle name="Обычный 4 42" xfId="2937"/>
+    <cellStyle name="Обычный 4 43" xfId="3043"/>
+    <cellStyle name="Обычный 4 44" xfId="3149"/>
+    <cellStyle name="Обычный 4 45" xfId="3255"/>
+    <cellStyle name="Обычный 4 46" xfId="3361"/>
+    <cellStyle name="Обычный 4 47" xfId="3465"/>
+    <cellStyle name="Обычный 4 48" xfId="3568"/>
+    <cellStyle name="Обычный 4 49" xfId="3669"/>
     <cellStyle name="Обычный 4 5" xfId="62"/>
     <cellStyle name="Обычный 4 5 10" xfId="1407"/>
     <cellStyle name="Обычный 4 5 11" xfId="1501"/>
     <cellStyle name="Обычный 4 5 12" xfId="1594"/>
     <cellStyle name="Обычный 4 5 13" xfId="1685"/>
     <cellStyle name="Обычный 4 5 14" xfId="1775"/>
     <cellStyle name="Обычный 4 5 15" xfId="1865"/>
     <cellStyle name="Обычный 4 5 16" xfId="1955"/>
     <cellStyle name="Обычный 4 5 17" xfId="2043"/>
     <cellStyle name="Обычный 4 5 18" xfId="2128"/>
     <cellStyle name="Обычный 4 5 19" xfId="2209"/>
     <cellStyle name="Обычный 4 5 2" xfId="180"/>
     <cellStyle name="Обычный 4 5 2 10" xfId="1380"/>
     <cellStyle name="Обычный 4 5 2 11" xfId="1474"/>
     <cellStyle name="Обычный 4 5 2 12" xfId="1567"/>
     <cellStyle name="Обычный 4 5 2 13" xfId="1658"/>
     <cellStyle name="Обычный 4 5 2 14" xfId="1749"/>
     <cellStyle name="Обычный 4 5 2 15" xfId="1839"/>
     <cellStyle name="Обычный 4 5 2 16" xfId="1929"/>
     <cellStyle name="Обычный 4 5 2 17" xfId="2018"/>
     <cellStyle name="Обычный 4 5 2 18" xfId="2103"/>
     <cellStyle name="Обычный 4 5 2 19" xfId="2187"/>
     <cellStyle name="Обычный 4 5 2 2" xfId="394"/>
     <cellStyle name="Обычный 4 5 2 20" xfId="2266"/>
     <cellStyle name="Обычный 4 5 2 21" xfId="2342"/>
     <cellStyle name="Обычный 4 5 2 22" xfId="2401"/>
+    <cellStyle name="Обычный 4 5 2 23" xfId="2644"/>
+    <cellStyle name="Обычный 4 5 2 24" xfId="2701"/>
+    <cellStyle name="Обычный 4 5 2 25" xfId="2854"/>
+    <cellStyle name="Обычный 4 5 2 26" xfId="2960"/>
+    <cellStyle name="Обычный 4 5 2 27" xfId="3066"/>
+    <cellStyle name="Обычный 4 5 2 28" xfId="3172"/>
+    <cellStyle name="Обычный 4 5 2 29" xfId="3278"/>
     <cellStyle name="Обычный 4 5 2 3" xfId="487"/>
+    <cellStyle name="Обычный 4 5 2 30" xfId="3383"/>
+    <cellStyle name="Обычный 4 5 2 31" xfId="3487"/>
+    <cellStyle name="Обычный 4 5 2 32" xfId="3589"/>
+    <cellStyle name="Обычный 4 5 2 33" xfId="3690"/>
+    <cellStyle name="Обычный 4 5 2 34" xfId="3785"/>
+    <cellStyle name="Обычный 4 5 2 35" xfId="3873"/>
+    <cellStyle name="Обычный 4 5 2 36" xfId="3960"/>
+    <cellStyle name="Обычный 4 5 2 37" xfId="4041"/>
+    <cellStyle name="Обычный 4 5 2 38" xfId="4108"/>
     <cellStyle name="Обычный 4 5 2 4" xfId="652"/>
     <cellStyle name="Обычный 4 5 2 5" xfId="703"/>
     <cellStyle name="Обычный 4 5 2 6" xfId="739"/>
     <cellStyle name="Обычный 4 5 2 7" xfId="990"/>
     <cellStyle name="Обычный 4 5 2 8" xfId="1180"/>
     <cellStyle name="Обычный 4 5 2 9" xfId="1284"/>
     <cellStyle name="Обычный 4 5 20" xfId="2288"/>
     <cellStyle name="Обычный 4 5 21" xfId="2363"/>
     <cellStyle name="Обычный 4 5 22" xfId="2410"/>
+    <cellStyle name="Обычный 4 5 23" xfId="2465"/>
+    <cellStyle name="Обычный 4 5 24" xfId="2776"/>
+    <cellStyle name="Обычный 4 5 25" xfId="2754"/>
+    <cellStyle name="Обычный 4 5 26" xfId="2812"/>
+    <cellStyle name="Обычный 4 5 27" xfId="2919"/>
+    <cellStyle name="Обычный 4 5 28" xfId="3025"/>
+    <cellStyle name="Обычный 4 5 29" xfId="3131"/>
     <cellStyle name="Обычный 4 5 3" xfId="442"/>
+    <cellStyle name="Обычный 4 5 30" xfId="3237"/>
+    <cellStyle name="Обычный 4 5 31" xfId="3343"/>
+    <cellStyle name="Обычный 4 5 32" xfId="3447"/>
+    <cellStyle name="Обычный 4 5 33" xfId="3550"/>
+    <cellStyle name="Обычный 4 5 34" xfId="3651"/>
+    <cellStyle name="Обычный 4 5 35" xfId="3749"/>
+    <cellStyle name="Обычный 4 5 36" xfId="3840"/>
+    <cellStyle name="Обычный 4 5 37" xfId="3928"/>
+    <cellStyle name="Обычный 4 5 38" xfId="4011"/>
     <cellStyle name="Обычный 4 5 4" xfId="602"/>
     <cellStyle name="Обычный 4 5 5" xfId="641"/>
     <cellStyle name="Обычный 4 5 6" xfId="694"/>
     <cellStyle name="Обычный 4 5 7" xfId="801"/>
     <cellStyle name="Обычный 4 5 8" xfId="974"/>
     <cellStyle name="Обычный 4 5 9" xfId="1311"/>
+    <cellStyle name="Обычный 4 50" xfId="3767"/>
+    <cellStyle name="Обычный 4 51" xfId="3856"/>
+    <cellStyle name="Обычный 4 52" xfId="3944"/>
+    <cellStyle name="Обычный 4 53" xfId="4027"/>
+    <cellStyle name="Обычный 4 54" xfId="4094"/>
     <cellStyle name="Обычный 4 6" xfId="68"/>
     <cellStyle name="Обычный 4 6 10" xfId="1306"/>
     <cellStyle name="Обычный 4 6 11" xfId="1402"/>
     <cellStyle name="Обычный 4 6 12" xfId="1496"/>
     <cellStyle name="Обычный 4 6 13" xfId="1589"/>
     <cellStyle name="Обычный 4 6 14" xfId="1680"/>
     <cellStyle name="Обычный 4 6 15" xfId="1771"/>
     <cellStyle name="Обычный 4 6 16" xfId="1861"/>
     <cellStyle name="Обычный 4 6 17" xfId="1951"/>
     <cellStyle name="Обычный 4 6 18" xfId="2040"/>
     <cellStyle name="Обычный 4 6 19" xfId="2125"/>
     <cellStyle name="Обычный 4 6 2" xfId="183"/>
     <cellStyle name="Обычный 4 6 2 10" xfId="1333"/>
     <cellStyle name="Обычный 4 6 2 11" xfId="1428"/>
     <cellStyle name="Обычный 4 6 2 12" xfId="1522"/>
     <cellStyle name="Обычный 4 6 2 13" xfId="1615"/>
     <cellStyle name="Обычный 4 6 2 14" xfId="1706"/>
     <cellStyle name="Обычный 4 6 2 15" xfId="1796"/>
     <cellStyle name="Обычный 4 6 2 16" xfId="1886"/>
     <cellStyle name="Обычный 4 6 2 17" xfId="1976"/>
     <cellStyle name="Обычный 4 6 2 18" xfId="2063"/>
     <cellStyle name="Обычный 4 6 2 19" xfId="2147"/>
     <cellStyle name="Обычный 4 6 2 2" xfId="395"/>
     <cellStyle name="Обычный 4 6 2 20" xfId="2228"/>
     <cellStyle name="Обычный 4 6 2 21" xfId="2307"/>
     <cellStyle name="Обычный 4 6 2 22" xfId="2377"/>
+    <cellStyle name="Обычный 4 6 2 23" xfId="2645"/>
+    <cellStyle name="Обычный 4 6 2 24" xfId="2748"/>
+    <cellStyle name="Обычный 4 6 2 25" xfId="2806"/>
+    <cellStyle name="Обычный 4 6 2 26" xfId="2913"/>
+    <cellStyle name="Обычный 4 6 2 27" xfId="3019"/>
+    <cellStyle name="Обычный 4 6 2 28" xfId="3125"/>
+    <cellStyle name="Обычный 4 6 2 29" xfId="3231"/>
     <cellStyle name="Обычный 4 6 2 3" xfId="488"/>
+    <cellStyle name="Обычный 4 6 2 30" xfId="3337"/>
+    <cellStyle name="Обычный 4 6 2 31" xfId="3441"/>
+    <cellStyle name="Обычный 4 6 2 32" xfId="3544"/>
+    <cellStyle name="Обычный 4 6 2 33" xfId="3645"/>
+    <cellStyle name="Обычный 4 6 2 34" xfId="3743"/>
+    <cellStyle name="Обычный 4 6 2 35" xfId="3835"/>
+    <cellStyle name="Обычный 4 6 2 36" xfId="3923"/>
+    <cellStyle name="Обычный 4 6 2 37" xfId="4006"/>
+    <cellStyle name="Обычный 4 6 2 38" xfId="4082"/>
     <cellStyle name="Обычный 4 6 2 4" xfId="653"/>
     <cellStyle name="Обычный 4 6 2 5" xfId="704"/>
     <cellStyle name="Обычный 4 6 2 6" xfId="740"/>
     <cellStyle name="Обычный 4 6 2 7" xfId="991"/>
     <cellStyle name="Обычный 4 6 2 8" xfId="1181"/>
     <cellStyle name="Обычный 4 6 2 9" xfId="1237"/>
     <cellStyle name="Обычный 4 6 20" xfId="2206"/>
     <cellStyle name="Обычный 4 6 21" xfId="2285"/>
     <cellStyle name="Обычный 4 6 22" xfId="2360"/>
+    <cellStyle name="Обычный 4 6 23" xfId="2468"/>
+    <cellStyle name="Обычный 4 6 24" xfId="2420"/>
+    <cellStyle name="Обычный 4 6 25" xfId="2580"/>
+    <cellStyle name="Обычный 4 6 26" xfId="2456"/>
+    <cellStyle name="Обычный 4 6 27" xfId="2447"/>
+    <cellStyle name="Обычный 4 6 28" xfId="2593"/>
+    <cellStyle name="Обычный 4 6 29" xfId="2472"/>
     <cellStyle name="Обычный 4 6 3" xfId="444"/>
+    <cellStyle name="Обычный 4 6 30" xfId="2576"/>
+    <cellStyle name="Обычный 4 6 31" xfId="2448"/>
+    <cellStyle name="Обычный 4 6 32" xfId="2746"/>
+    <cellStyle name="Обычный 4 6 33" xfId="2804"/>
+    <cellStyle name="Обычный 4 6 34" xfId="2911"/>
+    <cellStyle name="Обычный 4 6 35" xfId="3017"/>
+    <cellStyle name="Обычный 4 6 36" xfId="3123"/>
+    <cellStyle name="Обычный 4 6 37" xfId="3229"/>
+    <cellStyle name="Обычный 4 6 38" xfId="3335"/>
     <cellStyle name="Обычный 4 6 4" xfId="527"/>
     <cellStyle name="Обычный 4 6 5" xfId="596"/>
     <cellStyle name="Обычный 4 6 6" xfId="627"/>
     <cellStyle name="Обычный 4 6 7" xfId="804"/>
     <cellStyle name="Обычный 4 6 8" xfId="817"/>
     <cellStyle name="Обычный 4 6 9" xfId="987"/>
     <cellStyle name="Обычный 4 7" xfId="74"/>
     <cellStyle name="Обычный 4 7 10" xfId="839"/>
     <cellStyle name="Обычный 4 7 11" xfId="910"/>
     <cellStyle name="Обычный 4 7 12" xfId="837"/>
     <cellStyle name="Обычный 4 7 13" xfId="1012"/>
     <cellStyle name="Обычный 4 7 14" xfId="849"/>
     <cellStyle name="Обычный 4 7 15" xfId="975"/>
     <cellStyle name="Обычный 4 7 16" xfId="909"/>
     <cellStyle name="Обычный 4 7 17" xfId="838"/>
     <cellStyle name="Обычный 4 7 18" xfId="918"/>
     <cellStyle name="Обычный 4 7 19" xfId="1124"/>
     <cellStyle name="Обычный 4 7 2" xfId="185"/>
     <cellStyle name="Обычный 4 7 2 10" xfId="1379"/>
     <cellStyle name="Обычный 4 7 2 11" xfId="1473"/>
     <cellStyle name="Обычный 4 7 2 12" xfId="1566"/>
     <cellStyle name="Обычный 4 7 2 13" xfId="1657"/>
     <cellStyle name="Обычный 4 7 2 14" xfId="1748"/>
     <cellStyle name="Обычный 4 7 2 15" xfId="1838"/>
     <cellStyle name="Обычный 4 7 2 16" xfId="1928"/>
     <cellStyle name="Обычный 4 7 2 17" xfId="2017"/>
     <cellStyle name="Обычный 4 7 2 18" xfId="2102"/>
     <cellStyle name="Обычный 4 7 2 19" xfId="2186"/>
     <cellStyle name="Обычный 4 7 2 2" xfId="396"/>
     <cellStyle name="Обычный 4 7 2 20" xfId="2265"/>
     <cellStyle name="Обычный 4 7 2 21" xfId="2341"/>
     <cellStyle name="Обычный 4 7 2 22" xfId="2400"/>
+    <cellStyle name="Обычный 4 7 2 23" xfId="2646"/>
+    <cellStyle name="Обычный 4 7 2 24" xfId="2700"/>
+    <cellStyle name="Обычный 4 7 2 25" xfId="2853"/>
+    <cellStyle name="Обычный 4 7 2 26" xfId="2959"/>
+    <cellStyle name="Обычный 4 7 2 27" xfId="3065"/>
+    <cellStyle name="Обычный 4 7 2 28" xfId="3171"/>
+    <cellStyle name="Обычный 4 7 2 29" xfId="3277"/>
     <cellStyle name="Обычный 4 7 2 3" xfId="489"/>
+    <cellStyle name="Обычный 4 7 2 30" xfId="3382"/>
+    <cellStyle name="Обычный 4 7 2 31" xfId="3486"/>
+    <cellStyle name="Обычный 4 7 2 32" xfId="3588"/>
+    <cellStyle name="Обычный 4 7 2 33" xfId="3689"/>
+    <cellStyle name="Обычный 4 7 2 34" xfId="3784"/>
+    <cellStyle name="Обычный 4 7 2 35" xfId="3872"/>
+    <cellStyle name="Обычный 4 7 2 36" xfId="3959"/>
+    <cellStyle name="Обычный 4 7 2 37" xfId="4040"/>
+    <cellStyle name="Обычный 4 7 2 38" xfId="4107"/>
     <cellStyle name="Обычный 4 7 2 4" xfId="654"/>
     <cellStyle name="Обычный 4 7 2 5" xfId="705"/>
     <cellStyle name="Обычный 4 7 2 6" xfId="741"/>
     <cellStyle name="Обычный 4 7 2 7" xfId="992"/>
     <cellStyle name="Обычный 4 7 2 8" xfId="1182"/>
     <cellStyle name="Обычный 4 7 2 9" xfId="1283"/>
     <cellStyle name="Обычный 4 7 20" xfId="970"/>
     <cellStyle name="Обычный 4 7 21" xfId="923"/>
     <cellStyle name="Обычный 4 7 22" xfId="1129"/>
+    <cellStyle name="Обычный 4 7 23" xfId="2470"/>
+    <cellStyle name="Обычный 4 7 24" xfId="2523"/>
+    <cellStyle name="Обычный 4 7 25" xfId="2591"/>
+    <cellStyle name="Обычный 4 7 26" xfId="2480"/>
+    <cellStyle name="Обычный 4 7 27" xfId="2571"/>
+    <cellStyle name="Обычный 4 7 28" xfId="2477"/>
+    <cellStyle name="Обычный 4 7 29" xfId="2816"/>
     <cellStyle name="Обычный 4 7 3" xfId="445"/>
+    <cellStyle name="Обычный 4 7 30" xfId="2923"/>
+    <cellStyle name="Обычный 4 7 31" xfId="3029"/>
+    <cellStyle name="Обычный 4 7 32" xfId="3135"/>
+    <cellStyle name="Обычный 4 7 33" xfId="3241"/>
+    <cellStyle name="Обычный 4 7 34" xfId="3347"/>
+    <cellStyle name="Обычный 4 7 35" xfId="3451"/>
+    <cellStyle name="Обычный 4 7 36" xfId="3554"/>
+    <cellStyle name="Обычный 4 7 37" xfId="3655"/>
+    <cellStyle name="Обычный 4 7 38" xfId="3753"/>
     <cellStyle name="Обычный 4 7 4" xfId="525"/>
     <cellStyle name="Обычный 4 7 5" xfId="599"/>
     <cellStyle name="Обычный 4 7 6" xfId="630"/>
     <cellStyle name="Обычный 4 7 7" xfId="806"/>
     <cellStyle name="Обычный 4 7 8" xfId="814"/>
     <cellStyle name="Обычный 4 7 9" xfId="908"/>
     <cellStyle name="Обычный 4 8" xfId="80"/>
     <cellStyle name="Обычный 4 8 10" xfId="1127"/>
     <cellStyle name="Обычный 4 8 11" xfId="982"/>
     <cellStyle name="Обычный 4 8 12" xfId="1195"/>
     <cellStyle name="Обычный 4 8 13" xfId="1230"/>
     <cellStyle name="Обычный 4 8 14" xfId="1326"/>
     <cellStyle name="Обычный 4 8 15" xfId="1421"/>
     <cellStyle name="Обычный 4 8 16" xfId="1515"/>
     <cellStyle name="Обычный 4 8 17" xfId="1608"/>
     <cellStyle name="Обычный 4 8 18" xfId="1699"/>
     <cellStyle name="Обычный 4 8 19" xfId="1789"/>
     <cellStyle name="Обычный 4 8 2" xfId="187"/>
     <cellStyle name="Обычный 4 8 2 10" xfId="1332"/>
     <cellStyle name="Обычный 4 8 2 11" xfId="1427"/>
     <cellStyle name="Обычный 4 8 2 12" xfId="1521"/>
     <cellStyle name="Обычный 4 8 2 13" xfId="1614"/>
     <cellStyle name="Обычный 4 8 2 14" xfId="1705"/>
     <cellStyle name="Обычный 4 8 2 15" xfId="1795"/>
     <cellStyle name="Обычный 4 8 2 16" xfId="1885"/>
     <cellStyle name="Обычный 4 8 2 17" xfId="1975"/>
     <cellStyle name="Обычный 4 8 2 18" xfId="2062"/>
     <cellStyle name="Обычный 4 8 2 19" xfId="2146"/>
     <cellStyle name="Обычный 4 8 2 2" xfId="397"/>
     <cellStyle name="Обычный 4 8 2 20" xfId="2227"/>
     <cellStyle name="Обычный 4 8 2 21" xfId="2306"/>
     <cellStyle name="Обычный 4 8 2 22" xfId="2376"/>
+    <cellStyle name="Обычный 4 8 2 23" xfId="2647"/>
+    <cellStyle name="Обычный 4 8 2 24" xfId="2747"/>
+    <cellStyle name="Обычный 4 8 2 25" xfId="2805"/>
+    <cellStyle name="Обычный 4 8 2 26" xfId="2912"/>
+    <cellStyle name="Обычный 4 8 2 27" xfId="3018"/>
+    <cellStyle name="Обычный 4 8 2 28" xfId="3124"/>
+    <cellStyle name="Обычный 4 8 2 29" xfId="3230"/>
     <cellStyle name="Обычный 4 8 2 3" xfId="490"/>
+    <cellStyle name="Обычный 4 8 2 30" xfId="3336"/>
+    <cellStyle name="Обычный 4 8 2 31" xfId="3440"/>
+    <cellStyle name="Обычный 4 8 2 32" xfId="3543"/>
+    <cellStyle name="Обычный 4 8 2 33" xfId="3644"/>
+    <cellStyle name="Обычный 4 8 2 34" xfId="3742"/>
+    <cellStyle name="Обычный 4 8 2 35" xfId="3834"/>
+    <cellStyle name="Обычный 4 8 2 36" xfId="3922"/>
+    <cellStyle name="Обычный 4 8 2 37" xfId="4005"/>
+    <cellStyle name="Обычный 4 8 2 38" xfId="4081"/>
     <cellStyle name="Обычный 4 8 2 4" xfId="655"/>
     <cellStyle name="Обычный 4 8 2 5" xfId="706"/>
     <cellStyle name="Обычный 4 8 2 6" xfId="742"/>
     <cellStyle name="Обычный 4 8 2 7" xfId="993"/>
     <cellStyle name="Обычный 4 8 2 8" xfId="1183"/>
     <cellStyle name="Обычный 4 8 2 9" xfId="1236"/>
     <cellStyle name="Обычный 4 8 20" xfId="1879"/>
     <cellStyle name="Обычный 4 8 21" xfId="1969"/>
     <cellStyle name="Обычный 4 8 22" xfId="2057"/>
+    <cellStyle name="Обычный 4 8 23" xfId="2471"/>
+    <cellStyle name="Обычный 4 8 24" xfId="2510"/>
+    <cellStyle name="Обычный 4 8 25" xfId="2602"/>
+    <cellStyle name="Обычный 4 8 26" xfId="2778"/>
+    <cellStyle name="Обычный 4 8 27" xfId="2575"/>
+    <cellStyle name="Обычный 4 8 28" xfId="2513"/>
+    <cellStyle name="Обычный 4 8 29" xfId="2629"/>
     <cellStyle name="Обычный 4 8 3" xfId="446"/>
+    <cellStyle name="Обычный 4 8 30" xfId="2459"/>
+    <cellStyle name="Обычный 4 8 31" xfId="2890"/>
+    <cellStyle name="Обычный 4 8 32" xfId="2996"/>
+    <cellStyle name="Обычный 4 8 33" xfId="3102"/>
+    <cellStyle name="Обычный 4 8 34" xfId="3208"/>
+    <cellStyle name="Обычный 4 8 35" xfId="3314"/>
+    <cellStyle name="Обычный 4 8 36" xfId="3419"/>
+    <cellStyle name="Обычный 4 8 37" xfId="3522"/>
+    <cellStyle name="Обычный 4 8 38" xfId="3623"/>
     <cellStyle name="Обычный 4 8 4" xfId="521"/>
     <cellStyle name="Обычный 4 8 5" xfId="601"/>
     <cellStyle name="Обычный 4 8 6" xfId="636"/>
     <cellStyle name="Обычный 4 8 7" xfId="808"/>
     <cellStyle name="Обычный 4 8 8" xfId="810"/>
     <cellStyle name="Обычный 4 8 9" xfId="921"/>
     <cellStyle name="Обычный 4 9" xfId="86"/>
     <cellStyle name="Обычный 4 9 10" xfId="1166"/>
     <cellStyle name="Обычный 4 9 11" xfId="1291"/>
     <cellStyle name="Обычный 4 9 12" xfId="1387"/>
     <cellStyle name="Обычный 4 9 13" xfId="1481"/>
     <cellStyle name="Обычный 4 9 14" xfId="1574"/>
     <cellStyle name="Обычный 4 9 15" xfId="1665"/>
     <cellStyle name="Обычный 4 9 16" xfId="1756"/>
     <cellStyle name="Обычный 4 9 17" xfId="1846"/>
     <cellStyle name="Обычный 4 9 18" xfId="1936"/>
     <cellStyle name="Обычный 4 9 19" xfId="2025"/>
     <cellStyle name="Обычный 4 9 2" xfId="191"/>
     <cellStyle name="Обычный 4 9 2 10" xfId="1378"/>
     <cellStyle name="Обычный 4 9 2 11" xfId="1472"/>
     <cellStyle name="Обычный 4 9 2 12" xfId="1565"/>
     <cellStyle name="Обычный 4 9 2 13" xfId="1656"/>
     <cellStyle name="Обычный 4 9 2 14" xfId="1747"/>
     <cellStyle name="Обычный 4 9 2 15" xfId="1837"/>
     <cellStyle name="Обычный 4 9 2 16" xfId="1927"/>
     <cellStyle name="Обычный 4 9 2 17" xfId="2016"/>
     <cellStyle name="Обычный 4 9 2 18" xfId="2101"/>
     <cellStyle name="Обычный 4 9 2 19" xfId="2185"/>
     <cellStyle name="Обычный 4 9 2 2" xfId="398"/>
     <cellStyle name="Обычный 4 9 2 20" xfId="2264"/>
     <cellStyle name="Обычный 4 9 2 21" xfId="2340"/>
     <cellStyle name="Обычный 4 9 2 22" xfId="2399"/>
+    <cellStyle name="Обычный 4 9 2 23" xfId="2648"/>
+    <cellStyle name="Обычный 4 9 2 24" xfId="2699"/>
+    <cellStyle name="Обычный 4 9 2 25" xfId="2852"/>
+    <cellStyle name="Обычный 4 9 2 26" xfId="2958"/>
+    <cellStyle name="Обычный 4 9 2 27" xfId="3064"/>
+    <cellStyle name="Обычный 4 9 2 28" xfId="3170"/>
+    <cellStyle name="Обычный 4 9 2 29" xfId="3276"/>
     <cellStyle name="Обычный 4 9 2 3" xfId="491"/>
+    <cellStyle name="Обычный 4 9 2 30" xfId="3381"/>
+    <cellStyle name="Обычный 4 9 2 31" xfId="3485"/>
+    <cellStyle name="Обычный 4 9 2 32" xfId="3587"/>
+    <cellStyle name="Обычный 4 9 2 33" xfId="3688"/>
+    <cellStyle name="Обычный 4 9 2 34" xfId="3783"/>
+    <cellStyle name="Обычный 4 9 2 35" xfId="3871"/>
+    <cellStyle name="Обычный 4 9 2 36" xfId="3958"/>
+    <cellStyle name="Обычный 4 9 2 37" xfId="4039"/>
+    <cellStyle name="Обычный 4 9 2 38" xfId="4106"/>
     <cellStyle name="Обычный 4 9 2 4" xfId="656"/>
     <cellStyle name="Обычный 4 9 2 5" xfId="707"/>
     <cellStyle name="Обычный 4 9 2 6" xfId="743"/>
     <cellStyle name="Обычный 4 9 2 7" xfId="994"/>
     <cellStyle name="Обычный 4 9 2 8" xfId="1184"/>
     <cellStyle name="Обычный 4 9 2 9" xfId="1282"/>
     <cellStyle name="Обычный 4 9 20" xfId="2110"/>
     <cellStyle name="Обычный 4 9 21" xfId="2192"/>
     <cellStyle name="Обычный 4 9 22" xfId="2271"/>
     <cellStyle name="Обычный 4 9 23" xfId="2347"/>
+    <cellStyle name="Обычный 4 9 24" xfId="2475"/>
+    <cellStyle name="Обычный 4 9 25" xfId="2630"/>
+    <cellStyle name="Обычный 4 9 26" xfId="2756"/>
+    <cellStyle name="Обычный 4 9 27" xfId="2515"/>
+    <cellStyle name="Обычный 4 9 28" xfId="2888"/>
+    <cellStyle name="Обычный 4 9 29" xfId="2994"/>
     <cellStyle name="Обычный 4 9 3" xfId="400"/>
+    <cellStyle name="Обычный 4 9 30" xfId="3100"/>
+    <cellStyle name="Обычный 4 9 31" xfId="3206"/>
+    <cellStyle name="Обычный 4 9 32" xfId="3312"/>
+    <cellStyle name="Обычный 4 9 33" xfId="3417"/>
+    <cellStyle name="Обычный 4 9 34" xfId="3520"/>
+    <cellStyle name="Обычный 4 9 35" xfId="3621"/>
+    <cellStyle name="Обычный 4 9 36" xfId="3721"/>
+    <cellStyle name="Обычный 4 9 37" xfId="3814"/>
+    <cellStyle name="Обычный 4 9 38" xfId="3902"/>
+    <cellStyle name="Обычный 4 9 39" xfId="3988"/>
     <cellStyle name="Обычный 4 9 4" xfId="447"/>
     <cellStyle name="Обычный 4 9 5" xfId="600"/>
     <cellStyle name="Обычный 4 9 6" xfId="635"/>
     <cellStyle name="Обычный 4 9 7" xfId="689"/>
     <cellStyle name="Обычный 4 9 8" xfId="812"/>
     <cellStyle name="Обычный 4 9 9" xfId="964"/>
     <cellStyle name="Обычный 5" xfId="13"/>
     <cellStyle name="Обычный 5 10" xfId="93"/>
     <cellStyle name="Обычный 5 11" xfId="99"/>
     <cellStyle name="Обычный 5 12" xfId="105"/>
     <cellStyle name="Обычный 5 13" xfId="111"/>
     <cellStyle name="Обычный 5 14" xfId="116"/>
     <cellStyle name="Обычный 5 15" xfId="121"/>
     <cellStyle name="Обычный 5 16" xfId="126"/>
     <cellStyle name="Обычный 5 17" xfId="131"/>
     <cellStyle name="Обычный 5 18" xfId="138"/>
     <cellStyle name="Обычный 5 19" xfId="423"/>
     <cellStyle name="Обычный 5 2" xfId="45"/>
     <cellStyle name="Обычный 5 2 10" xfId="1143"/>
     <cellStyle name="Обычный 5 2 11" xfId="900"/>
     <cellStyle name="Обычный 5 2 12" xfId="857"/>
     <cellStyle name="Обычный 5 2 13" xfId="1293"/>
     <cellStyle name="Обычный 5 2 14" xfId="1389"/>
     <cellStyle name="Обычный 5 2 15" xfId="1483"/>
     <cellStyle name="Обычный 5 2 16" xfId="1576"/>
     <cellStyle name="Обычный 5 2 17" xfId="1667"/>
     <cellStyle name="Обычный 5 2 18" xfId="1758"/>
     <cellStyle name="Обычный 5 2 19" xfId="1848"/>
     <cellStyle name="Обычный 5 2 2" xfId="167"/>
     <cellStyle name="Обычный 5 2 2 10" xfId="1376"/>
     <cellStyle name="Обычный 5 2 2 11" xfId="1470"/>
     <cellStyle name="Обычный 5 2 2 12" xfId="1563"/>
     <cellStyle name="Обычный 5 2 2 13" xfId="1654"/>
     <cellStyle name="Обычный 5 2 2 14" xfId="1745"/>
     <cellStyle name="Обычный 5 2 2 15" xfId="1835"/>
     <cellStyle name="Обычный 5 2 2 16" xfId="1925"/>
     <cellStyle name="Обычный 5 2 2 17" xfId="2015"/>
     <cellStyle name="Обычный 5 2 2 18" xfId="2100"/>
     <cellStyle name="Обычный 5 2 2 19" xfId="2184"/>
     <cellStyle name="Обычный 5 2 2 2" xfId="402"/>
     <cellStyle name="Обычный 5 2 2 20" xfId="2263"/>
     <cellStyle name="Обычный 5 2 2 21" xfId="2339"/>
     <cellStyle name="Обычный 5 2 2 22" xfId="2398"/>
+    <cellStyle name="Обычный 5 2 2 23" xfId="2652"/>
+    <cellStyle name="Обычный 5 2 2 24" xfId="2697"/>
+    <cellStyle name="Обычный 5 2 2 25" xfId="2850"/>
+    <cellStyle name="Обычный 5 2 2 26" xfId="2956"/>
+    <cellStyle name="Обычный 5 2 2 27" xfId="3062"/>
+    <cellStyle name="Обычный 5 2 2 28" xfId="3168"/>
+    <cellStyle name="Обычный 5 2 2 29" xfId="3274"/>
     <cellStyle name="Обычный 5 2 2 3" xfId="493"/>
+    <cellStyle name="Обычный 5 2 2 30" xfId="3380"/>
+    <cellStyle name="Обычный 5 2 2 31" xfId="3484"/>
+    <cellStyle name="Обычный 5 2 2 32" xfId="3586"/>
+    <cellStyle name="Обычный 5 2 2 33" xfId="3687"/>
+    <cellStyle name="Обычный 5 2 2 34" xfId="3782"/>
+    <cellStyle name="Обычный 5 2 2 35" xfId="3870"/>
+    <cellStyle name="Обычный 5 2 2 36" xfId="3957"/>
+    <cellStyle name="Обычный 5 2 2 37" xfId="4038"/>
+    <cellStyle name="Обычный 5 2 2 38" xfId="4105"/>
     <cellStyle name="Обычный 5 2 2 4" xfId="659"/>
     <cellStyle name="Обычный 5 2 2 5" xfId="709"/>
     <cellStyle name="Обычный 5 2 2 6" xfId="745"/>
     <cellStyle name="Обычный 5 2 2 7" xfId="997"/>
     <cellStyle name="Обычный 5 2 2 8" xfId="1188"/>
     <cellStyle name="Обычный 5 2 2 9" xfId="1280"/>
     <cellStyle name="Обычный 5 2 20" xfId="1938"/>
     <cellStyle name="Обычный 5 2 21" xfId="2027"/>
     <cellStyle name="Обычный 5 2 22" xfId="2112"/>
+    <cellStyle name="Обычный 5 2 23" xfId="2452"/>
+    <cellStyle name="Обычный 5 2 24" xfId="2498"/>
+    <cellStyle name="Обычный 5 2 25" xfId="2474"/>
+    <cellStyle name="Обычный 5 2 26" xfId="2519"/>
+    <cellStyle name="Обычный 5 2 27" xfId="2707"/>
+    <cellStyle name="Обычный 5 2 28" xfId="2860"/>
+    <cellStyle name="Обычный 5 2 29" xfId="2966"/>
     <cellStyle name="Обычный 5 2 3" xfId="433"/>
+    <cellStyle name="Обычный 5 2 30" xfId="3072"/>
+    <cellStyle name="Обычный 5 2 31" xfId="3178"/>
+    <cellStyle name="Обычный 5 2 32" xfId="3284"/>
+    <cellStyle name="Обычный 5 2 33" xfId="3389"/>
+    <cellStyle name="Обычный 5 2 34" xfId="3492"/>
+    <cellStyle name="Обычный 5 2 35" xfId="3594"/>
+    <cellStyle name="Обычный 5 2 36" xfId="3695"/>
+    <cellStyle name="Обычный 5 2 37" xfId="3790"/>
+    <cellStyle name="Обычный 5 2 38" xfId="3878"/>
     <cellStyle name="Обычный 5 2 4" xfId="548"/>
     <cellStyle name="Обычный 5 2 5" xfId="572"/>
     <cellStyle name="Обычный 5 2 6" xfId="523"/>
     <cellStyle name="Обычный 5 2 7" xfId="788"/>
     <cellStyle name="Обычный 5 2 8" xfId="854"/>
     <cellStyle name="Обычный 5 2 9" xfId="934"/>
     <cellStyle name="Обычный 5 20" xfId="607"/>
     <cellStyle name="Обычный 5 21" xfId="646"/>
     <cellStyle name="Обычный 5 22" xfId="698"/>
     <cellStyle name="Обычный 5 23" xfId="761"/>
     <cellStyle name="Обычный 5 24" xfId="984"/>
     <cellStyle name="Обычный 5 25" xfId="1304"/>
     <cellStyle name="Обычный 5 26" xfId="1400"/>
     <cellStyle name="Обычный 5 27" xfId="1494"/>
     <cellStyle name="Обычный 5 28" xfId="1587"/>
     <cellStyle name="Обычный 5 29" xfId="1678"/>
     <cellStyle name="Обычный 5 3" xfId="51"/>
     <cellStyle name="Обычный 5 3 10" xfId="1330"/>
     <cellStyle name="Обычный 5 3 11" xfId="1425"/>
     <cellStyle name="Обычный 5 3 12" xfId="1519"/>
     <cellStyle name="Обычный 5 3 13" xfId="1612"/>
     <cellStyle name="Обычный 5 3 14" xfId="1703"/>
     <cellStyle name="Обычный 5 3 15" xfId="1793"/>
     <cellStyle name="Обычный 5 3 16" xfId="1883"/>
     <cellStyle name="Обычный 5 3 17" xfId="1973"/>
     <cellStyle name="Обычный 5 3 18" xfId="2061"/>
     <cellStyle name="Обычный 5 3 19" xfId="2145"/>
     <cellStyle name="Обычный 5 3 2" xfId="401"/>
     <cellStyle name="Обычный 5 3 2 10" xfId="1329"/>
     <cellStyle name="Обычный 5 3 2 11" xfId="1424"/>
     <cellStyle name="Обычный 5 3 2 12" xfId="1518"/>
     <cellStyle name="Обычный 5 3 2 13" xfId="1611"/>
     <cellStyle name="Обычный 5 3 2 14" xfId="1702"/>
     <cellStyle name="Обычный 5 3 2 15" xfId="1792"/>
     <cellStyle name="Обычный 5 3 2 16" xfId="1882"/>
     <cellStyle name="Обычный 5 3 2 17" xfId="1972"/>
     <cellStyle name="Обычный 5 3 2 18" xfId="2060"/>
     <cellStyle name="Обычный 5 3 2 19" xfId="2144"/>
     <cellStyle name="Обычный 5 3 2 2" xfId="403"/>
     <cellStyle name="Обычный 5 3 2 20" xfId="2225"/>
     <cellStyle name="Обычный 5 3 2 21" xfId="2304"/>
     <cellStyle name="Обычный 5 3 2 22" xfId="2374"/>
+    <cellStyle name="Обычный 5 3 2 23" xfId="2653"/>
+    <cellStyle name="Обычный 5 3 2 24" xfId="2744"/>
+    <cellStyle name="Обычный 5 3 2 25" xfId="2802"/>
+    <cellStyle name="Обычный 5 3 2 26" xfId="2909"/>
+    <cellStyle name="Обычный 5 3 2 27" xfId="3015"/>
+    <cellStyle name="Обычный 5 3 2 28" xfId="3121"/>
+    <cellStyle name="Обычный 5 3 2 29" xfId="3227"/>
     <cellStyle name="Обычный 5 3 2 3" xfId="494"/>
+    <cellStyle name="Обычный 5 3 2 30" xfId="3333"/>
+    <cellStyle name="Обычный 5 3 2 31" xfId="3438"/>
+    <cellStyle name="Обычный 5 3 2 32" xfId="3541"/>
+    <cellStyle name="Обычный 5 3 2 33" xfId="3642"/>
+    <cellStyle name="Обычный 5 3 2 34" xfId="3740"/>
+    <cellStyle name="Обычный 5 3 2 35" xfId="3832"/>
+    <cellStyle name="Обычный 5 3 2 36" xfId="3920"/>
+    <cellStyle name="Обычный 5 3 2 37" xfId="4003"/>
+    <cellStyle name="Обычный 5 3 2 38" xfId="4079"/>
     <cellStyle name="Обычный 5 3 2 4" xfId="660"/>
     <cellStyle name="Обычный 5 3 2 5" xfId="710"/>
     <cellStyle name="Обычный 5 3 2 6" xfId="746"/>
     <cellStyle name="Обычный 5 3 2 7" xfId="998"/>
     <cellStyle name="Обычный 5 3 2 8" xfId="1189"/>
     <cellStyle name="Обычный 5 3 2 9" xfId="1233"/>
     <cellStyle name="Обычный 5 3 20" xfId="2226"/>
     <cellStyle name="Обычный 5 3 21" xfId="2305"/>
     <cellStyle name="Обычный 5 3 22" xfId="2375"/>
+    <cellStyle name="Обычный 5 3 23" xfId="2651"/>
+    <cellStyle name="Обычный 5 3 24" xfId="2745"/>
+    <cellStyle name="Обычный 5 3 25" xfId="2803"/>
+    <cellStyle name="Обычный 5 3 26" xfId="2910"/>
+    <cellStyle name="Обычный 5 3 27" xfId="3016"/>
+    <cellStyle name="Обычный 5 3 28" xfId="3122"/>
+    <cellStyle name="Обычный 5 3 29" xfId="3228"/>
     <cellStyle name="Обычный 5 3 3" xfId="492"/>
+    <cellStyle name="Обычный 5 3 30" xfId="3334"/>
+    <cellStyle name="Обычный 5 3 31" xfId="3439"/>
+    <cellStyle name="Обычный 5 3 32" xfId="3542"/>
+    <cellStyle name="Обычный 5 3 33" xfId="3643"/>
+    <cellStyle name="Обычный 5 3 34" xfId="3741"/>
+    <cellStyle name="Обычный 5 3 35" xfId="3833"/>
+    <cellStyle name="Обычный 5 3 36" xfId="3921"/>
+    <cellStyle name="Обычный 5 3 37" xfId="4004"/>
+    <cellStyle name="Обычный 5 3 38" xfId="4080"/>
     <cellStyle name="Обычный 5 3 4" xfId="658"/>
     <cellStyle name="Обычный 5 3 5" xfId="708"/>
     <cellStyle name="Обычный 5 3 6" xfId="744"/>
     <cellStyle name="Обычный 5 3 7" xfId="996"/>
     <cellStyle name="Обычный 5 3 8" xfId="1187"/>
     <cellStyle name="Обычный 5 3 9" xfId="1234"/>
     <cellStyle name="Обычный 5 30" xfId="1769"/>
     <cellStyle name="Обычный 5 31" xfId="1859"/>
     <cellStyle name="Обычный 5 32" xfId="1949"/>
     <cellStyle name="Обычный 5 33" xfId="2038"/>
     <cellStyle name="Обычный 5 34" xfId="2123"/>
     <cellStyle name="Обычный 5 35" xfId="2204"/>
     <cellStyle name="Обычный 5 36" xfId="2283"/>
     <cellStyle name="Обычный 5 37" xfId="2358"/>
     <cellStyle name="Обычный 5 38" xfId="2407"/>
+    <cellStyle name="Обычный 5 39" xfId="2423"/>
     <cellStyle name="Обычный 5 4" xfId="57"/>
     <cellStyle name="Обычный 5 4 10" xfId="1375"/>
     <cellStyle name="Обычный 5 4 11" xfId="1469"/>
     <cellStyle name="Обычный 5 4 12" xfId="1562"/>
     <cellStyle name="Обычный 5 4 13" xfId="1653"/>
     <cellStyle name="Обычный 5 4 14" xfId="1744"/>
     <cellStyle name="Обычный 5 4 15" xfId="1834"/>
     <cellStyle name="Обычный 5 4 16" xfId="1924"/>
     <cellStyle name="Обычный 5 4 17" xfId="2014"/>
     <cellStyle name="Обычный 5 4 18" xfId="2099"/>
     <cellStyle name="Обычный 5 4 19" xfId="2183"/>
     <cellStyle name="Обычный 5 4 2" xfId="404"/>
     <cellStyle name="Обычный 5 4 20" xfId="2262"/>
     <cellStyle name="Обычный 5 4 21" xfId="2338"/>
     <cellStyle name="Обычный 5 4 22" xfId="2397"/>
+    <cellStyle name="Обычный 5 4 23" xfId="2654"/>
+    <cellStyle name="Обычный 5 4 24" xfId="2696"/>
+    <cellStyle name="Обычный 5 4 25" xfId="2849"/>
+    <cellStyle name="Обычный 5 4 26" xfId="2955"/>
+    <cellStyle name="Обычный 5 4 27" xfId="3061"/>
+    <cellStyle name="Обычный 5 4 28" xfId="3167"/>
+    <cellStyle name="Обычный 5 4 29" xfId="3273"/>
     <cellStyle name="Обычный 5 4 3" xfId="495"/>
+    <cellStyle name="Обычный 5 4 30" xfId="3379"/>
+    <cellStyle name="Обычный 5 4 31" xfId="3483"/>
+    <cellStyle name="Обычный 5 4 32" xfId="3585"/>
+    <cellStyle name="Обычный 5 4 33" xfId="3686"/>
+    <cellStyle name="Обычный 5 4 34" xfId="3781"/>
+    <cellStyle name="Обычный 5 4 35" xfId="3869"/>
+    <cellStyle name="Обычный 5 4 36" xfId="3956"/>
+    <cellStyle name="Обычный 5 4 37" xfId="4037"/>
+    <cellStyle name="Обычный 5 4 38" xfId="4104"/>
     <cellStyle name="Обычный 5 4 4" xfId="661"/>
     <cellStyle name="Обычный 5 4 5" xfId="711"/>
     <cellStyle name="Обычный 5 4 6" xfId="747"/>
     <cellStyle name="Обычный 5 4 7" xfId="999"/>
     <cellStyle name="Обычный 5 4 8" xfId="1190"/>
     <cellStyle name="Обычный 5 4 9" xfId="1279"/>
+    <cellStyle name="Обычный 5 40" xfId="2769"/>
+    <cellStyle name="Обычный 5 41" xfId="2874"/>
+    <cellStyle name="Обычный 5 42" xfId="2980"/>
+    <cellStyle name="Обычный 5 43" xfId="3086"/>
+    <cellStyle name="Обычный 5 44" xfId="3192"/>
+    <cellStyle name="Обычный 5 45" xfId="3298"/>
+    <cellStyle name="Обычный 5 46" xfId="3403"/>
+    <cellStyle name="Обычный 5 47" xfId="3506"/>
+    <cellStyle name="Обычный 5 48" xfId="3608"/>
+    <cellStyle name="Обычный 5 49" xfId="3709"/>
     <cellStyle name="Обычный 5 5" xfId="63"/>
     <cellStyle name="Обычный 5 5 10" xfId="1328"/>
     <cellStyle name="Обычный 5 5 11" xfId="1423"/>
     <cellStyle name="Обычный 5 5 12" xfId="1517"/>
     <cellStyle name="Обычный 5 5 13" xfId="1610"/>
     <cellStyle name="Обычный 5 5 14" xfId="1701"/>
     <cellStyle name="Обычный 5 5 15" xfId="1791"/>
     <cellStyle name="Обычный 5 5 16" xfId="1881"/>
     <cellStyle name="Обычный 5 5 17" xfId="1971"/>
     <cellStyle name="Обычный 5 5 18" xfId="2059"/>
     <cellStyle name="Обычный 5 5 19" xfId="2143"/>
     <cellStyle name="Обычный 5 5 2" xfId="405"/>
     <cellStyle name="Обычный 5 5 20" xfId="2224"/>
     <cellStyle name="Обычный 5 5 21" xfId="2303"/>
     <cellStyle name="Обычный 5 5 22" xfId="2373"/>
+    <cellStyle name="Обычный 5 5 23" xfId="2655"/>
+    <cellStyle name="Обычный 5 5 24" xfId="2743"/>
+    <cellStyle name="Обычный 5 5 25" xfId="2801"/>
+    <cellStyle name="Обычный 5 5 26" xfId="2908"/>
+    <cellStyle name="Обычный 5 5 27" xfId="3014"/>
+    <cellStyle name="Обычный 5 5 28" xfId="3120"/>
+    <cellStyle name="Обычный 5 5 29" xfId="3226"/>
     <cellStyle name="Обычный 5 5 3" xfId="496"/>
+    <cellStyle name="Обычный 5 5 30" xfId="3332"/>
+    <cellStyle name="Обычный 5 5 31" xfId="3437"/>
+    <cellStyle name="Обычный 5 5 32" xfId="3540"/>
+    <cellStyle name="Обычный 5 5 33" xfId="3641"/>
+    <cellStyle name="Обычный 5 5 34" xfId="3739"/>
+    <cellStyle name="Обычный 5 5 35" xfId="3831"/>
+    <cellStyle name="Обычный 5 5 36" xfId="3919"/>
+    <cellStyle name="Обычный 5 5 37" xfId="4002"/>
+    <cellStyle name="Обычный 5 5 38" xfId="4078"/>
     <cellStyle name="Обычный 5 5 4" xfId="662"/>
     <cellStyle name="Обычный 5 5 5" xfId="712"/>
     <cellStyle name="Обычный 5 5 6" xfId="748"/>
     <cellStyle name="Обычный 5 5 7" xfId="1000"/>
     <cellStyle name="Обычный 5 5 8" xfId="1191"/>
     <cellStyle name="Обычный 5 5 9" xfId="1232"/>
+    <cellStyle name="Обычный 5 50" xfId="3804"/>
+    <cellStyle name="Обычный 5 51" xfId="3892"/>
+    <cellStyle name="Обычный 5 52" xfId="3978"/>
+    <cellStyle name="Обычный 5 53" xfId="4059"/>
+    <cellStyle name="Обычный 5 54" xfId="4117"/>
     <cellStyle name="Обычный 5 6" xfId="69"/>
     <cellStyle name="Обычный 5 6 10" xfId="1314"/>
     <cellStyle name="Обычный 5 6 11" xfId="1410"/>
     <cellStyle name="Обычный 5 6 12" xfId="1504"/>
     <cellStyle name="Обычный 5 6 13" xfId="1597"/>
     <cellStyle name="Обычный 5 6 14" xfId="1688"/>
     <cellStyle name="Обычный 5 6 15" xfId="1778"/>
     <cellStyle name="Обычный 5 6 16" xfId="1868"/>
     <cellStyle name="Обычный 5 6 17" xfId="1958"/>
     <cellStyle name="Обычный 5 6 18" xfId="2046"/>
     <cellStyle name="Обычный 5 6 19" xfId="2131"/>
     <cellStyle name="Обычный 5 6 2" xfId="415"/>
     <cellStyle name="Обычный 5 6 20" xfId="2212"/>
     <cellStyle name="Обычный 5 6 21" xfId="2291"/>
     <cellStyle name="Обычный 5 6 22" xfId="2365"/>
+    <cellStyle name="Обычный 5 6 23" xfId="2666"/>
+    <cellStyle name="Обычный 5 6 24" xfId="2690"/>
+    <cellStyle name="Обычный 5 6 25" xfId="2845"/>
+    <cellStyle name="Обычный 5 6 26" xfId="2951"/>
+    <cellStyle name="Обычный 5 6 27" xfId="3057"/>
+    <cellStyle name="Обычный 5 6 28" xfId="3163"/>
+    <cellStyle name="Обычный 5 6 29" xfId="3269"/>
     <cellStyle name="Обычный 5 6 3" xfId="500"/>
+    <cellStyle name="Обычный 5 6 30" xfId="3375"/>
+    <cellStyle name="Обычный 5 6 31" xfId="3479"/>
+    <cellStyle name="Обычный 5 6 32" xfId="3581"/>
+    <cellStyle name="Обычный 5 6 33" xfId="3682"/>
+    <cellStyle name="Обычный 5 6 34" xfId="3777"/>
+    <cellStyle name="Обычный 5 6 35" xfId="3866"/>
+    <cellStyle name="Обычный 5 6 36" xfId="3953"/>
+    <cellStyle name="Обычный 5 6 37" xfId="4035"/>
+    <cellStyle name="Обычный 5 6 38" xfId="4102"/>
     <cellStyle name="Обычный 5 6 4" xfId="667"/>
     <cellStyle name="Обычный 5 6 5" xfId="717"/>
     <cellStyle name="Обычный 5 6 6" xfId="752"/>
     <cellStyle name="Обычный 5 6 7" xfId="1009"/>
     <cellStyle name="Обычный 5 6 8" xfId="1202"/>
     <cellStyle name="Обычный 5 6 9" xfId="1218"/>
     <cellStyle name="Обычный 5 7" xfId="75"/>
     <cellStyle name="Обычный 5 8" xfId="81"/>
     <cellStyle name="Обычный 5 9" xfId="87"/>
     <cellStyle name="Обычный 6" xfId="15"/>
     <cellStyle name="Обычный 6 10" xfId="94"/>
     <cellStyle name="Обычный 6 11" xfId="100"/>
     <cellStyle name="Обычный 6 12" xfId="106"/>
     <cellStyle name="Обычный 6 13" xfId="112"/>
     <cellStyle name="Обычный 6 14" xfId="117"/>
     <cellStyle name="Обычный 6 15" xfId="122"/>
     <cellStyle name="Обычный 6 16" xfId="127"/>
     <cellStyle name="Обычный 6 17" xfId="132"/>
     <cellStyle name="Обычный 6 18" xfId="139"/>
     <cellStyle name="Обычный 6 19" xfId="424"/>
     <cellStyle name="Обычный 6 2" xfId="46"/>
     <cellStyle name="Обычный 6 2 10" xfId="1374"/>
     <cellStyle name="Обычный 6 2 11" xfId="1468"/>
     <cellStyle name="Обычный 6 2 12" xfId="1561"/>
     <cellStyle name="Обычный 6 2 13" xfId="1652"/>
     <cellStyle name="Обычный 6 2 14" xfId="1743"/>
     <cellStyle name="Обычный 6 2 15" xfId="1833"/>
     <cellStyle name="Обычный 6 2 16" xfId="1923"/>
     <cellStyle name="Обычный 6 2 17" xfId="2013"/>
     <cellStyle name="Обычный 6 2 18" xfId="2098"/>
     <cellStyle name="Обычный 6 2 19" xfId="2182"/>
     <cellStyle name="Обычный 6 2 2" xfId="406"/>
     <cellStyle name="Обычный 6 2 20" xfId="2261"/>
     <cellStyle name="Обычный 6 2 21" xfId="2337"/>
     <cellStyle name="Обычный 6 2 22" xfId="2396"/>
+    <cellStyle name="Обычный 6 2 23" xfId="2656"/>
+    <cellStyle name="Обычный 6 2 24" xfId="2695"/>
+    <cellStyle name="Обычный 6 2 25" xfId="2848"/>
+    <cellStyle name="Обычный 6 2 26" xfId="2954"/>
+    <cellStyle name="Обычный 6 2 27" xfId="3060"/>
+    <cellStyle name="Обычный 6 2 28" xfId="3166"/>
+    <cellStyle name="Обычный 6 2 29" xfId="3272"/>
     <cellStyle name="Обычный 6 2 3" xfId="497"/>
+    <cellStyle name="Обычный 6 2 30" xfId="3378"/>
+    <cellStyle name="Обычный 6 2 31" xfId="3482"/>
+    <cellStyle name="Обычный 6 2 32" xfId="3584"/>
+    <cellStyle name="Обычный 6 2 33" xfId="3685"/>
+    <cellStyle name="Обычный 6 2 34" xfId="3780"/>
+    <cellStyle name="Обычный 6 2 35" xfId="3868"/>
+    <cellStyle name="Обычный 6 2 36" xfId="3955"/>
+    <cellStyle name="Обычный 6 2 37" xfId="4036"/>
+    <cellStyle name="Обычный 6 2 38" xfId="4103"/>
     <cellStyle name="Обычный 6 2 4" xfId="663"/>
     <cellStyle name="Обычный 6 2 5" xfId="713"/>
     <cellStyle name="Обычный 6 2 6" xfId="749"/>
     <cellStyle name="Обычный 6 2 7" xfId="1001"/>
     <cellStyle name="Обычный 6 2 8" xfId="1192"/>
     <cellStyle name="Обычный 6 2 9" xfId="1278"/>
     <cellStyle name="Обычный 6 20" xfId="522"/>
     <cellStyle name="Обычный 6 21" xfId="542"/>
     <cellStyle name="Обычный 6 22" xfId="577"/>
     <cellStyle name="Обычный 6 23" xfId="762"/>
     <cellStyle name="Обычный 6 24" xfId="811"/>
     <cellStyle name="Обычный 6 25" xfId="1259"/>
     <cellStyle name="Обычный 6 26" xfId="1355"/>
     <cellStyle name="Обычный 6 27" xfId="1450"/>
     <cellStyle name="Обычный 6 28" xfId="1544"/>
     <cellStyle name="Обычный 6 29" xfId="1635"/>
     <cellStyle name="Обычный 6 3" xfId="52"/>
     <cellStyle name="Обычный 6 3 10" xfId="1327"/>
     <cellStyle name="Обычный 6 3 11" xfId="1422"/>
     <cellStyle name="Обычный 6 3 12" xfId="1516"/>
     <cellStyle name="Обычный 6 3 13" xfId="1609"/>
     <cellStyle name="Обычный 6 3 14" xfId="1700"/>
     <cellStyle name="Обычный 6 3 15" xfId="1790"/>
     <cellStyle name="Обычный 6 3 16" xfId="1880"/>
     <cellStyle name="Обычный 6 3 17" xfId="1970"/>
     <cellStyle name="Обычный 6 3 18" xfId="2058"/>
     <cellStyle name="Обычный 6 3 19" xfId="2142"/>
     <cellStyle name="Обычный 6 3 2" xfId="407"/>
     <cellStyle name="Обычный 6 3 20" xfId="2223"/>
     <cellStyle name="Обычный 6 3 21" xfId="2302"/>
     <cellStyle name="Обычный 6 3 22" xfId="2372"/>
+    <cellStyle name="Обычный 6 3 23" xfId="2657"/>
+    <cellStyle name="Обычный 6 3 24" xfId="2742"/>
+    <cellStyle name="Обычный 6 3 25" xfId="2800"/>
+    <cellStyle name="Обычный 6 3 26" xfId="2907"/>
+    <cellStyle name="Обычный 6 3 27" xfId="3013"/>
+    <cellStyle name="Обычный 6 3 28" xfId="3119"/>
+    <cellStyle name="Обычный 6 3 29" xfId="3225"/>
     <cellStyle name="Обычный 6 3 3" xfId="498"/>
+    <cellStyle name="Обычный 6 3 30" xfId="3331"/>
+    <cellStyle name="Обычный 6 3 31" xfId="3436"/>
+    <cellStyle name="Обычный 6 3 32" xfId="3539"/>
+    <cellStyle name="Обычный 6 3 33" xfId="3640"/>
+    <cellStyle name="Обычный 6 3 34" xfId="3738"/>
+    <cellStyle name="Обычный 6 3 35" xfId="3830"/>
+    <cellStyle name="Обычный 6 3 36" xfId="3918"/>
+    <cellStyle name="Обычный 6 3 37" xfId="4001"/>
+    <cellStyle name="Обычный 6 3 38" xfId="4077"/>
     <cellStyle name="Обычный 6 3 4" xfId="664"/>
     <cellStyle name="Обычный 6 3 5" xfId="714"/>
     <cellStyle name="Обычный 6 3 6" xfId="750"/>
     <cellStyle name="Обычный 6 3 7" xfId="1002"/>
     <cellStyle name="Обычный 6 3 8" xfId="1193"/>
     <cellStyle name="Обычный 6 3 9" xfId="1231"/>
     <cellStyle name="Обычный 6 30" xfId="1726"/>
     <cellStyle name="Обычный 6 31" xfId="1816"/>
     <cellStyle name="Обычный 6 32" xfId="1906"/>
     <cellStyle name="Обычный 6 33" xfId="1996"/>
     <cellStyle name="Обычный 6 34" xfId="2082"/>
     <cellStyle name="Обычный 6 35" xfId="2166"/>
     <cellStyle name="Обычный 6 36" xfId="2246"/>
     <cellStyle name="Обычный 6 37" xfId="2323"/>
     <cellStyle name="Обычный 6 38" xfId="2385"/>
+    <cellStyle name="Обычный 6 39" xfId="2424"/>
     <cellStyle name="Обычный 6 4" xfId="58"/>
     <cellStyle name="Обычный 6 4 10" xfId="1903"/>
     <cellStyle name="Обычный 6 4 11" xfId="1993"/>
     <cellStyle name="Обычный 6 4 12" xfId="2079"/>
     <cellStyle name="Обычный 6 4 13" xfId="2163"/>
     <cellStyle name="Обычный 6 4 14" xfId="2243"/>
     <cellStyle name="Обычный 6 4 15" xfId="2320"/>
     <cellStyle name="Обычный 6 4 16" xfId="2383"/>
     <cellStyle name="Обычный 6 4 17" xfId="2412"/>
+    <cellStyle name="Обычный 6 4 18" xfId="2721"/>
+    <cellStyle name="Обычный 6 4 19" xfId="2827"/>
     <cellStyle name="Обычный 6 4 2" xfId="1064"/>
+    <cellStyle name="Обычный 6 4 20" xfId="2934"/>
+    <cellStyle name="Обычный 6 4 21" xfId="3040"/>
+    <cellStyle name="Обычный 6 4 22" xfId="3146"/>
+    <cellStyle name="Обычный 6 4 23" xfId="3252"/>
+    <cellStyle name="Обычный 6 4 24" xfId="3358"/>
+    <cellStyle name="Обычный 6 4 25" xfId="3462"/>
+    <cellStyle name="Обычный 6 4 26" xfId="3565"/>
+    <cellStyle name="Обычный 6 4 27" xfId="3666"/>
+    <cellStyle name="Обычный 6 4 28" xfId="3764"/>
+    <cellStyle name="Обычный 6 4 29" xfId="3853"/>
     <cellStyle name="Обычный 6 4 3" xfId="1256"/>
+    <cellStyle name="Обычный 6 4 30" xfId="3941"/>
+    <cellStyle name="Обычный 6 4 31" xfId="4024"/>
+    <cellStyle name="Обычный 6 4 32" xfId="4091"/>
+    <cellStyle name="Обычный 6 4 33" xfId="4132"/>
     <cellStyle name="Обычный 6 4 4" xfId="1352"/>
     <cellStyle name="Обычный 6 4 5" xfId="1447"/>
     <cellStyle name="Обычный 6 4 6" xfId="1541"/>
     <cellStyle name="Обычный 6 4 7" xfId="1632"/>
     <cellStyle name="Обычный 6 4 8" xfId="1723"/>
     <cellStyle name="Обычный 6 4 9" xfId="1813"/>
+    <cellStyle name="Обычный 6 40" xfId="2724"/>
+    <cellStyle name="Обычный 6 41" xfId="2829"/>
+    <cellStyle name="Обычный 6 42" xfId="2936"/>
+    <cellStyle name="Обычный 6 43" xfId="3042"/>
+    <cellStyle name="Обычный 6 44" xfId="3148"/>
+    <cellStyle name="Обычный 6 45" xfId="3254"/>
+    <cellStyle name="Обычный 6 46" xfId="3360"/>
+    <cellStyle name="Обычный 6 47" xfId="3464"/>
+    <cellStyle name="Обычный 6 48" xfId="3567"/>
+    <cellStyle name="Обычный 6 49" xfId="3668"/>
     <cellStyle name="Обычный 6 5" xfId="64"/>
     <cellStyle name="Обычный 6 5 10" xfId="1946"/>
     <cellStyle name="Обычный 6 5 11" xfId="2035"/>
     <cellStyle name="Обычный 6 5 12" xfId="2120"/>
     <cellStyle name="Обычный 6 5 13" xfId="2201"/>
     <cellStyle name="Обычный 6 5 14" xfId="2280"/>
     <cellStyle name="Обычный 6 5 15" xfId="2355"/>
     <cellStyle name="Обычный 6 5 16" xfId="2404"/>
     <cellStyle name="Обычный 6 5 17" xfId="2415"/>
+    <cellStyle name="Обычный 6 5 18" xfId="2766"/>
+    <cellStyle name="Обычный 6 5 19" xfId="2872"/>
     <cellStyle name="Обычный 6 5 2" xfId="1110"/>
+    <cellStyle name="Обычный 6 5 20" xfId="2978"/>
+    <cellStyle name="Обычный 6 5 21" xfId="3084"/>
+    <cellStyle name="Обычный 6 5 22" xfId="3190"/>
+    <cellStyle name="Обычный 6 5 23" xfId="3296"/>
+    <cellStyle name="Обычный 6 5 24" xfId="3401"/>
+    <cellStyle name="Обычный 6 5 25" xfId="3504"/>
+    <cellStyle name="Обычный 6 5 26" xfId="3606"/>
+    <cellStyle name="Обычный 6 5 27" xfId="3707"/>
+    <cellStyle name="Обычный 6 5 28" xfId="3802"/>
+    <cellStyle name="Обычный 6 5 29" xfId="3890"/>
     <cellStyle name="Обычный 6 5 3" xfId="1301"/>
+    <cellStyle name="Обычный 6 5 30" xfId="3976"/>
+    <cellStyle name="Обычный 6 5 31" xfId="4057"/>
+    <cellStyle name="Обычный 6 5 32" xfId="4115"/>
+    <cellStyle name="Обычный 6 5 33" xfId="4140"/>
     <cellStyle name="Обычный 6 5 4" xfId="1397"/>
     <cellStyle name="Обычный 6 5 5" xfId="1491"/>
     <cellStyle name="Обычный 6 5 6" xfId="1584"/>
     <cellStyle name="Обычный 6 5 7" xfId="1675"/>
     <cellStyle name="Обычный 6 5 8" xfId="1766"/>
     <cellStyle name="Обычный 6 5 9" xfId="1856"/>
+    <cellStyle name="Обычный 6 50" xfId="3766"/>
+    <cellStyle name="Обычный 6 51" xfId="3855"/>
+    <cellStyle name="Обычный 6 52" xfId="3943"/>
+    <cellStyle name="Обычный 6 53" xfId="4026"/>
+    <cellStyle name="Обычный 6 54" xfId="4093"/>
     <cellStyle name="Обычный 6 6" xfId="70"/>
     <cellStyle name="Обычный 6 7" xfId="76"/>
     <cellStyle name="Обычный 6 8" xfId="82"/>
     <cellStyle name="Обычный 6 9" xfId="88"/>
     <cellStyle name="Обычный 7" xfId="12"/>
     <cellStyle name="Обычный 7 10" xfId="95"/>
     <cellStyle name="Обычный 7 11" xfId="101"/>
     <cellStyle name="Обычный 7 12" xfId="107"/>
     <cellStyle name="Обычный 7 13" xfId="113"/>
     <cellStyle name="Обычный 7 14" xfId="118"/>
     <cellStyle name="Обычный 7 15" xfId="123"/>
     <cellStyle name="Обычный 7 16" xfId="128"/>
     <cellStyle name="Обычный 7 17" xfId="133"/>
     <cellStyle name="Обычный 7 18" xfId="168"/>
     <cellStyle name="Обычный 7 19" xfId="434"/>
     <cellStyle name="Обычный 7 2" xfId="47"/>
     <cellStyle name="Обычный 7 2 2" xfId="408"/>
     <cellStyle name="Обычный 7 20" xfId="605"/>
     <cellStyle name="Обычный 7 21" xfId="644"/>
     <cellStyle name="Обычный 7 22" xfId="696"/>
     <cellStyle name="Обычный 7 23" xfId="789"/>
     <cellStyle name="Обычный 7 24" xfId="979"/>
     <cellStyle name="Обычный 7 25" xfId="976"/>
     <cellStyle name="Обычный 7 26" xfId="1160"/>
     <cellStyle name="Обычный 7 27" xfId="941"/>
     <cellStyle name="Обычный 7 28" xfId="1154"/>
     <cellStyle name="Обычный 7 29" xfId="920"/>
     <cellStyle name="Обычный 7 3" xfId="53"/>
     <cellStyle name="Обычный 7 3 10" xfId="1904"/>
     <cellStyle name="Обычный 7 3 11" xfId="1994"/>
     <cellStyle name="Обычный 7 3 12" xfId="2080"/>
     <cellStyle name="Обычный 7 3 13" xfId="2164"/>
     <cellStyle name="Обычный 7 3 14" xfId="2244"/>
     <cellStyle name="Обычный 7 3 15" xfId="2321"/>
     <cellStyle name="Обычный 7 3 16" xfId="2384"/>
     <cellStyle name="Обычный 7 3 17" xfId="2413"/>
+    <cellStyle name="Обычный 7 3 18" xfId="2722"/>
+    <cellStyle name="Обычный 7 3 19" xfId="2828"/>
     <cellStyle name="Обычный 7 3 2" xfId="1065"/>
+    <cellStyle name="Обычный 7 3 20" xfId="2935"/>
+    <cellStyle name="Обычный 7 3 21" xfId="3041"/>
+    <cellStyle name="Обычный 7 3 22" xfId="3147"/>
+    <cellStyle name="Обычный 7 3 23" xfId="3253"/>
+    <cellStyle name="Обычный 7 3 24" xfId="3359"/>
+    <cellStyle name="Обычный 7 3 25" xfId="3463"/>
+    <cellStyle name="Обычный 7 3 26" xfId="3566"/>
+    <cellStyle name="Обычный 7 3 27" xfId="3667"/>
+    <cellStyle name="Обычный 7 3 28" xfId="3765"/>
+    <cellStyle name="Обычный 7 3 29" xfId="3854"/>
     <cellStyle name="Обычный 7 3 3" xfId="1257"/>
+    <cellStyle name="Обычный 7 3 30" xfId="3942"/>
+    <cellStyle name="Обычный 7 3 31" xfId="4025"/>
+    <cellStyle name="Обычный 7 3 32" xfId="4092"/>
+    <cellStyle name="Обычный 7 3 33" xfId="4133"/>
     <cellStyle name="Обычный 7 3 4" xfId="1353"/>
     <cellStyle name="Обычный 7 3 5" xfId="1448"/>
     <cellStyle name="Обычный 7 3 6" xfId="1542"/>
     <cellStyle name="Обычный 7 3 7" xfId="1633"/>
     <cellStyle name="Обычный 7 3 8" xfId="1724"/>
     <cellStyle name="Обычный 7 3 9" xfId="1814"/>
     <cellStyle name="Обычный 7 30" xfId="1126"/>
     <cellStyle name="Обычный 7 31" xfId="1010"/>
     <cellStyle name="Обычный 7 32" xfId="933"/>
     <cellStyle name="Обычный 7 33" xfId="1142"/>
     <cellStyle name="Обычный 7 34" xfId="1171"/>
     <cellStyle name="Обычный 7 35" xfId="1242"/>
     <cellStyle name="Обычный 7 36" xfId="1338"/>
     <cellStyle name="Обычный 7 37" xfId="1433"/>
     <cellStyle name="Обычный 7 38" xfId="1527"/>
+    <cellStyle name="Обычный 7 39" xfId="2453"/>
     <cellStyle name="Обычный 7 4" xfId="59"/>
     <cellStyle name="Обычный 7 4 10" xfId="1947"/>
     <cellStyle name="Обычный 7 4 11" xfId="2036"/>
     <cellStyle name="Обычный 7 4 12" xfId="2121"/>
     <cellStyle name="Обычный 7 4 13" xfId="2202"/>
     <cellStyle name="Обычный 7 4 14" xfId="2281"/>
     <cellStyle name="Обычный 7 4 15" xfId="2356"/>
     <cellStyle name="Обычный 7 4 16" xfId="2405"/>
     <cellStyle name="Обычный 7 4 17" xfId="2416"/>
+    <cellStyle name="Обычный 7 4 18" xfId="2767"/>
+    <cellStyle name="Обычный 7 4 19" xfId="2873"/>
     <cellStyle name="Обычный 7 4 2" xfId="1111"/>
+    <cellStyle name="Обычный 7 4 20" xfId="2979"/>
+    <cellStyle name="Обычный 7 4 21" xfId="3085"/>
+    <cellStyle name="Обычный 7 4 22" xfId="3191"/>
+    <cellStyle name="Обычный 7 4 23" xfId="3297"/>
+    <cellStyle name="Обычный 7 4 24" xfId="3402"/>
+    <cellStyle name="Обычный 7 4 25" xfId="3505"/>
+    <cellStyle name="Обычный 7 4 26" xfId="3607"/>
+    <cellStyle name="Обычный 7 4 27" xfId="3708"/>
+    <cellStyle name="Обычный 7 4 28" xfId="3803"/>
+    <cellStyle name="Обычный 7 4 29" xfId="3891"/>
     <cellStyle name="Обычный 7 4 3" xfId="1302"/>
+    <cellStyle name="Обычный 7 4 30" xfId="3977"/>
+    <cellStyle name="Обычный 7 4 31" xfId="4058"/>
+    <cellStyle name="Обычный 7 4 32" xfId="4116"/>
+    <cellStyle name="Обычный 7 4 33" xfId="4141"/>
     <cellStyle name="Обычный 7 4 4" xfId="1398"/>
     <cellStyle name="Обычный 7 4 5" xfId="1492"/>
     <cellStyle name="Обычный 7 4 6" xfId="1585"/>
     <cellStyle name="Обычный 7 4 7" xfId="1676"/>
     <cellStyle name="Обычный 7 4 8" xfId="1767"/>
     <cellStyle name="Обычный 7 4 9" xfId="1857"/>
+    <cellStyle name="Обычный 7 40" xfId="2462"/>
+    <cellStyle name="Обычный 7 41" xfId="2740"/>
+    <cellStyle name="Обычный 7 42" xfId="2798"/>
+    <cellStyle name="Обычный 7 43" xfId="2905"/>
+    <cellStyle name="Обычный 7 44" xfId="3011"/>
+    <cellStyle name="Обычный 7 45" xfId="3117"/>
+    <cellStyle name="Обычный 7 46" xfId="3223"/>
+    <cellStyle name="Обычный 7 47" xfId="3329"/>
+    <cellStyle name="Обычный 7 48" xfId="3434"/>
+    <cellStyle name="Обычный 7 49" xfId="3537"/>
     <cellStyle name="Обычный 7 5" xfId="65"/>
+    <cellStyle name="Обычный 7 50" xfId="3638"/>
+    <cellStyle name="Обычный 7 51" xfId="3736"/>
+    <cellStyle name="Обычный 7 52" xfId="3828"/>
+    <cellStyle name="Обычный 7 53" xfId="3916"/>
+    <cellStyle name="Обычный 7 54" xfId="3999"/>
     <cellStyle name="Обычный 7 6" xfId="71"/>
     <cellStyle name="Обычный 7 7" xfId="77"/>
     <cellStyle name="Обычный 7 8" xfId="83"/>
     <cellStyle name="Обычный 7 9" xfId="89"/>
     <cellStyle name="Обычный 8" xfId="17"/>
     <cellStyle name="Обычный 8 10" xfId="96"/>
     <cellStyle name="Обычный 8 11" xfId="102"/>
     <cellStyle name="Обычный 8 12" xfId="108"/>
     <cellStyle name="Обычный 8 13" xfId="114"/>
     <cellStyle name="Обычный 8 14" xfId="119"/>
     <cellStyle name="Обычный 8 15" xfId="124"/>
     <cellStyle name="Обычный 8 16" xfId="129"/>
     <cellStyle name="Обычный 8 17" xfId="134"/>
     <cellStyle name="Обычный 8 18" xfId="419"/>
     <cellStyle name="Обычный 8 19" xfId="501"/>
     <cellStyle name="Обычный 8 2" xfId="48"/>
     <cellStyle name="Обычный 8 20" xfId="669"/>
     <cellStyle name="Обычный 8 21" xfId="719"/>
     <cellStyle name="Обычный 8 22" xfId="753"/>
     <cellStyle name="Обычный 8 23" xfId="1013"/>
     <cellStyle name="Обычный 8 24" xfId="1206"/>
     <cellStyle name="Обычный 8 25" xfId="1253"/>
     <cellStyle name="Обычный 8 26" xfId="1349"/>
     <cellStyle name="Обычный 8 27" xfId="1444"/>
     <cellStyle name="Обычный 8 28" xfId="1538"/>
     <cellStyle name="Обычный 8 29" xfId="1629"/>
     <cellStyle name="Обычный 8 3" xfId="54"/>
     <cellStyle name="Обычный 8 30" xfId="1720"/>
     <cellStyle name="Обычный 8 31" xfId="1810"/>
     <cellStyle name="Обычный 8 32" xfId="1900"/>
     <cellStyle name="Обычный 8 33" xfId="1990"/>
     <cellStyle name="Обычный 8 34" xfId="2076"/>
     <cellStyle name="Обычный 8 35" xfId="2160"/>
     <cellStyle name="Обычный 8 36" xfId="2240"/>
     <cellStyle name="Обычный 8 37" xfId="2317"/>
     <cellStyle name="Обычный 8 38" xfId="2380"/>
+    <cellStyle name="Обычный 8 39" xfId="2670"/>
     <cellStyle name="Обычный 8 4" xfId="60"/>
+    <cellStyle name="Обычный 8 40" xfId="2688"/>
+    <cellStyle name="Обычный 8 41" xfId="2825"/>
+    <cellStyle name="Обычный 8 42" xfId="2932"/>
+    <cellStyle name="Обычный 8 43" xfId="3038"/>
+    <cellStyle name="Обычный 8 44" xfId="3144"/>
+    <cellStyle name="Обычный 8 45" xfId="3250"/>
+    <cellStyle name="Обычный 8 46" xfId="3356"/>
+    <cellStyle name="Обычный 8 47" xfId="3460"/>
+    <cellStyle name="Обычный 8 48" xfId="3563"/>
+    <cellStyle name="Обычный 8 49" xfId="3664"/>
     <cellStyle name="Обычный 8 5" xfId="66"/>
+    <cellStyle name="Обычный 8 50" xfId="3762"/>
+    <cellStyle name="Обычный 8 51" xfId="3851"/>
+    <cellStyle name="Обычный 8 52" xfId="3939"/>
+    <cellStyle name="Обычный 8 53" xfId="4022"/>
+    <cellStyle name="Обычный 8 54" xfId="4089"/>
     <cellStyle name="Обычный 8 6" xfId="72"/>
     <cellStyle name="Обычный 8 7" xfId="78"/>
     <cellStyle name="Обычный 8 8" xfId="84"/>
     <cellStyle name="Обычный 8 9" xfId="90"/>
     <cellStyle name="Обычный 9" xfId="19"/>
     <cellStyle name="Обычный 9 10" xfId="1320"/>
     <cellStyle name="Обычный 9 11" xfId="1416"/>
     <cellStyle name="Обычный 9 12" xfId="1510"/>
     <cellStyle name="Обычный 9 13" xfId="1603"/>
     <cellStyle name="Обычный 9 14" xfId="1694"/>
     <cellStyle name="Обычный 9 15" xfId="1784"/>
     <cellStyle name="Обычный 9 16" xfId="1874"/>
     <cellStyle name="Обычный 9 17" xfId="1964"/>
     <cellStyle name="Обычный 9 18" xfId="2052"/>
     <cellStyle name="Обычный 9 19" xfId="2137"/>
     <cellStyle name="Обычный 9 2" xfId="420"/>
     <cellStyle name="Обычный 9 20" xfId="2218"/>
     <cellStyle name="Обычный 9 21" xfId="2297"/>
     <cellStyle name="Обычный 9 22" xfId="2371"/>
+    <cellStyle name="Обычный 9 23" xfId="2671"/>
+    <cellStyle name="Обычный 9 24" xfId="2719"/>
+    <cellStyle name="Обычный 9 25" xfId="2793"/>
+    <cellStyle name="Обычный 9 26" xfId="2900"/>
+    <cellStyle name="Обычный 9 27" xfId="3006"/>
+    <cellStyle name="Обычный 9 28" xfId="3112"/>
+    <cellStyle name="Обычный 9 29" xfId="3218"/>
     <cellStyle name="Обычный 9 3" xfId="502"/>
+    <cellStyle name="Обычный 9 30" xfId="3324"/>
+    <cellStyle name="Обычный 9 31" xfId="3429"/>
+    <cellStyle name="Обычный 9 32" xfId="3532"/>
+    <cellStyle name="Обычный 9 33" xfId="3633"/>
+    <cellStyle name="Обычный 9 34" xfId="3732"/>
+    <cellStyle name="Обычный 9 35" xfId="3825"/>
+    <cellStyle name="Обычный 9 36" xfId="3913"/>
+    <cellStyle name="Обычный 9 37" xfId="3996"/>
+    <cellStyle name="Обычный 9 38" xfId="4076"/>
     <cellStyle name="Обычный 9 4" xfId="670"/>
     <cellStyle name="Обычный 9 5" xfId="720"/>
     <cellStyle name="Обычный 9 6" xfId="754"/>
     <cellStyle name="Обычный 9 7" xfId="1014"/>
     <cellStyle name="Обычный 9 8" xfId="1207"/>
     <cellStyle name="Обычный 9 9" xfId="1224"/>
     <cellStyle name="Плохой 2" xfId="1066"/>
     <cellStyle name="Плохой 3" xfId="1112"/>
     <cellStyle name="Пояснение 2" xfId="1067"/>
     <cellStyle name="Пояснение 3" xfId="1113"/>
     <cellStyle name="Примечание 2" xfId="1068"/>
+    <cellStyle name="Примечание 2 10" xfId="3670"/>
+    <cellStyle name="Примечание 2 11" xfId="3768"/>
+    <cellStyle name="Примечание 2 12" xfId="3857"/>
+    <cellStyle name="Примечание 2 13" xfId="3945"/>
+    <cellStyle name="Примечание 2 14" xfId="4028"/>
+    <cellStyle name="Примечание 2 15" xfId="4095"/>
+    <cellStyle name="Примечание 2 16" xfId="4134"/>
+    <cellStyle name="Примечание 2 2" xfId="2831"/>
+    <cellStyle name="Примечание 2 3" xfId="2938"/>
+    <cellStyle name="Примечание 2 4" xfId="3044"/>
+    <cellStyle name="Примечание 2 5" xfId="3150"/>
+    <cellStyle name="Примечание 2 6" xfId="3256"/>
+    <cellStyle name="Примечание 2 7" xfId="3362"/>
+    <cellStyle name="Примечание 2 8" xfId="3466"/>
+    <cellStyle name="Примечание 2 9" xfId="3569"/>
     <cellStyle name="Примечание 3" xfId="1114"/>
+    <cellStyle name="Примечание 3 10" xfId="3711"/>
+    <cellStyle name="Примечание 3 11" xfId="3806"/>
+    <cellStyle name="Примечание 3 12" xfId="3894"/>
+    <cellStyle name="Примечание 3 13" xfId="3980"/>
+    <cellStyle name="Примечание 3 14" xfId="4061"/>
+    <cellStyle name="Примечание 3 15" xfId="4119"/>
+    <cellStyle name="Примечание 3 16" xfId="4142"/>
+    <cellStyle name="Примечание 3 2" xfId="2876"/>
+    <cellStyle name="Примечание 3 3" xfId="2982"/>
+    <cellStyle name="Примечание 3 4" xfId="3088"/>
+    <cellStyle name="Примечание 3 5" xfId="3194"/>
+    <cellStyle name="Примечание 3 6" xfId="3300"/>
+    <cellStyle name="Примечание 3 7" xfId="3405"/>
+    <cellStyle name="Примечание 3 8" xfId="3508"/>
+    <cellStyle name="Примечание 3 9" xfId="3610"/>
     <cellStyle name="Связанная ячейка 2" xfId="1069"/>
     <cellStyle name="Связанная ячейка 3" xfId="1115"/>
     <cellStyle name="Текст предупреждения 2" xfId="1070"/>
     <cellStyle name="Текст предупреждения 3" xfId="1116"/>
     <cellStyle name="Хороший 2" xfId="1071"/>
     <cellStyle name="Хороший 3" xfId="1117"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6244,222 +9699,222 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R70"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="I69" sqref="I69"/>
+      <selection activeCell="R71" sqref="R71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="78"/>
-[...14 lines deleted...]
-      <c r="Q1" s="78"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="90"/>
+      <c r="P1" s="90"/>
+      <c r="Q1" s="90"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="79" t="s">
+      <c r="A2" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="79"/>
-[...14 lines deleted...]
-      <c r="Q2" s="79"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="80"/>
-      <c r="B3" s="74" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="75"/>
-[...2 lines deleted...]
-      <c r="F3" s="74" t="s">
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="75"/>
-[...2 lines deleted...]
-      <c r="J3" s="74" t="s">
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="75"/>
-[...2 lines deleted...]
-      <c r="N3" s="74" t="s">
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="86" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="75"/>
-[...1 lines deleted...]
-      <c r="Q3" s="76"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="88"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1">
-      <c r="A4" s="80"/>
-      <c r="B4" s="72" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="71" t="s">
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="71"/>
-      <c r="E4" s="72" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="72" t="s">
+      <c r="F4" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="71" t="s">
+      <c r="G4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="71"/>
-      <c r="I4" s="72" t="s">
+      <c r="H4" s="95"/>
+      <c r="I4" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="72" t="s">
+      <c r="J4" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="71" t="s">
+      <c r="K4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="71"/>
-      <c r="M4" s="72" t="s">
+      <c r="L4" s="95"/>
+      <c r="M4" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="N4" s="72" t="s">
+      <c r="N4" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="71" t="s">
+      <c r="O4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="71"/>
-      <c r="Q4" s="72" t="s">
+      <c r="P4" s="95"/>
+      <c r="Q4" s="93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="31.5" customHeight="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="73"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="94"/>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="73"/>
-      <c r="F5" s="73"/>
+      <c r="E5" s="94"/>
+      <c r="F5" s="94"/>
       <c r="G5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="73"/>
-      <c r="J5" s="73"/>
+      <c r="I5" s="94"/>
+      <c r="J5" s="94"/>
       <c r="K5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="73"/>
-      <c r="N5" s="73"/>
+      <c r="M5" s="94"/>
+      <c r="N5" s="94"/>
       <c r="O5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="73"/>
+      <c r="Q5" s="94"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="77">
+      <c r="A6" s="89">
         <v>2022</v>
       </c>
-      <c r="B6" s="77"/>
-[...14 lines deleted...]
-      <c r="Q6" s="77"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
+      <c r="I6" s="89"/>
+      <c r="J6" s="89"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="89"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="89"/>
+      <c r="O6" s="89"/>
+      <c r="P6" s="89"/>
+      <c r="Q6" s="89"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>23</v>
@@ -7056,69 +10511,69 @@
       </c>
       <c r="K18" s="29" t="s">
         <v>33</v>
       </c>
       <c r="L18" s="28">
         <v>118.7</v>
       </c>
       <c r="M18" s="28">
         <v>117.3</v>
       </c>
       <c r="N18" s="30">
         <v>115.8</v>
       </c>
       <c r="O18" s="30">
         <v>118.5</v>
       </c>
       <c r="P18" s="30">
         <v>115.6</v>
       </c>
       <c r="Q18" s="30">
         <v>112.1</v>
       </c>
       <c r="R18" s="26"/>
     </row>
     <row r="19" spans="1:18">
-      <c r="A19" s="70">
+      <c r="A19" s="96">
         <v>2023</v>
       </c>
-      <c r="B19" s="70"/>
-[...14 lines deleted...]
-      <c r="Q19" s="70"/>
+      <c r="B19" s="96"/>
+      <c r="C19" s="96"/>
+      <c r="D19" s="96"/>
+      <c r="E19" s="96"/>
+      <c r="F19" s="96"/>
+      <c r="G19" s="96"/>
+      <c r="H19" s="96"/>
+      <c r="I19" s="96"/>
+      <c r="J19" s="96"/>
+      <c r="K19" s="96"/>
+      <c r="L19" s="96"/>
+      <c r="M19" s="96"/>
+      <c r="N19" s="96"/>
+      <c r="O19" s="96"/>
+      <c r="P19" s="96"/>
+      <c r="Q19" s="96"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="10">
         <v>101</v>
       </c>
       <c r="C20" s="10">
         <v>101.5</v>
       </c>
       <c r="D20" s="10">
         <v>100.8</v>
       </c>
       <c r="E20" s="10">
         <v>100.3</v>
       </c>
       <c r="F20" s="10">
         <v>101</v>
       </c>
       <c r="G20" s="10">
         <v>101.5</v>
       </c>
       <c r="H20" s="10">
         <v>100.8</v>
@@ -7714,69 +11169,69 @@
       </c>
       <c r="K31" s="17">
         <v>111.8</v>
       </c>
       <c r="L31" s="17">
         <v>108.6</v>
       </c>
       <c r="M31" s="17">
         <v>110.7</v>
       </c>
       <c r="N31" s="17">
         <v>115.1</v>
       </c>
       <c r="O31" s="25" t="s">
         <v>37</v>
       </c>
       <c r="P31" s="25" t="s">
         <v>27</v>
       </c>
       <c r="Q31" s="17">
         <v>114.7</v>
       </c>
       <c r="R31" s="26"/>
     </row>
     <row r="32" spans="1:18">
-      <c r="A32" s="70">
+      <c r="A32" s="96">
         <v>2024</v>
       </c>
-      <c r="B32" s="70"/>
-[...14 lines deleted...]
-      <c r="Q32" s="70"/>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="96"/>
+      <c r="O32" s="96"/>
+      <c r="P32" s="96"/>
+      <c r="Q32" s="96"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="3">
         <v>100.5</v>
       </c>
       <c r="C33" s="3">
         <v>101</v>
       </c>
       <c r="D33" s="3">
         <v>100.3</v>
       </c>
       <c r="E33" s="3">
         <v>99.9</v>
       </c>
       <c r="F33" s="3">
         <v>100.5</v>
       </c>
       <c r="G33" s="3">
         <v>101</v>
       </c>
       <c r="H33" s="3">
         <v>100.3</v>
@@ -8371,69 +11826,69 @@
         <v>107.7</v>
       </c>
       <c r="K44" s="17">
         <v>104.4</v>
       </c>
       <c r="L44" s="17">
         <v>108.8</v>
       </c>
       <c r="M44" s="17">
         <v>111.7</v>
       </c>
       <c r="N44" s="17">
         <v>107.6</v>
       </c>
       <c r="O44" s="17">
         <v>106.7</v>
       </c>
       <c r="P44" s="17">
         <v>107.2</v>
       </c>
       <c r="Q44" s="17">
         <v>109.7</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="70">
+      <c r="A45" s="96">
         <v>2025</v>
       </c>
-      <c r="B45" s="70"/>
-[...14 lines deleted...]
-      <c r="Q45" s="70"/>
+      <c r="B45" s="96"/>
+      <c r="C45" s="96"/>
+      <c r="D45" s="96"/>
+      <c r="E45" s="96"/>
+      <c r="F45" s="96"/>
+      <c r="G45" s="96"/>
+      <c r="H45" s="96"/>
+      <c r="I45" s="96"/>
+      <c r="J45" s="96"/>
+      <c r="K45" s="96"/>
+      <c r="L45" s="96"/>
+      <c r="M45" s="96"/>
+      <c r="N45" s="96"/>
+      <c r="O45" s="96"/>
+      <c r="P45" s="96"/>
+      <c r="Q45" s="96"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="22">
         <v>101.3</v>
       </c>
       <c r="C46" s="22">
         <v>102</v>
       </c>
       <c r="D46" s="22">
         <v>100.9</v>
       </c>
       <c r="E46" s="22">
         <v>100.7</v>
       </c>
       <c r="F46" s="22">
         <v>101.3</v>
       </c>
       <c r="G46" s="22">
         <v>102</v>
       </c>
       <c r="H46" s="22">
         <v>100.9</v>
@@ -9028,69 +12483,69 @@
         <v>113.4</v>
       </c>
       <c r="K57" s="21">
         <v>116.5</v>
       </c>
       <c r="L57" s="21">
         <v>112</v>
       </c>
       <c r="M57" s="21">
         <v>110.8</v>
       </c>
       <c r="N57" s="21">
         <v>111.9</v>
       </c>
       <c r="O57" s="21">
         <v>112</v>
       </c>
       <c r="P57" s="21">
         <v>111.4</v>
       </c>
       <c r="Q57" s="21">
         <v>112.7</v>
       </c>
     </row>
     <row r="58" spans="1:17">
-      <c r="A58" s="70">
+      <c r="A58" s="96">
         <v>2026</v>
       </c>
-      <c r="B58" s="70"/>
-[...14 lines deleted...]
-      <c r="Q58" s="70"/>
+      <c r="B58" s="96"/>
+      <c r="C58" s="96"/>
+      <c r="D58" s="96"/>
+      <c r="E58" s="96"/>
+      <c r="F58" s="96"/>
+      <c r="G58" s="96"/>
+      <c r="H58" s="96"/>
+      <c r="I58" s="96"/>
+      <c r="J58" s="96"/>
+      <c r="K58" s="96"/>
+      <c r="L58" s="96"/>
+      <c r="M58" s="96"/>
+      <c r="N58" s="96"/>
+      <c r="O58" s="96"/>
+      <c r="P58" s="96"/>
+      <c r="Q58" s="96"/>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="19">
         <v>101.4</v>
       </c>
       <c r="C59" s="19">
         <v>101.8</v>
       </c>
       <c r="D59" s="19">
         <v>101.3</v>
       </c>
       <c r="E59" s="19">
         <v>100.8</v>
       </c>
       <c r="F59" s="19">
         <v>101.4</v>
       </c>
       <c r="G59" s="19">
         <v>101.8</v>
       </c>
       <c r="H59" s="19">
         <v>101.3</v>
@@ -9423,119 +12878,151 @@
         <v>113.3</v>
       </c>
       <c r="L65" s="67">
         <v>111.5</v>
       </c>
       <c r="M65" s="69">
         <v>113</v>
       </c>
       <c r="N65" s="67">
         <v>113.1</v>
       </c>
       <c r="O65" s="67">
         <v>115.1</v>
       </c>
       <c r="P65" s="67">
         <v>112.3</v>
       </c>
       <c r="Q65" s="68">
         <v>111</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B66" s="81">
+      <c r="B66" s="70">
         <v>99.9</v>
       </c>
-      <c r="C66" s="82">
+      <c r="C66" s="71">
         <v>99.4</v>
       </c>
-      <c r="D66" s="83">
+      <c r="D66" s="72">
         <v>100.4</v>
       </c>
-      <c r="E66" s="84">
+      <c r="E66" s="73">
         <v>100.2</v>
       </c>
-      <c r="F66" s="85">
+      <c r="F66" s="74">
         <v>106.9</v>
       </c>
-      <c r="G66" s="86">
+      <c r="G66" s="75">
         <v>107.1</v>
       </c>
-      <c r="H66" s="87">
+      <c r="H66" s="76">
         <v>105.5</v>
       </c>
-      <c r="I66" s="88">
+      <c r="I66" s="77">
         <v>108.5</v>
       </c>
-      <c r="J66" s="89">
+      <c r="J66" s="78">
         <v>110.6</v>
       </c>
-      <c r="K66" s="90">
+      <c r="K66" s="79">
         <v>111.7</v>
       </c>
-      <c r="L66" s="91">
+      <c r="L66" s="80">
         <v>109.7</v>
       </c>
-      <c r="M66" s="92">
+      <c r="M66" s="81">
         <v>109.9</v>
       </c>
-      <c r="N66" s="93">
+      <c r="N66" s="82">
         <v>112.8</v>
       </c>
-      <c r="O66" s="94">
+      <c r="O66" s="83">
         <v>114.7</v>
       </c>
-      <c r="P66" s="95">
+      <c r="P66" s="84">
         <v>111.9</v>
       </c>
-      <c r="Q66" s="96">
+      <c r="Q66" s="85">
         <v>110.9</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B67" s="10"/>
-[...14 lines deleted...]
-      <c r="Q67" s="24"/>
+      <c r="B67" s="97">
+        <v>100.4</v>
+      </c>
+      <c r="C67" s="97">
+        <v>99.2</v>
+      </c>
+      <c r="D67" s="97">
+        <v>100.6</v>
+      </c>
+      <c r="E67" s="97">
+        <v>102</v>
+      </c>
+      <c r="F67" s="97">
+        <v>107.3</v>
+      </c>
+      <c r="G67" s="97">
+        <v>106.2</v>
+      </c>
+      <c r="H67" s="97">
+        <v>106.2</v>
+      </c>
+      <c r="I67" s="97">
+        <v>110.6</v>
+      </c>
+      <c r="J67" s="97">
+        <v>109.8</v>
+      </c>
+      <c r="K67" s="97">
+        <v>109.8</v>
+      </c>
+      <c r="L67" s="97">
+        <v>108.8</v>
+      </c>
+      <c r="M67" s="97">
+        <v>110.9</v>
+      </c>
+      <c r="N67" s="97">
+        <v>112.5</v>
+      </c>
+      <c r="O67" s="97">
+        <v>114.1</v>
+      </c>
+      <c r="P67" s="97">
+        <v>111.6</v>
+      </c>
+      <c r="Q67" s="97">
+        <v>110.9</v>
+      </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="24"/>
       <c r="D68" s="24"/>
       <c r="E68" s="24"/>
       <c r="F68" s="24"/>
       <c r="G68" s="24"/>
       <c r="H68" s="24"/>
       <c r="I68" s="24"/>
       <c r="J68" s="24"/>
       <c r="K68" s="24"/>
       <c r="L68" s="24"/>
       <c r="M68" s="24"/>
       <c r="N68" s="24"/>
       <c r="O68" s="24"/>
       <c r="P68" s="24"/>
       <c r="Q68" s="24"/>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" s="12" t="s">
         <v>20</v>
@@ -9558,74 +13045,74 @@
       <c r="Q69" s="24"/>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="31"/>
       <c r="C70" s="32"/>
       <c r="D70" s="32"/>
       <c r="E70" s="32"/>
       <c r="F70" s="32"/>
       <c r="G70" s="32"/>
       <c r="H70" s="32"/>
       <c r="I70" s="32"/>
       <c r="J70" s="32"/>
       <c r="K70" s="32"/>
       <c r="L70" s="32"/>
       <c r="M70" s="32"/>
       <c r="N70" s="32"/>
       <c r="O70" s="32"/>
       <c r="P70" s="32"/>
       <c r="Q70" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="A58:Q58"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="A45:Q45"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
-    <mergeCell ref="A58:Q58"/>
-[...7 lines deleted...]
-    <mergeCell ref="A45:Q45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ТБИ</vt:lpstr>
     </vt:vector>