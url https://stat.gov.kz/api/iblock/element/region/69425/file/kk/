--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12210" yWindow="105" windowWidth="16620" windowHeight="8010"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6075"/>
   </bookViews>
   <sheets>
     <sheet name="ТБИ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="38">
   <si>
     <t>Өткен айға</t>
   </si>
   <si>
     <t>Өткен жылғы желтоқсанға</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті айға</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті кезеңге</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>тауарлар мен көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>тауарлар</t>
   </si>
   <si>
     <t>азық-түлік</t>
   </si>
   <si>
@@ -389,88 +389,86 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -729,225 +727,225 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R57"/>
+  <dimension ref="A1:R70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="V50" sqref="V50"/>
+    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="B63" sqref="B63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="40"/>
-[...14 lines deleted...]
-      <c r="Q1" s="40"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="41"/>
-[...14 lines deleted...]
-      <c r="Q2" s="41"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="42"/>
-      <c r="B3" s="36" t="s">
+      <c r="A3" s="44"/>
+      <c r="B3" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="37"/>
-[...2 lines deleted...]
-      <c r="F3" s="36" t="s">
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="37"/>
-[...2 lines deleted...]
-      <c r="J3" s="36" t="s">
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="37"/>
-[...2 lines deleted...]
-      <c r="N3" s="36" t="s">
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="37"/>
-[...1 lines deleted...]
-      <c r="Q3" s="38"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="40"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1">
-      <c r="A4" s="42"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="44"/>
+      <c r="B4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="31"/>
-      <c r="E4" s="33" t="s">
+      <c r="D4" s="35"/>
+      <c r="E4" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="33" t="s">
+      <c r="F4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="31" t="s">
+      <c r="G4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="31"/>
-      <c r="I4" s="33" t="s">
+      <c r="H4" s="35"/>
+      <c r="I4" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="33" t="s">
+      <c r="J4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="31" t="s">
+      <c r="K4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="31"/>
-      <c r="M4" s="33" t="s">
+      <c r="L4" s="35"/>
+      <c r="M4" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="N4" s="33" t="s">
+      <c r="N4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="31" t="s">
+      <c r="O4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="31"/>
-      <c r="Q4" s="33" t="s">
+      <c r="P4" s="35"/>
+      <c r="Q4" s="36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="31.5" customHeight="1">
-      <c r="A5" s="42"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="44"/>
+      <c r="B5" s="37"/>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="34"/>
-      <c r="F5" s="34"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
       <c r="G5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="34"/>
-      <c r="J5" s="34"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
       <c r="K5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="34"/>
-      <c r="N5" s="34"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
       <c r="O5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="34"/>
+      <c r="Q5" s="37"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="39">
+      <c r="A6" s="41">
         <v>2022</v>
       </c>
-      <c r="B6" s="39"/>
-[...14 lines deleted...]
-      <c r="Q6" s="39"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>23</v>
@@ -1544,69 +1542,69 @@
       </c>
       <c r="K18" s="29" t="s">
         <v>33</v>
       </c>
       <c r="L18" s="28">
         <v>118.7</v>
       </c>
       <c r="M18" s="28">
         <v>117.3</v>
       </c>
       <c r="N18" s="30">
         <v>115.8</v>
       </c>
       <c r="O18" s="30">
         <v>118.5</v>
       </c>
       <c r="P18" s="30">
         <v>115.6</v>
       </c>
       <c r="Q18" s="30">
         <v>112.1</v>
       </c>
       <c r="R18" s="26"/>
     </row>
     <row r="19" spans="1:18">
-      <c r="A19" s="32">
+      <c r="A19" s="34">
         <v>2023</v>
       </c>
-      <c r="B19" s="32"/>
-[...14 lines deleted...]
-      <c r="Q19" s="32"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="34"/>
+      <c r="M19" s="34"/>
+      <c r="N19" s="34"/>
+      <c r="O19" s="34"/>
+      <c r="P19" s="34"/>
+      <c r="Q19" s="34"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="10">
         <v>101</v>
       </c>
       <c r="C20" s="10">
         <v>101.5</v>
       </c>
       <c r="D20" s="10">
         <v>100.8</v>
       </c>
       <c r="E20" s="10">
         <v>100.3</v>
       </c>
       <c r="F20" s="10">
         <v>101</v>
       </c>
       <c r="G20" s="10">
         <v>101.5</v>
       </c>
       <c r="H20" s="10">
         <v>100.8</v>
@@ -2202,69 +2200,69 @@
       </c>
       <c r="K31" s="17">
         <v>111.8</v>
       </c>
       <c r="L31" s="17">
         <v>108.6</v>
       </c>
       <c r="M31" s="17">
         <v>110.7</v>
       </c>
       <c r="N31" s="17">
         <v>115.1</v>
       </c>
       <c r="O31" s="25" t="s">
         <v>37</v>
       </c>
       <c r="P31" s="25" t="s">
         <v>27</v>
       </c>
       <c r="Q31" s="17">
         <v>114.7</v>
       </c>
       <c r="R31" s="26"/>
     </row>
     <row r="32" spans="1:18">
-      <c r="A32" s="32">
+      <c r="A32" s="34">
         <v>2024</v>
       </c>
-      <c r="B32" s="32"/>
-[...14 lines deleted...]
-      <c r="Q32" s="32"/>
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="34"/>
+      <c r="J32" s="34"/>
+      <c r="K32" s="34"/>
+      <c r="L32" s="34"/>
+      <c r="M32" s="34"/>
+      <c r="N32" s="34"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="34"/>
+      <c r="Q32" s="34"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="3">
         <v>100.5</v>
       </c>
       <c r="C33" s="3">
         <v>101</v>
       </c>
       <c r="D33" s="3">
         <v>100.3</v>
       </c>
       <c r="E33" s="3">
         <v>99.9</v>
       </c>
       <c r="F33" s="3">
         <v>100.5</v>
       </c>
       <c r="G33" s="3">
         <v>101</v>
       </c>
       <c r="H33" s="3">
         <v>100.3</v>
@@ -2859,69 +2857,69 @@
         <v>107.7</v>
       </c>
       <c r="K44" s="17">
         <v>104.4</v>
       </c>
       <c r="L44" s="17">
         <v>108.8</v>
       </c>
       <c r="M44" s="17">
         <v>111.7</v>
       </c>
       <c r="N44" s="17">
         <v>107.6</v>
       </c>
       <c r="O44" s="17">
         <v>106.7</v>
       </c>
       <c r="P44" s="17">
         <v>107.2</v>
       </c>
       <c r="Q44" s="17">
         <v>109.7</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="35">
+      <c r="A45" s="34">
         <v>2025</v>
       </c>
-      <c r="B45" s="35"/>
-[...14 lines deleted...]
-      <c r="Q45" s="35"/>
+      <c r="B45" s="34"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+      <c r="O45" s="34"/>
+      <c r="P45" s="34"/>
+      <c r="Q45" s="34"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="22">
         <v>101.3</v>
       </c>
       <c r="C46" s="22">
         <v>102</v>
       </c>
       <c r="D46" s="22">
         <v>100.9</v>
       </c>
       <c r="E46" s="22">
         <v>100.7</v>
       </c>
       <c r="F46" s="22">
         <v>101.3</v>
       </c>
       <c r="G46" s="22">
         <v>102</v>
       </c>
       <c r="H46" s="22">
         <v>100.9</v>
@@ -2939,651 +2937,1053 @@
         <v>109.5</v>
       </c>
       <c r="M46" s="23">
         <v>112.6</v>
       </c>
       <c r="N46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="Q46" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="10">
         <v>101.4</v>
       </c>
-      <c r="C47" s="24">
+      <c r="C47" s="33">
         <v>102.4</v>
       </c>
-      <c r="D47" s="24">
+      <c r="D47" s="33">
         <v>100.9</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="33">
         <v>100.6</v>
       </c>
-      <c r="F47" s="24">
+      <c r="F47" s="33">
         <v>102.7</v>
       </c>
-      <c r="G47" s="24">
+      <c r="G47" s="33">
         <v>104.5</v>
       </c>
-      <c r="H47" s="24">
+      <c r="H47" s="33">
         <v>101.8</v>
       </c>
-      <c r="I47" s="24">
+      <c r="I47" s="33">
         <v>101.3</v>
       </c>
-      <c r="J47" s="24">
+      <c r="J47" s="33">
         <v>109.3</v>
       </c>
-      <c r="K47" s="24">
+      <c r="K47" s="33">
         <v>107.5</v>
       </c>
-      <c r="L47" s="24">
+      <c r="L47" s="33">
         <v>109.7</v>
       </c>
-      <c r="M47" s="24">
+      <c r="M47" s="33">
         <v>112.2</v>
       </c>
-      <c r="N47" s="24">
+      <c r="N47" s="33">
         <v>108.9</v>
       </c>
-      <c r="O47" s="24">
+      <c r="O47" s="33">
         <v>106.4</v>
       </c>
-      <c r="P47" s="24">
+      <c r="P47" s="33">
         <v>109.6</v>
       </c>
-      <c r="Q47" s="24">
+      <c r="Q47" s="33">
         <v>112.4</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="10">
         <v>101.6</v>
       </c>
-      <c r="C48" s="24">
+      <c r="C48" s="33">
         <v>101.5</v>
       </c>
-      <c r="D48" s="24">
+      <c r="D48" s="33">
         <v>101.1</v>
       </c>
-      <c r="E48" s="24">
+      <c r="E48" s="33">
         <v>102.3</v>
       </c>
-      <c r="F48" s="24">
+      <c r="F48" s="33">
         <v>104.3</v>
       </c>
-      <c r="G48" s="24">
+      <c r="G48" s="33">
         <v>106.1</v>
       </c>
-      <c r="H48" s="24">
+      <c r="H48" s="33">
         <v>102.9</v>
       </c>
-      <c r="I48" s="24">
+      <c r="I48" s="33">
         <v>103.6</v>
       </c>
-      <c r="J48" s="24">
+      <c r="J48" s="33">
         <v>110.4</v>
       </c>
-      <c r="K48" s="24">
+      <c r="K48" s="33">
         <v>108.1</v>
       </c>
-      <c r="L48" s="24">
+      <c r="L48" s="33">
         <v>110.8</v>
       </c>
-      <c r="M48" s="24">
+      <c r="M48" s="33">
         <v>113.7</v>
       </c>
-      <c r="N48" s="24">
+      <c r="N48" s="33">
         <v>109.4</v>
       </c>
-      <c r="O48" s="24">
+      <c r="O48" s="33">
         <v>107</v>
       </c>
-      <c r="P48" s="24">
+      <c r="P48" s="33">
         <v>110</v>
       </c>
-      <c r="Q48" s="24">
+      <c r="Q48" s="33">
         <v>112.8</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="10">
         <v>101</v>
       </c>
-      <c r="C49" s="24">
+      <c r="C49" s="33">
         <v>101.4</v>
       </c>
-      <c r="D49" s="24">
+      <c r="D49" s="33">
         <v>100.6</v>
       </c>
-      <c r="E49" s="24">
+      <c r="E49" s="33">
         <v>100.7</v>
       </c>
-      <c r="F49" s="24">
+      <c r="F49" s="33">
         <v>105.3</v>
       </c>
-      <c r="G49" s="24">
+      <c r="G49" s="33">
         <v>107.6</v>
       </c>
-      <c r="H49" s="24">
+      <c r="H49" s="33">
         <v>103.5</v>
       </c>
-      <c r="I49" s="24">
+      <c r="I49" s="33">
         <v>104.3</v>
       </c>
-      <c r="J49" s="24">
+      <c r="J49" s="33">
         <v>110.6</v>
       </c>
-      <c r="K49" s="24">
+      <c r="K49" s="33">
         <v>109</v>
       </c>
-      <c r="L49" s="24">
+      <c r="L49" s="33">
         <v>110.7</v>
       </c>
-      <c r="M49" s="24">
+      <c r="M49" s="33">
         <v>113.4</v>
       </c>
-      <c r="N49" s="24">
+      <c r="N49" s="33">
         <v>109.7</v>
       </c>
-      <c r="O49" s="24">
+      <c r="O49" s="33">
         <v>107.5</v>
       </c>
-      <c r="P49" s="24">
+      <c r="P49" s="33">
         <v>110.2</v>
       </c>
       <c r="Q49" s="10">
         <v>113</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B50" s="24">
+      <c r="B50" s="33">
         <v>100.6</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="D50" s="24">
+      <c r="D50" s="33">
         <v>100.3</v>
       </c>
-      <c r="E50" s="24">
+      <c r="E50" s="33">
         <v>100.4</v>
       </c>
-      <c r="F50" s="24">
+      <c r="F50" s="33">
         <v>105.9</v>
       </c>
-      <c r="G50" s="24">
+      <c r="G50" s="33">
         <v>108.6</v>
       </c>
-      <c r="H50" s="24">
+      <c r="H50" s="33">
         <v>103.8</v>
       </c>
-      <c r="I50" s="24">
+      <c r="I50" s="33">
         <v>104.8</v>
       </c>
-      <c r="J50" s="24">
+      <c r="J50" s="33">
         <v>111.1</v>
       </c>
-      <c r="K50" s="24">
+      <c r="K50" s="33">
         <v>110.4</v>
       </c>
-      <c r="L50" s="24">
+      <c r="L50" s="33">
         <v>110.8</v>
       </c>
-      <c r="M50" s="24">
+      <c r="M50" s="33">
         <v>112.9</v>
       </c>
-      <c r="N50" s="24">
+      <c r="N50" s="33">
         <v>110</v>
       </c>
-      <c r="O50" s="24">
+      <c r="O50" s="33">
         <v>108.1</v>
       </c>
-      <c r="P50" s="24">
+      <c r="P50" s="33">
         <v>110.3</v>
       </c>
       <c r="Q50" s="10">
         <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="10">
         <v>100.6</v>
       </c>
-      <c r="C51" s="24">
+      <c r="C51" s="33">
         <v>100.4</v>
       </c>
-      <c r="D51" s="24">
+      <c r="D51" s="33">
         <v>100.8</v>
       </c>
-      <c r="E51" s="24">
+      <c r="E51" s="33">
         <v>100.7</v>
       </c>
-      <c r="F51" s="24">
+      <c r="F51" s="33">
         <v>106.6</v>
       </c>
-      <c r="G51" s="24">
+      <c r="G51" s="33">
         <v>109.1</v>
       </c>
-      <c r="H51" s="24">
+      <c r="H51" s="33">
         <v>104.7</v>
       </c>
-      <c r="I51" s="24">
+      <c r="I51" s="33">
         <v>105.5</v>
       </c>
-      <c r="J51" s="24">
+      <c r="J51" s="33">
         <v>111.5</v>
       </c>
-      <c r="K51" s="24">
+      <c r="K51" s="33">
         <v>110.8</v>
       </c>
-      <c r="L51" s="24">
+      <c r="L51" s="33">
         <v>111.3</v>
       </c>
-      <c r="M51" s="24">
+      <c r="M51" s="33">
         <v>112.9</v>
       </c>
-      <c r="N51" s="24">
+      <c r="N51" s="33">
         <v>110.2</v>
       </c>
-      <c r="O51" s="24">
+      <c r="O51" s="33">
         <v>108.5</v>
       </c>
-      <c r="P51" s="24">
+      <c r="P51" s="33">
         <v>110.5</v>
       </c>
-      <c r="Q51" s="24">
+      <c r="Q51" s="33">
         <v>112.9</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="10">
         <v>101.1</v>
       </c>
-      <c r="C52" s="24">
+      <c r="C52" s="33">
         <v>101.5</v>
       </c>
-      <c r="D52" s="24">
+      <c r="D52" s="33">
         <v>100.9</v>
       </c>
-      <c r="E52" s="24">
+      <c r="E52" s="33">
         <v>100.6</v>
       </c>
-      <c r="F52" s="24">
+      <c r="F52" s="33">
         <v>101.7</v>
       </c>
-      <c r="G52" s="24">
+      <c r="G52" s="33">
         <v>110.7</v>
       </c>
-      <c r="H52" s="24">
+      <c r="H52" s="33">
         <v>105.6</v>
       </c>
-      <c r="I52" s="24">
+      <c r="I52" s="33">
         <v>106.2</v>
       </c>
-      <c r="J52" s="24">
+      <c r="J52" s="33">
         <v>111.8</v>
       </c>
-      <c r="K52" s="24">
+      <c r="K52" s="33">
         <v>112.4</v>
       </c>
-      <c r="L52" s="24">
+      <c r="L52" s="33">
         <v>111.6</v>
       </c>
-      <c r="M52" s="24">
+      <c r="M52" s="33">
         <v>111</v>
       </c>
-      <c r="N52" s="24">
+      <c r="N52" s="33">
         <v>110.5</v>
       </c>
-      <c r="O52" s="24">
+      <c r="O52" s="33">
         <v>109.1</v>
       </c>
-      <c r="P52" s="24">
+      <c r="P52" s="33">
         <v>110.6</v>
       </c>
-      <c r="Q52" s="24">
+      <c r="Q52" s="33">
         <v>112.7</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="10">
         <v>101.8</v>
       </c>
-      <c r="C53" s="24">
+      <c r="C53" s="33">
         <v>100.8</v>
       </c>
-      <c r="D53" s="24">
+      <c r="D53" s="33">
         <v>102</v>
       </c>
-      <c r="E53" s="24">
+      <c r="E53" s="33">
         <v>103</v>
       </c>
-      <c r="F53" s="24">
+      <c r="F53" s="33">
         <v>109.7</v>
       </c>
-      <c r="G53" s="24">
+      <c r="G53" s="33">
         <v>111.6</v>
       </c>
-      <c r="H53" s="24">
+      <c r="H53" s="33">
         <v>107.8</v>
       </c>
-      <c r="I53" s="24">
+      <c r="I53" s="33">
         <v>109.3</v>
       </c>
-      <c r="J53" s="24">
+      <c r="J53" s="33">
         <v>113.6</v>
       </c>
-      <c r="K53" s="24">
+      <c r="K53" s="33">
         <v>114.8</v>
       </c>
-      <c r="L53" s="24">
+      <c r="L53" s="33">
         <v>112.1</v>
       </c>
-      <c r="M53" s="24">
+      <c r="M53" s="33">
         <v>113.8</v>
       </c>
-      <c r="N53" s="24">
+      <c r="N53" s="33">
         <v>110.9</v>
       </c>
-      <c r="O53" s="24">
+      <c r="O53" s="33">
         <v>109.8</v>
       </c>
-      <c r="P53" s="24">
+      <c r="P53" s="33">
         <v>110.8</v>
       </c>
-      <c r="Q53" s="24">
+      <c r="Q53" s="33">
         <v>112.8</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="10">
         <v>101.1</v>
       </c>
-      <c r="C54" s="24">
+      <c r="C54" s="33">
         <v>100.9</v>
       </c>
-      <c r="D54" s="24">
+      <c r="D54" s="33">
         <v>101.4</v>
       </c>
-      <c r="E54" s="24">
+      <c r="E54" s="33">
         <v>101.1</v>
       </c>
-      <c r="F54" s="24">
+      <c r="F54" s="33">
         <v>110.9</v>
       </c>
-      <c r="G54" s="24">
+      <c r="G54" s="33">
         <v>112.7</v>
       </c>
-      <c r="H54" s="24">
+      <c r="H54" s="33">
         <v>109.3</v>
       </c>
-      <c r="I54" s="24">
+      <c r="I54" s="33">
         <v>110.5</v>
       </c>
-      <c r="J54" s="24">
+      <c r="J54" s="33">
         <v>114.4</v>
       </c>
-      <c r="K54" s="24">
+      <c r="K54" s="33">
         <v>115.8</v>
       </c>
-      <c r="L54" s="24">
+      <c r="L54" s="33">
         <v>112.9</v>
       </c>
-      <c r="M54" s="24">
+      <c r="M54" s="33">
         <v>114.5</v>
       </c>
-      <c r="N54" s="24">
+      <c r="N54" s="33">
         <v>111.3</v>
       </c>
-      <c r="O54" s="24">
+      <c r="O54" s="33">
         <v>110.5</v>
       </c>
-      <c r="P54" s="24">
+      <c r="P54" s="33">
         <v>111.1</v>
       </c>
-      <c r="Q54" s="24">
+      <c r="Q54" s="33">
         <v>113</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B55" s="10">
         <v>100.9</v>
       </c>
-      <c r="C55" s="24">
+      <c r="C55" s="33">
         <v>101</v>
       </c>
-      <c r="D55" s="24">
+      <c r="D55" s="33">
         <v>101.2</v>
       </c>
-      <c r="E55" s="24">
+      <c r="E55" s="33">
         <v>100.3</v>
       </c>
-      <c r="F55" s="24">
+      <c r="F55" s="33">
         <v>111.9</v>
       </c>
-      <c r="G55" s="24">
+      <c r="G55" s="33">
         <v>113.9</v>
       </c>
-      <c r="H55" s="24">
+      <c r="H55" s="33">
         <v>110.6</v>
       </c>
-      <c r="I55" s="24">
+      <c r="I55" s="33">
         <v>110.8</v>
       </c>
-      <c r="J55" s="24">
+      <c r="J55" s="33">
         <v>114.2</v>
       </c>
-      <c r="K55" s="24">
+      <c r="K55" s="33">
         <v>116.7</v>
       </c>
-      <c r="L55" s="24">
+      <c r="L55" s="33">
         <v>112.3</v>
       </c>
-      <c r="M55" s="24">
+      <c r="M55" s="33">
         <v>113.2</v>
       </c>
-      <c r="N55" s="24">
+      <c r="N55" s="33">
         <v>111.6</v>
       </c>
-      <c r="O55" s="24">
+      <c r="O55" s="33">
         <v>111.1</v>
       </c>
-      <c r="P55" s="24">
+      <c r="P55" s="33">
         <v>111.2</v>
       </c>
-      <c r="Q55" s="24">
+      <c r="Q55" s="33">
         <v>113</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="10">
         <v>100.9</v>
       </c>
-      <c r="C56" s="24">
+      <c r="C56" s="33">
         <v>101.6</v>
       </c>
-      <c r="D56" s="24">
+      <c r="D56" s="33">
         <v>100.9</v>
       </c>
-      <c r="E56" s="24">
+      <c r="E56" s="33">
         <v>99.7</v>
       </c>
-      <c r="F56" s="24">
+      <c r="F56" s="33">
         <v>112.9</v>
       </c>
-      <c r="G56" s="24">
+      <c r="G56" s="33">
         <v>115.6</v>
       </c>
-      <c r="H56" s="24">
+      <c r="H56" s="33">
         <v>111.6</v>
       </c>
-      <c r="I56" s="24">
+      <c r="I56" s="33">
         <v>110.6</v>
       </c>
-      <c r="J56" s="24">
+      <c r="J56" s="33">
         <v>114</v>
       </c>
-      <c r="K56" s="24">
+      <c r="K56" s="33">
         <v>117.1</v>
       </c>
-      <c r="L56" s="24">
+      <c r="L56" s="33">
         <v>112.9</v>
       </c>
-      <c r="M56" s="24">
+      <c r="M56" s="33">
         <v>111</v>
       </c>
-      <c r="N56" s="24">
+      <c r="N56" s="33">
         <v>111.8</v>
       </c>
-      <c r="O56" s="24">
+      <c r="O56" s="33">
         <v>111.6</v>
       </c>
-      <c r="P56" s="24">
+      <c r="P56" s="33">
         <v>111.3</v>
       </c>
-      <c r="Q56" s="24">
+      <c r="Q56" s="33">
         <v>112.8</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B57" s="43">
+      <c r="B57" s="31">
         <v>100.5</v>
       </c>
-      <c r="C57" s="44">
+      <c r="C57" s="21">
         <v>100.7</v>
       </c>
-      <c r="D57" s="44">
+      <c r="D57" s="21">
         <v>100.3</v>
       </c>
-      <c r="E57" s="44">
+      <c r="E57" s="21">
         <v>100.2</v>
       </c>
-      <c r="F57" s="44">
+      <c r="F57" s="21">
         <v>113.4</v>
       </c>
-      <c r="G57" s="44">
+      <c r="G57" s="21">
         <v>116.5</v>
       </c>
-      <c r="H57" s="44">
+      <c r="H57" s="21">
         <v>112</v>
       </c>
-      <c r="I57" s="44">
+      <c r="I57" s="21">
         <v>110.8</v>
       </c>
-      <c r="J57" s="44">
+      <c r="J57" s="21">
         <v>113.4</v>
       </c>
-      <c r="K57" s="44">
+      <c r="K57" s="21">
         <v>116.5</v>
       </c>
-      <c r="L57" s="44">
+      <c r="L57" s="21">
         <v>112</v>
       </c>
-      <c r="M57" s="44">
+      <c r="M57" s="21">
         <v>110.8</v>
       </c>
-      <c r="N57" s="44">
+      <c r="N57" s="21">
         <v>111.9</v>
       </c>
-      <c r="O57" s="44">
+      <c r="O57" s="21">
         <v>112</v>
       </c>
-      <c r="P57" s="44">
+      <c r="P57" s="21">
         <v>111.4</v>
       </c>
-      <c r="Q57" s="44">
+      <c r="Q57" s="21">
         <v>112.7</v>
       </c>
     </row>
+    <row r="58" spans="1:17">
+      <c r="A58" s="34">
+        <v>2026</v>
+      </c>
+      <c r="B58" s="34"/>
+      <c r="C58" s="34"/>
+      <c r="D58" s="34"/>
+      <c r="E58" s="34"/>
+      <c r="F58" s="34"/>
+      <c r="G58" s="34"/>
+      <c r="H58" s="34"/>
+      <c r="I58" s="34"/>
+      <c r="J58" s="34"/>
+      <c r="K58" s="34"/>
+      <c r="L58" s="34"/>
+      <c r="M58" s="34"/>
+      <c r="N58" s="34"/>
+      <c r="O58" s="34"/>
+      <c r="P58" s="34"/>
+      <c r="Q58" s="34"/>
+    </row>
+    <row r="59" spans="1:17">
+      <c r="A59" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B59" s="19">
+        <v>101.4</v>
+      </c>
+      <c r="C59" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="D59" s="19">
+        <v>101.3</v>
+      </c>
+      <c r="E59" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="F59" s="19">
+        <v>101.4</v>
+      </c>
+      <c r="G59" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="H59" s="19">
+        <v>101.3</v>
+      </c>
+      <c r="I59" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="J59" s="19">
+        <v>113.5</v>
+      </c>
+      <c r="K59" s="19">
+        <v>116.2</v>
+      </c>
+      <c r="L59" s="19">
+        <v>112.5</v>
+      </c>
+      <c r="M59" s="19">
+        <v>110.9</v>
+      </c>
+      <c r="N59" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17">
+      <c r="A60" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B60" s="19">
+        <v>101.4</v>
+      </c>
+      <c r="C60" s="19">
+        <v>102.3</v>
+      </c>
+      <c r="D60" s="19">
+        <v>100.9</v>
+      </c>
+      <c r="E60" s="19">
+        <v>100.7</v>
+      </c>
+      <c r="F60" s="19">
+        <v>102.8</v>
+      </c>
+      <c r="G60" s="19">
+        <v>104.1</v>
+      </c>
+      <c r="H60" s="19">
+        <v>102.2</v>
+      </c>
+      <c r="I60" s="19">
+        <v>101.4</v>
+      </c>
+      <c r="J60" s="19">
+        <v>113.5</v>
+      </c>
+      <c r="K60" s="19">
+        <v>116</v>
+      </c>
+      <c r="L60" s="19">
+        <v>112.5</v>
+      </c>
+      <c r="M60" s="19">
+        <v>111</v>
+      </c>
+      <c r="N60" s="19">
+        <v>113.5</v>
+      </c>
+      <c r="O60" s="19">
+        <v>116.1</v>
+      </c>
+      <c r="P60" s="19">
+        <v>112.5</v>
+      </c>
+      <c r="Q60" s="19">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17">
+      <c r="A61" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B61" s="20">
+        <v>101</v>
+      </c>
+      <c r="C61" s="20">
+        <v>101.7</v>
+      </c>
+      <c r="D61" s="20">
+        <v>100.4</v>
+      </c>
+      <c r="E61" s="20">
+        <v>100.4</v>
+      </c>
+      <c r="F61" s="20">
+        <v>103.8</v>
+      </c>
+      <c r="G61" s="20">
+        <v>105.9</v>
+      </c>
+      <c r="H61" s="20">
+        <v>102.6</v>
+      </c>
+      <c r="I61" s="20">
+        <v>101.8</v>
+      </c>
+      <c r="J61" s="20">
+        <v>112.9</v>
+      </c>
+      <c r="K61" s="20">
+        <v>116.2</v>
+      </c>
+      <c r="L61" s="20">
+        <v>111.7</v>
+      </c>
+      <c r="M61" s="20">
+        <v>108.9</v>
+      </c>
+      <c r="N61" s="20">
+        <v>113.3</v>
+      </c>
+      <c r="O61" s="20">
+        <v>116.1</v>
+      </c>
+      <c r="P61" s="20">
+        <v>112.2</v>
+      </c>
+      <c r="Q61" s="20">
+        <v>110.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17">
+      <c r="A62" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B62" s="20">
+        <v>101</v>
+      </c>
+      <c r="C62" s="20">
+        <v>100.5</v>
+      </c>
+      <c r="D62" s="20">
+        <v>101.5</v>
+      </c>
+      <c r="E62" s="20">
+        <v>101.1</v>
+      </c>
+      <c r="F62" s="20">
+        <v>104.8</v>
+      </c>
+      <c r="G62" s="20">
+        <v>106.4</v>
+      </c>
+      <c r="H62" s="20">
+        <v>104.2</v>
+      </c>
+      <c r="I62" s="20">
+        <v>102.9</v>
+      </c>
+      <c r="J62" s="20">
+        <v>112.9</v>
+      </c>
+      <c r="K62" s="20">
+        <v>115.2</v>
+      </c>
+      <c r="L62" s="20">
+        <v>112.7</v>
+      </c>
+      <c r="M62" s="20">
+        <v>109.3</v>
+      </c>
+      <c r="N62" s="20">
+        <v>113.2</v>
+      </c>
+      <c r="O62" s="20">
+        <v>115.9</v>
+      </c>
+      <c r="P62" s="20">
+        <v>112.4</v>
+      </c>
+      <c r="Q62" s="20">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17">
+      <c r="A63" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B63" s="24"/>
+      <c r="C63" s="16"/>
+      <c r="D63" s="24"/>
+      <c r="E63" s="24"/>
+      <c r="F63" s="24"/>
+      <c r="G63" s="24"/>
+      <c r="H63" s="24"/>
+      <c r="I63" s="24"/>
+      <c r="J63" s="24"/>
+      <c r="K63" s="24"/>
+      <c r="L63" s="24"/>
+      <c r="M63" s="24"/>
+      <c r="N63" s="24"/>
+      <c r="O63" s="24"/>
+      <c r="P63" s="24"/>
+      <c r="Q63" s="10"/>
+    </row>
+    <row r="64" spans="1:17">
+      <c r="A64" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" s="10"/>
+      <c r="C64" s="24"/>
+      <c r="D64" s="24"/>
+      <c r="E64" s="24"/>
+      <c r="F64" s="24"/>
+      <c r="G64" s="24"/>
+      <c r="H64" s="24"/>
+      <c r="I64" s="24"/>
+      <c r="J64" s="24"/>
+      <c r="K64" s="24"/>
+      <c r="L64" s="24"/>
+      <c r="M64" s="24"/>
+      <c r="N64" s="24"/>
+      <c r="O64" s="24"/>
+      <c r="P64" s="24"/>
+      <c r="Q64" s="24"/>
+    </row>
+    <row r="65" spans="1:17">
+      <c r="A65" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" s="10"/>
+      <c r="C65" s="24"/>
+      <c r="D65" s="24"/>
+      <c r="E65" s="24"/>
+      <c r="F65" s="24"/>
+      <c r="G65" s="24"/>
+      <c r="H65" s="24"/>
+      <c r="I65" s="24"/>
+      <c r="J65" s="24"/>
+      <c r="K65" s="24"/>
+      <c r="L65" s="24"/>
+      <c r="M65" s="24"/>
+      <c r="N65" s="24"/>
+      <c r="O65" s="24"/>
+      <c r="P65" s="24"/>
+      <c r="Q65" s="24"/>
+    </row>
+    <row r="66" spans="1:17">
+      <c r="A66" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B66" s="10"/>
+      <c r="C66" s="24"/>
+      <c r="D66" s="24"/>
+      <c r="E66" s="24"/>
+      <c r="F66" s="24"/>
+      <c r="G66" s="24"/>
+      <c r="H66" s="24"/>
+      <c r="I66" s="24"/>
+      <c r="J66" s="24"/>
+      <c r="K66" s="24"/>
+      <c r="L66" s="24"/>
+      <c r="M66" s="24"/>
+      <c r="N66" s="24"/>
+      <c r="O66" s="24"/>
+      <c r="P66" s="24"/>
+      <c r="Q66" s="24"/>
+    </row>
+    <row r="67" spans="1:17">
+      <c r="A67" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B67" s="10"/>
+      <c r="C67" s="24"/>
+      <c r="D67" s="24"/>
+      <c r="E67" s="24"/>
+      <c r="F67" s="24"/>
+      <c r="G67" s="24"/>
+      <c r="H67" s="24"/>
+      <c r="I67" s="24"/>
+      <c r="J67" s="24"/>
+      <c r="K67" s="24"/>
+      <c r="L67" s="24"/>
+      <c r="M67" s="24"/>
+      <c r="N67" s="24"/>
+      <c r="O67" s="24"/>
+      <c r="P67" s="24"/>
+      <c r="Q67" s="24"/>
+    </row>
+    <row r="68" spans="1:17">
+      <c r="A68" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B68" s="10"/>
+      <c r="C68" s="24"/>
+      <c r="D68" s="24"/>
+      <c r="E68" s="24"/>
+      <c r="F68" s="24"/>
+      <c r="G68" s="24"/>
+      <c r="H68" s="24"/>
+      <c r="I68" s="24"/>
+      <c r="J68" s="24"/>
+      <c r="K68" s="24"/>
+      <c r="L68" s="24"/>
+      <c r="M68" s="24"/>
+      <c r="N68" s="24"/>
+      <c r="O68" s="24"/>
+      <c r="P68" s="24"/>
+      <c r="Q68" s="24"/>
+    </row>
+    <row r="69" spans="1:17">
+      <c r="A69" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="10"/>
+      <c r="C69" s="24"/>
+      <c r="D69" s="24"/>
+      <c r="E69" s="24"/>
+      <c r="F69" s="24"/>
+      <c r="G69" s="24"/>
+      <c r="H69" s="24"/>
+      <c r="I69" s="24"/>
+      <c r="J69" s="24"/>
+      <c r="K69" s="24"/>
+      <c r="L69" s="24"/>
+      <c r="M69" s="24"/>
+      <c r="N69" s="24"/>
+      <c r="O69" s="24"/>
+      <c r="P69" s="24"/>
+      <c r="Q69" s="24"/>
+    </row>
+    <row r="70" spans="1:17">
+      <c r="A70" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B70" s="31"/>
+      <c r="C70" s="32"/>
+      <c r="D70" s="32"/>
+      <c r="E70" s="32"/>
+      <c r="F70" s="32"/>
+      <c r="G70" s="32"/>
+      <c r="H70" s="32"/>
+      <c r="I70" s="32"/>
+      <c r="J70" s="32"/>
+      <c r="K70" s="32"/>
+      <c r="L70" s="32"/>
+      <c r="M70" s="32"/>
+      <c r="N70" s="32"/>
+      <c r="O70" s="32"/>
+      <c r="P70" s="32"/>
+      <c r="Q70" s="32"/>
+    </row>
   </sheetData>
-  <mergeCells count="23">
-    <mergeCell ref="A45:Q45"/>
+  <mergeCells count="24">
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
+    <mergeCell ref="A58:Q58"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="I4:I5"/>
+    <mergeCell ref="A45:Q45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ТБИ</vt:lpstr>
     </vt:vector>