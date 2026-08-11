--- v1 (2026-06-04)
+++ v2 (2026-08-11)
@@ -135,51 +135,51 @@
   </si>
   <si>
     <t>125,0</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>106,0</t>
   </si>
   <si>
     <t>108,0</t>
   </si>
   <si>
     <t>117,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -196,50 +196,68 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -312,54 +330,188 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -392,86 +544,316 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="29" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="56" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="68" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="80" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="86" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="98" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="104" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="116" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="121" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="131" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="135">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="21"/>
+    <cellStyle name="Обычный 11" xfId="23"/>
+    <cellStyle name="Обычный 12" xfId="25"/>
+    <cellStyle name="Обычный 13" xfId="27"/>
+    <cellStyle name="Обычный 14" xfId="29"/>
+    <cellStyle name="Обычный 15" xfId="31"/>
+    <cellStyle name="Обычный 16" xfId="33"/>
+    <cellStyle name="Обычный 17" xfId="35"/>
+    <cellStyle name="Обычный 18" xfId="37"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="11"/>
+    <cellStyle name="Обычный 2 11" xfId="18"/>
+    <cellStyle name="Обычный 2 12" xfId="20"/>
+    <cellStyle name="Обычный 2 13" xfId="22"/>
+    <cellStyle name="Обычный 2 14" xfId="24"/>
+    <cellStyle name="Обычный 2 15" xfId="26"/>
+    <cellStyle name="Обычный 2 16" xfId="28"/>
+    <cellStyle name="Обычный 2 17" xfId="30"/>
+    <cellStyle name="Обычный 2 18" xfId="32"/>
+    <cellStyle name="Обычный 2 19" xfId="34"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 20" xfId="36"/>
+    <cellStyle name="Обычный 2 21" xfId="38"/>
+    <cellStyle name="Обычный 2 22" xfId="39"/>
+    <cellStyle name="Обычный 2 23" xfId="40"/>
+    <cellStyle name="Обычный 2 24" xfId="41"/>
+    <cellStyle name="Обычный 2 25" xfId="42"/>
+    <cellStyle name="Обычный 2 26" xfId="43"/>
+    <cellStyle name="Обычный 2 27" xfId="49"/>
+    <cellStyle name="Обычный 2 28" xfId="55"/>
+    <cellStyle name="Обычный 2 29" xfId="61"/>
+    <cellStyle name="Обычный 2 3" xfId="3"/>
+    <cellStyle name="Обычный 2 30" xfId="67"/>
+    <cellStyle name="Обычный 2 31" xfId="73"/>
+    <cellStyle name="Обычный 2 32" xfId="79"/>
+    <cellStyle name="Обычный 2 33" xfId="85"/>
+    <cellStyle name="Обычный 2 34" xfId="91"/>
+    <cellStyle name="Обычный 2 35" xfId="97"/>
+    <cellStyle name="Обычный 2 36" xfId="103"/>
+    <cellStyle name="Обычный 2 37" xfId="109"/>
+    <cellStyle name="Обычный 2 4" xfId="6"/>
+    <cellStyle name="Обычный 2 5" xfId="8"/>
+    <cellStyle name="Обычный 2 6" xfId="9"/>
+    <cellStyle name="Обычный 2 7" xfId="10"/>
+    <cellStyle name="Обычный 2 8" xfId="16"/>
+    <cellStyle name="Обычный 2 9" xfId="14"/>
+    <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
+    <cellStyle name="Обычный 4 10" xfId="92"/>
+    <cellStyle name="Обычный 4 11" xfId="98"/>
+    <cellStyle name="Обычный 4 12" xfId="104"/>
+    <cellStyle name="Обычный 4 13" xfId="110"/>
+    <cellStyle name="Обычный 4 14" xfId="115"/>
+    <cellStyle name="Обычный 4 15" xfId="120"/>
+    <cellStyle name="Обычный 4 16" xfId="125"/>
+    <cellStyle name="Обычный 4 17" xfId="130"/>
+    <cellStyle name="Обычный 4 2" xfId="44"/>
+    <cellStyle name="Обычный 4 3" xfId="50"/>
+    <cellStyle name="Обычный 4 4" xfId="56"/>
+    <cellStyle name="Обычный 4 5" xfId="62"/>
+    <cellStyle name="Обычный 4 6" xfId="68"/>
+    <cellStyle name="Обычный 4 7" xfId="74"/>
+    <cellStyle name="Обычный 4 8" xfId="80"/>
+    <cellStyle name="Обычный 4 9" xfId="86"/>
+    <cellStyle name="Обычный 5" xfId="13"/>
+    <cellStyle name="Обычный 5 10" xfId="93"/>
+    <cellStyle name="Обычный 5 11" xfId="99"/>
+    <cellStyle name="Обычный 5 12" xfId="105"/>
+    <cellStyle name="Обычный 5 13" xfId="111"/>
+    <cellStyle name="Обычный 5 14" xfId="116"/>
+    <cellStyle name="Обычный 5 15" xfId="121"/>
+    <cellStyle name="Обычный 5 16" xfId="126"/>
+    <cellStyle name="Обычный 5 17" xfId="131"/>
+    <cellStyle name="Обычный 5 2" xfId="45"/>
+    <cellStyle name="Обычный 5 3" xfId="51"/>
+    <cellStyle name="Обычный 5 4" xfId="57"/>
+    <cellStyle name="Обычный 5 5" xfId="63"/>
+    <cellStyle name="Обычный 5 6" xfId="69"/>
+    <cellStyle name="Обычный 5 7" xfId="75"/>
+    <cellStyle name="Обычный 5 8" xfId="81"/>
+    <cellStyle name="Обычный 5 9" xfId="87"/>
+    <cellStyle name="Обычный 6" xfId="15"/>
+    <cellStyle name="Обычный 6 10" xfId="94"/>
+    <cellStyle name="Обычный 6 11" xfId="100"/>
+    <cellStyle name="Обычный 6 12" xfId="106"/>
+    <cellStyle name="Обычный 6 13" xfId="112"/>
+    <cellStyle name="Обычный 6 14" xfId="117"/>
+    <cellStyle name="Обычный 6 15" xfId="122"/>
+    <cellStyle name="Обычный 6 16" xfId="127"/>
+    <cellStyle name="Обычный 6 17" xfId="132"/>
+    <cellStyle name="Обычный 6 2" xfId="46"/>
+    <cellStyle name="Обычный 6 3" xfId="52"/>
+    <cellStyle name="Обычный 6 4" xfId="58"/>
+    <cellStyle name="Обычный 6 5" xfId="64"/>
+    <cellStyle name="Обычный 6 6" xfId="70"/>
+    <cellStyle name="Обычный 6 7" xfId="76"/>
+    <cellStyle name="Обычный 6 8" xfId="82"/>
+    <cellStyle name="Обычный 6 9" xfId="88"/>
+    <cellStyle name="Обычный 7" xfId="12"/>
+    <cellStyle name="Обычный 7 10" xfId="95"/>
+    <cellStyle name="Обычный 7 11" xfId="101"/>
+    <cellStyle name="Обычный 7 12" xfId="107"/>
+    <cellStyle name="Обычный 7 13" xfId="113"/>
+    <cellStyle name="Обычный 7 14" xfId="118"/>
+    <cellStyle name="Обычный 7 15" xfId="123"/>
+    <cellStyle name="Обычный 7 16" xfId="128"/>
+    <cellStyle name="Обычный 7 17" xfId="133"/>
+    <cellStyle name="Обычный 7 2" xfId="47"/>
+    <cellStyle name="Обычный 7 3" xfId="53"/>
+    <cellStyle name="Обычный 7 4" xfId="59"/>
+    <cellStyle name="Обычный 7 5" xfId="65"/>
+    <cellStyle name="Обычный 7 6" xfId="71"/>
+    <cellStyle name="Обычный 7 7" xfId="77"/>
+    <cellStyle name="Обычный 7 8" xfId="83"/>
+    <cellStyle name="Обычный 7 9" xfId="89"/>
+    <cellStyle name="Обычный 8" xfId="17"/>
+    <cellStyle name="Обычный 8 10" xfId="96"/>
+    <cellStyle name="Обычный 8 11" xfId="102"/>
+    <cellStyle name="Обычный 8 12" xfId="108"/>
+    <cellStyle name="Обычный 8 13" xfId="114"/>
+    <cellStyle name="Обычный 8 14" xfId="119"/>
+    <cellStyle name="Обычный 8 15" xfId="124"/>
+    <cellStyle name="Обычный 8 16" xfId="129"/>
+    <cellStyle name="Обычный 8 17" xfId="134"/>
+    <cellStyle name="Обычный 8 2" xfId="48"/>
+    <cellStyle name="Обычный 8 3" xfId="54"/>
+    <cellStyle name="Обычный 8 4" xfId="60"/>
+    <cellStyle name="Обычный 8 5" xfId="66"/>
+    <cellStyle name="Обычный 8 6" xfId="72"/>
+    <cellStyle name="Обычный 8 7" xfId="78"/>
+    <cellStyle name="Обычный 8 8" xfId="84"/>
+    <cellStyle name="Обычный 8 9" xfId="90"/>
+    <cellStyle name="Обычный 9" xfId="19"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -729,223 +1111,223 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63"/>
+    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="Q70" sqref="Q70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="42"/>
-[...14 lines deleted...]
-      <c r="Q1" s="42"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="43"/>
-[...14 lines deleted...]
-      <c r="Q2" s="43"/>
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="75"/>
+      <c r="Q2" s="75"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="44"/>
-      <c r="B3" s="38" t="s">
+      <c r="A3" s="76"/>
+      <c r="B3" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="39"/>
-[...2 lines deleted...]
-      <c r="F3" s="38" t="s">
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="39"/>
-[...2 lines deleted...]
-      <c r="J3" s="38" t="s">
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="72"/>
+      <c r="J3" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="39"/>
-[...2 lines deleted...]
-      <c r="N3" s="38" t="s">
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="72"/>
+      <c r="N3" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="39"/>
-[...1 lines deleted...]
-      <c r="Q3" s="40"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="72"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1">
-      <c r="A4" s="44"/>
-      <c r="B4" s="36" t="s">
+      <c r="A4" s="76"/>
+      <c r="B4" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="35"/>
-      <c r="E4" s="36" t="s">
+      <c r="D4" s="67"/>
+      <c r="E4" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="36" t="s">
+      <c r="F4" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="35"/>
-      <c r="I4" s="36" t="s">
+      <c r="H4" s="67"/>
+      <c r="I4" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="36" t="s">
+      <c r="J4" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="35" t="s">
+      <c r="K4" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="35"/>
-      <c r="M4" s="36" t="s">
+      <c r="L4" s="67"/>
+      <c r="M4" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="N4" s="36" t="s">
+      <c r="N4" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="35"/>
-      <c r="Q4" s="36" t="s">
+      <c r="P4" s="67"/>
+      <c r="Q4" s="68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="31.5" customHeight="1">
-      <c r="A5" s="44"/>
-      <c r="B5" s="37"/>
+      <c r="A5" s="76"/>
+      <c r="B5" s="69"/>
       <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="37"/>
-      <c r="F5" s="37"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
       <c r="G5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="37"/>
-      <c r="J5" s="37"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
       <c r="K5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="37"/>
-      <c r="N5" s="37"/>
+      <c r="M5" s="69"/>
+      <c r="N5" s="69"/>
       <c r="O5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="37"/>
+      <c r="Q5" s="69"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="41">
+      <c r="A6" s="73">
         <v>2022</v>
       </c>
-      <c r="B6" s="41"/>
-[...14 lines deleted...]
-      <c r="Q6" s="41"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>23</v>
@@ -1542,69 +1924,69 @@
       </c>
       <c r="K18" s="29" t="s">
         <v>33</v>
       </c>
       <c r="L18" s="28">
         <v>118.7</v>
       </c>
       <c r="M18" s="28">
         <v>117.3</v>
       </c>
       <c r="N18" s="30">
         <v>115.8</v>
       </c>
       <c r="O18" s="30">
         <v>118.5</v>
       </c>
       <c r="P18" s="30">
         <v>115.6</v>
       </c>
       <c r="Q18" s="30">
         <v>112.1</v>
       </c>
       <c r="R18" s="26"/>
     </row>
     <row r="19" spans="1:18">
-      <c r="A19" s="34">
+      <c r="A19" s="66">
         <v>2023</v>
       </c>
-      <c r="B19" s="34"/>
-[...14 lines deleted...]
-      <c r="Q19" s="34"/>
+      <c r="B19" s="66"/>
+      <c r="C19" s="66"/>
+      <c r="D19" s="66"/>
+      <c r="E19" s="66"/>
+      <c r="F19" s="66"/>
+      <c r="G19" s="66"/>
+      <c r="H19" s="66"/>
+      <c r="I19" s="66"/>
+      <c r="J19" s="66"/>
+      <c r="K19" s="66"/>
+      <c r="L19" s="66"/>
+      <c r="M19" s="66"/>
+      <c r="N19" s="66"/>
+      <c r="O19" s="66"/>
+      <c r="P19" s="66"/>
+      <c r="Q19" s="66"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="10">
         <v>101</v>
       </c>
       <c r="C20" s="10">
         <v>101.5</v>
       </c>
       <c r="D20" s="10">
         <v>100.8</v>
       </c>
       <c r="E20" s="10">
         <v>100.3</v>
       </c>
       <c r="F20" s="10">
         <v>101</v>
       </c>
       <c r="G20" s="10">
         <v>101.5</v>
       </c>
       <c r="H20" s="10">
         <v>100.8</v>
@@ -2200,69 +2582,69 @@
       </c>
       <c r="K31" s="17">
         <v>111.8</v>
       </c>
       <c r="L31" s="17">
         <v>108.6</v>
       </c>
       <c r="M31" s="17">
         <v>110.7</v>
       </c>
       <c r="N31" s="17">
         <v>115.1</v>
       </c>
       <c r="O31" s="25" t="s">
         <v>37</v>
       </c>
       <c r="P31" s="25" t="s">
         <v>27</v>
       </c>
       <c r="Q31" s="17">
         <v>114.7</v>
       </c>
       <c r="R31" s="26"/>
     </row>
     <row r="32" spans="1:18">
-      <c r="A32" s="34">
+      <c r="A32" s="66">
         <v>2024</v>
       </c>
-      <c r="B32" s="34"/>
-[...14 lines deleted...]
-      <c r="Q32" s="34"/>
+      <c r="B32" s="66"/>
+      <c r="C32" s="66"/>
+      <c r="D32" s="66"/>
+      <c r="E32" s="66"/>
+      <c r="F32" s="66"/>
+      <c r="G32" s="66"/>
+      <c r="H32" s="66"/>
+      <c r="I32" s="66"/>
+      <c r="J32" s="66"/>
+      <c r="K32" s="66"/>
+      <c r="L32" s="66"/>
+      <c r="M32" s="66"/>
+      <c r="N32" s="66"/>
+      <c r="O32" s="66"/>
+      <c r="P32" s="66"/>
+      <c r="Q32" s="66"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="3">
         <v>100.5</v>
       </c>
       <c r="C33" s="3">
         <v>101</v>
       </c>
       <c r="D33" s="3">
         <v>100.3</v>
       </c>
       <c r="E33" s="3">
         <v>99.9</v>
       </c>
       <c r="F33" s="3">
         <v>100.5</v>
       </c>
       <c r="G33" s="3">
         <v>101</v>
       </c>
       <c r="H33" s="3">
         <v>100.3</v>
@@ -2857,69 +3239,69 @@
         <v>107.7</v>
       </c>
       <c r="K44" s="17">
         <v>104.4</v>
       </c>
       <c r="L44" s="17">
         <v>108.8</v>
       </c>
       <c r="M44" s="17">
         <v>111.7</v>
       </c>
       <c r="N44" s="17">
         <v>107.6</v>
       </c>
       <c r="O44" s="17">
         <v>106.7</v>
       </c>
       <c r="P44" s="17">
         <v>107.2</v>
       </c>
       <c r="Q44" s="17">
         <v>109.7</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="34">
+      <c r="A45" s="66">
         <v>2025</v>
       </c>
-      <c r="B45" s="34"/>
-[...14 lines deleted...]
-      <c r="Q45" s="34"/>
+      <c r="B45" s="66"/>
+      <c r="C45" s="66"/>
+      <c r="D45" s="66"/>
+      <c r="E45" s="66"/>
+      <c r="F45" s="66"/>
+      <c r="G45" s="66"/>
+      <c r="H45" s="66"/>
+      <c r="I45" s="66"/>
+      <c r="J45" s="66"/>
+      <c r="K45" s="66"/>
+      <c r="L45" s="66"/>
+      <c r="M45" s="66"/>
+      <c r="N45" s="66"/>
+      <c r="O45" s="66"/>
+      <c r="P45" s="66"/>
+      <c r="Q45" s="66"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="22">
         <v>101.3</v>
       </c>
       <c r="C46" s="22">
         <v>102</v>
       </c>
       <c r="D46" s="22">
         <v>100.9</v>
       </c>
       <c r="E46" s="22">
         <v>100.7</v>
       </c>
       <c r="F46" s="22">
         <v>101.3</v>
       </c>
       <c r="G46" s="22">
         <v>102</v>
       </c>
       <c r="H46" s="22">
         <v>100.9</v>
@@ -3514,69 +3896,69 @@
         <v>113.4</v>
       </c>
       <c r="K57" s="21">
         <v>116.5</v>
       </c>
       <c r="L57" s="21">
         <v>112</v>
       </c>
       <c r="M57" s="21">
         <v>110.8</v>
       </c>
       <c r="N57" s="21">
         <v>111.9</v>
       </c>
       <c r="O57" s="21">
         <v>112</v>
       </c>
       <c r="P57" s="21">
         <v>111.4</v>
       </c>
       <c r="Q57" s="21">
         <v>112.7</v>
       </c>
     </row>
     <row r="58" spans="1:17">
-      <c r="A58" s="34">
+      <c r="A58" s="66">
         <v>2026</v>
       </c>
-      <c r="B58" s="34"/>
-[...14 lines deleted...]
-      <c r="Q58" s="34"/>
+      <c r="B58" s="66"/>
+      <c r="C58" s="66"/>
+      <c r="D58" s="66"/>
+      <c r="E58" s="66"/>
+      <c r="F58" s="66"/>
+      <c r="G58" s="66"/>
+      <c r="H58" s="66"/>
+      <c r="I58" s="66"/>
+      <c r="J58" s="66"/>
+      <c r="K58" s="66"/>
+      <c r="L58" s="66"/>
+      <c r="M58" s="66"/>
+      <c r="N58" s="66"/>
+      <c r="O58" s="66"/>
+      <c r="P58" s="66"/>
+      <c r="Q58" s="66"/>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="19">
         <v>101.4</v>
       </c>
       <c r="C59" s="19">
         <v>101.8</v>
       </c>
       <c r="D59" s="19">
         <v>101.3</v>
       </c>
       <c r="E59" s="19">
         <v>100.8</v>
       </c>
       <c r="F59" s="19">
         <v>101.4</v>
       </c>
       <c r="G59" s="19">
         <v>101.8</v>
       </c>
       <c r="H59" s="19">
         <v>101.3</v>
@@ -3750,87 +4132,151 @@
         <v>115.2</v>
       </c>
       <c r="L62" s="20">
         <v>112.7</v>
       </c>
       <c r="M62" s="20">
         <v>109.3</v>
       </c>
       <c r="N62" s="20">
         <v>113.2</v>
       </c>
       <c r="O62" s="20">
         <v>115.9</v>
       </c>
       <c r="P62" s="20">
         <v>112.4</v>
       </c>
       <c r="Q62" s="20">
         <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="24"/>
-[...14 lines deleted...]
-      <c r="Q63" s="10"/>
+      <c r="B63" s="34">
+        <v>101</v>
+      </c>
+      <c r="C63" s="35">
+        <v>100.6</v>
+      </c>
+      <c r="D63" s="36">
+        <v>100.3</v>
+      </c>
+      <c r="E63" s="37">
+        <v>102.4</v>
+      </c>
+      <c r="F63" s="38">
+        <v>105.8</v>
+      </c>
+      <c r="G63" s="39">
+        <v>107</v>
+      </c>
+      <c r="H63" s="40">
+        <v>104.5</v>
+      </c>
+      <c r="I63" s="41">
+        <v>105.4</v>
+      </c>
+      <c r="J63" s="42">
+        <v>113.3</v>
+      </c>
+      <c r="K63" s="43">
+        <v>114.7</v>
+      </c>
+      <c r="L63" s="44">
+        <v>112.8</v>
+      </c>
+      <c r="M63" s="45">
+        <v>111.5</v>
+      </c>
+      <c r="N63" s="46">
+        <v>113.2</v>
+      </c>
+      <c r="O63" s="47">
+        <v>115.6</v>
+      </c>
+      <c r="P63" s="48">
+        <v>112.5</v>
+      </c>
+      <c r="Q63" s="49">
+        <v>110.3</v>
+      </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="10"/>
-[...14 lines deleted...]
-      <c r="Q64" s="24"/>
+      <c r="B64" s="50">
+        <v>100.6</v>
+      </c>
+      <c r="C64" s="51">
+        <v>100.3</v>
+      </c>
+      <c r="D64" s="52">
+        <v>100.2</v>
+      </c>
+      <c r="E64" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="F64" s="54">
+        <v>106.4</v>
+      </c>
+      <c r="G64" s="55">
+        <v>107.4</v>
+      </c>
+      <c r="H64" s="56">
+        <v>104.7</v>
+      </c>
+      <c r="I64" s="57">
+        <v>107</v>
+      </c>
+      <c r="J64" s="58">
+        <v>113.3</v>
+      </c>
+      <c r="K64" s="59">
+        <v>114.6</v>
+      </c>
+      <c r="L64" s="60">
+        <v>112.1</v>
+      </c>
+      <c r="M64" s="61">
+        <v>112.3</v>
+      </c>
+      <c r="N64" s="62">
+        <v>113.2</v>
+      </c>
+      <c r="O64" s="63">
+        <v>115.5</v>
+      </c>
+      <c r="P64" s="64">
+        <v>112.4</v>
+      </c>
+      <c r="Q64" s="65">
+        <v>110.7</v>
+      </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="24"/>
       <c r="D65" s="24"/>
       <c r="E65" s="24"/>
       <c r="F65" s="24"/>
       <c r="G65" s="24"/>
       <c r="H65" s="24"/>
       <c r="I65" s="24"/>
       <c r="J65" s="24"/>
       <c r="K65" s="24"/>
       <c r="L65" s="24"/>
       <c r="M65" s="24"/>
       <c r="N65" s="24"/>
       <c r="O65" s="24"/>
       <c r="P65" s="24"/>
       <c r="Q65" s="24"/>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="12" t="s">
         <v>17</v>