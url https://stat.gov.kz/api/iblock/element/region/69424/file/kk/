--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -1,84 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="28695" windowHeight="12540"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="8">
   <si>
     <t>Орта есеппен халықтың жан басына шаққандағы күнкөрістің ең төмен деңгейінің шамасы</t>
   </si>
   <si>
     <t>орта есеппен бір жылға, теңге</t>
   </si>
   <si>
     <t>2006*</t>
   </si>
   <si>
     <t>Ұлытау облысы</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t xml:space="preserve">Күнкөрістің ең төмен деңгейі шамасының өзгеруі                                                                                                                                                                                                                                                           </t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
+  </si>
+  <si>
+    <t>113,2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -91,51 +95,51 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -188,57 +192,77 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -269,76 +293,92 @@
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -594,596 +634,630 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O19"/>
+  <dimension ref="A1:S23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:19">
+      <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...15 lines deleted...]
-      <c r="A2" s="28" t="s">
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="31"/>
+    </row>
+    <row r="2" spans="1:19" ht="15.75" thickBot="1">
+      <c r="A2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="28"/>
-[...11 lines deleted...]
-      <c r="N2" s="29"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="33"/>
       <c r="O2" s="2"/>
     </row>
-    <row r="3" spans="1:15" ht="15" thickBot="1">
+    <row r="3" spans="1:19" ht="15.75" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>1997</v>
       </c>
       <c r="C3" s="4">
         <v>1998</v>
       </c>
       <c r="D3" s="4">
         <v>1999</v>
       </c>
       <c r="E3" s="4">
         <v>2000</v>
       </c>
       <c r="F3" s="4">
         <v>2001</v>
       </c>
       <c r="G3" s="4">
         <v>2002</v>
       </c>
       <c r="H3" s="4">
         <v>2003</v>
       </c>
       <c r="I3" s="5">
         <v>2004</v>
       </c>
       <c r="J3" s="5">
         <v>2005</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="4">
         <v>2007</v>
       </c>
       <c r="M3" s="4">
         <v>2008</v>
       </c>
       <c r="N3" s="4">
         <v>2009</v>
       </c>
       <c r="O3" s="6"/>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:19" ht="25.5">
       <c r="A4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="N4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="6"/>
     </row>
-    <row r="5" spans="1:15" ht="15" thickBot="1">
+    <row r="5" spans="1:19" ht="15.75" thickBot="1">
       <c r="A5" s="9"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="13"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="14"/>
       <c r="M5" s="13"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
     </row>
-    <row r="6" spans="1:15" ht="15" thickBot="1">
+    <row r="6" spans="1:19" ht="15.75" thickBot="1">
       <c r="A6" s="3"/>
       <c r="B6" s="4">
         <v>2010</v>
       </c>
       <c r="C6" s="4">
         <v>2011</v>
       </c>
       <c r="D6" s="4">
         <v>2012</v>
       </c>
       <c r="E6" s="4">
         <v>2013</v>
       </c>
       <c r="F6" s="4">
         <v>2014</v>
       </c>
       <c r="G6" s="4">
         <v>2015</v>
       </c>
       <c r="H6" s="4">
         <v>2016</v>
       </c>
       <c r="I6" s="4">
         <v>2017</v>
       </c>
       <c r="J6" s="4">
         <v>2018</v>
       </c>
       <c r="K6" s="4">
         <v>2019</v>
       </c>
       <c r="L6" s="4">
         <v>2020</v>
       </c>
       <c r="M6" s="4">
         <v>2021</v>
       </c>
       <c r="N6" s="4">
         <v>2022</v>
       </c>
       <c r="O6" s="6"/>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:19" ht="25.5">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="K7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="L7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="M7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="N7" s="15">
         <v>41652</v>
       </c>
       <c r="O7" s="6"/>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:19">
       <c r="A8" s="16"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
     </row>
-    <row r="9" spans="1:15" ht="15" thickBot="1"/>
-    <row r="10" spans="1:15" ht="15" thickBot="1">
+    <row r="9" spans="1:19" ht="15.75" thickBot="1">
+      <c r="S9" s="35"/>
+    </row>
+    <row r="10" spans="1:19" ht="15.75" thickBot="1">
       <c r="A10" s="23"/>
-      <c r="B10" s="31">
+      <c r="B10" s="26">
         <v>2023</v>
       </c>
-      <c r="C10" s="34">
+      <c r="C10" s="27">
         <v>2024</v>
       </c>
-      <c r="D10" s="24"/>
+      <c r="D10" s="36">
+        <v>2025</v>
+      </c>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:19" ht="25.5">
       <c r="A11" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="32">
+      <c r="B11" s="37">
         <v>48448</v>
       </c>
-      <c r="C11" s="33">
+      <c r="C11" s="38">
         <v>51569</v>
       </c>
-      <c r="D11" s="24"/>
+      <c r="D11" s="39">
+        <v>58397</v>
+      </c>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
-      <c r="J11" s="24"/>
+      <c r="J11" s="29"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="24"/>
       <c r="O11" s="24"/>
     </row>
-    <row r="13" spans="1:15">
-      <c r="A13" s="26" t="s">
+    <row r="13" spans="1:19">
+      <c r="A13" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="30"/>
-[...11 lines deleted...]
-      <c r="N13" s="27"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
+      <c r="H13" s="34"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="34"/>
+      <c r="M13" s="31"/>
+      <c r="N13" s="31"/>
       <c r="O13" s="6"/>
     </row>
-    <row r="14" spans="1:15" ht="15" thickBot="1">
-      <c r="A14" s="28" t="s">
+    <row r="14" spans="1:19" ht="15.75" thickBot="1">
+      <c r="A14" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="28"/>
-[...11 lines deleted...]
-      <c r="N14" s="29"/>
+      <c r="B14" s="32"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="32"/>
+      <c r="M14" s="32"/>
+      <c r="N14" s="33"/>
       <c r="O14" s="2"/>
     </row>
-    <row r="15" spans="1:15" ht="15" thickBot="1">
+    <row r="15" spans="1:19" ht="15.75" thickBot="1">
       <c r="A15" s="3"/>
       <c r="B15" s="4">
         <v>1998</v>
       </c>
       <c r="C15" s="4">
         <v>1999</v>
       </c>
       <c r="D15" s="4">
         <v>2000</v>
       </c>
       <c r="E15" s="4">
         <v>2001</v>
       </c>
       <c r="F15" s="4">
         <v>2002</v>
       </c>
       <c r="G15" s="4">
         <v>2003</v>
       </c>
       <c r="H15" s="4">
         <v>2004</v>
       </c>
       <c r="I15" s="5">
         <v>2005</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="K15" s="4">
         <v>2007</v>
       </c>
       <c r="L15" s="4">
         <v>2008</v>
       </c>
       <c r="M15" s="4">
         <v>2009</v>
       </c>
       <c r="N15" s="4">
         <v>2010</v>
       </c>
       <c r="O15" s="2"/>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:19" ht="25.5">
       <c r="A16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="G16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="H16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="I16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="J16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="K16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="L16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="M16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="N16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="O16" s="6"/>
     </row>
-    <row r="17" spans="1:15" ht="15" thickBot="1">
+    <row r="17" spans="1:15" ht="15.75" thickBot="1">
       <c r="A17" s="9"/>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="19"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="18"/>
       <c r="L17" s="20"/>
       <c r="M17" s="19"/>
       <c r="N17" s="19"/>
       <c r="O17" s="19"/>
     </row>
-    <row r="18" spans="1:15" ht="15" thickBot="1">
+    <row r="18" spans="1:15" ht="15.75" thickBot="1">
       <c r="A18" s="3"/>
       <c r="B18" s="4">
         <v>2011</v>
       </c>
       <c r="C18" s="4">
         <v>2012</v>
       </c>
       <c r="D18" s="4">
         <v>2013</v>
       </c>
       <c r="E18" s="4">
         <v>2014</v>
       </c>
       <c r="F18" s="4">
         <v>2015</v>
       </c>
       <c r="G18" s="4">
         <v>2016</v>
       </c>
       <c r="H18" s="4">
         <v>2017</v>
       </c>
       <c r="I18" s="4">
         <v>2018</v>
       </c>
       <c r="J18" s="4">
         <v>2019</v>
       </c>
       <c r="K18" s="4">
         <v>2020</v>
       </c>
       <c r="L18" s="4">
         <v>2021</v>
       </c>
       <c r="M18" s="5">
         <v>2022</v>
       </c>
       <c r="N18" s="4">
         <v>2023</v>
       </c>
       <c r="O18" s="21"/>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:15" ht="25.5">
       <c r="A19" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="H19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="I19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="J19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="K19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="L19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="M19" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="N19" s="17" t="s">
-        <v>4</v>
+      <c r="N19" s="17">
+        <v>116.3</v>
       </c>
       <c r="O19" s="6"/>
+    </row>
+    <row r="21" spans="1:15" ht="15.75" thickBot="1"/>
+    <row r="22" spans="1:15" ht="15.75" thickBot="1">
+      <c r="A22" s="23"/>
+      <c r="B22" s="26">
+        <v>2024</v>
+      </c>
+      <c r="C22" s="27">
+        <v>2025</v>
+      </c>
+      <c r="D22" s="24"/>
+    </row>
+    <row r="23" spans="1:15" ht="25.5">
+      <c r="A23" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="B23" s="28">
+        <v>106.4</v>
+      </c>
+      <c r="C23" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A13:N13"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>