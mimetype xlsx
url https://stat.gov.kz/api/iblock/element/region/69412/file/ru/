--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="42">
   <si>
     <t>товары и услуги</t>
   </si>
   <si>
     <t>товары</t>
   </si>
   <si>
     <t>платные услуги</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
@@ -392,85 +392,85 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -729,231 +729,231 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z57"/>
+  <dimension ref="A1:Z70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="U53" sqref="U53"/>
+    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="P66" sqref="P66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="33"/>
-[...14 lines deleted...]
-      <c r="Q1" s="33"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
     </row>
     <row r="2" spans="1:21">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="34"/>
-[...14 lines deleted...]
-      <c r="Q2" s="34"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" s="27"/>
-      <c r="B3" s="27" t="s">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="27"/>
-[...2 lines deleted...]
-      <c r="F3" s="35" t="s">
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="36"/>
-[...2 lines deleted...]
-      <c r="J3" s="27" t="s">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="27"/>
-[...2 lines deleted...]
-      <c r="N3" s="27" t="s">
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="27"/>
-[...1 lines deleted...]
-      <c r="Q3" s="27"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="27"/>
+      <c r="A4" s="31"/>
       <c r="B4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="27" t="s">
+      <c r="C4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="27"/>
+      <c r="D4" s="31"/>
       <c r="E4" s="29" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="27" t="s">
+      <c r="G4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="27"/>
+      <c r="H4" s="31"/>
       <c r="I4" s="29" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="27" t="s">
+      <c r="K4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="27"/>
+      <c r="L4" s="31"/>
       <c r="M4" s="29" t="s">
         <v>2</v>
       </c>
       <c r="N4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="27" t="s">
+      <c r="O4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="27"/>
+      <c r="P4" s="31"/>
       <c r="Q4" s="29" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:21" ht="36" customHeight="1">
-      <c r="A5" s="27"/>
+      <c r="A5" s="31"/>
       <c r="B5" s="30"/>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="30"/>
       <c r="J5" s="30"/>
       <c r="K5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="30"/>
       <c r="N5" s="30"/>
       <c r="O5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="Q5" s="30"/>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="31">
+      <c r="A6" s="33">
         <v>2022</v>
       </c>
-      <c r="B6" s="31"/>
-[...14 lines deleted...]
-      <c r="Q6" s="31"/>
+      <c r="B6" s="33"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>33</v>
@@ -1551,69 +1551,69 @@
       </c>
       <c r="K18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="24">
         <v>118.7</v>
       </c>
       <c r="M18" s="24">
         <v>117.3</v>
       </c>
       <c r="N18" s="26">
         <v>115.8</v>
       </c>
       <c r="O18" s="26">
         <v>118.5</v>
       </c>
       <c r="P18" s="26">
         <v>115.6</v>
       </c>
       <c r="Q18" s="26">
         <v>112.1</v>
       </c>
       <c r="U18" s="17"/>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="28">
+      <c r="A19" s="32">
         <v>2023</v>
       </c>
-      <c r="B19" s="28"/>
-[...14 lines deleted...]
-      <c r="Q19" s="28"/>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
+      <c r="N19" s="32"/>
+      <c r="O19" s="32"/>
+      <c r="P19" s="32"/>
+      <c r="Q19" s="32"/>
       <c r="U19" s="17"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="8">
         <v>101</v>
       </c>
       <c r="C20" s="8">
         <v>101.5</v>
       </c>
       <c r="D20" s="8">
         <v>100.8</v>
       </c>
       <c r="E20" s="8">
         <v>100.3</v>
       </c>
       <c r="F20" s="8">
         <v>101</v>
       </c>
       <c r="G20" s="8">
         <v>101.5</v>
       </c>
       <c r="H20" s="8">
@@ -2209,69 +2209,69 @@
         <v>110.5</v>
       </c>
       <c r="K31" s="15">
         <v>111.8</v>
       </c>
       <c r="L31" s="15">
         <v>108.6</v>
       </c>
       <c r="M31" s="15">
         <v>110.7</v>
       </c>
       <c r="N31" s="15">
         <v>115.1</v>
       </c>
       <c r="O31" s="23" t="s">
         <v>38</v>
       </c>
       <c r="P31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="Q31" s="15">
         <v>114.7</v>
       </c>
     </row>
     <row r="32" spans="1:21">
-      <c r="A32" s="28">
+      <c r="A32" s="32">
         <v>2024</v>
       </c>
-      <c r="B32" s="28"/>
-[...14 lines deleted...]
-      <c r="Q32" s="28"/>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="32"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="32"/>
+      <c r="K32" s="32"/>
+      <c r="L32" s="32"/>
+      <c r="M32" s="32"/>
+      <c r="N32" s="32"/>
+      <c r="O32" s="32"/>
+      <c r="P32" s="32"/>
+      <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="3">
         <v>100.5</v>
       </c>
       <c r="C33" s="3">
         <v>101</v>
       </c>
       <c r="D33" s="3">
         <v>100.3</v>
       </c>
       <c r="E33" s="3">
         <v>99.9</v>
       </c>
       <c r="F33" s="3">
         <v>100.5</v>
       </c>
       <c r="G33" s="3">
         <v>101</v>
       </c>
       <c r="H33" s="3">
         <v>100.3</v>
@@ -2866,69 +2866,69 @@
         <v>107.7</v>
       </c>
       <c r="K44" s="19">
         <v>104.4</v>
       </c>
       <c r="L44" s="19">
         <v>108.8</v>
       </c>
       <c r="M44" s="19">
         <v>111.7</v>
       </c>
       <c r="N44" s="19">
         <v>107.6</v>
       </c>
       <c r="O44" s="19">
         <v>106.7</v>
       </c>
       <c r="P44" s="19">
         <v>107.2</v>
       </c>
       <c r="Q44" s="19">
         <v>109.7</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="28">
+      <c r="A45" s="32">
         <v>2025</v>
       </c>
-      <c r="B45" s="28"/>
-[...14 lines deleted...]
-      <c r="Q45" s="28"/>
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="32"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="32"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="32"/>
+      <c r="J45" s="32"/>
+      <c r="K45" s="32"/>
+      <c r="L45" s="32"/>
+      <c r="M45" s="32"/>
+      <c r="N45" s="32"/>
+      <c r="O45" s="32"/>
+      <c r="P45" s="32"/>
+      <c r="Q45" s="32"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="21">
         <v>101.3</v>
       </c>
       <c r="C46" s="21">
         <v>102</v>
       </c>
       <c r="D46" s="21">
         <v>100.9</v>
       </c>
       <c r="E46" s="21">
         <v>100.7</v>
       </c>
       <c r="F46" s="21">
         <v>101.3</v>
       </c>
       <c r="G46" s="21">
         <v>102</v>
       </c>
       <c r="H46" s="21">
         <v>100.9</v>
@@ -3476,101 +3476,503 @@
         <v>117.1</v>
       </c>
       <c r="L56" s="20">
         <v>112.9</v>
       </c>
       <c r="M56" s="20">
         <v>111</v>
       </c>
       <c r="N56" s="20">
         <v>111.8</v>
       </c>
       <c r="O56" s="20">
         <v>111.6</v>
       </c>
       <c r="P56" s="20">
         <v>111.3</v>
       </c>
       <c r="Q56" s="20">
         <v>112.8</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B57" s="38">
+      <c r="B57" s="27">
         <v>100.5</v>
       </c>
-      <c r="C57" s="39">
+      <c r="C57" s="28">
         <v>100.7</v>
       </c>
-      <c r="D57" s="39">
+      <c r="D57" s="28">
         <v>100.3</v>
       </c>
-      <c r="E57" s="39">
+      <c r="E57" s="28">
         <v>100.2</v>
       </c>
-      <c r="F57" s="39">
+      <c r="F57" s="28">
         <v>113.4</v>
       </c>
-      <c r="G57" s="39">
+      <c r="G57" s="28">
         <v>116.5</v>
       </c>
-      <c r="H57" s="39">
+      <c r="H57" s="28">
         <v>112</v>
       </c>
-      <c r="I57" s="39">
+      <c r="I57" s="28">
         <v>110.8</v>
       </c>
-      <c r="J57" s="39">
+      <c r="J57" s="28">
         <v>113.4</v>
       </c>
-      <c r="K57" s="39">
+      <c r="K57" s="28">
         <v>116.5</v>
       </c>
-      <c r="L57" s="39">
+      <c r="L57" s="28">
         <v>112</v>
       </c>
-      <c r="M57" s="39">
+      <c r="M57" s="28">
         <v>110.8</v>
       </c>
-      <c r="N57" s="39">
+      <c r="N57" s="28">
         <v>111.9</v>
       </c>
-      <c r="O57" s="39">
+      <c r="O57" s="28">
         <v>112</v>
       </c>
-      <c r="P57" s="39">
+      <c r="P57" s="28">
         <v>111.4</v>
       </c>
-      <c r="Q57" s="39">
+      <c r="Q57" s="28">
         <v>112.7</v>
       </c>
     </row>
+    <row r="58" spans="1:26">
+      <c r="A58" s="32">
+        <v>2026</v>
+      </c>
+      <c r="B58" s="32"/>
+      <c r="C58" s="32"/>
+      <c r="D58" s="32"/>
+      <c r="E58" s="32"/>
+      <c r="F58" s="32"/>
+      <c r="G58" s="32"/>
+      <c r="H58" s="32"/>
+      <c r="I58" s="32"/>
+      <c r="J58" s="32"/>
+      <c r="K58" s="32"/>
+      <c r="L58" s="32"/>
+      <c r="M58" s="32"/>
+      <c r="N58" s="32"/>
+      <c r="O58" s="32"/>
+      <c r="P58" s="32"/>
+      <c r="Q58" s="32"/>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" s="18">
+        <v>101.4</v>
+      </c>
+      <c r="C59" s="18">
+        <v>101.8</v>
+      </c>
+      <c r="D59" s="18">
+        <v>101.3</v>
+      </c>
+      <c r="E59" s="18">
+        <v>100.8</v>
+      </c>
+      <c r="F59" s="18">
+        <v>101.4</v>
+      </c>
+      <c r="G59" s="18">
+        <v>101.8</v>
+      </c>
+      <c r="H59" s="18">
+        <v>101.3</v>
+      </c>
+      <c r="I59" s="18">
+        <v>100.8</v>
+      </c>
+      <c r="J59" s="18">
+        <v>113.5</v>
+      </c>
+      <c r="K59" s="18">
+        <v>116.2</v>
+      </c>
+      <c r="L59" s="18">
+        <v>112.5</v>
+      </c>
+      <c r="M59" s="18">
+        <v>110.9</v>
+      </c>
+      <c r="N59" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B60" s="18">
+        <v>101.4</v>
+      </c>
+      <c r="C60" s="18">
+        <v>102.3</v>
+      </c>
+      <c r="D60" s="18">
+        <v>100.9</v>
+      </c>
+      <c r="E60" s="18">
+        <v>100.7</v>
+      </c>
+      <c r="F60" s="18">
+        <v>102.8</v>
+      </c>
+      <c r="G60" s="18">
+        <v>104.1</v>
+      </c>
+      <c r="H60" s="18">
+        <v>102.2</v>
+      </c>
+      <c r="I60" s="18">
+        <v>101.4</v>
+      </c>
+      <c r="J60" s="18">
+        <v>113.5</v>
+      </c>
+      <c r="K60" s="18">
+        <v>116</v>
+      </c>
+      <c r="L60" s="18">
+        <v>112.5</v>
+      </c>
+      <c r="M60" s="18">
+        <v>111</v>
+      </c>
+      <c r="N60" s="18">
+        <v>113.5</v>
+      </c>
+      <c r="O60" s="18">
+        <v>116.1</v>
+      </c>
+      <c r="P60" s="18">
+        <v>112.5</v>
+      </c>
+      <c r="Q60" s="18">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" s="17">
+        <v>101</v>
+      </c>
+      <c r="C61" s="17">
+        <v>101.7</v>
+      </c>
+      <c r="D61" s="17">
+        <v>100.4</v>
+      </c>
+      <c r="E61" s="17">
+        <v>100.4</v>
+      </c>
+      <c r="F61" s="17">
+        <v>103.8</v>
+      </c>
+      <c r="G61" s="17">
+        <v>105.9</v>
+      </c>
+      <c r="H61" s="17">
+        <v>102.6</v>
+      </c>
+      <c r="I61" s="17">
+        <v>101.8</v>
+      </c>
+      <c r="J61" s="17">
+        <v>112.9</v>
+      </c>
+      <c r="K61" s="17">
+        <v>116.2</v>
+      </c>
+      <c r="L61" s="17">
+        <v>111.7</v>
+      </c>
+      <c r="M61" s="17">
+        <v>108.9</v>
+      </c>
+      <c r="N61" s="17">
+        <v>113.3</v>
+      </c>
+      <c r="O61" s="17">
+        <v>116.1</v>
+      </c>
+      <c r="P61" s="17">
+        <v>112.2</v>
+      </c>
+      <c r="Q61" s="17">
+        <v>110.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="17">
+        <v>101</v>
+      </c>
+      <c r="C62" s="17">
+        <v>100.5</v>
+      </c>
+      <c r="D62" s="17">
+        <v>101.5</v>
+      </c>
+      <c r="E62" s="17">
+        <v>101.1</v>
+      </c>
+      <c r="F62" s="17">
+        <v>104.8</v>
+      </c>
+      <c r="G62" s="17">
+        <v>106.4</v>
+      </c>
+      <c r="H62" s="17">
+        <v>104.2</v>
+      </c>
+      <c r="I62" s="17">
+        <v>102.9</v>
+      </c>
+      <c r="J62" s="17">
+        <v>112.9</v>
+      </c>
+      <c r="K62" s="17">
+        <v>115.2</v>
+      </c>
+      <c r="L62" s="17">
+        <v>112.7</v>
+      </c>
+      <c r="M62" s="17">
+        <v>109.3</v>
+      </c>
+      <c r="N62" s="17">
+        <v>113.2</v>
+      </c>
+      <c r="O62" s="17">
+        <v>115.9</v>
+      </c>
+      <c r="P62" s="17">
+        <v>112.4</v>
+      </c>
+      <c r="Q62" s="17">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="20"/>
+      <c r="C63" s="14"/>
+      <c r="D63" s="20"/>
+      <c r="E63" s="20"/>
+      <c r="F63" s="20"/>
+      <c r="G63" s="20"/>
+      <c r="H63" s="20"/>
+      <c r="I63" s="20"/>
+      <c r="J63" s="20"/>
+      <c r="K63" s="20"/>
+      <c r="L63" s="20"/>
+      <c r="M63" s="20"/>
+      <c r="N63" s="20"/>
+      <c r="O63" s="20"/>
+      <c r="P63" s="20"/>
+      <c r="Q63" s="8"/>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="8"/>
+      <c r="C64" s="20"/>
+      <c r="D64" s="20"/>
+      <c r="E64" s="20"/>
+      <c r="F64" s="20"/>
+      <c r="G64" s="20"/>
+      <c r="H64" s="20"/>
+      <c r="I64" s="20"/>
+      <c r="J64" s="20"/>
+      <c r="K64" s="20"/>
+      <c r="L64" s="20"/>
+      <c r="M64" s="20"/>
+      <c r="N64" s="20"/>
+      <c r="O64" s="20"/>
+      <c r="P64" s="20"/>
+      <c r="Q64" s="20"/>
+    </row>
+    <row r="65" spans="1:17">
+      <c r="A65" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="8"/>
+      <c r="C65" s="20"/>
+      <c r="D65" s="20"/>
+      <c r="E65" s="20"/>
+      <c r="F65" s="20"/>
+      <c r="G65" s="20"/>
+      <c r="H65" s="20"/>
+      <c r="I65" s="20"/>
+      <c r="J65" s="20"/>
+      <c r="K65" s="20"/>
+      <c r="L65" s="20"/>
+      <c r="M65" s="20"/>
+      <c r="N65" s="20"/>
+      <c r="O65" s="20"/>
+      <c r="P65" s="20"/>
+      <c r="Q65" s="20"/>
+    </row>
+    <row r="66" spans="1:17">
+      <c r="A66" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B66" s="8"/>
+      <c r="C66" s="20"/>
+      <c r="D66" s="20"/>
+      <c r="E66" s="20"/>
+      <c r="F66" s="20"/>
+      <c r="G66" s="20"/>
+      <c r="H66" s="20"/>
+      <c r="I66" s="20"/>
+      <c r="J66" s="20"/>
+      <c r="K66" s="20"/>
+      <c r="L66" s="20"/>
+      <c r="M66" s="20"/>
+      <c r="N66" s="20"/>
+      <c r="O66" s="20"/>
+      <c r="P66" s="20"/>
+      <c r="Q66" s="20"/>
+    </row>
+    <row r="67" spans="1:17">
+      <c r="A67" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B67" s="8"/>
+      <c r="C67" s="20"/>
+      <c r="D67" s="20"/>
+      <c r="E67" s="20"/>
+      <c r="F67" s="20"/>
+      <c r="G67" s="20"/>
+      <c r="H67" s="20"/>
+      <c r="I67" s="20"/>
+      <c r="J67" s="20"/>
+      <c r="K67" s="20"/>
+      <c r="L67" s="20"/>
+      <c r="M67" s="20"/>
+      <c r="N67" s="20"/>
+      <c r="O67" s="20"/>
+      <c r="P67" s="20"/>
+      <c r="Q67" s="20"/>
+    </row>
+    <row r="68" spans="1:17">
+      <c r="A68" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B68" s="8"/>
+      <c r="C68" s="20"/>
+      <c r="D68" s="20"/>
+      <c r="E68" s="20"/>
+      <c r="F68" s="20"/>
+      <c r="G68" s="20"/>
+      <c r="H68" s="20"/>
+      <c r="I68" s="20"/>
+      <c r="J68" s="20"/>
+      <c r="K68" s="20"/>
+      <c r="L68" s="20"/>
+      <c r="M68" s="20"/>
+      <c r="N68" s="20"/>
+      <c r="O68" s="20"/>
+      <c r="P68" s="20"/>
+      <c r="Q68" s="20"/>
+    </row>
+    <row r="69" spans="1:17">
+      <c r="A69" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B69" s="8"/>
+      <c r="C69" s="20"/>
+      <c r="D69" s="20"/>
+      <c r="E69" s="20"/>
+      <c r="F69" s="20"/>
+      <c r="G69" s="20"/>
+      <c r="H69" s="20"/>
+      <c r="I69" s="20"/>
+      <c r="J69" s="20"/>
+      <c r="K69" s="20"/>
+      <c r="L69" s="20"/>
+      <c r="M69" s="20"/>
+      <c r="N69" s="20"/>
+      <c r="O69" s="20"/>
+      <c r="P69" s="20"/>
+      <c r="Q69" s="20"/>
+    </row>
+    <row r="70" spans="1:17">
+      <c r="A70" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B70" s="27"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28"/>
+      <c r="H70" s="28"/>
+      <c r="I70" s="28"/>
+      <c r="J70" s="28"/>
+      <c r="K70" s="28"/>
+      <c r="L70" s="28"/>
+      <c r="M70" s="28"/>
+      <c r="N70" s="28"/>
+      <c r="O70" s="28"/>
+      <c r="P70" s="28"/>
+      <c r="Q70" s="28"/>
+    </row>
   </sheetData>
-  <mergeCells count="23">
+  <mergeCells count="24">
+    <mergeCell ref="A58:Q58"/>
     <mergeCell ref="A45:Q45"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="I4:I5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>