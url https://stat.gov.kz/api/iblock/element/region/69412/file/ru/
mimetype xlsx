--- v1 (2026-06-03)
+++ v2 (2026-08-11)
@@ -147,51 +147,51 @@
   </si>
   <si>
     <t>108,0</t>
   </si>
   <si>
     <t>117,0</t>
   </si>
   <si>
     <t>103,0</t>
   </si>
   <si>
     <t>109,5</t>
   </si>
   <si>
     <t>108,6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -209,50 +209,68 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -325,54 +343,188 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -394,86 +546,316 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="29" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="56" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="68" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="80" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="86" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="98" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="104" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="116" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="121" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="131" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="135">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="21"/>
+    <cellStyle name="Обычный 11" xfId="23"/>
+    <cellStyle name="Обычный 12" xfId="25"/>
+    <cellStyle name="Обычный 13" xfId="27"/>
+    <cellStyle name="Обычный 14" xfId="29"/>
+    <cellStyle name="Обычный 15" xfId="31"/>
+    <cellStyle name="Обычный 16" xfId="33"/>
+    <cellStyle name="Обычный 17" xfId="35"/>
+    <cellStyle name="Обычный 18" xfId="37"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="11"/>
+    <cellStyle name="Обычный 2 11" xfId="18"/>
+    <cellStyle name="Обычный 2 12" xfId="20"/>
+    <cellStyle name="Обычный 2 13" xfId="22"/>
+    <cellStyle name="Обычный 2 14" xfId="24"/>
+    <cellStyle name="Обычный 2 15" xfId="26"/>
+    <cellStyle name="Обычный 2 16" xfId="28"/>
+    <cellStyle name="Обычный 2 17" xfId="30"/>
+    <cellStyle name="Обычный 2 18" xfId="32"/>
+    <cellStyle name="Обычный 2 19" xfId="34"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 20" xfId="36"/>
+    <cellStyle name="Обычный 2 21" xfId="38"/>
+    <cellStyle name="Обычный 2 22" xfId="39"/>
+    <cellStyle name="Обычный 2 23" xfId="40"/>
+    <cellStyle name="Обычный 2 24" xfId="41"/>
+    <cellStyle name="Обычный 2 25" xfId="42"/>
+    <cellStyle name="Обычный 2 26" xfId="43"/>
+    <cellStyle name="Обычный 2 27" xfId="49"/>
+    <cellStyle name="Обычный 2 28" xfId="55"/>
+    <cellStyle name="Обычный 2 29" xfId="61"/>
+    <cellStyle name="Обычный 2 3" xfId="3"/>
+    <cellStyle name="Обычный 2 30" xfId="67"/>
+    <cellStyle name="Обычный 2 31" xfId="73"/>
+    <cellStyle name="Обычный 2 32" xfId="79"/>
+    <cellStyle name="Обычный 2 33" xfId="85"/>
+    <cellStyle name="Обычный 2 34" xfId="91"/>
+    <cellStyle name="Обычный 2 35" xfId="97"/>
+    <cellStyle name="Обычный 2 36" xfId="103"/>
+    <cellStyle name="Обычный 2 37" xfId="109"/>
+    <cellStyle name="Обычный 2 4" xfId="6"/>
+    <cellStyle name="Обычный 2 5" xfId="8"/>
+    <cellStyle name="Обычный 2 6" xfId="9"/>
+    <cellStyle name="Обычный 2 7" xfId="10"/>
+    <cellStyle name="Обычный 2 8" xfId="16"/>
+    <cellStyle name="Обычный 2 9" xfId="14"/>
+    <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
+    <cellStyle name="Обычный 4 10" xfId="92"/>
+    <cellStyle name="Обычный 4 11" xfId="98"/>
+    <cellStyle name="Обычный 4 12" xfId="104"/>
+    <cellStyle name="Обычный 4 13" xfId="110"/>
+    <cellStyle name="Обычный 4 14" xfId="115"/>
+    <cellStyle name="Обычный 4 15" xfId="120"/>
+    <cellStyle name="Обычный 4 16" xfId="125"/>
+    <cellStyle name="Обычный 4 17" xfId="130"/>
+    <cellStyle name="Обычный 4 2" xfId="44"/>
+    <cellStyle name="Обычный 4 3" xfId="50"/>
+    <cellStyle name="Обычный 4 4" xfId="56"/>
+    <cellStyle name="Обычный 4 5" xfId="62"/>
+    <cellStyle name="Обычный 4 6" xfId="68"/>
+    <cellStyle name="Обычный 4 7" xfId="74"/>
+    <cellStyle name="Обычный 4 8" xfId="80"/>
+    <cellStyle name="Обычный 4 9" xfId="86"/>
+    <cellStyle name="Обычный 5" xfId="13"/>
+    <cellStyle name="Обычный 5 10" xfId="93"/>
+    <cellStyle name="Обычный 5 11" xfId="99"/>
+    <cellStyle name="Обычный 5 12" xfId="105"/>
+    <cellStyle name="Обычный 5 13" xfId="111"/>
+    <cellStyle name="Обычный 5 14" xfId="116"/>
+    <cellStyle name="Обычный 5 15" xfId="121"/>
+    <cellStyle name="Обычный 5 16" xfId="126"/>
+    <cellStyle name="Обычный 5 17" xfId="131"/>
+    <cellStyle name="Обычный 5 2" xfId="45"/>
+    <cellStyle name="Обычный 5 3" xfId="51"/>
+    <cellStyle name="Обычный 5 4" xfId="57"/>
+    <cellStyle name="Обычный 5 5" xfId="63"/>
+    <cellStyle name="Обычный 5 6" xfId="69"/>
+    <cellStyle name="Обычный 5 7" xfId="75"/>
+    <cellStyle name="Обычный 5 8" xfId="81"/>
+    <cellStyle name="Обычный 5 9" xfId="87"/>
+    <cellStyle name="Обычный 6" xfId="15"/>
+    <cellStyle name="Обычный 6 10" xfId="94"/>
+    <cellStyle name="Обычный 6 11" xfId="100"/>
+    <cellStyle name="Обычный 6 12" xfId="106"/>
+    <cellStyle name="Обычный 6 13" xfId="112"/>
+    <cellStyle name="Обычный 6 14" xfId="117"/>
+    <cellStyle name="Обычный 6 15" xfId="122"/>
+    <cellStyle name="Обычный 6 16" xfId="127"/>
+    <cellStyle name="Обычный 6 17" xfId="132"/>
+    <cellStyle name="Обычный 6 2" xfId="46"/>
+    <cellStyle name="Обычный 6 3" xfId="52"/>
+    <cellStyle name="Обычный 6 4" xfId="58"/>
+    <cellStyle name="Обычный 6 5" xfId="64"/>
+    <cellStyle name="Обычный 6 6" xfId="70"/>
+    <cellStyle name="Обычный 6 7" xfId="76"/>
+    <cellStyle name="Обычный 6 8" xfId="82"/>
+    <cellStyle name="Обычный 6 9" xfId="88"/>
+    <cellStyle name="Обычный 7" xfId="12"/>
+    <cellStyle name="Обычный 7 10" xfId="95"/>
+    <cellStyle name="Обычный 7 11" xfId="101"/>
+    <cellStyle name="Обычный 7 12" xfId="107"/>
+    <cellStyle name="Обычный 7 13" xfId="113"/>
+    <cellStyle name="Обычный 7 14" xfId="118"/>
+    <cellStyle name="Обычный 7 15" xfId="123"/>
+    <cellStyle name="Обычный 7 16" xfId="128"/>
+    <cellStyle name="Обычный 7 17" xfId="133"/>
+    <cellStyle name="Обычный 7 2" xfId="47"/>
+    <cellStyle name="Обычный 7 3" xfId="53"/>
+    <cellStyle name="Обычный 7 4" xfId="59"/>
+    <cellStyle name="Обычный 7 5" xfId="65"/>
+    <cellStyle name="Обычный 7 6" xfId="71"/>
+    <cellStyle name="Обычный 7 7" xfId="77"/>
+    <cellStyle name="Обычный 7 8" xfId="83"/>
+    <cellStyle name="Обычный 7 9" xfId="89"/>
+    <cellStyle name="Обычный 8" xfId="17"/>
+    <cellStyle name="Обычный 8 10" xfId="96"/>
+    <cellStyle name="Обычный 8 11" xfId="102"/>
+    <cellStyle name="Обычный 8 12" xfId="108"/>
+    <cellStyle name="Обычный 8 13" xfId="114"/>
+    <cellStyle name="Обычный 8 14" xfId="119"/>
+    <cellStyle name="Обычный 8 15" xfId="124"/>
+    <cellStyle name="Обычный 8 16" xfId="129"/>
+    <cellStyle name="Обычный 8 17" xfId="134"/>
+    <cellStyle name="Обычный 8 2" xfId="48"/>
+    <cellStyle name="Обычный 8 3" xfId="54"/>
+    <cellStyle name="Обычный 8 4" xfId="60"/>
+    <cellStyle name="Обычный 8 5" xfId="66"/>
+    <cellStyle name="Обычный 8 6" xfId="72"/>
+    <cellStyle name="Обычный 8 7" xfId="78"/>
+    <cellStyle name="Обычный 8 8" xfId="84"/>
+    <cellStyle name="Обычный 8 9" xfId="90"/>
+    <cellStyle name="Обычный 9" xfId="19"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -732,228 +1114,228 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z70"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="P66" sqref="P66"/>
+      <selection activeCell="Q70" sqref="Q70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="35"/>
-[...14 lines deleted...]
-      <c r="Q1" s="35"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
     </row>
     <row r="2" spans="1:21">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="36"/>
-[...14 lines deleted...]
-      <c r="Q2" s="36"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" s="31"/>
-      <c r="B3" s="31" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="31"/>
-[...1 lines deleted...]
-      <c r="E3" s="31"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
       <c r="F3" s="37" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="39"/>
-      <c r="J3" s="31" t="s">
+      <c r="J3" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="31"/>
-[...2 lines deleted...]
-      <c r="N3" s="31" t="s">
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="31"/>
-[...1 lines deleted...]
-      <c r="Q3" s="31"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="31"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-      <c r="E4" s="29" t="s">
+      <c r="D4" s="30"/>
+      <c r="E4" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="29" t="s">
+      <c r="F4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="31" t="s">
+      <c r="G4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="31"/>
-      <c r="I4" s="29" t="s">
+      <c r="H4" s="30"/>
+      <c r="I4" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="29" t="s">
+      <c r="J4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="31" t="s">
+      <c r="K4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="31"/>
-      <c r="M4" s="29" t="s">
+      <c r="L4" s="30"/>
+      <c r="M4" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="29" t="s">
+      <c r="N4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="31" t="s">
+      <c r="O4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="31"/>
-      <c r="Q4" s="29" t="s">
+      <c r="P4" s="30"/>
+      <c r="Q4" s="35" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:21" ht="36" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="36"/>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="30"/>
-      <c r="F5" s="30"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="30"/>
-      <c r="J5" s="30"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
       <c r="K5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="M5" s="30"/>
-      <c r="N5" s="30"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
       <c r="O5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="30"/>
+      <c r="Q5" s="36"/>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="33">
+      <c r="A6" s="31">
         <v>2022</v>
       </c>
-      <c r="B6" s="33"/>
-[...14 lines deleted...]
-      <c r="Q6" s="33"/>
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="31"/>
+      <c r="N6" s="31"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="31"/>
+      <c r="Q6" s="31"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>33</v>
@@ -1551,69 +1933,69 @@
       </c>
       <c r="K18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="24">
         <v>118.7</v>
       </c>
       <c r="M18" s="24">
         <v>117.3</v>
       </c>
       <c r="N18" s="26">
         <v>115.8</v>
       </c>
       <c r="O18" s="26">
         <v>118.5</v>
       </c>
       <c r="P18" s="26">
         <v>115.6</v>
       </c>
       <c r="Q18" s="26">
         <v>112.1</v>
       </c>
       <c r="U18" s="17"/>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="32">
+      <c r="A19" s="29">
         <v>2023</v>
       </c>
-      <c r="B19" s="32"/>
-[...14 lines deleted...]
-      <c r="Q19" s="32"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="29"/>
+      <c r="O19" s="29"/>
+      <c r="P19" s="29"/>
+      <c r="Q19" s="29"/>
       <c r="U19" s="17"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="8">
         <v>101</v>
       </c>
       <c r="C20" s="8">
         <v>101.5</v>
       </c>
       <c r="D20" s="8">
         <v>100.8</v>
       </c>
       <c r="E20" s="8">
         <v>100.3</v>
       </c>
       <c r="F20" s="8">
         <v>101</v>
       </c>
       <c r="G20" s="8">
         <v>101.5</v>
       </c>
       <c r="H20" s="8">
@@ -2209,69 +2591,69 @@
         <v>110.5</v>
       </c>
       <c r="K31" s="15">
         <v>111.8</v>
       </c>
       <c r="L31" s="15">
         <v>108.6</v>
       </c>
       <c r="M31" s="15">
         <v>110.7</v>
       </c>
       <c r="N31" s="15">
         <v>115.1</v>
       </c>
       <c r="O31" s="23" t="s">
         <v>38</v>
       </c>
       <c r="P31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="Q31" s="15">
         <v>114.7</v>
       </c>
     </row>
     <row r="32" spans="1:21">
-      <c r="A32" s="32">
+      <c r="A32" s="29">
         <v>2024</v>
       </c>
-      <c r="B32" s="32"/>
-[...14 lines deleted...]
-      <c r="Q32" s="32"/>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="29"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="29"/>
+      <c r="N32" s="29"/>
+      <c r="O32" s="29"/>
+      <c r="P32" s="29"/>
+      <c r="Q32" s="29"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="3">
         <v>100.5</v>
       </c>
       <c r="C33" s="3">
         <v>101</v>
       </c>
       <c r="D33" s="3">
         <v>100.3</v>
       </c>
       <c r="E33" s="3">
         <v>99.9</v>
       </c>
       <c r="F33" s="3">
         <v>100.5</v>
       </c>
       <c r="G33" s="3">
         <v>101</v>
       </c>
       <c r="H33" s="3">
         <v>100.3</v>
@@ -2866,69 +3248,69 @@
         <v>107.7</v>
       </c>
       <c r="K44" s="19">
         <v>104.4</v>
       </c>
       <c r="L44" s="19">
         <v>108.8</v>
       </c>
       <c r="M44" s="19">
         <v>111.7</v>
       </c>
       <c r="N44" s="19">
         <v>107.6</v>
       </c>
       <c r="O44" s="19">
         <v>106.7</v>
       </c>
       <c r="P44" s="19">
         <v>107.2</v>
       </c>
       <c r="Q44" s="19">
         <v>109.7</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="32">
+      <c r="A45" s="29">
         <v>2025</v>
       </c>
-      <c r="B45" s="32"/>
-[...14 lines deleted...]
-      <c r="Q45" s="32"/>
+      <c r="B45" s="29"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="29"/>
+      <c r="E45" s="29"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="29"/>
+      <c r="H45" s="29"/>
+      <c r="I45" s="29"/>
+      <c r="J45" s="29"/>
+      <c r="K45" s="29"/>
+      <c r="L45" s="29"/>
+      <c r="M45" s="29"/>
+      <c r="N45" s="29"/>
+      <c r="O45" s="29"/>
+      <c r="P45" s="29"/>
+      <c r="Q45" s="29"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="21">
         <v>101.3</v>
       </c>
       <c r="C46" s="21">
         <v>102</v>
       </c>
       <c r="D46" s="21">
         <v>100.9</v>
       </c>
       <c r="E46" s="21">
         <v>100.7</v>
       </c>
       <c r="F46" s="21">
         <v>101.3</v>
       </c>
       <c r="G46" s="21">
         <v>102</v>
       </c>
       <c r="H46" s="21">
         <v>100.9</v>
@@ -3526,69 +3908,69 @@
         <v>113.4</v>
       </c>
       <c r="K57" s="28">
         <v>116.5</v>
       </c>
       <c r="L57" s="28">
         <v>112</v>
       </c>
       <c r="M57" s="28">
         <v>110.8</v>
       </c>
       <c r="N57" s="28">
         <v>111.9</v>
       </c>
       <c r="O57" s="28">
         <v>112</v>
       </c>
       <c r="P57" s="28">
         <v>111.4</v>
       </c>
       <c r="Q57" s="28">
         <v>112.7</v>
       </c>
     </row>
     <row r="58" spans="1:26">
-      <c r="A58" s="32">
+      <c r="A58" s="29">
         <v>2026</v>
       </c>
-      <c r="B58" s="32"/>
-[...14 lines deleted...]
-      <c r="Q58" s="32"/>
+      <c r="B58" s="29"/>
+      <c r="C58" s="29"/>
+      <c r="D58" s="29"/>
+      <c r="E58" s="29"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="29"/>
+      <c r="H58" s="29"/>
+      <c r="I58" s="29"/>
+      <c r="J58" s="29"/>
+      <c r="K58" s="29"/>
+      <c r="L58" s="29"/>
+      <c r="M58" s="29"/>
+      <c r="N58" s="29"/>
+      <c r="O58" s="29"/>
+      <c r="P58" s="29"/>
+      <c r="Q58" s="29"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B59" s="18">
         <v>101.4</v>
       </c>
       <c r="C59" s="18">
         <v>101.8</v>
       </c>
       <c r="D59" s="18">
         <v>101.3</v>
       </c>
       <c r="E59" s="18">
         <v>100.8</v>
       </c>
       <c r="F59" s="18">
         <v>101.4</v>
       </c>
       <c r="G59" s="18">
         <v>101.8</v>
       </c>
       <c r="H59" s="18">
         <v>101.3</v>
@@ -3762,87 +4144,151 @@
         <v>115.2</v>
       </c>
       <c r="L62" s="17">
         <v>112.7</v>
       </c>
       <c r="M62" s="17">
         <v>109.3</v>
       </c>
       <c r="N62" s="17">
         <v>113.2</v>
       </c>
       <c r="O62" s="17">
         <v>115.9</v>
       </c>
       <c r="P62" s="17">
         <v>112.4</v>
       </c>
       <c r="Q62" s="17">
         <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="20"/>
-[...14 lines deleted...]
-      <c r="Q63" s="8"/>
+      <c r="B63" s="40">
+        <v>101</v>
+      </c>
+      <c r="C63" s="41">
+        <v>100.6</v>
+      </c>
+      <c r="D63" s="42">
+        <v>100.3</v>
+      </c>
+      <c r="E63" s="43">
+        <v>102.4</v>
+      </c>
+      <c r="F63" s="44">
+        <v>105.8</v>
+      </c>
+      <c r="G63" s="45">
+        <v>107</v>
+      </c>
+      <c r="H63" s="46">
+        <v>104.5</v>
+      </c>
+      <c r="I63" s="47">
+        <v>105.4</v>
+      </c>
+      <c r="J63" s="48">
+        <v>113.3</v>
+      </c>
+      <c r="K63" s="49">
+        <v>114.7</v>
+      </c>
+      <c r="L63" s="50">
+        <v>112.8</v>
+      </c>
+      <c r="M63" s="51">
+        <v>111.5</v>
+      </c>
+      <c r="N63" s="52">
+        <v>113.2</v>
+      </c>
+      <c r="O63" s="53">
+        <v>115.6</v>
+      </c>
+      <c r="P63" s="54">
+        <v>112.5</v>
+      </c>
+      <c r="Q63" s="55">
+        <v>110.3</v>
+      </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="8"/>
-[...14 lines deleted...]
-      <c r="Q64" s="20"/>
+      <c r="B64" s="56">
+        <v>100.6</v>
+      </c>
+      <c r="C64" s="57">
+        <v>100.3</v>
+      </c>
+      <c r="D64" s="58">
+        <v>100.2</v>
+      </c>
+      <c r="E64" s="59">
+        <v>101.5</v>
+      </c>
+      <c r="F64" s="60">
+        <v>106.4</v>
+      </c>
+      <c r="G64" s="61">
+        <v>107.4</v>
+      </c>
+      <c r="H64" s="62">
+        <v>104.7</v>
+      </c>
+      <c r="I64" s="63">
+        <v>107</v>
+      </c>
+      <c r="J64" s="64">
+        <v>113.3</v>
+      </c>
+      <c r="K64" s="65">
+        <v>114.6</v>
+      </c>
+      <c r="L64" s="66">
+        <v>112.1</v>
+      </c>
+      <c r="M64" s="67">
+        <v>112.3</v>
+      </c>
+      <c r="N64" s="68">
+        <v>113.2</v>
+      </c>
+      <c r="O64" s="69">
+        <v>115.5</v>
+      </c>
+      <c r="P64" s="70">
+        <v>112.4</v>
+      </c>
+      <c r="Q64" s="71">
+        <v>110.7</v>
+      </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="20"/>
       <c r="D65" s="20"/>
       <c r="E65" s="20"/>
       <c r="F65" s="20"/>
       <c r="G65" s="20"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
       <c r="J65" s="20"/>
       <c r="K65" s="20"/>
       <c r="L65" s="20"/>
       <c r="M65" s="20"/>
       <c r="N65" s="20"/>
       <c r="O65" s="20"/>
       <c r="P65" s="20"/>
       <c r="Q65" s="20"/>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="2" t="s">
         <v>11</v>
@@ -3928,74 +4374,74 @@
       <c r="Q69" s="20"/>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B70" s="27"/>
       <c r="C70" s="28"/>
       <c r="D70" s="28"/>
       <c r="E70" s="28"/>
       <c r="F70" s="28"/>
       <c r="G70" s="28"/>
       <c r="H70" s="28"/>
       <c r="I70" s="28"/>
       <c r="J70" s="28"/>
       <c r="K70" s="28"/>
       <c r="L70" s="28"/>
       <c r="M70" s="28"/>
       <c r="N70" s="28"/>
       <c r="O70" s="28"/>
       <c r="P70" s="28"/>
       <c r="Q70" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="I4:I5"/>
     <mergeCell ref="A58:Q58"/>
     <mergeCell ref="A45:Q45"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="F4:F5"/>
-[...6 lines deleted...]
-    <mergeCell ref="I4:I5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИПЦ</vt:lpstr>
     </vt:vector>