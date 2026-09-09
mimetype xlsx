--- v2 (2026-08-11)
+++ v3 (2026-09-09)
@@ -147,51 +147,51 @@
   </si>
   <si>
     <t>108,0</t>
   </si>
   <si>
     <t>117,0</t>
   </si>
   <si>
     <t>103,0</t>
   </si>
   <si>
     <t>109,5</t>
   </si>
   <si>
     <t>108,6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -227,50 +227,144 @@
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -343,51 +437,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="135">
+  <cellStyleXfs count="757">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
@@ -479,52 +573,746 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -546,316 +1334,955 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="29" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="56" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="68" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="80" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="86" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="98" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="104" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="116" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="121" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="131" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="422" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="611" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="669" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="719" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="753" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...94 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="135">
+  <cellStyles count="757">
+    <cellStyle name="Гиперссылка 2 10" xfId="202"/>
+    <cellStyle name="Гиперссылка 2 11" xfId="206"/>
+    <cellStyle name="Гиперссылка 2 12" xfId="209"/>
+    <cellStyle name="Гиперссылка 2 13" xfId="212"/>
+    <cellStyle name="Гиперссылка 2 14" xfId="221"/>
+    <cellStyle name="Гиперссылка 2 15" xfId="222"/>
+    <cellStyle name="Гиперссылка 2 16" xfId="223"/>
+    <cellStyle name="Гиперссылка 2 17" xfId="224"/>
+    <cellStyle name="Гиперссылка 2 18" xfId="230"/>
+    <cellStyle name="Гиперссылка 2 19" xfId="233"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="143"/>
+    <cellStyle name="Гиперссылка 2 2 2" xfId="160"/>
+    <cellStyle name="Гиперссылка 2 2 3" xfId="416"/>
+    <cellStyle name="Гиперссылка 2 20" xfId="239"/>
+    <cellStyle name="Гиперссылка 2 21" xfId="243"/>
+    <cellStyle name="Гиперссылка 2 22" xfId="245"/>
+    <cellStyle name="Гиперссылка 2 23" xfId="247"/>
+    <cellStyle name="Гиперссылка 2 24" xfId="250"/>
+    <cellStyle name="Гиперссылка 2 25" xfId="388"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="161"/>
+    <cellStyle name="Гиперссылка 2 4" xfId="162"/>
+    <cellStyle name="Гиперссылка 2 5" xfId="166"/>
+    <cellStyle name="Гиперссылка 2 6" xfId="186"/>
+    <cellStyle name="Гиперссылка 2 7" xfId="190"/>
+    <cellStyle name="Гиперссылка 2 8" xfId="194"/>
+    <cellStyle name="Гиперссылка 2 9" xfId="198"/>
+    <cellStyle name="Гиперссылка 3 10" xfId="246"/>
+    <cellStyle name="Гиперссылка 3 11" xfId="248"/>
+    <cellStyle name="Гиперссылка 3 12" xfId="251"/>
+    <cellStyle name="Гиперссылка 3 13" xfId="149"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="144"/>
+    <cellStyle name="Гиперссылка 3 2 2" xfId="163"/>
+    <cellStyle name="Гиперссылка 3 3" xfId="145"/>
+    <cellStyle name="Гиперссылка 3 3 2" xfId="167"/>
+    <cellStyle name="Гиперссылка 3 4" xfId="146"/>
+    <cellStyle name="Гиперссылка 3 4 2" xfId="173"/>
+    <cellStyle name="Гиперссылка 3 5" xfId="147"/>
+    <cellStyle name="Гиперссылка 3 5 2" xfId="220"/>
+    <cellStyle name="Гиперссылка 3 6" xfId="157"/>
+    <cellStyle name="Гиперссылка 3 6 2" xfId="165"/>
+    <cellStyle name="Гиперссылка 3 7" xfId="232"/>
+    <cellStyle name="Гиперссылка 3 8" xfId="240"/>
+    <cellStyle name="Гиперссылка 3 9" xfId="244"/>
+    <cellStyle name="Гиперссылка 4" xfId="402"/>
+    <cellStyle name="Гиперссылка 6" xfId="195"/>
+    <cellStyle name="Гиперссылка 7" xfId="199"/>
+    <cellStyle name="Гиперссылка 8" xfId="203"/>
+    <cellStyle name="Гиперссылка 9" xfId="207"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="21"/>
+    <cellStyle name="Обычный 10 2" xfId="424"/>
+    <cellStyle name="Обычный 10 3" xfId="613"/>
+    <cellStyle name="Обычный 10 4" xfId="671"/>
+    <cellStyle name="Обычный 10 5" xfId="721"/>
+    <cellStyle name="Обычный 10 6" xfId="755"/>
     <cellStyle name="Обычный 11" xfId="23"/>
+    <cellStyle name="Обычный 11 2" xfId="425"/>
+    <cellStyle name="Обычный 11 3" xfId="614"/>
+    <cellStyle name="Обычный 11 4" xfId="672"/>
+    <cellStyle name="Обычный 11 5" xfId="722"/>
+    <cellStyle name="Обычный 11 6" xfId="756"/>
     <cellStyle name="Обычный 12" xfId="25"/>
     <cellStyle name="Обычный 13" xfId="27"/>
     <cellStyle name="Обычный 14" xfId="29"/>
     <cellStyle name="Обычный 15" xfId="31"/>
     <cellStyle name="Обычный 16" xfId="33"/>
     <cellStyle name="Обычный 17" xfId="35"/>
     <cellStyle name="Обычный 18" xfId="37"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="11"/>
+    <cellStyle name="Обычный 2 10 2" xfId="142"/>
+    <cellStyle name="Обычный 2 10 3" xfId="428"/>
+    <cellStyle name="Обычный 2 10 4" xfId="584"/>
+    <cellStyle name="Обычный 2 10 5" xfId="645"/>
+    <cellStyle name="Обычный 2 10 6" xfId="697"/>
     <cellStyle name="Обычный 2 11" xfId="18"/>
+    <cellStyle name="Обычный 2 11 2" xfId="252"/>
+    <cellStyle name="Обычный 2 11 3" xfId="504"/>
+    <cellStyle name="Обычный 2 11 4" xfId="535"/>
+    <cellStyle name="Обычный 2 11 5" xfId="450"/>
+    <cellStyle name="Обычный 2 11 6" xfId="500"/>
     <cellStyle name="Обычный 2 12" xfId="20"/>
+    <cellStyle name="Обычный 2 12 2" xfId="253"/>
+    <cellStyle name="Обычный 2 12 3" xfId="505"/>
+    <cellStyle name="Обычный 2 12 4" xfId="534"/>
+    <cellStyle name="Обычный 2 12 5" xfId="430"/>
+    <cellStyle name="Обычный 2 12 6" xfId="459"/>
     <cellStyle name="Обычный 2 13" xfId="22"/>
+    <cellStyle name="Обычный 2 13 2" xfId="254"/>
+    <cellStyle name="Обычный 2 13 3" xfId="506"/>
+    <cellStyle name="Обычный 2 13 4" xfId="533"/>
+    <cellStyle name="Обычный 2 13 5" xfId="488"/>
+    <cellStyle name="Обычный 2 13 6" xfId="548"/>
     <cellStyle name="Обычный 2 14" xfId="24"/>
+    <cellStyle name="Обычный 2 14 2" xfId="255"/>
+    <cellStyle name="Обычный 2 14 3" xfId="507"/>
+    <cellStyle name="Обычный 2 14 4" xfId="532"/>
+    <cellStyle name="Обычный 2 14 5" xfId="438"/>
+    <cellStyle name="Обычный 2 14 6" xfId="485"/>
     <cellStyle name="Обычный 2 15" xfId="26"/>
+    <cellStyle name="Обычный 2 15 2" xfId="256"/>
+    <cellStyle name="Обычный 2 15 3" xfId="508"/>
+    <cellStyle name="Обычный 2 15 4" xfId="531"/>
+    <cellStyle name="Обычный 2 15 5" xfId="443"/>
+    <cellStyle name="Обычный 2 15 6" xfId="610"/>
     <cellStyle name="Обычный 2 16" xfId="28"/>
+    <cellStyle name="Обычный 2 16 2" xfId="257"/>
+    <cellStyle name="Обычный 2 16 3" xfId="509"/>
+    <cellStyle name="Обычный 2 16 4" xfId="530"/>
+    <cellStyle name="Обычный 2 16 5" xfId="492"/>
+    <cellStyle name="Обычный 2 16 6" xfId="544"/>
     <cellStyle name="Обычный 2 17" xfId="30"/>
+    <cellStyle name="Обычный 2 17 2" xfId="258"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="259"/>
+    <cellStyle name="Обычный 2 17 2 2 2" xfId="260"/>
+    <cellStyle name="Обычный 2 17 2 2 3" xfId="512"/>
+    <cellStyle name="Обычный 2 17 2 2 4" xfId="527"/>
+    <cellStyle name="Обычный 2 17 2 2 5" xfId="596"/>
+    <cellStyle name="Обычный 2 17 2 2 6" xfId="657"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="511"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="528"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="502"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="537"/>
+    <cellStyle name="Обычный 2 17 3" xfId="510"/>
+    <cellStyle name="Обычный 2 17 4" xfId="529"/>
+    <cellStyle name="Обычный 2 17 5" xfId="498"/>
+    <cellStyle name="Обычный 2 17 6" xfId="539"/>
     <cellStyle name="Обычный 2 18" xfId="32"/>
+    <cellStyle name="Обычный 2 18 2" xfId="261"/>
+    <cellStyle name="Обычный 2 18 3" xfId="513"/>
+    <cellStyle name="Обычный 2 18 4" xfId="526"/>
+    <cellStyle name="Обычный 2 18 5" xfId="467"/>
+    <cellStyle name="Обычный 2 18 6" xfId="136"/>
     <cellStyle name="Обычный 2 19" xfId="34"/>
+    <cellStyle name="Обычный 2 19 2" xfId="262"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="263"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="264"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="265"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="266"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="268"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 4" xfId="518"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 5" xfId="521"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 6" xfId="519"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 7" xfId="520"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="517"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="522"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="137"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="604"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="269"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="270"/>
+    <cellStyle name="Обычный 2 19 2 2 5" xfId="516"/>
+    <cellStyle name="Обычный 2 19 2 2 6" xfId="523"/>
+    <cellStyle name="Обычный 2 19 2 2 7" xfId="478"/>
+    <cellStyle name="Обычный 2 19 2 2 8" xfId="557"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="271"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="272"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="273"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="515"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="524"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="474"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="560"/>
+    <cellStyle name="Обычный 2 19 3" xfId="274"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="275"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="276"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="277"/>
+    <cellStyle name="Обычный 2 19 4" xfId="278"/>
+    <cellStyle name="Обычный 2 19 5" xfId="279"/>
+    <cellStyle name="Обычный 2 19 6" xfId="514"/>
+    <cellStyle name="Обычный 2 19 7" xfId="525"/>
+    <cellStyle name="Обычный 2 19 8" xfId="470"/>
+    <cellStyle name="Обычный 2 19 9" xfId="566"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="280"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="281"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="291"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="293"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="297"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="300"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="316"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="317"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="318"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="319"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="320"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="321"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="322"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="323"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="324"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="325"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="326"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="327"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="328"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="329"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="330"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="331"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="332"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="333"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="334"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="335"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="336"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="337"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="338"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="339"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="340"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="341"/>
+    <cellStyle name="Обычный 2 2 3" xfId="342"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="343"/>
+    <cellStyle name="Обычный 2 2 4" xfId="344"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="345"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="346"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="347"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="348"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="349"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="350"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="351"/>
+    <cellStyle name="Обычный 2 2 5" xfId="352"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="353"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="354"/>
+    <cellStyle name="Обычный 2 2 6" xfId="355"/>
+    <cellStyle name="Обычный 2 2 7" xfId="356"/>
     <cellStyle name="Обычный 2 20" xfId="36"/>
+    <cellStyle name="Обычный 2 20 2" xfId="357"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="358"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="359"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="361"/>
+    <cellStyle name="Обычный 2 20 2 2 4" xfId="563"/>
+    <cellStyle name="Обычный 2 20 2 2 5" xfId="625"/>
+    <cellStyle name="Обычный 2 20 2 2 6" xfId="681"/>
+    <cellStyle name="Обычный 2 20 2 2 7" xfId="725"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="562"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="624"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="680"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="724"/>
+    <cellStyle name="Обычный 2 20 3" xfId="362"/>
+    <cellStyle name="Обычный 2 20 4" xfId="363"/>
+    <cellStyle name="Обычный 2 20 5" xfId="561"/>
+    <cellStyle name="Обычный 2 20 6" xfId="623"/>
+    <cellStyle name="Обычный 2 20 7" xfId="679"/>
+    <cellStyle name="Обычный 2 20 8" xfId="723"/>
     <cellStyle name="Обычный 2 21" xfId="38"/>
+    <cellStyle name="Обычный 2 21 2" xfId="364"/>
+    <cellStyle name="Обычный 2 21 3" xfId="365"/>
+    <cellStyle name="Обычный 2 21 4" xfId="567"/>
+    <cellStyle name="Обычный 2 21 5" xfId="628"/>
+    <cellStyle name="Обычный 2 21 6" xfId="683"/>
+    <cellStyle name="Обычный 2 21 7" xfId="726"/>
     <cellStyle name="Обычный 2 22" xfId="39"/>
+    <cellStyle name="Обычный 2 22 2" xfId="366"/>
+    <cellStyle name="Обычный 2 22 3" xfId="570"/>
+    <cellStyle name="Обычный 2 22 4" xfId="631"/>
+    <cellStyle name="Обычный 2 22 5" xfId="685"/>
+    <cellStyle name="Обычный 2 22 6" xfId="727"/>
     <cellStyle name="Обычный 2 23" xfId="40"/>
+    <cellStyle name="Обычный 2 23 2" xfId="367"/>
+    <cellStyle name="Обычный 2 23 3" xfId="571"/>
+    <cellStyle name="Обычный 2 23 4" xfId="632"/>
+    <cellStyle name="Обычный 2 23 5" xfId="686"/>
+    <cellStyle name="Обычный 2 23 6" xfId="728"/>
     <cellStyle name="Обычный 2 24" xfId="41"/>
+    <cellStyle name="Обычный 2 24 2" xfId="368"/>
+    <cellStyle name="Обычный 2 24 3" xfId="572"/>
+    <cellStyle name="Обычный 2 24 4" xfId="633"/>
+    <cellStyle name="Обычный 2 24 5" xfId="687"/>
+    <cellStyle name="Обычный 2 24 6" xfId="729"/>
     <cellStyle name="Обычный 2 25" xfId="42"/>
+    <cellStyle name="Обычный 2 25 2" xfId="369"/>
+    <cellStyle name="Обычный 2 25 3" xfId="573"/>
+    <cellStyle name="Обычный 2 25 4" xfId="634"/>
+    <cellStyle name="Обычный 2 25 5" xfId="688"/>
+    <cellStyle name="Обычный 2 25 6" xfId="730"/>
     <cellStyle name="Обычный 2 26" xfId="43"/>
     <cellStyle name="Обычный 2 27" xfId="49"/>
     <cellStyle name="Обычный 2 28" xfId="55"/>
     <cellStyle name="Обычный 2 29" xfId="61"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
+    <cellStyle name="Обычный 2 3 2" xfId="370"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="371"/>
     <cellStyle name="Обычный 2 30" xfId="67"/>
     <cellStyle name="Обычный 2 31" xfId="73"/>
     <cellStyle name="Обычный 2 32" xfId="79"/>
     <cellStyle name="Обычный 2 33" xfId="85"/>
     <cellStyle name="Обычный 2 34" xfId="91"/>
     <cellStyle name="Обычный 2 35" xfId="97"/>
     <cellStyle name="Обычный 2 36" xfId="103"/>
     <cellStyle name="Обычный 2 37" xfId="109"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
+    <cellStyle name="Обычный 2 4 2" xfId="150"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="172"/>
+    <cellStyle name="Обычный 2 4 2 2 2" xfId="213"/>
+    <cellStyle name="Обычный 2 4 2 2 3" xfId="482"/>
+    <cellStyle name="Обычный 2 4 2 2 4" xfId="553"/>
+    <cellStyle name="Обычный 2 4 2 2 5" xfId="617"/>
+    <cellStyle name="Обычный 2 4 2 2 6" xfId="675"/>
+    <cellStyle name="Обычный 2 4 2 3" xfId="234"/>
+    <cellStyle name="Обычный 2 4 2 4" xfId="372"/>
+    <cellStyle name="Обычный 2 4 2 5" xfId="449"/>
+    <cellStyle name="Обычный 2 4 2 6" xfId="491"/>
+    <cellStyle name="Обычный 2 4 2 7" xfId="545"/>
+    <cellStyle name="Обычный 2 4 2 8" xfId="501"/>
+    <cellStyle name="Обычный 2 4 3" xfId="176"/>
+    <cellStyle name="Обычный 2 4 4" xfId="432"/>
+    <cellStyle name="Обычный 2 4 5" xfId="496"/>
+    <cellStyle name="Обычный 2 4 6" xfId="541"/>
+    <cellStyle name="Обычный 2 4 7" xfId="441"/>
     <cellStyle name="Обычный 2 5" xfId="8"/>
+    <cellStyle name="Обычный 2 5 2" xfId="171"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="373"/>
+    <cellStyle name="Обычный 2 5 2 3" xfId="576"/>
+    <cellStyle name="Обычный 2 5 2 4" xfId="637"/>
+    <cellStyle name="Обычный 2 5 2 5" xfId="690"/>
+    <cellStyle name="Обычный 2 5 2 6" xfId="731"/>
+    <cellStyle name="Обычный 2 5 3" xfId="448"/>
+    <cellStyle name="Обычный 2 5 4" xfId="360"/>
+    <cellStyle name="Обычный 2 5 5" xfId="588"/>
+    <cellStyle name="Обычный 2 5 6" xfId="649"/>
     <cellStyle name="Обычный 2 6" xfId="9"/>
+    <cellStyle name="Обычный 2 6 2" xfId="178"/>
+    <cellStyle name="Обычный 2 6 2 2" xfId="374"/>
+    <cellStyle name="Обычный 2 6 2 3" xfId="577"/>
+    <cellStyle name="Обычный 2 6 2 4" xfId="638"/>
+    <cellStyle name="Обычный 2 6 2 5" xfId="691"/>
+    <cellStyle name="Обычный 2 6 2 6" xfId="732"/>
+    <cellStyle name="Обычный 2 6 3" xfId="454"/>
+    <cellStyle name="Обычный 2 6 4" xfId="582"/>
+    <cellStyle name="Обычный 2 6 5" xfId="643"/>
+    <cellStyle name="Обычный 2 6 6" xfId="695"/>
     <cellStyle name="Обычный 2 7" xfId="10"/>
+    <cellStyle name="Обычный 2 7 2" xfId="183"/>
+    <cellStyle name="Обычный 2 7 2 2" xfId="375"/>
+    <cellStyle name="Обычный 2 7 2 3" xfId="578"/>
+    <cellStyle name="Обычный 2 7 2 4" xfId="639"/>
+    <cellStyle name="Обычный 2 7 2 5" xfId="692"/>
+    <cellStyle name="Обычный 2 7 2 6" xfId="733"/>
+    <cellStyle name="Обычный 2 7 3" xfId="458"/>
+    <cellStyle name="Обычный 2 7 4" xfId="475"/>
+    <cellStyle name="Обычный 2 7 5" xfId="559"/>
+    <cellStyle name="Обычный 2 7 6" xfId="622"/>
     <cellStyle name="Обычный 2 8" xfId="16"/>
+    <cellStyle name="Обычный 2 8 2" xfId="148"/>
+    <cellStyle name="Обычный 2 8 3" xfId="431"/>
+    <cellStyle name="Обычный 2 8 4" xfId="436"/>
+    <cellStyle name="Обычный 2 8 5" xfId="489"/>
+    <cellStyle name="Обычный 2 8 6" xfId="547"/>
     <cellStyle name="Обычный 2 9" xfId="14"/>
+    <cellStyle name="Обычный 2 9 2" xfId="376"/>
+    <cellStyle name="Обычный 2 9 3" xfId="579"/>
+    <cellStyle name="Обычный 2 9 4" xfId="640"/>
+    <cellStyle name="Обычный 2 9 5" xfId="693"/>
+    <cellStyle name="Обычный 2 9 6" xfId="734"/>
     <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный 3 10" xfId="191"/>
+    <cellStyle name="Обычный 3 10 2" xfId="378"/>
+    <cellStyle name="Обычный 3 11" xfId="196"/>
+    <cellStyle name="Обычный 3 11 2" xfId="379"/>
+    <cellStyle name="Обычный 3 12" xfId="200"/>
+    <cellStyle name="Обычный 3 12 2" xfId="380"/>
+    <cellStyle name="Обычный 3 13" xfId="204"/>
+    <cellStyle name="Обычный 3 13 2" xfId="381"/>
+    <cellStyle name="Обычный 3 13 3" xfId="382"/>
+    <cellStyle name="Обычный 3 14" xfId="210"/>
+    <cellStyle name="Обычный 3 14 2" xfId="383"/>
+    <cellStyle name="Обычный 3 14 3" xfId="384"/>
+    <cellStyle name="Обычный 3 15" xfId="218"/>
+    <cellStyle name="Обычный 3 15 2" xfId="385"/>
+    <cellStyle name="Обычный 3 16" xfId="229"/>
+    <cellStyle name="Обычный 3 17" xfId="238"/>
+    <cellStyle name="Обычный 3 18" xfId="242"/>
+    <cellStyle name="Обычный 3 19" xfId="231"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 3 2 2" xfId="386"/>
+    <cellStyle name="Обычный 3 20" xfId="241"/>
+    <cellStyle name="Обычный 3 21" xfId="249"/>
+    <cellStyle name="Обычный 3 22" xfId="377"/>
+    <cellStyle name="Обычный 3 23" xfId="412"/>
+    <cellStyle name="Обычный 3 24" xfId="267"/>
+    <cellStyle name="Обычный 3 25" xfId="607"/>
+    <cellStyle name="Обычный 3 26" xfId="666"/>
+    <cellStyle name="Обычный 3 27" xfId="716"/>
+    <cellStyle name="Обычный 3 3" xfId="138"/>
+    <cellStyle name="Обычный 3 3 2" xfId="151"/>
+    <cellStyle name="Обычный 3 3 2 2" xfId="152"/>
+    <cellStyle name="Обычный 3 3 2 2 2" xfId="174"/>
+    <cellStyle name="Обычный 3 3 2 2 2 2" xfId="214"/>
+    <cellStyle name="Обычный 3 3 2 2 2 3" xfId="483"/>
+    <cellStyle name="Обычный 3 3 2 2 2 4" xfId="552"/>
+    <cellStyle name="Обычный 3 3 2 2 2 5" xfId="616"/>
+    <cellStyle name="Обычный 3 3 2 2 2 6" xfId="674"/>
+    <cellStyle name="Обычный 3 3 2 2 3" xfId="421"/>
+    <cellStyle name="Обычный 3 3 2 2 4" xfId="451"/>
+    <cellStyle name="Обычный 3 3 2 2 5" xfId="497"/>
+    <cellStyle name="Обычный 3 3 2 2 6" xfId="540"/>
+    <cellStyle name="Обычный 3 3 2 2 7" xfId="444"/>
+    <cellStyle name="Обычный 3 3 2 3" xfId="235"/>
+    <cellStyle name="Обычный 3 3 2 4" xfId="419"/>
+    <cellStyle name="Обычный 3 3 2 5" xfId="434"/>
+    <cellStyle name="Обычный 3 3 2 6" xfId="456"/>
+    <cellStyle name="Обычный 3 3 2 7" xfId="581"/>
+    <cellStyle name="Обычный 3 3 2 8" xfId="642"/>
+    <cellStyle name="Обычный 3 3 3" xfId="225"/>
+    <cellStyle name="Обычный 3 3 4" xfId="387"/>
+    <cellStyle name="Обычный 3 3 5" xfId="413"/>
+    <cellStyle name="Обычный 3 3 6" xfId="433"/>
+    <cellStyle name="Обычный 3 3 7" xfId="486"/>
+    <cellStyle name="Обычный 3 3 8" xfId="550"/>
+    <cellStyle name="Обычный 3 3 9" xfId="473"/>
+    <cellStyle name="Обычный 3 4" xfId="153"/>
+    <cellStyle name="Обычный 3 4 2" xfId="179"/>
+    <cellStyle name="Обычный 3 4 2 2" xfId="216"/>
+    <cellStyle name="Обычный 3 4 2 3" xfId="236"/>
+    <cellStyle name="Обычный 3 4 3" xfId="227"/>
+    <cellStyle name="Обычный 3 5" xfId="154"/>
+    <cellStyle name="Обычный 3 5 2" xfId="164"/>
+    <cellStyle name="Обычный 3 5 2 2" xfId="181"/>
+    <cellStyle name="Обычный 3 5 2 2 2" xfId="217"/>
+    <cellStyle name="Обычный 3 5 2 3" xfId="237"/>
+    <cellStyle name="Обычный 3 5 3" xfId="228"/>
+    <cellStyle name="Обычный 3 6" xfId="155"/>
+    <cellStyle name="Обычный 3 6 2" xfId="184"/>
+    <cellStyle name="Обычный 3 6 2 2" xfId="219"/>
+    <cellStyle name="Обычный 3 7" xfId="158"/>
+    <cellStyle name="Обычный 3 7 2" xfId="389"/>
+    <cellStyle name="Обычный 3 8" xfId="188"/>
+    <cellStyle name="Обычный 3 8 2" xfId="390"/>
+    <cellStyle name="Обычный 3 9" xfId="192"/>
+    <cellStyle name="Обычный 3 9 2" xfId="391"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 10" xfId="92"/>
+    <cellStyle name="Обычный 4 10 2" xfId="197"/>
+    <cellStyle name="Обычный 4 10 2 2" xfId="393"/>
+    <cellStyle name="Обычный 4 10 2 3" xfId="587"/>
+    <cellStyle name="Обычный 4 10 2 4" xfId="648"/>
+    <cellStyle name="Обычный 4 10 2 5" xfId="700"/>
+    <cellStyle name="Обычный 4 10 2 6" xfId="736"/>
+    <cellStyle name="Обычный 4 10 3" xfId="469"/>
+    <cellStyle name="Обычный 4 10 4" xfId="568"/>
+    <cellStyle name="Обычный 4 10 5" xfId="629"/>
+    <cellStyle name="Обычный 4 10 6" xfId="684"/>
     <cellStyle name="Обычный 4 11" xfId="98"/>
+    <cellStyle name="Обычный 4 11 2" xfId="201"/>
+    <cellStyle name="Обычный 4 11 3" xfId="472"/>
+    <cellStyle name="Обычный 4 11 4" xfId="564"/>
+    <cellStyle name="Обычный 4 11 5" xfId="626"/>
+    <cellStyle name="Обычный 4 11 6" xfId="682"/>
     <cellStyle name="Обычный 4 12" xfId="104"/>
+    <cellStyle name="Обычный 4 12 2" xfId="205"/>
+    <cellStyle name="Обычный 4 12 3" xfId="476"/>
+    <cellStyle name="Обычный 4 12 4" xfId="558"/>
+    <cellStyle name="Обычный 4 12 5" xfId="621"/>
+    <cellStyle name="Обычный 4 12 6" xfId="678"/>
     <cellStyle name="Обычный 4 13" xfId="110"/>
+    <cellStyle name="Обычный 4 13 2" xfId="208"/>
+    <cellStyle name="Обычный 4 13 3" xfId="479"/>
+    <cellStyle name="Обычный 4 13 4" xfId="556"/>
+    <cellStyle name="Обычный 4 13 5" xfId="620"/>
+    <cellStyle name="Обычный 4 13 6" xfId="677"/>
     <cellStyle name="Обычный 4 14" xfId="115"/>
+    <cellStyle name="Обычный 4 14 2" xfId="211"/>
+    <cellStyle name="Обычный 4 14 3" xfId="481"/>
+    <cellStyle name="Обычный 4 14 4" xfId="554"/>
+    <cellStyle name="Обычный 4 14 5" xfId="618"/>
+    <cellStyle name="Обычный 4 14 6" xfId="676"/>
     <cellStyle name="Обычный 4 15" xfId="120"/>
+    <cellStyle name="Обычный 4 15 2" xfId="215"/>
+    <cellStyle name="Обычный 4 15 3" xfId="484"/>
+    <cellStyle name="Обычный 4 15 4" xfId="551"/>
+    <cellStyle name="Обычный 4 15 5" xfId="615"/>
+    <cellStyle name="Обычный 4 15 6" xfId="673"/>
     <cellStyle name="Обычный 4 16" xfId="125"/>
+    <cellStyle name="Обычный 4 16 2" xfId="392"/>
+    <cellStyle name="Обычный 4 16 3" xfId="586"/>
+    <cellStyle name="Обычный 4 16 4" xfId="647"/>
+    <cellStyle name="Обычный 4 16 5" xfId="699"/>
+    <cellStyle name="Обычный 4 16 6" xfId="735"/>
     <cellStyle name="Обычный 4 17" xfId="130"/>
+    <cellStyle name="Обычный 4 17 2" xfId="414"/>
+    <cellStyle name="Обычный 4 17 3" xfId="605"/>
+    <cellStyle name="Обычный 4 17 4" xfId="665"/>
+    <cellStyle name="Обычный 4 17 5" xfId="715"/>
+    <cellStyle name="Обычный 4 17 6" xfId="751"/>
+    <cellStyle name="Обычный 4 18" xfId="139"/>
+    <cellStyle name="Обычный 4 19" xfId="135"/>
     <cellStyle name="Обычный 4 2" xfId="44"/>
+    <cellStyle name="Обычный 4 2 2" xfId="156"/>
+    <cellStyle name="Обычный 4 2 2 2" xfId="159"/>
+    <cellStyle name="Обычный 4 2 2 2 2" xfId="168"/>
+    <cellStyle name="Обычный 4 2 2 2 2 2" xfId="175"/>
+    <cellStyle name="Обычный 4 2 2 2 2 3" xfId="452"/>
+    <cellStyle name="Обычный 4 2 2 2 2 4" xfId="490"/>
+    <cellStyle name="Обычный 4 2 2 2 2 5" xfId="546"/>
+    <cellStyle name="Обычный 4 2 2 2 2 6" xfId="606"/>
+    <cellStyle name="Обычный 4 2 2 2 3" xfId="420"/>
+    <cellStyle name="Обычный 4 2 2 2 4" xfId="445"/>
+    <cellStyle name="Обычный 4 2 2 2 5" xfId="503"/>
+    <cellStyle name="Обычный 4 2 2 2 6" xfId="536"/>
+    <cellStyle name="Обычный 4 2 2 2 7" xfId="429"/>
+    <cellStyle name="Обычный 4 2 2 3" xfId="417"/>
+    <cellStyle name="Обычный 4 2 2 4" xfId="439"/>
+    <cellStyle name="Обычный 4 2 2 5" xfId="435"/>
+    <cellStyle name="Обычный 4 2 2 6" xfId="442"/>
+    <cellStyle name="Обычный 4 2 2 7" xfId="494"/>
+    <cellStyle name="Обычный 4 2 3" xfId="226"/>
+    <cellStyle name="Обычный 4 2 4" xfId="394"/>
+    <cellStyle name="Обычный 4 2 5" xfId="415"/>
+    <cellStyle name="Обычный 4 2 6" xfId="437"/>
+    <cellStyle name="Обычный 4 2 7" xfId="495"/>
+    <cellStyle name="Обычный 4 2 8" xfId="542"/>
+    <cellStyle name="Обычный 4 2 9" xfId="440"/>
+    <cellStyle name="Обычный 4 20" xfId="609"/>
+    <cellStyle name="Обычный 4 21" xfId="668"/>
+    <cellStyle name="Обычный 4 22" xfId="718"/>
     <cellStyle name="Обычный 4 3" xfId="50"/>
+    <cellStyle name="Обычный 4 3 2" xfId="177"/>
+    <cellStyle name="Обычный 4 3 2 2" xfId="395"/>
+    <cellStyle name="Обычный 4 3 2 3" xfId="589"/>
+    <cellStyle name="Обычный 4 3 2 4" xfId="650"/>
+    <cellStyle name="Обычный 4 3 2 5" xfId="701"/>
+    <cellStyle name="Обычный 4 3 2 6" xfId="737"/>
+    <cellStyle name="Обычный 4 3 3" xfId="453"/>
+    <cellStyle name="Обычный 4 3 4" xfId="487"/>
+    <cellStyle name="Обычный 4 3 5" xfId="549"/>
+    <cellStyle name="Обычный 4 3 6" xfId="477"/>
     <cellStyle name="Обычный 4 4" xfId="56"/>
+    <cellStyle name="Обычный 4 4 2" xfId="180"/>
+    <cellStyle name="Обычный 4 4 2 2" xfId="396"/>
+    <cellStyle name="Обычный 4 4 2 3" xfId="590"/>
+    <cellStyle name="Обычный 4 4 2 4" xfId="651"/>
+    <cellStyle name="Обычный 4 4 2 5" xfId="702"/>
+    <cellStyle name="Обычный 4 4 2 6" xfId="738"/>
+    <cellStyle name="Обычный 4 4 3" xfId="455"/>
+    <cellStyle name="Обычный 4 4 4" xfId="480"/>
+    <cellStyle name="Обычный 4 4 5" xfId="555"/>
+    <cellStyle name="Обычный 4 4 6" xfId="619"/>
     <cellStyle name="Обычный 4 5" xfId="62"/>
+    <cellStyle name="Обычный 4 5 2" xfId="182"/>
+    <cellStyle name="Обычный 4 5 2 2" xfId="397"/>
+    <cellStyle name="Обычный 4 5 2 3" xfId="591"/>
+    <cellStyle name="Обычный 4 5 2 4" xfId="652"/>
+    <cellStyle name="Обычный 4 5 2 5" xfId="703"/>
+    <cellStyle name="Обычный 4 5 2 6" xfId="739"/>
+    <cellStyle name="Обычный 4 5 3" xfId="457"/>
+    <cellStyle name="Обычный 4 5 4" xfId="580"/>
+    <cellStyle name="Обычный 4 5 5" xfId="641"/>
+    <cellStyle name="Обычный 4 5 6" xfId="694"/>
     <cellStyle name="Обычный 4 6" xfId="68"/>
+    <cellStyle name="Обычный 4 6 2" xfId="185"/>
+    <cellStyle name="Обычный 4 6 2 2" xfId="398"/>
+    <cellStyle name="Обычный 4 6 2 3" xfId="592"/>
+    <cellStyle name="Обычный 4 6 2 4" xfId="653"/>
+    <cellStyle name="Обычный 4 6 2 5" xfId="704"/>
+    <cellStyle name="Обычный 4 6 2 6" xfId="740"/>
+    <cellStyle name="Обычный 4 6 3" xfId="460"/>
+    <cellStyle name="Обычный 4 6 4" xfId="471"/>
+    <cellStyle name="Обычный 4 6 5" xfId="565"/>
+    <cellStyle name="Обычный 4 6 6" xfId="627"/>
     <cellStyle name="Обычный 4 7" xfId="74"/>
+    <cellStyle name="Обычный 4 7 2" xfId="187"/>
+    <cellStyle name="Обычный 4 7 2 2" xfId="399"/>
+    <cellStyle name="Обычный 4 7 2 3" xfId="593"/>
+    <cellStyle name="Обычный 4 7 2 4" xfId="654"/>
+    <cellStyle name="Обычный 4 7 2 5" xfId="705"/>
+    <cellStyle name="Обычный 4 7 2 6" xfId="741"/>
+    <cellStyle name="Обычный 4 7 3" xfId="461"/>
+    <cellStyle name="Обычный 4 7 4" xfId="468"/>
+    <cellStyle name="Обычный 4 7 5" xfId="569"/>
+    <cellStyle name="Обычный 4 7 6" xfId="630"/>
     <cellStyle name="Обычный 4 8" xfId="80"/>
+    <cellStyle name="Обычный 4 8 2" xfId="189"/>
+    <cellStyle name="Обычный 4 8 2 2" xfId="400"/>
+    <cellStyle name="Обычный 4 8 2 3" xfId="594"/>
+    <cellStyle name="Обычный 4 8 2 4" xfId="655"/>
+    <cellStyle name="Обычный 4 8 2 5" xfId="706"/>
+    <cellStyle name="Обычный 4 8 2 6" xfId="742"/>
+    <cellStyle name="Обычный 4 8 3" xfId="462"/>
+    <cellStyle name="Обычный 4 8 4" xfId="463"/>
+    <cellStyle name="Обычный 4 8 5" xfId="575"/>
+    <cellStyle name="Обычный 4 8 6" xfId="636"/>
     <cellStyle name="Обычный 4 9" xfId="86"/>
+    <cellStyle name="Обычный 4 9 2" xfId="193"/>
+    <cellStyle name="Обычный 4 9 2 2" xfId="401"/>
+    <cellStyle name="Обычный 4 9 2 3" xfId="595"/>
+    <cellStyle name="Обычный 4 9 2 4" xfId="656"/>
+    <cellStyle name="Обычный 4 9 2 5" xfId="707"/>
+    <cellStyle name="Обычный 4 9 2 6" xfId="743"/>
+    <cellStyle name="Обычный 4 9 3" xfId="403"/>
+    <cellStyle name="Обычный 4 9 4" xfId="465"/>
+    <cellStyle name="Обычный 4 9 5" xfId="574"/>
+    <cellStyle name="Обычный 4 9 6" xfId="635"/>
+    <cellStyle name="Обычный 4 9 7" xfId="689"/>
     <cellStyle name="Обычный 5" xfId="13"/>
     <cellStyle name="Обычный 5 10" xfId="93"/>
     <cellStyle name="Обычный 5 11" xfId="99"/>
     <cellStyle name="Обычный 5 12" xfId="105"/>
     <cellStyle name="Обычный 5 13" xfId="111"/>
     <cellStyle name="Обычный 5 14" xfId="116"/>
     <cellStyle name="Обычный 5 15" xfId="121"/>
     <cellStyle name="Обычный 5 16" xfId="126"/>
     <cellStyle name="Обычный 5 17" xfId="131"/>
+    <cellStyle name="Обычный 5 18" xfId="140"/>
+    <cellStyle name="Обычный 5 19" xfId="426"/>
     <cellStyle name="Обычный 5 2" xfId="45"/>
+    <cellStyle name="Обычный 5 2 2" xfId="169"/>
+    <cellStyle name="Обычный 5 2 2 2" xfId="405"/>
+    <cellStyle name="Обычный 5 2 2 3" xfId="598"/>
+    <cellStyle name="Обычный 5 2 2 4" xfId="659"/>
+    <cellStyle name="Обычный 5 2 2 5" xfId="709"/>
+    <cellStyle name="Обычный 5 2 2 6" xfId="745"/>
+    <cellStyle name="Обычный 5 2 3" xfId="446"/>
+    <cellStyle name="Обычный 5 2 4" xfId="499"/>
+    <cellStyle name="Обычный 5 2 5" xfId="538"/>
+    <cellStyle name="Обычный 5 2 6" xfId="466"/>
+    <cellStyle name="Обычный 5 20" xfId="585"/>
+    <cellStyle name="Обычный 5 21" xfId="646"/>
+    <cellStyle name="Обычный 5 22" xfId="698"/>
     <cellStyle name="Обычный 5 3" xfId="51"/>
+    <cellStyle name="Обычный 5 3 2" xfId="404"/>
+    <cellStyle name="Обычный 5 3 2 2" xfId="406"/>
+    <cellStyle name="Обычный 5 3 2 3" xfId="599"/>
+    <cellStyle name="Обычный 5 3 2 4" xfId="660"/>
+    <cellStyle name="Обычный 5 3 2 5" xfId="710"/>
+    <cellStyle name="Обычный 5 3 2 6" xfId="746"/>
+    <cellStyle name="Обычный 5 3 3" xfId="597"/>
+    <cellStyle name="Обычный 5 3 4" xfId="658"/>
+    <cellStyle name="Обычный 5 3 5" xfId="708"/>
+    <cellStyle name="Обычный 5 3 6" xfId="744"/>
     <cellStyle name="Обычный 5 4" xfId="57"/>
+    <cellStyle name="Обычный 5 4 2" xfId="407"/>
+    <cellStyle name="Обычный 5 4 3" xfId="600"/>
+    <cellStyle name="Обычный 5 4 4" xfId="661"/>
+    <cellStyle name="Обычный 5 4 5" xfId="711"/>
+    <cellStyle name="Обычный 5 4 6" xfId="747"/>
     <cellStyle name="Обычный 5 5" xfId="63"/>
+    <cellStyle name="Обычный 5 5 2" xfId="408"/>
+    <cellStyle name="Обычный 5 5 3" xfId="601"/>
+    <cellStyle name="Обычный 5 5 4" xfId="662"/>
+    <cellStyle name="Обычный 5 5 5" xfId="712"/>
+    <cellStyle name="Обычный 5 5 6" xfId="748"/>
     <cellStyle name="Обычный 5 6" xfId="69"/>
+    <cellStyle name="Обычный 5 6 2" xfId="418"/>
+    <cellStyle name="Обычный 5 6 3" xfId="608"/>
+    <cellStyle name="Обычный 5 6 4" xfId="667"/>
+    <cellStyle name="Обычный 5 6 5" xfId="717"/>
+    <cellStyle name="Обычный 5 6 6" xfId="752"/>
     <cellStyle name="Обычный 5 7" xfId="75"/>
     <cellStyle name="Обычный 5 8" xfId="81"/>
     <cellStyle name="Обычный 5 9" xfId="87"/>
     <cellStyle name="Обычный 6" xfId="15"/>
     <cellStyle name="Обычный 6 10" xfId="94"/>
     <cellStyle name="Обычный 6 11" xfId="100"/>
     <cellStyle name="Обычный 6 12" xfId="106"/>
     <cellStyle name="Обычный 6 13" xfId="112"/>
     <cellStyle name="Обычный 6 14" xfId="117"/>
     <cellStyle name="Обычный 6 15" xfId="122"/>
     <cellStyle name="Обычный 6 16" xfId="127"/>
     <cellStyle name="Обычный 6 17" xfId="132"/>
+    <cellStyle name="Обычный 6 18" xfId="141"/>
+    <cellStyle name="Обычный 6 19" xfId="427"/>
     <cellStyle name="Обычный 6 2" xfId="46"/>
+    <cellStyle name="Обычный 6 2 2" xfId="409"/>
+    <cellStyle name="Обычный 6 2 3" xfId="602"/>
+    <cellStyle name="Обычный 6 2 4" xfId="663"/>
+    <cellStyle name="Обычный 6 2 5" xfId="713"/>
+    <cellStyle name="Обычный 6 2 6" xfId="749"/>
+    <cellStyle name="Обычный 6 20" xfId="464"/>
+    <cellStyle name="Обычный 6 21" xfId="493"/>
+    <cellStyle name="Обычный 6 22" xfId="543"/>
     <cellStyle name="Обычный 6 3" xfId="52"/>
+    <cellStyle name="Обычный 6 3 2" xfId="410"/>
+    <cellStyle name="Обычный 6 3 3" xfId="603"/>
+    <cellStyle name="Обычный 6 3 4" xfId="664"/>
+    <cellStyle name="Обычный 6 3 5" xfId="714"/>
+    <cellStyle name="Обычный 6 3 6" xfId="750"/>
     <cellStyle name="Обычный 6 4" xfId="58"/>
     <cellStyle name="Обычный 6 5" xfId="64"/>
     <cellStyle name="Обычный 6 6" xfId="70"/>
     <cellStyle name="Обычный 6 7" xfId="76"/>
     <cellStyle name="Обычный 6 8" xfId="82"/>
     <cellStyle name="Обычный 6 9" xfId="88"/>
     <cellStyle name="Обычный 7" xfId="12"/>
     <cellStyle name="Обычный 7 10" xfId="95"/>
     <cellStyle name="Обычный 7 11" xfId="101"/>
     <cellStyle name="Обычный 7 12" xfId="107"/>
     <cellStyle name="Обычный 7 13" xfId="113"/>
     <cellStyle name="Обычный 7 14" xfId="118"/>
     <cellStyle name="Обычный 7 15" xfId="123"/>
     <cellStyle name="Обычный 7 16" xfId="128"/>
     <cellStyle name="Обычный 7 17" xfId="133"/>
+    <cellStyle name="Обычный 7 18" xfId="170"/>
+    <cellStyle name="Обычный 7 19" xfId="447"/>
     <cellStyle name="Обычный 7 2" xfId="47"/>
+    <cellStyle name="Обычный 7 2 2" xfId="411"/>
+    <cellStyle name="Обычный 7 20" xfId="583"/>
+    <cellStyle name="Обычный 7 21" xfId="644"/>
+    <cellStyle name="Обычный 7 22" xfId="696"/>
     <cellStyle name="Обычный 7 3" xfId="53"/>
     <cellStyle name="Обычный 7 4" xfId="59"/>
     <cellStyle name="Обычный 7 5" xfId="65"/>
     <cellStyle name="Обычный 7 6" xfId="71"/>
     <cellStyle name="Обычный 7 7" xfId="77"/>
     <cellStyle name="Обычный 7 8" xfId="83"/>
     <cellStyle name="Обычный 7 9" xfId="89"/>
     <cellStyle name="Обычный 8" xfId="17"/>
     <cellStyle name="Обычный 8 10" xfId="96"/>
     <cellStyle name="Обычный 8 11" xfId="102"/>
     <cellStyle name="Обычный 8 12" xfId="108"/>
     <cellStyle name="Обычный 8 13" xfId="114"/>
     <cellStyle name="Обычный 8 14" xfId="119"/>
     <cellStyle name="Обычный 8 15" xfId="124"/>
     <cellStyle name="Обычный 8 16" xfId="129"/>
     <cellStyle name="Обычный 8 17" xfId="134"/>
+    <cellStyle name="Обычный 8 18" xfId="422"/>
+    <cellStyle name="Обычный 8 19" xfId="611"/>
     <cellStyle name="Обычный 8 2" xfId="48"/>
+    <cellStyle name="Обычный 8 20" xfId="669"/>
+    <cellStyle name="Обычный 8 21" xfId="719"/>
+    <cellStyle name="Обычный 8 22" xfId="753"/>
     <cellStyle name="Обычный 8 3" xfId="54"/>
     <cellStyle name="Обычный 8 4" xfId="60"/>
     <cellStyle name="Обычный 8 5" xfId="66"/>
     <cellStyle name="Обычный 8 6" xfId="72"/>
     <cellStyle name="Обычный 8 7" xfId="78"/>
     <cellStyle name="Обычный 8 8" xfId="84"/>
     <cellStyle name="Обычный 8 9" xfId="90"/>
     <cellStyle name="Обычный 9" xfId="19"/>
+    <cellStyle name="Обычный 9 2" xfId="423"/>
+    <cellStyle name="Обычный 9 3" xfId="612"/>
+    <cellStyle name="Обычный 9 4" xfId="670"/>
+    <cellStyle name="Обычный 9 5" xfId="720"/>
+    <cellStyle name="Обычный 9 6" xfId="754"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1113,229 +2540,229 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="Q70" sqref="Q70"/>
+    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="Q67" sqref="Q67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="33"/>
-[...14 lines deleted...]
-      <c r="Q1" s="33"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
     </row>
     <row r="2" spans="1:21">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="34"/>
-[...14 lines deleted...]
-      <c r="Q2" s="34"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" s="30"/>
-      <c r="B3" s="30" t="s">
+      <c r="A3" s="69"/>
+      <c r="B3" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="30"/>
-[...2 lines deleted...]
-      <c r="F3" s="37" t="s">
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="38"/>
-[...2 lines deleted...]
-      <c r="J3" s="30" t="s">
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="30"/>
-[...2 lines deleted...]
-      <c r="N3" s="30" t="s">
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="30"/>
-[...1 lines deleted...]
-      <c r="Q3" s="30"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="30"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="69"/>
+      <c r="B4" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="30"/>
-      <c r="E4" s="35" t="s">
+      <c r="D4" s="69"/>
+      <c r="E4" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="35" t="s">
+      <c r="F4" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="30" t="s">
+      <c r="G4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="30"/>
-      <c r="I4" s="35" t="s">
+      <c r="H4" s="69"/>
+      <c r="I4" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="35" t="s">
+      <c r="J4" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="30" t="s">
+      <c r="K4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="30"/>
-      <c r="M4" s="35" t="s">
+      <c r="L4" s="69"/>
+      <c r="M4" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="35" t="s">
+      <c r="N4" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="30" t="s">
+      <c r="O4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="30"/>
-      <c r="Q4" s="35" t="s">
+      <c r="P4" s="69"/>
+      <c r="Q4" s="74" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:21" ht="36" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="36"/>
+      <c r="A5" s="69"/>
+      <c r="B5" s="75"/>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="36"/>
-      <c r="F5" s="36"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="36"/>
-      <c r="J5" s="36"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
       <c r="K5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="M5" s="36"/>
-      <c r="N5" s="36"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
       <c r="O5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="36"/>
+      <c r="Q5" s="75"/>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="31">
+      <c r="A6" s="70">
         <v>2022</v>
       </c>
-      <c r="B6" s="31"/>
-[...14 lines deleted...]
-      <c r="Q6" s="31"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
+      <c r="D6" s="70"/>
+      <c r="E6" s="70"/>
+      <c r="F6" s="70"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="70"/>
+      <c r="I6" s="70"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="70"/>
+      <c r="L6" s="70"/>
+      <c r="M6" s="70"/>
+      <c r="N6" s="70"/>
+      <c r="O6" s="70"/>
+      <c r="P6" s="70"/>
+      <c r="Q6" s="70"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>33</v>
@@ -1933,69 +3360,69 @@
       </c>
       <c r="K18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="24">
         <v>118.7</v>
       </c>
       <c r="M18" s="24">
         <v>117.3</v>
       </c>
       <c r="N18" s="26">
         <v>115.8</v>
       </c>
       <c r="O18" s="26">
         <v>118.5</v>
       </c>
       <c r="P18" s="26">
         <v>115.6</v>
       </c>
       <c r="Q18" s="26">
         <v>112.1</v>
       </c>
       <c r="U18" s="17"/>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="29">
+      <c r="A19" s="68">
         <v>2023</v>
       </c>
-      <c r="B19" s="29"/>
-[...14 lines deleted...]
-      <c r="Q19" s="29"/>
+      <c r="B19" s="68"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="68"/>
+      <c r="L19" s="68"/>
+      <c r="M19" s="68"/>
+      <c r="N19" s="68"/>
+      <c r="O19" s="68"/>
+      <c r="P19" s="68"/>
+      <c r="Q19" s="68"/>
       <c r="U19" s="17"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="8">
         <v>101</v>
       </c>
       <c r="C20" s="8">
         <v>101.5</v>
       </c>
       <c r="D20" s="8">
         <v>100.8</v>
       </c>
       <c r="E20" s="8">
         <v>100.3</v>
       </c>
       <c r="F20" s="8">
         <v>101</v>
       </c>
       <c r="G20" s="8">
         <v>101.5</v>
       </c>
       <c r="H20" s="8">
@@ -2591,69 +4018,69 @@
         <v>110.5</v>
       </c>
       <c r="K31" s="15">
         <v>111.8</v>
       </c>
       <c r="L31" s="15">
         <v>108.6</v>
       </c>
       <c r="M31" s="15">
         <v>110.7</v>
       </c>
       <c r="N31" s="15">
         <v>115.1</v>
       </c>
       <c r="O31" s="23" t="s">
         <v>38</v>
       </c>
       <c r="P31" s="23" t="s">
         <v>27</v>
       </c>
       <c r="Q31" s="15">
         <v>114.7</v>
       </c>
     </row>
     <row r="32" spans="1:21">
-      <c r="A32" s="29">
+      <c r="A32" s="68">
         <v>2024</v>
       </c>
-      <c r="B32" s="29"/>
-[...14 lines deleted...]
-      <c r="Q32" s="29"/>
+      <c r="B32" s="68"/>
+      <c r="C32" s="68"/>
+      <c r="D32" s="68"/>
+      <c r="E32" s="68"/>
+      <c r="F32" s="68"/>
+      <c r="G32" s="68"/>
+      <c r="H32" s="68"/>
+      <c r="I32" s="68"/>
+      <c r="J32" s="68"/>
+      <c r="K32" s="68"/>
+      <c r="L32" s="68"/>
+      <c r="M32" s="68"/>
+      <c r="N32" s="68"/>
+      <c r="O32" s="68"/>
+      <c r="P32" s="68"/>
+      <c r="Q32" s="68"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="3">
         <v>100.5</v>
       </c>
       <c r="C33" s="3">
         <v>101</v>
       </c>
       <c r="D33" s="3">
         <v>100.3</v>
       </c>
       <c r="E33" s="3">
         <v>99.9</v>
       </c>
       <c r="F33" s="3">
         <v>100.5</v>
       </c>
       <c r="G33" s="3">
         <v>101</v>
       </c>
       <c r="H33" s="3">
         <v>100.3</v>
@@ -3248,69 +4675,69 @@
         <v>107.7</v>
       </c>
       <c r="K44" s="19">
         <v>104.4</v>
       </c>
       <c r="L44" s="19">
         <v>108.8</v>
       </c>
       <c r="M44" s="19">
         <v>111.7</v>
       </c>
       <c r="N44" s="19">
         <v>107.6</v>
       </c>
       <c r="O44" s="19">
         <v>106.7</v>
       </c>
       <c r="P44" s="19">
         <v>107.2</v>
       </c>
       <c r="Q44" s="19">
         <v>109.7</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="29">
+      <c r="A45" s="68">
         <v>2025</v>
       </c>
-      <c r="B45" s="29"/>
-[...14 lines deleted...]
-      <c r="Q45" s="29"/>
+      <c r="B45" s="68"/>
+      <c r="C45" s="68"/>
+      <c r="D45" s="68"/>
+      <c r="E45" s="68"/>
+      <c r="F45" s="68"/>
+      <c r="G45" s="68"/>
+      <c r="H45" s="68"/>
+      <c r="I45" s="68"/>
+      <c r="J45" s="68"/>
+      <c r="K45" s="68"/>
+      <c r="L45" s="68"/>
+      <c r="M45" s="68"/>
+      <c r="N45" s="68"/>
+      <c r="O45" s="68"/>
+      <c r="P45" s="68"/>
+      <c r="Q45" s="68"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="21">
         <v>101.3</v>
       </c>
       <c r="C46" s="21">
         <v>102</v>
       </c>
       <c r="D46" s="21">
         <v>100.9</v>
       </c>
       <c r="E46" s="21">
         <v>100.7</v>
       </c>
       <c r="F46" s="21">
         <v>101.3</v>
       </c>
       <c r="G46" s="21">
         <v>102</v>
       </c>
       <c r="H46" s="21">
         <v>100.9</v>
@@ -3908,69 +5335,69 @@
         <v>113.4</v>
       </c>
       <c r="K57" s="28">
         <v>116.5</v>
       </c>
       <c r="L57" s="28">
         <v>112</v>
       </c>
       <c r="M57" s="28">
         <v>110.8</v>
       </c>
       <c r="N57" s="28">
         <v>111.9</v>
       </c>
       <c r="O57" s="28">
         <v>112</v>
       </c>
       <c r="P57" s="28">
         <v>111.4</v>
       </c>
       <c r="Q57" s="28">
         <v>112.7</v>
       </c>
     </row>
     <row r="58" spans="1:26">
-      <c r="A58" s="29">
+      <c r="A58" s="68">
         <v>2026</v>
       </c>
-      <c r="B58" s="29"/>
-[...14 lines deleted...]
-      <c r="Q58" s="29"/>
+      <c r="B58" s="68"/>
+      <c r="C58" s="68"/>
+      <c r="D58" s="68"/>
+      <c r="E58" s="68"/>
+      <c r="F58" s="68"/>
+      <c r="G58" s="68"/>
+      <c r="H58" s="68"/>
+      <c r="I58" s="68"/>
+      <c r="J58" s="68"/>
+      <c r="K58" s="68"/>
+      <c r="L58" s="68"/>
+      <c r="M58" s="68"/>
+      <c r="N58" s="68"/>
+      <c r="O58" s="68"/>
+      <c r="P58" s="68"/>
+      <c r="Q58" s="68"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B59" s="18">
         <v>101.4</v>
       </c>
       <c r="C59" s="18">
         <v>101.8</v>
       </c>
       <c r="D59" s="18">
         <v>101.3</v>
       </c>
       <c r="E59" s="18">
         <v>100.8</v>
       </c>
       <c r="F59" s="18">
         <v>101.4</v>
       </c>
       <c r="G59" s="18">
         <v>101.8</v>
       </c>
       <c r="H59" s="18">
         <v>101.3</v>
@@ -4144,172 +5571,204 @@
         <v>115.2</v>
       </c>
       <c r="L62" s="17">
         <v>112.7</v>
       </c>
       <c r="M62" s="17">
         <v>109.3</v>
       </c>
       <c r="N62" s="17">
         <v>113.2</v>
       </c>
       <c r="O62" s="17">
         <v>115.9</v>
       </c>
       <c r="P62" s="17">
         <v>112.4</v>
       </c>
       <c r="Q62" s="17">
         <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="40">
+      <c r="B63" s="29">
         <v>101</v>
       </c>
-      <c r="C63" s="41">
+      <c r="C63" s="30">
         <v>100.6</v>
       </c>
-      <c r="D63" s="42">
+      <c r="D63" s="31">
         <v>100.3</v>
       </c>
-      <c r="E63" s="43">
+      <c r="E63" s="32">
         <v>102.4</v>
       </c>
-      <c r="F63" s="44">
+      <c r="F63" s="33">
         <v>105.8</v>
       </c>
-      <c r="G63" s="45">
+      <c r="G63" s="34">
         <v>107</v>
       </c>
-      <c r="H63" s="46">
+      <c r="H63" s="35">
         <v>104.5</v>
       </c>
-      <c r="I63" s="47">
+      <c r="I63" s="36">
         <v>105.4</v>
       </c>
-      <c r="J63" s="48">
+      <c r="J63" s="37">
         <v>113.3</v>
       </c>
-      <c r="K63" s="49">
+      <c r="K63" s="38">
         <v>114.7</v>
       </c>
-      <c r="L63" s="50">
+      <c r="L63" s="39">
         <v>112.8</v>
       </c>
-      <c r="M63" s="51">
+      <c r="M63" s="40">
         <v>111.5</v>
       </c>
-      <c r="N63" s="52">
+      <c r="N63" s="41">
         <v>113.2</v>
       </c>
-      <c r="O63" s="53">
+      <c r="O63" s="42">
         <v>115.6</v>
       </c>
-      <c r="P63" s="54">
+      <c r="P63" s="43">
         <v>112.5</v>
       </c>
-      <c r="Q63" s="55">
+      <c r="Q63" s="44">
         <v>110.3</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="56">
+      <c r="B64" s="45">
         <v>100.6</v>
       </c>
-      <c r="C64" s="57">
+      <c r="C64" s="46">
         <v>100.3</v>
       </c>
-      <c r="D64" s="58">
+      <c r="D64" s="47">
         <v>100.2</v>
       </c>
-      <c r="E64" s="59">
+      <c r="E64" s="48">
         <v>101.5</v>
       </c>
-      <c r="F64" s="60">
+      <c r="F64" s="49">
         <v>106.4</v>
       </c>
-      <c r="G64" s="61">
+      <c r="G64" s="50">
         <v>107.4</v>
       </c>
-      <c r="H64" s="62">
+      <c r="H64" s="51">
         <v>104.7</v>
       </c>
-      <c r="I64" s="63">
+      <c r="I64" s="52">
         <v>107</v>
       </c>
-      <c r="J64" s="64">
+      <c r="J64" s="53">
         <v>113.3</v>
       </c>
-      <c r="K64" s="65">
+      <c r="K64" s="54">
         <v>114.6</v>
       </c>
-      <c r="L64" s="66">
+      <c r="L64" s="55">
         <v>112.1</v>
       </c>
-      <c r="M64" s="67">
+      <c r="M64" s="56">
         <v>112.3</v>
       </c>
-      <c r="N64" s="68">
+      <c r="N64" s="57">
         <v>113.2</v>
       </c>
-      <c r="O64" s="69">
+      <c r="O64" s="58">
         <v>115.5</v>
       </c>
-      <c r="P64" s="70">
+      <c r="P64" s="59">
         <v>112.4</v>
       </c>
-      <c r="Q64" s="71">
+      <c r="Q64" s="60">
         <v>110.7</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="8"/>
-[...14 lines deleted...]
-      <c r="Q65" s="20"/>
+      <c r="B65" s="61">
+        <v>100.6</v>
+      </c>
+      <c r="C65" s="62">
+        <v>100.3</v>
+      </c>
+      <c r="D65" s="62">
+        <v>100.4</v>
+      </c>
+      <c r="E65" s="62">
+        <v>101.2</v>
+      </c>
+      <c r="F65" s="34">
+        <v>107</v>
+      </c>
+      <c r="G65" s="62">
+        <v>107.7</v>
+      </c>
+      <c r="H65" s="62">
+        <v>105.1</v>
+      </c>
+      <c r="I65" s="62">
+        <v>108.3</v>
+      </c>
+      <c r="J65" s="62">
+        <v>112.7</v>
+      </c>
+      <c r="K65" s="62">
+        <v>113.3</v>
+      </c>
+      <c r="L65" s="62">
+        <v>111.5</v>
+      </c>
+      <c r="M65" s="63">
+        <v>113</v>
+      </c>
+      <c r="N65" s="64">
+        <v>113.1</v>
+      </c>
+      <c r="O65" s="65">
+        <v>115.1</v>
+      </c>
+      <c r="P65" s="66">
+        <v>112.3</v>
+      </c>
+      <c r="Q65" s="67">
+        <v>111</v>
+      </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="20"/>
       <c r="D66" s="20"/>
       <c r="E66" s="20"/>
       <c r="F66" s="20"/>
       <c r="G66" s="20"/>
       <c r="H66" s="20"/>
       <c r="I66" s="20"/>
       <c r="J66" s="20"/>
       <c r="K66" s="20"/>
       <c r="L66" s="20"/>
       <c r="M66" s="20"/>
       <c r="N66" s="20"/>
       <c r="O66" s="20"/>
       <c r="P66" s="20"/>
       <c r="Q66" s="20"/>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="2" t="s">
         <v>12</v>