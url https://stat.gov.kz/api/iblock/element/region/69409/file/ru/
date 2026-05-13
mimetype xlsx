--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -11,51 +11,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12675"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ИПЦ!$2:$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИПЦ!$A$1:$M$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИПЦ!$A$1:$M$22</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="19">
   <si>
     <t xml:space="preserve"> в процентах, к предыдущему месяцу</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
@@ -153,51 +153,51 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -246,55 +246,66 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -313,50 +324,62 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -644,154 +667,154 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O23"/>
+  <dimension ref="A1:O27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q23" sqref="Q23"/>
+      <pane ySplit="3" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="5" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="32.25" customHeight="1">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="25"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
     </row>
     <row r="2" spans="1:15" ht="12.75">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-      <c r="C2" s="30"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
-      <c r="I2" s="26"/>
-[...3 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:15" s="2" customFormat="1" ht="12.75">
       <c r="A3" s="8"/>
       <c r="B3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:15" s="2" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="28"/>
-[...10 lines deleted...]
-      <c r="M4" s="29"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="33"/>
     </row>
     <row r="5" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="11">
         <v>2022</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="12">
         <v>101.4</v>
       </c>
       <c r="H5" s="12">
         <v>101.4</v>
@@ -911,610 +934,711 @@
       </c>
       <c r="E8" s="15">
         <v>101</v>
       </c>
       <c r="F8" s="15">
         <v>100.6</v>
       </c>
       <c r="G8" s="15">
         <v>100.6</v>
       </c>
       <c r="H8" s="15">
         <v>101.1</v>
       </c>
       <c r="I8" s="15">
         <v>101.8</v>
       </c>
       <c r="J8" s="16">
         <v>101.1</v>
       </c>
       <c r="K8" s="16">
         <v>100.9</v>
       </c>
       <c r="L8" s="15">
         <v>100.9</v>
       </c>
-      <c r="M8" s="21"/>
+      <c r="M8" s="21">
+        <v>100.5</v>
+      </c>
       <c r="O8" s="6"/>
     </row>
-    <row r="9" spans="1:15" ht="28.5" customHeight="1">
-      <c r="A9" s="22" t="s">
+    <row r="9" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="14">
+        <v>2026</v>
+      </c>
+      <c r="B9" s="15">
+        <v>101.4</v>
+      </c>
+      <c r="C9" s="15">
+        <v>101.4</v>
+      </c>
+      <c r="D9" s="15">
+        <v>101</v>
+      </c>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="21"/>
+      <c r="O9" s="6"/>
+    </row>
+    <row r="10" spans="1:15" ht="28.5" customHeight="1">
+      <c r="A10" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="23"/>
-[...52 lines deleted...]
-      </c>
+      <c r="B10" s="27"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="28"/>
+      <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:15" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="11">
+        <v>2022</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="17">
+        <v>101.5</v>
+      </c>
+      <c r="H11" s="18">
+        <v>100.4</v>
+      </c>
+      <c r="I11" s="18">
+        <v>101.2</v>
+      </c>
+      <c r="J11" s="18">
+        <v>101.3</v>
+      </c>
+      <c r="K11" s="18">
+        <v>101.5</v>
+      </c>
+      <c r="L11" s="18">
+        <v>102.4</v>
+      </c>
+      <c r="M11" s="18">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A12" s="11">
         <v>2023</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B12" s="17">
         <v>101.5</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C12" s="17">
         <v>101.6</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D12" s="17">
         <v>100.6</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E12" s="17">
         <v>101.1</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F12" s="17">
         <v>101.4</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G12" s="17">
         <v>101.3</v>
       </c>
-      <c r="H11" s="18">
+      <c r="H12" s="18">
         <v>100.8</v>
       </c>
-      <c r="I11" s="18">
+      <c r="I12" s="18">
         <v>100.5</v>
       </c>
-      <c r="J11" s="18">
+      <c r="J12" s="18">
         <v>100.6</v>
       </c>
-      <c r="K11" s="18">
+      <c r="K12" s="18">
         <v>100.6</v>
       </c>
-      <c r="L11" s="18">
+      <c r="L12" s="18">
         <v>100.7</v>
       </c>
-      <c r="M11" s="18">
+      <c r="M12" s="18">
         <v>100.6</v>
-      </c>
-[...39 lines deleted...]
-        <v>101.2</v>
       </c>
     </row>
     <row r="13" spans="1:15" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="19">
+        <v>101</v>
+      </c>
+      <c r="C13" s="19">
+        <v>100.7</v>
+      </c>
+      <c r="D13" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="E13" s="19">
+        <v>100.6</v>
+      </c>
+      <c r="F13" s="19">
+        <v>99.6</v>
+      </c>
+      <c r="G13" s="19">
+        <v>100.1</v>
+      </c>
+      <c r="H13" s="20">
+        <v>100.1</v>
+      </c>
+      <c r="I13" s="20">
+        <v>98.8</v>
+      </c>
+      <c r="J13" s="20">
+        <v>100</v>
+      </c>
+      <c r="K13" s="20">
+        <v>100.3</v>
+      </c>
+      <c r="L13" s="20">
+        <v>101.2</v>
+      </c>
+      <c r="M13" s="21">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A14" s="14">
         <v>2025</v>
       </c>
-      <c r="B13" s="19">
+      <c r="B14" s="19">
         <v>102</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C14" s="19">
         <v>102.4</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D14" s="19">
         <v>101.5</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E14" s="19">
         <v>101.4</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F14" s="19">
         <v>101</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G14" s="19">
         <v>100.4</v>
       </c>
-      <c r="H13" s="20">
+      <c r="H14" s="20">
         <v>101.5</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I14" s="20">
         <v>100.8</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J14" s="20">
         <v>100.9</v>
       </c>
-      <c r="K13" s="20">
+      <c r="K14" s="20">
         <v>101</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L14" s="20">
         <v>101.6</v>
       </c>
-      <c r="M13" s="21"/>
-[...2 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="M14" s="21">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A15" s="14">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="C15" s="19">
+        <v>102.3</v>
+      </c>
+      <c r="D15" s="19">
+        <v>101.7</v>
+      </c>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="21"/>
+    </row>
+    <row r="16" spans="1:15" ht="28.5" customHeight="1">
+      <c r="A16" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="23"/>
-[...14 lines deleted...]
-      <c r="A15" s="11">
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="28"/>
+      <c r="N16" s="3"/>
+    </row>
+    <row r="17" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A17" s="11">
         <v>2022</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="17">
+      <c r="B17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="17">
         <v>101.9</v>
       </c>
-      <c r="H15" s="18">
+      <c r="H17" s="18">
         <v>104.1</v>
       </c>
-      <c r="I15" s="18">
+      <c r="I17" s="18">
         <v>101.7</v>
       </c>
-      <c r="J15" s="18">
+      <c r="J17" s="18">
         <v>101.9</v>
       </c>
-      <c r="K15" s="18">
+      <c r="K17" s="18">
         <v>100.6</v>
       </c>
-      <c r="L15" s="18">
+      <c r="L17" s="18">
         <v>100.7</v>
       </c>
-      <c r="M15" s="18">
+      <c r="M17" s="18">
         <v>100</v>
       </c>
     </row>
-    <row r="16" spans="1:15" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A16" s="11">
+    <row r="18" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A18" s="11">
         <v>2023</v>
       </c>
-      <c r="B16" s="17">
+      <c r="B18" s="17">
         <v>100.8</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C18" s="17">
         <v>100.8</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D18" s="17">
         <v>106</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E18" s="17">
         <v>102</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F18" s="17">
         <v>100</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G18" s="17">
         <v>100.2</v>
       </c>
-      <c r="H16" s="18">
+      <c r="H18" s="18">
         <v>101.7</v>
       </c>
-      <c r="I16" s="18">
+      <c r="I18" s="18">
         <v>99.8</v>
       </c>
-      <c r="J16" s="18">
+      <c r="J18" s="18">
         <v>100.5</v>
       </c>
-      <c r="K16" s="18">
+      <c r="K18" s="18">
         <v>100.8</v>
       </c>
-      <c r="L16" s="18">
+      <c r="L18" s="18">
         <v>101</v>
       </c>
-      <c r="M16" s="18">
+      <c r="M18" s="18">
         <v>100.2</v>
       </c>
     </row>
-    <row r="17" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A17" s="14">
+    <row r="19" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A19" s="14">
         <v>2024</v>
       </c>
-      <c r="B17" s="19">
+      <c r="B19" s="19">
         <v>100.3</v>
       </c>
-      <c r="C17" s="19">
+      <c r="C19" s="19">
         <v>100.7</v>
       </c>
-      <c r="D17" s="19">
+      <c r="D19" s="19">
         <v>100.1</v>
       </c>
-      <c r="E17" s="19">
+      <c r="E19" s="19">
         <v>100.6</v>
       </c>
-      <c r="F17" s="19">
+      <c r="F19" s="19">
         <v>100.2</v>
       </c>
-      <c r="G17" s="19">
+      <c r="G19" s="19">
         <v>100.4</v>
       </c>
-      <c r="H17" s="20">
+      <c r="H19" s="20">
         <v>100.7</v>
       </c>
-      <c r="I17" s="20">
+      <c r="I19" s="20">
         <v>101.6</v>
       </c>
-      <c r="J17" s="20">
+      <c r="J19" s="20">
         <v>100.8</v>
       </c>
-      <c r="K17" s="20">
+      <c r="K19" s="20">
         <v>101.7</v>
       </c>
-      <c r="L17" s="20">
+      <c r="L19" s="20">
         <v>100.4</v>
       </c>
-      <c r="M17" s="21">
+      <c r="M19" s="21">
         <v>101.1</v>
       </c>
     </row>
-    <row r="18" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A18" s="14">
+    <row r="20" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A20" s="14">
         <v>2025</v>
       </c>
-      <c r="B18" s="19">
+      <c r="B20" s="19">
         <v>100.9</v>
       </c>
-      <c r="C18" s="19">
+      <c r="C20" s="19">
         <v>100.9</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D20" s="19">
         <v>101.1</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E20" s="19">
         <v>100.6</v>
       </c>
-      <c r="F18" s="19">
+      <c r="F20" s="19">
         <v>100.3</v>
       </c>
-      <c r="G18" s="19">
+      <c r="G20" s="19">
         <v>100.8</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H20" s="20">
         <v>100.9</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I20" s="20">
         <v>102</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J20" s="20">
         <v>101.4</v>
       </c>
-      <c r="K18" s="20">
+      <c r="K20" s="20">
         <v>101.2</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L20" s="20">
         <v>100.9</v>
       </c>
-      <c r="M18" s="21"/>
-[...2 lines deleted...]
-      <c r="A19" s="22" t="s">
+      <c r="M20" s="21">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A21" s="14">
+        <v>2026</v>
+      </c>
+      <c r="B21" s="19">
+        <v>101.3</v>
+      </c>
+      <c r="C21" s="19">
+        <v>100.9</v>
+      </c>
+      <c r="D21" s="19">
+        <v>100.4</v>
+      </c>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="21"/>
+    </row>
+    <row r="22" spans="1:14" ht="28.5" customHeight="1">
+      <c r="A22" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="23"/>
-[...14 lines deleted...]
-      <c r="A20" s="11">
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="28"/>
+      <c r="N22" s="3"/>
+    </row>
+    <row r="23" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A23" s="11">
         <v>2022</v>
       </c>
-      <c r="B20" s="12" t="s">
-[...14 lines deleted...]
-      <c r="G20" s="17">
+      <c r="B23" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="17">
         <v>100.6</v>
       </c>
-      <c r="H20" s="18">
+      <c r="H23" s="18">
         <v>100.2</v>
       </c>
-      <c r="I20" s="18">
+      <c r="I23" s="18">
         <v>106.3</v>
       </c>
-      <c r="J20" s="18">
+      <c r="J23" s="18">
         <v>101.3</v>
       </c>
-      <c r="K20" s="18">
+      <c r="K23" s="18">
         <v>100.1</v>
       </c>
-      <c r="L20" s="18">
+      <c r="L23" s="18">
         <v>100.2</v>
       </c>
-      <c r="M20" s="18">
+      <c r="M23" s="18">
         <v>101.4</v>
       </c>
     </row>
-    <row r="21" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A21" s="11">
+    <row r="24" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A24" s="11">
         <v>2023</v>
       </c>
-      <c r="B21" s="17">
+      <c r="B24" s="17">
         <v>100.3</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C24" s="17">
         <v>102.8</v>
       </c>
-      <c r="D21" s="17">
+      <c r="D24" s="17">
         <v>100.6</v>
       </c>
-      <c r="E21" s="17">
+      <c r="E24" s="17">
         <v>101.3</v>
       </c>
-      <c r="F21" s="17">
+      <c r="F24" s="17">
         <v>100.9</v>
       </c>
-      <c r="G21" s="17">
+      <c r="G24" s="17">
         <v>100.8</v>
       </c>
-      <c r="H21" s="18">
+      <c r="H24" s="18">
         <v>100.4</v>
       </c>
-      <c r="I21" s="18">
+      <c r="I24" s="18">
         <v>100.7</v>
       </c>
-      <c r="J21" s="18">
+      <c r="J24" s="18">
         <v>100.8</v>
       </c>
-      <c r="K21" s="18">
+      <c r="K24" s="18">
         <v>100.2</v>
       </c>
-      <c r="L21" s="18">
+      <c r="L24" s="18">
         <v>101.6</v>
       </c>
-      <c r="M21" s="18">
+      <c r="M24" s="18">
         <v>99.9</v>
       </c>
     </row>
-    <row r="22" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A22" s="14">
+    <row r="25" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A25" s="14">
         <v>2024</v>
       </c>
-      <c r="B22" s="19">
+      <c r="B25" s="19">
         <v>99.9</v>
       </c>
-      <c r="C22" s="19">
+      <c r="C25" s="19">
         <v>101</v>
       </c>
-      <c r="D22" s="19">
+      <c r="D25" s="19">
         <v>100.9</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E25" s="19">
         <v>101</v>
       </c>
-      <c r="F22" s="19">
+      <c r="F25" s="19">
         <v>100.9</v>
       </c>
-      <c r="G22" s="19">
+      <c r="G25" s="19">
         <v>100.7</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H25" s="20">
         <v>102.2</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I25" s="20">
         <v>100.5</v>
       </c>
-      <c r="J22" s="20">
+      <c r="J25" s="20">
         <v>100.4</v>
       </c>
-      <c r="K22" s="20">
+      <c r="K25" s="20">
         <v>101.5</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L25" s="20">
         <v>101.7</v>
       </c>
-      <c r="M22" s="21">
+      <c r="M25" s="21">
         <v>100.4</v>
       </c>
     </row>
-    <row r="23" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A23" s="14">
+    <row r="26" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="14">
         <v>2025</v>
       </c>
-      <c r="B23" s="19">
+      <c r="B26" s="19">
         <v>100.7</v>
       </c>
-      <c r="C23" s="19">
+      <c r="C26" s="19">
         <v>100.6</v>
       </c>
-      <c r="D23" s="19">
+      <c r="D26" s="19">
         <v>102.3</v>
       </c>
-      <c r="E23" s="19">
+      <c r="E26" s="19">
         <v>100.7</v>
       </c>
-      <c r="F23" s="19">
+      <c r="F26" s="19">
         <v>100.4</v>
       </c>
-      <c r="G23" s="19">
+      <c r="G26" s="19">
         <v>100.7</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H26" s="20">
         <v>100.6</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I26" s="20">
         <v>103</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J26" s="20">
         <v>101.1</v>
       </c>
-      <c r="K23" s="20">
+      <c r="K26" s="20">
         <v>100.3</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L26" s="20">
         <v>99.7</v>
       </c>
-      <c r="M23" s="21"/>
+      <c r="M26" s="21">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A27" s="22">
+        <v>2026</v>
+      </c>
+      <c r="B27" s="23">
+        <v>100.8</v>
+      </c>
+      <c r="C27" s="23">
+        <v>100.7</v>
+      </c>
+      <c r="D27" s="23">
+        <v>100.4</v>
+      </c>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A10:M10"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="A4:M4"/>
-    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A16:M16"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="8" max="27" man="1"/>
-    <brk id="13" max="27" man="1"/>
+    <brk id="9" max="27" man="1"/>
+    <brk id="15" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>