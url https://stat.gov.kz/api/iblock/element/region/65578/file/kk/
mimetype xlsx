--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -722,51 +722,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14">
       <c r="A2" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
@@ -1106,76 +1106,78 @@
         <v>842.20100000000002</v>
       </c>
       <c r="K11" s="35">
         <v>852.25699999999995</v>
       </c>
       <c r="L11" s="9">
         <v>1048.4739999999999</v>
       </c>
       <c r="M11" s="9">
         <v>1307.5</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="10">
         <v>2026</v>
       </c>
       <c r="B12" s="47">
         <v>485.02</v>
       </c>
       <c r="C12" s="54">
         <v>583.45600000000002</v>
       </c>
       <c r="D12" s="50">
         <v>769.98199999999997</v>
       </c>
-      <c r="E12" s="51"/>
+      <c r="E12" s="51">
+        <v>774.90599999999995</v>
+      </c>
       <c r="F12" s="49"/>
       <c r="G12" s="52"/>
       <c r="H12" s="53"/>
       <c r="I12" s="53"/>
       <c r="J12" s="47"/>
       <c r="K12" s="51"/>
       <c r="L12" s="49"/>
       <c r="M12" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="G35" sqref="G35"/>
+      <selection activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="2" customWidth="1"/>
     <col min="2" max="11" width="10.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="62" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
@@ -1533,51 +1535,53 @@
         <v>111.1</v>
       </c>
       <c r="K12" s="30">
         <v>101.2</v>
       </c>
       <c r="L12" s="29">
         <v>123</v>
       </c>
       <c r="M12" s="29">
         <v>124.7</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="19">
         <v>2026</v>
       </c>
       <c r="B13" s="30">
         <v>37.1</v>
       </c>
       <c r="C13" s="55">
         <v>120.3</v>
       </c>
       <c r="D13" s="55">
         <v>132</v>
       </c>
-      <c r="E13" s="30"/>
+      <c r="E13" s="55">
+        <v>100.6</v>
+      </c>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="42"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1">
       <c r="A14" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="61"/>
       <c r="D14" s="61"/>
       <c r="E14" s="61"/>
       <c r="F14" s="61"/>
       <c r="G14" s="61"/>
       <c r="H14" s="61"/>
       <c r="I14" s="61"/>
       <c r="J14" s="61"/>
       <c r="K14" s="61"/>
       <c r="L14" s="61"/>
       <c r="M14" s="61"/>
@@ -1860,51 +1864,53 @@
         <v>93.3</v>
       </c>
       <c r="K21" s="30">
         <v>107.3</v>
       </c>
       <c r="L21" s="29">
         <v>154.19999999999999</v>
       </c>
       <c r="M21" s="29">
         <v>96.9</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19">
         <v>2026</v>
       </c>
       <c r="B22" s="30">
         <v>104.3</v>
       </c>
       <c r="C22" s="55">
         <v>133.4</v>
       </c>
       <c r="D22" s="55">
         <v>100.8</v>
       </c>
-      <c r="E22" s="30"/>
+      <c r="E22" s="55">
+        <v>106.6</v>
+      </c>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="42"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" s="31" customFormat="1">
       <c r="A23" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="60"/>
       <c r="C23" s="60"/>
       <c r="D23" s="60"/>
       <c r="E23" s="60"/>
       <c r="F23" s="60"/>
       <c r="G23" s="60"/>
       <c r="H23" s="60"/>
       <c r="I23" s="60"/>
       <c r="J23" s="60"/>
       <c r="K23" s="60"/>
       <c r="L23" s="60"/>
       <c r="M23" s="60"/>
@@ -2187,51 +2193,53 @@
         <v>100.5</v>
       </c>
       <c r="K30" s="20">
         <v>101.4</v>
       </c>
       <c r="L30" s="37">
         <v>106.4</v>
       </c>
       <c r="M30" s="37">
         <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="27">
         <v>2026</v>
       </c>
       <c r="B31" s="48">
         <v>104.3</v>
       </c>
       <c r="C31" s="56">
         <v>118.4</v>
       </c>
       <c r="D31" s="56">
         <v>110.3</v>
       </c>
-      <c r="E31" s="44"/>
+      <c r="E31" s="56">
+        <v>109.2</v>
+      </c>
       <c r="F31" s="44"/>
       <c r="G31" s="44"/>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="45"/>
       <c r="M31" s="44"/>
     </row>
     <row r="36" spans="11:13">
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>