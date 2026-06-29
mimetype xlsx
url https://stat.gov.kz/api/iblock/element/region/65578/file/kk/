--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -722,51 +722,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14">
       <c r="A2" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
@@ -1109,75 +1109,77 @@
         <v>852.25699999999995</v>
       </c>
       <c r="L11" s="9">
         <v>1048.4739999999999</v>
       </c>
       <c r="M11" s="9">
         <v>1307.5</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="10">
         <v>2026</v>
       </c>
       <c r="B12" s="47">
         <v>485.02</v>
       </c>
       <c r="C12" s="54">
         <v>583.45600000000002</v>
       </c>
       <c r="D12" s="50">
         <v>769.98199999999997</v>
       </c>
       <c r="E12" s="51">
         <v>774.90599999999995</v>
       </c>
-      <c r="F12" s="49"/>
+      <c r="F12" s="49">
+        <v>789.05399999999997</v>
+      </c>
       <c r="G12" s="52"/>
       <c r="H12" s="53"/>
       <c r="I12" s="53"/>
       <c r="J12" s="47"/>
       <c r="K12" s="51"/>
       <c r="L12" s="49"/>
       <c r="M12" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="H36" sqref="H36"/>
+      <selection activeCell="J38" sqref="J38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="2" customWidth="1"/>
     <col min="2" max="11" width="10.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="62" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
@@ -1538,51 +1540,53 @@
         <v>101.2</v>
       </c>
       <c r="L12" s="29">
         <v>123</v>
       </c>
       <c r="M12" s="29">
         <v>124.7</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="19">
         <v>2026</v>
       </c>
       <c r="B13" s="30">
         <v>37.1</v>
       </c>
       <c r="C13" s="55">
         <v>120.3</v>
       </c>
       <c r="D13" s="55">
         <v>132</v>
       </c>
       <c r="E13" s="55">
         <v>100.6</v>
       </c>
-      <c r="F13" s="30"/>
+      <c r="F13" s="55">
+        <v>101.8</v>
+      </c>
       <c r="G13" s="30"/>
       <c r="H13" s="42"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1">
       <c r="A14" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="61"/>
       <c r="D14" s="61"/>
       <c r="E14" s="61"/>
       <c r="F14" s="61"/>
       <c r="G14" s="61"/>
       <c r="H14" s="61"/>
       <c r="I14" s="61"/>
       <c r="J14" s="61"/>
       <c r="K14" s="61"/>
       <c r="L14" s="61"/>
       <c r="M14" s="61"/>
     </row>
@@ -1867,51 +1871,53 @@
         <v>107.3</v>
       </c>
       <c r="L21" s="29">
         <v>154.19999999999999</v>
       </c>
       <c r="M21" s="29">
         <v>96.9</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19">
         <v>2026</v>
       </c>
       <c r="B22" s="30">
         <v>104.3</v>
       </c>
       <c r="C22" s="55">
         <v>133.4</v>
       </c>
       <c r="D22" s="55">
         <v>100.8</v>
       </c>
       <c r="E22" s="55">
         <v>106.6</v>
       </c>
-      <c r="F22" s="30"/>
+      <c r="F22" s="55">
+        <v>95.2</v>
+      </c>
       <c r="G22" s="30"/>
       <c r="H22" s="42"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" s="31" customFormat="1">
       <c r="A23" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="60"/>
       <c r="C23" s="60"/>
       <c r="D23" s="60"/>
       <c r="E23" s="60"/>
       <c r="F23" s="60"/>
       <c r="G23" s="60"/>
       <c r="H23" s="60"/>
       <c r="I23" s="60"/>
       <c r="J23" s="60"/>
       <c r="K23" s="60"/>
       <c r="L23" s="60"/>
       <c r="M23" s="60"/>
     </row>
@@ -2196,51 +2202,53 @@
         <v>101.4</v>
       </c>
       <c r="L30" s="37">
         <v>106.4</v>
       </c>
       <c r="M30" s="37">
         <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="27">
         <v>2026</v>
       </c>
       <c r="B31" s="48">
         <v>104.3</v>
       </c>
       <c r="C31" s="56">
         <v>118.4</v>
       </c>
       <c r="D31" s="56">
         <v>110.3</v>
       </c>
       <c r="E31" s="56">
         <v>109.2</v>
       </c>
-      <c r="F31" s="44"/>
+      <c r="F31" s="56">
+        <v>105.2</v>
+      </c>
       <c r="G31" s="44"/>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="45"/>
       <c r="M31" s="44"/>
     </row>
     <row r="36" spans="11:13">
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 