--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Автокөлік бойынша көлемі'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ Автокөлік'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізудің нақты көлем индекстері</t>
   </si>
   <si>
@@ -721,52 +721,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N12"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14">
       <c r="A2" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
@@ -1112,74 +1112,76 @@
         <v>1048.4739999999999</v>
       </c>
       <c r="M11" s="9">
         <v>1307.5</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="10">
         <v>2026</v>
       </c>
       <c r="B12" s="47">
         <v>485.02</v>
       </c>
       <c r="C12" s="54">
         <v>583.45600000000002</v>
       </c>
       <c r="D12" s="50">
         <v>769.98199999999997</v>
       </c>
       <c r="E12" s="51">
         <v>774.90599999999995</v>
       </c>
       <c r="F12" s="49">
         <v>789.05399999999997</v>
       </c>
-      <c r="G12" s="52"/>
+      <c r="G12" s="52">
+        <v>826.23299999999995</v>
+      </c>
       <c r="H12" s="53"/>
       <c r="I12" s="53"/>
       <c r="J12" s="47"/>
       <c r="K12" s="51"/>
       <c r="L12" s="49"/>
       <c r="M12" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M36"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="J38" sqref="J38"/>
+    <sheetView zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="K43" sqref="K43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="2" customWidth="1"/>
     <col min="2" max="11" width="10.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="62" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
@@ -1543,51 +1545,53 @@
         <v>123</v>
       </c>
       <c r="M12" s="29">
         <v>124.7</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="19">
         <v>2026</v>
       </c>
       <c r="B13" s="30">
         <v>37.1</v>
       </c>
       <c r="C13" s="55">
         <v>120.3</v>
       </c>
       <c r="D13" s="55">
         <v>132</v>
       </c>
       <c r="E13" s="55">
         <v>100.6</v>
       </c>
       <c r="F13" s="55">
         <v>101.8</v>
       </c>
-      <c r="G13" s="30"/>
+      <c r="G13" s="55">
+        <v>104.7</v>
+      </c>
       <c r="H13" s="42"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1">
       <c r="A14" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="61"/>
       <c r="D14" s="61"/>
       <c r="E14" s="61"/>
       <c r="F14" s="61"/>
       <c r="G14" s="61"/>
       <c r="H14" s="61"/>
       <c r="I14" s="61"/>
       <c r="J14" s="61"/>
       <c r="K14" s="61"/>
       <c r="L14" s="61"/>
       <c r="M14" s="61"/>
     </row>
     <row r="15" spans="1:13">
@@ -1874,51 +1878,53 @@
         <v>154.19999999999999</v>
       </c>
       <c r="M21" s="29">
         <v>96.9</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19">
         <v>2026</v>
       </c>
       <c r="B22" s="30">
         <v>104.3</v>
       </c>
       <c r="C22" s="55">
         <v>133.4</v>
       </c>
       <c r="D22" s="55">
         <v>100.8</v>
       </c>
       <c r="E22" s="55">
         <v>106.6</v>
       </c>
       <c r="F22" s="55">
         <v>95.2</v>
       </c>
-      <c r="G22" s="30"/>
+      <c r="G22" s="55">
+        <v>152.69999999999999</v>
+      </c>
       <c r="H22" s="42"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" s="31" customFormat="1">
       <c r="A23" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="60"/>
       <c r="C23" s="60"/>
       <c r="D23" s="60"/>
       <c r="E23" s="60"/>
       <c r="F23" s="60"/>
       <c r="G23" s="60"/>
       <c r="H23" s="60"/>
       <c r="I23" s="60"/>
       <c r="J23" s="60"/>
       <c r="K23" s="60"/>
       <c r="L23" s="60"/>
       <c r="M23" s="60"/>
     </row>
     <row r="24" spans="1:13">
@@ -2205,51 +2211,53 @@
         <v>106.4</v>
       </c>
       <c r="M30" s="37">
         <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="27">
         <v>2026</v>
       </c>
       <c r="B31" s="48">
         <v>104.3</v>
       </c>
       <c r="C31" s="56">
         <v>118.4</v>
       </c>
       <c r="D31" s="56">
         <v>110.3</v>
       </c>
       <c r="E31" s="56">
         <v>109.2</v>
       </c>
       <c r="F31" s="56">
         <v>105.2</v>
       </c>
-      <c r="G31" s="44"/>
+      <c r="G31" s="56">
+        <v>112.2</v>
+      </c>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="45"/>
       <c r="M31" s="44"/>
     </row>
     <row r="36" spans="11:13">
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>