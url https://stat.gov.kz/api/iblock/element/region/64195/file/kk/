--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,463 +1,305 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
-    <sheet name="Лист2" sheetId="2" r:id="rId2"/>
-    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="18">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Өткізілген инновациялық өнім көлемі (тауарлар, қызметтер)</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
-    <t>Жамбылская</t>
-[...32 lines deleted...]
-    <t>Шуский</t>
+    <t>…</t>
+  </si>
+  <si>
+    <t>Жамбыл</t>
+  </si>
+  <si>
+    <t>Тараз қаласы</t>
+  </si>
+  <si>
+    <t>Байзақ ауданы</t>
+  </si>
+  <si>
+    <t>Жамбыл ауданы</t>
+  </si>
+  <si>
+    <t>Жуалы ауданы</t>
+  </si>
+  <si>
+    <t>Қордай ауданы</t>
+  </si>
+  <si>
+    <t>Тұрар Рысқұлов ауданы</t>
+  </si>
+  <si>
+    <t>Мерке ауданы</t>
+  </si>
+  <si>
+    <t>Мойынқұм ауданы</t>
+  </si>
+  <si>
+    <t>Сарысу ауданы</t>
+  </si>
+  <si>
+    <t>Талас ауданы</t>
+  </si>
+  <si>
+    <t>Шу ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...44 lines deleted...]
-      <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...26 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...46 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -703,581 +545,562 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I25"/>
+  <dimension ref="A3:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+      <selection activeCell="B6" sqref="B6:J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="12.85546875" customWidth="1"/>
+    <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-      <c r="A1" s="23" t="s">
+    <row r="3" spans="1:10" ht="15.75">
+      <c r="A3" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="23"/>
-[...7 lines deleted...]
-      <c r="G2" s="7" t="s">
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="F4" s="2"/>
+      <c r="J4" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="27">
+    <row r="5" spans="1:10" s="13" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A5" s="11"/>
+      <c r="B5" s="12">
         <v>2017</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C5" s="12">
         <v>2018</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D5" s="12">
         <v>2019</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E5" s="12">
         <v>2020</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F5" s="12">
         <v>2021</v>
       </c>
-      <c r="G3" s="28">
+      <c r="G5" s="12">
         <v>2022</v>
       </c>
-      <c r="H3" s="24">
+      <c r="H5" s="10">
         <v>2023</v>
       </c>
-      <c r="I3" s="24">
+      <c r="I5" s="10">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="29" t="s">
+      <c r="J5" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="14">
+        <v>46373.7</v>
+      </c>
+      <c r="C6" s="14">
+        <v>67241.7</v>
+      </c>
+      <c r="D6" s="14">
+        <v>74747.399999999994</v>
+      </c>
+      <c r="E6" s="14">
+        <v>63504.5</v>
+      </c>
+      <c r="F6" s="14">
+        <v>44479.1</v>
+      </c>
+      <c r="G6" s="14">
+        <v>50439.4</v>
+      </c>
+      <c r="H6" s="14">
+        <v>25045.5</v>
+      </c>
+      <c r="I6" s="14">
+        <v>22548</v>
+      </c>
+      <c r="J6" s="14">
+        <v>22936</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="14">
+        <v>14558.2</v>
+      </c>
+      <c r="C7" s="14">
+        <v>22773.599999999999</v>
+      </c>
+      <c r="D7" s="15">
+        <v>18864.599999999999</v>
+      </c>
+      <c r="E7" s="14">
+        <v>20284.8</v>
+      </c>
+      <c r="F7" s="14">
+        <v>8205.7000000000007</v>
+      </c>
+      <c r="G7" s="15">
+        <v>6241.1</v>
+      </c>
+      <c r="H7" s="14">
+        <v>11603.8</v>
+      </c>
+      <c r="I7" s="14">
+        <v>5571</v>
+      </c>
+      <c r="J7" s="14">
+        <v>2867.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="14">
+        <v>4151.3999999999996</v>
+      </c>
+      <c r="F8" s="14">
+        <v>82.1</v>
+      </c>
+      <c r="G8" s="15">
+        <v>82.1</v>
+      </c>
+      <c r="H8" s="14">
+        <v>81</v>
+      </c>
+      <c r="I8" s="14">
+        <v>81</v>
+      </c>
+      <c r="J8" s="14">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="14">
+        <v>3065.6</v>
+      </c>
+      <c r="F9" s="14">
+        <v>1969.1</v>
+      </c>
+      <c r="G9" s="15">
+        <v>1969.1</v>
+      </c>
+      <c r="H9" s="14">
+        <v>380.3</v>
+      </c>
+      <c r="I9" s="14">
+        <v>502.4</v>
+      </c>
+      <c r="J9" s="14">
+        <v>197.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I10" s="14">
+        <v>5.9</v>
+      </c>
+      <c r="J10" s="14">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="14">
+        <v>3346.4</v>
+      </c>
+      <c r="C11" s="14">
+        <v>3522.2</v>
+      </c>
+      <c r="D11" s="15">
+        <v>5969.4</v>
+      </c>
+      <c r="E11" s="14">
+        <v>6410.5</v>
+      </c>
+      <c r="F11" s="14">
+        <v>6139</v>
+      </c>
+      <c r="G11" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H11" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="14">
+        <v>4347.5</v>
+      </c>
+      <c r="D12" s="15">
+        <v>5901.3</v>
+      </c>
+      <c r="E12" s="14">
+        <v>9831.5</v>
+      </c>
+      <c r="F12" s="14">
+        <v>7650.3</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="30">
-[...229 lines deleted...]
-      <c r="B12" s="12">
+      <c r="F13" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="14">
         <v>18732.5</v>
       </c>
-      <c r="C12" s="13"/>
-[...21 lines deleted...]
-      <c r="D13" s="11" t="s">
+      <c r="C14" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="E13" s="10" t="s">
-[...16 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="E14" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="12">
+      <c r="B15" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="J15" s="14">
+        <v>19680.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="14">
         <v>5683.3</v>
       </c>
-      <c r="D14" s="9">
+      <c r="D16" s="15">
         <v>9844.1</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E16" s="14">
         <v>11950.5</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F16" s="14">
         <v>12913.6</v>
       </c>
-      <c r="G14" s="35">
+      <c r="G16" s="15">
         <v>20721.099999999999</v>
       </c>
-      <c r="H14" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E15" s="16">
+      <c r="H16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="14">
         <v>766.6</v>
       </c>
-      <c r="F15" s="16">
+      <c r="F17" s="14">
         <v>1064.8</v>
       </c>
-      <c r="G15" s="37">
+      <c r="G17" s="15">
         <v>798.6</v>
       </c>
-      <c r="H15" s="11" t="s">
-[...85 lines deleted...]
-      <c r="F25" s="22"/>
+      <c r="H17" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="8" customFormat="1">
+      <c r="A18" s="4"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+    </row>
+    <row r="19" spans="1:10" s="8" customFormat="1">
+      <c r="A19" s="9"/>
+    </row>
+    <row r="20" spans="1:10" s="8" customFormat="1">
+      <c r="A20" s="9"/>
+    </row>
+    <row r="21" spans="1:10" s="8" customFormat="1">
+      <c r="A21" s="9"/>
+    </row>
+    <row r="22" spans="1:10" s="8" customFormat="1">
+      <c r="A22" s="9"/>
+    </row>
+    <row r="23" spans="1:10" s="8" customFormat="1">
+      <c r="A23" s="9"/>
+    </row>
+    <row r="24" spans="1:10" s="8" customFormat="1">
+      <c r="A24" s="9"/>
+    </row>
+    <row r="25" spans="1:10" s="8" customFormat="1">
+      <c r="A25" s="9"/>
+    </row>
+    <row r="26" spans="1:10" s="8" customFormat="1">
+      <c r="A26" s="9"/>
+    </row>
+    <row r="27" spans="1:10" s="8" customFormat="1">
+      <c r="A27" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:J3"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...24 lines deleted...]
-  <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
-      <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>