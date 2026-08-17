--- v0 (2026-04-15)
+++ v1 (2026-08-17)
@@ -148,51 +148,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -239,50 +239,56 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -553,54 +559,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G29"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L20" sqref="L20"/>
+      <selection activeCell="J23" sqref="J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" customWidth="1"/>
     <col min="5" max="5" width="18.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
@@ -1034,50 +1040,67 @@
       <c r="C28" s="29">
         <v>110.5</v>
       </c>
       <c r="D28" s="31">
         <v>79821</v>
       </c>
       <c r="E28" s="32">
         <v>102.5</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="30">
         <v>2024</v>
       </c>
       <c r="B29" s="31">
         <v>640216</v>
       </c>
       <c r="C29" s="29">
         <v>112.4</v>
       </c>
       <c r="D29" s="31">
         <v>83019</v>
       </c>
       <c r="E29" s="29">
         <v>102.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A30" s="30">
+        <v>2025</v>
+      </c>
+      <c r="B30" s="38">
+        <v>802048</v>
+      </c>
+      <c r="C30" s="37">
+        <v>120.3</v>
+      </c>
+      <c r="D30" s="38">
+        <v>84502</v>
+      </c>
+      <c r="E30" s="37">
+        <v>97.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>