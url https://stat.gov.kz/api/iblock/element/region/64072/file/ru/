--- v0 (2026-04-15)
+++ v1 (2026-08-17)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="0" yWindow="60" windowWidth="28800" windowHeight="11775"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="58">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
     <t>2007 год</t>
   </si>
   <si>
     <t>2008 год</t>
   </si>
   <si>
@@ -400,51 +400,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -657,50 +657,52 @@
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный 5" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -975,153 +977,153 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AR49"/>
+  <dimension ref="A1:AT49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <selection sqref="A1:AP1"/>
+    <sheetView tabSelected="1" topLeftCell="R1" workbookViewId="0">
+      <selection activeCell="AT4" sqref="AT4:AT25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.140625" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" customWidth="1"/>
     <col min="3" max="3" width="7.140625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.140625" customWidth="1"/>
     <col min="6" max="6" width="7" customWidth="1"/>
     <col min="7" max="12" width="7.140625" style="1" customWidth="1"/>
     <col min="13" max="23" width="7.140625" customWidth="1"/>
     <col min="24" max="25" width="8" customWidth="1"/>
     <col min="26" max="26" width="7.140625" customWidth="1"/>
     <col min="27" max="27" width="8.42578125" customWidth="1"/>
     <col min="28" max="28" width="7.140625" customWidth="1"/>
     <col min="29" max="29" width="8.28515625" customWidth="1"/>
     <col min="30" max="30" width="7.140625" customWidth="1"/>
     <col min="31" max="31" width="8.28515625" customWidth="1"/>
     <col min="32" max="32" width="7.140625" customWidth="1"/>
     <col min="33" max="33" width="8.42578125" customWidth="1"/>
     <col min="34" max="34" width="7.140625" customWidth="1"/>
     <col min="35" max="35" width="8.28515625" customWidth="1"/>
     <col min="36" max="38" width="7.140625" customWidth="1"/>
     <col min="39" max="39" width="8" customWidth="1"/>
     <col min="40" max="40" width="7.140625" customWidth="1"/>
     <col min="41" max="41" width="8.85546875" customWidth="1"/>
     <col min="42" max="42" width="7.140625" customWidth="1"/>
     <col min="43" max="43" width="11.140625" style="71" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A1" s="101" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
       <c r="O1" s="101"/>
       <c r="P1" s="101"/>
       <c r="Q1" s="101"/>
       <c r="R1" s="101"/>
       <c r="S1" s="101"/>
       <c r="T1" s="101"/>
       <c r="U1" s="101"/>
       <c r="V1" s="101"/>
       <c r="W1" s="101"/>
       <c r="X1" s="101"/>
       <c r="Y1" s="101"/>
       <c r="Z1" s="101"/>
       <c r="AA1" s="101"/>
       <c r="AB1" s="101"/>
       <c r="AC1" s="101"/>
       <c r="AD1" s="101"/>
       <c r="AE1" s="101"/>
       <c r="AF1" s="101"/>
       <c r="AG1" s="101"/>
       <c r="AH1" s="101"/>
       <c r="AI1" s="101"/>
       <c r="AJ1" s="101"/>
       <c r="AK1" s="101"/>
       <c r="AL1" s="101"/>
       <c r="AM1" s="101"/>
       <c r="AN1" s="101"/>
       <c r="AO1" s="101"/>
       <c r="AP1" s="101"/>
     </row>
-    <row r="2" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:46" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
-      <c r="AH2" s="16"/>
-      <c r="AR2" s="16" t="s">
+      <c r="AH2" s="16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:44" s="81" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:46" s="81" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>6</v>
       </c>
@@ -1208,52 +1210,58 @@
       </c>
       <c r="AK3" s="79">
         <v>2021</v>
       </c>
       <c r="AL3" s="57" t="s">
         <v>32</v>
       </c>
       <c r="AM3" s="79">
         <v>2022</v>
       </c>
       <c r="AN3" s="80" t="s">
         <v>32</v>
       </c>
       <c r="AO3" s="89">
         <v>2023</v>
       </c>
       <c r="AP3" s="88" t="s">
         <v>32</v>
       </c>
       <c r="AQ3" s="100">
         <v>2024</v>
       </c>
       <c r="AR3" s="88" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="4" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS3" s="79">
+        <v>2025</v>
+      </c>
+      <c r="AT3" s="88" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="29">
         <v>29279</v>
       </c>
       <c r="C4" s="46">
         <v>42582</v>
       </c>
       <c r="D4" s="47">
         <v>140</v>
       </c>
       <c r="E4" s="46">
         <v>56074</v>
       </c>
       <c r="F4" s="43">
         <v>121</v>
       </c>
       <c r="G4" s="37">
         <v>63831</v>
       </c>
       <c r="H4" s="30">
         <v>106.4</v>
       </c>
       <c r="I4" s="37">
@@ -1342,52 +1350,58 @@
       </c>
       <c r="AK4" s="44">
         <v>431179</v>
       </c>
       <c r="AL4" s="69">
         <v>122.5</v>
       </c>
       <c r="AM4" s="83">
         <v>492070</v>
       </c>
       <c r="AN4" s="85">
         <v>107.7</v>
       </c>
       <c r="AO4" s="91">
         <v>561627</v>
       </c>
       <c r="AP4" s="92">
         <v>110.5</v>
       </c>
       <c r="AQ4" s="71">
         <v>640216</v>
       </c>
       <c r="AR4" s="98">
         <v>112.4</v>
       </c>
-    </row>
-    <row r="5" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS4" s="71">
+        <v>802048</v>
+      </c>
+      <c r="AT4" s="75">
+        <v>120.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="29"/>
       <c r="C5" s="27"/>
       <c r="D5" s="54"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="54"/>
       <c r="H5" s="31"/>
       <c r="I5" s="54"/>
       <c r="J5" s="31"/>
       <c r="K5" s="54"/>
       <c r="L5" s="31"/>
       <c r="M5" s="27"/>
       <c r="N5" s="14"/>
       <c r="O5" s="27"/>
       <c r="P5" s="29"/>
       <c r="Q5" s="27"/>
       <c r="R5" s="29"/>
       <c r="S5" s="27"/>
       <c r="T5" s="29"/>
       <c r="U5" s="27"/>
       <c r="V5" s="29"/>
       <c r="W5" s="27"/>
@@ -1406,52 +1420,53 @@
       <c r="AH5" s="68" t="s">
         <v>42</v>
       </c>
       <c r="AI5" s="72"/>
       <c r="AJ5" s="68" t="s">
         <v>42</v>
       </c>
       <c r="AK5" s="71"/>
       <c r="AL5" s="68" t="s">
         <v>42</v>
       </c>
       <c r="AM5" s="84"/>
       <c r="AN5" s="86"/>
       <c r="AO5" s="93" t="s">
         <v>42</v>
       </c>
       <c r="AP5" s="94" t="s">
         <v>42</v>
       </c>
       <c r="AQ5" s="71" t="s">
         <v>42</v>
       </c>
       <c r="AR5" s="98" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="6" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AT5" s="75"/>
+    </row>
+    <row r="6" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A6" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="23">
         <v>2202</v>
       </c>
       <c r="C6" s="46">
         <v>5197</v>
       </c>
       <c r="D6" s="51">
         <v>227.2</v>
       </c>
       <c r="E6" s="46">
         <v>8108</v>
       </c>
       <c r="F6" s="51">
         <v>143.4</v>
       </c>
       <c r="G6" s="37">
         <v>9629</v>
       </c>
       <c r="H6" s="51">
         <v>111</v>
       </c>
       <c r="I6" s="37">
@@ -1540,52 +1555,58 @@
       </c>
       <c r="AK6" s="44">
         <v>79074</v>
       </c>
       <c r="AL6" s="69">
         <v>138.19999999999999</v>
       </c>
       <c r="AM6" s="82">
         <v>93029</v>
       </c>
       <c r="AN6" s="85">
         <v>111</v>
       </c>
       <c r="AO6" s="91">
         <v>99819</v>
       </c>
       <c r="AP6" s="92">
         <v>103.9</v>
       </c>
       <c r="AQ6" s="71">
         <v>72575</v>
       </c>
       <c r="AR6" s="98">
         <v>71.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS6" s="71">
+        <v>71956</v>
+      </c>
+      <c r="AT6" s="75">
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A7" s="77" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="23">
         <v>12774</v>
       </c>
       <c r="C7" s="46">
         <v>15872</v>
       </c>
       <c r="D7" s="51">
         <v>119.6</v>
       </c>
       <c r="E7" s="46">
         <v>23627</v>
       </c>
       <c r="F7" s="51">
         <v>136.80000000000001</v>
       </c>
       <c r="G7" s="37">
         <v>30220</v>
       </c>
       <c r="H7" s="51">
         <v>119.5</v>
       </c>
       <c r="I7" s="37">
@@ -1674,52 +1695,58 @@
       </c>
       <c r="AK7" s="44">
         <v>194752</v>
       </c>
       <c r="AL7" s="69">
         <v>140.5</v>
       </c>
       <c r="AM7" s="82">
         <v>238591</v>
       </c>
       <c r="AN7" s="85">
         <v>115.6</v>
       </c>
       <c r="AO7" s="91">
         <v>270835</v>
       </c>
       <c r="AP7" s="92">
         <v>109.9</v>
       </c>
       <c r="AQ7" s="71">
         <v>302667.66600000003</v>
       </c>
       <c r="AR7" s="98">
         <v>110.2</v>
       </c>
-    </row>
-    <row r="8" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS7" s="71">
+        <v>419574</v>
+      </c>
+      <c r="AT7" s="75">
+        <v>133.19999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="23">
         <v>8616</v>
       </c>
       <c r="C8" s="48">
         <v>9732</v>
       </c>
       <c r="D8" s="51">
         <v>108.7</v>
       </c>
       <c r="E8" s="48">
         <v>14840</v>
       </c>
       <c r="F8" s="51">
         <v>140.1</v>
       </c>
       <c r="G8" s="37">
         <v>23517</v>
       </c>
       <c r="H8" s="51">
         <v>148.1</v>
       </c>
       <c r="I8" s="37">
@@ -1808,52 +1835,58 @@
       </c>
       <c r="AK8" s="44">
         <v>86412</v>
       </c>
       <c r="AL8" s="69">
         <v>142.6</v>
       </c>
       <c r="AM8" s="82">
         <v>145022</v>
       </c>
       <c r="AN8" s="85">
         <v>158.30000000000001</v>
       </c>
       <c r="AO8" s="91">
         <v>127309</v>
       </c>
       <c r="AP8" s="92">
         <v>85</v>
       </c>
       <c r="AQ8" s="71">
         <v>1017952.44</v>
       </c>
       <c r="AR8" s="98">
         <v>78.900000000000006</v>
       </c>
-    </row>
-    <row r="9" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS8" s="71">
+        <v>95345</v>
+      </c>
+      <c r="AT8" s="75">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="23">
         <v>1285</v>
       </c>
       <c r="C9" s="48">
         <v>2589</v>
       </c>
       <c r="D9" s="51">
         <v>193.8</v>
       </c>
       <c r="E9" s="48">
         <v>6576</v>
       </c>
       <c r="F9" s="51">
         <v>233.5</v>
       </c>
       <c r="G9" s="37">
         <v>3549</v>
       </c>
       <c r="H9" s="51">
         <v>50.4</v>
       </c>
       <c r="I9" s="37">
@@ -1942,52 +1975,58 @@
       </c>
       <c r="AK9" s="44">
         <v>40114</v>
       </c>
       <c r="AL9" s="69" t="s">
         <v>44</v>
       </c>
       <c r="AM9" s="82">
         <v>33036</v>
       </c>
       <c r="AN9" s="85">
         <v>77.7</v>
       </c>
       <c r="AO9" s="91">
         <v>53242</v>
       </c>
       <c r="AP9" s="92">
         <v>156</v>
       </c>
       <c r="AQ9" s="71">
         <v>126408.52099999999</v>
       </c>
       <c r="AR9" s="98">
         <v>234.1</v>
       </c>
-    </row>
-    <row r="10" spans="1:44" ht="36" x14ac:dyDescent="0.2">
+      <c r="AS9" s="71">
+        <v>211330</v>
+      </c>
+      <c r="AT9" s="75">
+        <v>160.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46" ht="36" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="23">
         <v>2003</v>
       </c>
       <c r="C10" s="48">
         <v>2628</v>
       </c>
       <c r="D10" s="51">
         <v>126.3</v>
       </c>
       <c r="E10" s="48">
         <v>1158</v>
       </c>
       <c r="F10" s="51">
         <v>40.5</v>
       </c>
       <c r="G10" s="37">
         <v>1284</v>
       </c>
       <c r="H10" s="51">
         <v>103.7</v>
       </c>
       <c r="I10" s="37">
@@ -2076,52 +2115,58 @@
       </c>
       <c r="AK10" s="44">
         <v>45494</v>
       </c>
       <c r="AL10" s="69">
         <v>115.7</v>
       </c>
       <c r="AM10" s="82">
         <v>40636</v>
       </c>
       <c r="AN10" s="85">
         <v>84.3</v>
       </c>
       <c r="AO10" s="91">
         <v>62401</v>
       </c>
       <c r="AP10" s="92">
         <v>148.69999999999999</v>
       </c>
       <c r="AQ10" s="71">
         <v>48956.120999999999</v>
       </c>
       <c r="AR10" s="98">
         <v>77.400000000000006</v>
       </c>
-    </row>
-    <row r="11" spans="1:44" ht="48" x14ac:dyDescent="0.2">
+      <c r="AS10" s="71">
+        <v>82763</v>
+      </c>
+      <c r="AT10" s="75">
+        <v>162.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46" ht="48" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="23">
         <v>870</v>
       </c>
       <c r="C11" s="48">
         <v>923</v>
       </c>
       <c r="D11" s="51">
         <v>102.1</v>
       </c>
       <c r="E11" s="48">
         <v>1053</v>
       </c>
       <c r="F11" s="51">
         <v>104.9</v>
       </c>
       <c r="G11" s="37">
         <v>1870</v>
       </c>
       <c r="H11" s="51">
         <v>166</v>
       </c>
       <c r="I11" s="37">
@@ -2210,52 +2255,58 @@
       </c>
       <c r="AK11" s="44">
         <v>22732</v>
       </c>
       <c r="AL11" s="69">
         <v>113.6</v>
       </c>
       <c r="AM11" s="82">
         <v>19897</v>
       </c>
       <c r="AN11" s="85">
         <v>82.6</v>
       </c>
       <c r="AO11" s="91">
         <v>27883</v>
       </c>
       <c r="AP11" s="92">
         <v>135.69999999999999</v>
       </c>
       <c r="AQ11" s="71">
         <v>25507.78</v>
       </c>
       <c r="AR11" s="98">
         <v>90.2</v>
       </c>
-    </row>
-    <row r="12" spans="1:44" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="AS11" s="71">
+        <v>30136</v>
+      </c>
+      <c r="AT11" s="75">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="77" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="23">
         <v>134</v>
       </c>
       <c r="C12" s="48">
         <v>315</v>
       </c>
       <c r="D12" s="51">
         <v>226.1</v>
       </c>
       <c r="E12" s="48">
         <v>590</v>
       </c>
       <c r="F12" s="51">
         <v>172.5</v>
       </c>
       <c r="G12" s="37">
         <v>365</v>
       </c>
       <c r="H12" s="51">
         <v>57.7</v>
       </c>
       <c r="I12" s="37">
@@ -2344,52 +2395,58 @@
       </c>
       <c r="AK12" s="44">
         <v>2055</v>
       </c>
       <c r="AL12" s="69">
         <v>42.9</v>
       </c>
       <c r="AM12" s="82">
         <v>5760</v>
       </c>
       <c r="AN12" s="85" t="s">
         <v>46</v>
       </c>
       <c r="AO12" s="91">
         <v>4939</v>
       </c>
       <c r="AP12" s="92">
         <v>83</v>
       </c>
       <c r="AQ12" s="71">
         <v>10737.446</v>
       </c>
       <c r="AR12" s="98">
         <v>214.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS12" s="71">
+        <v>4634</v>
+      </c>
+      <c r="AT12" s="75">
+        <v>41.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="23">
         <v>1729</v>
       </c>
       <c r="C13" s="48">
         <v>2585</v>
       </c>
       <c r="D13" s="51">
         <v>143.9</v>
       </c>
       <c r="E13" s="48">
         <v>3291</v>
       </c>
       <c r="F13" s="51">
         <v>117</v>
       </c>
       <c r="G13" s="37">
         <v>3411</v>
       </c>
       <c r="H13" s="51">
         <v>96.8</v>
       </c>
       <c r="I13" s="37">
@@ -2478,52 +2535,58 @@
       </c>
       <c r="AK13" s="44">
         <v>5322</v>
       </c>
       <c r="AL13" s="69">
         <v>131.6</v>
       </c>
       <c r="AM13" s="82">
         <v>6605</v>
       </c>
       <c r="AN13" s="85">
         <v>117.1</v>
       </c>
       <c r="AO13" s="91">
         <v>9316</v>
       </c>
       <c r="AP13" s="92">
         <v>136.5</v>
       </c>
       <c r="AQ13" s="71">
         <v>12943.716</v>
       </c>
       <c r="AR13" s="98">
         <v>137</v>
       </c>
-    </row>
-    <row r="14" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS13" s="71">
+        <v>9506</v>
+      </c>
+      <c r="AT13" s="75">
+        <v>70.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="23">
         <v>8684</v>
       </c>
       <c r="C14" s="48">
         <v>11675</v>
       </c>
       <c r="D14" s="51">
         <v>129.4</v>
       </c>
       <c r="E14" s="48">
         <v>8695</v>
       </c>
       <c r="F14" s="51">
         <v>68.5</v>
       </c>
       <c r="G14" s="37">
         <v>8720</v>
       </c>
       <c r="H14" s="51">
         <v>93.7</v>
       </c>
       <c r="I14" s="37">
@@ -2612,52 +2675,58 @@
       </c>
       <c r="AK14" s="44">
         <v>54567</v>
       </c>
       <c r="AL14" s="69">
         <v>110.2</v>
       </c>
       <c r="AM14" s="82">
         <v>43291</v>
       </c>
       <c r="AN14" s="85">
         <v>74.8</v>
       </c>
       <c r="AO14" s="91">
         <v>43133</v>
       </c>
       <c r="AP14" s="92">
         <v>96.5</v>
       </c>
       <c r="AQ14" s="71">
         <v>80766.747000000003</v>
       </c>
       <c r="AR14" s="98">
         <v>184.7</v>
       </c>
-    </row>
-    <row r="15" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS14" s="71">
+        <v>126937</v>
+      </c>
+      <c r="AT14" s="75">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="23">
         <v>204</v>
       </c>
       <c r="C15" s="48">
         <v>218</v>
       </c>
       <c r="D15" s="51">
         <v>102.7</v>
       </c>
       <c r="E15" s="48">
         <v>283</v>
       </c>
       <c r="F15" s="51">
         <v>119.5</v>
       </c>
       <c r="G15" s="37">
         <v>632</v>
       </c>
       <c r="H15" s="51">
         <v>208.9</v>
       </c>
       <c r="I15" s="37">
@@ -2746,52 +2815,58 @@
       </c>
       <c r="AK15" s="44">
         <v>1575</v>
       </c>
       <c r="AL15" s="69">
         <v>74.5</v>
       </c>
       <c r="AM15" s="82">
         <v>1486</v>
       </c>
       <c r="AN15" s="85">
         <v>89</v>
       </c>
       <c r="AO15" s="91">
         <v>2414</v>
       </c>
       <c r="AP15" s="92">
         <v>157.30000000000001</v>
       </c>
       <c r="AQ15" s="71">
         <v>3002.6469999999999</v>
       </c>
       <c r="AR15" s="98">
         <v>122.6</v>
       </c>
-    </row>
-    <row r="16" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS15" s="71">
+        <v>2781</v>
+      </c>
+      <c r="AT15" s="75">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A16" s="77" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="23">
         <v>46</v>
       </c>
       <c r="C16" s="48">
         <v>2437</v>
       </c>
       <c r="D16" s="51">
         <v>5087.2</v>
       </c>
       <c r="E16" s="48">
         <v>1957</v>
       </c>
       <c r="F16" s="51">
         <v>73.8</v>
       </c>
       <c r="G16" s="37">
         <v>2115</v>
       </c>
       <c r="H16" s="51">
         <v>101</v>
       </c>
       <c r="I16" s="37">
@@ -2880,52 +2955,58 @@
       </c>
       <c r="AK16" s="44">
         <v>1704</v>
       </c>
       <c r="AL16" s="69">
         <v>28.3</v>
       </c>
       <c r="AM16" s="82">
         <v>1951</v>
       </c>
       <c r="AN16" s="85">
         <v>108</v>
       </c>
       <c r="AO16" s="91">
         <v>2556</v>
       </c>
       <c r="AP16" s="92">
         <v>126.8</v>
       </c>
       <c r="AQ16" s="71">
         <v>5059.018</v>
       </c>
       <c r="AR16" s="98">
         <v>195.2</v>
       </c>
-    </row>
-    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS16" s="71">
+        <v>3067</v>
+      </c>
+      <c r="AT16" s="75">
+        <v>58.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="23">
         <v>200</v>
       </c>
       <c r="C17" s="48">
         <v>252</v>
       </c>
       <c r="D17" s="51">
         <v>121.1</v>
       </c>
       <c r="E17" s="48">
         <v>268</v>
       </c>
       <c r="F17" s="51">
         <v>97.7</v>
       </c>
       <c r="G17" s="37">
         <v>613</v>
       </c>
       <c r="H17" s="51">
         <v>213.7</v>
       </c>
       <c r="I17" s="37">
@@ -3014,52 +3095,58 @@
       </c>
       <c r="AK17" s="44">
         <v>579</v>
       </c>
       <c r="AL17" s="69">
         <v>66.2</v>
       </c>
       <c r="AM17" s="82">
         <v>564</v>
       </c>
       <c r="AN17" s="85">
         <v>91.9</v>
       </c>
       <c r="AO17" s="91">
         <v>1139</v>
       </c>
       <c r="AP17" s="92">
         <v>195.4</v>
       </c>
       <c r="AQ17" s="71">
         <v>1829.7539999999999</v>
       </c>
       <c r="AR17" s="98">
         <v>158.4</v>
       </c>
-    </row>
-    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS17" s="71">
+        <v>1733</v>
+      </c>
+      <c r="AT17" s="75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="23">
         <v>376</v>
       </c>
       <c r="C18" s="48">
         <v>1797</v>
       </c>
       <c r="D18" s="51">
         <v>459.4</v>
       </c>
       <c r="E18" s="48">
         <v>4082</v>
       </c>
       <c r="F18" s="51">
         <v>208.8</v>
       </c>
       <c r="G18" s="37">
         <v>5014</v>
       </c>
       <c r="H18" s="51">
         <v>114.8</v>
       </c>
       <c r="I18" s="37">
@@ -3148,52 +3235,58 @@
       </c>
       <c r="AK18" s="44">
         <v>59062</v>
       </c>
       <c r="AL18" s="69">
         <v>137</v>
       </c>
       <c r="AM18" s="82">
         <v>77508</v>
       </c>
       <c r="AN18" s="85">
         <v>123.8</v>
       </c>
       <c r="AO18" s="91">
         <v>81742</v>
       </c>
       <c r="AP18" s="92">
         <v>102.1</v>
       </c>
       <c r="AQ18" s="71">
         <v>90585.103000000003</v>
       </c>
       <c r="AR18" s="98">
         <v>109.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS18" s="102">
+        <v>103173</v>
+      </c>
+      <c r="AT18" s="75">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="23">
         <v>244</v>
       </c>
       <c r="C19" s="48">
         <v>431</v>
       </c>
       <c r="D19" s="51">
         <v>169.7</v>
       </c>
       <c r="E19" s="48">
         <v>2546</v>
       </c>
       <c r="F19" s="51">
         <v>543.29999999999995</v>
       </c>
       <c r="G19" s="37">
         <v>320</v>
       </c>
       <c r="H19" s="51">
         <v>11.7</v>
       </c>
       <c r="I19" s="37">
@@ -3282,52 +3375,58 @@
       </c>
       <c r="AK19" s="44">
         <v>2821</v>
       </c>
       <c r="AL19" s="69" t="s">
         <v>35</v>
       </c>
       <c r="AM19" s="82">
         <v>2749</v>
       </c>
       <c r="AN19" s="85">
         <v>92</v>
       </c>
       <c r="AO19" s="91">
         <v>885</v>
       </c>
       <c r="AP19" s="92">
         <v>31.1</v>
       </c>
       <c r="AQ19" s="71">
         <v>1290.5250000000001</v>
       </c>
       <c r="AR19" s="98">
         <v>143.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:44" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AS19" s="71">
+        <v>704</v>
+      </c>
+      <c r="AT19" s="75">
+        <v>52.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:46" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="23">
         <v>39</v>
       </c>
       <c r="C20" s="48">
         <v>63</v>
       </c>
       <c r="D20" s="51">
         <v>157.19999999999999</v>
       </c>
       <c r="E20" s="48">
         <v>18</v>
       </c>
       <c r="F20" s="51">
         <v>25.5</v>
       </c>
       <c r="G20" s="37">
         <v>19</v>
       </c>
       <c r="H20" s="51">
         <v>104</v>
       </c>
       <c r="I20" s="37">
@@ -3416,52 +3515,58 @@
       </c>
       <c r="AK20" s="44">
         <v>1043</v>
       </c>
       <c r="AL20" s="69">
         <v>100.3</v>
       </c>
       <c r="AM20" s="82">
         <v>872</v>
       </c>
       <c r="AN20" s="85">
         <v>78.900000000000006</v>
       </c>
       <c r="AO20" s="91">
         <v>1034</v>
       </c>
       <c r="AP20" s="92">
         <v>114.8</v>
       </c>
       <c r="AQ20" s="71">
         <v>1114.6389999999999</v>
       </c>
       <c r="AR20" s="98">
         <v>106.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS20" s="71">
+        <v>3978</v>
+      </c>
+      <c r="AT20" s="75">
+        <v>342.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="23">
         <v>1478</v>
       </c>
       <c r="C21" s="48">
         <v>519</v>
       </c>
       <c r="D21" s="51">
         <v>33.799999999999997</v>
       </c>
       <c r="E21" s="48">
         <v>154</v>
       </c>
       <c r="F21" s="51">
         <v>27.3</v>
       </c>
       <c r="G21" s="37">
         <v>184</v>
       </c>
       <c r="H21" s="51">
         <v>111.7</v>
       </c>
       <c r="I21" s="37">
@@ -3550,52 +3655,58 @@
       </c>
       <c r="AK21" s="44">
         <v>2838</v>
       </c>
       <c r="AL21" s="69">
         <v>69.8</v>
       </c>
       <c r="AM21" s="82">
         <v>2942</v>
       </c>
       <c r="AN21" s="85">
         <v>97.8</v>
       </c>
       <c r="AO21" s="91">
         <v>4856</v>
       </c>
       <c r="AP21" s="92">
         <v>159.80000000000001</v>
       </c>
       <c r="AQ21" s="71">
         <v>4085.41</v>
       </c>
       <c r="AR21" s="98">
         <v>83</v>
       </c>
-    </row>
-    <row r="22" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS21" s="71">
+        <v>2425</v>
+      </c>
+      <c r="AT21" s="75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A22" s="77" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="23">
         <v>560</v>
       </c>
       <c r="C22" s="48">
         <v>335</v>
       </c>
       <c r="D22" s="51">
         <v>57.6</v>
       </c>
       <c r="E22" s="48">
         <v>1075</v>
       </c>
       <c r="F22" s="51">
         <v>295.2</v>
       </c>
       <c r="G22" s="37">
         <v>1263</v>
       </c>
       <c r="H22" s="51">
         <v>109.8</v>
       </c>
       <c r="I22" s="37">
@@ -3684,52 +3795,58 @@
       </c>
       <c r="AK22" s="44">
         <v>9800</v>
       </c>
       <c r="AL22" s="69">
         <v>69.099999999999994</v>
       </c>
       <c r="AM22" s="82">
         <v>8918</v>
       </c>
       <c r="AN22" s="85">
         <v>85.8</v>
       </c>
       <c r="AO22" s="91">
         <v>16960</v>
       </c>
       <c r="AP22" s="92">
         <v>184.1</v>
       </c>
       <c r="AQ22" s="71">
         <v>29546.499</v>
       </c>
       <c r="AR22" s="98">
         <v>171.8</v>
       </c>
-    </row>
-    <row r="23" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS22" s="71">
+        <v>26261</v>
+      </c>
+      <c r="AT22" s="75">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A23" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="23">
         <v>142</v>
       </c>
       <c r="C23" s="48">
         <v>193</v>
       </c>
       <c r="D23" s="51">
         <v>131.19999999999999</v>
       </c>
       <c r="E23" s="48">
         <v>1007</v>
       </c>
       <c r="F23" s="51">
         <v>478.4</v>
       </c>
       <c r="G23" s="37">
         <v>1055</v>
       </c>
       <c r="H23" s="51">
         <v>97.9</v>
       </c>
       <c r="I23" s="37">
@@ -3818,52 +3935,58 @@
       </c>
       <c r="AK23" s="44">
         <v>9042</v>
       </c>
       <c r="AL23" s="69">
         <v>58.9</v>
       </c>
       <c r="AM23" s="82">
         <v>4770</v>
       </c>
       <c r="AN23" s="85">
         <v>49.8</v>
       </c>
       <c r="AO23" s="91">
         <v>13662</v>
       </c>
       <c r="AP23" s="92">
         <v>277.3</v>
       </c>
       <c r="AQ23" s="71">
         <v>13947.405000000001</v>
       </c>
       <c r="AR23" s="98">
         <v>100.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS23" s="71">
+        <v>18488</v>
+      </c>
+      <c r="AT23" s="75">
+        <v>127.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="23">
         <v>408</v>
       </c>
       <c r="C24" s="48">
         <v>629</v>
       </c>
       <c r="D24" s="51">
         <v>148.6</v>
       </c>
       <c r="E24" s="48">
         <v>322</v>
       </c>
       <c r="F24" s="51">
         <v>47</v>
       </c>
       <c r="G24" s="37">
         <v>72</v>
       </c>
       <c r="H24" s="51">
         <v>20.8</v>
       </c>
       <c r="I24" s="37">
@@ -3952,52 +4075,58 @@
       </c>
       <c r="AK24" s="44">
         <v>6905</v>
       </c>
       <c r="AL24" s="69">
         <v>66.2</v>
       </c>
       <c r="AM24" s="82">
         <v>3012</v>
       </c>
       <c r="AN24" s="85">
         <v>41.2</v>
       </c>
       <c r="AO24" s="91">
         <v>8169</v>
       </c>
       <c r="AP24" s="92">
         <v>262.60000000000002</v>
       </c>
       <c r="AQ24" s="71">
         <v>10009.352000000001</v>
       </c>
       <c r="AR24" s="98">
         <v>120.8</v>
       </c>
-    </row>
-    <row r="25" spans="1:44" ht="24" x14ac:dyDescent="0.2">
+      <c r="AS24" s="71">
+        <v>6714</v>
+      </c>
+      <c r="AT24" s="75">
+        <v>64.400000000000006</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46" ht="24" x14ac:dyDescent="0.2">
       <c r="A25" s="78" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="24">
         <v>59</v>
       </c>
       <c r="C25" s="49">
         <v>64</v>
       </c>
       <c r="D25" s="12">
         <v>104.3</v>
       </c>
       <c r="E25" s="49">
         <v>51</v>
       </c>
       <c r="F25" s="12">
         <v>72.599999999999994</v>
       </c>
       <c r="G25" s="45">
         <v>199</v>
       </c>
       <c r="H25" s="12">
         <v>368.1</v>
       </c>
       <c r="I25" s="45">
@@ -4086,146 +4215,153 @@
       </c>
       <c r="AK25" s="76">
         <v>40</v>
       </c>
       <c r="AL25" s="63">
         <v>20.3</v>
       </c>
       <c r="AM25" s="90">
         <v>22</v>
       </c>
       <c r="AN25" s="87">
         <v>51.8</v>
       </c>
       <c r="AO25" s="95">
         <v>168</v>
       </c>
       <c r="AP25" s="96">
         <v>750.3</v>
       </c>
       <c r="AQ25" s="97">
         <v>54.606000000000002</v>
       </c>
       <c r="AR25" s="99">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AS25" s="97">
+        <v>117</v>
+      </c>
+      <c r="AT25" s="103">
+        <v>206.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
       <c r="N26" s="19"/>
       <c r="AC26" s="56"/>
       <c r="AE26" s="56"/>
       <c r="AG26" s="56"/>
       <c r="AI26" s="71"/>
       <c r="AK26" s="75"/>
-    </row>
-    <row r="27" spans="1:44" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AS26" s="71"/>
+    </row>
+    <row r="27" spans="1:46" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21"/>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="11"/>
       <c r="N27" s="10"/>
       <c r="AC27" s="56"/>
     </row>
-    <row r="28" spans="1:44" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:46" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="25"/>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="M28" s="11"/>
       <c r="N28" s="10"/>
     </row>
-    <row r="29" spans="1:44" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:46" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="26"/>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
       <c r="M29" s="11"/>
       <c r="N29" s="10"/>
     </row>
-    <row r="30" spans="1:44" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:46" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="26"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
     </row>
-    <row r="31" spans="1:44" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:46" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="26"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
     </row>
-    <row r="32" spans="1:44" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:46" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="26"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A33" s="26"/>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A34" s="26"/>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A35" s="26"/>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A36" s="26"/>
     </row>
@@ -4343,57 +4479,57 @@
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6CB70EA-6F4C-461E-895B-B03701F2AA7D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>