--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -517,79 +517,79 @@
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="5"/>
     <cellStyle name="Обычный 12" xfId="4"/>
     <cellStyle name="Обычный 13" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="10"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="16"/>
     <cellStyle name="Обычный 2 3" xfId="14"/>
     <cellStyle name="Обычный 2 3 2" xfId="17"/>
     <cellStyle name="Обычный 2 4" xfId="11"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="19"/>
     <cellStyle name="Обычный 3 3" xfId="18"/>
     <cellStyle name="Обычный 4" xfId="6"/>
@@ -891,174 +891,174 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+      <selection activeCell="E29" sqref="E28:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.5703125" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="24" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="20.140625" customWidth="1"/>
     <col min="17" max="17" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" ht="15" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:14" ht="6.75" customHeight="1">
-      <c r="A3" s="56"/>
-      <c r="B3" s="54" t="s">
+      <c r="A3" s="58"/>
+      <c r="B3" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="54" t="s">
+      <c r="C3" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="54" t="s">
+      <c r="D3" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="54" t="s">
+      <c r="E3" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="54" t="s">
+      <c r="F3" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="54" t="s">
+      <c r="G3" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="54" t="s">
+      <c r="H3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="54" t="s">
+      <c r="I3" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="54" t="s">
+      <c r="J3" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="54" t="s">
+      <c r="K3" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="54" t="s">
+      <c r="L3" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="54" t="s">
+      <c r="M3" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="12" customHeight="1" thickBot="1">
-      <c r="A4" s="57"/>
-[...11 lines deleted...]
-      <c r="M4" s="55"/>
+      <c r="A4" s="59"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="58"/>
-[...10 lines deleted...]
-      <c r="M5" s="59"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
       <c r="N5" s="25"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="13">
         <v>2022</v>
       </c>
       <c r="B6" s="8">
         <v>10422689</v>
       </c>
       <c r="C6" s="8">
         <v>4851556</v>
       </c>
       <c r="D6" s="8">
         <v>2886359</v>
       </c>
       <c r="E6" s="8">
         <v>2875641</v>
       </c>
       <c r="F6" s="8">
         <v>2726752</v>
       </c>
       <c r="G6" s="16">
         <v>9778981</v>
       </c>
       <c r="H6" s="11">
@@ -1194,77 +1194,79 @@
       </c>
       <c r="J9" s="8">
         <v>7267915</v>
       </c>
       <c r="K9" s="8">
         <v>7210726</v>
       </c>
       <c r="L9" s="14">
         <v>6247210</v>
       </c>
       <c r="M9" s="9">
         <v>11940936</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15" customHeight="1">
       <c r="A10" s="13">
         <v>2026</v>
       </c>
       <c r="B10" s="40">
         <v>3593624</v>
       </c>
       <c r="C10" s="30">
         <f>инд_пер_к_периоду!C10-инд_пер_к_периоду!B10</f>
         <v>4276642</v>
       </c>
-      <c r="D10" s="40"/>
+      <c r="D10" s="40">
+        <v>3941874</v>
+      </c>
       <c r="E10" s="41"/>
       <c r="F10" s="40"/>
       <c r="G10" s="40"/>
       <c r="H10" s="42"/>
       <c r="I10" s="43"/>
       <c r="J10" s="40"/>
       <c r="K10" s="40"/>
       <c r="L10" s="43"/>
       <c r="M10" s="44"/>
     </row>
     <row r="11" spans="1:14" ht="15" customHeight="1">
-      <c r="A11" s="53" t="s">
+      <c r="A11" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="53"/>
-[...10 lines deleted...]
-      <c r="M11" s="53"/>
+      <c r="B11" s="57"/>
+      <c r="C11" s="57"/>
+      <c r="D11" s="57"/>
+      <c r="E11" s="57"/>
+      <c r="F11" s="57"/>
+      <c r="G11" s="57"/>
+      <c r="H11" s="57"/>
+      <c r="I11" s="57"/>
+      <c r="J11" s="57"/>
+      <c r="K11" s="57"/>
+      <c r="L11" s="57"/>
+      <c r="M11" s="57"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="15">
         <v>2022</v>
       </c>
       <c r="B12" s="17">
         <v>131.56074984693538</v>
       </c>
       <c r="C12" s="17">
         <v>46.532633243292842</v>
       </c>
       <c r="D12" s="17">
         <v>59.242641970712718</v>
       </c>
       <c r="E12" s="17">
         <v>98.838023469550848</v>
       </c>
       <c r="F12" s="17">
         <v>94.095091241234712</v>
       </c>
       <c r="G12" s="17">
         <v>355.79462883860725</v>
       </c>
       <c r="H12" s="17">
         <v>69.605435753251584</v>
@@ -1397,77 +1399,79 @@
         <v>66.900000000000006</v>
       </c>
       <c r="J15" s="17">
         <v>128.69999999999999</v>
       </c>
       <c r="K15" s="17">
         <v>98.6</v>
       </c>
       <c r="L15" s="17">
         <v>86.292569113449531</v>
       </c>
       <c r="M15" s="18">
         <v>190.8</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="15">
         <v>2026</v>
       </c>
       <c r="B16" s="45">
         <v>28.9</v>
       </c>
       <c r="C16" s="45">
         <v>120.7</v>
       </c>
-      <c r="D16" s="45"/>
+      <c r="D16" s="45">
+        <v>92</v>
+      </c>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
       <c r="J16" s="45"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="46"/>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="53"/>
-[...10 lines deleted...]
-      <c r="M17" s="53"/>
+      <c r="B17" s="57"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="15">
         <v>2022</v>
       </c>
       <c r="B18" s="10">
         <v>230.7</v>
       </c>
       <c r="C18" s="10">
         <v>208.1</v>
       </c>
       <c r="D18" s="10">
         <v>98.2</v>
       </c>
       <c r="E18" s="10">
         <v>80.2</v>
       </c>
       <c r="F18" s="10">
         <v>38.799999999999997</v>
       </c>
       <c r="G18" s="4">
         <v>124.7</v>
       </c>
       <c r="H18" s="6">
         <v>196.1</v>
@@ -1602,247 +1606,249 @@
       </c>
       <c r="J21" s="22">
         <v>82.1</v>
       </c>
       <c r="K21" s="28">
         <v>61.7</v>
       </c>
       <c r="L21" s="28">
         <v>143.30000000000001</v>
       </c>
       <c r="M21" s="28">
         <v>65.400000000000006</v>
       </c>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="1:14" s="23" customFormat="1" ht="12.75">
       <c r="A22" s="21">
         <v>2026</v>
       </c>
       <c r="B22" s="22">
         <v>82.6</v>
       </c>
       <c r="C22" s="28">
         <v>59.8</v>
       </c>
-      <c r="D22" s="22"/>
+      <c r="D22" s="22">
+        <v>69.099999999999994</v>
+      </c>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="1:14">
       <c r="D23" s="29"/>
       <c r="F23" s="1"/>
       <c r="K23" s="29"/>
     </row>
     <row r="24" spans="1:14" s="47" customFormat="1">
       <c r="B24" s="48"/>
-      <c r="D24" s="49"/>
+      <c r="D24" s="50"/>
       <c r="F24" s="48"/>
-      <c r="N24" s="50"/>
+      <c r="N24" s="49"/>
     </row>
     <row r="25" spans="1:14" s="47" customFormat="1">
-      <c r="N25" s="50"/>
+      <c r="N25" s="49"/>
     </row>
     <row r="26" spans="1:14" s="47" customFormat="1">
-      <c r="N26" s="50"/>
+      <c r="N26" s="49"/>
     </row>
     <row r="27" spans="1:14" s="47" customFormat="1">
-      <c r="N27" s="50"/>
+      <c r="N27" s="49"/>
     </row>
     <row r="28" spans="1:14" s="47" customFormat="1">
-      <c r="N28" s="50"/>
+      <c r="N28" s="49"/>
     </row>
     <row r="29" spans="1:14" s="47" customFormat="1">
-      <c r="N29" s="50"/>
+      <c r="N29" s="49"/>
     </row>
     <row r="30" spans="1:14" s="47" customFormat="1">
-      <c r="N30" s="50"/>
+      <c r="N30" s="49"/>
     </row>
     <row r="31" spans="1:14" s="47" customFormat="1">
-      <c r="N31" s="50"/>
+      <c r="N31" s="49"/>
     </row>
     <row r="32" spans="1:14" s="47" customFormat="1">
-      <c r="N32" s="50"/>
+      <c r="N32" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
-    <mergeCell ref="H3:H4"/>
-    <mergeCell ref="I3:I4"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+      <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="10.5703125" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="8" width="10.5703125" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="11.140625" customWidth="1"/>
     <col min="12" max="13" width="10.28515625" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:15" ht="15.75" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:15">
-      <c r="A3" s="56"/>
-      <c r="B3" s="54" t="s">
+      <c r="A3" s="58"/>
+      <c r="B3" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="54" t="s">
+      <c r="C3" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="54" t="s">
+      <c r="D3" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="54" t="s">
+      <c r="E3" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="54" t="s">
+      <c r="F3" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="54" t="s">
+      <c r="G3" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="54" t="s">
+      <c r="H3" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="I3" s="54" t="s">
+      <c r="I3" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="J3" s="54" t="s">
+      <c r="J3" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="K3" s="54" t="s">
+      <c r="K3" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="L3" s="54" t="s">
+      <c r="L3" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="M3" s="54" t="s">
+      <c r="M3" s="51" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="15.75" thickBot="1">
-      <c r="A4" s="57"/>
-[...11 lines deleted...]
-      <c r="M4" s="55"/>
+      <c r="A4" s="59"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
     </row>
     <row r="5" spans="1:15">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="58"/>
-[...10 lines deleted...]
-      <c r="M5" s="59"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="8">
         <v>10422689</v>
       </c>
       <c r="C6" s="8">
         <v>15274245</v>
       </c>
       <c r="D6" s="8">
         <v>18160604</v>
       </c>
       <c r="E6" s="8">
         <v>21036245</v>
       </c>
       <c r="F6" s="8">
         <v>23762997</v>
       </c>
       <c r="G6" s="5">
         <v>33541978</v>
       </c>
       <c r="H6" s="11">
         <v>40393848</v>
@@ -1976,64 +1982,66 @@
       </c>
       <c r="J9" s="36">
         <v>60772851</v>
       </c>
       <c r="K9" s="36">
         <v>67983577</v>
       </c>
       <c r="L9" s="38">
         <v>74230787</v>
       </c>
       <c r="M9" s="38">
         <v>86171723</v>
       </c>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="13">
         <v>2026</v>
       </c>
       <c r="B10" s="8">
         <v>3593624</v>
       </c>
       <c r="C10" s="8">
         <v>7870266</v>
       </c>
-      <c r="D10" s="8"/>
+      <c r="D10" s="8">
+        <v>11812140</v>
+      </c>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="11"/>
       <c r="I10" s="39"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="53" t="s">
+      <c r="A11" s="57" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="60"/>
       <c r="C11" s="60"/>
       <c r="D11" s="60"/>
       <c r="E11" s="60"/>
       <c r="F11" s="60"/>
       <c r="G11" s="60"/>
       <c r="H11" s="60"/>
       <c r="I11" s="60"/>
       <c r="J11" s="60"/>
       <c r="K11" s="60"/>
       <c r="L11" s="60"/>
       <c r="M11" s="61"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="15">
         <v>2022</v>
       </c>
       <c r="B12" s="10">
         <v>230.7</v>
       </c>
       <c r="C12" s="10">
         <v>223.5</v>
       </c>
@@ -2179,80 +2187,83 @@
         <v>115.8</v>
       </c>
       <c r="J15" s="22">
         <v>110.5</v>
       </c>
       <c r="K15" s="28">
         <v>102.05727823911452</v>
       </c>
       <c r="L15" s="22">
         <v>104.6</v>
       </c>
       <c r="M15" s="22">
         <v>99.7</v>
       </c>
     </row>
     <row r="16" spans="1:15" s="23" customFormat="1" ht="12.75">
       <c r="A16" s="21">
         <v>2026</v>
       </c>
       <c r="B16" s="22">
         <v>82.6</v>
       </c>
       <c r="C16" s="28">
         <v>68.135840009128657</v>
       </c>
-      <c r="D16" s="22"/>
+      <c r="D16" s="22">
+        <v>68.599999999999994</v>
+      </c>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="9"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
     </row>
-    <row r="17" spans="5:12" s="33" customFormat="1">
+    <row r="17" spans="4:12" s="33" customFormat="1">
       <c r="F17" s="34"/>
       <c r="J17" s="34"/>
     </row>
-    <row r="18" spans="5:12">
+    <row r="18" spans="4:12">
       <c r="F18" s="31"/>
       <c r="G18" s="12"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="33"/>
       <c r="L18" s="33"/>
     </row>
-    <row r="19" spans="5:12">
+    <row r="19" spans="4:12">
+      <c r="D19" s="19"/>
       <c r="E19" s="19"/>
     </row>
-    <row r="20" spans="5:12">
+    <row r="20" spans="4:12">
       <c r="E20" s="19"/>
     </row>
-    <row r="24" spans="5:12">
+    <row r="24" spans="4:12">
       <c r="J24" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>