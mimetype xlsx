--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="180" windowWidth="28800" windowHeight="11655" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="180" windowWidth="28800" windowHeight="11655"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_к_мес" sheetId="2" r:id="rId1"/>
     <sheet name="инд_пер_к_периоду" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C10" i="2" l="1"/>
   <c r="H21" i="2" l="1"/>
   <c r="H15" i="2"/>
   <c r="M8" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="29">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -125,51 +125,51 @@
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t xml:space="preserve"> 32 777 039</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="0.0%"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -409,51 +409,51 @@
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -521,83 +521,85 @@
     <xf numFmtId="3" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="170" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="5"/>
     <cellStyle name="Обычный 12" xfId="4"/>
     <cellStyle name="Обычный 13" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="10"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="16"/>
     <cellStyle name="Обычный 2 3" xfId="14"/>
     <cellStyle name="Обычный 2 3 2" xfId="17"/>
     <cellStyle name="Обычный 2 4" xfId="11"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="19"/>
     <cellStyle name="Обычный 3 3" xfId="18"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="12"/>
     <cellStyle name="Обычный 4 3" xfId="20"/>
     <cellStyle name="Обычный 5" xfId="13"/>
     <cellStyle name="Обычный 6" xfId="7"/>
     <cellStyle name="Обычный 7" xfId="9"/>
     <cellStyle name="Обычный 8" xfId="15"/>
     <cellStyle name="Обычный 9" xfId="21"/>
   </cellStyles>
@@ -890,1403 +892,1432 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E29" sqref="E28:E29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F32" sqref="F32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.5703125" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="24" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="20.140625" customWidth="1"/>
     <col min="17" max="17" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" customHeight="1">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="56"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:14" ht="15" customHeight="1" thickBot="1">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
-    <row r="3" spans="1:14" ht="6.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="51" t="s">
+    <row r="3" spans="1:14" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="57"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="51" t="s">
+      <c r="C3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="51" t="s">
+      <c r="E3" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="51" t="s">
+      <c r="F3" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="51" t="s">
+      <c r="G3" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="51" t="s">
+      <c r="H3" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="51" t="s">
+      <c r="I3" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="51" t="s">
+      <c r="J3" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="51" t="s">
+      <c r="K3" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="51" t="s">
+      <c r="L3" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="51" t="s">
+      <c r="M3" s="55" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="12" customHeight="1" thickBot="1">
-[...15 lines deleted...]
-      <c r="A5" s="53" t="s">
+    <row r="4" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="58"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="53"/>
-[...10 lines deleted...]
-      <c r="M5" s="54"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="60"/>
       <c r="N5" s="25"/>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="13">
         <v>2022</v>
       </c>
       <c r="B6" s="8">
         <v>10422689</v>
       </c>
       <c r="C6" s="8">
         <v>4851556</v>
       </c>
       <c r="D6" s="8">
         <v>2886359</v>
       </c>
       <c r="E6" s="8">
         <v>2875641</v>
       </c>
       <c r="F6" s="8">
         <v>2726752</v>
       </c>
       <c r="G6" s="16">
         <v>9778981</v>
       </c>
       <c r="H6" s="11">
         <v>6851870</v>
       </c>
       <c r="I6" s="14">
         <v>7157546</v>
       </c>
       <c r="J6" s="8">
         <v>6000513</v>
       </c>
       <c r="K6" s="8">
         <v>8072605</v>
       </c>
       <c r="L6" s="14">
         <v>6467277</v>
       </c>
       <c r="M6" s="14">
         <v>7800793</v>
       </c>
       <c r="N6" s="26"/>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="13">
         <v>2023</v>
       </c>
       <c r="B7" s="8">
         <v>7814927</v>
       </c>
       <c r="C7" s="8">
         <v>8654278</v>
       </c>
       <c r="D7" s="8">
         <v>7967769</v>
       </c>
       <c r="E7" s="8">
         <v>9150389</v>
       </c>
       <c r="F7" s="8">
         <v>8233454</v>
       </c>
       <c r="G7" s="8">
         <v>8809822</v>
       </c>
       <c r="H7" s="11">
         <v>6497735</v>
       </c>
       <c r="I7" s="14">
         <v>4267631</v>
       </c>
       <c r="J7" s="8">
         <v>4399997</v>
       </c>
       <c r="K7" s="8">
         <v>6617389</v>
       </c>
       <c r="L7" s="14">
         <v>3849668</v>
       </c>
       <c r="M7" s="14">
         <v>7395472</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="15" customHeight="1">
+    <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13">
         <v>2024</v>
       </c>
       <c r="B8" s="8">
         <v>8739346</v>
       </c>
       <c r="C8" s="8">
         <v>4169460</v>
       </c>
       <c r="D8" s="8">
         <v>2187486</v>
       </c>
       <c r="E8" s="8">
         <v>3665724</v>
       </c>
       <c r="F8" s="8">
         <v>5737227</v>
       </c>
       <c r="G8" s="8">
         <v>8277796</v>
       </c>
       <c r="H8" s="11">
         <v>3333586</v>
       </c>
       <c r="I8" s="14">
         <v>8587104</v>
       </c>
       <c r="J8" s="8">
         <v>8471632</v>
       </c>
       <c r="K8" s="8">
         <v>11129055</v>
       </c>
       <c r="L8" s="14">
         <v>4188539</v>
       </c>
       <c r="M8" s="9">
         <f>инд_пер_к_периоду!M8-инд_пер_к_периоду!L8</f>
         <v>17377519</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="15" customHeight="1">
+    <row r="9" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13">
         <v>2025</v>
       </c>
       <c r="B9" s="8">
         <v>4069940</v>
       </c>
       <c r="C9" s="8">
         <v>6796331</v>
       </c>
       <c r="D9" s="8">
         <v>5411280</v>
       </c>
       <c r="E9" s="30">
         <v>8097533</v>
       </c>
       <c r="F9" s="8">
         <v>4751584</v>
       </c>
       <c r="G9" s="8">
         <v>12178270</v>
       </c>
       <c r="H9" s="11">
         <v>6568913</v>
       </c>
       <c r="I9" s="14">
         <v>5631085</v>
       </c>
       <c r="J9" s="8">
         <v>7267915</v>
       </c>
       <c r="K9" s="8">
         <v>7210726</v>
       </c>
       <c r="L9" s="14">
         <v>6247210</v>
       </c>
       <c r="M9" s="9">
         <v>11940936</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="15" customHeight="1">
+    <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13">
         <v>2026</v>
       </c>
       <c r="B10" s="40">
         <v>3593624</v>
       </c>
       <c r="C10" s="30">
         <f>инд_пер_к_периоду!C10-инд_пер_к_периоду!B10</f>
         <v>4276642</v>
       </c>
       <c r="D10" s="40">
         <v>3941874</v>
       </c>
-      <c r="E10" s="41"/>
-      <c r="F10" s="40"/>
+      <c r="E10" s="41">
+        <v>9015846</v>
+      </c>
+      <c r="F10" s="40">
+        <v>4547107</v>
+      </c>
       <c r="G10" s="40"/>
       <c r="H10" s="42"/>
       <c r="I10" s="43"/>
       <c r="J10" s="40"/>
       <c r="K10" s="40"/>
       <c r="L10" s="43"/>
       <c r="M10" s="44"/>
     </row>
-    <row r="11" spans="1:14" ht="15" customHeight="1">
-      <c r="A11" s="57" t="s">
+    <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="57"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:14">
+      <c r="B11" s="54"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="54"/>
+      <c r="E11" s="54"/>
+      <c r="F11" s="54"/>
+      <c r="G11" s="54"/>
+      <c r="H11" s="54"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="54"/>
+      <c r="M11" s="54"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="15">
         <v>2022</v>
       </c>
       <c r="B12" s="17">
         <v>131.56074984693538</v>
       </c>
       <c r="C12" s="17">
         <v>46.532633243292842</v>
       </c>
       <c r="D12" s="17">
         <v>59.242641970712718</v>
       </c>
       <c r="E12" s="17">
         <v>98.838023469550848</v>
       </c>
       <c r="F12" s="17">
         <v>94.095091241234712</v>
       </c>
       <c r="G12" s="17">
         <v>355.79462883860725</v>
       </c>
       <c r="H12" s="17">
         <v>69.605435753251584</v>
       </c>
       <c r="I12" s="17">
         <v>104.40552159681843</v>
       </c>
       <c r="J12" s="17">
         <v>83.179092685787779</v>
       </c>
       <c r="K12" s="17">
         <v>133.61244893547965</v>
       </c>
       <c r="L12" s="17">
         <v>79.685773680587957</v>
       </c>
       <c r="M12" s="17">
         <v>120.8785791462747</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="15">
         <v>2023</v>
       </c>
       <c r="B13" s="17">
         <v>100.17882254875374</v>
       </c>
       <c r="C13" s="17">
         <v>110.7</v>
       </c>
       <c r="D13" s="17">
         <v>92.2</v>
       </c>
       <c r="E13" s="17">
         <v>115.22025936456997</v>
       </c>
       <c r="F13" s="17">
         <v>88.83766811562586</v>
       </c>
       <c r="G13" s="17">
         <v>107</v>
       </c>
       <c r="H13" s="17">
         <v>73.676767043273827</v>
       </c>
       <c r="I13" s="17">
         <v>65.772177914881453</v>
       </c>
       <c r="J13" s="17">
         <v>103.61701838835171</v>
       </c>
       <c r="K13" s="17">
         <v>150.59498010134183</v>
       </c>
       <c r="L13" s="17">
         <v>58.214762702399085</v>
       </c>
       <c r="M13" s="17">
         <v>191.1254756502569</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="15">
         <v>2024</v>
       </c>
       <c r="B14" s="17">
         <v>118</v>
       </c>
       <c r="C14" s="17">
         <v>47.974974708650464</v>
       </c>
       <c r="D14" s="17">
         <v>52.5</v>
       </c>
       <c r="E14" s="17">
         <v>167.7</v>
       </c>
       <c r="F14" s="17">
         <v>156.4</v>
       </c>
       <c r="G14" s="17">
         <v>144.30000000000001</v>
       </c>
       <c r="H14" s="17">
         <v>40.299999999999997</v>
       </c>
       <c r="I14" s="17">
         <v>258.10000000000002</v>
       </c>
       <c r="J14" s="17">
         <v>98.4</v>
       </c>
       <c r="K14" s="17">
         <v>130.5</v>
       </c>
       <c r="L14" s="17">
         <v>37.4</v>
       </c>
       <c r="M14" s="18">
         <v>412.8</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="15">
         <v>2025</v>
       </c>
       <c r="B15" s="17">
         <v>23.3</v>
       </c>
       <c r="C15" s="17">
         <v>166.5</v>
       </c>
       <c r="D15" s="17">
         <v>79.099999999999994</v>
       </c>
       <c r="E15" s="17">
         <v>148.69999999999999</v>
       </c>
       <c r="F15" s="17">
         <v>58.9</v>
       </c>
       <c r="G15" s="17">
         <v>255.3</v>
       </c>
       <c r="H15" s="17">
         <f>H9/G9*100</f>
         <v>53.939623608279341</v>
       </c>
       <c r="I15" s="17">
         <v>66.900000000000006</v>
       </c>
       <c r="J15" s="17">
         <v>128.69999999999999</v>
       </c>
       <c r="K15" s="17">
         <v>98.6</v>
       </c>
       <c r="L15" s="17">
         <v>86.292569113449531</v>
       </c>
       <c r="M15" s="18">
         <v>190.8</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="15">
         <v>2026</v>
       </c>
       <c r="B16" s="45">
         <v>28.9</v>
       </c>
       <c r="C16" s="45">
         <v>120.7</v>
       </c>
       <c r="D16" s="45">
         <v>92</v>
       </c>
-      <c r="E16" s="45"/>
-      <c r="F16" s="45"/>
+      <c r="E16" s="45">
+        <v>229.9</v>
+      </c>
+      <c r="F16" s="45">
+        <v>49.9</v>
+      </c>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
       <c r="J16" s="45"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="46"/>
     </row>
-    <row r="17" spans="1:14" ht="15" customHeight="1">
-      <c r="A17" s="57" t="s">
+    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="57"/>
-[...12 lines deleted...]
-    <row r="18" spans="1:14">
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="15">
         <v>2022</v>
       </c>
       <c r="B18" s="10">
         <v>230.7</v>
       </c>
       <c r="C18" s="10">
         <v>208.1</v>
       </c>
       <c r="D18" s="10">
         <v>98.2</v>
       </c>
       <c r="E18" s="10">
         <v>80.2</v>
       </c>
       <c r="F18" s="10">
         <v>38.799999999999997</v>
       </c>
       <c r="G18" s="4">
         <v>124.7</v>
       </c>
       <c r="H18" s="6">
         <v>196.1</v>
       </c>
       <c r="I18" s="4">
         <v>87</v>
       </c>
       <c r="J18" s="10">
         <v>127.6</v>
       </c>
       <c r="K18" s="10">
         <v>284.10000000000002</v>
       </c>
       <c r="L18" s="4">
         <v>140.69999999999999</v>
       </c>
       <c r="M18" s="4">
         <v>91.8</v>
       </c>
       <c r="N18" s="25"/>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" s="15">
         <v>2023</v>
       </c>
       <c r="B19" s="10">
         <v>72.900000000000006</v>
       </c>
       <c r="C19" s="10">
         <v>171.2</v>
       </c>
       <c r="D19" s="10">
         <v>264.2</v>
       </c>
       <c r="E19" s="10">
         <v>304.2</v>
       </c>
       <c r="F19" s="10">
         <v>287.60000000000002</v>
       </c>
       <c r="G19" s="10">
         <v>86.7</v>
       </c>
       <c r="H19" s="6">
         <v>91.6</v>
       </c>
       <c r="I19" s="4">
         <v>57.7</v>
       </c>
       <c r="J19" s="10">
         <v>72.099999999999994</v>
       </c>
       <c r="K19" s="10">
         <v>80.900000000000006</v>
       </c>
       <c r="L19" s="4">
         <v>58.9</v>
       </c>
       <c r="M19" s="4">
         <v>94.7</v>
       </c>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="15">
         <v>2024</v>
       </c>
       <c r="B20" s="10">
         <v>107.1</v>
       </c>
       <c r="C20" s="10">
         <v>47.4</v>
       </c>
       <c r="D20" s="10">
         <v>27.2</v>
       </c>
       <c r="E20" s="10">
         <v>39.5</v>
       </c>
       <c r="F20" s="10">
         <v>70.099999999999994</v>
       </c>
       <c r="G20" s="10">
         <v>93.6</v>
       </c>
       <c r="H20" s="6">
         <v>51.3</v>
       </c>
       <c r="I20" s="4">
         <v>200.8</v>
       </c>
       <c r="J20" s="10">
         <v>191.8</v>
       </c>
       <c r="K20" s="10">
         <v>165.9</v>
       </c>
       <c r="L20" s="4">
         <v>106.7</v>
       </c>
       <c r="M20" s="4">
         <v>230.4</v>
       </c>
     </row>
-    <row r="21" spans="1:14" s="23" customFormat="1" ht="12.75">
+    <row r="21" spans="1:14" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="21">
         <v>2025</v>
       </c>
       <c r="B21" s="22">
         <v>45.6</v>
       </c>
       <c r="C21" s="22">
         <v>158.69999999999999</v>
       </c>
       <c r="D21" s="22">
         <v>239.2</v>
       </c>
       <c r="E21" s="22">
         <v>212.4</v>
       </c>
       <c r="F21" s="22">
         <v>80.400000000000006</v>
       </c>
       <c r="G21" s="22">
         <v>141.9</v>
       </c>
       <c r="H21" s="28">
         <f>H9/H8*100</f>
         <v>197.05245342403046</v>
       </c>
       <c r="I21" s="28">
         <v>62.8</v>
       </c>
       <c r="J21" s="22">
         <v>82.1</v>
       </c>
       <c r="K21" s="28">
         <v>61.7</v>
       </c>
       <c r="L21" s="28">
         <v>143.30000000000001</v>
       </c>
       <c r="M21" s="28">
         <v>65.400000000000006</v>
       </c>
       <c r="N21" s="27"/>
     </row>
-    <row r="22" spans="1:14" s="23" customFormat="1" ht="12.75">
+    <row r="22" spans="1:14" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="21">
         <v>2026</v>
       </c>
       <c r="B22" s="22">
         <v>82.6</v>
       </c>
       <c r="C22" s="28">
         <v>59.8</v>
       </c>
       <c r="D22" s="22">
         <v>69.099999999999994</v>
       </c>
-      <c r="E22" s="9"/>
-[...7 lines deleted...]
-      <c r="M22" s="22"/>
+      <c r="E22" s="28">
+        <v>107.3</v>
+      </c>
+      <c r="F22" s="28">
+        <v>90.7</v>
+      </c>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="28"/>
+      <c r="K22" s="28"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="28"/>
       <c r="N22" s="27"/>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="D23" s="29"/>
       <c r="F23" s="1"/>
       <c r="K23" s="29"/>
     </row>
-    <row r="24" spans="1:14" s="47" customFormat="1">
+    <row r="24" spans="1:14" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B24" s="48"/>
       <c r="D24" s="50"/>
       <c r="F24" s="48"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="M24" s="33"/>
       <c r="N24" s="49"/>
     </row>
-    <row r="25" spans="1:14" s="47" customFormat="1">
+    <row r="25" spans="1:14" s="47" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F25" s="48"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="M25" s="33"/>
       <c r="N25" s="49"/>
     </row>
-    <row r="26" spans="1:14" s="47" customFormat="1">
+    <row r="26" spans="1:14" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="N26" s="49"/>
     </row>
-    <row r="27" spans="1:14" s="47" customFormat="1">
+    <row r="27" spans="1:14" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="N27" s="49"/>
     </row>
-    <row r="28" spans="1:14" s="47" customFormat="1">
+    <row r="28" spans="1:14" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="N28" s="49"/>
     </row>
-    <row r="29" spans="1:14" s="47" customFormat="1">
+    <row r="29" spans="1:14" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="N29" s="49"/>
     </row>
-    <row r="30" spans="1:14" s="47" customFormat="1">
+    <row r="30" spans="1:14" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="N30" s="49"/>
     </row>
-    <row r="31" spans="1:14" s="47" customFormat="1">
+    <row r="31" spans="1:14" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="N31" s="49"/>
     </row>
-    <row r="32" spans="1:14" s="47" customFormat="1">
+    <row r="32" spans="1:14" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="N32" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="H3:H4"/>
-    <mergeCell ref="I3:I4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K29" sqref="K29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="10.5703125" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="8" width="10.5703125" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="11.140625" customWidth="1"/>
     <col min="12" max="13" width="10.28515625" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A1" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="56"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:15" ht="15.75" thickBot="1">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+    </row>
+    <row r="2" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
-    <row r="3" spans="1:15">
-[...1 lines deleted...]
-      <c r="B3" s="51" t="s">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A3" s="57"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="51" t="s">
+      <c r="C3" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="51" t="s">
+      <c r="E3" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="51" t="s">
+      <c r="F3" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="51" t="s">
+      <c r="G3" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="51" t="s">
+      <c r="H3" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="I3" s="51" t="s">
+      <c r="I3" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="J3" s="51" t="s">
+      <c r="J3" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="K3" s="51" t="s">
+      <c r="K3" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="L3" s="51" t="s">
+      <c r="L3" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="M3" s="51" t="s">
+      <c r="M3" s="55" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:15" ht="15.75" thickBot="1">
-[...15 lines deleted...]
-      <c r="A5" s="53" t="s">
+    <row r="4" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="58"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="53"/>
-[...12 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="60"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="8">
         <v>10422689</v>
       </c>
       <c r="C6" s="8">
         <v>15274245</v>
       </c>
       <c r="D6" s="8">
         <v>18160604</v>
       </c>
       <c r="E6" s="8">
         <v>21036245</v>
       </c>
       <c r="F6" s="8">
         <v>23762997</v>
       </c>
       <c r="G6" s="5">
         <v>33541978</v>
       </c>
       <c r="H6" s="11">
         <v>40393848</v>
       </c>
       <c r="I6" s="9">
         <v>47551394</v>
       </c>
       <c r="J6" s="8">
         <v>53551907</v>
       </c>
       <c r="K6" s="8">
         <v>61624512</v>
       </c>
       <c r="L6" s="9">
         <v>68091789</v>
       </c>
       <c r="M6" s="9">
         <v>75892582</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="13">
         <v>2023</v>
       </c>
       <c r="B7" s="8">
         <v>7814927</v>
       </c>
       <c r="C7" s="8">
         <v>16469205</v>
       </c>
       <c r="D7" s="8">
         <v>24436974</v>
       </c>
       <c r="E7" s="8">
         <v>33587363</v>
       </c>
       <c r="F7" s="8">
         <v>41820817</v>
       </c>
       <c r="G7" s="8">
         <v>50630639</v>
       </c>
       <c r="H7" s="11">
         <v>57128374</v>
       </c>
       <c r="I7" s="14">
         <v>61396005</v>
       </c>
       <c r="J7" s="8">
         <v>65796002</v>
       </c>
       <c r="K7" s="8">
         <v>72413391</v>
       </c>
       <c r="L7" s="14">
         <v>76263059</v>
       </c>
       <c r="M7" s="14">
         <v>83658531</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="13">
         <v>2024</v>
       </c>
       <c r="B8" s="8">
         <v>8739346</v>
       </c>
       <c r="C8" s="8">
         <v>12908806</v>
       </c>
       <c r="D8" s="8">
         <v>15096292</v>
       </c>
       <c r="E8" s="8">
         <v>18762016</v>
       </c>
       <c r="F8" s="8">
         <v>24499243</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="11">
         <v>36110625</v>
       </c>
       <c r="I8" s="14">
         <v>44697729</v>
       </c>
       <c r="J8" s="8">
         <v>53169361</v>
       </c>
       <c r="K8" s="8">
         <v>64298416</v>
       </c>
       <c r="L8" s="14">
         <v>68486955</v>
       </c>
       <c r="M8" s="14">
         <v>85864474</v>
       </c>
       <c r="O8" s="1"/>
     </row>
-    <row r="9" spans="1:15">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="35">
         <v>2025</v>
       </c>
       <c r="B9" s="36">
         <v>4069940</v>
       </c>
       <c r="C9" s="36">
         <v>10866271</v>
       </c>
       <c r="D9" s="36">
         <v>16277551</v>
       </c>
       <c r="E9" s="36">
         <v>24375084</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F9" s="8">
         <v>29126668</v>
       </c>
       <c r="G9" s="36">
         <v>41304938</v>
       </c>
       <c r="H9" s="37">
         <v>47873851</v>
       </c>
       <c r="I9" s="32">
         <v>53504936</v>
       </c>
       <c r="J9" s="36">
         <v>60772851</v>
       </c>
       <c r="K9" s="36">
         <v>67983577</v>
       </c>
       <c r="L9" s="38">
         <v>74230787</v>
       </c>
       <c r="M9" s="38">
         <v>86171723</v>
       </c>
       <c r="O9" s="1"/>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="13">
         <v>2026</v>
       </c>
       <c r="B10" s="8">
         <v>3593624</v>
       </c>
       <c r="C10" s="8">
         <v>7870266</v>
       </c>
       <c r="D10" s="8">
         <v>11812140</v>
       </c>
-      <c r="E10" s="8"/>
-      <c r="F10" s="8"/>
+      <c r="E10" s="8">
+        <v>20827986</v>
+      </c>
+      <c r="F10" s="63">
+        <v>25375093</v>
+      </c>
       <c r="G10" s="8"/>
       <c r="H10" s="11"/>
       <c r="I10" s="39"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="O10" s="1"/>
     </row>
-    <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="57" t="s">
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="60"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:15">
+      <c r="B11" s="61"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="61"/>
+      <c r="E11" s="61"/>
+      <c r="F11" s="61"/>
+      <c r="G11" s="61"/>
+      <c r="H11" s="61"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="62"/>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="15">
         <v>2022</v>
       </c>
       <c r="B12" s="10">
         <v>230.7</v>
       </c>
       <c r="C12" s="10">
         <v>223.5</v>
       </c>
       <c r="D12" s="10">
         <v>186</v>
       </c>
       <c r="E12" s="10">
         <v>157.80000000000001</v>
       </c>
       <c r="F12" s="10">
         <v>116.7</v>
       </c>
       <c r="G12" s="4">
         <v>118.9</v>
       </c>
       <c r="H12" s="6">
         <v>127.4</v>
       </c>
       <c r="I12" s="4">
         <v>118.9</v>
       </c>
       <c r="J12" s="10">
         <v>119.7</v>
       </c>
       <c r="K12" s="10">
         <v>129.69999999999999</v>
       </c>
       <c r="L12" s="4">
         <v>130.5</v>
       </c>
       <c r="M12" s="4">
         <v>124.5</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="15">
         <v>2023</v>
       </c>
       <c r="B13" s="10">
         <v>72.900000000000006</v>
       </c>
       <c r="C13" s="10">
         <v>104.3</v>
       </c>
       <c r="D13" s="10">
         <v>129.5</v>
       </c>
       <c r="E13" s="10">
         <v>152.9</v>
       </c>
       <c r="F13" s="10">
         <v>168.3</v>
       </c>
       <c r="G13" s="10">
         <v>144.4</v>
       </c>
       <c r="H13" s="6">
         <v>135.5</v>
       </c>
       <c r="I13" s="4">
         <v>123.9</v>
       </c>
       <c r="J13" s="10">
         <v>118.1</v>
       </c>
       <c r="K13" s="10">
         <v>113.3</v>
       </c>
       <c r="L13" s="4">
         <v>108.3</v>
       </c>
       <c r="M13" s="4">
         <v>107.4</v>
       </c>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" s="15">
         <v>2024</v>
       </c>
       <c r="B14" s="10">
         <v>107.1</v>
       </c>
       <c r="C14" s="10">
         <v>76</v>
       </c>
       <c r="D14" s="10">
         <v>60.3</v>
       </c>
       <c r="E14" s="10">
         <v>54.6</v>
       </c>
       <c r="F14" s="10">
         <v>57.8</v>
       </c>
       <c r="G14" s="20">
         <v>63.9</v>
       </c>
       <c r="H14" s="6">
         <v>62.5</v>
       </c>
       <c r="I14" s="4">
         <v>72.099999999999994</v>
       </c>
       <c r="J14" s="10">
         <v>80</v>
       </c>
       <c r="K14" s="10">
         <v>87.7</v>
       </c>
       <c r="L14" s="4">
         <v>88.6</v>
       </c>
       <c r="M14" s="4">
         <v>106</v>
       </c>
     </row>
-    <row r="15" spans="1:15" s="23" customFormat="1" ht="12.75">
+    <row r="15" spans="1:15" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="21">
         <v>2025</v>
       </c>
       <c r="B15" s="22">
         <v>45.6</v>
       </c>
       <c r="C15" s="22">
         <v>82.2</v>
       </c>
       <c r="D15" s="28">
         <v>105</v>
       </c>
       <c r="E15" s="22">
         <v>126.1</v>
       </c>
       <c r="F15" s="22">
         <v>115.3</v>
       </c>
       <c r="G15" s="22">
         <v>122.1</v>
       </c>
       <c r="H15" s="22">
         <v>128.30000000000001</v>
       </c>
       <c r="I15" s="22">
         <v>115.8</v>
       </c>
       <c r="J15" s="22">
         <v>110.5</v>
       </c>
       <c r="K15" s="28">
         <v>102.05727823911452</v>
       </c>
       <c r="L15" s="22">
         <v>104.6</v>
       </c>
       <c r="M15" s="22">
         <v>99.7</v>
       </c>
     </row>
-    <row r="16" spans="1:15" s="23" customFormat="1" ht="12.75">
+    <row r="16" spans="1:15" s="23" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="21">
         <v>2026</v>
       </c>
       <c r="B16" s="22">
         <v>82.6</v>
       </c>
       <c r="C16" s="28">
         <v>68.135840009128657</v>
       </c>
       <c r="D16" s="22">
         <v>68.599999999999994</v>
       </c>
-      <c r="E16" s="22"/>
-      <c r="F16" s="22"/>
+      <c r="E16" s="22">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="F16" s="51">
+        <v>82.6</v>
+      </c>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="9"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
     </row>
-    <row r="17" spans="4:12" s="33" customFormat="1">
+    <row r="17" spans="4:12" s="33" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F17" s="34"/>
       <c r="J17" s="34"/>
     </row>
-    <row r="18" spans="4:12">
+    <row r="18" spans="4:12" x14ac:dyDescent="0.25">
+      <c r="E18" s="19"/>
       <c r="F18" s="31"/>
       <c r="G18" s="12"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="33"/>
       <c r="L18" s="33"/>
     </row>
-    <row r="19" spans="4:12">
+    <row r="19" spans="4:12" x14ac:dyDescent="0.25">
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
-    </row>
-    <row r="20" spans="4:12">
+      <c r="F19" s="1"/>
+    </row>
+    <row r="20" spans="4:12" x14ac:dyDescent="0.25">
       <c r="E20" s="19"/>
     </row>
-    <row r="24" spans="4:12">
+    <row r="24" spans="4:12" x14ac:dyDescent="0.25">
       <c r="J24" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>инд_мес_к_мес</vt:lpstr>
       <vt:lpstr>инд_пер_к_периоду</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>