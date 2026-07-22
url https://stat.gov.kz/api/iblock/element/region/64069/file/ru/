--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -409,82 +409,79 @@
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -522,84 +519,86 @@
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="170" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="5"/>
     <cellStyle name="Обычный 12" xfId="4"/>
     <cellStyle name="Обычный 13" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="10"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="16"/>
     <cellStyle name="Обычный 2 3" xfId="14"/>
     <cellStyle name="Обычный 2 3 2" xfId="17"/>
     <cellStyle name="Обычный 2 4" xfId="11"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="19"/>
     <cellStyle name="Обычный 3 3" xfId="18"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="12"/>
     <cellStyle name="Обычный 4 3" xfId="20"/>
     <cellStyle name="Обычный 5" xfId="13"/>
     <cellStyle name="Обычный 6" xfId="7"/>
     <cellStyle name="Обычный 7" xfId="9"/>
     <cellStyle name="Обычный 8" xfId="15"/>
     <cellStyle name="Обычный 9" xfId="21"/>
   </cellStyles>
@@ -893,1409 +892,1418 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F32" sqref="F32"/>
+      <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.5703125" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="9" width="10.140625" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" customWidth="1"/>
-    <col min="14" max="14" width="9.85546875" style="24" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.85546875" style="23" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="20.140625" customWidth="1"/>
     <col min="17" max="17" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
     </row>
     <row r="2" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:14" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="57"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="59"/>
+      <c r="B3" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="55" t="s">
+      <c r="C3" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="55" t="s">
+      <c r="D3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="55" t="s">
+      <c r="E3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="55" t="s">
+      <c r="F3" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="55" t="s">
+      <c r="G3" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="55" t="s">
+      <c r="H3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="55" t="s">
+      <c r="I3" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="55" t="s">
+      <c r="J3" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="55" t="s">
+      <c r="K3" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="55" t="s">
+      <c r="L3" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="55" t="s">
+      <c r="M3" s="52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="58"/>
-[...11 lines deleted...]
-      <c r="M4" s="56"/>
+      <c r="A4" s="60"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="59" t="s">
+      <c r="A5" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="59"/>
-[...11 lines deleted...]
-      <c r="N5" s="25"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="24"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A6" s="13">
+      <c r="A6" s="12">
         <v>2022</v>
       </c>
       <c r="B6" s="8">
         <v>10422689</v>
       </c>
       <c r="C6" s="8">
         <v>4851556</v>
       </c>
       <c r="D6" s="8">
         <v>2886359</v>
       </c>
       <c r="E6" s="8">
         <v>2875641</v>
       </c>
       <c r="F6" s="8">
         <v>2726752</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="15">
         <v>9778981</v>
       </c>
       <c r="H6" s="11">
         <v>6851870</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="13">
         <v>7157546</v>
       </c>
       <c r="J6" s="8">
         <v>6000513</v>
       </c>
       <c r="K6" s="8">
         <v>8072605</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="13">
         <v>6467277</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="13">
         <v>7800793</v>
       </c>
-      <c r="N6" s="26"/>
+      <c r="N6" s="25"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A7" s="13">
+      <c r="A7" s="12">
         <v>2023</v>
       </c>
       <c r="B7" s="8">
         <v>7814927</v>
       </c>
       <c r="C7" s="8">
         <v>8654278</v>
       </c>
       <c r="D7" s="8">
         <v>7967769</v>
       </c>
       <c r="E7" s="8">
         <v>9150389</v>
       </c>
       <c r="F7" s="8">
         <v>8233454</v>
       </c>
       <c r="G7" s="8">
         <v>8809822</v>
       </c>
       <c r="H7" s="11">
         <v>6497735</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="13">
         <v>4267631</v>
       </c>
       <c r="J7" s="8">
         <v>4399997</v>
       </c>
       <c r="K7" s="8">
         <v>6617389</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="13">
         <v>3849668</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="13">
         <v>7395472</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="13">
+      <c r="A8" s="12">
         <v>2024</v>
       </c>
       <c r="B8" s="8">
         <v>8739346</v>
       </c>
       <c r="C8" s="8">
         <v>4169460</v>
       </c>
       <c r="D8" s="8">
         <v>2187486</v>
       </c>
       <c r="E8" s="8">
         <v>3665724</v>
       </c>
       <c r="F8" s="8">
         <v>5737227</v>
       </c>
       <c r="G8" s="8">
         <v>8277796</v>
       </c>
       <c r="H8" s="11">
         <v>3333586</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="13">
         <v>8587104</v>
       </c>
       <c r="J8" s="8">
         <v>8471632</v>
       </c>
       <c r="K8" s="8">
         <v>11129055</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="13">
         <v>4188539</v>
       </c>
       <c r="M8" s="9">
         <f>инд_пер_к_периоду!M8-инд_пер_к_периоду!L8</f>
         <v>17377519</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="13">
+      <c r="A9" s="12">
         <v>2025</v>
       </c>
       <c r="B9" s="8">
         <v>4069940</v>
       </c>
       <c r="C9" s="8">
         <v>6796331</v>
       </c>
       <c r="D9" s="8">
         <v>5411280</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="29">
         <v>8097533</v>
       </c>
       <c r="F9" s="8">
         <v>4751584</v>
       </c>
       <c r="G9" s="8">
         <v>12178270</v>
       </c>
       <c r="H9" s="11">
         <v>6568913</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="13">
         <v>5631085</v>
       </c>
       <c r="J9" s="8">
         <v>7267915</v>
       </c>
       <c r="K9" s="8">
         <v>7210726</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="13">
         <v>6247210</v>
       </c>
       <c r="M9" s="9">
         <v>11940936</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="13">
+      <c r="A10" s="12">
         <v>2026</v>
       </c>
-      <c r="B10" s="40">
+      <c r="B10" s="39">
         <v>3593624</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="29">
         <f>инд_пер_к_периоду!C10-инд_пер_к_периоду!B10</f>
         <v>4276642</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="39">
         <v>3941874</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="40">
         <v>9015846</v>
       </c>
-      <c r="F10" s="40">
+      <c r="F10" s="39">
         <v>4547107</v>
       </c>
-      <c r="G10" s="40"/>
-[...5 lines deleted...]
-      <c r="M10" s="44"/>
+      <c r="G10" s="51">
+        <v>12093773</v>
+      </c>
+      <c r="H10" s="41"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="39"/>
+      <c r="K10" s="39"/>
+      <c r="L10" s="42"/>
+      <c r="M10" s="43"/>
     </row>
     <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="54"/>
-[...10 lines deleted...]
-      <c r="M11" s="54"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
+      <c r="G11" s="58"/>
+      <c r="H11" s="58"/>
+      <c r="I11" s="58"/>
+      <c r="J11" s="58"/>
+      <c r="K11" s="58"/>
+      <c r="L11" s="58"/>
+      <c r="M11" s="58"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A12" s="15">
+      <c r="A12" s="14">
         <v>2022</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="16">
         <v>131.56074984693538</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="16">
         <v>46.532633243292842</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="16">
         <v>59.242641970712718</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="16">
         <v>98.838023469550848</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="16">
         <v>94.095091241234712</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="16">
         <v>355.79462883860725</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="16">
         <v>69.605435753251584</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="16">
         <v>104.40552159681843</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="16">
         <v>83.179092685787779</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="16">
         <v>133.61244893547965</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="16">
         <v>79.685773680587957</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="16">
         <v>120.8785791462747</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="15">
+      <c r="A13" s="14">
         <v>2023</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="16">
         <v>100.17882254875374</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="16">
         <v>110.7</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="16">
         <v>92.2</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="16">
         <v>115.22025936456997</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="16">
         <v>88.83766811562586</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="16">
         <v>107</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="16">
         <v>73.676767043273827</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="16">
         <v>65.772177914881453</v>
       </c>
-      <c r="J13" s="17">
+      <c r="J13" s="16">
         <v>103.61701838835171</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="16">
         <v>150.59498010134183</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="16">
         <v>58.214762702399085</v>
       </c>
-      <c r="M13" s="17">
+      <c r="M13" s="16">
         <v>191.1254756502569</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A14" s="15">
+      <c r="A14" s="14">
         <v>2024</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="16">
         <v>118</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="16">
         <v>47.974974708650464</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="16">
         <v>52.5</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="16">
         <v>167.7</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="16">
         <v>156.4</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="16">
         <v>144.30000000000001</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="16">
         <v>40.299999999999997</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I14" s="16">
         <v>258.10000000000002</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J14" s="16">
         <v>98.4</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K14" s="16">
         <v>130.5</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="16">
         <v>37.4</v>
       </c>
-      <c r="M14" s="18">
+      <c r="M14" s="17">
         <v>412.8</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="15">
+      <c r="A15" s="14">
         <v>2025</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="16">
         <v>23.3</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="16">
         <v>166.5</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="16">
         <v>79.099999999999994</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="16">
         <v>148.69999999999999</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="16">
         <v>58.9</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="16">
         <v>255.3</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="16">
         <f>H9/G9*100</f>
         <v>53.939623608279341</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="16">
         <v>66.900000000000006</v>
       </c>
-      <c r="J15" s="17">
+      <c r="J15" s="16">
         <v>128.69999999999999</v>
       </c>
-      <c r="K15" s="17">
+      <c r="K15" s="16">
         <v>98.6</v>
       </c>
-      <c r="L15" s="17">
+      <c r="L15" s="16">
         <v>86.292569113449531</v>
       </c>
-      <c r="M15" s="18">
+      <c r="M15" s="17">
         <v>190.8</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A16" s="15">
+      <c r="A16" s="14">
         <v>2026</v>
       </c>
-      <c r="B16" s="45">
+      <c r="B16" s="44">
         <v>28.9</v>
       </c>
-      <c r="C16" s="45">
+      <c r="C16" s="44">
         <v>120.7</v>
       </c>
-      <c r="D16" s="45">
+      <c r="D16" s="44">
         <v>92</v>
       </c>
-      <c r="E16" s="45">
+      <c r="E16" s="44">
         <v>229.9</v>
       </c>
-      <c r="F16" s="45">
+      <c r="F16" s="44">
         <v>49.9</v>
       </c>
-      <c r="G16" s="45"/>
-[...5 lines deleted...]
-      <c r="M16" s="46"/>
+      <c r="G16" s="44">
+        <v>264.64310109976248</v>
+      </c>
+      <c r="H16" s="44"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="45"/>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="54" t="s">
+      <c r="A17" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="54"/>
-[...10 lines deleted...]
-      <c r="M17" s="54"/>
+      <c r="B17" s="58"/>
+      <c r="C17" s="58"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="58"/>
+      <c r="F17" s="58"/>
+      <c r="G17" s="58"/>
+      <c r="H17" s="58"/>
+      <c r="I17" s="58"/>
+      <c r="J17" s="58"/>
+      <c r="K17" s="58"/>
+      <c r="L17" s="58"/>
+      <c r="M17" s="58"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A18" s="15">
+      <c r="A18" s="14">
         <v>2022</v>
       </c>
       <c r="B18" s="10">
         <v>230.7</v>
       </c>
       <c r="C18" s="10">
         <v>208.1</v>
       </c>
       <c r="D18" s="10">
         <v>98.2</v>
       </c>
       <c r="E18" s="10">
         <v>80.2</v>
       </c>
       <c r="F18" s="10">
         <v>38.799999999999997</v>
       </c>
       <c r="G18" s="4">
         <v>124.7</v>
       </c>
       <c r="H18" s="6">
         <v>196.1</v>
       </c>
       <c r="I18" s="4">
         <v>87</v>
       </c>
       <c r="J18" s="10">
         <v>127.6</v>
       </c>
       <c r="K18" s="10">
         <v>284.10000000000002</v>
       </c>
       <c r="L18" s="4">
         <v>140.69999999999999</v>
       </c>
       <c r="M18" s="4">
         <v>91.8</v>
       </c>
-      <c r="N18" s="25"/>
+      <c r="N18" s="24"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A19" s="15">
+      <c r="A19" s="14">
         <v>2023</v>
       </c>
       <c r="B19" s="10">
         <v>72.900000000000006</v>
       </c>
       <c r="C19" s="10">
         <v>171.2</v>
       </c>
       <c r="D19" s="10">
         <v>264.2</v>
       </c>
       <c r="E19" s="10">
         <v>304.2</v>
       </c>
       <c r="F19" s="10">
         <v>287.60000000000002</v>
       </c>
       <c r="G19" s="10">
         <v>86.7</v>
       </c>
       <c r="H19" s="6">
         <v>91.6</v>
       </c>
       <c r="I19" s="4">
         <v>57.7</v>
       </c>
       <c r="J19" s="10">
         <v>72.099999999999994</v>
       </c>
       <c r="K19" s="10">
         <v>80.900000000000006</v>
       </c>
       <c r="L19" s="4">
         <v>58.9</v>
       </c>
       <c r="M19" s="4">
         <v>94.7</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A20" s="15">
+      <c r="A20" s="14">
         <v>2024</v>
       </c>
       <c r="B20" s="10">
         <v>107.1</v>
       </c>
       <c r="C20" s="10">
         <v>47.4</v>
       </c>
       <c r="D20" s="10">
         <v>27.2</v>
       </c>
       <c r="E20" s="10">
         <v>39.5</v>
       </c>
       <c r="F20" s="10">
         <v>70.099999999999994</v>
       </c>
       <c r="G20" s="10">
         <v>93.6</v>
       </c>
       <c r="H20" s="6">
         <v>51.3</v>
       </c>
       <c r="I20" s="4">
         <v>200.8</v>
       </c>
       <c r="J20" s="10">
         <v>191.8</v>
       </c>
       <c r="K20" s="10">
         <v>165.9</v>
       </c>
       <c r="L20" s="4">
         <v>106.7</v>
       </c>
       <c r="M20" s="4">
         <v>230.4</v>
       </c>
     </row>
-    <row r="21" spans="1:14" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="21">
+    <row r="21" spans="1:14" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="20">
         <v>2025</v>
       </c>
-      <c r="B21" s="22">
+      <c r="B21" s="21">
         <v>45.6</v>
       </c>
-      <c r="C21" s="22">
+      <c r="C21" s="21">
         <v>158.69999999999999</v>
       </c>
-      <c r="D21" s="22">
+      <c r="D21" s="21">
         <v>239.2</v>
       </c>
-      <c r="E21" s="22">
+      <c r="E21" s="21">
         <v>212.4</v>
       </c>
-      <c r="F21" s="22">
+      <c r="F21" s="21">
         <v>80.400000000000006</v>
       </c>
-      <c r="G21" s="22">
+      <c r="G21" s="21">
         <v>141.9</v>
       </c>
-      <c r="H21" s="28">
+      <c r="H21" s="27">
         <f>H9/H8*100</f>
         <v>197.05245342403046</v>
       </c>
-      <c r="I21" s="28">
+      <c r="I21" s="27">
         <v>62.8</v>
       </c>
-      <c r="J21" s="22">
+      <c r="J21" s="21">
         <v>82.1</v>
       </c>
-      <c r="K21" s="28">
+      <c r="K21" s="27">
         <v>61.7</v>
       </c>
-      <c r="L21" s="28">
+      <c r="L21" s="27">
         <v>143.30000000000001</v>
       </c>
-      <c r="M21" s="28">
+      <c r="M21" s="27">
         <v>65.400000000000006</v>
       </c>
-      <c r="N21" s="27"/>
-[...2 lines deleted...]
-      <c r="A22" s="21">
+      <c r="N21" s="26"/>
+    </row>
+    <row r="22" spans="1:14" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="20">
         <v>2026</v>
       </c>
-      <c r="B22" s="22">
+      <c r="B22" s="21">
         <v>82.6</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C22" s="27">
         <v>59.8</v>
       </c>
-      <c r="D22" s="22">
+      <c r="D22" s="21">
         <v>69.099999999999994</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="27">
         <v>107.3</v>
       </c>
-      <c r="F22" s="28">
+      <c r="F22" s="27">
         <v>90.7</v>
       </c>
-      <c r="G22" s="28"/>
-[...6 lines deleted...]
-      <c r="N22" s="27"/>
+      <c r="G22" s="27">
+        <v>94</v>
+      </c>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="26"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="D23" s="29"/>
+      <c r="D23" s="28"/>
       <c r="F23" s="1"/>
-      <c r="K23" s="29"/>
-[...4 lines deleted...]
-      <c r="F24" s="48"/>
+      <c r="K23" s="28"/>
+    </row>
+    <row r="24" spans="1:14" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="47"/>
+      <c r="D24" s="49"/>
+      <c r="F24" s="47"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="M24" s="33"/>
-[...3 lines deleted...]
-      <c r="F25" s="48"/>
+      <c r="M24" s="32"/>
+      <c r="N24" s="48"/>
+    </row>
+    <row r="25" spans="1:14" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F25" s="47"/>
       <c r="G25"/>
       <c r="H25"/>
-      <c r="M25" s="33"/>
-[...21 lines deleted...]
-      <c r="N32" s="49"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="48"/>
+    </row>
+    <row r="26" spans="1:14" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="N26" s="48"/>
+    </row>
+    <row r="27" spans="1:14" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="N27" s="48"/>
+    </row>
+    <row r="28" spans="1:14" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="N28" s="48"/>
+    </row>
+    <row r="29" spans="1:14" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="N29" s="48"/>
+    </row>
+    <row r="30" spans="1:14" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="N30" s="48"/>
+    </row>
+    <row r="31" spans="1:14" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="N31" s="48"/>
+    </row>
+    <row r="32" spans="1:14" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="N32" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
-    <mergeCell ref="H3:H4"/>
-    <mergeCell ref="I3:I4"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D28" sqref="D28"/>
+      <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="10.5703125" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="8" width="10.5703125" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="11.140625" customWidth="1"/>
     <col min="12" max="13" width="10.28515625" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
     </row>
     <row r="2" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A3" s="57"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="59"/>
+      <c r="B3" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="55" t="s">
+      <c r="C3" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="55" t="s">
+      <c r="D3" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="55" t="s">
+      <c r="E3" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="55" t="s">
+      <c r="F3" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="55" t="s">
+      <c r="G3" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="55" t="s">
+      <c r="H3" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="I3" s="55" t="s">
+      <c r="I3" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="J3" s="55" t="s">
+      <c r="J3" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="K3" s="55" t="s">
+      <c r="K3" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="L3" s="55" t="s">
+      <c r="L3" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="M3" s="55" t="s">
+      <c r="M3" s="52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="58"/>
-[...11 lines deleted...]
-      <c r="M4" s="56"/>
+      <c r="A4" s="60"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A5" s="59" t="s">
+      <c r="A5" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="59"/>
-[...10 lines deleted...]
-      <c r="M5" s="60"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="8">
         <v>10422689</v>
       </c>
       <c r="C6" s="8">
         <v>15274245</v>
       </c>
       <c r="D6" s="8">
         <v>18160604</v>
       </c>
       <c r="E6" s="8">
         <v>21036245</v>
       </c>
       <c r="F6" s="8">
         <v>23762997</v>
       </c>
       <c r="G6" s="5">
         <v>33541978</v>
       </c>
       <c r="H6" s="11">
         <v>40393848</v>
       </c>
       <c r="I6" s="9">
         <v>47551394</v>
       </c>
       <c r="J6" s="8">
         <v>53551907</v>
       </c>
       <c r="K6" s="8">
         <v>61624512</v>
       </c>
       <c r="L6" s="9">
         <v>68091789</v>
       </c>
       <c r="M6" s="9">
         <v>75892582</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A7" s="13">
+      <c r="A7" s="12">
         <v>2023</v>
       </c>
       <c r="B7" s="8">
         <v>7814927</v>
       </c>
       <c r="C7" s="8">
         <v>16469205</v>
       </c>
       <c r="D7" s="8">
         <v>24436974</v>
       </c>
       <c r="E7" s="8">
         <v>33587363</v>
       </c>
       <c r="F7" s="8">
         <v>41820817</v>
       </c>
       <c r="G7" s="8">
         <v>50630639</v>
       </c>
       <c r="H7" s="11">
         <v>57128374</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="13">
         <v>61396005</v>
       </c>
       <c r="J7" s="8">
         <v>65796002</v>
       </c>
       <c r="K7" s="8">
         <v>72413391</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="13">
         <v>76263059</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="13">
         <v>83658531</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A8" s="13">
+      <c r="A8" s="12">
         <v>2024</v>
       </c>
       <c r="B8" s="8">
         <v>8739346</v>
       </c>
       <c r="C8" s="8">
         <v>12908806</v>
       </c>
       <c r="D8" s="8">
         <v>15096292</v>
       </c>
       <c r="E8" s="8">
         <v>18762016</v>
       </c>
       <c r="F8" s="8">
         <v>24499243</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="11">
         <v>36110625</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="13">
         <v>44697729</v>
       </c>
       <c r="J8" s="8">
         <v>53169361</v>
       </c>
       <c r="K8" s="8">
         <v>64298416</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="13">
         <v>68486955</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="13">
         <v>85864474</v>
       </c>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A9" s="35">
+      <c r="A9" s="34">
         <v>2025</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="35">
         <v>4069940</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="35">
         <v>10866271</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="35">
         <v>16277551</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="35">
         <v>24375084</v>
       </c>
       <c r="F9" s="8">
         <v>29126668</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="35">
         <v>41304938</v>
       </c>
-      <c r="H9" s="37">
+      <c r="H9" s="36">
         <v>47873851</v>
       </c>
-      <c r="I9" s="32">
+      <c r="I9" s="31">
         <v>53504936</v>
       </c>
-      <c r="J9" s="36">
+      <c r="J9" s="35">
         <v>60772851</v>
       </c>
-      <c r="K9" s="36">
+      <c r="K9" s="35">
         <v>67983577</v>
       </c>
-      <c r="L9" s="38">
+      <c r="L9" s="37">
         <v>74230787</v>
       </c>
-      <c r="M9" s="38">
+      <c r="M9" s="37">
         <v>86171723</v>
       </c>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A10" s="13">
+      <c r="A10" s="12">
         <v>2026</v>
       </c>
       <c r="B10" s="8">
         <v>3593624</v>
       </c>
       <c r="C10" s="8">
         <v>7870266</v>
       </c>
       <c r="D10" s="8">
         <v>11812140</v>
       </c>
       <c r="E10" s="8">
         <v>20827986</v>
       </c>
-      <c r="F10" s="63">
+      <c r="F10" s="9">
         <v>25375093</v>
       </c>
-      <c r="G10" s="8"/>
+      <c r="G10" s="8">
+        <v>37468866</v>
+      </c>
       <c r="H10" s="11"/>
-      <c r="I10" s="39"/>
+      <c r="I10" s="38"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
-      <c r="L10" s="14"/>
-      <c r="M10" s="14"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="58" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="61"/>
       <c r="C11" s="61"/>
       <c r="D11" s="61"/>
       <c r="E11" s="61"/>
       <c r="F11" s="61"/>
       <c r="G11" s="61"/>
       <c r="H11" s="61"/>
       <c r="I11" s="61"/>
       <c r="J11" s="61"/>
       <c r="K11" s="61"/>
       <c r="L11" s="61"/>
       <c r="M11" s="62"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A12" s="15">
+      <c r="A12" s="14">
         <v>2022</v>
       </c>
       <c r="B12" s="10">
         <v>230.7</v>
       </c>
       <c r="C12" s="10">
         <v>223.5</v>
       </c>
       <c r="D12" s="10">
         <v>186</v>
       </c>
       <c r="E12" s="10">
         <v>157.80000000000001</v>
       </c>
       <c r="F12" s="10">
         <v>116.7</v>
       </c>
       <c r="G12" s="4">
         <v>118.9</v>
       </c>
       <c r="H12" s="6">
         <v>127.4</v>
       </c>
       <c r="I12" s="4">
         <v>118.9</v>
       </c>
       <c r="J12" s="10">
         <v>119.7</v>
       </c>
       <c r="K12" s="10">
         <v>129.69999999999999</v>
       </c>
       <c r="L12" s="4">
         <v>130.5</v>
       </c>
       <c r="M12" s="4">
         <v>124.5</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A13" s="15">
+      <c r="A13" s="14">
         <v>2023</v>
       </c>
       <c r="B13" s="10">
         <v>72.900000000000006</v>
       </c>
       <c r="C13" s="10">
         <v>104.3</v>
       </c>
       <c r="D13" s="10">
         <v>129.5</v>
       </c>
       <c r="E13" s="10">
         <v>152.9</v>
       </c>
       <c r="F13" s="10">
         <v>168.3</v>
       </c>
       <c r="G13" s="10">
         <v>144.4</v>
       </c>
       <c r="H13" s="6">
         <v>135.5</v>
       </c>
       <c r="I13" s="4">
         <v>123.9</v>
       </c>
       <c r="J13" s="10">
         <v>118.1</v>
       </c>
       <c r="K13" s="10">
         <v>113.3</v>
       </c>
       <c r="L13" s="4">
         <v>108.3</v>
       </c>
       <c r="M13" s="4">
         <v>107.4</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A14" s="15">
+      <c r="A14" s="14">
         <v>2024</v>
       </c>
       <c r="B14" s="10">
         <v>107.1</v>
       </c>
       <c r="C14" s="10">
         <v>76</v>
       </c>
       <c r="D14" s="10">
         <v>60.3</v>
       </c>
       <c r="E14" s="10">
         <v>54.6</v>
       </c>
       <c r="F14" s="10">
         <v>57.8</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G14" s="19">
         <v>63.9</v>
       </c>
       <c r="H14" s="6">
         <v>62.5</v>
       </c>
       <c r="I14" s="4">
         <v>72.099999999999994</v>
       </c>
       <c r="J14" s="10">
         <v>80</v>
       </c>
       <c r="K14" s="10">
         <v>87.7</v>
       </c>
       <c r="L14" s="4">
         <v>88.6</v>
       </c>
       <c r="M14" s="4">
         <v>106</v>
       </c>
     </row>
-    <row r="15" spans="1:15" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="21">
+    <row r="15" spans="1:15" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="20">
         <v>2025</v>
       </c>
-      <c r="B15" s="22">
+      <c r="B15" s="21">
         <v>45.6</v>
       </c>
-      <c r="C15" s="22">
+      <c r="C15" s="21">
         <v>82.2</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="27">
         <v>105</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="21">
         <v>126.1</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="21">
         <v>115.3</v>
       </c>
-      <c r="G15" s="22">
+      <c r="G15" s="21">
         <v>122.1</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H15" s="21">
         <v>128.30000000000001</v>
       </c>
-      <c r="I15" s="22">
+      <c r="I15" s="21">
         <v>115.8</v>
       </c>
-      <c r="J15" s="22">
+      <c r="J15" s="21">
         <v>110.5</v>
       </c>
-      <c r="K15" s="28">
+      <c r="K15" s="27">
         <v>102.05727823911452</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="21">
         <v>104.6</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M15" s="21">
         <v>99.7</v>
       </c>
     </row>
-    <row r="16" spans="1:15" s="23" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="21">
+    <row r="16" spans="1:15" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="20">
         <v>2026</v>
       </c>
-      <c r="B16" s="22">
+      <c r="B16" s="21">
         <v>82.6</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="27">
         <v>68.135840009128657</v>
       </c>
-      <c r="D16" s="22">
+      <c r="D16" s="21">
         <v>68.599999999999994</v>
       </c>
-      <c r="E16" s="22">
+      <c r="E16" s="21">
         <v>81.099999999999994</v>
       </c>
-      <c r="F16" s="51">
+      <c r="F16" s="50">
         <v>82.6</v>
       </c>
-      <c r="G16" s="22"/>
-[...1 lines deleted...]
-      <c r="I16" s="22"/>
+      <c r="G16" s="21">
+        <v>86.1</v>
+      </c>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
       <c r="J16" s="9"/>
-      <c r="K16" s="22"/>
-[...5 lines deleted...]
-      <c r="J17" s="34"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+    </row>
+    <row r="17" spans="4:12" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F17" s="33"/>
+      <c r="J17" s="33"/>
     </row>
     <row r="18" spans="4:12" x14ac:dyDescent="0.25">
-      <c r="E18" s="19"/>
-[...5 lines deleted...]
-      <c r="L18" s="33"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="30"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
     </row>
     <row r="19" spans="4:12" x14ac:dyDescent="0.25">
-      <c r="D19" s="19"/>
-      <c r="E19" s="19"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
       <c r="F19" s="1"/>
     </row>
     <row r="20" spans="4:12" x14ac:dyDescent="0.25">
-      <c r="E20" s="19"/>
+      <c r="E20" s="18"/>
     </row>
     <row r="24" spans="4:12" x14ac:dyDescent="0.25">
-      <c r="J24" s="19"/>
+      <c r="J24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 