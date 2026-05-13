--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -9,103 +9,105 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="120" windowWidth="15360" windowHeight="8595" tabRatio="868" firstSheet="1" activeTab="25"/>
+    <workbookView xWindow="0" yWindow="120" windowWidth="15360" windowHeight="8595" tabRatio="868" firstSheet="3" activeTab="26"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="01-02" sheetId="7" r:id="rId2"/>
     <sheet name="01-03" sheetId="8" r:id="rId3"/>
     <sheet name="01-04" sheetId="9" r:id="rId4"/>
     <sheet name="01-05" sheetId="10" r:id="rId5"/>
     <sheet name="01-06" sheetId="11" r:id="rId6"/>
     <sheet name="01-07" sheetId="12" r:id="rId7"/>
     <sheet name="01-08" sheetId="13" r:id="rId8"/>
     <sheet name="01-09" sheetId="14" r:id="rId9"/>
     <sheet name="01-10" sheetId="15" r:id="rId10"/>
     <sheet name="01-11" sheetId="16" r:id="rId11"/>
     <sheet name="01-12" sheetId="17" r:id="rId12"/>
     <sheet name="01.2025" sheetId="18" r:id="rId13"/>
     <sheet name="02.2025" sheetId="19" r:id="rId14"/>
     <sheet name="03.2025" sheetId="20" r:id="rId15"/>
     <sheet name="04.2025" sheetId="21" r:id="rId16"/>
     <sheet name="05.2025" sheetId="22" r:id="rId17"/>
     <sheet name="06.2025" sheetId="23" r:id="rId18"/>
     <sheet name="07.2025" sheetId="24" r:id="rId19"/>
     <sheet name="08.2025" sheetId="25" r:id="rId20"/>
     <sheet name="09.2025" sheetId="26" r:id="rId21"/>
     <sheet name="10.2025" sheetId="27" r:id="rId22"/>
     <sheet name="11.2025" sheetId="28" r:id="rId23"/>
     <sheet name="12.2025" sheetId="29" r:id="rId24"/>
     <sheet name="01.2026" sheetId="30" r:id="rId25"/>
     <sheet name="02.2026" sheetId="31" r:id="rId26"/>
+    <sheet name="03.2026" sheetId="32" r:id="rId27"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="802" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="837" uniqueCount="97">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t>Алтынсаринский</t>
   </si>
   <si>
     <t>Амангельдинский</t>
   </si>
   <si>
     <t>Аулиекольский</t>
   </si>
   <si>
     <t>Денисовский</t>
   </si>
   <si>
     <t>Джангельдинский</t>
   </si>
   <si>
     <t>Житикаринский</t>
   </si>
   <si>
@@ -346,50 +348,56 @@
     <t>в % к  январю-октябрю 2024г.</t>
   </si>
   <si>
     <t>(январь-ноябрь 2025г.)</t>
   </si>
   <si>
     <t>в % к  январю-ноябрю 2024г.</t>
   </si>
   <si>
     <t>(январь-декабрь 2025г.)</t>
   </si>
   <si>
     <t>в % к 2024г.</t>
   </si>
   <si>
     <t>в % к  январю 2025г.</t>
   </si>
   <si>
     <t>(январь 2026г.)</t>
   </si>
   <si>
     <t>в % к  январю-февралю 2025г.</t>
   </si>
   <si>
     <t>(январь-февраль 2026г.)</t>
+  </si>
+  <si>
+    <t>в % к  январю-марту 2025г.</t>
+  </si>
+  <si>
+    <t>(январь-март 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1341,51 +1349,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7314,52 +7322,52 @@
     <row r="24" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="13">
         <v>439951</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
@@ -7578,50 +7586,328 @@
       </c>
       <c r="C22" s="17">
         <v>236</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="16">
         <v>439951</v>
       </c>
       <c r="C24" s="17">
         <v>7152.7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="16">
+        <v>11812140</v>
+      </c>
+      <c r="C4" s="17">
+        <v>68.599999999999994</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18">
+        <v>6759048</v>
+      </c>
+      <c r="C5" s="17">
+        <v>53.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="16">
+        <v>231246</v>
+      </c>
+      <c r="C6" s="17">
+        <v>381.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="18">
+        <v>15000</v>
+      </c>
+      <c r="C7" s="17">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="16">
+        <v>624675</v>
+      </c>
+      <c r="C8" s="17">
+        <v>41.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="18">
+        <v>20500</v>
+      </c>
+      <c r="C9" s="17">
+        <v>1085.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="16">
+        <v>127000</v>
+      </c>
+      <c r="C10" s="17">
+        <v>222.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="18">
+        <v>73210</v>
+      </c>
+      <c r="C11" s="17">
+        <v>86.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="16">
+        <v>436000</v>
+      </c>
+      <c r="C12" s="17">
+        <v>160.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="18">
+        <v>42900</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="18">
+        <v>60000</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="16">
+        <v>91800</v>
+      </c>
+      <c r="C16" s="17">
+        <v>177.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="18">
+        <v>10800</v>
+      </c>
+      <c r="C17" s="17">
+        <v>54.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="16">
+        <v>2691545</v>
+      </c>
+      <c r="C18" s="17">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="18">
+        <v>40525</v>
+      </c>
+      <c r="C19" s="17">
+        <v>204.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>67940</v>
+      </c>
+      <c r="C22" s="17">
+        <v>488.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="16">
+        <v>519951</v>
+      </c>
+      <c r="C24" s="17">
+        <v>8493.2000000000007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -10090,74 +10376,75 @@
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
+      <vt:lpstr>03.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>