--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -10,104 +10,108 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="120" windowWidth="15360" windowHeight="8595" tabRatio="868" firstSheet="3" activeTab="26"/>
+    <workbookView xWindow="0" yWindow="120" windowWidth="15360" windowHeight="8595" tabRatio="868" firstSheet="5" activeTab="28"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="01-02" sheetId="7" r:id="rId2"/>
     <sheet name="01-03" sheetId="8" r:id="rId3"/>
     <sheet name="01-04" sheetId="9" r:id="rId4"/>
     <sheet name="01-05" sheetId="10" r:id="rId5"/>
     <sheet name="01-06" sheetId="11" r:id="rId6"/>
     <sheet name="01-07" sheetId="12" r:id="rId7"/>
     <sheet name="01-08" sheetId="13" r:id="rId8"/>
     <sheet name="01-09" sheetId="14" r:id="rId9"/>
     <sheet name="01-10" sheetId="15" r:id="rId10"/>
     <sheet name="01-11" sheetId="16" r:id="rId11"/>
     <sheet name="01-12" sheetId="17" r:id="rId12"/>
     <sheet name="01.2025" sheetId="18" r:id="rId13"/>
     <sheet name="02.2025" sheetId="19" r:id="rId14"/>
     <sheet name="03.2025" sheetId="20" r:id="rId15"/>
     <sheet name="04.2025" sheetId="21" r:id="rId16"/>
     <sheet name="05.2025" sheetId="22" r:id="rId17"/>
     <sheet name="06.2025" sheetId="23" r:id="rId18"/>
     <sheet name="07.2025" sheetId="24" r:id="rId19"/>
     <sheet name="08.2025" sheetId="25" r:id="rId20"/>
     <sheet name="09.2025" sheetId="26" r:id="rId21"/>
     <sheet name="10.2025" sheetId="27" r:id="rId22"/>
     <sheet name="11.2025" sheetId="28" r:id="rId23"/>
     <sheet name="12.2025" sheetId="29" r:id="rId24"/>
     <sheet name="01.2026" sheetId="30" r:id="rId25"/>
     <sheet name="02.2026" sheetId="31" r:id="rId26"/>
     <sheet name="03.2026" sheetId="32" r:id="rId27"/>
+    <sheet name="04.2026" sheetId="33" r:id="rId28"/>
+    <sheet name="05.2026" sheetId="34" r:id="rId29"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="837" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="899" uniqueCount="101">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t>Алтынсаринский</t>
   </si>
   <si>
     <t>Амангельдинский</t>
   </si>
   <si>
     <t>Аулиекольский</t>
   </si>
   <si>
     <t>Денисовский</t>
   </si>
   <si>
     <t>Джангельдинский</t>
   </si>
   <si>
     <t>Житикаринский</t>
   </si>
   <si>
@@ -355,65 +359,77 @@
   </si>
   <si>
     <t>(январь-декабрь 2025г.)</t>
   </si>
   <si>
     <t>в % к 2024г.</t>
   </si>
   <si>
     <t>в % к  январю 2025г.</t>
   </si>
   <si>
     <t>(январь 2026г.)</t>
   </si>
   <si>
     <t>в % к  январю-февралю 2025г.</t>
   </si>
   <si>
     <t>(январь-февраль 2026г.)</t>
   </si>
   <si>
     <t>в % к  январю-марту 2025г.</t>
   </si>
   <si>
     <t>(январь-март 2026г.)</t>
   </si>
+  <si>
+    <t>(январь-апрель 2026г.)</t>
+  </si>
+  <si>
+    <t>в % к  январю-апрелю 2025г.</t>
+  </si>
+  <si>
+    <t>(январь-май 2026г.)</t>
+  </si>
+  <si>
+    <t>в % к  январю-маю 2025г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="170" formatCode="0.0"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -640,50 +656,58 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -1037,209 +1061,218 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="1" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="1" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="37" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="138">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 4" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 4" xfId="13"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 3" xfId="15"/>
     <cellStyle name="20% - Акцент5 4" xfId="16"/>
     <cellStyle name="20% - Акцент6 2" xfId="17"/>
     <cellStyle name="20% - Акцент6 3" xfId="18"/>
     <cellStyle name="20% - Акцент6 4" xfId="19"/>
     <cellStyle name="40% - Акцент1 2" xfId="20"/>
     <cellStyle name="40% - Акцент1 3" xfId="21"/>
     <cellStyle name="40% - Акцент1 4" xfId="22"/>
     <cellStyle name="40% - Акцент2 2" xfId="23"/>
@@ -1349,51 +1382,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1653,50 +1686,54 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="6" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" customWidth="1"/>
     <col min="12" max="12" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" customWidth="1"/>
     <col min="16" max="16" width="10.140625" bestFit="1" customWidth="1"/>
@@ -4251,51 +4288,51 @@
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="34">
         <v>6870</v>
       </c>
       <c r="C24" s="37">
         <v>15.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H41" sqref="H41"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
@@ -7600,51 +7637,51 @@
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="16">
         <v>439951</v>
       </c>
       <c r="C24" s="17">
         <v>7152.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C2" s="8"/>
     </row>
@@ -7871,50 +7908,607 @@
         <v>15</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="16">
         <v>519951</v>
       </c>
       <c r="C24" s="17">
         <v>8493.2000000000007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N27" sqref="N27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="30">
+        <v>20827986</v>
+      </c>
+      <c r="C4" s="31">
+        <v>81.099999999999994</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="32">
+        <v>14447125</v>
+      </c>
+      <c r="C5" s="33">
+        <v>81.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="34">
+        <v>231246</v>
+      </c>
+      <c r="C6" s="38">
+        <v>383.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="32">
+        <v>15000</v>
+      </c>
+      <c r="C7" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="34">
+        <v>680275</v>
+      </c>
+      <c r="C8" s="33">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="39">
+        <v>20500</v>
+      </c>
+      <c r="C9" s="36">
+        <v>30.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="32">
+        <v>127000</v>
+      </c>
+      <c r="C10" s="33">
+        <v>211.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="34">
+        <v>76267</v>
+      </c>
+      <c r="C11" s="33">
+        <v>58.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="32">
+        <v>436000</v>
+      </c>
+      <c r="C12" s="38">
+        <v>161.69999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="39">
+        <v>42900</v>
+      </c>
+      <c r="C13" s="36">
+        <v>183.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="33" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="39">
+        <v>60000</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="32">
+        <v>91800</v>
+      </c>
+      <c r="C16" s="33">
+        <v>130.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="34">
+        <v>48800</v>
+      </c>
+      <c r="C17" s="33">
+        <v>176.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="32">
+        <v>3906657</v>
+      </c>
+      <c r="C18" s="33">
+        <v>88.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="34">
+        <v>40525</v>
+      </c>
+      <c r="C19" s="33">
+        <v>199.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="32">
+        <v>16000</v>
+      </c>
+      <c r="C21" s="33">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="34">
+        <v>67940</v>
+      </c>
+      <c r="C22" s="33">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="38" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="34">
+        <v>519951</v>
+      </c>
+      <c r="C24" s="37">
+        <v>7160.3</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H9" sqref="H9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="16">
+        <v>25375093</v>
+      </c>
+      <c r="C4" s="17">
+        <v>82.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18">
+        <v>18048960</v>
+      </c>
+      <c r="C5" s="17">
+        <v>83.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="16">
+        <v>231246</v>
+      </c>
+      <c r="C6" s="17">
+        <v>362.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="18">
+        <v>15000</v>
+      </c>
+      <c r="C7" s="17">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="16">
+        <v>718690</v>
+      </c>
+      <c r="C8" s="17">
+        <v>46.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="54">
+        <v>76500</v>
+      </c>
+      <c r="C9" s="55">
+        <v>115.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="18">
+        <v>127000</v>
+      </c>
+      <c r="C10" s="17">
+        <v>156.80000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="16">
+        <v>125072</v>
+      </c>
+      <c r="C11" s="17">
+        <v>95.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="18">
+        <v>436000</v>
+      </c>
+      <c r="C12" s="17">
+        <v>161.80000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="54">
+        <v>42900</v>
+      </c>
+      <c r="C13" s="55">
+        <v>182.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="54">
+        <v>60000</v>
+      </c>
+      <c r="C15" s="55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="18">
+        <v>91800</v>
+      </c>
+      <c r="C16" s="17">
+        <v>130.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="16">
+        <v>48800</v>
+      </c>
+      <c r="C17" s="17">
+        <v>146.69999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="18">
+        <v>4575329</v>
+      </c>
+      <c r="C18" s="17">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="16">
+        <v>40525</v>
+      </c>
+      <c r="C19" s="17">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="54">
+        <v>84000</v>
+      </c>
+      <c r="C20" s="55">
+        <v>39961.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="18">
+        <v>63500</v>
+      </c>
+      <c r="C21" s="17">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>67940</v>
+      </c>
+      <c r="C22" s="17">
+        <v>488.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="16">
+        <v>521831</v>
+      </c>
+      <c r="C24" s="56">
+        <v>6085.7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
     </row>
@@ -10376,75 +10970,77 @@
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
+      <vt:lpstr>04.2026</vt:lpstr>
+      <vt:lpstr>05.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>