--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -12,106 +12,108 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="120" windowWidth="15360" windowHeight="8595" tabRatio="868" firstSheet="5" activeTab="28"/>
+    <workbookView xWindow="0" yWindow="120" windowWidth="15360" windowHeight="8595" tabRatio="868" firstSheet="6" activeTab="29"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="01-02" sheetId="7" r:id="rId2"/>
     <sheet name="01-03" sheetId="8" r:id="rId3"/>
     <sheet name="01-04" sheetId="9" r:id="rId4"/>
     <sheet name="01-05" sheetId="10" r:id="rId5"/>
     <sheet name="01-06" sheetId="11" r:id="rId6"/>
     <sheet name="01-07" sheetId="12" r:id="rId7"/>
     <sheet name="01-08" sheetId="13" r:id="rId8"/>
     <sheet name="01-09" sheetId="14" r:id="rId9"/>
     <sheet name="01-10" sheetId="15" r:id="rId10"/>
     <sheet name="01-11" sheetId="16" r:id="rId11"/>
     <sheet name="01-12" sheetId="17" r:id="rId12"/>
     <sheet name="01.2025" sheetId="18" r:id="rId13"/>
     <sheet name="02.2025" sheetId="19" r:id="rId14"/>
     <sheet name="03.2025" sheetId="20" r:id="rId15"/>
     <sheet name="04.2025" sheetId="21" r:id="rId16"/>
     <sheet name="05.2025" sheetId="22" r:id="rId17"/>
     <sheet name="06.2025" sheetId="23" r:id="rId18"/>
     <sheet name="07.2025" sheetId="24" r:id="rId19"/>
     <sheet name="08.2025" sheetId="25" r:id="rId20"/>
     <sheet name="09.2025" sheetId="26" r:id="rId21"/>
     <sheet name="10.2025" sheetId="27" r:id="rId22"/>
     <sheet name="11.2025" sheetId="28" r:id="rId23"/>
     <sheet name="12.2025" sheetId="29" r:id="rId24"/>
     <sheet name="01.2026" sheetId="30" r:id="rId25"/>
     <sheet name="02.2026" sheetId="31" r:id="rId26"/>
     <sheet name="03.2026" sheetId="32" r:id="rId27"/>
     <sheet name="04.2026" sheetId="33" r:id="rId28"/>
     <sheet name="05.2026" sheetId="34" r:id="rId29"/>
+    <sheet name="06.2026" sheetId="35" r:id="rId30"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="899" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="925" uniqueCount="103">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t>Алтынсаринский</t>
   </si>
   <si>
     <t>Амангельдинский</t>
   </si>
   <si>
     <t>Аулиекольский</t>
   </si>
   <si>
     <t>Денисовский</t>
   </si>
   <si>
     <t>Джангельдинский</t>
   </si>
   <si>
     <t>Житикаринский</t>
   </si>
   <si>
@@ -371,63 +373,69 @@
   </si>
   <si>
     <t>в % к  январю-февралю 2025г.</t>
   </si>
   <si>
     <t>(январь-февраль 2026г.)</t>
   </si>
   <si>
     <t>в % к  январю-марту 2025г.</t>
   </si>
   <si>
     <t>(январь-март 2026г.)</t>
   </si>
   <si>
     <t>(январь-апрель 2026г.)</t>
   </si>
   <si>
     <t>в % к  январю-апрелю 2025г.</t>
   </si>
   <si>
     <t>(январь-май 2026г.)</t>
   </si>
   <si>
     <t>в % к  январю-маю 2025г.</t>
   </si>
+  <si>
+    <t>(январь-июнь 2026г.)</t>
+  </si>
+  <si>
+    <t>в % к  январю-июню 2025г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1061,218 +1069,218 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="28" fillId="0" borderId="1" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="28" fillId="0" borderId="1" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="37" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="138">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 4" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 4" xfId="13"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 3" xfId="15"/>
     <cellStyle name="20% - Акцент5 4" xfId="16"/>
     <cellStyle name="20% - Акцент6 2" xfId="17"/>
     <cellStyle name="20% - Акцент6 3" xfId="18"/>
     <cellStyle name="20% - Акцент6 4" xfId="19"/>
     <cellStyle name="40% - Акцент1 2" xfId="20"/>
     <cellStyle name="40% - Акцент1 3" xfId="21"/>
     <cellStyle name="40% - Акцент1 4" xfId="22"/>
     <cellStyle name="40% - Акцент2 2" xfId="23"/>
@@ -1382,51 +1390,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1719,55 +1727,55 @@
     <sheetView workbookViewId="0">
       <selection sqref="A1:C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="6" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" customWidth="1"/>
     <col min="12" max="12" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" customWidth="1"/>
     <col min="16" max="16" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -2089,55 +2097,55 @@
       <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -2458,55 +2466,55 @@
       <selection activeCell="P31" sqref="P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -2827,55 +2835,55 @@
       <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -3183,55 +3191,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="13">
         <v>4069940</v>
       </c>
       <c r="C4" s="14">
@@ -3465,55 +3473,55 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="30">
         <v>10866271</v>
       </c>
       <c r="C4" s="31">
@@ -3744,55 +3752,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="30">
         <v>16277551</v>
       </c>
       <c r="C4" s="31">
@@ -4022,55 +4030,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="30">
         <v>24375084</v>
       </c>
       <c r="C4" s="31">
@@ -4300,55 +4308,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="34">
         <v>29126668</v>
       </c>
       <c r="C4" s="38">
@@ -4577,55 +4585,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="43">
         <v>41304938</v>
       </c>
       <c r="C4" s="44">
@@ -4897,55 +4905,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="43">
         <v>47873851</v>
       </c>
       <c r="C4" s="44">
@@ -5216,55 +5224,55 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="16">
         <v>12908806</v>
       </c>
       <c r="C4" s="17">
@@ -5494,55 +5502,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="43">
         <v>53504936</v>
       </c>
       <c r="C4" s="44">
@@ -5814,55 +5822,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="43">
         <v>60772851</v>
       </c>
       <c r="C4" s="44">
@@ -6134,55 +6142,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="43">
         <v>67983577</v>
       </c>
       <c r="C4" s="44">
@@ -6454,55 +6462,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="43">
         <v>74230787</v>
       </c>
       <c r="C4" s="44">
@@ -6774,55 +6782,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M34" sqref="M34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="43">
         <v>86171723</v>
       </c>
       <c r="C4" s="44">
@@ -7092,55 +7100,55 @@
       <c r="F24" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.85546875" customWidth="1"/>
     <col min="2" max="3" width="18.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="47"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="49" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="13">
         <v>3593624</v>
       </c>
       <c r="C4" s="50">
@@ -7372,55 +7380,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="16">
         <v>7870266</v>
       </c>
       <c r="C4" s="17">
@@ -7650,55 +7658,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="16">
         <v>11812140</v>
       </c>
       <c r="C4" s="17">
@@ -7928,55 +7936,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N27" sqref="N27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="30">
         <v>20827986</v>
       </c>
       <c r="C4" s="31">
@@ -8193,68 +8201,68 @@
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="34">
         <v>519951</v>
       </c>
       <c r="C24" s="37">
         <v>7160.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="16">
         <v>25375093</v>
       </c>
       <c r="C4" s="17">
@@ -8287,120 +8295,120 @@
       <c r="A7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="18">
         <v>15000</v>
       </c>
       <c r="C7" s="17">
         <v>7.8</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="16">
         <v>718690</v>
       </c>
       <c r="C8" s="17">
         <v>46.6</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="54">
+      <c r="B9" s="52">
         <v>76500</v>
       </c>
-      <c r="C9" s="55">
+      <c r="C9" s="53">
         <v>115.5</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>127000</v>
       </c>
       <c r="C10" s="17">
         <v>156.80000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="16">
         <v>125072</v>
       </c>
       <c r="C11" s="17">
         <v>95.4</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>436000</v>
       </c>
       <c r="C12" s="17">
         <v>161.80000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="54">
+      <c r="B13" s="52">
         <v>42900</v>
       </c>
-      <c r="C13" s="55">
+      <c r="C13" s="53">
         <v>182.8</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="54">
+      <c r="B15" s="52">
         <v>60000</v>
       </c>
-      <c r="C15" s="55" t="s">
+      <c r="C15" s="53" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>91800</v>
       </c>
       <c r="C16" s="17">
         <v>130.6</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="16">
         <v>48800</v>
       </c>
       <c r="C17" s="17">
         <v>146.69999999999999</v>
       </c>
     </row>
@@ -8408,131 +8416,131 @@
       <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>4575329</v>
       </c>
       <c r="C18" s="17">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="16">
         <v>40525</v>
       </c>
       <c r="C19" s="17">
         <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="54">
+      <c r="B20" s="52">
         <v>84000</v>
       </c>
-      <c r="C20" s="55">
+      <c r="C20" s="53">
         <v>39961.9</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>63500</v>
       </c>
       <c r="C21" s="17">
         <v>60.5</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="16">
         <v>67940</v>
       </c>
       <c r="C22" s="17">
         <v>488.6</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="16">
         <v>521831</v>
       </c>
-      <c r="C24" s="56">
+      <c r="C24" s="54">
         <v>6085.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="16">
         <v>15096292</v>
       </c>
       <c r="C4" s="17">
@@ -8735,95 +8743,373 @@
       </c>
       <c r="C22" s="17">
         <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="18">
         <v>70000</v>
       </c>
       <c r="C23" s="17">
         <v>147.30000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="16">
         <v>43164</v>
       </c>
       <c r="C24" s="17">
         <v>16.100000000000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="P14" sqref="P14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="16">
+        <v>37468866</v>
+      </c>
+      <c r="C4" s="17">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18">
+        <v>25957885</v>
+      </c>
+      <c r="C5" s="17">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="16">
+        <v>248246</v>
+      </c>
+      <c r="C6" s="17">
+        <v>363.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="18">
+        <v>22000</v>
+      </c>
+      <c r="C7" s="17">
+        <v>11.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="16">
+        <v>1089590</v>
+      </c>
+      <c r="C8" s="17">
+        <v>47.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="52">
+        <v>496500</v>
+      </c>
+      <c r="C9" s="53">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="18">
+        <v>207000</v>
+      </c>
+      <c r="C10" s="17">
+        <v>175.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="16">
+        <v>167967</v>
+      </c>
+      <c r="C11" s="17">
+        <v>83.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="18">
+        <v>439000</v>
+      </c>
+      <c r="C12" s="17">
+        <v>139.19999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="52">
+        <v>42900</v>
+      </c>
+      <c r="C13" s="53">
+        <v>183.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="17">
+        <v>1367.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="52">
+        <v>60000</v>
+      </c>
+      <c r="C15" s="53">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="18">
+        <v>316800</v>
+      </c>
+      <c r="C16" s="17">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="16">
+        <v>59700</v>
+      </c>
+      <c r="C17" s="17">
+        <v>48.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="18">
+        <v>6936569</v>
+      </c>
+      <c r="C18" s="17">
+        <v>83.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="16">
+        <v>46090</v>
+      </c>
+      <c r="C19" s="17">
+        <v>127.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="52">
+        <v>84000</v>
+      </c>
+      <c r="C20" s="53">
+        <v>6705</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="18">
+        <v>121700</v>
+      </c>
+      <c r="C21" s="17">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>67940</v>
+      </c>
+      <c r="C22" s="17">
+        <v>487.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="18">
+        <v>105090</v>
+      </c>
+      <c r="C23" s="17">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="16">
+        <v>525751</v>
+      </c>
+      <c r="C24" s="54">
+        <v>203.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -9144,55 +9430,55 @@
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -9513,55 +9799,55 @@
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -9882,55 +10168,55 @@
       <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -10251,55 +10537,55 @@
       <selection activeCell="K17" sqref="K16:K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -10620,55 +10906,55 @@
       <selection activeCell="I38" sqref="I38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -10970,77 +11256,78 @@
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>29</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
       <vt:lpstr>04.2026</vt:lpstr>
       <vt:lpstr>05.2026</vt:lpstr>
+      <vt:lpstr>06.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>