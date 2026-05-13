--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="8715" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="8715"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_к_мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к_пер" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I8" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -421,85 +421,85 @@
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -776,155 +776,155 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I33" sqref="I33"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="54"/>
-      <c r="B2" s="44" t="s">
+      <c r="A2" s="48"/>
+      <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="44" t="s">
+      <c r="C2" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="44" t="s">
+      <c r="D2" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="44" t="s">
+      <c r="E2" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="44" t="s">
+      <c r="F2" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="44" t="s">
+      <c r="G2" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="44" t="s">
+      <c r="H2" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="44" t="s">
+      <c r="I2" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="44" t="s">
+      <c r="J2" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="44" t="s">
+      <c r="K2" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="44" t="s">
+      <c r="L2" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="44" t="s">
+      <c r="M2" s="46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="55"/>
-[...11 lines deleted...]
-      <c r="M3" s="45"/>
+      <c r="A3" s="49"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="49"/>
-[...10 lines deleted...]
-      <c r="M4" s="51"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="55"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2022</v>
       </c>
       <c r="B5" s="1">
         <v>31590970</v>
       </c>
       <c r="C5" s="1">
         <v>28125264</v>
       </c>
       <c r="D5" s="1">
         <v>23584027</v>
       </c>
       <c r="E5" s="1">
         <v>22322551</v>
       </c>
       <c r="F5" s="1">
         <v>21572796</v>
       </c>
       <c r="G5" s="3">
         <v>49143202</v>
       </c>
       <c r="H5" s="1">
         <v>37349325</v>
@@ -1057,77 +1057,79 @@
         <v>50556345</v>
       </c>
       <c r="J8" s="25">
         <v>69155889</v>
       </c>
       <c r="K8" s="27">
         <v>40057191</v>
       </c>
       <c r="L8" s="27">
         <v>67554557</v>
       </c>
       <c r="M8" s="27">
         <v>236434362</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="23">
         <v>2026</v>
       </c>
       <c r="B9" s="24">
         <v>13542943</v>
       </c>
       <c r="C9" s="25">
         <v>13711573</v>
       </c>
-      <c r="D9" s="25"/>
+      <c r="D9" s="25">
+        <v>43694305</v>
+      </c>
       <c r="E9" s="25"/>
       <c r="F9" s="25"/>
       <c r="G9" s="41"/>
       <c r="H9" s="25"/>
       <c r="I9" s="36"/>
       <c r="J9" s="25"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A10" s="46" t="s">
+      <c r="A10" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="47"/>
-[...10 lines deleted...]
-      <c r="M10" s="47"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+      <c r="M10" s="51"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2022</v>
       </c>
       <c r="B11" s="4">
         <v>40.1</v>
       </c>
       <c r="C11" s="7">
         <v>89</v>
       </c>
       <c r="D11" s="4">
         <v>83.5</v>
       </c>
       <c r="E11" s="4">
         <v>93.9</v>
       </c>
       <c r="F11" s="6">
         <v>95.9</v>
       </c>
       <c r="G11" s="6">
         <v>226</v>
       </c>
       <c r="H11" s="5">
         <v>75.5</v>
@@ -1259,77 +1261,79 @@
         <v>89.6</v>
       </c>
       <c r="J14" s="28">
         <v>136.4</v>
       </c>
       <c r="K14" s="31">
         <v>57.6</v>
       </c>
       <c r="L14" s="31">
         <v>168</v>
       </c>
       <c r="M14" s="32">
         <v>349.3</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="23">
         <v>2026</v>
       </c>
       <c r="B15" s="28">
         <v>5.5</v>
       </c>
       <c r="C15" s="29">
         <v>102.7</v>
       </c>
-      <c r="D15" s="28"/>
-      <c r="E15" s="30"/>
+      <c r="D15" s="29">
+        <v>318</v>
+      </c>
+      <c r="E15" s="31"/>
       <c r="F15" s="31"/>
-      <c r="G15" s="28"/>
-      <c r="H15" s="30"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="31"/>
       <c r="I15" s="31"/>
-      <c r="J15" s="28"/>
+      <c r="J15" s="29"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A16" s="46" t="s">
+      <c r="A16" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="47"/>
-[...10 lines deleted...]
-      <c r="M16" s="47"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="51"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>2022</v>
       </c>
       <c r="B17" s="4">
         <v>104.5</v>
       </c>
       <c r="C17" s="7">
         <v>180.3</v>
       </c>
       <c r="D17" s="7">
         <v>78</v>
       </c>
       <c r="E17" s="4">
         <v>122.7</v>
       </c>
       <c r="F17" s="5">
         <v>71.900000000000006</v>
       </c>
       <c r="G17" s="5">
         <v>105.9</v>
       </c>
       <c r="H17" s="6">
         <v>125.1</v>
@@ -1461,202 +1465,204 @@
         <v>97.5</v>
       </c>
       <c r="J20" s="11">
         <v>113.5</v>
       </c>
       <c r="K20" s="17">
         <v>61</v>
       </c>
       <c r="L20" s="17">
         <v>121.9</v>
       </c>
       <c r="M20" s="11">
         <v>158.69999999999999</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="11">
         <v>66.7</v>
       </c>
       <c r="C21" s="11">
         <v>17.399999999999999</v>
       </c>
-      <c r="D21" s="11"/>
+      <c r="D21" s="11">
+        <v>146.9</v>
+      </c>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="H23" s="39"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="H28" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A10:M10"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
-    <mergeCell ref="A16:M16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G35" sqref="G35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="11.140625" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="54"/>
-      <c r="B2" s="44" t="s">
+      <c r="A2" s="48"/>
+      <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="44" t="s">
+      <c r="C2" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="D2" s="44" t="s">
+      <c r="D2" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="E2" s="44" t="s">
+      <c r="E2" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="F2" s="44" t="s">
+      <c r="F2" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="G2" s="44" t="s">
+      <c r="G2" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="H2" s="44" t="s">
+      <c r="H2" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="I2" s="44" t="s">
+      <c r="I2" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="J2" s="44" t="s">
+      <c r="J2" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="K2" s="44" t="s">
+      <c r="K2" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="L2" s="44" t="s">
+      <c r="L2" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="M2" s="44" t="s">
+      <c r="M2" s="46" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="55"/>
-[...11 lines deleted...]
-      <c r="M3" s="45"/>
+      <c r="A3" s="49"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="49"/>
-[...10 lines deleted...]
-      <c r="M4" s="51"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="55"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2022</v>
       </c>
       <c r="B5" s="1">
         <v>31590970</v>
       </c>
       <c r="C5" s="1">
         <v>59716234</v>
       </c>
       <c r="D5" s="1">
         <v>83300261</v>
       </c>
       <c r="E5" s="1">
         <v>105622812</v>
       </c>
       <c r="F5" s="1">
         <v>127195608</v>
       </c>
       <c r="G5" s="3">
         <v>176338809</v>
       </c>
       <c r="H5" s="1">
         <v>213688134</v>
@@ -1788,77 +1794,79 @@
         <v>379654780</v>
       </c>
       <c r="J8" s="10">
         <v>448810669</v>
       </c>
       <c r="K8" s="27">
         <v>488867860</v>
       </c>
       <c r="L8" s="27">
         <v>556422417</v>
       </c>
       <c r="M8" s="27">
         <v>792856779</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="23">
         <v>2026</v>
       </c>
       <c r="B9" s="24">
         <v>13542943</v>
       </c>
       <c r="C9" s="10">
         <v>27254516</v>
       </c>
-      <c r="D9" s="25"/>
+      <c r="D9" s="25">
+        <v>70948821</v>
+      </c>
       <c r="E9" s="25"/>
       <c r="F9" s="25"/>
       <c r="G9" s="26"/>
       <c r="H9" s="25"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A10" s="46" t="s">
+      <c r="A10" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="47"/>
-[...10 lines deleted...]
-      <c r="M10" s="47"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+      <c r="M10" s="51"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2022</v>
       </c>
       <c r="B11" s="4">
         <v>104.5</v>
       </c>
       <c r="C11" s="7">
         <v>130.6</v>
       </c>
       <c r="D11" s="9">
         <v>109.7</v>
       </c>
       <c r="E11" s="4">
         <v>112.5</v>
       </c>
       <c r="F11" s="5">
         <v>102.7</v>
       </c>
       <c r="G11" s="5">
         <v>103.5</v>
       </c>
       <c r="H11" s="6">
         <v>106.7</v>
@@ -1990,92 +1998,94 @@
         <v>113.4</v>
       </c>
       <c r="J14" s="5">
         <v>113.6</v>
       </c>
       <c r="K14" s="6">
         <v>106</v>
       </c>
       <c r="L14" s="5">
         <v>107.8</v>
       </c>
       <c r="M14" s="6">
         <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="33">
         <v>2026</v>
       </c>
       <c r="B15" s="42">
         <v>66.7</v>
       </c>
       <c r="C15" s="43">
         <v>27.3</v>
       </c>
-      <c r="D15" s="43"/>
+      <c r="D15" s="43">
+        <v>55</v>
+      </c>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K16" s="37"/>
     </row>
     <row r="17" spans="6:11" x14ac:dyDescent="0.25">
       <c r="K17" s="37"/>
     </row>
     <row r="19" spans="6:11" x14ac:dyDescent="0.25">
       <c r="G19" s="37"/>
     </row>
     <row r="20" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F20" s="13"/>
       <c r="G20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A10:M10"/>
-[...4 lines deleted...]
-    <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>инд_мес_к_мес</vt:lpstr>
       <vt:lpstr>инд_пер_к_пер</vt:lpstr>