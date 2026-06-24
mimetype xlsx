--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="8715"/>
+    <workbookView xWindow="0" yWindow="60" windowWidth="15360" windowHeight="8655"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_к_мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к_пер" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I8" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -777,60 +777,60 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H22" sqref="H22"/>
+      <selection activeCell="H32" sqref="H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="9" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
@@ -1060,52 +1060,56 @@
         <v>69155889</v>
       </c>
       <c r="K8" s="27">
         <v>40057191</v>
       </c>
       <c r="L8" s="27">
         <v>67554557</v>
       </c>
       <c r="M8" s="27">
         <v>236434362</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="23">
         <v>2026</v>
       </c>
       <c r="B9" s="24">
         <v>13542943</v>
       </c>
       <c r="C9" s="25">
         <v>13711573</v>
       </c>
       <c r="D9" s="25">
         <v>43694305</v>
       </c>
-      <c r="E9" s="25"/>
-      <c r="F9" s="25"/>
+      <c r="E9" s="25">
+        <v>91897124</v>
+      </c>
+      <c r="F9" s="25">
+        <v>46936757</v>
+      </c>
       <c r="G9" s="41"/>
       <c r="H9" s="25"/>
       <c r="I9" s="36"/>
       <c r="J9" s="25"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="51"/>
       <c r="C10" s="51"/>
       <c r="D10" s="51"/>
       <c r="E10" s="51"/>
       <c r="F10" s="51"/>
       <c r="G10" s="51"/>
       <c r="H10" s="51"/>
       <c r="I10" s="51"/>
       <c r="J10" s="51"/>
       <c r="K10" s="51"/>
       <c r="L10" s="51"/>
       <c r="M10" s="51"/>
     </row>
@@ -1264,52 +1268,56 @@
         <v>136.4</v>
       </c>
       <c r="K14" s="31">
         <v>57.6</v>
       </c>
       <c r="L14" s="31">
         <v>168</v>
       </c>
       <c r="M14" s="32">
         <v>349.3</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="23">
         <v>2026</v>
       </c>
       <c r="B15" s="28">
         <v>5.5</v>
       </c>
       <c r="C15" s="29">
         <v>102.7</v>
       </c>
       <c r="D15" s="29">
         <v>318</v>
       </c>
-      <c r="E15" s="31"/>
-      <c r="F15" s="31"/>
+      <c r="E15" s="31">
+        <v>211.4</v>
+      </c>
+      <c r="F15" s="31">
+        <v>50.6</v>
+      </c>
       <c r="G15" s="29"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="29"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="51"/>
       <c r="C16" s="51"/>
       <c r="D16" s="51"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="51"/>
       <c r="I16" s="51"/>
       <c r="J16" s="51"/>
       <c r="K16" s="51"/>
       <c r="L16" s="51"/>
       <c r="M16" s="51"/>
     </row>
@@ -1468,97 +1476,101 @@
         <v>113.5</v>
       </c>
       <c r="K20" s="17">
         <v>61</v>
       </c>
       <c r="L20" s="17">
         <v>121.9</v>
       </c>
       <c r="M20" s="11">
         <v>158.69999999999999</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="11">
         <v>66.7</v>
       </c>
       <c r="C21" s="11">
         <v>17.399999999999999</v>
       </c>
       <c r="D21" s="11">
         <v>146.9</v>
       </c>
-      <c r="E21" s="11"/>
-      <c r="F21" s="11"/>
+      <c r="E21" s="11">
+        <v>286.89999999999998</v>
+      </c>
+      <c r="F21" s="11">
+        <v>71.7</v>
+      </c>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="H23" s="39"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="H28" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+      <selection activeCell="B15" sqref="B15:F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="11.140625" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
@@ -1797,52 +1809,56 @@
         <v>448810669</v>
       </c>
       <c r="K8" s="27">
         <v>488867860</v>
       </c>
       <c r="L8" s="27">
         <v>556422417</v>
       </c>
       <c r="M8" s="27">
         <v>792856779</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="23">
         <v>2026</v>
       </c>
       <c r="B9" s="24">
         <v>13542943</v>
       </c>
       <c r="C9" s="10">
         <v>27254516</v>
       </c>
       <c r="D9" s="25">
         <v>70948821</v>
       </c>
-      <c r="E9" s="25"/>
-      <c r="F9" s="25"/>
+      <c r="E9" s="25">
+        <v>162845945</v>
+      </c>
+      <c r="F9" s="25">
+        <v>209782702</v>
+      </c>
       <c r="G9" s="26"/>
       <c r="H9" s="25"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="51"/>
       <c r="C10" s="51"/>
       <c r="D10" s="51"/>
       <c r="E10" s="51"/>
       <c r="F10" s="51"/>
       <c r="G10" s="51"/>
       <c r="H10" s="51"/>
       <c r="I10" s="51"/>
       <c r="J10" s="51"/>
       <c r="K10" s="51"/>
       <c r="L10" s="51"/>
       <c r="M10" s="51"/>
     </row>
@@ -2001,52 +2017,56 @@
         <v>113.6</v>
       </c>
       <c r="K14" s="6">
         <v>106</v>
       </c>
       <c r="L14" s="5">
         <v>107.8</v>
       </c>
       <c r="M14" s="6">
         <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="33">
         <v>2026</v>
       </c>
       <c r="B15" s="42">
         <v>66.7</v>
       </c>
       <c r="C15" s="43">
         <v>27.3</v>
       </c>
       <c r="D15" s="43">
         <v>55</v>
       </c>
-      <c r="E15" s="43"/>
-      <c r="F15" s="43"/>
+      <c r="E15" s="43">
+        <v>101.2</v>
+      </c>
+      <c r="F15" s="43">
+        <v>92.5</v>
+      </c>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K16" s="37"/>
     </row>
     <row r="17" spans="6:11" x14ac:dyDescent="0.25">
       <c r="K17" s="37"/>
     </row>
     <row r="19" spans="6:11" x14ac:dyDescent="0.25">
       <c r="G19" s="37"/>
     </row>
     <row r="20" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F20" s="13"/>
       <c r="G20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>