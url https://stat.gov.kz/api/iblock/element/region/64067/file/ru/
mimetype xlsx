--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -3,62 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="60" windowWidth="15360" windowHeight="8655"/>
+    <workbookView xWindow="0" yWindow="60" windowWidth="15360" windowHeight="8655" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_к_мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к_пер" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G9" i="1" l="1"/>
   <c r="I8" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -421,85 +422,85 @@
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -776,155 +777,155 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H32" sqref="H32"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="9" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...10 lines deleted...]
-      <c r="M1" s="45"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="48"/>
-      <c r="B2" s="46" t="s">
+      <c r="A2" s="54"/>
+      <c r="B2" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="46" t="s">
+      <c r="C2" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="46" t="s">
+      <c r="D2" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="46" t="s">
+      <c r="E2" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="46" t="s">
+      <c r="F2" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="46" t="s">
+      <c r="G2" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="46" t="s">
+      <c r="H2" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="46" t="s">
+      <c r="I2" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="46" t="s">
+      <c r="J2" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="46" t="s">
+      <c r="K2" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="46" t="s">
+      <c r="L2" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="46" t="s">
+      <c r="M2" s="52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="49"/>
-[...11 lines deleted...]
-      <c r="M3" s="47"/>
+      <c r="A3" s="55"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="53"/>
-[...10 lines deleted...]
-      <c r="M4" s="55"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="49"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2022</v>
       </c>
       <c r="B5" s="1">
         <v>31590970</v>
       </c>
       <c r="C5" s="1">
         <v>28125264</v>
       </c>
       <c r="D5" s="1">
         <v>23584027</v>
       </c>
       <c r="E5" s="1">
         <v>22322551</v>
       </c>
       <c r="F5" s="1">
         <v>21572796</v>
       </c>
       <c r="G5" s="3">
         <v>49143202</v>
       </c>
       <c r="H5" s="1">
         <v>37349325</v>
@@ -1066,74 +1067,77 @@
         <v>67554557</v>
       </c>
       <c r="M8" s="27">
         <v>236434362</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="23">
         <v>2026</v>
       </c>
       <c r="B9" s="24">
         <v>13542943</v>
       </c>
       <c r="C9" s="25">
         <v>13711573</v>
       </c>
       <c r="D9" s="25">
         <v>43694305</v>
       </c>
       <c r="E9" s="25">
         <v>91897124</v>
       </c>
       <c r="F9" s="25">
         <v>46936757</v>
       </c>
-      <c r="G9" s="41"/>
+      <c r="G9" s="10">
+        <f>инд_пер_к_пер!G9-инд_пер_к_пер!F9</f>
+        <v>86227608</v>
+      </c>
       <c r="H9" s="25"/>
       <c r="I9" s="36"/>
       <c r="J9" s="25"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A10" s="50" t="s">
+      <c r="A10" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="51"/>
-[...10 lines deleted...]
-      <c r="M10" s="51"/>
+      <c r="B10" s="45"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2022</v>
       </c>
       <c r="B11" s="4">
         <v>40.1</v>
       </c>
       <c r="C11" s="7">
         <v>89</v>
       </c>
       <c r="D11" s="4">
         <v>83.5</v>
       </c>
       <c r="E11" s="4">
         <v>93.9</v>
       </c>
       <c r="F11" s="6">
         <v>95.9</v>
       </c>
       <c r="G11" s="6">
         <v>226</v>
       </c>
       <c r="H11" s="5">
         <v>75.5</v>
@@ -1274,74 +1278,76 @@
         <v>168</v>
       </c>
       <c r="M14" s="32">
         <v>349.3</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="23">
         <v>2026</v>
       </c>
       <c r="B15" s="28">
         <v>5.5</v>
       </c>
       <c r="C15" s="29">
         <v>102.7</v>
       </c>
       <c r="D15" s="29">
         <v>318</v>
       </c>
       <c r="E15" s="31">
         <v>211.4</v>
       </c>
       <c r="F15" s="31">
         <v>50.6</v>
       </c>
-      <c r="G15" s="29"/>
+      <c r="G15" s="29">
+        <v>182.8</v>
+      </c>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="29"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A16" s="50" t="s">
+      <c r="A16" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="51"/>
-[...10 lines deleted...]
-      <c r="M16" s="51"/>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>2022</v>
       </c>
       <c r="B17" s="4">
         <v>104.5</v>
       </c>
       <c r="C17" s="7">
         <v>180.3</v>
       </c>
       <c r="D17" s="7">
         <v>78</v>
       </c>
       <c r="E17" s="4">
         <v>122.7</v>
       </c>
       <c r="F17" s="5">
         <v>71.900000000000006</v>
       </c>
       <c r="G17" s="5">
         <v>105.9</v>
       </c>
       <c r="H17" s="6">
         <v>125.1</v>
@@ -1482,199 +1488,201 @@
         <v>121.9</v>
       </c>
       <c r="M20" s="11">
         <v>158.69999999999999</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="11">
         <v>66.7</v>
       </c>
       <c r="C21" s="11">
         <v>17.399999999999999</v>
       </c>
       <c r="D21" s="11">
         <v>146.9</v>
       </c>
       <c r="E21" s="11">
         <v>286.89999999999998</v>
       </c>
       <c r="F21" s="11">
         <v>71.7</v>
       </c>
-      <c r="G21" s="11"/>
+      <c r="G21" s="17">
+        <v>141</v>
+      </c>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="H23" s="39"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="H28" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="G2:G3"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
-    <mergeCell ref="G2:G3"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:F15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" customWidth="1"/>
     <col min="5" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="11.140625" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...10 lines deleted...]
-      <c r="M1" s="45"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="48"/>
-      <c r="B2" s="46" t="s">
+      <c r="A2" s="54"/>
+      <c r="B2" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="46" t="s">
+      <c r="C2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="D2" s="46" t="s">
+      <c r="D2" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="E2" s="46" t="s">
+      <c r="E2" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="F2" s="46" t="s">
+      <c r="F2" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="G2" s="46" t="s">
+      <c r="G2" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="H2" s="46" t="s">
+      <c r="H2" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="I2" s="46" t="s">
+      <c r="I2" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="J2" s="46" t="s">
+      <c r="J2" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="K2" s="46" t="s">
+      <c r="K2" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="L2" s="46" t="s">
+      <c r="L2" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="M2" s="46" t="s">
+      <c r="M2" s="52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="49"/>
-[...11 lines deleted...]
-      <c r="M3" s="47"/>
+      <c r="A3" s="55"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="53"/>
-[...10 lines deleted...]
-      <c r="M4" s="55"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="49"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2022</v>
       </c>
       <c r="B5" s="1">
         <v>31590970</v>
       </c>
       <c r="C5" s="1">
         <v>59716234</v>
       </c>
       <c r="D5" s="1">
         <v>83300261</v>
       </c>
       <c r="E5" s="1">
         <v>105622812</v>
       </c>
       <c r="F5" s="1">
         <v>127195608</v>
       </c>
       <c r="G5" s="3">
         <v>176338809</v>
       </c>
       <c r="H5" s="1">
         <v>213688134</v>
@@ -1815,74 +1823,76 @@
         <v>556422417</v>
       </c>
       <c r="M8" s="27">
         <v>792856779</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="23">
         <v>2026</v>
       </c>
       <c r="B9" s="24">
         <v>13542943</v>
       </c>
       <c r="C9" s="10">
         <v>27254516</v>
       </c>
       <c r="D9" s="25">
         <v>70948821</v>
       </c>
       <c r="E9" s="25">
         <v>162845945</v>
       </c>
       <c r="F9" s="25">
         <v>209782702</v>
       </c>
-      <c r="G9" s="26"/>
+      <c r="G9" s="10">
+        <v>296010310</v>
+      </c>
       <c r="H9" s="25"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A10" s="50" t="s">
+      <c r="A10" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="51"/>
-[...10 lines deleted...]
-      <c r="M10" s="51"/>
+      <c r="B10" s="45"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2022</v>
       </c>
       <c r="B11" s="4">
         <v>104.5</v>
       </c>
       <c r="C11" s="7">
         <v>130.6</v>
       </c>
       <c r="D11" s="9">
         <v>109.7</v>
       </c>
       <c r="E11" s="4">
         <v>112.5</v>
       </c>
       <c r="F11" s="5">
         <v>102.7</v>
       </c>
       <c r="G11" s="5">
         <v>103.5</v>
       </c>
       <c r="H11" s="6">
         <v>106.7</v>
@@ -2023,92 +2033,94 @@
         <v>107.8</v>
       </c>
       <c r="M14" s="6">
         <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="33">
         <v>2026</v>
       </c>
       <c r="B15" s="42">
         <v>66.7</v>
       </c>
       <c r="C15" s="43">
         <v>27.3</v>
       </c>
       <c r="D15" s="43">
         <v>55</v>
       </c>
       <c r="E15" s="43">
         <v>101.2</v>
       </c>
       <c r="F15" s="43">
         <v>92.5</v>
       </c>
-      <c r="G15" s="43"/>
+      <c r="G15" s="43">
+        <v>102.9</v>
+      </c>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K16" s="37"/>
     </row>
     <row r="17" spans="6:11" x14ac:dyDescent="0.25">
       <c r="K17" s="37"/>
     </row>
     <row r="19" spans="6:11" x14ac:dyDescent="0.25">
       <c r="G19" s="37"/>
     </row>
     <row r="20" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F20" s="13"/>
       <c r="G20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
-    <mergeCell ref="A10:M10"/>
-[...4 lines deleted...]
-    <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>инд_мес_к_мес</vt:lpstr>
       <vt:lpstr>инд_пер_к_пер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>