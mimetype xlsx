--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -9,103 +9,105 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="60" windowWidth="28800" windowHeight="11775" tabRatio="842" firstSheet="2" activeTab="25"/>
+    <workbookView xWindow="0" yWindow="60" windowWidth="28800" windowHeight="11775" tabRatio="842" firstSheet="7" activeTab="26"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="5" r:id="rId1"/>
     <sheet name="01-02" sheetId="6" r:id="rId2"/>
     <sheet name="01-03" sheetId="7" r:id="rId3"/>
     <sheet name="01-04" sheetId="8" r:id="rId4"/>
     <sheet name="01-05" sheetId="9" r:id="rId5"/>
     <sheet name="01-06" sheetId="10" r:id="rId6"/>
     <sheet name="01-07" sheetId="11" r:id="rId7"/>
     <sheet name="01-08" sheetId="12" r:id="rId8"/>
     <sheet name="01-09" sheetId="13" r:id="rId9"/>
     <sheet name="01-10" sheetId="14" r:id="rId10"/>
     <sheet name="01-11" sheetId="15" r:id="rId11"/>
     <sheet name="01-12" sheetId="16" r:id="rId12"/>
     <sheet name="01.2025" sheetId="17" r:id="rId13"/>
     <sheet name="02.2025" sheetId="18" r:id="rId14"/>
     <sheet name="03.2025" sheetId="19" r:id="rId15"/>
     <sheet name="04.2025" sheetId="20" r:id="rId16"/>
     <sheet name="05.2025" sheetId="21" r:id="rId17"/>
     <sheet name="06.2025" sheetId="22" r:id="rId18"/>
     <sheet name="07.2025" sheetId="23" r:id="rId19"/>
     <sheet name="08.2025" sheetId="24" r:id="rId20"/>
     <sheet name="09.2025" sheetId="25" r:id="rId21"/>
     <sheet name="10.2025" sheetId="26" r:id="rId22"/>
     <sheet name="11.2025" sheetId="27" r:id="rId23"/>
     <sheet name="12.2025" sheetId="28" r:id="rId24"/>
     <sheet name="01.2026" sheetId="29" r:id="rId25"/>
     <sheet name="02.2026" sheetId="30" r:id="rId26"/>
+    <sheet name="03.2026" sheetId="31" r:id="rId27"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="79">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t>Алтынсаринский</t>
   </si>
   <si>
     <t>Амангельдинский</t>
   </si>
   <si>
     <t>Аулиекольский</t>
   </si>
   <si>
     <t>Денисовский</t>
   </si>
   <si>
     <t>Джангельдинский</t>
   </si>
   <si>
@@ -292,50 +294,56 @@
     <t>в % к январю-октябрю 2024г.</t>
   </si>
   <si>
     <t>(январь-ноябрь 2025г.)</t>
   </si>
   <si>
     <t>в % к январю-ноябрю 2024г.</t>
   </si>
   <si>
     <t>(январь-декабрь 2025г.)</t>
   </si>
   <si>
     <t>в % к 2024г.</t>
   </si>
   <si>
     <t>в % к январю 2025г.</t>
   </si>
   <si>
     <t>(январь 2026г.)</t>
   </si>
   <si>
     <t>(январь-февраль 2026г.)</t>
   </si>
   <si>
     <t>в % к январю-февралю 2025г.</t>
+  </si>
+  <si>
+    <t>(январь-март 2026г.)</t>
+  </si>
+  <si>
+    <t>в % к январю-марту 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1331,51 +1339,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7146,52 +7154,52 @@
     </row>
     <row r="25" spans="1:3" s="53" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="58">
         <v>514835</v>
       </c>
       <c r="C25" s="56">
         <v>225.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:C24"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="61" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
@@ -7430,50 +7438,350 @@
         <v>36.1</v>
       </c>
       <c r="D22" s="1"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>343759</v>
       </c>
       <c r="C23" s="13">
         <v>12.5</v>
       </c>
       <c r="D23" s="1"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="11">
         <v>730380</v>
       </c>
       <c r="C24" s="13">
         <v>261</v>
+      </c>
+      <c r="D24" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H15" sqref="H15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="24.140625" customWidth="1"/>
+    <col min="2" max="2" width="16.42578125" customWidth="1"/>
+    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="61" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+    </row>
+    <row r="3" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D3" s="1"/>
+    </row>
+    <row r="4" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="11">
+        <v>70948821</v>
+      </c>
+      <c r="C4" s="13">
+        <v>55</v>
+      </c>
+      <c r="D4" s="1"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="11">
+        <v>22639015</v>
+      </c>
+      <c r="C5" s="13">
+        <v>35</v>
+      </c>
+      <c r="D5" s="1"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="11">
+        <v>1170278</v>
+      </c>
+      <c r="C6" s="13">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="D6" s="1"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="11">
+        <v>3954535</v>
+      </c>
+      <c r="C7" s="13">
+        <v>43</v>
+      </c>
+      <c r="D7" s="1"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="11">
+        <v>5496236</v>
+      </c>
+      <c r="C8" s="13">
+        <v>38.5</v>
+      </c>
+      <c r="D8" s="1"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="11">
+        <v>4366278</v>
+      </c>
+      <c r="C9" s="13">
+        <v>150.5</v>
+      </c>
+      <c r="D9" s="1"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="11">
+        <v>129582</v>
+      </c>
+      <c r="C10" s="13">
+        <v>91.1</v>
+      </c>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="11">
+        <v>1063580</v>
+      </c>
+      <c r="C11" s="13">
+        <v>92</v>
+      </c>
+      <c r="D11" s="1"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="11">
+        <v>1449523</v>
+      </c>
+      <c r="C12" s="13">
+        <v>103.4</v>
+      </c>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="59">
+        <v>48566</v>
+      </c>
+      <c r="C13" s="13">
+        <v>77.3</v>
+      </c>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="11">
+        <v>2132593</v>
+      </c>
+      <c r="C14" s="13">
+        <v>40.6</v>
+      </c>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="11">
+        <v>1528254</v>
+      </c>
+      <c r="C15" s="13">
+        <v>121.8</v>
+      </c>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="11">
+        <v>1946646</v>
+      </c>
+      <c r="C16" s="13">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="11">
+        <v>3418611</v>
+      </c>
+      <c r="C17" s="13">
+        <v>389.6</v>
+      </c>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="11">
+        <v>5432324</v>
+      </c>
+      <c r="C18" s="13">
+        <v>109.1</v>
+      </c>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="11">
+        <v>327701</v>
+      </c>
+      <c r="C19" s="13">
+        <v>46.9</v>
+      </c>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="11">
+        <v>147944</v>
+      </c>
+      <c r="C20" s="13">
+        <v>260.5</v>
+      </c>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="11">
+        <v>737758</v>
+      </c>
+      <c r="C21" s="13">
+        <v>17.8</v>
+      </c>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="11">
+        <v>10783004</v>
+      </c>
+      <c r="C22" s="13">
+        <v>165</v>
+      </c>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="11">
+        <v>2904979</v>
+      </c>
+      <c r="C23" s="13">
+        <v>105.4</v>
+      </c>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="11">
+        <v>1271411</v>
+      </c>
+      <c r="C24" s="13">
+        <v>125.6</v>
       </c>
       <c r="D24" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
@@ -9554,75 +9862,76 @@
       <c r="C24" s="7">
         <v>106.6</v>
       </c>
       <c r="D24" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
+      <vt:lpstr>03.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>