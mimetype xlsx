--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -10,104 +10,108 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="60" windowWidth="28800" windowHeight="11775" tabRatio="842" firstSheet="7" activeTab="26"/>
+    <workbookView xWindow="0" yWindow="120" windowWidth="28800" windowHeight="11715" tabRatio="842" firstSheet="15" activeTab="28"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="5" r:id="rId1"/>
     <sheet name="01-02" sheetId="6" r:id="rId2"/>
     <sheet name="01-03" sheetId="7" r:id="rId3"/>
     <sheet name="01-04" sheetId="8" r:id="rId4"/>
     <sheet name="01-05" sheetId="9" r:id="rId5"/>
     <sheet name="01-06" sheetId="10" r:id="rId6"/>
     <sheet name="01-07" sheetId="11" r:id="rId7"/>
     <sheet name="01-08" sheetId="12" r:id="rId8"/>
     <sheet name="01-09" sheetId="13" r:id="rId9"/>
     <sheet name="01-10" sheetId="14" r:id="rId10"/>
     <sheet name="01-11" sheetId="15" r:id="rId11"/>
     <sheet name="01-12" sheetId="16" r:id="rId12"/>
     <sheet name="01.2025" sheetId="17" r:id="rId13"/>
     <sheet name="02.2025" sheetId="18" r:id="rId14"/>
     <sheet name="03.2025" sheetId="19" r:id="rId15"/>
     <sheet name="04.2025" sheetId="20" r:id="rId16"/>
     <sheet name="05.2025" sheetId="21" r:id="rId17"/>
     <sheet name="06.2025" sheetId="22" r:id="rId18"/>
     <sheet name="07.2025" sheetId="23" r:id="rId19"/>
     <sheet name="08.2025" sheetId="24" r:id="rId20"/>
     <sheet name="09.2025" sheetId="25" r:id="rId21"/>
     <sheet name="10.2025" sheetId="26" r:id="rId22"/>
     <sheet name="11.2025" sheetId="27" r:id="rId23"/>
     <sheet name="12.2025" sheetId="28" r:id="rId24"/>
     <sheet name="01.2026" sheetId="29" r:id="rId25"/>
     <sheet name="02.2026" sheetId="30" r:id="rId26"/>
     <sheet name="03.2026" sheetId="31" r:id="rId27"/>
+    <sheet name="04.2026" sheetId="33" r:id="rId28"/>
+    <sheet name="05.2026" sheetId="34" r:id="rId29"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="83">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t>Алтынсаринский</t>
   </si>
   <si>
     <t>Амангельдинский</t>
   </si>
   <si>
     <t>Аулиекольский</t>
   </si>
   <si>
     <t>Денисовский</t>
   </si>
   <si>
     <t>Джангельдинский</t>
   </si>
   <si>
@@ -301,60 +305,72 @@
   </si>
   <si>
     <t>(январь-декабрь 2025г.)</t>
   </si>
   <si>
     <t>в % к 2024г.</t>
   </si>
   <si>
     <t>в % к январю 2025г.</t>
   </si>
   <si>
     <t>(январь 2026г.)</t>
   </si>
   <si>
     <t>(январь-февраль 2026г.)</t>
   </si>
   <si>
     <t>в % к январю-февралю 2025г.</t>
   </si>
   <si>
     <t>(январь-март 2026г.)</t>
   </si>
   <si>
     <t>в % к январю-марту 2025г.</t>
   </si>
+  <si>
+    <t>(январь-апрель 2026г.)</t>
+  </si>
+  <si>
+    <t>в % к январю-апрелю 2025г.</t>
+  </si>
+  <si>
+    <t>(январь-май 2026г.)</t>
+  </si>
+  <si>
+    <t>в % к январю-маю 2025г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1016,208 +1032,208 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="27" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="13" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="13" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="132" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="28" fillId="2" borderId="13" xfId="132" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="28" fillId="2" borderId="13" xfId="132" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="132" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="132" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="132" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="132" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="132" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="31" fillId="0" borderId="0" xfId="132" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="15" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="15" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="15" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="15" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="15" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="29" fillId="0" borderId="15" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="29" fillId="0" borderId="15" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="15" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="32" fillId="0" borderId="15" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="33" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="15" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="33" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="33" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="34" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="29" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="29" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="13" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="134">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="7"/>
@@ -1339,51 +1355,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4043,51 +4059,51 @@
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="27">
         <v>1644669</v>
       </c>
       <c r="C25" s="37">
         <v>100.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K32" sqref="K32"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="62" t="s">
         <v>57</v>
       </c>
       <c r="B2" s="62"/>
       <c r="C2" s="62"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="40"/>
@@ -7454,51 +7470,51 @@
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="11">
         <v>730380</v>
       </c>
       <c r="C24" s="13">
         <v>261</v>
       </c>
       <c r="D24" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="61" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="61"/>
       <c r="C2" s="61"/>
     </row>
     <row r="3" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
@@ -7740,50 +7756,606 @@
       <c r="D22" s="1"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>2904979</v>
       </c>
       <c r="C23" s="13">
         <v>105.4</v>
       </c>
       <c r="D23" s="1"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="11">
         <v>1271411</v>
       </c>
       <c r="C24" s="13">
         <v>125.6</v>
       </c>
       <c r="D24" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="T30" sqref="T30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="21.140625" customWidth="1"/>
+    <col min="2" max="2" width="20.5703125" customWidth="1"/>
+    <col min="3" max="3" width="19.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+    </row>
+    <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="40"/>
+      <c r="B4" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="42" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="25">
+        <v>162845945</v>
+      </c>
+      <c r="C5" s="36">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="24">
+        <v>86820537</v>
+      </c>
+      <c r="C6" s="37">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="24">
+        <v>2363171</v>
+      </c>
+      <c r="C7" s="37">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="24">
+        <v>4923984</v>
+      </c>
+      <c r="C8" s="37">
+        <v>39.200000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="24">
+        <v>10294952</v>
+      </c>
+      <c r="C9" s="37">
+        <v>61.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="24">
+        <v>5085875</v>
+      </c>
+      <c r="C10" s="37">
+        <v>160.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="24">
+        <v>272592</v>
+      </c>
+      <c r="C11" s="37">
+        <v>140.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="24">
+        <v>1990423</v>
+      </c>
+      <c r="C12" s="37">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="26">
+        <v>1858271</v>
+      </c>
+      <c r="C13" s="37">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="24">
+        <v>67710</v>
+      </c>
+      <c r="C14" s="38">
+        <v>78.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="24">
+        <v>6334242</v>
+      </c>
+      <c r="C15" s="37">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="24">
+        <v>1748892</v>
+      </c>
+      <c r="C16" s="37">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="24">
+        <v>2336719</v>
+      </c>
+      <c r="C17" s="37">
+        <v>46.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="24">
+        <v>4146482</v>
+      </c>
+      <c r="C18" s="37">
+        <v>287.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="24">
+        <v>13563046</v>
+      </c>
+      <c r="C19" s="37">
+        <v>141.69999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="24">
+        <v>595020</v>
+      </c>
+      <c r="C20" s="37">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="24">
+        <v>194061</v>
+      </c>
+      <c r="C21" s="38">
+        <v>230.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="24">
+        <v>960062</v>
+      </c>
+      <c r="C22" s="37">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="24">
+        <v>13786328</v>
+      </c>
+      <c r="C23" s="37">
+        <v>179.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="24">
+        <v>3468374</v>
+      </c>
+      <c r="C24" s="37">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="27">
+        <v>2035205</v>
+      </c>
+      <c r="C25" s="37">
+        <v>117.1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I14" sqref="I14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="21.140625" customWidth="1"/>
+    <col min="2" max="2" width="20.5703125" customWidth="1"/>
+    <col min="3" max="3" width="19.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+    </row>
+    <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="40"/>
+      <c r="B4" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="42" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="25">
+        <v>209782702</v>
+      </c>
+      <c r="C5" s="36">
+        <v>92.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="24">
+        <v>98453017</v>
+      </c>
+      <c r="C6" s="37">
+        <v>83.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="24">
+        <v>5381784</v>
+      </c>
+      <c r="C7" s="37">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="24">
+        <v>9066885</v>
+      </c>
+      <c r="C8" s="37">
+        <v>62.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="24">
+        <v>19941907</v>
+      </c>
+      <c r="C9" s="37">
+        <v>103.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="24">
+        <v>5508700</v>
+      </c>
+      <c r="C10" s="37">
+        <v>161.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="24">
+        <v>339676</v>
+      </c>
+      <c r="C11" s="37">
+        <v>91.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="24">
+        <v>3133574</v>
+      </c>
+      <c r="C12" s="37">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="26">
+        <v>2278906</v>
+      </c>
+      <c r="C13" s="37">
+        <v>93.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="24">
+        <v>67710</v>
+      </c>
+      <c r="C14" s="38">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="24">
+        <v>10616889</v>
+      </c>
+      <c r="C15" s="37">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="24">
+        <v>2225392</v>
+      </c>
+      <c r="C16" s="37">
+        <v>69.599999999999994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="24">
+        <v>3090934</v>
+      </c>
+      <c r="C17" s="37">
+        <v>45.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="24">
+        <v>4359154</v>
+      </c>
+      <c r="C18" s="37">
+        <v>200.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="24">
+        <v>16099708</v>
+      </c>
+      <c r="C19" s="37">
+        <v>130.80000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="24">
+        <v>912149</v>
+      </c>
+      <c r="C20" s="37">
+        <v>45.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="24">
+        <v>290174</v>
+      </c>
+      <c r="C21" s="38">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="24">
+        <v>1872315</v>
+      </c>
+      <c r="C22" s="37">
+        <v>41.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="24">
+        <v>18887705</v>
+      </c>
+      <c r="C23" s="37">
+        <v>214.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="24">
+        <v>4625771</v>
+      </c>
+      <c r="C24" s="37">
+        <v>125.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="27">
+        <v>2630352</v>
+      </c>
+      <c r="C25" s="37">
+        <v>107</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -9862,76 +10434,78 @@
       <c r="C24" s="7">
         <v>106.6</v>
       </c>
       <c r="D24" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
+      <vt:lpstr>04.2026</vt:lpstr>
+      <vt:lpstr>05.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>