--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -12,109 +12,108 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="120" windowWidth="28800" windowHeight="11715" tabRatio="842" firstSheet="15" activeTab="28"/>
+    <workbookView xWindow="0" yWindow="120" windowWidth="15360" windowHeight="8595" tabRatio="868" firstSheet="6" activeTab="29"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="5" r:id="rId1"/>
-[...25 lines deleted...]
-    <sheet name="03.2026" sheetId="31" r:id="rId27"/>
+    <sheet name="01" sheetId="6" r:id="rId1"/>
+    <sheet name="01-02" sheetId="7" r:id="rId2"/>
+    <sheet name="01-03" sheetId="8" r:id="rId3"/>
+    <sheet name="01-04" sheetId="9" r:id="rId4"/>
+    <sheet name="01-05" sheetId="10" r:id="rId5"/>
+    <sheet name="01-06" sheetId="11" r:id="rId6"/>
+    <sheet name="01-07" sheetId="12" r:id="rId7"/>
+    <sheet name="01-08" sheetId="13" r:id="rId8"/>
+    <sheet name="01-09" sheetId="14" r:id="rId9"/>
+    <sheet name="01-10" sheetId="15" r:id="rId10"/>
+    <sheet name="01-11" sheetId="16" r:id="rId11"/>
+    <sheet name="01-12" sheetId="17" r:id="rId12"/>
+    <sheet name="01.2025" sheetId="18" r:id="rId13"/>
+    <sheet name="02.2025" sheetId="19" r:id="rId14"/>
+    <sheet name="03.2025" sheetId="20" r:id="rId15"/>
+    <sheet name="04.2025" sheetId="21" r:id="rId16"/>
+    <sheet name="05.2025" sheetId="22" r:id="rId17"/>
+    <sheet name="06.2025" sheetId="23" r:id="rId18"/>
+    <sheet name="07.2025" sheetId="24" r:id="rId19"/>
+    <sheet name="08.2025" sheetId="25" r:id="rId20"/>
+    <sheet name="09.2025" sheetId="26" r:id="rId21"/>
+    <sheet name="10.2025" sheetId="27" r:id="rId22"/>
+    <sheet name="11.2025" sheetId="28" r:id="rId23"/>
+    <sheet name="12.2025" sheetId="29" r:id="rId24"/>
+    <sheet name="01.2026" sheetId="30" r:id="rId25"/>
+    <sheet name="02.2026" sheetId="31" r:id="rId26"/>
+    <sheet name="03.2026" sheetId="32" r:id="rId27"/>
     <sheet name="04.2026" sheetId="33" r:id="rId28"/>
     <sheet name="05.2026" sheetId="34" r:id="rId29"/>
+    <sheet name="06.2026" sheetId="35" r:id="rId30"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="83">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="925" uniqueCount="103">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t>Алтынсаринский</t>
   </si>
   <si>
     <t>Амангельдинский</t>
   </si>
   <si>
     <t>Аулиекольский</t>
   </si>
   <si>
     <t>Денисовский</t>
   </si>
   <si>
     <t>Джангельдинский</t>
   </si>
   <si>
     <t>Житикаринский</t>
   </si>
   <si>
@@ -135,260 +134,340 @@
   <si>
     <t>Наурзумский</t>
   </si>
   <si>
     <t>Сарыкольский</t>
   </si>
   <si>
     <t>Узункольский</t>
   </si>
   <si>
     <t>Федоровский</t>
   </si>
   <si>
     <t>г.Костанай</t>
   </si>
   <si>
     <t>г.а.Аркалык</t>
   </si>
   <si>
     <t>г.а.Лисаковск</t>
   </si>
   <si>
     <t>г.а.Рудный</t>
   </si>
   <si>
+    <t xml:space="preserve">    Инвестиции в жилищное строительство</t>
+  </si>
+  <si>
     <t>Беимбета Майлина</t>
   </si>
   <si>
-    <t>в % к январю 2023г.</t>
+    <t>(январь 2024г.)</t>
+  </si>
+  <si>
+    <t>в % к  январю 2023г.</t>
   </si>
   <si>
     <t>(январь-февраль 2024г.)</t>
   </si>
   <si>
-    <t>в % к январю-февралю 2023г.</t>
+    <t>в % к  январю-февралю 2023г.</t>
   </si>
   <si>
     <t>(январь-март 2024г.)</t>
   </si>
   <si>
-    <t>в % к январю-марту 2023г.</t>
+    <t>в % к  январю-марту 2023г.</t>
   </si>
   <si>
     <t>(январь-апрель 2024г.)</t>
   </si>
   <si>
-    <t>в % к январю-апрелю 2023г.</t>
+    <t>в % к  январю-апрелю 2023г.</t>
   </si>
   <si>
     <t>(январь-май 2024г.)</t>
   </si>
   <si>
-    <t>в % к январю-маю 2023г.</t>
+    <t>в % к  январю-маю 2023г.</t>
   </si>
   <si>
     <t>(январь-июнь 2024г.)</t>
   </si>
   <si>
-    <t>в % к январю-июню 2023г.</t>
+    <t>в % к  январю-июню 2023г.</t>
   </si>
   <si>
     <t>(январь-июль 2024г.)</t>
   </si>
   <si>
-    <t>в % к январю-июлю 2023г.</t>
+    <t>в % к  январю-июлю 2023г.</t>
   </si>
   <si>
     <t>(январь-август 2024г.)</t>
   </si>
   <si>
-    <t>в % к январю-августу 2023г.</t>
+    <t>в % к  январю-августу 2023г.</t>
   </si>
   <si>
     <t>(январь-сентябрь 2024г.)</t>
   </si>
   <si>
-    <t>в % к январю-сентябрю 2023г.</t>
+    <t>в % к  январю-сентябрю 2023г.</t>
   </si>
   <si>
     <t>(январь-октябрь 2024г.)</t>
   </si>
   <si>
-    <t>в % к январю-октябрю 2023г.</t>
+    <t>в % к  январю-октябрю 2023г.</t>
   </si>
   <si>
     <t>(январь-ноябрь 2024г.)</t>
   </si>
   <si>
-    <t>в % к январю-ноябрю 2023г.</t>
+    <t>в % к  январю-ноябрю 2023г.</t>
   </si>
   <si>
     <t>(январь-декабрь 2024г.)</t>
   </si>
   <si>
-    <t>в % к 2023г.</t>
-[...1 lines deleted...]
-  <si>
     <t>x</t>
   </si>
   <si>
-    <t>(февраль 2024г.)</t>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 32 777 039</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 26 218 839</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  8 000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  460 037</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2 835 414</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  136 270</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  92 000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  175 617</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  40 635</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  32 557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  37 915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  83 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  144 970</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2 187 477</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  89 052</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  61 400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  57 890</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  70 000</t>
+  </si>
+  <si>
+    <t>в % к  2023г.</t>
   </si>
   <si>
     <t>(январь 2025г.)</t>
   </si>
   <si>
-    <t>-</t>
-[...2 lines deleted...]
-    <t>в % к январю 2024г.</t>
+    <t>в % к  январю 2024г.</t>
   </si>
   <si>
     <t>(январь-февраль 2025г.)</t>
   </si>
   <si>
-    <t>в % к январю-февралю 2024г.</t>
+    <t>в % к  январю-фералю 2024г.</t>
   </si>
   <si>
     <t>(январь-март 2025г.)</t>
   </si>
   <si>
-    <t>в % к январю-марту 2024г.</t>
+    <t>в % к  январю-марту 2024г.</t>
+  </si>
+  <si>
+    <t>в % к  январю-апрелю 2024г.</t>
   </si>
   <si>
     <t>(январь-апрель 2025г.)</t>
   </si>
   <si>
-    <t>в % к январю-апрелю 2024г.</t>
-[...1 lines deleted...]
-  <si>
     <t>(январь-май 2025г.)</t>
   </si>
   <si>
-    <t>в % к январю-маю 2024г.</t>
+    <t>в % к  январю-маю 2024г.</t>
   </si>
   <si>
     <t>(январь-июнь 2025г.)</t>
   </si>
   <si>
-    <t>в % к январю-июню 2024г.</t>
+    <t>в % к  январю-июню 2024г.</t>
   </si>
   <si>
     <t>(январь-июль 2025г.)</t>
   </si>
   <si>
-    <t>в % к январю-июлю 2024г.</t>
+    <t>в % к  январю-июлю 2024г.</t>
   </si>
   <si>
     <t>(январь-август 2025г.)</t>
   </si>
   <si>
-    <t>в % к январю-августу 2024г.</t>
+    <t>в % к  январю-августу 2024г.</t>
   </si>
   <si>
-    <t>(январь-сентябрь 2025г.)</t>
+    <t>(январь-сентябрь2025г.)</t>
   </si>
   <si>
-    <t>в % к январю-сентябрю 2024г.</t>
+    <t>в % к  январю-сентябрю 2024г.</t>
   </si>
   <si>
     <t>(январь-октябрь 2025г.)</t>
   </si>
   <si>
-    <t>в % к январю-октябрю 2024г.</t>
+    <t>в % к  январю-октябрю 2024г.</t>
   </si>
   <si>
     <t>(январь-ноябрь 2025г.)</t>
   </si>
   <si>
-    <t>в % к январю-ноябрю 2024г.</t>
+    <t>в % к  январю-ноябрю 2024г.</t>
   </si>
   <si>
     <t>(январь-декабрь 2025г.)</t>
   </si>
   <si>
     <t>в % к 2024г.</t>
   </si>
   <si>
-    <t>в % к январю 2025г.</t>
+    <t>в % к  январю 2025г.</t>
   </si>
   <si>
     <t>(январь 2026г.)</t>
   </si>
   <si>
+    <t>в % к  январю-февралю 2025г.</t>
+  </si>
+  <si>
     <t>(январь-февраль 2026г.)</t>
   </si>
   <si>
-    <t>в % к январю-февралю 2025г.</t>
+    <t>в % к  январю-марту 2025г.</t>
   </si>
   <si>
     <t>(январь-март 2026г.)</t>
   </si>
   <si>
-    <t>в % к январю-марту 2025г.</t>
-[...1 lines deleted...]
-  <si>
     <t>(январь-апрель 2026г.)</t>
   </si>
   <si>
-    <t>в % к январю-апрелю 2025г.</t>
+    <t>в % к  январю-апрелю 2025г.</t>
   </si>
   <si>
     <t>(январь-май 2026г.)</t>
   </si>
   <si>
-    <t>в % к январю-маю 2025г.</t>
+    <t>в % к  январю-маю 2025г.</t>
+  </si>
+  <si>
+    <t>(январь-июнь 2026г.)</t>
+  </si>
+  <si>
+    <t>в % к  январю-июню 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="7">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -479,154 +558,164 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...28 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color indexed="8"/>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -709,62 +798,75 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
@@ -839,420 +941,349 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...63 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="134">
+  <cellStyleXfs count="138">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...116 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="28" fillId="0" borderId="1" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="37" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...122 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="134">
+  <cellStyles count="138">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 4" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 4" xfId="13"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 3" xfId="15"/>
     <cellStyle name="20% - Акцент5 4" xfId="16"/>
     <cellStyle name="20% - Акцент6 2" xfId="17"/>
     <cellStyle name="20% - Акцент6 3" xfId="18"/>
     <cellStyle name="20% - Акцент6 4" xfId="19"/>
     <cellStyle name="40% - Акцент1 2" xfId="20"/>
     <cellStyle name="40% - Акцент1 3" xfId="21"/>
     <cellStyle name="40% - Акцент1 4" xfId="22"/>
     <cellStyle name="40% - Акцент2 2" xfId="23"/>
     <cellStyle name="40% - Акцент2 3" xfId="24"/>
     <cellStyle name="40% - Акцент2 4" xfId="25"/>
     <cellStyle name="40% - Акцент3 2" xfId="26"/>
@@ -1315,91 +1346,95 @@
     <cellStyle name="Заголовок 1 2" xfId="83"/>
     <cellStyle name="Заголовок 1 3" xfId="84"/>
     <cellStyle name="Заголовок 1 4" xfId="85"/>
     <cellStyle name="Заголовок 2 2" xfId="86"/>
     <cellStyle name="Заголовок 2 3" xfId="87"/>
     <cellStyle name="Заголовок 2 4" xfId="88"/>
     <cellStyle name="Заголовок 3 2" xfId="89"/>
     <cellStyle name="Заголовок 3 3" xfId="90"/>
     <cellStyle name="Заголовок 3 4" xfId="91"/>
     <cellStyle name="Заголовок 4 2" xfId="92"/>
     <cellStyle name="Заголовок 4 3" xfId="93"/>
     <cellStyle name="Заголовок 4 4" xfId="94"/>
     <cellStyle name="Итог 2" xfId="95"/>
     <cellStyle name="Итог 3" xfId="96"/>
     <cellStyle name="Итог 4" xfId="97"/>
     <cellStyle name="Контрольная ячейка 2" xfId="98"/>
     <cellStyle name="Контрольная ячейка 3" xfId="99"/>
     <cellStyle name="Контрольная ячейка 4" xfId="100"/>
     <cellStyle name="Название 2" xfId="101"/>
     <cellStyle name="Название 3" xfId="102"/>
     <cellStyle name="Название 4" xfId="103"/>
     <cellStyle name="Нейтральный 2" xfId="104"/>
     <cellStyle name="Нейтральный 3" xfId="105"/>
     <cellStyle name="Нейтральный 4" xfId="106"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="133"/>
+    <cellStyle name="Обычный 10" xfId="130"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 2 2" xfId="128"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 4" xfId="131"/>
+    <cellStyle name="Обычный 2 2" xfId="127"/>
     <cellStyle name="Обычный 3" xfId="107"/>
-    <cellStyle name="Обычный 3 2" xfId="130"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 5" xfId="132"/>
+    <cellStyle name="Обычный 3 2" xfId="128"/>
+    <cellStyle name="Обычный 3 2 2" xfId="132"/>
+    <cellStyle name="Обычный 4" xfId="131"/>
+    <cellStyle name="Обычный 4 2" xfId="133"/>
+    <cellStyle name="Обычный 5" xfId="134"/>
+    <cellStyle name="Обычный 6" xfId="135"/>
+    <cellStyle name="Обычный 7" xfId="136"/>
+    <cellStyle name="Обычный 8" xfId="137"/>
+    <cellStyle name="Обычный 9" xfId="129"/>
     <cellStyle name="Плохой 2" xfId="108"/>
     <cellStyle name="Плохой 3" xfId="109"/>
     <cellStyle name="Плохой 4" xfId="110"/>
     <cellStyle name="Пояснение 2" xfId="111"/>
     <cellStyle name="Пояснение 3" xfId="112"/>
     <cellStyle name="Пояснение 4" xfId="113"/>
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1647,8865 +1682,9652 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="8.7109375" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" customWidth="1"/>
+    <col min="2" max="2" width="15" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="B4" s="13">
+        <v>8739346</v>
+      </c>
+      <c r="C4" s="14">
+        <v>107.1</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="15">
+        <v>7417744</v>
+      </c>
+      <c r="C5" s="14">
+        <v>113.4</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="14">
+        <v>41.2</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="15">
+        <v>183000</v>
+      </c>
+      <c r="C7" s="14">
+        <v>107.4</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="13">
+        <v>342640</v>
+      </c>
+      <c r="C8" s="14">
+        <v>73.8</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="25">
-[...66 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="B9" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="24">
-[...10 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="B10" s="15">
+        <v>15000</v>
+      </c>
+      <c r="C10" s="14">
+        <v>97.1</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="24">
-[...10 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="B11" s="13">
+        <v>22045</v>
+      </c>
+      <c r="C11" s="14">
+        <v>106.6</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="24">
-[...10 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="B12" s="15">
+        <v>5900</v>
+      </c>
+      <c r="C12" s="14">
+        <v>403</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="26">
-[...10 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="B13" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="24" t="s">
-[...10 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="B14" s="13">
+        <v>6800</v>
+      </c>
+      <c r="C14" s="14">
+        <v>12.3</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="24">
-[...10 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="B15" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="24">
-[...10 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="B16" s="15">
+        <v>7500</v>
+      </c>
+      <c r="C16" s="14">
+        <v>126.8</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="24">
-[...10 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="B17" s="13">
+        <v>30000</v>
+      </c>
+      <c r="C17" s="14">
+        <v>357.1</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="24">
-[...10 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="B18" s="15">
+        <v>643545</v>
+      </c>
+      <c r="C18" s="14">
+        <v>94</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="24">
-[...10 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="B19" s="13">
+        <v>34972</v>
+      </c>
+      <c r="C19" s="14">
+        <v>215.4</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="24">
-[...10 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="B20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="24">
-[...10 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="B21" s="15">
+        <v>15800</v>
+      </c>
+      <c r="C21" s="14">
+        <v>83.4</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="13">
+        <v>11400</v>
+      </c>
+      <c r="C22" s="14">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="24">
-[...24 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="B23" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="24" t="s">
-[...24 lines deleted...]
-      <c r="C25" s="16"/>
+      <c r="B24" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N14" sqref="N14"/>
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="14.85546875" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B4" s="13">
+        <v>64298416</v>
+      </c>
+      <c r="C4" s="14">
+        <v>87.7</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="15">
+        <v>45294640</v>
+      </c>
+      <c r="C5" s="14">
+        <v>75.7</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13">
+        <v>3320473</v>
+      </c>
+      <c r="C6" s="14">
+        <v>1345.7</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="15">
+        <v>599257</v>
+      </c>
+      <c r="C7" s="14">
+        <v>104</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="13">
+        <v>4948004</v>
+      </c>
+      <c r="C8" s="14">
+        <v>86.8</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6">
-[...56 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B9" s="15">
+        <v>169888</v>
+      </c>
+      <c r="C9" s="14">
+        <v>276.5</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="8">
-[...8 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B10" s="13">
+        <v>835320</v>
+      </c>
+      <c r="C10" s="14">
+        <v>1485.7</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="8">
-[...8 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="15">
+        <v>324593</v>
+      </c>
+      <c r="C11" s="14">
+        <v>106.2</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="8">
-[...8 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="13">
+        <v>165425</v>
+      </c>
+      <c r="C12" s="14">
+        <v>170</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="6">
-[...8 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B13" s="15">
+        <v>1241611</v>
+      </c>
+      <c r="C13" s="14">
+        <v>484.4</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="8">
-[...8 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B14" s="13">
+        <v>611722</v>
+      </c>
+      <c r="C14" s="14">
+        <v>213</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="8">
-[...8 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B15" s="15">
+        <v>239919</v>
+      </c>
+      <c r="C15" s="14">
+        <v>297.89999999999998</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="6">
-[...8 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="13">
+        <v>162200</v>
+      </c>
+      <c r="C16" s="14">
+        <v>127.1</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="8">
-[...8 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="15">
+        <v>446420</v>
+      </c>
+      <c r="C17" s="14">
+        <v>217.1</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="8">
-[...8 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B18" s="13">
+        <v>4673686</v>
+      </c>
+      <c r="C18" s="14">
+        <v>113.8</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="8">
-[...8 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B19" s="15">
+        <v>826764</v>
+      </c>
+      <c r="C19" s="14">
+        <v>695.6</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="8">
-[...8 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="13">
+        <v>2000</v>
+      </c>
+      <c r="C20" s="14">
+        <v>1.2</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="8">
-[...8 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="15">
+        <v>104900</v>
+      </c>
+      <c r="C21" s="14">
+        <v>104.6</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="13">
+        <v>140870</v>
+      </c>
+      <c r="C22" s="14">
+        <v>125.5</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="8">
-[...20 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="15">
+        <v>78000</v>
+      </c>
+      <c r="C23" s="14">
+        <v>62.7</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="8">
-[...17 lines deleted...]
-      <c r="D24" s="1"/>
+      <c r="B24" s="13">
+        <v>112724</v>
+      </c>
+      <c r="C24" s="14">
+        <v>12.6</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E24"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+      <selection activeCell="P31" sqref="P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B4" s="13">
+        <v>68486955</v>
+      </c>
+      <c r="C4" s="14">
+        <v>88.6</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="15">
+        <v>47436380</v>
+      </c>
+      <c r="C5" s="14">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13">
+        <v>3320473</v>
+      </c>
+      <c r="C6" s="14">
+        <v>1314.3</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="15">
+        <v>618557</v>
+      </c>
+      <c r="C7" s="14">
+        <v>104.2</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="13">
+        <v>5298010</v>
+      </c>
+      <c r="C8" s="14">
+        <v>92.3</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6">
-[...61 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B9" s="15">
+        <v>209888</v>
+      </c>
+      <c r="C9" s="14">
+        <v>339.6</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="8">
-[...9 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B10" s="13">
+        <v>924697</v>
+      </c>
+      <c r="C10" s="14">
+        <v>1436.2</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="8">
-[...9 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="15">
+        <v>385337</v>
+      </c>
+      <c r="C11" s="14">
+        <v>104.6</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="8">
-[...9 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="13">
+        <v>165425</v>
+      </c>
+      <c r="C12" s="14">
+        <v>161.1</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="6">
-[...9 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B13" s="15">
+        <v>1241611</v>
+      </c>
+      <c r="C13" s="14">
+        <v>483.9</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="8">
-[...9 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B14" s="13">
+        <v>667122</v>
+      </c>
+      <c r="C14" s="14">
+        <v>224.8</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="8">
-[...9 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B15" s="15">
+        <v>243575</v>
+      </c>
+      <c r="C15" s="14">
+        <v>295.2</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="6">
-[...9 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="13">
+        <v>169800</v>
+      </c>
+      <c r="C16" s="14">
+        <v>124.8</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="8">
-[...9 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="15">
+        <v>463970</v>
+      </c>
+      <c r="C17" s="14">
+        <v>222</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="8">
-[...9 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B18" s="13">
+        <v>5903026</v>
+      </c>
+      <c r="C18" s="14">
+        <v>133.5</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="8">
-[...9 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B19" s="15">
+        <v>831270</v>
+      </c>
+      <c r="C19" s="14">
+        <v>655.1</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="8">
-[...9 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="13">
+        <v>2600</v>
+      </c>
+      <c r="C20" s="14">
+        <v>1.4</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="8">
-[...9 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="15">
+        <v>127000</v>
+      </c>
+      <c r="C21" s="14">
+        <v>88.9</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="13">
+        <v>208383</v>
+      </c>
+      <c r="C22" s="14">
+        <v>172.6</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="8">
-[...22 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="15">
+        <v>78000</v>
+      </c>
+      <c r="C23" s="14">
+        <v>38.9</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="8">
-[...19 lines deleted...]
-      <c r="E24" s="34"/>
+      <c r="B24" s="13">
+        <v>191831</v>
+      </c>
+      <c r="C24" s="14">
+        <v>21.4</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R19" sqref="R19"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="14.7109375" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B4" s="21">
+        <v>85864474</v>
+      </c>
+      <c r="C4" s="22">
+        <v>106</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="21">
+        <v>53796232</v>
+      </c>
+      <c r="C5" s="22">
+        <v>80</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="21">
+        <v>3320473</v>
+      </c>
+      <c r="C6" s="22">
+        <v>1634.9</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="21">
+        <v>969253</v>
+      </c>
+      <c r="C7" s="22">
+        <v>163.1</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="21">
+        <v>9491681</v>
+      </c>
+      <c r="C8" s="22">
+        <v>179.7</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="9">
-[...56 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B9" s="21">
+        <v>289588</v>
+      </c>
+      <c r="C9" s="22">
+        <v>270.7</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="9">
-[...8 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B10" s="21">
+        <v>924697</v>
+      </c>
+      <c r="C10" s="22">
+        <v>1434.8</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="9">
-[...8 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="21">
+        <v>409856</v>
+      </c>
+      <c r="C11" s="22">
+        <v>108</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="9">
-[...8 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="21">
+        <v>165425</v>
+      </c>
+      <c r="C12" s="22">
+        <v>160.9</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="9">
-[...8 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B13" s="21">
+        <v>1241611</v>
+      </c>
+      <c r="C13" s="22">
+        <v>316.60000000000002</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="9">
-[...8 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B14" s="21">
+        <v>667122</v>
+      </c>
+      <c r="C14" s="22">
+        <v>224.3</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="9">
-[...8 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B15" s="21">
+        <v>321015</v>
+      </c>
+      <c r="C15" s="22">
+        <v>402.4</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="9">
-[...8 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="21">
+        <v>190800</v>
+      </c>
+      <c r="C16" s="22">
+        <v>118.6</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="9">
-[...8 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="21">
+        <v>517270</v>
+      </c>
+      <c r="C17" s="22">
+        <v>199</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="9">
-[...8 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B18" s="21">
+        <v>12006196</v>
+      </c>
+      <c r="C18" s="22">
+        <v>301.3</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="9">
-[...8 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B19" s="21">
+        <v>832270</v>
+      </c>
+      <c r="C19" s="22">
+        <v>655.29999999999995</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="9">
-[...8 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="21">
+        <v>3100</v>
+      </c>
+      <c r="C20" s="22">
+        <v>1.7</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="9">
-[...8 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="21">
+        <v>153500</v>
+      </c>
+      <c r="C21" s="22">
+        <v>86.8</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="21">
+        <v>231245</v>
+      </c>
+      <c r="C22" s="22">
+        <v>82</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="9">
-[...20 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="21">
+        <v>125450</v>
+      </c>
+      <c r="C23" s="22">
+        <v>54.9</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="9">
-[...17 lines deleted...]
-      <c r="D24" s="1"/>
+      <c r="B24" s="21">
+        <v>207690</v>
+      </c>
+      <c r="C24" s="22">
+        <v>20.3</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:C25"/>
+      <selection sqref="A1:C24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" customWidth="1"/>
-    <col min="2" max="2" width="20.5703125" customWidth="1"/>
-    <col min="3" max="3" width="19.140625" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B4" s="41" t="s">
+      <c r="C3" s="7" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="B4" s="13">
+        <v>4069940</v>
+      </c>
+      <c r="C4" s="14">
+        <v>45.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="15">
+        <v>2203181</v>
+      </c>
+      <c r="C5" s="14">
+        <v>29.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="14">
+        <v>51.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="25">
-[...7 lines deleted...]
-      <c r="A6" s="15" t="s">
+      <c r="B9" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="15">
+        <v>20000</v>
+      </c>
+      <c r="C10" s="14">
+        <v>130.69999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="13">
+        <v>25217</v>
+      </c>
+      <c r="C11" s="14">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="15">
+        <v>256087</v>
+      </c>
+      <c r="C12" s="14">
+        <v>4259.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="15">
+        <v>34000</v>
+      </c>
+      <c r="C16" s="14">
+        <v>444.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="13">
+        <v>5000</v>
+      </c>
+      <c r="C17" s="14">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="15">
+        <v>673701</v>
+      </c>
+      <c r="C18" s="14">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="13">
+        <v>8598</v>
+      </c>
+      <c r="C19" s="14">
+        <v>22.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="15">
+        <v>748456</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I4" sqref="I4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="30">
+        <v>10866271</v>
+      </c>
+      <c r="C4" s="31">
+        <v>82.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="32">
+        <v>8594471</v>
+      </c>
+      <c r="C5" s="33">
+        <v>76.599999999999994</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="24">
-[...7 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="B6" s="34">
+        <v>56000</v>
+      </c>
+      <c r="C6" s="38">
+        <v>1815.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="24">
-[...7 lines deleted...]
-      <c r="A8" s="15" t="s">
+      <c r="B7" s="32">
+        <v>115800</v>
+      </c>
+      <c r="C7" s="33">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="24">
-[...18 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="B8" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="33" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="35">
+        <v>1750</v>
+      </c>
+      <c r="C9" s="36">
+        <v>142.69999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="24">
-[...7 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="B10" s="32">
+        <v>24000</v>
+      </c>
+      <c r="C10" s="33">
+        <v>78.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="24">
-[...7 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="B11" s="34">
+        <v>42622</v>
+      </c>
+      <c r="C11" s="33">
+        <v>89.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="24">
-[...7 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="B12" s="32">
+        <v>256087</v>
+      </c>
+      <c r="C12" s="38">
+        <v>3126.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="26">
-[...7 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="B13" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="24" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="B14" s="34">
+        <v>23200</v>
+      </c>
+      <c r="C14" s="33">
+        <v>157.19999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="24">
-[...7 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="B15" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="24">
-[...7 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="B16" s="32">
+        <v>49000</v>
+      </c>
+      <c r="C16" s="33">
+        <v>342.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="24">
-[...7 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="B17" s="34">
+        <v>10200</v>
+      </c>
+      <c r="C17" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="24">
-[...7 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="B18" s="32">
+        <v>906662</v>
+      </c>
+      <c r="C18" s="33">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="24">
-[...7 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="B19" s="34">
+        <v>10598</v>
+      </c>
+      <c r="C19" s="33">
+        <v>22.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="24">
-[...7 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="B20" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="24" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="15" t="s">
+      <c r="B21" s="32">
+        <v>8500</v>
+      </c>
+      <c r="C21" s="33">
+        <v>52.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="34">
+        <v>13155</v>
+      </c>
+      <c r="C22" s="33">
+        <v>66.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="24">
-[...18 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="B23" s="32">
+        <v>748456</v>
+      </c>
+      <c r="C23" s="38">
+        <v>3658.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="24">
-        <v>2378750</v>
+      <c r="B24" s="34">
+        <v>5770</v>
       </c>
       <c r="C24" s="37">
-        <v>3770.4</v>
-[...10 lines deleted...]
-        <v>101.6</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C25"/>
+  <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.140625" customWidth="1"/>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...16 lines deleted...]
-      <c r="B4" s="41" t="s">
+      <c r="C3" s="7" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="42" t="s">
-        <v>52</v>
+      <c r="B4" s="30">
+        <v>16277551</v>
+      </c>
+      <c r="C4" s="31">
+        <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="32">
+        <v>12028084</v>
+      </c>
+      <c r="C5" s="33">
+        <v>94.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="34">
+        <v>57000</v>
+      </c>
+      <c r="C6" s="38">
+        <v>1104.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="32">
+        <v>142600</v>
+      </c>
+      <c r="C7" s="33">
+        <v>62.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="34">
+        <v>1419485</v>
+      </c>
+      <c r="C8" s="33">
+        <v>181.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="25">
-[...47 lines deleted...]
-        <v>106.8</v>
+      <c r="B9" s="39">
+        <v>1750</v>
+      </c>
+      <c r="C9" s="36">
+        <v>7.3</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" s="15" t="s">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="24">
-[...3 lines deleted...]
-        <v>286.3</v>
+      <c r="B10" s="32">
+        <v>54000</v>
+      </c>
+      <c r="C10" s="33">
+        <v>105.3</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="24">
-[...3 lines deleted...]
-        <v>63.4</v>
+      <c r="B11" s="34">
+        <v>80340</v>
+      </c>
+      <c r="C11" s="33">
+        <v>91.8</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" s="15" t="s">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="24">
-[...3 lines deleted...]
-        <v>7.6</v>
+      <c r="B12" s="32">
+        <v>256087</v>
+      </c>
+      <c r="C12" s="38">
+        <v>1435.2</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A13" s="15" t="s">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="26">
-[...3 lines deleted...]
-        <v>196.4</v>
+      <c r="B13" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="24" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="B14" s="34">
+        <v>32250</v>
+      </c>
+      <c r="C14" s="33">
+        <v>144.6</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" s="15" t="s">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="24">
-[...3 lines deleted...]
-        <v>118.5</v>
+      <c r="B15" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="24">
-[...3 lines deleted...]
-        <v>110.6</v>
+      <c r="B16" s="32">
+        <v>49000</v>
+      </c>
+      <c r="C16" s="33">
+        <v>181.2</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="24">
-[...3 lines deleted...]
-        <v>120.6</v>
+      <c r="B17" s="34">
+        <v>18700</v>
+      </c>
+      <c r="C17" s="33">
+        <v>13.1</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" s="15" t="s">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="24">
-[...3 lines deleted...]
-        <v>229.7</v>
+      <c r="B18" s="32">
+        <v>1343378</v>
+      </c>
+      <c r="C18" s="33">
+        <v>112.5</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A19" s="15" t="s">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="24">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="B19" s="34">
+        <v>18796</v>
+      </c>
+      <c r="C19" s="33">
+        <v>31.7</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" s="15" t="s">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="24">
-[...3 lines deleted...]
-        <v>11.3</v>
+      <c r="B20" s="35">
+        <v>200</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A21" s="15" t="s">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="24" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="B21" s="32">
+        <v>8500</v>
+      </c>
+      <c r="C21" s="33">
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A22" s="15" t="s">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="34">
+        <v>13155</v>
+      </c>
+      <c r="C22" s="33">
+        <v>36.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="24">
-[...14 lines deleted...]
-        <v>240.6</v>
+      <c r="B23" s="32">
+        <v>748456</v>
+      </c>
+      <c r="C23" s="38">
+        <v>1041.0999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" s="15" t="s">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="24">
-        <v>2604293</v>
+      <c r="B24" s="34">
+        <v>5770</v>
       </c>
       <c r="C24" s="37">
-        <v>451.9</v>
-[...10 lines deleted...]
-        <v>63.5</v>
+        <v>12.9</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C25"/>
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="30">
+        <v>24375084</v>
+      </c>
+      <c r="C4" s="31">
+        <v>126.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="32">
+        <v>16895023</v>
+      </c>
+      <c r="C5" s="33">
+        <v>110.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="34">
+        <v>57000</v>
+      </c>
+      <c r="C6" s="38">
+        <v>1103.5999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="32">
+        <v>142600</v>
+      </c>
+      <c r="C7" s="33">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="34">
+        <v>1468643</v>
+      </c>
+      <c r="C8" s="33">
+        <v>92.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="39">
+        <v>61750</v>
+      </c>
+      <c r="C9" s="36">
+        <v>224.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="32">
+        <v>57000</v>
+      </c>
+      <c r="C10" s="33">
+        <v>89.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="34">
+        <v>121681</v>
+      </c>
+      <c r="C11" s="33">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="32">
+        <v>256087</v>
+      </c>
+      <c r="C12" s="38">
+        <v>1064.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="39">
+        <v>22200</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="34">
+        <v>32250</v>
+      </c>
+      <c r="C14" s="33">
+        <v>117.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="32">
+        <v>67000</v>
+      </c>
+      <c r="C16" s="33">
+        <v>161.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="34">
+        <v>26300</v>
+      </c>
+      <c r="C17" s="33">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="32">
+        <v>4175607</v>
+      </c>
+      <c r="C18" s="33">
+        <v>300.39999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="34">
+        <v>19262</v>
+      </c>
+      <c r="C19" s="33">
+        <v>27.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="35">
+        <v>200</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="32">
+        <v>100000</v>
+      </c>
+      <c r="C21" s="33">
+        <v>158.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="34">
+        <v>13155</v>
+      </c>
+      <c r="C22" s="33">
+        <v>32.200000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="32">
+        <v>852456</v>
+      </c>
+      <c r="C23" s="38">
+        <v>1181.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="34">
+        <v>6870</v>
+      </c>
+      <c r="C24" s="37">
+        <v>15.1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="34">
+        <v>29126668</v>
+      </c>
+      <c r="C4" s="38">
+        <v>115.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="32">
+        <v>20462877</v>
+      </c>
+      <c r="C5" s="33">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="34">
+        <v>60000</v>
+      </c>
+      <c r="C6" s="38">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="32">
+        <v>183600</v>
+      </c>
+      <c r="C7" s="33">
+        <v>52.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="34">
+        <v>1468643</v>
+      </c>
+      <c r="C8" s="33">
+        <v>65.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="39">
+        <v>61750</v>
+      </c>
+      <c r="C9" s="36">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="32">
+        <v>77000</v>
+      </c>
+      <c r="C10" s="33">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="34">
+        <v>123359</v>
+      </c>
+      <c r="C11" s="33">
+        <v>92.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="32">
+        <v>256087</v>
+      </c>
+      <c r="C12" s="38">
+        <v>832.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="39">
+        <v>22200</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="34">
+        <v>32250</v>
+      </c>
+      <c r="C14" s="33">
+        <v>117.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="35"/>
+      <c r="C15" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="32">
+        <v>67000</v>
+      </c>
+      <c r="C16" s="33">
+        <v>140.80000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="34">
+        <v>31500</v>
+      </c>
+      <c r="C17" s="33">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="32">
+        <v>5135855</v>
+      </c>
+      <c r="C18" s="33">
+        <v>303.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="34">
+        <v>20616</v>
+      </c>
+      <c r="C19" s="33">
+        <v>25.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="35">
+        <v>200</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="32">
+        <v>100000</v>
+      </c>
+      <c r="C21" s="33">
+        <v>158.69999999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="34">
+        <v>13155</v>
+      </c>
+      <c r="C22" s="33">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="32">
+        <v>1002456</v>
+      </c>
+      <c r="C23" s="38">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="34">
+        <v>8120</v>
+      </c>
+      <c r="C24" s="37">
+        <v>17.8</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="43">
+        <v>41304938</v>
+      </c>
+      <c r="C4" s="44">
+        <v>122.1</v>
+      </c>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="43">
+        <v>24130376</v>
+      </c>
+      <c r="C5" s="44">
+        <v>89.4</v>
+      </c>
+      <c r="E5" s="40"/>
+      <c r="F5" s="41"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="43">
+        <v>64000</v>
+      </c>
+      <c r="C6" s="44">
+        <v>770.7</v>
+      </c>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="43">
+        <v>183600</v>
+      </c>
+      <c r="C7" s="44">
+        <v>38.4</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="43">
+        <v>2193437</v>
+      </c>
+      <c r="C8" s="44">
+        <v>75</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="43">
+        <v>361750</v>
+      </c>
+      <c r="C9" s="44">
+        <v>258.7</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="43">
+        <v>112000</v>
+      </c>
+      <c r="C10" s="44">
+        <v>118</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="41"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="43">
+        <v>189154</v>
+      </c>
+      <c r="C11" s="44">
+        <v>104.6</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="41"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="43">
+        <v>300087</v>
+      </c>
+      <c r="C12" s="44">
+        <v>717</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="41"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="43">
+        <v>22200</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="40"/>
+      <c r="F13" s="42"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="43">
+        <v>32994</v>
+      </c>
+      <c r="C14" s="44">
+        <v>97.5</v>
+      </c>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="44">
+        <v>8202.1</v>
+      </c>
+      <c r="E15" s="42"/>
+      <c r="F15" s="41"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="43">
+        <v>1001870</v>
+      </c>
+      <c r="C16" s="44">
+        <v>1161.2</v>
+      </c>
+      <c r="E16" s="40"/>
+      <c r="F16" s="41"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="43">
+        <v>115500</v>
+      </c>
+      <c r="C17" s="44">
+        <v>77.2</v>
+      </c>
+      <c r="E17" s="40"/>
+      <c r="F17" s="41"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="43">
+        <v>7824184</v>
+      </c>
+      <c r="C18" s="44">
+        <v>346.3</v>
+      </c>
+      <c r="E18" s="40"/>
+      <c r="F18" s="41"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="43">
+        <v>34516</v>
+      </c>
+      <c r="C19" s="44">
+        <v>37</v>
+      </c>
+      <c r="E19" s="40"/>
+      <c r="F19" s="41"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="43">
+        <v>1200</v>
+      </c>
+      <c r="C20" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="40"/>
+      <c r="F20" s="42"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="43">
+        <v>100000</v>
+      </c>
+      <c r="C21" s="44">
+        <v>158.6</v>
+      </c>
+      <c r="E21" s="40"/>
+      <c r="F21" s="41"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="43">
+        <v>13155</v>
+      </c>
+      <c r="C22" s="44">
+        <v>22.1</v>
+      </c>
+      <c r="E22" s="40"/>
+      <c r="F22" s="41"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="43">
+        <v>1178815</v>
+      </c>
+      <c r="C23" s="44">
+        <v>1630.2</v>
+      </c>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="43">
+        <v>246100</v>
+      </c>
+      <c r="C24" s="44">
+        <v>524.6</v>
+      </c>
+      <c r="E24" s="40"/>
+      <c r="F24" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="43">
+        <v>47873851</v>
+      </c>
+      <c r="C4" s="44">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="43">
+        <v>28519004</v>
+      </c>
+      <c r="C5" s="44">
+        <v>100.2</v>
+      </c>
+      <c r="E5" s="40"/>
+      <c r="F5" s="41"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="43">
+        <v>85000</v>
+      </c>
+      <c r="C6" s="44">
+        <v>780.6</v>
+      </c>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="43">
+        <v>183600</v>
+      </c>
+      <c r="C7" s="44">
+        <v>36.9</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="43">
+        <v>2918231</v>
+      </c>
+      <c r="C8" s="44">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="43">
+        <v>361750</v>
+      </c>
+      <c r="C9" s="44">
+        <v>258.5</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="43">
+        <v>132000</v>
+      </c>
+      <c r="C10" s="44">
+        <v>119.4</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="41"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="43">
+        <v>214438</v>
+      </c>
+      <c r="C11" s="44">
+        <v>99.2</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="41"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="43">
+        <v>300087</v>
+      </c>
+      <c r="C12" s="44">
+        <v>439.1</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="41"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="43">
+        <v>30400</v>
+      </c>
+      <c r="C13" s="45">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E13" s="40"/>
+      <c r="F13" s="42"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="43">
+        <v>35269</v>
+      </c>
+      <c r="C14" s="44">
+        <v>103.8</v>
+      </c>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="44">
+        <v>3042.4</v>
+      </c>
+      <c r="E15" s="42"/>
+      <c r="F15" s="41"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="43">
+        <v>1041290</v>
+      </c>
+      <c r="C16" s="44">
+        <v>950.1</v>
+      </c>
+      <c r="E16" s="40"/>
+      <c r="F16" s="41"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="43">
+        <v>115500</v>
+      </c>
+      <c r="C17" s="44">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="E17" s="40"/>
+      <c r="F17" s="41"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="43">
+        <v>8940553</v>
+      </c>
+      <c r="C18" s="44">
+        <v>345</v>
+      </c>
+      <c r="E18" s="40"/>
+      <c r="F18" s="41"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="43">
+        <v>40900</v>
+      </c>
+      <c r="C19" s="44">
+        <v>37.1</v>
+      </c>
+      <c r="E19" s="40"/>
+      <c r="F19" s="41"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="43">
+        <v>1200</v>
+      </c>
+      <c r="C20" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="40"/>
+      <c r="F20" s="42"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="43">
+        <v>114000</v>
+      </c>
+      <c r="C21" s="44">
+        <v>143.1</v>
+      </c>
+      <c r="E21" s="40"/>
+      <c r="F21" s="41"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="43">
+        <v>13155</v>
+      </c>
+      <c r="C22" s="44">
+        <v>17.5</v>
+      </c>
+      <c r="E22" s="40"/>
+      <c r="F22" s="41"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="43">
+        <v>1217872</v>
+      </c>
+      <c r="C23" s="44">
+        <v>1681</v>
+      </c>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="43">
+        <v>409602</v>
+      </c>
+      <c r="C24" s="44">
+        <v>432.4</v>
+      </c>
+      <c r="E24" s="40"/>
+      <c r="F24" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.28515625" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="16">
+        <v>12908806</v>
+      </c>
+      <c r="C4" s="17">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18">
+        <v>10966430</v>
+      </c>
+      <c r="C5" s="17">
+        <v>74.900000000000006</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="17">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="18">
+        <v>198100</v>
+      </c>
+      <c r="C7" s="17">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="16">
+        <v>563640</v>
+      </c>
+      <c r="C8" s="17">
+        <v>65.599999999999994</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="17">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="16">
+        <v>30000</v>
+      </c>
+      <c r="C10" s="17">
+        <v>96.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="18">
+        <v>46784</v>
+      </c>
+      <c r="C11" s="17">
+        <v>133.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="16">
+        <v>8000</v>
+      </c>
+      <c r="C12" s="17">
+        <v>88.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="16">
+        <v>14427</v>
+      </c>
+      <c r="C14" s="17">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="16">
+        <v>14000</v>
+      </c>
+      <c r="C16" s="17">
+        <v>124.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="18">
+        <v>100300</v>
+      </c>
+      <c r="C17" s="17">
+        <v>608.70000000000005</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="16">
+        <v>823217</v>
+      </c>
+      <c r="C18" s="17">
+        <v>95.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="18">
+        <v>42494</v>
+      </c>
+      <c r="C19" s="17">
+        <v>171.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="18">
+        <v>15800</v>
+      </c>
+      <c r="C21" s="17">
+        <v>59.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>19300</v>
+      </c>
+      <c r="C22" s="17">
+        <v>135.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="18">
+        <v>20000</v>
+      </c>
+      <c r="C23" s="17">
+        <v>42.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="16">
+        <v>42114</v>
+      </c>
+      <c r="C24" s="17">
+        <v>25.8</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="43">
+        <v>53504936</v>
+      </c>
+      <c r="C4" s="44">
+        <v>115.8</v>
+      </c>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="43">
+        <v>31675591</v>
+      </c>
+      <c r="C5" s="44">
+        <v>96.3</v>
+      </c>
+      <c r="E5" s="40"/>
+      <c r="F5" s="41"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="43">
+        <v>97000</v>
+      </c>
+      <c r="C6" s="44">
+        <v>3.6</v>
+      </c>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="43">
+        <v>188100</v>
+      </c>
+      <c r="C7" s="44">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="43">
+        <v>2978389</v>
+      </c>
+      <c r="C8" s="44">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="43">
+        <v>361750</v>
+      </c>
+      <c r="C9" s="44">
+        <v>258.2</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="43">
+        <v>162000</v>
+      </c>
+      <c r="C10" s="44">
+        <v>92.7</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="41"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="43">
+        <v>220958</v>
+      </c>
+      <c r="C11" s="44">
+        <v>94.3</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="41"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="43">
+        <v>538547</v>
+      </c>
+      <c r="C12" s="44">
+        <v>717.8</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="41"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="43">
+        <v>30400</v>
+      </c>
+      <c r="C13" s="45">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E13" s="40"/>
+      <c r="F13" s="42"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="43">
+        <v>35269</v>
+      </c>
+      <c r="C14" s="44">
+        <v>103.7</v>
+      </c>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="44">
+        <v>3027.8</v>
+      </c>
+      <c r="E15" s="42"/>
+      <c r="F15" s="41"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="43">
+        <v>1158710</v>
+      </c>
+      <c r="C16" s="44">
+        <v>927.7</v>
+      </c>
+      <c r="E16" s="40"/>
+      <c r="F16" s="41"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="43">
+        <v>286700</v>
+      </c>
+      <c r="C17" s="44">
+        <v>98.2</v>
+      </c>
+      <c r="E17" s="40"/>
+      <c r="F17" s="41"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="43">
+        <v>10666102</v>
+      </c>
+      <c r="C18" s="44">
+        <v>299.5</v>
+      </c>
+      <c r="E18" s="40"/>
+      <c r="F18" s="41"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="43">
+        <v>40900</v>
+      </c>
+      <c r="C19" s="44">
+        <v>33.1</v>
+      </c>
+      <c r="E19" s="40"/>
+      <c r="F19" s="41"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="43">
+        <v>1200</v>
+      </c>
+      <c r="C20" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="40"/>
+      <c r="F20" s="42"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="43">
+        <v>114000</v>
+      </c>
+      <c r="C21" s="44">
+        <v>143.1</v>
+      </c>
+      <c r="E21" s="40"/>
+      <c r="F21" s="41"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="43">
+        <v>13155</v>
+      </c>
+      <c r="C22" s="44">
+        <v>15.3</v>
+      </c>
+      <c r="E22" s="40"/>
+      <c r="F22" s="41"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="43">
+        <v>1217872</v>
+      </c>
+      <c r="C23" s="44">
+        <v>1507.1</v>
+      </c>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="43">
+        <v>518293</v>
+      </c>
+      <c r="C24" s="44">
+        <v>520.70000000000005</v>
+      </c>
+      <c r="E24" s="40"/>
+      <c r="F24" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="43">
+        <v>60772851</v>
+      </c>
+      <c r="C4" s="44">
+        <v>110.5</v>
+      </c>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="43">
+        <v>37654975</v>
+      </c>
+      <c r="C5" s="44">
+        <v>98.1</v>
+      </c>
+      <c r="E5" s="40"/>
+      <c r="F5" s="41"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="43">
+        <v>97000</v>
+      </c>
+      <c r="C6" s="44">
+        <v>3.6</v>
+      </c>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="43">
+        <v>188100</v>
+      </c>
+      <c r="C7" s="44">
+        <v>33</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="43">
+        <v>3286324</v>
+      </c>
+      <c r="C8" s="44">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="43">
+        <v>401750</v>
+      </c>
+      <c r="C9" s="44">
+        <v>230.4</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="43">
+        <v>249500</v>
+      </c>
+      <c r="C10" s="44">
+        <v>63.1</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="41"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="43">
+        <v>245677</v>
+      </c>
+      <c r="C11" s="44">
+        <v>91.8</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="41"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="43">
+        <v>538547</v>
+      </c>
+      <c r="C12" s="44">
+        <v>663.2</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="41"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="43">
+        <v>30400</v>
+      </c>
+      <c r="C13" s="45">
+        <v>3.1</v>
+      </c>
+      <c r="E13" s="40"/>
+      <c r="F13" s="42"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="43">
+        <v>350085</v>
+      </c>
+      <c r="C14" s="44">
+        <v>1010</v>
+      </c>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="44">
+        <v>2509.6999999999998</v>
+      </c>
+      <c r="E15" s="42"/>
+      <c r="F15" s="41"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="43">
+        <v>1158710</v>
+      </c>
+      <c r="C16" s="44">
+        <v>774.8</v>
+      </c>
+      <c r="E16" s="40"/>
+      <c r="F16" s="41"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="43">
+        <v>286700</v>
+      </c>
+      <c r="C17" s="44">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="E17" s="40"/>
+      <c r="F17" s="41"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="43">
+        <v>11100981</v>
+      </c>
+      <c r="C18" s="44">
+        <v>233.3</v>
+      </c>
+      <c r="E18" s="40"/>
+      <c r="F18" s="41"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="43">
+        <v>64046</v>
+      </c>
+      <c r="C19" s="44">
+        <v>7.4</v>
+      </c>
+      <c r="E19" s="40"/>
+      <c r="F19" s="41"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="43">
+        <v>1200</v>
+      </c>
+      <c r="C20" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="40"/>
+      <c r="F20" s="42"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="43">
+        <v>124000</v>
+      </c>
+      <c r="C21" s="44">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="E21" s="40"/>
+      <c r="F21" s="41"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="43">
+        <v>38155</v>
+      </c>
+      <c r="C22" s="44">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="E22" s="40"/>
+      <c r="F22" s="41"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="43">
+        <v>1238408</v>
+      </c>
+      <c r="C23" s="44">
+        <v>1525.2</v>
+      </c>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="43">
+        <v>518293</v>
+      </c>
+      <c r="C24" s="44">
+        <v>443.4</v>
+      </c>
+      <c r="E24" s="40"/>
+      <c r="F24" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="43">
+        <v>67983577</v>
+      </c>
+      <c r="C4" s="44">
+        <v>102.1</v>
+      </c>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="43">
+        <v>44061122</v>
+      </c>
+      <c r="C5" s="44">
+        <v>94.3</v>
+      </c>
+      <c r="E5" s="40"/>
+      <c r="F5" s="41"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="43">
+        <v>103000</v>
+      </c>
+      <c r="C6" s="44">
+        <v>3</v>
+      </c>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="43">
+        <v>188100</v>
+      </c>
+      <c r="C7" s="44">
+        <v>30</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="43">
+        <v>3319943</v>
+      </c>
+      <c r="C8" s="44">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="43">
+        <v>401750</v>
+      </c>
+      <c r="C9" s="44">
+        <v>228.7</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="43">
+        <v>374300</v>
+      </c>
+      <c r="C10" s="44">
+        <v>43.3</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="41"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="43">
+        <v>245677</v>
+      </c>
+      <c r="C11" s="44">
+        <v>73.3</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="41"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="43">
+        <v>538547</v>
+      </c>
+      <c r="C12" s="44">
+        <v>314.5</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="41"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="43">
+        <v>30400</v>
+      </c>
+      <c r="C13" s="45">
+        <v>2.4</v>
+      </c>
+      <c r="E13" s="40"/>
+      <c r="F13" s="42"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="43">
+        <v>350085</v>
+      </c>
+      <c r="C14" s="44">
+        <v>54.8</v>
+      </c>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="44">
+        <v>1285</v>
+      </c>
+      <c r="E15" s="42"/>
+      <c r="F15" s="41"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="43">
+        <v>1367610</v>
+      </c>
+      <c r="C16" s="44">
+        <v>813.1</v>
+      </c>
+      <c r="E16" s="40"/>
+      <c r="F16" s="41"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="43">
+        <v>423260</v>
+      </c>
+      <c r="C17" s="44">
+        <v>91.3</v>
+      </c>
+      <c r="E17" s="40"/>
+      <c r="F17" s="41"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="43">
+        <v>11186981</v>
+      </c>
+      <c r="C18" s="44">
+        <v>230.8</v>
+      </c>
+      <c r="E18" s="40"/>
+      <c r="F18" s="41"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="43">
+        <v>64046</v>
+      </c>
+      <c r="C19" s="44">
+        <v>7.4</v>
+      </c>
+      <c r="E19" s="40"/>
+      <c r="F19" s="41"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="43">
+        <v>2400</v>
+      </c>
+      <c r="C20" s="45">
+        <v>114.3</v>
+      </c>
+      <c r="E20" s="40"/>
+      <c r="F20" s="42"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="43">
+        <v>171500</v>
+      </c>
+      <c r="C21" s="44">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="E21" s="40"/>
+      <c r="F21" s="41"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="43">
+        <v>38155</v>
+      </c>
+      <c r="C22" s="44">
+        <v>26.2</v>
+      </c>
+      <c r="E22" s="40"/>
+      <c r="F22" s="41"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="43">
+        <v>1238408</v>
+      </c>
+      <c r="C23" s="44">
+        <v>1522.2</v>
+      </c>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="43">
+        <v>678293</v>
+      </c>
+      <c r="C24" s="44">
+        <v>579.70000000000005</v>
+      </c>
+      <c r="E24" s="40"/>
+      <c r="F24" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="43">
+        <v>74230787</v>
+      </c>
+      <c r="C4" s="44">
+        <v>104.6</v>
+      </c>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="43">
+        <v>47764905</v>
+      </c>
+      <c r="C5" s="44">
+        <v>97.5</v>
+      </c>
+      <c r="E5" s="40"/>
+      <c r="F5" s="41"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="43">
+        <v>1093000</v>
+      </c>
+      <c r="C6" s="44">
+        <v>31.7</v>
+      </c>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="43">
+        <v>188100</v>
+      </c>
+      <c r="C7" s="44">
+        <v>29</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="43">
+        <v>3319943</v>
+      </c>
+      <c r="C8" s="44">
+        <v>60.1</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="43">
+        <v>481750</v>
+      </c>
+      <c r="C9" s="44">
+        <v>223.3</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="43">
+        <v>570186</v>
+      </c>
+      <c r="C10" s="44">
+        <v>59.6</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="41"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="43">
+        <v>609388</v>
+      </c>
+      <c r="C11" s="44">
+        <v>152.9</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="41"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="43">
+        <v>538547</v>
+      </c>
+      <c r="C12" s="44">
+        <v>314.8</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="41"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="43">
+        <v>42400</v>
+      </c>
+      <c r="C13" s="45">
+        <v>3.3</v>
+      </c>
+      <c r="E13" s="40"/>
+      <c r="F13" s="42"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="43">
+        <v>351085</v>
+      </c>
+      <c r="C14" s="44">
+        <v>50.3</v>
+      </c>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="44">
+        <v>1265.7</v>
+      </c>
+      <c r="E15" s="42"/>
+      <c r="F15" s="41"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="43">
+        <v>1484610</v>
+      </c>
+      <c r="C16" s="44">
+        <v>843.1</v>
+      </c>
+      <c r="E16" s="40"/>
+      <c r="F16" s="41"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="43">
+        <v>425760</v>
+      </c>
+      <c r="C17" s="44">
+        <v>88.2</v>
+      </c>
+      <c r="E17" s="40"/>
+      <c r="F17" s="41"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="43">
+        <v>11231981</v>
+      </c>
+      <c r="C18" s="44">
+        <v>183.3</v>
+      </c>
+      <c r="E18" s="40"/>
+      <c r="F18" s="41"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="43">
+        <v>64046</v>
+      </c>
+      <c r="C19" s="44">
+        <v>7.4</v>
+      </c>
+      <c r="E19" s="40"/>
+      <c r="F19" s="41"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="43">
+        <v>2400</v>
+      </c>
+      <c r="C20" s="45">
+        <v>87.8</v>
+      </c>
+      <c r="E20" s="40"/>
+      <c r="F20" s="42"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="43">
+        <v>207700</v>
+      </c>
+      <c r="C21" s="44">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="E21" s="40"/>
+      <c r="F21" s="41"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="43">
+        <v>38155</v>
+      </c>
+      <c r="C22" s="44">
+        <v>17.7</v>
+      </c>
+      <c r="E22" s="40"/>
+      <c r="F22" s="41"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="43">
+        <v>1365608</v>
+      </c>
+      <c r="C23" s="44">
+        <v>1673.8</v>
+      </c>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="43">
+        <v>1251223</v>
+      </c>
+      <c r="C24" s="44">
+        <v>627.20000000000005</v>
+      </c>
+      <c r="E24" s="40"/>
+      <c r="F24" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M34" sqref="M34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="43">
+        <v>86171723</v>
+      </c>
+      <c r="C4" s="44">
+        <v>99.7</v>
+      </c>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="43">
+        <v>58898275</v>
+      </c>
+      <c r="C5" s="44">
+        <v>112</v>
+      </c>
+      <c r="E5" s="40"/>
+      <c r="F5" s="41"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="43">
+        <v>1108000</v>
+      </c>
+      <c r="C6" s="44">
+        <v>32.1</v>
+      </c>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="43">
+        <v>188100</v>
+      </c>
+      <c r="C7" s="44">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="41"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="43">
+        <v>3321067</v>
+      </c>
+      <c r="C8" s="44">
+        <v>33.6</v>
+      </c>
+      <c r="E8" s="40"/>
+      <c r="F8" s="41"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="43">
+        <v>521750</v>
+      </c>
+      <c r="C9" s="44">
+        <v>175.3</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="41"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="43">
+        <v>570186</v>
+      </c>
+      <c r="C10" s="44">
+        <v>59.7</v>
+      </c>
+      <c r="E10" s="40"/>
+      <c r="F10" s="41"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="43">
+        <v>733644</v>
+      </c>
+      <c r="C11" s="44">
+        <v>172.9</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="41"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="43">
+        <v>538547</v>
+      </c>
+      <c r="C12" s="44">
+        <v>315.2</v>
+      </c>
+      <c r="E12" s="40"/>
+      <c r="F12" s="41"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="43">
+        <v>42400</v>
+      </c>
+      <c r="C13" s="45">
+        <v>3.3</v>
+      </c>
+      <c r="E13" s="40"/>
+      <c r="F13" s="42"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="43">
+        <v>351085</v>
+      </c>
+      <c r="C14" s="44">
+        <v>50.3</v>
+      </c>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="46">
+        <v>3222866</v>
+      </c>
+      <c r="C15" s="44">
+        <v>452.8</v>
+      </c>
+      <c r="E15" s="42"/>
+      <c r="F15" s="41"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="43">
+        <v>1484610</v>
+      </c>
+      <c r="C16" s="44">
+        <v>750.3</v>
+      </c>
+      <c r="E16" s="40"/>
+      <c r="F16" s="41"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="43">
+        <v>425760</v>
+      </c>
+      <c r="C17" s="44">
+        <v>79.2</v>
+      </c>
+      <c r="E17" s="40"/>
+      <c r="F17" s="41"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="43">
+        <v>11281981</v>
+      </c>
+      <c r="C18" s="44">
+        <v>90.6</v>
+      </c>
+      <c r="E18" s="40"/>
+      <c r="F18" s="41"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="43">
+        <v>75784</v>
+      </c>
+      <c r="C19" s="44">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="E19" s="40"/>
+      <c r="F19" s="41"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="43">
+        <v>2400</v>
+      </c>
+      <c r="C20" s="45">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="E20" s="40"/>
+      <c r="F20" s="42"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="43">
+        <v>274700</v>
+      </c>
+      <c r="C21" s="44">
+        <v>173.2</v>
+      </c>
+      <c r="E21" s="40"/>
+      <c r="F21" s="41"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="43">
+        <v>513737</v>
+      </c>
+      <c r="C22" s="44">
+        <v>214.2</v>
+      </c>
+      <c r="E22" s="40"/>
+      <c r="F22" s="41"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="43">
+        <v>1365608</v>
+      </c>
+      <c r="C23" s="44">
+        <v>1041.7</v>
+      </c>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="43">
+        <v>1251223</v>
+      </c>
+      <c r="C24" s="44">
+        <v>579.29999999999995</v>
+      </c>
+      <c r="E24" s="40"/>
+      <c r="F24" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E34" sqref="E34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="17.85546875" customWidth="1"/>
+    <col min="2" max="3" width="18.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="47"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="13">
+        <v>3593624</v>
+      </c>
+      <c r="C4" s="50">
+        <v>82.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="13">
+        <v>958483</v>
+      </c>
+      <c r="C5" s="50">
+        <v>40.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13">
+        <v>201446</v>
+      </c>
+      <c r="C6" s="50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="13">
+        <v>365415</v>
+      </c>
+      <c r="C8" s="50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="13">
+        <v>15000</v>
+      </c>
+      <c r="C10" s="50">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="13">
+        <v>16729</v>
+      </c>
+      <c r="C11" s="50">
+        <v>62.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="13">
+        <v>436000</v>
+      </c>
+      <c r="C12" s="50">
+        <v>158.69999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="13">
+        <v>86800</v>
+      </c>
+      <c r="C16" s="50">
+        <v>238.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="13">
+        <v>4800</v>
+      </c>
+      <c r="C17" s="50">
+        <v>89.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="13">
+        <v>1069000</v>
+      </c>
+      <c r="C18" s="50">
+        <v>147.69999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" s="50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="13">
+        <v>439951</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:3" s="48" customFormat="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="16">
+        <v>7870266</v>
+      </c>
+      <c r="C4" s="17">
+        <v>68.099999999999994</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18">
+        <v>4147073</v>
+      </c>
+      <c r="C5" s="17">
+        <v>45.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="16">
+        <v>231246</v>
+      </c>
+      <c r="C6" s="17">
+        <v>386.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="18">
+        <v>15000</v>
+      </c>
+      <c r="C7" s="17">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="16">
+        <v>365415</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="16">
+        <v>27000</v>
+      </c>
+      <c r="C10" s="17">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="18">
+        <v>16729</v>
+      </c>
+      <c r="C11" s="17">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="16">
+        <v>436000</v>
+      </c>
+      <c r="C12" s="17">
+        <v>160.30000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="16">
+        <v>86800</v>
+      </c>
+      <c r="C16" s="17">
+        <v>167.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="18">
+        <v>10800</v>
+      </c>
+      <c r="C17" s="17">
+        <v>99.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="16">
+        <v>2048062</v>
+      </c>
+      <c r="C18" s="17">
+        <v>212.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="18">
+        <v>13250</v>
+      </c>
+      <c r="C19" s="17">
+        <v>118.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>32940</v>
+      </c>
+      <c r="C22" s="17">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="16">
+        <v>439951</v>
+      </c>
+      <c r="C24" s="17">
+        <v>7152.7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.140625" customWidth="1"/>
+    <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B4" s="43" t="s">
+      <c r="C3" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="44" t="s">
-        <v>54</v>
+      <c r="B4" s="16">
+        <v>11812140</v>
+      </c>
+      <c r="C4" s="17">
+        <v>68.599999999999994</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18">
+        <v>6759048</v>
+      </c>
+      <c r="C5" s="17">
+        <v>53.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="16">
+        <v>231246</v>
+      </c>
+      <c r="C6" s="17">
+        <v>381.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="18">
+        <v>15000</v>
+      </c>
+      <c r="C7" s="17">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="16">
+        <v>624675</v>
+      </c>
+      <c r="C8" s="17">
+        <v>41.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="25">
-[...47 lines deleted...]
-        <v>98</v>
+      <c r="B9" s="18">
+        <v>20500</v>
+      </c>
+      <c r="C9" s="17">
+        <v>1085.7</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" s="15" t="s">
+      <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="24">
-[...3 lines deleted...]
-        <v>147.9</v>
+      <c r="B10" s="16">
+        <v>127000</v>
+      </c>
+      <c r="C10" s="17">
+        <v>222.5</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="24">
-[...3 lines deleted...]
-        <v>65.3</v>
+      <c r="B11" s="18">
+        <v>73210</v>
+      </c>
+      <c r="C11" s="17">
+        <v>86.2</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" s="15" t="s">
+      <c r="A12" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="24">
-[...3 lines deleted...]
-        <v>15.4</v>
+      <c r="B12" s="16">
+        <v>436000</v>
+      </c>
+      <c r="C12" s="17">
+        <v>160.6</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A13" s="15" t="s">
+      <c r="A13" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="26">
-[...3 lines deleted...]
-        <v>118.9</v>
+      <c r="B13" s="18">
+        <v>42900</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="24">
-[...3 lines deleted...]
-        <v>14.6</v>
+      <c r="B14" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" s="15" t="s">
+      <c r="A15" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="24">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="B15" s="18">
+        <v>60000</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="24">
-[...3 lines deleted...]
-        <v>128.9</v>
+      <c r="B16" s="16">
+        <v>91800</v>
+      </c>
+      <c r="C16" s="17">
+        <v>177.6</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="24">
-[...3 lines deleted...]
-        <v>104</v>
+      <c r="B17" s="18">
+        <v>10800</v>
+      </c>
+      <c r="C17" s="17">
+        <v>54.6</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" s="15" t="s">
+      <c r="A18" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="24">
-[...3 lines deleted...]
-        <v>154.5</v>
+      <c r="B18" s="16">
+        <v>2691545</v>
+      </c>
+      <c r="C18" s="17">
+        <v>189</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A19" s="15" t="s">
+      <c r="A19" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="24">
-[...3 lines deleted...]
-        <v>93.3</v>
+      <c r="B19" s="18">
+        <v>40525</v>
+      </c>
+      <c r="C19" s="17">
+        <v>204.4</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" s="15" t="s">
+      <c r="A20" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="24">
-[...3 lines deleted...]
-        <v>31.3</v>
+      <c r="B20" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A21" s="15" t="s">
+      <c r="A21" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="24">
-[...7 lines deleted...]
-      <c r="A22" s="15" t="s">
+      <c r="B21" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>67940</v>
+      </c>
+      <c r="C22" s="17">
+        <v>488.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="24">
-[...14 lines deleted...]
-        <v>205.8</v>
+      <c r="B23" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" s="15" t="s">
+      <c r="A24" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="24">
-[...14 lines deleted...]
-        <v>104.3</v>
+      <c r="B24" s="16">
+        <v>519951</v>
+      </c>
+      <c r="C24" s="17">
+        <v>8493.2000000000007</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C25"/>
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N27" sqref="N27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="30">
+        <v>20827986</v>
+      </c>
+      <c r="C4" s="31">
+        <v>81.099999999999994</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="32">
+        <v>14447125</v>
+      </c>
+      <c r="C5" s="33">
+        <v>81.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="34">
+        <v>231246</v>
+      </c>
+      <c r="C6" s="38">
+        <v>383.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="32">
+        <v>15000</v>
+      </c>
+      <c r="C7" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="34">
+        <v>680275</v>
+      </c>
+      <c r="C8" s="33">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="39">
+        <v>20500</v>
+      </c>
+      <c r="C9" s="36">
+        <v>30.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="32">
+        <v>127000</v>
+      </c>
+      <c r="C10" s="33">
+        <v>211.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="34">
+        <v>76267</v>
+      </c>
+      <c r="C11" s="33">
+        <v>58.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="32">
+        <v>436000</v>
+      </c>
+      <c r="C12" s="38">
+        <v>161.69999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="39">
+        <v>42900</v>
+      </c>
+      <c r="C13" s="36">
+        <v>183.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="33" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="39">
+        <v>60000</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="32">
+        <v>91800</v>
+      </c>
+      <c r="C16" s="33">
+        <v>130.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="34">
+        <v>48800</v>
+      </c>
+      <c r="C17" s="33">
+        <v>176.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="32">
+        <v>3906657</v>
+      </c>
+      <c r="C18" s="33">
+        <v>88.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="34">
+        <v>40525</v>
+      </c>
+      <c r="C19" s="33">
+        <v>199.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="32">
+        <v>16000</v>
+      </c>
+      <c r="C21" s="33">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="34">
+        <v>67940</v>
+      </c>
+      <c r="C22" s="33">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="38" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="34">
+        <v>519951</v>
+      </c>
+      <c r="C24" s="37">
+        <v>7160.3</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.140625" customWidth="1"/>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B4" s="41" t="s">
+      <c r="C3" s="7" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="42" t="s">
-        <v>56</v>
+      <c r="B4" s="16">
+        <v>25375093</v>
+      </c>
+      <c r="C4" s="17">
+        <v>82.6</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18">
+        <v>18048960</v>
+      </c>
+      <c r="C5" s="17">
+        <v>83.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="16">
+        <v>231246</v>
+      </c>
+      <c r="C6" s="17">
+        <v>362.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="18">
+        <v>15000</v>
+      </c>
+      <c r="C7" s="17">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="16">
+        <v>718690</v>
+      </c>
+      <c r="C8" s="17">
+        <v>46.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="25">
-[...3 lines deleted...]
-        <v>119.9</v>
+      <c r="B9" s="52">
+        <v>76500</v>
+      </c>
+      <c r="C9" s="53">
+        <v>115.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="18">
+        <v>127000</v>
+      </c>
+      <c r="C10" s="17">
+        <v>156.80000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="16">
+        <v>125072</v>
+      </c>
+      <c r="C11" s="17">
+        <v>95.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="18">
+        <v>436000</v>
+      </c>
+      <c r="C12" s="17">
+        <v>161.80000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="52">
+        <v>42900</v>
+      </c>
+      <c r="C13" s="53">
+        <v>182.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="52">
+        <v>60000</v>
+      </c>
+      <c r="C15" s="53" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="18">
+        <v>91800</v>
+      </c>
+      <c r="C16" s="17">
+        <v>130.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="16">
+        <v>48800</v>
+      </c>
+      <c r="C17" s="17">
+        <v>146.69999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="18">
+        <v>4575329</v>
+      </c>
+      <c r="C18" s="17">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="16">
+        <v>40525</v>
+      </c>
+      <c r="C19" s="17">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="52">
+        <v>84000</v>
+      </c>
+      <c r="C20" s="53">
+        <v>39961.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="18">
+        <v>63500</v>
+      </c>
+      <c r="C21" s="17">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>67940</v>
+      </c>
+      <c r="C22" s="17">
+        <v>488.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="16">
+        <v>521831</v>
+      </c>
+      <c r="C24" s="54">
+        <v>6085.7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="18.42578125" customWidth="1"/>
+    <col min="2" max="2" width="15" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="16">
+        <v>15096292</v>
+      </c>
+      <c r="C4" s="17">
+        <v>60.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18">
+        <v>12350566</v>
+      </c>
+      <c r="C5" s="17">
+        <v>56.3</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="24">
-[...3 lines deleted...]
-        <v>115.6</v>
+      <c r="B6" s="16">
+        <v>5000</v>
+      </c>
+      <c r="C6" s="17">
+        <v>7.4</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="24">
-[...3 lines deleted...]
-        <v>111.1</v>
+      <c r="B7" s="18">
+        <v>220600</v>
+      </c>
+      <c r="C7" s="17">
+        <v>105.4</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="24">
-[...3 lines deleted...]
-        <v>183.2</v>
+      <c r="B8" s="16">
+        <v>762180</v>
+      </c>
+      <c r="C8" s="17">
+        <v>63.1</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A9" s="15" t="s">
-[...6 lines deleted...]
-        <v>91.4</v>
+      <c r="A9" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="18">
+        <v>23345</v>
+      </c>
+      <c r="C9" s="17">
+        <v>144.69999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" s="15" t="s">
+      <c r="A10" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="24">
-[...3 lines deleted...]
-        <v>150</v>
+      <c r="B10" s="16">
+        <v>50000</v>
+      </c>
+      <c r="C10" s="17">
+        <v>166.3</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="24">
-[...3 lines deleted...]
-        <v>76.099999999999994</v>
+      <c r="B11" s="18">
+        <v>85301</v>
+      </c>
+      <c r="C11" s="17">
+        <v>120.5</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" s="15" t="s">
+      <c r="A12" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="24">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="B12" s="16">
+        <v>17425</v>
+      </c>
+      <c r="C12" s="17">
+        <v>82.6</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A13" s="15" t="s">
+      <c r="A13" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="26">
-[...3 lines deleted...]
-        <v>89.4</v>
+      <c r="B13" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="24">
-[...3 lines deleted...]
-        <v>16.8</v>
+      <c r="B14" s="16">
+        <v>21657</v>
+      </c>
+      <c r="C14" s="17">
+        <v>21.6</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" s="15" t="s">
+      <c r="A15" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="24">
-[...3 lines deleted...]
-        <v>160.5</v>
+      <c r="B15" s="18">
+        <v>12500</v>
+      </c>
+      <c r="C15" s="17">
+        <v>139.69999999999999</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="24">
-[...3 lines deleted...]
-        <v>167.6</v>
+      <c r="B16" s="16">
+        <v>26300</v>
+      </c>
+      <c r="C16" s="17">
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="24">
-[...3 lines deleted...]
-        <v>97.4</v>
+      <c r="B17" s="18">
+        <v>139450</v>
+      </c>
+      <c r="C17" s="17">
+        <v>293.5</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" s="15" t="s">
+      <c r="A18" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="24">
-[...3 lines deleted...]
-        <v>201.9</v>
+      <c r="B18" s="16">
+        <v>1156724</v>
+      </c>
+      <c r="C18" s="17">
+        <v>95.9</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A19" s="15" t="s">
+      <c r="A19" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="24">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="B19" s="18">
+        <v>56720</v>
+      </c>
+      <c r="C19" s="17">
+        <v>127.7</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" s="15" t="s">
+      <c r="A20" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="24">
-[...3 lines deleted...]
-        <v>40.799999999999997</v>
+      <c r="B20" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A21" s="15" t="s">
+      <c r="A21" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="24">
-[...3 lines deleted...]
-        <v>16.3</v>
+      <c r="B21" s="18">
+        <v>19800</v>
+      </c>
+      <c r="C21" s="17">
+        <v>78.3</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A22" s="15" t="s">
+      <c r="A22" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>35560</v>
+      </c>
+      <c r="C22" s="17">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="24">
-[...14 lines deleted...]
-        <v>226.9</v>
+      <c r="B23" s="18">
+        <v>70000</v>
+      </c>
+      <c r="C23" s="17">
+        <v>147.30000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" s="15" t="s">
+      <c r="A24" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="24">
-[...14 lines deleted...]
-        <v>100.5</v>
+      <c r="B24" s="16">
+        <v>43164</v>
+      </c>
+      <c r="C24" s="17">
+        <v>16.100000000000001</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C25"/>
+  <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="P14" sqref="P14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.140625" customWidth="1"/>
-[...2835 lines deleted...]
-    <col min="2" max="3" width="17.42578125" customWidth="1"/>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B4" s="42" t="s">
+      <c r="C3" s="7" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="15" t="s">
+      <c r="B4" s="16">
+        <v>37468866</v>
+      </c>
+      <c r="C4" s="17">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18">
+        <v>25957885</v>
+      </c>
+      <c r="C5" s="17">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="16">
+        <v>248246</v>
+      </c>
+      <c r="C6" s="17">
+        <v>363.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="18">
+        <v>22000</v>
+      </c>
+      <c r="C7" s="17">
+        <v>11.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="16">
+        <v>1089590</v>
+      </c>
+      <c r="C8" s="17">
+        <v>47.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="54">
-[...51 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="B9" s="52">
+        <v>496500</v>
+      </c>
+      <c r="C9" s="53">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="24">
-[...7 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="B10" s="18">
+        <v>207000</v>
+      </c>
+      <c r="C10" s="17">
+        <v>175.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="24">
-[...7 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="B11" s="16">
+        <v>167967</v>
+      </c>
+      <c r="C11" s="17">
+        <v>83.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="24">
-[...7 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="B12" s="18">
+        <v>439000</v>
+      </c>
+      <c r="C12" s="17">
+        <v>139.19999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="26">
-[...7 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="B13" s="52">
+        <v>42900</v>
+      </c>
+      <c r="C13" s="53">
+        <v>183.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="24" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="B14" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="17">
+        <v>1367.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="24">
-[...7 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="B15" s="52">
+        <v>60000</v>
+      </c>
+      <c r="C15" s="53">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="24">
-[...7 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="B16" s="18">
+        <v>316800</v>
+      </c>
+      <c r="C16" s="17">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="24">
-[...7 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="B17" s="16">
+        <v>59700</v>
+      </c>
+      <c r="C17" s="17">
+        <v>48.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="24">
-[...7 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="B18" s="18">
+        <v>6936569</v>
+      </c>
+      <c r="C18" s="17">
+        <v>83.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="24">
-[...7 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="B19" s="16">
+        <v>46090</v>
+      </c>
+      <c r="C19" s="17">
+        <v>127.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="24" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="B20" s="52">
+        <v>84000</v>
+      </c>
+      <c r="C20" s="53">
+        <v>6705</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="24" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="15" t="s">
+      <c r="B21" s="18">
+        <v>121700</v>
+      </c>
+      <c r="C21" s="17">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16">
+        <v>67940</v>
+      </c>
+      <c r="C22" s="17">
+        <v>487.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="24">
-[...18 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="B23" s="18">
+        <v>105090</v>
+      </c>
+      <c r="C23" s="17">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="24">
-[...14 lines deleted...]
-        <v>225.2</v>
+      <c r="B24" s="16">
+        <v>525751</v>
+      </c>
+      <c r="C24" s="54">
+        <v>203.3</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
-[...1455 lines deleted...]
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J12" sqref="J12"/>
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B4" s="13">
+        <v>18762016</v>
+      </c>
+      <c r="C4" s="14">
+        <v>54.6</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="15">
+        <v>14815205</v>
+      </c>
+      <c r="C5" s="14">
+        <v>48.8</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13">
+        <v>5000</v>
+      </c>
+      <c r="C6" s="14">
+        <v>6.2</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="15">
+        <v>313737</v>
+      </c>
+      <c r="C7" s="14">
+        <v>97.5</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="13">
+        <v>1547955</v>
+      </c>
+      <c r="C8" s="14">
+        <v>89.7</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6">
-[...56 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B9" s="15">
+        <v>26830</v>
+      </c>
+      <c r="C9" s="14">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="8">
-[...8 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B10" s="13">
+        <v>62000</v>
+      </c>
+      <c r="C10" s="14">
+        <v>206.7</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="8">
-[...8 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="15">
+        <v>110839</v>
+      </c>
+      <c r="C11" s="14">
+        <v>117.1</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="8">
-[...8 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="13">
+        <v>23395</v>
+      </c>
+      <c r="C12" s="14">
+        <v>82.2</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="6">
-[...8 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B13" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="8">
-[...8 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B14" s="13">
+        <v>26557</v>
+      </c>
+      <c r="C14" s="14">
+        <v>25.8</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="8">
-[...8 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B15" s="15">
+        <v>16876</v>
+      </c>
+      <c r="C15" s="14">
+        <v>162.4</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="6">
-[...8 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="13">
+        <v>40200</v>
+      </c>
+      <c r="C16" s="14">
+        <v>120.2</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="8">
-[...8 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="15">
+        <v>143450</v>
+      </c>
+      <c r="C17" s="14">
+        <v>224.7</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="8">
-[...8 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B18" s="13">
+        <v>1347050</v>
+      </c>
+      <c r="C18" s="14">
+        <v>99.4</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="8">
-[...8 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B19" s="15">
+        <v>67928</v>
+      </c>
+      <c r="C19" s="14">
+        <v>126.9</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="8">
-[...8 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="8">
-[...8 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="15">
+        <v>61400</v>
+      </c>
+      <c r="C21" s="14">
+        <v>96.6</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="13">
+        <v>39730</v>
+      </c>
+      <c r="C22" s="14">
+        <v>121.2</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="8">
-[...20 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="15">
+        <v>70000</v>
+      </c>
+      <c r="C23" s="14">
+        <v>147.5</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="8">
-[...17 lines deleted...]
-      <c r="D24" s="1"/>
+      <c r="B24" s="13">
+        <v>43864</v>
+      </c>
+      <c r="C24" s="14">
+        <v>14.6</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+      <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B4" s="13">
+        <v>24499243</v>
+      </c>
+      <c r="C4" s="14">
+        <v>57.8</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="15">
+        <v>19529083</v>
+      </c>
+      <c r="C5" s="14">
+        <v>53.4</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13">
+        <v>7500</v>
+      </c>
+      <c r="C6" s="14">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="15">
+        <v>334837</v>
+      </c>
+      <c r="C7" s="14">
+        <v>84.4</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="13">
+        <v>2179779</v>
+      </c>
+      <c r="C8" s="14">
+        <v>97</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6">
-[...56 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B9" s="15">
+        <v>38830</v>
+      </c>
+      <c r="C9" s="14">
+        <v>186.2</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="8">
-[...8 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B10" s="13">
+        <v>77000</v>
+      </c>
+      <c r="C10" s="14">
+        <v>254.1</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="8">
-[...8 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="15">
+        <v>130011</v>
+      </c>
+      <c r="C11" s="14">
+        <v>105.4</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="8">
-[...8 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="13">
+        <v>29895</v>
+      </c>
+      <c r="C12" s="14">
+        <v>83</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="6">
-[...8 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B13" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="8">
-[...8 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B14" s="13">
+        <v>26557</v>
+      </c>
+      <c r="C14" s="14">
+        <v>21.5</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="8">
-[...8 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B15" s="15">
+        <v>17856</v>
+      </c>
+      <c r="C15" s="14">
+        <v>78</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="6">
-[...8 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="13">
+        <v>46100</v>
+      </c>
+      <c r="C16" s="14">
+        <v>117.8</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="8">
-[...8 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="15">
+        <v>144750</v>
+      </c>
+      <c r="C17" s="14">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="8">
-[...2 lines deleted...]
-      <c r="C17" s="7">
+      <c r="B18" s="13">
+        <v>1637021</v>
+      </c>
+      <c r="C18" s="14">
+        <v>77.2</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="15">
+        <v>78180</v>
+      </c>
+      <c r="C19" s="14">
+        <v>124.2</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="D17" s="1"/>
-[...26 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="8">
-[...8 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="15">
+        <v>61400</v>
+      </c>
+      <c r="C21" s="14">
+        <v>98.4</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="13">
+        <v>46580</v>
+      </c>
+      <c r="C22" s="14">
+        <v>127.6</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="8">
-[...20 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="15">
+        <v>70000</v>
+      </c>
+      <c r="C23" s="14">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="8">
-[...17 lines deleted...]
-      <c r="D24" s="1"/>
+      <c r="B24" s="13">
+        <v>43864</v>
+      </c>
+      <c r="C24" s="14">
+        <v>14.6</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B4" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" s="25">
+        <v>63.9</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" s="25">
+        <v>59.2</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="25">
+        <v>103.6</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="25">
+        <v>104.4</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="30">
-[...56 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B9" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="25">
+        <v>330.8</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="30">
-[...8 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B10" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="25">
+        <v>308.2</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="30">
-[...8 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="25">
+        <v>114.4</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="30">
-[...8 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="25">
+        <v>86</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="30">
-[...8 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B13" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="30">
-[...8 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B14" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="27">
+        <v>26.3</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="30">
-[...8 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B15" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="28">
+        <v>58.8</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="30">
-[...8 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="25">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="30">
-[...8 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" s="25">
+        <v>78.7</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="30">
-[...8 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B18" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="25">
+        <v>84.2</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="30">
-[...8 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B19" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" s="25">
+        <v>120.1</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="30">
-[...8 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="30">
-[...8 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" s="25">
+        <v>95.6</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" s="27">
+        <v>116.1</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="30">
-[...20 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="25">
+        <v>88.7</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="30">
-[...17 lines deleted...]
-      <c r="D24" s="1"/>
+      <c r="B24" s="26">
+        <v>45366</v>
+      </c>
+      <c r="C24" s="27">
+        <v>14.4</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H26" sqref="H26"/>
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B4" s="13">
+        <v>36110625</v>
+      </c>
+      <c r="C4" s="14">
+        <v>62.5</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="15">
+        <v>27668535</v>
+      </c>
+      <c r="C5" s="14">
+        <v>56.5</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13">
+        <v>10500</v>
+      </c>
+      <c r="C6" s="14">
+        <v>5.6</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="15">
+        <v>478037</v>
+      </c>
+      <c r="C7" s="14">
+        <v>104.2</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="13">
+        <v>3450519</v>
+      </c>
+      <c r="C8" s="14">
+        <v>94.2</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="32">
-[...20 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="B9" s="15">
+        <v>136270</v>
+      </c>
+      <c r="C9" s="14">
+        <v>311.5</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="13">
+        <v>107000</v>
+      </c>
+      <c r="C10" s="14">
+        <v>354.2</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="15">
+        <v>209341</v>
+      </c>
+      <c r="C11" s="14">
+        <v>114</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="13">
+        <v>66345</v>
+      </c>
+      <c r="C12" s="14">
+        <v>100.4</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="15">
+        <v>666230</v>
+      </c>
+      <c r="C13" s="14">
+        <v>1066.5</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="13">
+        <v>32557</v>
+      </c>
+      <c r="C14" s="14">
         <v>19</v>
       </c>
-      <c r="B6" s="32">
-[...92 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="32">
-[...8 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B15" s="15">
+        <v>102115</v>
+      </c>
+      <c r="C15" s="14">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="32">
-[...8 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="13">
+        <v>106100</v>
+      </c>
+      <c r="C16" s="14">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="32">
-[...8 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="15">
+        <v>154070</v>
+      </c>
+      <c r="C17" s="14">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="32">
-[...8 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B18" s="13">
+        <v>2505907</v>
+      </c>
+      <c r="C18" s="14">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="32">
-[...8 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B19" s="15">
+        <v>105176</v>
+      </c>
+      <c r="C19" s="14">
+        <v>103.7</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="32">
-[...8 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="32">
-[...8 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="13">
+        <v>77400</v>
+      </c>
+      <c r="C21" s="14">
+        <v>100</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="15">
+        <v>73090</v>
+      </c>
+      <c r="C22" s="14">
+        <v>116.1</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="32">
-[...20 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="13">
+        <v>70000</v>
+      </c>
+      <c r="C23" s="14">
+        <v>79.3</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="32">
-[...17 lines deleted...]
-      <c r="D24" s="1"/>
+      <c r="B24" s="15">
+        <v>91433</v>
+      </c>
+      <c r="C24" s="14">
+        <v>28.3</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:B24"/>
+      <selection activeCell="K17" sqref="K16:K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B4" s="13">
+        <v>44697729</v>
+      </c>
+      <c r="C4" s="14">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="15">
+        <v>31915241</v>
+      </c>
+      <c r="C5" s="14">
+        <v>60.8</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13">
+        <v>2629441</v>
+      </c>
+      <c r="C6" s="14">
+        <v>1347.1</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="15">
+        <v>505337</v>
+      </c>
+      <c r="C7" s="14">
+        <v>104</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="13">
+        <v>3938419</v>
+      </c>
+      <c r="C8" s="14">
+        <v>98.6</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6">
-[...56 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B9" s="15">
+        <v>136270</v>
+      </c>
+      <c r="C9" s="14">
+        <v>285.89999999999998</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="8">
-[...8 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B10" s="13">
+        <v>169066</v>
+      </c>
+      <c r="C10" s="14">
+        <v>559.1</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="8">
-[...8 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="15">
+        <v>227215</v>
+      </c>
+      <c r="C11" s="14">
+        <v>114.7</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="8">
-[...8 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="13">
+        <v>72705</v>
+      </c>
+      <c r="C12" s="14">
+        <v>93.3</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="6">
-[...8 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B13" s="15">
+        <v>666230</v>
+      </c>
+      <c r="C13" s="14">
+        <v>879.3</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="8">
-[...8 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B14" s="13">
+        <v>32557</v>
+      </c>
+      <c r="C14" s="14">
+        <v>18.3</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="8">
-[...8 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B15" s="15">
+        <v>102115</v>
+      </c>
+      <c r="C15" s="14">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="6">
-[...8 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="13">
+        <v>120800</v>
+      </c>
+      <c r="C16" s="14">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="8">
-[...8 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="15">
+        <v>282070</v>
+      </c>
+      <c r="C17" s="14">
+        <v>147.4</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="8">
-[...8 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B18" s="13">
+        <v>3447686</v>
+      </c>
+      <c r="C18" s="14">
+        <v>102.7</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="8">
-[...8 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B19" s="15">
+        <v>117826</v>
+      </c>
+      <c r="C19" s="14">
+        <v>114.2</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="8">
-[...8 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="8">
-[...8 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="15">
+        <v>77400</v>
+      </c>
+      <c r="C21" s="14">
+        <v>100.4</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="13">
+        <v>83366</v>
+      </c>
+      <c r="C22" s="14">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="8">
-[...20 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="15">
+        <v>78000</v>
+      </c>
+      <c r="C23" s="14">
+        <v>71.7</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="8">
-[...17 lines deleted...]
-      <c r="D24" s="1"/>
+      <c r="B24" s="13">
+        <v>95985</v>
+      </c>
+      <c r="C24" s="14">
+        <v>29.1</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N12" sqref="N12"/>
+      <selection activeCell="I38" sqref="I38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="14.7109375" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...11 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B4" s="13">
+        <v>53169361</v>
+      </c>
+      <c r="C4" s="14">
+        <v>80</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="15">
+        <v>37219874</v>
+      </c>
+      <c r="C5" s="14">
+        <v>67.8</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="13">
+        <v>2629441</v>
+      </c>
+      <c r="C6" s="14">
+        <v>1074.5999999999999</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="15">
+        <v>545537</v>
+      </c>
+      <c r="C7" s="14">
+        <v>103.7</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="13">
+        <v>4494549</v>
+      </c>
+      <c r="C8" s="14">
+        <v>94.7</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6">
-[...56 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B9" s="15">
+        <v>168968</v>
+      </c>
+      <c r="C9" s="14">
+        <v>285.60000000000002</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="8">
-[...8 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B10" s="13">
+        <v>381073</v>
+      </c>
+      <c r="C10" s="14">
+        <v>1058.5</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="8">
-[...8 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="15">
+        <v>259583</v>
+      </c>
+      <c r="C11" s="14">
+        <v>114.6</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="8">
-[...8 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="13">
+        <v>78605</v>
+      </c>
+      <c r="C12" s="14">
+        <v>92</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="6">
-[...8 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B13" s="15">
+        <v>938779</v>
+      </c>
+      <c r="C13" s="14">
+        <v>1032</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="8">
-[...8 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B14" s="13">
+        <v>33170</v>
+      </c>
+      <c r="C14" s="14">
+        <v>13.3</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="8">
-[...8 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B15" s="15">
+        <v>123075</v>
+      </c>
+      <c r="C15" s="14">
+        <v>161.1</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="6">
-[...8 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="13">
+        <v>144500</v>
+      </c>
+      <c r="C16" s="14">
+        <v>125.8</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="8">
-[...8 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="15">
+        <v>366420</v>
+      </c>
+      <c r="C17" s="14">
+        <v>189.5</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="8">
-[...8 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B18" s="13">
+        <v>4592550</v>
+      </c>
+      <c r="C18" s="14">
+        <v>124.9</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="8">
-[...8 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B19" s="15">
+        <v>824618</v>
+      </c>
+      <c r="C19" s="14">
+        <v>775.3</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="8">
-[...8 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="29"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="8">
-[...8 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="13">
+        <v>78900</v>
+      </c>
+      <c r="C21" s="14">
+        <v>97.5</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="15">
+        <v>98995</v>
+      </c>
+      <c r="C22" s="14">
+        <v>92.7</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="8">
-[...20 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="13">
+        <v>78000</v>
+      </c>
+      <c r="C23" s="14">
+        <v>64.7</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="8">
-[...17 lines deleted...]
-      <c r="D24" s="1"/>
+      <c r="B24" s="15">
+        <v>112724</v>
+      </c>
+      <c r="C24" s="14">
+        <v>12.6</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>29</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
       <vt:lpstr>04.2026</vt:lpstr>
       <vt:lpstr>05.2026</vt:lpstr>
+      <vt:lpstr>06.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>