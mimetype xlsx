--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name=" Келгендер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер саны" sheetId="2" r:id="rId2"/>
     <sheet name="Сыртқы көші-қон айырымы " sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="28">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -322,51 +322,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -381,129 +381,119 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -780,3418 +770,3622 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B33" sqref="B33"/>
+      <selection pane="bottomLeft" activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="49" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="49"/>
-[...21 lines deleted...]
-      <c r="B5" s="47">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="43"/>
+      <c r="B5" s="39">
         <v>2025</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="47">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="39">
         <v>2026</v>
       </c>
-      <c r="O5" s="48"/>
-[...2 lines deleted...]
-      <c r="A6" s="46"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+    </row>
+    <row r="6" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="44"/>
       <c r="B6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="G6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="26" t="s">
+      <c r="H6" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="28" t="s">
+      <c r="I6" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="K6" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="33" t="s">
+      <c r="L6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="35" t="s">
+      <c r="M6" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="37" t="s">
+      <c r="N6" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="42" t="s">
+      <c r="O6" s="37" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="50" t="s">
+      <c r="P6" s="38" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="50"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="12" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>32</v>
       </c>
       <c r="C8" s="7">
         <v>383</v>
       </c>
       <c r="D8" s="7">
         <v>349</v>
       </c>
       <c r="E8" s="7">
         <v>434</v>
       </c>
       <c r="F8" s="7">
         <v>190</v>
       </c>
       <c r="G8" s="7">
         <v>287</v>
       </c>
       <c r="H8" s="7">
         <v>271</v>
       </c>
       <c r="I8" s="7">
         <v>329</v>
       </c>
       <c r="J8" s="7">
         <v>94</v>
       </c>
       <c r="K8" s="7">
         <v>476</v>
       </c>
       <c r="L8" s="7">
         <v>274</v>
       </c>
-      <c r="M8" s="38">
+      <c r="M8" s="7">
         <v>437</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="7">
         <v>375</v>
       </c>
       <c r="O8" s="7">
         <v>189</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P8" s="7">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="10">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>132</v>
       </c>
       <c r="D9" s="8">
         <v>139</v>
       </c>
       <c r="E9" s="8">
         <v>182</v>
       </c>
       <c r="F9" s="8">
         <v>75</v>
       </c>
       <c r="G9" s="8">
         <v>125</v>
       </c>
       <c r="H9" s="8">
         <v>100</v>
       </c>
       <c r="I9" s="8">
         <v>125</v>
       </c>
       <c r="J9" s="8">
         <v>34</v>
       </c>
       <c r="K9" s="8">
         <v>163</v>
       </c>
       <c r="L9" s="8">
         <v>102</v>
       </c>
-      <c r="M9" s="39">
+      <c r="M9" s="8">
         <v>200</v>
       </c>
-      <c r="N9" s="24">
+      <c r="N9" s="8">
         <v>169</v>
       </c>
       <c r="O9" s="8">
         <v>62</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P9" s="8">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>0</v>
       </c>
       <c r="C10" s="8">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>0</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>3</v>
       </c>
       <c r="I10" s="8">
         <v>1</v>
       </c>
       <c r="J10" s="8">
         <v>0</v>
       </c>
       <c r="K10" s="8">
         <v>0</v>
       </c>
       <c r="L10" s="8">
         <v>1</v>
       </c>
-      <c r="M10" s="39">
-[...2 lines deleted...]
-      <c r="N10" s="24">
+      <c r="M10" s="8">
+        <v>0</v>
+      </c>
+      <c r="N10" s="8">
         <v>0</v>
       </c>
       <c r="O10" s="8">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="10">
         <v>2</v>
       </c>
       <c r="C11" s="8">
         <v>6</v>
       </c>
       <c r="D11" s="8">
         <v>9</v>
       </c>
       <c r="E11" s="8">
         <v>20</v>
       </c>
       <c r="F11" s="8">
         <v>12</v>
       </c>
       <c r="G11" s="8">
         <v>15</v>
       </c>
       <c r="H11" s="8">
         <v>10</v>
       </c>
       <c r="I11" s="8">
         <v>17</v>
       </c>
       <c r="J11" s="8">
         <v>4</v>
       </c>
       <c r="K11" s="8">
         <v>9</v>
       </c>
       <c r="L11" s="8">
         <v>10</v>
       </c>
-      <c r="M11" s="39">
+      <c r="M11" s="8">
         <v>15</v>
       </c>
-      <c r="N11" s="24">
+      <c r="N11" s="8">
         <v>17</v>
       </c>
       <c r="O11" s="8">
         <v>10</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10">
         <v>0</v>
       </c>
       <c r="C12" s="8">
         <v>6</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>0</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>8</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>1</v>
       </c>
       <c r="K12" s="8">
         <v>7</v>
       </c>
       <c r="L12" s="8">
         <v>4</v>
       </c>
-      <c r="M12" s="39">
+      <c r="M12" s="8">
         <v>8</v>
       </c>
-      <c r="N12" s="24">
+      <c r="N12" s="8">
         <v>6</v>
       </c>
       <c r="O12" s="8">
         <v>12</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P12" s="8">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="10">
         <v>0</v>
       </c>
       <c r="C13" s="8">
         <v>1</v>
       </c>
       <c r="D13" s="8">
         <v>0</v>
       </c>
       <c r="E13" s="8">
         <v>0</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>0</v>
       </c>
       <c r="J13" s="8">
         <v>0</v>
       </c>
       <c r="K13" s="8">
         <v>0</v>
       </c>
       <c r="L13" s="8">
         <v>0</v>
       </c>
-      <c r="M13" s="39">
-[...2 lines deleted...]
-      <c r="N13" s="24">
+      <c r="M13" s="8">
+        <v>0</v>
+      </c>
+      <c r="N13" s="8">
         <v>0</v>
       </c>
       <c r="O13" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="10">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>233</v>
       </c>
       <c r="D14" s="8">
         <v>200</v>
       </c>
       <c r="E14" s="8">
         <v>232</v>
       </c>
       <c r="F14" s="8">
         <v>100</v>
       </c>
       <c r="G14" s="8">
         <v>136</v>
       </c>
       <c r="H14" s="8">
         <v>157</v>
       </c>
       <c r="I14" s="8">
         <v>186</v>
       </c>
       <c r="J14" s="8">
         <v>55</v>
       </c>
       <c r="K14" s="8">
         <v>295</v>
       </c>
       <c r="L14" s="8">
         <v>156</v>
       </c>
-      <c r="M14" s="39">
+      <c r="M14" s="8">
         <v>214</v>
       </c>
-      <c r="N14" s="24">
+      <c r="N14" s="8">
         <v>181</v>
       </c>
       <c r="O14" s="8">
         <v>104</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P14" s="8">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="10">
         <v>0</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>0</v>
       </c>
       <c r="E15" s="8">
         <v>0</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>3</v>
       </c>
       <c r="H15" s="8">
         <v>1</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>0</v>
       </c>
       <c r="K15" s="8">
         <v>2</v>
       </c>
       <c r="L15" s="8">
         <v>1</v>
       </c>
-      <c r="M15" s="39">
-[...2 lines deleted...]
-      <c r="N15" s="24">
+      <c r="M15" s="8">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8">
         <v>2</v>
       </c>
       <c r="O15" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="51" t="s">
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="51"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="12" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+    </row>
+    <row r="17" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="31">
+      <c r="B17" s="29">
         <v>14</v>
       </c>
-      <c r="C17" s="31">
+      <c r="C17" s="29">
         <v>131</v>
       </c>
       <c r="D17" s="7">
         <v>137</v>
       </c>
-      <c r="E17" s="31">
+      <c r="E17" s="29">
         <v>174</v>
       </c>
-      <c r="F17" s="31">
+      <c r="F17" s="29">
         <v>74</v>
       </c>
-      <c r="G17" s="31">
+      <c r="G17" s="29">
         <v>112</v>
       </c>
-      <c r="H17" s="31">
+      <c r="H17" s="29">
         <v>99</v>
       </c>
-      <c r="I17" s="31">
+      <c r="I17" s="29">
         <v>121</v>
       </c>
       <c r="J17" s="7">
         <v>33</v>
       </c>
       <c r="K17" s="9">
         <v>150</v>
       </c>
       <c r="L17" s="9">
         <v>97</v>
       </c>
-      <c r="M17" s="38">
+      <c r="M17" s="7">
         <v>194</v>
       </c>
-      <c r="N17" s="34">
+      <c r="N17" s="7">
         <v>162</v>
       </c>
       <c r="O17" s="9">
         <v>60</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P17" s="7">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="32">
+      <c r="B18" s="30">
         <v>14</v>
       </c>
       <c r="C18" s="8">
         <v>129</v>
       </c>
       <c r="D18" s="8">
         <v>137</v>
       </c>
       <c r="E18" s="8">
         <v>174</v>
       </c>
       <c r="F18" s="8">
         <v>73</v>
       </c>
       <c r="G18" s="8">
         <v>112</v>
       </c>
       <c r="H18" s="8">
         <v>97</v>
       </c>
       <c r="I18" s="8">
         <v>121</v>
       </c>
       <c r="J18" s="8">
         <v>33</v>
       </c>
-      <c r="K18" s="24">
+      <c r="K18" s="8">
         <v>150</v>
       </c>
       <c r="L18" s="8">
         <v>97</v>
       </c>
-      <c r="M18" s="39">
+      <c r="M18" s="8">
         <v>194</v>
       </c>
-      <c r="N18" s="24">
+      <c r="N18" s="8">
         <v>161</v>
       </c>
       <c r="O18" s="8">
         <v>60</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P18" s="8">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="32">
+      <c r="B19" s="30">
         <v>0</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="8">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>0</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
-      <c r="K19" s="24">
+      <c r="K19" s="8">
         <v>0</v>
       </c>
       <c r="L19" s="8">
         <v>0</v>
       </c>
-      <c r="M19" s="39">
-[...2 lines deleted...]
-      <c r="N19" s="24">
+      <c r="M19" s="8">
+        <v>0</v>
+      </c>
+      <c r="N19" s="8">
         <v>0</v>
       </c>
       <c r="O19" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P19" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="32">
+      <c r="B20" s="30">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
         <v>0</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>1</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
-      <c r="K20" s="24">
+      <c r="K20" s="8">
         <v>0</v>
       </c>
       <c r="L20" s="8">
         <v>0</v>
       </c>
-      <c r="M20" s="39">
-[...2 lines deleted...]
-      <c r="N20" s="24">
+      <c r="M20" s="8">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="51" t="s">
+      <c r="P20" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A21" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="51"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="12" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+    </row>
+    <row r="22" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="9">
         <v>18</v>
       </c>
       <c r="C22" s="9">
         <v>252</v>
       </c>
       <c r="D22" s="9">
         <v>212</v>
       </c>
       <c r="E22" s="9">
         <v>260</v>
       </c>
       <c r="F22" s="9">
         <v>116</v>
       </c>
       <c r="G22" s="9">
         <v>175</v>
       </c>
       <c r="H22" s="9">
         <v>172</v>
       </c>
       <c r="I22" s="9">
         <v>208</v>
       </c>
-      <c r="J22" s="12">
+      <c r="J22" s="35">
         <v>61</v>
       </c>
       <c r="K22" s="9">
         <v>326</v>
       </c>
       <c r="L22" s="9">
         <v>177</v>
       </c>
-      <c r="M22" s="40">
+      <c r="M22" s="35">
         <v>243</v>
       </c>
-      <c r="N22" s="43">
+      <c r="N22" s="46">
         <v>213</v>
       </c>
       <c r="O22" s="9">
         <v>129</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P22" s="35">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>3</v>
       </c>
       <c r="D23" s="8">
         <v>2</v>
       </c>
       <c r="E23" s="8">
         <v>8</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>13</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
         <v>4</v>
       </c>
-      <c r="J23" s="24">
-[...2 lines deleted...]
-      <c r="K23" s="24">
+      <c r="J23" s="8">
+        <v>1</v>
+      </c>
+      <c r="K23" s="8">
         <v>13</v>
       </c>
       <c r="L23" s="8">
         <v>5</v>
       </c>
-      <c r="M23" s="39">
+      <c r="M23" s="34">
         <v>6</v>
       </c>
-      <c r="N23" s="44">
+      <c r="N23" s="47">
         <v>8</v>
       </c>
       <c r="O23" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P23" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10">
         <v>0</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>2</v>
       </c>
       <c r="I24" s="10">
         <v>1</v>
       </c>
-      <c r="J24" s="24">
+      <c r="J24" s="8">
         <v>0</v>
       </c>
       <c r="K24" s="10">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>1</v>
       </c>
-      <c r="M24" s="39">
-[...2 lines deleted...]
-      <c r="N24" s="44">
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+      <c r="N24" s="47">
         <v>0</v>
       </c>
       <c r="O24" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10">
         <v>2</v>
       </c>
       <c r="C25" s="8">
         <v>6</v>
       </c>
       <c r="D25" s="8">
         <v>9</v>
       </c>
       <c r="E25" s="8">
         <v>20</v>
       </c>
       <c r="F25" s="8">
         <v>12</v>
       </c>
       <c r="G25" s="8">
         <v>15</v>
       </c>
       <c r="H25" s="8">
         <v>10</v>
       </c>
       <c r="I25" s="8">
         <v>17</v>
       </c>
-      <c r="J25" s="24">
+      <c r="J25" s="8">
         <v>4</v>
       </c>
-      <c r="K25" s="24">
+      <c r="K25" s="8">
         <v>9</v>
       </c>
       <c r="L25" s="8">
         <v>10</v>
       </c>
-      <c r="M25" s="39">
+      <c r="M25" s="34">
         <v>15</v>
       </c>
-      <c r="N25" s="44">
+      <c r="N25" s="47">
         <v>17</v>
       </c>
       <c r="O25" s="8">
         <v>10</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>6</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>8</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
-      <c r="J26" s="24">
-[...2 lines deleted...]
-      <c r="K26" s="24">
+      <c r="J26" s="8">
+        <v>1</v>
+      </c>
+      <c r="K26" s="8">
         <v>7</v>
       </c>
       <c r="L26" s="8">
         <v>4</v>
       </c>
-      <c r="M26" s="39">
+      <c r="M26" s="34">
         <v>8</v>
       </c>
-      <c r="N26" s="44">
+      <c r="N26" s="47">
         <v>6</v>
       </c>
       <c r="O26" s="8">
         <v>12</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P26" s="8">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>1</v>
       </c>
       <c r="D27" s="8">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
-      <c r="J27" s="24">
-[...2 lines deleted...]
-      <c r="K27" s="24">
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
-      <c r="M27" s="39">
-[...2 lines deleted...]
-      <c r="N27" s="44">
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+      <c r="N27" s="47">
         <v>0</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10">
         <v>16</v>
       </c>
       <c r="C28" s="8">
         <v>233</v>
       </c>
       <c r="D28" s="8">
         <v>200</v>
       </c>
       <c r="E28" s="8">
         <v>232</v>
       </c>
       <c r="F28" s="8">
         <v>100</v>
       </c>
       <c r="G28" s="8">
         <v>136</v>
       </c>
       <c r="H28" s="8">
         <v>157</v>
       </c>
       <c r="I28" s="8">
         <v>186</v>
       </c>
-      <c r="J28" s="24">
+      <c r="J28" s="8">
         <v>55</v>
       </c>
-      <c r="K28" s="24">
+      <c r="K28" s="8">
         <v>295</v>
       </c>
       <c r="L28" s="8">
         <v>156</v>
       </c>
-      <c r="M28" s="39">
+      <c r="M28" s="34">
         <v>214</v>
       </c>
-      <c r="N28" s="44">
+      <c r="N28" s="47">
         <v>181</v>
       </c>
       <c r="O28" s="8">
         <v>104</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P28" s="8">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="11">
         <v>3</v>
       </c>
       <c r="D29" s="13">
         <v>0</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>2</v>
       </c>
       <c r="G29" s="11">
         <v>3</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
-      <c r="J29" s="29">
+      <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>2</v>
       </c>
       <c r="L29" s="13">
         <v>1</v>
       </c>
-      <c r="M29" s="41">
-[...2 lines deleted...]
-      <c r="N29" s="29">
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+      <c r="N29" s="13">
         <v>1</v>
       </c>
       <c r="O29" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q22" sqref="Q22"/>
+      <selection activeCell="S20" sqref="S20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="49" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="49"/>
-[...21 lines deleted...]
-      <c r="B5" s="47">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="43"/>
+      <c r="B5" s="39">
         <v>2025</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="47">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="39">
         <v>2026</v>
       </c>
-      <c r="O5" s="48"/>
-[...2 lines deleted...]
-      <c r="A6" s="46"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+    </row>
+    <row r="6" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="44"/>
       <c r="B6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="G6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="26" t="s">
+      <c r="H6" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="28" t="s">
+      <c r="I6" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="K6" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="33" t="s">
+      <c r="L6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="35" t="s">
+      <c r="M6" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="37" t="s">
+      <c r="N6" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="42" t="s">
+      <c r="O6" s="37" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="50" t="s">
+      <c r="P6" s="38" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="50"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>1</v>
       </c>
       <c r="C8" s="9">
         <v>17</v>
       </c>
       <c r="D8" s="7">
         <v>4</v>
       </c>
       <c r="E8" s="7">
         <v>6</v>
       </c>
       <c r="F8" s="9">
         <v>7</v>
       </c>
       <c r="G8" s="9">
         <v>8</v>
       </c>
       <c r="H8" s="7">
         <v>7</v>
       </c>
       <c r="I8" s="17">
         <v>13</v>
       </c>
       <c r="J8" s="7">
         <v>11</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="7">
         <v>41</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="9">
         <v>4</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="7">
         <v>8</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="7">
         <v>7</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="9">
         <v>9</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P8" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="10">
         <v>0</v>
       </c>
       <c r="C9" s="10">
         <v>17</v>
       </c>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>5</v>
       </c>
       <c r="G9" s="10">
         <v>8</v>
       </c>
       <c r="H9" s="8">
         <v>6</v>
       </c>
       <c r="I9" s="18">
         <v>12</v>
       </c>
       <c r="J9" s="8">
         <v>7</v>
       </c>
-      <c r="K9" s="24">
+      <c r="K9" s="8">
         <v>37</v>
       </c>
-      <c r="L9" s="6">
+      <c r="L9" s="10">
         <v>3</v>
       </c>
-      <c r="M9" s="24">
+      <c r="M9" s="8">
         <v>7</v>
       </c>
-      <c r="N9" s="24">
+      <c r="N9" s="8">
         <v>6</v>
       </c>
-      <c r="O9" s="6">
+      <c r="O9" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P9" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>0</v>
       </c>
       <c r="C10" s="10">
         <v>0</v>
       </c>
       <c r="D10" s="10">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>2</v>
       </c>
       <c r="F10" s="10">
         <v>2</v>
       </c>
       <c r="G10" s="10">
         <v>0</v>
       </c>
       <c r="H10" s="10">
         <v>0</v>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="8">
         <v>0</v>
       </c>
-      <c r="K10" s="24">
-[...15 lines deleted...]
-    <row r="11" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="K10" s="8">
+        <v>0</v>
+      </c>
+      <c r="L10" s="10">
+        <v>0</v>
+      </c>
+      <c r="M10" s="10">
+        <v>0</v>
+      </c>
+      <c r="N10" s="8">
+        <v>0</v>
+      </c>
+      <c r="O10" s="10">
+        <v>0</v>
+      </c>
+      <c r="P10" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="10">
         <v>0</v>
       </c>
       <c r="C11" s="10">
         <v>0</v>
       </c>
       <c r="D11" s="10">
         <v>0</v>
       </c>
       <c r="E11" s="10">
         <v>0</v>
       </c>
       <c r="F11" s="10">
         <v>0</v>
       </c>
       <c r="G11" s="10">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <v>0</v>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="8">
         <v>0</v>
       </c>
-      <c r="K11" s="24">
-[...15 lines deleted...]
-    <row r="12" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="K11" s="8">
+        <v>0</v>
+      </c>
+      <c r="L11" s="10">
+        <v>0</v>
+      </c>
+      <c r="M11" s="10">
+        <v>0</v>
+      </c>
+      <c r="N11" s="8">
+        <v>0</v>
+      </c>
+      <c r="O11" s="10">
+        <v>0</v>
+      </c>
+      <c r="P11" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>0</v>
       </c>
       <c r="D12" s="10">
         <v>0</v>
       </c>
       <c r="E12" s="10">
         <v>0</v>
       </c>
       <c r="F12" s="10">
         <v>0</v>
       </c>
       <c r="G12" s="10">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>0</v>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>4</v>
       </c>
-      <c r="K12" s="24">
-[...15 lines deleted...]
-    <row r="13" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="K12" s="8">
+        <v>0</v>
+      </c>
+      <c r="L12" s="10">
+        <v>0</v>
+      </c>
+      <c r="M12" s="10">
+        <v>0</v>
+      </c>
+      <c r="N12" s="8">
+        <v>0</v>
+      </c>
+      <c r="O12" s="10">
+        <v>0</v>
+      </c>
+      <c r="P12" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="10">
         <v>0</v>
       </c>
       <c r="C13" s="10">
         <v>0</v>
       </c>
       <c r="D13" s="10">
         <v>0</v>
       </c>
       <c r="E13" s="10">
         <v>0</v>
       </c>
       <c r="F13" s="10">
         <v>0</v>
       </c>
       <c r="G13" s="10">
         <v>0</v>
       </c>
       <c r="H13" s="10">
         <v>0</v>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="8">
         <v>0</v>
       </c>
-      <c r="K13" s="24">
-[...15 lines deleted...]
-    <row r="14" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="K13" s="8">
+        <v>0</v>
+      </c>
+      <c r="L13" s="10">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10">
+        <v>0</v>
+      </c>
+      <c r="N13" s="8">
+        <v>0</v>
+      </c>
+      <c r="O13" s="10">
+        <v>0</v>
+      </c>
+      <c r="P13" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>0</v>
       </c>
       <c r="D14" s="8">
         <v>1</v>
       </c>
       <c r="E14" s="10">
         <v>0</v>
       </c>
       <c r="F14" s="10">
         <v>0</v>
       </c>
       <c r="G14" s="10">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>1</v>
       </c>
       <c r="I14" s="18">
         <v>1</v>
       </c>
       <c r="J14" s="8">
         <v>0</v>
       </c>
-      <c r="K14" s="24">
+      <c r="K14" s="8">
         <v>4</v>
       </c>
-      <c r="L14" s="6">
-[...8 lines deleted...]
-      <c r="O14" s="6">
+      <c r="L14" s="10">
+        <v>1</v>
+      </c>
+      <c r="M14" s="10">
+        <v>1</v>
+      </c>
+      <c r="N14" s="8">
+        <v>1</v>
+      </c>
+      <c r="O14" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P14" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="10">
         <v>0</v>
       </c>
       <c r="C15" s="10">
         <v>0</v>
       </c>
       <c r="D15" s="10">
         <v>0</v>
       </c>
       <c r="E15" s="10">
         <v>0</v>
       </c>
       <c r="F15" s="10">
         <v>0</v>
       </c>
       <c r="G15" s="10">
         <v>0</v>
       </c>
       <c r="H15" s="10">
         <v>0</v>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>0</v>
       </c>
-      <c r="K15" s="24">
-[...16 lines deleted...]
-      <c r="A16" s="51" t="s">
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="10">
+        <v>0</v>
+      </c>
+      <c r="M15" s="10">
+        <v>0</v>
+      </c>
+      <c r="N15" s="8">
+        <v>0</v>
+      </c>
+      <c r="O15" s="10">
+        <v>0</v>
+      </c>
+      <c r="P15" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="51"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+    </row>
+    <row r="17" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
         <v>0</v>
       </c>
       <c r="C17" s="9">
         <v>17</v>
       </c>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="9">
         <v>6</v>
       </c>
       <c r="F17" s="9">
         <v>7</v>
       </c>
       <c r="G17" s="9">
         <v>8</v>
       </c>
       <c r="H17" s="7">
         <v>6</v>
       </c>
       <c r="I17" s="17">
         <v>12</v>
       </c>
       <c r="J17" s="7">
         <v>3</v>
       </c>
       <c r="K17" s="9">
         <v>36</v>
       </c>
-      <c r="L17" s="12">
+      <c r="L17" s="9">
         <v>3</v>
       </c>
-      <c r="M17" s="12">
+      <c r="M17" s="9">
         <v>7</v>
       </c>
-      <c r="N17" s="34">
+      <c r="N17" s="7">
         <v>6</v>
       </c>
-      <c r="O17" s="12">
+      <c r="O17" s="9">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P17" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="10">
         <v>0</v>
       </c>
       <c r="C18" s="10">
         <v>17</v>
       </c>
       <c r="D18" s="8">
         <v>3</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>5</v>
       </c>
       <c r="G18" s="10">
         <v>8</v>
       </c>
       <c r="H18" s="8">
         <v>6</v>
       </c>
       <c r="I18" s="18">
         <v>12</v>
       </c>
       <c r="J18" s="8">
         <v>3</v>
       </c>
-      <c r="K18" s="24">
+      <c r="K18" s="8">
         <v>36</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="10">
         <v>3</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="10">
         <v>7</v>
       </c>
-      <c r="N18" s="24">
+      <c r="N18" s="8">
         <v>6</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P18" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10">
         <v>0</v>
       </c>
       <c r="C19" s="10">
         <v>0</v>
       </c>
       <c r="D19" s="10">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>2</v>
       </c>
       <c r="F19" s="10">
         <v>2</v>
       </c>
       <c r="G19" s="10">
         <v>0</v>
       </c>
       <c r="H19" s="10">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
         <v>0</v>
       </c>
-      <c r="L19" s="6">
-[...12 lines deleted...]
-    <row r="20" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="L19" s="10">
+        <v>0</v>
+      </c>
+      <c r="M19" s="10">
+        <v>0</v>
+      </c>
+      <c r="N19" s="8">
+        <v>0</v>
+      </c>
+      <c r="O19" s="10">
+        <v>0</v>
+      </c>
+      <c r="P19" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="10">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>0</v>
       </c>
       <c r="D20" s="10">
         <v>0</v>
       </c>
       <c r="E20" s="10">
         <v>0</v>
       </c>
       <c r="F20" s="10">
         <v>0</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <v>0</v>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
         <v>0</v>
       </c>
-      <c r="L20" s="6">
-[...13 lines deleted...]
-      <c r="A21" s="51" t="s">
+      <c r="L20" s="10">
+        <v>0</v>
+      </c>
+      <c r="M20" s="10">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8">
+        <v>0</v>
+      </c>
+      <c r="O20" s="10">
+        <v>0</v>
+      </c>
+      <c r="P20" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="51"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+    </row>
+    <row r="22" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="9">
         <v>1</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="7">
         <v>1</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="7">
         <v>1</v>
       </c>
       <c r="I22" s="17">
         <v>1</v>
       </c>
       <c r="J22" s="7">
         <v>8</v>
       </c>
       <c r="K22" s="9">
         <v>5</v>
       </c>
-      <c r="L22" s="12">
-[...8 lines deleted...]
-      <c r="O22" s="12">
+      <c r="L22" s="9">
+        <v>1</v>
+      </c>
+      <c r="M22" s="9">
+        <v>1</v>
+      </c>
+      <c r="N22" s="46">
+        <v>1</v>
+      </c>
+      <c r="O22" s="9">
         <v>3</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P22" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10">
         <v>0</v>
       </c>
       <c r="C23" s="10">
         <v>0</v>
       </c>
       <c r="D23" s="10">
         <v>0</v>
       </c>
       <c r="E23" s="10">
         <v>0</v>
       </c>
       <c r="F23" s="10">
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <v>0</v>
       </c>
       <c r="H23" s="10">
         <v>0</v>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>4</v>
       </c>
       <c r="K23" s="10">
         <v>1</v>
       </c>
-      <c r="L23" s="6">
-[...12 lines deleted...]
-    <row r="24" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="L23" s="10">
+        <v>0</v>
+      </c>
+      <c r="M23" s="10">
+        <v>0</v>
+      </c>
+      <c r="N23" s="47">
+        <v>0</v>
+      </c>
+      <c r="O23" s="10">
+        <v>0</v>
+      </c>
+      <c r="P23" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10">
         <v>0</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
-      <c r="K24" s="24">
-[...15 lines deleted...]
-    <row r="25" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="K24" s="8">
+        <v>0</v>
+      </c>
+      <c r="L24" s="10">
+        <v>0</v>
+      </c>
+      <c r="M24" s="10">
+        <v>0</v>
+      </c>
+      <c r="N24" s="47">
+        <v>0</v>
+      </c>
+      <c r="O24" s="10">
+        <v>0</v>
+      </c>
+      <c r="P24" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>0</v>
       </c>
       <c r="D25" s="10">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="10">
         <v>0</v>
       </c>
       <c r="G25" s="10">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>0</v>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
-      <c r="K25" s="24">
-[...15 lines deleted...]
-    <row r="26" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="K25" s="8">
+        <v>0</v>
+      </c>
+      <c r="L25" s="10">
+        <v>0</v>
+      </c>
+      <c r="M25" s="10">
+        <v>0</v>
+      </c>
+      <c r="N25" s="47">
+        <v>0</v>
+      </c>
+      <c r="O25" s="10">
+        <v>0</v>
+      </c>
+      <c r="P25" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="10">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>4</v>
       </c>
-      <c r="K26" s="24">
-[...15 lines deleted...]
-    <row r="27" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="K26" s="8">
+        <v>0</v>
+      </c>
+      <c r="L26" s="10">
+        <v>0</v>
+      </c>
+      <c r="M26" s="10">
+        <v>0</v>
+      </c>
+      <c r="N26" s="47">
+        <v>0</v>
+      </c>
+      <c r="O26" s="10">
+        <v>0</v>
+      </c>
+      <c r="P26" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10">
         <v>0</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="10">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>0</v>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
-      <c r="K27" s="24">
-[...15 lines deleted...]
-    <row r="28" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="10">
+        <v>0</v>
+      </c>
+      <c r="M27" s="10">
+        <v>0</v>
+      </c>
+      <c r="N27" s="47">
+        <v>0</v>
+      </c>
+      <c r="O27" s="10">
+        <v>0</v>
+      </c>
+      <c r="P27" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="8">
         <v>1</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="10">
         <v>0</v>
       </c>
       <c r="H28" s="8">
         <v>1</v>
       </c>
       <c r="I28" s="18">
         <v>1</v>
       </c>
       <c r="J28" s="8">
         <v>0</v>
       </c>
-      <c r="K28" s="24">
+      <c r="K28" s="8">
         <v>4</v>
       </c>
-      <c r="L28" s="6">
-[...8 lines deleted...]
-      <c r="O28" s="6">
+      <c r="L28" s="10">
+        <v>1</v>
+      </c>
+      <c r="M28" s="10">
+        <v>1</v>
+      </c>
+      <c r="N28" s="47">
+        <v>1</v>
+      </c>
+      <c r="O28" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P28" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="11">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
-      <c r="K29" s="29">
-[...15 lines deleted...]
-    <row r="30" spans="1:15">
+      <c r="K29" s="13">
+        <v>0</v>
+      </c>
+      <c r="L29" s="11">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="13">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" s="6"/>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R25" sqref="R25"/>
+      <selection activeCell="S19" sqref="S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="49" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="49"/>
-[...21 lines deleted...]
-      <c r="B5" s="47">
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="43"/>
+      <c r="B5" s="39">
         <v>2025</v>
       </c>
-      <c r="C5" s="48"/>
-[...10 lines deleted...]
-      <c r="N5" s="47">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="39">
         <v>2026</v>
       </c>
-      <c r="O5" s="48"/>
-[...2 lines deleted...]
-      <c r="A6" s="46"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+    </row>
+    <row r="6" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="44"/>
       <c r="B6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="G6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="26" t="s">
+      <c r="H6" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="28" t="s">
+      <c r="I6" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="K6" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="33" t="s">
+      <c r="L6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="35" t="s">
+      <c r="M6" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="37" t="s">
+      <c r="N6" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="42" t="s">
+      <c r="O6" s="37" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="50" t="s">
+      <c r="P6" s="38" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="50"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>31</v>
       </c>
       <c r="C8" s="7">
         <v>366</v>
       </c>
       <c r="D8" s="7">
         <v>345</v>
       </c>
       <c r="E8" s="7">
         <v>428</v>
       </c>
       <c r="F8" s="7">
         <v>183</v>
       </c>
       <c r="G8" s="7">
         <v>279</v>
       </c>
       <c r="H8" s="7">
         <v>264</v>
       </c>
       <c r="I8" s="7">
         <v>316</v>
       </c>
       <c r="J8" s="7">
         <v>83</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="7">
         <v>435</v>
       </c>
       <c r="L8" s="7">
         <v>275</v>
       </c>
       <c r="M8" s="7">
         <v>429</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="7">
         <v>368</v>
       </c>
       <c r="O8" s="7">
         <v>180</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P8" s="7">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="10">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>115</v>
       </c>
       <c r="D9" s="8">
         <v>136</v>
       </c>
       <c r="E9" s="8">
         <v>178</v>
       </c>
       <c r="F9" s="8">
         <v>70</v>
       </c>
       <c r="G9" s="8">
         <v>117</v>
       </c>
       <c r="H9" s="8">
         <v>94</v>
       </c>
       <c r="I9" s="8">
         <v>113</v>
       </c>
       <c r="J9" s="8">
         <v>27</v>
       </c>
-      <c r="K9" s="24">
+      <c r="K9" s="8">
         <v>126</v>
       </c>
       <c r="L9" s="8">
         <v>104</v>
       </c>
       <c r="M9" s="8">
         <v>193</v>
       </c>
-      <c r="N9" s="24">
+      <c r="N9" s="8">
         <v>163</v>
       </c>
       <c r="O9" s="8">
         <v>56</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P9" s="8">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>0</v>
       </c>
       <c r="C10" s="8">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>-2</v>
       </c>
       <c r="F10" s="8">
         <v>-2</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>3</v>
       </c>
       <c r="I10" s="8">
         <v>1</v>
       </c>
       <c r="J10" s="8">
         <v>0</v>
       </c>
-      <c r="K10" s="24">
+      <c r="K10" s="8">
         <v>0</v>
       </c>
       <c r="L10" s="8">
         <v>1</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
-      <c r="N10" s="24">
+      <c r="N10" s="8">
         <v>0</v>
       </c>
       <c r="O10" s="8">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="10">
         <v>2</v>
       </c>
       <c r="C11" s="8">
         <v>6</v>
       </c>
       <c r="D11" s="8">
         <v>9</v>
       </c>
       <c r="E11" s="8">
         <v>20</v>
       </c>
       <c r="F11" s="8">
         <v>12</v>
       </c>
       <c r="G11" s="8">
         <v>15</v>
       </c>
       <c r="H11" s="8">
         <v>10</v>
       </c>
       <c r="I11" s="8">
         <v>17</v>
       </c>
       <c r="J11" s="8">
         <v>4</v>
       </c>
-      <c r="K11" s="24">
+      <c r="K11" s="8">
         <v>9</v>
       </c>
       <c r="L11" s="8">
         <v>10</v>
       </c>
       <c r="M11" s="8">
         <v>15</v>
       </c>
-      <c r="N11" s="24">
+      <c r="N11" s="8">
         <v>17</v>
       </c>
       <c r="O11" s="8">
         <v>10</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10">
         <v>0</v>
       </c>
       <c r="C12" s="8">
         <v>6</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>0</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>8</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>-3</v>
       </c>
-      <c r="K12" s="24">
+      <c r="K12" s="8">
         <v>7</v>
       </c>
       <c r="L12" s="8">
         <v>4</v>
       </c>
       <c r="M12" s="8">
         <v>8</v>
       </c>
-      <c r="N12" s="24">
+      <c r="N12" s="8">
         <v>6</v>
       </c>
       <c r="O12" s="8">
         <v>12</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P12" s="8">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="10">
         <v>0</v>
       </c>
       <c r="C13" s="8">
         <v>1</v>
       </c>
       <c r="D13" s="8">
         <v>0</v>
       </c>
       <c r="E13" s="8">
         <v>0</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>0</v>
       </c>
       <c r="J13" s="8">
         <v>0</v>
       </c>
-      <c r="K13" s="24">
+      <c r="K13" s="8">
         <v>0</v>
       </c>
       <c r="L13" s="8">
         <v>0</v>
       </c>
       <c r="M13" s="8">
         <v>0</v>
       </c>
-      <c r="N13" s="24">
+      <c r="N13" s="8">
         <v>0</v>
       </c>
       <c r="O13" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="10">
         <v>15</v>
       </c>
       <c r="C14" s="8">
         <v>233</v>
       </c>
       <c r="D14" s="8">
         <v>199</v>
       </c>
       <c r="E14" s="8">
         <v>232</v>
       </c>
       <c r="F14" s="8">
         <v>100</v>
       </c>
       <c r="G14" s="8">
         <v>136</v>
       </c>
       <c r="H14" s="8">
         <v>156</v>
       </c>
       <c r="I14" s="8">
         <v>185</v>
       </c>
       <c r="J14" s="8">
         <v>55</v>
       </c>
-      <c r="K14" s="24">
+      <c r="K14" s="8">
         <v>291</v>
       </c>
       <c r="L14" s="8">
         <v>155</v>
       </c>
       <c r="M14" s="8">
         <v>213</v>
       </c>
-      <c r="N14" s="24">
+      <c r="N14" s="8">
         <v>180</v>
       </c>
       <c r="O14" s="8">
         <v>101</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P14" s="8">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="10">
         <v>0</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>0</v>
       </c>
       <c r="E15" s="8">
         <v>0</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>3</v>
       </c>
       <c r="H15" s="8">
         <v>1</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>0</v>
       </c>
-      <c r="K15" s="24">
+      <c r="K15" s="8">
         <v>2</v>
       </c>
       <c r="L15" s="8">
         <v>1</v>
       </c>
       <c r="M15" s="8">
         <v>0</v>
       </c>
-      <c r="N15" s="24">
+      <c r="N15" s="8">
         <v>2</v>
       </c>
       <c r="O15" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="51" t="s">
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="51"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+    </row>
+    <row r="17" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
         <v>14</v>
       </c>
       <c r="C17" s="9">
         <v>114</v>
       </c>
       <c r="D17" s="7">
         <v>134</v>
       </c>
       <c r="E17" s="9">
         <v>168</v>
       </c>
       <c r="F17" s="9">
         <v>67</v>
       </c>
       <c r="G17" s="7">
         <v>104</v>
       </c>
       <c r="H17" s="9">
         <v>93</v>
       </c>
       <c r="I17" s="7">
         <v>109</v>
       </c>
       <c r="J17" s="7">
         <v>30</v>
       </c>
-      <c r="K17" s="34">
+      <c r="K17" s="7">
         <v>114</v>
       </c>
       <c r="L17" s="9">
         <v>99</v>
       </c>
       <c r="M17" s="7">
         <v>187</v>
       </c>
-      <c r="N17" s="34">
+      <c r="N17" s="7">
         <v>156</v>
       </c>
       <c r="O17" s="9">
         <v>54</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P17" s="7">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="10">
         <v>14</v>
       </c>
       <c r="C18" s="8">
         <v>112</v>
       </c>
       <c r="D18" s="10">
         <v>134</v>
       </c>
       <c r="E18" s="8">
         <v>170</v>
       </c>
       <c r="F18" s="8">
         <v>68</v>
       </c>
       <c r="G18" s="8">
         <v>104</v>
       </c>
       <c r="H18" s="8">
         <v>91</v>
       </c>
       <c r="I18" s="8">
         <v>109</v>
       </c>
       <c r="J18" s="8">
         <v>30</v>
       </c>
-      <c r="K18" s="24">
+      <c r="K18" s="8">
         <v>114</v>
       </c>
       <c r="L18" s="8">
         <v>99</v>
       </c>
-      <c r="M18" s="24">
+      <c r="M18" s="8">
         <v>187</v>
       </c>
-      <c r="N18" s="24">
+      <c r="N18" s="8">
         <v>155</v>
       </c>
       <c r="O18" s="10">
         <v>54</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P18" s="8">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10">
         <v>0</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="10">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>-2</v>
       </c>
       <c r="F19" s="8">
         <v>-2</v>
       </c>
       <c r="G19" s="10">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
-      <c r="K19" s="24">
+      <c r="K19" s="8">
         <v>0</v>
       </c>
       <c r="L19" s="8">
         <v>0</v>
       </c>
       <c r="M19" s="8">
         <v>0</v>
       </c>
-      <c r="N19" s="24">
+      <c r="N19" s="8">
         <v>0</v>
       </c>
       <c r="O19" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P19" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="10">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>0</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>1</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
-      <c r="K20" s="24">
+      <c r="K20" s="8">
         <v>0</v>
       </c>
       <c r="L20" s="8">
         <v>0</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
-      <c r="N20" s="24">
+      <c r="N20" s="8">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="51" t="s">
+      <c r="P20" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="51"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+    </row>
+    <row r="22" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="9">
         <v>17</v>
       </c>
       <c r="C22" s="9">
         <v>252</v>
       </c>
       <c r="D22" s="9">
         <v>211</v>
       </c>
       <c r="E22" s="9">
         <v>260</v>
       </c>
       <c r="F22" s="9">
         <v>116</v>
       </c>
       <c r="G22" s="9">
         <v>175</v>
       </c>
       <c r="H22" s="9">
         <v>171</v>
       </c>
       <c r="I22" s="9">
         <v>207</v>
       </c>
       <c r="J22" s="9">
         <v>53</v>
       </c>
       <c r="K22" s="9">
         <v>321</v>
       </c>
       <c r="L22" s="9">
         <v>176</v>
       </c>
       <c r="M22" s="9">
         <v>242</v>
       </c>
-      <c r="N22" s="43">
+      <c r="N22" s="46">
         <v>212</v>
       </c>
       <c r="O22" s="9">
         <v>126</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P22" s="9">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>3</v>
       </c>
       <c r="D23" s="10">
         <v>2</v>
       </c>
       <c r="E23" s="8">
         <v>8</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>13</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="10">
         <v>4</v>
       </c>
       <c r="J23" s="8">
         <v>-3</v>
       </c>
-      <c r="K23" s="24">
+      <c r="K23" s="8">
         <v>12</v>
       </c>
       <c r="L23" s="10">
         <v>5</v>
       </c>
       <c r="M23" s="10">
         <v>6</v>
       </c>
-      <c r="N23" s="44">
+      <c r="N23" s="47">
         <v>8</v>
       </c>
       <c r="O23" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P23" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10">
         <v>0</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>2</v>
       </c>
       <c r="I24" s="10">
         <v>1</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
-      <c r="K24" s="24">
+      <c r="K24" s="8">
         <v>0</v>
       </c>
       <c r="L24" s="10">
         <v>1</v>
       </c>
       <c r="M24" s="8">
         <v>0</v>
       </c>
-      <c r="N24" s="44">
+      <c r="N24" s="47">
         <v>0</v>
       </c>
       <c r="O24" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10">
         <v>2</v>
       </c>
       <c r="C25" s="8">
         <v>6</v>
       </c>
       <c r="D25" s="8">
         <v>9</v>
       </c>
       <c r="E25" s="8">
         <v>20</v>
       </c>
       <c r="F25" s="8">
         <v>12</v>
       </c>
       <c r="G25" s="8">
         <v>15</v>
       </c>
       <c r="H25" s="8">
         <v>10</v>
       </c>
       <c r="I25" s="8">
         <v>17</v>
       </c>
       <c r="J25" s="8">
         <v>4</v>
       </c>
-      <c r="K25" s="24">
+      <c r="K25" s="8">
         <v>9</v>
       </c>
       <c r="L25" s="8">
         <v>10</v>
       </c>
       <c r="M25" s="8">
         <v>15</v>
       </c>
-      <c r="N25" s="44">
+      <c r="N25" s="47">
         <v>17</v>
       </c>
       <c r="O25" s="8">
         <v>10</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>6</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>8</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>-3</v>
       </c>
-      <c r="K26" s="24">
+      <c r="K26" s="8">
         <v>7</v>
       </c>
       <c r="L26" s="8">
         <v>4</v>
       </c>
       <c r="M26" s="8">
         <v>8</v>
       </c>
-      <c r="N26" s="44">
+      <c r="N26" s="47">
         <v>6</v>
       </c>
       <c r="O26" s="8">
         <v>12</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P26" s="8">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>1</v>
       </c>
       <c r="D27" s="8">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
-      <c r="K27" s="24">
+      <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
         <v>0</v>
       </c>
-      <c r="N27" s="44">
+      <c r="N27" s="47">
         <v>0</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10">
         <v>15</v>
       </c>
       <c r="C28" s="8">
         <v>233</v>
       </c>
       <c r="D28" s="8">
         <v>199</v>
       </c>
       <c r="E28" s="8">
         <v>232</v>
       </c>
       <c r="F28" s="8">
         <v>100</v>
       </c>
       <c r="G28" s="8">
         <v>136</v>
       </c>
       <c r="H28" s="8">
         <v>156</v>
       </c>
       <c r="I28" s="8">
         <v>185</v>
       </c>
       <c r="J28" s="8">
         <v>55</v>
       </c>
-      <c r="K28" s="24">
+      <c r="K28" s="8">
         <v>291</v>
       </c>
       <c r="L28" s="8">
         <v>155</v>
       </c>
       <c r="M28" s="8">
         <v>213</v>
       </c>
-      <c r="N28" s="44">
+      <c r="N28" s="47">
         <v>180</v>
       </c>
       <c r="O28" s="8">
         <v>101</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="P28" s="8">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="11">
         <v>3</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>2</v>
       </c>
       <c r="G29" s="11">
         <v>3</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>2</v>
       </c>
       <c r="L29" s="11">
         <v>1</v>
       </c>
       <c r="M29" s="13">
         <v>0</v>
       </c>
-      <c r="N29" s="29">
+      <c r="N29" s="13">
         <v>1</v>
       </c>
       <c r="O29" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr> Келгендер саны</vt:lpstr>
       <vt:lpstr>Кеткендер саны</vt:lpstr>