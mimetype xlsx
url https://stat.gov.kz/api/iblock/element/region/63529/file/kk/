--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name=" Келгендер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер саны" sheetId="2" r:id="rId2"/>
     <sheet name="Сыртқы көші-қон айырымы " sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="28">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -322,51 +322,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -427,73 +427,98 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -770,3622 +795,3826 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D33" sqref="D33"/>
+      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="41"/>
-[...22 lines deleted...]
-      <c r="B5" s="39">
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="46"/>
+      <c r="O3" s="46"/>
+      <c r="P3" s="46"/>
+      <c r="Q3" s="46"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="42"/>
+      <c r="B5" s="44">
         <v>2025</v>
       </c>
-      <c r="C5" s="40"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="44">
         <v>2026</v>
       </c>
-      <c r="O5" s="40"/>
-[...3 lines deleted...]
-      <c r="A6" s="44"/>
+      <c r="O5" s="45"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="45"/>
+    </row>
+    <row r="6" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="43"/>
       <c r="B6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="K6" s="28" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>3</v>
       </c>
       <c r="O6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="38" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="Q6" s="39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="42"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B7" s="47"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="47"/>
+    </row>
+    <row r="8" spans="1:17" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>32</v>
       </c>
       <c r="C8" s="7">
         <v>383</v>
       </c>
       <c r="D8" s="7">
         <v>349</v>
       </c>
       <c r="E8" s="7">
         <v>434</v>
       </c>
       <c r="F8" s="7">
         <v>190</v>
       </c>
       <c r="G8" s="7">
         <v>287</v>
       </c>
       <c r="H8" s="7">
         <v>271</v>
       </c>
       <c r="I8" s="7">
         <v>329</v>
       </c>
       <c r="J8" s="7">
         <v>94</v>
       </c>
       <c r="K8" s="7">
         <v>476</v>
       </c>
       <c r="L8" s="7">
         <v>274</v>
       </c>
       <c r="M8" s="7">
         <v>437</v>
       </c>
       <c r="N8" s="7">
         <v>375</v>
       </c>
       <c r="O8" s="7">
         <v>189</v>
       </c>
       <c r="P8" s="7">
         <v>344</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q8" s="49">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="10">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>132</v>
       </c>
       <c r="D9" s="8">
         <v>139</v>
       </c>
       <c r="E9" s="8">
         <v>182</v>
       </c>
       <c r="F9" s="8">
         <v>75</v>
       </c>
       <c r="G9" s="8">
         <v>125</v>
       </c>
       <c r="H9" s="8">
         <v>100</v>
       </c>
       <c r="I9" s="8">
         <v>125</v>
       </c>
       <c r="J9" s="8">
         <v>34</v>
       </c>
       <c r="K9" s="8">
         <v>163</v>
       </c>
       <c r="L9" s="8">
         <v>102</v>
       </c>
       <c r="M9" s="8">
         <v>200</v>
       </c>
       <c r="N9" s="8">
         <v>169</v>
       </c>
       <c r="O9" s="8">
         <v>62</v>
       </c>
       <c r="P9" s="8">
         <v>174</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q9" s="50">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>0</v>
       </c>
       <c r="C10" s="8">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>0</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>3</v>
       </c>
       <c r="I10" s="8">
         <v>1</v>
       </c>
       <c r="J10" s="8">
         <v>0</v>
       </c>
       <c r="K10" s="8">
         <v>0</v>
       </c>
       <c r="L10" s="8">
         <v>1</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="8">
         <v>0</v>
       </c>
       <c r="O10" s="8">
         <v>1</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q10" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="10">
         <v>2</v>
       </c>
       <c r="C11" s="8">
         <v>6</v>
       </c>
       <c r="D11" s="8">
         <v>9</v>
       </c>
       <c r="E11" s="8">
         <v>20</v>
       </c>
       <c r="F11" s="8">
         <v>12</v>
       </c>
       <c r="G11" s="8">
         <v>15</v>
       </c>
       <c r="H11" s="8">
         <v>10</v>
       </c>
       <c r="I11" s="8">
         <v>17</v>
       </c>
       <c r="J11" s="8">
         <v>4</v>
       </c>
       <c r="K11" s="8">
         <v>9</v>
       </c>
       <c r="L11" s="8">
         <v>10</v>
       </c>
       <c r="M11" s="8">
         <v>15</v>
       </c>
       <c r="N11" s="8">
         <v>17</v>
       </c>
       <c r="O11" s="8">
         <v>10</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q11" s="50">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10">
         <v>0</v>
       </c>
       <c r="C12" s="8">
         <v>6</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>0</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>8</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>1</v>
       </c>
       <c r="K12" s="8">
         <v>7</v>
       </c>
       <c r="L12" s="8">
         <v>4</v>
       </c>
       <c r="M12" s="8">
         <v>8</v>
       </c>
       <c r="N12" s="8">
         <v>6</v>
       </c>
       <c r="O12" s="8">
         <v>12</v>
       </c>
       <c r="P12" s="8">
         <v>21</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q12" s="50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="10">
         <v>0</v>
       </c>
       <c r="C13" s="8">
         <v>1</v>
       </c>
       <c r="D13" s="8">
         <v>0</v>
       </c>
       <c r="E13" s="8">
         <v>0</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>0</v>
       </c>
       <c r="J13" s="8">
         <v>0</v>
       </c>
       <c r="K13" s="8">
         <v>0</v>
       </c>
       <c r="L13" s="8">
         <v>0</v>
       </c>
       <c r="M13" s="8">
         <v>0</v>
       </c>
       <c r="N13" s="8">
         <v>0</v>
       </c>
       <c r="O13" s="8">
         <v>0</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q13" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="10">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>233</v>
       </c>
       <c r="D14" s="8">
         <v>200</v>
       </c>
       <c r="E14" s="8">
         <v>232</v>
       </c>
       <c r="F14" s="8">
         <v>100</v>
       </c>
       <c r="G14" s="8">
         <v>136</v>
       </c>
       <c r="H14" s="8">
         <v>157</v>
       </c>
       <c r="I14" s="8">
         <v>186</v>
       </c>
       <c r="J14" s="8">
         <v>55</v>
       </c>
       <c r="K14" s="8">
         <v>295</v>
       </c>
       <c r="L14" s="8">
         <v>156</v>
       </c>
       <c r="M14" s="8">
         <v>214</v>
       </c>
       <c r="N14" s="8">
         <v>181</v>
       </c>
       <c r="O14" s="8">
         <v>104</v>
       </c>
       <c r="P14" s="8">
         <v>149</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q14" s="50">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="10">
         <v>0</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>0</v>
       </c>
       <c r="E15" s="8">
         <v>0</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>3</v>
       </c>
       <c r="H15" s="8">
         <v>1</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>0</v>
       </c>
       <c r="K15" s="8">
         <v>2</v>
       </c>
       <c r="L15" s="8">
         <v>1</v>
       </c>
       <c r="M15" s="8">
         <v>0</v>
       </c>
       <c r="N15" s="8">
         <v>2</v>
       </c>
       <c r="O15" s="8">
         <v>0</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="Q15" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="45"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="48"/>
+      <c r="N16" s="48"/>
+      <c r="O16" s="48"/>
+      <c r="P16" s="48"/>
+      <c r="Q16" s="48"/>
+    </row>
+    <row r="17" spans="1:17" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="29">
         <v>14</v>
       </c>
       <c r="C17" s="29">
         <v>131</v>
       </c>
       <c r="D17" s="7">
         <v>137</v>
       </c>
       <c r="E17" s="29">
         <v>174</v>
       </c>
       <c r="F17" s="29">
         <v>74</v>
       </c>
       <c r="G17" s="29">
         <v>112</v>
       </c>
       <c r="H17" s="29">
         <v>99</v>
       </c>
       <c r="I17" s="29">
         <v>121</v>
       </c>
       <c r="J17" s="7">
         <v>33</v>
       </c>
       <c r="K17" s="9">
         <v>150</v>
       </c>
       <c r="L17" s="9">
         <v>97</v>
       </c>
       <c r="M17" s="7">
         <v>194</v>
       </c>
       <c r="N17" s="7">
         <v>162</v>
       </c>
       <c r="O17" s="9">
         <v>60</v>
       </c>
       <c r="P17" s="7">
         <v>167</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q17" s="49">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="30">
         <v>14</v>
       </c>
       <c r="C18" s="8">
         <v>129</v>
       </c>
       <c r="D18" s="8">
         <v>137</v>
       </c>
       <c r="E18" s="8">
         <v>174</v>
       </c>
       <c r="F18" s="8">
         <v>73</v>
       </c>
       <c r="G18" s="8">
         <v>112</v>
       </c>
       <c r="H18" s="8">
         <v>97</v>
       </c>
       <c r="I18" s="8">
         <v>121</v>
       </c>
       <c r="J18" s="8">
         <v>33</v>
       </c>
       <c r="K18" s="8">
         <v>150</v>
       </c>
       <c r="L18" s="8">
         <v>97</v>
       </c>
       <c r="M18" s="8">
         <v>194</v>
       </c>
       <c r="N18" s="8">
         <v>161</v>
       </c>
       <c r="O18" s="8">
         <v>60</v>
       </c>
       <c r="P18" s="8">
         <v>167</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q18" s="50">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="30">
         <v>0</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="8">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>0</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
         <v>0</v>
       </c>
       <c r="L19" s="8">
         <v>0</v>
       </c>
       <c r="M19" s="8">
         <v>0</v>
       </c>
       <c r="N19" s="8">
         <v>0</v>
       </c>
       <c r="O19" s="8">
         <v>0</v>
       </c>
       <c r="P19" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q19" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="30">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
         <v>0</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>1</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
         <v>0</v>
       </c>
       <c r="L20" s="8">
         <v>0</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>0</v>
       </c>
       <c r="P20" s="10">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="45" t="s">
+      <c r="Q20" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A21" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="45"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="48"/>
+      <c r="L21" s="48"/>
+      <c r="M21" s="48"/>
+      <c r="N21" s="48"/>
+      <c r="O21" s="48"/>
+      <c r="P21" s="48"/>
+      <c r="Q21" s="48"/>
+    </row>
+    <row r="22" spans="1:17" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="9">
         <v>18</v>
       </c>
       <c r="C22" s="9">
         <v>252</v>
       </c>
       <c r="D22" s="9">
         <v>212</v>
       </c>
       <c r="E22" s="9">
         <v>260</v>
       </c>
       <c r="F22" s="9">
         <v>116</v>
       </c>
       <c r="G22" s="9">
         <v>175</v>
       </c>
       <c r="H22" s="9">
         <v>172</v>
       </c>
       <c r="I22" s="9">
         <v>208</v>
       </c>
       <c r="J22" s="35">
         <v>61</v>
       </c>
       <c r="K22" s="9">
         <v>326</v>
       </c>
       <c r="L22" s="9">
         <v>177</v>
       </c>
       <c r="M22" s="35">
         <v>243</v>
       </c>
-      <c r="N22" s="46">
+      <c r="N22" s="40">
         <v>213</v>
       </c>
       <c r="O22" s="9">
         <v>129</v>
       </c>
       <c r="P22" s="35">
         <v>177</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q22" s="52">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>3</v>
       </c>
       <c r="D23" s="8">
         <v>2</v>
       </c>
       <c r="E23" s="8">
         <v>8</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>13</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
         <v>4</v>
       </c>
       <c r="J23" s="8">
         <v>1</v>
       </c>
       <c r="K23" s="8">
         <v>13</v>
       </c>
       <c r="L23" s="8">
         <v>5</v>
       </c>
       <c r="M23" s="34">
         <v>6</v>
       </c>
-      <c r="N23" s="47">
+      <c r="N23" s="41">
         <v>8</v>
       </c>
       <c r="O23" s="10">
         <v>2</v>
       </c>
       <c r="P23" s="8">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q23" s="53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10">
         <v>0</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>2</v>
       </c>
       <c r="I24" s="10">
         <v>1</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
       <c r="K24" s="10">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>1</v>
       </c>
       <c r="M24" s="34">
         <v>0</v>
       </c>
-      <c r="N24" s="47">
+      <c r="N24" s="41">
         <v>0</v>
       </c>
       <c r="O24" s="10">
         <v>1</v>
       </c>
       <c r="P24" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q24" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10">
         <v>2</v>
       </c>
       <c r="C25" s="8">
         <v>6</v>
       </c>
       <c r="D25" s="8">
         <v>9</v>
       </c>
       <c r="E25" s="8">
         <v>20</v>
       </c>
       <c r="F25" s="8">
         <v>12</v>
       </c>
       <c r="G25" s="8">
         <v>15</v>
       </c>
       <c r="H25" s="8">
         <v>10</v>
       </c>
       <c r="I25" s="8">
         <v>17</v>
       </c>
       <c r="J25" s="8">
         <v>4</v>
       </c>
       <c r="K25" s="8">
         <v>9</v>
       </c>
       <c r="L25" s="8">
         <v>10</v>
       </c>
       <c r="M25" s="34">
         <v>15</v>
       </c>
-      <c r="N25" s="47">
+      <c r="N25" s="41">
         <v>17</v>
       </c>
       <c r="O25" s="8">
         <v>10</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q25" s="50">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>6</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>8</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>1</v>
       </c>
       <c r="K26" s="8">
         <v>7</v>
       </c>
       <c r="L26" s="8">
         <v>4</v>
       </c>
       <c r="M26" s="34">
         <v>8</v>
       </c>
-      <c r="N26" s="47">
+      <c r="N26" s="41">
         <v>6</v>
       </c>
       <c r="O26" s="8">
         <v>12</v>
       </c>
       <c r="P26" s="8">
         <v>21</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q26" s="50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>1</v>
       </c>
       <c r="D27" s="8">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="34">
         <v>0</v>
       </c>
-      <c r="N27" s="47">
+      <c r="N27" s="41">
         <v>0</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q27" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10">
         <v>16</v>
       </c>
       <c r="C28" s="8">
         <v>233</v>
       </c>
       <c r="D28" s="8">
         <v>200</v>
       </c>
       <c r="E28" s="8">
         <v>232</v>
       </c>
       <c r="F28" s="8">
         <v>100</v>
       </c>
       <c r="G28" s="8">
         <v>136</v>
       </c>
       <c r="H28" s="8">
         <v>157</v>
       </c>
       <c r="I28" s="8">
         <v>186</v>
       </c>
       <c r="J28" s="8">
         <v>55</v>
       </c>
       <c r="K28" s="8">
         <v>295</v>
       </c>
       <c r="L28" s="8">
         <v>156</v>
       </c>
       <c r="M28" s="34">
         <v>214</v>
       </c>
-      <c r="N28" s="47">
+      <c r="N28" s="41">
         <v>181</v>
       </c>
       <c r="O28" s="8">
         <v>104</v>
       </c>
       <c r="P28" s="8">
         <v>149</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q28" s="50">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="11">
         <v>3</v>
       </c>
       <c r="D29" s="13">
         <v>0</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>2</v>
       </c>
       <c r="G29" s="11">
         <v>3</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>2</v>
       </c>
       <c r="L29" s="13">
         <v>1</v>
       </c>
       <c r="M29" s="36">
         <v>0</v>
       </c>
       <c r="N29" s="13">
         <v>1</v>
       </c>
       <c r="O29" s="13">
         <v>0</v>
       </c>
       <c r="P29" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S20" sqref="S20"/>
+      <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="41"/>
-[...22 lines deleted...]
-      <c r="B5" s="39">
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="46"/>
+      <c r="O3" s="46"/>
+      <c r="P3" s="46"/>
+      <c r="Q3" s="46"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="42"/>
+      <c r="B5" s="44">
         <v>2025</v>
       </c>
-      <c r="C5" s="40"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="44">
         <v>2026</v>
       </c>
-      <c r="O5" s="40"/>
-[...3 lines deleted...]
-      <c r="A6" s="44"/>
+      <c r="O5" s="45"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="45"/>
+    </row>
+    <row r="6" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="43"/>
       <c r="B6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="K6" s="28" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>3</v>
       </c>
       <c r="O6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="38" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="Q6" s="39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="42"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="47"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="47"/>
+    </row>
+    <row r="8" spans="1:17" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>1</v>
       </c>
       <c r="C8" s="9">
         <v>17</v>
       </c>
       <c r="D8" s="7">
         <v>4</v>
       </c>
       <c r="E8" s="7">
         <v>6</v>
       </c>
       <c r="F8" s="9">
         <v>7</v>
       </c>
       <c r="G8" s="9">
         <v>8</v>
       </c>
       <c r="H8" s="7">
         <v>7</v>
       </c>
       <c r="I8" s="17">
         <v>13</v>
       </c>
       <c r="J8" s="7">
         <v>11</v>
       </c>
       <c r="K8" s="7">
         <v>41</v>
       </c>
       <c r="L8" s="9">
         <v>4</v>
       </c>
       <c r="M8" s="7">
         <v>8</v>
       </c>
       <c r="N8" s="7">
         <v>7</v>
       </c>
       <c r="O8" s="9">
         <v>9</v>
       </c>
       <c r="P8" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q8" s="12">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="10">
         <v>0</v>
       </c>
       <c r="C9" s="10">
         <v>17</v>
       </c>
       <c r="D9" s="8">
         <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>5</v>
       </c>
       <c r="G9" s="10">
         <v>8</v>
       </c>
       <c r="H9" s="8">
         <v>6</v>
       </c>
       <c r="I9" s="18">
         <v>12</v>
       </c>
       <c r="J9" s="8">
         <v>7</v>
       </c>
       <c r="K9" s="8">
         <v>37</v>
       </c>
       <c r="L9" s="10">
         <v>3</v>
       </c>
       <c r="M9" s="8">
         <v>7</v>
       </c>
       <c r="N9" s="8">
         <v>6</v>
       </c>
       <c r="O9" s="10">
         <v>6</v>
       </c>
       <c r="P9" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q9" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>0</v>
       </c>
       <c r="C10" s="10">
         <v>0</v>
       </c>
       <c r="D10" s="10">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>2</v>
       </c>
       <c r="F10" s="10">
         <v>2</v>
       </c>
       <c r="G10" s="10">
         <v>0</v>
       </c>
       <c r="H10" s="10">
         <v>0</v>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="8">
         <v>0</v>
       </c>
       <c r="K10" s="8">
         <v>0</v>
       </c>
       <c r="L10" s="10">
         <v>0</v>
       </c>
       <c r="M10" s="10">
         <v>0</v>
       </c>
       <c r="N10" s="8">
         <v>0</v>
       </c>
       <c r="O10" s="10">
         <v>0</v>
       </c>
       <c r="P10" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q10" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="10">
         <v>0</v>
       </c>
       <c r="C11" s="10">
         <v>0</v>
       </c>
       <c r="D11" s="10">
         <v>0</v>
       </c>
       <c r="E11" s="10">
         <v>0</v>
       </c>
       <c r="F11" s="10">
         <v>0</v>
       </c>
       <c r="G11" s="10">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <v>0</v>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="8">
         <v>0</v>
       </c>
       <c r="K11" s="8">
         <v>0</v>
       </c>
       <c r="L11" s="10">
         <v>0</v>
       </c>
       <c r="M11" s="10">
         <v>0</v>
       </c>
       <c r="N11" s="8">
         <v>0</v>
       </c>
       <c r="O11" s="10">
         <v>0</v>
       </c>
       <c r="P11" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q11" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>0</v>
       </c>
       <c r="D12" s="10">
         <v>0</v>
       </c>
       <c r="E12" s="10">
         <v>0</v>
       </c>
       <c r="F12" s="10">
         <v>0</v>
       </c>
       <c r="G12" s="10">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>0</v>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>4</v>
       </c>
       <c r="K12" s="8">
         <v>0</v>
       </c>
       <c r="L12" s="10">
         <v>0</v>
       </c>
       <c r="M12" s="10">
         <v>0</v>
       </c>
       <c r="N12" s="8">
         <v>0</v>
       </c>
       <c r="O12" s="10">
         <v>0</v>
       </c>
       <c r="P12" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q12" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="10">
         <v>0</v>
       </c>
       <c r="C13" s="10">
         <v>0</v>
       </c>
       <c r="D13" s="10">
         <v>0</v>
       </c>
       <c r="E13" s="10">
         <v>0</v>
       </c>
       <c r="F13" s="10">
         <v>0</v>
       </c>
       <c r="G13" s="10">
         <v>0</v>
       </c>
       <c r="H13" s="10">
         <v>0</v>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="8">
         <v>0</v>
       </c>
       <c r="K13" s="8">
         <v>0</v>
       </c>
       <c r="L13" s="10">
         <v>0</v>
       </c>
       <c r="M13" s="10">
         <v>0</v>
       </c>
       <c r="N13" s="8">
         <v>0</v>
       </c>
       <c r="O13" s="10">
         <v>0</v>
       </c>
       <c r="P13" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q13" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>0</v>
       </c>
       <c r="D14" s="8">
         <v>1</v>
       </c>
       <c r="E14" s="10">
         <v>0</v>
       </c>
       <c r="F14" s="10">
         <v>0</v>
       </c>
       <c r="G14" s="10">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>1</v>
       </c>
       <c r="I14" s="18">
         <v>1</v>
       </c>
       <c r="J14" s="8">
         <v>0</v>
       </c>
       <c r="K14" s="8">
         <v>4</v>
       </c>
       <c r="L14" s="10">
         <v>1</v>
       </c>
       <c r="M14" s="10">
         <v>1</v>
       </c>
       <c r="N14" s="8">
         <v>1</v>
       </c>
       <c r="O14" s="10">
         <v>3</v>
       </c>
       <c r="P14" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q14" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="10">
         <v>0</v>
       </c>
       <c r="C15" s="10">
         <v>0</v>
       </c>
       <c r="D15" s="10">
         <v>0</v>
       </c>
       <c r="E15" s="10">
         <v>0</v>
       </c>
       <c r="F15" s="10">
         <v>0</v>
       </c>
       <c r="G15" s="10">
         <v>0</v>
       </c>
       <c r="H15" s="10">
         <v>0</v>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>0</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="10">
         <v>0</v>
       </c>
       <c r="M15" s="10">
         <v>0</v>
       </c>
       <c r="N15" s="8">
         <v>0</v>
       </c>
       <c r="O15" s="10">
         <v>0</v>
       </c>
       <c r="P15" s="10">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="Q15" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="45"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="48"/>
+      <c r="N16" s="48"/>
+      <c r="O16" s="48"/>
+      <c r="P16" s="48"/>
+      <c r="Q16" s="48"/>
+    </row>
+    <row r="17" spans="1:17" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
         <v>0</v>
       </c>
       <c r="C17" s="9">
         <v>17</v>
       </c>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="9">
         <v>6</v>
       </c>
       <c r="F17" s="9">
         <v>7</v>
       </c>
       <c r="G17" s="9">
         <v>8</v>
       </c>
       <c r="H17" s="7">
         <v>6</v>
       </c>
       <c r="I17" s="17">
         <v>12</v>
       </c>
       <c r="J17" s="7">
         <v>3</v>
       </c>
       <c r="K17" s="9">
         <v>36</v>
       </c>
       <c r="L17" s="9">
         <v>3</v>
       </c>
       <c r="M17" s="9">
         <v>7</v>
       </c>
       <c r="N17" s="7">
         <v>6</v>
       </c>
       <c r="O17" s="9">
         <v>6</v>
       </c>
       <c r="P17" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q17" s="12">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="10">
         <v>0</v>
       </c>
       <c r="C18" s="10">
         <v>17</v>
       </c>
       <c r="D18" s="8">
         <v>3</v>
       </c>
       <c r="E18" s="8">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>5</v>
       </c>
       <c r="G18" s="10">
         <v>8</v>
       </c>
       <c r="H18" s="8">
         <v>6</v>
       </c>
       <c r="I18" s="18">
         <v>12</v>
       </c>
       <c r="J18" s="8">
         <v>3</v>
       </c>
       <c r="K18" s="8">
         <v>36</v>
       </c>
       <c r="L18" s="10">
         <v>3</v>
       </c>
       <c r="M18" s="10">
         <v>7</v>
       </c>
       <c r="N18" s="8">
         <v>6</v>
       </c>
       <c r="O18" s="10">
         <v>6</v>
       </c>
       <c r="P18" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q18" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10">
         <v>0</v>
       </c>
       <c r="C19" s="10">
         <v>0</v>
       </c>
       <c r="D19" s="10">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>2</v>
       </c>
       <c r="F19" s="10">
         <v>2</v>
       </c>
       <c r="G19" s="10">
         <v>0</v>
       </c>
       <c r="H19" s="10">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
         <v>0</v>
       </c>
       <c r="L19" s="10">
         <v>0</v>
       </c>
       <c r="M19" s="10">
         <v>0</v>
       </c>
       <c r="N19" s="8">
         <v>0</v>
       </c>
       <c r="O19" s="10">
         <v>0</v>
       </c>
       <c r="P19" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q19" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="10">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>0</v>
       </c>
       <c r="D20" s="10">
         <v>0</v>
       </c>
       <c r="E20" s="10">
         <v>0</v>
       </c>
       <c r="F20" s="10">
         <v>0</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <v>0</v>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
         <v>0</v>
       </c>
       <c r="L20" s="10">
         <v>0</v>
       </c>
       <c r="M20" s="10">
         <v>0</v>
       </c>
       <c r="N20" s="8">
         <v>0</v>
       </c>
       <c r="O20" s="10">
         <v>0</v>
       </c>
       <c r="P20" s="10">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="45" t="s">
+      <c r="Q20" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="45"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="48"/>
+      <c r="L21" s="48"/>
+      <c r="M21" s="48"/>
+      <c r="N21" s="48"/>
+      <c r="O21" s="48"/>
+      <c r="P21" s="48"/>
+      <c r="Q21" s="48"/>
+    </row>
+    <row r="22" spans="1:17" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="9">
         <v>1</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="7">
         <v>1</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="7">
         <v>1</v>
       </c>
       <c r="I22" s="17">
         <v>1</v>
       </c>
       <c r="J22" s="7">
         <v>8</v>
       </c>
       <c r="K22" s="9">
         <v>5</v>
       </c>
       <c r="L22" s="9">
         <v>1</v>
       </c>
       <c r="M22" s="9">
         <v>1</v>
       </c>
-      <c r="N22" s="46">
+      <c r="N22" s="40">
         <v>1</v>
       </c>
       <c r="O22" s="9">
         <v>3</v>
       </c>
       <c r="P22" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q22" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10">
         <v>0</v>
       </c>
       <c r="C23" s="10">
         <v>0</v>
       </c>
       <c r="D23" s="10">
         <v>0</v>
       </c>
       <c r="E23" s="10">
         <v>0</v>
       </c>
       <c r="F23" s="10">
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <v>0</v>
       </c>
       <c r="H23" s="10">
         <v>0</v>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="8">
         <v>4</v>
       </c>
       <c r="K23" s="10">
         <v>1</v>
       </c>
       <c r="L23" s="10">
         <v>0</v>
       </c>
       <c r="M23" s="10">
         <v>0</v>
       </c>
-      <c r="N23" s="47">
+      <c r="N23" s="41">
         <v>0</v>
       </c>
       <c r="O23" s="10">
         <v>0</v>
       </c>
       <c r="P23" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q23" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10">
         <v>0</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
       <c r="K24" s="8">
         <v>0</v>
       </c>
       <c r="L24" s="10">
         <v>0</v>
       </c>
       <c r="M24" s="10">
         <v>0</v>
       </c>
-      <c r="N24" s="47">
+      <c r="N24" s="41">
         <v>0</v>
       </c>
       <c r="O24" s="10">
         <v>0</v>
       </c>
       <c r="P24" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q24" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>0</v>
       </c>
       <c r="D25" s="10">
         <v>0</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="10">
         <v>0</v>
       </c>
       <c r="G25" s="10">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>0</v>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="8">
         <v>0</v>
       </c>
       <c r="K25" s="8">
         <v>0</v>
       </c>
       <c r="L25" s="10">
         <v>0</v>
       </c>
       <c r="M25" s="10">
         <v>0</v>
       </c>
-      <c r="N25" s="47">
+      <c r="N25" s="41">
         <v>0</v>
       </c>
       <c r="O25" s="10">
         <v>0</v>
       </c>
       <c r="P25" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q25" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="10">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>4</v>
       </c>
       <c r="K26" s="8">
         <v>0</v>
       </c>
       <c r="L26" s="10">
         <v>0</v>
       </c>
       <c r="M26" s="10">
         <v>0</v>
       </c>
-      <c r="N26" s="47">
+      <c r="N26" s="41">
         <v>0</v>
       </c>
       <c r="O26" s="10">
         <v>0</v>
       </c>
       <c r="P26" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q26" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10">
         <v>0</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="10">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>0</v>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="10">
         <v>0</v>
       </c>
       <c r="M27" s="10">
         <v>0</v>
       </c>
-      <c r="N27" s="47">
+      <c r="N27" s="41">
         <v>0</v>
       </c>
       <c r="O27" s="10">
         <v>0</v>
       </c>
       <c r="P27" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q27" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>0</v>
       </c>
       <c r="D28" s="8">
         <v>1</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="10">
         <v>0</v>
       </c>
       <c r="H28" s="8">
         <v>1</v>
       </c>
       <c r="I28" s="18">
         <v>1</v>
       </c>
       <c r="J28" s="8">
         <v>0</v>
       </c>
       <c r="K28" s="8">
         <v>4</v>
       </c>
       <c r="L28" s="10">
         <v>1</v>
       </c>
       <c r="M28" s="10">
         <v>1</v>
       </c>
-      <c r="N28" s="47">
+      <c r="N28" s="41">
         <v>1</v>
       </c>
       <c r="O28" s="10">
         <v>3</v>
       </c>
       <c r="P28" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q28" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="11">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="13">
         <v>0</v>
       </c>
       <c r="L29" s="11">
         <v>0</v>
       </c>
       <c r="M29" s="11">
         <v>0</v>
       </c>
       <c r="N29" s="13">
         <v>0</v>
       </c>
       <c r="O29" s="11">
         <v>0</v>
       </c>
       <c r="P29" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" s="6"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S19" sqref="S19"/>
+      <selection activeCell="S23" sqref="S23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="41"/>
-[...22 lines deleted...]
-      <c r="B5" s="39">
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="46"/>
+      <c r="O3" s="46"/>
+      <c r="P3" s="46"/>
+      <c r="Q3" s="46"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="42"/>
+      <c r="B5" s="44">
         <v>2025</v>
       </c>
-      <c r="C5" s="40"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="44">
         <v>2026</v>
       </c>
-      <c r="O5" s="40"/>
-[...3 lines deleted...]
-      <c r="A6" s="44"/>
+      <c r="O5" s="45"/>
+      <c r="P5" s="45"/>
+      <c r="Q5" s="45"/>
+    </row>
+    <row r="6" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="43"/>
       <c r="B6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="23" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="K6" s="28" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="M6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>3</v>
       </c>
       <c r="O6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="38" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="Q6" s="39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="42"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="47"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="47"/>
+    </row>
+    <row r="8" spans="1:17" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>31</v>
       </c>
       <c r="C8" s="7">
         <v>366</v>
       </c>
       <c r="D8" s="7">
         <v>345</v>
       </c>
       <c r="E8" s="7">
         <v>428</v>
       </c>
       <c r="F8" s="7">
         <v>183</v>
       </c>
       <c r="G8" s="7">
         <v>279</v>
       </c>
       <c r="H8" s="7">
         <v>264</v>
       </c>
       <c r="I8" s="7">
         <v>316</v>
       </c>
       <c r="J8" s="7">
         <v>83</v>
       </c>
       <c r="K8" s="7">
         <v>435</v>
       </c>
       <c r="L8" s="7">
         <v>275</v>
       </c>
       <c r="M8" s="7">
         <v>429</v>
       </c>
       <c r="N8" s="7">
         <v>368</v>
       </c>
       <c r="O8" s="7">
         <v>180</v>
       </c>
       <c r="P8" s="7">
         <v>342</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q8" s="49">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="10">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>115</v>
       </c>
       <c r="D9" s="8">
         <v>136</v>
       </c>
       <c r="E9" s="8">
         <v>178</v>
       </c>
       <c r="F9" s="8">
         <v>70</v>
       </c>
       <c r="G9" s="8">
         <v>117</v>
       </c>
       <c r="H9" s="8">
         <v>94</v>
       </c>
       <c r="I9" s="8">
         <v>113</v>
       </c>
       <c r="J9" s="8">
         <v>27</v>
       </c>
       <c r="K9" s="8">
         <v>126</v>
       </c>
       <c r="L9" s="8">
         <v>104</v>
       </c>
       <c r="M9" s="8">
         <v>193</v>
       </c>
       <c r="N9" s="8">
         <v>163</v>
       </c>
       <c r="O9" s="8">
         <v>56</v>
       </c>
       <c r="P9" s="8">
         <v>174</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q9" s="50">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="10">
         <v>0</v>
       </c>
       <c r="C10" s="8">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>-2</v>
       </c>
       <c r="F10" s="8">
         <v>-2</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>3</v>
       </c>
       <c r="I10" s="8">
         <v>1</v>
       </c>
       <c r="J10" s="8">
         <v>0</v>
       </c>
       <c r="K10" s="8">
         <v>0</v>
       </c>
       <c r="L10" s="8">
         <v>1</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="8">
         <v>0</v>
       </c>
       <c r="O10" s="8">
         <v>1</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q10" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="10">
         <v>2</v>
       </c>
       <c r="C11" s="8">
         <v>6</v>
       </c>
       <c r="D11" s="8">
         <v>9</v>
       </c>
       <c r="E11" s="8">
         <v>20</v>
       </c>
       <c r="F11" s="8">
         <v>12</v>
       </c>
       <c r="G11" s="8">
         <v>15</v>
       </c>
       <c r="H11" s="8">
         <v>10</v>
       </c>
       <c r="I11" s="8">
         <v>17</v>
       </c>
       <c r="J11" s="8">
         <v>4</v>
       </c>
       <c r="K11" s="8">
         <v>9</v>
       </c>
       <c r="L11" s="8">
         <v>10</v>
       </c>
       <c r="M11" s="8">
         <v>15</v>
       </c>
       <c r="N11" s="8">
         <v>17</v>
       </c>
       <c r="O11" s="8">
         <v>10</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q11" s="50">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10">
         <v>0</v>
       </c>
       <c r="C12" s="8">
         <v>6</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>0</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>8</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>-3</v>
       </c>
       <c r="K12" s="8">
         <v>7</v>
       </c>
       <c r="L12" s="8">
         <v>4</v>
       </c>
       <c r="M12" s="8">
         <v>8</v>
       </c>
       <c r="N12" s="8">
         <v>6</v>
       </c>
       <c r="O12" s="8">
         <v>12</v>
       </c>
       <c r="P12" s="8">
         <v>21</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q12" s="50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="10">
         <v>0</v>
       </c>
       <c r="C13" s="8">
         <v>1</v>
       </c>
       <c r="D13" s="8">
         <v>0</v>
       </c>
       <c r="E13" s="8">
         <v>0</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>0</v>
       </c>
       <c r="J13" s="8">
         <v>0</v>
       </c>
       <c r="K13" s="8">
         <v>0</v>
       </c>
       <c r="L13" s="8">
         <v>0</v>
       </c>
       <c r="M13" s="8">
         <v>0</v>
       </c>
       <c r="N13" s="8">
         <v>0</v>
       </c>
       <c r="O13" s="8">
         <v>0</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q13" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="10">
         <v>15</v>
       </c>
       <c r="C14" s="8">
         <v>233</v>
       </c>
       <c r="D14" s="8">
         <v>199</v>
       </c>
       <c r="E14" s="8">
         <v>232</v>
       </c>
       <c r="F14" s="8">
         <v>100</v>
       </c>
       <c r="G14" s="8">
         <v>136</v>
       </c>
       <c r="H14" s="8">
         <v>156</v>
       </c>
       <c r="I14" s="8">
         <v>185</v>
       </c>
       <c r="J14" s="8">
         <v>55</v>
       </c>
       <c r="K14" s="8">
         <v>291</v>
       </c>
       <c r="L14" s="8">
         <v>155</v>
       </c>
       <c r="M14" s="8">
         <v>213</v>
       </c>
       <c r="N14" s="8">
         <v>180</v>
       </c>
       <c r="O14" s="8">
         <v>101</v>
       </c>
       <c r="P14" s="8">
         <v>147</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q14" s="50">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="10">
         <v>0</v>
       </c>
       <c r="C15" s="8">
         <v>5</v>
       </c>
       <c r="D15" s="8">
         <v>0</v>
       </c>
       <c r="E15" s="8">
         <v>0</v>
       </c>
       <c r="F15" s="8">
         <v>3</v>
       </c>
       <c r="G15" s="8">
         <v>3</v>
       </c>
       <c r="H15" s="8">
         <v>1</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>0</v>
       </c>
       <c r="K15" s="8">
         <v>2</v>
       </c>
       <c r="L15" s="8">
         <v>1</v>
       </c>
       <c r="M15" s="8">
         <v>0</v>
       </c>
       <c r="N15" s="8">
         <v>2</v>
       </c>
       <c r="O15" s="8">
         <v>0</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="Q15" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="45"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="48"/>
+      <c r="N16" s="48"/>
+      <c r="O16" s="48"/>
+      <c r="P16" s="48"/>
+      <c r="Q16" s="48"/>
+    </row>
+    <row r="17" spans="1:17" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
         <v>14</v>
       </c>
       <c r="C17" s="9">
         <v>114</v>
       </c>
       <c r="D17" s="7">
         <v>134</v>
       </c>
       <c r="E17" s="9">
         <v>168</v>
       </c>
       <c r="F17" s="9">
         <v>67</v>
       </c>
       <c r="G17" s="7">
         <v>104</v>
       </c>
       <c r="H17" s="9">
         <v>93</v>
       </c>
       <c r="I17" s="7">
         <v>109</v>
       </c>
       <c r="J17" s="7">
         <v>30</v>
       </c>
       <c r="K17" s="7">
         <v>114</v>
       </c>
       <c r="L17" s="9">
         <v>99</v>
       </c>
       <c r="M17" s="7">
         <v>187</v>
       </c>
       <c r="N17" s="7">
         <v>156</v>
       </c>
       <c r="O17" s="9">
         <v>54</v>
       </c>
       <c r="P17" s="7">
         <v>167</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q17" s="49">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="10">
         <v>14</v>
       </c>
       <c r="C18" s="8">
         <v>112</v>
       </c>
       <c r="D18" s="10">
         <v>134</v>
       </c>
       <c r="E18" s="8">
         <v>170</v>
       </c>
       <c r="F18" s="8">
         <v>68</v>
       </c>
       <c r="G18" s="8">
         <v>104</v>
       </c>
       <c r="H18" s="8">
         <v>91</v>
       </c>
       <c r="I18" s="8">
         <v>109</v>
       </c>
       <c r="J18" s="8">
         <v>30</v>
       </c>
       <c r="K18" s="8">
         <v>114</v>
       </c>
       <c r="L18" s="8">
         <v>99</v>
       </c>
       <c r="M18" s="8">
         <v>187</v>
       </c>
       <c r="N18" s="8">
         <v>155</v>
       </c>
       <c r="O18" s="10">
         <v>54</v>
       </c>
       <c r="P18" s="8">
         <v>167</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q18" s="50">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10">
         <v>0</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="10">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>-2</v>
       </c>
       <c r="F19" s="8">
         <v>-2</v>
       </c>
       <c r="G19" s="10">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
         <v>0</v>
       </c>
       <c r="L19" s="8">
         <v>0</v>
       </c>
       <c r="M19" s="8">
         <v>0</v>
       </c>
       <c r="N19" s="8">
         <v>0</v>
       </c>
       <c r="O19" s="10">
         <v>0</v>
       </c>
       <c r="P19" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q19" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="10">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>0</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="8">
         <v>1</v>
       </c>
       <c r="I20" s="8">
         <v>0</v>
       </c>
       <c r="J20" s="8">
         <v>0</v>
       </c>
       <c r="K20" s="8">
         <v>0</v>
       </c>
       <c r="L20" s="8">
         <v>0</v>
       </c>
       <c r="M20" s="8">
         <v>0</v>
       </c>
       <c r="N20" s="8">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>0</v>
       </c>
       <c r="P20" s="10">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="45" t="s">
+      <c r="Q20" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="45"/>
-[...15 lines deleted...]
-    <row r="22" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="48"/>
+      <c r="L21" s="48"/>
+      <c r="M21" s="48"/>
+      <c r="N21" s="48"/>
+      <c r="O21" s="48"/>
+      <c r="P21" s="48"/>
+      <c r="Q21" s="48"/>
+    </row>
+    <row r="22" spans="1:17" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="9">
         <v>17</v>
       </c>
       <c r="C22" s="9">
         <v>252</v>
       </c>
       <c r="D22" s="9">
         <v>211</v>
       </c>
       <c r="E22" s="9">
         <v>260</v>
       </c>
       <c r="F22" s="9">
         <v>116</v>
       </c>
       <c r="G22" s="9">
         <v>175</v>
       </c>
       <c r="H22" s="9">
         <v>171</v>
       </c>
       <c r="I22" s="9">
         <v>207</v>
       </c>
       <c r="J22" s="9">
         <v>53</v>
       </c>
       <c r="K22" s="9">
         <v>321</v>
       </c>
       <c r="L22" s="9">
         <v>176</v>
       </c>
       <c r="M22" s="9">
         <v>242</v>
       </c>
-      <c r="N22" s="46">
+      <c r="N22" s="40">
         <v>212</v>
       </c>
       <c r="O22" s="9">
         <v>126</v>
       </c>
       <c r="P22" s="9">
         <v>175</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q22" s="56">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="10">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>3</v>
       </c>
       <c r="D23" s="10">
         <v>2</v>
       </c>
       <c r="E23" s="8">
         <v>8</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>13</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="10">
         <v>4</v>
       </c>
       <c r="J23" s="8">
         <v>-3</v>
       </c>
       <c r="K23" s="8">
         <v>12</v>
       </c>
       <c r="L23" s="10">
         <v>5</v>
       </c>
       <c r="M23" s="10">
         <v>6</v>
       </c>
-      <c r="N23" s="47">
+      <c r="N23" s="41">
         <v>8</v>
       </c>
       <c r="O23" s="10">
         <v>2</v>
       </c>
       <c r="P23" s="8">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q23" s="50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="10">
         <v>0</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>2</v>
       </c>
       <c r="I24" s="10">
         <v>1</v>
       </c>
       <c r="J24" s="8">
         <v>0</v>
       </c>
       <c r="K24" s="8">
         <v>0</v>
       </c>
       <c r="L24" s="10">
         <v>1</v>
       </c>
       <c r="M24" s="8">
         <v>0</v>
       </c>
-      <c r="N24" s="47">
+      <c r="N24" s="41">
         <v>0</v>
       </c>
       <c r="O24" s="10">
         <v>1</v>
       </c>
       <c r="P24" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q24" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="10">
         <v>2</v>
       </c>
       <c r="C25" s="8">
         <v>6</v>
       </c>
       <c r="D25" s="8">
         <v>9</v>
       </c>
       <c r="E25" s="8">
         <v>20</v>
       </c>
       <c r="F25" s="8">
         <v>12</v>
       </c>
       <c r="G25" s="8">
         <v>15</v>
       </c>
       <c r="H25" s="8">
         <v>10</v>
       </c>
       <c r="I25" s="8">
         <v>17</v>
       </c>
       <c r="J25" s="8">
         <v>4</v>
       </c>
       <c r="K25" s="8">
         <v>9</v>
       </c>
       <c r="L25" s="8">
         <v>10</v>
       </c>
       <c r="M25" s="8">
         <v>15</v>
       </c>
-      <c r="N25" s="47">
+      <c r="N25" s="41">
         <v>17</v>
       </c>
       <c r="O25" s="8">
         <v>10</v>
       </c>
       <c r="P25" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q25" s="50">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="10">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>6</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>8</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="8">
         <v>-3</v>
       </c>
       <c r="K26" s="8">
         <v>7</v>
       </c>
       <c r="L26" s="8">
         <v>4</v>
       </c>
       <c r="M26" s="8">
         <v>8</v>
       </c>
-      <c r="N26" s="47">
+      <c r="N26" s="41">
         <v>6</v>
       </c>
       <c r="O26" s="8">
         <v>12</v>
       </c>
       <c r="P26" s="8">
         <v>21</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q26" s="50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="10">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>1</v>
       </c>
       <c r="D27" s="8">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="8">
         <v>0</v>
       </c>
       <c r="K27" s="8">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
         <v>0</v>
       </c>
-      <c r="N27" s="47">
+      <c r="N27" s="41">
         <v>0</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q27" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="10">
         <v>15</v>
       </c>
       <c r="C28" s="8">
         <v>233</v>
       </c>
       <c r="D28" s="8">
         <v>199</v>
       </c>
       <c r="E28" s="8">
         <v>232</v>
       </c>
       <c r="F28" s="8">
         <v>100</v>
       </c>
       <c r="G28" s="8">
         <v>136</v>
       </c>
       <c r="H28" s="8">
         <v>156</v>
       </c>
       <c r="I28" s="8">
         <v>185</v>
       </c>
       <c r="J28" s="8">
         <v>55</v>
       </c>
       <c r="K28" s="8">
         <v>291</v>
       </c>
       <c r="L28" s="8">
         <v>155</v>
       </c>
       <c r="M28" s="8">
         <v>213</v>
       </c>
-      <c r="N28" s="47">
+      <c r="N28" s="41">
         <v>180</v>
       </c>
       <c r="O28" s="8">
         <v>101</v>
       </c>
       <c r="P28" s="8">
         <v>147</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="Q28" s="50">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="6" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="11">
         <v>0</v>
       </c>
       <c r="C29" s="11">
         <v>3</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>2</v>
       </c>
       <c r="G29" s="11">
         <v>3</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <v>0</v>
       </c>
       <c r="K29" s="11">
         <v>2</v>
       </c>
       <c r="L29" s="11">
         <v>1</v>
       </c>
       <c r="M29" s="13">
         <v>0</v>
       </c>
       <c r="N29" s="13">
         <v>1</v>
       </c>
       <c r="O29" s="13">
         <v>0</v>
       </c>
       <c r="P29" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr> Келгендер саны</vt:lpstr>
       <vt:lpstr>Кеткендер саны</vt:lpstr>