--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name=" Келгендер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер саны" sheetId="2" r:id="rId2"/>
     <sheet name="Сыртқы көші-қон айырымы " sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="28">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -322,202 +322,176 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -795,3826 +769,4030 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomLeft" activeCell="U20" sqref="U20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="46" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="46"/>
-[...23 lines deleted...]
-      <c r="B5" s="44">
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="35">
         <v>2025</v>
       </c>
-      <c r="C5" s="45"/>
-[...10 lines deleted...]
-      <c r="N5" s="44">
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="35">
         <v>2026</v>
       </c>
-      <c r="O5" s="45"/>
-[...5 lines deleted...]
-      <c r="B6" s="19" t="s">
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+    </row>
+    <row r="6" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="40"/>
+      <c r="B6" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="22" t="s">
+      <c r="E6" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="23" t="s">
+      <c r="F6" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="24" t="s">
+      <c r="G6" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="25" t="s">
+      <c r="H6" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="26" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="27" t="s">
+      <c r="I6" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="28" t="s">
+      <c r="K6" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="31" t="s">
+      <c r="L6" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="32" t="s">
+      <c r="M6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="33" t="s">
+      <c r="N6" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="37" t="s">
+      <c r="O6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="P6" s="38" t="s">
+      <c r="P6" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="Q6" s="39" t="s">
+      <c r="Q6" s="26" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="47" t="s">
+      <c r="R6" s="27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="47"/>
-[...17 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+    </row>
+    <row r="8" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="34">
         <v>32</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="28">
         <v>383</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="28">
         <v>349</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="28">
         <v>434</v>
       </c>
-      <c r="F8" s="7">
+      <c r="F8" s="28">
         <v>190</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="28">
         <v>287</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="28">
         <v>271</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="28">
         <v>329</v>
       </c>
-      <c r="J8" s="7">
+      <c r="J8" s="28">
         <v>94</v>
       </c>
-      <c r="K8" s="7">
+      <c r="K8" s="28">
         <v>476</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="28">
         <v>274</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="28">
         <v>437</v>
       </c>
-      <c r="N8" s="7">
+      <c r="N8" s="28">
         <v>375</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="28">
         <v>189</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P8" s="28">
         <v>344</v>
       </c>
-      <c r="Q8" s="49">
+      <c r="Q8" s="28">
         <v>156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="R8" s="28">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="30">
         <v>14</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="29">
         <v>132</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="29">
         <v>139</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="29">
         <v>182</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="29">
         <v>75</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="29">
         <v>125</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="29">
         <v>100</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="29">
         <v>125</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="29">
         <v>34</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="29">
         <v>163</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="29">
         <v>102</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="29">
         <v>200</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="29">
         <v>169</v>
       </c>
-      <c r="O9" s="8">
+      <c r="O9" s="29">
         <v>62</v>
       </c>
-      <c r="P9" s="8">
+      <c r="P9" s="29">
         <v>174</v>
       </c>
-      <c r="Q9" s="50">
+      <c r="Q9" s="29">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="R9" s="29">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="10">
-[...17 lines deleted...]
-      <c r="H10" s="8">
+      <c r="B10" s="30">
+        <v>0</v>
+      </c>
+      <c r="C10" s="29">
+        <v>0</v>
+      </c>
+      <c r="D10" s="29">
+        <v>0</v>
+      </c>
+      <c r="E10" s="29">
+        <v>0</v>
+      </c>
+      <c r="F10" s="29">
+        <v>0</v>
+      </c>
+      <c r="G10" s="29">
+        <v>0</v>
+      </c>
+      <c r="H10" s="29">
         <v>3</v>
       </c>
-      <c r="I10" s="8">
-[...28 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="I10" s="29">
+        <v>1</v>
+      </c>
+      <c r="J10" s="29">
+        <v>0</v>
+      </c>
+      <c r="K10" s="29">
+        <v>0</v>
+      </c>
+      <c r="L10" s="29">
+        <v>1</v>
+      </c>
+      <c r="M10" s="29">
+        <v>0</v>
+      </c>
+      <c r="N10" s="29">
+        <v>0</v>
+      </c>
+      <c r="O10" s="29">
+        <v>1</v>
+      </c>
+      <c r="P10" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>0</v>
+      </c>
+      <c r="R10" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="30">
         <v>2</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="29">
         <v>6</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="29">
         <v>9</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="29">
         <v>20</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="29">
         <v>12</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="29">
         <v>15</v>
       </c>
-      <c r="H11" s="8">
+      <c r="H11" s="29">
         <v>10</v>
       </c>
-      <c r="I11" s="8">
+      <c r="I11" s="29">
         <v>17</v>
       </c>
-      <c r="J11" s="8">
+      <c r="J11" s="29">
         <v>4</v>
       </c>
-      <c r="K11" s="8">
+      <c r="K11" s="29">
         <v>9</v>
       </c>
-      <c r="L11" s="8">
+      <c r="L11" s="29">
         <v>10</v>
       </c>
-      <c r="M11" s="8">
+      <c r="M11" s="29">
         <v>15</v>
       </c>
-      <c r="N11" s="8">
+      <c r="N11" s="29">
         <v>17</v>
       </c>
-      <c r="O11" s="8">
+      <c r="O11" s="29">
         <v>10</v>
       </c>
-      <c r="P11" s="8">
-[...2 lines deleted...]
-      <c r="Q11" s="50">
+      <c r="P11" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="29">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="R11" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A12" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="10">
-[...2 lines deleted...]
-      <c r="C12" s="8">
+      <c r="B12" s="30">
+        <v>0</v>
+      </c>
+      <c r="C12" s="29">
         <v>6</v>
       </c>
-      <c r="D12" s="8">
-[...8 lines deleted...]
-      <c r="G12" s="8">
+      <c r="D12" s="29">
+        <v>1</v>
+      </c>
+      <c r="E12" s="29">
+        <v>0</v>
+      </c>
+      <c r="F12" s="29">
+        <v>0</v>
+      </c>
+      <c r="G12" s="29">
         <v>8</v>
       </c>
-      <c r="H12" s="8">
-[...8 lines deleted...]
-      <c r="K12" s="8">
+      <c r="H12" s="29">
+        <v>0</v>
+      </c>
+      <c r="I12" s="29">
+        <v>0</v>
+      </c>
+      <c r="J12" s="29">
+        <v>1</v>
+      </c>
+      <c r="K12" s="29">
         <v>7</v>
       </c>
-      <c r="L12" s="8">
+      <c r="L12" s="29">
         <v>4</v>
       </c>
-      <c r="M12" s="8">
+      <c r="M12" s="29">
         <v>8</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="29">
         <v>6</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="29">
         <v>12</v>
       </c>
-      <c r="P12" s="8">
+      <c r="P12" s="29">
         <v>21</v>
       </c>
-      <c r="Q12" s="50">
+      <c r="Q12" s="29">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="R12" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="10">
-[...49 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="B13" s="30">
+        <v>0</v>
+      </c>
+      <c r="C13" s="29">
+        <v>1</v>
+      </c>
+      <c r="D13" s="29">
+        <v>0</v>
+      </c>
+      <c r="E13" s="29">
+        <v>0</v>
+      </c>
+      <c r="F13" s="29">
+        <v>0</v>
+      </c>
+      <c r="G13" s="29">
+        <v>0</v>
+      </c>
+      <c r="H13" s="29">
+        <v>0</v>
+      </c>
+      <c r="I13" s="29">
+        <v>0</v>
+      </c>
+      <c r="J13" s="29">
+        <v>0</v>
+      </c>
+      <c r="K13" s="29">
+        <v>0</v>
+      </c>
+      <c r="L13" s="29">
+        <v>0</v>
+      </c>
+      <c r="M13" s="29">
+        <v>0</v>
+      </c>
+      <c r="N13" s="29">
+        <v>0</v>
+      </c>
+      <c r="O13" s="29">
+        <v>0</v>
+      </c>
+      <c r="P13" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>0</v>
+      </c>
+      <c r="R13" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="30">
         <v>16</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C14" s="29">
         <v>233</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="29">
         <v>200</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="29">
         <v>232</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="29">
         <v>100</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G14" s="29">
         <v>136</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="29">
         <v>157</v>
       </c>
-      <c r="I14" s="8">
+      <c r="I14" s="29">
         <v>186</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="29">
         <v>55</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K14" s="29">
         <v>295</v>
       </c>
-      <c r="L14" s="8">
+      <c r="L14" s="29">
         <v>156</v>
       </c>
-      <c r="M14" s="8">
+      <c r="M14" s="29">
         <v>214</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="29">
         <v>181</v>
       </c>
-      <c r="O14" s="8">
+      <c r="O14" s="29">
         <v>104</v>
       </c>
-      <c r="P14" s="8">
+      <c r="P14" s="29">
         <v>149</v>
       </c>
-      <c r="Q14" s="50">
+      <c r="Q14" s="29">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="R14" s="29">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="10">
-[...2 lines deleted...]
-      <c r="C15" s="8">
+      <c r="B15" s="30">
+        <v>0</v>
+      </c>
+      <c r="C15" s="29">
         <v>5</v>
       </c>
-      <c r="D15" s="8">
-[...5 lines deleted...]
-      <c r="F15" s="8">
+      <c r="D15" s="29">
+        <v>0</v>
+      </c>
+      <c r="E15" s="29">
+        <v>0</v>
+      </c>
+      <c r="F15" s="29">
         <v>3</v>
       </c>
-      <c r="G15" s="8">
+      <c r="G15" s="29">
         <v>3</v>
       </c>
-      <c r="H15" s="8">
-[...8 lines deleted...]
-      <c r="K15" s="8">
+      <c r="H15" s="29">
+        <v>1</v>
+      </c>
+      <c r="I15" s="29">
+        <v>0</v>
+      </c>
+      <c r="J15" s="29">
+        <v>0</v>
+      </c>
+      <c r="K15" s="29">
         <v>2</v>
       </c>
-      <c r="L15" s="8">
-[...5 lines deleted...]
-      <c r="N15" s="8">
+      <c r="L15" s="29">
+        <v>1</v>
+      </c>
+      <c r="M15" s="29">
+        <v>0</v>
+      </c>
+      <c r="N15" s="29">
         <v>2</v>
       </c>
-      <c r="O15" s="8">
-[...10 lines deleted...]
-      <c r="A16" s="48" t="s">
+      <c r="O15" s="29">
+        <v>0</v>
+      </c>
+      <c r="P15" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>0</v>
+      </c>
+      <c r="R15" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="48"/>
-[...17 lines deleted...]
-      <c r="A17" s="14" t="s">
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="41"/>
+      <c r="R16" s="41"/>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A17" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="29">
+      <c r="B17" s="34">
         <v>14</v>
       </c>
-      <c r="C17" s="29">
+      <c r="C17" s="34">
         <v>131</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="28">
         <v>137</v>
       </c>
-      <c r="E17" s="29">
+      <c r="E17" s="34">
         <v>174</v>
       </c>
-      <c r="F17" s="29">
+      <c r="F17" s="34">
         <v>74</v>
       </c>
-      <c r="G17" s="29">
+      <c r="G17" s="34">
         <v>112</v>
       </c>
-      <c r="H17" s="29">
+      <c r="H17" s="34">
         <v>99</v>
       </c>
-      <c r="I17" s="29">
+      <c r="I17" s="34">
         <v>121</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="28">
         <v>33</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K17" s="34">
         <v>150</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17" s="34">
         <v>97</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="28">
         <v>194</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="28">
         <v>162</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="34">
         <v>60</v>
       </c>
-      <c r="P17" s="7">
+      <c r="P17" s="28">
         <v>167</v>
       </c>
-      <c r="Q17" s="49">
+      <c r="Q17" s="28">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="R17" s="28">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="30">
         <v>14</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="29">
         <v>129</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="29">
         <v>137</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="29">
         <v>174</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="29">
         <v>73</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G18" s="29">
         <v>112</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="29">
         <v>97</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="29">
         <v>121</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="29">
         <v>33</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K18" s="29">
         <v>150</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L18" s="29">
         <v>97</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M18" s="29">
         <v>194</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N18" s="29">
         <v>161</v>
       </c>
-      <c r="O18" s="8">
+      <c r="O18" s="29">
         <v>60</v>
       </c>
-      <c r="P18" s="8">
+      <c r="P18" s="29">
         <v>167</v>
       </c>
-      <c r="Q18" s="50">
+      <c r="Q18" s="29">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="R18" s="29">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="30">
         <v>0</v>
       </c>
-      <c r="C19" s="8">
-[...46 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="C19" s="29">
+        <v>0</v>
+      </c>
+      <c r="D19" s="29">
+        <v>0</v>
+      </c>
+      <c r="E19" s="29">
+        <v>0</v>
+      </c>
+      <c r="F19" s="29">
+        <v>0</v>
+      </c>
+      <c r="G19" s="29">
+        <v>0</v>
+      </c>
+      <c r="H19" s="29">
+        <v>1</v>
+      </c>
+      <c r="I19" s="29">
+        <v>0</v>
+      </c>
+      <c r="J19" s="29">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>0</v>
+      </c>
+      <c r="L19" s="29">
+        <v>0</v>
+      </c>
+      <c r="M19" s="29">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>0</v>
+      </c>
+      <c r="O19" s="29">
+        <v>0</v>
+      </c>
+      <c r="P19" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="30">
+        <v>0</v>
+      </c>
+      <c r="R19" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="30">
         <v>0</v>
       </c>
-      <c r="C20" s="8">
+      <c r="C20" s="29">
         <v>2</v>
       </c>
-      <c r="D20" s="8">
-[...43 lines deleted...]
-      <c r="A21" s="48" t="s">
+      <c r="D20" s="29">
+        <v>0</v>
+      </c>
+      <c r="E20" s="29">
+        <v>0</v>
+      </c>
+      <c r="F20" s="29">
+        <v>1</v>
+      </c>
+      <c r="G20" s="29">
+        <v>0</v>
+      </c>
+      <c r="H20" s="29">
+        <v>1</v>
+      </c>
+      <c r="I20" s="29">
+        <v>0</v>
+      </c>
+      <c r="J20" s="29">
+        <v>0</v>
+      </c>
+      <c r="K20" s="29">
+        <v>0</v>
+      </c>
+      <c r="L20" s="29">
+        <v>0</v>
+      </c>
+      <c r="M20" s="29">
+        <v>0</v>
+      </c>
+      <c r="N20" s="29">
+        <v>1</v>
+      </c>
+      <c r="O20" s="30">
+        <v>0</v>
+      </c>
+      <c r="P20" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>0</v>
+      </c>
+      <c r="R20" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A21" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="48"/>
-[...17 lines deleted...]
-      <c r="A22" s="14" t="s">
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A22" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="9">
+      <c r="B22" s="34">
         <v>18</v>
       </c>
-      <c r="C22" s="9">
+      <c r="C22" s="34">
         <v>252</v>
       </c>
-      <c r="D22" s="9">
+      <c r="D22" s="34">
         <v>212</v>
       </c>
-      <c r="E22" s="9">
+      <c r="E22" s="34">
         <v>260</v>
       </c>
-      <c r="F22" s="9">
+      <c r="F22" s="34">
         <v>116</v>
       </c>
-      <c r="G22" s="9">
+      <c r="G22" s="34">
         <v>175</v>
       </c>
-      <c r="H22" s="9">
+      <c r="H22" s="34">
         <v>172</v>
       </c>
-      <c r="I22" s="9">
+      <c r="I22" s="34">
         <v>208</v>
       </c>
-      <c r="J22" s="35">
+      <c r="J22" s="34">
         <v>61</v>
       </c>
-      <c r="K22" s="9">
+      <c r="K22" s="34">
         <v>326</v>
       </c>
-      <c r="L22" s="9">
+      <c r="L22" s="34">
         <v>177</v>
       </c>
-      <c r="M22" s="35">
+      <c r="M22" s="34">
         <v>243</v>
       </c>
-      <c r="N22" s="40">
+      <c r="N22" s="44">
         <v>213</v>
       </c>
-      <c r="O22" s="9">
+      <c r="O22" s="34">
         <v>129</v>
       </c>
-      <c r="P22" s="35">
+      <c r="P22" s="34">
         <v>177</v>
       </c>
-      <c r="Q22" s="52">
+      <c r="Q22" s="34">
         <v>114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="R22" s="34">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A23" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="10">
-[...2 lines deleted...]
-      <c r="C23" s="8">
+      <c r="B23" s="30">
+        <v>0</v>
+      </c>
+      <c r="C23" s="29">
         <v>3</v>
       </c>
-      <c r="D23" s="8">
+      <c r="D23" s="29">
         <v>2</v>
       </c>
-      <c r="E23" s="8">
+      <c r="E23" s="29">
         <v>8</v>
       </c>
-      <c r="F23" s="8">
+      <c r="F23" s="29">
         <v>2</v>
       </c>
-      <c r="G23" s="8">
+      <c r="G23" s="29">
         <v>13</v>
       </c>
-      <c r="H23" s="8">
+      <c r="H23" s="29">
         <v>3</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I23" s="29">
         <v>4</v>
       </c>
-      <c r="J23" s="8">
-[...2 lines deleted...]
-      <c r="K23" s="8">
+      <c r="J23" s="29">
+        <v>1</v>
+      </c>
+      <c r="K23" s="29">
         <v>13</v>
       </c>
-      <c r="L23" s="8">
+      <c r="L23" s="29">
         <v>5</v>
       </c>
-      <c r="M23" s="34">
+      <c r="M23" s="29">
         <v>6</v>
       </c>
-      <c r="N23" s="41">
+      <c r="N23" s="45">
         <v>8</v>
       </c>
-      <c r="O23" s="10">
+      <c r="O23" s="30">
         <v>2</v>
       </c>
-      <c r="P23" s="8">
+      <c r="P23" s="29">
         <v>7</v>
       </c>
-      <c r="Q23" s="53">
+      <c r="Q23" s="30">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="R23" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="10">
-[...17 lines deleted...]
-      <c r="H24" s="10">
+      <c r="B24" s="30">
+        <v>0</v>
+      </c>
+      <c r="C24" s="30">
+        <v>0</v>
+      </c>
+      <c r="D24" s="29">
+        <v>0</v>
+      </c>
+      <c r="E24" s="30">
+        <v>0</v>
+      </c>
+      <c r="F24" s="30">
+        <v>0</v>
+      </c>
+      <c r="G24" s="30">
+        <v>0</v>
+      </c>
+      <c r="H24" s="30">
         <v>2</v>
       </c>
-      <c r="I24" s="10">
-[...28 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="I24" s="30">
+        <v>1</v>
+      </c>
+      <c r="J24" s="29">
+        <v>0</v>
+      </c>
+      <c r="K24" s="30">
+        <v>0</v>
+      </c>
+      <c r="L24" s="29">
+        <v>1</v>
+      </c>
+      <c r="M24" s="29">
+        <v>0</v>
+      </c>
+      <c r="N24" s="45">
+        <v>0</v>
+      </c>
+      <c r="O24" s="30">
+        <v>1</v>
+      </c>
+      <c r="P24" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>0</v>
+      </c>
+      <c r="R24" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A25" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="30">
         <v>2</v>
       </c>
-      <c r="C25" s="8">
+      <c r="C25" s="29">
         <v>6</v>
       </c>
-      <c r="D25" s="8">
+      <c r="D25" s="29">
         <v>9</v>
       </c>
-      <c r="E25" s="8">
+      <c r="E25" s="29">
         <v>20</v>
       </c>
-      <c r="F25" s="8">
+      <c r="F25" s="29">
         <v>12</v>
       </c>
-      <c r="G25" s="8">
+      <c r="G25" s="29">
         <v>15</v>
       </c>
-      <c r="H25" s="8">
+      <c r="H25" s="29">
         <v>10</v>
       </c>
-      <c r="I25" s="8">
+      <c r="I25" s="29">
         <v>17</v>
       </c>
-      <c r="J25" s="8">
+      <c r="J25" s="29">
         <v>4</v>
       </c>
-      <c r="K25" s="8">
+      <c r="K25" s="29">
         <v>9</v>
       </c>
-      <c r="L25" s="8">
+      <c r="L25" s="29">
         <v>10</v>
       </c>
-      <c r="M25" s="34">
+      <c r="M25" s="29">
         <v>15</v>
       </c>
-      <c r="N25" s="41">
+      <c r="N25" s="45">
         <v>17</v>
       </c>
-      <c r="O25" s="8">
+      <c r="O25" s="29">
         <v>10</v>
       </c>
-      <c r="P25" s="8">
-[...2 lines deleted...]
-      <c r="Q25" s="50">
+      <c r="P25" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="29">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="R25" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="10">
-[...2 lines deleted...]
-      <c r="C26" s="8">
+      <c r="B26" s="30">
+        <v>0</v>
+      </c>
+      <c r="C26" s="29">
         <v>6</v>
       </c>
-      <c r="D26" s="8">
-[...8 lines deleted...]
-      <c r="G26" s="8">
+      <c r="D26" s="29">
+        <v>1</v>
+      </c>
+      <c r="E26" s="29">
+        <v>0</v>
+      </c>
+      <c r="F26" s="29">
+        <v>0</v>
+      </c>
+      <c r="G26" s="29">
         <v>8</v>
       </c>
-      <c r="H26" s="8">
-[...8 lines deleted...]
-      <c r="K26" s="8">
+      <c r="H26" s="29">
+        <v>0</v>
+      </c>
+      <c r="I26" s="29">
+        <v>0</v>
+      </c>
+      <c r="J26" s="29">
+        <v>1</v>
+      </c>
+      <c r="K26" s="29">
         <v>7</v>
       </c>
-      <c r="L26" s="8">
+      <c r="L26" s="29">
         <v>4</v>
       </c>
-      <c r="M26" s="34">
+      <c r="M26" s="29">
         <v>8</v>
       </c>
-      <c r="N26" s="41">
+      <c r="N26" s="45">
         <v>6</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O26" s="29">
         <v>12</v>
       </c>
-      <c r="P26" s="8">
+      <c r="P26" s="29">
         <v>21</v>
       </c>
-      <c r="Q26" s="50">
+      <c r="Q26" s="29">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="R26" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A27" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="10">
-[...49 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="B27" s="30">
+        <v>0</v>
+      </c>
+      <c r="C27" s="29">
+        <v>1</v>
+      </c>
+      <c r="D27" s="29">
+        <v>0</v>
+      </c>
+      <c r="E27" s="29">
+        <v>0</v>
+      </c>
+      <c r="F27" s="29">
+        <v>0</v>
+      </c>
+      <c r="G27" s="29">
+        <v>0</v>
+      </c>
+      <c r="H27" s="29">
+        <v>0</v>
+      </c>
+      <c r="I27" s="29">
+        <v>0</v>
+      </c>
+      <c r="J27" s="29">
+        <v>0</v>
+      </c>
+      <c r="K27" s="29">
+        <v>0</v>
+      </c>
+      <c r="L27" s="29">
+        <v>0</v>
+      </c>
+      <c r="M27" s="29">
+        <v>0</v>
+      </c>
+      <c r="N27" s="45">
+        <v>0</v>
+      </c>
+      <c r="O27" s="29">
+        <v>0</v>
+      </c>
+      <c r="P27" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>0</v>
+      </c>
+      <c r="R27" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A28" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="30">
         <v>16</v>
       </c>
-      <c r="C28" s="8">
+      <c r="C28" s="29">
         <v>233</v>
       </c>
-      <c r="D28" s="8">
+      <c r="D28" s="29">
         <v>200</v>
       </c>
-      <c r="E28" s="8">
+      <c r="E28" s="29">
         <v>232</v>
       </c>
-      <c r="F28" s="8">
+      <c r="F28" s="29">
         <v>100</v>
       </c>
-      <c r="G28" s="8">
+      <c r="G28" s="29">
         <v>136</v>
       </c>
-      <c r="H28" s="8">
+      <c r="H28" s="29">
         <v>157</v>
       </c>
-      <c r="I28" s="8">
+      <c r="I28" s="29">
         <v>186</v>
       </c>
-      <c r="J28" s="8">
+      <c r="J28" s="29">
         <v>55</v>
       </c>
-      <c r="K28" s="8">
+      <c r="K28" s="29">
         <v>295</v>
       </c>
-      <c r="L28" s="8">
+      <c r="L28" s="29">
         <v>156</v>
       </c>
-      <c r="M28" s="34">
+      <c r="M28" s="29">
         <v>214</v>
       </c>
-      <c r="N28" s="41">
+      <c r="N28" s="45">
         <v>181</v>
       </c>
-      <c r="O28" s="8">
+      <c r="O28" s="29">
         <v>104</v>
       </c>
-      <c r="P28" s="8">
+      <c r="P28" s="29">
         <v>149</v>
       </c>
-      <c r="Q28" s="50">
+      <c r="Q28" s="29">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="16" t="s">
+      <c r="R28" s="29">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A29" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="11">
-[...2 lines deleted...]
-      <c r="C29" s="11">
+      <c r="B29" s="46">
+        <v>0</v>
+      </c>
+      <c r="C29" s="46">
         <v>3</v>
       </c>
-      <c r="D29" s="13">
-[...5 lines deleted...]
-      <c r="F29" s="11">
+      <c r="D29" s="33">
+        <v>0</v>
+      </c>
+      <c r="E29" s="46">
+        <v>0</v>
+      </c>
+      <c r="F29" s="46">
         <v>2</v>
       </c>
-      <c r="G29" s="11">
+      <c r="G29" s="46">
         <v>3</v>
       </c>
-      <c r="H29" s="11">
-[...8 lines deleted...]
-      <c r="K29" s="11">
+      <c r="H29" s="46">
+        <v>0</v>
+      </c>
+      <c r="I29" s="46">
+        <v>0</v>
+      </c>
+      <c r="J29" s="33">
+        <v>0</v>
+      </c>
+      <c r="K29" s="46">
         <v>2</v>
       </c>
-      <c r="L29" s="13">
-[...18 lines deleted...]
-    <row r="30" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="L29" s="33">
+        <v>1</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="33">
+        <v>1</v>
+      </c>
+      <c r="O29" s="33">
+        <v>0</v>
+      </c>
+      <c r="P29" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="33">
+        <v>0</v>
+      </c>
+      <c r="R29" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A37" sqref="A37"/>
+      <selection activeCell="T23" sqref="T23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="46" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="46"/>
-[...23 lines deleted...]
-      <c r="B5" s="44">
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="35">
         <v>2025</v>
       </c>
-      <c r="C5" s="45"/>
-[...10 lines deleted...]
-      <c r="N5" s="44">
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="35">
         <v>2026</v>
       </c>
-      <c r="O5" s="45"/>
-[...5 lines deleted...]
-      <c r="B6" s="19" t="s">
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+    </row>
+    <row r="6" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="40"/>
+      <c r="B6" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="20" t="s">
+      <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="22" t="s">
+      <c r="E6" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="23" t="s">
+      <c r="F6" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="24" t="s">
+      <c r="G6" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="25" t="s">
+      <c r="H6" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="26" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="27" t="s">
+      <c r="I6" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="28" t="s">
+      <c r="K6" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="31" t="s">
+      <c r="L6" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="32" t="s">
+      <c r="M6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="33" t="s">
+      <c r="N6" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="37" t="s">
+      <c r="O6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="P6" s="38" t="s">
+      <c r="P6" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="Q6" s="39" t="s">
+      <c r="Q6" s="26" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="47" t="s">
+      <c r="R6" s="27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="47"/>
-[...17 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+    </row>
+    <row r="8" spans="1:18" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="9">
-[...2 lines deleted...]
-      <c r="C8" s="9">
+      <c r="B8" s="34">
+        <v>1</v>
+      </c>
+      <c r="C8" s="34">
         <v>17</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="28">
         <v>4</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="28">
         <v>6</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F8" s="34">
         <v>7</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="34">
         <v>8</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="28">
         <v>7</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="28">
         <v>13</v>
       </c>
-      <c r="J8" s="7">
+      <c r="J8" s="28">
         <v>11</v>
       </c>
-      <c r="K8" s="7">
+      <c r="K8" s="28">
         <v>41</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="34">
         <v>4</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="28">
         <v>8</v>
       </c>
-      <c r="N8" s="7">
+      <c r="N8" s="28">
         <v>7</v>
       </c>
-      <c r="O8" s="9">
+      <c r="O8" s="34">
         <v>9</v>
       </c>
-      <c r="P8" s="9">
+      <c r="P8" s="34">
         <v>2</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="34">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="R8" s="28">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="10">
-[...2 lines deleted...]
-      <c r="C9" s="10">
+      <c r="B9" s="30">
+        <v>0</v>
+      </c>
+      <c r="C9" s="30">
         <v>17</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="29">
         <v>3</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="29">
         <v>4</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="30">
         <v>5</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="30">
         <v>8</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="29">
         <v>6</v>
       </c>
-      <c r="I9" s="18">
+      <c r="I9" s="29">
         <v>12</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="29">
         <v>7</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="29">
         <v>37</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="30">
         <v>3</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="29">
         <v>7</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="29">
         <v>6</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="30">
         <v>6</v>
       </c>
-      <c r="P9" s="10">
-[...2 lines deleted...]
-      <c r="Q9" s="6">
+      <c r="P9" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="30">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="R9" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="10">
-[...8 lines deleted...]
-      <c r="E10" s="8">
+      <c r="B10" s="30">
+        <v>0</v>
+      </c>
+      <c r="C10" s="30">
+        <v>0</v>
+      </c>
+      <c r="D10" s="30">
+        <v>0</v>
+      </c>
+      <c r="E10" s="29">
         <v>2</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="30">
         <v>2</v>
       </c>
-      <c r="G10" s="10">
-[...34 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="G10" s="30">
+        <v>0</v>
+      </c>
+      <c r="H10" s="30">
+        <v>0</v>
+      </c>
+      <c r="I10" s="30">
+        <v>0</v>
+      </c>
+      <c r="J10" s="29">
+        <v>0</v>
+      </c>
+      <c r="K10" s="29">
+        <v>0</v>
+      </c>
+      <c r="L10" s="30">
+        <v>0</v>
+      </c>
+      <c r="M10" s="30">
+        <v>0</v>
+      </c>
+      <c r="N10" s="29">
+        <v>0</v>
+      </c>
+      <c r="O10" s="30">
+        <v>0</v>
+      </c>
+      <c r="P10" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>0</v>
+      </c>
+      <c r="R10" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="10">
-[...49 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="B11" s="30">
+        <v>0</v>
+      </c>
+      <c r="C11" s="30">
+        <v>0</v>
+      </c>
+      <c r="D11" s="30">
+        <v>0</v>
+      </c>
+      <c r="E11" s="30">
+        <v>0</v>
+      </c>
+      <c r="F11" s="30">
+        <v>0</v>
+      </c>
+      <c r="G11" s="30">
+        <v>0</v>
+      </c>
+      <c r="H11" s="30">
+        <v>0</v>
+      </c>
+      <c r="I11" s="30">
+        <v>0</v>
+      </c>
+      <c r="J11" s="29">
+        <v>0</v>
+      </c>
+      <c r="K11" s="29">
+        <v>0</v>
+      </c>
+      <c r="L11" s="30">
+        <v>0</v>
+      </c>
+      <c r="M11" s="30">
+        <v>0</v>
+      </c>
+      <c r="N11" s="29">
+        <v>0</v>
+      </c>
+      <c r="O11" s="30">
+        <v>0</v>
+      </c>
+      <c r="P11" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>0</v>
+      </c>
+      <c r="R11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="10">
-[...23 lines deleted...]
-      <c r="J12" s="8">
+      <c r="B12" s="30">
+        <v>0</v>
+      </c>
+      <c r="C12" s="30">
+        <v>0</v>
+      </c>
+      <c r="D12" s="30">
+        <v>0</v>
+      </c>
+      <c r="E12" s="30">
+        <v>0</v>
+      </c>
+      <c r="F12" s="30">
+        <v>0</v>
+      </c>
+      <c r="G12" s="30">
+        <v>0</v>
+      </c>
+      <c r="H12" s="30">
+        <v>0</v>
+      </c>
+      <c r="I12" s="30">
+        <v>0</v>
+      </c>
+      <c r="J12" s="29">
         <v>4</v>
       </c>
-      <c r="K12" s="8">
-[...22 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="K12" s="29">
+        <v>0</v>
+      </c>
+      <c r="L12" s="30">
+        <v>0</v>
+      </c>
+      <c r="M12" s="30">
+        <v>0</v>
+      </c>
+      <c r="N12" s="29">
+        <v>0</v>
+      </c>
+      <c r="O12" s="30">
+        <v>0</v>
+      </c>
+      <c r="P12" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>0</v>
+      </c>
+      <c r="R12" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="10">
-[...49 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="B13" s="30">
+        <v>0</v>
+      </c>
+      <c r="C13" s="30">
+        <v>0</v>
+      </c>
+      <c r="D13" s="30">
+        <v>0</v>
+      </c>
+      <c r="E13" s="30">
+        <v>0</v>
+      </c>
+      <c r="F13" s="30">
+        <v>0</v>
+      </c>
+      <c r="G13" s="30">
+        <v>0</v>
+      </c>
+      <c r="H13" s="30">
+        <v>0</v>
+      </c>
+      <c r="I13" s="30">
+        <v>0</v>
+      </c>
+      <c r="J13" s="29">
+        <v>0</v>
+      </c>
+      <c r="K13" s="29">
+        <v>0</v>
+      </c>
+      <c r="L13" s="30">
+        <v>0</v>
+      </c>
+      <c r="M13" s="30">
+        <v>0</v>
+      </c>
+      <c r="N13" s="29">
+        <v>0</v>
+      </c>
+      <c r="O13" s="30">
+        <v>0</v>
+      </c>
+      <c r="P13" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>0</v>
+      </c>
+      <c r="R13" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="10">
-[...26 lines deleted...]
-      <c r="K14" s="8">
+      <c r="B14" s="30">
+        <v>1</v>
+      </c>
+      <c r="C14" s="30">
+        <v>0</v>
+      </c>
+      <c r="D14" s="29">
+        <v>1</v>
+      </c>
+      <c r="E14" s="30">
+        <v>0</v>
+      </c>
+      <c r="F14" s="30">
+        <v>0</v>
+      </c>
+      <c r="G14" s="30">
+        <v>0</v>
+      </c>
+      <c r="H14" s="29">
+        <v>1</v>
+      </c>
+      <c r="I14" s="29">
+        <v>1</v>
+      </c>
+      <c r="J14" s="29">
+        <v>0</v>
+      </c>
+      <c r="K14" s="29">
         <v>4</v>
       </c>
-      <c r="L14" s="10">
-[...8 lines deleted...]
-      <c r="O14" s="10">
+      <c r="L14" s="30">
+        <v>1</v>
+      </c>
+      <c r="M14" s="30">
+        <v>1</v>
+      </c>
+      <c r="N14" s="29">
+        <v>1</v>
+      </c>
+      <c r="O14" s="30">
         <v>3</v>
       </c>
-      <c r="P14" s="9">
+      <c r="P14" s="34">
         <v>2</v>
       </c>
-      <c r="Q14" s="6">
-[...4 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="Q14" s="30">
+        <v>0</v>
+      </c>
+      <c r="R14" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="10">
-[...49 lines deleted...]
-      <c r="A16" s="48" t="s">
+      <c r="B15" s="30">
+        <v>0</v>
+      </c>
+      <c r="C15" s="30">
+        <v>0</v>
+      </c>
+      <c r="D15" s="30">
+        <v>0</v>
+      </c>
+      <c r="E15" s="30">
+        <v>0</v>
+      </c>
+      <c r="F15" s="30">
+        <v>0</v>
+      </c>
+      <c r="G15" s="30">
+        <v>0</v>
+      </c>
+      <c r="H15" s="30">
+        <v>0</v>
+      </c>
+      <c r="I15" s="30">
+        <v>0</v>
+      </c>
+      <c r="J15" s="29">
+        <v>0</v>
+      </c>
+      <c r="K15" s="29">
+        <v>0</v>
+      </c>
+      <c r="L15" s="30">
+        <v>0</v>
+      </c>
+      <c r="M15" s="30">
+        <v>0</v>
+      </c>
+      <c r="N15" s="29">
+        <v>0</v>
+      </c>
+      <c r="O15" s="30">
+        <v>0</v>
+      </c>
+      <c r="P15" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>0</v>
+      </c>
+      <c r="R15" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="48"/>
-[...17 lines deleted...]
-      <c r="A17" s="14" t="s">
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="41"/>
+      <c r="R16" s="41"/>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="9">
-[...2 lines deleted...]
-      <c r="C17" s="9">
+      <c r="B17" s="31">
+        <v>0</v>
+      </c>
+      <c r="C17" s="31">
         <v>17</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="42">
         <v>3</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="31">
         <v>6</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="31">
         <v>7</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G17" s="31">
         <v>8</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="42">
         <v>6</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I17" s="42">
         <v>12</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="42">
         <v>3</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K17" s="31">
         <v>36</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17" s="31">
         <v>3</v>
       </c>
-      <c r="M17" s="9">
+      <c r="M17" s="31">
         <v>7</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="42">
         <v>6</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="31">
         <v>6</v>
       </c>
-      <c r="P17" s="9">
-[...2 lines deleted...]
-      <c r="Q17" s="12">
+      <c r="P17" s="31">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="31">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="R17" s="42">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="10">
-[...2 lines deleted...]
-      <c r="C18" s="10">
+      <c r="B18" s="32">
+        <v>0</v>
+      </c>
+      <c r="C18" s="32">
         <v>17</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="43">
         <v>3</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="43">
         <v>4</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="32">
         <v>5</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="32">
         <v>8</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="43">
         <v>6</v>
       </c>
-      <c r="I18" s="18">
+      <c r="I18" s="43">
         <v>12</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="43">
         <v>3</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K18" s="43">
         <v>36</v>
       </c>
-      <c r="L18" s="10">
+      <c r="L18" s="32">
         <v>3</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="32">
         <v>7</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N18" s="43">
         <v>6</v>
       </c>
-      <c r="O18" s="10">
+      <c r="O18" s="32">
         <v>6</v>
       </c>
-      <c r="P18" s="10">
-[...2 lines deleted...]
-      <c r="Q18" s="6">
+      <c r="P18" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="32">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="R18" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="10">
-[...8 lines deleted...]
-      <c r="E19" s="8">
+      <c r="B19" s="32">
+        <v>0</v>
+      </c>
+      <c r="C19" s="32">
+        <v>0</v>
+      </c>
+      <c r="D19" s="32">
+        <v>0</v>
+      </c>
+      <c r="E19" s="43">
         <v>2</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="32">
         <v>2</v>
       </c>
-      <c r="G19" s="10">
-[...34 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>0</v>
+      </c>
+      <c r="I19" s="32">
+        <v>0</v>
+      </c>
+      <c r="J19" s="43">
+        <v>0</v>
+      </c>
+      <c r="K19" s="43">
+        <v>0</v>
+      </c>
+      <c r="L19" s="32">
+        <v>0</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="43">
+        <v>0</v>
+      </c>
+      <c r="O19" s="32">
+        <v>0</v>
+      </c>
+      <c r="P19" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>0</v>
+      </c>
+      <c r="R19" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="10">
-[...49 lines deleted...]
-      <c r="A21" s="48" t="s">
+      <c r="B20" s="32">
+        <v>0</v>
+      </c>
+      <c r="C20" s="32">
+        <v>0</v>
+      </c>
+      <c r="D20" s="32">
+        <v>0</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>0</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="43">
+        <v>0</v>
+      </c>
+      <c r="K20" s="43">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>0</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="43">
+        <v>0</v>
+      </c>
+      <c r="O20" s="32">
+        <v>0</v>
+      </c>
+      <c r="P20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>0</v>
+      </c>
+      <c r="R20" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="48"/>
-[...17 lines deleted...]
-      <c r="A22" s="14" t="s">
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="9">
-[...23 lines deleted...]
-      <c r="J22" s="7">
+      <c r="B22" s="34">
+        <v>1</v>
+      </c>
+      <c r="C22" s="34">
+        <v>0</v>
+      </c>
+      <c r="D22" s="28">
+        <v>1</v>
+      </c>
+      <c r="E22" s="34">
+        <v>0</v>
+      </c>
+      <c r="F22" s="34">
+        <v>0</v>
+      </c>
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="28">
+        <v>1</v>
+      </c>
+      <c r="I22" s="28">
+        <v>1</v>
+      </c>
+      <c r="J22" s="28">
         <v>8</v>
       </c>
-      <c r="K22" s="9">
+      <c r="K22" s="34">
         <v>5</v>
       </c>
-      <c r="L22" s="9">
-[...8 lines deleted...]
-      <c r="O22" s="9">
+      <c r="L22" s="34">
+        <v>1</v>
+      </c>
+      <c r="M22" s="34">
+        <v>1</v>
+      </c>
+      <c r="N22" s="44">
+        <v>1</v>
+      </c>
+      <c r="O22" s="34">
         <v>3</v>
       </c>
-      <c r="P22" s="9">
+      <c r="P22" s="34">
         <v>2</v>
       </c>
-      <c r="Q22" s="12">
-[...4 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="Q22" s="34">
+        <v>0</v>
+      </c>
+      <c r="R22" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="10">
-[...23 lines deleted...]
-      <c r="J23" s="8">
+      <c r="B23" s="30">
+        <v>0</v>
+      </c>
+      <c r="C23" s="30">
+        <v>0</v>
+      </c>
+      <c r="D23" s="30">
+        <v>0</v>
+      </c>
+      <c r="E23" s="30">
+        <v>0</v>
+      </c>
+      <c r="F23" s="30">
+        <v>0</v>
+      </c>
+      <c r="G23" s="30">
+        <v>0</v>
+      </c>
+      <c r="H23" s="30">
+        <v>0</v>
+      </c>
+      <c r="I23" s="30">
+        <v>0</v>
+      </c>
+      <c r="J23" s="29">
         <v>4</v>
       </c>
-      <c r="K23" s="10">
-[...22 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="K23" s="30">
+        <v>1</v>
+      </c>
+      <c r="L23" s="30">
+        <v>0</v>
+      </c>
+      <c r="M23" s="30">
+        <v>0</v>
+      </c>
+      <c r="N23" s="45">
+        <v>0</v>
+      </c>
+      <c r="O23" s="30">
+        <v>0</v>
+      </c>
+      <c r="P23" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="30">
+        <v>0</v>
+      </c>
+      <c r="R23" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="10">
-[...49 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="B24" s="30">
+        <v>0</v>
+      </c>
+      <c r="C24" s="30">
+        <v>0</v>
+      </c>
+      <c r="D24" s="30">
+        <v>0</v>
+      </c>
+      <c r="E24" s="30">
+        <v>0</v>
+      </c>
+      <c r="F24" s="30">
+        <v>0</v>
+      </c>
+      <c r="G24" s="30">
+        <v>0</v>
+      </c>
+      <c r="H24" s="30">
+        <v>0</v>
+      </c>
+      <c r="I24" s="30">
+        <v>0</v>
+      </c>
+      <c r="J24" s="29">
+        <v>0</v>
+      </c>
+      <c r="K24" s="29">
+        <v>0</v>
+      </c>
+      <c r="L24" s="30">
+        <v>0</v>
+      </c>
+      <c r="M24" s="30">
+        <v>0</v>
+      </c>
+      <c r="N24" s="45">
+        <v>0</v>
+      </c>
+      <c r="O24" s="30">
+        <v>0</v>
+      </c>
+      <c r="P24" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="30">
+        <v>0</v>
+      </c>
+      <c r="R24" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="10">
-[...49 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="B25" s="30">
+        <v>0</v>
+      </c>
+      <c r="C25" s="30">
+        <v>0</v>
+      </c>
+      <c r="D25" s="30">
+        <v>0</v>
+      </c>
+      <c r="E25" s="30">
+        <v>0</v>
+      </c>
+      <c r="F25" s="30">
+        <v>0</v>
+      </c>
+      <c r="G25" s="30">
+        <v>0</v>
+      </c>
+      <c r="H25" s="30">
+        <v>0</v>
+      </c>
+      <c r="I25" s="30">
+        <v>0</v>
+      </c>
+      <c r="J25" s="29">
+        <v>0</v>
+      </c>
+      <c r="K25" s="29">
+        <v>0</v>
+      </c>
+      <c r="L25" s="30">
+        <v>0</v>
+      </c>
+      <c r="M25" s="30">
+        <v>0</v>
+      </c>
+      <c r="N25" s="45">
+        <v>0</v>
+      </c>
+      <c r="O25" s="30">
+        <v>0</v>
+      </c>
+      <c r="P25" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>0</v>
+      </c>
+      <c r="R25" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="10">
-[...23 lines deleted...]
-      <c r="J26" s="8">
+      <c r="B26" s="30">
+        <v>0</v>
+      </c>
+      <c r="C26" s="30">
+        <v>0</v>
+      </c>
+      <c r="D26" s="30">
+        <v>0</v>
+      </c>
+      <c r="E26" s="30">
+        <v>0</v>
+      </c>
+      <c r="F26" s="30">
+        <v>0</v>
+      </c>
+      <c r="G26" s="30">
+        <v>0</v>
+      </c>
+      <c r="H26" s="30">
+        <v>0</v>
+      </c>
+      <c r="I26" s="30">
+        <v>0</v>
+      </c>
+      <c r="J26" s="29">
         <v>4</v>
       </c>
-      <c r="K26" s="8">
-[...22 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="K26" s="29">
+        <v>0</v>
+      </c>
+      <c r="L26" s="30">
+        <v>0</v>
+      </c>
+      <c r="M26" s="30">
+        <v>0</v>
+      </c>
+      <c r="N26" s="45">
+        <v>0</v>
+      </c>
+      <c r="O26" s="30">
+        <v>0</v>
+      </c>
+      <c r="P26" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>0</v>
+      </c>
+      <c r="R26" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="10">
-[...49 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="B27" s="30">
+        <v>0</v>
+      </c>
+      <c r="C27" s="30">
+        <v>0</v>
+      </c>
+      <c r="D27" s="30">
+        <v>0</v>
+      </c>
+      <c r="E27" s="30">
+        <v>0</v>
+      </c>
+      <c r="F27" s="30">
+        <v>0</v>
+      </c>
+      <c r="G27" s="30">
+        <v>0</v>
+      </c>
+      <c r="H27" s="30">
+        <v>0</v>
+      </c>
+      <c r="I27" s="30">
+        <v>0</v>
+      </c>
+      <c r="J27" s="29">
+        <v>0</v>
+      </c>
+      <c r="K27" s="29">
+        <v>0</v>
+      </c>
+      <c r="L27" s="30">
+        <v>0</v>
+      </c>
+      <c r="M27" s="30">
+        <v>0</v>
+      </c>
+      <c r="N27" s="45">
+        <v>0</v>
+      </c>
+      <c r="O27" s="30">
+        <v>0</v>
+      </c>
+      <c r="P27" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>0</v>
+      </c>
+      <c r="R27" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B28" s="10">
-[...26 lines deleted...]
-      <c r="K28" s="8">
+      <c r="B28" s="30">
+        <v>1</v>
+      </c>
+      <c r="C28" s="30">
+        <v>0</v>
+      </c>
+      <c r="D28" s="29">
+        <v>1</v>
+      </c>
+      <c r="E28" s="30">
+        <v>0</v>
+      </c>
+      <c r="F28" s="30">
+        <v>0</v>
+      </c>
+      <c r="G28" s="30">
+        <v>0</v>
+      </c>
+      <c r="H28" s="29">
+        <v>1</v>
+      </c>
+      <c r="I28" s="29">
+        <v>1</v>
+      </c>
+      <c r="J28" s="29">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
         <v>4</v>
       </c>
-      <c r="L28" s="10">
-[...8 lines deleted...]
-      <c r="O28" s="10">
+      <c r="L28" s="30">
+        <v>1</v>
+      </c>
+      <c r="M28" s="30">
+        <v>1</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1</v>
+      </c>
+      <c r="O28" s="30">
         <v>3</v>
       </c>
-      <c r="P28" s="10">
+      <c r="P28" s="30">
         <v>2</v>
       </c>
-      <c r="Q28" s="6">
-[...4 lines deleted...]
-      <c r="A29" s="16" t="s">
+      <c r="Q28" s="30">
+        <v>0</v>
+      </c>
+      <c r="R28" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="11">
-[...48 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="B29" s="46">
+        <v>0</v>
+      </c>
+      <c r="C29" s="46">
+        <v>0</v>
+      </c>
+      <c r="D29" s="46">
+        <v>0</v>
+      </c>
+      <c r="E29" s="46">
+        <v>0</v>
+      </c>
+      <c r="F29" s="46">
+        <v>0</v>
+      </c>
+      <c r="G29" s="46">
+        <v>0</v>
+      </c>
+      <c r="H29" s="46">
+        <v>0</v>
+      </c>
+      <c r="I29" s="46">
+        <v>0</v>
+      </c>
+      <c r="J29" s="33">
+        <v>0</v>
+      </c>
+      <c r="K29" s="33">
+        <v>0</v>
+      </c>
+      <c r="L29" s="46">
+        <v>0</v>
+      </c>
+      <c r="M29" s="46">
+        <v>0</v>
+      </c>
+      <c r="N29" s="33">
+        <v>0</v>
+      </c>
+      <c r="O29" s="46">
+        <v>0</v>
+      </c>
+      <c r="P29" s="46">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="46">
+        <v>0</v>
+      </c>
+      <c r="R29" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" s="6"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S23" sqref="S23"/>
+      <selection activeCell="T11" sqref="T11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="46" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="13.2"/>
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="46"/>
-[...23 lines deleted...]
-      <c r="B5" s="44">
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="39"/>
+      <c r="B5" s="35">
         <v>2025</v>
       </c>
-      <c r="C5" s="45"/>
-[...10 lines deleted...]
-      <c r="N5" s="44">
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="35">
         <v>2026</v>
       </c>
-      <c r="O5" s="45"/>
-[...5 lines deleted...]
-      <c r="B6" s="19" t="s">
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+    </row>
+    <row r="6" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="40"/>
+      <c r="B6" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="20" t="s">
+      <c r="C6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="22" t="s">
+      <c r="E6" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="23" t="s">
+      <c r="F6" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="24" t="s">
+      <c r="G6" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="25" t="s">
+      <c r="H6" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="26" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="27" t="s">
+      <c r="I6" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="28" t="s">
+      <c r="K6" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="31" t="s">
+      <c r="L6" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="32" t="s">
+      <c r="M6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="33" t="s">
+      <c r="N6" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="37" t="s">
+      <c r="O6" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="P6" s="38" t="s">
+      <c r="P6" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="Q6" s="39" t="s">
+      <c r="Q6" s="26" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="47" t="s">
+      <c r="R6" s="27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="47"/>
-[...17 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+    </row>
+    <row r="8" spans="1:18" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="34">
         <v>31</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="28">
         <v>366</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="28">
         <v>345</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="28">
         <v>428</v>
       </c>
-      <c r="F8" s="7">
+      <c r="F8" s="28">
         <v>183</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="28">
         <v>279</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="28">
         <v>264</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="28">
         <v>316</v>
       </c>
-      <c r="J8" s="7">
+      <c r="J8" s="28">
         <v>83</v>
       </c>
-      <c r="K8" s="7">
+      <c r="K8" s="28">
         <v>435</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="28">
         <v>275</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="28">
         <v>429</v>
       </c>
-      <c r="N8" s="7">
+      <c r="N8" s="28">
         <v>368</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="28">
         <v>180</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P8" s="28">
         <v>342</v>
       </c>
-      <c r="Q8" s="49">
+      <c r="Q8" s="28">
         <v>149</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="R8" s="28">
         <v>16</v>
       </c>
-      <c r="B9" s="10">
+    </row>
+    <row r="9" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="30">
         <v>14</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="29">
         <v>115</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="29">
         <v>136</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="29">
         <v>178</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="29">
         <v>70</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="29">
         <v>117</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="29">
         <v>94</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="29">
         <v>113</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="29">
         <v>27</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="29">
         <v>126</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="29">
         <v>104</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="29">
         <v>193</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="29">
         <v>163</v>
       </c>
-      <c r="O9" s="8">
+      <c r="O9" s="29">
         <v>56</v>
       </c>
-      <c r="P9" s="8">
+      <c r="P9" s="29">
         <v>174</v>
       </c>
-      <c r="Q9" s="50">
+      <c r="Q9" s="29">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="R9" s="29">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="10">
-[...8 lines deleted...]
-      <c r="E10" s="8">
+      <c r="B10" s="30">
+        <v>0</v>
+      </c>
+      <c r="C10" s="29">
+        <v>0</v>
+      </c>
+      <c r="D10" s="29">
+        <v>0</v>
+      </c>
+      <c r="E10" s="29">
         <v>-2</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="29">
         <v>-2</v>
       </c>
-      <c r="G10" s="8">
-[...2 lines deleted...]
-      <c r="H10" s="8">
+      <c r="G10" s="29">
+        <v>0</v>
+      </c>
+      <c r="H10" s="29">
         <v>3</v>
       </c>
-      <c r="I10" s="8">
-[...28 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="I10" s="29">
+        <v>1</v>
+      </c>
+      <c r="J10" s="29">
+        <v>0</v>
+      </c>
+      <c r="K10" s="29">
+        <v>0</v>
+      </c>
+      <c r="L10" s="29">
+        <v>1</v>
+      </c>
+      <c r="M10" s="29">
+        <v>0</v>
+      </c>
+      <c r="N10" s="29">
+        <v>0</v>
+      </c>
+      <c r="O10" s="29">
+        <v>1</v>
+      </c>
+      <c r="P10" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>0</v>
+      </c>
+      <c r="R10" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="30">
         <v>2</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="29">
         <v>6</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="29">
         <v>9</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="29">
         <v>20</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="29">
         <v>12</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="29">
         <v>15</v>
       </c>
-      <c r="H11" s="8">
+      <c r="H11" s="29">
         <v>10</v>
       </c>
-      <c r="I11" s="8">
+      <c r="I11" s="29">
         <v>17</v>
       </c>
-      <c r="J11" s="8">
+      <c r="J11" s="29">
         <v>4</v>
       </c>
-      <c r="K11" s="8">
+      <c r="K11" s="29">
         <v>9</v>
       </c>
-      <c r="L11" s="8">
+      <c r="L11" s="29">
         <v>10</v>
       </c>
-      <c r="M11" s="8">
+      <c r="M11" s="29">
         <v>15</v>
       </c>
-      <c r="N11" s="8">
+      <c r="N11" s="29">
         <v>17</v>
       </c>
-      <c r="O11" s="8">
+      <c r="O11" s="29">
         <v>10</v>
       </c>
-      <c r="P11" s="8">
-[...2 lines deleted...]
-      <c r="Q11" s="50">
+      <c r="P11" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="29">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="R11" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="10">
-[...2 lines deleted...]
-      <c r="C12" s="8">
+      <c r="B12" s="30">
+        <v>0</v>
+      </c>
+      <c r="C12" s="29">
         <v>6</v>
       </c>
-      <c r="D12" s="8">
-[...8 lines deleted...]
-      <c r="G12" s="8">
+      <c r="D12" s="29">
+        <v>1</v>
+      </c>
+      <c r="E12" s="29">
+        <v>0</v>
+      </c>
+      <c r="F12" s="29">
+        <v>0</v>
+      </c>
+      <c r="G12" s="29">
         <v>8</v>
       </c>
-      <c r="H12" s="8">
-[...5 lines deleted...]
-      <c r="J12" s="8">
+      <c r="H12" s="29">
+        <v>0</v>
+      </c>
+      <c r="I12" s="29">
+        <v>0</v>
+      </c>
+      <c r="J12" s="29">
         <v>-3</v>
       </c>
-      <c r="K12" s="8">
+      <c r="K12" s="29">
         <v>7</v>
       </c>
-      <c r="L12" s="8">
+      <c r="L12" s="29">
         <v>4</v>
       </c>
-      <c r="M12" s="8">
+      <c r="M12" s="29">
         <v>8</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="29">
         <v>6</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="29">
         <v>12</v>
       </c>
-      <c r="P12" s="8">
+      <c r="P12" s="29">
         <v>21</v>
       </c>
-      <c r="Q12" s="50">
+      <c r="Q12" s="29">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="R12" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="10">
-[...49 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="B13" s="30">
+        <v>0</v>
+      </c>
+      <c r="C13" s="29">
+        <v>1</v>
+      </c>
+      <c r="D13" s="29">
+        <v>0</v>
+      </c>
+      <c r="E13" s="29">
+        <v>0</v>
+      </c>
+      <c r="F13" s="29">
+        <v>0</v>
+      </c>
+      <c r="G13" s="29">
+        <v>0</v>
+      </c>
+      <c r="H13" s="29">
+        <v>0</v>
+      </c>
+      <c r="I13" s="29">
+        <v>0</v>
+      </c>
+      <c r="J13" s="29">
+        <v>0</v>
+      </c>
+      <c r="K13" s="29">
+        <v>0</v>
+      </c>
+      <c r="L13" s="29">
+        <v>0</v>
+      </c>
+      <c r="M13" s="29">
+        <v>0</v>
+      </c>
+      <c r="N13" s="29">
+        <v>0</v>
+      </c>
+      <c r="O13" s="29">
+        <v>0</v>
+      </c>
+      <c r="P13" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>0</v>
+      </c>
+      <c r="R13" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="30">
         <v>15</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C14" s="29">
         <v>233</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="29">
         <v>199</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="29">
         <v>232</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="29">
         <v>100</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G14" s="29">
         <v>136</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="29">
         <v>156</v>
       </c>
-      <c r="I14" s="8">
+      <c r="I14" s="29">
         <v>185</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="29">
         <v>55</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K14" s="29">
         <v>291</v>
       </c>
-      <c r="L14" s="8">
+      <c r="L14" s="29">
         <v>155</v>
       </c>
-      <c r="M14" s="8">
+      <c r="M14" s="29">
         <v>213</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="29">
         <v>180</v>
       </c>
-      <c r="O14" s="8">
+      <c r="O14" s="29">
         <v>101</v>
       </c>
-      <c r="P14" s="8">
+      <c r="P14" s="29">
         <v>147</v>
       </c>
-      <c r="Q14" s="50">
+      <c r="Q14" s="29">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="R14" s="29">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="10">
-[...2 lines deleted...]
-      <c r="C15" s="8">
+      <c r="B15" s="30">
+        <v>0</v>
+      </c>
+      <c r="C15" s="29">
         <v>5</v>
       </c>
-      <c r="D15" s="8">
-[...5 lines deleted...]
-      <c r="F15" s="8">
+      <c r="D15" s="29">
+        <v>0</v>
+      </c>
+      <c r="E15" s="29">
+        <v>0</v>
+      </c>
+      <c r="F15" s="29">
         <v>3</v>
       </c>
-      <c r="G15" s="8">
+      <c r="G15" s="29">
         <v>3</v>
       </c>
-      <c r="H15" s="8">
-[...8 lines deleted...]
-      <c r="K15" s="8">
+      <c r="H15" s="29">
+        <v>1</v>
+      </c>
+      <c r="I15" s="29">
+        <v>0</v>
+      </c>
+      <c r="J15" s="29">
+        <v>0</v>
+      </c>
+      <c r="K15" s="29">
         <v>2</v>
       </c>
-      <c r="L15" s="8">
-[...5 lines deleted...]
-      <c r="N15" s="8">
+      <c r="L15" s="29">
+        <v>1</v>
+      </c>
+      <c r="M15" s="29">
+        <v>0</v>
+      </c>
+      <c r="N15" s="29">
         <v>2</v>
       </c>
-      <c r="O15" s="8">
-[...10 lines deleted...]
-      <c r="A16" s="48" t="s">
+      <c r="O15" s="29">
+        <v>0</v>
+      </c>
+      <c r="P15" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>0</v>
+      </c>
+      <c r="R15" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="48"/>
-[...17 lines deleted...]
-      <c r="A17" s="14" t="s">
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="41"/>
+      <c r="R16" s="41"/>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="34">
         <v>14</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17" s="34">
         <v>114</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="28">
         <v>134</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="34">
         <v>168</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="34">
         <v>67</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="28">
         <v>104</v>
       </c>
-      <c r="H17" s="9">
+      <c r="H17" s="34">
         <v>93</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="28">
         <v>109</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="28">
         <v>30</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="28">
         <v>114</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17" s="34">
         <v>99</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="28">
         <v>187</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="28">
         <v>156</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="34">
         <v>54</v>
       </c>
-      <c r="P17" s="7">
+      <c r="P17" s="28">
         <v>167</v>
       </c>
-      <c r="Q17" s="49">
+      <c r="Q17" s="28">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="R17" s="28">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="30">
         <v>14</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="29">
         <v>112</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="30">
         <v>134</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="29">
         <v>170</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="29">
         <v>68</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G18" s="29">
         <v>104</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="29">
         <v>91</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="29">
         <v>109</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="29">
         <v>30</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K18" s="29">
         <v>114</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L18" s="29">
         <v>99</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M18" s="29">
         <v>187</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N18" s="29">
         <v>155</v>
       </c>
-      <c r="O18" s="10">
+      <c r="O18" s="30">
         <v>54</v>
       </c>
-      <c r="P18" s="8">
+      <c r="P18" s="29">
         <v>167</v>
       </c>
-      <c r="Q18" s="50">
+      <c r="Q18" s="29">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="R18" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="10">
-[...8 lines deleted...]
-      <c r="E19" s="8">
+      <c r="B19" s="30">
+        <v>0</v>
+      </c>
+      <c r="C19" s="29">
+        <v>0</v>
+      </c>
+      <c r="D19" s="30">
+        <v>0</v>
+      </c>
+      <c r="E19" s="29">
         <v>-2</v>
       </c>
-      <c r="F19" s="8">
+      <c r="F19" s="29">
         <v>-2</v>
       </c>
-      <c r="G19" s="10">
-[...34 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="G19" s="30">
+        <v>0</v>
+      </c>
+      <c r="H19" s="29">
+        <v>1</v>
+      </c>
+      <c r="I19" s="29">
+        <v>0</v>
+      </c>
+      <c r="J19" s="29">
+        <v>0</v>
+      </c>
+      <c r="K19" s="29">
+        <v>0</v>
+      </c>
+      <c r="L19" s="29">
+        <v>0</v>
+      </c>
+      <c r="M19" s="29">
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <v>0</v>
+      </c>
+      <c r="O19" s="30">
+        <v>0</v>
+      </c>
+      <c r="P19" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="30">
+        <v>0</v>
+      </c>
+      <c r="R19" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="10">
-[...2 lines deleted...]
-      <c r="C20" s="8">
+      <c r="B20" s="30">
+        <v>0</v>
+      </c>
+      <c r="C20" s="29">
         <v>2</v>
       </c>
-      <c r="D20" s="10">
-[...43 lines deleted...]
-      <c r="A21" s="48" t="s">
+      <c r="D20" s="30">
+        <v>0</v>
+      </c>
+      <c r="E20" s="29">
+        <v>0</v>
+      </c>
+      <c r="F20" s="29">
+        <v>1</v>
+      </c>
+      <c r="G20" s="30">
+        <v>0</v>
+      </c>
+      <c r="H20" s="29">
+        <v>1</v>
+      </c>
+      <c r="I20" s="29">
+        <v>0</v>
+      </c>
+      <c r="J20" s="29">
+        <v>0</v>
+      </c>
+      <c r="K20" s="29">
+        <v>0</v>
+      </c>
+      <c r="L20" s="29">
+        <v>0</v>
+      </c>
+      <c r="M20" s="29">
+        <v>0</v>
+      </c>
+      <c r="N20" s="29">
+        <v>1</v>
+      </c>
+      <c r="O20" s="30">
+        <v>0</v>
+      </c>
+      <c r="P20" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>0</v>
+      </c>
+      <c r="R20" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="48"/>
-[...17 lines deleted...]
-      <c r="A22" s="14" t="s">
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="9">
+      <c r="B22" s="34">
         <v>17</v>
       </c>
-      <c r="C22" s="9">
+      <c r="C22" s="34">
         <v>252</v>
       </c>
-      <c r="D22" s="9">
+      <c r="D22" s="34">
         <v>211</v>
       </c>
-      <c r="E22" s="9">
+      <c r="E22" s="34">
         <v>260</v>
       </c>
-      <c r="F22" s="9">
+      <c r="F22" s="34">
         <v>116</v>
       </c>
-      <c r="G22" s="9">
+      <c r="G22" s="34">
         <v>175</v>
       </c>
-      <c r="H22" s="9">
+      <c r="H22" s="34">
         <v>171</v>
       </c>
-      <c r="I22" s="9">
+      <c r="I22" s="34">
         <v>207</v>
       </c>
-      <c r="J22" s="9">
+      <c r="J22" s="34">
         <v>53</v>
       </c>
-      <c r="K22" s="9">
+      <c r="K22" s="34">
         <v>321</v>
       </c>
-      <c r="L22" s="9">
+      <c r="L22" s="34">
         <v>176</v>
       </c>
-      <c r="M22" s="9">
+      <c r="M22" s="34">
         <v>242</v>
       </c>
-      <c r="N22" s="40">
+      <c r="N22" s="44">
         <v>212</v>
       </c>
-      <c r="O22" s="9">
+      <c r="O22" s="34">
         <v>126</v>
       </c>
-      <c r="P22" s="9">
+      <c r="P22" s="34">
         <v>175</v>
       </c>
-      <c r="Q22" s="56">
+      <c r="Q22" s="34">
         <v>114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="R22" s="34">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="10">
-[...2 lines deleted...]
-      <c r="C23" s="8">
+      <c r="B23" s="30">
+        <v>0</v>
+      </c>
+      <c r="C23" s="29">
         <v>3</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="30">
         <v>2</v>
       </c>
-      <c r="E23" s="8">
+      <c r="E23" s="29">
         <v>8</v>
       </c>
-      <c r="F23" s="8">
+      <c r="F23" s="29">
         <v>2</v>
       </c>
-      <c r="G23" s="8">
+      <c r="G23" s="29">
         <v>13</v>
       </c>
-      <c r="H23" s="8">
+      <c r="H23" s="29">
         <v>3</v>
       </c>
-      <c r="I23" s="10">
+      <c r="I23" s="30">
         <v>4</v>
       </c>
-      <c r="J23" s="8">
+      <c r="J23" s="29">
         <v>-3</v>
       </c>
-      <c r="K23" s="8">
+      <c r="K23" s="29">
         <v>12</v>
       </c>
-      <c r="L23" s="10">
+      <c r="L23" s="30">
         <v>5</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M23" s="30">
         <v>6</v>
       </c>
-      <c r="N23" s="41">
+      <c r="N23" s="45">
         <v>8</v>
       </c>
-      <c r="O23" s="10">
+      <c r="O23" s="30">
         <v>2</v>
       </c>
-      <c r="P23" s="8">
+      <c r="P23" s="29">
         <v>7</v>
       </c>
-      <c r="Q23" s="50">
+      <c r="Q23" s="29">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="R23" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="10">
-[...17 lines deleted...]
-      <c r="H24" s="10">
+      <c r="B24" s="30">
+        <v>0</v>
+      </c>
+      <c r="C24" s="30">
+        <v>0</v>
+      </c>
+      <c r="D24" s="30">
+        <v>0</v>
+      </c>
+      <c r="E24" s="30">
+        <v>0</v>
+      </c>
+      <c r="F24" s="30">
+        <v>0</v>
+      </c>
+      <c r="G24" s="30">
+        <v>0</v>
+      </c>
+      <c r="H24" s="30">
         <v>2</v>
       </c>
-      <c r="I24" s="10">
-[...28 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="I24" s="30">
+        <v>1</v>
+      </c>
+      <c r="J24" s="29">
+        <v>0</v>
+      </c>
+      <c r="K24" s="29">
+        <v>0</v>
+      </c>
+      <c r="L24" s="30">
+        <v>1</v>
+      </c>
+      <c r="M24" s="29">
+        <v>0</v>
+      </c>
+      <c r="N24" s="45">
+        <v>0</v>
+      </c>
+      <c r="O24" s="30">
+        <v>1</v>
+      </c>
+      <c r="P24" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>0</v>
+      </c>
+      <c r="R24" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="30">
         <v>2</v>
       </c>
-      <c r="C25" s="8">
+      <c r="C25" s="29">
         <v>6</v>
       </c>
-      <c r="D25" s="8">
+      <c r="D25" s="29">
         <v>9</v>
       </c>
-      <c r="E25" s="8">
+      <c r="E25" s="29">
         <v>20</v>
       </c>
-      <c r="F25" s="8">
+      <c r="F25" s="29">
         <v>12</v>
       </c>
-      <c r="G25" s="8">
+      <c r="G25" s="29">
         <v>15</v>
       </c>
-      <c r="H25" s="8">
+      <c r="H25" s="29">
         <v>10</v>
       </c>
-      <c r="I25" s="8">
+      <c r="I25" s="29">
         <v>17</v>
       </c>
-      <c r="J25" s="8">
+      <c r="J25" s="29">
         <v>4</v>
       </c>
-      <c r="K25" s="8">
+      <c r="K25" s="29">
         <v>9</v>
       </c>
-      <c r="L25" s="8">
+      <c r="L25" s="29">
         <v>10</v>
       </c>
-      <c r="M25" s="8">
+      <c r="M25" s="29">
         <v>15</v>
       </c>
-      <c r="N25" s="41">
+      <c r="N25" s="45">
         <v>17</v>
       </c>
-      <c r="O25" s="8">
+      <c r="O25" s="29">
         <v>10</v>
       </c>
-      <c r="P25" s="8">
-[...2 lines deleted...]
-      <c r="Q25" s="50">
+      <c r="P25" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="29">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="R25" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="10">
-[...2 lines deleted...]
-      <c r="C26" s="8">
+      <c r="B26" s="30">
+        <v>0</v>
+      </c>
+      <c r="C26" s="29">
         <v>6</v>
       </c>
-      <c r="D26" s="8">
-[...8 lines deleted...]
-      <c r="G26" s="8">
+      <c r="D26" s="29">
+        <v>1</v>
+      </c>
+      <c r="E26" s="29">
+        <v>0</v>
+      </c>
+      <c r="F26" s="29">
+        <v>0</v>
+      </c>
+      <c r="G26" s="29">
         <v>8</v>
       </c>
-      <c r="H26" s="8">
-[...5 lines deleted...]
-      <c r="J26" s="8">
+      <c r="H26" s="29">
+        <v>0</v>
+      </c>
+      <c r="I26" s="29">
+        <v>0</v>
+      </c>
+      <c r="J26" s="29">
         <v>-3</v>
       </c>
-      <c r="K26" s="8">
+      <c r="K26" s="29">
         <v>7</v>
       </c>
-      <c r="L26" s="8">
+      <c r="L26" s="29">
         <v>4</v>
       </c>
-      <c r="M26" s="8">
+      <c r="M26" s="29">
         <v>8</v>
       </c>
-      <c r="N26" s="41">
+      <c r="N26" s="45">
         <v>6</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O26" s="29">
         <v>12</v>
       </c>
-      <c r="P26" s="8">
+      <c r="P26" s="29">
         <v>21</v>
       </c>
-      <c r="Q26" s="50">
+      <c r="Q26" s="29">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="R26" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="10">
-[...49 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="B27" s="30">
+        <v>0</v>
+      </c>
+      <c r="C27" s="29">
+        <v>1</v>
+      </c>
+      <c r="D27" s="29">
+        <v>0</v>
+      </c>
+      <c r="E27" s="29">
+        <v>0</v>
+      </c>
+      <c r="F27" s="29">
+        <v>0</v>
+      </c>
+      <c r="G27" s="29">
+        <v>0</v>
+      </c>
+      <c r="H27" s="29">
+        <v>0</v>
+      </c>
+      <c r="I27" s="29">
+        <v>0</v>
+      </c>
+      <c r="J27" s="29">
+        <v>0</v>
+      </c>
+      <c r="K27" s="29">
+        <v>0</v>
+      </c>
+      <c r="L27" s="29">
+        <v>0</v>
+      </c>
+      <c r="M27" s="29">
+        <v>0</v>
+      </c>
+      <c r="N27" s="45">
+        <v>0</v>
+      </c>
+      <c r="O27" s="29">
+        <v>0</v>
+      </c>
+      <c r="P27" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>0</v>
+      </c>
+      <c r="R27" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="30">
         <v>15</v>
       </c>
-      <c r="C28" s="8">
+      <c r="C28" s="29">
         <v>233</v>
       </c>
-      <c r="D28" s="8">
+      <c r="D28" s="29">
         <v>199</v>
       </c>
-      <c r="E28" s="8">
+      <c r="E28" s="29">
         <v>232</v>
       </c>
-      <c r="F28" s="8">
+      <c r="F28" s="29">
         <v>100</v>
       </c>
-      <c r="G28" s="8">
+      <c r="G28" s="29">
         <v>136</v>
       </c>
-      <c r="H28" s="8">
+      <c r="H28" s="29">
         <v>156</v>
       </c>
-      <c r="I28" s="8">
+      <c r="I28" s="29">
         <v>185</v>
       </c>
-      <c r="J28" s="8">
+      <c r="J28" s="29">
         <v>55</v>
       </c>
-      <c r="K28" s="8">
+      <c r="K28" s="29">
         <v>291</v>
       </c>
-      <c r="L28" s="8">
+      <c r="L28" s="29">
         <v>155</v>
       </c>
-      <c r="M28" s="8">
+      <c r="M28" s="29">
         <v>213</v>
       </c>
-      <c r="N28" s="41">
+      <c r="N28" s="45">
         <v>180</v>
       </c>
-      <c r="O28" s="8">
+      <c r="O28" s="29">
         <v>101</v>
       </c>
-      <c r="P28" s="8">
+      <c r="P28" s="29">
         <v>147</v>
       </c>
-      <c r="Q28" s="50">
+      <c r="Q28" s="29">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="16" t="s">
+      <c r="R28" s="29">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="11">
-[...2 lines deleted...]
-      <c r="C29" s="11">
+      <c r="B29" s="46">
+        <v>0</v>
+      </c>
+      <c r="C29" s="46">
         <v>3</v>
       </c>
-      <c r="D29" s="11">
-[...5 lines deleted...]
-      <c r="F29" s="11">
+      <c r="D29" s="46">
+        <v>0</v>
+      </c>
+      <c r="E29" s="46">
+        <v>0</v>
+      </c>
+      <c r="F29" s="46">
         <v>2</v>
       </c>
-      <c r="G29" s="11">
+      <c r="G29" s="46">
         <v>3</v>
       </c>
-      <c r="H29" s="11">
-[...8 lines deleted...]
-      <c r="K29" s="11">
+      <c r="H29" s="46">
+        <v>0</v>
+      </c>
+      <c r="I29" s="33">
+        <v>0</v>
+      </c>
+      <c r="J29" s="33">
+        <v>0</v>
+      </c>
+      <c r="K29" s="46">
         <v>2</v>
       </c>
-      <c r="L29" s="11">
-[...18 lines deleted...]
-    <row r="30" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="L29" s="46">
+        <v>1</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="33">
+        <v>1</v>
+      </c>
+      <c r="O29" s="33">
+        <v>0</v>
+      </c>
+      <c r="P29" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="33">
+        <v>0</v>
+      </c>
+      <c r="R29" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr> Келгендер саны</vt:lpstr>
       <vt:lpstr>Кеткендер саны</vt:lpstr>