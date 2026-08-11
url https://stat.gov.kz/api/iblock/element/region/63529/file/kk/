--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name=" Келгендер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер саны" sheetId="2" r:id="rId2"/>
     <sheet name="Сыртқы көші-қон айырымы " sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="28">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -83,53 +83,50 @@
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қ.ә.</t>
   </si>
   <si>
     <t>Жаңаөзен қ.ә.</t>
   </si>
   <si>
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
   <si>
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
-    <t>Тұпқараған ауданы</t>
-[...1 lines deleted...]
-  <si>
     <t>Қалалық халық</t>
   </si>
   <si>
     <t>Ауылдық халық</t>
   </si>
   <si>
     <r>
       <t>Маңғыстау облысы халқының сыртқы көші-қон айырымы</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
       <t>Маңғыстау облысына келгендер саны</t>
     </r>
@@ -138,50 +135,53 @@
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
       <t>Маңғыстау облысынан кеткендер саны</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
+  </si>
+  <si>
+    <t>Түпқараған ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -322,177 +322,129 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -769,4030 +721,4237 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U20" sqref="U20"/>
+      <selection pane="bottomLeft" activeCell="D34" sqref="D34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
-[...30 lines deleted...]
-      <c r="B5" s="35">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="2" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="R4" s="4"/>
+      <c r="S4" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A5" s="26"/>
+      <c r="B5" s="28">
         <v>2025</v>
       </c>
-      <c r="C5" s="36"/>
-[...10 lines deleted...]
-      <c r="N5" s="35">
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="28">
         <v>2026</v>
       </c>
-      <c r="O5" s="36"/>
-[...6 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="29"/>
+    </row>
+    <row r="6" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A6" s="27"/>
+      <c r="B6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="C6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="D6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="F6" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="16" t="s">
+      <c r="G6" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="18" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="19" t="s">
+      <c r="I6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="K6" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="21" t="s">
+      <c r="L6" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="22" t="s">
+      <c r="M6" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="23" t="s">
+      <c r="N6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="24" t="s">
+      <c r="O6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="P6" s="25" t="s">
+      <c r="P6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="Q6" s="26" t="s">
+      <c r="Q6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="R6" s="27" t="s">
+      <c r="R6" s="8" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="S6" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A7" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="38"/>
-[...18 lines deleted...]
-      <c r="A8" s="8" t="s">
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
+      <c r="N7" s="25"/>
+      <c r="O7" s="25"/>
+      <c r="P7" s="25"/>
+      <c r="Q7" s="25"/>
+      <c r="R7" s="25"/>
+      <c r="S7" s="25"/>
+    </row>
+    <row r="8" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="34">
+      <c r="B8" s="9">
         <v>32</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="10">
         <v>383</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="10">
         <v>349</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="10">
         <v>434</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="10">
         <v>190</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="10">
         <v>287</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="10">
         <v>271</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="10">
         <v>329</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="10">
         <v>94</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="10">
         <v>476</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="10">
         <v>274</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="10">
         <v>437</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="10">
         <v>375</v>
       </c>
-      <c r="O8" s="28">
+      <c r="O8" s="10">
         <v>189</v>
       </c>
-      <c r="P8" s="28">
+      <c r="P8" s="10">
         <v>344</v>
       </c>
-      <c r="Q8" s="28">
+      <c r="Q8" s="10">
         <v>156</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R8" s="10">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="S8" s="10">
         <v>16</v>
       </c>
-      <c r="B9" s="30">
+    </row>
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="11">
         <v>14</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="12">
         <v>132</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="12">
         <v>139</v>
       </c>
-      <c r="E9" s="29">
+      <c r="E9" s="12">
         <v>182</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="12">
         <v>75</v>
       </c>
-      <c r="G9" s="29">
+      <c r="G9" s="12">
         <v>125</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="12">
         <v>100</v>
       </c>
-      <c r="I9" s="29">
+      <c r="I9" s="12">
         <v>125</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J9" s="12">
         <v>34</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K9" s="12">
         <v>163</v>
       </c>
-      <c r="L9" s="29">
+      <c r="L9" s="12">
         <v>102</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="12">
         <v>200</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N9" s="12">
         <v>169</v>
       </c>
-      <c r="O9" s="29">
+      <c r="O9" s="12">
         <v>62</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P9" s="12">
         <v>174</v>
       </c>
-      <c r="Q9" s="29">
+      <c r="Q9" s="12">
         <v>46</v>
       </c>
-      <c r="R9" s="29">
+      <c r="R9" s="12">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="S9" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="30">
-[...17 lines deleted...]
-      <c r="H10" s="29">
+      <c r="B10" s="11">
+        <v>0</v>
+      </c>
+      <c r="C10" s="12">
+        <v>0</v>
+      </c>
+      <c r="D10" s="12">
+        <v>0</v>
+      </c>
+      <c r="E10" s="12">
+        <v>0</v>
+      </c>
+      <c r="F10" s="12">
+        <v>0</v>
+      </c>
+      <c r="G10" s="12">
+        <v>0</v>
+      </c>
+      <c r="H10" s="12">
         <v>3</v>
       </c>
-      <c r="I10" s="29">
-[...31 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="I10" s="12">
+        <v>1</v>
+      </c>
+      <c r="J10" s="12">
+        <v>0</v>
+      </c>
+      <c r="K10" s="12">
+        <v>0</v>
+      </c>
+      <c r="L10" s="12">
+        <v>1</v>
+      </c>
+      <c r="M10" s="12">
+        <v>0</v>
+      </c>
+      <c r="N10" s="12">
+        <v>0</v>
+      </c>
+      <c r="O10" s="12">
+        <v>1</v>
+      </c>
+      <c r="P10" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>0</v>
+      </c>
+      <c r="R10" s="12">
+        <v>0</v>
+      </c>
+      <c r="S10" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="11">
         <v>2</v>
       </c>
-      <c r="C11" s="29">
+      <c r="C11" s="12">
         <v>6</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="12">
         <v>9</v>
       </c>
-      <c r="E11" s="29">
+      <c r="E11" s="12">
         <v>20</v>
       </c>
-      <c r="F11" s="29">
+      <c r="F11" s="12">
         <v>12</v>
       </c>
-      <c r="G11" s="29">
+      <c r="G11" s="12">
         <v>15</v>
       </c>
-      <c r="H11" s="29">
+      <c r="H11" s="12">
         <v>10</v>
       </c>
-      <c r="I11" s="29">
+      <c r="I11" s="12">
         <v>17</v>
       </c>
-      <c r="J11" s="29">
+      <c r="J11" s="12">
         <v>4</v>
       </c>
-      <c r="K11" s="29">
+      <c r="K11" s="12">
         <v>9</v>
       </c>
-      <c r="L11" s="29">
+      <c r="L11" s="12">
         <v>10</v>
       </c>
-      <c r="M11" s="29">
+      <c r="M11" s="12">
         <v>15</v>
       </c>
-      <c r="N11" s="29">
+      <c r="N11" s="12">
         <v>17</v>
       </c>
-      <c r="O11" s="29">
+      <c r="O11" s="12">
         <v>10</v>
       </c>
-      <c r="P11" s="29">
-[...2 lines deleted...]
-      <c r="Q11" s="29">
+      <c r="P11" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="12">
         <v>6</v>
       </c>
-      <c r="R11" s="29">
-[...4 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="R11" s="12">
+        <v>0</v>
+      </c>
+      <c r="S11" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A12" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="30">
-[...2 lines deleted...]
-      <c r="C12" s="29">
+      <c r="B12" s="11">
+        <v>0</v>
+      </c>
+      <c r="C12" s="12">
         <v>6</v>
       </c>
-      <c r="D12" s="29">
-[...8 lines deleted...]
-      <c r="G12" s="29">
+      <c r="D12" s="12">
+        <v>1</v>
+      </c>
+      <c r="E12" s="12">
+        <v>0</v>
+      </c>
+      <c r="F12" s="12">
+        <v>0</v>
+      </c>
+      <c r="G12" s="12">
         <v>8</v>
       </c>
-      <c r="H12" s="29">
-[...8 lines deleted...]
-      <c r="K12" s="29">
+      <c r="H12" s="12">
+        <v>0</v>
+      </c>
+      <c r="I12" s="12">
+        <v>0</v>
+      </c>
+      <c r="J12" s="12">
+        <v>1</v>
+      </c>
+      <c r="K12" s="12">
         <v>7</v>
       </c>
-      <c r="L12" s="29">
+      <c r="L12" s="12">
         <v>4</v>
       </c>
-      <c r="M12" s="29">
+      <c r="M12" s="12">
         <v>8</v>
       </c>
-      <c r="N12" s="29">
+      <c r="N12" s="12">
         <v>6</v>
       </c>
-      <c r="O12" s="29">
+      <c r="O12" s="12">
         <v>12</v>
       </c>
-      <c r="P12" s="29">
+      <c r="P12" s="12">
         <v>21</v>
       </c>
-      <c r="Q12" s="29">
+      <c r="Q12" s="12">
         <v>4</v>
       </c>
-      <c r="R12" s="29">
-[...4 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="R12" s="12">
+        <v>0</v>
+      </c>
+      <c r="S12" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="30">
-[...52 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="B13" s="11">
+        <v>0</v>
+      </c>
+      <c r="C13" s="12">
+        <v>1</v>
+      </c>
+      <c r="D13" s="12">
+        <v>0</v>
+      </c>
+      <c r="E13" s="12">
+        <v>0</v>
+      </c>
+      <c r="F13" s="12">
+        <v>0</v>
+      </c>
+      <c r="G13" s="12">
+        <v>0</v>
+      </c>
+      <c r="H13" s="12">
+        <v>0</v>
+      </c>
+      <c r="I13" s="12">
+        <v>0</v>
+      </c>
+      <c r="J13" s="12">
+        <v>0</v>
+      </c>
+      <c r="K13" s="12">
+        <v>0</v>
+      </c>
+      <c r="L13" s="12">
+        <v>0</v>
+      </c>
+      <c r="M13" s="12">
+        <v>0</v>
+      </c>
+      <c r="N13" s="12">
+        <v>0</v>
+      </c>
+      <c r="O13" s="12">
+        <v>0</v>
+      </c>
+      <c r="P13" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>0</v>
+      </c>
+      <c r="R13" s="12">
+        <v>0</v>
+      </c>
+      <c r="S13" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="30">
+      <c r="B14" s="11">
         <v>16</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="12">
         <v>233</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="12">
         <v>200</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="12">
         <v>232</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="12">
         <v>100</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G14" s="12">
         <v>136</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="12">
         <v>157</v>
       </c>
-      <c r="I14" s="29">
+      <c r="I14" s="12">
         <v>186</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J14" s="12">
         <v>55</v>
       </c>
-      <c r="K14" s="29">
+      <c r="K14" s="12">
         <v>295</v>
       </c>
-      <c r="L14" s="29">
+      <c r="L14" s="12">
         <v>156</v>
       </c>
-      <c r="M14" s="29">
+      <c r="M14" s="12">
         <v>214</v>
       </c>
-      <c r="N14" s="29">
+      <c r="N14" s="12">
         <v>181</v>
       </c>
-      <c r="O14" s="29">
+      <c r="O14" s="12">
         <v>104</v>
       </c>
-      <c r="P14" s="29">
+      <c r="P14" s="12">
         <v>149</v>
       </c>
-      <c r="Q14" s="29">
+      <c r="Q14" s="12">
         <v>100</v>
       </c>
-      <c r="R14" s="29">
+      <c r="R14" s="12">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="S14" s="12">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="11">
+        <v>0</v>
+      </c>
+      <c r="C15" s="12">
+        <v>5</v>
+      </c>
+      <c r="D15" s="12">
+        <v>0</v>
+      </c>
+      <c r="E15" s="12">
+        <v>0</v>
+      </c>
+      <c r="F15" s="12">
+        <v>3</v>
+      </c>
+      <c r="G15" s="12">
+        <v>3</v>
+      </c>
+      <c r="H15" s="12">
+        <v>1</v>
+      </c>
+      <c r="I15" s="12">
+        <v>0</v>
+      </c>
+      <c r="J15" s="12">
+        <v>0</v>
+      </c>
+      <c r="K15" s="12">
+        <v>2</v>
+      </c>
+      <c r="L15" s="12">
+        <v>1</v>
+      </c>
+      <c r="M15" s="12">
+        <v>0</v>
+      </c>
+      <c r="N15" s="12">
+        <v>2</v>
+      </c>
+      <c r="O15" s="12">
+        <v>0</v>
+      </c>
+      <c r="P15" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>0</v>
+      </c>
+      <c r="R15" s="12">
+        <v>0</v>
+      </c>
+      <c r="S15" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="30">
-[...2 lines deleted...]
-      <c r="C15" s="29">
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="24"/>
+      <c r="R16" s="24"/>
+      <c r="S16" s="24"/>
+    </row>
+    <row r="17" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A17" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="9">
+        <v>14</v>
+      </c>
+      <c r="C17" s="9">
+        <v>131</v>
+      </c>
+      <c r="D17" s="10">
+        <v>137</v>
+      </c>
+      <c r="E17" s="9">
+        <v>174</v>
+      </c>
+      <c r="F17" s="9">
+        <v>74</v>
+      </c>
+      <c r="G17" s="9">
+        <v>112</v>
+      </c>
+      <c r="H17" s="9">
+        <v>99</v>
+      </c>
+      <c r="I17" s="9">
+        <v>121</v>
+      </c>
+      <c r="J17" s="10">
+        <v>33</v>
+      </c>
+      <c r="K17" s="9">
+        <v>150</v>
+      </c>
+      <c r="L17" s="9">
+        <v>97</v>
+      </c>
+      <c r="M17" s="10">
+        <v>194</v>
+      </c>
+      <c r="N17" s="10">
+        <v>162</v>
+      </c>
+      <c r="O17" s="9">
+        <v>60</v>
+      </c>
+      <c r="P17" s="10">
+        <v>167</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>42</v>
+      </c>
+      <c r="R17" s="10">
+        <v>7</v>
+      </c>
+      <c r="S17" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="11">
+        <v>14</v>
+      </c>
+      <c r="C18" s="12">
+        <v>129</v>
+      </c>
+      <c r="D18" s="12">
+        <v>137</v>
+      </c>
+      <c r="E18" s="12">
+        <v>174</v>
+      </c>
+      <c r="F18" s="12">
+        <v>73</v>
+      </c>
+      <c r="G18" s="12">
+        <v>112</v>
+      </c>
+      <c r="H18" s="12">
+        <v>97</v>
+      </c>
+      <c r="I18" s="12">
+        <v>121</v>
+      </c>
+      <c r="J18" s="12">
+        <v>33</v>
+      </c>
+      <c r="K18" s="12">
+        <v>150</v>
+      </c>
+      <c r="L18" s="12">
+        <v>97</v>
+      </c>
+      <c r="M18" s="12">
+        <v>194</v>
+      </c>
+      <c r="N18" s="12">
+        <v>161</v>
+      </c>
+      <c r="O18" s="12">
+        <v>60</v>
+      </c>
+      <c r="P18" s="12">
+        <v>167</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>42</v>
+      </c>
+      <c r="R18" s="12">
+        <v>7</v>
+      </c>
+      <c r="S18" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="11">
+        <v>0</v>
+      </c>
+      <c r="C19" s="12">
+        <v>0</v>
+      </c>
+      <c r="D19" s="12">
+        <v>0</v>
+      </c>
+      <c r="E19" s="12">
+        <v>0</v>
+      </c>
+      <c r="F19" s="12">
+        <v>0</v>
+      </c>
+      <c r="G19" s="12">
+        <v>0</v>
+      </c>
+      <c r="H19" s="12">
+        <v>1</v>
+      </c>
+      <c r="I19" s="12">
+        <v>0</v>
+      </c>
+      <c r="J19" s="12">
+        <v>0</v>
+      </c>
+      <c r="K19" s="12">
+        <v>0</v>
+      </c>
+      <c r="L19" s="12">
+        <v>0</v>
+      </c>
+      <c r="M19" s="12">
+        <v>0</v>
+      </c>
+      <c r="N19" s="12">
+        <v>0</v>
+      </c>
+      <c r="O19" s="12">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>0</v>
+      </c>
+      <c r="R19" s="12">
+        <v>0</v>
+      </c>
+      <c r="S19" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="11">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12">
+        <v>2</v>
+      </c>
+      <c r="D20" s="12">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12">
+        <v>1</v>
+      </c>
+      <c r="G20" s="12">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12">
+        <v>1</v>
+      </c>
+      <c r="I20" s="12">
+        <v>0</v>
+      </c>
+      <c r="J20" s="12">
+        <v>0</v>
+      </c>
+      <c r="K20" s="12">
+        <v>0</v>
+      </c>
+      <c r="L20" s="12">
+        <v>0</v>
+      </c>
+      <c r="M20" s="12">
+        <v>0</v>
+      </c>
+      <c r="N20" s="12">
+        <v>1</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>0</v>
+      </c>
+      <c r="R20" s="12">
+        <v>0</v>
+      </c>
+      <c r="S20" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="24"/>
+      <c r="O21" s="24"/>
+      <c r="P21" s="24"/>
+      <c r="Q21" s="24"/>
+      <c r="R21" s="24"/>
+      <c r="S21" s="24"/>
+    </row>
+    <row r="22" spans="1:19" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="9">
+        <v>18</v>
+      </c>
+      <c r="C22" s="9">
+        <v>252</v>
+      </c>
+      <c r="D22" s="9">
+        <v>212</v>
+      </c>
+      <c r="E22" s="9">
+        <v>260</v>
+      </c>
+      <c r="F22" s="9">
+        <v>116</v>
+      </c>
+      <c r="G22" s="9">
+        <v>175</v>
+      </c>
+      <c r="H22" s="9">
+        <v>172</v>
+      </c>
+      <c r="I22" s="9">
+        <v>208</v>
+      </c>
+      <c r="J22" s="9">
+        <v>61</v>
+      </c>
+      <c r="K22" s="9">
+        <v>326</v>
+      </c>
+      <c r="L22" s="9">
+        <v>177</v>
+      </c>
+      <c r="M22" s="9">
+        <v>243</v>
+      </c>
+      <c r="N22" s="14">
+        <v>213</v>
+      </c>
+      <c r="O22" s="9">
+        <v>129</v>
+      </c>
+      <c r="P22" s="9">
+        <v>177</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>114</v>
+      </c>
+      <c r="R22" s="9">
+        <v>11</v>
+      </c>
+      <c r="S22" s="10">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="11">
+        <v>0</v>
+      </c>
+      <c r="C23" s="12">
+        <v>3</v>
+      </c>
+      <c r="D23" s="12">
+        <v>2</v>
+      </c>
+      <c r="E23" s="12">
+        <v>8</v>
+      </c>
+      <c r="F23" s="12">
+        <v>2</v>
+      </c>
+      <c r="G23" s="12">
+        <v>13</v>
+      </c>
+      <c r="H23" s="12">
+        <v>3</v>
+      </c>
+      <c r="I23" s="12">
+        <v>4</v>
+      </c>
+      <c r="J23" s="12">
+        <v>1</v>
+      </c>
+      <c r="K23" s="12">
+        <v>13</v>
+      </c>
+      <c r="L23" s="12">
         <v>5</v>
       </c>
-      <c r="D15" s="29">
-[...5 lines deleted...]
-      <c r="F15" s="29">
+      <c r="M23" s="12">
+        <v>6</v>
+      </c>
+      <c r="N23" s="13">
+        <v>8</v>
+      </c>
+      <c r="O23" s="11">
+        <v>2</v>
+      </c>
+      <c r="P23" s="12">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>4</v>
+      </c>
+      <c r="R23" s="12">
+        <v>1</v>
+      </c>
+      <c r="S23" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="11">
+        <v>0</v>
+      </c>
+      <c r="C24" s="11">
+        <v>0</v>
+      </c>
+      <c r="D24" s="12">
+        <v>0</v>
+      </c>
+      <c r="E24" s="11">
+        <v>0</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11">
+        <v>2</v>
+      </c>
+      <c r="I24" s="11">
+        <v>1</v>
+      </c>
+      <c r="J24" s="12">
+        <v>0</v>
+      </c>
+      <c r="K24" s="11">
+        <v>0</v>
+      </c>
+      <c r="L24" s="12">
+        <v>1</v>
+      </c>
+      <c r="M24" s="12">
+        <v>0</v>
+      </c>
+      <c r="N24" s="13">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>1</v>
+      </c>
+      <c r="P24" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>0</v>
+      </c>
+      <c r="R24" s="12">
+        <v>0</v>
+      </c>
+      <c r="S24" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A25" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="11">
+        <v>2</v>
+      </c>
+      <c r="C25" s="12">
+        <v>6</v>
+      </c>
+      <c r="D25" s="12">
+        <v>9</v>
+      </c>
+      <c r="E25" s="12">
+        <v>20</v>
+      </c>
+      <c r="F25" s="12">
+        <v>12</v>
+      </c>
+      <c r="G25" s="12">
+        <v>15</v>
+      </c>
+      <c r="H25" s="12">
+        <v>10</v>
+      </c>
+      <c r="I25" s="12">
+        <v>17</v>
+      </c>
+      <c r="J25" s="12">
+        <v>4</v>
+      </c>
+      <c r="K25" s="12">
+        <v>9</v>
+      </c>
+      <c r="L25" s="12">
+        <v>10</v>
+      </c>
+      <c r="M25" s="12">
+        <v>15</v>
+      </c>
+      <c r="N25" s="13">
+        <v>17</v>
+      </c>
+      <c r="O25" s="12">
+        <v>10</v>
+      </c>
+      <c r="P25" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>6</v>
+      </c>
+      <c r="R25" s="12">
+        <v>0</v>
+      </c>
+      <c r="S25" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="11">
+        <v>0</v>
+      </c>
+      <c r="C26" s="12">
+        <v>6</v>
+      </c>
+      <c r="D26" s="12">
+        <v>1</v>
+      </c>
+      <c r="E26" s="12">
+        <v>0</v>
+      </c>
+      <c r="F26" s="12">
+        <v>0</v>
+      </c>
+      <c r="G26" s="12">
+        <v>8</v>
+      </c>
+      <c r="H26" s="12">
+        <v>0</v>
+      </c>
+      <c r="I26" s="12">
+        <v>0</v>
+      </c>
+      <c r="J26" s="12">
+        <v>1</v>
+      </c>
+      <c r="K26" s="12">
+        <v>7</v>
+      </c>
+      <c r="L26" s="12">
+        <v>4</v>
+      </c>
+      <c r="M26" s="12">
+        <v>8</v>
+      </c>
+      <c r="N26" s="13">
+        <v>6</v>
+      </c>
+      <c r="O26" s="12">
+        <v>12</v>
+      </c>
+      <c r="P26" s="12">
+        <v>21</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>4</v>
+      </c>
+      <c r="R26" s="12">
+        <v>0</v>
+      </c>
+      <c r="S26" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="11">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12">
+        <v>1</v>
+      </c>
+      <c r="D27" s="12">
+        <v>0</v>
+      </c>
+      <c r="E27" s="12">
+        <v>0</v>
+      </c>
+      <c r="F27" s="12">
+        <v>0</v>
+      </c>
+      <c r="G27" s="12">
+        <v>0</v>
+      </c>
+      <c r="H27" s="12">
+        <v>0</v>
+      </c>
+      <c r="I27" s="12">
+        <v>0</v>
+      </c>
+      <c r="J27" s="12">
+        <v>0</v>
+      </c>
+      <c r="K27" s="12">
+        <v>0</v>
+      </c>
+      <c r="L27" s="12">
+        <v>0</v>
+      </c>
+      <c r="M27" s="12">
+        <v>0</v>
+      </c>
+      <c r="N27" s="13">
+        <v>0</v>
+      </c>
+      <c r="O27" s="12">
+        <v>0</v>
+      </c>
+      <c r="P27" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>0</v>
+      </c>
+      <c r="R27" s="12">
+        <v>0</v>
+      </c>
+      <c r="S27" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A28" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="11">
+        <v>16</v>
+      </c>
+      <c r="C28" s="12">
+        <v>233</v>
+      </c>
+      <c r="D28" s="12">
+        <v>200</v>
+      </c>
+      <c r="E28" s="12">
+        <v>232</v>
+      </c>
+      <c r="F28" s="12">
+        <v>100</v>
+      </c>
+      <c r="G28" s="12">
+        <v>136</v>
+      </c>
+      <c r="H28" s="12">
+        <v>157</v>
+      </c>
+      <c r="I28" s="12">
+        <v>186</v>
+      </c>
+      <c r="J28" s="12">
+        <v>55</v>
+      </c>
+      <c r="K28" s="12">
+        <v>295</v>
+      </c>
+      <c r="L28" s="12">
+        <v>156</v>
+      </c>
+      <c r="M28" s="12">
+        <v>214</v>
+      </c>
+      <c r="N28" s="13">
+        <v>181</v>
+      </c>
+      <c r="O28" s="12">
+        <v>104</v>
+      </c>
+      <c r="P28" s="12">
+        <v>149</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>100</v>
+      </c>
+      <c r="R28" s="12">
+        <v>10</v>
+      </c>
+      <c r="S28" s="12">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="6" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A29" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="15">
+        <v>0</v>
+      </c>
+      <c r="C29" s="15">
         <v>3</v>
       </c>
-      <c r="G15" s="29">
+      <c r="D29" s="16">
+        <v>0</v>
+      </c>
+      <c r="E29" s="15">
+        <v>0</v>
+      </c>
+      <c r="F29" s="15">
+        <v>2</v>
+      </c>
+      <c r="G29" s="15">
         <v>3</v>
       </c>
-      <c r="H15" s="29">
-[...8 lines deleted...]
-      <c r="K15" s="29">
+      <c r="H29" s="15">
+        <v>0</v>
+      </c>
+      <c r="I29" s="15">
+        <v>0</v>
+      </c>
+      <c r="J29" s="16">
+        <v>0</v>
+      </c>
+      <c r="K29" s="15">
         <v>2</v>
       </c>
-      <c r="L15" s="29">
-[...737 lines deleted...]
-    <row r="30" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="L29" s="16">
+        <v>1</v>
+      </c>
+      <c r="M29" s="16">
+        <v>0</v>
+      </c>
+      <c r="N29" s="16">
+        <v>1</v>
+      </c>
+      <c r="O29" s="16">
+        <v>0</v>
+      </c>
+      <c r="P29" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>0</v>
+      </c>
+      <c r="R29" s="16">
+        <v>0</v>
+      </c>
+      <c r="S29" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="A7:S7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T23" sqref="T23"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
-[...2 lines deleted...]
-      <c r="A3" s="37" t="s">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="2" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="R4" s="4"/>
+      <c r="S4" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A5" s="26"/>
+      <c r="B5" s="28">
+        <v>2025</v>
+      </c>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="28">
+        <v>2026</v>
+      </c>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="29"/>
+    </row>
+    <row r="6" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A6" s="27"/>
+      <c r="B6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K6" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="M6" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="N6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="O6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="P6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="R6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="S6" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A7" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
+      <c r="N7" s="25"/>
+      <c r="O7" s="25"/>
+      <c r="P7" s="25"/>
+      <c r="Q7" s="25"/>
+      <c r="R7" s="25"/>
+      <c r="S7" s="25"/>
+    </row>
+    <row r="8" spans="1:19" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="9">
+        <v>1</v>
+      </c>
+      <c r="C8" s="9">
+        <v>17</v>
+      </c>
+      <c r="D8" s="10">
+        <v>4</v>
+      </c>
+      <c r="E8" s="10">
+        <v>6</v>
+      </c>
+      <c r="F8" s="9">
+        <v>7</v>
+      </c>
+      <c r="G8" s="9">
+        <v>8</v>
+      </c>
+      <c r="H8" s="10">
+        <v>7</v>
+      </c>
+      <c r="I8" s="10">
+        <v>13</v>
+      </c>
+      <c r="J8" s="10">
+        <v>11</v>
+      </c>
+      <c r="K8" s="10">
+        <v>41</v>
+      </c>
+      <c r="L8" s="9">
+        <v>4</v>
+      </c>
+      <c r="M8" s="10">
+        <v>8</v>
+      </c>
+      <c r="N8" s="10">
+        <v>7</v>
+      </c>
+      <c r="O8" s="9">
+        <v>9</v>
+      </c>
+      <c r="P8" s="9">
+        <v>2</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>7</v>
+      </c>
+      <c r="R8" s="10">
+        <v>2</v>
+      </c>
+      <c r="S8" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="11">
+        <v>0</v>
+      </c>
+      <c r="C9" s="11">
+        <v>17</v>
+      </c>
+      <c r="D9" s="12">
+        <v>3</v>
+      </c>
+      <c r="E9" s="12">
+        <v>4</v>
+      </c>
+      <c r="F9" s="11">
+        <v>5</v>
+      </c>
+      <c r="G9" s="11">
+        <v>8</v>
+      </c>
+      <c r="H9" s="12">
+        <v>6</v>
+      </c>
+      <c r="I9" s="12">
+        <v>12</v>
+      </c>
+      <c r="J9" s="12">
+        <v>7</v>
+      </c>
+      <c r="K9" s="12">
+        <v>37</v>
+      </c>
+      <c r="L9" s="11">
+        <v>3</v>
+      </c>
+      <c r="M9" s="12">
+        <v>7</v>
+      </c>
+      <c r="N9" s="12">
+        <v>6</v>
+      </c>
+      <c r="O9" s="11">
+        <v>6</v>
+      </c>
+      <c r="P9" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>7</v>
+      </c>
+      <c r="R9" s="12">
+        <v>2</v>
+      </c>
+      <c r="S9" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="11">
+        <v>0</v>
+      </c>
+      <c r="C10" s="11">
+        <v>0</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0</v>
+      </c>
+      <c r="E10" s="12">
+        <v>2</v>
+      </c>
+      <c r="F10" s="11">
+        <v>2</v>
+      </c>
+      <c r="G10" s="11">
+        <v>0</v>
+      </c>
+      <c r="H10" s="11">
+        <v>0</v>
+      </c>
+      <c r="I10" s="11">
+        <v>0</v>
+      </c>
+      <c r="J10" s="12">
+        <v>0</v>
+      </c>
+      <c r="K10" s="12">
+        <v>0</v>
+      </c>
+      <c r="L10" s="11">
+        <v>0</v>
+      </c>
+      <c r="M10" s="11">
+        <v>0</v>
+      </c>
+      <c r="N10" s="12">
+        <v>0</v>
+      </c>
+      <c r="O10" s="11">
+        <v>0</v>
+      </c>
+      <c r="P10" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>0</v>
+      </c>
+      <c r="R10" s="11">
+        <v>0</v>
+      </c>
+      <c r="S10" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="11">
+        <v>0</v>
+      </c>
+      <c r="C11" s="11">
+        <v>0</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0</v>
+      </c>
+      <c r="E11" s="11">
+        <v>0</v>
+      </c>
+      <c r="F11" s="11">
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11">
+        <v>0</v>
+      </c>
+      <c r="I11" s="11">
+        <v>0</v>
+      </c>
+      <c r="J11" s="12">
+        <v>0</v>
+      </c>
+      <c r="K11" s="12">
+        <v>0</v>
+      </c>
+      <c r="L11" s="11">
+        <v>0</v>
+      </c>
+      <c r="M11" s="11">
+        <v>0</v>
+      </c>
+      <c r="N11" s="12">
+        <v>0</v>
+      </c>
+      <c r="O11" s="11">
+        <v>0</v>
+      </c>
+      <c r="P11" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>0</v>
+      </c>
+      <c r="R11" s="11">
+        <v>0</v>
+      </c>
+      <c r="S11" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="11">
+        <v>0</v>
+      </c>
+      <c r="C12" s="11">
+        <v>0</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0</v>
+      </c>
+      <c r="E12" s="11">
+        <v>0</v>
+      </c>
+      <c r="F12" s="11">
+        <v>0</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0</v>
+      </c>
+      <c r="H12" s="11">
+        <v>0</v>
+      </c>
+      <c r="I12" s="11">
+        <v>0</v>
+      </c>
+      <c r="J12" s="12">
+        <v>4</v>
+      </c>
+      <c r="K12" s="12">
+        <v>0</v>
+      </c>
+      <c r="L12" s="11">
+        <v>0</v>
+      </c>
+      <c r="M12" s="11">
+        <v>0</v>
+      </c>
+      <c r="N12" s="12">
+        <v>0</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>0</v>
+      </c>
+      <c r="R12" s="11">
+        <v>0</v>
+      </c>
+      <c r="S12" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="11">
+        <v>0</v>
+      </c>
+      <c r="C13" s="11">
+        <v>0</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0</v>
+      </c>
+      <c r="E13" s="11">
+        <v>0</v>
+      </c>
+      <c r="F13" s="11">
+        <v>0</v>
+      </c>
+      <c r="G13" s="11">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11">
+        <v>0</v>
+      </c>
+      <c r="I13" s="11">
+        <v>0</v>
+      </c>
+      <c r="J13" s="12">
+        <v>0</v>
+      </c>
+      <c r="K13" s="12">
+        <v>0</v>
+      </c>
+      <c r="L13" s="11">
+        <v>0</v>
+      </c>
+      <c r="M13" s="11">
+        <v>0</v>
+      </c>
+      <c r="N13" s="12">
+        <v>0</v>
+      </c>
+      <c r="O13" s="11">
+        <v>0</v>
+      </c>
+      <c r="P13" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>0</v>
+      </c>
+      <c r="R13" s="11">
+        <v>0</v>
+      </c>
+      <c r="S13" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="11">
+        <v>1</v>
+      </c>
+      <c r="C14" s="11">
+        <v>0</v>
+      </c>
+      <c r="D14" s="12">
+        <v>1</v>
+      </c>
+      <c r="E14" s="11">
+        <v>0</v>
+      </c>
+      <c r="F14" s="11">
+        <v>0</v>
+      </c>
+      <c r="G14" s="11">
+        <v>0</v>
+      </c>
+      <c r="H14" s="12">
+        <v>1</v>
+      </c>
+      <c r="I14" s="12">
+        <v>1</v>
+      </c>
+      <c r="J14" s="12">
+        <v>0</v>
+      </c>
+      <c r="K14" s="12">
+        <v>4</v>
+      </c>
+      <c r="L14" s="11">
+        <v>1</v>
+      </c>
+      <c r="M14" s="11">
+        <v>1</v>
+      </c>
+      <c r="N14" s="12">
+        <v>1</v>
+      </c>
+      <c r="O14" s="11">
+        <v>3</v>
+      </c>
+      <c r="P14" s="9">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>0</v>
+      </c>
+      <c r="R14" s="11">
+        <v>0</v>
+      </c>
+      <c r="S14" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="37"/>
-[...48 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="B15" s="11">
+        <v>0</v>
+      </c>
+      <c r="C15" s="11">
+        <v>0</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0</v>
+      </c>
+      <c r="E15" s="11">
+        <v>0</v>
+      </c>
+      <c r="F15" s="11">
+        <v>0</v>
+      </c>
+      <c r="G15" s="11">
+        <v>0</v>
+      </c>
+      <c r="H15" s="11">
+        <v>0</v>
+      </c>
+      <c r="I15" s="11">
+        <v>0</v>
+      </c>
+      <c r="J15" s="12">
+        <v>0</v>
+      </c>
+      <c r="K15" s="12">
+        <v>0</v>
+      </c>
+      <c r="L15" s="11">
+        <v>0</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0</v>
+      </c>
+      <c r="N15" s="12">
+        <v>0</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>0</v>
+      </c>
+      <c r="R15" s="11">
+        <v>0</v>
+      </c>
+      <c r="S15" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="24"/>
+      <c r="R16" s="24"/>
+      <c r="S16" s="24"/>
+    </row>
+    <row r="17" spans="1:19" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="20">
+        <v>0</v>
+      </c>
+      <c r="C17" s="20">
+        <v>17</v>
+      </c>
+      <c r="D17" s="21">
         <v>3</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="E17" s="20">
+        <v>6</v>
+      </c>
+      <c r="F17" s="20">
+        <v>7</v>
+      </c>
+      <c r="G17" s="20">
+        <v>8</v>
+      </c>
+      <c r="H17" s="21">
+        <v>6</v>
+      </c>
+      <c r="I17" s="21">
+        <v>12</v>
+      </c>
+      <c r="J17" s="21">
+        <v>3</v>
+      </c>
+      <c r="K17" s="20">
+        <v>36</v>
+      </c>
+      <c r="L17" s="20">
+        <v>3</v>
+      </c>
+      <c r="M17" s="20">
+        <v>7</v>
+      </c>
+      <c r="N17" s="21">
+        <v>6</v>
+      </c>
+      <c r="O17" s="20">
+        <v>6</v>
+      </c>
+      <c r="P17" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="20">
+        <v>7</v>
+      </c>
+      <c r="R17" s="21">
+        <v>2</v>
+      </c>
+      <c r="S17" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="22">
+        <v>0</v>
+      </c>
+      <c r="C18" s="22">
+        <v>17</v>
+      </c>
+      <c r="D18" s="23">
+        <v>3</v>
+      </c>
+      <c r="E18" s="23">
         <v>4</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="F18" s="22">
         <v>5</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="G18" s="22">
+        <v>8</v>
+      </c>
+      <c r="H18" s="23">
         <v>6</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="I18" s="23">
+        <v>12</v>
+      </c>
+      <c r="J18" s="23">
+        <v>3</v>
+      </c>
+      <c r="K18" s="23">
+        <v>36</v>
+      </c>
+      <c r="L18" s="22">
+        <v>3</v>
+      </c>
+      <c r="M18" s="22">
         <v>7</v>
       </c>
-      <c r="G6" s="16" t="s">
+      <c r="N18" s="23">
+        <v>6</v>
+      </c>
+      <c r="O18" s="22">
+        <v>6</v>
+      </c>
+      <c r="P18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="22">
+        <v>7</v>
+      </c>
+      <c r="R18" s="23">
+        <v>2</v>
+      </c>
+      <c r="S18" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="22">
+        <v>0</v>
+      </c>
+      <c r="C19" s="22">
+        <v>0</v>
+      </c>
+      <c r="D19" s="22">
+        <v>0</v>
+      </c>
+      <c r="E19" s="23">
+        <v>2</v>
+      </c>
+      <c r="F19" s="22">
+        <v>2</v>
+      </c>
+      <c r="G19" s="22">
+        <v>0</v>
+      </c>
+      <c r="H19" s="22">
+        <v>0</v>
+      </c>
+      <c r="I19" s="22">
+        <v>0</v>
+      </c>
+      <c r="J19" s="23">
+        <v>0</v>
+      </c>
+      <c r="K19" s="23">
+        <v>0</v>
+      </c>
+      <c r="L19" s="22">
+        <v>0</v>
+      </c>
+      <c r="M19" s="22">
+        <v>0</v>
+      </c>
+      <c r="N19" s="23">
+        <v>0</v>
+      </c>
+      <c r="O19" s="22">
+        <v>0</v>
+      </c>
+      <c r="P19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>0</v>
+      </c>
+      <c r="R19" s="22">
+        <v>0</v>
+      </c>
+      <c r="S19" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="22">
+        <v>0</v>
+      </c>
+      <c r="C20" s="22">
+        <v>0</v>
+      </c>
+      <c r="D20" s="22">
+        <v>0</v>
+      </c>
+      <c r="E20" s="22">
+        <v>0</v>
+      </c>
+      <c r="F20" s="22">
+        <v>0</v>
+      </c>
+      <c r="G20" s="22">
+        <v>0</v>
+      </c>
+      <c r="H20" s="22">
+        <v>0</v>
+      </c>
+      <c r="I20" s="22">
+        <v>0</v>
+      </c>
+      <c r="J20" s="23">
+        <v>0</v>
+      </c>
+      <c r="K20" s="23">
+        <v>0</v>
+      </c>
+      <c r="L20" s="22">
+        <v>0</v>
+      </c>
+      <c r="M20" s="22">
+        <v>0</v>
+      </c>
+      <c r="N20" s="23">
+        <v>0</v>
+      </c>
+      <c r="O20" s="22">
+        <v>0</v>
+      </c>
+      <c r="P20" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="22">
+        <v>0</v>
+      </c>
+      <c r="R20" s="22">
+        <v>0</v>
+      </c>
+      <c r="S20" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="24"/>
+      <c r="O21" s="24"/>
+      <c r="P21" s="24"/>
+      <c r="Q21" s="24"/>
+      <c r="R21" s="24"/>
+      <c r="S21" s="24"/>
+    </row>
+    <row r="22" spans="1:19" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="9">
+        <v>1</v>
+      </c>
+      <c r="C22" s="9">
+        <v>0</v>
+      </c>
+      <c r="D22" s="10">
+        <v>1</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0</v>
+      </c>
+      <c r="F22" s="9">
+        <v>0</v>
+      </c>
+      <c r="G22" s="9">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10">
+        <v>1</v>
+      </c>
+      <c r="I22" s="10">
+        <v>1</v>
+      </c>
+      <c r="J22" s="10">
         <v>8</v>
       </c>
-      <c r="H6" s="17" t="s">
-[...5 lines deleted...]
-      <c r="J6" s="19" t="s">
+      <c r="K22" s="9">
+        <v>5</v>
+      </c>
+      <c r="L22" s="9">
+        <v>1</v>
+      </c>
+      <c r="M22" s="9">
+        <v>1</v>
+      </c>
+      <c r="N22" s="14">
+        <v>1</v>
+      </c>
+      <c r="O22" s="9">
+        <v>3</v>
+      </c>
+      <c r="P22" s="9">
         <v>2</v>
       </c>
-      <c r="K6" s="20" t="s">
-[...8 lines deleted...]
-      <c r="N6" s="23" t="s">
+      <c r="Q22" s="9">
+        <v>0</v>
+      </c>
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+      <c r="S22" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="11">
+        <v>0</v>
+      </c>
+      <c r="C23" s="11">
+        <v>0</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0</v>
+      </c>
+      <c r="E23" s="11">
+        <v>0</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11">
+        <v>0</v>
+      </c>
+      <c r="I23" s="11">
+        <v>0</v>
+      </c>
+      <c r="J23" s="12">
+        <v>4</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+      <c r="L23" s="11">
+        <v>0</v>
+      </c>
+      <c r="M23" s="11">
+        <v>0</v>
+      </c>
+      <c r="N23" s="13">
+        <v>0</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+      <c r="P23" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>0</v>
+      </c>
+      <c r="R23" s="11">
+        <v>0</v>
+      </c>
+      <c r="S23" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="11">
+        <v>0</v>
+      </c>
+      <c r="C24" s="11">
+        <v>0</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0</v>
+      </c>
+      <c r="E24" s="11">
+        <v>0</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11">
+        <v>0</v>
+      </c>
+      <c r="I24" s="11">
+        <v>0</v>
+      </c>
+      <c r="J24" s="12">
+        <v>0</v>
+      </c>
+      <c r="K24" s="12">
+        <v>0</v>
+      </c>
+      <c r="L24" s="11">
+        <v>0</v>
+      </c>
+      <c r="M24" s="11">
+        <v>0</v>
+      </c>
+      <c r="N24" s="13">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>0</v>
+      </c>
+      <c r="R24" s="11">
+        <v>0</v>
+      </c>
+      <c r="S24" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="11">
+        <v>0</v>
+      </c>
+      <c r="C25" s="11">
+        <v>0</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0</v>
+      </c>
+      <c r="E25" s="11">
+        <v>0</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0</v>
+      </c>
+      <c r="J25" s="12">
+        <v>0</v>
+      </c>
+      <c r="K25" s="12">
+        <v>0</v>
+      </c>
+      <c r="L25" s="11">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="13">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>0</v>
+      </c>
+      <c r="R25" s="11">
+        <v>0</v>
+      </c>
+      <c r="S25" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="11">
+        <v>0</v>
+      </c>
+      <c r="C26" s="11">
+        <v>0</v>
+      </c>
+      <c r="D26" s="11">
+        <v>0</v>
+      </c>
+      <c r="E26" s="11">
+        <v>0</v>
+      </c>
+      <c r="F26" s="11">
+        <v>0</v>
+      </c>
+      <c r="G26" s="11">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11">
+        <v>0</v>
+      </c>
+      <c r="I26" s="11">
+        <v>0</v>
+      </c>
+      <c r="J26" s="12">
+        <v>4</v>
+      </c>
+      <c r="K26" s="12">
+        <v>0</v>
+      </c>
+      <c r="L26" s="11">
+        <v>0</v>
+      </c>
+      <c r="M26" s="11">
+        <v>0</v>
+      </c>
+      <c r="N26" s="13">
+        <v>0</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+      <c r="P26" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>0</v>
+      </c>
+      <c r="R26" s="11">
+        <v>0</v>
+      </c>
+      <c r="S26" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="11">
+        <v>0</v>
+      </c>
+      <c r="C27" s="11">
+        <v>0</v>
+      </c>
+      <c r="D27" s="11">
+        <v>0</v>
+      </c>
+      <c r="E27" s="11">
+        <v>0</v>
+      </c>
+      <c r="F27" s="11">
+        <v>0</v>
+      </c>
+      <c r="G27" s="11">
+        <v>0</v>
+      </c>
+      <c r="H27" s="11">
+        <v>0</v>
+      </c>
+      <c r="I27" s="11">
+        <v>0</v>
+      </c>
+      <c r="J27" s="12">
+        <v>0</v>
+      </c>
+      <c r="K27" s="12">
+        <v>0</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="13">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>0</v>
+      </c>
+      <c r="R27" s="11">
+        <v>0</v>
+      </c>
+      <c r="S27" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="11">
+        <v>1</v>
+      </c>
+      <c r="C28" s="11">
+        <v>0</v>
+      </c>
+      <c r="D28" s="12">
+        <v>1</v>
+      </c>
+      <c r="E28" s="11">
+        <v>0</v>
+      </c>
+      <c r="F28" s="11">
+        <v>0</v>
+      </c>
+      <c r="G28" s="11">
+        <v>0</v>
+      </c>
+      <c r="H28" s="12">
+        <v>1</v>
+      </c>
+      <c r="I28" s="12">
+        <v>1</v>
+      </c>
+      <c r="J28" s="12">
+        <v>0</v>
+      </c>
+      <c r="K28" s="12">
+        <v>4</v>
+      </c>
+      <c r="L28" s="11">
+        <v>1</v>
+      </c>
+      <c r="M28" s="11">
+        <v>1</v>
+      </c>
+      <c r="N28" s="13">
+        <v>1</v>
+      </c>
+      <c r="O28" s="11">
         <v>3</v>
       </c>
-      <c r="O6" s="24" t="s">
-[...80 lines deleted...]
-      <c r="P8" s="34">
+      <c r="P28" s="11">
         <v>2</v>
       </c>
-      <c r="Q8" s="34">
-[...1114 lines deleted...]
-    <row r="30" spans="1:18">
+      <c r="Q28" s="11">
+        <v>0</v>
+      </c>
+      <c r="R28" s="11">
+        <v>0</v>
+      </c>
+      <c r="S28" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="15">
+        <v>0</v>
+      </c>
+      <c r="C29" s="15">
+        <v>0</v>
+      </c>
+      <c r="D29" s="15">
+        <v>0</v>
+      </c>
+      <c r="E29" s="15">
+        <v>0</v>
+      </c>
+      <c r="F29" s="15">
+        <v>0</v>
+      </c>
+      <c r="G29" s="15">
+        <v>0</v>
+      </c>
+      <c r="H29" s="15">
+        <v>0</v>
+      </c>
+      <c r="I29" s="15">
+        <v>0</v>
+      </c>
+      <c r="J29" s="16">
+        <v>0</v>
+      </c>
+      <c r="K29" s="16">
+        <v>0</v>
+      </c>
+      <c r="L29" s="15">
+        <v>0</v>
+      </c>
+      <c r="M29" s="15">
+        <v>0</v>
+      </c>
+      <c r="N29" s="16">
+        <v>0</v>
+      </c>
+      <c r="O29" s="15">
+        <v>0</v>
+      </c>
+      <c r="P29" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="15">
+        <v>0</v>
+      </c>
+      <c r="R29" s="15">
+        <v>0</v>
+      </c>
+      <c r="S29" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" s="6"/>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="A7:S7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T11" sqref="T11"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="13.2"/>
-[...30 lines deleted...]
-      <c r="B5" s="35">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="2" spans="1:19" s="1" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="R4" s="4"/>
+      <c r="S4" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A5" s="26"/>
+      <c r="B5" s="28">
         <v>2025</v>
       </c>
-      <c r="C5" s="36"/>
-[...10 lines deleted...]
-      <c r="N5" s="35">
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="28">
         <v>2026</v>
       </c>
-      <c r="O5" s="36"/>
-[...6 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="29"/>
+    </row>
+    <row r="6" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A6" s="27"/>
+      <c r="B6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="D6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="F6" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="16" t="s">
+      <c r="G6" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H6" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="18" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="19" t="s">
+      <c r="I6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="K6" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="21" t="s">
+      <c r="L6" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="22" t="s">
+      <c r="M6" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="23" t="s">
+      <c r="N6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="24" t="s">
+      <c r="O6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="P6" s="25" t="s">
+      <c r="P6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="Q6" s="26" t="s">
+      <c r="Q6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="R6" s="27" t="s">
+      <c r="R6" s="8" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="S6" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A7" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="38"/>
-[...18 lines deleted...]
-      <c r="A8" s="8" t="s">
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
+      <c r="N7" s="25"/>
+      <c r="O7" s="25"/>
+      <c r="P7" s="25"/>
+      <c r="Q7" s="25"/>
+      <c r="R7" s="25"/>
+      <c r="S7" s="25"/>
+    </row>
+    <row r="8" spans="1:19" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="34">
+      <c r="B8" s="9">
         <v>31</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="10">
         <v>366</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="10">
         <v>345</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="10">
         <v>428</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="10">
         <v>183</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="10">
         <v>279</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="10">
         <v>264</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="10">
         <v>316</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="10">
         <v>83</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="10">
         <v>435</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="10">
         <v>275</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="10">
         <v>429</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="10">
         <v>368</v>
       </c>
-      <c r="O8" s="28">
+      <c r="O8" s="10">
         <v>180</v>
       </c>
-      <c r="P8" s="28">
+      <c r="P8" s="10">
         <v>342</v>
       </c>
-      <c r="Q8" s="28">
+      <c r="Q8" s="10">
         <v>149</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R8" s="10">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="S8" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="11">
         <v>14</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="12">
         <v>115</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="12">
         <v>136</v>
       </c>
-      <c r="E9" s="29">
+      <c r="E9" s="12">
         <v>178</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="12">
         <v>70</v>
       </c>
-      <c r="G9" s="29">
+      <c r="G9" s="12">
         <v>117</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="12">
         <v>94</v>
       </c>
-      <c r="I9" s="29">
+      <c r="I9" s="12">
         <v>113</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J9" s="12">
         <v>27</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K9" s="12">
         <v>126</v>
       </c>
-      <c r="L9" s="29">
+      <c r="L9" s="12">
         <v>104</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="12">
         <v>193</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N9" s="12">
         <v>163</v>
       </c>
-      <c r="O9" s="29">
+      <c r="O9" s="12">
         <v>56</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P9" s="12">
         <v>174</v>
       </c>
-      <c r="Q9" s="29">
+      <c r="Q9" s="12">
         <v>39</v>
       </c>
-      <c r="R9" s="29">
+      <c r="R9" s="12">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="S9" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="30">
-[...8 lines deleted...]
-      <c r="E10" s="29">
+      <c r="B10" s="11">
+        <v>0</v>
+      </c>
+      <c r="C10" s="12">
+        <v>0</v>
+      </c>
+      <c r="D10" s="12">
+        <v>0</v>
+      </c>
+      <c r="E10" s="12">
         <v>-2</v>
       </c>
-      <c r="F10" s="29">
+      <c r="F10" s="12">
         <v>-2</v>
       </c>
-      <c r="G10" s="29">
-[...2 lines deleted...]
-      <c r="H10" s="29">
+      <c r="G10" s="12">
+        <v>0</v>
+      </c>
+      <c r="H10" s="12">
         <v>3</v>
       </c>
-      <c r="I10" s="29">
-[...31 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="I10" s="12">
+        <v>1</v>
+      </c>
+      <c r="J10" s="12">
+        <v>0</v>
+      </c>
+      <c r="K10" s="12">
+        <v>0</v>
+      </c>
+      <c r="L10" s="12">
+        <v>1</v>
+      </c>
+      <c r="M10" s="12">
+        <v>0</v>
+      </c>
+      <c r="N10" s="12">
+        <v>0</v>
+      </c>
+      <c r="O10" s="12">
+        <v>1</v>
+      </c>
+      <c r="P10" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>0</v>
+      </c>
+      <c r="R10" s="12">
+        <v>0</v>
+      </c>
+      <c r="S10" s="12">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="11">
         <v>2</v>
       </c>
-      <c r="C11" s="29">
+      <c r="C11" s="12">
         <v>6</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="12">
         <v>9</v>
       </c>
-      <c r="E11" s="29">
+      <c r="E11" s="12">
         <v>20</v>
       </c>
-      <c r="F11" s="29">
+      <c r="F11" s="12">
         <v>12</v>
       </c>
-      <c r="G11" s="29">
+      <c r="G11" s="12">
         <v>15</v>
       </c>
-      <c r="H11" s="29">
+      <c r="H11" s="12">
         <v>10</v>
       </c>
-      <c r="I11" s="29">
+      <c r="I11" s="12">
         <v>17</v>
       </c>
-      <c r="J11" s="29">
+      <c r="J11" s="12">
         <v>4</v>
       </c>
-      <c r="K11" s="29">
+      <c r="K11" s="12">
         <v>9</v>
       </c>
-      <c r="L11" s="29">
+      <c r="L11" s="12">
         <v>10</v>
       </c>
-      <c r="M11" s="29">
+      <c r="M11" s="12">
         <v>15</v>
       </c>
-      <c r="N11" s="29">
+      <c r="N11" s="12">
         <v>17</v>
       </c>
-      <c r="O11" s="29">
+      <c r="O11" s="12">
         <v>10</v>
       </c>
-      <c r="P11" s="29">
-[...2 lines deleted...]
-      <c r="Q11" s="29">
+      <c r="P11" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="12">
         <v>6</v>
       </c>
-      <c r="R11" s="29">
-[...4 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="R11" s="12">
+        <v>0</v>
+      </c>
+      <c r="S11" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="30">
-[...2 lines deleted...]
-      <c r="C12" s="29">
+      <c r="B12" s="11">
+        <v>0</v>
+      </c>
+      <c r="C12" s="12">
         <v>6</v>
       </c>
-      <c r="D12" s="29">
-[...8 lines deleted...]
-      <c r="G12" s="29">
+      <c r="D12" s="12">
+        <v>1</v>
+      </c>
+      <c r="E12" s="12">
+        <v>0</v>
+      </c>
+      <c r="F12" s="12">
+        <v>0</v>
+      </c>
+      <c r="G12" s="12">
         <v>8</v>
       </c>
-      <c r="H12" s="29">
-[...5 lines deleted...]
-      <c r="J12" s="29">
+      <c r="H12" s="12">
+        <v>0</v>
+      </c>
+      <c r="I12" s="12">
+        <v>0</v>
+      </c>
+      <c r="J12" s="12">
         <v>-3</v>
       </c>
-      <c r="K12" s="29">
+      <c r="K12" s="12">
         <v>7</v>
       </c>
-      <c r="L12" s="29">
+      <c r="L12" s="12">
         <v>4</v>
       </c>
-      <c r="M12" s="29">
+      <c r="M12" s="12">
         <v>8</v>
       </c>
-      <c r="N12" s="29">
+      <c r="N12" s="12">
         <v>6</v>
       </c>
-      <c r="O12" s="29">
+      <c r="O12" s="12">
         <v>12</v>
       </c>
-      <c r="P12" s="29">
+      <c r="P12" s="12">
         <v>21</v>
       </c>
-      <c r="Q12" s="29">
+      <c r="Q12" s="12">
         <v>4</v>
       </c>
-      <c r="R12" s="29">
-[...4 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="R12" s="12">
+        <v>0</v>
+      </c>
+      <c r="S12" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="30">
-[...52 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="B13" s="11">
+        <v>0</v>
+      </c>
+      <c r="C13" s="12">
+        <v>1</v>
+      </c>
+      <c r="D13" s="12">
+        <v>0</v>
+      </c>
+      <c r="E13" s="12">
+        <v>0</v>
+      </c>
+      <c r="F13" s="12">
+        <v>0</v>
+      </c>
+      <c r="G13" s="12">
+        <v>0</v>
+      </c>
+      <c r="H13" s="12">
+        <v>0</v>
+      </c>
+      <c r="I13" s="12">
+        <v>0</v>
+      </c>
+      <c r="J13" s="12">
+        <v>0</v>
+      </c>
+      <c r="K13" s="12">
+        <v>0</v>
+      </c>
+      <c r="L13" s="12">
+        <v>0</v>
+      </c>
+      <c r="M13" s="12">
+        <v>0</v>
+      </c>
+      <c r="N13" s="12">
+        <v>0</v>
+      </c>
+      <c r="O13" s="12">
+        <v>0</v>
+      </c>
+      <c r="P13" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>0</v>
+      </c>
+      <c r="R13" s="12">
+        <v>0</v>
+      </c>
+      <c r="S13" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="30">
+      <c r="B14" s="11">
         <v>15</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="12">
         <v>233</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="12">
         <v>199</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="12">
         <v>232</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="12">
         <v>100</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G14" s="12">
         <v>136</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="12">
         <v>156</v>
       </c>
-      <c r="I14" s="29">
+      <c r="I14" s="12">
         <v>185</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J14" s="12">
         <v>55</v>
       </c>
-      <c r="K14" s="29">
+      <c r="K14" s="12">
         <v>291</v>
       </c>
-      <c r="L14" s="29">
+      <c r="L14" s="12">
         <v>155</v>
       </c>
-      <c r="M14" s="29">
+      <c r="M14" s="12">
         <v>213</v>
       </c>
-      <c r="N14" s="29">
+      <c r="N14" s="12">
         <v>180</v>
       </c>
-      <c r="O14" s="29">
+      <c r="O14" s="12">
         <v>101</v>
       </c>
-      <c r="P14" s="29">
+      <c r="P14" s="12">
         <v>147</v>
       </c>
-      <c r="Q14" s="29">
+      <c r="Q14" s="12">
         <v>100</v>
       </c>
-      <c r="R14" s="29">
+      <c r="R14" s="12">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="S14" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="11">
+        <v>0</v>
+      </c>
+      <c r="C15" s="12">
+        <v>5</v>
+      </c>
+      <c r="D15" s="12">
+        <v>0</v>
+      </c>
+      <c r="E15" s="12">
+        <v>0</v>
+      </c>
+      <c r="F15" s="12">
+        <v>3</v>
+      </c>
+      <c r="G15" s="12">
+        <v>3</v>
+      </c>
+      <c r="H15" s="12">
+        <v>1</v>
+      </c>
+      <c r="I15" s="12">
+        <v>0</v>
+      </c>
+      <c r="J15" s="12">
+        <v>0</v>
+      </c>
+      <c r="K15" s="12">
+        <v>2</v>
+      </c>
+      <c r="L15" s="12">
+        <v>1</v>
+      </c>
+      <c r="M15" s="12">
+        <v>0</v>
+      </c>
+      <c r="N15" s="12">
+        <v>2</v>
+      </c>
+      <c r="O15" s="12">
+        <v>0</v>
+      </c>
+      <c r="P15" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>0</v>
+      </c>
+      <c r="R15" s="12">
+        <v>0</v>
+      </c>
+      <c r="S15" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A16" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="30">
-[...2 lines deleted...]
-      <c r="C15" s="29">
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="24"/>
+      <c r="R16" s="24"/>
+      <c r="S16" s="24"/>
+    </row>
+    <row r="17" spans="1:19" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="9">
+        <v>14</v>
+      </c>
+      <c r="C17" s="9">
+        <v>114</v>
+      </c>
+      <c r="D17" s="10">
+        <v>134</v>
+      </c>
+      <c r="E17" s="9">
+        <v>168</v>
+      </c>
+      <c r="F17" s="9">
+        <v>67</v>
+      </c>
+      <c r="G17" s="10">
+        <v>104</v>
+      </c>
+      <c r="H17" s="9">
+        <v>93</v>
+      </c>
+      <c r="I17" s="10">
+        <v>109</v>
+      </c>
+      <c r="J17" s="10">
+        <v>30</v>
+      </c>
+      <c r="K17" s="10">
+        <v>114</v>
+      </c>
+      <c r="L17" s="9">
+        <v>99</v>
+      </c>
+      <c r="M17" s="10">
+        <v>187</v>
+      </c>
+      <c r="N17" s="10">
+        <v>156</v>
+      </c>
+      <c r="O17" s="9">
+        <v>54</v>
+      </c>
+      <c r="P17" s="10">
+        <v>167</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>35</v>
+      </c>
+      <c r="R17" s="10">
         <v>5</v>
       </c>
-      <c r="D15" s="29">
-[...5 lines deleted...]
-      <c r="F15" s="29">
+      <c r="S17" s="10">
         <v>3</v>
       </c>
-      <c r="G15" s="29">
+    </row>
+    <row r="18" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="11">
+        <v>14</v>
+      </c>
+      <c r="C18" s="12">
+        <v>112</v>
+      </c>
+      <c r="D18" s="11">
+        <v>134</v>
+      </c>
+      <c r="E18" s="12">
+        <v>170</v>
+      </c>
+      <c r="F18" s="12">
+        <v>68</v>
+      </c>
+      <c r="G18" s="12">
+        <v>104</v>
+      </c>
+      <c r="H18" s="12">
+        <v>91</v>
+      </c>
+      <c r="I18" s="12">
+        <v>109</v>
+      </c>
+      <c r="J18" s="12">
+        <v>30</v>
+      </c>
+      <c r="K18" s="12">
+        <v>114</v>
+      </c>
+      <c r="L18" s="12">
+        <v>99</v>
+      </c>
+      <c r="M18" s="12">
+        <v>187</v>
+      </c>
+      <c r="N18" s="12">
+        <v>155</v>
+      </c>
+      <c r="O18" s="11">
+        <v>54</v>
+      </c>
+      <c r="P18" s="12">
+        <v>167</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>35</v>
+      </c>
+      <c r="R18" s="11">
+        <v>0</v>
+      </c>
+      <c r="S18" s="12">
         <v>3</v>
       </c>
-      <c r="H15" s="29">
-[...8 lines deleted...]
-      <c r="K15" s="29">
+    </row>
+    <row r="19" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="11">
+        <v>0</v>
+      </c>
+      <c r="C19" s="12">
+        <v>0</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0</v>
+      </c>
+      <c r="E19" s="12">
+        <v>-2</v>
+      </c>
+      <c r="F19" s="12">
+        <v>-2</v>
+      </c>
+      <c r="G19" s="11">
+        <v>0</v>
+      </c>
+      <c r="H19" s="12">
+        <v>1</v>
+      </c>
+      <c r="I19" s="12">
+        <v>0</v>
+      </c>
+      <c r="J19" s="12">
+        <v>0</v>
+      </c>
+      <c r="K19" s="12">
+        <v>0</v>
+      </c>
+      <c r="L19" s="12">
+        <v>0</v>
+      </c>
+      <c r="M19" s="12">
+        <v>0</v>
+      </c>
+      <c r="N19" s="12">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>0</v>
+      </c>
+      <c r="R19" s="11">
+        <v>0</v>
+      </c>
+      <c r="S19" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="11">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12">
         <v>2</v>
       </c>
-      <c r="L15" s="29">
-[...5 lines deleted...]
-      <c r="N15" s="29">
+      <c r="D20" s="11">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12">
+        <v>1</v>
+      </c>
+      <c r="G20" s="11">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12">
+        <v>1</v>
+      </c>
+      <c r="I20" s="12">
+        <v>0</v>
+      </c>
+      <c r="J20" s="12">
+        <v>0</v>
+      </c>
+      <c r="K20" s="12">
+        <v>0</v>
+      </c>
+      <c r="L20" s="12">
+        <v>0</v>
+      </c>
+      <c r="M20" s="12">
+        <v>0</v>
+      </c>
+      <c r="N20" s="12">
+        <v>1</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>0</v>
+      </c>
+      <c r="R20" s="11">
+        <v>0</v>
+      </c>
+      <c r="S20" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A21" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="24"/>
+      <c r="O21" s="24"/>
+      <c r="P21" s="24"/>
+      <c r="Q21" s="24"/>
+      <c r="R21" s="24"/>
+      <c r="S21" s="24"/>
+    </row>
+    <row r="22" spans="1:19" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="9">
+        <v>17</v>
+      </c>
+      <c r="C22" s="9">
+        <v>252</v>
+      </c>
+      <c r="D22" s="9">
+        <v>211</v>
+      </c>
+      <c r="E22" s="9">
+        <v>260</v>
+      </c>
+      <c r="F22" s="9">
+        <v>116</v>
+      </c>
+      <c r="G22" s="9">
+        <v>175</v>
+      </c>
+      <c r="H22" s="9">
+        <v>171</v>
+      </c>
+      <c r="I22" s="9">
+        <v>207</v>
+      </c>
+      <c r="J22" s="9">
+        <v>53</v>
+      </c>
+      <c r="K22" s="9">
+        <v>321</v>
+      </c>
+      <c r="L22" s="9">
+        <v>176</v>
+      </c>
+      <c r="M22" s="9">
+        <v>242</v>
+      </c>
+      <c r="N22" s="14">
+        <v>212</v>
+      </c>
+      <c r="O22" s="9">
+        <v>126</v>
+      </c>
+      <c r="P22" s="9">
+        <v>175</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>114</v>
+      </c>
+      <c r="R22" s="9">
+        <v>11</v>
+      </c>
+      <c r="S22" s="10">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="11">
+        <v>0</v>
+      </c>
+      <c r="C23" s="12">
+        <v>3</v>
+      </c>
+      <c r="D23" s="11">
         <v>2</v>
       </c>
-      <c r="O15" s="29">
-[...35 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="E23" s="12">
+        <v>8</v>
+      </c>
+      <c r="F23" s="12">
+        <v>2</v>
+      </c>
+      <c r="G23" s="12">
+        <v>13</v>
+      </c>
+      <c r="H23" s="12">
+        <v>3</v>
+      </c>
+      <c r="I23" s="11">
+        <v>4</v>
+      </c>
+      <c r="J23" s="12">
+        <v>-3</v>
+      </c>
+      <c r="K23" s="12">
+        <v>12</v>
+      </c>
+      <c r="L23" s="11">
+        <v>5</v>
+      </c>
+      <c r="M23" s="11">
+        <v>6</v>
+      </c>
+      <c r="N23" s="13">
+        <v>8</v>
+      </c>
+      <c r="O23" s="11">
+        <v>2</v>
+      </c>
+      <c r="P23" s="12">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>4</v>
+      </c>
+      <c r="R23" s="12">
+        <v>1</v>
+      </c>
+      <c r="S23" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="11">
+        <v>0</v>
+      </c>
+      <c r="C24" s="11">
+        <v>0</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0</v>
+      </c>
+      <c r="E24" s="11">
+        <v>0</v>
+      </c>
+      <c r="F24" s="11">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11">
+        <v>2</v>
+      </c>
+      <c r="I24" s="11">
+        <v>1</v>
+      </c>
+      <c r="J24" s="12">
+        <v>0</v>
+      </c>
+      <c r="K24" s="12">
+        <v>0</v>
+      </c>
+      <c r="L24" s="11">
+        <v>1</v>
+      </c>
+      <c r="M24" s="12">
+        <v>0</v>
+      </c>
+      <c r="N24" s="13">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>1</v>
+      </c>
+      <c r="P24" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>0</v>
+      </c>
+      <c r="R24" s="12">
+        <v>0</v>
+      </c>
+      <c r="S24" s="10">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="11">
+        <v>2</v>
+      </c>
+      <c r="C25" s="12">
+        <v>6</v>
+      </c>
+      <c r="D25" s="12">
+        <v>9</v>
+      </c>
+      <c r="E25" s="12">
+        <v>20</v>
+      </c>
+      <c r="F25" s="12">
+        <v>12</v>
+      </c>
+      <c r="G25" s="12">
         <v>15</v>
       </c>
-      <c r="B17" s="34">
-[...35 lines deleted...]
-      <c r="N17" s="28">
+      <c r="H25" s="12">
+        <v>10</v>
+      </c>
+      <c r="I25" s="12">
+        <v>17</v>
+      </c>
+      <c r="J25" s="12">
+        <v>4</v>
+      </c>
+      <c r="K25" s="12">
+        <v>9</v>
+      </c>
+      <c r="L25" s="12">
+        <v>10</v>
+      </c>
+      <c r="M25" s="12">
+        <v>15</v>
+      </c>
+      <c r="N25" s="13">
+        <v>17</v>
+      </c>
+      <c r="O25" s="12">
+        <v>10</v>
+      </c>
+      <c r="P25" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>6</v>
+      </c>
+      <c r="R25" s="12">
+        <v>0</v>
+      </c>
+      <c r="S25" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="11">
+        <v>0</v>
+      </c>
+      <c r="C26" s="12">
+        <v>6</v>
+      </c>
+      <c r="D26" s="12">
+        <v>1</v>
+      </c>
+      <c r="E26" s="12">
+        <v>0</v>
+      </c>
+      <c r="F26" s="12">
+        <v>0</v>
+      </c>
+      <c r="G26" s="12">
+        <v>8</v>
+      </c>
+      <c r="H26" s="12">
+        <v>0</v>
+      </c>
+      <c r="I26" s="12">
+        <v>0</v>
+      </c>
+      <c r="J26" s="12">
+        <v>-3</v>
+      </c>
+      <c r="K26" s="12">
+        <v>7</v>
+      </c>
+      <c r="L26" s="12">
+        <v>4</v>
+      </c>
+      <c r="M26" s="12">
+        <v>8</v>
+      </c>
+      <c r="N26" s="13">
+        <v>6</v>
+      </c>
+      <c r="O26" s="12">
+        <v>12</v>
+      </c>
+      <c r="P26" s="12">
+        <v>21</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>4</v>
+      </c>
+      <c r="R26" s="12">
+        <v>0</v>
+      </c>
+      <c r="S26" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="11">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12">
+        <v>1</v>
+      </c>
+      <c r="D27" s="12">
+        <v>0</v>
+      </c>
+      <c r="E27" s="12">
+        <v>0</v>
+      </c>
+      <c r="F27" s="12">
+        <v>0</v>
+      </c>
+      <c r="G27" s="12">
+        <v>0</v>
+      </c>
+      <c r="H27" s="12">
+        <v>0</v>
+      </c>
+      <c r="I27" s="12">
+        <v>0</v>
+      </c>
+      <c r="J27" s="12">
+        <v>0</v>
+      </c>
+      <c r="K27" s="12">
+        <v>0</v>
+      </c>
+      <c r="L27" s="12">
+        <v>0</v>
+      </c>
+      <c r="M27" s="12">
+        <v>0</v>
+      </c>
+      <c r="N27" s="13">
+        <v>0</v>
+      </c>
+      <c r="O27" s="12">
+        <v>0</v>
+      </c>
+      <c r="P27" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>0</v>
+      </c>
+      <c r="R27" s="12">
+        <v>0</v>
+      </c>
+      <c r="S27" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="11">
+        <v>15</v>
+      </c>
+      <c r="C28" s="12">
+        <v>233</v>
+      </c>
+      <c r="D28" s="12">
+        <v>199</v>
+      </c>
+      <c r="E28" s="12">
+        <v>232</v>
+      </c>
+      <c r="F28" s="12">
+        <v>100</v>
+      </c>
+      <c r="G28" s="12">
+        <v>136</v>
+      </c>
+      <c r="H28" s="12">
         <v>156</v>
       </c>
-      <c r="O17" s="34">
-[...52 lines deleted...]
-      <c r="N18" s="29">
+      <c r="I28" s="12">
+        <v>185</v>
+      </c>
+      <c r="J28" s="12">
+        <v>55</v>
+      </c>
+      <c r="K28" s="12">
+        <v>291</v>
+      </c>
+      <c r="L28" s="12">
         <v>155</v>
       </c>
-      <c r="O18" s="30">
-[...75 lines deleted...]
-      <c r="C20" s="29">
+      <c r="M28" s="12">
+        <v>213</v>
+      </c>
+      <c r="N28" s="13">
+        <v>180</v>
+      </c>
+      <c r="O28" s="12">
+        <v>101</v>
+      </c>
+      <c r="P28" s="12">
+        <v>147</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>100</v>
+      </c>
+      <c r="R28" s="12">
+        <v>10</v>
+      </c>
+      <c r="S28" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="6" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="15">
+        <v>0</v>
+      </c>
+      <c r="C29" s="15">
+        <v>3</v>
+      </c>
+      <c r="D29" s="15">
+        <v>0</v>
+      </c>
+      <c r="E29" s="15">
+        <v>0</v>
+      </c>
+      <c r="F29" s="15">
         <v>2</v>
       </c>
-      <c r="D20" s="30">
-[...130 lines deleted...]
-      <c r="C23" s="29">
+      <c r="G29" s="15">
         <v>3</v>
       </c>
-      <c r="D23" s="30">
+      <c r="H29" s="15">
+        <v>0</v>
+      </c>
+      <c r="I29" s="16">
+        <v>0</v>
+      </c>
+      <c r="J29" s="16">
+        <v>0</v>
+      </c>
+      <c r="K29" s="15">
         <v>2</v>
       </c>
-      <c r="E23" s="29">
-[...378 lines deleted...]
-    <row r="30" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="L29" s="15">
+        <v>1</v>
+      </c>
+      <c r="M29" s="16">
+        <v>0</v>
+      </c>
+      <c r="N29" s="16">
+        <v>1</v>
+      </c>
+      <c r="O29" s="16">
+        <v>0</v>
+      </c>
+      <c r="P29" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>0</v>
+      </c>
+      <c r="R29" s="16">
+        <v>0</v>
+      </c>
+      <c r="S29" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="6" customFormat="1" ht="11.25">
       <c r="A30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr> Келгендер саны</vt:lpstr>
       <vt:lpstr>Кеткендер саны</vt:lpstr>