--- v0 (2026-04-14)
+++ v1 (2026-05-04)
@@ -349,61 +349,61 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -675,83 +675,83 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5:C28"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
     <col min="7" max="9" width="11.88671875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="2" customWidth="1"/>
     <col min="11" max="12" width="11.88671875" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.33203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="28" customFormat="1" ht="33.6" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="40"/>
-[...10 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" ht="21.75" customHeight="1">
       <c r="A3" s="19"/>
       <c r="B3" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="20" t="s">
@@ -811,527 +811,571 @@
         <v>0</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="33">
         <v>2298</v>
       </c>
-      <c r="C5" s="41">
+      <c r="C5" s="40">
         <v>4514.6000000000004</v>
       </c>
-      <c r="D5" s="33"/>
+      <c r="D5" s="29">
+        <v>6941.8</v>
+      </c>
       <c r="E5" s="33"/>
       <c r="F5" s="25"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="36"/>
       <c r="J5" s="25"/>
       <c r="K5" s="29"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="33">
         <v>1448.1</v>
       </c>
-      <c r="C6" s="41">
+      <c r="C6" s="40">
         <v>2795.2</v>
       </c>
-      <c r="D6" s="33"/>
+      <c r="D6" s="29">
+        <v>4296.8</v>
+      </c>
       <c r="E6" s="33"/>
       <c r="F6" s="25"/>
       <c r="G6" s="33"/>
       <c r="H6" s="33"/>
       <c r="I6" s="36"/>
       <c r="J6" s="25"/>
       <c r="K6" s="29"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="33">
         <v>297.39999999999998</v>
       </c>
-      <c r="C7" s="41">
+      <c r="C7" s="40">
         <v>598.5</v>
       </c>
-      <c r="D7" s="33"/>
+      <c r="D7" s="29">
+        <v>907.6</v>
+      </c>
       <c r="E7" s="33"/>
       <c r="F7" s="25"/>
       <c r="G7" s="33"/>
       <c r="H7" s="33"/>
       <c r="I7" s="36"/>
       <c r="J7" s="25"/>
       <c r="K7" s="29"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="33">
         <v>63.8</v>
       </c>
-      <c r="C8" s="41">
+      <c r="C8" s="40">
         <v>124.2</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="29">
+        <v>189.4</v>
+      </c>
       <c r="E8" s="33"/>
       <c r="F8" s="25"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="36"/>
       <c r="J8" s="25"/>
       <c r="K8" s="29"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="33">
         <v>278.5</v>
       </c>
-      <c r="C9" s="41">
+      <c r="C9" s="40">
         <v>561.79999999999995</v>
       </c>
-      <c r="D9" s="33"/>
+      <c r="D9" s="29">
+        <v>877.3</v>
+      </c>
       <c r="E9" s="33"/>
       <c r="F9" s="25"/>
       <c r="G9" s="33"/>
       <c r="H9" s="33"/>
       <c r="I9" s="36"/>
       <c r="J9" s="25"/>
       <c r="K9" s="29"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="33">
         <v>20.7</v>
       </c>
-      <c r="C10" s="41">
+      <c r="C10" s="40">
         <v>43.9</v>
       </c>
-      <c r="D10" s="33"/>
+      <c r="D10" s="29">
+        <v>67.099999999999994</v>
+      </c>
       <c r="E10" s="33"/>
       <c r="F10" s="25"/>
       <c r="G10" s="33"/>
       <c r="H10" s="33"/>
       <c r="I10" s="36"/>
       <c r="J10" s="25"/>
       <c r="K10" s="29"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="33">
         <v>81.2</v>
       </c>
-      <c r="C11" s="41">
+      <c r="C11" s="40">
         <v>170.7</v>
       </c>
-      <c r="D11" s="33"/>
+      <c r="D11" s="29">
+        <v>266.8</v>
+      </c>
       <c r="E11" s="33"/>
       <c r="F11" s="25"/>
       <c r="G11" s="33"/>
       <c r="H11" s="33"/>
       <c r="I11" s="36"/>
       <c r="J11" s="25"/>
       <c r="K11" s="29"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33">
         <v>76.2</v>
       </c>
-      <c r="C12" s="41">
+      <c r="C12" s="40">
         <v>153.30000000000001</v>
       </c>
-      <c r="D12" s="33"/>
+      <c r="D12" s="29">
+        <v>234.7</v>
+      </c>
       <c r="E12" s="33"/>
       <c r="F12" s="25"/>
       <c r="G12" s="33"/>
       <c r="H12" s="33"/>
       <c r="I12" s="36"/>
       <c r="J12" s="25"/>
       <c r="K12" s="29"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33">
         <v>32.1</v>
       </c>
-      <c r="C13" s="41">
+      <c r="C13" s="40">
         <v>67</v>
       </c>
-      <c r="D13" s="33"/>
+      <c r="D13" s="29">
+        <v>102.2</v>
+      </c>
       <c r="E13" s="33"/>
       <c r="F13" s="25"/>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="36"/>
       <c r="J13" s="25"/>
       <c r="K13" s="29"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="27"/>
-      <c r="C14" s="42"/>
+      <c r="C14" s="41"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="8"/>
       <c r="G14" s="30"/>
       <c r="H14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="30"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="33">
         <v>2198.1999999999998</v>
       </c>
-      <c r="C15" s="41">
+      <c r="C15" s="40">
         <v>4329.5</v>
       </c>
-      <c r="D15" s="33"/>
+      <c r="D15" s="29">
+        <v>6660.2</v>
+      </c>
       <c r="E15" s="33"/>
       <c r="F15" s="25"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="36"/>
       <c r="J15" s="25"/>
       <c r="K15" s="29"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="33">
         <v>1356</v>
       </c>
-      <c r="C16" s="41">
+      <c r="C16" s="40">
         <v>2625.2</v>
       </c>
-      <c r="D16" s="33"/>
+      <c r="D16" s="29">
+        <v>4037.9</v>
+      </c>
       <c r="E16" s="33"/>
       <c r="F16" s="25"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="36"/>
       <c r="J16" s="25"/>
       <c r="K16" s="29"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:26" s="1" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="33">
         <v>297.39999999999998</v>
       </c>
-      <c r="C17" s="41">
+      <c r="C17" s="40">
         <v>598.5</v>
       </c>
-      <c r="D17" s="33"/>
+      <c r="D17" s="29">
+        <v>907.6</v>
+      </c>
       <c r="E17" s="33"/>
       <c r="F17" s="25"/>
       <c r="G17" s="33"/>
       <c r="H17" s="33"/>
       <c r="I17" s="36"/>
       <c r="J17" s="25"/>
       <c r="K17" s="29"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:26" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="33">
         <v>63.8</v>
       </c>
-      <c r="C18" s="41">
+      <c r="C18" s="40">
         <v>124.2</v>
       </c>
-      <c r="D18" s="33"/>
+      <c r="D18" s="29">
+        <v>189.4</v>
+      </c>
       <c r="E18" s="33"/>
       <c r="F18" s="25"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="36"/>
       <c r="J18" s="25"/>
       <c r="K18" s="29"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:26" s="1" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="33">
         <v>278.10000000000002</v>
       </c>
-      <c r="C19" s="41">
+      <c r="C19" s="40">
         <v>561.1</v>
       </c>
-      <c r="D19" s="33"/>
+      <c r="D19" s="29">
+        <v>876.4</v>
+      </c>
       <c r="E19" s="33"/>
       <c r="F19" s="25"/>
       <c r="G19" s="33"/>
       <c r="H19" s="33"/>
       <c r="I19" s="36"/>
       <c r="J19" s="25"/>
       <c r="K19" s="29"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:26" s="1" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="33">
         <v>20.7</v>
       </c>
-      <c r="C20" s="41">
+      <c r="C20" s="40">
         <v>43.9</v>
       </c>
-      <c r="D20" s="33"/>
+      <c r="D20" s="29">
+        <v>67.099999999999994</v>
+      </c>
       <c r="E20" s="33"/>
       <c r="F20" s="25"/>
       <c r="G20" s="33"/>
       <c r="H20" s="33"/>
       <c r="I20" s="36"/>
       <c r="J20" s="25"/>
       <c r="K20" s="29"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:26" s="1" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="33">
         <v>81.2</v>
       </c>
-      <c r="C21" s="41">
+      <c r="C21" s="40">
         <v>170.7</v>
       </c>
-      <c r="D21" s="33"/>
+      <c r="D21" s="29">
+        <v>266.8</v>
+      </c>
       <c r="E21" s="33"/>
       <c r="F21" s="25"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="36"/>
       <c r="J21" s="25"/>
       <c r="K21" s="29"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:26" s="1" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="33">
         <v>68.900000000000006</v>
       </c>
-      <c r="C22" s="41">
+      <c r="C22" s="40">
         <v>138.9</v>
       </c>
-      <c r="D22" s="33"/>
+      <c r="D22" s="29">
+        <v>212.8</v>
+      </c>
       <c r="E22" s="33"/>
       <c r="F22" s="25"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="36"/>
       <c r="J22" s="25"/>
       <c r="K22" s="29"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:26" s="1" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="33">
         <v>32.1</v>
       </c>
-      <c r="C23" s="41">
+      <c r="C23" s="40">
         <v>67</v>
       </c>
-      <c r="D23" s="33"/>
+      <c r="D23" s="29">
+        <v>102.2</v>
+      </c>
       <c r="E23" s="33"/>
       <c r="F23" s="25"/>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="36"/>
       <c r="J23" s="25"/>
       <c r="K23" s="29"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:26" s="1" customFormat="1" ht="16.8" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="27"/>
-      <c r="C24" s="42"/>
+      <c r="C24" s="41"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="8"/>
       <c r="G24" s="30"/>
       <c r="H24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="30"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:26" s="1" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="33">
         <v>99.7</v>
       </c>
-      <c r="C25" s="41">
+      <c r="C25" s="40">
         <v>185.1</v>
       </c>
-      <c r="D25" s="33"/>
+      <c r="D25" s="29">
+        <v>281.7</v>
+      </c>
       <c r="E25" s="33"/>
       <c r="F25" s="25"/>
       <c r="G25" s="33"/>
       <c r="H25" s="33"/>
       <c r="I25" s="36"/>
       <c r="J25" s="25"/>
       <c r="K25" s="29"/>
       <c r="L25" s="10"/>
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:26" s="1" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="33">
         <v>92</v>
       </c>
-      <c r="C26" s="41">
+      <c r="C26" s="40">
         <v>170</v>
       </c>
-      <c r="D26" s="33"/>
+      <c r="D26" s="29">
+        <v>258.89999999999998</v>
+      </c>
       <c r="E26" s="33"/>
       <c r="F26" s="25"/>
       <c r="G26" s="33"/>
       <c r="H26" s="33"/>
       <c r="I26" s="36"/>
       <c r="J26" s="25"/>
       <c r="K26" s="29"/>
       <c r="L26" s="10"/>
       <c r="M26" s="12"/>
     </row>
     <row r="27" spans="1:26" s="1" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="38">
         <v>0.4</v>
       </c>
-      <c r="C27" s="41">
+      <c r="C27" s="40">
         <v>0.7</v>
       </c>
-      <c r="D27" s="34"/>
+      <c r="D27" s="29">
+        <v>0.9</v>
+      </c>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
       <c r="H27" s="34"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="30"/>
       <c r="L27" s="10"/>
       <c r="M27" s="12"/>
     </row>
     <row r="28" spans="1:26" s="1" customFormat="1">
       <c r="A28" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="39">
         <v>7.3</v>
       </c>
-      <c r="C28" s="43">
+      <c r="C28" s="42">
         <v>14.4</v>
       </c>
-      <c r="D28" s="35"/>
+      <c r="D28" s="31">
+        <v>21.9</v>
+      </c>
       <c r="E28" s="35"/>
       <c r="F28" s="26"/>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="37"/>
       <c r="J28" s="26"/>
       <c r="K28" s="31"/>
       <c r="L28" s="14"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:26" s="3" customFormat="1" ht="13.8">
       <c r="A29" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="5"/>