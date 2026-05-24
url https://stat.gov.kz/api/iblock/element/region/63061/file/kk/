--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -675,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
     <col min="7" max="9" width="11.88671875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="2" customWidth="1"/>
     <col min="11" max="12" width="11.88671875" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.33203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="28" customFormat="1" ht="33.6" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
@@ -817,566 +817,610 @@
         <v>0</v>
       </c>
       <c r="K4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="33">
         <v>2298</v>
       </c>
       <c r="C5" s="40">
         <v>4514.6000000000004</v>
       </c>
       <c r="D5" s="29">
         <v>6941.8</v>
       </c>
-      <c r="E5" s="33"/>
+      <c r="E5" s="29">
+        <v>9707.7999999999993</v>
+      </c>
       <c r="F5" s="25"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="36"/>
       <c r="J5" s="25"/>
       <c r="K5" s="29"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="33">
         <v>1448.1</v>
       </c>
       <c r="C6" s="40">
         <v>2795.2</v>
       </c>
       <c r="D6" s="29">
         <v>4296.8</v>
       </c>
-      <c r="E6" s="33"/>
+      <c r="E6" s="29">
+        <v>6070.8</v>
+      </c>
       <c r="F6" s="25"/>
       <c r="G6" s="33"/>
       <c r="H6" s="33"/>
       <c r="I6" s="36"/>
       <c r="J6" s="25"/>
       <c r="K6" s="29"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="33">
         <v>297.39999999999998</v>
       </c>
       <c r="C7" s="40">
         <v>598.5</v>
       </c>
       <c r="D7" s="29">
         <v>907.6</v>
       </c>
-      <c r="E7" s="33"/>
+      <c r="E7" s="29">
+        <v>1240.5999999999999</v>
+      </c>
       <c r="F7" s="25"/>
       <c r="G7" s="33"/>
       <c r="H7" s="33"/>
       <c r="I7" s="36"/>
       <c r="J7" s="25"/>
       <c r="K7" s="29"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="33">
         <v>63.8</v>
       </c>
       <c r="C8" s="40">
         <v>124.2</v>
       </c>
       <c r="D8" s="29">
         <v>189.4</v>
       </c>
-      <c r="E8" s="33"/>
+      <c r="E8" s="29">
+        <v>259.39999999999998</v>
+      </c>
       <c r="F8" s="25"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="36"/>
       <c r="J8" s="25"/>
       <c r="K8" s="29"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="33">
         <v>278.5</v>
       </c>
       <c r="C9" s="40">
         <v>561.79999999999995</v>
       </c>
       <c r="D9" s="29">
         <v>877.3</v>
       </c>
-      <c r="E9" s="33"/>
+      <c r="E9" s="29">
+        <v>1221.5999999999999</v>
+      </c>
       <c r="F9" s="25"/>
       <c r="G9" s="33"/>
       <c r="H9" s="33"/>
       <c r="I9" s="36"/>
       <c r="J9" s="25"/>
       <c r="K9" s="29"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="33">
         <v>20.7</v>
       </c>
       <c r="C10" s="40">
         <v>43.9</v>
       </c>
       <c r="D10" s="29">
         <v>67.099999999999994</v>
       </c>
-      <c r="E10" s="33"/>
+      <c r="E10" s="29">
+        <v>88.7</v>
+      </c>
       <c r="F10" s="25"/>
       <c r="G10" s="33"/>
       <c r="H10" s="33"/>
       <c r="I10" s="36"/>
       <c r="J10" s="25"/>
       <c r="K10" s="29"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="33">
         <v>81.2</v>
       </c>
       <c r="C11" s="40">
         <v>170.7</v>
       </c>
       <c r="D11" s="29">
         <v>266.8</v>
       </c>
-      <c r="E11" s="33"/>
+      <c r="E11" s="29">
+        <v>364.3</v>
+      </c>
       <c r="F11" s="25"/>
       <c r="G11" s="33"/>
       <c r="H11" s="33"/>
       <c r="I11" s="36"/>
       <c r="J11" s="25"/>
       <c r="K11" s="29"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33">
         <v>76.2</v>
       </c>
       <c r="C12" s="40">
         <v>153.30000000000001</v>
       </c>
       <c r="D12" s="29">
         <v>234.7</v>
       </c>
-      <c r="E12" s="33"/>
+      <c r="E12" s="29">
+        <v>320.39999999999998</v>
+      </c>
       <c r="F12" s="25"/>
       <c r="G12" s="33"/>
       <c r="H12" s="33"/>
       <c r="I12" s="36"/>
       <c r="J12" s="25"/>
       <c r="K12" s="29"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33">
         <v>32.1</v>
       </c>
       <c r="C13" s="40">
         <v>67</v>
       </c>
       <c r="D13" s="29">
         <v>102.2</v>
       </c>
-      <c r="E13" s="33"/>
+      <c r="E13" s="29">
+        <v>142.1</v>
+      </c>
       <c r="F13" s="25"/>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="36"/>
       <c r="J13" s="25"/>
       <c r="K13" s="29"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="27"/>
       <c r="C14" s="41"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="8"/>
       <c r="G14" s="30"/>
       <c r="H14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="30"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="33">
         <v>2198.1999999999998</v>
       </c>
       <c r="C15" s="40">
         <v>4329.5</v>
       </c>
       <c r="D15" s="29">
         <v>6660.2</v>
       </c>
-      <c r="E15" s="33"/>
+      <c r="E15" s="29">
+        <v>9324.5</v>
+      </c>
       <c r="F15" s="25"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="36"/>
       <c r="J15" s="25"/>
       <c r="K15" s="29"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="33">
         <v>1356</v>
       </c>
       <c r="C16" s="40">
         <v>2625.2</v>
       </c>
       <c r="D16" s="29">
         <v>4037.9</v>
       </c>
-      <c r="E16" s="33"/>
+      <c r="E16" s="29">
+        <v>5718.7</v>
+      </c>
       <c r="F16" s="25"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="36"/>
       <c r="J16" s="25"/>
       <c r="K16" s="29"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:26" s="1" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="33">
         <v>297.39999999999998</v>
       </c>
       <c r="C17" s="40">
         <v>598.5</v>
       </c>
       <c r="D17" s="29">
         <v>907.6</v>
       </c>
-      <c r="E17" s="33"/>
+      <c r="E17" s="29">
+        <v>1240.5999999999999</v>
+      </c>
       <c r="F17" s="25"/>
       <c r="G17" s="33"/>
       <c r="H17" s="33"/>
       <c r="I17" s="36"/>
       <c r="J17" s="25"/>
       <c r="K17" s="29"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:26" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="33">
         <v>63.8</v>
       </c>
       <c r="C18" s="40">
         <v>124.2</v>
       </c>
       <c r="D18" s="29">
         <v>189.4</v>
       </c>
-      <c r="E18" s="33"/>
+      <c r="E18" s="29">
+        <v>259.39999999999998</v>
+      </c>
       <c r="F18" s="25"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="36"/>
       <c r="J18" s="25"/>
       <c r="K18" s="29"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:26" s="1" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="33">
         <v>278.10000000000002</v>
       </c>
       <c r="C19" s="40">
         <v>561.1</v>
       </c>
       <c r="D19" s="29">
         <v>876.4</v>
       </c>
-      <c r="E19" s="33"/>
+      <c r="E19" s="29">
+        <v>1219.7</v>
+      </c>
       <c r="F19" s="25"/>
       <c r="G19" s="33"/>
       <c r="H19" s="33"/>
       <c r="I19" s="36"/>
       <c r="J19" s="25"/>
       <c r="K19" s="29"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:26" s="1" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="33">
         <v>20.7</v>
       </c>
       <c r="C20" s="40">
         <v>43.9</v>
       </c>
       <c r="D20" s="29">
         <v>67.099999999999994</v>
       </c>
-      <c r="E20" s="33"/>
+      <c r="E20" s="29">
+        <v>88.7</v>
+      </c>
       <c r="F20" s="25"/>
       <c r="G20" s="33"/>
       <c r="H20" s="33"/>
       <c r="I20" s="36"/>
       <c r="J20" s="25"/>
       <c r="K20" s="29"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:26" s="1" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="33">
         <v>81.2</v>
       </c>
       <c r="C21" s="40">
         <v>170.7</v>
       </c>
       <c r="D21" s="29">
         <v>266.8</v>
       </c>
-      <c r="E21" s="33"/>
+      <c r="E21" s="29">
+        <v>364.3</v>
+      </c>
       <c r="F21" s="25"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="36"/>
       <c r="J21" s="25"/>
       <c r="K21" s="29"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:26" s="1" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="33">
         <v>68.900000000000006</v>
       </c>
       <c r="C22" s="40">
         <v>138.9</v>
       </c>
       <c r="D22" s="29">
         <v>212.8</v>
       </c>
-      <c r="E22" s="33"/>
+      <c r="E22" s="29">
+        <v>291</v>
+      </c>
       <c r="F22" s="25"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="36"/>
       <c r="J22" s="25"/>
       <c r="K22" s="29"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:26" s="1" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="33">
         <v>32.1</v>
       </c>
       <c r="C23" s="40">
         <v>67</v>
       </c>
       <c r="D23" s="29">
         <v>102.2</v>
       </c>
-      <c r="E23" s="33"/>
+      <c r="E23" s="29">
+        <v>142.1</v>
+      </c>
       <c r="F23" s="25"/>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="36"/>
       <c r="J23" s="25"/>
       <c r="K23" s="29"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:26" s="1" customFormat="1" ht="16.8" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="41"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="8"/>
       <c r="G24" s="30"/>
       <c r="H24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="30"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:26" s="1" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="33">
         <v>99.7</v>
       </c>
       <c r="C25" s="40">
         <v>185.1</v>
       </c>
       <c r="D25" s="29">
         <v>281.7</v>
       </c>
-      <c r="E25" s="33"/>
+      <c r="E25" s="29">
+        <v>383.3</v>
+      </c>
       <c r="F25" s="25"/>
       <c r="G25" s="33"/>
       <c r="H25" s="33"/>
       <c r="I25" s="36"/>
       <c r="J25" s="25"/>
       <c r="K25" s="29"/>
       <c r="L25" s="10"/>
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:26" s="1" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="33">
         <v>92</v>
       </c>
       <c r="C26" s="40">
         <v>170</v>
       </c>
       <c r="D26" s="29">
         <v>258.89999999999998</v>
       </c>
-      <c r="E26" s="33"/>
+      <c r="E26" s="29">
+        <v>352</v>
+      </c>
       <c r="F26" s="25"/>
       <c r="G26" s="33"/>
       <c r="H26" s="33"/>
       <c r="I26" s="36"/>
       <c r="J26" s="25"/>
       <c r="K26" s="29"/>
       <c r="L26" s="10"/>
       <c r="M26" s="12"/>
     </row>
     <row r="27" spans="1:26" s="1" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="38">
         <v>0.4</v>
       </c>
       <c r="C27" s="40">
         <v>0.7</v>
       </c>
       <c r="D27" s="29">
         <v>0.9</v>
       </c>
-      <c r="E27" s="34"/>
+      <c r="E27" s="29">
+        <v>1.9</v>
+      </c>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
       <c r="H27" s="34"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="30"/>
       <c r="L27" s="10"/>
       <c r="M27" s="12"/>
     </row>
     <row r="28" spans="1:26" s="1" customFormat="1">
       <c r="A28" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="39">
         <v>7.3</v>
       </c>
       <c r="C28" s="42">
         <v>14.4</v>
       </c>
       <c r="D28" s="31">
         <v>21.9</v>
       </c>
-      <c r="E28" s="35"/>
+      <c r="E28" s="31">
+        <v>29.4</v>
+      </c>
       <c r="F28" s="26"/>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="37"/>
       <c r="J28" s="26"/>
       <c r="K28" s="31"/>
       <c r="L28" s="14"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:26" s="3" customFormat="1" ht="13.8">
       <c r="A29" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>