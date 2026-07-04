--- v2 (2026-05-24)
+++ v3 (2026-07-04)
@@ -675,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I18" sqref="I18"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
     <col min="7" max="9" width="11.88671875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="2" customWidth="1"/>
     <col min="11" max="12" width="11.88671875" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.33203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="28" customFormat="1" ht="33.6" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
@@ -820,608 +820,652 @@
         <v>0</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="33">
         <v>2298</v>
       </c>
       <c r="C5" s="40">
         <v>4514.6000000000004</v>
       </c>
       <c r="D5" s="29">
         <v>6941.8</v>
       </c>
       <c r="E5" s="29">
         <v>9707.7999999999993</v>
       </c>
-      <c r="F5" s="25"/>
+      <c r="F5" s="33">
+        <v>12889</v>
+      </c>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="36"/>
       <c r="J5" s="25"/>
       <c r="K5" s="29"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="33">
         <v>1448.1</v>
       </c>
       <c r="C6" s="40">
         <v>2795.2</v>
       </c>
       <c r="D6" s="29">
         <v>4296.8</v>
       </c>
       <c r="E6" s="29">
         <v>6070.8</v>
       </c>
-      <c r="F6" s="25"/>
+      <c r="F6" s="33">
+        <v>8158.6</v>
+      </c>
       <c r="G6" s="33"/>
       <c r="H6" s="33"/>
       <c r="I6" s="36"/>
       <c r="J6" s="25"/>
       <c r="K6" s="29"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="33">
         <v>297.39999999999998</v>
       </c>
       <c r="C7" s="40">
         <v>598.5</v>
       </c>
       <c r="D7" s="29">
         <v>907.6</v>
       </c>
       <c r="E7" s="29">
         <v>1240.5999999999999</v>
       </c>
-      <c r="F7" s="25"/>
+      <c r="F7" s="33">
+        <v>1631.6</v>
+      </c>
       <c r="G7" s="33"/>
       <c r="H7" s="33"/>
       <c r="I7" s="36"/>
       <c r="J7" s="25"/>
       <c r="K7" s="29"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="33">
         <v>63.8</v>
       </c>
       <c r="C8" s="40">
         <v>124.2</v>
       </c>
       <c r="D8" s="29">
         <v>189.4</v>
       </c>
       <c r="E8" s="29">
         <v>259.39999999999998</v>
       </c>
-      <c r="F8" s="25"/>
+      <c r="F8" s="33">
+        <v>332.4</v>
+      </c>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="36"/>
       <c r="J8" s="25"/>
       <c r="K8" s="29"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="33">
         <v>278.5</v>
       </c>
       <c r="C9" s="40">
         <v>561.79999999999995</v>
       </c>
       <c r="D9" s="29">
         <v>877.3</v>
       </c>
       <c r="E9" s="29">
         <v>1221.5999999999999</v>
       </c>
-      <c r="F9" s="25"/>
+      <c r="F9" s="33">
+        <v>1601.4</v>
+      </c>
       <c r="G9" s="33"/>
       <c r="H9" s="33"/>
       <c r="I9" s="36"/>
       <c r="J9" s="25"/>
       <c r="K9" s="29"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="33">
         <v>20.7</v>
       </c>
       <c r="C10" s="40">
         <v>43.9</v>
       </c>
       <c r="D10" s="29">
         <v>67.099999999999994</v>
       </c>
       <c r="E10" s="29">
         <v>88.7</v>
       </c>
-      <c r="F10" s="25"/>
+      <c r="F10" s="33">
+        <v>111.7</v>
+      </c>
       <c r="G10" s="33"/>
       <c r="H10" s="33"/>
       <c r="I10" s="36"/>
       <c r="J10" s="25"/>
       <c r="K10" s="29"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="33">
         <v>81.2</v>
       </c>
       <c r="C11" s="40">
         <v>170.7</v>
       </c>
       <c r="D11" s="29">
         <v>266.8</v>
       </c>
       <c r="E11" s="29">
         <v>364.3</v>
       </c>
-      <c r="F11" s="25"/>
+      <c r="F11" s="33">
+        <v>471.3</v>
+      </c>
       <c r="G11" s="33"/>
       <c r="H11" s="33"/>
       <c r="I11" s="36"/>
       <c r="J11" s="25"/>
       <c r="K11" s="29"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33">
         <v>76.2</v>
       </c>
       <c r="C12" s="40">
         <v>153.30000000000001</v>
       </c>
       <c r="D12" s="29">
         <v>234.7</v>
       </c>
       <c r="E12" s="29">
         <v>320.39999999999998</v>
       </c>
-      <c r="F12" s="25"/>
+      <c r="F12" s="33">
+        <v>400</v>
+      </c>
       <c r="G12" s="33"/>
       <c r="H12" s="33"/>
       <c r="I12" s="36"/>
       <c r="J12" s="25"/>
       <c r="K12" s="29"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33">
         <v>32.1</v>
       </c>
       <c r="C13" s="40">
         <v>67</v>
       </c>
       <c r="D13" s="29">
         <v>102.2</v>
       </c>
       <c r="E13" s="29">
         <v>142.1</v>
       </c>
-      <c r="F13" s="25"/>
+      <c r="F13" s="33">
+        <v>182</v>
+      </c>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="36"/>
       <c r="J13" s="25"/>
       <c r="K13" s="29"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="27"/>
       <c r="C14" s="41"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
-      <c r="F14" s="8"/>
+      <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="30"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="33">
         <v>2198.1999999999998</v>
       </c>
       <c r="C15" s="40">
         <v>4329.5</v>
       </c>
       <c r="D15" s="29">
         <v>6660.2</v>
       </c>
       <c r="E15" s="29">
         <v>9324.5</v>
       </c>
-      <c r="F15" s="25"/>
+      <c r="F15" s="33">
+        <v>12399</v>
+      </c>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="36"/>
       <c r="J15" s="25"/>
       <c r="K15" s="29"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="33">
         <v>1356</v>
       </c>
       <c r="C16" s="40">
         <v>2625.2</v>
       </c>
       <c r="D16" s="29">
         <v>4037.9</v>
       </c>
       <c r="E16" s="29">
         <v>5718.7</v>
       </c>
-      <c r="F16" s="25"/>
+      <c r="F16" s="33">
+        <v>7709</v>
+      </c>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="36"/>
       <c r="J16" s="25"/>
       <c r="K16" s="29"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:26" s="1" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="33">
         <v>297.39999999999998</v>
       </c>
       <c r="C17" s="40">
         <v>598.5</v>
       </c>
       <c r="D17" s="29">
         <v>907.6</v>
       </c>
       <c r="E17" s="29">
         <v>1240.5999999999999</v>
       </c>
-      <c r="F17" s="25"/>
+      <c r="F17" s="33">
+        <v>1631.6</v>
+      </c>
       <c r="G17" s="33"/>
       <c r="H17" s="33"/>
       <c r="I17" s="36"/>
       <c r="J17" s="25"/>
       <c r="K17" s="29"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:26" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="33">
         <v>63.8</v>
       </c>
       <c r="C18" s="40">
         <v>124.2</v>
       </c>
       <c r="D18" s="29">
         <v>189.4</v>
       </c>
       <c r="E18" s="29">
         <v>259.39999999999998</v>
       </c>
-      <c r="F18" s="25"/>
+      <c r="F18" s="33">
+        <v>332.4</v>
+      </c>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="36"/>
       <c r="J18" s="25"/>
       <c r="K18" s="29"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:26" s="1" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="33">
         <v>278.10000000000002</v>
       </c>
       <c r="C19" s="40">
         <v>561.1</v>
       </c>
       <c r="D19" s="29">
         <v>876.4</v>
       </c>
       <c r="E19" s="29">
         <v>1219.7</v>
       </c>
-      <c r="F19" s="25"/>
+      <c r="F19" s="33">
+        <v>1599.4</v>
+      </c>
       <c r="G19" s="33"/>
       <c r="H19" s="33"/>
       <c r="I19" s="36"/>
       <c r="J19" s="25"/>
       <c r="K19" s="29"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:26" s="1" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="33">
         <v>20.7</v>
       </c>
       <c r="C20" s="40">
         <v>43.9</v>
       </c>
       <c r="D20" s="29">
         <v>67.099999999999994</v>
       </c>
       <c r="E20" s="29">
         <v>88.7</v>
       </c>
-      <c r="F20" s="25"/>
+      <c r="F20" s="33">
+        <v>111.7</v>
+      </c>
       <c r="G20" s="33"/>
       <c r="H20" s="33"/>
       <c r="I20" s="36"/>
       <c r="J20" s="25"/>
       <c r="K20" s="29"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:26" s="1" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="33">
         <v>81.2</v>
       </c>
       <c r="C21" s="40">
         <v>170.7</v>
       </c>
       <c r="D21" s="29">
         <v>266.8</v>
       </c>
       <c r="E21" s="29">
         <v>364.3</v>
       </c>
-      <c r="F21" s="25"/>
+      <c r="F21" s="33">
+        <v>471.3</v>
+      </c>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="36"/>
       <c r="J21" s="25"/>
       <c r="K21" s="29"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:26" s="1" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="33">
         <v>68.900000000000006</v>
       </c>
       <c r="C22" s="40">
         <v>138.9</v>
       </c>
       <c r="D22" s="29">
         <v>212.8</v>
       </c>
       <c r="E22" s="29">
         <v>291</v>
       </c>
-      <c r="F22" s="25"/>
+      <c r="F22" s="33">
+        <v>361.6</v>
+      </c>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="36"/>
       <c r="J22" s="25"/>
       <c r="K22" s="29"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:26" s="1" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="33">
         <v>32.1</v>
       </c>
       <c r="C23" s="40">
         <v>67</v>
       </c>
       <c r="D23" s="29">
         <v>102.2</v>
       </c>
       <c r="E23" s="29">
         <v>142.1</v>
       </c>
-      <c r="F23" s="25"/>
+      <c r="F23" s="33">
+        <v>182</v>
+      </c>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="36"/>
       <c r="J23" s="25"/>
       <c r="K23" s="29"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:26" s="1" customFormat="1" ht="16.8" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="41"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
-      <c r="F24" s="8"/>
+      <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="30"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:26" s="1" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="33">
         <v>99.7</v>
       </c>
       <c r="C25" s="40">
         <v>185.1</v>
       </c>
       <c r="D25" s="29">
         <v>281.7</v>
       </c>
       <c r="E25" s="29">
         <v>383.3</v>
       </c>
-      <c r="F25" s="25"/>
+      <c r="F25" s="33">
+        <v>490</v>
+      </c>
       <c r="G25" s="33"/>
       <c r="H25" s="33"/>
       <c r="I25" s="36"/>
       <c r="J25" s="25"/>
       <c r="K25" s="29"/>
       <c r="L25" s="10"/>
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:26" s="1" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="33">
         <v>92</v>
       </c>
       <c r="C26" s="40">
         <v>170</v>
       </c>
       <c r="D26" s="29">
         <v>258.89999999999998</v>
       </c>
       <c r="E26" s="29">
         <v>352</v>
       </c>
-      <c r="F26" s="25"/>
+      <c r="F26" s="33">
+        <v>449.6</v>
+      </c>
       <c r="G26" s="33"/>
       <c r="H26" s="33"/>
       <c r="I26" s="36"/>
       <c r="J26" s="25"/>
       <c r="K26" s="29"/>
       <c r="L26" s="10"/>
       <c r="M26" s="12"/>
     </row>
     <row r="27" spans="1:26" s="1" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="38">
         <v>0.4</v>
       </c>
       <c r="C27" s="40">
         <v>0.7</v>
       </c>
       <c r="D27" s="29">
         <v>0.9</v>
       </c>
       <c r="E27" s="29">
         <v>1.9</v>
       </c>
-      <c r="F27" s="34"/>
+      <c r="F27" s="33">
+        <v>2</v>
+      </c>
       <c r="G27" s="34"/>
       <c r="H27" s="34"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="30"/>
       <c r="L27" s="10"/>
       <c r="M27" s="12"/>
     </row>
     <row r="28" spans="1:26" s="1" customFormat="1">
       <c r="A28" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="39">
         <v>7.3</v>
       </c>
       <c r="C28" s="42">
         <v>14.4</v>
       </c>
       <c r="D28" s="31">
         <v>21.9</v>
       </c>
       <c r="E28" s="31">
         <v>29.4</v>
       </c>
-      <c r="F28" s="26"/>
+      <c r="F28" s="35">
+        <v>38.4</v>
+      </c>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="37"/>
       <c r="J28" s="26"/>
       <c r="K28" s="31"/>
       <c r="L28" s="14"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:26" s="3" customFormat="1" ht="13.8">
       <c r="A29" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>