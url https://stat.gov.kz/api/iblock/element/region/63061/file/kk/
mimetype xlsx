--- v3 (2026-07-04)
+++ v4 (2026-07-25)
@@ -675,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
     <col min="7" max="9" width="11.88671875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="2" customWidth="1"/>
     <col min="11" max="12" width="11.88671875" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.33203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="28" customFormat="1" ht="33.6" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
@@ -823,650 +823,694 @@
         <v>0</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="33">
         <v>2298</v>
       </c>
       <c r="C5" s="40">
         <v>4514.6000000000004</v>
       </c>
       <c r="D5" s="29">
         <v>6941.8</v>
       </c>
       <c r="E5" s="29">
         <v>9707.7999999999993</v>
       </c>
       <c r="F5" s="33">
         <v>12889</v>
       </c>
-      <c r="G5" s="33"/>
+      <c r="G5" s="33">
+        <v>16243.3</v>
+      </c>
       <c r="H5" s="33"/>
       <c r="I5" s="36"/>
       <c r="J5" s="25"/>
       <c r="K5" s="29"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="33">
         <v>1448.1</v>
       </c>
       <c r="C6" s="40">
         <v>2795.2</v>
       </c>
       <c r="D6" s="29">
         <v>4296.8</v>
       </c>
       <c r="E6" s="29">
         <v>6070.8</v>
       </c>
       <c r="F6" s="33">
         <v>8158.6</v>
       </c>
-      <c r="G6" s="33"/>
+      <c r="G6" s="33">
+        <v>10292.5</v>
+      </c>
       <c r="H6" s="33"/>
       <c r="I6" s="36"/>
       <c r="J6" s="25"/>
       <c r="K6" s="29"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="33">
         <v>297.39999999999998</v>
       </c>
       <c r="C7" s="40">
         <v>598.5</v>
       </c>
       <c r="D7" s="29">
         <v>907.6</v>
       </c>
       <c r="E7" s="29">
         <v>1240.5999999999999</v>
       </c>
       <c r="F7" s="33">
         <v>1631.6</v>
       </c>
-      <c r="G7" s="33"/>
+      <c r="G7" s="33">
+        <v>2087.1</v>
+      </c>
       <c r="H7" s="33"/>
       <c r="I7" s="36"/>
       <c r="J7" s="25"/>
       <c r="K7" s="29"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="33">
         <v>63.8</v>
       </c>
       <c r="C8" s="40">
         <v>124.2</v>
       </c>
       <c r="D8" s="29">
         <v>189.4</v>
       </c>
       <c r="E8" s="29">
         <v>259.39999999999998</v>
       </c>
       <c r="F8" s="33">
         <v>332.4</v>
       </c>
-      <c r="G8" s="33"/>
+      <c r="G8" s="33">
+        <v>415.4</v>
+      </c>
       <c r="H8" s="33"/>
       <c r="I8" s="36"/>
       <c r="J8" s="25"/>
       <c r="K8" s="29"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="33">
         <v>278.5</v>
       </c>
       <c r="C9" s="40">
         <v>561.79999999999995</v>
       </c>
       <c r="D9" s="29">
         <v>877.3</v>
       </c>
       <c r="E9" s="29">
         <v>1221.5999999999999</v>
       </c>
       <c r="F9" s="33">
         <v>1601.4</v>
       </c>
-      <c r="G9" s="33"/>
+      <c r="G9" s="33">
+        <v>2016.6</v>
+      </c>
       <c r="H9" s="33"/>
       <c r="I9" s="36"/>
       <c r="J9" s="25"/>
       <c r="K9" s="29"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="33">
         <v>20.7</v>
       </c>
       <c r="C10" s="40">
         <v>43.9</v>
       </c>
       <c r="D10" s="29">
         <v>67.099999999999994</v>
       </c>
       <c r="E10" s="29">
         <v>88.7</v>
       </c>
       <c r="F10" s="33">
         <v>111.7</v>
       </c>
-      <c r="G10" s="33"/>
+      <c r="G10" s="33">
+        <v>137.69999999999999</v>
+      </c>
       <c r="H10" s="33"/>
       <c r="I10" s="36"/>
       <c r="J10" s="25"/>
       <c r="K10" s="29"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="33">
         <v>81.2</v>
       </c>
       <c r="C11" s="40">
         <v>170.7</v>
       </c>
       <c r="D11" s="29">
         <v>266.8</v>
       </c>
       <c r="E11" s="29">
         <v>364.3</v>
       </c>
       <c r="F11" s="33">
         <v>471.3</v>
       </c>
-      <c r="G11" s="33"/>
+      <c r="G11" s="33">
+        <v>577.79999999999995</v>
+      </c>
       <c r="H11" s="33"/>
       <c r="I11" s="36"/>
       <c r="J11" s="25"/>
       <c r="K11" s="29"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33">
         <v>76.2</v>
       </c>
       <c r="C12" s="40">
         <v>153.30000000000001</v>
       </c>
       <c r="D12" s="29">
         <v>234.7</v>
       </c>
       <c r="E12" s="29">
         <v>320.39999999999998</v>
       </c>
       <c r="F12" s="33">
         <v>400</v>
       </c>
-      <c r="G12" s="33"/>
+      <c r="G12" s="33">
+        <v>491.7</v>
+      </c>
       <c r="H12" s="33"/>
       <c r="I12" s="36"/>
       <c r="J12" s="25"/>
       <c r="K12" s="29"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33">
         <v>32.1</v>
       </c>
       <c r="C13" s="40">
         <v>67</v>
       </c>
       <c r="D13" s="29">
         <v>102.2</v>
       </c>
       <c r="E13" s="29">
         <v>142.1</v>
       </c>
       <c r="F13" s="33">
         <v>182</v>
       </c>
-      <c r="G13" s="33"/>
+      <c r="G13" s="33">
+        <v>224.5</v>
+      </c>
       <c r="H13" s="33"/>
       <c r="I13" s="36"/>
       <c r="J13" s="25"/>
       <c r="K13" s="29"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="27"/>
       <c r="C14" s="41"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="30"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="33">
         <v>2198.1999999999998</v>
       </c>
       <c r="C15" s="40">
         <v>4329.5</v>
       </c>
       <c r="D15" s="29">
         <v>6660.2</v>
       </c>
       <c r="E15" s="29">
         <v>9324.5</v>
       </c>
       <c r="F15" s="33">
         <v>12399</v>
       </c>
-      <c r="G15" s="33"/>
+      <c r="G15" s="33">
+        <v>15653.2</v>
+      </c>
       <c r="H15" s="33"/>
       <c r="I15" s="36"/>
       <c r="J15" s="25"/>
       <c r="K15" s="29"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="33">
         <v>1356</v>
       </c>
       <c r="C16" s="40">
         <v>2625.2</v>
       </c>
       <c r="D16" s="29">
         <v>4037.9</v>
       </c>
       <c r="E16" s="29">
         <v>5718.7</v>
       </c>
       <c r="F16" s="33">
         <v>7709</v>
       </c>
-      <c r="G16" s="33"/>
+      <c r="G16" s="33">
+        <v>9751.2999999999993</v>
+      </c>
       <c r="H16" s="33"/>
       <c r="I16" s="36"/>
       <c r="J16" s="25"/>
       <c r="K16" s="29"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:26" s="1" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="33">
         <v>297.39999999999998</v>
       </c>
       <c r="C17" s="40">
         <v>598.5</v>
       </c>
       <c r="D17" s="29">
         <v>907.6</v>
       </c>
       <c r="E17" s="29">
         <v>1240.5999999999999</v>
       </c>
       <c r="F17" s="33">
         <v>1631.6</v>
       </c>
-      <c r="G17" s="33"/>
+      <c r="G17" s="33">
+        <v>2087.1</v>
+      </c>
       <c r="H17" s="33"/>
       <c r="I17" s="36"/>
       <c r="J17" s="25"/>
       <c r="K17" s="29"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:26" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="33">
         <v>63.8</v>
       </c>
       <c r="C18" s="40">
         <v>124.2</v>
       </c>
       <c r="D18" s="29">
         <v>189.4</v>
       </c>
       <c r="E18" s="29">
         <v>259.39999999999998</v>
       </c>
       <c r="F18" s="33">
         <v>332.4</v>
       </c>
-      <c r="G18" s="33"/>
+      <c r="G18" s="33">
+        <v>415.4</v>
+      </c>
       <c r="H18" s="33"/>
       <c r="I18" s="36"/>
       <c r="J18" s="25"/>
       <c r="K18" s="29"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:26" s="1" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="33">
         <v>278.10000000000002</v>
       </c>
       <c r="C19" s="40">
         <v>561.1</v>
       </c>
       <c r="D19" s="29">
         <v>876.4</v>
       </c>
       <c r="E19" s="29">
         <v>1219.7</v>
       </c>
       <c r="F19" s="33">
         <v>1599.4</v>
       </c>
-      <c r="G19" s="33"/>
+      <c r="G19" s="33">
+        <v>2014.5</v>
+      </c>
       <c r="H19" s="33"/>
       <c r="I19" s="36"/>
       <c r="J19" s="25"/>
       <c r="K19" s="29"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:26" s="1" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="33">
         <v>20.7</v>
       </c>
       <c r="C20" s="40">
         <v>43.9</v>
       </c>
       <c r="D20" s="29">
         <v>67.099999999999994</v>
       </c>
       <c r="E20" s="29">
         <v>88.7</v>
       </c>
       <c r="F20" s="33">
         <v>111.7</v>
       </c>
-      <c r="G20" s="33"/>
+      <c r="G20" s="33">
+        <v>137.69999999999999</v>
+      </c>
       <c r="H20" s="33"/>
       <c r="I20" s="36"/>
       <c r="J20" s="25"/>
       <c r="K20" s="29"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:26" s="1" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="33">
         <v>81.2</v>
       </c>
       <c r="C21" s="40">
         <v>170.7</v>
       </c>
       <c r="D21" s="29">
         <v>266.8</v>
       </c>
       <c r="E21" s="29">
         <v>364.3</v>
       </c>
       <c r="F21" s="33">
         <v>471.3</v>
       </c>
-      <c r="G21" s="33"/>
+      <c r="G21" s="33">
+        <v>577.79999999999995</v>
+      </c>
       <c r="H21" s="33"/>
       <c r="I21" s="36"/>
       <c r="J21" s="25"/>
       <c r="K21" s="29"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:26" s="1" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="33">
         <v>68.900000000000006</v>
       </c>
       <c r="C22" s="40">
         <v>138.9</v>
       </c>
       <c r="D22" s="29">
         <v>212.8</v>
       </c>
       <c r="E22" s="29">
         <v>291</v>
       </c>
       <c r="F22" s="33">
         <v>361.6</v>
       </c>
-      <c r="G22" s="33"/>
+      <c r="G22" s="33">
+        <v>444.9</v>
+      </c>
       <c r="H22" s="33"/>
       <c r="I22" s="36"/>
       <c r="J22" s="25"/>
       <c r="K22" s="29"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:26" s="1" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="33">
         <v>32.1</v>
       </c>
       <c r="C23" s="40">
         <v>67</v>
       </c>
       <c r="D23" s="29">
         <v>102.2</v>
       </c>
       <c r="E23" s="29">
         <v>142.1</v>
       </c>
       <c r="F23" s="33">
         <v>182</v>
       </c>
-      <c r="G23" s="33"/>
+      <c r="G23" s="33">
+        <v>224.5</v>
+      </c>
       <c r="H23" s="33"/>
       <c r="I23" s="36"/>
       <c r="J23" s="25"/>
       <c r="K23" s="29"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:26" s="1" customFormat="1" ht="16.8" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="41"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="30"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:26" s="1" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="33">
         <v>99.7</v>
       </c>
       <c r="C25" s="40">
         <v>185.1</v>
       </c>
       <c r="D25" s="29">
         <v>281.7</v>
       </c>
       <c r="E25" s="29">
         <v>383.3</v>
       </c>
       <c r="F25" s="33">
         <v>490</v>
       </c>
-      <c r="G25" s="33"/>
+      <c r="G25" s="33">
+        <v>590.1</v>
+      </c>
       <c r="H25" s="33"/>
       <c r="I25" s="36"/>
       <c r="J25" s="25"/>
       <c r="K25" s="29"/>
       <c r="L25" s="10"/>
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:26" s="1" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="33">
         <v>92</v>
       </c>
       <c r="C26" s="40">
         <v>170</v>
       </c>
       <c r="D26" s="29">
         <v>258.89999999999998</v>
       </c>
       <c r="E26" s="29">
         <v>352</v>
       </c>
       <c r="F26" s="33">
         <v>449.6</v>
       </c>
-      <c r="G26" s="33"/>
+      <c r="G26" s="33">
+        <v>541.20000000000005</v>
+      </c>
       <c r="H26" s="33"/>
       <c r="I26" s="36"/>
       <c r="J26" s="25"/>
       <c r="K26" s="29"/>
       <c r="L26" s="10"/>
       <c r="M26" s="12"/>
     </row>
     <row r="27" spans="1:26" s="1" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="38">
         <v>0.4</v>
       </c>
       <c r="C27" s="40">
         <v>0.7</v>
       </c>
       <c r="D27" s="29">
         <v>0.9</v>
       </c>
       <c r="E27" s="29">
         <v>1.9</v>
       </c>
       <c r="F27" s="33">
         <v>2</v>
       </c>
-      <c r="G27" s="34"/>
+      <c r="G27" s="33">
+        <v>2.1</v>
+      </c>
       <c r="H27" s="34"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="30"/>
       <c r="L27" s="10"/>
       <c r="M27" s="12"/>
     </row>
     <row r="28" spans="1:26" s="1" customFormat="1">
       <c r="A28" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="39">
         <v>7.3</v>
       </c>
       <c r="C28" s="42">
         <v>14.4</v>
       </c>
       <c r="D28" s="31">
         <v>21.9</v>
       </c>
       <c r="E28" s="31">
         <v>29.4</v>
       </c>
       <c r="F28" s="35">
         <v>38.4</v>
       </c>
-      <c r="G28" s="35"/>
+      <c r="G28" s="35">
+        <v>46.8</v>
+      </c>
       <c r="H28" s="35"/>
       <c r="I28" s="37"/>
       <c r="J28" s="26"/>
       <c r="K28" s="31"/>
       <c r="L28" s="14"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:26" s="3" customFormat="1" ht="13.8">
       <c r="A29" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>