--- v4 (2026-07-25)
+++ v5 (2026-09-03)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер " sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="70">
   <si>
     <t/>
   </si>
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Қызылорда облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Арал </t>
   </si>
   <si>
     <t xml:space="preserve">Жалағаш </t>
   </si>
   <si>
@@ -99,62 +102,188 @@
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар- қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы Қызылорда облысындағы сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>мың текше метр</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>+7 7242 274604</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Аяшова Гүлнара Қапанқызы</t>
+  </si>
+  <si>
+    <t>G.Ayasheva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Қызылорда облысындағы сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -171,50 +300,105 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -240,55 +424,61 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -358,73 +548,142 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -667,91 +926,469 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="43.33203125" customWidth="1"/>
+    <col min="2" max="2" width="93" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="44">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="26.4">
+      <c r="A3" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="26.4">
+      <c r="A7" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="56" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="52.8">
+      <c r="A9" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="45"/>
+    </row>
+    <row r="12" spans="1:2" ht="26.4">
+      <c r="A12" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="58" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="26.4">
+      <c r="A14" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="51">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="51">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="67" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="59"/>
+      <c r="B22" s="53"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="55"/>
+      <c r="B23" s="54"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="55"/>
+      <c r="B24" s="55"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="55"/>
+      <c r="B25" s="55"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B35"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F11" sqref="F11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="110.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="60"/>
+      <c r="B1" s="60"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="60"/>
+      <c r="B2" s="61"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="60"/>
+      <c r="B3" s="60"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="60"/>
+      <c r="B4" s="60"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="62" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="60"/>
+      <c r="B7" s="62" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="60"/>
+      <c r="B8" s="60" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="60"/>
+      <c r="B9" s="62" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="60"/>
+      <c r="B10" s="62"/>
+    </row>
+    <row r="11" spans="1:2" ht="26.4">
+      <c r="A11" s="60"/>
+      <c r="B11" s="63" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="60"/>
+      <c r="B12" s="62"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="60"/>
+      <c r="B13" s="60"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="60"/>
+      <c r="B14" s="60"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="60"/>
+      <c r="B15" s="60"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="60"/>
+      <c r="B16" s="60"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="60"/>
+      <c r="B17" s="64" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="60"/>
+      <c r="B18" s="60"/>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="60"/>
+      <c r="B19" s="60"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="60"/>
+      <c r="B20" s="60"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="60"/>
+      <c r="B21" s="60"/>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="60"/>
+      <c r="B22" s="60"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="60"/>
+      <c r="B23" s="60"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="60"/>
+      <c r="B24" s="60"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="60"/>
+      <c r="B25" s="60"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="60"/>
+      <c r="B26" s="60"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="60"/>
+      <c r="B27" s="60"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="60"/>
+      <c r="B28" s="60"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="60"/>
+      <c r="B29" s="60"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="60"/>
+      <c r="B30" s="60"/>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="60"/>
+      <c r="B31" s="60"/>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="60"/>
+      <c r="B32" s="60"/>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="60"/>
+      <c r="B33" s="60"/>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="60"/>
+      <c r="B34" s="60"/>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="60"/>
+      <c r="B35" s="60"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
     <col min="7" max="9" width="11.88671875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="2" customWidth="1"/>
     <col min="11" max="12" width="11.88671875" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.33203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="28" customFormat="1" ht="33.6" customHeight="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="66" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="43"/>
-[...10 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" ht="21.75" customHeight="1">
       <c r="A3" s="19"/>
       <c r="B3" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="20" t="s">
@@ -826,692 +1463,736 @@
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="33">
         <v>2298</v>
       </c>
       <c r="C5" s="40">
         <v>4514.6000000000004</v>
       </c>
       <c r="D5" s="29">
         <v>6941.8</v>
       </c>
       <c r="E5" s="29">
         <v>9707.7999999999993</v>
       </c>
       <c r="F5" s="33">
         <v>12889</v>
       </c>
       <c r="G5" s="33">
         <v>16243.3</v>
       </c>
-      <c r="H5" s="33"/>
+      <c r="H5" s="25">
+        <v>19857.5</v>
+      </c>
       <c r="I5" s="36"/>
       <c r="J5" s="25"/>
       <c r="K5" s="29"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="33">
         <v>1448.1</v>
       </c>
       <c r="C6" s="40">
         <v>2795.2</v>
       </c>
       <c r="D6" s="29">
         <v>4296.8</v>
       </c>
       <c r="E6" s="29">
         <v>6070.8</v>
       </c>
       <c r="F6" s="33">
         <v>8158.6</v>
       </c>
       <c r="G6" s="33">
         <v>10292.5</v>
       </c>
-      <c r="H6" s="33"/>
+      <c r="H6" s="25">
+        <v>12610.6</v>
+      </c>
       <c r="I6" s="36"/>
       <c r="J6" s="25"/>
       <c r="K6" s="29"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="33">
         <v>297.39999999999998</v>
       </c>
       <c r="C7" s="40">
         <v>598.5</v>
       </c>
       <c r="D7" s="29">
         <v>907.6</v>
       </c>
       <c r="E7" s="29">
         <v>1240.5999999999999</v>
       </c>
       <c r="F7" s="33">
         <v>1631.6</v>
       </c>
       <c r="G7" s="33">
         <v>2087.1</v>
       </c>
-      <c r="H7" s="33"/>
+      <c r="H7" s="25">
+        <v>2575.1</v>
+      </c>
       <c r="I7" s="36"/>
       <c r="J7" s="25"/>
       <c r="K7" s="29"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="33">
         <v>63.8</v>
       </c>
       <c r="C8" s="40">
         <v>124.2</v>
       </c>
       <c r="D8" s="29">
         <v>189.4</v>
       </c>
       <c r="E8" s="29">
         <v>259.39999999999998</v>
       </c>
       <c r="F8" s="33">
         <v>332.4</v>
       </c>
       <c r="G8" s="33">
         <v>415.4</v>
       </c>
-      <c r="H8" s="33"/>
+      <c r="H8" s="25">
+        <v>502.4</v>
+      </c>
       <c r="I8" s="36"/>
       <c r="J8" s="25"/>
       <c r="K8" s="29"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="33">
         <v>278.5</v>
       </c>
       <c r="C9" s="40">
         <v>561.79999999999995</v>
       </c>
       <c r="D9" s="29">
         <v>877.3</v>
       </c>
       <c r="E9" s="29">
         <v>1221.5999999999999</v>
       </c>
       <c r="F9" s="33">
         <v>1601.4</v>
       </c>
       <c r="G9" s="33">
         <v>2016.6</v>
       </c>
-      <c r="H9" s="33"/>
+      <c r="H9" s="25">
+        <v>2464.9</v>
+      </c>
       <c r="I9" s="36"/>
       <c r="J9" s="25"/>
       <c r="K9" s="29"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="33">
         <v>20.7</v>
       </c>
       <c r="C10" s="40">
         <v>43.9</v>
       </c>
       <c r="D10" s="29">
         <v>67.099999999999994</v>
       </c>
       <c r="E10" s="29">
         <v>88.7</v>
       </c>
       <c r="F10" s="33">
         <v>111.7</v>
       </c>
       <c r="G10" s="33">
         <v>137.69999999999999</v>
       </c>
-      <c r="H10" s="33"/>
+      <c r="H10" s="25">
+        <v>164.7</v>
+      </c>
       <c r="I10" s="36"/>
       <c r="J10" s="25"/>
       <c r="K10" s="29"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="33">
         <v>81.2</v>
       </c>
       <c r="C11" s="40">
         <v>170.7</v>
       </c>
       <c r="D11" s="29">
         <v>266.8</v>
       </c>
       <c r="E11" s="29">
         <v>364.3</v>
       </c>
       <c r="F11" s="33">
         <v>471.3</v>
       </c>
       <c r="G11" s="33">
         <v>577.79999999999995</v>
       </c>
-      <c r="H11" s="33"/>
+      <c r="H11" s="25">
+        <v>687.8</v>
+      </c>
       <c r="I11" s="36"/>
       <c r="J11" s="25"/>
       <c r="K11" s="29"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="33">
         <v>76.2</v>
       </c>
       <c r="C12" s="40">
         <v>153.30000000000001</v>
       </c>
       <c r="D12" s="29">
         <v>234.7</v>
       </c>
       <c r="E12" s="29">
         <v>320.39999999999998</v>
       </c>
       <c r="F12" s="33">
         <v>400</v>
       </c>
       <c r="G12" s="33">
         <v>491.7</v>
       </c>
-      <c r="H12" s="33"/>
+      <c r="H12" s="25">
+        <v>585.4</v>
+      </c>
       <c r="I12" s="36"/>
       <c r="J12" s="25"/>
       <c r="K12" s="29"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="33">
         <v>32.1</v>
       </c>
       <c r="C13" s="40">
         <v>67</v>
       </c>
       <c r="D13" s="29">
         <v>102.2</v>
       </c>
       <c r="E13" s="29">
         <v>142.1</v>
       </c>
       <c r="F13" s="33">
         <v>182</v>
       </c>
       <c r="G13" s="33">
         <v>224.5</v>
       </c>
-      <c r="H13" s="33"/>
+      <c r="H13" s="25">
+        <v>266.60000000000002</v>
+      </c>
       <c r="I13" s="36"/>
       <c r="J13" s="25"/>
       <c r="K13" s="29"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="27"/>
       <c r="C14" s="41"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="30"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="33">
         <v>2198.1999999999998</v>
       </c>
       <c r="C15" s="40">
         <v>4329.5</v>
       </c>
       <c r="D15" s="29">
         <v>6660.2</v>
       </c>
       <c r="E15" s="29">
         <v>9324.5</v>
       </c>
       <c r="F15" s="33">
         <v>12399</v>
       </c>
       <c r="G15" s="33">
         <v>15653.2</v>
       </c>
-      <c r="H15" s="33"/>
+      <c r="H15" s="25">
+        <v>19165</v>
+      </c>
       <c r="I15" s="36"/>
       <c r="J15" s="25"/>
       <c r="K15" s="29"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="33">
         <v>1356</v>
       </c>
       <c r="C16" s="40">
         <v>2625.2</v>
       </c>
       <c r="D16" s="29">
         <v>4037.9</v>
       </c>
       <c r="E16" s="29">
         <v>5718.7</v>
       </c>
       <c r="F16" s="33">
         <v>7709</v>
       </c>
       <c r="G16" s="33">
         <v>9751.2999999999993</v>
       </c>
-      <c r="H16" s="33"/>
+      <c r="H16" s="25">
+        <v>11976.3</v>
+      </c>
       <c r="I16" s="36"/>
       <c r="J16" s="25"/>
       <c r="K16" s="29"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:26" s="1" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="33">
         <v>297.39999999999998</v>
       </c>
       <c r="C17" s="40">
         <v>598.5</v>
       </c>
       <c r="D17" s="29">
         <v>907.6</v>
       </c>
       <c r="E17" s="29">
         <v>1240.5999999999999</v>
       </c>
       <c r="F17" s="33">
         <v>1631.6</v>
       </c>
       <c r="G17" s="33">
         <v>2087.1</v>
       </c>
-      <c r="H17" s="33"/>
+      <c r="H17" s="25">
+        <v>2575.1</v>
+      </c>
       <c r="I17" s="36"/>
       <c r="J17" s="25"/>
       <c r="K17" s="29"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:26" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="33">
         <v>63.8</v>
       </c>
       <c r="C18" s="40">
         <v>124.2</v>
       </c>
       <c r="D18" s="29">
         <v>189.4</v>
       </c>
       <c r="E18" s="29">
         <v>259.39999999999998</v>
       </c>
       <c r="F18" s="33">
         <v>332.4</v>
       </c>
       <c r="G18" s="33">
         <v>415.4</v>
       </c>
-      <c r="H18" s="33"/>
+      <c r="H18" s="25">
+        <v>502.4</v>
+      </c>
       <c r="I18" s="36"/>
       <c r="J18" s="25"/>
       <c r="K18" s="29"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:26" s="1" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="33">
         <v>278.10000000000002</v>
       </c>
       <c r="C19" s="40">
         <v>561.1</v>
       </c>
       <c r="D19" s="29">
         <v>876.4</v>
       </c>
       <c r="E19" s="29">
         <v>1219.7</v>
       </c>
       <c r="F19" s="33">
         <v>1599.4</v>
       </c>
       <c r="G19" s="33">
         <v>2014.5</v>
       </c>
-      <c r="H19" s="33"/>
+      <c r="H19" s="25">
+        <v>2462.6</v>
+      </c>
       <c r="I19" s="36"/>
       <c r="J19" s="25"/>
       <c r="K19" s="29"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="1:26" s="1" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="33">
         <v>20.7</v>
       </c>
       <c r="C20" s="40">
         <v>43.9</v>
       </c>
       <c r="D20" s="29">
         <v>67.099999999999994</v>
       </c>
       <c r="E20" s="29">
         <v>88.7</v>
       </c>
       <c r="F20" s="33">
         <v>111.7</v>
       </c>
       <c r="G20" s="33">
         <v>137.69999999999999</v>
       </c>
-      <c r="H20" s="33"/>
+      <c r="H20" s="25">
+        <v>164.7</v>
+      </c>
       <c r="I20" s="36"/>
       <c r="J20" s="25"/>
       <c r="K20" s="29"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:26" s="1" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="33">
         <v>81.2</v>
       </c>
       <c r="C21" s="40">
         <v>170.7</v>
       </c>
       <c r="D21" s="29">
         <v>266.8</v>
       </c>
       <c r="E21" s="29">
         <v>364.3</v>
       </c>
       <c r="F21" s="33">
         <v>471.3</v>
       </c>
       <c r="G21" s="33">
         <v>577.79999999999995</v>
       </c>
-      <c r="H21" s="33"/>
+      <c r="H21" s="25">
+        <v>687.8</v>
+      </c>
       <c r="I21" s="36"/>
       <c r="J21" s="25"/>
       <c r="K21" s="29"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:26" s="1" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="33">
         <v>68.900000000000006</v>
       </c>
       <c r="C22" s="40">
         <v>138.9</v>
       </c>
       <c r="D22" s="29">
         <v>212.8</v>
       </c>
       <c r="E22" s="29">
         <v>291</v>
       </c>
       <c r="F22" s="33">
         <v>361.6</v>
       </c>
       <c r="G22" s="33">
         <v>444.9</v>
       </c>
-      <c r="H22" s="33"/>
+      <c r="H22" s="25">
+        <v>529.4</v>
+      </c>
       <c r="I22" s="36"/>
       <c r="J22" s="25"/>
       <c r="K22" s="29"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
     </row>
     <row r="23" spans="1:26" s="1" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="33">
         <v>32.1</v>
       </c>
       <c r="C23" s="40">
         <v>67</v>
       </c>
       <c r="D23" s="29">
         <v>102.2</v>
       </c>
       <c r="E23" s="29">
         <v>142.1</v>
       </c>
       <c r="F23" s="33">
         <v>182</v>
       </c>
       <c r="G23" s="33">
         <v>224.5</v>
       </c>
-      <c r="H23" s="33"/>
+      <c r="H23" s="25">
+        <v>266.60000000000002</v>
+      </c>
       <c r="I23" s="36"/>
       <c r="J23" s="25"/>
       <c r="K23" s="29"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
     </row>
-    <row r="24" spans="1:26" s="1" customFormat="1" ht="16.8" customHeight="1">
+    <row r="24" spans="1:26" s="1" customFormat="1" ht="16.95" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="41"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="30"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:26" s="1" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="33">
         <v>99.7</v>
       </c>
       <c r="C25" s="40">
         <v>185.1</v>
       </c>
       <c r="D25" s="29">
         <v>281.7</v>
       </c>
       <c r="E25" s="29">
         <v>383.3</v>
       </c>
       <c r="F25" s="33">
         <v>490</v>
       </c>
       <c r="G25" s="33">
         <v>590.1</v>
       </c>
-      <c r="H25" s="33"/>
+      <c r="H25" s="25">
+        <v>692.5</v>
+      </c>
       <c r="I25" s="36"/>
       <c r="J25" s="25"/>
       <c r="K25" s="29"/>
       <c r="L25" s="10"/>
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:26" s="1" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="33">
         <v>92</v>
       </c>
       <c r="C26" s="40">
         <v>170</v>
       </c>
       <c r="D26" s="29">
         <v>258.89999999999998</v>
       </c>
       <c r="E26" s="29">
         <v>352</v>
       </c>
       <c r="F26" s="33">
         <v>449.6</v>
       </c>
       <c r="G26" s="33">
         <v>541.20000000000005</v>
       </c>
-      <c r="H26" s="33"/>
+      <c r="H26" s="25">
+        <v>634.20000000000005</v>
+      </c>
       <c r="I26" s="36"/>
       <c r="J26" s="25"/>
       <c r="K26" s="29"/>
       <c r="L26" s="10"/>
       <c r="M26" s="12"/>
     </row>
     <row r="27" spans="1:26" s="1" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="38">
         <v>0.4</v>
       </c>
       <c r="C27" s="40">
         <v>0.7</v>
       </c>
       <c r="D27" s="29">
         <v>0.9</v>
       </c>
       <c r="E27" s="29">
         <v>1.9</v>
       </c>
       <c r="F27" s="33">
         <v>2</v>
       </c>
       <c r="G27" s="33">
         <v>2.1</v>
       </c>
-      <c r="H27" s="34"/>
+      <c r="H27" s="25">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="30"/>
       <c r="L27" s="10"/>
       <c r="M27" s="12"/>
     </row>
     <row r="28" spans="1:26" s="1" customFormat="1">
       <c r="A28" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="39">
         <v>7.3</v>
       </c>
       <c r="C28" s="42">
         <v>14.4</v>
       </c>
       <c r="D28" s="31">
         <v>21.9</v>
       </c>
       <c r="E28" s="31">
         <v>29.4</v>
       </c>
       <c r="F28" s="35">
         <v>38.4</v>
       </c>
       <c r="G28" s="35">
         <v>46.8</v>
       </c>
-      <c r="H28" s="35"/>
+      <c r="H28" s="26">
+        <v>56</v>
+      </c>
       <c r="I28" s="37"/>
       <c r="J28" s="26"/>
       <c r="K28" s="31"/>
       <c r="L28" s="14"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:26" s="3" customFormat="1" ht="13.8">
       <c r="A29" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
@@ -1540,57 +2221,59 @@
       <c r="L30" s="18"/>
       <c r="M30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Лист 1'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер </vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>