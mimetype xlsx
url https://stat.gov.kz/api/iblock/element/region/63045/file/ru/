--- v0 (2026-04-19)
+++ v1 (2026-05-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10572" yWindow="456" windowWidth="12360" windowHeight="11232"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="60">
   <si>
     <t/>
   </si>
   <si>
     <t>Мясо и субпродукты пищевые, тонн</t>
   </si>
   <si>
     <t>Мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
   </si>
   <si>
     <t xml:space="preserve">Мясо птицы домашней, свежее или охлажденное, тонн </t>
   </si>
   <si>
     <t>Колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных,тонн</t>
   </si>
   <si>
     <t>Рыба, приготовленная или консервированная другим способом; икра и ее заменители,тонн</t>
   </si>
   <si>
     <t>Молоко обработанное жидкое и сливки,тонн</t>
   </si>
   <si>
     <t>Масло сливочное и спреды (пасты) молочные,тонн</t>
   </si>
   <si>
@@ -507,53 +507,50 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -611,50 +608,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -925,93 +925,93 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N152"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="F133" sqref="F133"/>
+    <sheetView tabSelected="1" topLeftCell="A124" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="H137" sqref="H137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="2" customWidth="1"/>
-    <col min="5" max="5" width="11.5546875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.44140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.109375" style="3" customWidth="1"/>
     <col min="9" max="13" width="12.44140625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="83" t="s">
+      <c r="A1" s="82" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="83"/>
-[...10 lines deleted...]
-      <c r="M1" s="83"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
       <c r="N1" s="9"/>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
-      <c r="D2" s="56"/>
-      <c r="E2" s="11"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
       <c r="F2" s="11"/>
-      <c r="G2" s="56"/>
+      <c r="G2" s="55"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="12"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="31.5" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="38" t="s">
         <v>47</v>
       </c>
       <c r="E3" s="38" t="s">
         <v>48</v>
       </c>
       <c r="F3" s="38" t="s">
         <v>49</v>
       </c>
@@ -1029,3259 +1029,3487 @@
       </c>
       <c r="K3" s="38" t="s">
         <v>54</v>
       </c>
       <c r="L3" s="38" t="s">
         <v>55</v>
       </c>
       <c r="M3" s="41" t="s">
         <v>56</v>
       </c>
       <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14" s="1" customFormat="1" ht="14.4" customHeight="1">
       <c r="A4" s="46" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="E4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="14"/>
       <c r="N4" s="12"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1">
       <c r="A5" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="50">
         <v>176</v>
       </c>
-      <c r="C5" s="80">
+      <c r="C5" s="79">
         <v>294</v>
       </c>
       <c r="D5" s="23">
         <v>413</v>
       </c>
-      <c r="E5" s="50"/>
-      <c r="F5" s="53"/>
+      <c r="E5" s="23">
+        <v>531</v>
+      </c>
+      <c r="F5" s="52"/>
       <c r="G5" s="50"/>
       <c r="H5" s="50"/>
-      <c r="I5" s="59"/>
-      <c r="J5" s="53"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="52"/>
       <c r="K5" s="50"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="12"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="50">
         <v>20</v>
       </c>
-      <c r="C6" s="80">
+      <c r="C6" s="79">
         <v>36</v>
       </c>
       <c r="D6" s="23">
         <v>51</v>
       </c>
-      <c r="E6" s="50"/>
-      <c r="F6" s="53"/>
+      <c r="E6" s="23">
+        <v>67</v>
+      </c>
+      <c r="F6" s="52"/>
       <c r="G6" s="50"/>
       <c r="H6" s="50"/>
-      <c r="I6" s="59"/>
-      <c r="J6" s="53"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="52"/>
       <c r="K6" s="50"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="12"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="50">
         <v>30</v>
       </c>
-      <c r="C7" s="80">
+      <c r="C7" s="79">
         <v>61</v>
       </c>
       <c r="D7" s="23">
         <v>93</v>
       </c>
-      <c r="E7" s="50"/>
-      <c r="F7" s="53"/>
+      <c r="E7" s="23">
+        <v>124</v>
+      </c>
+      <c r="F7" s="52"/>
       <c r="G7" s="50"/>
       <c r="H7" s="50"/>
-      <c r="I7" s="59"/>
-      <c r="J7" s="53"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="52"/>
       <c r="K7" s="50"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="12"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="50">
         <v>7</v>
       </c>
-      <c r="C8" s="80">
+      <c r="C8" s="79">
         <v>14</v>
       </c>
       <c r="D8" s="23">
         <v>22</v>
       </c>
-      <c r="E8" s="50"/>
-      <c r="F8" s="53"/>
+      <c r="E8" s="23">
+        <v>29</v>
+      </c>
+      <c r="F8" s="52"/>
       <c r="G8" s="50"/>
       <c r="H8" s="50"/>
-      <c r="I8" s="59"/>
-      <c r="J8" s="53"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="52"/>
       <c r="K8" s="50"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="12"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="50">
         <v>4</v>
       </c>
-      <c r="C9" s="80">
+      <c r="C9" s="79">
         <v>8</v>
       </c>
       <c r="D9" s="23">
         <v>11</v>
       </c>
-      <c r="E9" s="50"/>
-      <c r="F9" s="53"/>
+      <c r="E9" s="23">
+        <v>15</v>
+      </c>
+      <c r="F9" s="52"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
-      <c r="I9" s="59"/>
-      <c r="J9" s="53"/>
+      <c r="I9" s="58"/>
+      <c r="J9" s="52"/>
       <c r="K9" s="50"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="12"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="50">
         <v>66</v>
       </c>
-      <c r="C10" s="80">
+      <c r="C10" s="79">
         <v>111</v>
       </c>
       <c r="D10" s="23">
         <v>156</v>
       </c>
-      <c r="E10" s="50"/>
-      <c r="F10" s="53"/>
+      <c r="E10" s="23">
+        <v>200</v>
+      </c>
+      <c r="F10" s="52"/>
       <c r="G10" s="50"/>
       <c r="H10" s="50"/>
-      <c r="I10" s="59"/>
-      <c r="J10" s="53"/>
+      <c r="I10" s="58"/>
+      <c r="J10" s="52"/>
       <c r="K10" s="50"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="12"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="50">
         <v>36</v>
       </c>
-      <c r="C11" s="80">
+      <c r="C11" s="79">
         <v>39</v>
       </c>
       <c r="D11" s="23">
         <v>43</v>
       </c>
-      <c r="E11" s="50"/>
-      <c r="F11" s="53"/>
+      <c r="E11" s="23">
+        <v>47</v>
+      </c>
+      <c r="F11" s="52"/>
       <c r="G11" s="50"/>
       <c r="H11" s="50"/>
-      <c r="I11" s="59"/>
-      <c r="J11" s="53"/>
+      <c r="I11" s="58"/>
+      <c r="J11" s="52"/>
       <c r="K11" s="50"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="12"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="50">
         <v>3</v>
       </c>
-      <c r="C12" s="80">
+      <c r="C12" s="79">
         <v>5</v>
       </c>
       <c r="D12" s="23">
         <v>8</v>
       </c>
-      <c r="E12" s="50"/>
-      <c r="F12" s="53"/>
+      <c r="E12" s="23">
+        <v>10</v>
+      </c>
+      <c r="F12" s="52"/>
       <c r="G12" s="50"/>
       <c r="H12" s="50"/>
-      <c r="I12" s="59"/>
-      <c r="J12" s="53"/>
+      <c r="I12" s="58"/>
+      <c r="J12" s="52"/>
       <c r="K12" s="50"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="12"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="50">
         <v>10</v>
       </c>
-      <c r="C13" s="80">
+      <c r="C13" s="79">
         <v>20</v>
       </c>
       <c r="D13" s="23">
         <v>30</v>
       </c>
-      <c r="E13" s="50"/>
-      <c r="F13" s="53"/>
+      <c r="E13" s="23">
+        <v>39</v>
+      </c>
+      <c r="F13" s="52"/>
       <c r="G13" s="50"/>
       <c r="H13" s="50"/>
-      <c r="I13" s="59"/>
-      <c r="J13" s="53"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="52"/>
       <c r="K13" s="50"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="12"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="42">
       <c r="A14" s="46" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="21"/>
       <c r="C14" s="21"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="14"/>
       <c r="G14" s="21"/>
       <c r="H14" s="14"/>
-      <c r="I14" s="59"/>
+      <c r="I14" s="58"/>
       <c r="J14" s="14"/>
       <c r="K14" s="21"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="12"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="50">
         <v>138</v>
       </c>
-      <c r="C15" s="80">
+      <c r="C15" s="79">
         <v>253</v>
       </c>
       <c r="D15" s="23">
         <v>369</v>
       </c>
-      <c r="E15" s="50"/>
-      <c r="F15" s="53"/>
+      <c r="E15" s="23">
+        <v>485</v>
+      </c>
+      <c r="F15" s="52"/>
       <c r="G15" s="50"/>
       <c r="H15" s="50"/>
-      <c r="I15" s="59"/>
-      <c r="J15" s="53"/>
+      <c r="I15" s="58"/>
+      <c r="J15" s="52"/>
       <c r="K15" s="50"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="12"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="50">
         <v>17</v>
       </c>
-      <c r="C16" s="80">
+      <c r="C16" s="79">
         <v>32</v>
       </c>
       <c r="D16" s="23">
         <v>48</v>
       </c>
-      <c r="E16" s="50"/>
-      <c r="F16" s="53"/>
+      <c r="E16" s="23">
+        <v>63</v>
+      </c>
+      <c r="F16" s="52"/>
       <c r="G16" s="50"/>
       <c r="H16" s="50"/>
-      <c r="I16" s="59"/>
-      <c r="J16" s="53"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="52"/>
       <c r="K16" s="50"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="12"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="50">
         <v>30</v>
       </c>
-      <c r="C17" s="80">
+      <c r="C17" s="79">
         <v>61</v>
       </c>
       <c r="D17" s="23">
         <v>92</v>
       </c>
-      <c r="E17" s="50"/>
-      <c r="F17" s="53"/>
+      <c r="E17" s="23">
+        <v>123</v>
+      </c>
+      <c r="F17" s="52"/>
       <c r="G17" s="50"/>
       <c r="H17" s="50"/>
-      <c r="I17" s="59"/>
-      <c r="J17" s="53"/>
+      <c r="I17" s="58"/>
+      <c r="J17" s="52"/>
       <c r="K17" s="50"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="12"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1">
       <c r="A18" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="50">
         <v>7</v>
       </c>
-      <c r="C18" s="80">
+      <c r="C18" s="79">
         <v>14</v>
       </c>
       <c r="D18" s="23">
         <v>22</v>
       </c>
-      <c r="E18" s="50"/>
-      <c r="F18" s="53"/>
+      <c r="E18" s="23">
+        <v>29</v>
+      </c>
+      <c r="F18" s="52"/>
       <c r="G18" s="50"/>
       <c r="H18" s="50"/>
-      <c r="I18" s="59"/>
-      <c r="J18" s="53"/>
+      <c r="I18" s="58"/>
+      <c r="J18" s="52"/>
       <c r="K18" s="50"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="12"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1">
       <c r="A19" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="50">
         <v>4</v>
       </c>
-      <c r="C19" s="80">
+      <c r="C19" s="79">
         <v>8</v>
       </c>
       <c r="D19" s="23">
         <v>11</v>
       </c>
-      <c r="E19" s="50"/>
-      <c r="F19" s="53"/>
+      <c r="E19" s="23">
+        <v>15</v>
+      </c>
+      <c r="F19" s="52"/>
       <c r="G19" s="50"/>
       <c r="H19" s="50"/>
-      <c r="I19" s="59"/>
-      <c r="J19" s="53"/>
+      <c r="I19" s="58"/>
+      <c r="J19" s="52"/>
       <c r="K19" s="50"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="12"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="50">
         <v>66</v>
       </c>
-      <c r="C20" s="80">
+      <c r="C20" s="79">
         <v>111</v>
       </c>
       <c r="D20" s="23">
         <v>156</v>
       </c>
-      <c r="E20" s="50"/>
-      <c r="F20" s="53"/>
+      <c r="E20" s="23">
+        <v>200</v>
+      </c>
+      <c r="F20" s="52"/>
       <c r="G20" s="50"/>
       <c r="H20" s="50"/>
-      <c r="I20" s="59"/>
-      <c r="J20" s="53"/>
+      <c r="I20" s="58"/>
+      <c r="J20" s="52"/>
       <c r="K20" s="50"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="12"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1">
       <c r="A21" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="50">
         <v>4</v>
       </c>
-      <c r="C21" s="80">
+      <c r="C21" s="79">
         <v>7</v>
       </c>
       <c r="D21" s="23">
         <v>11</v>
       </c>
-      <c r="E21" s="50"/>
-      <c r="F21" s="53"/>
+      <c r="E21" s="23">
+        <v>15</v>
+      </c>
+      <c r="F21" s="52"/>
       <c r="G21" s="50"/>
       <c r="H21" s="50"/>
-      <c r="I21" s="59"/>
-      <c r="J21" s="53"/>
+      <c r="I21" s="58"/>
+      <c r="J21" s="52"/>
       <c r="K21" s="50"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="12"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1">
       <c r="A22" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="50">
         <v>3</v>
       </c>
-      <c r="C22" s="80">
+      <c r="C22" s="79">
         <v>5</v>
       </c>
       <c r="D22" s="23">
         <v>8</v>
       </c>
-      <c r="E22" s="50"/>
-      <c r="F22" s="53"/>
+      <c r="E22" s="23">
+        <v>10</v>
+      </c>
+      <c r="F22" s="52"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
-      <c r="I22" s="59"/>
-      <c r="J22" s="53"/>
+      <c r="I22" s="58"/>
+      <c r="J22" s="52"/>
       <c r="K22" s="50"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1">
       <c r="A23" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="50">
         <v>7</v>
       </c>
-      <c r="C23" s="80">
+      <c r="C23" s="79">
         <v>15</v>
       </c>
       <c r="D23" s="23">
         <v>22</v>
       </c>
-      <c r="E23" s="50"/>
-      <c r="F23" s="53"/>
+      <c r="E23" s="23">
+        <v>29</v>
+      </c>
+      <c r="F23" s="52"/>
       <c r="G23" s="50"/>
       <c r="H23" s="50"/>
-      <c r="I23" s="59"/>
-      <c r="J23" s="53"/>
+      <c r="I23" s="58"/>
+      <c r="J23" s="52"/>
       <c r="K23" s="50"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="12"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A24" s="46" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="14"/>
       <c r="G24" s="21"/>
       <c r="H24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="21"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="12"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1">
       <c r="A25" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="50">
         <v>35</v>
       </c>
-      <c r="C25" s="80">
+      <c r="C25" s="79">
         <v>35</v>
       </c>
       <c r="D25" s="23">
         <v>36</v>
       </c>
-      <c r="E25" s="50"/>
-      <c r="F25" s="53"/>
+      <c r="E25" s="23">
+        <v>36</v>
+      </c>
+      <c r="F25" s="52"/>
       <c r="G25" s="50"/>
       <c r="H25" s="50"/>
-      <c r="I25" s="59"/>
-      <c r="J25" s="53"/>
+      <c r="I25" s="58"/>
+      <c r="J25" s="52"/>
       <c r="K25" s="50"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="12"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1">
       <c r="A26" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="50">
         <v>3</v>
       </c>
-      <c r="C26" s="80">
+      <c r="C26" s="79">
         <v>3</v>
       </c>
       <c r="D26" s="23">
         <v>3</v>
       </c>
-      <c r="E26" s="50"/>
-      <c r="F26" s="53"/>
+      <c r="E26" s="23">
+        <v>3</v>
+      </c>
+      <c r="F26" s="52"/>
       <c r="G26" s="50"/>
       <c r="H26" s="50"/>
-      <c r="I26" s="59"/>
-      <c r="J26" s="53"/>
+      <c r="I26" s="58"/>
+      <c r="J26" s="52"/>
       <c r="K26" s="50"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
       <c r="N26" s="12"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1">
       <c r="A27" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="50">
         <v>0</v>
       </c>
-      <c r="C27" s="80">
+      <c r="C27" s="79">
         <v>0</v>
       </c>
       <c r="D27" s="23">
         <v>1</v>
       </c>
-      <c r="E27" s="50"/>
-      <c r="F27" s="53"/>
+      <c r="E27" s="23">
+        <v>1</v>
+      </c>
+      <c r="F27" s="52"/>
       <c r="G27" s="50"/>
       <c r="H27" s="50"/>
-      <c r="I27" s="59"/>
-      <c r="J27" s="53"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="52"/>
       <c r="K27" s="50"/>
       <c r="L27" s="14"/>
       <c r="M27" s="14"/>
       <c r="N27" s="12"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1">
       <c r="A28" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="50">
         <v>32</v>
       </c>
-      <c r="C28" s="80">
+      <c r="C28" s="79">
         <v>32</v>
       </c>
       <c r="D28" s="23">
         <v>32</v>
       </c>
-      <c r="E28" s="50"/>
-      <c r="F28" s="53"/>
+      <c r="E28" s="23">
+        <v>32</v>
+      </c>
+      <c r="F28" s="52"/>
       <c r="G28" s="50"/>
       <c r="H28" s="50"/>
-      <c r="I28" s="59"/>
-      <c r="J28" s="53"/>
+      <c r="I28" s="58"/>
+      <c r="J28" s="52"/>
       <c r="K28" s="50"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="12"/>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A29" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="14"/>
       <c r="G29" s="21"/>
       <c r="H29" s="14"/>
       <c r="J29" s="42"/>
       <c r="K29" s="21"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="12"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="12.6" customHeight="1">
       <c r="A30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="50">
         <v>1</v>
       </c>
-      <c r="C30" s="80">
+      <c r="C30" s="79">
         <v>1</v>
       </c>
       <c r="D30" s="23">
         <v>1</v>
       </c>
-      <c r="E30" s="50"/>
-      <c r="F30" s="53"/>
+      <c r="E30" s="23">
+        <v>2</v>
+      </c>
+      <c r="F30" s="52"/>
       <c r="G30" s="50"/>
       <c r="H30" s="50"/>
-      <c r="I30" s="59"/>
-      <c r="J30" s="53"/>
+      <c r="I30" s="58"/>
+      <c r="J30" s="52"/>
       <c r="K30" s="50"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="12"/>
     </row>
     <row r="31" spans="1:14" s="1" customFormat="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="50">
         <v>0</v>
       </c>
-      <c r="C31" s="80">
+      <c r="C31" s="79">
         <v>0</v>
       </c>
       <c r="D31" s="23">
         <v>1</v>
       </c>
-      <c r="E31" s="50"/>
-      <c r="F31" s="53"/>
+      <c r="E31" s="23">
+        <v>1</v>
+      </c>
+      <c r="F31" s="52"/>
       <c r="G31" s="50"/>
       <c r="H31" s="50"/>
-      <c r="I31" s="59"/>
-      <c r="J31" s="53"/>
+      <c r="I31" s="58"/>
+      <c r="J31" s="52"/>
       <c r="K31" s="50"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="12"/>
     </row>
     <row r="32" spans="1:14" s="1" customFormat="1">
       <c r="A32" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="50">
         <v>1</v>
       </c>
-      <c r="C32" s="80">
+      <c r="C32" s="79">
         <v>1</v>
       </c>
       <c r="D32" s="23">
         <v>1</v>
       </c>
-      <c r="E32" s="50"/>
-      <c r="F32" s="53"/>
+      <c r="E32" s="23">
+        <v>1</v>
+      </c>
+      <c r="F32" s="52"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
-      <c r="I32" s="59"/>
-      <c r="J32" s="53"/>
+      <c r="I32" s="58"/>
+      <c r="J32" s="52"/>
       <c r="K32" s="50"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="12"/>
     </row>
     <row r="33" spans="1:14" s="1" customFormat="1" ht="36.6" customHeight="1">
       <c r="A33" s="46" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="14"/>
       <c r="G33" s="21"/>
       <c r="H33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="21"/>
       <c r="L33" s="14"/>
       <c r="M33" s="14"/>
       <c r="N33" s="12"/>
     </row>
     <row r="34" spans="1:14" s="1" customFormat="1">
       <c r="A34" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="50">
         <v>14</v>
       </c>
-      <c r="C34" s="80">
+      <c r="C34" s="79">
         <v>29</v>
       </c>
       <c r="D34" s="23">
         <v>43</v>
       </c>
-      <c r="E34" s="50"/>
-      <c r="F34" s="53"/>
+      <c r="E34" s="23">
+        <v>58</v>
+      </c>
+      <c r="F34" s="52"/>
       <c r="G34" s="50"/>
       <c r="H34" s="50"/>
-      <c r="I34" s="59"/>
-      <c r="J34" s="53"/>
+      <c r="I34" s="58"/>
+      <c r="J34" s="52"/>
       <c r="K34" s="50"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="12"/>
     </row>
     <row r="35" spans="1:14" s="1" customFormat="1">
       <c r="A35" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="50">
         <v>14</v>
       </c>
-      <c r="C35" s="80">
+      <c r="C35" s="79">
         <v>29</v>
       </c>
       <c r="D35" s="23">
         <v>43</v>
       </c>
-      <c r="E35" s="50"/>
-      <c r="F35" s="53"/>
+      <c r="E35" s="23">
+        <v>58</v>
+      </c>
+      <c r="F35" s="52"/>
       <c r="G35" s="50"/>
       <c r="H35" s="50"/>
-      <c r="I35" s="59"/>
-      <c r="J35" s="53"/>
+      <c r="I35" s="58"/>
+      <c r="J35" s="52"/>
       <c r="K35" s="50"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="12"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="18"/>
       <c r="G36" s="30"/>
       <c r="H36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="30"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="19"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="50">
         <v>0</v>
       </c>
-      <c r="C37" s="80">
+      <c r="C37" s="79">
         <v>0</v>
       </c>
       <c r="D37" s="28">
         <v>0</v>
       </c>
-      <c r="E37" s="28"/>
+      <c r="E37" s="28">
+        <v>0</v>
+      </c>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="K37" s="50"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="19"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="50">
         <v>0</v>
       </c>
-      <c r="C38" s="80">
+      <c r="C38" s="79">
         <v>0</v>
       </c>
       <c r="D38" s="28">
         <v>0</v>
       </c>
-      <c r="E38" s="28"/>
+      <c r="E38" s="28">
+        <v>0</v>
+      </c>
       <c r="F38" s="28"/>
       <c r="G38" s="28"/>
       <c r="H38" s="28"/>
       <c r="K38" s="50"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="19"/>
     </row>
     <row r="39" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A39" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="21"/>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="14"/>
       <c r="G39" s="21"/>
       <c r="H39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="21"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="12"/>
     </row>
     <row r="40" spans="1:14" s="1" customFormat="1">
       <c r="A40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="50">
         <v>584</v>
       </c>
-      <c r="C40" s="80">
+      <c r="C40" s="79">
         <v>1097</v>
       </c>
       <c r="D40" s="23">
         <v>1625</v>
       </c>
-      <c r="E40" s="50"/>
-      <c r="F40" s="53"/>
+      <c r="E40" s="23">
+        <v>2205</v>
+      </c>
+      <c r="F40" s="52"/>
       <c r="G40" s="50"/>
       <c r="H40" s="50"/>
-      <c r="I40" s="59"/>
-      <c r="J40" s="53"/>
+      <c r="I40" s="58"/>
+      <c r="J40" s="52"/>
       <c r="K40" s="50"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="12"/>
     </row>
     <row r="41" spans="1:14" s="1" customFormat="1">
       <c r="A41" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="50">
         <v>7</v>
       </c>
-      <c r="C41" s="80">
+      <c r="C41" s="79">
         <v>15</v>
       </c>
       <c r="D41" s="23">
         <v>22</v>
       </c>
-      <c r="E41" s="50"/>
-      <c r="F41" s="53"/>
+      <c r="E41" s="23">
+        <v>29</v>
+      </c>
+      <c r="F41" s="52"/>
       <c r="G41" s="50"/>
       <c r="H41" s="50"/>
-      <c r="I41" s="59"/>
-      <c r="J41" s="53"/>
+      <c r="I41" s="58"/>
+      <c r="J41" s="52"/>
       <c r="K41" s="50"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="12"/>
     </row>
     <row r="42" spans="1:14" s="1" customFormat="1">
       <c r="A42" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="50">
         <v>3</v>
       </c>
-      <c r="C42" s="80">
+      <c r="C42" s="79">
         <v>5</v>
       </c>
       <c r="D42" s="23">
         <v>8</v>
       </c>
-      <c r="E42" s="50"/>
-      <c r="F42" s="53"/>
+      <c r="E42" s="23">
+        <v>11</v>
+      </c>
+      <c r="F42" s="52"/>
       <c r="G42" s="50"/>
       <c r="H42" s="50"/>
-      <c r="I42" s="59"/>
-      <c r="J42" s="53"/>
+      <c r="I42" s="58"/>
+      <c r="J42" s="52"/>
       <c r="K42" s="50"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="12"/>
     </row>
     <row r="43" spans="1:14" s="1" customFormat="1">
       <c r="A43" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="50">
         <v>8</v>
       </c>
-      <c r="C43" s="80">
+      <c r="C43" s="79">
         <v>17</v>
       </c>
       <c r="D43" s="23">
         <v>25</v>
       </c>
-      <c r="E43" s="50"/>
-      <c r="F43" s="53"/>
+      <c r="E43" s="23">
+        <v>34</v>
+      </c>
+      <c r="F43" s="52"/>
       <c r="G43" s="50"/>
       <c r="H43" s="50"/>
-      <c r="I43" s="59"/>
-      <c r="J43" s="53"/>
+      <c r="I43" s="58"/>
+      <c r="J43" s="52"/>
       <c r="K43" s="50"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="12"/>
     </row>
     <row r="44" spans="1:14" s="1" customFormat="1">
       <c r="A44" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="50">
         <v>6</v>
       </c>
-      <c r="C44" s="80">
+      <c r="C44" s="79">
         <v>12</v>
       </c>
       <c r="D44" s="23">
         <v>18</v>
       </c>
-      <c r="E44" s="50"/>
-      <c r="F44" s="53"/>
+      <c r="E44" s="23">
+        <v>24</v>
+      </c>
+      <c r="F44" s="52"/>
       <c r="G44" s="50"/>
       <c r="H44" s="50"/>
-      <c r="I44" s="59"/>
-      <c r="J44" s="53"/>
+      <c r="I44" s="58"/>
+      <c r="J44" s="52"/>
       <c r="K44" s="50"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="12"/>
     </row>
     <row r="45" spans="1:14" s="1" customFormat="1">
       <c r="A45" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="50">
         <v>548</v>
       </c>
-      <c r="C45" s="80">
+      <c r="C45" s="79">
         <v>1025</v>
       </c>
       <c r="D45" s="23">
         <v>1517</v>
       </c>
-      <c r="E45" s="50"/>
-      <c r="F45" s="53"/>
+      <c r="E45" s="23">
+        <v>2060</v>
+      </c>
+      <c r="F45" s="52"/>
       <c r="G45" s="50"/>
       <c r="H45" s="50"/>
-      <c r="I45" s="59"/>
-      <c r="J45" s="53"/>
+      <c r="I45" s="58"/>
+      <c r="J45" s="52"/>
       <c r="K45" s="50"/>
       <c r="L45" s="16"/>
       <c r="M45" s="16"/>
       <c r="N45" s="12"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1">
       <c r="A46" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="50">
         <v>1</v>
       </c>
-      <c r="C46" s="80">
+      <c r="C46" s="79">
         <v>3</v>
       </c>
       <c r="D46" s="23">
         <v>4</v>
       </c>
-      <c r="E46" s="50"/>
-      <c r="F46" s="53"/>
+      <c r="E46" s="23">
+        <v>5</v>
+      </c>
+      <c r="F46" s="52"/>
       <c r="G46" s="50"/>
       <c r="H46" s="50"/>
-      <c r="I46" s="59"/>
-      <c r="J46" s="53"/>
+      <c r="I46" s="58"/>
+      <c r="J46" s="52"/>
       <c r="K46" s="50"/>
       <c r="L46" s="16"/>
       <c r="M46" s="16"/>
       <c r="N46" s="12"/>
     </row>
     <row r="47" spans="1:14" s="1" customFormat="1">
       <c r="A47" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="50">
         <v>6</v>
       </c>
-      <c r="C47" s="80">
+      <c r="C47" s="79">
         <v>12</v>
       </c>
       <c r="D47" s="23">
         <v>18</v>
       </c>
-      <c r="E47" s="50"/>
-      <c r="F47" s="53"/>
+      <c r="E47" s="23">
+        <v>24</v>
+      </c>
+      <c r="F47" s="52"/>
       <c r="G47" s="50"/>
       <c r="H47" s="50"/>
-      <c r="I47" s="59"/>
-      <c r="J47" s="53"/>
+      <c r="I47" s="58"/>
+      <c r="J47" s="52"/>
       <c r="K47" s="50"/>
       <c r="L47" s="16"/>
       <c r="M47" s="16"/>
       <c r="N47" s="12"/>
     </row>
     <row r="48" spans="1:14" s="1" customFormat="1">
       <c r="A48" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="50">
         <v>5</v>
       </c>
-      <c r="C48" s="80">
+      <c r="C48" s="79">
         <v>9</v>
       </c>
       <c r="D48" s="23">
         <v>14</v>
       </c>
-      <c r="E48" s="50"/>
-      <c r="F48" s="53"/>
+      <c r="E48" s="23">
+        <v>19</v>
+      </c>
+      <c r="F48" s="52"/>
       <c r="G48" s="50"/>
       <c r="H48" s="50"/>
-      <c r="I48" s="59"/>
-      <c r="J48" s="53"/>
+      <c r="I48" s="58"/>
+      <c r="J48" s="52"/>
       <c r="K48" s="50"/>
       <c r="L48" s="16"/>
       <c r="M48" s="16"/>
       <c r="N48" s="12"/>
     </row>
     <row r="49" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A49" s="46" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="21"/>
       <c r="C49" s="21"/>
       <c r="D49" s="21"/>
       <c r="E49" s="21"/>
       <c r="F49" s="14"/>
       <c r="G49" s="21"/>
       <c r="H49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="21"/>
       <c r="L49" s="14"/>
       <c r="M49" s="14"/>
       <c r="N49" s="12"/>
     </row>
     <row r="50" spans="1:14" s="1" customFormat="1">
       <c r="A50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="28">
         <v>1</v>
       </c>
-      <c r="C50" s="80">
+      <c r="C50" s="79">
         <v>2</v>
       </c>
       <c r="D50" s="23">
         <v>5</v>
       </c>
-      <c r="E50" s="50"/>
-      <c r="F50" s="53"/>
+      <c r="E50" s="23">
+        <v>6</v>
+      </c>
+      <c r="F50" s="52"/>
       <c r="G50" s="50"/>
       <c r="H50" s="50"/>
-      <c r="I50" s="59"/>
-      <c r="J50" s="53"/>
+      <c r="I50" s="58"/>
+      <c r="J50" s="52"/>
       <c r="K50" s="50"/>
       <c r="L50" s="16"/>
       <c r="M50" s="16"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="1:14" s="1" customFormat="1">
       <c r="A51" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="28">
         <v>1</v>
       </c>
-      <c r="C51" s="80">
+      <c r="C51" s="79">
         <v>2</v>
       </c>
       <c r="D51" s="23">
         <v>5</v>
       </c>
-      <c r="E51" s="50"/>
-      <c r="F51" s="53"/>
+      <c r="E51" s="23">
+        <v>6</v>
+      </c>
+      <c r="F51" s="52"/>
       <c r="G51" s="50"/>
       <c r="H51" s="50"/>
-      <c r="I51" s="59"/>
-      <c r="J51" s="53"/>
+      <c r="I51" s="58"/>
+      <c r="J51" s="52"/>
       <c r="K51" s="50"/>
       <c r="L51" s="16"/>
       <c r="M51" s="16"/>
       <c r="N51" s="12"/>
     </row>
     <row r="52" spans="1:14" s="1" customFormat="1">
       <c r="A52" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="28">
         <v>0</v>
       </c>
-      <c r="C52" s="80">
+      <c r="C52" s="79">
         <v>0</v>
       </c>
       <c r="D52" s="23">
         <v>0</v>
       </c>
-      <c r="E52" s="21"/>
+      <c r="E52" s="23">
+        <v>0</v>
+      </c>
       <c r="F52" s="14"/>
       <c r="G52" s="21"/>
       <c r="H52" s="50"/>
-      <c r="I52" s="59"/>
-      <c r="J52" s="53"/>
+      <c r="I52" s="58"/>
+      <c r="J52" s="52"/>
       <c r="K52" s="50"/>
       <c r="L52" s="16"/>
       <c r="M52" s="16"/>
       <c r="N52" s="12"/>
     </row>
     <row r="53" spans="1:14" s="1" customFormat="1">
       <c r="A53" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B53" s="79"/>
+      <c r="B53" s="78"/>
       <c r="C53" s="23"/>
       <c r="D53" s="50"/>
       <c r="E53" s="21"/>
-      <c r="F53" s="53"/>
+      <c r="F53" s="52"/>
       <c r="G53" s="50"/>
       <c r="J53" s="14"/>
       <c r="K53" s="21"/>
       <c r="L53" s="14"/>
       <c r="M53" s="14"/>
       <c r="N53" s="12"/>
     </row>
     <row r="54" spans="1:14" s="1" customFormat="1">
       <c r="A54" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="28">
         <v>1</v>
       </c>
-      <c r="C54" s="80">
+      <c r="C54" s="79">
         <v>2</v>
       </c>
       <c r="D54" s="23">
         <v>4</v>
       </c>
-      <c r="E54" s="23"/>
-      <c r="F54" s="53"/>
+      <c r="E54" s="23">
+        <v>5</v>
+      </c>
+      <c r="F54" s="52"/>
       <c r="G54" s="50"/>
       <c r="H54" s="50"/>
-      <c r="I54" s="59"/>
-      <c r="J54" s="53"/>
+      <c r="I54" s="58"/>
+      <c r="J54" s="52"/>
       <c r="K54" s="50"/>
       <c r="L54" s="16"/>
       <c r="M54" s="16"/>
       <c r="N54" s="12"/>
     </row>
     <row r="55" spans="1:14" s="1" customFormat="1">
       <c r="A55" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B55" s="28">
         <v>0</v>
       </c>
-      <c r="C55" s="80">
+      <c r="C55" s="79">
         <v>0</v>
       </c>
       <c r="D55" s="23">
         <v>1</v>
       </c>
-      <c r="E55" s="23"/>
-      <c r="F55" s="53"/>
+      <c r="E55" s="23">
+        <v>1</v>
+      </c>
+      <c r="F55" s="52"/>
       <c r="G55" s="50"/>
       <c r="H55" s="50"/>
-      <c r="I55" s="59"/>
-      <c r="J55" s="53"/>
+      <c r="I55" s="58"/>
+      <c r="J55" s="52"/>
       <c r="K55" s="50"/>
       <c r="L55" s="16"/>
       <c r="M55" s="16"/>
       <c r="N55" s="12"/>
     </row>
     <row r="56" spans="1:14" s="1" customFormat="1">
       <c r="A56" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="28">
         <v>1</v>
       </c>
-      <c r="C56" s="80">
+      <c r="C56" s="79">
         <v>2</v>
       </c>
       <c r="D56" s="23">
         <v>3</v>
       </c>
-      <c r="E56" s="23"/>
-      <c r="F56" s="53"/>
+      <c r="E56" s="23">
+        <v>4</v>
+      </c>
+      <c r="F56" s="52"/>
       <c r="G56" s="50"/>
       <c r="H56" s="50"/>
-      <c r="I56" s="59"/>
-      <c r="J56" s="53"/>
+      <c r="I56" s="58"/>
+      <c r="J56" s="52"/>
       <c r="K56" s="50"/>
       <c r="L56" s="16"/>
       <c r="M56" s="16"/>
       <c r="N56" s="12"/>
     </row>
     <row r="57" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A57" s="48" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="21"/>
       <c r="C57" s="21"/>
       <c r="D57" s="21"/>
       <c r="E57" s="21"/>
       <c r="F57" s="14"/>
       <c r="G57" s="21"/>
       <c r="H57" s="14"/>
       <c r="J57" s="14"/>
       <c r="K57" s="21"/>
       <c r="L57" s="14"/>
       <c r="M57" s="14"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="1:14" s="1" customFormat="1">
       <c r="A58" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="28">
         <v>1</v>
       </c>
-      <c r="C58" s="80">
+      <c r="C58" s="79">
         <v>2</v>
       </c>
       <c r="D58" s="23">
         <v>4</v>
       </c>
-      <c r="E58" s="23"/>
-      <c r="F58" s="53"/>
+      <c r="E58" s="23">
+        <v>5</v>
+      </c>
+      <c r="F58" s="52"/>
       <c r="G58" s="50"/>
       <c r="H58" s="50"/>
-      <c r="I58" s="59"/>
-      <c r="J58" s="53"/>
+      <c r="I58" s="58"/>
+      <c r="J58" s="52"/>
       <c r="K58" s="50"/>
       <c r="L58" s="16"/>
       <c r="M58" s="16"/>
       <c r="N58" s="12"/>
     </row>
     <row r="59" spans="1:14" s="1" customFormat="1">
       <c r="A59" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="28">
         <v>0</v>
       </c>
-      <c r="C59" s="80">
+      <c r="C59" s="79">
         <v>0</v>
       </c>
       <c r="D59" s="23">
         <v>1</v>
       </c>
-      <c r="E59" s="23"/>
-      <c r="F59" s="53"/>
+      <c r="E59" s="23">
+        <v>1</v>
+      </c>
+      <c r="F59" s="52"/>
       <c r="G59" s="50"/>
       <c r="H59" s="50"/>
-      <c r="I59" s="59"/>
-      <c r="J59" s="53"/>
+      <c r="I59" s="58"/>
+      <c r="J59" s="52"/>
       <c r="K59" s="50"/>
       <c r="L59" s="16"/>
       <c r="M59" s="16"/>
       <c r="N59" s="12"/>
     </row>
     <row r="60" spans="1:14" s="1" customFormat="1">
       <c r="A60" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B60" s="28">
         <v>1</v>
       </c>
-      <c r="C60" s="80">
+      <c r="C60" s="79">
         <v>2</v>
       </c>
       <c r="D60" s="23">
         <v>3</v>
       </c>
-      <c r="E60" s="23"/>
-      <c r="F60" s="53"/>
+      <c r="E60" s="23">
+        <v>4</v>
+      </c>
+      <c r="F60" s="52"/>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
-      <c r="I60" s="59"/>
-      <c r="J60" s="53"/>
+      <c r="I60" s="58"/>
+      <c r="J60" s="52"/>
       <c r="K60" s="50"/>
       <c r="L60" s="16"/>
       <c r="M60" s="16"/>
       <c r="N60" s="12"/>
     </row>
     <row r="61" spans="1:14" s="1" customFormat="1" ht="36.75" customHeight="1">
       <c r="A61" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="14"/>
       <c r="G61" s="21"/>
       <c r="H61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="21"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="12"/>
     </row>
     <row r="62" spans="1:14" s="1" customFormat="1">
       <c r="A62" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="50">
         <v>20</v>
       </c>
-      <c r="C62" s="80">
+      <c r="C62" s="79">
         <v>34</v>
       </c>
       <c r="D62" s="23">
         <v>49</v>
       </c>
-      <c r="E62" s="23"/>
-      <c r="F62" s="53"/>
+      <c r="E62" s="23">
+        <v>64</v>
+      </c>
+      <c r="F62" s="52"/>
       <c r="G62" s="50"/>
       <c r="H62" s="50"/>
-      <c r="I62" s="62"/>
-      <c r="J62" s="53"/>
+      <c r="I62" s="61"/>
+      <c r="J62" s="52"/>
       <c r="K62" s="50"/>
       <c r="L62" s="16"/>
       <c r="M62" s="16"/>
       <c r="N62" s="12"/>
     </row>
     <row r="63" spans="1:14" s="1" customFormat="1">
       <c r="A63" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B63" s="50">
         <v>20</v>
       </c>
-      <c r="C63" s="80">
+      <c r="C63" s="79">
         <v>34</v>
       </c>
       <c r="D63" s="23">
         <v>49</v>
       </c>
-      <c r="E63" s="23"/>
-      <c r="F63" s="53"/>
+      <c r="E63" s="23">
+        <v>64</v>
+      </c>
+      <c r="F63" s="52"/>
       <c r="G63" s="50"/>
       <c r="H63" s="50"/>
-      <c r="I63" s="62"/>
-      <c r="J63" s="53"/>
+      <c r="I63" s="61"/>
+      <c r="J63" s="52"/>
       <c r="K63" s="50"/>
       <c r="L63" s="16"/>
       <c r="M63" s="16"/>
       <c r="N63" s="12"/>
     </row>
     <row r="64" spans="1:14" s="1" customFormat="1" ht="21.75" customHeight="1">
       <c r="A64" s="48" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="14"/>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="14"/>
       <c r="G64" s="21"/>
       <c r="H64" s="14"/>
-      <c r="I64" s="59"/>
+      <c r="I64" s="58"/>
       <c r="J64" s="14"/>
       <c r="K64" s="21"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
       <c r="N64" s="12"/>
     </row>
     <row r="65" spans="1:14" s="1" customFormat="1">
       <c r="A65" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="50">
         <v>20</v>
       </c>
-      <c r="C65" s="80">
+      <c r="C65" s="79">
         <v>34</v>
       </c>
       <c r="D65" s="23">
         <v>49</v>
       </c>
-      <c r="E65" s="23"/>
-      <c r="F65" s="53"/>
+      <c r="E65" s="23">
+        <v>64</v>
+      </c>
+      <c r="F65" s="52"/>
       <c r="G65" s="50"/>
       <c r="H65" s="50"/>
-      <c r="I65" s="63"/>
-      <c r="J65" s="53"/>
+      <c r="I65" s="62"/>
+      <c r="J65" s="52"/>
       <c r="K65" s="50"/>
       <c r="L65" s="16"/>
       <c r="M65" s="16"/>
       <c r="N65" s="12"/>
     </row>
     <row r="66" spans="1:14" s="1" customFormat="1">
       <c r="A66" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B66" s="50">
         <v>20</v>
       </c>
-      <c r="C66" s="80">
+      <c r="C66" s="79">
         <v>34</v>
       </c>
       <c r="D66" s="23">
         <v>49</v>
       </c>
-      <c r="E66" s="23"/>
-      <c r="F66" s="53"/>
+      <c r="E66" s="23">
+        <v>64</v>
+      </c>
+      <c r="F66" s="52"/>
       <c r="G66" s="50"/>
       <c r="H66" s="50"/>
-      <c r="I66" s="63"/>
-      <c r="J66" s="53"/>
+      <c r="I66" s="62"/>
+      <c r="J66" s="52"/>
       <c r="K66" s="50"/>
       <c r="L66" s="16"/>
       <c r="M66" s="16"/>
       <c r="N66" s="12"/>
     </row>
     <row r="67" spans="1:14" s="1" customFormat="1">
       <c r="A67" s="46" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="21"/>
       <c r="C67" s="21"/>
       <c r="D67" s="21"/>
       <c r="E67" s="21"/>
       <c r="F67" s="14"/>
       <c r="G67" s="21"/>
       <c r="H67" s="14"/>
-      <c r="I67" s="59"/>
+      <c r="I67" s="58"/>
       <c r="J67" s="14"/>
       <c r="K67" s="21"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
       <c r="N67" s="12"/>
     </row>
     <row r="68" spans="1:14" s="1" customFormat="1">
       <c r="A68" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="50">
         <v>1157</v>
       </c>
-      <c r="C68" s="80">
+      <c r="C68" s="79">
         <v>2386</v>
       </c>
       <c r="D68" s="23">
         <v>3615</v>
       </c>
-      <c r="E68" s="23"/>
-      <c r="F68" s="53"/>
+      <c r="E68" s="23">
+        <v>4844</v>
+      </c>
+      <c r="F68" s="52"/>
       <c r="G68" s="50"/>
       <c r="H68" s="50"/>
-      <c r="I68" s="64"/>
-      <c r="J68" s="53"/>
+      <c r="I68" s="63"/>
+      <c r="J68" s="52"/>
       <c r="K68" s="50"/>
       <c r="L68" s="16"/>
       <c r="M68" s="16"/>
       <c r="N68" s="12"/>
     </row>
     <row r="69" spans="1:14" s="1" customFormat="1">
       <c r="A69" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B69" s="50">
         <v>349</v>
       </c>
-      <c r="C69" s="80">
+      <c r="C69" s="79">
         <v>771</v>
       </c>
       <c r="D69" s="23">
         <v>1194</v>
       </c>
-      <c r="E69" s="23"/>
-      <c r="F69" s="53"/>
+      <c r="E69" s="23">
+        <v>1616</v>
+      </c>
+      <c r="F69" s="52"/>
       <c r="G69" s="50"/>
       <c r="H69" s="50"/>
-      <c r="I69" s="64"/>
-      <c r="J69" s="53"/>
+      <c r="I69" s="63"/>
+      <c r="J69" s="52"/>
       <c r="K69" s="50"/>
       <c r="L69" s="16"/>
       <c r="M69" s="16"/>
       <c r="N69" s="12"/>
     </row>
     <row r="70" spans="1:14" s="1" customFormat="1">
       <c r="A70" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B70" s="50">
         <v>6</v>
       </c>
-      <c r="C70" s="80">
+      <c r="C70" s="79">
         <v>13</v>
       </c>
       <c r="D70" s="23">
         <v>19</v>
       </c>
-      <c r="E70" s="23"/>
-      <c r="F70" s="53"/>
+      <c r="E70" s="23">
+        <v>25</v>
+      </c>
+      <c r="F70" s="52"/>
       <c r="G70" s="50"/>
       <c r="H70" s="50"/>
-      <c r="I70" s="64"/>
-      <c r="J70" s="53"/>
+      <c r="I70" s="63"/>
+      <c r="J70" s="52"/>
       <c r="K70" s="50"/>
       <c r="L70" s="16"/>
       <c r="M70" s="16"/>
       <c r="N70" s="12"/>
     </row>
     <row r="71" spans="1:14" s="1" customFormat="1">
       <c r="A71" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="50">
         <v>119</v>
       </c>
-      <c r="C71" s="80">
+      <c r="C71" s="79">
         <v>238</v>
       </c>
       <c r="D71" s="23">
         <v>357</v>
       </c>
-      <c r="E71" s="23"/>
-      <c r="F71" s="53"/>
+      <c r="E71" s="23">
+        <v>477</v>
+      </c>
+      <c r="F71" s="52"/>
       <c r="G71" s="50"/>
       <c r="H71" s="50"/>
-      <c r="I71" s="64"/>
-      <c r="J71" s="53"/>
+      <c r="I71" s="63"/>
+      <c r="J71" s="52"/>
       <c r="K71" s="50"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
       <c r="N71" s="12"/>
     </row>
     <row r="72" spans="1:14" s="1" customFormat="1">
       <c r="A72" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="50">
         <v>74</v>
       </c>
-      <c r="C72" s="80">
+      <c r="C72" s="79">
         <v>149</v>
       </c>
       <c r="D72" s="23">
         <v>223</v>
       </c>
-      <c r="E72" s="23"/>
-      <c r="F72" s="53"/>
+      <c r="E72" s="23">
+        <v>297</v>
+      </c>
+      <c r="F72" s="52"/>
       <c r="G72" s="50"/>
       <c r="H72" s="50"/>
-      <c r="I72" s="64"/>
-      <c r="J72" s="53"/>
+      <c r="I72" s="63"/>
+      <c r="J72" s="52"/>
       <c r="K72" s="50"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="12"/>
     </row>
     <row r="73" spans="1:14" s="1" customFormat="1">
       <c r="A73" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B73" s="50">
         <v>83</v>
       </c>
-      <c r="C73" s="80">
+      <c r="C73" s="79">
         <v>166</v>
       </c>
       <c r="D73" s="23">
         <v>249</v>
       </c>
-      <c r="E73" s="23"/>
-      <c r="F73" s="53"/>
+      <c r="E73" s="23">
+        <v>332</v>
+      </c>
+      <c r="F73" s="52"/>
       <c r="G73" s="50"/>
       <c r="H73" s="50"/>
-      <c r="I73" s="64"/>
-      <c r="J73" s="53"/>
+      <c r="I73" s="63"/>
+      <c r="J73" s="52"/>
       <c r="K73" s="50"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
       <c r="N73" s="12"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1">
       <c r="A74" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B74" s="50">
         <v>234</v>
       </c>
-      <c r="C74" s="80">
+      <c r="C74" s="79">
         <v>470</v>
       </c>
       <c r="D74" s="23">
         <v>705</v>
       </c>
-      <c r="E74" s="23"/>
-      <c r="F74" s="53"/>
+      <c r="E74" s="23">
+        <v>940</v>
+      </c>
+      <c r="F74" s="52"/>
       <c r="G74" s="50"/>
       <c r="H74" s="50"/>
-      <c r="I74" s="64"/>
-      <c r="J74" s="53"/>
+      <c r="I74" s="63"/>
+      <c r="J74" s="52"/>
       <c r="K74" s="50"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="12"/>
     </row>
     <row r="75" spans="1:14" s="1" customFormat="1">
       <c r="A75" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B75" s="50">
         <v>73</v>
       </c>
-      <c r="C75" s="80">
+      <c r="C75" s="79">
         <v>146</v>
       </c>
       <c r="D75" s="23">
         <v>220</v>
       </c>
-      <c r="E75" s="23"/>
-      <c r="F75" s="53"/>
+      <c r="E75" s="23">
+        <v>293</v>
+      </c>
+      <c r="F75" s="52"/>
       <c r="G75" s="50"/>
       <c r="H75" s="50"/>
-      <c r="I75" s="64"/>
-      <c r="J75" s="53"/>
+      <c r="I75" s="63"/>
+      <c r="J75" s="52"/>
       <c r="K75" s="50"/>
       <c r="L75" s="16"/>
       <c r="M75" s="16"/>
       <c r="N75" s="12"/>
     </row>
     <row r="76" spans="1:14" s="1" customFormat="1">
       <c r="A76" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="50">
         <v>54</v>
       </c>
-      <c r="C76" s="80">
+      <c r="C76" s="79">
         <v>106</v>
       </c>
       <c r="D76" s="23">
         <v>158</v>
       </c>
-      <c r="E76" s="23"/>
-      <c r="F76" s="53"/>
+      <c r="E76" s="23">
+        <v>210</v>
+      </c>
+      <c r="F76" s="52"/>
       <c r="G76" s="50"/>
       <c r="H76" s="50"/>
-      <c r="I76" s="64"/>
-      <c r="J76" s="53"/>
+      <c r="I76" s="63"/>
+      <c r="J76" s="52"/>
       <c r="K76" s="50"/>
       <c r="L76" s="16"/>
       <c r="M76" s="16"/>
       <c r="N76" s="12"/>
     </row>
     <row r="77" spans="1:14" s="1" customFormat="1">
       <c r="A77" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="50">
         <v>164</v>
       </c>
-      <c r="C77" s="80">
+      <c r="C77" s="79">
         <v>327</v>
       </c>
       <c r="D77" s="23">
         <v>491</v>
       </c>
-      <c r="E77" s="23"/>
-      <c r="F77" s="53"/>
+      <c r="E77" s="23">
+        <v>654</v>
+      </c>
+      <c r="F77" s="52"/>
       <c r="G77" s="50"/>
       <c r="H77" s="50"/>
-      <c r="I77" s="64"/>
-      <c r="J77" s="53"/>
+      <c r="I77" s="63"/>
+      <c r="J77" s="52"/>
       <c r="K77" s="50"/>
       <c r="L77" s="16"/>
       <c r="M77" s="16"/>
       <c r="N77" s="12"/>
     </row>
     <row r="78" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A78" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B78" s="21"/>
       <c r="C78" s="21"/>
       <c r="D78" s="21"/>
       <c r="E78" s="21"/>
       <c r="F78" s="21"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
-      <c r="I78" s="59"/>
+      <c r="I78" s="58"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="21"/>
       <c r="M78" s="14"/>
       <c r="N78" s="12"/>
     </row>
     <row r="79" spans="1:14" s="1" customFormat="1">
       <c r="A79" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="50">
         <v>13213</v>
       </c>
-      <c r="C79" s="80">
+      <c r="C79" s="79">
         <v>31149</v>
       </c>
       <c r="D79" s="23">
         <v>49843</v>
       </c>
-      <c r="E79" s="23"/>
-      <c r="F79" s="53"/>
+      <c r="E79" s="23">
+        <v>64359</v>
+      </c>
+      <c r="F79" s="52"/>
       <c r="G79" s="50"/>
       <c r="H79" s="50"/>
-      <c r="I79" s="65"/>
-      <c r="J79" s="53"/>
+      <c r="I79" s="64"/>
+      <c r="J79" s="52"/>
       <c r="K79" s="50"/>
       <c r="L79" s="24"/>
       <c r="M79" s="25"/>
       <c r="N79" s="12"/>
     </row>
     <row r="80" spans="1:14" s="1" customFormat="1">
       <c r="A80" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B80" s="50">
         <v>3282</v>
       </c>
-      <c r="C80" s="80">
+      <c r="C80" s="79">
         <v>10849</v>
       </c>
       <c r="D80" s="23">
         <v>19174</v>
       </c>
-      <c r="E80" s="23"/>
-      <c r="F80" s="53"/>
+      <c r="E80" s="23">
+        <v>23322</v>
+      </c>
+      <c r="F80" s="52"/>
       <c r="G80" s="50"/>
       <c r="H80" s="50"/>
-      <c r="I80" s="65"/>
-      <c r="J80" s="53"/>
+      <c r="I80" s="64"/>
+      <c r="J80" s="52"/>
       <c r="K80" s="50"/>
       <c r="L80" s="24"/>
       <c r="M80" s="25"/>
       <c r="N80" s="12"/>
     </row>
     <row r="81" spans="1:14" s="1" customFormat="1">
       <c r="A81" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="50">
         <v>1551</v>
       </c>
-      <c r="C81" s="80">
+      <c r="C81" s="79">
         <v>3808</v>
       </c>
       <c r="D81" s="23">
         <v>6065</v>
       </c>
-      <c r="E81" s="23"/>
-      <c r="F81" s="53"/>
+      <c r="E81" s="23">
+        <v>8322</v>
+      </c>
+      <c r="F81" s="52"/>
       <c r="G81" s="50"/>
       <c r="H81" s="50"/>
-      <c r="I81" s="65"/>
-      <c r="J81" s="53"/>
+      <c r="I81" s="64"/>
+      <c r="J81" s="52"/>
       <c r="K81" s="50"/>
       <c r="L81" s="24"/>
       <c r="M81" s="25"/>
       <c r="N81" s="12"/>
     </row>
     <row r="82" spans="1:14" s="1" customFormat="1">
       <c r="A82" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B82" s="50">
         <v>242</v>
       </c>
-      <c r="C82" s="80">
+      <c r="C82" s="79">
         <v>619</v>
       </c>
       <c r="D82" s="23">
         <v>997</v>
       </c>
-      <c r="E82" s="23"/>
-      <c r="F82" s="53"/>
+      <c r="E82" s="23">
+        <v>1374</v>
+      </c>
+      <c r="F82" s="52"/>
       <c r="G82" s="50"/>
       <c r="H82" s="50"/>
-      <c r="I82" s="65"/>
-      <c r="J82" s="53"/>
+      <c r="I82" s="64"/>
+      <c r="J82" s="52"/>
       <c r="K82" s="50"/>
       <c r="L82" s="24"/>
       <c r="M82" s="25"/>
       <c r="N82" s="12"/>
     </row>
     <row r="83" spans="1:14" s="1" customFormat="1">
       <c r="A83" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B83" s="50">
         <v>3435</v>
       </c>
-      <c r="C83" s="80">
+      <c r="C83" s="79">
         <v>5999</v>
       </c>
       <c r="D83" s="23">
         <v>8564</v>
       </c>
-      <c r="E83" s="23"/>
-      <c r="F83" s="53"/>
+      <c r="E83" s="23">
+        <v>11129</v>
+      </c>
+      <c r="F83" s="52"/>
       <c r="G83" s="50"/>
       <c r="H83" s="50"/>
-      <c r="I83" s="65"/>
-      <c r="J83" s="53"/>
+      <c r="I83" s="64"/>
+      <c r="J83" s="52"/>
       <c r="K83" s="50"/>
       <c r="L83" s="24"/>
       <c r="M83" s="25"/>
       <c r="N83" s="12"/>
     </row>
     <row r="84" spans="1:14" s="1" customFormat="1">
       <c r="A84" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B84" s="50">
         <v>966</v>
       </c>
-      <c r="C84" s="80">
+      <c r="C84" s="79">
         <v>1599</v>
       </c>
       <c r="D84" s="23">
         <v>2232</v>
       </c>
-      <c r="E84" s="23"/>
-      <c r="F84" s="53"/>
+      <c r="E84" s="23">
+        <v>2865</v>
+      </c>
+      <c r="F84" s="52"/>
       <c r="G84" s="50"/>
       <c r="H84" s="50"/>
-      <c r="I84" s="65"/>
-      <c r="J84" s="53"/>
+      <c r="I84" s="64"/>
+      <c r="J84" s="52"/>
       <c r="K84" s="50"/>
       <c r="L84" s="24"/>
       <c r="M84" s="25"/>
       <c r="N84" s="12"/>
     </row>
     <row r="85" spans="1:14" s="1" customFormat="1">
       <c r="A85" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="50">
         <v>2851</v>
       </c>
-      <c r="C85" s="80">
+      <c r="C85" s="79">
         <v>6498</v>
       </c>
       <c r="D85" s="23">
         <v>10146</v>
       </c>
-      <c r="E85" s="23"/>
-      <c r="F85" s="53"/>
+      <c r="E85" s="23">
+        <v>13794</v>
+      </c>
+      <c r="F85" s="52"/>
       <c r="G85" s="50"/>
       <c r="H85" s="50"/>
-      <c r="I85" s="65"/>
-      <c r="J85" s="53"/>
+      <c r="I85" s="64"/>
+      <c r="J85" s="52"/>
       <c r="K85" s="50"/>
       <c r="L85" s="24"/>
       <c r="M85" s="25"/>
       <c r="N85" s="12"/>
     </row>
     <row r="86" spans="1:14" s="1" customFormat="1">
       <c r="A86" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="50">
         <v>888</v>
       </c>
-      <c r="C86" s="80">
+      <c r="C86" s="79">
         <v>1777</v>
       </c>
       <c r="D86" s="23">
         <v>2665</v>
       </c>
-      <c r="E86" s="23"/>
-      <c r="F86" s="53"/>
+      <c r="E86" s="23">
+        <v>3553</v>
+      </c>
+      <c r="F86" s="52"/>
       <c r="G86" s="50"/>
       <c r="H86" s="50"/>
-      <c r="I86" s="65"/>
-      <c r="J86" s="53"/>
+      <c r="I86" s="64"/>
+      <c r="J86" s="52"/>
       <c r="K86" s="50"/>
       <c r="L86" s="24"/>
       <c r="M86" s="25"/>
       <c r="N86" s="12"/>
     </row>
     <row r="87" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A87" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="21"/>
       <c r="C87" s="21"/>
       <c r="D87" s="50"/>
-      <c r="E87" s="45"/>
+      <c r="E87" s="23"/>
       <c r="F87" s="12"/>
       <c r="G87" s="21"/>
       <c r="H87" s="14"/>
-      <c r="I87" s="59"/>
+      <c r="I87" s="58"/>
       <c r="J87" s="14"/>
       <c r="K87" s="21"/>
       <c r="L87" s="14"/>
       <c r="M87" s="14"/>
       <c r="N87" s="12"/>
     </row>
     <row r="88" spans="1:14" s="1" customFormat="1">
       <c r="A88" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B88" s="50">
         <v>7</v>
       </c>
-      <c r="C88" s="80">
+      <c r="C88" s="79">
         <v>15</v>
       </c>
       <c r="D88" s="23">
         <v>22</v>
       </c>
-      <c r="E88" s="23"/>
-      <c r="F88" s="53"/>
+      <c r="E88" s="23">
+        <v>29</v>
+      </c>
+      <c r="F88" s="52"/>
       <c r="G88" s="50"/>
       <c r="H88" s="50"/>
-      <c r="I88" s="66"/>
-      <c r="J88" s="53"/>
+      <c r="I88" s="65"/>
+      <c r="J88" s="52"/>
       <c r="K88" s="50"/>
       <c r="L88" s="16"/>
       <c r="M88" s="16"/>
       <c r="N88" s="12"/>
     </row>
     <row r="89" spans="1:14" s="1" customFormat="1">
       <c r="A89" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B89" s="50">
         <v>1</v>
       </c>
-      <c r="C89" s="80">
+      <c r="C89" s="79">
         <v>2</v>
       </c>
       <c r="D89" s="23">
         <v>3</v>
       </c>
-      <c r="E89" s="23"/>
-      <c r="F89" s="53"/>
+      <c r="E89" s="23">
+        <v>4</v>
+      </c>
+      <c r="F89" s="52"/>
       <c r="G89" s="50"/>
       <c r="H89" s="50"/>
-      <c r="I89" s="66"/>
-      <c r="J89" s="53"/>
+      <c r="I89" s="65"/>
+      <c r="J89" s="52"/>
       <c r="K89" s="50"/>
       <c r="L89" s="16"/>
       <c r="M89" s="16"/>
       <c r="N89" s="12"/>
     </row>
     <row r="90" spans="1:14" s="1" customFormat="1">
       <c r="A90" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B90" s="50">
         <v>6</v>
       </c>
-      <c r="C90" s="80">
+      <c r="C90" s="79">
         <v>13</v>
       </c>
       <c r="D90" s="23">
         <v>19</v>
       </c>
-      <c r="E90" s="23"/>
-      <c r="F90" s="53"/>
+      <c r="E90" s="23">
+        <v>25</v>
+      </c>
+      <c r="F90" s="52"/>
       <c r="G90" s="50"/>
       <c r="H90" s="50"/>
-      <c r="I90" s="66"/>
-      <c r="J90" s="53"/>
+      <c r="I90" s="65"/>
+      <c r="J90" s="52"/>
       <c r="K90" s="50"/>
       <c r="L90" s="16"/>
       <c r="M90" s="16"/>
       <c r="N90" s="12"/>
     </row>
     <row r="91" spans="1:14" s="1" customFormat="1">
       <c r="A91" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B91" s="50">
         <v>0</v>
       </c>
-      <c r="C91" s="80">
+      <c r="C91" s="79">
         <v>0</v>
       </c>
       <c r="D91" s="23">
         <v>0</v>
       </c>
-      <c r="E91" s="28"/>
+      <c r="E91" s="23">
+        <v>0</v>
+      </c>
       <c r="F91" s="28"/>
       <c r="G91" s="28"/>
       <c r="H91" s="50"/>
-      <c r="I91" s="66"/>
-      <c r="J91" s="53"/>
+      <c r="I91" s="65"/>
+      <c r="J91" s="52"/>
       <c r="K91" s="50"/>
       <c r="L91" s="16"/>
       <c r="M91" s="16"/>
       <c r="N91" s="12"/>
     </row>
     <row r="92" spans="1:14" s="1" customFormat="1">
       <c r="A92" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="45"/>
       <c r="C92" s="23"/>
       <c r="D92" s="21"/>
       <c r="E92" s="21"/>
-      <c r="F92" s="53"/>
+      <c r="F92" s="52"/>
       <c r="G92" s="21"/>
       <c r="H92" s="14"/>
       <c r="J92" s="14"/>
       <c r="K92" s="21"/>
       <c r="L92" s="14"/>
       <c r="M92" s="14"/>
       <c r="N92" s="12"/>
     </row>
     <row r="93" spans="1:14" s="1" customFormat="1">
       <c r="A93" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B93" s="50">
         <v>28851</v>
       </c>
-      <c r="C93" s="80">
+      <c r="C93" s="79">
         <v>70350</v>
       </c>
       <c r="D93" s="23">
         <v>104621</v>
       </c>
-      <c r="E93" s="23"/>
-      <c r="F93" s="53"/>
+      <c r="E93" s="23">
+        <v>140493</v>
+      </c>
+      <c r="F93" s="52"/>
       <c r="G93" s="50"/>
       <c r="H93" s="50"/>
-      <c r="I93" s="66"/>
-      <c r="J93" s="53"/>
+      <c r="I93" s="65"/>
+      <c r="J93" s="52"/>
       <c r="K93" s="50"/>
       <c r="L93" s="16"/>
       <c r="M93" s="16"/>
       <c r="N93" s="12"/>
     </row>
     <row r="94" spans="1:14" s="1" customFormat="1">
       <c r="A94" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B94" s="28">
         <v>6209</v>
       </c>
-      <c r="C94" s="80">
+      <c r="C94" s="79">
         <v>12208</v>
       </c>
       <c r="D94" s="23">
         <v>18863</v>
       </c>
-      <c r="E94" s="23"/>
-      <c r="F94" s="53"/>
+      <c r="E94" s="23">
+        <v>29596</v>
+      </c>
+      <c r="F94" s="52"/>
       <c r="G94" s="50"/>
       <c r="H94" s="50"/>
-      <c r="I94" s="66"/>
-      <c r="J94" s="53"/>
+      <c r="I94" s="65"/>
+      <c r="J94" s="52"/>
       <c r="K94" s="50"/>
       <c r="L94" s="16"/>
       <c r="M94" s="16"/>
       <c r="N94" s="12"/>
     </row>
     <row r="95" spans="1:14" s="1" customFormat="1">
       <c r="A95" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="50">
         <v>22642</v>
       </c>
-      <c r="C95" s="80">
+      <c r="C95" s="79">
         <v>58142</v>
       </c>
       <c r="D95" s="23">
         <v>85758</v>
       </c>
-      <c r="E95" s="23"/>
-      <c r="F95" s="53"/>
+      <c r="E95" s="23">
+        <v>110897</v>
+      </c>
+      <c r="F95" s="52"/>
       <c r="G95" s="50"/>
       <c r="H95" s="50"/>
-      <c r="I95" s="66"/>
-      <c r="J95" s="53"/>
+      <c r="I95" s="65"/>
+      <c r="J95" s="52"/>
       <c r="K95" s="50"/>
       <c r="L95" s="16"/>
       <c r="M95" s="16"/>
       <c r="N95" s="12"/>
     </row>
     <row r="96" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A96" s="46" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="21"/>
       <c r="C96" s="21"/>
       <c r="D96" s="21"/>
       <c r="E96" s="21"/>
       <c r="F96" s="14"/>
       <c r="G96" s="21"/>
       <c r="H96" s="14"/>
-      <c r="I96" s="59"/>
+      <c r="I96" s="58"/>
       <c r="J96" s="14"/>
       <c r="K96" s="21"/>
       <c r="L96" s="14"/>
       <c r="M96" s="14"/>
       <c r="N96" s="12"/>
     </row>
     <row r="97" spans="1:14" s="1" customFormat="1">
       <c r="A97" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B97" s="50">
         <v>4</v>
       </c>
-      <c r="C97" s="80">
+      <c r="C97" s="79">
         <v>9</v>
       </c>
       <c r="D97" s="23">
         <v>13</v>
       </c>
-      <c r="E97" s="23"/>
-      <c r="F97" s="53"/>
+      <c r="E97" s="23">
+        <v>18</v>
+      </c>
+      <c r="F97" s="52"/>
       <c r="G97" s="50"/>
       <c r="H97" s="50"/>
-      <c r="I97" s="67"/>
-      <c r="J97" s="53"/>
+      <c r="I97" s="66"/>
+      <c r="J97" s="52"/>
       <c r="K97" s="50"/>
       <c r="L97" s="16"/>
       <c r="M97" s="16"/>
       <c r="N97" s="12"/>
     </row>
     <row r="98" spans="1:14" s="1" customFormat="1">
       <c r="A98" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B98" s="50">
         <v>3</v>
       </c>
-      <c r="C98" s="80">
+      <c r="C98" s="79">
         <v>6</v>
       </c>
       <c r="D98" s="23">
         <v>9</v>
       </c>
-      <c r="E98" s="23"/>
-      <c r="F98" s="53"/>
+      <c r="E98" s="23">
+        <v>12</v>
+      </c>
+      <c r="F98" s="52"/>
       <c r="G98" s="50"/>
       <c r="H98" s="50"/>
-      <c r="I98" s="67"/>
-      <c r="J98" s="53"/>
+      <c r="I98" s="66"/>
+      <c r="J98" s="52"/>
       <c r="K98" s="50"/>
       <c r="L98" s="16"/>
       <c r="M98" s="16"/>
       <c r="N98" s="12"/>
     </row>
     <row r="99" spans="1:14" s="1" customFormat="1">
       <c r="A99" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B99" s="50">
         <v>1</v>
       </c>
-      <c r="C99" s="80">
+      <c r="C99" s="79">
         <v>2</v>
       </c>
       <c r="D99" s="23">
         <v>3</v>
       </c>
-      <c r="E99" s="23"/>
-      <c r="F99" s="53"/>
+      <c r="E99" s="23">
+        <v>4</v>
+      </c>
+      <c r="F99" s="52"/>
       <c r="G99" s="50"/>
       <c r="H99" s="50"/>
-      <c r="I99" s="67"/>
-      <c r="J99" s="53"/>
+      <c r="I99" s="66"/>
+      <c r="J99" s="52"/>
       <c r="K99" s="50"/>
       <c r="L99" s="16"/>
       <c r="M99" s="16"/>
       <c r="N99" s="12"/>
     </row>
     <row r="100" spans="1:14" s="1" customFormat="1">
       <c r="A100" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B100" s="50">
         <v>1</v>
       </c>
-      <c r="C100" s="80">
+      <c r="C100" s="79">
         <v>1</v>
       </c>
       <c r="D100" s="23">
         <v>2</v>
       </c>
-      <c r="E100" s="23"/>
-      <c r="F100" s="53"/>
+      <c r="E100" s="23">
+        <v>2</v>
+      </c>
+      <c r="F100" s="52"/>
       <c r="G100" s="50"/>
       <c r="H100" s="50"/>
-      <c r="I100" s="67"/>
-      <c r="J100" s="53"/>
+      <c r="I100" s="66"/>
+      <c r="J100" s="52"/>
       <c r="K100" s="50"/>
       <c r="L100" s="16"/>
       <c r="M100" s="16"/>
       <c r="N100" s="12"/>
     </row>
     <row r="101" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A101" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B101" s="21"/>
       <c r="C101" s="21"/>
       <c r="D101" s="21"/>
       <c r="E101" s="21"/>
       <c r="F101" s="14"/>
       <c r="G101" s="21"/>
       <c r="H101" s="14"/>
-      <c r="I101" s="68"/>
+      <c r="I101" s="67"/>
       <c r="J101" s="14"/>
       <c r="K101" s="21"/>
       <c r="L101" s="14"/>
       <c r="M101" s="14"/>
       <c r="N101" s="12"/>
     </row>
     <row r="102" spans="1:14" s="1" customFormat="1">
       <c r="A102" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B102" s="51">
         <v>7.6</v>
       </c>
-      <c r="C102" s="81">
+      <c r="C102" s="80">
         <v>14</v>
       </c>
       <c r="D102" s="44">
         <v>22.5</v>
       </c>
-      <c r="E102" s="44"/>
-      <c r="F102" s="54"/>
+      <c r="E102" s="44">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="F102" s="53"/>
       <c r="G102" s="51"/>
       <c r="H102" s="51"/>
-      <c r="I102" s="70"/>
-      <c r="J102" s="54"/>
+      <c r="I102" s="69"/>
+      <c r="J102" s="53"/>
       <c r="K102" s="51"/>
       <c r="L102" s="27"/>
       <c r="M102" s="27"/>
       <c r="N102" s="12"/>
     </row>
     <row r="103" spans="1:14" s="1" customFormat="1">
       <c r="A103" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B103" s="51">
         <v>7.6</v>
       </c>
-      <c r="C103" s="81">
+      <c r="C103" s="80">
         <v>13.9</v>
       </c>
       <c r="D103" s="44">
         <v>22.4</v>
       </c>
-      <c r="E103" s="44"/>
-      <c r="F103" s="54"/>
+      <c r="E103" s="44">
+        <v>33</v>
+      </c>
+      <c r="F103" s="53"/>
       <c r="G103" s="51"/>
       <c r="H103" s="51"/>
-      <c r="I103" s="70"/>
-      <c r="J103" s="54"/>
+      <c r="I103" s="69"/>
+      <c r="J103" s="53"/>
       <c r="K103" s="51"/>
       <c r="L103" s="27"/>
       <c r="M103" s="27"/>
       <c r="N103" s="12"/>
     </row>
     <row r="104" spans="1:14" s="1" customFormat="1">
       <c r="A104" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B104" s="58" t="s">
+      <c r="B104" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="C104" s="81">
+      <c r="C104" s="80">
         <v>0.1</v>
       </c>
       <c r="D104" s="44">
         <v>0.1</v>
       </c>
-      <c r="E104" s="44"/>
-      <c r="F104" s="54"/>
+      <c r="E104" s="44">
+        <v>0.3</v>
+      </c>
+      <c r="F104" s="53"/>
       <c r="G104" s="51"/>
       <c r="H104" s="51"/>
-      <c r="I104" s="70"/>
-      <c r="J104" s="54"/>
+      <c r="I104" s="69"/>
+      <c r="J104" s="53"/>
       <c r="K104" s="51"/>
       <c r="L104" s="27"/>
       <c r="M104" s="27"/>
       <c r="N104" s="12"/>
     </row>
     <row r="105" spans="1:14" s="1" customFormat="1">
       <c r="A105" s="46" t="s">
         <v>18</v>
       </c>
       <c r="B105" s="21"/>
       <c r="C105" s="21"/>
       <c r="D105" s="21"/>
       <c r="E105" s="21"/>
       <c r="F105" s="14"/>
       <c r="G105" s="21"/>
       <c r="H105" s="14"/>
-      <c r="I105" s="60"/>
+      <c r="I105" s="59"/>
       <c r="J105" s="14"/>
       <c r="K105" s="21"/>
       <c r="L105" s="14"/>
       <c r="M105" s="14"/>
       <c r="N105" s="12"/>
     </row>
     <row r="106" spans="1:14" s="1" customFormat="1">
       <c r="A106" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B106" s="78">
+      <c r="B106" s="77">
         <v>1.3</v>
       </c>
-      <c r="C106" s="81">
+      <c r="C106" s="80">
         <v>2.8</v>
       </c>
       <c r="D106" s="44">
         <v>4.8</v>
       </c>
-      <c r="E106" s="44"/>
-      <c r="F106" s="54"/>
+      <c r="E106" s="44">
+        <v>7.8</v>
+      </c>
+      <c r="F106" s="53"/>
       <c r="G106" s="51"/>
       <c r="H106" s="51"/>
-      <c r="I106" s="69"/>
-      <c r="J106" s="54"/>
+      <c r="I106" s="68"/>
+      <c r="J106" s="53"/>
       <c r="K106" s="51"/>
       <c r="L106" s="27"/>
       <c r="M106" s="27"/>
       <c r="N106" s="12"/>
     </row>
     <row r="107" spans="1:14" s="1" customFormat="1">
       <c r="A107" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B107" s="78">
+      <c r="B107" s="77">
         <v>1.3</v>
       </c>
-      <c r="C107" s="81">
+      <c r="C107" s="80">
         <v>2.8</v>
       </c>
       <c r="D107" s="44">
         <v>4.8</v>
       </c>
-      <c r="E107" s="44"/>
-      <c r="F107" s="54"/>
+      <c r="E107" s="44">
+        <v>7.8</v>
+      </c>
+      <c r="F107" s="53"/>
       <c r="G107" s="51"/>
       <c r="H107" s="51"/>
-      <c r="I107" s="69"/>
-      <c r="J107" s="54"/>
+      <c r="I107" s="68"/>
+      <c r="J107" s="53"/>
       <c r="K107" s="51"/>
       <c r="L107" s="27"/>
       <c r="M107" s="27"/>
       <c r="N107" s="12"/>
     </row>
     <row r="108" spans="1:14" s="1" customFormat="1" ht="52.2">
       <c r="A108" s="46" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="21"/>
       <c r="C108" s="21"/>
       <c r="D108" s="21"/>
       <c r="E108" s="21"/>
       <c r="F108" s="14"/>
       <c r="G108" s="21"/>
       <c r="H108" s="14"/>
-      <c r="I108" s="60"/>
+      <c r="I108" s="59"/>
       <c r="J108" s="14"/>
       <c r="K108" s="14"/>
       <c r="L108" s="14"/>
       <c r="M108" s="14"/>
       <c r="N108" s="12"/>
     </row>
     <row r="109" spans="1:14" s="1" customFormat="1">
       <c r="A109" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B109" s="51">
         <v>4.5</v>
       </c>
-      <c r="C109" s="81">
+      <c r="C109" s="80">
         <v>19.3</v>
       </c>
       <c r="D109" s="44">
         <v>34.1</v>
       </c>
-      <c r="E109" s="44"/>
-      <c r="F109" s="54"/>
+      <c r="E109" s="44">
+        <v>49</v>
+      </c>
+      <c r="F109" s="53"/>
       <c r="G109" s="51"/>
       <c r="H109" s="51"/>
-      <c r="I109" s="71"/>
-      <c r="J109" s="54"/>
+      <c r="I109" s="70"/>
+      <c r="J109" s="53"/>
       <c r="K109" s="51"/>
       <c r="L109" s="27"/>
       <c r="M109" s="27"/>
       <c r="N109" s="12"/>
     </row>
     <row r="110" spans="1:14" s="1" customFormat="1">
       <c r="A110" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B110" s="51">
         <v>3.9</v>
       </c>
-      <c r="C110" s="81">
+      <c r="C110" s="80">
         <v>17.100000000000001</v>
       </c>
       <c r="D110" s="44">
         <v>30.4</v>
       </c>
-      <c r="E110" s="44"/>
-      <c r="F110" s="54"/>
+      <c r="E110" s="44">
+        <v>43.6</v>
+      </c>
+      <c r="F110" s="53"/>
       <c r="G110" s="51"/>
       <c r="H110" s="51"/>
-      <c r="I110" s="71"/>
-      <c r="J110" s="54"/>
+      <c r="I110" s="70"/>
+      <c r="J110" s="53"/>
       <c r="K110" s="51"/>
       <c r="L110" s="27"/>
       <c r="M110" s="27"/>
       <c r="N110" s="12"/>
     </row>
     <row r="111" spans="1:14" s="1" customFormat="1">
       <c r="A111" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B111" s="51">
         <v>0.1</v>
       </c>
-      <c r="C111" s="81">
+      <c r="C111" s="80">
         <v>1.2</v>
       </c>
       <c r="D111" s="44">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E111" s="44"/>
-      <c r="F111" s="54"/>
+      <c r="E111" s="44">
+        <v>3.4</v>
+      </c>
+      <c r="F111" s="53"/>
       <c r="G111" s="51"/>
       <c r="H111" s="51"/>
-      <c r="I111" s="71"/>
-      <c r="J111" s="54"/>
+      <c r="I111" s="70"/>
+      <c r="J111" s="53"/>
       <c r="K111" s="51"/>
       <c r="L111" s="27"/>
       <c r="M111" s="27"/>
       <c r="N111" s="12"/>
     </row>
     <row r="112" spans="1:14" s="1" customFormat="1">
       <c r="A112" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B112" s="51">
         <v>0.1</v>
       </c>
-      <c r="C112" s="81">
+      <c r="C112" s="80">
         <v>0.1</v>
       </c>
       <c r="D112" s="44">
         <v>0.2</v>
       </c>
-      <c r="E112" s="44"/>
-      <c r="F112" s="54"/>
+      <c r="E112" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="F112" s="53"/>
       <c r="G112" s="51"/>
       <c r="H112" s="51"/>
-      <c r="I112" s="71"/>
-      <c r="J112" s="54"/>
+      <c r="I112" s="70"/>
+      <c r="J112" s="53"/>
       <c r="K112" s="51"/>
       <c r="L112" s="27"/>
       <c r="M112" s="27"/>
       <c r="N112" s="12"/>
     </row>
     <row r="113" spans="1:14" s="1" customFormat="1">
       <c r="A113" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B113" s="51">
         <v>0.4</v>
       </c>
-      <c r="C113" s="81">
+      <c r="C113" s="80">
         <v>0.9</v>
       </c>
       <c r="D113" s="44">
         <v>1.3</v>
       </c>
-      <c r="E113" s="44"/>
-      <c r="F113" s="54"/>
+      <c r="E113" s="44">
+        <v>1.8</v>
+      </c>
+      <c r="F113" s="53"/>
       <c r="G113" s="51"/>
       <c r="H113" s="51"/>
-      <c r="I113" s="71"/>
-      <c r="J113" s="54"/>
+      <c r="I113" s="70"/>
+      <c r="J113" s="53"/>
       <c r="K113" s="51"/>
       <c r="L113" s="27"/>
       <c r="M113" s="27"/>
       <c r="N113" s="12"/>
     </row>
     <row r="114" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A114" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B114" s="21"/>
       <c r="C114" s="44"/>
       <c r="D114" s="21"/>
       <c r="E114" s="21"/>
       <c r="F114" s="14"/>
       <c r="G114" s="21"/>
       <c r="H114" s="14"/>
-      <c r="I114" s="59"/>
+      <c r="I114" s="58"/>
       <c r="J114" s="14"/>
       <c r="K114" s="21"/>
       <c r="L114" s="14"/>
       <c r="M114" s="14"/>
       <c r="N114" s="12"/>
     </row>
     <row r="115" spans="1:14" s="1" customFormat="1">
       <c r="A115" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B115" s="78">
+      <c r="B115" s="77">
         <v>39</v>
       </c>
-      <c r="C115" s="81">
+      <c r="C115" s="80">
         <v>139</v>
       </c>
       <c r="D115" s="44">
         <v>234</v>
       </c>
-      <c r="E115" s="44"/>
-      <c r="F115" s="54"/>
+      <c r="E115" s="44">
+        <v>361</v>
+      </c>
+      <c r="F115" s="53"/>
       <c r="G115" s="51"/>
       <c r="H115" s="51"/>
-      <c r="I115" s="72"/>
-      <c r="J115" s="54"/>
+      <c r="I115" s="71"/>
+      <c r="J115" s="53"/>
       <c r="K115" s="51"/>
       <c r="L115" s="27"/>
       <c r="M115" s="27"/>
       <c r="N115" s="12"/>
     </row>
     <row r="116" spans="1:14" s="1" customFormat="1">
       <c r="A116" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B116" s="78">
+      <c r="B116" s="77">
         <v>39</v>
       </c>
-      <c r="C116" s="81">
+      <c r="C116" s="80">
         <v>139</v>
       </c>
       <c r="D116" s="44">
         <v>234</v>
       </c>
-      <c r="E116" s="44"/>
-      <c r="F116" s="54"/>
+      <c r="E116" s="44">
+        <v>361</v>
+      </c>
+      <c r="F116" s="53"/>
       <c r="G116" s="51"/>
       <c r="H116" s="51"/>
-      <c r="I116" s="72"/>
-      <c r="J116" s="54"/>
+      <c r="I116" s="71"/>
+      <c r="J116" s="53"/>
       <c r="K116" s="51"/>
       <c r="L116" s="27"/>
       <c r="M116" s="27"/>
       <c r="N116" s="12"/>
     </row>
     <row r="117" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A117" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B117" s="21"/>
       <c r="C117" s="21"/>
       <c r="D117" s="21"/>
       <c r="E117" s="21"/>
       <c r="F117" s="14"/>
       <c r="G117" s="21"/>
       <c r="H117" s="14"/>
-      <c r="I117" s="60"/>
+      <c r="I117" s="59"/>
       <c r="J117" s="14"/>
       <c r="K117" s="21"/>
       <c r="L117" s="14"/>
       <c r="M117" s="14"/>
       <c r="N117" s="12"/>
     </row>
     <row r="118" spans="1:14" s="1" customFormat="1">
       <c r="A118" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B118" s="50">
         <v>4206</v>
       </c>
-      <c r="C118" s="80">
+      <c r="C118" s="79">
         <v>7729</v>
       </c>
       <c r="D118" s="23">
         <v>11251</v>
       </c>
-      <c r="E118" s="23"/>
-      <c r="F118" s="53"/>
+      <c r="E118" s="23">
+        <v>14774</v>
+      </c>
+      <c r="F118" s="52"/>
       <c r="G118" s="50"/>
       <c r="H118" s="50"/>
-      <c r="I118" s="73"/>
-      <c r="J118" s="53"/>
+      <c r="I118" s="72"/>
+      <c r="J118" s="52"/>
       <c r="K118" s="50"/>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
       <c r="N118" s="12"/>
     </row>
     <row r="119" spans="1:14" s="1" customFormat="1">
       <c r="A119" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B119" s="50">
         <v>50</v>
       </c>
-      <c r="C119" s="80">
+      <c r="C119" s="79">
         <v>100</v>
       </c>
       <c r="D119" s="23">
         <v>150</v>
       </c>
-      <c r="E119" s="23"/>
-      <c r="F119" s="53"/>
+      <c r="E119" s="23">
+        <v>200</v>
+      </c>
+      <c r="F119" s="52"/>
       <c r="G119" s="50"/>
       <c r="H119" s="50"/>
-      <c r="I119" s="73"/>
-      <c r="J119" s="53"/>
+      <c r="I119" s="72"/>
+      <c r="J119" s="52"/>
       <c r="K119" s="50"/>
       <c r="L119" s="16"/>
       <c r="M119" s="16"/>
       <c r="N119" s="12"/>
     </row>
     <row r="120" spans="1:14" s="1" customFormat="1">
       <c r="A120" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B120" s="50">
         <v>4133</v>
       </c>
-      <c r="C120" s="80">
+      <c r="C120" s="79">
         <v>7582</v>
       </c>
       <c r="D120" s="23">
         <v>11031</v>
       </c>
-      <c r="E120" s="23"/>
-      <c r="F120" s="53"/>
+      <c r="E120" s="23">
+        <v>14481</v>
+      </c>
+      <c r="F120" s="52"/>
       <c r="G120" s="50"/>
       <c r="H120" s="50"/>
-      <c r="I120" s="73"/>
-      <c r="J120" s="53"/>
+      <c r="I120" s="72"/>
+      <c r="J120" s="52"/>
       <c r="K120" s="50"/>
       <c r="L120" s="16"/>
       <c r="M120" s="16"/>
       <c r="N120" s="12"/>
     </row>
     <row r="121" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A121" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B121" s="50">
         <v>23</v>
       </c>
-      <c r="C121" s="80">
+      <c r="C121" s="79">
         <v>47</v>
       </c>
       <c r="D121" s="23">
         <v>70</v>
       </c>
-      <c r="E121" s="23"/>
-      <c r="F121" s="53"/>
+      <c r="E121" s="23">
+        <v>93</v>
+      </c>
+      <c r="F121" s="52"/>
       <c r="G121" s="50"/>
       <c r="H121" s="50"/>
-      <c r="I121" s="73"/>
-      <c r="J121" s="53"/>
+      <c r="I121" s="72"/>
+      <c r="J121" s="52"/>
       <c r="K121" s="50"/>
       <c r="L121" s="14"/>
       <c r="M121" s="14"/>
       <c r="N121" s="12"/>
     </row>
     <row r="122" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A122" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="21"/>
       <c r="C122" s="21"/>
       <c r="D122" s="21"/>
       <c r="E122" s="21"/>
       <c r="F122" s="14"/>
       <c r="G122" s="21"/>
       <c r="H122" s="14"/>
       <c r="J122" s="14"/>
       <c r="K122" s="21"/>
       <c r="L122" s="14"/>
       <c r="M122" s="14"/>
       <c r="N122" s="12"/>
     </row>
     <row r="123" spans="1:14" s="1" customFormat="1">
       <c r="A123" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B123" s="50">
         <v>25</v>
       </c>
-      <c r="C123" s="80">
+      <c r="C123" s="79">
         <v>49</v>
       </c>
       <c r="D123" s="23">
         <v>74</v>
       </c>
-      <c r="E123" s="23"/>
-      <c r="F123" s="53"/>
+      <c r="E123" s="23">
+        <v>99</v>
+      </c>
+      <c r="F123" s="52"/>
       <c r="G123" s="50"/>
       <c r="H123" s="50"/>
-      <c r="I123" s="73"/>
-      <c r="J123" s="53"/>
+      <c r="I123" s="72"/>
+      <c r="J123" s="52"/>
       <c r="K123" s="50"/>
       <c r="L123" s="16"/>
       <c r="M123" s="16"/>
       <c r="N123" s="12"/>
     </row>
     <row r="124" spans="1:14" s="1" customFormat="1">
       <c r="A124" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B124" s="50">
         <v>1</v>
       </c>
-      <c r="C124" s="80">
+      <c r="C124" s="79">
         <v>2</v>
       </c>
       <c r="D124" s="23">
         <v>3</v>
       </c>
-      <c r="E124" s="23"/>
-      <c r="F124" s="53"/>
+      <c r="E124" s="23">
+        <v>3</v>
+      </c>
+      <c r="F124" s="52"/>
       <c r="G124" s="50"/>
       <c r="H124" s="50"/>
-      <c r="I124" s="73"/>
-      <c r="J124" s="53"/>
+      <c r="I124" s="72"/>
+      <c r="J124" s="52"/>
       <c r="K124" s="50"/>
       <c r="L124" s="16"/>
       <c r="M124" s="16"/>
       <c r="N124" s="12"/>
     </row>
     <row r="125" spans="1:14" s="1" customFormat="1">
       <c r="A125" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B125" s="50">
         <v>16</v>
       </c>
-      <c r="C125" s="80">
+      <c r="C125" s="79">
         <v>31</v>
       </c>
       <c r="D125" s="23">
         <v>47</v>
       </c>
-      <c r="E125" s="23"/>
-      <c r="F125" s="53"/>
+      <c r="E125" s="23">
+        <v>62</v>
+      </c>
+      <c r="F125" s="52"/>
       <c r="G125" s="50"/>
       <c r="H125" s="50"/>
-      <c r="I125" s="73"/>
-      <c r="J125" s="53"/>
+      <c r="I125" s="72"/>
+      <c r="J125" s="52"/>
       <c r="K125" s="50"/>
       <c r="L125" s="16"/>
       <c r="M125" s="16"/>
       <c r="N125" s="12"/>
     </row>
     <row r="126" spans="1:14" s="1" customFormat="1">
       <c r="A126" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B126" s="50">
         <v>8</v>
       </c>
-      <c r="C126" s="80">
+      <c r="C126" s="79">
         <v>17</v>
       </c>
       <c r="D126" s="23">
         <v>25</v>
       </c>
-      <c r="E126" s="23"/>
-      <c r="F126" s="53"/>
+      <c r="E126" s="23">
+        <v>33</v>
+      </c>
+      <c r="F126" s="52"/>
       <c r="G126" s="50"/>
       <c r="H126" s="50"/>
-      <c r="I126" s="73"/>
-      <c r="J126" s="53"/>
+      <c r="I126" s="72"/>
+      <c r="J126" s="52"/>
       <c r="K126" s="50"/>
       <c r="L126" s="16"/>
       <c r="M126" s="16"/>
       <c r="N126" s="12"/>
     </row>
     <row r="127" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A127" s="46" t="s">
         <v>22</v>
       </c>
       <c r="B127" s="21"/>
       <c r="C127" s="21"/>
       <c r="D127" s="21"/>
       <c r="E127" s="21"/>
       <c r="F127" s="14"/>
       <c r="G127" s="21"/>
       <c r="H127" s="14"/>
-      <c r="I127" s="59"/>
+      <c r="I127" s="58"/>
       <c r="J127" s="42"/>
       <c r="K127" s="21"/>
       <c r="L127" s="14"/>
       <c r="M127" s="14"/>
       <c r="N127" s="12"/>
     </row>
     <row r="128" spans="1:14" s="1" customFormat="1">
       <c r="A128" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B128" s="50">
         <v>14390</v>
       </c>
-      <c r="C128" s="80">
+      <c r="C128" s="79">
         <v>30394</v>
       </c>
       <c r="D128" s="23">
         <v>46628</v>
       </c>
-      <c r="E128" s="23"/>
-      <c r="F128" s="53"/>
+      <c r="E128" s="23">
+        <v>62314</v>
+      </c>
+      <c r="F128" s="52"/>
       <c r="G128" s="50"/>
       <c r="H128" s="50"/>
-      <c r="I128" s="74"/>
-      <c r="J128" s="53"/>
+      <c r="I128" s="73"/>
+      <c r="J128" s="52"/>
       <c r="K128" s="50"/>
       <c r="L128" s="16"/>
       <c r="M128" s="16"/>
       <c r="N128" s="12"/>
     </row>
     <row r="129" spans="1:14" s="1" customFormat="1">
       <c r="A129" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B129" s="50">
         <v>12246</v>
       </c>
-      <c r="C129" s="80">
+      <c r="C129" s="79">
         <v>25922</v>
       </c>
       <c r="D129" s="23">
         <v>39328</v>
       </c>
-      <c r="E129" s="23"/>
-      <c r="F129" s="53"/>
+      <c r="E129" s="23">
+        <v>52508</v>
+      </c>
+      <c r="F129" s="52"/>
       <c r="G129" s="50"/>
       <c r="H129" s="50"/>
-      <c r="I129" s="74"/>
-      <c r="J129" s="53"/>
+      <c r="I129" s="73"/>
+      <c r="J129" s="52"/>
       <c r="K129" s="50"/>
       <c r="L129" s="16"/>
       <c r="M129" s="16"/>
       <c r="N129" s="12"/>
     </row>
     <row r="130" spans="1:14" s="1" customFormat="1">
       <c r="A130" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B130" s="50">
         <v>0</v>
       </c>
-      <c r="C130" s="80">
+      <c r="C130" s="79">
         <v>438</v>
       </c>
       <c r="D130" s="23">
         <v>876</v>
       </c>
-      <c r="E130" s="23"/>
-      <c r="F130" s="53"/>
+      <c r="E130" s="23">
+        <v>1314</v>
+      </c>
+      <c r="F130" s="52"/>
       <c r="G130" s="50"/>
       <c r="H130" s="50"/>
-      <c r="I130" s="74"/>
-      <c r="J130" s="53"/>
+      <c r="I130" s="73"/>
+      <c r="J130" s="52"/>
       <c r="K130" s="50"/>
       <c r="L130" s="16"/>
       <c r="M130" s="16"/>
       <c r="N130" s="12"/>
     </row>
     <row r="131" spans="1:14" s="1" customFormat="1">
       <c r="A131" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B131" s="50">
         <v>2084</v>
       </c>
-      <c r="C131" s="80">
+      <c r="C131" s="79">
         <v>3540</v>
       </c>
       <c r="D131" s="23">
         <v>5494</v>
       </c>
-      <c r="E131" s="23"/>
-      <c r="F131" s="53"/>
+      <c r="E131" s="23">
+        <v>7127</v>
+      </c>
+      <c r="F131" s="52"/>
       <c r="G131" s="50"/>
       <c r="H131" s="50"/>
-      <c r="I131" s="74"/>
-      <c r="J131" s="53"/>
+      <c r="I131" s="73"/>
+      <c r="J131" s="52"/>
       <c r="K131" s="50"/>
       <c r="L131" s="16"/>
       <c r="M131" s="16"/>
       <c r="N131" s="12"/>
     </row>
     <row r="132" spans="1:14" s="1" customFormat="1">
       <c r="A132" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B132" s="50">
         <v>59</v>
       </c>
-      <c r="C132" s="80">
+      <c r="C132" s="79">
         <v>495</v>
       </c>
       <c r="D132" s="23">
         <v>930</v>
       </c>
-      <c r="E132" s="23"/>
-      <c r="F132" s="53"/>
+      <c r="E132" s="23">
+        <v>1365</v>
+      </c>
+      <c r="F132" s="52"/>
       <c r="G132" s="50"/>
       <c r="H132" s="50"/>
-      <c r="I132" s="74"/>
-      <c r="J132" s="53"/>
+      <c r="I132" s="73"/>
+      <c r="J132" s="52"/>
       <c r="K132" s="50"/>
       <c r="L132" s="16"/>
       <c r="M132" s="16"/>
       <c r="N132" s="12"/>
     </row>
     <row r="133" spans="1:14" s="1" customFormat="1">
       <c r="A133" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B133" s="21"/>
       <c r="C133" s="21"/>
       <c r="D133" s="21"/>
       <c r="E133" s="21"/>
       <c r="F133" s="14"/>
       <c r="G133" s="21"/>
       <c r="H133" s="14"/>
       <c r="J133" s="14"/>
       <c r="K133" s="21"/>
       <c r="L133" s="14"/>
       <c r="M133" s="14"/>
       <c r="N133" s="12"/>
     </row>
     <row r="134" spans="1:14" s="1" customFormat="1">
       <c r="A134" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B134" s="50">
         <v>4560</v>
       </c>
-      <c r="C134" s="80">
+      <c r="C134" s="79">
         <v>25216</v>
       </c>
       <c r="D134" s="23">
         <v>43840</v>
       </c>
-      <c r="E134" s="23"/>
-      <c r="F134" s="53"/>
+      <c r="E134" s="23">
+        <v>70523</v>
+      </c>
+      <c r="F134" s="52"/>
       <c r="G134" s="50"/>
       <c r="H134" s="50"/>
-      <c r="I134" s="74"/>
-      <c r="J134" s="53"/>
+      <c r="I134" s="73"/>
+      <c r="J134" s="52"/>
       <c r="K134" s="50"/>
       <c r="L134" s="16"/>
       <c r="M134" s="16"/>
       <c r="N134" s="12"/>
     </row>
     <row r="135" spans="1:14" s="1" customFormat="1">
       <c r="A135" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B135" s="50">
         <v>2658</v>
       </c>
-      <c r="C135" s="80">
+      <c r="C135" s="79">
         <v>20953</v>
       </c>
       <c r="D135" s="23">
         <v>35514</v>
       </c>
-      <c r="E135" s="23"/>
-      <c r="F135" s="53"/>
+      <c r="E135" s="23">
+        <v>57313</v>
+      </c>
+      <c r="F135" s="52"/>
       <c r="G135" s="50"/>
       <c r="H135" s="50"/>
-      <c r="I135" s="74"/>
-      <c r="J135" s="53"/>
+      <c r="I135" s="73"/>
+      <c r="J135" s="52"/>
       <c r="K135" s="50"/>
       <c r="L135" s="16"/>
       <c r="M135" s="16"/>
       <c r="N135" s="12"/>
     </row>
     <row r="136" spans="1:14" s="1" customFormat="1">
       <c r="A136" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B136" s="50">
         <v>166</v>
       </c>
-      <c r="C136" s="80">
+      <c r="C136" s="79">
         <v>1162</v>
       </c>
       <c r="D136" s="23">
         <v>2159</v>
       </c>
-      <c r="E136" s="23"/>
-      <c r="F136" s="53"/>
+      <c r="E136" s="23">
+        <v>3156</v>
+      </c>
+      <c r="F136" s="52"/>
       <c r="G136" s="50"/>
       <c r="H136" s="50"/>
-      <c r="I136" s="74"/>
-      <c r="J136" s="53"/>
+      <c r="I136" s="73"/>
+      <c r="J136" s="52"/>
       <c r="K136" s="50"/>
       <c r="L136" s="16"/>
       <c r="M136" s="16"/>
       <c r="N136" s="12"/>
     </row>
     <row r="137" spans="1:14" s="1" customFormat="1">
       <c r="A137" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B137" s="50">
         <v>161</v>
       </c>
-      <c r="C137" s="80">
+      <c r="C137" s="79">
         <v>323</v>
       </c>
       <c r="D137" s="23">
         <v>484</v>
       </c>
-      <c r="E137" s="23"/>
-      <c r="F137" s="53"/>
+      <c r="E137" s="23">
+        <v>646</v>
+      </c>
+      <c r="F137" s="52"/>
       <c r="G137" s="50"/>
       <c r="H137" s="50"/>
-      <c r="I137" s="74"/>
-      <c r="J137" s="53"/>
+      <c r="I137" s="73"/>
+      <c r="J137" s="52"/>
       <c r="K137" s="50"/>
       <c r="L137" s="16"/>
       <c r="M137" s="16"/>
       <c r="N137" s="12"/>
     </row>
     <row r="138" spans="1:14" s="1" customFormat="1">
-      <c r="A138" s="76" t="s">
+      <c r="A138" s="75" t="s">
         <v>57</v>
       </c>
       <c r="B138" s="50">
         <v>1575</v>
       </c>
-      <c r="C138" s="80">
+      <c r="C138" s="79">
         <v>2778</v>
       </c>
       <c r="D138" s="23">
         <v>5683</v>
       </c>
-      <c r="E138" s="23"/>
-      <c r="F138" s="53"/>
+      <c r="E138" s="23">
+        <v>9408</v>
+      </c>
+      <c r="F138" s="52"/>
       <c r="G138" s="50"/>
       <c r="H138" s="50"/>
-      <c r="I138" s="74"/>
-      <c r="J138" s="53"/>
+      <c r="I138" s="73"/>
+      <c r="J138" s="52"/>
       <c r="K138" s="50"/>
       <c r="L138" s="16"/>
       <c r="M138" s="16"/>
       <c r="N138" s="12"/>
     </row>
     <row r="139" spans="1:14" s="1" customFormat="1">
       <c r="A139" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B139" s="21"/>
       <c r="C139" s="21"/>
       <c r="D139" s="21"/>
-      <c r="E139" s="21"/>
+      <c r="E139" s="86"/>
       <c r="F139" s="14"/>
       <c r="G139" s="21"/>
-      <c r="H139" s="58"/>
-[...1 lines deleted...]
-      <c r="J139" s="53"/>
+      <c r="H139" s="57"/>
+      <c r="I139" s="73"/>
+      <c r="J139" s="52"/>
       <c r="K139" s="21"/>
       <c r="L139" s="14"/>
       <c r="M139" s="14"/>
       <c r="N139" s="12"/>
     </row>
     <row r="140" spans="1:14" s="1" customFormat="1">
       <c r="A140" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B140" s="50">
         <v>4</v>
       </c>
-      <c r="C140" s="80">
+      <c r="C140" s="79">
         <v>7</v>
       </c>
       <c r="D140" s="23">
         <v>10</v>
       </c>
-      <c r="E140" s="23"/>
-      <c r="F140" s="53"/>
+      <c r="E140" s="23">
+        <v>17</v>
+      </c>
+      <c r="F140" s="52"/>
       <c r="G140" s="50"/>
       <c r="H140" s="50"/>
-      <c r="I140" s="75"/>
-      <c r="J140" s="53"/>
+      <c r="I140" s="74"/>
+      <c r="J140" s="52"/>
       <c r="K140" s="50"/>
       <c r="L140" s="16"/>
       <c r="M140" s="16"/>
       <c r="N140" s="12"/>
     </row>
     <row r="141" spans="1:14" s="1" customFormat="1">
       <c r="A141" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B141" s="50">
         <v>4</v>
       </c>
-      <c r="C141" s="80">
+      <c r="C141" s="79">
         <v>7</v>
       </c>
       <c r="D141" s="23">
         <v>10</v>
       </c>
-      <c r="E141" s="23"/>
-      <c r="F141" s="53"/>
+      <c r="E141" s="23">
+        <v>17</v>
+      </c>
+      <c r="F141" s="52"/>
       <c r="G141" s="50"/>
       <c r="H141" s="50"/>
-      <c r="I141" s="75"/>
-      <c r="J141" s="53"/>
+      <c r="I141" s="74"/>
+      <c r="J141" s="52"/>
       <c r="K141" s="50"/>
       <c r="L141" s="16"/>
       <c r="M141" s="16"/>
       <c r="N141" s="12"/>
     </row>
     <row r="142" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A142" s="46" t="s">
         <v>25</v>
       </c>
       <c r="B142" s="45"/>
       <c r="C142" s="45"/>
       <c r="D142" s="45"/>
       <c r="E142" s="45"/>
       <c r="F142" s="12"/>
       <c r="G142" s="45"/>
       <c r="H142" s="14"/>
       <c r="J142" s="14"/>
       <c r="K142" s="21"/>
       <c r="L142" s="14"/>
       <c r="M142" s="14"/>
       <c r="N142" s="12"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1">
       <c r="A143" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B143" s="58" t="s">
+      <c r="B143" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="C143" s="58" t="s">
+      <c r="C143" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="D143" s="58" t="s">
+      <c r="D143" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="E143" s="23"/>
-      <c r="F143" s="53"/>
+      <c r="E143" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="F143" s="52"/>
       <c r="G143" s="50"/>
       <c r="H143" s="50"/>
-      <c r="I143" s="75"/>
-      <c r="J143" s="53"/>
+      <c r="I143" s="74"/>
+      <c r="J143" s="52"/>
       <c r="K143" s="50"/>
       <c r="L143" s="16"/>
       <c r="M143" s="16"/>
       <c r="N143" s="12"/>
     </row>
     <row r="144" spans="1:14" s="1" customFormat="1">
       <c r="A144" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="B144" s="77" t="s">
+      <c r="B144" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="C144" s="77" t="s">
+      <c r="C144" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="D144" s="77" t="s">
+      <c r="D144" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="E144" s="52"/>
-[...5 lines deleted...]
-      <c r="K144" s="57"/>
+      <c r="E144" s="76" t="s">
+        <v>59</v>
+      </c>
+      <c r="F144" s="54"/>
+      <c r="G144" s="56"/>
+      <c r="H144" s="56"/>
+      <c r="I144" s="60"/>
+      <c r="J144" s="54"/>
+      <c r="K144" s="56"/>
       <c r="L144" s="36"/>
       <c r="M144" s="36"/>
       <c r="N144" s="12"/>
     </row>
     <row r="145" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A145" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B145" s="30"/>
       <c r="C145" s="30"/>
       <c r="D145" s="30"/>
       <c r="E145" s="30"/>
       <c r="F145" s="31"/>
       <c r="G145" s="32"/>
       <c r="H145" s="31"/>
       <c r="I145" s="33"/>
       <c r="J145" s="33"/>
       <c r="K145" s="30"/>
       <c r="L145" s="31"/>
       <c r="M145" s="31"/>
       <c r="N145" s="31"/>
     </row>
     <row r="146" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A146" s="29" t="s">
         <v>27</v>
@@ -4309,108 +4537,108 @@
       <c r="F147" s="2"/>
       <c r="G147" s="2"/>
       <c r="H147" s="2"/>
       <c r="I147" s="6"/>
       <c r="J147" s="6"/>
       <c r="K147" s="2"/>
       <c r="L147" s="6"/>
       <c r="M147" s="2"/>
     </row>
     <row r="148" spans="1:14" s="7" customFormat="1" ht="13.8">
       <c r="A148" s="2"/>
       <c r="B148" s="2"/>
       <c r="C148" s="2"/>
       <c r="D148" s="2"/>
       <c r="E148" s="2"/>
       <c r="F148" s="2"/>
       <c r="G148" s="2"/>
       <c r="H148" s="2"/>
       <c r="I148" s="6"/>
       <c r="J148" s="6"/>
       <c r="K148" s="2"/>
       <c r="L148" s="6"/>
       <c r="M148" s="2"/>
     </row>
     <row r="149" spans="1:14" s="8" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A149" s="85"/>
-[...11 lines deleted...]
-      <c r="M149" s="86"/>
+      <c r="A149" s="84"/>
+      <c r="B149" s="84"/>
+      <c r="C149" s="84"/>
+      <c r="D149" s="84"/>
+      <c r="E149" s="84"/>
+      <c r="F149" s="84"/>
+      <c r="G149" s="84"/>
+      <c r="H149" s="84"/>
+      <c r="I149" s="84"/>
+      <c r="J149" s="85"/>
+      <c r="K149" s="85"/>
+      <c r="L149" s="85"/>
+      <c r="M149" s="85"/>
     </row>
     <row r="150" spans="1:14" s="8" customFormat="1" ht="27" customHeight="1">
-      <c r="A150" s="85"/>
-[...11 lines deleted...]
-      <c r="M150" s="86"/>
+      <c r="A150" s="84"/>
+      <c r="B150" s="84"/>
+      <c r="C150" s="84"/>
+      <c r="D150" s="84"/>
+      <c r="E150" s="84"/>
+      <c r="F150" s="84"/>
+      <c r="G150" s="84"/>
+      <c r="H150" s="84"/>
+      <c r="I150" s="84"/>
+      <c r="J150" s="85"/>
+      <c r="K150" s="85"/>
+      <c r="L150" s="85"/>
+      <c r="M150" s="85"/>
     </row>
     <row r="151" spans="1:14" ht="14.25" customHeight="1">
-      <c r="A151" s="84"/>
-[...11 lines deleted...]
-      <c r="M151" s="84"/>
+      <c r="A151" s="83"/>
+      <c r="B151" s="83"/>
+      <c r="C151" s="83"/>
+      <c r="D151" s="83"/>
+      <c r="E151" s="83"/>
+      <c r="F151" s="83"/>
+      <c r="G151" s="83"/>
+      <c r="H151" s="83"/>
+      <c r="I151" s="83"/>
+      <c r="J151" s="83"/>
+      <c r="K151" s="83"/>
+      <c r="L151" s="83"/>
+      <c r="M151" s="83"/>
     </row>
     <row r="152" spans="1:14">
-      <c r="A152" s="82"/>
-[...11 lines deleted...]
-      <c r="M152" s="82"/>
+      <c r="A152" s="81"/>
+      <c r="B152" s="81"/>
+      <c r="C152" s="81"/>
+      <c r="D152" s="81"/>
+      <c r="E152" s="81"/>
+      <c r="F152" s="81"/>
+      <c r="G152" s="81"/>
+      <c r="H152" s="81"/>
+      <c r="I152" s="81"/>
+      <c r="J152" s="81"/>
+      <c r="K152" s="81"/>
+      <c r="L152" s="81"/>
+      <c r="M152" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A152:M152"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A151:M151"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A150:M150"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>