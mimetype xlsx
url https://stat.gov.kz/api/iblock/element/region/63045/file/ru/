--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10572" yWindow="456" windowWidth="12360" windowHeight="11232"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="60">
   <si>
     <t/>
   </si>
   <si>
     <t>Мясо и субпродукты пищевые, тонн</t>
   </si>
   <si>
     <t>Мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
   </si>
   <si>
     <t xml:space="preserve">Мясо птицы домашней, свежее или охлажденное, тонн </t>
   </si>
   <si>
     <t>Колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных,тонн</t>
   </si>
   <si>
     <t>Рыба, приготовленная или консервированная другим способом; икра и ее заменители,тонн</t>
   </si>
   <si>
     <t>Молоко обработанное жидкое и сливки,тонн</t>
   </si>
   <si>
     <t>Масло сливочное и спреды (пасты) молочные,тонн</t>
   </si>
   <si>
@@ -203,51 +203,51 @@
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">Казалинский </t>
   </si>
   <si>
     <t>Производство промышленной продукции в обрабатывающей промышленности в Кызылординской области за 2026 год*</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -300,50 +300,55 @@
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -372,51 +377,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -594,66 +599,75 @@
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -923,94 +937,94 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N152"/>
+  <dimension ref="A1:N155"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A124" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="H137" sqref="H137"/>
+    <sheetView tabSelected="1" topLeftCell="A127" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="I140" sqref="I140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" style="2" customWidth="1"/>
-    <col min="6" max="6" width="10.6640625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.44140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.109375" style="3" customWidth="1"/>
     <col min="9" max="13" width="12.44140625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="83" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="82"/>
-[...10 lines deleted...]
-      <c r="M1" s="82"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
       <c r="N1" s="9"/>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
-      <c r="F2" s="11"/>
+      <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="12"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="31.5" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="38" t="s">
         <v>47</v>
       </c>
       <c r="E3" s="38" t="s">
         <v>48</v>
       </c>
       <c r="F3" s="38" t="s">
         <v>49</v>
@@ -1032,3621 +1046,3933 @@
       </c>
       <c r="L3" s="38" t="s">
         <v>55</v>
       </c>
       <c r="M3" s="41" t="s">
         <v>56</v>
       </c>
       <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14" s="1" customFormat="1" ht="14.4" customHeight="1">
       <c r="A4" s="46" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="14"/>
       <c r="N4" s="12"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1">
       <c r="A5" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="50">
         <v>176</v>
       </c>
       <c r="C5" s="79">
         <v>294</v>
       </c>
       <c r="D5" s="23">
         <v>413</v>
       </c>
       <c r="E5" s="23">
         <v>531</v>
       </c>
-      <c r="F5" s="52"/>
+      <c r="F5" s="23">
+        <v>656</v>
+      </c>
       <c r="G5" s="50"/>
       <c r="H5" s="50"/>
       <c r="I5" s="58"/>
       <c r="J5" s="52"/>
       <c r="K5" s="50"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="12"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="50">
         <v>20</v>
       </c>
       <c r="C6" s="79">
         <v>36</v>
       </c>
       <c r="D6" s="23">
         <v>51</v>
       </c>
       <c r="E6" s="23">
         <v>67</v>
       </c>
-      <c r="F6" s="52"/>
+      <c r="F6" s="23">
+        <v>84</v>
+      </c>
       <c r="G6" s="50"/>
       <c r="H6" s="50"/>
       <c r="I6" s="58"/>
       <c r="J6" s="52"/>
       <c r="K6" s="50"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="12"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="50">
         <v>30</v>
       </c>
       <c r="C7" s="79">
         <v>61</v>
       </c>
       <c r="D7" s="23">
         <v>93</v>
       </c>
       <c r="E7" s="23">
         <v>124</v>
       </c>
-      <c r="F7" s="52"/>
+      <c r="F7" s="23">
+        <v>154</v>
+      </c>
       <c r="G7" s="50"/>
       <c r="H7" s="50"/>
       <c r="I7" s="58"/>
       <c r="J7" s="52"/>
       <c r="K7" s="50"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="12"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="50">
         <v>7</v>
       </c>
       <c r="C8" s="79">
         <v>14</v>
       </c>
       <c r="D8" s="23">
         <v>22</v>
       </c>
       <c r="E8" s="23">
         <v>29</v>
       </c>
-      <c r="F8" s="52"/>
+      <c r="F8" s="23">
+        <v>36</v>
+      </c>
       <c r="G8" s="50"/>
       <c r="H8" s="50"/>
       <c r="I8" s="58"/>
       <c r="J8" s="52"/>
       <c r="K8" s="50"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="12"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="50">
         <v>4</v>
       </c>
       <c r="C9" s="79">
         <v>8</v>
       </c>
       <c r="D9" s="23">
         <v>11</v>
       </c>
       <c r="E9" s="23">
         <v>15</v>
       </c>
-      <c r="F9" s="52"/>
+      <c r="F9" s="23">
+        <v>19</v>
+      </c>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="58"/>
       <c r="J9" s="52"/>
       <c r="K9" s="50"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="12"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="50">
         <v>66</v>
       </c>
       <c r="C10" s="79">
         <v>111</v>
       </c>
       <c r="D10" s="23">
         <v>156</v>
       </c>
       <c r="E10" s="23">
         <v>200</v>
       </c>
-      <c r="F10" s="52"/>
+      <c r="F10" s="23">
+        <v>251</v>
+      </c>
       <c r="G10" s="50"/>
       <c r="H10" s="50"/>
       <c r="I10" s="58"/>
       <c r="J10" s="52"/>
       <c r="K10" s="50"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="12"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="50">
         <v>36</v>
       </c>
       <c r="C11" s="79">
         <v>39</v>
       </c>
       <c r="D11" s="23">
         <v>43</v>
       </c>
       <c r="E11" s="23">
         <v>47</v>
       </c>
-      <c r="F11" s="52"/>
+      <c r="F11" s="23">
+        <v>50</v>
+      </c>
       <c r="G11" s="50"/>
       <c r="H11" s="50"/>
       <c r="I11" s="58"/>
       <c r="J11" s="52"/>
       <c r="K11" s="50"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="12"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="50">
         <v>3</v>
       </c>
       <c r="C12" s="79">
         <v>5</v>
       </c>
       <c r="D12" s="23">
         <v>8</v>
       </c>
       <c r="E12" s="23">
         <v>10</v>
       </c>
-      <c r="F12" s="52"/>
+      <c r="F12" s="23">
+        <v>13</v>
+      </c>
       <c r="G12" s="50"/>
       <c r="H12" s="50"/>
       <c r="I12" s="58"/>
       <c r="J12" s="52"/>
       <c r="K12" s="50"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="12"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="50">
         <v>10</v>
       </c>
       <c r="C13" s="79">
         <v>20</v>
       </c>
       <c r="D13" s="23">
         <v>30</v>
       </c>
       <c r="E13" s="23">
         <v>39</v>
       </c>
-      <c r="F13" s="52"/>
+      <c r="F13" s="23">
+        <v>49</v>
+      </c>
       <c r="G13" s="50"/>
       <c r="H13" s="50"/>
       <c r="I13" s="58"/>
       <c r="J13" s="52"/>
       <c r="K13" s="50"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="12"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="42">
       <c r="A14" s="46" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="21"/>
       <c r="C14" s="21"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="14"/>
+      <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="14"/>
       <c r="I14" s="58"/>
       <c r="J14" s="14"/>
       <c r="K14" s="21"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="12"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="50">
         <v>138</v>
       </c>
       <c r="C15" s="79">
         <v>253</v>
       </c>
       <c r="D15" s="23">
         <v>369</v>
       </c>
       <c r="E15" s="23">
         <v>485</v>
       </c>
-      <c r="F15" s="52"/>
+      <c r="F15" s="23">
+        <v>607</v>
+      </c>
       <c r="G15" s="50"/>
       <c r="H15" s="50"/>
       <c r="I15" s="58"/>
       <c r="J15" s="52"/>
       <c r="K15" s="50"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="12"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="50">
         <v>17</v>
       </c>
       <c r="C16" s="79">
         <v>32</v>
       </c>
       <c r="D16" s="23">
         <v>48</v>
       </c>
       <c r="E16" s="23">
         <v>63</v>
       </c>
-      <c r="F16" s="52"/>
+      <c r="F16" s="23">
+        <v>80</v>
+      </c>
       <c r="G16" s="50"/>
       <c r="H16" s="50"/>
       <c r="I16" s="58"/>
       <c r="J16" s="52"/>
       <c r="K16" s="50"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="12"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="50">
         <v>30</v>
       </c>
       <c r="C17" s="79">
         <v>61</v>
       </c>
       <c r="D17" s="23">
         <v>92</v>
       </c>
       <c r="E17" s="23">
         <v>123</v>
       </c>
-      <c r="F17" s="52"/>
+      <c r="F17" s="23">
+        <v>153</v>
+      </c>
       <c r="G17" s="50"/>
       <c r="H17" s="50"/>
       <c r="I17" s="58"/>
       <c r="J17" s="52"/>
       <c r="K17" s="50"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="12"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1">
       <c r="A18" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="50">
         <v>7</v>
       </c>
       <c r="C18" s="79">
         <v>14</v>
       </c>
       <c r="D18" s="23">
         <v>22</v>
       </c>
       <c r="E18" s="23">
         <v>29</v>
       </c>
-      <c r="F18" s="52"/>
+      <c r="F18" s="23">
+        <v>36</v>
+      </c>
       <c r="G18" s="50"/>
       <c r="H18" s="50"/>
       <c r="I18" s="58"/>
       <c r="J18" s="52"/>
       <c r="K18" s="50"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="12"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1">
       <c r="A19" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="50">
         <v>4</v>
       </c>
       <c r="C19" s="79">
         <v>8</v>
       </c>
       <c r="D19" s="23">
         <v>11</v>
       </c>
       <c r="E19" s="23">
         <v>15</v>
       </c>
-      <c r="F19" s="52"/>
+      <c r="F19" s="23">
+        <v>19</v>
+      </c>
       <c r="G19" s="50"/>
       <c r="H19" s="50"/>
       <c r="I19" s="58"/>
       <c r="J19" s="52"/>
       <c r="K19" s="50"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="12"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="50">
         <v>66</v>
       </c>
       <c r="C20" s="79">
         <v>111</v>
       </c>
       <c r="D20" s="23">
         <v>156</v>
       </c>
       <c r="E20" s="23">
         <v>200</v>
       </c>
-      <c r="F20" s="52"/>
+      <c r="F20" s="23">
+        <v>251</v>
+      </c>
       <c r="G20" s="50"/>
       <c r="H20" s="50"/>
       <c r="I20" s="58"/>
       <c r="J20" s="52"/>
       <c r="K20" s="50"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="12"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1">
       <c r="A21" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="50">
         <v>4</v>
       </c>
       <c r="C21" s="79">
         <v>7</v>
       </c>
       <c r="D21" s="23">
         <v>11</v>
       </c>
       <c r="E21" s="23">
         <v>15</v>
       </c>
-      <c r="F21" s="52"/>
+      <c r="F21" s="23">
+        <v>18</v>
+      </c>
       <c r="G21" s="50"/>
       <c r="H21" s="50"/>
       <c r="I21" s="58"/>
       <c r="J21" s="52"/>
       <c r="K21" s="50"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="12"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1">
       <c r="A22" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="50">
         <v>3</v>
       </c>
       <c r="C22" s="79">
         <v>5</v>
       </c>
       <c r="D22" s="23">
         <v>8</v>
       </c>
       <c r="E22" s="23">
         <v>10</v>
       </c>
-      <c r="F22" s="52"/>
+      <c r="F22" s="23">
+        <v>13</v>
+      </c>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
       <c r="I22" s="58"/>
       <c r="J22" s="52"/>
       <c r="K22" s="50"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1">
       <c r="A23" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="50">
         <v>7</v>
       </c>
       <c r="C23" s="79">
         <v>15</v>
       </c>
       <c r="D23" s="23">
         <v>22</v>
       </c>
       <c r="E23" s="23">
         <v>29</v>
       </c>
-      <c r="F23" s="52"/>
+      <c r="F23" s="23">
+        <v>37</v>
+      </c>
       <c r="G23" s="50"/>
       <c r="H23" s="50"/>
       <c r="I23" s="58"/>
       <c r="J23" s="52"/>
       <c r="K23" s="50"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="12"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A24" s="46" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
-      <c r="F24" s="14"/>
+      <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="21"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="12"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1">
       <c r="A25" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="50">
         <v>35</v>
       </c>
       <c r="C25" s="79">
         <v>35</v>
       </c>
       <c r="D25" s="23">
         <v>36</v>
       </c>
       <c r="E25" s="23">
         <v>36</v>
       </c>
-      <c r="F25" s="52"/>
+      <c r="F25" s="23">
+        <v>37</v>
+      </c>
       <c r="G25" s="50"/>
       <c r="H25" s="50"/>
       <c r="I25" s="58"/>
       <c r="J25" s="52"/>
       <c r="K25" s="50"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="12"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1">
       <c r="A26" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="50">
         <v>3</v>
       </c>
       <c r="C26" s="79">
         <v>3</v>
       </c>
       <c r="D26" s="23">
         <v>3</v>
       </c>
       <c r="E26" s="23">
         <v>3</v>
       </c>
-      <c r="F26" s="52"/>
+      <c r="F26" s="23">
+        <v>4</v>
+      </c>
       <c r="G26" s="50"/>
       <c r="H26" s="50"/>
       <c r="I26" s="58"/>
       <c r="J26" s="52"/>
       <c r="K26" s="50"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
       <c r="N26" s="12"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1">
       <c r="A27" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="50">
         <v>0</v>
       </c>
       <c r="C27" s="79">
         <v>0</v>
       </c>
       <c r="D27" s="23">
         <v>1</v>
       </c>
       <c r="E27" s="23">
         <v>1</v>
       </c>
-      <c r="F27" s="52"/>
+      <c r="F27" s="23">
+        <v>1</v>
+      </c>
       <c r="G27" s="50"/>
       <c r="H27" s="50"/>
       <c r="I27" s="58"/>
       <c r="J27" s="52"/>
       <c r="K27" s="50"/>
       <c r="L27" s="14"/>
       <c r="M27" s="14"/>
       <c r="N27" s="12"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1">
       <c r="A28" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="50">
         <v>32</v>
       </c>
       <c r="C28" s="79">
         <v>32</v>
       </c>
       <c r="D28" s="23">
         <v>32</v>
       </c>
       <c r="E28" s="23">
         <v>32</v>
       </c>
-      <c r="F28" s="52"/>
+      <c r="F28" s="23">
+        <v>32</v>
+      </c>
       <c r="G28" s="50"/>
       <c r="H28" s="50"/>
       <c r="I28" s="58"/>
       <c r="J28" s="52"/>
       <c r="K28" s="50"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="12"/>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A29" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
-      <c r="F29" s="14"/>
+      <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="14"/>
       <c r="J29" s="42"/>
       <c r="K29" s="21"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="12"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="12.6" customHeight="1">
       <c r="A30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="50">
         <v>1</v>
       </c>
       <c r="C30" s="79">
         <v>1</v>
       </c>
       <c r="D30" s="23">
         <v>1</v>
       </c>
       <c r="E30" s="23">
         <v>2</v>
       </c>
-      <c r="F30" s="52"/>
+      <c r="F30" s="23">
+        <v>2</v>
+      </c>
       <c r="G30" s="50"/>
       <c r="H30" s="50"/>
       <c r="I30" s="58"/>
       <c r="J30" s="52"/>
       <c r="K30" s="50"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="12"/>
     </row>
     <row r="31" spans="1:14" s="1" customFormat="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="50">
         <v>0</v>
       </c>
       <c r="C31" s="79">
         <v>0</v>
       </c>
       <c r="D31" s="23">
         <v>1</v>
       </c>
       <c r="E31" s="23">
         <v>1</v>
       </c>
-      <c r="F31" s="52"/>
+      <c r="F31" s="23">
+        <v>1</v>
+      </c>
       <c r="G31" s="50"/>
       <c r="H31" s="50"/>
       <c r="I31" s="58"/>
       <c r="J31" s="52"/>
       <c r="K31" s="50"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="12"/>
     </row>
     <row r="32" spans="1:14" s="1" customFormat="1">
       <c r="A32" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="50">
         <v>1</v>
       </c>
       <c r="C32" s="79">
         <v>1</v>
       </c>
       <c r="D32" s="23">
         <v>1</v>
       </c>
       <c r="E32" s="23">
         <v>1</v>
       </c>
-      <c r="F32" s="52"/>
+      <c r="F32" s="23">
+        <v>1</v>
+      </c>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="58"/>
       <c r="J32" s="52"/>
       <c r="K32" s="50"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="12"/>
     </row>
     <row r="33" spans="1:14" s="1" customFormat="1" ht="36.6" customHeight="1">
       <c r="A33" s="46" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
-      <c r="F33" s="14"/>
+      <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="21"/>
       <c r="L33" s="14"/>
       <c r="M33" s="14"/>
       <c r="N33" s="12"/>
     </row>
     <row r="34" spans="1:14" s="1" customFormat="1">
       <c r="A34" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="50">
         <v>14</v>
       </c>
       <c r="C34" s="79">
         <v>29</v>
       </c>
       <c r="D34" s="23">
         <v>43</v>
       </c>
       <c r="E34" s="23">
         <v>58</v>
       </c>
-      <c r="F34" s="52"/>
+      <c r="F34" s="23">
+        <v>72</v>
+      </c>
       <c r="G34" s="50"/>
       <c r="H34" s="50"/>
       <c r="I34" s="58"/>
       <c r="J34" s="52"/>
       <c r="K34" s="50"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="12"/>
     </row>
     <row r="35" spans="1:14" s="1" customFormat="1">
       <c r="A35" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="50">
         <v>14</v>
       </c>
       <c r="C35" s="79">
         <v>29</v>
       </c>
       <c r="D35" s="23">
         <v>43</v>
       </c>
       <c r="E35" s="23">
         <v>58</v>
       </c>
-      <c r="F35" s="52"/>
+      <c r="F35" s="23">
+        <v>72</v>
+      </c>
       <c r="G35" s="50"/>
       <c r="H35" s="50"/>
       <c r="I35" s="58"/>
       <c r="J35" s="52"/>
       <c r="K35" s="50"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="12"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
-      <c r="F36" s="18"/>
+      <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="30"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="19"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="50">
         <v>0</v>
       </c>
       <c r="C37" s="79">
         <v>0</v>
       </c>
       <c r="D37" s="28">
         <v>0</v>
       </c>
       <c r="E37" s="28">
         <v>0</v>
       </c>
-      <c r="F37" s="28"/>
+      <c r="F37" s="28">
+        <v>0</v>
+      </c>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="K37" s="50"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="19"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="50">
         <v>0</v>
       </c>
       <c r="C38" s="79">
         <v>0</v>
       </c>
       <c r="D38" s="28">
         <v>0</v>
       </c>
       <c r="E38" s="28">
         <v>0</v>
       </c>
-      <c r="F38" s="28"/>
+      <c r="F38" s="28">
+        <v>0</v>
+      </c>
       <c r="G38" s="28"/>
       <c r="H38" s="28"/>
       <c r="K38" s="50"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="19"/>
     </row>
     <row r="39" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A39" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="21"/>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
-      <c r="F39" s="14"/>
+      <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="21"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="12"/>
     </row>
     <row r="40" spans="1:14" s="1" customFormat="1">
       <c r="A40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="50">
         <v>584</v>
       </c>
       <c r="C40" s="79">
         <v>1097</v>
       </c>
       <c r="D40" s="23">
         <v>1625</v>
       </c>
       <c r="E40" s="23">
         <v>2205</v>
       </c>
-      <c r="F40" s="52"/>
+      <c r="F40" s="23">
+        <v>2745</v>
+      </c>
       <c r="G40" s="50"/>
       <c r="H40" s="50"/>
       <c r="I40" s="58"/>
       <c r="J40" s="52"/>
       <c r="K40" s="50"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="12"/>
     </row>
     <row r="41" spans="1:14" s="1" customFormat="1">
       <c r="A41" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="50">
         <v>7</v>
       </c>
       <c r="C41" s="79">
         <v>15</v>
       </c>
       <c r="D41" s="23">
         <v>22</v>
       </c>
       <c r="E41" s="23">
         <v>29</v>
       </c>
-      <c r="F41" s="52"/>
+      <c r="F41" s="23">
+        <v>36</v>
+      </c>
       <c r="G41" s="50"/>
       <c r="H41" s="50"/>
       <c r="I41" s="58"/>
       <c r="J41" s="52"/>
       <c r="K41" s="50"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="12"/>
     </row>
     <row r="42" spans="1:14" s="1" customFormat="1">
       <c r="A42" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="50">
         <v>3</v>
       </c>
       <c r="C42" s="79">
         <v>5</v>
       </c>
       <c r="D42" s="23">
         <v>8</v>
       </c>
       <c r="E42" s="23">
         <v>11</v>
       </c>
-      <c r="F42" s="52"/>
+      <c r="F42" s="23">
+        <v>13</v>
+      </c>
       <c r="G42" s="50"/>
       <c r="H42" s="50"/>
       <c r="I42" s="58"/>
       <c r="J42" s="52"/>
       <c r="K42" s="50"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="12"/>
     </row>
     <row r="43" spans="1:14" s="1" customFormat="1">
       <c r="A43" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="50">
         <v>8</v>
       </c>
       <c r="C43" s="79">
         <v>17</v>
       </c>
       <c r="D43" s="23">
         <v>25</v>
       </c>
       <c r="E43" s="23">
         <v>34</v>
       </c>
-      <c r="F43" s="52"/>
+      <c r="F43" s="23">
+        <v>42</v>
+      </c>
       <c r="G43" s="50"/>
       <c r="H43" s="50"/>
       <c r="I43" s="58"/>
       <c r="J43" s="52"/>
       <c r="K43" s="50"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="12"/>
     </row>
     <row r="44" spans="1:14" s="1" customFormat="1">
       <c r="A44" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="50">
         <v>6</v>
       </c>
       <c r="C44" s="79">
         <v>12</v>
       </c>
       <c r="D44" s="23">
         <v>18</v>
       </c>
       <c r="E44" s="23">
         <v>24</v>
       </c>
-      <c r="F44" s="52"/>
+      <c r="F44" s="23">
+        <v>30</v>
+      </c>
       <c r="G44" s="50"/>
       <c r="H44" s="50"/>
       <c r="I44" s="58"/>
       <c r="J44" s="52"/>
       <c r="K44" s="50"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="12"/>
     </row>
     <row r="45" spans="1:14" s="1" customFormat="1">
       <c r="A45" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="50">
         <v>548</v>
       </c>
       <c r="C45" s="79">
         <v>1025</v>
       </c>
       <c r="D45" s="23">
         <v>1517</v>
       </c>
       <c r="E45" s="23">
         <v>2060</v>
       </c>
-      <c r="F45" s="52"/>
+      <c r="F45" s="23">
+        <v>2565</v>
+      </c>
       <c r="G45" s="50"/>
       <c r="H45" s="50"/>
       <c r="I45" s="58"/>
       <c r="J45" s="52"/>
       <c r="K45" s="50"/>
       <c r="L45" s="16"/>
       <c r="M45" s="16"/>
       <c r="N45" s="12"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1">
       <c r="A46" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="50">
         <v>1</v>
       </c>
       <c r="C46" s="79">
         <v>3</v>
       </c>
       <c r="D46" s="23">
         <v>4</v>
       </c>
       <c r="E46" s="23">
         <v>5</v>
       </c>
-      <c r="F46" s="52"/>
+      <c r="F46" s="23">
+        <v>6</v>
+      </c>
       <c r="G46" s="50"/>
       <c r="H46" s="50"/>
       <c r="I46" s="58"/>
       <c r="J46" s="52"/>
       <c r="K46" s="50"/>
       <c r="L46" s="16"/>
       <c r="M46" s="16"/>
       <c r="N46" s="12"/>
     </row>
     <row r="47" spans="1:14" s="1" customFormat="1">
       <c r="A47" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="50">
         <v>6</v>
       </c>
       <c r="C47" s="79">
         <v>12</v>
       </c>
       <c r="D47" s="23">
         <v>18</v>
       </c>
       <c r="E47" s="23">
         <v>24</v>
       </c>
-      <c r="F47" s="52"/>
+      <c r="F47" s="23">
+        <v>30</v>
+      </c>
       <c r="G47" s="50"/>
       <c r="H47" s="50"/>
       <c r="I47" s="58"/>
       <c r="J47" s="52"/>
       <c r="K47" s="50"/>
       <c r="L47" s="16"/>
       <c r="M47" s="16"/>
       <c r="N47" s="12"/>
     </row>
     <row r="48" spans="1:14" s="1" customFormat="1">
       <c r="A48" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="50">
         <v>5</v>
       </c>
       <c r="C48" s="79">
         <v>9</v>
       </c>
       <c r="D48" s="23">
         <v>14</v>
       </c>
       <c r="E48" s="23">
         <v>19</v>
       </c>
-      <c r="F48" s="52"/>
+      <c r="F48" s="23">
+        <v>23</v>
+      </c>
       <c r="G48" s="50"/>
       <c r="H48" s="50"/>
       <c r="I48" s="58"/>
       <c r="J48" s="52"/>
       <c r="K48" s="50"/>
       <c r="L48" s="16"/>
       <c r="M48" s="16"/>
       <c r="N48" s="12"/>
     </row>
     <row r="49" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A49" s="46" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="21"/>
       <c r="C49" s="21"/>
       <c r="D49" s="21"/>
       <c r="E49" s="21"/>
-      <c r="F49" s="14"/>
+      <c r="F49" s="21"/>
       <c r="G49" s="21"/>
       <c r="H49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="21"/>
       <c r="L49" s="14"/>
       <c r="M49" s="14"/>
       <c r="N49" s="12"/>
     </row>
     <row r="50" spans="1:14" s="1" customFormat="1">
       <c r="A50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="28">
         <v>1</v>
       </c>
       <c r="C50" s="79">
         <v>2</v>
       </c>
       <c r="D50" s="23">
         <v>5</v>
       </c>
       <c r="E50" s="23">
         <v>6</v>
       </c>
-      <c r="F50" s="52"/>
+      <c r="F50" s="23">
+        <v>7</v>
+      </c>
       <c r="G50" s="50"/>
       <c r="H50" s="50"/>
       <c r="I50" s="58"/>
       <c r="J50" s="52"/>
       <c r="K50" s="50"/>
       <c r="L50" s="16"/>
       <c r="M50" s="16"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="1:14" s="1" customFormat="1">
       <c r="A51" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="28">
         <v>1</v>
       </c>
       <c r="C51" s="79">
         <v>2</v>
       </c>
       <c r="D51" s="23">
         <v>5</v>
       </c>
       <c r="E51" s="23">
         <v>6</v>
       </c>
-      <c r="F51" s="52"/>
+      <c r="F51" s="23">
+        <v>7</v>
+      </c>
       <c r="G51" s="50"/>
       <c r="H51" s="50"/>
       <c r="I51" s="58"/>
       <c r="J51" s="52"/>
       <c r="K51" s="50"/>
       <c r="L51" s="16"/>
       <c r="M51" s="16"/>
       <c r="N51" s="12"/>
     </row>
     <row r="52" spans="1:14" s="1" customFormat="1">
       <c r="A52" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="28">
         <v>0</v>
       </c>
       <c r="C52" s="79">
         <v>0</v>
       </c>
       <c r="D52" s="23">
         <v>0</v>
       </c>
       <c r="E52" s="23">
         <v>0</v>
       </c>
-      <c r="F52" s="14"/>
+      <c r="F52" s="23">
+        <v>0</v>
+      </c>
       <c r="G52" s="21"/>
       <c r="H52" s="50"/>
       <c r="I52" s="58"/>
       <c r="J52" s="52"/>
       <c r="K52" s="50"/>
       <c r="L52" s="16"/>
       <c r="M52" s="16"/>
       <c r="N52" s="12"/>
     </row>
     <row r="53" spans="1:14" s="1" customFormat="1">
       <c r="A53" s="49" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="78"/>
       <c r="C53" s="23"/>
       <c r="D53" s="50"/>
       <c r="E53" s="21"/>
-      <c r="F53" s="52"/>
+      <c r="F53" s="50"/>
       <c r="G53" s="50"/>
       <c r="J53" s="14"/>
       <c r="K53" s="21"/>
       <c r="L53" s="14"/>
       <c r="M53" s="14"/>
       <c r="N53" s="12"/>
     </row>
     <row r="54" spans="1:14" s="1" customFormat="1">
       <c r="A54" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="28">
         <v>1</v>
       </c>
       <c r="C54" s="79">
         <v>2</v>
       </c>
       <c r="D54" s="23">
         <v>4</v>
       </c>
       <c r="E54" s="23">
         <v>5</v>
       </c>
-      <c r="F54" s="52"/>
+      <c r="F54" s="23">
+        <v>6</v>
+      </c>
       <c r="G54" s="50"/>
       <c r="H54" s="50"/>
       <c r="I54" s="58"/>
       <c r="J54" s="52"/>
       <c r="K54" s="50"/>
       <c r="L54" s="16"/>
       <c r="M54" s="16"/>
       <c r="N54" s="12"/>
     </row>
     <row r="55" spans="1:14" s="1" customFormat="1">
       <c r="A55" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B55" s="28">
         <v>0</v>
       </c>
       <c r="C55" s="79">
         <v>0</v>
       </c>
       <c r="D55" s="23">
         <v>1</v>
       </c>
       <c r="E55" s="23">
         <v>1</v>
       </c>
-      <c r="F55" s="52"/>
+      <c r="F55" s="23">
+        <v>1</v>
+      </c>
       <c r="G55" s="50"/>
       <c r="H55" s="50"/>
       <c r="I55" s="58"/>
       <c r="J55" s="52"/>
       <c r="K55" s="50"/>
       <c r="L55" s="16"/>
       <c r="M55" s="16"/>
       <c r="N55" s="12"/>
     </row>
     <row r="56" spans="1:14" s="1" customFormat="1">
       <c r="A56" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="28">
         <v>1</v>
       </c>
       <c r="C56" s="79">
         <v>2</v>
       </c>
       <c r="D56" s="23">
         <v>3</v>
       </c>
       <c r="E56" s="23">
         <v>4</v>
       </c>
-      <c r="F56" s="52"/>
+      <c r="F56" s="23">
+        <v>5</v>
+      </c>
       <c r="G56" s="50"/>
       <c r="H56" s="50"/>
       <c r="I56" s="58"/>
       <c r="J56" s="52"/>
       <c r="K56" s="50"/>
       <c r="L56" s="16"/>
       <c r="M56" s="16"/>
       <c r="N56" s="12"/>
     </row>
     <row r="57" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A57" s="48" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="21"/>
       <c r="C57" s="21"/>
       <c r="D57" s="21"/>
       <c r="E57" s="21"/>
-      <c r="F57" s="14"/>
+      <c r="F57" s="21"/>
       <c r="G57" s="21"/>
       <c r="H57" s="14"/>
       <c r="J57" s="14"/>
       <c r="K57" s="21"/>
       <c r="L57" s="14"/>
       <c r="M57" s="14"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="1:14" s="1" customFormat="1">
       <c r="A58" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="28">
         <v>1</v>
       </c>
       <c r="C58" s="79">
         <v>2</v>
       </c>
       <c r="D58" s="23">
         <v>4</v>
       </c>
       <c r="E58" s="23">
         <v>5</v>
       </c>
-      <c r="F58" s="52"/>
+      <c r="F58" s="23">
+        <v>6</v>
+      </c>
       <c r="G58" s="50"/>
       <c r="H58" s="50"/>
       <c r="I58" s="58"/>
       <c r="J58" s="52"/>
       <c r="K58" s="50"/>
       <c r="L58" s="16"/>
       <c r="M58" s="16"/>
       <c r="N58" s="12"/>
     </row>
     <row r="59" spans="1:14" s="1" customFormat="1">
       <c r="A59" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="28">
         <v>0</v>
       </c>
       <c r="C59" s="79">
         <v>0</v>
       </c>
       <c r="D59" s="23">
         <v>1</v>
       </c>
       <c r="E59" s="23">
         <v>1</v>
       </c>
-      <c r="F59" s="52"/>
+      <c r="F59" s="23">
+        <v>1</v>
+      </c>
       <c r="G59" s="50"/>
       <c r="H59" s="50"/>
       <c r="I59" s="58"/>
       <c r="J59" s="52"/>
       <c r="K59" s="50"/>
       <c r="L59" s="16"/>
       <c r="M59" s="16"/>
       <c r="N59" s="12"/>
     </row>
     <row r="60" spans="1:14" s="1" customFormat="1">
       <c r="A60" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B60" s="28">
         <v>1</v>
       </c>
       <c r="C60" s="79">
         <v>2</v>
       </c>
       <c r="D60" s="23">
         <v>3</v>
       </c>
       <c r="E60" s="23">
         <v>4</v>
       </c>
-      <c r="F60" s="52"/>
+      <c r="F60" s="23">
+        <v>5</v>
+      </c>
       <c r="G60" s="50"/>
       <c r="H60" s="50"/>
       <c r="I60" s="58"/>
       <c r="J60" s="52"/>
       <c r="K60" s="50"/>
       <c r="L60" s="16"/>
       <c r="M60" s="16"/>
       <c r="N60" s="12"/>
     </row>
     <row r="61" spans="1:14" s="1" customFormat="1" ht="36.75" customHeight="1">
       <c r="A61" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
-      <c r="F61" s="14"/>
+      <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="21"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="12"/>
     </row>
     <row r="62" spans="1:14" s="1" customFormat="1">
       <c r="A62" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="50">
         <v>20</v>
       </c>
       <c r="C62" s="79">
         <v>34</v>
       </c>
       <c r="D62" s="23">
         <v>49</v>
       </c>
       <c r="E62" s="23">
         <v>64</v>
       </c>
-      <c r="F62" s="52"/>
+      <c r="F62" s="23">
+        <v>77</v>
+      </c>
       <c r="G62" s="50"/>
       <c r="H62" s="50"/>
       <c r="I62" s="61"/>
       <c r="J62" s="52"/>
       <c r="K62" s="50"/>
       <c r="L62" s="16"/>
       <c r="M62" s="16"/>
       <c r="N62" s="12"/>
     </row>
     <row r="63" spans="1:14" s="1" customFormat="1">
       <c r="A63" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B63" s="50">
         <v>20</v>
       </c>
       <c r="C63" s="79">
         <v>34</v>
       </c>
       <c r="D63" s="23">
         <v>49</v>
       </c>
       <c r="E63" s="23">
         <v>64</v>
       </c>
-      <c r="F63" s="52"/>
+      <c r="F63" s="23">
+        <v>77</v>
+      </c>
       <c r="G63" s="50"/>
       <c r="H63" s="50"/>
       <c r="I63" s="61"/>
       <c r="J63" s="52"/>
       <c r="K63" s="50"/>
       <c r="L63" s="16"/>
       <c r="M63" s="16"/>
       <c r="N63" s="12"/>
     </row>
     <row r="64" spans="1:14" s="1" customFormat="1" ht="21.75" customHeight="1">
       <c r="A64" s="48" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="14"/>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
-      <c r="F64" s="14"/>
+      <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="14"/>
       <c r="I64" s="58"/>
       <c r="J64" s="14"/>
       <c r="K64" s="21"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
       <c r="N64" s="12"/>
     </row>
     <row r="65" spans="1:14" s="1" customFormat="1">
       <c r="A65" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="50">
         <v>20</v>
       </c>
       <c r="C65" s="79">
         <v>34</v>
       </c>
       <c r="D65" s="23">
         <v>49</v>
       </c>
       <c r="E65" s="23">
         <v>64</v>
       </c>
-      <c r="F65" s="52"/>
+      <c r="F65" s="23">
+        <v>77</v>
+      </c>
       <c r="G65" s="50"/>
       <c r="H65" s="50"/>
       <c r="I65" s="62"/>
       <c r="J65" s="52"/>
       <c r="K65" s="50"/>
       <c r="L65" s="16"/>
       <c r="M65" s="16"/>
       <c r="N65" s="12"/>
     </row>
     <row r="66" spans="1:14" s="1" customFormat="1">
       <c r="A66" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B66" s="50">
         <v>20</v>
       </c>
       <c r="C66" s="79">
         <v>34</v>
       </c>
       <c r="D66" s="23">
         <v>49</v>
       </c>
       <c r="E66" s="23">
         <v>64</v>
       </c>
-      <c r="F66" s="52"/>
+      <c r="F66" s="23">
+        <v>77</v>
+      </c>
       <c r="G66" s="50"/>
       <c r="H66" s="50"/>
       <c r="I66" s="62"/>
       <c r="J66" s="52"/>
       <c r="K66" s="50"/>
       <c r="L66" s="16"/>
       <c r="M66" s="16"/>
       <c r="N66" s="12"/>
     </row>
     <row r="67" spans="1:14" s="1" customFormat="1">
       <c r="A67" s="46" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="21"/>
       <c r="C67" s="21"/>
       <c r="D67" s="21"/>
       <c r="E67" s="21"/>
-      <c r="F67" s="14"/>
+      <c r="F67" s="21"/>
       <c r="G67" s="21"/>
       <c r="H67" s="14"/>
       <c r="I67" s="58"/>
       <c r="J67" s="14"/>
       <c r="K67" s="21"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
       <c r="N67" s="12"/>
     </row>
     <row r="68" spans="1:14" s="1" customFormat="1">
       <c r="A68" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="50">
         <v>1157</v>
       </c>
       <c r="C68" s="79">
         <v>2386</v>
       </c>
       <c r="D68" s="23">
         <v>3615</v>
       </c>
       <c r="E68" s="23">
         <v>4844</v>
       </c>
-      <c r="F68" s="52"/>
+      <c r="F68" s="23">
+        <v>6093</v>
+      </c>
       <c r="G68" s="50"/>
       <c r="H68" s="50"/>
       <c r="I68" s="63"/>
       <c r="J68" s="52"/>
       <c r="K68" s="50"/>
       <c r="L68" s="16"/>
       <c r="M68" s="16"/>
       <c r="N68" s="12"/>
     </row>
     <row r="69" spans="1:14" s="1" customFormat="1">
       <c r="A69" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B69" s="50">
         <v>349</v>
       </c>
       <c r="C69" s="79">
         <v>771</v>
       </c>
       <c r="D69" s="23">
         <v>1194</v>
       </c>
       <c r="E69" s="23">
         <v>1616</v>
       </c>
-      <c r="F69" s="52"/>
+      <c r="F69" s="23">
+        <v>2057</v>
+      </c>
       <c r="G69" s="50"/>
       <c r="H69" s="50"/>
       <c r="I69" s="63"/>
       <c r="J69" s="52"/>
       <c r="K69" s="50"/>
       <c r="L69" s="16"/>
       <c r="M69" s="16"/>
       <c r="N69" s="12"/>
     </row>
     <row r="70" spans="1:14" s="1" customFormat="1">
       <c r="A70" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B70" s="50">
         <v>6</v>
       </c>
       <c r="C70" s="79">
         <v>13</v>
       </c>
       <c r="D70" s="23">
         <v>19</v>
       </c>
       <c r="E70" s="23">
         <v>25</v>
       </c>
-      <c r="F70" s="52"/>
+      <c r="F70" s="23">
+        <v>32</v>
+      </c>
       <c r="G70" s="50"/>
       <c r="H70" s="50"/>
       <c r="I70" s="63"/>
       <c r="J70" s="52"/>
       <c r="K70" s="50"/>
       <c r="L70" s="16"/>
       <c r="M70" s="16"/>
       <c r="N70" s="12"/>
     </row>
     <row r="71" spans="1:14" s="1" customFormat="1">
       <c r="A71" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="50">
         <v>119</v>
       </c>
       <c r="C71" s="79">
         <v>238</v>
       </c>
       <c r="D71" s="23">
         <v>357</v>
       </c>
       <c r="E71" s="23">
         <v>477</v>
       </c>
-      <c r="F71" s="52"/>
+      <c r="F71" s="23">
+        <v>596</v>
+      </c>
       <c r="G71" s="50"/>
       <c r="H71" s="50"/>
       <c r="I71" s="63"/>
       <c r="J71" s="52"/>
       <c r="K71" s="50"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
       <c r="N71" s="12"/>
     </row>
     <row r="72" spans="1:14" s="1" customFormat="1">
       <c r="A72" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="50">
         <v>74</v>
       </c>
       <c r="C72" s="79">
         <v>149</v>
       </c>
       <c r="D72" s="23">
         <v>223</v>
       </c>
       <c r="E72" s="23">
         <v>297</v>
       </c>
-      <c r="F72" s="52"/>
+      <c r="F72" s="23">
+        <v>371</v>
+      </c>
       <c r="G72" s="50"/>
       <c r="H72" s="50"/>
       <c r="I72" s="63"/>
       <c r="J72" s="52"/>
       <c r="K72" s="50"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="12"/>
     </row>
     <row r="73" spans="1:14" s="1" customFormat="1">
       <c r="A73" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B73" s="50">
         <v>83</v>
       </c>
       <c r="C73" s="79">
         <v>166</v>
       </c>
       <c r="D73" s="23">
         <v>249</v>
       </c>
       <c r="E73" s="23">
         <v>332</v>
       </c>
-      <c r="F73" s="52"/>
+      <c r="F73" s="23">
+        <v>415</v>
+      </c>
       <c r="G73" s="50"/>
       <c r="H73" s="50"/>
       <c r="I73" s="63"/>
       <c r="J73" s="52"/>
       <c r="K73" s="50"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
       <c r="N73" s="12"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1">
       <c r="A74" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B74" s="50">
         <v>234</v>
       </c>
       <c r="C74" s="79">
         <v>470</v>
       </c>
       <c r="D74" s="23">
         <v>705</v>
       </c>
       <c r="E74" s="23">
         <v>940</v>
       </c>
-      <c r="F74" s="52"/>
+      <c r="F74" s="23">
+        <v>1176</v>
+      </c>
       <c r="G74" s="50"/>
       <c r="H74" s="50"/>
       <c r="I74" s="63"/>
       <c r="J74" s="52"/>
       <c r="K74" s="50"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="12"/>
     </row>
     <row r="75" spans="1:14" s="1" customFormat="1">
       <c r="A75" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B75" s="50">
         <v>73</v>
       </c>
       <c r="C75" s="79">
         <v>146</v>
       </c>
       <c r="D75" s="23">
         <v>220</v>
       </c>
       <c r="E75" s="23">
         <v>293</v>
       </c>
-      <c r="F75" s="52"/>
+      <c r="F75" s="23">
+        <v>367</v>
+      </c>
       <c r="G75" s="50"/>
       <c r="H75" s="50"/>
       <c r="I75" s="63"/>
       <c r="J75" s="52"/>
       <c r="K75" s="50"/>
       <c r="L75" s="16"/>
       <c r="M75" s="16"/>
       <c r="N75" s="12"/>
     </row>
     <row r="76" spans="1:14" s="1" customFormat="1">
       <c r="A76" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="50">
         <v>54</v>
       </c>
       <c r="C76" s="79">
         <v>106</v>
       </c>
       <c r="D76" s="23">
         <v>158</v>
       </c>
       <c r="E76" s="23">
         <v>210</v>
       </c>
-      <c r="F76" s="52"/>
+      <c r="F76" s="23">
+        <v>261</v>
+      </c>
       <c r="G76" s="50"/>
       <c r="H76" s="50"/>
       <c r="I76" s="63"/>
       <c r="J76" s="52"/>
       <c r="K76" s="50"/>
       <c r="L76" s="16"/>
       <c r="M76" s="16"/>
       <c r="N76" s="12"/>
     </row>
     <row r="77" spans="1:14" s="1" customFormat="1">
       <c r="A77" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="50">
         <v>164</v>
       </c>
       <c r="C77" s="79">
         <v>327</v>
       </c>
       <c r="D77" s="23">
         <v>491</v>
       </c>
       <c r="E77" s="23">
         <v>654</v>
       </c>
-      <c r="F77" s="52"/>
+      <c r="F77" s="23">
+        <v>818</v>
+      </c>
       <c r="G77" s="50"/>
       <c r="H77" s="50"/>
       <c r="I77" s="63"/>
       <c r="J77" s="52"/>
       <c r="K77" s="50"/>
       <c r="L77" s="16"/>
       <c r="M77" s="16"/>
       <c r="N77" s="12"/>
     </row>
     <row r="78" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A78" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B78" s="21"/>
       <c r="C78" s="21"/>
       <c r="D78" s="21"/>
       <c r="E78" s="21"/>
       <c r="F78" s="21"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
       <c r="I78" s="58"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="21"/>
       <c r="M78" s="14"/>
       <c r="N78" s="12"/>
     </row>
     <row r="79" spans="1:14" s="1" customFormat="1">
       <c r="A79" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="50">
         <v>13213</v>
       </c>
       <c r="C79" s="79">
         <v>31149</v>
       </c>
       <c r="D79" s="23">
         <v>49843</v>
       </c>
       <c r="E79" s="23">
         <v>64359</v>
       </c>
-      <c r="F79" s="52"/>
+      <c r="F79" s="23">
+        <v>77119</v>
+      </c>
       <c r="G79" s="50"/>
       <c r="H79" s="50"/>
       <c r="I79" s="64"/>
       <c r="J79" s="52"/>
       <c r="K79" s="50"/>
       <c r="L79" s="24"/>
       <c r="M79" s="25"/>
       <c r="N79" s="12"/>
     </row>
     <row r="80" spans="1:14" s="1" customFormat="1">
       <c r="A80" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B80" s="50">
         <v>3282</v>
       </c>
       <c r="C80" s="79">
         <v>10849</v>
       </c>
       <c r="D80" s="23">
         <v>19174</v>
       </c>
       <c r="E80" s="23">
         <v>23322</v>
       </c>
-      <c r="F80" s="52"/>
+      <c r="F80" s="23">
+        <v>26059</v>
+      </c>
       <c r="G80" s="50"/>
       <c r="H80" s="50"/>
       <c r="I80" s="64"/>
       <c r="J80" s="52"/>
       <c r="K80" s="50"/>
       <c r="L80" s="24"/>
       <c r="M80" s="25"/>
       <c r="N80" s="12"/>
     </row>
     <row r="81" spans="1:14" s="1" customFormat="1">
       <c r="A81" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="50">
         <v>1551</v>
       </c>
       <c r="C81" s="79">
         <v>3808</v>
       </c>
       <c r="D81" s="23">
         <v>6065</v>
       </c>
       <c r="E81" s="23">
         <v>8322</v>
       </c>
-      <c r="F81" s="52"/>
+      <c r="F81" s="23">
+        <v>9907</v>
+      </c>
       <c r="G81" s="50"/>
       <c r="H81" s="50"/>
       <c r="I81" s="64"/>
       <c r="J81" s="52"/>
       <c r="K81" s="50"/>
       <c r="L81" s="24"/>
       <c r="M81" s="25"/>
       <c r="N81" s="12"/>
     </row>
     <row r="82" spans="1:14" s="1" customFormat="1">
       <c r="A82" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B82" s="50">
         <v>242</v>
       </c>
       <c r="C82" s="79">
         <v>619</v>
       </c>
       <c r="D82" s="23">
         <v>997</v>
       </c>
       <c r="E82" s="23">
         <v>1374</v>
       </c>
-      <c r="F82" s="52"/>
+      <c r="F82" s="23">
+        <v>1834</v>
+      </c>
       <c r="G82" s="50"/>
       <c r="H82" s="50"/>
       <c r="I82" s="64"/>
       <c r="J82" s="52"/>
       <c r="K82" s="50"/>
       <c r="L82" s="24"/>
       <c r="M82" s="25"/>
       <c r="N82" s="12"/>
     </row>
     <row r="83" spans="1:14" s="1" customFormat="1">
       <c r="A83" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B83" s="50">
         <v>3435</v>
       </c>
       <c r="C83" s="79">
         <v>5999</v>
       </c>
       <c r="D83" s="23">
         <v>8564</v>
       </c>
       <c r="E83" s="23">
         <v>11129</v>
       </c>
-      <c r="F83" s="52"/>
+      <c r="F83" s="23">
+        <v>12077</v>
+      </c>
       <c r="G83" s="50"/>
       <c r="H83" s="50"/>
       <c r="I83" s="64"/>
       <c r="J83" s="52"/>
       <c r="K83" s="50"/>
       <c r="L83" s="24"/>
       <c r="M83" s="25"/>
       <c r="N83" s="12"/>
     </row>
     <row r="84" spans="1:14" s="1" customFormat="1">
       <c r="A84" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B84" s="50">
         <v>966</v>
       </c>
       <c r="C84" s="79">
         <v>1599</v>
       </c>
       <c r="D84" s="23">
         <v>2232</v>
       </c>
       <c r="E84" s="23">
         <v>2865</v>
       </c>
-      <c r="F84" s="52"/>
+      <c r="F84" s="23">
+        <v>6057</v>
+      </c>
       <c r="G84" s="50"/>
       <c r="H84" s="50"/>
       <c r="I84" s="64"/>
       <c r="J84" s="52"/>
       <c r="K84" s="50"/>
       <c r="L84" s="24"/>
       <c r="M84" s="25"/>
       <c r="N84" s="12"/>
     </row>
     <row r="85" spans="1:14" s="1" customFormat="1">
       <c r="A85" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="50">
         <v>2851</v>
       </c>
       <c r="C85" s="79">
         <v>6498</v>
       </c>
       <c r="D85" s="23">
         <v>10146</v>
       </c>
       <c r="E85" s="23">
         <v>13794</v>
       </c>
-      <c r="F85" s="52"/>
+      <c r="F85" s="23">
+        <v>16743</v>
+      </c>
       <c r="G85" s="50"/>
       <c r="H85" s="50"/>
       <c r="I85" s="64"/>
       <c r="J85" s="52"/>
       <c r="K85" s="50"/>
       <c r="L85" s="24"/>
       <c r="M85" s="25"/>
       <c r="N85" s="12"/>
     </row>
     <row r="86" spans="1:14" s="1" customFormat="1">
       <c r="A86" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="50">
         <v>888</v>
       </c>
       <c r="C86" s="79">
         <v>1777</v>
       </c>
       <c r="D86" s="23">
         <v>2665</v>
       </c>
       <c r="E86" s="23">
         <v>3553</v>
       </c>
-      <c r="F86" s="52"/>
+      <c r="F86" s="23">
+        <v>4441</v>
+      </c>
       <c r="G86" s="50"/>
       <c r="H86" s="50"/>
       <c r="I86" s="64"/>
       <c r="J86" s="52"/>
       <c r="K86" s="50"/>
       <c r="L86" s="24"/>
       <c r="M86" s="25"/>
       <c r="N86" s="12"/>
     </row>
     <row r="87" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A87" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="21"/>
       <c r="C87" s="21"/>
       <c r="D87" s="50"/>
       <c r="E87" s="23"/>
-      <c r="F87" s="12"/>
+      <c r="F87" s="45"/>
       <c r="G87" s="21"/>
       <c r="H87" s="14"/>
       <c r="I87" s="58"/>
       <c r="J87" s="14"/>
       <c r="K87" s="21"/>
       <c r="L87" s="14"/>
       <c r="M87" s="14"/>
       <c r="N87" s="12"/>
     </row>
     <row r="88" spans="1:14" s="1" customFormat="1">
       <c r="A88" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B88" s="50">
         <v>7</v>
       </c>
       <c r="C88" s="79">
         <v>15</v>
       </c>
       <c r="D88" s="23">
         <v>22</v>
       </c>
       <c r="E88" s="23">
         <v>29</v>
       </c>
-      <c r="F88" s="52"/>
+      <c r="F88" s="87">
+        <v>36</v>
+      </c>
       <c r="G88" s="50"/>
       <c r="H88" s="50"/>
       <c r="I88" s="65"/>
       <c r="J88" s="52"/>
       <c r="K88" s="50"/>
       <c r="L88" s="16"/>
       <c r="M88" s="16"/>
       <c r="N88" s="12"/>
     </row>
     <row r="89" spans="1:14" s="1" customFormat="1">
       <c r="A89" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B89" s="50">
         <v>1</v>
       </c>
       <c r="C89" s="79">
         <v>2</v>
       </c>
       <c r="D89" s="23">
         <v>3</v>
       </c>
       <c r="E89" s="23">
         <v>4</v>
       </c>
-      <c r="F89" s="52"/>
+      <c r="F89" s="87">
+        <v>5</v>
+      </c>
       <c r="G89" s="50"/>
       <c r="H89" s="50"/>
       <c r="I89" s="65"/>
       <c r="J89" s="52"/>
       <c r="K89" s="50"/>
       <c r="L89" s="16"/>
       <c r="M89" s="16"/>
       <c r="N89" s="12"/>
     </row>
     <row r="90" spans="1:14" s="1" customFormat="1">
       <c r="A90" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B90" s="50">
         <v>6</v>
       </c>
       <c r="C90" s="79">
         <v>13</v>
       </c>
       <c r="D90" s="23">
         <v>19</v>
       </c>
       <c r="E90" s="23">
         <v>25</v>
       </c>
-      <c r="F90" s="52"/>
+      <c r="F90" s="87">
+        <v>31</v>
+      </c>
       <c r="G90" s="50"/>
       <c r="H90" s="50"/>
       <c r="I90" s="65"/>
       <c r="J90" s="52"/>
       <c r="K90" s="50"/>
       <c r="L90" s="16"/>
       <c r="M90" s="16"/>
       <c r="N90" s="12"/>
     </row>
     <row r="91" spans="1:14" s="1" customFormat="1">
       <c r="A91" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B91" s="50">
         <v>0</v>
       </c>
       <c r="C91" s="79">
         <v>0</v>
       </c>
       <c r="D91" s="23">
         <v>0</v>
       </c>
       <c r="E91" s="23">
         <v>0</v>
       </c>
-      <c r="F91" s="28"/>
+      <c r="F91" s="87">
+        <v>0</v>
+      </c>
       <c r="G91" s="28"/>
       <c r="H91" s="50"/>
       <c r="I91" s="65"/>
       <c r="J91" s="52"/>
       <c r="K91" s="50"/>
       <c r="L91" s="16"/>
       <c r="M91" s="16"/>
       <c r="N91" s="12"/>
     </row>
     <row r="92" spans="1:14" s="1" customFormat="1">
       <c r="A92" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="45"/>
       <c r="C92" s="23"/>
       <c r="D92" s="21"/>
       <c r="E92" s="21"/>
-      <c r="F92" s="52"/>
+      <c r="F92" s="50"/>
       <c r="G92" s="21"/>
       <c r="H92" s="14"/>
       <c r="J92" s="14"/>
       <c r="K92" s="21"/>
       <c r="L92" s="14"/>
       <c r="M92" s="14"/>
       <c r="N92" s="12"/>
     </row>
     <row r="93" spans="1:14" s="1" customFormat="1">
       <c r="A93" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B93" s="50">
         <v>28851</v>
       </c>
       <c r="C93" s="79">
         <v>70350</v>
       </c>
       <c r="D93" s="23">
         <v>104621</v>
       </c>
       <c r="E93" s="23">
         <v>140493</v>
       </c>
-      <c r="F93" s="52"/>
+      <c r="F93" s="87">
+        <v>180203</v>
+      </c>
       <c r="G93" s="50"/>
       <c r="H93" s="50"/>
       <c r="I93" s="65"/>
       <c r="J93" s="52"/>
       <c r="K93" s="50"/>
       <c r="L93" s="16"/>
       <c r="M93" s="16"/>
       <c r="N93" s="12"/>
     </row>
     <row r="94" spans="1:14" s="1" customFormat="1">
       <c r="A94" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B94" s="28">
         <v>6209</v>
       </c>
       <c r="C94" s="79">
         <v>12208</v>
       </c>
       <c r="D94" s="23">
         <v>18863</v>
       </c>
       <c r="E94" s="23">
         <v>29596</v>
       </c>
-      <c r="F94" s="52"/>
+      <c r="F94" s="87">
+        <v>41317</v>
+      </c>
       <c r="G94" s="50"/>
       <c r="H94" s="50"/>
       <c r="I94" s="65"/>
       <c r="J94" s="52"/>
       <c r="K94" s="50"/>
       <c r="L94" s="16"/>
       <c r="M94" s="16"/>
       <c r="N94" s="12"/>
     </row>
     <row r="95" spans="1:14" s="1" customFormat="1">
       <c r="A95" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="50">
         <v>22642</v>
       </c>
       <c r="C95" s="79">
         <v>58142</v>
       </c>
       <c r="D95" s="23">
         <v>85758</v>
       </c>
       <c r="E95" s="23">
         <v>110897</v>
       </c>
-      <c r="F95" s="52"/>
+      <c r="F95" s="87">
+        <v>138886</v>
+      </c>
       <c r="G95" s="50"/>
       <c r="H95" s="50"/>
       <c r="I95" s="65"/>
       <c r="J95" s="52"/>
       <c r="K95" s="50"/>
       <c r="L95" s="16"/>
       <c r="M95" s="16"/>
       <c r="N95" s="12"/>
     </row>
     <row r="96" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A96" s="46" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="21"/>
       <c r="C96" s="21"/>
       <c r="D96" s="21"/>
       <c r="E96" s="21"/>
-      <c r="F96" s="14"/>
+      <c r="F96" s="21"/>
       <c r="G96" s="21"/>
       <c r="H96" s="14"/>
       <c r="I96" s="58"/>
       <c r="J96" s="14"/>
       <c r="K96" s="21"/>
       <c r="L96" s="14"/>
       <c r="M96" s="14"/>
       <c r="N96" s="12"/>
     </row>
     <row r="97" spans="1:14" s="1" customFormat="1">
       <c r="A97" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B97" s="50">
         <v>4</v>
       </c>
       <c r="C97" s="79">
         <v>9</v>
       </c>
       <c r="D97" s="23">
         <v>13</v>
       </c>
       <c r="E97" s="23">
         <v>18</v>
       </c>
-      <c r="F97" s="52"/>
+      <c r="F97" s="87">
+        <v>22</v>
+      </c>
       <c r="G97" s="50"/>
       <c r="H97" s="50"/>
       <c r="I97" s="66"/>
       <c r="J97" s="52"/>
       <c r="K97" s="50"/>
       <c r="L97" s="16"/>
       <c r="M97" s="16"/>
       <c r="N97" s="12"/>
     </row>
     <row r="98" spans="1:14" s="1" customFormat="1">
       <c r="A98" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B98" s="50">
         <v>3</v>
       </c>
       <c r="C98" s="79">
         <v>6</v>
       </c>
       <c r="D98" s="23">
         <v>9</v>
       </c>
       <c r="E98" s="23">
         <v>12</v>
       </c>
-      <c r="F98" s="52"/>
+      <c r="F98" s="87">
+        <v>15</v>
+      </c>
       <c r="G98" s="50"/>
       <c r="H98" s="50"/>
       <c r="I98" s="66"/>
       <c r="J98" s="52"/>
       <c r="K98" s="50"/>
       <c r="L98" s="16"/>
       <c r="M98" s="16"/>
       <c r="N98" s="12"/>
     </row>
     <row r="99" spans="1:14" s="1" customFormat="1">
       <c r="A99" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B99" s="50">
         <v>1</v>
       </c>
       <c r="C99" s="79">
         <v>2</v>
       </c>
       <c r="D99" s="23">
         <v>3</v>
       </c>
       <c r="E99" s="23">
         <v>4</v>
       </c>
-      <c r="F99" s="52"/>
+      <c r="F99" s="87">
+        <v>5</v>
+      </c>
       <c r="G99" s="50"/>
       <c r="H99" s="50"/>
       <c r="I99" s="66"/>
       <c r="J99" s="52"/>
       <c r="K99" s="50"/>
       <c r="L99" s="16"/>
       <c r="M99" s="16"/>
       <c r="N99" s="12"/>
     </row>
     <row r="100" spans="1:14" s="1" customFormat="1">
       <c r="A100" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B100" s="50">
         <v>1</v>
       </c>
       <c r="C100" s="79">
         <v>1</v>
       </c>
       <c r="D100" s="23">
         <v>2</v>
       </c>
       <c r="E100" s="23">
         <v>2</v>
       </c>
-      <c r="F100" s="52"/>
+      <c r="F100" s="87">
+        <v>3</v>
+      </c>
       <c r="G100" s="50"/>
       <c r="H100" s="50"/>
       <c r="I100" s="66"/>
       <c r="J100" s="52"/>
       <c r="K100" s="50"/>
       <c r="L100" s="16"/>
       <c r="M100" s="16"/>
       <c r="N100" s="12"/>
     </row>
     <row r="101" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A101" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B101" s="21"/>
       <c r="C101" s="21"/>
       <c r="D101" s="21"/>
       <c r="E101" s="21"/>
-      <c r="F101" s="14"/>
+      <c r="F101" s="21"/>
       <c r="G101" s="21"/>
       <c r="H101" s="14"/>
       <c r="I101" s="67"/>
       <c r="J101" s="14"/>
       <c r="K101" s="21"/>
       <c r="L101" s="14"/>
       <c r="M101" s="14"/>
       <c r="N101" s="12"/>
     </row>
     <row r="102" spans="1:14" s="1" customFormat="1">
       <c r="A102" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B102" s="51">
         <v>7.6</v>
       </c>
       <c r="C102" s="80">
         <v>14</v>
       </c>
       <c r="D102" s="44">
         <v>22.5</v>
       </c>
       <c r="E102" s="44">
         <v>33.299999999999997</v>
       </c>
-      <c r="F102" s="53"/>
+      <c r="F102" s="88">
+        <v>69.099999999999994</v>
+      </c>
       <c r="G102" s="51"/>
       <c r="H102" s="51"/>
       <c r="I102" s="69"/>
       <c r="J102" s="53"/>
       <c r="K102" s="51"/>
       <c r="L102" s="27"/>
       <c r="M102" s="27"/>
       <c r="N102" s="12"/>
     </row>
     <row r="103" spans="1:14" s="1" customFormat="1">
       <c r="A103" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B103" s="51">
         <v>7.6</v>
       </c>
       <c r="C103" s="80">
         <v>13.9</v>
       </c>
       <c r="D103" s="44">
         <v>22.4</v>
       </c>
       <c r="E103" s="44">
         <v>33</v>
       </c>
-      <c r="F103" s="53"/>
+      <c r="F103" s="88">
+        <v>43.7</v>
+      </c>
       <c r="G103" s="51"/>
       <c r="H103" s="51"/>
       <c r="I103" s="69"/>
       <c r="J103" s="53"/>
       <c r="K103" s="51"/>
       <c r="L103" s="27"/>
       <c r="M103" s="27"/>
       <c r="N103" s="12"/>
     </row>
     <row r="104" spans="1:14" s="1" customFormat="1">
       <c r="A104" s="17" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B104" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="C104" s="80">
-[...8 lines deleted...]
-      <c r="F104" s="53"/>
+      <c r="C104" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="D104" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="E104" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="F104" s="88">
+        <v>15.7</v>
+      </c>
       <c r="G104" s="51"/>
       <c r="H104" s="51"/>
-      <c r="I104" s="69"/>
+      <c r="I104" s="71"/>
       <c r="J104" s="53"/>
       <c r="K104" s="51"/>
       <c r="L104" s="27"/>
       <c r="M104" s="27"/>
       <c r="N104" s="12"/>
     </row>
     <row r="105" spans="1:14" s="1" customFormat="1">
-      <c r="A105" s="46" t="s">
-[...13 lines deleted...]
-      <c r="M105" s="14"/>
+      <c r="A105" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B105" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="C105" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="D105" s="44">
+        <v>0.1</v>
+      </c>
+      <c r="E105" s="44">
+        <v>0.3</v>
+      </c>
+      <c r="F105" s="88">
+        <v>0.4</v>
+      </c>
+      <c r="G105" s="51"/>
+      <c r="H105" s="51"/>
+      <c r="I105" s="69"/>
+      <c r="J105" s="53"/>
+      <c r="K105" s="51"/>
+      <c r="L105" s="27"/>
+      <c r="M105" s="27"/>
       <c r="N105" s="12"/>
     </row>
     <row r="106" spans="1:14" s="1" customFormat="1">
-      <c r="A106" s="15" t="s">
-[...14 lines deleted...]
-      <c r="F106" s="53"/>
+      <c r="A106" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B106" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="C106" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="D106" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="E106" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="F106" s="88">
+        <v>9.3000000000000007</v>
+      </c>
       <c r="G106" s="51"/>
       <c r="H106" s="51"/>
-      <c r="I106" s="68"/>
+      <c r="I106" s="71"/>
       <c r="J106" s="53"/>
       <c r="K106" s="51"/>
       <c r="L106" s="27"/>
       <c r="M106" s="27"/>
       <c r="N106" s="12"/>
     </row>
     <row r="107" spans="1:14" s="1" customFormat="1">
-      <c r="A107" s="17" t="s">
+      <c r="A107" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="B107" s="21"/>
+      <c r="C107" s="21"/>
+      <c r="D107" s="21"/>
+      <c r="E107" s="21"/>
+      <c r="F107" s="21"/>
+      <c r="G107" s="21"/>
+      <c r="H107" s="14"/>
+      <c r="I107" s="59"/>
+      <c r="J107" s="14"/>
+      <c r="K107" s="21"/>
+      <c r="L107" s="14"/>
+      <c r="M107" s="14"/>
+      <c r="N107" s="12"/>
+    </row>
+    <row r="108" spans="1:14" s="1" customFormat="1">
+      <c r="A108" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B108" s="77">
+        <v>1.3</v>
+      </c>
+      <c r="C108" s="80">
+        <v>2.8</v>
+      </c>
+      <c r="D108" s="44">
+        <v>4.8</v>
+      </c>
+      <c r="E108" s="44">
+        <v>7.8</v>
+      </c>
+      <c r="F108" s="88">
+        <v>10.3</v>
+      </c>
+      <c r="G108" s="51"/>
+      <c r="H108" s="51"/>
+      <c r="I108" s="68"/>
+      <c r="J108" s="53"/>
+      <c r="K108" s="51"/>
+      <c r="L108" s="27"/>
+      <c r="M108" s="27"/>
+      <c r="N108" s="12"/>
+    </row>
+    <row r="109" spans="1:14" s="1" customFormat="1">
+      <c r="A109" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B107" s="77">
+      <c r="B109" s="77">
         <v>1.3</v>
       </c>
-      <c r="C107" s="80">
+      <c r="C109" s="80">
         <v>2.8</v>
       </c>
-      <c r="D107" s="44">
+      <c r="D109" s="44">
         <v>4.8</v>
       </c>
-      <c r="E107" s="44">
+      <c r="E109" s="44">
         <v>7.8</v>
       </c>
-      <c r="F107" s="53"/>
-[...43 lines deleted...]
-      <c r="F109" s="53"/>
+      <c r="F109" s="88">
+        <v>10.3</v>
+      </c>
       <c r="G109" s="51"/>
       <c r="H109" s="51"/>
-      <c r="I109" s="70"/>
+      <c r="I109" s="68"/>
       <c r="J109" s="53"/>
       <c r="K109" s="51"/>
       <c r="L109" s="27"/>
       <c r="M109" s="27"/>
       <c r="N109" s="12"/>
     </row>
-    <row r="110" spans="1:14" s="1" customFormat="1">
-[...22 lines deleted...]
-      <c r="M110" s="27"/>
+    <row r="110" spans="1:14" s="1" customFormat="1" ht="52.2">
+      <c r="A110" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B110" s="21"/>
+      <c r="C110" s="21"/>
+      <c r="D110" s="21"/>
+      <c r="E110" s="21"/>
+      <c r="F110" s="21"/>
+      <c r="G110" s="21"/>
+      <c r="H110" s="14"/>
+      <c r="I110" s="59"/>
+      <c r="J110" s="14"/>
+      <c r="K110" s="14"/>
+      <c r="L110" s="14"/>
+      <c r="M110" s="14"/>
       <c r="N110" s="12"/>
     </row>
     <row r="111" spans="1:14" s="1" customFormat="1">
-      <c r="A111" s="17" t="s">
-        <v>32</v>
+      <c r="A111" s="15" t="s">
+        <v>28</v>
       </c>
       <c r="B111" s="51">
-        <v>0.1</v>
+        <v>4.5</v>
       </c>
       <c r="C111" s="80">
-        <v>1.2</v>
+        <v>19.3</v>
       </c>
       <c r="D111" s="44">
-        <v>2.2999999999999998</v>
+        <v>34.1</v>
       </c>
       <c r="E111" s="44">
-        <v>3.4</v>
-[...1 lines deleted...]
-      <c r="F111" s="53"/>
+        <v>49</v>
+      </c>
+      <c r="F111" s="88">
+        <v>52.8</v>
+      </c>
       <c r="G111" s="51"/>
       <c r="H111" s="51"/>
       <c r="I111" s="70"/>
       <c r="J111" s="53"/>
       <c r="K111" s="51"/>
       <c r="L111" s="27"/>
       <c r="M111" s="27"/>
       <c r="N111" s="12"/>
     </row>
     <row r="112" spans="1:14" s="1" customFormat="1">
       <c r="A112" s="17" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B112" s="51">
-        <v>0.1</v>
+        <v>3.9</v>
       </c>
       <c r="C112" s="80">
-        <v>0.1</v>
+        <v>17.100000000000001</v>
       </c>
       <c r="D112" s="44">
-        <v>0.2</v>
+        <v>30.4</v>
       </c>
       <c r="E112" s="44">
-        <v>0.2</v>
-[...1 lines deleted...]
-      <c r="F112" s="53"/>
+        <v>43.6</v>
+      </c>
+      <c r="F112" s="88">
+        <v>46.2</v>
+      </c>
       <c r="G112" s="51"/>
       <c r="H112" s="51"/>
       <c r="I112" s="70"/>
       <c r="J112" s="53"/>
       <c r="K112" s="51"/>
       <c r="L112" s="27"/>
       <c r="M112" s="27"/>
       <c r="N112" s="12"/>
     </row>
     <row r="113" spans="1:14" s="1" customFormat="1">
       <c r="A113" s="17" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B113" s="51">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="C113" s="80">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="D113" s="44">
-        <v>1.3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="E113" s="44">
-        <v>1.8</v>
-[...1 lines deleted...]
-      <c r="F113" s="53"/>
+        <v>3.4</v>
+      </c>
+      <c r="F113" s="88">
+        <v>4.2</v>
+      </c>
       <c r="G113" s="51"/>
       <c r="H113" s="51"/>
       <c r="I113" s="70"/>
       <c r="J113" s="53"/>
       <c r="K113" s="51"/>
       <c r="L113" s="27"/>
       <c r="M113" s="27"/>
       <c r="N113" s="12"/>
     </row>
-    <row r="114" spans="1:14" s="1" customFormat="1" ht="21.6">
-[...14 lines deleted...]
-      <c r="M114" s="14"/>
+    <row r="114" spans="1:14" s="1" customFormat="1">
+      <c r="A114" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B114" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="C114" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="D114" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="E114" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="F114" s="88">
+        <v>0.3</v>
+      </c>
+      <c r="G114" s="51"/>
+      <c r="H114" s="51"/>
+      <c r="I114" s="70"/>
+      <c r="J114" s="53"/>
+      <c r="K114" s="51"/>
+      <c r="L114" s="27"/>
+      <c r="M114" s="27"/>
       <c r="N114" s="12"/>
     </row>
     <row r="115" spans="1:14" s="1" customFormat="1">
-      <c r="A115" s="15" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="A115" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B115" s="51">
+        <v>0.4</v>
       </c>
       <c r="C115" s="80">
-        <v>139</v>
+        <v>0.9</v>
       </c>
       <c r="D115" s="44">
-        <v>234</v>
+        <v>1.3</v>
       </c>
       <c r="E115" s="44">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="F115" s="53"/>
+        <v>1.8</v>
+      </c>
+      <c r="F115" s="88">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="G115" s="51"/>
       <c r="H115" s="51"/>
-      <c r="I115" s="71"/>
+      <c r="I115" s="70"/>
       <c r="J115" s="53"/>
       <c r="K115" s="51"/>
       <c r="L115" s="27"/>
       <c r="M115" s="27"/>
       <c r="N115" s="12"/>
     </row>
-    <row r="116" spans="1:14" s="1" customFormat="1">
-      <c r="A116" s="17" t="s">
+    <row r="116" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A116" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B116" s="21"/>
+      <c r="C116" s="44"/>
+      <c r="D116" s="21"/>
+      <c r="E116" s="21"/>
+      <c r="F116" s="21"/>
+      <c r="G116" s="21"/>
+      <c r="H116" s="14"/>
+      <c r="I116" s="58"/>
+      <c r="J116" s="14"/>
+      <c r="K116" s="21"/>
+      <c r="L116" s="14"/>
+      <c r="M116" s="14"/>
+      <c r="N116" s="12"/>
+    </row>
+    <row r="117" spans="1:14" s="1" customFormat="1">
+      <c r="A117" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B117" s="77">
+        <v>39</v>
+      </c>
+      <c r="C117" s="80">
+        <v>139</v>
+      </c>
+      <c r="D117" s="44">
+        <v>234</v>
+      </c>
+      <c r="E117" s="44">
+        <v>361</v>
+      </c>
+      <c r="F117" s="88">
+        <v>481</v>
+      </c>
+      <c r="G117" s="51"/>
+      <c r="H117" s="51"/>
+      <c r="I117" s="71"/>
+      <c r="J117" s="53"/>
+      <c r="K117" s="51"/>
+      <c r="L117" s="27"/>
+      <c r="M117" s="27"/>
+      <c r="N117" s="12"/>
+    </row>
+    <row r="118" spans="1:14" s="1" customFormat="1">
+      <c r="A118" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B116" s="77">
+      <c r="B118" s="77">
         <v>39</v>
       </c>
-      <c r="C116" s="80">
+      <c r="C118" s="80">
         <v>139</v>
       </c>
-      <c r="D116" s="44">
+      <c r="D118" s="44">
         <v>234</v>
       </c>
-      <c r="E116" s="44">
+      <c r="E118" s="44">
         <v>361</v>
       </c>
-      <c r="F116" s="53"/>
-[...10 lines deleted...]
-      <c r="A117" s="46" t="s">
+      <c r="F118" s="88">
+        <v>481</v>
+      </c>
+      <c r="G118" s="51"/>
+      <c r="H118" s="51"/>
+      <c r="I118" s="71"/>
+      <c r="J118" s="53"/>
+      <c r="K118" s="51"/>
+      <c r="L118" s="27"/>
+      <c r="M118" s="27"/>
+      <c r="N118" s="12"/>
+    </row>
+    <row r="119" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A119" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="B117" s="21"/>
-[...14 lines deleted...]
-      <c r="A118" s="15" t="s">
+      <c r="B119" s="21"/>
+      <c r="C119" s="21"/>
+      <c r="D119" s="21"/>
+      <c r="E119" s="21"/>
+      <c r="F119" s="21"/>
+      <c r="G119" s="21"/>
+      <c r="H119" s="14"/>
+      <c r="I119" s="59"/>
+      <c r="J119" s="14"/>
+      <c r="K119" s="21"/>
+      <c r="L119" s="14"/>
+      <c r="M119" s="14"/>
+      <c r="N119" s="12"/>
+    </row>
+    <row r="120" spans="1:14" s="1" customFormat="1">
+      <c r="A120" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B118" s="50">
+      <c r="B120" s="50">
         <v>4206</v>
       </c>
-      <c r="C118" s="79">
+      <c r="C120" s="79">
         <v>7729</v>
       </c>
-      <c r="D118" s="23">
+      <c r="D120" s="23">
         <v>11251</v>
       </c>
-      <c r="E118" s="23">
+      <c r="E120" s="23">
         <v>14774</v>
       </c>
-      <c r="F118" s="52"/>
-[...51 lines deleted...]
-      <c r="F120" s="52"/>
+      <c r="F120" s="87">
+        <v>19437</v>
+      </c>
       <c r="G120" s="50"/>
       <c r="H120" s="50"/>
       <c r="I120" s="72"/>
       <c r="J120" s="52"/>
       <c r="K120" s="50"/>
       <c r="L120" s="16"/>
       <c r="M120" s="16"/>
       <c r="N120" s="12"/>
     </row>
-    <row r="121" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="121" spans="1:14" s="1" customFormat="1">
       <c r="A121" s="17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B121" s="50">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="C121" s="79">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="D121" s="23">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="E121" s="23">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="F121" s="52"/>
+        <v>200</v>
+      </c>
+      <c r="F121" s="87">
+        <v>250</v>
+      </c>
       <c r="G121" s="50"/>
       <c r="H121" s="50"/>
       <c r="I121" s="72"/>
       <c r="J121" s="52"/>
       <c r="K121" s="50"/>
-      <c r="L121" s="14"/>
-      <c r="M121" s="14"/>
+      <c r="L121" s="16"/>
+      <c r="M121" s="16"/>
       <c r="N121" s="12"/>
     </row>
-    <row r="122" spans="1:14" s="1" customFormat="1" ht="21.6">
-[...13 lines deleted...]
-      <c r="M122" s="14"/>
+    <row r="122" spans="1:14" s="1" customFormat="1">
+      <c r="A122" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B122" s="50">
+        <v>4133</v>
+      </c>
+      <c r="C122" s="79">
+        <v>7582</v>
+      </c>
+      <c r="D122" s="23">
+        <v>11031</v>
+      </c>
+      <c r="E122" s="23">
+        <v>14481</v>
+      </c>
+      <c r="F122" s="87">
+        <v>19071</v>
+      </c>
+      <c r="G122" s="50"/>
+      <c r="H122" s="50"/>
+      <c r="I122" s="72"/>
+      <c r="J122" s="52"/>
+      <c r="K122" s="50"/>
+      <c r="L122" s="16"/>
+      <c r="M122" s="16"/>
       <c r="N122" s="12"/>
     </row>
-    <row r="123" spans="1:14" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="123" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A123" s="17" t="s">
+        <v>35</v>
       </c>
       <c r="B123" s="50">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C123" s="79">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D123" s="23">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E123" s="23">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F123" s="52"/>
+        <v>93</v>
+      </c>
+      <c r="F123" s="87">
+        <v>117</v>
+      </c>
       <c r="G123" s="50"/>
       <c r="H123" s="50"/>
       <c r="I123" s="72"/>
       <c r="J123" s="52"/>
       <c r="K123" s="50"/>
-      <c r="L123" s="16"/>
-      <c r="M123" s="16"/>
+      <c r="L123" s="14"/>
+      <c r="M123" s="14"/>
       <c r="N123" s="12"/>
     </row>
-    <row r="124" spans="1:14" s="1" customFormat="1">
-[...22 lines deleted...]
-      <c r="M124" s="16"/>
+    <row r="124" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A124" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B124" s="21"/>
+      <c r="C124" s="21"/>
+      <c r="D124" s="21"/>
+      <c r="E124" s="21"/>
+      <c r="F124" s="21"/>
+      <c r="G124" s="21"/>
+      <c r="H124" s="14"/>
+      <c r="J124" s="14"/>
+      <c r="K124" s="21"/>
+      <c r="L124" s="14"/>
+      <c r="M124" s="14"/>
       <c r="N124" s="12"/>
     </row>
     <row r="125" spans="1:14" s="1" customFormat="1">
-      <c r="A125" s="17" t="s">
-        <v>31</v>
+      <c r="A125" s="15" t="s">
+        <v>28</v>
       </c>
       <c r="B125" s="50">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C125" s="79">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D125" s="23">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="E125" s="23">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="F125" s="52"/>
+        <v>99</v>
+      </c>
+      <c r="F125" s="87">
+        <v>123</v>
+      </c>
       <c r="G125" s="50"/>
       <c r="H125" s="50"/>
       <c r="I125" s="72"/>
       <c r="J125" s="52"/>
       <c r="K125" s="50"/>
       <c r="L125" s="16"/>
       <c r="M125" s="16"/>
       <c r="N125" s="12"/>
     </row>
     <row r="126" spans="1:14" s="1" customFormat="1">
       <c r="A126" s="17" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B126" s="50">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C126" s="79">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="D126" s="23">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="E126" s="23">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="F126" s="52"/>
+        <v>3</v>
+      </c>
+      <c r="F126" s="87">
+        <v>4</v>
+      </c>
       <c r="G126" s="50"/>
       <c r="H126" s="50"/>
       <c r="I126" s="72"/>
       <c r="J126" s="52"/>
       <c r="K126" s="50"/>
       <c r="L126" s="16"/>
       <c r="M126" s="16"/>
       <c r="N126" s="12"/>
     </row>
-    <row r="127" spans="1:14" s="1" customFormat="1" ht="21.6">
-[...14 lines deleted...]
-      <c r="M127" s="14"/>
+    <row r="127" spans="1:14" s="1" customFormat="1">
+      <c r="A127" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B127" s="50">
+        <v>16</v>
+      </c>
+      <c r="C127" s="79">
+        <v>31</v>
+      </c>
+      <c r="D127" s="23">
+        <v>47</v>
+      </c>
+      <c r="E127" s="23">
+        <v>62</v>
+      </c>
+      <c r="F127" s="87">
+        <v>78</v>
+      </c>
+      <c r="G127" s="50"/>
+      <c r="H127" s="50"/>
+      <c r="I127" s="72"/>
+      <c r="J127" s="52"/>
+      <c r="K127" s="50"/>
+      <c r="L127" s="16"/>
+      <c r="M127" s="16"/>
       <c r="N127" s="12"/>
     </row>
     <row r="128" spans="1:14" s="1" customFormat="1">
-      <c r="A128" s="15" t="s">
-        <v>28</v>
+      <c r="A128" s="17" t="s">
+        <v>35</v>
       </c>
       <c r="B128" s="50">
-        <v>14390</v>
+        <v>8</v>
       </c>
       <c r="C128" s="79">
-        <v>30394</v>
+        <v>17</v>
       </c>
       <c r="D128" s="23">
-        <v>46628</v>
+        <v>25</v>
       </c>
       <c r="E128" s="23">
-        <v>62314</v>
-[...1 lines deleted...]
-      <c r="F128" s="52"/>
+        <v>33</v>
+      </c>
+      <c r="F128" s="87">
+        <v>42</v>
+      </c>
       <c r="G128" s="50"/>
       <c r="H128" s="50"/>
-      <c r="I128" s="73"/>
+      <c r="I128" s="72"/>
       <c r="J128" s="52"/>
       <c r="K128" s="50"/>
       <c r="L128" s="16"/>
       <c r="M128" s="16"/>
       <c r="N128" s="12"/>
     </row>
-    <row r="129" spans="1:14" s="1" customFormat="1">
-[...22 lines deleted...]
-      <c r="M129" s="16"/>
+    <row r="129" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A129" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="B129" s="21"/>
+      <c r="C129" s="21"/>
+      <c r="D129" s="21"/>
+      <c r="E129" s="21"/>
+      <c r="F129" s="21"/>
+      <c r="G129" s="21"/>
+      <c r="H129" s="14"/>
+      <c r="I129" s="58"/>
+      <c r="J129" s="42"/>
+      <c r="K129" s="21"/>
+      <c r="L129" s="14"/>
+      <c r="M129" s="14"/>
       <c r="N129" s="12"/>
     </row>
     <row r="130" spans="1:14" s="1" customFormat="1">
-      <c r="A130" s="17" t="s">
-        <v>31</v>
+      <c r="A130" s="15" t="s">
+        <v>28</v>
       </c>
       <c r="B130" s="50">
-        <v>0</v>
+        <v>14390</v>
       </c>
       <c r="C130" s="79">
-        <v>438</v>
+        <v>30394</v>
       </c>
       <c r="D130" s="23">
-        <v>876</v>
+        <v>46628</v>
       </c>
       <c r="E130" s="23">
-        <v>1314</v>
-[...1 lines deleted...]
-      <c r="F130" s="52"/>
+        <v>62314</v>
+      </c>
+      <c r="F130" s="87">
+        <v>78579</v>
+      </c>
       <c r="G130" s="50"/>
       <c r="H130" s="50"/>
       <c r="I130" s="73"/>
       <c r="J130" s="52"/>
       <c r="K130" s="50"/>
       <c r="L130" s="16"/>
       <c r="M130" s="16"/>
       <c r="N130" s="12"/>
     </row>
     <row r="131" spans="1:14" s="1" customFormat="1">
       <c r="A131" s="17" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B131" s="50">
-        <v>2084</v>
+        <v>12246</v>
       </c>
       <c r="C131" s="79">
-        <v>3540</v>
+        <v>25922</v>
       </c>
       <c r="D131" s="23">
-        <v>5494</v>
+        <v>39328</v>
       </c>
       <c r="E131" s="23">
-        <v>7127</v>
-[...1 lines deleted...]
-      <c r="F131" s="52"/>
+        <v>52508</v>
+      </c>
+      <c r="F131" s="87">
+        <v>67158</v>
+      </c>
       <c r="G131" s="50"/>
       <c r="H131" s="50"/>
       <c r="I131" s="73"/>
       <c r="J131" s="52"/>
       <c r="K131" s="50"/>
       <c r="L131" s="16"/>
       <c r="M131" s="16"/>
       <c r="N131" s="12"/>
     </row>
     <row r="132" spans="1:14" s="1" customFormat="1">
       <c r="A132" s="17" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B132" s="50">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="C132" s="79">
-        <v>495</v>
+        <v>438</v>
       </c>
       <c r="D132" s="23">
-        <v>930</v>
+        <v>876</v>
       </c>
       <c r="E132" s="23">
-        <v>1365</v>
-[...1 lines deleted...]
-      <c r="F132" s="52"/>
+        <v>1314</v>
+      </c>
+      <c r="F132" s="87">
+        <v>1789</v>
+      </c>
       <c r="G132" s="50"/>
       <c r="H132" s="50"/>
       <c r="I132" s="73"/>
       <c r="J132" s="52"/>
       <c r="K132" s="50"/>
       <c r="L132" s="16"/>
       <c r="M132" s="16"/>
       <c r="N132" s="12"/>
     </row>
     <row r="133" spans="1:14" s="1" customFormat="1">
-      <c r="A133" s="46" t="s">
-[...12 lines deleted...]
-      <c r="M133" s="14"/>
+      <c r="A133" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B133" s="50">
+        <v>2084</v>
+      </c>
+      <c r="C133" s="79">
+        <v>3540</v>
+      </c>
+      <c r="D133" s="23">
+        <v>5494</v>
+      </c>
+      <c r="E133" s="23">
+        <v>7127</v>
+      </c>
+      <c r="F133" s="87">
+        <v>8221</v>
+      </c>
+      <c r="G133" s="50"/>
+      <c r="H133" s="50"/>
+      <c r="I133" s="73"/>
+      <c r="J133" s="52"/>
+      <c r="K133" s="50"/>
+      <c r="L133" s="16"/>
+      <c r="M133" s="16"/>
       <c r="N133" s="12"/>
     </row>
     <row r="134" spans="1:14" s="1" customFormat="1">
-      <c r="A134" s="22" t="s">
-        <v>28</v>
+      <c r="A134" s="17" t="s">
+        <v>35</v>
       </c>
       <c r="B134" s="50">
-        <v>4560</v>
+        <v>59</v>
       </c>
       <c r="C134" s="79">
-        <v>25216</v>
+        <v>495</v>
       </c>
       <c r="D134" s="23">
-        <v>43840</v>
+        <v>930</v>
       </c>
       <c r="E134" s="23">
-        <v>70523</v>
-[...1 lines deleted...]
-      <c r="F134" s="52"/>
+        <v>1365</v>
+      </c>
+      <c r="F134" s="87">
+        <v>1411</v>
+      </c>
       <c r="G134" s="50"/>
       <c r="H134" s="50"/>
       <c r="I134" s="73"/>
       <c r="J134" s="52"/>
       <c r="K134" s="50"/>
       <c r="L134" s="16"/>
       <c r="M134" s="16"/>
       <c r="N134" s="12"/>
     </row>
     <row r="135" spans="1:14" s="1" customFormat="1">
-      <c r="A135" s="17" t="s">
-[...21 lines deleted...]
-      <c r="M135" s="16"/>
+      <c r="A135" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B135" s="21"/>
+      <c r="C135" s="21"/>
+      <c r="D135" s="21"/>
+      <c r="E135" s="21"/>
+      <c r="F135" s="21"/>
+      <c r="G135" s="21"/>
+      <c r="H135" s="14"/>
+      <c r="J135" s="14"/>
+      <c r="K135" s="21"/>
+      <c r="L135" s="14"/>
+      <c r="M135" s="14"/>
       <c r="N135" s="12"/>
     </row>
     <row r="136" spans="1:14" s="1" customFormat="1">
-      <c r="A136" s="17" t="s">
-        <v>29</v>
+      <c r="A136" s="22" t="s">
+        <v>28</v>
       </c>
       <c r="B136" s="50">
-        <v>166</v>
+        <v>4560</v>
       </c>
       <c r="C136" s="79">
-        <v>1162</v>
+        <v>25216</v>
       </c>
       <c r="D136" s="23">
-        <v>2159</v>
+        <v>43840</v>
       </c>
       <c r="E136" s="23">
-        <v>3156</v>
-[...1 lines deleted...]
-      <c r="F136" s="52"/>
+        <v>70523</v>
+      </c>
+      <c r="F136" s="87">
+        <v>81947</v>
+      </c>
       <c r="G136" s="50"/>
       <c r="H136" s="50"/>
       <c r="I136" s="73"/>
       <c r="J136" s="52"/>
       <c r="K136" s="50"/>
       <c r="L136" s="16"/>
       <c r="M136" s="16"/>
       <c r="N136" s="12"/>
     </row>
     <row r="137" spans="1:14" s="1" customFormat="1">
       <c r="A137" s="17" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B137" s="50">
-        <v>161</v>
+        <v>2658</v>
       </c>
       <c r="C137" s="79">
-        <v>323</v>
+        <v>20953</v>
       </c>
       <c r="D137" s="23">
-        <v>484</v>
+        <v>35514</v>
       </c>
       <c r="E137" s="23">
-        <v>646</v>
-[...1 lines deleted...]
-      <c r="F137" s="52"/>
+        <v>57313</v>
+      </c>
+      <c r="F137" s="87">
+        <v>63770</v>
+      </c>
       <c r="G137" s="50"/>
       <c r="H137" s="50"/>
       <c r="I137" s="73"/>
       <c r="J137" s="52"/>
       <c r="K137" s="50"/>
       <c r="L137" s="16"/>
       <c r="M137" s="16"/>
       <c r="N137" s="12"/>
     </row>
     <row r="138" spans="1:14" s="1" customFormat="1">
-      <c r="A138" s="75" t="s">
-        <v>57</v>
+      <c r="A138" s="17" t="s">
+        <v>29</v>
       </c>
       <c r="B138" s="50">
-        <v>1575</v>
+        <v>166</v>
       </c>
       <c r="C138" s="79">
-        <v>2778</v>
+        <v>1162</v>
       </c>
       <c r="D138" s="23">
-        <v>5683</v>
+        <v>2159</v>
       </c>
       <c r="E138" s="23">
-        <v>9408</v>
-[...1 lines deleted...]
-      <c r="F138" s="52"/>
+        <v>3156</v>
+      </c>
+      <c r="F138" s="87">
+        <v>3274</v>
+      </c>
       <c r="G138" s="50"/>
       <c r="H138" s="50"/>
       <c r="I138" s="73"/>
       <c r="J138" s="52"/>
       <c r="K138" s="50"/>
       <c r="L138" s="16"/>
       <c r="M138" s="16"/>
       <c r="N138" s="12"/>
     </row>
     <row r="139" spans="1:14" s="1" customFormat="1">
-      <c r="A139" s="46" t="s">
-[...8 lines deleted...]
-      <c r="H139" s="57"/>
+      <c r="A139" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B139" s="50">
+        <v>161</v>
+      </c>
+      <c r="C139" s="79">
+        <v>323</v>
+      </c>
+      <c r="D139" s="23">
+        <v>484</v>
+      </c>
+      <c r="E139" s="23">
+        <v>646</v>
+      </c>
+      <c r="F139" s="87">
+        <v>807</v>
+      </c>
+      <c r="G139" s="50"/>
+      <c r="H139" s="50"/>
       <c r="I139" s="73"/>
       <c r="J139" s="52"/>
-      <c r="K139" s="21"/>
-[...1 lines deleted...]
-      <c r="M139" s="14"/>
+      <c r="K139" s="50"/>
+      <c r="L139" s="16"/>
+      <c r="M139" s="16"/>
       <c r="N139" s="12"/>
     </row>
     <row r="140" spans="1:14" s="1" customFormat="1">
-      <c r="A140" s="22" t="s">
-        <v>28</v>
+      <c r="A140" s="75" t="s">
+        <v>57</v>
       </c>
       <c r="B140" s="50">
-        <v>4</v>
+        <v>1575</v>
       </c>
       <c r="C140" s="79">
-        <v>7</v>
+        <v>2778</v>
       </c>
       <c r="D140" s="23">
-        <v>10</v>
+        <v>5683</v>
       </c>
       <c r="E140" s="23">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F140" s="52"/>
+        <v>9408</v>
+      </c>
+      <c r="F140" s="87">
+        <v>13991</v>
+      </c>
       <c r="G140" s="50"/>
       <c r="H140" s="50"/>
-      <c r="I140" s="74"/>
+      <c r="I140" s="73"/>
       <c r="J140" s="52"/>
       <c r="K140" s="50"/>
       <c r="L140" s="16"/>
       <c r="M140" s="16"/>
       <c r="N140" s="12"/>
     </row>
     <row r="141" spans="1:14" s="1" customFormat="1">
-      <c r="A141" s="26" t="s">
+      <c r="A141" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B141" s="50">
-[...11 lines deleted...]
-      <c r="F141" s="52"/>
+      <c r="B141" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="C141" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="D141" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="E141" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="F141" s="87">
+        <v>106</v>
+      </c>
       <c r="G141" s="50"/>
       <c r="H141" s="50"/>
       <c r="I141" s="74"/>
       <c r="J141" s="52"/>
       <c r="K141" s="50"/>
       <c r="L141" s="16"/>
       <c r="M141" s="16"/>
       <c r="N141" s="12"/>
     </row>
-    <row r="142" spans="1:14" s="1" customFormat="1" ht="31.8">
+    <row r="142" spans="1:14" s="1" customFormat="1">
       <c r="A142" s="46" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-      <c r="J142" s="14"/>
+        <v>24</v>
+      </c>
+      <c r="B142" s="21"/>
+      <c r="C142" s="21"/>
+      <c r="D142" s="21"/>
+      <c r="E142" s="81"/>
+      <c r="F142" s="21"/>
+      <c r="G142" s="21"/>
+      <c r="H142" s="57"/>
+      <c r="I142" s="73"/>
+      <c r="J142" s="52"/>
       <c r="K142" s="21"/>
       <c r="L142" s="14"/>
       <c r="M142" s="14"/>
       <c r="N142" s="12"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1">
-      <c r="A143" s="15" t="s">
+      <c r="A143" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B143" s="57" t="s">
-[...11 lines deleted...]
-      <c r="F143" s="52"/>
+      <c r="B143" s="50">
+        <v>4</v>
+      </c>
+      <c r="C143" s="79">
+        <v>7</v>
+      </c>
+      <c r="D143" s="23">
+        <v>10</v>
+      </c>
+      <c r="E143" s="23">
+        <v>17</v>
+      </c>
+      <c r="F143" s="87">
+        <v>21</v>
+      </c>
       <c r="G143" s="50"/>
       <c r="H143" s="50"/>
       <c r="I143" s="74"/>
       <c r="J143" s="52"/>
       <c r="K143" s="50"/>
       <c r="L143" s="16"/>
       <c r="M143" s="16"/>
       <c r="N143" s="12"/>
     </row>
     <row r="144" spans="1:14" s="1" customFormat="1">
-      <c r="A144" s="35" t="s">
+      <c r="A144" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B144" s="50">
+        <v>4</v>
+      </c>
+      <c r="C144" s="79">
+        <v>7</v>
+      </c>
+      <c r="D144" s="23">
+        <v>10</v>
+      </c>
+      <c r="E144" s="23">
+        <v>17</v>
+      </c>
+      <c r="F144" s="87">
+        <v>21</v>
+      </c>
+      <c r="G144" s="50"/>
+      <c r="H144" s="50"/>
+      <c r="I144" s="74"/>
+      <c r="J144" s="52"/>
+      <c r="K144" s="50"/>
+      <c r="L144" s="16"/>
+      <c r="M144" s="16"/>
+      <c r="N144" s="12"/>
+    </row>
+    <row r="145" spans="1:14" s="1" customFormat="1" ht="31.8">
+      <c r="A145" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="B145" s="45"/>
+      <c r="C145" s="45"/>
+      <c r="D145" s="45"/>
+      <c r="E145" s="45"/>
+      <c r="F145" s="45"/>
+      <c r="G145" s="45"/>
+      <c r="H145" s="14"/>
+      <c r="J145" s="14"/>
+      <c r="K145" s="21"/>
+      <c r="L145" s="14"/>
+      <c r="M145" s="14"/>
+      <c r="N145" s="12"/>
+    </row>
+    <row r="146" spans="1:14" s="1" customFormat="1">
+      <c r="A146" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B146" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="C146" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="D146" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="E146" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="F146" s="87">
+        <v>77</v>
+      </c>
+      <c r="G146" s="50"/>
+      <c r="H146" s="50"/>
+      <c r="I146" s="74"/>
+      <c r="J146" s="52"/>
+      <c r="K146" s="50"/>
+      <c r="L146" s="16"/>
+      <c r="M146" s="16"/>
+      <c r="N146" s="12"/>
+    </row>
+    <row r="147" spans="1:14" s="1" customFormat="1">
+      <c r="A147" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="B144" s="76" t="s">
+      <c r="B147" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="C144" s="76" t="s">
+      <c r="C147" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="D144" s="76" t="s">
+      <c r="D147" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="E144" s="76" t="s">
+      <c r="E147" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="F144" s="54"/>
-[...10 lines deleted...]
-      <c r="A145" s="29" t="s">
+      <c r="F147" s="89">
+        <v>77</v>
+      </c>
+      <c r="G147" s="56"/>
+      <c r="H147" s="56"/>
+      <c r="I147" s="60"/>
+      <c r="J147" s="54"/>
+      <c r="K147" s="56"/>
+      <c r="L147" s="36"/>
+      <c r="M147" s="36"/>
+      <c r="N147" s="12"/>
+    </row>
+    <row r="148" spans="1:14" s="4" customFormat="1" ht="13.8">
+      <c r="A148" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B145" s="30"/>
-[...14 lines deleted...]
-      <c r="A146" s="29" t="s">
+      <c r="B148" s="30"/>
+      <c r="C148" s="30"/>
+      <c r="D148" s="30"/>
+      <c r="E148" s="30"/>
+      <c r="F148" s="31"/>
+      <c r="G148" s="32"/>
+      <c r="H148" s="31"/>
+      <c r="I148" s="33"/>
+      <c r="J148" s="33"/>
+      <c r="K148" s="30"/>
+      <c r="L148" s="31"/>
+      <c r="M148" s="31"/>
+      <c r="N148" s="31"/>
+    </row>
+    <row r="149" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A149" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="B146" s="30"/>
-[...101 lines deleted...]
-      <c r="M152" s="81"/>
+      <c r="B149" s="30"/>
+      <c r="C149" s="30"/>
+      <c r="D149" s="30"/>
+      <c r="E149" s="30"/>
+      <c r="F149" s="30"/>
+      <c r="G149" s="30"/>
+      <c r="H149" s="30"/>
+      <c r="I149" s="33"/>
+      <c r="J149" s="33"/>
+      <c r="K149" s="30"/>
+      <c r="L149" s="33"/>
+      <c r="M149" s="30"/>
+      <c r="N149" s="30"/>
+    </row>
+    <row r="150" spans="1:14" s="7" customFormat="1" ht="13.8">
+      <c r="A150" s="2"/>
+      <c r="B150" s="2"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="2"/>
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+      <c r="I150" s="6"/>
+      <c r="J150" s="6"/>
+      <c r="K150" s="2"/>
+      <c r="L150" s="6"/>
+      <c r="M150" s="2"/>
+    </row>
+    <row r="151" spans="1:14" s="7" customFormat="1" ht="13.8">
+      <c r="A151" s="2"/>
+      <c r="B151" s="2"/>
+      <c r="C151" s="2"/>
+      <c r="D151" s="2"/>
+      <c r="E151" s="2"/>
+      <c r="F151" s="2"/>
+      <c r="G151" s="2"/>
+      <c r="H151" s="2"/>
+      <c r="I151" s="6"/>
+      <c r="J151" s="6"/>
+      <c r="K151" s="2"/>
+      <c r="L151" s="6"/>
+      <c r="M151" s="2"/>
+    </row>
+    <row r="152" spans="1:14" s="8" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A152" s="85"/>
+      <c r="B152" s="85"/>
+      <c r="C152" s="85"/>
+      <c r="D152" s="85"/>
+      <c r="E152" s="85"/>
+      <c r="F152" s="85"/>
+      <c r="G152" s="85"/>
+      <c r="H152" s="85"/>
+      <c r="I152" s="85"/>
+      <c r="J152" s="86"/>
+      <c r="K152" s="86"/>
+      <c r="L152" s="86"/>
+      <c r="M152" s="86"/>
+    </row>
+    <row r="153" spans="1:14" s="8" customFormat="1" ht="27" customHeight="1">
+      <c r="A153" s="85"/>
+      <c r="B153" s="85"/>
+      <c r="C153" s="85"/>
+      <c r="D153" s="85"/>
+      <c r="E153" s="85"/>
+      <c r="F153" s="85"/>
+      <c r="G153" s="85"/>
+      <c r="H153" s="85"/>
+      <c r="I153" s="85"/>
+      <c r="J153" s="86"/>
+      <c r="K153" s="86"/>
+      <c r="L153" s="86"/>
+      <c r="M153" s="86"/>
+    </row>
+    <row r="154" spans="1:14" ht="14.25" customHeight="1">
+      <c r="A154" s="84"/>
+      <c r="B154" s="84"/>
+      <c r="C154" s="84"/>
+      <c r="D154" s="84"/>
+      <c r="E154" s="84"/>
+      <c r="F154" s="84"/>
+      <c r="G154" s="84"/>
+      <c r="H154" s="84"/>
+      <c r="I154" s="84"/>
+      <c r="J154" s="84"/>
+      <c r="K154" s="84"/>
+      <c r="L154" s="84"/>
+      <c r="M154" s="84"/>
+    </row>
+    <row r="155" spans="1:14">
+      <c r="A155" s="82"/>
+      <c r="B155" s="82"/>
+      <c r="C155" s="82"/>
+      <c r="D155" s="82"/>
+      <c r="E155" s="82"/>
+      <c r="F155" s="82"/>
+      <c r="G155" s="82"/>
+      <c r="H155" s="82"/>
+      <c r="I155" s="82"/>
+      <c r="J155" s="82"/>
+      <c r="K155" s="82"/>
+      <c r="L155" s="82"/>
+      <c r="M155" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="A155:M155"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A154:M154"/>
     <mergeCell ref="A152:M152"/>
-    <mergeCell ref="A1:M1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A150:M150"/>
+    <mergeCell ref="A153:M153"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">