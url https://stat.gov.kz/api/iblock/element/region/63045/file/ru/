--- v2 (2026-06-18)
+++ v3 (2026-07-29)
@@ -377,51 +377,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -602,73 +602,76 @@
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -940,82 +943,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N155"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A127" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="I140" sqref="I140"/>
+      <selection activeCell="I134" sqref="I134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.44140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.109375" style="3" customWidth="1"/>
     <col min="9" max="13" width="12.44140625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="83" t="s">
+      <c r="A1" s="86" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="83"/>
-[...10 lines deleted...]
-      <c r="M1" s="83"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
       <c r="N1" s="9"/>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="12"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="31.5" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>46</v>
@@ -1089,3749 +1092,3983 @@
       <c r="L4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="14"/>
       <c r="N4" s="12"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1">
       <c r="A5" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="50">
         <v>176</v>
       </c>
       <c r="C5" s="79">
         <v>294</v>
       </c>
       <c r="D5" s="23">
         <v>413</v>
       </c>
       <c r="E5" s="23">
         <v>531</v>
       </c>
       <c r="F5" s="23">
         <v>656</v>
       </c>
-      <c r="G5" s="50"/>
+      <c r="G5" s="82">
+        <v>781</v>
+      </c>
       <c r="H5" s="50"/>
       <c r="I5" s="58"/>
       <c r="J5" s="52"/>
       <c r="K5" s="50"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="12"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="50">
         <v>20</v>
       </c>
       <c r="C6" s="79">
         <v>36</v>
       </c>
       <c r="D6" s="23">
         <v>51</v>
       </c>
       <c r="E6" s="23">
         <v>67</v>
       </c>
       <c r="F6" s="23">
         <v>84</v>
       </c>
-      <c r="G6" s="50"/>
+      <c r="G6" s="82">
+        <v>100</v>
+      </c>
       <c r="H6" s="50"/>
       <c r="I6" s="58"/>
       <c r="J6" s="52"/>
       <c r="K6" s="50"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="12"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="50">
         <v>30</v>
       </c>
       <c r="C7" s="79">
         <v>61</v>
       </c>
       <c r="D7" s="23">
         <v>93</v>
       </c>
       <c r="E7" s="23">
         <v>124</v>
       </c>
       <c r="F7" s="23">
         <v>154</v>
       </c>
-      <c r="G7" s="50"/>
+      <c r="G7" s="82">
+        <v>184</v>
+      </c>
       <c r="H7" s="50"/>
       <c r="I7" s="58"/>
       <c r="J7" s="52"/>
       <c r="K7" s="50"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="12"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="50">
         <v>7</v>
       </c>
       <c r="C8" s="79">
         <v>14</v>
       </c>
       <c r="D8" s="23">
         <v>22</v>
       </c>
       <c r="E8" s="23">
         <v>29</v>
       </c>
       <c r="F8" s="23">
         <v>36</v>
       </c>
-      <c r="G8" s="50"/>
+      <c r="G8" s="82">
+        <v>43</v>
+      </c>
       <c r="H8" s="50"/>
       <c r="I8" s="58"/>
       <c r="J8" s="52"/>
       <c r="K8" s="50"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="12"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="50">
         <v>4</v>
       </c>
       <c r="C9" s="79">
         <v>8</v>
       </c>
       <c r="D9" s="23">
         <v>11</v>
       </c>
       <c r="E9" s="23">
         <v>15</v>
       </c>
       <c r="F9" s="23">
         <v>19</v>
       </c>
-      <c r="G9" s="50"/>
+      <c r="G9" s="82">
+        <v>24</v>
+      </c>
       <c r="H9" s="50"/>
       <c r="I9" s="58"/>
       <c r="J9" s="52"/>
       <c r="K9" s="50"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="12"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="50">
         <v>66</v>
       </c>
       <c r="C10" s="79">
         <v>111</v>
       </c>
       <c r="D10" s="23">
         <v>156</v>
       </c>
       <c r="E10" s="23">
         <v>200</v>
       </c>
       <c r="F10" s="23">
         <v>251</v>
       </c>
-      <c r="G10" s="50"/>
+      <c r="G10" s="82">
+        <v>302</v>
+      </c>
       <c r="H10" s="50"/>
       <c r="I10" s="58"/>
       <c r="J10" s="52"/>
       <c r="K10" s="50"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="12"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="50">
         <v>36</v>
       </c>
       <c r="C11" s="79">
         <v>39</v>
       </c>
       <c r="D11" s="23">
         <v>43</v>
       </c>
       <c r="E11" s="23">
         <v>47</v>
       </c>
       <c r="F11" s="23">
         <v>50</v>
       </c>
-      <c r="G11" s="50"/>
+      <c r="G11" s="82">
+        <v>54</v>
+      </c>
       <c r="H11" s="50"/>
       <c r="I11" s="58"/>
       <c r="J11" s="52"/>
       <c r="K11" s="50"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="12"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="50">
         <v>3</v>
       </c>
       <c r="C12" s="79">
         <v>5</v>
       </c>
       <c r="D12" s="23">
         <v>8</v>
       </c>
       <c r="E12" s="23">
         <v>10</v>
       </c>
       <c r="F12" s="23">
         <v>13</v>
       </c>
-      <c r="G12" s="50"/>
+      <c r="G12" s="82">
+        <v>16</v>
+      </c>
       <c r="H12" s="50"/>
       <c r="I12" s="58"/>
       <c r="J12" s="52"/>
       <c r="K12" s="50"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="12"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="50">
         <v>10</v>
       </c>
       <c r="C13" s="79">
         <v>20</v>
       </c>
       <c r="D13" s="23">
         <v>30</v>
       </c>
       <c r="E13" s="23">
         <v>39</v>
       </c>
       <c r="F13" s="23">
         <v>49</v>
       </c>
-      <c r="G13" s="50"/>
+      <c r="G13" s="82">
+        <v>59</v>
+      </c>
       <c r="H13" s="50"/>
       <c r="I13" s="58"/>
       <c r="J13" s="52"/>
       <c r="K13" s="50"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="12"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="42">
       <c r="A14" s="46" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="21"/>
       <c r="C14" s="21"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="14"/>
       <c r="I14" s="58"/>
       <c r="J14" s="14"/>
       <c r="K14" s="21"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="12"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="50">
         <v>138</v>
       </c>
       <c r="C15" s="79">
         <v>253</v>
       </c>
       <c r="D15" s="23">
         <v>369</v>
       </c>
       <c r="E15" s="23">
         <v>485</v>
       </c>
       <c r="F15" s="23">
         <v>607</v>
       </c>
-      <c r="G15" s="50"/>
+      <c r="G15" s="82">
+        <v>729</v>
+      </c>
       <c r="H15" s="50"/>
       <c r="I15" s="58"/>
       <c r="J15" s="52"/>
       <c r="K15" s="50"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="12"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="50">
         <v>17</v>
       </c>
       <c r="C16" s="79">
         <v>32</v>
       </c>
       <c r="D16" s="23">
         <v>48</v>
       </c>
       <c r="E16" s="23">
         <v>63</v>
       </c>
       <c r="F16" s="23">
         <v>80</v>
       </c>
-      <c r="G16" s="50"/>
+      <c r="G16" s="82">
+        <v>96</v>
+      </c>
       <c r="H16" s="50"/>
       <c r="I16" s="58"/>
       <c r="J16" s="52"/>
       <c r="K16" s="50"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="12"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="50">
         <v>30</v>
       </c>
       <c r="C17" s="79">
         <v>61</v>
       </c>
       <c r="D17" s="23">
         <v>92</v>
       </c>
       <c r="E17" s="23">
         <v>123</v>
       </c>
       <c r="F17" s="23">
         <v>153</v>
       </c>
-      <c r="G17" s="50"/>
+      <c r="G17" s="82">
+        <v>183</v>
+      </c>
       <c r="H17" s="50"/>
       <c r="I17" s="58"/>
       <c r="J17" s="52"/>
       <c r="K17" s="50"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="12"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1">
       <c r="A18" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="50">
         <v>7</v>
       </c>
       <c r="C18" s="79">
         <v>14</v>
       </c>
       <c r="D18" s="23">
         <v>22</v>
       </c>
       <c r="E18" s="23">
         <v>29</v>
       </c>
       <c r="F18" s="23">
         <v>36</v>
       </c>
-      <c r="G18" s="50"/>
+      <c r="G18" s="82">
+        <v>43</v>
+      </c>
       <c r="H18" s="50"/>
       <c r="I18" s="58"/>
       <c r="J18" s="52"/>
       <c r="K18" s="50"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="12"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1">
       <c r="A19" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="50">
         <v>4</v>
       </c>
       <c r="C19" s="79">
         <v>8</v>
       </c>
       <c r="D19" s="23">
         <v>11</v>
       </c>
       <c r="E19" s="23">
         <v>15</v>
       </c>
       <c r="F19" s="23">
         <v>19</v>
       </c>
-      <c r="G19" s="50"/>
+      <c r="G19" s="82">
+        <v>24</v>
+      </c>
       <c r="H19" s="50"/>
       <c r="I19" s="58"/>
       <c r="J19" s="52"/>
       <c r="K19" s="50"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="12"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="50">
         <v>66</v>
       </c>
       <c r="C20" s="79">
         <v>111</v>
       </c>
       <c r="D20" s="23">
         <v>156</v>
       </c>
       <c r="E20" s="23">
         <v>200</v>
       </c>
       <c r="F20" s="23">
         <v>251</v>
       </c>
-      <c r="G20" s="50"/>
+      <c r="G20" s="82">
+        <v>302</v>
+      </c>
       <c r="H20" s="50"/>
       <c r="I20" s="58"/>
       <c r="J20" s="52"/>
       <c r="K20" s="50"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="12"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1">
       <c r="A21" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="50">
         <v>4</v>
       </c>
       <c r="C21" s="79">
         <v>7</v>
       </c>
       <c r="D21" s="23">
         <v>11</v>
       </c>
       <c r="E21" s="23">
         <v>15</v>
       </c>
       <c r="F21" s="23">
         <v>18</v>
       </c>
-      <c r="G21" s="50"/>
+      <c r="G21" s="82">
+        <v>22</v>
+      </c>
       <c r="H21" s="50"/>
       <c r="I21" s="58"/>
       <c r="J21" s="52"/>
       <c r="K21" s="50"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="12"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1">
       <c r="A22" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="50">
         <v>3</v>
       </c>
       <c r="C22" s="79">
         <v>5</v>
       </c>
       <c r="D22" s="23">
         <v>8</v>
       </c>
       <c r="E22" s="23">
         <v>10</v>
       </c>
       <c r="F22" s="23">
         <v>13</v>
       </c>
-      <c r="G22" s="50"/>
+      <c r="G22" s="82">
+        <v>16</v>
+      </c>
       <c r="H22" s="50"/>
       <c r="I22" s="58"/>
       <c r="J22" s="52"/>
       <c r="K22" s="50"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1">
       <c r="A23" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="50">
         <v>7</v>
       </c>
       <c r="C23" s="79">
         <v>15</v>
       </c>
       <c r="D23" s="23">
         <v>22</v>
       </c>
       <c r="E23" s="23">
         <v>29</v>
       </c>
       <c r="F23" s="23">
         <v>37</v>
       </c>
-      <c r="G23" s="50"/>
+      <c r="G23" s="82">
+        <v>44</v>
+      </c>
       <c r="H23" s="50"/>
       <c r="I23" s="58"/>
       <c r="J23" s="52"/>
       <c r="K23" s="50"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="12"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A24" s="46" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="21"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="12"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1">
       <c r="A25" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="50">
         <v>35</v>
       </c>
       <c r="C25" s="79">
         <v>35</v>
       </c>
       <c r="D25" s="23">
         <v>36</v>
       </c>
       <c r="E25" s="23">
         <v>36</v>
       </c>
       <c r="F25" s="23">
         <v>37</v>
       </c>
-      <c r="G25" s="50"/>
+      <c r="G25" s="82">
+        <v>38</v>
+      </c>
       <c r="H25" s="50"/>
       <c r="I25" s="58"/>
       <c r="J25" s="52"/>
       <c r="K25" s="50"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="12"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1">
       <c r="A26" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="50">
         <v>3</v>
       </c>
       <c r="C26" s="79">
         <v>3</v>
       </c>
       <c r="D26" s="23">
         <v>3</v>
       </c>
       <c r="E26" s="23">
         <v>3</v>
       </c>
       <c r="F26" s="23">
         <v>4</v>
       </c>
-      <c r="G26" s="50"/>
+      <c r="G26" s="82">
+        <v>5</v>
+      </c>
       <c r="H26" s="50"/>
       <c r="I26" s="58"/>
       <c r="J26" s="52"/>
       <c r="K26" s="50"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
       <c r="N26" s="12"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1">
       <c r="A27" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="50">
         <v>0</v>
       </c>
       <c r="C27" s="79">
         <v>0</v>
       </c>
       <c r="D27" s="23">
         <v>1</v>
       </c>
       <c r="E27" s="23">
         <v>1</v>
       </c>
       <c r="F27" s="23">
         <v>1</v>
       </c>
-      <c r="G27" s="50"/>
+      <c r="G27" s="82">
+        <v>1</v>
+      </c>
       <c r="H27" s="50"/>
       <c r="I27" s="58"/>
       <c r="J27" s="52"/>
       <c r="K27" s="50"/>
       <c r="L27" s="14"/>
       <c r="M27" s="14"/>
       <c r="N27" s="12"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1">
       <c r="A28" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="50">
         <v>32</v>
       </c>
       <c r="C28" s="79">
         <v>32</v>
       </c>
       <c r="D28" s="23">
         <v>32</v>
       </c>
       <c r="E28" s="23">
         <v>32</v>
       </c>
       <c r="F28" s="23">
         <v>32</v>
       </c>
-      <c r="G28" s="50"/>
+      <c r="G28" s="82">
+        <v>32</v>
+      </c>
       <c r="H28" s="50"/>
       <c r="I28" s="58"/>
       <c r="J28" s="52"/>
       <c r="K28" s="50"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="12"/>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A29" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="14"/>
       <c r="J29" s="42"/>
       <c r="K29" s="21"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="12"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="12.6" customHeight="1">
       <c r="A30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="50">
         <v>1</v>
       </c>
       <c r="C30" s="79">
         <v>1</v>
       </c>
       <c r="D30" s="23">
         <v>1</v>
       </c>
       <c r="E30" s="23">
         <v>2</v>
       </c>
       <c r="F30" s="23">
         <v>2</v>
       </c>
-      <c r="G30" s="50"/>
+      <c r="G30" s="82">
+        <v>2</v>
+      </c>
       <c r="H30" s="50"/>
       <c r="I30" s="58"/>
       <c r="J30" s="52"/>
       <c r="K30" s="50"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="12"/>
     </row>
     <row r="31" spans="1:14" s="1" customFormat="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="50">
         <v>0</v>
       </c>
       <c r="C31" s="79">
         <v>0</v>
       </c>
       <c r="D31" s="23">
         <v>1</v>
       </c>
       <c r="E31" s="23">
         <v>1</v>
       </c>
       <c r="F31" s="23">
         <v>1</v>
       </c>
-      <c r="G31" s="50"/>
+      <c r="G31" s="82">
+        <v>1</v>
+      </c>
       <c r="H31" s="50"/>
       <c r="I31" s="58"/>
       <c r="J31" s="52"/>
       <c r="K31" s="50"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="12"/>
     </row>
     <row r="32" spans="1:14" s="1" customFormat="1">
       <c r="A32" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="50">
         <v>1</v>
       </c>
       <c r="C32" s="79">
         <v>1</v>
       </c>
       <c r="D32" s="23">
         <v>1</v>
       </c>
       <c r="E32" s="23">
         <v>1</v>
       </c>
       <c r="F32" s="23">
         <v>1</v>
       </c>
-      <c r="G32" s="50"/>
+      <c r="G32" s="82">
+        <v>1</v>
+      </c>
       <c r="H32" s="50"/>
       <c r="I32" s="58"/>
       <c r="J32" s="52"/>
       <c r="K32" s="50"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="12"/>
     </row>
     <row r="33" spans="1:14" s="1" customFormat="1" ht="36.6" customHeight="1">
       <c r="A33" s="46" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="21"/>
       <c r="L33" s="14"/>
       <c r="M33" s="14"/>
       <c r="N33" s="12"/>
     </row>
     <row r="34" spans="1:14" s="1" customFormat="1">
       <c r="A34" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="50">
         <v>14</v>
       </c>
       <c r="C34" s="79">
         <v>29</v>
       </c>
       <c r="D34" s="23">
         <v>43</v>
       </c>
       <c r="E34" s="23">
         <v>58</v>
       </c>
       <c r="F34" s="23">
         <v>72</v>
       </c>
-      <c r="G34" s="50"/>
+      <c r="G34" s="82">
+        <v>87</v>
+      </c>
       <c r="H34" s="50"/>
       <c r="I34" s="58"/>
       <c r="J34" s="52"/>
       <c r="K34" s="50"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="12"/>
     </row>
     <row r="35" spans="1:14" s="1" customFormat="1">
       <c r="A35" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="50">
         <v>14</v>
       </c>
       <c r="C35" s="79">
         <v>29</v>
       </c>
       <c r="D35" s="23">
         <v>43</v>
       </c>
       <c r="E35" s="23">
         <v>58</v>
       </c>
       <c r="F35" s="23">
         <v>72</v>
       </c>
-      <c r="G35" s="50"/>
+      <c r="G35" s="82">
+        <v>87</v>
+      </c>
       <c r="H35" s="50"/>
       <c r="I35" s="58"/>
       <c r="J35" s="52"/>
       <c r="K35" s="50"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="12"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="30"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="19"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="50">
         <v>0</v>
       </c>
       <c r="C37" s="79">
         <v>0</v>
       </c>
       <c r="D37" s="28">
         <v>0</v>
       </c>
       <c r="E37" s="28">
         <v>0</v>
       </c>
       <c r="F37" s="28">
         <v>0</v>
       </c>
-      <c r="G37" s="28"/>
+      <c r="G37" s="82">
+        <v>1</v>
+      </c>
       <c r="H37" s="28"/>
       <c r="K37" s="50"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="19"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="50">
         <v>0</v>
       </c>
       <c r="C38" s="79">
         <v>0</v>
       </c>
       <c r="D38" s="28">
         <v>0</v>
       </c>
       <c r="E38" s="28">
         <v>0</v>
       </c>
       <c r="F38" s="28">
         <v>0</v>
       </c>
-      <c r="G38" s="28"/>
+      <c r="G38" s="82">
+        <v>1</v>
+      </c>
       <c r="H38" s="28"/>
       <c r="K38" s="50"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="19"/>
     </row>
     <row r="39" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A39" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="21"/>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="21"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="12"/>
     </row>
     <row r="40" spans="1:14" s="1" customFormat="1">
       <c r="A40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="50">
         <v>584</v>
       </c>
       <c r="C40" s="79">
         <v>1097</v>
       </c>
       <c r="D40" s="23">
         <v>1625</v>
       </c>
       <c r="E40" s="23">
         <v>2205</v>
       </c>
       <c r="F40" s="23">
         <v>2745</v>
       </c>
-      <c r="G40" s="50"/>
+      <c r="G40" s="82">
+        <v>3433</v>
+      </c>
       <c r="H40" s="50"/>
       <c r="I40" s="58"/>
       <c r="J40" s="52"/>
       <c r="K40" s="50"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="12"/>
     </row>
     <row r="41" spans="1:14" s="1" customFormat="1">
       <c r="A41" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="50">
         <v>7</v>
       </c>
       <c r="C41" s="79">
         <v>15</v>
       </c>
       <c r="D41" s="23">
         <v>22</v>
       </c>
       <c r="E41" s="23">
         <v>29</v>
       </c>
       <c r="F41" s="23">
         <v>36</v>
       </c>
-      <c r="G41" s="50"/>
+      <c r="G41" s="82">
+        <v>44</v>
+      </c>
       <c r="H41" s="50"/>
       <c r="I41" s="58"/>
       <c r="J41" s="52"/>
       <c r="K41" s="50"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="12"/>
     </row>
     <row r="42" spans="1:14" s="1" customFormat="1">
       <c r="A42" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="50">
         <v>3</v>
       </c>
       <c r="C42" s="79">
         <v>5</v>
       </c>
       <c r="D42" s="23">
         <v>8</v>
       </c>
       <c r="E42" s="23">
         <v>11</v>
       </c>
       <c r="F42" s="23">
         <v>13</v>
       </c>
-      <c r="G42" s="50"/>
+      <c r="G42" s="82">
+        <v>16</v>
+      </c>
       <c r="H42" s="50"/>
       <c r="I42" s="58"/>
       <c r="J42" s="52"/>
       <c r="K42" s="50"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="12"/>
     </row>
     <row r="43" spans="1:14" s="1" customFormat="1">
       <c r="A43" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="50">
         <v>8</v>
       </c>
       <c r="C43" s="79">
         <v>17</v>
       </c>
       <c r="D43" s="23">
         <v>25</v>
       </c>
       <c r="E43" s="23">
         <v>34</v>
       </c>
       <c r="F43" s="23">
         <v>42</v>
       </c>
-      <c r="G43" s="50"/>
+      <c r="G43" s="82">
+        <v>51</v>
+      </c>
       <c r="H43" s="50"/>
       <c r="I43" s="58"/>
       <c r="J43" s="52"/>
       <c r="K43" s="50"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="12"/>
     </row>
     <row r="44" spans="1:14" s="1" customFormat="1">
       <c r="A44" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="50">
         <v>6</v>
       </c>
       <c r="C44" s="79">
         <v>12</v>
       </c>
       <c r="D44" s="23">
         <v>18</v>
       </c>
       <c r="E44" s="23">
         <v>24</v>
       </c>
       <c r="F44" s="23">
         <v>30</v>
       </c>
-      <c r="G44" s="50"/>
+      <c r="G44" s="82">
+        <v>36</v>
+      </c>
       <c r="H44" s="50"/>
       <c r="I44" s="58"/>
       <c r="J44" s="52"/>
       <c r="K44" s="50"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="12"/>
     </row>
     <row r="45" spans="1:14" s="1" customFormat="1">
       <c r="A45" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="50">
         <v>548</v>
       </c>
       <c r="C45" s="79">
         <v>1025</v>
       </c>
       <c r="D45" s="23">
         <v>1517</v>
       </c>
       <c r="E45" s="23">
         <v>2060</v>
       </c>
       <c r="F45" s="23">
         <v>2565</v>
       </c>
-      <c r="G45" s="50"/>
+      <c r="G45" s="82">
+        <v>3216</v>
+      </c>
       <c r="H45" s="50"/>
       <c r="I45" s="58"/>
       <c r="J45" s="52"/>
       <c r="K45" s="50"/>
       <c r="L45" s="16"/>
       <c r="M45" s="16"/>
       <c r="N45" s="12"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1">
       <c r="A46" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="50">
         <v>1</v>
       </c>
       <c r="C46" s="79">
         <v>3</v>
       </c>
       <c r="D46" s="23">
         <v>4</v>
       </c>
       <c r="E46" s="23">
         <v>5</v>
       </c>
       <c r="F46" s="23">
         <v>6</v>
       </c>
-      <c r="G46" s="50"/>
+      <c r="G46" s="82">
+        <v>8</v>
+      </c>
       <c r="H46" s="50"/>
       <c r="I46" s="58"/>
       <c r="J46" s="52"/>
       <c r="K46" s="50"/>
       <c r="L46" s="16"/>
       <c r="M46" s="16"/>
       <c r="N46" s="12"/>
     </row>
     <row r="47" spans="1:14" s="1" customFormat="1">
       <c r="A47" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="50">
         <v>6</v>
       </c>
       <c r="C47" s="79">
         <v>12</v>
       </c>
       <c r="D47" s="23">
         <v>18</v>
       </c>
       <c r="E47" s="23">
         <v>24</v>
       </c>
       <c r="F47" s="23">
         <v>30</v>
       </c>
-      <c r="G47" s="50"/>
+      <c r="G47" s="82">
+        <v>36</v>
+      </c>
       <c r="H47" s="50"/>
       <c r="I47" s="58"/>
       <c r="J47" s="52"/>
       <c r="K47" s="50"/>
       <c r="L47" s="16"/>
       <c r="M47" s="16"/>
       <c r="N47" s="12"/>
     </row>
     <row r="48" spans="1:14" s="1" customFormat="1">
       <c r="A48" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="50">
         <v>5</v>
       </c>
       <c r="C48" s="79">
         <v>9</v>
       </c>
       <c r="D48" s="23">
         <v>14</v>
       </c>
       <c r="E48" s="23">
         <v>19</v>
       </c>
       <c r="F48" s="23">
         <v>23</v>
       </c>
-      <c r="G48" s="50"/>
+      <c r="G48" s="82">
+        <v>28</v>
+      </c>
       <c r="H48" s="50"/>
       <c r="I48" s="58"/>
       <c r="J48" s="52"/>
       <c r="K48" s="50"/>
       <c r="L48" s="16"/>
       <c r="M48" s="16"/>
       <c r="N48" s="12"/>
     </row>
     <row r="49" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A49" s="46" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="21"/>
       <c r="C49" s="21"/>
       <c r="D49" s="21"/>
       <c r="E49" s="21"/>
       <c r="F49" s="21"/>
       <c r="G49" s="21"/>
       <c r="H49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="21"/>
       <c r="L49" s="14"/>
       <c r="M49" s="14"/>
       <c r="N49" s="12"/>
     </row>
     <row r="50" spans="1:14" s="1" customFormat="1">
       <c r="A50" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="28">
         <v>1</v>
       </c>
       <c r="C50" s="79">
         <v>2</v>
       </c>
       <c r="D50" s="23">
         <v>5</v>
       </c>
       <c r="E50" s="23">
         <v>6</v>
       </c>
       <c r="F50" s="23">
         <v>7</v>
       </c>
-      <c r="G50" s="50"/>
+      <c r="G50" s="82">
+        <v>9</v>
+      </c>
       <c r="H50" s="50"/>
       <c r="I50" s="58"/>
       <c r="J50" s="52"/>
       <c r="K50" s="50"/>
       <c r="L50" s="16"/>
       <c r="M50" s="16"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="1:14" s="1" customFormat="1">
       <c r="A51" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="28">
         <v>1</v>
       </c>
       <c r="C51" s="79">
         <v>2</v>
       </c>
       <c r="D51" s="23">
         <v>5</v>
       </c>
       <c r="E51" s="23">
         <v>6</v>
       </c>
       <c r="F51" s="23">
         <v>7</v>
       </c>
-      <c r="G51" s="50"/>
+      <c r="G51" s="82">
+        <v>8</v>
+      </c>
       <c r="H51" s="50"/>
       <c r="I51" s="58"/>
       <c r="J51" s="52"/>
       <c r="K51" s="50"/>
       <c r="L51" s="16"/>
       <c r="M51" s="16"/>
       <c r="N51" s="12"/>
     </row>
     <row r="52" spans="1:14" s="1" customFormat="1">
       <c r="A52" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="28">
         <v>0</v>
       </c>
       <c r="C52" s="79">
         <v>0</v>
       </c>
       <c r="D52" s="23">
         <v>0</v>
       </c>
       <c r="E52" s="23">
         <v>0</v>
       </c>
       <c r="F52" s="23">
         <v>0</v>
       </c>
-      <c r="G52" s="21"/>
+      <c r="G52" s="82">
+        <v>1</v>
+      </c>
       <c r="H52" s="50"/>
       <c r="I52" s="58"/>
       <c r="J52" s="52"/>
       <c r="K52" s="50"/>
       <c r="L52" s="16"/>
       <c r="M52" s="16"/>
       <c r="N52" s="12"/>
     </row>
     <row r="53" spans="1:14" s="1" customFormat="1">
       <c r="A53" s="49" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="78"/>
       <c r="C53" s="23"/>
       <c r="D53" s="50"/>
       <c r="E53" s="21"/>
       <c r="F53" s="50"/>
       <c r="G53" s="50"/>
       <c r="J53" s="14"/>
       <c r="K53" s="21"/>
       <c r="L53" s="14"/>
       <c r="M53" s="14"/>
       <c r="N53" s="12"/>
     </row>
     <row r="54" spans="1:14" s="1" customFormat="1">
       <c r="A54" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="28">
         <v>1</v>
       </c>
       <c r="C54" s="79">
         <v>2</v>
       </c>
       <c r="D54" s="23">
         <v>4</v>
       </c>
       <c r="E54" s="23">
         <v>5</v>
       </c>
       <c r="F54" s="23">
         <v>6</v>
       </c>
-      <c r="G54" s="50"/>
+      <c r="G54" s="82">
+        <v>7</v>
+      </c>
       <c r="H54" s="50"/>
       <c r="I54" s="58"/>
       <c r="J54" s="52"/>
       <c r="K54" s="50"/>
       <c r="L54" s="16"/>
       <c r="M54" s="16"/>
       <c r="N54" s="12"/>
     </row>
     <row r="55" spans="1:14" s="1" customFormat="1">
       <c r="A55" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B55" s="28">
         <v>0</v>
       </c>
       <c r="C55" s="79">
         <v>0</v>
       </c>
       <c r="D55" s="23">
         <v>1</v>
       </c>
       <c r="E55" s="23">
         <v>1</v>
       </c>
       <c r="F55" s="23">
         <v>1</v>
       </c>
-      <c r="G55" s="50"/>
+      <c r="G55" s="82">
+        <v>1</v>
+      </c>
       <c r="H55" s="50"/>
       <c r="I55" s="58"/>
       <c r="J55" s="52"/>
       <c r="K55" s="50"/>
       <c r="L55" s="16"/>
       <c r="M55" s="16"/>
       <c r="N55" s="12"/>
     </row>
     <row r="56" spans="1:14" s="1" customFormat="1">
       <c r="A56" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="28">
         <v>1</v>
       </c>
       <c r="C56" s="79">
         <v>2</v>
       </c>
       <c r="D56" s="23">
         <v>3</v>
       </c>
       <c r="E56" s="23">
         <v>4</v>
       </c>
       <c r="F56" s="23">
         <v>5</v>
       </c>
-      <c r="G56" s="50"/>
+      <c r="G56" s="82">
+        <v>6</v>
+      </c>
       <c r="H56" s="50"/>
       <c r="I56" s="58"/>
       <c r="J56" s="52"/>
       <c r="K56" s="50"/>
       <c r="L56" s="16"/>
       <c r="M56" s="16"/>
       <c r="N56" s="12"/>
     </row>
     <row r="57" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A57" s="48" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="21"/>
       <c r="C57" s="21"/>
       <c r="D57" s="21"/>
       <c r="E57" s="21"/>
       <c r="F57" s="21"/>
       <c r="G57" s="21"/>
       <c r="H57" s="14"/>
       <c r="J57" s="14"/>
       <c r="K57" s="21"/>
       <c r="L57" s="14"/>
       <c r="M57" s="14"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="1:14" s="1" customFormat="1">
       <c r="A58" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="28">
         <v>1</v>
       </c>
       <c r="C58" s="79">
         <v>2</v>
       </c>
       <c r="D58" s="23">
         <v>4</v>
       </c>
       <c r="E58" s="23">
         <v>5</v>
       </c>
       <c r="F58" s="23">
         <v>6</v>
       </c>
-      <c r="G58" s="50"/>
+      <c r="G58" s="82">
+        <v>7</v>
+      </c>
       <c r="H58" s="50"/>
       <c r="I58" s="58"/>
       <c r="J58" s="52"/>
       <c r="K58" s="50"/>
       <c r="L58" s="16"/>
       <c r="M58" s="16"/>
       <c r="N58" s="12"/>
     </row>
     <row r="59" spans="1:14" s="1" customFormat="1">
       <c r="A59" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="28">
         <v>0</v>
       </c>
       <c r="C59" s="79">
         <v>0</v>
       </c>
       <c r="D59" s="23">
         <v>1</v>
       </c>
       <c r="E59" s="23">
         <v>1</v>
       </c>
       <c r="F59" s="23">
         <v>1</v>
       </c>
-      <c r="G59" s="50"/>
+      <c r="G59" s="82">
+        <v>1</v>
+      </c>
       <c r="H59" s="50"/>
       <c r="I59" s="58"/>
       <c r="J59" s="52"/>
       <c r="K59" s="50"/>
       <c r="L59" s="16"/>
       <c r="M59" s="16"/>
       <c r="N59" s="12"/>
     </row>
     <row r="60" spans="1:14" s="1" customFormat="1">
       <c r="A60" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B60" s="28">
         <v>1</v>
       </c>
       <c r="C60" s="79">
         <v>2</v>
       </c>
       <c r="D60" s="23">
         <v>3</v>
       </c>
       <c r="E60" s="23">
         <v>4</v>
       </c>
       <c r="F60" s="23">
         <v>5</v>
       </c>
-      <c r="G60" s="50"/>
+      <c r="G60" s="82">
+        <v>6</v>
+      </c>
       <c r="H60" s="50"/>
       <c r="I60" s="58"/>
       <c r="J60" s="52"/>
       <c r="K60" s="50"/>
       <c r="L60" s="16"/>
       <c r="M60" s="16"/>
       <c r="N60" s="12"/>
     </row>
     <row r="61" spans="1:14" s="1" customFormat="1" ht="36.75" customHeight="1">
       <c r="A61" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="21"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="12"/>
     </row>
     <row r="62" spans="1:14" s="1" customFormat="1">
       <c r="A62" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="50">
         <v>20</v>
       </c>
       <c r="C62" s="79">
         <v>34</v>
       </c>
       <c r="D62" s="23">
         <v>49</v>
       </c>
       <c r="E62" s="23">
         <v>64</v>
       </c>
       <c r="F62" s="23">
         <v>77</v>
       </c>
-      <c r="G62" s="50"/>
+      <c r="G62" s="82">
+        <v>91</v>
+      </c>
       <c r="H62" s="50"/>
       <c r="I62" s="61"/>
       <c r="J62" s="52"/>
       <c r="K62" s="50"/>
       <c r="L62" s="16"/>
       <c r="M62" s="16"/>
       <c r="N62" s="12"/>
     </row>
     <row r="63" spans="1:14" s="1" customFormat="1">
       <c r="A63" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B63" s="50">
         <v>20</v>
       </c>
       <c r="C63" s="79">
         <v>34</v>
       </c>
       <c r="D63" s="23">
         <v>49</v>
       </c>
       <c r="E63" s="23">
         <v>64</v>
       </c>
       <c r="F63" s="23">
         <v>77</v>
       </c>
-      <c r="G63" s="50"/>
+      <c r="G63" s="82">
+        <v>91</v>
+      </c>
       <c r="H63" s="50"/>
       <c r="I63" s="61"/>
       <c r="J63" s="52"/>
       <c r="K63" s="50"/>
       <c r="L63" s="16"/>
       <c r="M63" s="16"/>
       <c r="N63" s="12"/>
     </row>
     <row r="64" spans="1:14" s="1" customFormat="1" ht="21.75" customHeight="1">
       <c r="A64" s="48" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="14"/>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="14"/>
       <c r="I64" s="58"/>
       <c r="J64" s="14"/>
       <c r="K64" s="21"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
       <c r="N64" s="12"/>
     </row>
     <row r="65" spans="1:14" s="1" customFormat="1">
       <c r="A65" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="50">
         <v>20</v>
       </c>
       <c r="C65" s="79">
         <v>34</v>
       </c>
       <c r="D65" s="23">
         <v>49</v>
       </c>
       <c r="E65" s="23">
         <v>64</v>
       </c>
       <c r="F65" s="23">
         <v>77</v>
       </c>
-      <c r="G65" s="50"/>
+      <c r="G65" s="82">
+        <v>91</v>
+      </c>
       <c r="H65" s="50"/>
       <c r="I65" s="62"/>
       <c r="J65" s="52"/>
       <c r="K65" s="50"/>
       <c r="L65" s="16"/>
       <c r="M65" s="16"/>
       <c r="N65" s="12"/>
     </row>
     <row r="66" spans="1:14" s="1" customFormat="1">
       <c r="A66" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B66" s="50">
         <v>20</v>
       </c>
       <c r="C66" s="79">
         <v>34</v>
       </c>
       <c r="D66" s="23">
         <v>49</v>
       </c>
       <c r="E66" s="23">
         <v>64</v>
       </c>
       <c r="F66" s="23">
         <v>77</v>
       </c>
-      <c r="G66" s="50"/>
+      <c r="G66" s="82">
+        <v>91</v>
+      </c>
       <c r="H66" s="50"/>
       <c r="I66" s="62"/>
       <c r="J66" s="52"/>
       <c r="K66" s="50"/>
       <c r="L66" s="16"/>
       <c r="M66" s="16"/>
       <c r="N66" s="12"/>
     </row>
     <row r="67" spans="1:14" s="1" customFormat="1">
       <c r="A67" s="46" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="21"/>
       <c r="C67" s="21"/>
       <c r="D67" s="21"/>
       <c r="E67" s="21"/>
       <c r="F67" s="21"/>
       <c r="G67" s="21"/>
       <c r="H67" s="14"/>
       <c r="I67" s="58"/>
       <c r="J67" s="14"/>
       <c r="K67" s="21"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
       <c r="N67" s="12"/>
     </row>
     <row r="68" spans="1:14" s="1" customFormat="1">
       <c r="A68" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="50">
         <v>1157</v>
       </c>
       <c r="C68" s="79">
         <v>2386</v>
       </c>
       <c r="D68" s="23">
         <v>3615</v>
       </c>
       <c r="E68" s="23">
         <v>4844</v>
       </c>
       <c r="F68" s="23">
         <v>6093</v>
       </c>
-      <c r="G68" s="50"/>
+      <c r="G68" s="82">
+        <v>7342</v>
+      </c>
       <c r="H68" s="50"/>
       <c r="I68" s="63"/>
       <c r="J68" s="52"/>
       <c r="K68" s="50"/>
       <c r="L68" s="16"/>
       <c r="M68" s="16"/>
       <c r="N68" s="12"/>
     </row>
     <row r="69" spans="1:14" s="1" customFormat="1">
       <c r="A69" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B69" s="50">
         <v>349</v>
       </c>
       <c r="C69" s="79">
         <v>771</v>
       </c>
       <c r="D69" s="23">
         <v>1194</v>
       </c>
       <c r="E69" s="23">
         <v>1616</v>
       </c>
       <c r="F69" s="23">
         <v>2057</v>
       </c>
-      <c r="G69" s="50"/>
+      <c r="G69" s="82">
+        <v>2497</v>
+      </c>
       <c r="H69" s="50"/>
       <c r="I69" s="63"/>
       <c r="J69" s="52"/>
       <c r="K69" s="50"/>
       <c r="L69" s="16"/>
       <c r="M69" s="16"/>
       <c r="N69" s="12"/>
     </row>
     <row r="70" spans="1:14" s="1" customFormat="1">
       <c r="A70" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B70" s="50">
         <v>6</v>
       </c>
       <c r="C70" s="79">
         <v>13</v>
       </c>
       <c r="D70" s="23">
         <v>19</v>
       </c>
       <c r="E70" s="23">
         <v>25</v>
       </c>
       <c r="F70" s="23">
         <v>32</v>
       </c>
-      <c r="G70" s="50"/>
+      <c r="G70" s="82">
+        <v>38</v>
+      </c>
       <c r="H70" s="50"/>
       <c r="I70" s="63"/>
       <c r="J70" s="52"/>
       <c r="K70" s="50"/>
       <c r="L70" s="16"/>
       <c r="M70" s="16"/>
       <c r="N70" s="12"/>
     </row>
     <row r="71" spans="1:14" s="1" customFormat="1">
       <c r="A71" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="50">
         <v>119</v>
       </c>
       <c r="C71" s="79">
         <v>238</v>
       </c>
       <c r="D71" s="23">
         <v>357</v>
       </c>
       <c r="E71" s="23">
         <v>477</v>
       </c>
       <c r="F71" s="23">
         <v>596</v>
       </c>
-      <c r="G71" s="50"/>
+      <c r="G71" s="82">
+        <v>716</v>
+      </c>
       <c r="H71" s="50"/>
       <c r="I71" s="63"/>
       <c r="J71" s="52"/>
       <c r="K71" s="50"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
       <c r="N71" s="12"/>
     </row>
     <row r="72" spans="1:14" s="1" customFormat="1">
       <c r="A72" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="50">
         <v>74</v>
       </c>
       <c r="C72" s="79">
         <v>149</v>
       </c>
       <c r="D72" s="23">
         <v>223</v>
       </c>
       <c r="E72" s="23">
         <v>297</v>
       </c>
       <c r="F72" s="23">
         <v>371</v>
       </c>
-      <c r="G72" s="50"/>
+      <c r="G72" s="82">
+        <v>446</v>
+      </c>
       <c r="H72" s="50"/>
       <c r="I72" s="63"/>
       <c r="J72" s="52"/>
       <c r="K72" s="50"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="12"/>
     </row>
     <row r="73" spans="1:14" s="1" customFormat="1">
       <c r="A73" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B73" s="50">
         <v>83</v>
       </c>
       <c r="C73" s="79">
         <v>166</v>
       </c>
       <c r="D73" s="23">
         <v>249</v>
       </c>
       <c r="E73" s="23">
         <v>332</v>
       </c>
       <c r="F73" s="23">
         <v>415</v>
       </c>
-      <c r="G73" s="50"/>
+      <c r="G73" s="82">
+        <v>498</v>
+      </c>
       <c r="H73" s="50"/>
       <c r="I73" s="63"/>
       <c r="J73" s="52"/>
       <c r="K73" s="50"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
       <c r="N73" s="12"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1">
       <c r="A74" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B74" s="50">
         <v>234</v>
       </c>
       <c r="C74" s="79">
         <v>470</v>
       </c>
       <c r="D74" s="23">
         <v>705</v>
       </c>
       <c r="E74" s="23">
         <v>940</v>
       </c>
       <c r="F74" s="23">
         <v>1176</v>
       </c>
-      <c r="G74" s="50"/>
+      <c r="G74" s="82">
+        <v>1412</v>
+      </c>
       <c r="H74" s="50"/>
       <c r="I74" s="63"/>
       <c r="J74" s="52"/>
       <c r="K74" s="50"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="12"/>
     </row>
     <row r="75" spans="1:14" s="1" customFormat="1">
       <c r="A75" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B75" s="50">
         <v>73</v>
       </c>
       <c r="C75" s="79">
         <v>146</v>
       </c>
       <c r="D75" s="23">
         <v>220</v>
       </c>
       <c r="E75" s="23">
         <v>293</v>
       </c>
       <c r="F75" s="23">
         <v>367</v>
       </c>
-      <c r="G75" s="50"/>
+      <c r="G75" s="82">
+        <v>440</v>
+      </c>
       <c r="H75" s="50"/>
       <c r="I75" s="63"/>
       <c r="J75" s="52"/>
       <c r="K75" s="50"/>
       <c r="L75" s="16"/>
       <c r="M75" s="16"/>
       <c r="N75" s="12"/>
     </row>
     <row r="76" spans="1:14" s="1" customFormat="1">
       <c r="A76" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="50">
         <v>54</v>
       </c>
       <c r="C76" s="79">
         <v>106</v>
       </c>
       <c r="D76" s="23">
         <v>158</v>
       </c>
       <c r="E76" s="23">
         <v>210</v>
       </c>
       <c r="F76" s="23">
         <v>261</v>
       </c>
-      <c r="G76" s="50"/>
+      <c r="G76" s="82">
+        <v>313</v>
+      </c>
       <c r="H76" s="50"/>
       <c r="I76" s="63"/>
       <c r="J76" s="52"/>
       <c r="K76" s="50"/>
       <c r="L76" s="16"/>
       <c r="M76" s="16"/>
       <c r="N76" s="12"/>
     </row>
     <row r="77" spans="1:14" s="1" customFormat="1">
       <c r="A77" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="50">
         <v>164</v>
       </c>
       <c r="C77" s="79">
         <v>327</v>
       </c>
       <c r="D77" s="23">
         <v>491</v>
       </c>
       <c r="E77" s="23">
         <v>654</v>
       </c>
       <c r="F77" s="23">
         <v>818</v>
       </c>
-      <c r="G77" s="50"/>
+      <c r="G77" s="82">
+        <v>981</v>
+      </c>
       <c r="H77" s="50"/>
       <c r="I77" s="63"/>
       <c r="J77" s="52"/>
       <c r="K77" s="50"/>
       <c r="L77" s="16"/>
       <c r="M77" s="16"/>
       <c r="N77" s="12"/>
     </row>
     <row r="78" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A78" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B78" s="21"/>
       <c r="C78" s="21"/>
       <c r="D78" s="21"/>
       <c r="E78" s="21"/>
       <c r="F78" s="21"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
       <c r="I78" s="58"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="21"/>
       <c r="M78" s="14"/>
       <c r="N78" s="12"/>
     </row>
     <row r="79" spans="1:14" s="1" customFormat="1">
       <c r="A79" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="50">
         <v>13213</v>
       </c>
       <c r="C79" s="79">
         <v>31149</v>
       </c>
       <c r="D79" s="23">
         <v>49843</v>
       </c>
       <c r="E79" s="23">
         <v>64359</v>
       </c>
       <c r="F79" s="23">
         <v>77119</v>
       </c>
-      <c r="G79" s="50"/>
+      <c r="G79" s="82">
+        <v>97728</v>
+      </c>
       <c r="H79" s="50"/>
       <c r="I79" s="64"/>
       <c r="J79" s="52"/>
       <c r="K79" s="50"/>
       <c r="L79" s="24"/>
       <c r="M79" s="25"/>
       <c r="N79" s="12"/>
     </row>
     <row r="80" spans="1:14" s="1" customFormat="1">
       <c r="A80" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B80" s="50">
         <v>3282</v>
       </c>
       <c r="C80" s="79">
         <v>10849</v>
       </c>
       <c r="D80" s="23">
         <v>19174</v>
       </c>
       <c r="E80" s="23">
         <v>23322</v>
       </c>
       <c r="F80" s="23">
         <v>26059</v>
       </c>
-      <c r="G80" s="50"/>
+      <c r="G80" s="82">
+        <v>36646</v>
+      </c>
       <c r="H80" s="50"/>
       <c r="I80" s="64"/>
       <c r="J80" s="52"/>
       <c r="K80" s="50"/>
       <c r="L80" s="24"/>
       <c r="M80" s="25"/>
       <c r="N80" s="12"/>
     </row>
     <row r="81" spans="1:14" s="1" customFormat="1">
       <c r="A81" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="50">
         <v>1551</v>
       </c>
       <c r="C81" s="79">
         <v>3808</v>
       </c>
       <c r="D81" s="23">
         <v>6065</v>
       </c>
       <c r="E81" s="23">
         <v>8322</v>
       </c>
       <c r="F81" s="23">
         <v>9907</v>
       </c>
-      <c r="G81" s="50"/>
+      <c r="G81" s="82">
+        <v>11492</v>
+      </c>
       <c r="H81" s="50"/>
       <c r="I81" s="64"/>
       <c r="J81" s="52"/>
       <c r="K81" s="50"/>
       <c r="L81" s="24"/>
       <c r="M81" s="25"/>
       <c r="N81" s="12"/>
     </row>
     <row r="82" spans="1:14" s="1" customFormat="1">
       <c r="A82" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B82" s="50">
         <v>242</v>
       </c>
       <c r="C82" s="79">
         <v>619</v>
       </c>
       <c r="D82" s="23">
         <v>997</v>
       </c>
       <c r="E82" s="23">
         <v>1374</v>
       </c>
       <c r="F82" s="23">
         <v>1834</v>
       </c>
-      <c r="G82" s="50"/>
+      <c r="G82" s="82">
+        <v>2294</v>
+      </c>
       <c r="H82" s="50"/>
       <c r="I82" s="64"/>
       <c r="J82" s="52"/>
       <c r="K82" s="50"/>
       <c r="L82" s="24"/>
       <c r="M82" s="25"/>
       <c r="N82" s="12"/>
     </row>
     <row r="83" spans="1:14" s="1" customFormat="1">
       <c r="A83" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B83" s="50">
         <v>3435</v>
       </c>
       <c r="C83" s="79">
         <v>5999</v>
       </c>
       <c r="D83" s="23">
         <v>8564</v>
       </c>
       <c r="E83" s="23">
         <v>11129</v>
       </c>
       <c r="F83" s="23">
         <v>12077</v>
       </c>
-      <c r="G83" s="50"/>
+      <c r="G83" s="82">
+        <v>13025</v>
+      </c>
       <c r="H83" s="50"/>
       <c r="I83" s="64"/>
       <c r="J83" s="52"/>
       <c r="K83" s="50"/>
       <c r="L83" s="24"/>
       <c r="M83" s="25"/>
       <c r="N83" s="12"/>
     </row>
     <row r="84" spans="1:14" s="1" customFormat="1">
       <c r="A84" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B84" s="50">
         <v>966</v>
       </c>
       <c r="C84" s="79">
         <v>1599</v>
       </c>
       <c r="D84" s="23">
         <v>2232</v>
       </c>
       <c r="E84" s="23">
         <v>2865</v>
       </c>
       <c r="F84" s="23">
         <v>6057</v>
       </c>
-      <c r="G84" s="50"/>
+      <c r="G84" s="82">
+        <v>9249</v>
+      </c>
       <c r="H84" s="50"/>
       <c r="I84" s="64"/>
       <c r="J84" s="52"/>
       <c r="K84" s="50"/>
       <c r="L84" s="24"/>
       <c r="M84" s="25"/>
       <c r="N84" s="12"/>
     </row>
     <row r="85" spans="1:14" s="1" customFormat="1">
       <c r="A85" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="50">
         <v>2851</v>
       </c>
       <c r="C85" s="79">
         <v>6498</v>
       </c>
       <c r="D85" s="23">
         <v>10146</v>
       </c>
       <c r="E85" s="23">
         <v>13794</v>
       </c>
       <c r="F85" s="23">
         <v>16743</v>
       </c>
-      <c r="G85" s="50"/>
+      <c r="G85" s="82">
+        <v>19692</v>
+      </c>
       <c r="H85" s="50"/>
       <c r="I85" s="64"/>
       <c r="J85" s="52"/>
       <c r="K85" s="50"/>
       <c r="L85" s="24"/>
       <c r="M85" s="25"/>
       <c r="N85" s="12"/>
     </row>
     <row r="86" spans="1:14" s="1" customFormat="1">
       <c r="A86" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="50">
         <v>888</v>
       </c>
       <c r="C86" s="79">
         <v>1777</v>
       </c>
       <c r="D86" s="23">
         <v>2665</v>
       </c>
       <c r="E86" s="23">
         <v>3553</v>
       </c>
       <c r="F86" s="23">
         <v>4441</v>
       </c>
-      <c r="G86" s="50"/>
+      <c r="G86" s="82">
+        <v>5330</v>
+      </c>
       <c r="H86" s="50"/>
       <c r="I86" s="64"/>
       <c r="J86" s="52"/>
       <c r="K86" s="50"/>
       <c r="L86" s="24"/>
       <c r="M86" s="25"/>
       <c r="N86" s="12"/>
     </row>
     <row r="87" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A87" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="21"/>
       <c r="C87" s="21"/>
       <c r="D87" s="50"/>
       <c r="E87" s="23"/>
       <c r="F87" s="45"/>
       <c r="G87" s="21"/>
       <c r="H87" s="14"/>
       <c r="I87" s="58"/>
       <c r="J87" s="14"/>
       <c r="K87" s="21"/>
       <c r="L87" s="14"/>
       <c r="M87" s="14"/>
       <c r="N87" s="12"/>
     </row>
     <row r="88" spans="1:14" s="1" customFormat="1">
       <c r="A88" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B88" s="50">
         <v>7</v>
       </c>
       <c r="C88" s="79">
         <v>15</v>
       </c>
       <c r="D88" s="23">
         <v>22</v>
       </c>
       <c r="E88" s="23">
         <v>29</v>
       </c>
-      <c r="F88" s="87">
+      <c r="F88" s="82">
         <v>36</v>
       </c>
-      <c r="G88" s="50"/>
+      <c r="G88" s="82">
+        <v>44</v>
+      </c>
       <c r="H88" s="50"/>
       <c r="I88" s="65"/>
       <c r="J88" s="52"/>
       <c r="K88" s="50"/>
       <c r="L88" s="16"/>
       <c r="M88" s="16"/>
       <c r="N88" s="12"/>
     </row>
     <row r="89" spans="1:14" s="1" customFormat="1">
       <c r="A89" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B89" s="50">
         <v>1</v>
       </c>
       <c r="C89" s="79">
         <v>2</v>
       </c>
       <c r="D89" s="23">
         <v>3</v>
       </c>
       <c r="E89" s="23">
         <v>4</v>
       </c>
-      <c r="F89" s="87">
+      <c r="F89" s="82">
         <v>5</v>
       </c>
-      <c r="G89" s="50"/>
+      <c r="G89" s="82">
+        <v>6</v>
+      </c>
       <c r="H89" s="50"/>
       <c r="I89" s="65"/>
       <c r="J89" s="52"/>
       <c r="K89" s="50"/>
       <c r="L89" s="16"/>
       <c r="M89" s="16"/>
       <c r="N89" s="12"/>
     </row>
     <row r="90" spans="1:14" s="1" customFormat="1">
       <c r="A90" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B90" s="50">
         <v>6</v>
       </c>
       <c r="C90" s="79">
         <v>13</v>
       </c>
       <c r="D90" s="23">
         <v>19</v>
       </c>
       <c r="E90" s="23">
         <v>25</v>
       </c>
-      <c r="F90" s="87">
+      <c r="F90" s="82">
         <v>31</v>
       </c>
-      <c r="G90" s="50"/>
+      <c r="G90" s="82">
+        <v>38</v>
+      </c>
       <c r="H90" s="50"/>
       <c r="I90" s="65"/>
       <c r="J90" s="52"/>
       <c r="K90" s="50"/>
       <c r="L90" s="16"/>
       <c r="M90" s="16"/>
       <c r="N90" s="12"/>
     </row>
     <row r="91" spans="1:14" s="1" customFormat="1">
       <c r="A91" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B91" s="50">
         <v>0</v>
       </c>
       <c r="C91" s="79">
         <v>0</v>
       </c>
       <c r="D91" s="23">
         <v>0</v>
       </c>
       <c r="E91" s="23">
         <v>0</v>
       </c>
-      <c r="F91" s="87">
+      <c r="F91" s="82">
         <v>0</v>
       </c>
-      <c r="G91" s="28"/>
+      <c r="G91" s="82">
+        <v>1</v>
+      </c>
       <c r="H91" s="50"/>
       <c r="I91" s="65"/>
       <c r="J91" s="52"/>
       <c r="K91" s="50"/>
       <c r="L91" s="16"/>
       <c r="M91" s="16"/>
       <c r="N91" s="12"/>
     </row>
     <row r="92" spans="1:14" s="1" customFormat="1">
       <c r="A92" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="45"/>
       <c r="C92" s="23"/>
       <c r="D92" s="21"/>
       <c r="E92" s="21"/>
       <c r="F92" s="50"/>
       <c r="G92" s="21"/>
       <c r="H92" s="14"/>
       <c r="J92" s="14"/>
       <c r="K92" s="21"/>
       <c r="L92" s="14"/>
       <c r="M92" s="14"/>
       <c r="N92" s="12"/>
     </row>
     <row r="93" spans="1:14" s="1" customFormat="1">
       <c r="A93" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B93" s="50">
         <v>28851</v>
       </c>
       <c r="C93" s="79">
         <v>70350</v>
       </c>
       <c r="D93" s="23">
         <v>104621</v>
       </c>
       <c r="E93" s="23">
         <v>140493</v>
       </c>
-      <c r="F93" s="87">
+      <c r="F93" s="82">
         <v>180203</v>
       </c>
-      <c r="G93" s="50"/>
+      <c r="G93" s="82">
+        <v>217451</v>
+      </c>
       <c r="H93" s="50"/>
       <c r="I93" s="65"/>
       <c r="J93" s="52"/>
       <c r="K93" s="50"/>
       <c r="L93" s="16"/>
       <c r="M93" s="16"/>
       <c r="N93" s="12"/>
     </row>
     <row r="94" spans="1:14" s="1" customFormat="1">
       <c r="A94" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B94" s="28">
         <v>6209</v>
       </c>
       <c r="C94" s="79">
         <v>12208</v>
       </c>
       <c r="D94" s="23">
         <v>18863</v>
       </c>
       <c r="E94" s="23">
         <v>29596</v>
       </c>
-      <c r="F94" s="87">
+      <c r="F94" s="82">
         <v>41317</v>
       </c>
-      <c r="G94" s="50"/>
+      <c r="G94" s="82">
+        <v>50659</v>
+      </c>
       <c r="H94" s="50"/>
       <c r="I94" s="65"/>
       <c r="J94" s="52"/>
       <c r="K94" s="50"/>
       <c r="L94" s="16"/>
       <c r="M94" s="16"/>
       <c r="N94" s="12"/>
     </row>
     <row r="95" spans="1:14" s="1" customFormat="1">
       <c r="A95" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B95" s="50">
         <v>22642</v>
       </c>
       <c r="C95" s="79">
         <v>58142</v>
       </c>
       <c r="D95" s="23">
         <v>85758</v>
       </c>
       <c r="E95" s="23">
         <v>110897</v>
       </c>
-      <c r="F95" s="87">
+      <c r="F95" s="82">
         <v>138886</v>
       </c>
-      <c r="G95" s="50"/>
+      <c r="G95" s="82">
+        <v>166792</v>
+      </c>
       <c r="H95" s="50"/>
       <c r="I95" s="65"/>
       <c r="J95" s="52"/>
       <c r="K95" s="50"/>
       <c r="L95" s="16"/>
       <c r="M95" s="16"/>
       <c r="N95" s="12"/>
     </row>
     <row r="96" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A96" s="46" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="21"/>
       <c r="C96" s="21"/>
       <c r="D96" s="21"/>
       <c r="E96" s="21"/>
       <c r="F96" s="21"/>
       <c r="G96" s="21"/>
       <c r="H96" s="14"/>
       <c r="I96" s="58"/>
       <c r="J96" s="14"/>
       <c r="K96" s="21"/>
       <c r="L96" s="14"/>
       <c r="M96" s="14"/>
       <c r="N96" s="12"/>
     </row>
     <row r="97" spans="1:14" s="1" customFormat="1">
       <c r="A97" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B97" s="50">
         <v>4</v>
       </c>
       <c r="C97" s="79">
         <v>9</v>
       </c>
       <c r="D97" s="23">
         <v>13</v>
       </c>
       <c r="E97" s="23">
         <v>18</v>
       </c>
-      <c r="F97" s="87">
+      <c r="F97" s="82">
         <v>22</v>
       </c>
-      <c r="G97" s="50"/>
+      <c r="G97" s="82">
+        <v>27</v>
+      </c>
       <c r="H97" s="50"/>
       <c r="I97" s="66"/>
       <c r="J97" s="52"/>
       <c r="K97" s="50"/>
       <c r="L97" s="16"/>
       <c r="M97" s="16"/>
       <c r="N97" s="12"/>
     </row>
     <row r="98" spans="1:14" s="1" customFormat="1">
       <c r="A98" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B98" s="50">
         <v>3</v>
       </c>
       <c r="C98" s="79">
         <v>6</v>
       </c>
       <c r="D98" s="23">
         <v>9</v>
       </c>
       <c r="E98" s="23">
         <v>12</v>
       </c>
-      <c r="F98" s="87">
+      <c r="F98" s="82">
         <v>15</v>
       </c>
-      <c r="G98" s="50"/>
+      <c r="G98" s="82">
+        <v>18</v>
+      </c>
       <c r="H98" s="50"/>
       <c r="I98" s="66"/>
       <c r="J98" s="52"/>
       <c r="K98" s="50"/>
       <c r="L98" s="16"/>
       <c r="M98" s="16"/>
       <c r="N98" s="12"/>
     </row>
     <row r="99" spans="1:14" s="1" customFormat="1">
       <c r="A99" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B99" s="50">
         <v>1</v>
       </c>
       <c r="C99" s="79">
         <v>2</v>
       </c>
       <c r="D99" s="23">
         <v>3</v>
       </c>
       <c r="E99" s="23">
         <v>4</v>
       </c>
-      <c r="F99" s="87">
+      <c r="F99" s="82">
         <v>5</v>
       </c>
-      <c r="G99" s="50"/>
+      <c r="G99" s="82">
+        <v>6</v>
+      </c>
       <c r="H99" s="50"/>
       <c r="I99" s="66"/>
       <c r="J99" s="52"/>
       <c r="K99" s="50"/>
       <c r="L99" s="16"/>
       <c r="M99" s="16"/>
       <c r="N99" s="12"/>
     </row>
     <row r="100" spans="1:14" s="1" customFormat="1">
       <c r="A100" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B100" s="50">
         <v>1</v>
       </c>
       <c r="C100" s="79">
         <v>1</v>
       </c>
       <c r="D100" s="23">
         <v>2</v>
       </c>
       <c r="E100" s="23">
         <v>2</v>
       </c>
-      <c r="F100" s="87">
+      <c r="F100" s="82">
         <v>3</v>
       </c>
-      <c r="G100" s="50"/>
+      <c r="G100" s="82">
+        <v>3</v>
+      </c>
       <c r="H100" s="50"/>
       <c r="I100" s="66"/>
       <c r="J100" s="52"/>
       <c r="K100" s="50"/>
       <c r="L100" s="16"/>
       <c r="M100" s="16"/>
       <c r="N100" s="12"/>
     </row>
     <row r="101" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A101" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B101" s="21"/>
       <c r="C101" s="21"/>
       <c r="D101" s="21"/>
       <c r="E101" s="21"/>
       <c r="F101" s="21"/>
       <c r="G101" s="21"/>
       <c r="H101" s="14"/>
       <c r="I101" s="67"/>
       <c r="J101" s="14"/>
       <c r="K101" s="21"/>
       <c r="L101" s="14"/>
       <c r="M101" s="14"/>
       <c r="N101" s="12"/>
     </row>
     <row r="102" spans="1:14" s="1" customFormat="1">
       <c r="A102" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B102" s="51">
         <v>7.6</v>
       </c>
       <c r="C102" s="80">
         <v>14</v>
       </c>
       <c r="D102" s="44">
         <v>22.5</v>
       </c>
       <c r="E102" s="44">
         <v>33.299999999999997</v>
       </c>
-      <c r="F102" s="88">
+      <c r="F102" s="83">
         <v>69.099999999999994</v>
       </c>
-      <c r="G102" s="51"/>
+      <c r="G102" s="83">
+        <v>103.2</v>
+      </c>
       <c r="H102" s="51"/>
       <c r="I102" s="69"/>
       <c r="J102" s="53"/>
       <c r="K102" s="51"/>
       <c r="L102" s="27"/>
       <c r="M102" s="27"/>
       <c r="N102" s="12"/>
     </row>
     <row r="103" spans="1:14" s="1" customFormat="1">
       <c r="A103" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B103" s="51">
         <v>7.6</v>
       </c>
       <c r="C103" s="80">
         <v>13.9</v>
       </c>
       <c r="D103" s="44">
         <v>22.4</v>
       </c>
       <c r="E103" s="44">
         <v>33</v>
       </c>
-      <c r="F103" s="88">
+      <c r="F103" s="83">
         <v>43.7</v>
       </c>
-      <c r="G103" s="51"/>
+      <c r="G103" s="83">
+        <v>52.5</v>
+      </c>
       <c r="H103" s="51"/>
       <c r="I103" s="69"/>
       <c r="J103" s="53"/>
       <c r="K103" s="51"/>
       <c r="L103" s="27"/>
       <c r="M103" s="27"/>
       <c r="N103" s="12"/>
     </row>
     <row r="104" spans="1:14" s="1" customFormat="1">
       <c r="A104" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B104" s="57" t="s">
         <v>59</v>
       </c>
       <c r="C104" s="57" t="s">
         <v>59</v>
       </c>
       <c r="D104" s="57" t="s">
         <v>59</v>
       </c>
       <c r="E104" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="F104" s="88">
+      <c r="F104" s="83">
         <v>15.7</v>
       </c>
-      <c r="G104" s="51"/>
+      <c r="G104" s="83">
+        <v>31.3</v>
+      </c>
       <c r="H104" s="51"/>
       <c r="I104" s="71"/>
       <c r="J104" s="53"/>
       <c r="K104" s="51"/>
       <c r="L104" s="27"/>
       <c r="M104" s="27"/>
       <c r="N104" s="12"/>
     </row>
     <row r="105" spans="1:14" s="1" customFormat="1">
       <c r="A105" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B105" s="57" t="s">
         <v>59</v>
       </c>
       <c r="C105" s="80">
         <v>0.1</v>
       </c>
       <c r="D105" s="44">
         <v>0.1</v>
       </c>
       <c r="E105" s="44">
         <v>0.3</v>
       </c>
-      <c r="F105" s="88">
+      <c r="F105" s="83">
         <v>0.4</v>
       </c>
-      <c r="G105" s="51"/>
+      <c r="G105" s="83">
+        <v>0.7</v>
+      </c>
       <c r="H105" s="51"/>
       <c r="I105" s="69"/>
       <c r="J105" s="53"/>
       <c r="K105" s="51"/>
       <c r="L105" s="27"/>
       <c r="M105" s="27"/>
       <c r="N105" s="12"/>
     </row>
     <row r="106" spans="1:14" s="1" customFormat="1">
       <c r="A106" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B106" s="57" t="s">
         <v>59</v>
       </c>
       <c r="C106" s="57" t="s">
         <v>59</v>
       </c>
       <c r="D106" s="57" t="s">
         <v>59</v>
       </c>
       <c r="E106" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="F106" s="88">
+      <c r="F106" s="83">
         <v>9.3000000000000007</v>
       </c>
-      <c r="G106" s="51"/>
+      <c r="G106" s="83">
+        <v>18.7</v>
+      </c>
       <c r="H106" s="51"/>
       <c r="I106" s="71"/>
       <c r="J106" s="53"/>
       <c r="K106" s="51"/>
       <c r="L106" s="27"/>
       <c r="M106" s="27"/>
       <c r="N106" s="12"/>
     </row>
     <row r="107" spans="1:14" s="1" customFormat="1">
       <c r="A107" s="46" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="21"/>
       <c r="C107" s="21"/>
       <c r="D107" s="21"/>
       <c r="E107" s="21"/>
       <c r="F107" s="21"/>
       <c r="G107" s="21"/>
       <c r="H107" s="14"/>
       <c r="I107" s="59"/>
       <c r="J107" s="14"/>
       <c r="K107" s="21"/>
       <c r="L107" s="14"/>
       <c r="M107" s="14"/>
       <c r="N107" s="12"/>
     </row>
     <row r="108" spans="1:14" s="1" customFormat="1">
       <c r="A108" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B108" s="77">
         <v>1.3</v>
       </c>
       <c r="C108" s="80">
         <v>2.8</v>
       </c>
       <c r="D108" s="44">
         <v>4.8</v>
       </c>
       <c r="E108" s="44">
         <v>7.8</v>
       </c>
-      <c r="F108" s="88">
+      <c r="F108" s="83">
         <v>10.3</v>
       </c>
-      <c r="G108" s="51"/>
+      <c r="G108" s="83">
+        <v>12.3</v>
+      </c>
       <c r="H108" s="51"/>
       <c r="I108" s="68"/>
       <c r="J108" s="53"/>
       <c r="K108" s="51"/>
       <c r="L108" s="27"/>
       <c r="M108" s="27"/>
       <c r="N108" s="12"/>
     </row>
     <row r="109" spans="1:14" s="1" customFormat="1">
       <c r="A109" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B109" s="77">
         <v>1.3</v>
       </c>
       <c r="C109" s="80">
         <v>2.8</v>
       </c>
       <c r="D109" s="44">
         <v>4.8</v>
       </c>
       <c r="E109" s="44">
         <v>7.8</v>
       </c>
-      <c r="F109" s="88">
+      <c r="F109" s="83">
         <v>10.3</v>
       </c>
-      <c r="G109" s="51"/>
+      <c r="G109" s="83">
+        <v>12.3</v>
+      </c>
       <c r="H109" s="51"/>
       <c r="I109" s="68"/>
       <c r="J109" s="53"/>
       <c r="K109" s="51"/>
       <c r="L109" s="27"/>
       <c r="M109" s="27"/>
       <c r="N109" s="12"/>
     </row>
     <row r="110" spans="1:14" s="1" customFormat="1" ht="52.2">
       <c r="A110" s="46" t="s">
         <v>19</v>
       </c>
       <c r="B110" s="21"/>
       <c r="C110" s="21"/>
       <c r="D110" s="21"/>
       <c r="E110" s="21"/>
       <c r="F110" s="21"/>
       <c r="G110" s="21"/>
       <c r="H110" s="14"/>
       <c r="I110" s="59"/>
       <c r="J110" s="14"/>
       <c r="K110" s="14"/>
       <c r="L110" s="14"/>
       <c r="M110" s="14"/>
       <c r="N110" s="12"/>
     </row>
     <row r="111" spans="1:14" s="1" customFormat="1">
       <c r="A111" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B111" s="51">
         <v>4.5</v>
       </c>
       <c r="C111" s="80">
         <v>19.3</v>
       </c>
       <c r="D111" s="44">
         <v>34.1</v>
       </c>
       <c r="E111" s="44">
         <v>49</v>
       </c>
-      <c r="F111" s="88">
+      <c r="F111" s="83">
         <v>52.8</v>
       </c>
-      <c r="G111" s="51"/>
+      <c r="G111" s="83">
+        <v>56.7</v>
+      </c>
       <c r="H111" s="51"/>
       <c r="I111" s="70"/>
       <c r="J111" s="53"/>
       <c r="K111" s="51"/>
       <c r="L111" s="27"/>
       <c r="M111" s="27"/>
       <c r="N111" s="12"/>
     </row>
     <row r="112" spans="1:14" s="1" customFormat="1">
       <c r="A112" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B112" s="51">
         <v>3.9</v>
       </c>
       <c r="C112" s="80">
         <v>17.100000000000001</v>
       </c>
       <c r="D112" s="44">
         <v>30.4</v>
       </c>
       <c r="E112" s="44">
         <v>43.6</v>
       </c>
-      <c r="F112" s="88">
+      <c r="F112" s="83">
         <v>46.2</v>
       </c>
-      <c r="G112" s="51"/>
+      <c r="G112" s="83">
+        <v>48.7</v>
+      </c>
       <c r="H112" s="51"/>
       <c r="I112" s="70"/>
       <c r="J112" s="53"/>
       <c r="K112" s="51"/>
       <c r="L112" s="27"/>
       <c r="M112" s="27"/>
       <c r="N112" s="12"/>
     </row>
     <row r="113" spans="1:14" s="1" customFormat="1">
       <c r="A113" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B113" s="51">
         <v>0.1</v>
       </c>
       <c r="C113" s="80">
         <v>1.2</v>
       </c>
       <c r="D113" s="44">
         <v>2.2999999999999998</v>
       </c>
       <c r="E113" s="44">
         <v>3.4</v>
       </c>
-      <c r="F113" s="88">
+      <c r="F113" s="83">
         <v>4.2</v>
       </c>
-      <c r="G113" s="51"/>
+      <c r="G113" s="83">
+        <v>5</v>
+      </c>
       <c r="H113" s="51"/>
       <c r="I113" s="70"/>
       <c r="J113" s="53"/>
       <c r="K113" s="51"/>
       <c r="L113" s="27"/>
       <c r="M113" s="27"/>
       <c r="N113" s="12"/>
     </row>
     <row r="114" spans="1:14" s="1" customFormat="1">
       <c r="A114" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B114" s="51">
         <v>0.1</v>
       </c>
       <c r="C114" s="80">
         <v>0.1</v>
       </c>
       <c r="D114" s="44">
         <v>0.2</v>
       </c>
       <c r="E114" s="44">
         <v>0.2</v>
       </c>
-      <c r="F114" s="88">
+      <c r="F114" s="83">
         <v>0.3</v>
       </c>
-      <c r="G114" s="51"/>
+      <c r="G114" s="83">
+        <v>0.3</v>
+      </c>
       <c r="H114" s="51"/>
       <c r="I114" s="70"/>
       <c r="J114" s="53"/>
       <c r="K114" s="51"/>
       <c r="L114" s="27"/>
       <c r="M114" s="27"/>
       <c r="N114" s="12"/>
     </row>
     <row r="115" spans="1:14" s="1" customFormat="1">
       <c r="A115" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B115" s="51">
         <v>0.4</v>
       </c>
       <c r="C115" s="80">
         <v>0.9</v>
       </c>
       <c r="D115" s="44">
         <v>1.3</v>
       </c>
       <c r="E115" s="44">
         <v>1.8</v>
       </c>
-      <c r="F115" s="88">
+      <c r="F115" s="83">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G115" s="51"/>
+      <c r="G115" s="83">
+        <v>2.7</v>
+      </c>
       <c r="H115" s="51"/>
       <c r="I115" s="70"/>
       <c r="J115" s="53"/>
       <c r="K115" s="51"/>
       <c r="L115" s="27"/>
       <c r="M115" s="27"/>
       <c r="N115" s="12"/>
     </row>
     <row r="116" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A116" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B116" s="21"/>
       <c r="C116" s="44"/>
       <c r="D116" s="21"/>
       <c r="E116" s="21"/>
       <c r="F116" s="21"/>
       <c r="G116" s="21"/>
       <c r="H116" s="14"/>
       <c r="I116" s="58"/>
       <c r="J116" s="14"/>
       <c r="K116" s="21"/>
       <c r="L116" s="14"/>
       <c r="M116" s="14"/>
       <c r="N116" s="12"/>
     </row>
     <row r="117" spans="1:14" s="1" customFormat="1">
       <c r="A117" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B117" s="77">
         <v>39</v>
       </c>
       <c r="C117" s="80">
         <v>139</v>
       </c>
       <c r="D117" s="44">
         <v>234</v>
       </c>
       <c r="E117" s="44">
         <v>361</v>
       </c>
-      <c r="F117" s="88">
+      <c r="F117" s="83">
         <v>481</v>
       </c>
-      <c r="G117" s="51"/>
+      <c r="G117" s="83">
+        <v>641</v>
+      </c>
       <c r="H117" s="51"/>
       <c r="I117" s="71"/>
       <c r="J117" s="53"/>
       <c r="K117" s="51"/>
       <c r="L117" s="27"/>
       <c r="M117" s="27"/>
       <c r="N117" s="12"/>
     </row>
     <row r="118" spans="1:14" s="1" customFormat="1">
       <c r="A118" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B118" s="77">
         <v>39</v>
       </c>
       <c r="C118" s="80">
         <v>139</v>
       </c>
       <c r="D118" s="44">
         <v>234</v>
       </c>
       <c r="E118" s="44">
         <v>361</v>
       </c>
-      <c r="F118" s="88">
+      <c r="F118" s="83">
         <v>481</v>
       </c>
-      <c r="G118" s="51"/>
+      <c r="G118" s="83">
+        <v>641</v>
+      </c>
       <c r="H118" s="51"/>
       <c r="I118" s="71"/>
       <c r="J118" s="53"/>
       <c r="K118" s="51"/>
       <c r="L118" s="27"/>
       <c r="M118" s="27"/>
       <c r="N118" s="12"/>
     </row>
     <row r="119" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A119" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B119" s="21"/>
       <c r="C119" s="21"/>
       <c r="D119" s="21"/>
       <c r="E119" s="21"/>
       <c r="F119" s="21"/>
       <c r="G119" s="21"/>
       <c r="H119" s="14"/>
       <c r="I119" s="59"/>
       <c r="J119" s="14"/>
       <c r="K119" s="21"/>
       <c r="L119" s="14"/>
       <c r="M119" s="14"/>
       <c r="N119" s="12"/>
     </row>
     <row r="120" spans="1:14" s="1" customFormat="1">
       <c r="A120" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B120" s="50">
         <v>4206</v>
       </c>
       <c r="C120" s="79">
         <v>7729</v>
       </c>
       <c r="D120" s="23">
         <v>11251</v>
       </c>
       <c r="E120" s="23">
         <v>14774</v>
       </c>
-      <c r="F120" s="87">
+      <c r="F120" s="82">
         <v>19437</v>
       </c>
-      <c r="G120" s="50"/>
+      <c r="G120" s="82">
+        <v>24101</v>
+      </c>
       <c r="H120" s="50"/>
       <c r="I120" s="72"/>
       <c r="J120" s="52"/>
       <c r="K120" s="50"/>
       <c r="L120" s="16"/>
       <c r="M120" s="16"/>
       <c r="N120" s="12"/>
     </row>
     <row r="121" spans="1:14" s="1" customFormat="1">
       <c r="A121" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B121" s="50">
         <v>50</v>
       </c>
       <c r="C121" s="79">
         <v>100</v>
       </c>
       <c r="D121" s="23">
         <v>150</v>
       </c>
       <c r="E121" s="23">
         <v>200</v>
       </c>
-      <c r="F121" s="87">
+      <c r="F121" s="82">
         <v>250</v>
       </c>
-      <c r="G121" s="50"/>
+      <c r="G121" s="82">
+        <v>300</v>
+      </c>
       <c r="H121" s="50"/>
       <c r="I121" s="72"/>
       <c r="J121" s="52"/>
       <c r="K121" s="50"/>
       <c r="L121" s="16"/>
       <c r="M121" s="16"/>
       <c r="N121" s="12"/>
     </row>
     <row r="122" spans="1:14" s="1" customFormat="1">
       <c r="A122" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B122" s="50">
         <v>4133</v>
       </c>
       <c r="C122" s="79">
         <v>7582</v>
       </c>
       <c r="D122" s="23">
         <v>11031</v>
       </c>
       <c r="E122" s="23">
         <v>14481</v>
       </c>
-      <c r="F122" s="87">
+      <c r="F122" s="82">
         <v>19071</v>
       </c>
-      <c r="G122" s="50"/>
+      <c r="G122" s="82">
+        <v>23661</v>
+      </c>
       <c r="H122" s="50"/>
       <c r="I122" s="72"/>
       <c r="J122" s="52"/>
       <c r="K122" s="50"/>
       <c r="L122" s="16"/>
       <c r="M122" s="16"/>
       <c r="N122" s="12"/>
     </row>
     <row r="123" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A123" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B123" s="50">
         <v>23</v>
       </c>
       <c r="C123" s="79">
         <v>47</v>
       </c>
       <c r="D123" s="23">
         <v>70</v>
       </c>
       <c r="E123" s="23">
         <v>93</v>
       </c>
-      <c r="F123" s="87">
+      <c r="F123" s="82">
         <v>117</v>
       </c>
-      <c r="G123" s="50"/>
+      <c r="G123" s="82">
+        <v>140</v>
+      </c>
       <c r="H123" s="50"/>
       <c r="I123" s="72"/>
       <c r="J123" s="52"/>
       <c r="K123" s="50"/>
       <c r="L123" s="14"/>
       <c r="M123" s="14"/>
       <c r="N123" s="12"/>
     </row>
     <row r="124" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A124" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B124" s="21"/>
       <c r="C124" s="21"/>
       <c r="D124" s="21"/>
       <c r="E124" s="21"/>
       <c r="F124" s="21"/>
       <c r="G124" s="21"/>
       <c r="H124" s="14"/>
       <c r="J124" s="14"/>
       <c r="K124" s="21"/>
       <c r="L124" s="14"/>
       <c r="M124" s="14"/>
       <c r="N124" s="12"/>
     </row>
     <row r="125" spans="1:14" s="1" customFormat="1">
       <c r="A125" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B125" s="50">
         <v>25</v>
       </c>
       <c r="C125" s="79">
         <v>49</v>
       </c>
       <c r="D125" s="23">
         <v>74</v>
       </c>
       <c r="E125" s="23">
         <v>99</v>
       </c>
-      <c r="F125" s="87">
+      <c r="F125" s="82">
         <v>123</v>
       </c>
-      <c r="G125" s="50"/>
+      <c r="G125" s="82">
+        <v>148</v>
+      </c>
       <c r="H125" s="50"/>
       <c r="I125" s="72"/>
       <c r="J125" s="52"/>
       <c r="K125" s="50"/>
       <c r="L125" s="16"/>
       <c r="M125" s="16"/>
       <c r="N125" s="12"/>
     </row>
     <row r="126" spans="1:14" s="1" customFormat="1">
       <c r="A126" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B126" s="50">
         <v>1</v>
       </c>
       <c r="C126" s="79">
         <v>2</v>
       </c>
       <c r="D126" s="23">
         <v>3</v>
       </c>
       <c r="E126" s="23">
         <v>3</v>
       </c>
-      <c r="F126" s="87">
+      <c r="F126" s="82">
         <v>4</v>
       </c>
-      <c r="G126" s="50"/>
+      <c r="G126" s="82">
+        <v>5</v>
+      </c>
       <c r="H126" s="50"/>
       <c r="I126" s="72"/>
       <c r="J126" s="52"/>
       <c r="K126" s="50"/>
       <c r="L126" s="16"/>
       <c r="M126" s="16"/>
       <c r="N126" s="12"/>
     </row>
     <row r="127" spans="1:14" s="1" customFormat="1">
       <c r="A127" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B127" s="50">
         <v>16</v>
       </c>
       <c r="C127" s="79">
         <v>31</v>
       </c>
       <c r="D127" s="23">
         <v>47</v>
       </c>
       <c r="E127" s="23">
         <v>62</v>
       </c>
-      <c r="F127" s="87">
+      <c r="F127" s="82">
         <v>78</v>
       </c>
-      <c r="G127" s="50"/>
+      <c r="G127" s="82">
+        <v>93</v>
+      </c>
       <c r="H127" s="50"/>
       <c r="I127" s="72"/>
       <c r="J127" s="52"/>
       <c r="K127" s="50"/>
       <c r="L127" s="16"/>
       <c r="M127" s="16"/>
       <c r="N127" s="12"/>
     </row>
     <row r="128" spans="1:14" s="1" customFormat="1">
       <c r="A128" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B128" s="50">
         <v>8</v>
       </c>
       <c r="C128" s="79">
         <v>17</v>
       </c>
       <c r="D128" s="23">
         <v>25</v>
       </c>
       <c r="E128" s="23">
         <v>33</v>
       </c>
-      <c r="F128" s="87">
+      <c r="F128" s="82">
         <v>42</v>
       </c>
-      <c r="G128" s="50"/>
+      <c r="G128" s="82">
+        <v>50</v>
+      </c>
       <c r="H128" s="50"/>
       <c r="I128" s="72"/>
       <c r="J128" s="52"/>
       <c r="K128" s="50"/>
       <c r="L128" s="16"/>
       <c r="M128" s="16"/>
       <c r="N128" s="12"/>
     </row>
     <row r="129" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A129" s="46" t="s">
         <v>22</v>
       </c>
       <c r="B129" s="21"/>
       <c r="C129" s="21"/>
       <c r="D129" s="21"/>
       <c r="E129" s="21"/>
       <c r="F129" s="21"/>
       <c r="G129" s="21"/>
       <c r="H129" s="14"/>
       <c r="I129" s="58"/>
       <c r="J129" s="42"/>
       <c r="K129" s="21"/>
       <c r="L129" s="14"/>
       <c r="M129" s="14"/>
       <c r="N129" s="12"/>
     </row>
     <row r="130" spans="1:14" s="1" customFormat="1">
       <c r="A130" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B130" s="50">
         <v>14390</v>
       </c>
       <c r="C130" s="79">
         <v>30394</v>
       </c>
       <c r="D130" s="23">
         <v>46628</v>
       </c>
       <c r="E130" s="23">
         <v>62314</v>
       </c>
-      <c r="F130" s="87">
+      <c r="F130" s="82">
         <v>78579</v>
       </c>
-      <c r="G130" s="50"/>
+      <c r="G130" s="82">
+        <v>102645</v>
+      </c>
       <c r="H130" s="50"/>
       <c r="I130" s="73"/>
       <c r="J130" s="52"/>
       <c r="K130" s="50"/>
       <c r="L130" s="16"/>
       <c r="M130" s="16"/>
       <c r="N130" s="12"/>
     </row>
     <row r="131" spans="1:14" s="1" customFormat="1">
       <c r="A131" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B131" s="50">
         <v>12246</v>
       </c>
       <c r="C131" s="79">
         <v>25922</v>
       </c>
       <c r="D131" s="23">
         <v>39328</v>
       </c>
       <c r="E131" s="23">
         <v>52508</v>
       </c>
-      <c r="F131" s="87">
+      <c r="F131" s="82">
         <v>67158</v>
       </c>
-      <c r="G131" s="50"/>
+      <c r="G131" s="82">
+        <v>88900</v>
+      </c>
       <c r="H131" s="50"/>
       <c r="I131" s="73"/>
       <c r="J131" s="52"/>
       <c r="K131" s="50"/>
       <c r="L131" s="16"/>
       <c r="M131" s="16"/>
       <c r="N131" s="12"/>
     </row>
     <row r="132" spans="1:14" s="1" customFormat="1">
       <c r="A132" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B132" s="50">
         <v>0</v>
       </c>
       <c r="C132" s="79">
         <v>438</v>
       </c>
       <c r="D132" s="23">
         <v>876</v>
       </c>
       <c r="E132" s="23">
         <v>1314</v>
       </c>
-      <c r="F132" s="87">
+      <c r="F132" s="82">
         <v>1789</v>
       </c>
-      <c r="G132" s="50"/>
+      <c r="G132" s="82">
+        <v>2265</v>
+      </c>
       <c r="H132" s="50"/>
       <c r="I132" s="73"/>
       <c r="J132" s="52"/>
       <c r="K132" s="50"/>
       <c r="L132" s="16"/>
       <c r="M132" s="16"/>
       <c r="N132" s="12"/>
     </row>
     <row r="133" spans="1:14" s="1" customFormat="1">
       <c r="A133" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B133" s="50">
         <v>2084</v>
       </c>
       <c r="C133" s="79">
         <v>3540</v>
       </c>
       <c r="D133" s="23">
         <v>5494</v>
       </c>
       <c r="E133" s="23">
         <v>7127</v>
       </c>
-      <c r="F133" s="87">
+      <c r="F133" s="82">
         <v>8221</v>
       </c>
-      <c r="G133" s="50"/>
+      <c r="G133" s="82">
+        <v>10025</v>
+      </c>
       <c r="H133" s="50"/>
       <c r="I133" s="73"/>
       <c r="J133" s="52"/>
       <c r="K133" s="50"/>
       <c r="L133" s="16"/>
       <c r="M133" s="16"/>
       <c r="N133" s="12"/>
     </row>
     <row r="134" spans="1:14" s="1" customFormat="1">
       <c r="A134" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B134" s="50">
         <v>59</v>
       </c>
       <c r="C134" s="79">
         <v>495</v>
       </c>
       <c r="D134" s="23">
         <v>930</v>
       </c>
       <c r="E134" s="23">
         <v>1365</v>
       </c>
-      <c r="F134" s="87">
+      <c r="F134" s="82">
         <v>1411</v>
       </c>
-      <c r="G134" s="50"/>
+      <c r="G134" s="82">
+        <v>1456</v>
+      </c>
       <c r="H134" s="50"/>
       <c r="I134" s="73"/>
       <c r="J134" s="52"/>
       <c r="K134" s="50"/>
       <c r="L134" s="16"/>
       <c r="M134" s="16"/>
       <c r="N134" s="12"/>
     </row>
     <row r="135" spans="1:14" s="1" customFormat="1">
       <c r="A135" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B135" s="21"/>
       <c r="C135" s="21"/>
       <c r="D135" s="21"/>
       <c r="E135" s="21"/>
       <c r="F135" s="21"/>
       <c r="G135" s="21"/>
       <c r="H135" s="14"/>
       <c r="J135" s="14"/>
       <c r="K135" s="21"/>
       <c r="L135" s="14"/>
       <c r="M135" s="14"/>
       <c r="N135" s="12"/>
     </row>
     <row r="136" spans="1:14" s="1" customFormat="1">
       <c r="A136" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B136" s="50">
         <v>4560</v>
       </c>
       <c r="C136" s="79">
         <v>25216</v>
       </c>
       <c r="D136" s="23">
         <v>43840</v>
       </c>
       <c r="E136" s="23">
         <v>70523</v>
       </c>
-      <c r="F136" s="87">
+      <c r="F136" s="82">
         <v>81947</v>
       </c>
-      <c r="G136" s="50"/>
+      <c r="G136" s="82">
+        <v>98388</v>
+      </c>
       <c r="H136" s="50"/>
       <c r="I136" s="73"/>
       <c r="J136" s="52"/>
       <c r="K136" s="50"/>
       <c r="L136" s="16"/>
       <c r="M136" s="16"/>
       <c r="N136" s="12"/>
     </row>
     <row r="137" spans="1:14" s="1" customFormat="1">
       <c r="A137" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B137" s="50">
         <v>2658</v>
       </c>
       <c r="C137" s="79">
         <v>20953</v>
       </c>
       <c r="D137" s="23">
         <v>35514</v>
       </c>
       <c r="E137" s="23">
         <v>57313</v>
       </c>
-      <c r="F137" s="87">
+      <c r="F137" s="82">
         <v>63770</v>
       </c>
-      <c r="G137" s="50"/>
+      <c r="G137" s="82">
+        <v>75970</v>
+      </c>
       <c r="H137" s="50"/>
       <c r="I137" s="73"/>
       <c r="J137" s="52"/>
       <c r="K137" s="50"/>
       <c r="L137" s="16"/>
       <c r="M137" s="16"/>
       <c r="N137" s="12"/>
     </row>
     <row r="138" spans="1:14" s="1" customFormat="1">
       <c r="A138" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B138" s="50">
         <v>166</v>
       </c>
       <c r="C138" s="79">
         <v>1162</v>
       </c>
       <c r="D138" s="23">
         <v>2159</v>
       </c>
       <c r="E138" s="23">
         <v>3156</v>
       </c>
-      <c r="F138" s="87">
+      <c r="F138" s="82">
         <v>3274</v>
       </c>
-      <c r="G138" s="50"/>
+      <c r="G138" s="82">
+        <v>3392</v>
+      </c>
       <c r="H138" s="50"/>
       <c r="I138" s="73"/>
       <c r="J138" s="52"/>
       <c r="K138" s="50"/>
       <c r="L138" s="16"/>
       <c r="M138" s="16"/>
       <c r="N138" s="12"/>
     </row>
     <row r="139" spans="1:14" s="1" customFormat="1">
       <c r="A139" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B139" s="50">
         <v>161</v>
       </c>
       <c r="C139" s="79">
         <v>323</v>
       </c>
       <c r="D139" s="23">
         <v>484</v>
       </c>
       <c r="E139" s="23">
         <v>646</v>
       </c>
-      <c r="F139" s="87">
+      <c r="F139" s="82">
         <v>807</v>
       </c>
-      <c r="G139" s="50"/>
+      <c r="G139" s="82">
+        <v>969</v>
+      </c>
       <c r="H139" s="50"/>
       <c r="I139" s="73"/>
       <c r="J139" s="52"/>
       <c r="K139" s="50"/>
       <c r="L139" s="16"/>
       <c r="M139" s="16"/>
       <c r="N139" s="12"/>
     </row>
     <row r="140" spans="1:14" s="1" customFormat="1">
       <c r="A140" s="75" t="s">
         <v>57</v>
       </c>
       <c r="B140" s="50">
         <v>1575</v>
       </c>
       <c r="C140" s="79">
         <v>2778</v>
       </c>
       <c r="D140" s="23">
         <v>5683</v>
       </c>
       <c r="E140" s="23">
         <v>9408</v>
       </c>
-      <c r="F140" s="87">
+      <c r="F140" s="82">
         <v>13991</v>
       </c>
-      <c r="G140" s="50"/>
+      <c r="G140" s="82">
+        <v>17846</v>
+      </c>
       <c r="H140" s="50"/>
       <c r="I140" s="73"/>
       <c r="J140" s="52"/>
       <c r="K140" s="50"/>
       <c r="L140" s="16"/>
       <c r="M140" s="16"/>
       <c r="N140" s="12"/>
     </row>
     <row r="141" spans="1:14" s="1" customFormat="1">
       <c r="A141" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B141" s="57" t="s">
         <v>59</v>
       </c>
       <c r="C141" s="57" t="s">
         <v>59</v>
       </c>
       <c r="D141" s="57" t="s">
         <v>59</v>
       </c>
       <c r="E141" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="F141" s="87">
+      <c r="F141" s="82">
         <v>106</v>
       </c>
-      <c r="G141" s="50"/>
+      <c r="G141" s="82">
+        <v>211</v>
+      </c>
       <c r="H141" s="50"/>
       <c r="I141" s="74"/>
       <c r="J141" s="52"/>
       <c r="K141" s="50"/>
       <c r="L141" s="16"/>
       <c r="M141" s="16"/>
       <c r="N141" s="12"/>
     </row>
     <row r="142" spans="1:14" s="1" customFormat="1">
       <c r="A142" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B142" s="21"/>
       <c r="C142" s="21"/>
       <c r="D142" s="21"/>
       <c r="E142" s="81"/>
       <c r="F142" s="21"/>
-      <c r="G142" s="21"/>
+      <c r="G142" s="90"/>
       <c r="H142" s="57"/>
       <c r="I142" s="73"/>
       <c r="J142" s="52"/>
       <c r="K142" s="21"/>
       <c r="L142" s="14"/>
       <c r="M142" s="14"/>
       <c r="N142" s="12"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1">
       <c r="A143" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B143" s="50">
         <v>4</v>
       </c>
       <c r="C143" s="79">
         <v>7</v>
       </c>
       <c r="D143" s="23">
         <v>10</v>
       </c>
       <c r="E143" s="23">
         <v>17</v>
       </c>
-      <c r="F143" s="87">
+      <c r="F143" s="82">
         <v>21</v>
       </c>
-      <c r="G143" s="50"/>
+      <c r="G143" s="82">
+        <v>26</v>
+      </c>
       <c r="H143" s="50"/>
       <c r="I143" s="74"/>
       <c r="J143" s="52"/>
       <c r="K143" s="50"/>
       <c r="L143" s="16"/>
       <c r="M143" s="16"/>
       <c r="N143" s="12"/>
     </row>
     <row r="144" spans="1:14" s="1" customFormat="1">
       <c r="A144" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B144" s="50">
         <v>4</v>
       </c>
       <c r="C144" s="79">
         <v>7</v>
       </c>
       <c r="D144" s="23">
         <v>10</v>
       </c>
       <c r="E144" s="23">
         <v>17</v>
       </c>
-      <c r="F144" s="87">
+      <c r="F144" s="82">
         <v>21</v>
       </c>
-      <c r="G144" s="50"/>
+      <c r="G144" s="82">
+        <v>26</v>
+      </c>
       <c r="H144" s="50"/>
       <c r="I144" s="74"/>
       <c r="J144" s="52"/>
       <c r="K144" s="50"/>
       <c r="L144" s="16"/>
       <c r="M144" s="16"/>
       <c r="N144" s="12"/>
     </row>
     <row r="145" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A145" s="46" t="s">
         <v>25</v>
       </c>
       <c r="B145" s="45"/>
       <c r="C145" s="45"/>
       <c r="D145" s="45"/>
       <c r="E145" s="45"/>
       <c r="F145" s="45"/>
       <c r="G145" s="45"/>
       <c r="H145" s="14"/>
       <c r="J145" s="14"/>
       <c r="K145" s="21"/>
       <c r="L145" s="14"/>
       <c r="M145" s="14"/>
       <c r="N145" s="12"/>
     </row>
     <row r="146" spans="1:14" s="1" customFormat="1">
       <c r="A146" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B146" s="57" t="s">
         <v>59</v>
       </c>
       <c r="C146" s="57" t="s">
         <v>59</v>
       </c>
       <c r="D146" s="57" t="s">
         <v>59</v>
       </c>
       <c r="E146" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="F146" s="87">
+      <c r="F146" s="82">
         <v>77</v>
       </c>
-      <c r="G146" s="50"/>
+      <c r="G146" s="82">
+        <v>77</v>
+      </c>
       <c r="H146" s="50"/>
       <c r="I146" s="74"/>
       <c r="J146" s="52"/>
       <c r="K146" s="50"/>
       <c r="L146" s="16"/>
       <c r="M146" s="16"/>
       <c r="N146" s="12"/>
     </row>
     <row r="147" spans="1:14" s="1" customFormat="1">
       <c r="A147" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B147" s="76" t="s">
         <v>59</v>
       </c>
       <c r="C147" s="76" t="s">
         <v>59</v>
       </c>
       <c r="D147" s="76" t="s">
         <v>59</v>
       </c>
       <c r="E147" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="F147" s="89">
+      <c r="F147" s="84">
         <v>77</v>
       </c>
-      <c r="G147" s="56"/>
+      <c r="G147" s="84">
+        <v>77</v>
+      </c>
       <c r="H147" s="56"/>
       <c r="I147" s="60"/>
       <c r="J147" s="54"/>
       <c r="K147" s="56"/>
       <c r="L147" s="36"/>
       <c r="M147" s="36"/>
       <c r="N147" s="12"/>
     </row>
     <row r="148" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A148" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B148" s="30"/>
       <c r="C148" s="30"/>
       <c r="D148" s="30"/>
       <c r="E148" s="30"/>
       <c r="F148" s="31"/>
       <c r="G148" s="32"/>
       <c r="H148" s="31"/>
       <c r="I148" s="33"/>
       <c r="J148" s="33"/>
       <c r="K148" s="30"/>
       <c r="L148" s="31"/>
       <c r="M148" s="31"/>
       <c r="N148" s="31"/>
@@ -4863,108 +5100,108 @@
       <c r="F150" s="2"/>
       <c r="G150" s="2"/>
       <c r="H150" s="2"/>
       <c r="I150" s="6"/>
       <c r="J150" s="6"/>
       <c r="K150" s="2"/>
       <c r="L150" s="6"/>
       <c r="M150" s="2"/>
     </row>
     <row r="151" spans="1:14" s="7" customFormat="1" ht="13.8">
       <c r="A151" s="2"/>
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
       <c r="D151" s="2"/>
       <c r="E151" s="2"/>
       <c r="F151" s="2"/>
       <c r="G151" s="2"/>
       <c r="H151" s="2"/>
       <c r="I151" s="6"/>
       <c r="J151" s="6"/>
       <c r="K151" s="2"/>
       <c r="L151" s="6"/>
       <c r="M151" s="2"/>
     </row>
     <row r="152" spans="1:14" s="8" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A152" s="85"/>
-[...11 lines deleted...]
-      <c r="M152" s="86"/>
+      <c r="A152" s="88"/>
+      <c r="B152" s="88"/>
+      <c r="C152" s="88"/>
+      <c r="D152" s="88"/>
+      <c r="E152" s="88"/>
+      <c r="F152" s="88"/>
+      <c r="G152" s="88"/>
+      <c r="H152" s="88"/>
+      <c r="I152" s="88"/>
+      <c r="J152" s="89"/>
+      <c r="K152" s="89"/>
+      <c r="L152" s="89"/>
+      <c r="M152" s="89"/>
     </row>
     <row r="153" spans="1:14" s="8" customFormat="1" ht="27" customHeight="1">
-      <c r="A153" s="85"/>
-[...11 lines deleted...]
-      <c r="M153" s="86"/>
+      <c r="A153" s="88"/>
+      <c r="B153" s="88"/>
+      <c r="C153" s="88"/>
+      <c r="D153" s="88"/>
+      <c r="E153" s="88"/>
+      <c r="F153" s="88"/>
+      <c r="G153" s="88"/>
+      <c r="H153" s="88"/>
+      <c r="I153" s="88"/>
+      <c r="J153" s="89"/>
+      <c r="K153" s="89"/>
+      <c r="L153" s="89"/>
+      <c r="M153" s="89"/>
     </row>
     <row r="154" spans="1:14" ht="14.25" customHeight="1">
-      <c r="A154" s="84"/>
-[...11 lines deleted...]
-      <c r="M154" s="84"/>
+      <c r="A154" s="87"/>
+      <c r="B154" s="87"/>
+      <c r="C154" s="87"/>
+      <c r="D154" s="87"/>
+      <c r="E154" s="87"/>
+      <c r="F154" s="87"/>
+      <c r="G154" s="87"/>
+      <c r="H154" s="87"/>
+      <c r="I154" s="87"/>
+      <c r="J154" s="87"/>
+      <c r="K154" s="87"/>
+      <c r="L154" s="87"/>
+      <c r="M154" s="87"/>
     </row>
     <row r="155" spans="1:14">
-      <c r="A155" s="82"/>
-[...11 lines deleted...]
-      <c r="M155" s="82"/>
+      <c r="A155" s="85"/>
+      <c r="B155" s="85"/>
+      <c r="C155" s="85"/>
+      <c r="D155" s="85"/>
+      <c r="E155" s="85"/>
+      <c r="F155" s="85"/>
+      <c r="G155" s="85"/>
+      <c r="H155" s="85"/>
+      <c r="I155" s="85"/>
+      <c r="J155" s="85"/>
+      <c r="K155" s="85"/>
+      <c r="L155" s="85"/>
+      <c r="M155" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A155:M155"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A154:M154"/>
     <mergeCell ref="A152:M152"/>
     <mergeCell ref="A153:M153"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>