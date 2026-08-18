--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -1,62 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10572" yWindow="456" windowWidth="12360" windowHeight="11232"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="103">
   <si>
     <t/>
   </si>
   <si>
     <t>Мясо и субпродукты пищевые, тонн</t>
   </si>
   <si>
     <t>Мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
   </si>
   <si>
     <t xml:space="preserve">Мясо птицы домашней, свежее или охлажденное, тонн </t>
   </si>
   <si>
     <t>Колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных,тонн</t>
   </si>
   <si>
     <t>Рыба, приготовленная или консервированная другим способом; икра и ее заменители,тонн</t>
   </si>
   <si>
     <t>Молоко обработанное жидкое и сливки,тонн</t>
   </si>
   <si>
     <t>Масло сливочное и спреды (пасты) молочные,тонн</t>
   </si>
   <si>
@@ -192,62 +195,191 @@
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">Казалинский </t>
   </si>
   <si>
     <t>Производство промышленной продукции в обрабатывающей промышленности в Кызылординской области за 2026 год*</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тонн</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>выпуск с учетом продукции, израсходованной на промышленно-производственные нужды внутри данного предприятия (внутризаводского оборота) и выработанной из давальческого сырья</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Производство промышленной продукции в обрабатывающей промышлен в Кызылординской области</t>
+  </si>
+  <si>
+    <t>Отдел статистики производства и окружающей среды</t>
+  </si>
+  <si>
+    <t>Аяшова Гулнара Капановна</t>
+  </si>
+  <si>
+    <t>+7 7242 274604</t>
+  </si>
+  <si>
+    <t>G.Ayasheva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="29">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -305,50 +437,124 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -373,55 +579,62 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -611,88 +824,178 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -935,90 +1238,759 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N155"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A127" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="I134" sqref="I134"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="111" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="111" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="91"/>
+    <col min="257" max="257" width="42.33203125" style="91" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="91" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="91"/>
+    <col min="513" max="513" width="42.33203125" style="91" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="91" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="91"/>
+    <col min="769" max="769" width="42.33203125" style="91" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="91" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="91"/>
+    <col min="1025" max="1025" width="42.33203125" style="91" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="91" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="91"/>
+    <col min="1281" max="1281" width="42.33203125" style="91" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="91" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="91"/>
+    <col min="1537" max="1537" width="42.33203125" style="91" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="91" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="91"/>
+    <col min="1793" max="1793" width="42.33203125" style="91" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="91" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="91"/>
+    <col min="2049" max="2049" width="42.33203125" style="91" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="91" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="91"/>
+    <col min="2305" max="2305" width="42.33203125" style="91" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="91" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="91"/>
+    <col min="2561" max="2561" width="42.33203125" style="91" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="91" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="91"/>
+    <col min="2817" max="2817" width="42.33203125" style="91" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="91" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="91"/>
+    <col min="3073" max="3073" width="42.33203125" style="91" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="91" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="91"/>
+    <col min="3329" max="3329" width="42.33203125" style="91" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="91" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="91"/>
+    <col min="3585" max="3585" width="42.33203125" style="91" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="91" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="91"/>
+    <col min="3841" max="3841" width="42.33203125" style="91" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="91" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="91"/>
+    <col min="4097" max="4097" width="42.33203125" style="91" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="91" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="91"/>
+    <col min="4353" max="4353" width="42.33203125" style="91" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="91" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="91"/>
+    <col min="4609" max="4609" width="42.33203125" style="91" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="91" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="91"/>
+    <col min="4865" max="4865" width="42.33203125" style="91" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="91" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="91"/>
+    <col min="5121" max="5121" width="42.33203125" style="91" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="91" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="91"/>
+    <col min="5377" max="5377" width="42.33203125" style="91" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="91" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="91"/>
+    <col min="5633" max="5633" width="42.33203125" style="91" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="91" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="91"/>
+    <col min="5889" max="5889" width="42.33203125" style="91" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="91" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="91"/>
+    <col min="6145" max="6145" width="42.33203125" style="91" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="91" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="91"/>
+    <col min="6401" max="6401" width="42.33203125" style="91" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="91" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="91"/>
+    <col min="6657" max="6657" width="42.33203125" style="91" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="91" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="91"/>
+    <col min="6913" max="6913" width="42.33203125" style="91" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="91" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="91"/>
+    <col min="7169" max="7169" width="42.33203125" style="91" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="91" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="91"/>
+    <col min="7425" max="7425" width="42.33203125" style="91" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="91" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="91"/>
+    <col min="7681" max="7681" width="42.33203125" style="91" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="91" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="91"/>
+    <col min="7937" max="7937" width="42.33203125" style="91" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="91" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="91"/>
+    <col min="8193" max="8193" width="42.33203125" style="91" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="91" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="91"/>
+    <col min="8449" max="8449" width="42.33203125" style="91" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="91" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="91"/>
+    <col min="8705" max="8705" width="42.33203125" style="91" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="91" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="91"/>
+    <col min="8961" max="8961" width="42.33203125" style="91" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="91" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="91"/>
+    <col min="9217" max="9217" width="42.33203125" style="91" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="91" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="91"/>
+    <col min="9473" max="9473" width="42.33203125" style="91" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="91" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="91"/>
+    <col min="9729" max="9729" width="42.33203125" style="91" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="91" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="91"/>
+    <col min="9985" max="9985" width="42.33203125" style="91" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="91" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="91"/>
+    <col min="10241" max="10241" width="42.33203125" style="91" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="91" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="91"/>
+    <col min="10497" max="10497" width="42.33203125" style="91" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="91" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="91"/>
+    <col min="10753" max="10753" width="42.33203125" style="91" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="91" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="91"/>
+    <col min="11009" max="11009" width="42.33203125" style="91" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="91" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="91"/>
+    <col min="11265" max="11265" width="42.33203125" style="91" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="91" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="91"/>
+    <col min="11521" max="11521" width="42.33203125" style="91" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="91" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="91"/>
+    <col min="11777" max="11777" width="42.33203125" style="91" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="91" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="91"/>
+    <col min="12033" max="12033" width="42.33203125" style="91" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="91" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="91"/>
+    <col min="12289" max="12289" width="42.33203125" style="91" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="91" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="91"/>
+    <col min="12545" max="12545" width="42.33203125" style="91" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="91" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="91"/>
+    <col min="12801" max="12801" width="42.33203125" style="91" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="91" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="91"/>
+    <col min="13057" max="13057" width="42.33203125" style="91" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="91" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="91"/>
+    <col min="13313" max="13313" width="42.33203125" style="91" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="91" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="91"/>
+    <col min="13569" max="13569" width="42.33203125" style="91" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="91" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="91"/>
+    <col min="13825" max="13825" width="42.33203125" style="91" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="91" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="91"/>
+    <col min="14081" max="14081" width="42.33203125" style="91" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="91" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="91"/>
+    <col min="14337" max="14337" width="42.33203125" style="91" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="91" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="91"/>
+    <col min="14593" max="14593" width="42.33203125" style="91" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="91" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="91"/>
+    <col min="14849" max="14849" width="42.33203125" style="91" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="91" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="91"/>
+    <col min="15105" max="15105" width="42.33203125" style="91" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="91" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="91"/>
+    <col min="15361" max="15361" width="42.33203125" style="91" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="91" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="91"/>
+    <col min="15617" max="15617" width="42.33203125" style="91" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="91" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="91"/>
+    <col min="15873" max="15873" width="42.33203125" style="91" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="91" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="91"/>
+    <col min="16129" max="16129" width="42.33203125" style="91" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="91" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="91"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="90"/>
+      <c r="B1" s="90"/>
+    </row>
+    <row r="2" spans="1:13" s="94" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="93">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="94" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="93" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="94" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="92" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="95" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="94" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="96" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" s="93" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="94" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="96" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" s="93" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="94" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="92" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="97" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="94" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="92" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="95" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="94" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="92" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="97" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="94" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A10" s="92" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="97" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="94" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A11" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="98"/>
+      <c r="M11" s="99"/>
+    </row>
+    <row r="12" spans="1:13" s="94" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="92" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="100" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="99"/>
+    </row>
+    <row r="13" spans="1:13" s="94" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="101" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="102" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="99"/>
+    </row>
+    <row r="14" spans="1:13" s="94" customFormat="1" ht="30" customHeight="1">
+      <c r="A14" s="101" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="99"/>
+    </row>
+    <row r="15" spans="1:13" s="94" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="101" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" s="99"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="92" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="104">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="105"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="92" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="104">
+        <v>46281</v>
+      </c>
+      <c r="M17" s="106"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="92" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="107" t="s">
+        <v>99</v>
+      </c>
+      <c r="M18" s="105"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="92" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="107" t="s">
+        <v>100</v>
+      </c>
+      <c r="M19" s="106"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="92" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="108" t="s">
+        <v>101</v>
+      </c>
+      <c r="M20" s="105"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="92" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="122" t="s">
+        <v>102</v>
+      </c>
+      <c r="M21" s="106"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="109"/>
+      <c r="B22" s="110"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="106"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="105"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="106"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="105"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
+    <hyperlink ref="B14" r:id="rId2" display="https://stat.gov.kz/api/iblock/element/336994/file/ru/ "/>
+    <hyperlink ref="B12" r:id="rId3" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="J26" sqref="J26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="113" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="113" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="113"/>
+    <col min="257" max="257" width="4.44140625" style="113" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="113" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="113"/>
+    <col min="513" max="513" width="4.44140625" style="113" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="113" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="113"/>
+    <col min="769" max="769" width="4.44140625" style="113" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="113" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="113"/>
+    <col min="1025" max="1025" width="4.44140625" style="113" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="113" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="113"/>
+    <col min="1281" max="1281" width="4.44140625" style="113" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="113" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="113"/>
+    <col min="1537" max="1537" width="4.44140625" style="113" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="113" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="113"/>
+    <col min="1793" max="1793" width="4.44140625" style="113" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="113" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="113"/>
+    <col min="2049" max="2049" width="4.44140625" style="113" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="113" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="113"/>
+    <col min="2305" max="2305" width="4.44140625" style="113" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="113" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="113"/>
+    <col min="2561" max="2561" width="4.44140625" style="113" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="113" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="113"/>
+    <col min="2817" max="2817" width="4.44140625" style="113" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="113" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="113"/>
+    <col min="3073" max="3073" width="4.44140625" style="113" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="113" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="113"/>
+    <col min="3329" max="3329" width="4.44140625" style="113" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="113" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="113"/>
+    <col min="3585" max="3585" width="4.44140625" style="113" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="113" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="113"/>
+    <col min="3841" max="3841" width="4.44140625" style="113" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="113" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="113"/>
+    <col min="4097" max="4097" width="4.44140625" style="113" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="113" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="113"/>
+    <col min="4353" max="4353" width="4.44140625" style="113" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="113" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="113"/>
+    <col min="4609" max="4609" width="4.44140625" style="113" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="113" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="113"/>
+    <col min="4865" max="4865" width="4.44140625" style="113" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="113" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="113"/>
+    <col min="5121" max="5121" width="4.44140625" style="113" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="113" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="113"/>
+    <col min="5377" max="5377" width="4.44140625" style="113" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="113" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="113"/>
+    <col min="5633" max="5633" width="4.44140625" style="113" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="113" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="113"/>
+    <col min="5889" max="5889" width="4.44140625" style="113" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="113" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="113"/>
+    <col min="6145" max="6145" width="4.44140625" style="113" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="113" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="113"/>
+    <col min="6401" max="6401" width="4.44140625" style="113" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="113" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="113"/>
+    <col min="6657" max="6657" width="4.44140625" style="113" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="113" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="113"/>
+    <col min="6913" max="6913" width="4.44140625" style="113" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="113" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="113"/>
+    <col min="7169" max="7169" width="4.44140625" style="113" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="113" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="113"/>
+    <col min="7425" max="7425" width="4.44140625" style="113" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="113" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="113"/>
+    <col min="7681" max="7681" width="4.44140625" style="113" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="113" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="113"/>
+    <col min="7937" max="7937" width="4.44140625" style="113" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="113" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="113"/>
+    <col min="8193" max="8193" width="4.44140625" style="113" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="113" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="113"/>
+    <col min="8449" max="8449" width="4.44140625" style="113" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="113" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="113"/>
+    <col min="8705" max="8705" width="4.44140625" style="113" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="113" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="113"/>
+    <col min="8961" max="8961" width="4.44140625" style="113" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="113" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="113"/>
+    <col min="9217" max="9217" width="4.44140625" style="113" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="113" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="113"/>
+    <col min="9473" max="9473" width="4.44140625" style="113" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="113" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="113"/>
+    <col min="9729" max="9729" width="4.44140625" style="113" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="113" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="113"/>
+    <col min="9985" max="9985" width="4.44140625" style="113" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="113" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="113"/>
+    <col min="10241" max="10241" width="4.44140625" style="113" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="113" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="113"/>
+    <col min="10497" max="10497" width="4.44140625" style="113" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="113" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="113"/>
+    <col min="10753" max="10753" width="4.44140625" style="113" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="113" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="113"/>
+    <col min="11009" max="11009" width="4.44140625" style="113" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="113" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="113"/>
+    <col min="11265" max="11265" width="4.44140625" style="113" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="113" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="113"/>
+    <col min="11521" max="11521" width="4.44140625" style="113" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="113" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="113"/>
+    <col min="11777" max="11777" width="4.44140625" style="113" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="113" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="113"/>
+    <col min="12033" max="12033" width="4.44140625" style="113" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="113" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="113"/>
+    <col min="12289" max="12289" width="4.44140625" style="113" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="113" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="113"/>
+    <col min="12545" max="12545" width="4.44140625" style="113" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="113" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="113"/>
+    <col min="12801" max="12801" width="4.44140625" style="113" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="113" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="113"/>
+    <col min="13057" max="13057" width="4.44140625" style="113" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="113" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="113"/>
+    <col min="13313" max="13313" width="4.44140625" style="113" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="113" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="113"/>
+    <col min="13569" max="13569" width="4.44140625" style="113" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="113" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="113"/>
+    <col min="13825" max="13825" width="4.44140625" style="113" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="113" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="113"/>
+    <col min="14081" max="14081" width="4.44140625" style="113" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="113" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="113"/>
+    <col min="14337" max="14337" width="4.44140625" style="113" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="113" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="113"/>
+    <col min="14593" max="14593" width="4.44140625" style="113" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="113" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="113"/>
+    <col min="14849" max="14849" width="4.44140625" style="113" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="113" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="113"/>
+    <col min="15105" max="15105" width="4.44140625" style="113" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="113" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="113"/>
+    <col min="15361" max="15361" width="4.44140625" style="113" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="113" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="113"/>
+    <col min="15617" max="15617" width="4.44140625" style="113" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="113" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="113"/>
+    <col min="15873" max="15873" width="4.44140625" style="113" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="113" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="113"/>
+    <col min="16129" max="16129" width="4.44140625" style="113" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="113" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="113"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="112"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="114" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="114" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="114" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="114" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="114" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="114"/>
+    </row>
+    <row r="12" spans="2:2" ht="26.4">
+      <c r="B12" s="115" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="114"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="114"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="116" t="s">
+        <v>97</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N156"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="26.109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.44140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.109375" style="3" customWidth="1"/>
     <col min="9" max="13" width="12.44140625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="86" t="s">
+      <c r="A1" s="118" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="86"/>
-[...10 lines deleted...]
-      <c r="M1" s="86"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
       <c r="N1" s="9"/>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="12"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="31.5" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>46</v>
@@ -1095,4140 +2067,4396 @@
       <c r="M4" s="14"/>
       <c r="N4" s="12"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1">
       <c r="A5" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="50">
         <v>176</v>
       </c>
       <c r="C5" s="79">
         <v>294</v>
       </c>
       <c r="D5" s="23">
         <v>413</v>
       </c>
       <c r="E5" s="23">
         <v>531</v>
       </c>
       <c r="F5" s="23">
         <v>656</v>
       </c>
       <c r="G5" s="82">
         <v>781</v>
       </c>
-      <c r="H5" s="50"/>
+      <c r="H5" s="86">
+        <v>938</v>
+      </c>
       <c r="I5" s="58"/>
       <c r="J5" s="52"/>
       <c r="K5" s="50"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="12"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="50">
         <v>20</v>
       </c>
       <c r="C6" s="79">
         <v>36</v>
       </c>
       <c r="D6" s="23">
         <v>51</v>
       </c>
       <c r="E6" s="23">
         <v>67</v>
       </c>
       <c r="F6" s="23">
         <v>84</v>
       </c>
       <c r="G6" s="82">
         <v>100</v>
       </c>
-      <c r="H6" s="50"/>
+      <c r="H6" s="86">
+        <v>146</v>
+      </c>
       <c r="I6" s="58"/>
       <c r="J6" s="52"/>
       <c r="K6" s="50"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="12"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="50">
         <v>30</v>
       </c>
       <c r="C7" s="79">
         <v>61</v>
       </c>
       <c r="D7" s="23">
         <v>93</v>
       </c>
       <c r="E7" s="23">
         <v>124</v>
       </c>
       <c r="F7" s="23">
         <v>154</v>
       </c>
       <c r="G7" s="82">
         <v>184</v>
       </c>
-      <c r="H7" s="50"/>
+      <c r="H7" s="86">
+        <v>220</v>
+      </c>
       <c r="I7" s="58"/>
       <c r="J7" s="52"/>
       <c r="K7" s="50"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="12"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="50">
         <v>7</v>
       </c>
       <c r="C8" s="79">
         <v>14</v>
       </c>
       <c r="D8" s="23">
         <v>22</v>
       </c>
       <c r="E8" s="23">
         <v>29</v>
       </c>
       <c r="F8" s="23">
         <v>36</v>
       </c>
       <c r="G8" s="82">
         <v>43</v>
       </c>
-      <c r="H8" s="50"/>
+      <c r="H8" s="86">
+        <v>48</v>
+      </c>
       <c r="I8" s="58"/>
       <c r="J8" s="52"/>
       <c r="K8" s="50"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="12"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="50">
         <v>4</v>
       </c>
       <c r="C9" s="79">
         <v>8</v>
       </c>
       <c r="D9" s="23">
         <v>11</v>
       </c>
       <c r="E9" s="23">
         <v>15</v>
       </c>
       <c r="F9" s="23">
         <v>19</v>
       </c>
       <c r="G9" s="82">
         <v>24</v>
       </c>
-      <c r="H9" s="50"/>
+      <c r="H9" s="86">
+        <v>29</v>
+      </c>
       <c r="I9" s="58"/>
       <c r="J9" s="52"/>
       <c r="K9" s="50"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="12"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="50">
         <v>66</v>
       </c>
       <c r="C10" s="79">
         <v>111</v>
       </c>
       <c r="D10" s="23">
         <v>156</v>
       </c>
       <c r="E10" s="23">
         <v>200</v>
       </c>
       <c r="F10" s="23">
         <v>251</v>
       </c>
       <c r="G10" s="82">
         <v>302</v>
       </c>
-      <c r="H10" s="50"/>
+      <c r="H10" s="86">
+        <v>350</v>
+      </c>
       <c r="I10" s="58"/>
       <c r="J10" s="52"/>
       <c r="K10" s="50"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="12"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="50">
         <v>36</v>
       </c>
       <c r="C11" s="79">
         <v>39</v>
       </c>
       <c r="D11" s="23">
         <v>43</v>
       </c>
       <c r="E11" s="23">
         <v>47</v>
       </c>
       <c r="F11" s="23">
         <v>50</v>
       </c>
       <c r="G11" s="82">
         <v>54</v>
       </c>
-      <c r="H11" s="50"/>
+      <c r="H11" s="86">
+        <v>58</v>
+      </c>
       <c r="I11" s="58"/>
       <c r="J11" s="52"/>
       <c r="K11" s="50"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="12"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="50">
         <v>3</v>
       </c>
       <c r="C12" s="79">
         <v>5</v>
       </c>
       <c r="D12" s="23">
         <v>8</v>
       </c>
       <c r="E12" s="23">
         <v>10</v>
       </c>
       <c r="F12" s="23">
         <v>13</v>
       </c>
       <c r="G12" s="82">
         <v>16</v>
       </c>
-      <c r="H12" s="50"/>
+      <c r="H12" s="86">
+        <v>18</v>
+      </c>
       <c r="I12" s="58"/>
       <c r="J12" s="52"/>
       <c r="K12" s="50"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="12"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="50">
         <v>10</v>
       </c>
       <c r="C13" s="79">
         <v>20</v>
       </c>
       <c r="D13" s="23">
         <v>30</v>
       </c>
       <c r="E13" s="23">
         <v>39</v>
       </c>
       <c r="F13" s="23">
         <v>49</v>
       </c>
       <c r="G13" s="82">
         <v>59</v>
       </c>
-      <c r="H13" s="50"/>
+      <c r="H13" s="86">
+        <v>71</v>
+      </c>
       <c r="I13" s="58"/>
       <c r="J13" s="52"/>
       <c r="K13" s="50"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="12"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="42">
       <c r="A14" s="46" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="21"/>
       <c r="C14" s="21"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="14"/>
       <c r="I14" s="58"/>
       <c r="J14" s="14"/>
       <c r="K14" s="21"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="12"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="50">
         <v>138</v>
       </c>
       <c r="C15" s="79">
         <v>253</v>
       </c>
       <c r="D15" s="23">
         <v>369</v>
       </c>
       <c r="E15" s="23">
         <v>485</v>
       </c>
       <c r="F15" s="23">
         <v>607</v>
       </c>
       <c r="G15" s="82">
         <v>729</v>
       </c>
-      <c r="H15" s="50"/>
+      <c r="H15" s="86">
+        <v>879</v>
+      </c>
       <c r="I15" s="58"/>
       <c r="J15" s="52"/>
       <c r="K15" s="50"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="12"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="50">
         <v>17</v>
       </c>
       <c r="C16" s="79">
         <v>32</v>
       </c>
       <c r="D16" s="23">
         <v>48</v>
       </c>
       <c r="E16" s="23">
         <v>63</v>
       </c>
       <c r="F16" s="23">
         <v>80</v>
       </c>
       <c r="G16" s="82">
         <v>96</v>
       </c>
-      <c r="H16" s="50"/>
+      <c r="H16" s="86">
+        <v>140</v>
+      </c>
       <c r="I16" s="58"/>
       <c r="J16" s="52"/>
       <c r="K16" s="50"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="12"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="50">
         <v>30</v>
       </c>
       <c r="C17" s="79">
         <v>61</v>
       </c>
       <c r="D17" s="23">
         <v>92</v>
       </c>
       <c r="E17" s="23">
         <v>123</v>
       </c>
       <c r="F17" s="23">
         <v>153</v>
       </c>
       <c r="G17" s="82">
         <v>183</v>
       </c>
-      <c r="H17" s="50"/>
+      <c r="H17" s="86">
+        <v>219</v>
+      </c>
       <c r="I17" s="58"/>
       <c r="J17" s="52"/>
       <c r="K17" s="50"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="12"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1">
       <c r="A18" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="50">
         <v>7</v>
       </c>
       <c r="C18" s="79">
         <v>14</v>
       </c>
       <c r="D18" s="23">
         <v>22</v>
       </c>
       <c r="E18" s="23">
         <v>29</v>
       </c>
       <c r="F18" s="23">
         <v>36</v>
       </c>
       <c r="G18" s="82">
         <v>43</v>
       </c>
-      <c r="H18" s="50"/>
+      <c r="H18" s="86">
+        <v>48</v>
+      </c>
       <c r="I18" s="58"/>
       <c r="J18" s="52"/>
       <c r="K18" s="50"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="12"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1">
       <c r="A19" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="50">
         <v>4</v>
       </c>
       <c r="C19" s="79">
         <v>8</v>
       </c>
       <c r="D19" s="23">
         <v>11</v>
       </c>
       <c r="E19" s="23">
         <v>15</v>
       </c>
       <c r="F19" s="23">
         <v>19</v>
       </c>
       <c r="G19" s="82">
         <v>24</v>
       </c>
-      <c r="H19" s="50"/>
+      <c r="H19" s="86">
+        <v>29</v>
+      </c>
       <c r="I19" s="58"/>
       <c r="J19" s="52"/>
       <c r="K19" s="50"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="12"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="50">
         <v>66</v>
       </c>
       <c r="C20" s="79">
         <v>111</v>
       </c>
       <c r="D20" s="23">
         <v>156</v>
       </c>
       <c r="E20" s="23">
         <v>200</v>
       </c>
       <c r="F20" s="23">
         <v>251</v>
       </c>
       <c r="G20" s="82">
         <v>302</v>
       </c>
-      <c r="H20" s="50"/>
+      <c r="H20" s="86">
+        <v>350</v>
+      </c>
       <c r="I20" s="58"/>
       <c r="J20" s="52"/>
       <c r="K20" s="50"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="12"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1">
       <c r="A21" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="50">
         <v>4</v>
       </c>
       <c r="C21" s="79">
         <v>7</v>
       </c>
       <c r="D21" s="23">
         <v>11</v>
       </c>
       <c r="E21" s="23">
         <v>15</v>
       </c>
       <c r="F21" s="23">
         <v>18</v>
       </c>
       <c r="G21" s="82">
         <v>22</v>
       </c>
-      <c r="H21" s="50"/>
+      <c r="H21" s="86">
+        <v>26</v>
+      </c>
       <c r="I21" s="58"/>
       <c r="J21" s="52"/>
       <c r="K21" s="50"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="12"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1">
       <c r="A22" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="50">
         <v>3</v>
       </c>
       <c r="C22" s="79">
         <v>5</v>
       </c>
       <c r="D22" s="23">
         <v>8</v>
       </c>
       <c r="E22" s="23">
         <v>10</v>
       </c>
       <c r="F22" s="23">
         <v>13</v>
       </c>
       <c r="G22" s="82">
         <v>16</v>
       </c>
-      <c r="H22" s="50"/>
+      <c r="H22" s="86">
+        <v>18</v>
+      </c>
       <c r="I22" s="58"/>
       <c r="J22" s="52"/>
       <c r="K22" s="50"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1">
       <c r="A23" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="50">
         <v>7</v>
       </c>
       <c r="C23" s="79">
         <v>15</v>
       </c>
       <c r="D23" s="23">
         <v>22</v>
       </c>
       <c r="E23" s="23">
         <v>29</v>
       </c>
       <c r="F23" s="23">
         <v>37</v>
       </c>
       <c r="G23" s="82">
         <v>44</v>
       </c>
-      <c r="H23" s="50"/>
+      <c r="H23" s="86">
+        <v>51</v>
+      </c>
       <c r="I23" s="58"/>
       <c r="J23" s="52"/>
       <c r="K23" s="50"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="12"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A24" s="46" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="21"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
       <c r="N24" s="12"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1">
       <c r="A25" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="50">
         <v>35</v>
       </c>
       <c r="C25" s="79">
         <v>35</v>
       </c>
       <c r="D25" s="23">
         <v>36</v>
       </c>
       <c r="E25" s="23">
         <v>36</v>
       </c>
       <c r="F25" s="23">
         <v>37</v>
       </c>
       <c r="G25" s="82">
         <v>38</v>
       </c>
-      <c r="H25" s="50"/>
+      <c r="H25" s="86">
+        <v>38</v>
+      </c>
       <c r="I25" s="58"/>
       <c r="J25" s="52"/>
       <c r="K25" s="50"/>
       <c r="L25" s="16"/>
       <c r="M25" s="16"/>
       <c r="N25" s="12"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1">
       <c r="A26" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="50">
         <v>3</v>
       </c>
       <c r="C26" s="79">
         <v>3</v>
       </c>
       <c r="D26" s="23">
         <v>3</v>
       </c>
       <c r="E26" s="23">
         <v>3</v>
       </c>
       <c r="F26" s="23">
         <v>4</v>
       </c>
       <c r="G26" s="82">
         <v>5</v>
       </c>
-      <c r="H26" s="50"/>
+      <c r="H26" s="86">
+        <v>5</v>
+      </c>
       <c r="I26" s="58"/>
       <c r="J26" s="52"/>
       <c r="K26" s="50"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
       <c r="N26" s="12"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1">
       <c r="A27" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="50">
         <v>0</v>
       </c>
       <c r="C27" s="79">
         <v>0</v>
       </c>
       <c r="D27" s="23">
         <v>1</v>
       </c>
       <c r="E27" s="23">
         <v>1</v>
       </c>
       <c r="F27" s="23">
         <v>1</v>
       </c>
       <c r="G27" s="82">
         <v>1</v>
       </c>
-      <c r="H27" s="50"/>
+      <c r="H27" s="86">
+        <v>1</v>
+      </c>
       <c r="I27" s="58"/>
       <c r="J27" s="52"/>
       <c r="K27" s="50"/>
       <c r="L27" s="14"/>
       <c r="M27" s="14"/>
       <c r="N27" s="12"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1">
       <c r="A28" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="50">
         <v>32</v>
       </c>
       <c r="C28" s="79">
         <v>32</v>
       </c>
       <c r="D28" s="23">
         <v>32</v>
       </c>
       <c r="E28" s="23">
         <v>32</v>
       </c>
       <c r="F28" s="23">
         <v>32</v>
       </c>
       <c r="G28" s="82">
         <v>32</v>
       </c>
-      <c r="H28" s="50"/>
+      <c r="H28" s="86">
+        <v>32</v>
+      </c>
       <c r="I28" s="58"/>
       <c r="J28" s="52"/>
       <c r="K28" s="50"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="12"/>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="31.8">
       <c r="A29" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="14"/>
       <c r="J29" s="42"/>
       <c r="K29" s="21"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="12"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="12.6" customHeight="1">
       <c r="A30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="50">
         <v>1</v>
       </c>
       <c r="C30" s="79">
         <v>1</v>
       </c>
       <c r="D30" s="23">
         <v>1</v>
       </c>
       <c r="E30" s="23">
         <v>2</v>
       </c>
       <c r="F30" s="23">
         <v>2</v>
       </c>
       <c r="G30" s="82">
         <v>2</v>
       </c>
-      <c r="H30" s="50"/>
+      <c r="H30" s="86">
+        <v>4</v>
+      </c>
       <c r="I30" s="58"/>
       <c r="J30" s="52"/>
       <c r="K30" s="50"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="12"/>
     </row>
     <row r="31" spans="1:14" s="1" customFormat="1">
       <c r="A31" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="50">
         <v>0</v>
       </c>
       <c r="C31" s="79">
         <v>0</v>
       </c>
       <c r="D31" s="23">
         <v>1</v>
       </c>
       <c r="E31" s="23">
         <v>1</v>
       </c>
       <c r="F31" s="23">
         <v>1</v>
       </c>
       <c r="G31" s="82">
         <v>1</v>
       </c>
-      <c r="H31" s="50"/>
+      <c r="H31" s="86">
+        <v>1</v>
+      </c>
       <c r="I31" s="58"/>
       <c r="J31" s="52"/>
       <c r="K31" s="50"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="12"/>
     </row>
     <row r="32" spans="1:14" s="1" customFormat="1">
       <c r="A32" s="17" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B32" s="50">
+        <v>33</v>
+      </c>
+      <c r="B32" s="50"/>
+      <c r="C32" s="79"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="82"/>
+      <c r="H32" s="86">
         <v>1</v>
       </c>
-      <c r="C32" s="79">
-[...15 lines deleted...]
-      <c r="I32" s="58"/>
+      <c r="I32" s="74"/>
       <c r="J32" s="52"/>
       <c r="K32" s="50"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="12"/>
     </row>
-    <row r="33" spans="1:14" s="1" customFormat="1" ht="36.6" customHeight="1">
-      <c r="A33" s="46" t="s">
+    <row r="33" spans="1:14" s="1" customFormat="1">
+      <c r="A33" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="50">
+        <v>1</v>
+      </c>
+      <c r="C33" s="79">
+        <v>1</v>
+      </c>
+      <c r="D33" s="23">
+        <v>1</v>
+      </c>
+      <c r="E33" s="23">
+        <v>1</v>
+      </c>
+      <c r="F33" s="23">
+        <v>1</v>
+      </c>
+      <c r="G33" s="82">
+        <v>1</v>
+      </c>
+      <c r="H33" s="86">
+        <v>2</v>
+      </c>
+      <c r="I33" s="58"/>
+      <c r="J33" s="52"/>
+      <c r="K33" s="50"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="12"/>
+    </row>
+    <row r="34" spans="1:14" s="1" customFormat="1" ht="36.6" customHeight="1">
+      <c r="A34" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="21"/>
-[...13 lines deleted...]
-      <c r="A34" s="15" t="s">
+      <c r="B34" s="21"/>
+      <c r="C34" s="21"/>
+      <c r="D34" s="21"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="21"/>
+      <c r="G34" s="21"/>
+      <c r="H34" s="86"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="14"/>
+      <c r="M34" s="14"/>
+      <c r="N34" s="12"/>
+    </row>
+    <row r="35" spans="1:14" s="1" customFormat="1">
+      <c r="A35" s="15" t="s">
         <v>28</v>
-      </c>
-[...28 lines deleted...]
-        <v>29</v>
       </c>
       <c r="B35" s="50">
         <v>14</v>
       </c>
       <c r="C35" s="79">
         <v>29</v>
       </c>
       <c r="D35" s="23">
         <v>43</v>
       </c>
       <c r="E35" s="23">
         <v>58</v>
       </c>
       <c r="F35" s="23">
         <v>72</v>
       </c>
       <c r="G35" s="82">
         <v>87</v>
       </c>
-      <c r="H35" s="50"/>
+      <c r="H35" s="86">
+        <v>104</v>
+      </c>
       <c r="I35" s="58"/>
       <c r="J35" s="52"/>
       <c r="K35" s="50"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="12"/>
     </row>
-    <row r="36" spans="1:14">
-      <c r="A36" s="47" t="s">
+    <row r="36" spans="1:14" s="1" customFormat="1">
+      <c r="A36" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="50">
+        <v>14</v>
+      </c>
+      <c r="C36" s="79">
+        <v>29</v>
+      </c>
+      <c r="D36" s="23">
+        <v>43</v>
+      </c>
+      <c r="E36" s="23">
+        <v>58</v>
+      </c>
+      <c r="F36" s="23">
+        <v>72</v>
+      </c>
+      <c r="G36" s="82">
+        <v>87</v>
+      </c>
+      <c r="H36" s="86">
+        <v>104</v>
+      </c>
+      <c r="I36" s="58"/>
+      <c r="J36" s="52"/>
+      <c r="K36" s="50"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="12"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="30"/>
-[...35 lines deleted...]
-      <c r="K37" s="50"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="30"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="19"/>
     </row>
     <row r="38" spans="1:14">
-      <c r="A38" s="17" t="s">
-        <v>35</v>
+      <c r="A38" s="15" t="s">
+        <v>28</v>
       </c>
       <c r="B38" s="50">
         <v>0</v>
       </c>
       <c r="C38" s="79">
         <v>0</v>
       </c>
       <c r="D38" s="28">
         <v>0</v>
       </c>
       <c r="E38" s="28">
         <v>0</v>
       </c>
       <c r="F38" s="28">
         <v>0</v>
       </c>
       <c r="G38" s="82">
         <v>1</v>
       </c>
-      <c r="H38" s="28"/>
+      <c r="H38" s="86">
+        <v>1</v>
+      </c>
       <c r="K38" s="50"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="19"/>
     </row>
-    <row r="39" spans="1:14" s="1" customFormat="1" ht="21.6">
-      <c r="A39" s="46" t="s">
+    <row r="39" spans="1:14">
+      <c r="A39" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="50">
+        <v>0</v>
+      </c>
+      <c r="C39" s="79">
+        <v>0</v>
+      </c>
+      <c r="D39" s="28">
+        <v>0</v>
+      </c>
+      <c r="E39" s="28">
+        <v>0</v>
+      </c>
+      <c r="F39" s="28">
+        <v>0</v>
+      </c>
+      <c r="G39" s="82">
+        <v>1</v>
+      </c>
+      <c r="H39" s="86">
+        <v>1</v>
+      </c>
+      <c r="K39" s="50"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
+      <c r="N39" s="19"/>
+    </row>
+    <row r="40" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A40" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B39" s="21"/>
-[...13 lines deleted...]
-      <c r="A40" s="15" t="s">
+      <c r="B40" s="21"/>
+      <c r="C40" s="21"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="21"/>
+      <c r="G40" s="21"/>
+      <c r="H40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="14"/>
+      <c r="N40" s="12"/>
+    </row>
+    <row r="41" spans="1:14" s="1" customFormat="1">
+      <c r="A41" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="50">
+      <c r="B41" s="50">
         <v>584</v>
       </c>
-      <c r="C40" s="79">
+      <c r="C41" s="79">
         <v>1097</v>
       </c>
-      <c r="D40" s="23">
+      <c r="D41" s="23">
         <v>1625</v>
       </c>
-      <c r="E40" s="23">
+      <c r="E41" s="23">
         <v>2205</v>
       </c>
-      <c r="F40" s="23">
+      <c r="F41" s="23">
         <v>2745</v>
       </c>
-      <c r="G40" s="82">
+      <c r="G41" s="82">
         <v>3433</v>
       </c>
-      <c r="H40" s="50"/>
-[...29 lines deleted...]
-      <c r="H41" s="50"/>
+      <c r="H41" s="86">
+        <v>3832</v>
+      </c>
       <c r="I41" s="58"/>
       <c r="J41" s="52"/>
       <c r="K41" s="50"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="12"/>
     </row>
     <row r="42" spans="1:14" s="1" customFormat="1">
       <c r="A42" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="50">
+        <v>7</v>
+      </c>
+      <c r="C42" s="79">
+        <v>15</v>
+      </c>
+      <c r="D42" s="23">
+        <v>22</v>
+      </c>
+      <c r="E42" s="23">
         <v>29</v>
       </c>
-      <c r="B42" s="50">
-[...10 lines deleted...]
-      </c>
       <c r="F42" s="23">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G42" s="82">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H42" s="50"/>
+        <v>44</v>
+      </c>
+      <c r="H42" s="86">
+        <v>44</v>
+      </c>
       <c r="I42" s="58"/>
       <c r="J42" s="52"/>
       <c r="K42" s="50"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="12"/>
     </row>
     <row r="43" spans="1:14" s="1" customFormat="1">
       <c r="A43" s="17" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B43" s="50">
+        <v>3</v>
+      </c>
+      <c r="C43" s="79">
+        <v>5</v>
+      </c>
+      <c r="D43" s="23">
         <v>8</v>
       </c>
-      <c r="C43" s="79">
+      <c r="E43" s="23">
+        <v>11</v>
+      </c>
+      <c r="F43" s="23">
+        <v>13</v>
+      </c>
+      <c r="G43" s="82">
+        <v>16</v>
+      </c>
+      <c r="H43" s="86">
         <v>17</v>
       </c>
-      <c r="D43" s="23">
-[...11 lines deleted...]
-      <c r="H43" s="50"/>
       <c r="I43" s="58"/>
       <c r="J43" s="52"/>
       <c r="K43" s="50"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="12"/>
     </row>
     <row r="44" spans="1:14" s="1" customFormat="1">
       <c r="A44" s="17" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B44" s="50">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C44" s="79">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D44" s="23">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E44" s="23">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="F44" s="23">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G44" s="82">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H44" s="50"/>
+        <v>51</v>
+      </c>
+      <c r="H44" s="86">
+        <v>54</v>
+      </c>
       <c r="I44" s="58"/>
       <c r="J44" s="52"/>
       <c r="K44" s="50"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="12"/>
     </row>
     <row r="45" spans="1:14" s="1" customFormat="1">
       <c r="A45" s="17" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B45" s="50">
-        <v>548</v>
+        <v>6</v>
       </c>
       <c r="C45" s="79">
-        <v>1025</v>
+        <v>12</v>
       </c>
       <c r="D45" s="23">
-        <v>1517</v>
+        <v>18</v>
       </c>
       <c r="E45" s="23">
-        <v>2060</v>
+        <v>24</v>
       </c>
       <c r="F45" s="23">
-        <v>2565</v>
+        <v>30</v>
       </c>
       <c r="G45" s="82">
-        <v>3216</v>
-[...1 lines deleted...]
-      <c r="H45" s="50"/>
+        <v>36</v>
+      </c>
+      <c r="H45" s="86">
+        <v>62</v>
+      </c>
       <c r="I45" s="58"/>
       <c r="J45" s="52"/>
       <c r="K45" s="50"/>
       <c r="L45" s="16"/>
       <c r="M45" s="16"/>
       <c r="N45" s="12"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1">
       <c r="A46" s="17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B46" s="50">
-        <v>1</v>
+        <v>548</v>
       </c>
       <c r="C46" s="79">
-        <v>3</v>
+        <v>1025</v>
       </c>
       <c r="D46" s="23">
-        <v>4</v>
+        <v>1517</v>
       </c>
       <c r="E46" s="23">
-        <v>5</v>
+        <v>2060</v>
       </c>
       <c r="F46" s="23">
-        <v>6</v>
+        <v>2565</v>
       </c>
       <c r="G46" s="82">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="H46" s="50"/>
+        <v>3216</v>
+      </c>
+      <c r="H46" s="86">
+        <v>3577</v>
+      </c>
       <c r="I46" s="58"/>
       <c r="J46" s="52"/>
       <c r="K46" s="50"/>
       <c r="L46" s="16"/>
       <c r="M46" s="16"/>
       <c r="N46" s="12"/>
     </row>
     <row r="47" spans="1:14" s="1" customFormat="1">
       <c r="A47" s="17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B47" s="50">
+        <v>1</v>
+      </c>
+      <c r="C47" s="79">
+        <v>3</v>
+      </c>
+      <c r="D47" s="23">
+        <v>4</v>
+      </c>
+      <c r="E47" s="23">
+        <v>5</v>
+      </c>
+      <c r="F47" s="23">
         <v>6</v>
       </c>
-      <c r="C47" s="79">
-[...10 lines deleted...]
-      </c>
       <c r="G47" s="82">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H47" s="50"/>
+        <v>8</v>
+      </c>
+      <c r="H47" s="86">
+        <v>8</v>
+      </c>
       <c r="I47" s="58"/>
       <c r="J47" s="52"/>
       <c r="K47" s="50"/>
       <c r="L47" s="16"/>
       <c r="M47" s="16"/>
       <c r="N47" s="12"/>
     </row>
     <row r="48" spans="1:14" s="1" customFormat="1">
       <c r="A48" s="17" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B48" s="50">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C48" s="79">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D48" s="23">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E48" s="23">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F48" s="23">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G48" s="82">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H48" s="50"/>
+        <v>36</v>
+      </c>
+      <c r="H48" s="86">
+        <v>41</v>
+      </c>
       <c r="I48" s="58"/>
       <c r="J48" s="52"/>
       <c r="K48" s="50"/>
       <c r="L48" s="16"/>
       <c r="M48" s="16"/>
       <c r="N48" s="12"/>
     </row>
-    <row r="49" spans="1:14" s="1" customFormat="1" ht="21.6">
-      <c r="A49" s="46" t="s">
+    <row r="49" spans="1:14" s="1" customFormat="1">
+      <c r="A49" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="50">
+        <v>5</v>
+      </c>
+      <c r="C49" s="79">
+        <v>9</v>
+      </c>
+      <c r="D49" s="23">
+        <v>14</v>
+      </c>
+      <c r="E49" s="23">
+        <v>19</v>
+      </c>
+      <c r="F49" s="23">
+        <v>23</v>
+      </c>
+      <c r="G49" s="82">
+        <v>28</v>
+      </c>
+      <c r="H49" s="86">
+        <v>28</v>
+      </c>
+      <c r="I49" s="58"/>
+      <c r="J49" s="52"/>
+      <c r="K49" s="50"/>
+      <c r="L49" s="16"/>
+      <c r="M49" s="16"/>
+      <c r="N49" s="12"/>
+    </row>
+    <row r="50" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A50" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="B49" s="21"/>
-[...13 lines deleted...]
-      <c r="A50" s="15" t="s">
+      <c r="B50" s="21"/>
+      <c r="C50" s="21"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="14"/>
+      <c r="J50" s="14"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="14"/>
+      <c r="M50" s="14"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="1:14" s="1" customFormat="1">
+      <c r="A51" s="15" t="s">
         <v>28</v>
-      </c>
-[...28 lines deleted...]
-        <v>32</v>
       </c>
       <c r="B51" s="28">
         <v>1</v>
       </c>
       <c r="C51" s="79">
         <v>2</v>
       </c>
       <c r="D51" s="23">
         <v>5</v>
       </c>
       <c r="E51" s="23">
         <v>6</v>
       </c>
       <c r="F51" s="23">
         <v>7</v>
       </c>
       <c r="G51" s="82">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="H51" s="50"/>
+        <v>9</v>
+      </c>
+      <c r="H51" s="86">
+        <v>10</v>
+      </c>
       <c r="I51" s="58"/>
       <c r="J51" s="52"/>
       <c r="K51" s="50"/>
       <c r="L51" s="16"/>
       <c r="M51" s="16"/>
       <c r="N51" s="12"/>
     </row>
     <row r="52" spans="1:14" s="1" customFormat="1">
       <c r="A52" s="17" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B52" s="28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C52" s="79">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D52" s="23">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E52" s="23">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F52" s="23">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G52" s="82">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H52" s="50"/>
+        <v>8</v>
+      </c>
+      <c r="H52" s="86">
+        <v>9</v>
+      </c>
       <c r="I52" s="58"/>
       <c r="J52" s="52"/>
       <c r="K52" s="50"/>
       <c r="L52" s="16"/>
       <c r="M52" s="16"/>
       <c r="N52" s="12"/>
     </row>
     <row r="53" spans="1:14" s="1" customFormat="1">
-      <c r="A53" s="49" t="s">
+      <c r="A53" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B53" s="28">
+        <v>0</v>
+      </c>
+      <c r="C53" s="79">
+        <v>0</v>
+      </c>
+      <c r="D53" s="23">
+        <v>0</v>
+      </c>
+      <c r="E53" s="23">
+        <v>0</v>
+      </c>
+      <c r="F53" s="23">
+        <v>0</v>
+      </c>
+      <c r="G53" s="82">
+        <v>1</v>
+      </c>
+      <c r="H53" s="86">
+        <v>1</v>
+      </c>
+      <c r="I53" s="58"/>
+      <c r="J53" s="52"/>
+      <c r="K53" s="50"/>
+      <c r="L53" s="16"/>
+      <c r="M53" s="16"/>
+      <c r="N53" s="12"/>
+    </row>
+    <row r="54" spans="1:14" s="1" customFormat="1">
+      <c r="A54" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B53" s="78"/>
-[...12 lines deleted...]
-      <c r="A54" s="15" t="s">
+      <c r="B54" s="78"/>
+      <c r="C54" s="23"/>
+      <c r="D54" s="50"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="50"/>
+      <c r="G54" s="50"/>
+      <c r="J54" s="14"/>
+      <c r="K54" s="21"/>
+      <c r="L54" s="14"/>
+      <c r="M54" s="14"/>
+      <c r="N54" s="12"/>
+    </row>
+    <row r="55" spans="1:14" s="1" customFormat="1">
+      <c r="A55" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B54" s="28">
+      <c r="B55" s="28">
         <v>1</v>
       </c>
-      <c r="C54" s="79">
+      <c r="C55" s="79">
         <v>2</v>
       </c>
-      <c r="D54" s="23">
+      <c r="D55" s="23">
         <v>4</v>
       </c>
-      <c r="E54" s="23">
+      <c r="E55" s="23">
         <v>5</v>
       </c>
-      <c r="F54" s="23">
+      <c r="F55" s="23">
         <v>6</v>
       </c>
-      <c r="G54" s="82">
+      <c r="G55" s="82">
         <v>7</v>
       </c>
-      <c r="H54" s="50"/>
-[...29 lines deleted...]
-      <c r="H55" s="50"/>
+      <c r="H55" s="86">
+        <v>8</v>
+      </c>
       <c r="I55" s="58"/>
       <c r="J55" s="52"/>
       <c r="K55" s="50"/>
       <c r="L55" s="16"/>
       <c r="M55" s="16"/>
       <c r="N55" s="12"/>
     </row>
     <row r="56" spans="1:14" s="1" customFormat="1">
       <c r="A56" s="17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B56" s="28">
+        <v>0</v>
+      </c>
+      <c r="C56" s="79">
+        <v>0</v>
+      </c>
+      <c r="D56" s="23">
         <v>1</v>
       </c>
-      <c r="C56" s="79">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="23">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F56" s="23">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G56" s="82">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H56" s="50"/>
+        <v>1</v>
+      </c>
+      <c r="H56" s="86">
+        <v>1</v>
+      </c>
       <c r="I56" s="58"/>
       <c r="J56" s="52"/>
       <c r="K56" s="50"/>
       <c r="L56" s="16"/>
       <c r="M56" s="16"/>
       <c r="N56" s="12"/>
     </row>
-    <row r="57" spans="1:14" s="1" customFormat="1" ht="31.8">
-      <c r="A57" s="48" t="s">
+    <row r="57" spans="1:14" s="1" customFormat="1">
+      <c r="A57" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" s="28">
+        <v>1</v>
+      </c>
+      <c r="C57" s="79">
+        <v>2</v>
+      </c>
+      <c r="D57" s="23">
+        <v>3</v>
+      </c>
+      <c r="E57" s="23">
+        <v>4</v>
+      </c>
+      <c r="F57" s="23">
+        <v>5</v>
+      </c>
+      <c r="G57" s="82">
+        <v>6</v>
+      </c>
+      <c r="H57" s="86">
+        <v>7</v>
+      </c>
+      <c r="I57" s="58"/>
+      <c r="J57" s="52"/>
+      <c r="K57" s="50"/>
+      <c r="L57" s="16"/>
+      <c r="M57" s="16"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="1:14" s="1" customFormat="1" ht="31.8">
+      <c r="A58" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="B57" s="21"/>
-[...13 lines deleted...]
-      <c r="A58" s="20" t="s">
+      <c r="B58" s="21"/>
+      <c r="C58" s="21"/>
+      <c r="D58" s="21"/>
+      <c r="E58" s="21"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="14"/>
+      <c r="J58" s="14"/>
+      <c r="K58" s="21"/>
+      <c r="L58" s="14"/>
+      <c r="M58" s="14"/>
+      <c r="N58" s="12"/>
+    </row>
+    <row r="59" spans="1:14" s="1" customFormat="1">
+      <c r="A59" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B58" s="28">
+      <c r="B59" s="28">
         <v>1</v>
       </c>
-      <c r="C58" s="79">
+      <c r="C59" s="79">
         <v>2</v>
       </c>
-      <c r="D58" s="23">
+      <c r="D59" s="23">
         <v>4</v>
       </c>
-      <c r="E58" s="23">
+      <c r="E59" s="23">
         <v>5</v>
       </c>
-      <c r="F58" s="23">
+      <c r="F59" s="23">
         <v>6</v>
       </c>
-      <c r="G58" s="82">
+      <c r="G59" s="82">
         <v>7</v>
       </c>
-      <c r="H58" s="50"/>
-[...29 lines deleted...]
-      <c r="H59" s="50"/>
+      <c r="H59" s="86">
+        <v>8</v>
+      </c>
       <c r="I59" s="58"/>
       <c r="J59" s="52"/>
       <c r="K59" s="50"/>
       <c r="L59" s="16"/>
       <c r="M59" s="16"/>
       <c r="N59" s="12"/>
     </row>
     <row r="60" spans="1:14" s="1" customFormat="1">
       <c r="A60" s="17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B60" s="28">
+        <v>0</v>
+      </c>
+      <c r="C60" s="79">
+        <v>0</v>
+      </c>
+      <c r="D60" s="23">
         <v>1</v>
       </c>
-      <c r="C60" s="79">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="23">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F60" s="23">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G60" s="82">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H60" s="50"/>
+        <v>1</v>
+      </c>
+      <c r="H60" s="86">
+        <v>1</v>
+      </c>
       <c r="I60" s="58"/>
       <c r="J60" s="52"/>
       <c r="K60" s="50"/>
       <c r="L60" s="16"/>
       <c r="M60" s="16"/>
       <c r="N60" s="12"/>
     </row>
-    <row r="61" spans="1:14" s="1" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A61" s="46" t="s">
+    <row r="61" spans="1:14" s="1" customFormat="1">
+      <c r="A61" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B61" s="28">
+        <v>1</v>
+      </c>
+      <c r="C61" s="79">
+        <v>2</v>
+      </c>
+      <c r="D61" s="23">
+        <v>3</v>
+      </c>
+      <c r="E61" s="23">
+        <v>4</v>
+      </c>
+      <c r="F61" s="23">
+        <v>5</v>
+      </c>
+      <c r="G61" s="82">
+        <v>6</v>
+      </c>
+      <c r="H61" s="86">
+        <v>7</v>
+      </c>
+      <c r="I61" s="58"/>
+      <c r="J61" s="52"/>
+      <c r="K61" s="50"/>
+      <c r="L61" s="16"/>
+      <c r="M61" s="16"/>
+      <c r="N61" s="12"/>
+    </row>
+    <row r="62" spans="1:14" s="1" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A62" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="B61" s="21"/>
-[...13 lines deleted...]
-      <c r="A62" s="15" t="s">
+      <c r="B62" s="21"/>
+      <c r="C62" s="21"/>
+      <c r="D62" s="21"/>
+      <c r="E62" s="21"/>
+      <c r="F62" s="21"/>
+      <c r="G62" s="21"/>
+      <c r="H62" s="14"/>
+      <c r="J62" s="14"/>
+      <c r="K62" s="21"/>
+      <c r="L62" s="14"/>
+      <c r="M62" s="14"/>
+      <c r="N62" s="12"/>
+    </row>
+    <row r="63" spans="1:14" s="1" customFormat="1">
+      <c r="A63" s="15" t="s">
         <v>28</v>
-      </c>
-[...28 lines deleted...]
-        <v>36</v>
       </c>
       <c r="B63" s="50">
         <v>20</v>
       </c>
       <c r="C63" s="79">
         <v>34</v>
       </c>
       <c r="D63" s="23">
         <v>49</v>
       </c>
       <c r="E63" s="23">
         <v>64</v>
       </c>
       <c r="F63" s="23">
         <v>77</v>
       </c>
       <c r="G63" s="82">
         <v>91</v>
       </c>
-      <c r="H63" s="50"/>
+      <c r="H63" s="86">
+        <v>105</v>
+      </c>
       <c r="I63" s="61"/>
       <c r="J63" s="52"/>
       <c r="K63" s="50"/>
       <c r="L63" s="16"/>
       <c r="M63" s="16"/>
       <c r="N63" s="12"/>
     </row>
-    <row r="64" spans="1:14" s="1" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A64" s="48" t="s">
+    <row r="64" spans="1:14" s="1" customFormat="1">
+      <c r="A64" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B64" s="50">
+        <v>20</v>
+      </c>
+      <c r="C64" s="79">
+        <v>34</v>
+      </c>
+      <c r="D64" s="23">
+        <v>49</v>
+      </c>
+      <c r="E64" s="23">
+        <v>64</v>
+      </c>
+      <c r="F64" s="23">
+        <v>77</v>
+      </c>
+      <c r="G64" s="82">
+        <v>91</v>
+      </c>
+      <c r="H64" s="86">
+        <v>105</v>
+      </c>
+      <c r="I64" s="61"/>
+      <c r="J64" s="52"/>
+      <c r="K64" s="50"/>
+      <c r="L64" s="16"/>
+      <c r="M64" s="16"/>
+      <c r="N64" s="12"/>
+    </row>
+    <row r="65" spans="1:14" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A65" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="14"/>
-[...14 lines deleted...]
-      <c r="A65" s="20" t="s">
+      <c r="B65" s="14"/>
+      <c r="C65" s="21"/>
+      <c r="D65" s="21"/>
+      <c r="E65" s="21"/>
+      <c r="F65" s="21"/>
+      <c r="G65" s="21"/>
+      <c r="H65" s="14"/>
+      <c r="I65" s="58"/>
+      <c r="J65" s="14"/>
+      <c r="K65" s="21"/>
+      <c r="L65" s="14"/>
+      <c r="M65" s="14"/>
+      <c r="N65" s="12"/>
+    </row>
+    <row r="66" spans="1:14" s="1" customFormat="1">
+      <c r="A66" s="20" t="s">
         <v>28</v>
-      </c>
-[...28 lines deleted...]
-        <v>36</v>
       </c>
       <c r="B66" s="50">
         <v>20</v>
       </c>
       <c r="C66" s="79">
         <v>34</v>
       </c>
       <c r="D66" s="23">
         <v>49</v>
       </c>
       <c r="E66" s="23">
         <v>64</v>
       </c>
       <c r="F66" s="23">
         <v>77</v>
       </c>
       <c r="G66" s="82">
         <v>91</v>
       </c>
-      <c r="H66" s="50"/>
+      <c r="H66" s="86">
+        <v>105</v>
+      </c>
       <c r="I66" s="62"/>
       <c r="J66" s="52"/>
       <c r="K66" s="50"/>
       <c r="L66" s="16"/>
       <c r="M66" s="16"/>
       <c r="N66" s="12"/>
     </row>
     <row r="67" spans="1:14" s="1" customFormat="1">
-      <c r="A67" s="46" t="s">
+      <c r="A67" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B67" s="50">
+        <v>20</v>
+      </c>
+      <c r="C67" s="79">
+        <v>34</v>
+      </c>
+      <c r="D67" s="23">
+        <v>49</v>
+      </c>
+      <c r="E67" s="23">
+        <v>64</v>
+      </c>
+      <c r="F67" s="23">
+        <v>77</v>
+      </c>
+      <c r="G67" s="82">
+        <v>91</v>
+      </c>
+      <c r="H67" s="86">
+        <v>105</v>
+      </c>
+      <c r="I67" s="62"/>
+      <c r="J67" s="52"/>
+      <c r="K67" s="50"/>
+      <c r="L67" s="16"/>
+      <c r="M67" s="16"/>
+      <c r="N67" s="12"/>
+    </row>
+    <row r="68" spans="1:14" s="1" customFormat="1">
+      <c r="A68" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B67" s="21"/>
-[...14 lines deleted...]
-      <c r="A68" s="15" t="s">
+      <c r="B68" s="21"/>
+      <c r="C68" s="21"/>
+      <c r="D68" s="21"/>
+      <c r="E68" s="21"/>
+      <c r="F68" s="21"/>
+      <c r="G68" s="21"/>
+      <c r="H68" s="14"/>
+      <c r="I68" s="58"/>
+      <c r="J68" s="14"/>
+      <c r="K68" s="21"/>
+      <c r="L68" s="14"/>
+      <c r="M68" s="14"/>
+      <c r="N68" s="12"/>
+    </row>
+    <row r="69" spans="1:14" s="1" customFormat="1">
+      <c r="A69" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B68" s="50">
+      <c r="B69" s="50">
         <v>1157</v>
       </c>
-      <c r="C68" s="79">
+      <c r="C69" s="79">
         <v>2386</v>
       </c>
-      <c r="D68" s="23">
+      <c r="D69" s="23">
         <v>3615</v>
       </c>
-      <c r="E68" s="23">
+      <c r="E69" s="23">
         <v>4844</v>
       </c>
-      <c r="F68" s="23">
+      <c r="F69" s="23">
         <v>6093</v>
       </c>
-      <c r="G68" s="82">
+      <c r="G69" s="82">
         <v>7342</v>
       </c>
-      <c r="H68" s="50"/>
-[...29 lines deleted...]
-      <c r="H69" s="50"/>
+      <c r="H69" s="86">
+        <v>8500</v>
+      </c>
       <c r="I69" s="63"/>
       <c r="J69" s="52"/>
       <c r="K69" s="50"/>
       <c r="L69" s="16"/>
       <c r="M69" s="16"/>
       <c r="N69" s="12"/>
     </row>
     <row r="70" spans="1:14" s="1" customFormat="1">
-      <c r="A70" s="15" t="s">
-        <v>37</v>
+      <c r="A70" s="17" t="s">
+        <v>36</v>
       </c>
       <c r="B70" s="50">
-        <v>6</v>
+        <v>349</v>
       </c>
       <c r="C70" s="79">
-        <v>13</v>
+        <v>771</v>
       </c>
       <c r="D70" s="23">
-        <v>19</v>
+        <v>1194</v>
       </c>
       <c r="E70" s="23">
-        <v>25</v>
+        <v>1616</v>
       </c>
       <c r="F70" s="23">
-        <v>32</v>
+        <v>2057</v>
       </c>
       <c r="G70" s="82">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="H70" s="50"/>
+        <v>2497</v>
+      </c>
+      <c r="H70" s="86">
+        <v>3083</v>
+      </c>
       <c r="I70" s="63"/>
       <c r="J70" s="52"/>
       <c r="K70" s="50"/>
       <c r="L70" s="16"/>
       <c r="M70" s="16"/>
       <c r="N70" s="12"/>
     </row>
     <row r="71" spans="1:14" s="1" customFormat="1">
-      <c r="A71" s="17" t="s">
-        <v>29</v>
+      <c r="A71" s="15" t="s">
+        <v>37</v>
       </c>
       <c r="B71" s="50">
-        <v>119</v>
+        <v>6</v>
       </c>
       <c r="C71" s="79">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="D71" s="23">
-        <v>357</v>
+        <v>19</v>
       </c>
       <c r="E71" s="23">
-        <v>477</v>
+        <v>25</v>
       </c>
       <c r="F71" s="23">
-        <v>596</v>
+        <v>32</v>
       </c>
       <c r="G71" s="82">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="H71" s="50"/>
+        <v>38</v>
+      </c>
+      <c r="H71" s="86">
+        <v>84</v>
+      </c>
       <c r="I71" s="63"/>
       <c r="J71" s="52"/>
       <c r="K71" s="50"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
       <c r="N71" s="12"/>
     </row>
     <row r="72" spans="1:14" s="1" customFormat="1">
       <c r="A72" s="17" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B72" s="50">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="C72" s="79">
-        <v>149</v>
+        <v>238</v>
       </c>
       <c r="D72" s="23">
-        <v>223</v>
+        <v>357</v>
       </c>
       <c r="E72" s="23">
-        <v>297</v>
+        <v>477</v>
       </c>
       <c r="F72" s="23">
-        <v>371</v>
+        <v>596</v>
       </c>
       <c r="G72" s="82">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="H72" s="50"/>
+        <v>716</v>
+      </c>
+      <c r="H72" s="86">
+        <v>772</v>
+      </c>
       <c r="I72" s="63"/>
       <c r="J72" s="52"/>
       <c r="K72" s="50"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="12"/>
     </row>
     <row r="73" spans="1:14" s="1" customFormat="1">
       <c r="A73" s="17" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B73" s="50">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="C73" s="79">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="D73" s="23">
-        <v>249</v>
+        <v>223</v>
       </c>
       <c r="E73" s="23">
-        <v>332</v>
+        <v>297</v>
       </c>
       <c r="F73" s="23">
-        <v>415</v>
+        <v>371</v>
       </c>
       <c r="G73" s="82">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="H73" s="50"/>
+        <v>446</v>
+      </c>
+      <c r="H73" s="86">
+        <v>477</v>
+      </c>
       <c r="I73" s="63"/>
       <c r="J73" s="52"/>
       <c r="K73" s="50"/>
       <c r="L73" s="16"/>
       <c r="M73" s="16"/>
       <c r="N73" s="12"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1">
       <c r="A74" s="17" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B74" s="50">
-        <v>234</v>
+        <v>83</v>
       </c>
       <c r="C74" s="79">
-        <v>470</v>
+        <v>166</v>
       </c>
       <c r="D74" s="23">
-        <v>705</v>
+        <v>249</v>
       </c>
       <c r="E74" s="23">
-        <v>940</v>
+        <v>332</v>
       </c>
       <c r="F74" s="23">
-        <v>1176</v>
+        <v>415</v>
       </c>
       <c r="G74" s="82">
-        <v>1412</v>
-[...1 lines deleted...]
-      <c r="H74" s="50"/>
+        <v>498</v>
+      </c>
+      <c r="H74" s="86">
+        <v>585</v>
+      </c>
       <c r="I74" s="63"/>
       <c r="J74" s="52"/>
       <c r="K74" s="50"/>
       <c r="L74" s="16"/>
       <c r="M74" s="16"/>
       <c r="N74" s="12"/>
     </row>
     <row r="75" spans="1:14" s="1" customFormat="1">
       <c r="A75" s="17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B75" s="50">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="C75" s="79">
-        <v>146</v>
+        <v>470</v>
       </c>
       <c r="D75" s="23">
-        <v>220</v>
+        <v>705</v>
       </c>
       <c r="E75" s="23">
-        <v>293</v>
+        <v>940</v>
       </c>
       <c r="F75" s="23">
-        <v>367</v>
+        <v>1176</v>
       </c>
       <c r="G75" s="82">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="H75" s="50"/>
+        <v>1412</v>
+      </c>
+      <c r="H75" s="86">
+        <v>1610</v>
+      </c>
       <c r="I75" s="63"/>
       <c r="J75" s="52"/>
       <c r="K75" s="50"/>
       <c r="L75" s="16"/>
       <c r="M75" s="16"/>
       <c r="N75" s="12"/>
     </row>
     <row r="76" spans="1:14" s="1" customFormat="1">
       <c r="A76" s="17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B76" s="50">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="C76" s="79">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="D76" s="23">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="E76" s="23">
-        <v>210</v>
+        <v>293</v>
       </c>
       <c r="F76" s="23">
-        <v>261</v>
+        <v>367</v>
       </c>
       <c r="G76" s="82">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="H76" s="50"/>
+        <v>440</v>
+      </c>
+      <c r="H76" s="86">
+        <v>499</v>
+      </c>
       <c r="I76" s="63"/>
       <c r="J76" s="52"/>
       <c r="K76" s="50"/>
       <c r="L76" s="16"/>
       <c r="M76" s="16"/>
       <c r="N76" s="12"/>
     </row>
     <row r="77" spans="1:14" s="1" customFormat="1">
       <c r="A77" s="17" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B77" s="50">
-        <v>164</v>
+        <v>54</v>
       </c>
       <c r="C77" s="79">
-        <v>327</v>
+        <v>106</v>
       </c>
       <c r="D77" s="23">
-        <v>491</v>
+        <v>158</v>
       </c>
       <c r="E77" s="23">
-        <v>654</v>
+        <v>210</v>
       </c>
       <c r="F77" s="23">
-        <v>818</v>
+        <v>261</v>
       </c>
       <c r="G77" s="82">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="H77" s="50"/>
+        <v>313</v>
+      </c>
+      <c r="H77" s="86">
+        <v>346</v>
+      </c>
       <c r="I77" s="63"/>
       <c r="J77" s="52"/>
       <c r="K77" s="50"/>
       <c r="L77" s="16"/>
       <c r="M77" s="16"/>
       <c r="N77" s="12"/>
     </row>
-    <row r="78" spans="1:14" s="1" customFormat="1" ht="31.8">
-      <c r="A78" s="49" t="s">
+    <row r="78" spans="1:14" s="1" customFormat="1">
+      <c r="A78" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B78" s="50">
+        <v>164</v>
+      </c>
+      <c r="C78" s="79">
+        <v>327</v>
+      </c>
+      <c r="D78" s="23">
+        <v>491</v>
+      </c>
+      <c r="E78" s="23">
+        <v>654</v>
+      </c>
+      <c r="F78" s="23">
+        <v>818</v>
+      </c>
+      <c r="G78" s="82">
+        <v>981</v>
+      </c>
+      <c r="H78" s="86">
+        <v>1044</v>
+      </c>
+      <c r="I78" s="63"/>
+      <c r="J78" s="52"/>
+      <c r="K78" s="50"/>
+      <c r="L78" s="16"/>
+      <c r="M78" s="16"/>
+      <c r="N78" s="12"/>
+    </row>
+    <row r="79" spans="1:14" s="1" customFormat="1" ht="31.8">
+      <c r="A79" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B78" s="21"/>
-[...14 lines deleted...]
-      <c r="A79" s="22" t="s">
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
+      <c r="I79" s="58"/>
+      <c r="J79" s="21"/>
+      <c r="K79" s="21"/>
+      <c r="L79" s="21"/>
+      <c r="M79" s="14"/>
+      <c r="N79" s="12"/>
+    </row>
+    <row r="80" spans="1:14" s="1" customFormat="1">
+      <c r="A80" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B79" s="50">
+      <c r="B80" s="50">
         <v>13213</v>
       </c>
-      <c r="C79" s="79">
+      <c r="C80" s="79">
         <v>31149</v>
       </c>
-      <c r="D79" s="23">
+      <c r="D80" s="23">
         <v>49843</v>
       </c>
-      <c r="E79" s="23">
+      <c r="E80" s="23">
         <v>64359</v>
       </c>
-      <c r="F79" s="23">
+      <c r="F80" s="23">
         <v>77119</v>
       </c>
-      <c r="G79" s="82">
+      <c r="G80" s="82">
         <v>97728</v>
       </c>
-      <c r="H79" s="50"/>
-[...29 lines deleted...]
-      <c r="H80" s="50"/>
+      <c r="H80" s="86">
+        <v>112468</v>
+      </c>
       <c r="I80" s="64"/>
       <c r="J80" s="52"/>
       <c r="K80" s="50"/>
       <c r="L80" s="24"/>
       <c r="M80" s="25"/>
       <c r="N80" s="12"/>
     </row>
     <row r="81" spans="1:14" s="1" customFormat="1">
       <c r="A81" s="26" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B81" s="50">
-        <v>1551</v>
+        <v>3282</v>
       </c>
       <c r="C81" s="79">
-        <v>3808</v>
+        <v>10849</v>
       </c>
       <c r="D81" s="23">
-        <v>6065</v>
+        <v>19174</v>
       </c>
       <c r="E81" s="23">
-        <v>8322</v>
+        <v>23322</v>
       </c>
       <c r="F81" s="23">
-        <v>9907</v>
+        <v>26059</v>
       </c>
       <c r="G81" s="82">
-        <v>11492</v>
-[...1 lines deleted...]
-      <c r="H81" s="50"/>
+        <v>36646</v>
+      </c>
+      <c r="H81" s="86">
+        <v>41630</v>
+      </c>
       <c r="I81" s="64"/>
       <c r="J81" s="52"/>
       <c r="K81" s="50"/>
       <c r="L81" s="24"/>
       <c r="M81" s="25"/>
       <c r="N81" s="12"/>
     </row>
     <row r="82" spans="1:14" s="1" customFormat="1">
       <c r="A82" s="26" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B82" s="50">
-        <v>242</v>
+        <v>1551</v>
       </c>
       <c r="C82" s="79">
-        <v>619</v>
+        <v>3808</v>
       </c>
       <c r="D82" s="23">
-        <v>997</v>
+        <v>6065</v>
       </c>
       <c r="E82" s="23">
-        <v>1374</v>
+        <v>8322</v>
       </c>
       <c r="F82" s="23">
-        <v>1834</v>
+        <v>9907</v>
       </c>
       <c r="G82" s="82">
-        <v>2294</v>
-[...1 lines deleted...]
-      <c r="H82" s="50"/>
+        <v>11492</v>
+      </c>
+      <c r="H82" s="86">
+        <v>12664</v>
+      </c>
       <c r="I82" s="64"/>
       <c r="J82" s="52"/>
       <c r="K82" s="50"/>
       <c r="L82" s="24"/>
       <c r="M82" s="25"/>
       <c r="N82" s="12"/>
     </row>
     <row r="83" spans="1:14" s="1" customFormat="1">
       <c r="A83" s="26" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B83" s="50">
-        <v>3435</v>
+        <v>242</v>
       </c>
       <c r="C83" s="79">
-        <v>5999</v>
+        <v>619</v>
       </c>
       <c r="D83" s="23">
-        <v>8564</v>
+        <v>997</v>
       </c>
       <c r="E83" s="23">
-        <v>11129</v>
+        <v>1374</v>
       </c>
       <c r="F83" s="23">
-        <v>12077</v>
+        <v>1834</v>
       </c>
       <c r="G83" s="82">
-        <v>13025</v>
-[...1 lines deleted...]
-      <c r="H83" s="50"/>
+        <v>2294</v>
+      </c>
+      <c r="H83" s="86">
+        <v>2742</v>
+      </c>
       <c r="I83" s="64"/>
       <c r="J83" s="52"/>
       <c r="K83" s="50"/>
       <c r="L83" s="24"/>
       <c r="M83" s="25"/>
       <c r="N83" s="12"/>
     </row>
     <row r="84" spans="1:14" s="1" customFormat="1">
       <c r="A84" s="26" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B84" s="50">
-        <v>966</v>
+        <v>3435</v>
       </c>
       <c r="C84" s="79">
-        <v>1599</v>
+        <v>5999</v>
       </c>
       <c r="D84" s="23">
-        <v>2232</v>
+        <v>8564</v>
       </c>
       <c r="E84" s="23">
-        <v>2865</v>
+        <v>11129</v>
       </c>
       <c r="F84" s="23">
-        <v>6057</v>
+        <v>12077</v>
       </c>
       <c r="G84" s="82">
-        <v>9249</v>
-[...1 lines deleted...]
-      <c r="H84" s="50"/>
+        <v>13025</v>
+      </c>
+      <c r="H84" s="86">
+        <v>14491</v>
+      </c>
       <c r="I84" s="64"/>
       <c r="J84" s="52"/>
       <c r="K84" s="50"/>
       <c r="L84" s="24"/>
       <c r="M84" s="25"/>
       <c r="N84" s="12"/>
     </row>
     <row r="85" spans="1:14" s="1" customFormat="1">
       <c r="A85" s="26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B85" s="50">
-        <v>2851</v>
+        <v>966</v>
       </c>
       <c r="C85" s="79">
-        <v>6498</v>
+        <v>1599</v>
       </c>
       <c r="D85" s="23">
-        <v>10146</v>
+        <v>2232</v>
       </c>
       <c r="E85" s="23">
-        <v>13794</v>
+        <v>2865</v>
       </c>
       <c r="F85" s="23">
-        <v>16743</v>
+        <v>6057</v>
       </c>
       <c r="G85" s="82">
-        <v>19692</v>
-[...1 lines deleted...]
-      <c r="H85" s="50"/>
+        <v>9249</v>
+      </c>
+      <c r="H85" s="86">
+        <v>12231</v>
+      </c>
       <c r="I85" s="64"/>
       <c r="J85" s="52"/>
       <c r="K85" s="50"/>
       <c r="L85" s="24"/>
       <c r="M85" s="25"/>
       <c r="N85" s="12"/>
     </row>
     <row r="86" spans="1:14" s="1" customFormat="1">
       <c r="A86" s="26" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B86" s="50">
-        <v>888</v>
+        <v>2851</v>
       </c>
       <c r="C86" s="79">
-        <v>1777</v>
+        <v>6498</v>
       </c>
       <c r="D86" s="23">
-        <v>2665</v>
+        <v>10146</v>
       </c>
       <c r="E86" s="23">
-        <v>3553</v>
+        <v>13794</v>
       </c>
       <c r="F86" s="23">
-        <v>4441</v>
+        <v>16743</v>
       </c>
       <c r="G86" s="82">
-        <v>5330</v>
-[...1 lines deleted...]
-      <c r="H86" s="50"/>
+        <v>19692</v>
+      </c>
+      <c r="H86" s="86">
+        <v>22562</v>
+      </c>
       <c r="I86" s="64"/>
       <c r="J86" s="52"/>
       <c r="K86" s="50"/>
       <c r="L86" s="24"/>
       <c r="M86" s="25"/>
       <c r="N86" s="12"/>
     </row>
-    <row r="87" spans="1:14" s="1" customFormat="1" ht="21.6">
-      <c r="A87" s="46" t="s">
+    <row r="87" spans="1:14" s="1" customFormat="1">
+      <c r="A87" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B87" s="50">
+        <v>888</v>
+      </c>
+      <c r="C87" s="79">
+        <v>1777</v>
+      </c>
+      <c r="D87" s="23">
+        <v>2665</v>
+      </c>
+      <c r="E87" s="23">
+        <v>3553</v>
+      </c>
+      <c r="F87" s="23">
+        <v>4441</v>
+      </c>
+      <c r="G87" s="82">
+        <v>5330</v>
+      </c>
+      <c r="H87" s="86">
+        <v>6148</v>
+      </c>
+      <c r="I87" s="64"/>
+      <c r="J87" s="52"/>
+      <c r="K87" s="50"/>
+      <c r="L87" s="24"/>
+      <c r="M87" s="25"/>
+      <c r="N87" s="12"/>
+    </row>
+    <row r="88" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A88" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B87" s="21"/>
-[...14 lines deleted...]
-      <c r="A88" s="15" t="s">
+      <c r="B88" s="21"/>
+      <c r="C88" s="21"/>
+      <c r="D88" s="50"/>
+      <c r="E88" s="23"/>
+      <c r="F88" s="45"/>
+      <c r="G88" s="21"/>
+      <c r="H88" s="14"/>
+      <c r="I88" s="58"/>
+      <c r="J88" s="14"/>
+      <c r="K88" s="21"/>
+      <c r="L88" s="14"/>
+      <c r="M88" s="14"/>
+      <c r="N88" s="12"/>
+    </row>
+    <row r="89" spans="1:14" s="1" customFormat="1">
+      <c r="A89" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B88" s="50">
+      <c r="B89" s="50">
         <v>7</v>
       </c>
-      <c r="C88" s="79">
+      <c r="C89" s="79">
         <v>15</v>
       </c>
-      <c r="D88" s="23">
+      <c r="D89" s="23">
         <v>22</v>
       </c>
-      <c r="E88" s="23">
+      <c r="E89" s="23">
         <v>29</v>
       </c>
-      <c r="F88" s="82">
+      <c r="F89" s="82">
         <v>36</v>
       </c>
-      <c r="G88" s="82">
+      <c r="G89" s="82">
         <v>44</v>
       </c>
-      <c r="H88" s="50"/>
-[...29 lines deleted...]
-      <c r="H89" s="50"/>
+      <c r="H89" s="86">
+        <v>51</v>
+      </c>
       <c r="I89" s="65"/>
       <c r="J89" s="52"/>
       <c r="K89" s="50"/>
       <c r="L89" s="16"/>
       <c r="M89" s="16"/>
       <c r="N89" s="12"/>
     </row>
     <row r="90" spans="1:14" s="1" customFormat="1">
       <c r="A90" s="17" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B90" s="50">
+        <v>1</v>
+      </c>
+      <c r="C90" s="79">
+        <v>2</v>
+      </c>
+      <c r="D90" s="23">
+        <v>3</v>
+      </c>
+      <c r="E90" s="23">
+        <v>4</v>
+      </c>
+      <c r="F90" s="82">
+        <v>5</v>
+      </c>
+      <c r="G90" s="82">
         <v>6</v>
       </c>
-      <c r="C90" s="79">
-[...14 lines deleted...]
-      <c r="H90" s="50"/>
+      <c r="H90" s="86">
+        <v>6</v>
+      </c>
       <c r="I90" s="65"/>
       <c r="J90" s="52"/>
       <c r="K90" s="50"/>
       <c r="L90" s="16"/>
       <c r="M90" s="16"/>
       <c r="N90" s="12"/>
     </row>
     <row r="91" spans="1:14" s="1" customFormat="1">
       <c r="A91" s="17" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B91" s="50">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="C91" s="79">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="D91" s="23">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="E91" s="23">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F91" s="82">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="G91" s="82">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H91" s="50"/>
+        <v>38</v>
+      </c>
+      <c r="H91" s="86">
+        <v>44</v>
+      </c>
       <c r="I91" s="65"/>
       <c r="J91" s="52"/>
       <c r="K91" s="50"/>
       <c r="L91" s="16"/>
       <c r="M91" s="16"/>
       <c r="N91" s="12"/>
     </row>
     <row r="92" spans="1:14" s="1" customFormat="1">
-      <c r="A92" s="46" t="s">
+      <c r="A92" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B92" s="50">
+        <v>0</v>
+      </c>
+      <c r="C92" s="79">
+        <v>0</v>
+      </c>
+      <c r="D92" s="23">
+        <v>0</v>
+      </c>
+      <c r="E92" s="23">
+        <v>0</v>
+      </c>
+      <c r="F92" s="82">
+        <v>0</v>
+      </c>
+      <c r="G92" s="82">
+        <v>1</v>
+      </c>
+      <c r="H92" s="86">
+        <v>1</v>
+      </c>
+      <c r="I92" s="65"/>
+      <c r="J92" s="52"/>
+      <c r="K92" s="50"/>
+      <c r="L92" s="16"/>
+      <c r="M92" s="16"/>
+      <c r="N92" s="12"/>
+    </row>
+    <row r="93" spans="1:14" s="1" customFormat="1">
+      <c r="A93" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B92" s="45"/>
-[...39 lines deleted...]
-      <c r="M93" s="16"/>
+      <c r="B93" s="45"/>
+      <c r="C93" s="23"/>
+      <c r="D93" s="21"/>
+      <c r="E93" s="21"/>
+      <c r="F93" s="50"/>
+      <c r="G93" s="21"/>
+      <c r="H93" s="14"/>
+      <c r="J93" s="14"/>
+      <c r="K93" s="21"/>
+      <c r="L93" s="14"/>
+      <c r="M93" s="14"/>
       <c r="N93" s="12"/>
     </row>
     <row r="94" spans="1:14" s="1" customFormat="1">
       <c r="A94" s="17" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>6209</v>
+        <v>28</v>
+      </c>
+      <c r="B94" s="50">
+        <v>28851</v>
       </c>
       <c r="C94" s="79">
-        <v>12208</v>
+        <v>70350</v>
       </c>
       <c r="D94" s="23">
-        <v>18863</v>
+        <v>104621</v>
       </c>
       <c r="E94" s="23">
-        <v>29596</v>
+        <v>140493</v>
       </c>
       <c r="F94" s="82">
-        <v>41317</v>
+        <v>180203</v>
       </c>
       <c r="G94" s="82">
-        <v>50659</v>
-[...1 lines deleted...]
-      <c r="H94" s="50"/>
+        <v>217451</v>
+      </c>
+      <c r="H94" s="86">
+        <v>248921</v>
+      </c>
       <c r="I94" s="65"/>
       <c r="J94" s="52"/>
       <c r="K94" s="50"/>
       <c r="L94" s="16"/>
       <c r="M94" s="16"/>
       <c r="N94" s="12"/>
     </row>
     <row r="95" spans="1:14" s="1" customFormat="1">
       <c r="A95" s="17" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>22642</v>
+        <v>36</v>
+      </c>
+      <c r="B95" s="28">
+        <v>6209</v>
       </c>
       <c r="C95" s="79">
-        <v>58142</v>
+        <v>12208</v>
       </c>
       <c r="D95" s="23">
-        <v>85758</v>
+        <v>18863</v>
       </c>
       <c r="E95" s="23">
-        <v>110897</v>
+        <v>29596</v>
       </c>
       <c r="F95" s="82">
-        <v>138886</v>
+        <v>41317</v>
       </c>
       <c r="G95" s="82">
-        <v>166792</v>
-[...1 lines deleted...]
-      <c r="H95" s="50"/>
+        <v>50659</v>
+      </c>
+      <c r="H95" s="86">
+        <v>63443</v>
+      </c>
       <c r="I95" s="65"/>
       <c r="J95" s="52"/>
       <c r="K95" s="50"/>
       <c r="L95" s="16"/>
       <c r="M95" s="16"/>
       <c r="N95" s="12"/>
     </row>
-    <row r="96" spans="1:14" s="1" customFormat="1" ht="31.8">
-      <c r="A96" s="46" t="s">
+    <row r="96" spans="1:14" s="1" customFormat="1">
+      <c r="A96" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B96" s="50">
+        <v>22642</v>
+      </c>
+      <c r="C96" s="79">
+        <v>58142</v>
+      </c>
+      <c r="D96" s="23">
+        <v>85758</v>
+      </c>
+      <c r="E96" s="23">
+        <v>110897</v>
+      </c>
+      <c r="F96" s="82">
+        <v>138886</v>
+      </c>
+      <c r="G96" s="82">
+        <v>166792</v>
+      </c>
+      <c r="H96" s="86">
+        <v>185478</v>
+      </c>
+      <c r="I96" s="65"/>
+      <c r="J96" s="52"/>
+      <c r="K96" s="50"/>
+      <c r="L96" s="16"/>
+      <c r="M96" s="16"/>
+      <c r="N96" s="12"/>
+    </row>
+    <row r="97" spans="1:14" s="1" customFormat="1" ht="31.8">
+      <c r="A97" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B96" s="21"/>
-[...14 lines deleted...]
-      <c r="A97" s="15" t="s">
+      <c r="B97" s="21"/>
+      <c r="C97" s="21"/>
+      <c r="D97" s="21"/>
+      <c r="E97" s="21"/>
+      <c r="F97" s="21"/>
+      <c r="G97" s="21"/>
+      <c r="H97" s="14"/>
+      <c r="I97" s="58"/>
+      <c r="J97" s="14"/>
+      <c r="K97" s="21"/>
+      <c r="L97" s="14"/>
+      <c r="M97" s="14"/>
+      <c r="N97" s="12"/>
+    </row>
+    <row r="98" spans="1:14" s="1" customFormat="1">
+      <c r="A98" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B97" s="50">
+      <c r="B98" s="50">
         <v>4</v>
       </c>
-      <c r="C97" s="79">
+      <c r="C98" s="79">
         <v>9</v>
       </c>
-      <c r="D97" s="23">
+      <c r="D98" s="23">
         <v>13</v>
       </c>
-      <c r="E97" s="23">
+      <c r="E98" s="23">
         <v>18</v>
       </c>
-      <c r="F97" s="82">
+      <c r="F98" s="82">
         <v>22</v>
       </c>
-      <c r="G97" s="82">
+      <c r="G98" s="82">
         <v>27</v>
       </c>
-      <c r="H97" s="50"/>
-[...29 lines deleted...]
-      <c r="H98" s="50"/>
+      <c r="H98" s="86">
+        <v>34</v>
+      </c>
       <c r="I98" s="66"/>
       <c r="J98" s="52"/>
       <c r="K98" s="50"/>
       <c r="L98" s="16"/>
       <c r="M98" s="16"/>
       <c r="N98" s="12"/>
     </row>
     <row r="99" spans="1:14" s="1" customFormat="1">
       <c r="A99" s="43" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B99" s="50">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C99" s="79">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D99" s="23">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E99" s="23">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F99" s="82">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="G99" s="82">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H99" s="50"/>
+        <v>18</v>
+      </c>
+      <c r="H99" s="86">
+        <v>25</v>
+      </c>
       <c r="I99" s="66"/>
       <c r="J99" s="52"/>
       <c r="K99" s="50"/>
       <c r="L99" s="16"/>
       <c r="M99" s="16"/>
       <c r="N99" s="12"/>
     </row>
     <row r="100" spans="1:14" s="1" customFormat="1">
       <c r="A100" s="43" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B100" s="50">
         <v>1</v>
       </c>
       <c r="C100" s="79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D100" s="23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E100" s="23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F100" s="82">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G100" s="82">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="H100" s="50"/>
+        <v>6</v>
+      </c>
+      <c r="H100" s="86">
+        <v>6</v>
+      </c>
       <c r="I100" s="66"/>
       <c r="J100" s="52"/>
       <c r="K100" s="50"/>
       <c r="L100" s="16"/>
       <c r="M100" s="16"/>
       <c r="N100" s="12"/>
     </row>
-    <row r="101" spans="1:14" s="1" customFormat="1" ht="21.6">
-      <c r="A101" s="46" t="s">
+    <row r="101" spans="1:14" s="1" customFormat="1">
+      <c r="A101" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B101" s="50">
+        <v>1</v>
+      </c>
+      <c r="C101" s="79">
+        <v>1</v>
+      </c>
+      <c r="D101" s="23">
+        <v>2</v>
+      </c>
+      <c r="E101" s="23">
+        <v>2</v>
+      </c>
+      <c r="F101" s="82">
+        <v>3</v>
+      </c>
+      <c r="G101" s="82">
+        <v>3</v>
+      </c>
+      <c r="H101" s="86">
+        <v>3</v>
+      </c>
+      <c r="I101" s="66"/>
+      <c r="J101" s="52"/>
+      <c r="K101" s="50"/>
+      <c r="L101" s="16"/>
+      <c r="M101" s="16"/>
+      <c r="N101" s="12"/>
+    </row>
+    <row r="102" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A102" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="B101" s="21"/>
-[...14 lines deleted...]
-      <c r="A102" s="15" t="s">
+      <c r="B102" s="21"/>
+      <c r="C102" s="21"/>
+      <c r="D102" s="21"/>
+      <c r="E102" s="21"/>
+      <c r="F102" s="21"/>
+      <c r="G102" s="21"/>
+      <c r="H102" s="14"/>
+      <c r="I102" s="67"/>
+      <c r="J102" s="14"/>
+      <c r="K102" s="21"/>
+      <c r="L102" s="14"/>
+      <c r="M102" s="14"/>
+      <c r="N102" s="12"/>
+    </row>
+    <row r="103" spans="1:14" s="1" customFormat="1">
+      <c r="A103" s="15" t="s">
         <v>28</v>
-      </c>
-[...28 lines deleted...]
-        <v>36</v>
       </c>
       <c r="B103" s="51">
         <v>7.6</v>
       </c>
       <c r="C103" s="80">
-        <v>13.9</v>
+        <v>14</v>
       </c>
       <c r="D103" s="44">
-        <v>22.4</v>
+        <v>22.5</v>
       </c>
       <c r="E103" s="44">
-        <v>33</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="F103" s="83">
-        <v>43.7</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G103" s="83">
-        <v>52.5</v>
-[...1 lines deleted...]
-      <c r="H103" s="51"/>
+        <v>103.2</v>
+      </c>
+      <c r="H103" s="87">
+        <v>137.80000000000001</v>
+      </c>
       <c r="I103" s="69"/>
       <c r="J103" s="53"/>
       <c r="K103" s="51"/>
       <c r="L103" s="27"/>
       <c r="M103" s="27"/>
       <c r="N103" s="12"/>
     </row>
     <row r="104" spans="1:14" s="1" customFormat="1">
       <c r="A104" s="17" t="s">
-        <v>29</v>
-[...11 lines deleted...]
-        <v>59</v>
+        <v>36</v>
+      </c>
+      <c r="B104" s="51">
+        <v>7.6</v>
+      </c>
+      <c r="C104" s="80">
+        <v>13.9</v>
+      </c>
+      <c r="D104" s="44">
+        <v>22.4</v>
+      </c>
+      <c r="E104" s="44">
+        <v>33</v>
       </c>
       <c r="F104" s="83">
-        <v>15.7</v>
+        <v>43.7</v>
       </c>
       <c r="G104" s="83">
-        <v>31.3</v>
-[...2 lines deleted...]
-      <c r="I104" s="71"/>
+        <v>52.5</v>
+      </c>
+      <c r="H104" s="87">
+        <v>62</v>
+      </c>
+      <c r="I104" s="69"/>
       <c r="J104" s="53"/>
       <c r="K104" s="51"/>
       <c r="L104" s="27"/>
       <c r="M104" s="27"/>
       <c r="N104" s="12"/>
     </row>
     <row r="105" spans="1:14" s="1" customFormat="1">
       <c r="A105" s="17" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B105" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="C105" s="80">
-[...6 lines deleted...]
-        <v>0.3</v>
+      <c r="C105" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="D105" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="E105" s="57" t="s">
+        <v>59</v>
       </c>
       <c r="F105" s="83">
-        <v>0.4</v>
+        <v>15.7</v>
       </c>
       <c r="G105" s="83">
-        <v>0.7</v>
-[...2 lines deleted...]
-      <c r="I105" s="69"/>
+        <v>31.3</v>
+      </c>
+      <c r="H105" s="87">
+        <v>47</v>
+      </c>
+      <c r="I105" s="71"/>
       <c r="J105" s="53"/>
       <c r="K105" s="51"/>
       <c r="L105" s="27"/>
       <c r="M105" s="27"/>
       <c r="N105" s="12"/>
     </row>
     <row r="106" spans="1:14" s="1" customFormat="1">
       <c r="A106" s="17" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B106" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="C106" s="57" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="C106" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="D106" s="44">
+        <v>0.1</v>
+      </c>
+      <c r="E106" s="44">
+        <v>0.3</v>
       </c>
       <c r="F106" s="83">
-        <v>9.3000000000000007</v>
+        <v>0.4</v>
       </c>
       <c r="G106" s="83">
-        <v>18.7</v>
-[...2 lines deleted...]
-      <c r="I106" s="71"/>
+        <v>0.7</v>
+      </c>
+      <c r="H106" s="87">
+        <v>0.8</v>
+      </c>
+      <c r="I106" s="69"/>
       <c r="J106" s="53"/>
       <c r="K106" s="51"/>
       <c r="L106" s="27"/>
       <c r="M106" s="27"/>
       <c r="N106" s="12"/>
     </row>
     <row r="107" spans="1:14" s="1" customFormat="1">
-      <c r="A107" s="46" t="s">
+      <c r="A107" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B107" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="C107" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="D107" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="E107" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="F107" s="83">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G107" s="83">
+        <v>18.7</v>
+      </c>
+      <c r="H107" s="87">
+        <v>28</v>
+      </c>
+      <c r="I107" s="71"/>
+      <c r="J107" s="53"/>
+      <c r="K107" s="51"/>
+      <c r="L107" s="27"/>
+      <c r="M107" s="27"/>
+      <c r="N107" s="12"/>
+    </row>
+    <row r="108" spans="1:14" s="1" customFormat="1">
+      <c r="A108" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="B107" s="21"/>
-[...14 lines deleted...]
-      <c r="A108" s="15" t="s">
+      <c r="B108" s="21"/>
+      <c r="C108" s="21"/>
+      <c r="D108" s="21"/>
+      <c r="E108" s="21"/>
+      <c r="F108" s="21"/>
+      <c r="G108" s="21"/>
+      <c r="H108" s="14"/>
+      <c r="I108" s="59"/>
+      <c r="J108" s="14"/>
+      <c r="K108" s="21"/>
+      <c r="L108" s="14"/>
+      <c r="M108" s="14"/>
+      <c r="N108" s="12"/>
+    </row>
+    <row r="109" spans="1:14" s="1" customFormat="1">
+      <c r="A109" s="15" t="s">
         <v>28</v>
-      </c>
-[...28 lines deleted...]
-        <v>36</v>
       </c>
       <c r="B109" s="77">
         <v>1.3</v>
       </c>
       <c r="C109" s="80">
         <v>2.8</v>
       </c>
       <c r="D109" s="44">
         <v>4.8</v>
       </c>
       <c r="E109" s="44">
         <v>7.8</v>
       </c>
       <c r="F109" s="83">
         <v>10.3</v>
       </c>
       <c r="G109" s="83">
         <v>12.3</v>
       </c>
-      <c r="H109" s="51"/>
+      <c r="H109" s="87">
+        <v>15</v>
+      </c>
       <c r="I109" s="68"/>
       <c r="J109" s="53"/>
       <c r="K109" s="51"/>
       <c r="L109" s="27"/>
       <c r="M109" s="27"/>
       <c r="N109" s="12"/>
     </row>
-    <row r="110" spans="1:14" s="1" customFormat="1" ht="52.2">
-      <c r="A110" s="46" t="s">
+    <row r="110" spans="1:14" s="1" customFormat="1">
+      <c r="A110" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B110" s="77">
+        <v>1.3</v>
+      </c>
+      <c r="C110" s="80">
+        <v>2.8</v>
+      </c>
+      <c r="D110" s="44">
+        <v>4.8</v>
+      </c>
+      <c r="E110" s="44">
+        <v>7.8</v>
+      </c>
+      <c r="F110" s="83">
+        <v>10.3</v>
+      </c>
+      <c r="G110" s="83">
+        <v>12.3</v>
+      </c>
+      <c r="H110" s="87">
+        <v>15</v>
+      </c>
+      <c r="I110" s="68"/>
+      <c r="J110" s="53"/>
+      <c r="K110" s="51"/>
+      <c r="L110" s="27"/>
+      <c r="M110" s="27"/>
+      <c r="N110" s="12"/>
+    </row>
+    <row r="111" spans="1:14" s="1" customFormat="1" ht="52.2">
+      <c r="A111" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B110" s="21"/>
-[...14 lines deleted...]
-      <c r="A111" s="15" t="s">
+      <c r="B111" s="21"/>
+      <c r="C111" s="21"/>
+      <c r="D111" s="21"/>
+      <c r="E111" s="21"/>
+      <c r="F111" s="21"/>
+      <c r="G111" s="21"/>
+      <c r="H111" s="14"/>
+      <c r="I111" s="59"/>
+      <c r="J111" s="14"/>
+      <c r="K111" s="14"/>
+      <c r="L111" s="14"/>
+      <c r="M111" s="14"/>
+      <c r="N111" s="12"/>
+    </row>
+    <row r="112" spans="1:14" s="1" customFormat="1">
+      <c r="A112" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B111" s="51">
+      <c r="B112" s="51">
         <v>4.5</v>
       </c>
-      <c r="C111" s="80">
+      <c r="C112" s="80">
         <v>19.3</v>
       </c>
-      <c r="D111" s="44">
+      <c r="D112" s="44">
         <v>34.1</v>
       </c>
-      <c r="E111" s="44">
+      <c r="E112" s="44">
         <v>49</v>
       </c>
-      <c r="F111" s="83">
+      <c r="F112" s="83">
         <v>52.8</v>
       </c>
-      <c r="G111" s="83">
+      <c r="G112" s="83">
         <v>56.7</v>
       </c>
-      <c r="H111" s="51"/>
-[...29 lines deleted...]
-      <c r="H112" s="51"/>
+      <c r="H112" s="87">
+        <v>59.9</v>
+      </c>
       <c r="I112" s="70"/>
       <c r="J112" s="53"/>
       <c r="K112" s="51"/>
       <c r="L112" s="27"/>
       <c r="M112" s="27"/>
       <c r="N112" s="12"/>
     </row>
     <row r="113" spans="1:14" s="1" customFormat="1">
       <c r="A113" s="17" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B113" s="51">
-        <v>0.1</v>
+        <v>3.9</v>
       </c>
       <c r="C113" s="80">
-        <v>1.2</v>
+        <v>17.100000000000001</v>
       </c>
       <c r="D113" s="44">
-        <v>2.2999999999999998</v>
+        <v>30.4</v>
       </c>
       <c r="E113" s="44">
-        <v>3.4</v>
+        <v>43.6</v>
       </c>
       <c r="F113" s="83">
-        <v>4.2</v>
+        <v>46.2</v>
       </c>
       <c r="G113" s="83">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="H113" s="51"/>
+        <v>48.7</v>
+      </c>
+      <c r="H113" s="87">
+        <v>50.9</v>
+      </c>
       <c r="I113" s="70"/>
       <c r="J113" s="53"/>
       <c r="K113" s="51"/>
       <c r="L113" s="27"/>
       <c r="M113" s="27"/>
       <c r="N113" s="12"/>
     </row>
     <row r="114" spans="1:14" s="1" customFormat="1">
       <c r="A114" s="17" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B114" s="51">
         <v>0.1</v>
       </c>
       <c r="C114" s="80">
-        <v>0.1</v>
+        <v>1.2</v>
       </c>
       <c r="D114" s="44">
-        <v>0.2</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="E114" s="44">
-        <v>0.2</v>
+        <v>3.4</v>
       </c>
       <c r="F114" s="83">
-        <v>0.3</v>
+        <v>4.2</v>
       </c>
       <c r="G114" s="83">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="H114" s="51"/>
+        <v>5</v>
+      </c>
+      <c r="H114" s="87">
+        <v>5.8</v>
+      </c>
       <c r="I114" s="70"/>
       <c r="J114" s="53"/>
       <c r="K114" s="51"/>
       <c r="L114" s="27"/>
       <c r="M114" s="27"/>
       <c r="N114" s="12"/>
     </row>
     <row r="115" spans="1:14" s="1" customFormat="1">
       <c r="A115" s="17" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B115" s="51">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="C115" s="80">
-        <v>0.9</v>
+        <v>0.1</v>
       </c>
       <c r="D115" s="44">
-        <v>1.3</v>
+        <v>0.2</v>
       </c>
       <c r="E115" s="44">
-        <v>1.8</v>
+        <v>0.2</v>
       </c>
       <c r="F115" s="83">
-        <v>2.2000000000000002</v>
+        <v>0.3</v>
       </c>
       <c r="G115" s="83">
-        <v>2.7</v>
-[...1 lines deleted...]
-      <c r="H115" s="51"/>
+        <v>0.3</v>
+      </c>
+      <c r="H115" s="87">
+        <v>0.3</v>
+      </c>
       <c r="I115" s="70"/>
       <c r="J115" s="53"/>
       <c r="K115" s="51"/>
       <c r="L115" s="27"/>
       <c r="M115" s="27"/>
       <c r="N115" s="12"/>
     </row>
-    <row r="116" spans="1:14" s="1" customFormat="1" ht="21.6">
-      <c r="A116" s="46" t="s">
+    <row r="116" spans="1:14" s="1" customFormat="1">
+      <c r="A116" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B116" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="C116" s="80">
+        <v>0.9</v>
+      </c>
+      <c r="D116" s="44">
+        <v>1.3</v>
+      </c>
+      <c r="E116" s="44">
+        <v>1.8</v>
+      </c>
+      <c r="F116" s="83">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G116" s="83">
+        <v>2.7</v>
+      </c>
+      <c r="H116" s="87">
+        <v>2.8</v>
+      </c>
+      <c r="I116" s="70"/>
+      <c r="J116" s="53"/>
+      <c r="K116" s="51"/>
+      <c r="L116" s="27"/>
+      <c r="M116" s="27"/>
+      <c r="N116" s="12"/>
+    </row>
+    <row r="117" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A117" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="B116" s="21"/>
-[...14 lines deleted...]
-      <c r="A117" s="15" t="s">
+      <c r="B117" s="21"/>
+      <c r="C117" s="44"/>
+      <c r="D117" s="21"/>
+      <c r="E117" s="21"/>
+      <c r="F117" s="21"/>
+      <c r="G117" s="21"/>
+      <c r="H117" s="14"/>
+      <c r="I117" s="58"/>
+      <c r="J117" s="14"/>
+      <c r="K117" s="21"/>
+      <c r="L117" s="14"/>
+      <c r="M117" s="14"/>
+      <c r="N117" s="12"/>
+    </row>
+    <row r="118" spans="1:14" s="1" customFormat="1">
+      <c r="A118" s="15" t="s">
         <v>28</v>
-      </c>
-[...28 lines deleted...]
-        <v>35</v>
       </c>
       <c r="B118" s="77">
         <v>39</v>
       </c>
       <c r="C118" s="80">
         <v>139</v>
       </c>
       <c r="D118" s="44">
         <v>234</v>
       </c>
       <c r="E118" s="44">
         <v>361</v>
       </c>
       <c r="F118" s="83">
         <v>481</v>
       </c>
       <c r="G118" s="83">
         <v>641</v>
       </c>
-      <c r="H118" s="51"/>
+      <c r="H118" s="87">
+        <v>801</v>
+      </c>
       <c r="I118" s="71"/>
       <c r="J118" s="53"/>
       <c r="K118" s="51"/>
       <c r="L118" s="27"/>
       <c r="M118" s="27"/>
       <c r="N118" s="12"/>
     </row>
-    <row r="119" spans="1:14" s="1" customFormat="1" ht="21.6">
-      <c r="A119" s="46" t="s">
+    <row r="119" spans="1:14" s="1" customFormat="1">
+      <c r="A119" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B119" s="77">
+        <v>39</v>
+      </c>
+      <c r="C119" s="80">
+        <v>139</v>
+      </c>
+      <c r="D119" s="44">
+        <v>234</v>
+      </c>
+      <c r="E119" s="44">
+        <v>361</v>
+      </c>
+      <c r="F119" s="83">
+        <v>481</v>
+      </c>
+      <c r="G119" s="83">
+        <v>641</v>
+      </c>
+      <c r="H119" s="87">
+        <v>801</v>
+      </c>
+      <c r="I119" s="71"/>
+      <c r="J119" s="53"/>
+      <c r="K119" s="51"/>
+      <c r="L119" s="27"/>
+      <c r="M119" s="27"/>
+      <c r="N119" s="12"/>
+    </row>
+    <row r="120" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A120" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="B119" s="21"/>
-[...14 lines deleted...]
-      <c r="A120" s="15" t="s">
+      <c r="B120" s="21"/>
+      <c r="C120" s="21"/>
+      <c r="D120" s="21"/>
+      <c r="E120" s="21"/>
+      <c r="F120" s="21"/>
+      <c r="G120" s="21"/>
+      <c r="H120" s="14"/>
+      <c r="I120" s="59"/>
+      <c r="J120" s="14"/>
+      <c r="K120" s="21"/>
+      <c r="L120" s="14"/>
+      <c r="M120" s="14"/>
+      <c r="N120" s="12"/>
+    </row>
+    <row r="121" spans="1:14" s="1" customFormat="1">
+      <c r="A121" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B120" s="50">
+      <c r="B121" s="50">
         <v>4206</v>
       </c>
-      <c r="C120" s="79">
+      <c r="C121" s="79">
         <v>7729</v>
       </c>
-      <c r="D120" s="23">
+      <c r="D121" s="23">
         <v>11251</v>
       </c>
-      <c r="E120" s="23">
+      <c r="E121" s="23">
         <v>14774</v>
       </c>
-      <c r="F120" s="82">
+      <c r="F121" s="82">
         <v>19437</v>
       </c>
-      <c r="G120" s="82">
+      <c r="G121" s="82">
         <v>24101</v>
       </c>
-      <c r="H120" s="50"/>
-[...29 lines deleted...]
-      <c r="H121" s="50"/>
+      <c r="H121" s="86">
+        <v>28714</v>
+      </c>
       <c r="I121" s="72"/>
       <c r="J121" s="52"/>
       <c r="K121" s="50"/>
       <c r="L121" s="16"/>
       <c r="M121" s="16"/>
       <c r="N121" s="12"/>
     </row>
     <row r="122" spans="1:14" s="1" customFormat="1">
       <c r="A122" s="17" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B122" s="50">
-        <v>4133</v>
+        <v>50</v>
       </c>
       <c r="C122" s="79">
-        <v>7582</v>
+        <v>100</v>
       </c>
       <c r="D122" s="23">
-        <v>11031</v>
+        <v>150</v>
       </c>
       <c r="E122" s="23">
-        <v>14481</v>
+        <v>200</v>
       </c>
       <c r="F122" s="82">
-        <v>19071</v>
+        <v>250</v>
       </c>
       <c r="G122" s="82">
-        <v>23661</v>
-[...1 lines deleted...]
-      <c r="H122" s="50"/>
+        <v>300</v>
+      </c>
+      <c r="H122" s="86">
+        <v>300</v>
+      </c>
       <c r="I122" s="72"/>
       <c r="J122" s="52"/>
       <c r="K122" s="50"/>
       <c r="L122" s="16"/>
       <c r="M122" s="16"/>
       <c r="N122" s="12"/>
     </row>
-    <row r="123" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="123" spans="1:14" s="1" customFormat="1">
       <c r="A123" s="17" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B123" s="50">
-        <v>23</v>
+        <v>4133</v>
       </c>
       <c r="C123" s="79">
-        <v>47</v>
+        <v>7582</v>
       </c>
       <c r="D123" s="23">
-        <v>70</v>
+        <v>11031</v>
       </c>
       <c r="E123" s="23">
-        <v>93</v>
+        <v>14481</v>
       </c>
       <c r="F123" s="82">
-        <v>117</v>
+        <v>19071</v>
       </c>
       <c r="G123" s="82">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="H123" s="50"/>
+        <v>23661</v>
+      </c>
+      <c r="H123" s="86">
+        <v>28251</v>
+      </c>
       <c r="I123" s="72"/>
       <c r="J123" s="52"/>
       <c r="K123" s="50"/>
-      <c r="L123" s="14"/>
-      <c r="M123" s="14"/>
+      <c r="L123" s="16"/>
+      <c r="M123" s="16"/>
       <c r="N123" s="12"/>
     </row>
-    <row r="124" spans="1:14" s="1" customFormat="1" ht="21.6">
-[...11 lines deleted...]
-      <c r="K124" s="21"/>
+    <row r="124" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A124" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B124" s="50">
+        <v>23</v>
+      </c>
+      <c r="C124" s="79">
+        <v>47</v>
+      </c>
+      <c r="D124" s="23">
+        <v>70</v>
+      </c>
+      <c r="E124" s="23">
+        <v>93</v>
+      </c>
+      <c r="F124" s="82">
+        <v>117</v>
+      </c>
+      <c r="G124" s="82">
+        <v>140</v>
+      </c>
+      <c r="H124" s="86">
+        <v>163</v>
+      </c>
+      <c r="I124" s="72"/>
+      <c r="J124" s="52"/>
+      <c r="K124" s="50"/>
       <c r="L124" s="14"/>
       <c r="M124" s="14"/>
       <c r="N124" s="12"/>
     </row>
-    <row r="125" spans="1:14" s="1" customFormat="1">
-      <c r="A125" s="15" t="s">
+    <row r="125" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A125" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B125" s="21"/>
+      <c r="C125" s="21"/>
+      <c r="D125" s="21"/>
+      <c r="E125" s="21"/>
+      <c r="F125" s="21"/>
+      <c r="G125" s="21"/>
+      <c r="H125" s="14"/>
+      <c r="J125" s="14"/>
+      <c r="K125" s="21"/>
+      <c r="L125" s="14"/>
+      <c r="M125" s="14"/>
+      <c r="N125" s="12"/>
+    </row>
+    <row r="126" spans="1:14" s="1" customFormat="1">
+      <c r="A126" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B125" s="50">
+      <c r="B126" s="50">
         <v>25</v>
       </c>
-      <c r="C125" s="79">
+      <c r="C126" s="79">
         <v>49</v>
       </c>
-      <c r="D125" s="23">
+      <c r="D126" s="23">
         <v>74</v>
       </c>
-      <c r="E125" s="23">
+      <c r="E126" s="23">
         <v>99</v>
       </c>
-      <c r="F125" s="82">
+      <c r="F126" s="82">
         <v>123</v>
       </c>
-      <c r="G125" s="82">
+      <c r="G126" s="82">
         <v>148</v>
       </c>
-      <c r="H125" s="50"/>
-[...29 lines deleted...]
-      <c r="H126" s="50"/>
+      <c r="H126" s="86">
+        <v>148</v>
+      </c>
       <c r="I126" s="72"/>
       <c r="J126" s="52"/>
       <c r="K126" s="50"/>
       <c r="L126" s="16"/>
       <c r="M126" s="16"/>
       <c r="N126" s="12"/>
     </row>
     <row r="127" spans="1:14" s="1" customFormat="1">
       <c r="A127" s="17" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B127" s="50">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="C127" s="79">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="D127" s="23">
-        <v>47</v>
+        <v>3</v>
       </c>
       <c r="E127" s="23">
-        <v>62</v>
+        <v>3</v>
       </c>
       <c r="F127" s="82">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="G127" s="82">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H127" s="50"/>
+        <v>5</v>
+      </c>
+      <c r="H127" s="86">
+        <v>5</v>
+      </c>
       <c r="I127" s="72"/>
       <c r="J127" s="52"/>
       <c r="K127" s="50"/>
       <c r="L127" s="16"/>
       <c r="M127" s="16"/>
       <c r="N127" s="12"/>
     </row>
     <row r="128" spans="1:14" s="1" customFormat="1">
       <c r="A128" s="17" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B128" s="50">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C128" s="79">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D128" s="23">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="E128" s="23">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="F128" s="82">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="G128" s="82">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H128" s="50"/>
+        <v>93</v>
+      </c>
+      <c r="H128" s="86">
+        <v>93</v>
+      </c>
       <c r="I128" s="72"/>
       <c r="J128" s="52"/>
       <c r="K128" s="50"/>
       <c r="L128" s="16"/>
       <c r="M128" s="16"/>
       <c r="N128" s="12"/>
     </row>
-    <row r="129" spans="1:14" s="1" customFormat="1" ht="21.6">
-      <c r="A129" s="46" t="s">
+    <row r="129" spans="1:14" s="1" customFormat="1">
+      <c r="A129" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B129" s="50">
+        <v>8</v>
+      </c>
+      <c r="C129" s="79">
+        <v>17</v>
+      </c>
+      <c r="D129" s="23">
+        <v>25</v>
+      </c>
+      <c r="E129" s="23">
+        <v>33</v>
+      </c>
+      <c r="F129" s="82">
+        <v>42</v>
+      </c>
+      <c r="G129" s="82">
+        <v>50</v>
+      </c>
+      <c r="H129" s="86">
+        <v>50</v>
+      </c>
+      <c r="I129" s="72"/>
+      <c r="J129" s="52"/>
+      <c r="K129" s="50"/>
+      <c r="L129" s="16"/>
+      <c r="M129" s="16"/>
+      <c r="N129" s="12"/>
+    </row>
+    <row r="130" spans="1:14" s="1" customFormat="1" ht="21.6">
+      <c r="A130" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B129" s="21"/>
-[...14 lines deleted...]
-      <c r="A130" s="15" t="s">
+      <c r="B130" s="21"/>
+      <c r="C130" s="21"/>
+      <c r="D130" s="21"/>
+      <c r="E130" s="21"/>
+      <c r="F130" s="21"/>
+      <c r="G130" s="21"/>
+      <c r="H130" s="14"/>
+      <c r="I130" s="58"/>
+      <c r="J130" s="42"/>
+      <c r="K130" s="21"/>
+      <c r="L130" s="14"/>
+      <c r="M130" s="14"/>
+      <c r="N130" s="12"/>
+    </row>
+    <row r="131" spans="1:14" s="1" customFormat="1">
+      <c r="A131" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B130" s="50">
+      <c r="B131" s="50">
         <v>14390</v>
       </c>
-      <c r="C130" s="79">
+      <c r="C131" s="79">
         <v>30394</v>
       </c>
-      <c r="D130" s="23">
+      <c r="D131" s="23">
         <v>46628</v>
       </c>
-      <c r="E130" s="23">
+      <c r="E131" s="23">
         <v>62314</v>
       </c>
-      <c r="F130" s="82">
+      <c r="F131" s="82">
         <v>78579</v>
       </c>
-      <c r="G130" s="82">
+      <c r="G131" s="82">
         <v>102645</v>
       </c>
-      <c r="H130" s="50"/>
-[...29 lines deleted...]
-      <c r="H131" s="50"/>
+      <c r="H131" s="86">
+        <v>122693</v>
+      </c>
       <c r="I131" s="73"/>
       <c r="J131" s="52"/>
       <c r="K131" s="50"/>
       <c r="L131" s="16"/>
       <c r="M131" s="16"/>
       <c r="N131" s="12"/>
     </row>
     <row r="132" spans="1:14" s="1" customFormat="1">
       <c r="A132" s="17" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B132" s="50">
-        <v>0</v>
+        <v>12246</v>
       </c>
       <c r="C132" s="79">
-        <v>438</v>
+        <v>25922</v>
       </c>
       <c r="D132" s="23">
-        <v>876</v>
+        <v>39328</v>
       </c>
       <c r="E132" s="23">
-        <v>1314</v>
+        <v>52508</v>
       </c>
       <c r="F132" s="82">
-        <v>1789</v>
+        <v>67158</v>
       </c>
       <c r="G132" s="82">
-        <v>2265</v>
-[...1 lines deleted...]
-      <c r="H132" s="50"/>
+        <v>88900</v>
+      </c>
+      <c r="H132" s="86">
+        <v>107495</v>
+      </c>
       <c r="I132" s="73"/>
       <c r="J132" s="52"/>
       <c r="K132" s="50"/>
       <c r="L132" s="16"/>
       <c r="M132" s="16"/>
       <c r="N132" s="12"/>
     </row>
     <row r="133" spans="1:14" s="1" customFormat="1">
       <c r="A133" s="17" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B133" s="50">
-        <v>2084</v>
+        <v>0</v>
       </c>
       <c r="C133" s="79">
-        <v>3540</v>
+        <v>438</v>
       </c>
       <c r="D133" s="23">
-        <v>5494</v>
+        <v>876</v>
       </c>
       <c r="E133" s="23">
-        <v>7127</v>
+        <v>1314</v>
       </c>
       <c r="F133" s="82">
-        <v>8221</v>
+        <v>1789</v>
       </c>
       <c r="G133" s="82">
-        <v>10025</v>
-[...1 lines deleted...]
-      <c r="H133" s="50"/>
+        <v>2265</v>
+      </c>
+      <c r="H133" s="86">
+        <v>2740</v>
+      </c>
       <c r="I133" s="73"/>
       <c r="J133" s="52"/>
       <c r="K133" s="50"/>
       <c r="L133" s="16"/>
       <c r="M133" s="16"/>
       <c r="N133" s="12"/>
     </row>
     <row r="134" spans="1:14" s="1" customFormat="1">
       <c r="A134" s="17" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B134" s="50">
-        <v>59</v>
+        <v>2084</v>
       </c>
       <c r="C134" s="79">
-        <v>495</v>
+        <v>3540</v>
       </c>
       <c r="D134" s="23">
-        <v>930</v>
+        <v>5494</v>
       </c>
       <c r="E134" s="23">
-        <v>1365</v>
+        <v>7127</v>
       </c>
       <c r="F134" s="82">
-        <v>1411</v>
+        <v>8221</v>
       </c>
       <c r="G134" s="82">
-        <v>1456</v>
-[...1 lines deleted...]
-      <c r="H134" s="50"/>
+        <v>10025</v>
+      </c>
+      <c r="H134" s="86">
+        <v>10959</v>
+      </c>
       <c r="I134" s="73"/>
       <c r="J134" s="52"/>
       <c r="K134" s="50"/>
       <c r="L134" s="16"/>
       <c r="M134" s="16"/>
       <c r="N134" s="12"/>
     </row>
     <row r="135" spans="1:14" s="1" customFormat="1">
-      <c r="A135" s="46" t="s">
+      <c r="A135" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B135" s="50">
+        <v>59</v>
+      </c>
+      <c r="C135" s="79">
+        <v>495</v>
+      </c>
+      <c r="D135" s="23">
+        <v>930</v>
+      </c>
+      <c r="E135" s="23">
+        <v>1365</v>
+      </c>
+      <c r="F135" s="82">
+        <v>1411</v>
+      </c>
+      <c r="G135" s="82">
+        <v>1456</v>
+      </c>
+      <c r="H135" s="86">
+        <v>1499</v>
+      </c>
+      <c r="I135" s="73"/>
+      <c r="J135" s="52"/>
+      <c r="K135" s="50"/>
+      <c r="L135" s="16"/>
+      <c r="M135" s="16"/>
+      <c r="N135" s="12"/>
+    </row>
+    <row r="136" spans="1:14" s="1" customFormat="1">
+      <c r="A136" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="B135" s="21"/>
-[...13 lines deleted...]
-      <c r="A136" s="22" t="s">
+      <c r="B136" s="21"/>
+      <c r="C136" s="21"/>
+      <c r="D136" s="21"/>
+      <c r="E136" s="21"/>
+      <c r="F136" s="21"/>
+      <c r="G136" s="21"/>
+      <c r="H136" s="14"/>
+      <c r="J136" s="14"/>
+      <c r="K136" s="21"/>
+      <c r="L136" s="14"/>
+      <c r="M136" s="14"/>
+      <c r="N136" s="12"/>
+    </row>
+    <row r="137" spans="1:14" s="1" customFormat="1">
+      <c r="A137" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B136" s="50">
+      <c r="B137" s="50">
         <v>4560</v>
       </c>
-      <c r="C136" s="79">
+      <c r="C137" s="79">
         <v>25216</v>
       </c>
-      <c r="D136" s="23">
+      <c r="D137" s="23">
         <v>43840</v>
       </c>
-      <c r="E136" s="23">
+      <c r="E137" s="23">
         <v>70523</v>
       </c>
-      <c r="F136" s="82">
+      <c r="F137" s="82">
         <v>81947</v>
       </c>
-      <c r="G136" s="82">
+      <c r="G137" s="82">
         <v>98388</v>
       </c>
-      <c r="H136" s="50"/>
-[...29 lines deleted...]
-      <c r="H137" s="50"/>
+      <c r="H137" s="86">
+        <v>113948</v>
+      </c>
       <c r="I137" s="73"/>
       <c r="J137" s="52"/>
       <c r="K137" s="50"/>
       <c r="L137" s="16"/>
       <c r="M137" s="16"/>
       <c r="N137" s="12"/>
     </row>
     <row r="138" spans="1:14" s="1" customFormat="1">
       <c r="A138" s="17" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B138" s="50">
-        <v>166</v>
+        <v>2658</v>
       </c>
       <c r="C138" s="79">
-        <v>1162</v>
+        <v>20953</v>
       </c>
       <c r="D138" s="23">
-        <v>2159</v>
+        <v>35514</v>
       </c>
       <c r="E138" s="23">
-        <v>3156</v>
+        <v>57313</v>
       </c>
       <c r="F138" s="82">
-        <v>3274</v>
+        <v>63770</v>
       </c>
       <c r="G138" s="82">
-        <v>3392</v>
-[...1 lines deleted...]
-      <c r="H138" s="50"/>
+        <v>75970</v>
+      </c>
+      <c r="H138" s="86">
+        <v>87984</v>
+      </c>
       <c r="I138" s="73"/>
       <c r="J138" s="52"/>
       <c r="K138" s="50"/>
       <c r="L138" s="16"/>
       <c r="M138" s="16"/>
       <c r="N138" s="12"/>
     </row>
     <row r="139" spans="1:14" s="1" customFormat="1">
       <c r="A139" s="17" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B139" s="50">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C139" s="79">
-        <v>323</v>
+        <v>1162</v>
       </c>
       <c r="D139" s="23">
-        <v>484</v>
+        <v>2159</v>
       </c>
       <c r="E139" s="23">
-        <v>646</v>
+        <v>3156</v>
       </c>
       <c r="F139" s="82">
-        <v>807</v>
+        <v>3274</v>
       </c>
       <c r="G139" s="82">
-        <v>969</v>
-[...1 lines deleted...]
-      <c r="H139" s="50"/>
+        <v>3392</v>
+      </c>
+      <c r="H139" s="86">
+        <v>3511</v>
+      </c>
       <c r="I139" s="73"/>
       <c r="J139" s="52"/>
       <c r="K139" s="50"/>
       <c r="L139" s="16"/>
       <c r="M139" s="16"/>
       <c r="N139" s="12"/>
     </row>
     <row r="140" spans="1:14" s="1" customFormat="1">
-      <c r="A140" s="75" t="s">
-        <v>57</v>
+      <c r="A140" s="17" t="s">
+        <v>31</v>
       </c>
       <c r="B140" s="50">
-        <v>1575</v>
+        <v>161</v>
       </c>
       <c r="C140" s="79">
-        <v>2778</v>
+        <v>323</v>
       </c>
       <c r="D140" s="23">
-        <v>5683</v>
+        <v>484</v>
       </c>
       <c r="E140" s="23">
-        <v>9408</v>
+        <v>646</v>
       </c>
       <c r="F140" s="82">
-        <v>13991</v>
+        <v>807</v>
       </c>
       <c r="G140" s="82">
-        <v>17846</v>
-[...1 lines deleted...]
-      <c r="H140" s="50"/>
+        <v>969</v>
+      </c>
+      <c r="H140" s="86">
+        <v>1899</v>
+      </c>
       <c r="I140" s="73"/>
       <c r="J140" s="52"/>
       <c r="K140" s="50"/>
       <c r="L140" s="16"/>
       <c r="M140" s="16"/>
       <c r="N140" s="12"/>
     </row>
     <row r="141" spans="1:14" s="1" customFormat="1">
-      <c r="A141" s="17" t="s">
-[...12 lines deleted...]
-        <v>59</v>
+      <c r="A141" s="75" t="s">
+        <v>57</v>
+      </c>
+      <c r="B141" s="50">
+        <v>1575</v>
+      </c>
+      <c r="C141" s="79">
+        <v>2778</v>
+      </c>
+      <c r="D141" s="23">
+        <v>5683</v>
+      </c>
+      <c r="E141" s="23">
+        <v>9408</v>
       </c>
       <c r="F141" s="82">
-        <v>106</v>
+        <v>13991</v>
       </c>
       <c r="G141" s="82">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="I141" s="74"/>
+        <v>17846</v>
+      </c>
+      <c r="H141" s="86">
+        <v>20237</v>
+      </c>
+      <c r="I141" s="73"/>
       <c r="J141" s="52"/>
       <c r="K141" s="50"/>
       <c r="L141" s="16"/>
       <c r="M141" s="16"/>
       <c r="N141" s="12"/>
     </row>
     <row r="142" spans="1:14" s="1" customFormat="1">
-      <c r="A142" s="46" t="s">
+      <c r="A142" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B142" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="C142" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="D142" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="E142" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="F142" s="82">
+        <v>106</v>
+      </c>
+      <c r="G142" s="82">
+        <v>211</v>
+      </c>
+      <c r="H142" s="86">
+        <v>317</v>
+      </c>
+      <c r="I142" s="74"/>
+      <c r="J142" s="52"/>
+      <c r="K142" s="50"/>
+      <c r="L142" s="16"/>
+      <c r="M142" s="16"/>
+      <c r="N142" s="12"/>
+    </row>
+    <row r="143" spans="1:14" s="1" customFormat="1">
+      <c r="A143" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="B142" s="21"/>
-[...14 lines deleted...]
-      <c r="A143" s="22" t="s">
+      <c r="B143" s="21"/>
+      <c r="C143" s="21"/>
+      <c r="D143" s="21"/>
+      <c r="E143" s="81"/>
+      <c r="F143" s="21"/>
+      <c r="G143" s="85"/>
+      <c r="H143" s="57"/>
+      <c r="I143" s="73"/>
+      <c r="J143" s="52"/>
+      <c r="K143" s="21"/>
+      <c r="L143" s="14"/>
+      <c r="M143" s="14"/>
+      <c r="N143" s="12"/>
+    </row>
+    <row r="144" spans="1:14" s="1" customFormat="1">
+      <c r="A144" s="22" t="s">
         <v>28</v>
-      </c>
-[...28 lines deleted...]
-        <v>35</v>
       </c>
       <c r="B144" s="50">
         <v>4</v>
       </c>
       <c r="C144" s="79">
         <v>7</v>
       </c>
       <c r="D144" s="23">
         <v>10</v>
       </c>
       <c r="E144" s="23">
         <v>17</v>
       </c>
       <c r="F144" s="82">
         <v>21</v>
       </c>
       <c r="G144" s="82">
         <v>26</v>
       </c>
-      <c r="H144" s="50"/>
+      <c r="H144" s="86">
+        <v>30</v>
+      </c>
       <c r="I144" s="74"/>
       <c r="J144" s="52"/>
       <c r="K144" s="50"/>
       <c r="L144" s="16"/>
       <c r="M144" s="16"/>
       <c r="N144" s="12"/>
     </row>
-    <row r="145" spans="1:14" s="1" customFormat="1" ht="31.8">
-      <c r="A145" s="46" t="s">
+    <row r="145" spans="1:14" s="1" customFormat="1">
+      <c r="A145" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B145" s="50">
+        <v>4</v>
+      </c>
+      <c r="C145" s="79">
+        <v>7</v>
+      </c>
+      <c r="D145" s="23">
+        <v>10</v>
+      </c>
+      <c r="E145" s="23">
+        <v>17</v>
+      </c>
+      <c r="F145" s="82">
+        <v>21</v>
+      </c>
+      <c r="G145" s="82">
+        <v>26</v>
+      </c>
+      <c r="H145" s="86">
+        <v>30</v>
+      </c>
+      <c r="I145" s="74"/>
+      <c r="J145" s="52"/>
+      <c r="K145" s="50"/>
+      <c r="L145" s="16"/>
+      <c r="M145" s="16"/>
+      <c r="N145" s="12"/>
+    </row>
+    <row r="146" spans="1:14" s="1" customFormat="1" ht="31.8">
+      <c r="A146" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="B145" s="45"/>
-[...13 lines deleted...]
-      <c r="A146" s="15" t="s">
+      <c r="B146" s="45"/>
+      <c r="C146" s="45"/>
+      <c r="D146" s="45"/>
+      <c r="E146" s="45"/>
+      <c r="F146" s="45"/>
+      <c r="G146" s="45"/>
+      <c r="H146" s="14"/>
+      <c r="J146" s="14"/>
+      <c r="K146" s="21"/>
+      <c r="L146" s="14"/>
+      <c r="M146" s="14"/>
+      <c r="N146" s="12"/>
+    </row>
+    <row r="147" spans="1:14" s="1" customFormat="1">
+      <c r="A147" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B146" s="57" t="s">
+      <c r="B147" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="C146" s="57" t="s">
+      <c r="C147" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="D146" s="57" t="s">
+      <c r="D147" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="E146" s="57" t="s">
+      <c r="E147" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="F146" s="82">
+      <c r="F147" s="82">
         <v>77</v>
       </c>
-      <c r="G146" s="82">
+      <c r="G147" s="82">
         <v>77</v>
       </c>
-      <c r="H146" s="50"/>
-[...8 lines deleted...]
-      <c r="A147" s="35" t="s">
+      <c r="H147" s="88">
+        <v>124</v>
+      </c>
+      <c r="I147" s="74"/>
+      <c r="J147" s="52"/>
+      <c r="K147" s="50"/>
+      <c r="L147" s="16"/>
+      <c r="M147" s="16"/>
+      <c r="N147" s="12"/>
+    </row>
+    <row r="148" spans="1:14" s="1" customFormat="1">
+      <c r="A148" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="B147" s="76" t="s">
+      <c r="B148" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="C147" s="76" t="s">
+      <c r="C148" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="D147" s="76" t="s">
+      <c r="D148" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="E147" s="76" t="s">
+      <c r="E148" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="F147" s="84">
+      <c r="F148" s="84">
         <v>77</v>
       </c>
-      <c r="G147" s="84">
+      <c r="G148" s="84">
         <v>77</v>
       </c>
-      <c r="H147" s="56"/>
-[...8 lines deleted...]
-      <c r="A148" s="29" t="s">
+      <c r="H148" s="89">
+        <v>124</v>
+      </c>
+      <c r="I148" s="60"/>
+      <c r="J148" s="54"/>
+      <c r="K148" s="56"/>
+      <c r="L148" s="36"/>
+      <c r="M148" s="36"/>
+      <c r="N148" s="12"/>
+    </row>
+    <row r="149" spans="1:14" s="4" customFormat="1" ht="13.8">
+      <c r="A149" s="29" t="s">
         <v>26</v>
-      </c>
-[...16 lines deleted...]
-        <v>27</v>
       </c>
       <c r="B149" s="30"/>
       <c r="C149" s="30"/>
       <c r="D149" s="30"/>
       <c r="E149" s="30"/>
-      <c r="F149" s="30"/>
-[...1 lines deleted...]
-      <c r="H149" s="30"/>
+      <c r="F149" s="31"/>
+      <c r="G149" s="32"/>
+      <c r="H149" s="31"/>
       <c r="I149" s="33"/>
       <c r="J149" s="33"/>
       <c r="K149" s="30"/>
-      <c r="L149" s="33"/>
-[...16 lines deleted...]
-      <c r="M150" s="2"/>
+      <c r="L149" s="31"/>
+      <c r="M149" s="31"/>
+      <c r="N149" s="31"/>
+    </row>
+    <row r="150" spans="1:14" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A150" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="B150" s="30"/>
+      <c r="C150" s="30"/>
+      <c r="D150" s="30"/>
+      <c r="E150" s="30"/>
+      <c r="F150" s="30"/>
+      <c r="G150" s="30"/>
+      <c r="H150" s="30"/>
+      <c r="I150" s="33"/>
+      <c r="J150" s="33"/>
+      <c r="K150" s="30"/>
+      <c r="L150" s="33"/>
+      <c r="M150" s="30"/>
+      <c r="N150" s="30"/>
     </row>
     <row r="151" spans="1:14" s="7" customFormat="1" ht="13.8">
       <c r="A151" s="2"/>
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
       <c r="D151" s="2"/>
       <c r="E151" s="2"/>
       <c r="F151" s="2"/>
       <c r="G151" s="2"/>
       <c r="H151" s="2"/>
       <c r="I151" s="6"/>
       <c r="J151" s="6"/>
       <c r="K151" s="2"/>
       <c r="L151" s="6"/>
       <c r="M151" s="2"/>
     </row>
-    <row r="152" spans="1:14" s="8" customFormat="1" ht="26.25" customHeight="1">
-[...57 lines deleted...]
-      <c r="M155" s="85"/>
+    <row r="152" spans="1:14" s="7" customFormat="1" ht="13.8">
+      <c r="A152" s="2"/>
+      <c r="B152" s="2"/>
+      <c r="C152" s="2"/>
+      <c r="D152" s="2"/>
+      <c r="E152" s="2"/>
+      <c r="F152" s="2"/>
+      <c r="G152" s="2"/>
+      <c r="H152" s="2"/>
+      <c r="I152" s="6"/>
+      <c r="J152" s="6"/>
+      <c r="K152" s="2"/>
+      <c r="L152" s="6"/>
+      <c r="M152" s="2"/>
+    </row>
+    <row r="153" spans="1:14" s="8" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A153" s="120"/>
+      <c r="B153" s="120"/>
+      <c r="C153" s="120"/>
+      <c r="D153" s="120"/>
+      <c r="E153" s="120"/>
+      <c r="F153" s="120"/>
+      <c r="G153" s="120"/>
+      <c r="H153" s="120"/>
+      <c r="I153" s="120"/>
+      <c r="J153" s="121"/>
+      <c r="K153" s="121"/>
+      <c r="L153" s="121"/>
+      <c r="M153" s="121"/>
+    </row>
+    <row r="154" spans="1:14" s="8" customFormat="1" ht="27" customHeight="1">
+      <c r="A154" s="120"/>
+      <c r="B154" s="120"/>
+      <c r="C154" s="120"/>
+      <c r="D154" s="120"/>
+      <c r="E154" s="120"/>
+      <c r="F154" s="120"/>
+      <c r="G154" s="120"/>
+      <c r="H154" s="120"/>
+      <c r="I154" s="120"/>
+      <c r="J154" s="121"/>
+      <c r="K154" s="121"/>
+      <c r="L154" s="121"/>
+      <c r="M154" s="121"/>
+    </row>
+    <row r="155" spans="1:14" ht="14.25" customHeight="1">
+      <c r="A155" s="119"/>
+      <c r="B155" s="119"/>
+      <c r="C155" s="119"/>
+      <c r="D155" s="119"/>
+      <c r="E155" s="119"/>
+      <c r="F155" s="119"/>
+      <c r="G155" s="119"/>
+      <c r="H155" s="119"/>
+      <c r="I155" s="119"/>
+      <c r="J155" s="119"/>
+      <c r="K155" s="119"/>
+      <c r="L155" s="119"/>
+      <c r="M155" s="119"/>
+    </row>
+    <row r="156" spans="1:14">
+      <c r="A156" s="117"/>
+      <c r="B156" s="117"/>
+      <c r="C156" s="117"/>
+      <c r="D156" s="117"/>
+      <c r="E156" s="117"/>
+      <c r="F156" s="117"/>
+      <c r="G156" s="117"/>
+      <c r="H156" s="117"/>
+      <c r="I156" s="117"/>
+      <c r="J156" s="117"/>
+      <c r="K156" s="117"/>
+      <c r="L156" s="117"/>
+      <c r="M156" s="117"/>
     </row>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="A156:M156"/>
+    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A155:M155"/>
-    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A153:M153"/>
     <mergeCell ref="A154:M154"/>
-    <mergeCell ref="A152:M152"/>
-    <mergeCell ref="A153:M153"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>