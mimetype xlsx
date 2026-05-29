--- v0 (2026-04-19)
+++ v1 (2026-05-29)
@@ -694,51 +694,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="6" customWidth="1"/>
     <col min="3" max="6" width="12" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.44140625" style="5" customWidth="1"/>
     <col min="8" max="9" width="12" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.6640625" style="5" customWidth="1"/>
     <col min="11" max="13" width="12" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="39" customHeight="1">
       <c r="A1" s="50" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
@@ -812,314 +812,336 @@
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
     </row>
     <row r="5" spans="1:16" s="1" customFormat="1">
       <c r="A5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="43">
         <v>239.5</v>
       </c>
       <c r="C5" s="47">
         <v>454</v>
       </c>
       <c r="D5" s="31">
         <v>688</v>
       </c>
-      <c r="E5" s="36"/>
+      <c r="E5" s="31">
+        <v>920.4</v>
+      </c>
       <c r="F5" s="39"/>
       <c r="G5" s="36"/>
       <c r="H5" s="36"/>
       <c r="I5" s="39"/>
       <c r="J5" s="39"/>
       <c r="K5" s="31"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="43">
         <v>191.3</v>
       </c>
       <c r="C6" s="47">
         <v>357.7</v>
       </c>
       <c r="D6" s="31">
         <v>539.9</v>
       </c>
-      <c r="E6" s="36"/>
+      <c r="E6" s="31">
+        <v>721.1</v>
+      </c>
       <c r="F6" s="39"/>
       <c r="G6" s="36"/>
       <c r="H6" s="36"/>
       <c r="I6" s="39"/>
       <c r="J6" s="39"/>
       <c r="K6" s="31"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:16" s="1" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="43">
         <v>9.1999999999999993</v>
       </c>
       <c r="C7" s="47">
         <v>20.3</v>
       </c>
       <c r="D7" s="31">
         <v>31.8</v>
       </c>
-      <c r="E7" s="36"/>
+      <c r="E7" s="31">
+        <v>43.6</v>
+      </c>
       <c r="F7" s="39"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="31"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
     </row>
     <row r="8" spans="1:16" s="1" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="43">
         <v>39</v>
       </c>
       <c r="C8" s="47">
         <v>75.900000000000006</v>
       </c>
       <c r="D8" s="31">
         <v>116.3</v>
       </c>
-      <c r="E8" s="36"/>
+      <c r="E8" s="31">
+        <v>155.69999999999999</v>
+      </c>
       <c r="F8" s="39"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
       <c r="I8" s="39"/>
       <c r="J8" s="39"/>
       <c r="K8" s="31"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
     </row>
     <row r="9" spans="1:16" s="1" customFormat="1" ht="31.8">
       <c r="A9" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="44"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="13"/>
       <c r="G9" s="32"/>
       <c r="H9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="32"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
     </row>
     <row r="10" spans="1:16" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="43">
         <v>49.9</v>
       </c>
       <c r="C10" s="47">
         <v>96.8</v>
       </c>
       <c r="D10" s="31">
         <v>144.9</v>
       </c>
-      <c r="E10" s="36"/>
+      <c r="E10" s="31">
+        <v>191.6</v>
+      </c>
       <c r="F10" s="39"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="39"/>
       <c r="J10" s="39"/>
       <c r="K10" s="31"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
     </row>
     <row r="11" spans="1:16" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="43">
         <v>33.5</v>
       </c>
       <c r="C11" s="47">
         <v>63.8</v>
       </c>
       <c r="D11" s="31">
         <v>96.3</v>
       </c>
-      <c r="E11" s="36"/>
+      <c r="E11" s="31">
+        <v>128.6</v>
+      </c>
       <c r="F11" s="39"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="39"/>
       <c r="J11" s="39"/>
       <c r="K11" s="31"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="43">
         <v>4.8</v>
       </c>
       <c r="C12" s="47">
         <v>9</v>
       </c>
       <c r="D12" s="31">
         <v>12.2</v>
       </c>
-      <c r="E12" s="36"/>
+      <c r="E12" s="31">
+        <v>15.2</v>
+      </c>
       <c r="F12" s="39"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="39"/>
       <c r="J12" s="39"/>
       <c r="K12" s="31"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="43">
         <v>11.6</v>
       </c>
       <c r="C13" s="47">
         <v>24</v>
       </c>
       <c r="D13" s="31">
         <v>36.4</v>
       </c>
-      <c r="E13" s="36"/>
+      <c r="E13" s="31">
+        <v>47.8</v>
+      </c>
       <c r="F13" s="39"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="39"/>
       <c r="J13" s="39"/>
       <c r="K13" s="31"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:16" s="1" customFormat="1" ht="21.6">
       <c r="A14" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="44"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="32"/>
       <c r="F14" s="13"/>
       <c r="G14" s="32"/>
       <c r="H14" s="13"/>
       <c r="I14" s="39"/>
       <c r="J14" s="13"/>
       <c r="K14" s="32"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:16" s="1" customFormat="1">
       <c r="A15" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="45">
         <v>31698</v>
       </c>
       <c r="C15" s="48">
         <v>118637</v>
       </c>
       <c r="D15" s="33">
         <v>162103</v>
       </c>
-      <c r="E15" s="37"/>
+      <c r="E15" s="33">
+        <v>215261</v>
+      </c>
       <c r="F15" s="40"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="42"/>
       <c r="J15" s="40"/>
       <c r="K15" s="33"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:16" s="1" customFormat="1">
       <c r="A16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="45">
         <v>31698</v>
       </c>
       <c r="C16" s="48">
         <v>111970</v>
       </c>
       <c r="D16" s="33">
         <v>148769</v>
       </c>
-      <c r="E16" s="37"/>
+      <c r="E16" s="33">
+        <v>195261</v>
+      </c>
       <c r="F16" s="40"/>
       <c r="G16" s="37"/>
       <c r="H16" s="37"/>
       <c r="I16" s="42"/>
       <c r="J16" s="40"/>
       <c r="K16" s="33"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="46" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="49">
         <v>6667</v>
       </c>
       <c r="D17" s="34">
         <v>13333</v>
       </c>
-      <c r="E17" s="38"/>
+      <c r="E17" s="34">
+        <v>20000</v>
+      </c>
       <c r="F17" s="41"/>
       <c r="G17" s="38"/>
       <c r="H17" s="38"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="34"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="22"/>
       <c r="G18" s="23"/>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="21"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>