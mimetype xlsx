--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -96,51 +96,51 @@
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в Кызылординской области за 2026 год*</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -170,50 +170,55 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -241,51 +246,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -380,50 +385,59 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -694,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="6" customWidth="1"/>
     <col min="3" max="6" width="12" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.44140625" style="5" customWidth="1"/>
     <col min="8" max="9" width="12" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.6640625" style="5" customWidth="1"/>
     <col min="11" max="13" width="12" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="39" customHeight="1">
       <c r="A1" s="50" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
@@ -815,334 +829,356 @@
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
     </row>
     <row r="5" spans="1:16" s="1" customFormat="1">
       <c r="A5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="43">
         <v>239.5</v>
       </c>
       <c r="C5" s="47">
         <v>454</v>
       </c>
       <c r="D5" s="31">
         <v>688</v>
       </c>
       <c r="E5" s="31">
         <v>920.4</v>
       </c>
-      <c r="F5" s="39"/>
+      <c r="F5" s="51">
+        <v>1156.5</v>
+      </c>
       <c r="G5" s="36"/>
       <c r="H5" s="36"/>
       <c r="I5" s="39"/>
       <c r="J5" s="39"/>
       <c r="K5" s="31"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="43">
         <v>191.3</v>
       </c>
       <c r="C6" s="47">
         <v>357.7</v>
       </c>
       <c r="D6" s="31">
         <v>539.9</v>
       </c>
       <c r="E6" s="31">
         <v>721.1</v>
       </c>
-      <c r="F6" s="39"/>
+      <c r="F6" s="51">
+        <v>906.9</v>
+      </c>
       <c r="G6" s="36"/>
       <c r="H6" s="36"/>
       <c r="I6" s="39"/>
       <c r="J6" s="39"/>
       <c r="K6" s="31"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:16" s="1" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="43">
         <v>9.1999999999999993</v>
       </c>
       <c r="C7" s="47">
         <v>20.3</v>
       </c>
       <c r="D7" s="31">
         <v>31.8</v>
       </c>
       <c r="E7" s="31">
         <v>43.6</v>
       </c>
-      <c r="F7" s="39"/>
+      <c r="F7" s="51">
+        <v>55.2</v>
+      </c>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="31"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
     </row>
     <row r="8" spans="1:16" s="1" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="43">
         <v>39</v>
       </c>
       <c r="C8" s="47">
         <v>75.900000000000006</v>
       </c>
       <c r="D8" s="31">
         <v>116.3</v>
       </c>
       <c r="E8" s="31">
         <v>155.69999999999999</v>
       </c>
-      <c r="F8" s="39"/>
+      <c r="F8" s="51">
+        <v>194.4</v>
+      </c>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
       <c r="I8" s="39"/>
       <c r="J8" s="39"/>
       <c r="K8" s="31"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
     </row>
     <row r="9" spans="1:16" s="1" customFormat="1" ht="31.8">
       <c r="A9" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="44"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
-      <c r="F9" s="13"/>
+      <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="32"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
     </row>
     <row r="10" spans="1:16" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="43">
         <v>49.9</v>
       </c>
       <c r="C10" s="47">
         <v>96.8</v>
       </c>
       <c r="D10" s="31">
         <v>144.9</v>
       </c>
       <c r="E10" s="31">
         <v>191.6</v>
       </c>
-      <c r="F10" s="39"/>
+      <c r="F10" s="51">
+        <v>242.4</v>
+      </c>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="39"/>
       <c r="J10" s="39"/>
       <c r="K10" s="31"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
     </row>
     <row r="11" spans="1:16" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="43">
         <v>33.5</v>
       </c>
       <c r="C11" s="47">
         <v>63.8</v>
       </c>
       <c r="D11" s="31">
         <v>96.3</v>
       </c>
       <c r="E11" s="31">
         <v>128.6</v>
       </c>
-      <c r="F11" s="39"/>
+      <c r="F11" s="51">
+        <v>162.19999999999999</v>
+      </c>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="39"/>
       <c r="J11" s="39"/>
       <c r="K11" s="31"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="43">
         <v>4.8</v>
       </c>
       <c r="C12" s="47">
         <v>9</v>
       </c>
       <c r="D12" s="31">
         <v>12.2</v>
       </c>
       <c r="E12" s="31">
         <v>15.2</v>
       </c>
-      <c r="F12" s="39"/>
+      <c r="F12" s="51">
+        <v>20.3</v>
+      </c>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="39"/>
       <c r="J12" s="39"/>
       <c r="K12" s="31"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="43">
         <v>11.6</v>
       </c>
       <c r="C13" s="47">
         <v>24</v>
       </c>
       <c r="D13" s="31">
         <v>36.4</v>
       </c>
       <c r="E13" s="31">
         <v>47.8</v>
       </c>
-      <c r="F13" s="39"/>
+      <c r="F13" s="51">
+        <v>59.9</v>
+      </c>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="39"/>
       <c r="J13" s="39"/>
       <c r="K13" s="31"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:16" s="1" customFormat="1" ht="21.6">
       <c r="A14" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="44"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="32"/>
-      <c r="F14" s="13"/>
+      <c r="F14" s="32"/>
       <c r="G14" s="32"/>
       <c r="H14" s="13"/>
       <c r="I14" s="39"/>
       <c r="J14" s="13"/>
       <c r="K14" s="32"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:16" s="1" customFormat="1">
       <c r="A15" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="45">
         <v>31698</v>
       </c>
       <c r="C15" s="48">
         <v>118637</v>
       </c>
       <c r="D15" s="33">
         <v>162103</v>
       </c>
       <c r="E15" s="33">
         <v>215261</v>
       </c>
-      <c r="F15" s="40"/>
+      <c r="F15" s="52">
+        <v>249516</v>
+      </c>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="42"/>
       <c r="J15" s="40"/>
       <c r="K15" s="33"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:16" s="1" customFormat="1">
       <c r="A16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="45">
         <v>31698</v>
       </c>
       <c r="C16" s="48">
         <v>111970</v>
       </c>
       <c r="D16" s="33">
         <v>148769</v>
       </c>
       <c r="E16" s="33">
         <v>195261</v>
       </c>
-      <c r="F16" s="40"/>
+      <c r="F16" s="52">
+        <v>227982</v>
+      </c>
       <c r="G16" s="37"/>
       <c r="H16" s="37"/>
       <c r="I16" s="42"/>
       <c r="J16" s="40"/>
       <c r="K16" s="33"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="46" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="49">
         <v>6667</v>
       </c>
       <c r="D17" s="34">
         <v>13333</v>
       </c>
       <c r="E17" s="34">
         <v>20000</v>
       </c>
-      <c r="F17" s="41"/>
+      <c r="F17" s="53">
+        <v>21534</v>
+      </c>
       <c r="G17" s="38"/>
       <c r="H17" s="38"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="34"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="22"/>
       <c r="G18" s="23"/>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="21"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="8"/>