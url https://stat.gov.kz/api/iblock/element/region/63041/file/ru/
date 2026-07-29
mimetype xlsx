--- v2 (2026-06-18)
+++ v3 (2026-07-29)
@@ -246,51 +246,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -383,62 +383,66 @@
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -707,90 +711,90 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="E23" sqref="E22:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="6" customWidth="1"/>
     <col min="3" max="6" width="12" style="5" customWidth="1"/>
-    <col min="7" max="7" width="10.44140625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="55" customWidth="1"/>
     <col min="8" max="9" width="12" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.6640625" style="5" customWidth="1"/>
     <col min="11" max="13" width="12" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="39" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="50"/>
-[...10 lines deleted...]
-      <c r="M1" s="50"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
     </row>
     <row r="2" spans="1:16" s="4" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
-      <c r="G2" s="11"/>
+      <c r="G2" s="54"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="25"/>
       <c r="B3" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="26" t="s">
@@ -805,381 +809,403 @@
       <c r="J3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="26" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="26" t="s">
         <v>20</v>
       </c>
       <c r="M3" s="28" t="s">
         <v>21</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="1" customFormat="1" ht="21.6">
       <c r="A4" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="14"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
-      <c r="G4" s="13"/>
+      <c r="G4" s="32"/>
       <c r="H4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
     </row>
     <row r="5" spans="1:16" s="1" customFormat="1">
       <c r="A5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="43">
         <v>239.5</v>
       </c>
       <c r="C5" s="47">
         <v>454</v>
       </c>
       <c r="D5" s="31">
         <v>688</v>
       </c>
       <c r="E5" s="31">
         <v>920.4</v>
       </c>
-      <c r="F5" s="51">
+      <c r="F5" s="50">
         <v>1156.5</v>
       </c>
-      <c r="G5" s="36"/>
+      <c r="G5" s="50">
+        <v>1385.3</v>
+      </c>
       <c r="H5" s="36"/>
       <c r="I5" s="39"/>
       <c r="J5" s="39"/>
       <c r="K5" s="31"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="43">
         <v>191.3</v>
       </c>
       <c r="C6" s="47">
         <v>357.7</v>
       </c>
       <c r="D6" s="31">
         <v>539.9</v>
       </c>
       <c r="E6" s="31">
         <v>721.1</v>
       </c>
-      <c r="F6" s="51">
+      <c r="F6" s="50">
         <v>906.9</v>
       </c>
-      <c r="G6" s="36"/>
+      <c r="G6" s="50">
+        <v>1086.5999999999999</v>
+      </c>
       <c r="H6" s="36"/>
       <c r="I6" s="39"/>
       <c r="J6" s="39"/>
       <c r="K6" s="31"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:16" s="1" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="43">
         <v>9.1999999999999993</v>
       </c>
       <c r="C7" s="47">
         <v>20.3</v>
       </c>
       <c r="D7" s="31">
         <v>31.8</v>
       </c>
       <c r="E7" s="31">
         <v>43.6</v>
       </c>
-      <c r="F7" s="51">
+      <c r="F7" s="50">
         <v>55.2</v>
       </c>
-      <c r="G7" s="36"/>
+      <c r="G7" s="50">
+        <v>66.599999999999994</v>
+      </c>
       <c r="H7" s="36"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="31"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
     </row>
     <row r="8" spans="1:16" s="1" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="43">
         <v>39</v>
       </c>
       <c r="C8" s="47">
         <v>75.900000000000006</v>
       </c>
       <c r="D8" s="31">
         <v>116.3</v>
       </c>
       <c r="E8" s="31">
         <v>155.69999999999999</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="50">
         <v>194.4</v>
       </c>
-      <c r="G8" s="36"/>
+      <c r="G8" s="50">
+        <v>232</v>
+      </c>
       <c r="H8" s="36"/>
       <c r="I8" s="39"/>
       <c r="J8" s="39"/>
       <c r="K8" s="31"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
     </row>
     <row r="9" spans="1:16" s="1" customFormat="1" ht="31.8">
       <c r="A9" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="44"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="32"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
     </row>
     <row r="10" spans="1:16" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="43">
         <v>49.9</v>
       </c>
       <c r="C10" s="47">
         <v>96.8</v>
       </c>
       <c r="D10" s="31">
         <v>144.9</v>
       </c>
       <c r="E10" s="31">
         <v>191.6</v>
       </c>
-      <c r="F10" s="51">
+      <c r="F10" s="50">
         <v>242.4</v>
       </c>
-      <c r="G10" s="36"/>
+      <c r="G10" s="50">
+        <v>288.7</v>
+      </c>
       <c r="H10" s="36"/>
       <c r="I10" s="39"/>
       <c r="J10" s="39"/>
       <c r="K10" s="31"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
     </row>
     <row r="11" spans="1:16" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="43">
         <v>33.5</v>
       </c>
       <c r="C11" s="47">
         <v>63.8</v>
       </c>
       <c r="D11" s="31">
         <v>96.3</v>
       </c>
       <c r="E11" s="31">
         <v>128.6</v>
       </c>
-      <c r="F11" s="51">
+      <c r="F11" s="50">
         <v>162.19999999999999</v>
       </c>
-      <c r="G11" s="36"/>
+      <c r="G11" s="50">
+        <v>192.6</v>
+      </c>
       <c r="H11" s="36"/>
       <c r="I11" s="39"/>
       <c r="J11" s="39"/>
       <c r="K11" s="31"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="43">
         <v>4.8</v>
       </c>
       <c r="C12" s="47">
         <v>9</v>
       </c>
       <c r="D12" s="31">
         <v>12.2</v>
       </c>
       <c r="E12" s="31">
         <v>15.2</v>
       </c>
-      <c r="F12" s="51">
+      <c r="F12" s="50">
         <v>20.3</v>
       </c>
-      <c r="G12" s="36"/>
+      <c r="G12" s="50">
+        <v>25.5</v>
+      </c>
       <c r="H12" s="36"/>
       <c r="I12" s="39"/>
       <c r="J12" s="39"/>
       <c r="K12" s="31"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="43">
         <v>11.6</v>
       </c>
       <c r="C13" s="47">
         <v>24</v>
       </c>
       <c r="D13" s="31">
         <v>36.4</v>
       </c>
       <c r="E13" s="31">
         <v>47.8</v>
       </c>
-      <c r="F13" s="51">
+      <c r="F13" s="50">
         <v>59.9</v>
       </c>
-      <c r="G13" s="36"/>
+      <c r="G13" s="50">
+        <v>70.7</v>
+      </c>
       <c r="H13" s="36"/>
       <c r="I13" s="39"/>
       <c r="J13" s="39"/>
       <c r="K13" s="31"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:16" s="1" customFormat="1" ht="21.6">
       <c r="A14" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="44"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="32"/>
       <c r="F14" s="32"/>
       <c r="G14" s="32"/>
       <c r="H14" s="13"/>
       <c r="I14" s="39"/>
       <c r="J14" s="13"/>
       <c r="K14" s="32"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:16" s="1" customFormat="1">
       <c r="A15" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="45">
         <v>31698</v>
       </c>
       <c r="C15" s="48">
         <v>118637</v>
       </c>
       <c r="D15" s="33">
         <v>162103</v>
       </c>
       <c r="E15" s="33">
         <v>215261</v>
       </c>
-      <c r="F15" s="52">
+      <c r="F15" s="51">
         <v>249516</v>
       </c>
-      <c r="G15" s="37"/>
+      <c r="G15" s="51">
+        <v>482167</v>
+      </c>
       <c r="H15" s="37"/>
       <c r="I15" s="42"/>
       <c r="J15" s="40"/>
       <c r="K15" s="33"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:16" s="1" customFormat="1">
       <c r="A16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="45">
         <v>31698</v>
       </c>
       <c r="C16" s="48">
         <v>111970</v>
       </c>
       <c r="D16" s="33">
         <v>148769</v>
       </c>
       <c r="E16" s="33">
         <v>195261</v>
       </c>
-      <c r="F16" s="52">
+      <c r="F16" s="51">
         <v>227982</v>
       </c>
-      <c r="G16" s="37"/>
+      <c r="G16" s="51">
+        <v>459099</v>
+      </c>
       <c r="H16" s="37"/>
       <c r="I16" s="42"/>
       <c r="J16" s="40"/>
       <c r="K16" s="33"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="46" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="49">
         <v>6667</v>
       </c>
       <c r="D17" s="34">
         <v>13333</v>
       </c>
       <c r="E17" s="34">
         <v>20000</v>
       </c>
-      <c r="F17" s="53">
+      <c r="F17" s="52">
         <v>21534</v>
       </c>
-      <c r="G17" s="38"/>
+      <c r="G17" s="52">
+        <v>23068</v>
+      </c>
       <c r="H17" s="38"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="34"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="22"/>
       <c r="G18" s="23"/>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="21"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="8"/>
     </row>