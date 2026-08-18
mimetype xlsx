--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -1,62 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13272" yWindow="-252" windowWidth="14340" windowHeight="12396"/>
+    <workbookView xWindow="1908" yWindow="948" windowWidth="14340" windowHeight="12396"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="66">
   <si>
     <t>Нефть, включая конденсат газовый, тыс. тонн</t>
   </si>
   <si>
     <t>Соль и хлорид натрия чистый,  вода морская, тонн</t>
   </si>
   <si>
     <t>Газ природный в жидком или газообразном состоянии, млн.куб.м</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>"-" - нет производства</t>
   </si>
   <si>
     <t>Кызылординская область</t>
   </si>
   <si>
     <t>Жалагашский</t>
   </si>
   <si>
     <t>Сырдарьинский</t>
   </si>
   <si>
@@ -84,63 +87,189 @@
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в Кызылординской области за 2026 год*</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тонн</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>выпуск с учетом продукции, израсходованной на промышленно-производственные нужды внутри данного предприятия (внутризаводского оборота) и выработанной из давальческого сырья</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Производство промышленной продукции в горнодобывающей промышлен. и разработке карьеров в Кызылординской области</t>
+  </si>
+  <si>
+    <t>Отдел статистики производства и окружающей среды</t>
+  </si>
+  <si>
+    <t>Аяшова Гулнара Капановна</t>
+  </si>
+  <si>
+    <t>+7 7242 274604</t>
+  </si>
+  <si>
+    <t>G.Ayasheva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -174,50 +303,136 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -243,54 +458,61 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -341,127 +563,206 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -704,97 +1005,751 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="75" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="75" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="56"/>
+    <col min="257" max="257" width="42.33203125" style="56" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="56" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="56"/>
+    <col min="513" max="513" width="42.33203125" style="56" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="56" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="56"/>
+    <col min="769" max="769" width="42.33203125" style="56" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="56" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="56"/>
+    <col min="1025" max="1025" width="42.33203125" style="56" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="56" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="56"/>
+    <col min="1281" max="1281" width="42.33203125" style="56" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="56" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="56"/>
+    <col min="1537" max="1537" width="42.33203125" style="56" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="56" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="56"/>
+    <col min="1793" max="1793" width="42.33203125" style="56" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="56" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="56"/>
+    <col min="2049" max="2049" width="42.33203125" style="56" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="56" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="56"/>
+    <col min="2305" max="2305" width="42.33203125" style="56" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="56" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="56"/>
+    <col min="2561" max="2561" width="42.33203125" style="56" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="56" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="56"/>
+    <col min="2817" max="2817" width="42.33203125" style="56" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="56" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="56"/>
+    <col min="3073" max="3073" width="42.33203125" style="56" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="56" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="56"/>
+    <col min="3329" max="3329" width="42.33203125" style="56" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="56" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="56"/>
+    <col min="3585" max="3585" width="42.33203125" style="56" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="56" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="56"/>
+    <col min="3841" max="3841" width="42.33203125" style="56" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="56" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="56"/>
+    <col min="4097" max="4097" width="42.33203125" style="56" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="56" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="56"/>
+    <col min="4353" max="4353" width="42.33203125" style="56" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="56" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="56"/>
+    <col min="4609" max="4609" width="42.33203125" style="56" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="56" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="56"/>
+    <col min="4865" max="4865" width="42.33203125" style="56" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="56" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="56"/>
+    <col min="5121" max="5121" width="42.33203125" style="56" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="56" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="56"/>
+    <col min="5377" max="5377" width="42.33203125" style="56" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="56" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="56"/>
+    <col min="5633" max="5633" width="42.33203125" style="56" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="56" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="56"/>
+    <col min="5889" max="5889" width="42.33203125" style="56" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="56" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="56"/>
+    <col min="6145" max="6145" width="42.33203125" style="56" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="56" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="56"/>
+    <col min="6401" max="6401" width="42.33203125" style="56" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="56" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="56"/>
+    <col min="6657" max="6657" width="42.33203125" style="56" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="56" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="56"/>
+    <col min="6913" max="6913" width="42.33203125" style="56" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="56" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="56"/>
+    <col min="7169" max="7169" width="42.33203125" style="56" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="56" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="56"/>
+    <col min="7425" max="7425" width="42.33203125" style="56" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="56" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="56"/>
+    <col min="7681" max="7681" width="42.33203125" style="56" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="56" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="56"/>
+    <col min="7937" max="7937" width="42.33203125" style="56" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="56" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="56"/>
+    <col min="8193" max="8193" width="42.33203125" style="56" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="56" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="56"/>
+    <col min="8449" max="8449" width="42.33203125" style="56" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="56" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="56"/>
+    <col min="8705" max="8705" width="42.33203125" style="56" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="56" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="56"/>
+    <col min="8961" max="8961" width="42.33203125" style="56" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="56" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="56"/>
+    <col min="9217" max="9217" width="42.33203125" style="56" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="56" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="56"/>
+    <col min="9473" max="9473" width="42.33203125" style="56" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="56" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="56"/>
+    <col min="9729" max="9729" width="42.33203125" style="56" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="56" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="56"/>
+    <col min="9985" max="9985" width="42.33203125" style="56" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="56" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="56"/>
+    <col min="10241" max="10241" width="42.33203125" style="56" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="56" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="56"/>
+    <col min="10497" max="10497" width="42.33203125" style="56" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="56" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="56"/>
+    <col min="10753" max="10753" width="42.33203125" style="56" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="56" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="56"/>
+    <col min="11009" max="11009" width="42.33203125" style="56" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="56" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="56"/>
+    <col min="11265" max="11265" width="42.33203125" style="56" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="56" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="56"/>
+    <col min="11521" max="11521" width="42.33203125" style="56" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="56" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="56"/>
+    <col min="11777" max="11777" width="42.33203125" style="56" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="56" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="56"/>
+    <col min="12033" max="12033" width="42.33203125" style="56" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="56" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="56"/>
+    <col min="12289" max="12289" width="42.33203125" style="56" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="56" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="56"/>
+    <col min="12545" max="12545" width="42.33203125" style="56" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="56" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="56"/>
+    <col min="12801" max="12801" width="42.33203125" style="56" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="56" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="56"/>
+    <col min="13057" max="13057" width="42.33203125" style="56" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="56" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="56"/>
+    <col min="13313" max="13313" width="42.33203125" style="56" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="56" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="56"/>
+    <col min="13569" max="13569" width="42.33203125" style="56" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="56" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="56"/>
+    <col min="13825" max="13825" width="42.33203125" style="56" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="56" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="56"/>
+    <col min="14081" max="14081" width="42.33203125" style="56" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="56" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="56"/>
+    <col min="14337" max="14337" width="42.33203125" style="56" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="56" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="56"/>
+    <col min="14593" max="14593" width="42.33203125" style="56" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="56" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="56"/>
+    <col min="14849" max="14849" width="42.33203125" style="56" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="56" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="56"/>
+    <col min="15105" max="15105" width="42.33203125" style="56" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="56" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="56"/>
+    <col min="15361" max="15361" width="42.33203125" style="56" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="56" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="56"/>
+    <col min="15617" max="15617" width="42.33203125" style="56" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="56" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="56"/>
+    <col min="15873" max="15873" width="42.33203125" style="56" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="56" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="56"/>
+    <col min="16129" max="16129" width="42.33203125" style="56" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="56" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="56"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="59" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="58">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="59" customFormat="1" ht="27.6" customHeight="1">
+      <c r="A3" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="63" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="59" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="60" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="59" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="58" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="59" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="59" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="62" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="59" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="60" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="59" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="62" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="59" customFormat="1">
+      <c r="A10" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="62" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="59" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A11" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="63"/>
+      <c r="M11" s="64"/>
+    </row>
+    <row r="12" spans="1:13" s="59" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="M12" s="64"/>
+    </row>
+    <row r="13" spans="1:13" s="59" customFormat="1" ht="18" customHeight="1">
+      <c r="A13" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="M13" s="64"/>
+    </row>
+    <row r="14" spans="1:13" s="59" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A14" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="M14" s="64"/>
+    </row>
+    <row r="15" spans="1:13" s="59" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="66" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="68" t="s">
+        <v>48</v>
+      </c>
+      <c r="M15" s="64"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="69">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="70"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="69">
+        <v>46281</v>
+      </c>
+      <c r="M17" s="71"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="70"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="60" t="s">
+        <v>63</v>
+      </c>
+      <c r="M19" s="71"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="72" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="70"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="84" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" s="71"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="73"/>
+      <c r="B22" s="74"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="B23" s="76"/>
+      <c r="M23" s="71"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="70"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="71"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="70"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="78" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="78" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="78"/>
+    <col min="257" max="257" width="4.44140625" style="78" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="78" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="78"/>
+    <col min="513" max="513" width="4.44140625" style="78" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="78" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="78"/>
+    <col min="769" max="769" width="4.44140625" style="78" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="78" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="78"/>
+    <col min="1025" max="1025" width="4.44140625" style="78" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="78" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="78"/>
+    <col min="1281" max="1281" width="4.44140625" style="78" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="78" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="78"/>
+    <col min="1537" max="1537" width="4.44140625" style="78" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="78" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="78"/>
+    <col min="1793" max="1793" width="4.44140625" style="78" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="78" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="78"/>
+    <col min="2049" max="2049" width="4.44140625" style="78" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="78" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="78"/>
+    <col min="2305" max="2305" width="4.44140625" style="78" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="78" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="78"/>
+    <col min="2561" max="2561" width="4.44140625" style="78" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="78" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="78"/>
+    <col min="2817" max="2817" width="4.44140625" style="78" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="78" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="78"/>
+    <col min="3073" max="3073" width="4.44140625" style="78" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="78" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="78"/>
+    <col min="3329" max="3329" width="4.44140625" style="78" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="78" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="78"/>
+    <col min="3585" max="3585" width="4.44140625" style="78" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="78" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="78"/>
+    <col min="3841" max="3841" width="4.44140625" style="78" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="78" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="78"/>
+    <col min="4097" max="4097" width="4.44140625" style="78" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="78" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="78"/>
+    <col min="4353" max="4353" width="4.44140625" style="78" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="78" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="78"/>
+    <col min="4609" max="4609" width="4.44140625" style="78" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="78" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="78"/>
+    <col min="4865" max="4865" width="4.44140625" style="78" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="78" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="78"/>
+    <col min="5121" max="5121" width="4.44140625" style="78" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="78" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="78"/>
+    <col min="5377" max="5377" width="4.44140625" style="78" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="78" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="78"/>
+    <col min="5633" max="5633" width="4.44140625" style="78" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="78" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="78"/>
+    <col min="5889" max="5889" width="4.44140625" style="78" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="78" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="78"/>
+    <col min="6145" max="6145" width="4.44140625" style="78" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="78" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="78"/>
+    <col min="6401" max="6401" width="4.44140625" style="78" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="78" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="78"/>
+    <col min="6657" max="6657" width="4.44140625" style="78" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="78" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="78"/>
+    <col min="6913" max="6913" width="4.44140625" style="78" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="78" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="78"/>
+    <col min="7169" max="7169" width="4.44140625" style="78" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="78" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="78"/>
+    <col min="7425" max="7425" width="4.44140625" style="78" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="78" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="78"/>
+    <col min="7681" max="7681" width="4.44140625" style="78" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="78" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="78"/>
+    <col min="7937" max="7937" width="4.44140625" style="78" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="78" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="78"/>
+    <col min="8193" max="8193" width="4.44140625" style="78" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="78" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="78"/>
+    <col min="8449" max="8449" width="4.44140625" style="78" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="78" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="78"/>
+    <col min="8705" max="8705" width="4.44140625" style="78" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="78" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="78"/>
+    <col min="8961" max="8961" width="4.44140625" style="78" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="78" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="78"/>
+    <col min="9217" max="9217" width="4.44140625" style="78" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="78" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="78"/>
+    <col min="9473" max="9473" width="4.44140625" style="78" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="78" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="78"/>
+    <col min="9729" max="9729" width="4.44140625" style="78" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="78" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="78"/>
+    <col min="9985" max="9985" width="4.44140625" style="78" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="78" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="78"/>
+    <col min="10241" max="10241" width="4.44140625" style="78" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="78" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="78"/>
+    <col min="10497" max="10497" width="4.44140625" style="78" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="78" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="78"/>
+    <col min="10753" max="10753" width="4.44140625" style="78" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="78" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="78"/>
+    <col min="11009" max="11009" width="4.44140625" style="78" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="78" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="78"/>
+    <col min="11265" max="11265" width="4.44140625" style="78" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="78" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="78"/>
+    <col min="11521" max="11521" width="4.44140625" style="78" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="78" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="78"/>
+    <col min="11777" max="11777" width="4.44140625" style="78" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="78" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="78"/>
+    <col min="12033" max="12033" width="4.44140625" style="78" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="78" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="78"/>
+    <col min="12289" max="12289" width="4.44140625" style="78" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="78" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="78"/>
+    <col min="12545" max="12545" width="4.44140625" style="78" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="78" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="78"/>
+    <col min="12801" max="12801" width="4.44140625" style="78" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="78" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="78"/>
+    <col min="13057" max="13057" width="4.44140625" style="78" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="78" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="78"/>
+    <col min="13313" max="13313" width="4.44140625" style="78" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="78" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="78"/>
+    <col min="13569" max="13569" width="4.44140625" style="78" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="78" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="78"/>
+    <col min="13825" max="13825" width="4.44140625" style="78" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="78" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="78"/>
+    <col min="14081" max="14081" width="4.44140625" style="78" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="78" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="78"/>
+    <col min="14337" max="14337" width="4.44140625" style="78" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="78" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="78"/>
+    <col min="14593" max="14593" width="4.44140625" style="78" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="78" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="78"/>
+    <col min="14849" max="14849" width="4.44140625" style="78" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="78" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="78"/>
+    <col min="15105" max="15105" width="4.44140625" style="78" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="78" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="78"/>
+    <col min="15361" max="15361" width="4.44140625" style="78" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="78" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="78"/>
+    <col min="15617" max="15617" width="4.44140625" style="78" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="78" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="78"/>
+    <col min="15873" max="15873" width="4.44140625" style="78" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="78" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="78"/>
+    <col min="16129" max="16129" width="4.44140625" style="78" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="78" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="78"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="77"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="79" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="80" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="80" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="80" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="80"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="81" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="82" t="s">
+        <v>60</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P19"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="E23" sqref="E22:E23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P22" sqref="P22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="6" customWidth="1"/>
     <col min="3" max="6" width="12" style="5" customWidth="1"/>
-    <col min="7" max="7" width="10.44140625" style="55" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="51" customWidth="1"/>
     <col min="8" max="9" width="12" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.6640625" style="5" customWidth="1"/>
     <col min="11" max="13" width="12" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="39" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
     </row>
     <row r="2" spans="1:16" s="4" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
-      <c r="G2" s="54"/>
+      <c r="G2" s="50"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="25"/>
       <c r="B3" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="26" t="s">
@@ -821,394 +1776,416 @@
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="1" customFormat="1" ht="21.6">
       <c r="A4" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="14"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="32"/>
       <c r="H4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
     </row>
     <row r="5" spans="1:16" s="1" customFormat="1">
       <c r="A5" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="43">
+      <c r="B5" s="40">
         <v>239.5</v>
       </c>
-      <c r="C5" s="47">
+      <c r="C5" s="44">
         <v>454</v>
       </c>
       <c r="D5" s="31">
         <v>688</v>
       </c>
       <c r="E5" s="31">
         <v>920.4</v>
       </c>
-      <c r="F5" s="50">
+      <c r="F5" s="47">
         <v>1156.5</v>
       </c>
-      <c r="G5" s="50">
+      <c r="G5" s="47">
         <v>1385.3</v>
       </c>
-      <c r="H5" s="36"/>
-[...1 lines deleted...]
-      <c r="J5" s="39"/>
+      <c r="H5" s="52">
+        <v>1619.1</v>
+      </c>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
       <c r="K5" s="31"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
     </row>
     <row r="6" spans="1:16" s="1" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="43">
+      <c r="B6" s="40">
         <v>191.3</v>
       </c>
-      <c r="C6" s="47">
+      <c r="C6" s="44">
         <v>357.7</v>
       </c>
       <c r="D6" s="31">
         <v>539.9</v>
       </c>
       <c r="E6" s="31">
         <v>721.1</v>
       </c>
-      <c r="F6" s="50">
+      <c r="F6" s="47">
         <v>906.9</v>
       </c>
-      <c r="G6" s="50">
+      <c r="G6" s="47">
         <v>1086.5999999999999</v>
       </c>
-      <c r="H6" s="36"/>
-[...1 lines deleted...]
-      <c r="J6" s="39"/>
+      <c r="H6" s="52">
+        <v>1269.9000000000001</v>
+      </c>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
       <c r="K6" s="31"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:16" s="1" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="43">
+      <c r="B7" s="40">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C7" s="47">
+      <c r="C7" s="44">
         <v>20.3</v>
       </c>
       <c r="D7" s="31">
         <v>31.8</v>
       </c>
       <c r="E7" s="31">
         <v>43.6</v>
       </c>
-      <c r="F7" s="50">
+      <c r="F7" s="47">
         <v>55.2</v>
       </c>
-      <c r="G7" s="50">
+      <c r="G7" s="47">
         <v>66.599999999999994</v>
       </c>
-      <c r="H7" s="36"/>
-[...1 lines deleted...]
-      <c r="J7" s="39"/>
+      <c r="H7" s="52">
+        <v>78.5</v>
+      </c>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
       <c r="K7" s="31"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
     </row>
     <row r="8" spans="1:16" s="1" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="43">
+      <c r="B8" s="40">
         <v>39</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="44">
         <v>75.900000000000006</v>
       </c>
       <c r="D8" s="31">
         <v>116.3</v>
       </c>
       <c r="E8" s="31">
         <v>155.69999999999999</v>
       </c>
-      <c r="F8" s="50">
+      <c r="F8" s="47">
         <v>194.4</v>
       </c>
-      <c r="G8" s="50">
+      <c r="G8" s="47">
         <v>232</v>
       </c>
-      <c r="H8" s="36"/>
-[...1 lines deleted...]
-      <c r="J8" s="39"/>
+      <c r="H8" s="52">
+        <v>270.7</v>
+      </c>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
       <c r="K8" s="31"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
     </row>
     <row r="9" spans="1:16" s="1" customFormat="1" ht="31.8">
       <c r="A9" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="44"/>
+      <c r="B9" s="41"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="32"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
     </row>
     <row r="10" spans="1:16" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="43">
+      <c r="B10" s="40">
         <v>49.9</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="44">
         <v>96.8</v>
       </c>
       <c r="D10" s="31">
         <v>144.9</v>
       </c>
       <c r="E10" s="31">
         <v>191.6</v>
       </c>
-      <c r="F10" s="50">
+      <c r="F10" s="47">
         <v>242.4</v>
       </c>
-      <c r="G10" s="50">
+      <c r="G10" s="47">
         <v>288.7</v>
       </c>
-      <c r="H10" s="36"/>
-[...1 lines deleted...]
-      <c r="J10" s="39"/>
+      <c r="H10" s="52">
+        <v>334.6</v>
+      </c>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
       <c r="K10" s="31"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
     </row>
     <row r="11" spans="1:16" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="43">
+      <c r="B11" s="40">
         <v>33.5</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="44">
         <v>63.8</v>
       </c>
       <c r="D11" s="31">
         <v>96.3</v>
       </c>
       <c r="E11" s="31">
         <v>128.6</v>
       </c>
-      <c r="F11" s="50">
+      <c r="F11" s="47">
         <v>162.19999999999999</v>
       </c>
-      <c r="G11" s="50">
+      <c r="G11" s="47">
         <v>192.6</v>
       </c>
-      <c r="H11" s="36"/>
-[...1 lines deleted...]
-      <c r="J11" s="39"/>
+      <c r="H11" s="52">
+        <v>223.4</v>
+      </c>
+      <c r="I11" s="36"/>
+      <c r="J11" s="36"/>
       <c r="K11" s="31"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="43">
+      <c r="B12" s="40">
         <v>4.8</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="44">
         <v>9</v>
       </c>
       <c r="D12" s="31">
         <v>12.2</v>
       </c>
       <c r="E12" s="31">
         <v>15.2</v>
       </c>
-      <c r="F12" s="50">
+      <c r="F12" s="47">
         <v>20.3</v>
       </c>
-      <c r="G12" s="50">
+      <c r="G12" s="47">
         <v>25.5</v>
       </c>
-      <c r="H12" s="36"/>
-[...1 lines deleted...]
-      <c r="J12" s="39"/>
+      <c r="H12" s="52">
+        <v>30</v>
+      </c>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
       <c r="K12" s="31"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="43">
+      <c r="B13" s="40">
         <v>11.6</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="44">
         <v>24</v>
       </c>
       <c r="D13" s="31">
         <v>36.4</v>
       </c>
       <c r="E13" s="31">
         <v>47.8</v>
       </c>
-      <c r="F13" s="50">
+      <c r="F13" s="47">
         <v>59.9</v>
       </c>
-      <c r="G13" s="50">
+      <c r="G13" s="47">
         <v>70.7</v>
       </c>
-      <c r="H13" s="36"/>
-[...1 lines deleted...]
-      <c r="J13" s="39"/>
+      <c r="H13" s="52">
+        <v>81.2</v>
+      </c>
+      <c r="I13" s="36"/>
+      <c r="J13" s="36"/>
       <c r="K13" s="31"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:16" s="1" customFormat="1" ht="21.6">
       <c r="A14" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="44"/>
+      <c r="B14" s="41"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="32"/>
       <c r="F14" s="32"/>
       <c r="G14" s="32"/>
       <c r="H14" s="13"/>
-      <c r="I14" s="39"/>
+      <c r="I14" s="36"/>
       <c r="J14" s="13"/>
       <c r="K14" s="32"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:16" s="1" customFormat="1">
       <c r="A15" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="45">
+      <c r="B15" s="42">
         <v>31698</v>
       </c>
-      <c r="C15" s="48">
+      <c r="C15" s="45">
         <v>118637</v>
       </c>
       <c r="D15" s="33">
         <v>162103</v>
       </c>
       <c r="E15" s="33">
         <v>215261</v>
       </c>
-      <c r="F15" s="51">
+      <c r="F15" s="48">
         <v>249516</v>
       </c>
-      <c r="G15" s="51">
+      <c r="G15" s="48">
         <v>482167</v>
       </c>
-      <c r="H15" s="37"/>
-[...1 lines deleted...]
-      <c r="J15" s="40"/>
+      <c r="H15" s="53">
+        <v>664017</v>
+      </c>
+      <c r="I15" s="39"/>
+      <c r="J15" s="37"/>
       <c r="K15" s="33"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:16" s="1" customFormat="1">
       <c r="A16" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="45">
+      <c r="B16" s="42">
         <v>31698</v>
       </c>
-      <c r="C16" s="48">
+      <c r="C16" s="45">
         <v>111970</v>
       </c>
       <c r="D16" s="33">
         <v>148769</v>
       </c>
       <c r="E16" s="33">
         <v>195261</v>
       </c>
-      <c r="F16" s="51">
+      <c r="F16" s="48">
         <v>227982</v>
       </c>
-      <c r="G16" s="51">
+      <c r="G16" s="48">
         <v>459099</v>
       </c>
-      <c r="H16" s="37"/>
-[...1 lines deleted...]
-      <c r="J16" s="40"/>
+      <c r="H16" s="53">
+        <v>639415</v>
+      </c>
+      <c r="I16" s="39"/>
+      <c r="J16" s="37"/>
       <c r="K16" s="33"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="46" t="s">
+      <c r="B17" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="49">
+      <c r="C17" s="46">
         <v>6667</v>
       </c>
       <c r="D17" s="34">
         <v>13333</v>
       </c>
       <c r="E17" s="34">
         <v>20000</v>
       </c>
-      <c r="F17" s="52">
+      <c r="F17" s="49">
         <v>21534</v>
       </c>
-      <c r="G17" s="52">
+      <c r="G17" s="49">
         <v>23068</v>
       </c>
-      <c r="H17" s="38"/>
-[...1 lines deleted...]
-      <c r="J17" s="41"/>
+      <c r="H17" s="54">
+        <v>24602</v>
+      </c>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
       <c r="K17" s="34"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="22"/>
       <c r="G18" s="23"/>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="21"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="20" t="s">
         <v>4</v>
@@ -1227,50 +2204,52 @@
       <c r="M19" s="21"/>
       <c r="N19" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>