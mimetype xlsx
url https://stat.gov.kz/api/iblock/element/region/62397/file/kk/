--- v0 (2026-04-14)
+++ v1 (2026-05-04)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$7:$O$307</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="72">
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және  карьерлерді қазу</t>
   </si>
   <si>
@@ -244,51 +244,51 @@
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t xml:space="preserve">"Үй шаруашылықтарының шығыстары мен кірістері бойынша тоқсан сайынғы сауалнама" D004  үй шаруашылықтарының көлемін аудандар бойынша бөлу стат. қарастырылмаған. </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы Қызылорда облысының аудандар бөлісінде экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің көлемі* </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жыл*        </t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -417,50 +417,55 @@
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -517,51 +522,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="118">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -623,53 +628,50 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -808,50 +810,57 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1120,6485 +1129,7007 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T572"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A286" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E295" sqref="E295"/>
+    <sheetView tabSelected="1" topLeftCell="A295" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E313" sqref="E313"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="27.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.88671875" style="6" customWidth="1"/>
     <col min="3" max="3" width="12" style="13" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="6" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="6" width="11.109375" style="8" customWidth="1"/>
     <col min="7" max="7" width="12" style="10" customWidth="1"/>
     <col min="8" max="8" width="10.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="11.6640625" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="11.33203125" style="4" customWidth="1"/>
     <col min="12" max="12" width="11.6640625" style="4" customWidth="1"/>
     <col min="13" max="13" width="13.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="18.6640625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="106" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="107"/>
-[...10 lines deleted...]
-      <c r="M1" s="107"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
+      <c r="J1" s="106"/>
+      <c r="K1" s="106"/>
+      <c r="L1" s="106"/>
+      <c r="M1" s="106"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1">
-      <c r="A2" s="57"/>
-[...11 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
       <c r="A3" s="16"/>
       <c r="B3" s="17"/>
       <c r="C3" s="18"/>
       <c r="D3" s="17"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="48"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A4" s="108"/>
-      <c r="B4" s="110" t="s">
+      <c r="A4" s="107"/>
+      <c r="B4" s="109" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="111"/>
-[...9 lines deleted...]
-      <c r="M4" s="112"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="110"/>
+      <c r="E4" s="110"/>
+      <c r="F4" s="110"/>
+      <c r="G4" s="110"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="110"/>
+      <c r="K4" s="110"/>
+      <c r="L4" s="110"/>
+      <c r="M4" s="111"/>
     </row>
     <row r="5" spans="1:13" ht="21" customHeight="1">
-      <c r="A5" s="109"/>
-      <c r="B5" s="58" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="59" t="s">
+      <c r="C5" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="D5" s="59" t="s">
+      <c r="D5" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="E5" s="59" t="s">
+      <c r="E5" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="F5" s="59" t="s">
+      <c r="F5" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="G5" s="59" t="s">
+      <c r="G5" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="59" t="s">
         <v>62</v>
       </c>
-      <c r="I5" s="59" t="s">
+      <c r="I5" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="J5" s="60" t="s">
+      <c r="J5" s="59" t="s">
         <v>64</v>
       </c>
-      <c r="K5" s="60" t="s">
+      <c r="K5" s="59" t="s">
         <v>65</v>
       </c>
-      <c r="L5" s="59" t="s">
+      <c r="L5" s="58" t="s">
         <v>66</v>
       </c>
-      <c r="M5" s="61" t="s">
+      <c r="M5" s="60" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="29"/>
       <c r="C6" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="31"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:13" ht="14.4" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="74">
+      <c r="B7" s="73">
         <v>72496333</v>
       </c>
-      <c r="C7" s="53">
+      <c r="C7" s="52">
         <v>158225592</v>
       </c>
-      <c r="D7" s="50"/>
-[...6 lines deleted...]
-      <c r="K7" s="74"/>
+      <c r="D7" s="117">
+        <v>250204509</v>
+      </c>
+      <c r="E7" s="73"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="73"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="73"/>
       <c r="L7" s="50"/>
       <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="74">
+      <c r="B8" s="73">
         <v>36596286</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="52">
         <v>77351580</v>
       </c>
-      <c r="D8" s="50"/>
-[...6 lines deleted...]
-      <c r="K8" s="74"/>
+      <c r="D8" s="117">
+        <v>124249464</v>
+      </c>
+      <c r="E8" s="73"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="61"/>
+      <c r="K8" s="73"/>
       <c r="L8" s="50"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="13.2" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="74">
+      <c r="B9" s="73">
         <v>218810</v>
       </c>
-      <c r="C9" s="53">
+      <c r="C9" s="52">
         <v>404859</v>
       </c>
-      <c r="D9" s="50"/>
-[...6 lines deleted...]
-      <c r="K9" s="74"/>
+      <c r="D9" s="117">
+        <v>547927</v>
+      </c>
+      <c r="E9" s="73"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="73"/>
+      <c r="H9" s="73"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="61"/>
+      <c r="K9" s="73"/>
       <c r="L9" s="50"/>
       <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="74">
+      <c r="B10" s="73">
         <v>2469731</v>
       </c>
-      <c r="C10" s="53">
+      <c r="C10" s="52">
         <v>6660226</v>
       </c>
-      <c r="D10" s="50"/>
-[...6 lines deleted...]
-      <c r="K10" s="74"/>
+      <c r="D10" s="117">
+        <v>9611988</v>
+      </c>
+      <c r="E10" s="73"/>
+      <c r="F10" s="75"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="83"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="73"/>
       <c r="L10" s="50"/>
       <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="74">
+      <c r="B11" s="73">
         <v>2844081</v>
       </c>
-      <c r="C11" s="53">
+      <c r="C11" s="52">
         <v>5593665</v>
       </c>
-      <c r="D11" s="50"/>
-[...6 lines deleted...]
-      <c r="K11" s="74"/>
+      <c r="D11" s="117">
+        <v>8355245</v>
+      </c>
+      <c r="E11" s="73"/>
+      <c r="F11" s="75"/>
+      <c r="G11" s="73"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="83"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="73"/>
       <c r="L11" s="50"/>
       <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="74">
+      <c r="B12" s="73">
         <v>14464759</v>
       </c>
-      <c r="C12" s="53">
+      <c r="C12" s="52">
         <v>34107801</v>
       </c>
-      <c r="D12" s="50"/>
-[...6 lines deleted...]
-      <c r="K12" s="74"/>
+      <c r="D12" s="117">
+        <v>53699577</v>
+      </c>
+      <c r="E12" s="73"/>
+      <c r="F12" s="75"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="83"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="73"/>
       <c r="L12" s="50"/>
       <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="74">
+      <c r="B13" s="73">
         <v>2565550</v>
       </c>
-      <c r="C13" s="53">
+      <c r="C13" s="52">
         <v>5256095</v>
       </c>
-      <c r="D13" s="50"/>
-[...6 lines deleted...]
-      <c r="K13" s="74"/>
+      <c r="D13" s="117">
+        <v>8267338</v>
+      </c>
+      <c r="E13" s="73"/>
+      <c r="F13" s="75"/>
+      <c r="G13" s="73"/>
+      <c r="H13" s="73"/>
+      <c r="I13" s="83"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="73"/>
       <c r="L13" s="50"/>
       <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="74">
+      <c r="B14" s="73">
         <v>739520</v>
       </c>
-      <c r="C14" s="53">
+      <c r="C14" s="52">
         <v>1364631</v>
       </c>
-      <c r="D14" s="50"/>
-[...6 lines deleted...]
-      <c r="K14" s="74"/>
+      <c r="D14" s="117">
+        <v>2036518</v>
+      </c>
+      <c r="E14" s="73"/>
+      <c r="F14" s="75"/>
+      <c r="G14" s="73"/>
+      <c r="H14" s="73"/>
+      <c r="I14" s="83"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="73"/>
       <c r="L14" s="50"/>
       <c r="M14" s="30"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="74">
+      <c r="B15" s="73">
         <v>7950394</v>
       </c>
-      <c r="C15" s="53">
+      <c r="C15" s="52">
         <v>16367860</v>
       </c>
-      <c r="D15" s="50"/>
-[...6 lines deleted...]
-      <c r="K15" s="74"/>
+      <c r="D15" s="117">
+        <v>25649577</v>
+      </c>
+      <c r="E15" s="73"/>
+      <c r="F15" s="75"/>
+      <c r="G15" s="73"/>
+      <c r="H15" s="73"/>
+      <c r="I15" s="83"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="73"/>
       <c r="L15" s="50"/>
       <c r="M15" s="30"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="74">
+      <c r="B16" s="73">
         <v>4350655</v>
       </c>
-      <c r="C16" s="53">
+      <c r="C16" s="52">
         <v>10519193</v>
       </c>
-      <c r="D16" s="50"/>
-[...6 lines deleted...]
-      <c r="K16" s="74"/>
+      <c r="D16" s="117">
+        <v>16877467</v>
+      </c>
+      <c r="E16" s="73"/>
+      <c r="F16" s="75"/>
+      <c r="G16" s="73"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="83"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="73"/>
       <c r="L16" s="50"/>
       <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:14" ht="21.6">
-      <c r="A17" s="66" t="s">
+      <c r="A17" s="65" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="30"/>
-      <c r="D17" s="35"/>
+      <c r="D17" s="39"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="39"/>
       <c r="H17" s="30"/>
-      <c r="I17" s="85"/>
-      <c r="J17" s="92"/>
+      <c r="I17" s="84"/>
+      <c r="J17" s="91"/>
       <c r="K17" s="32"/>
       <c r="L17" s="30"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="74">
+      <c r="B18" s="73">
         <v>38854704</v>
       </c>
-      <c r="C18" s="53">
+      <c r="C18" s="52">
         <v>80228121</v>
       </c>
-      <c r="D18" s="50"/>
-[...6 lines deleted...]
-      <c r="K18" s="74"/>
+      <c r="D18" s="117">
+        <v>127365813</v>
+      </c>
+      <c r="E18" s="73"/>
+      <c r="F18" s="75"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="83"/>
+      <c r="J18" s="61"/>
+      <c r="K18" s="73"/>
       <c r="L18" s="50"/>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:14" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="74">
+      <c r="B19" s="73">
         <v>25322492</v>
       </c>
-      <c r="C19" s="53">
+      <c r="C19" s="52">
         <v>51801167</v>
       </c>
-      <c r="D19" s="50"/>
-[...6 lines deleted...]
-      <c r="K19" s="74"/>
+      <c r="D19" s="117">
+        <v>82734110</v>
+      </c>
+      <c r="E19" s="73"/>
+      <c r="F19" s="75"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="83"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="73"/>
       <c r="L19" s="50"/>
       <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="74">
+      <c r="B20" s="73">
         <v>541070</v>
       </c>
-      <c r="C20" s="53">
+      <c r="C20" s="52">
         <v>1635167</v>
       </c>
-      <c r="D20" s="50"/>
-[...6 lines deleted...]
-      <c r="K20" s="74"/>
+      <c r="D20" s="117">
+        <v>2028464</v>
+      </c>
+      <c r="E20" s="73"/>
+      <c r="F20" s="75"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="73"/>
+      <c r="I20" s="83"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="73"/>
       <c r="L20" s="50"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="74">
+      <c r="B21" s="73">
         <v>2118325</v>
       </c>
-      <c r="C21" s="53">
+      <c r="C21" s="52">
         <v>3943215</v>
       </c>
-      <c r="D21" s="50"/>
-[...6 lines deleted...]
-      <c r="K21" s="74"/>
+      <c r="D21" s="117">
+        <v>5559414</v>
+      </c>
+      <c r="E21" s="73"/>
+      <c r="F21" s="75"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="83"/>
+      <c r="J21" s="61"/>
+      <c r="K21" s="73"/>
       <c r="L21" s="50"/>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="74">
+      <c r="B22" s="73">
         <v>4786889</v>
       </c>
-      <c r="C22" s="53">
+      <c r="C22" s="52">
         <v>10468009</v>
       </c>
-      <c r="D22" s="50"/>
-[...6 lines deleted...]
-      <c r="K22" s="74"/>
+      <c r="D22" s="117">
+        <v>17584191</v>
+      </c>
+      <c r="E22" s="73"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="73"/>
+      <c r="I22" s="83"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="73"/>
       <c r="L22" s="50"/>
       <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B23" s="74">
+      <c r="B23" s="73">
         <v>157</v>
       </c>
-      <c r="C23" s="53">
+      <c r="C23" s="52">
         <v>473</v>
       </c>
-      <c r="D23" s="50"/>
-[...6 lines deleted...]
-      <c r="K23" s="74"/>
+      <c r="D23" s="117">
+        <v>790</v>
+      </c>
+      <c r="E23" s="73"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
+      <c r="I23" s="83"/>
+      <c r="J23" s="61"/>
+      <c r="K23" s="73"/>
       <c r="L23" s="50"/>
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="74">
+      <c r="B24" s="73">
         <v>1000</v>
       </c>
-      <c r="C24" s="53">
+      <c r="C24" s="52">
         <v>1667</v>
       </c>
-      <c r="D24" s="50"/>
-[...6 lines deleted...]
-      <c r="K24" s="74"/>
+      <c r="D24" s="117">
+        <v>2333</v>
+      </c>
+      <c r="E24" s="73"/>
+      <c r="F24" s="75"/>
+      <c r="G24" s="73"/>
+      <c r="H24" s="73"/>
+      <c r="I24" s="83"/>
+      <c r="J24" s="61"/>
+      <c r="K24" s="73"/>
       <c r="L24" s="50"/>
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="74">
+      <c r="B25" s="73">
         <v>5638322</v>
       </c>
-      <c r="C25" s="53">
+      <c r="C25" s="52">
         <v>11783093</v>
       </c>
-      <c r="D25" s="50"/>
-[...6 lines deleted...]
-      <c r="K25" s="74"/>
+      <c r="D25" s="117">
+        <v>18691098</v>
+      </c>
+      <c r="E25" s="73"/>
+      <c r="F25" s="75"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
+      <c r="I25" s="83"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="73"/>
       <c r="L25" s="50"/>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="74">
+      <c r="B26" s="73">
         <v>446450</v>
       </c>
-      <c r="C26" s="53">
+      <c r="C26" s="52">
         <v>595330</v>
       </c>
-      <c r="D26" s="50"/>
-[...6 lines deleted...]
-      <c r="K26" s="74"/>
+      <c r="D26" s="117">
+        <v>765413</v>
+      </c>
+      <c r="E26" s="73"/>
+      <c r="F26" s="75"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="73"/>
+      <c r="I26" s="83"/>
+      <c r="J26" s="61"/>
+      <c r="K26" s="73"/>
       <c r="L26" s="50"/>
       <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:14" ht="21.6">
-      <c r="A27" s="67" t="s">
+      <c r="A27" s="66" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="30"/>
       <c r="D27" s="35"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="35"/>
       <c r="H27" s="30"/>
-      <c r="I27" s="86"/>
-[...1 lines deleted...]
-      <c r="K27" s="97"/>
+      <c r="I27" s="85"/>
+      <c r="J27" s="91"/>
+      <c r="K27" s="96"/>
       <c r="L27" s="32"/>
       <c r="M27" s="29"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="74">
+      <c r="B28" s="73">
         <v>31607646</v>
       </c>
-      <c r="C28" s="53">
+      <c r="C28" s="52">
         <v>63424283</v>
       </c>
-      <c r="D28" s="50"/>
-[...6 lines deleted...]
-      <c r="K28" s="74"/>
+      <c r="D28" s="117">
+        <v>99858100</v>
+      </c>
+      <c r="E28" s="73"/>
+      <c r="F28" s="75"/>
+      <c r="G28" s="73"/>
+      <c r="H28" s="73"/>
+      <c r="I28" s="83"/>
+      <c r="J28" s="61"/>
+      <c r="K28" s="73"/>
       <c r="L28" s="50"/>
       <c r="M28" s="30"/>
     </row>
     <row r="29" spans="1:14" s="12" customFormat="1">
       <c r="A29" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="74">
+      <c r="B29" s="73">
         <v>24582263</v>
       </c>
-      <c r="C29" s="53">
+      <c r="C29" s="52">
         <v>48495079</v>
       </c>
-      <c r="D29" s="50"/>
-[...6 lines deleted...]
-      <c r="K29" s="74"/>
+      <c r="D29" s="117">
+        <v>76457270</v>
+      </c>
+      <c r="E29" s="73"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="73"/>
       <c r="L29" s="50"/>
       <c r="M29" s="30"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="74">
+      <c r="B30" s="73">
         <v>1458075</v>
       </c>
-      <c r="C30" s="53">
+      <c r="C30" s="52">
         <v>3282965</v>
       </c>
-      <c r="D30" s="50"/>
-[...6 lines deleted...]
-      <c r="K30" s="74"/>
+      <c r="D30" s="117">
+        <v>4899164</v>
+      </c>
+      <c r="E30" s="73"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="73"/>
+      <c r="H30" s="73"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="61"/>
+      <c r="K30" s="73"/>
       <c r="L30" s="50"/>
       <c r="M30" s="30"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="74">
+      <c r="B31" s="73">
         <v>5567308</v>
       </c>
-      <c r="C31" s="53">
+      <c r="C31" s="52">
         <v>11646239</v>
       </c>
-      <c r="D31" s="50"/>
-[...6 lines deleted...]
-      <c r="K31" s="74"/>
+      <c r="D31" s="117">
+        <v>18501666</v>
+      </c>
+      <c r="E31" s="73"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="73"/>
+      <c r="H31" s="73"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="61"/>
+      <c r="K31" s="73"/>
       <c r="L31" s="50"/>
       <c r="M31" s="30"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1">
-      <c r="A32" s="67" t="s">
+      <c r="A32" s="66" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="36"/>
-      <c r="D32" s="35"/>
-      <c r="E32" s="74"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="73"/>
       <c r="F32" s="36"/>
       <c r="G32" s="39"/>
-      <c r="H32" s="79"/>
-[...3 lines deleted...]
-      <c r="L32" s="65"/>
+      <c r="H32" s="78"/>
+      <c r="I32" s="86"/>
+      <c r="J32" s="91"/>
+      <c r="K32" s="61"/>
+      <c r="L32" s="64"/>
       <c r="M32" s="29"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B33" s="74">
+      <c r="B33" s="73">
         <v>31578099</v>
       </c>
-      <c r="C33" s="53">
+      <c r="C33" s="52">
         <v>63343106</v>
       </c>
-      <c r="D33" s="50"/>
-[...6 lines deleted...]
-      <c r="K33" s="74"/>
+      <c r="D33" s="117">
+        <v>99723634</v>
+      </c>
+      <c r="E33" s="73"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="73"/>
+      <c r="H33" s="73"/>
+      <c r="I33" s="83"/>
+      <c r="J33" s="61"/>
+      <c r="K33" s="73"/>
       <c r="L33" s="50"/>
       <c r="M33" s="30"/>
     </row>
     <row r="34" spans="1:13" s="12" customFormat="1">
       <c r="A34" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B34" s="74">
+      <c r="B34" s="73">
         <v>24552716</v>
       </c>
-      <c r="C34" s="53">
+      <c r="C34" s="52">
         <v>48445163</v>
       </c>
-      <c r="D34" s="50"/>
-[...6 lines deleted...]
-      <c r="K34" s="74"/>
+      <c r="D34" s="117">
+        <v>76384249</v>
+      </c>
+      <c r="E34" s="73"/>
+      <c r="F34" s="75"/>
+      <c r="G34" s="73"/>
+      <c r="H34" s="73"/>
+      <c r="I34" s="83"/>
+      <c r="J34" s="61"/>
+      <c r="K34" s="73"/>
       <c r="L34" s="50"/>
       <c r="M34" s="30"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B35" s="74">
+      <c r="B35" s="73">
         <v>1458075</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="52">
         <v>3282965</v>
       </c>
-      <c r="D35" s="50"/>
-[...6 lines deleted...]
-      <c r="K35" s="74"/>
+      <c r="D35" s="117">
+        <v>4899164</v>
+      </c>
+      <c r="E35" s="73"/>
+      <c r="F35" s="75"/>
+      <c r="G35" s="73"/>
+      <c r="H35" s="73"/>
+      <c r="I35" s="83"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="73"/>
       <c r="L35" s="50"/>
       <c r="M35" s="30"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B36" s="74">
+      <c r="B36" s="73">
         <v>5567308</v>
       </c>
-      <c r="C36" s="53">
+      <c r="C36" s="52">
         <v>11614978</v>
       </c>
-      <c r="D36" s="50"/>
-[...6 lines deleted...]
-      <c r="K36" s="74"/>
+      <c r="D36" s="117">
+        <v>18440221</v>
+      </c>
+      <c r="E36" s="73"/>
+      <c r="F36" s="75"/>
+      <c r="G36" s="73"/>
+      <c r="H36" s="73"/>
+      <c r="I36" s="83"/>
+      <c r="J36" s="61"/>
+      <c r="K36" s="73"/>
       <c r="L36" s="50"/>
       <c r="M36" s="30"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="67" t="s">
+      <c r="A37" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="37"/>
       <c r="C37" s="30"/>
-      <c r="D37" s="35"/>
+      <c r="D37" s="39"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="39"/>
       <c r="H37" s="36"/>
-      <c r="I37" s="87"/>
-      <c r="J37" s="92"/>
+      <c r="I37" s="86"/>
+      <c r="J37" s="91"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="29"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="74">
+      <c r="B38" s="73">
         <v>29547</v>
       </c>
-      <c r="C38" s="53">
+      <c r="C38" s="52">
         <v>81177</v>
       </c>
-      <c r="D38" s="50"/>
-[...6 lines deleted...]
-      <c r="K38" s="74"/>
+      <c r="D38" s="117">
+        <v>134466</v>
+      </c>
+      <c r="E38" s="73"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="73"/>
+      <c r="H38" s="73"/>
+      <c r="I38" s="83"/>
+      <c r="J38" s="61"/>
+      <c r="K38" s="73"/>
       <c r="L38" s="50"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="74">
+      <c r="B39" s="73">
         <v>29547</v>
       </c>
-      <c r="C39" s="53">
+      <c r="C39" s="52">
         <v>49916</v>
       </c>
-      <c r="D39" s="50"/>
-[...6 lines deleted...]
-      <c r="K39" s="74"/>
+      <c r="D39" s="117">
+        <v>73021</v>
+      </c>
+      <c r="E39" s="73"/>
+      <c r="F39" s="75"/>
+      <c r="G39" s="73"/>
+      <c r="H39" s="73"/>
+      <c r="I39" s="83"/>
+      <c r="J39" s="61"/>
+      <c r="K39" s="73"/>
       <c r="L39" s="50"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B40" s="101" t="s">
+      <c r="B40" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="C40" s="102" t="s">
+      <c r="C40" s="101" t="s">
         <v>71</v>
       </c>
-      <c r="D40" s="50"/>
-[...6 lines deleted...]
-      <c r="K40" s="74"/>
+      <c r="D40" s="118" t="s">
+        <v>71</v>
+      </c>
+      <c r="E40" s="73"/>
+      <c r="F40" s="75"/>
+      <c r="G40" s="73"/>
+      <c r="H40" s="73"/>
+      <c r="I40" s="83"/>
+      <c r="J40" s="61"/>
+      <c r="K40" s="73"/>
       <c r="L40" s="50"/>
       <c r="M40" s="35"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B41" s="101" t="s">
+      <c r="B41" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="C41" s="53">
+      <c r="C41" s="52">
         <v>31261</v>
       </c>
-      <c r="D41" s="50"/>
-[...6 lines deleted...]
-      <c r="K41" s="74"/>
+      <c r="D41" s="117">
+        <v>61445</v>
+      </c>
+      <c r="E41" s="73"/>
+      <c r="F41" s="75"/>
+      <c r="G41" s="73"/>
+      <c r="H41" s="73"/>
+      <c r="I41" s="83"/>
+      <c r="J41" s="61"/>
+      <c r="K41" s="73"/>
       <c r="L41" s="50"/>
       <c r="M41" s="35"/>
     </row>
     <row r="42" spans="1:13" ht="13.95" customHeight="1">
-      <c r="A42" s="67" t="s">
+      <c r="A42" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="B42" s="101"/>
+      <c r="B42" s="100"/>
       <c r="C42" s="36"/>
       <c r="D42" s="39"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="35"/>
       <c r="H42" s="30"/>
-      <c r="I42" s="84"/>
-[...1 lines deleted...]
-      <c r="K42" s="98"/>
+      <c r="I42" s="83"/>
+      <c r="J42" s="61"/>
+      <c r="K42" s="97"/>
       <c r="L42" s="32"/>
       <c r="M42" s="29"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B43" s="74">
+      <c r="B43" s="73">
         <v>2804722</v>
       </c>
-      <c r="C43" s="53">
+      <c r="C43" s="52">
         <v>6147240</v>
       </c>
-      <c r="D43" s="50"/>
-[...6 lines deleted...]
-      <c r="K43" s="74"/>
+      <c r="D43" s="117">
+        <v>11269780</v>
+      </c>
+      <c r="E43" s="73"/>
+      <c r="F43" s="75"/>
+      <c r="G43" s="73"/>
+      <c r="H43" s="73"/>
+      <c r="I43" s="83"/>
+      <c r="J43" s="61"/>
+      <c r="K43" s="73"/>
       <c r="L43" s="50"/>
       <c r="M43" s="30"/>
     </row>
     <row r="44" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A44" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B44" s="74">
+      <c r="B44" s="73">
         <v>2645427</v>
       </c>
-      <c r="C44" s="53">
+      <c r="C44" s="52">
         <v>5956050</v>
       </c>
-      <c r="D44" s="50"/>
-[...6 lines deleted...]
-      <c r="K44" s="74"/>
+      <c r="D44" s="117">
+        <v>11025491</v>
+      </c>
+      <c r="E44" s="73"/>
+      <c r="F44" s="75"/>
+      <c r="G44" s="73"/>
+      <c r="H44" s="73"/>
+      <c r="I44" s="83"/>
+      <c r="J44" s="61"/>
+      <c r="K44" s="73"/>
       <c r="L44" s="50"/>
       <c r="M44" s="30"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B45" s="74">
+      <c r="B45" s="73">
         <v>159295</v>
       </c>
-      <c r="C45" s="53">
+      <c r="C45" s="52">
         <v>191190</v>
       </c>
-      <c r="D45" s="50"/>
-[...6 lines deleted...]
-      <c r="K45" s="74"/>
+      <c r="D45" s="117">
+        <v>244289</v>
+      </c>
+      <c r="E45" s="73"/>
+      <c r="F45" s="75"/>
+      <c r="G45" s="73"/>
+      <c r="H45" s="73"/>
+      <c r="I45" s="83"/>
+      <c r="J45" s="61"/>
+      <c r="K45" s="73"/>
       <c r="L45" s="50"/>
       <c r="M45" s="30"/>
     </row>
     <row r="46" spans="1:13" ht="14.4" customHeight="1">
-      <c r="A46" s="67" t="s">
+      <c r="A46" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="38"/>
       <c r="C46" s="36"/>
       <c r="D46" s="39"/>
       <c r="E46" s="36"/>
       <c r="F46" s="36"/>
       <c r="G46" s="39"/>
-      <c r="H46" s="74"/>
-[...2 lines deleted...]
-      <c r="K46" s="97"/>
+      <c r="H46" s="73"/>
+      <c r="I46" s="85"/>
+      <c r="J46" s="91"/>
+      <c r="K46" s="96"/>
       <c r="L46" s="32"/>
       <c r="M46" s="29"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B47" s="74">
+      <c r="B47" s="73">
         <v>2804722</v>
       </c>
-      <c r="C47" s="53">
+      <c r="C47" s="52">
         <v>6147240</v>
       </c>
-      <c r="D47" s="50"/>
-[...6 lines deleted...]
-      <c r="K47" s="74"/>
+      <c r="D47" s="117">
+        <v>11269780</v>
+      </c>
+      <c r="E47" s="73"/>
+      <c r="F47" s="75"/>
+      <c r="G47" s="73"/>
+      <c r="H47" s="73"/>
+      <c r="I47" s="83"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="73"/>
       <c r="L47" s="50"/>
       <c r="M47" s="30"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B48" s="74">
+      <c r="B48" s="73">
         <v>2645427</v>
       </c>
-      <c r="C48" s="53">
+      <c r="C48" s="52">
         <v>5956050</v>
       </c>
-      <c r="D48" s="50"/>
-[...6 lines deleted...]
-      <c r="K48" s="74"/>
+      <c r="D48" s="117">
+        <v>11025491</v>
+      </c>
+      <c r="E48" s="73"/>
+      <c r="F48" s="75"/>
+      <c r="G48" s="73"/>
+      <c r="H48" s="73"/>
+      <c r="I48" s="83"/>
+      <c r="J48" s="61"/>
+      <c r="K48" s="73"/>
       <c r="L48" s="50"/>
       <c r="M48" s="30"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B49" s="74">
+      <c r="B49" s="73">
         <v>159295</v>
       </c>
-      <c r="C49" s="53">
+      <c r="C49" s="52">
         <v>191190</v>
       </c>
-      <c r="D49" s="50"/>
-[...6 lines deleted...]
-      <c r="K49" s="74"/>
+      <c r="D49" s="117">
+        <v>244289</v>
+      </c>
+      <c r="E49" s="73"/>
+      <c r="F49" s="75"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="83"/>
+      <c r="J49" s="61"/>
+      <c r="K49" s="73"/>
       <c r="L49" s="50"/>
       <c r="M49" s="30"/>
     </row>
     <row r="50" spans="1:13" ht="13.95" customHeight="1">
-      <c r="A50" s="67" t="s">
+      <c r="A50" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="30"/>
       <c r="D50" s="35"/>
       <c r="E50" s="36"/>
       <c r="F50" s="36"/>
       <c r="G50" s="39"/>
-      <c r="H50" s="74"/>
-[...2 lines deleted...]
-      <c r="K50" s="97"/>
+      <c r="H50" s="73"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="91"/>
+      <c r="K50" s="96"/>
       <c r="L50" s="32"/>
       <c r="M50" s="29"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B51" s="74">
+      <c r="B51" s="73">
         <v>1157691</v>
       </c>
-      <c r="C51" s="53">
+      <c r="C51" s="52">
         <v>2803329</v>
       </c>
-      <c r="D51" s="50"/>
-[...6 lines deleted...]
-      <c r="K51" s="74"/>
+      <c r="D51" s="117">
+        <v>3748168</v>
+      </c>
+      <c r="E51" s="73"/>
+      <c r="F51" s="75"/>
+      <c r="G51" s="73"/>
+      <c r="H51" s="73"/>
+      <c r="I51" s="83"/>
+      <c r="J51" s="61"/>
+      <c r="K51" s="73"/>
       <c r="L51" s="50"/>
       <c r="M51" s="30"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B52" s="74">
+      <c r="B52" s="73">
         <v>2779</v>
       </c>
-      <c r="C52" s="53">
+      <c r="C52" s="52">
         <v>6717</v>
       </c>
-      <c r="D52" s="50"/>
-[...6 lines deleted...]
-      <c r="K52" s="74"/>
+      <c r="D52" s="117">
+        <v>10655</v>
+      </c>
+      <c r="E52" s="73"/>
+      <c r="F52" s="75"/>
+      <c r="G52" s="73"/>
+      <c r="H52" s="73"/>
+      <c r="I52" s="83"/>
+      <c r="J52" s="61"/>
+      <c r="K52" s="73"/>
       <c r="L52" s="50"/>
       <c r="M52" s="30"/>
     </row>
     <row r="53" spans="1:13" ht="12.75" customHeight="1">
       <c r="A53" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B53" s="74">
+      <c r="B53" s="73">
         <v>541070</v>
       </c>
-      <c r="C53" s="53">
+      <c r="C53" s="52">
         <v>1631833</v>
       </c>
-      <c r="D53" s="50"/>
-[...6 lines deleted...]
-      <c r="K53" s="74"/>
+      <c r="D53" s="117">
+        <v>2021797</v>
+      </c>
+      <c r="E53" s="73"/>
+      <c r="F53" s="75"/>
+      <c r="G53" s="73"/>
+      <c r="H53" s="73"/>
+      <c r="I53" s="83"/>
+      <c r="J53" s="61"/>
+      <c r="K53" s="73"/>
       <c r="L53" s="50"/>
       <c r="M53" s="30"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B54" s="74">
+      <c r="B54" s="73">
         <v>452894</v>
       </c>
-      <c r="C54" s="53">
+      <c r="C54" s="52">
         <v>873960</v>
       </c>
-      <c r="D54" s="50"/>
-[...6 lines deleted...]
-      <c r="K54" s="74"/>
+      <c r="D54" s="117">
+        <v>1295025</v>
+      </c>
+      <c r="E54" s="73"/>
+      <c r="F54" s="75"/>
+      <c r="G54" s="73"/>
+      <c r="H54" s="73"/>
+      <c r="I54" s="83"/>
+      <c r="J54" s="61"/>
+      <c r="K54" s="73"/>
       <c r="L54" s="50"/>
       <c r="M54" s="30"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B55" s="74">
+      <c r="B55" s="73">
         <v>157</v>
       </c>
-      <c r="C55" s="53">
+      <c r="C55" s="52">
         <v>473</v>
       </c>
-      <c r="D55" s="50"/>
-[...6 lines deleted...]
-      <c r="K55" s="74"/>
+      <c r="D55" s="117">
+        <v>790</v>
+      </c>
+      <c r="E55" s="73"/>
+      <c r="F55" s="75"/>
+      <c r="G55" s="73"/>
+      <c r="H55" s="73"/>
+      <c r="I55" s="83"/>
+      <c r="J55" s="61"/>
+      <c r="K55" s="73"/>
       <c r="L55" s="50"/>
       <c r="M55" s="30"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B56" s="74">
+      <c r="B56" s="73">
         <v>1000</v>
       </c>
-      <c r="C56" s="53">
+      <c r="C56" s="52">
         <v>1667</v>
       </c>
-      <c r="D56" s="50"/>
-[...6 lines deleted...]
-      <c r="K56" s="74"/>
+      <c r="D56" s="117">
+        <v>2333</v>
+      </c>
+      <c r="E56" s="73"/>
+      <c r="F56" s="75"/>
+      <c r="G56" s="73"/>
+      <c r="H56" s="73"/>
+      <c r="I56" s="83"/>
+      <c r="J56" s="61"/>
+      <c r="K56" s="73"/>
       <c r="L56" s="50"/>
       <c r="M56" s="30"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B57" s="101" t="s">
+      <c r="B57" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="C57" s="53">
+      <c r="C57" s="52">
         <v>11904</v>
       </c>
-      <c r="D57" s="50"/>
-[...6 lines deleted...]
-      <c r="K57" s="74"/>
+      <c r="D57" s="117">
+        <v>23807</v>
+      </c>
+      <c r="E57" s="73"/>
+      <c r="F57" s="75"/>
+      <c r="G57" s="73"/>
+      <c r="H57" s="73"/>
+      <c r="I57" s="83"/>
+      <c r="J57" s="61"/>
+      <c r="K57" s="73"/>
       <c r="L57" s="50"/>
       <c r="M57" s="30"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B58" s="74">
+      <c r="B58" s="73">
         <v>159791</v>
       </c>
-      <c r="C58" s="53">
+      <c r="C58" s="52">
         <v>276776</v>
       </c>
-      <c r="D58" s="50"/>
-[...6 lines deleted...]
-      <c r="K58" s="74"/>
+      <c r="D58" s="117">
+        <v>393761</v>
+      </c>
+      <c r="E58" s="73"/>
+      <c r="F58" s="75"/>
+      <c r="G58" s="73"/>
+      <c r="H58" s="73"/>
+      <c r="I58" s="83"/>
+      <c r="J58" s="61"/>
+      <c r="K58" s="73"/>
       <c r="L58" s="50"/>
       <c r="M58" s="30"/>
     </row>
     <row r="59" spans="1:13" ht="22.95" customHeight="1">
-      <c r="A59" s="67" t="s">
+      <c r="A59" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="35"/>
       <c r="C59" s="30"/>
-      <c r="D59" s="35"/>
+      <c r="D59" s="39"/>
       <c r="E59" s="36"/>
       <c r="F59" s="36"/>
       <c r="G59" s="35"/>
       <c r="H59" s="30"/>
-      <c r="I59" s="86"/>
-[...1 lines deleted...]
-      <c r="K59" s="97"/>
+      <c r="I59" s="85"/>
+      <c r="J59" s="91"/>
+      <c r="K59" s="96"/>
       <c r="L59" s="32"/>
       <c r="M59" s="29"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B60" s="74">
+      <c r="B60" s="73">
         <v>3284646</v>
       </c>
-      <c r="C60" s="53">
+      <c r="C60" s="52">
         <v>7853269</v>
       </c>
-      <c r="D60" s="50"/>
-[...7 lines deleted...]
-      <c r="L60" s="54"/>
+      <c r="D60" s="117">
+        <v>12489765</v>
+      </c>
+      <c r="E60" s="73"/>
+      <c r="F60" s="75"/>
+      <c r="G60" s="73"/>
+      <c r="H60" s="73"/>
+      <c r="I60" s="83"/>
+      <c r="J60" s="61"/>
+      <c r="K60" s="73"/>
+      <c r="L60" s="53"/>
       <c r="M60" s="30"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B61" s="74">
+      <c r="B61" s="73">
         <v>737450</v>
       </c>
-      <c r="C61" s="53">
+      <c r="C61" s="52">
         <v>3299372</v>
       </c>
-      <c r="D61" s="50"/>
-[...7 lines deleted...]
-      <c r="L61" s="54"/>
+      <c r="D61" s="117">
+        <v>6266185</v>
+      </c>
+      <c r="E61" s="73"/>
+      <c r="F61" s="75"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+      <c r="I61" s="83"/>
+      <c r="J61" s="61"/>
+      <c r="K61" s="73"/>
+      <c r="L61" s="53"/>
       <c r="M61" s="30"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B62" s="101" t="s">
+      <c r="B62" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="52">
         <v>3333</v>
       </c>
-      <c r="D62" s="50"/>
-[...7 lines deleted...]
-      <c r="L62" s="54"/>
+      <c r="D62" s="117">
+        <v>6667</v>
+      </c>
+      <c r="E62" s="73"/>
+      <c r="F62" s="75"/>
+      <c r="G62" s="73"/>
+      <c r="H62" s="73"/>
+      <c r="I62" s="83"/>
+      <c r="J62" s="61"/>
+      <c r="K62" s="73"/>
+      <c r="L62" s="53"/>
       <c r="M62" s="30"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B63" s="53">
+      <c r="B63" s="52">
         <v>660250</v>
       </c>
-      <c r="C63" s="53">
+      <c r="C63" s="52">
         <v>660250</v>
       </c>
-      <c r="D63" s="50"/>
-[...7 lines deleted...]
-      <c r="L63" s="54"/>
+      <c r="D63" s="52">
+        <v>660250</v>
+      </c>
+      <c r="E63" s="73"/>
+      <c r="F63" s="75"/>
+      <c r="G63" s="73"/>
+      <c r="H63" s="73"/>
+      <c r="I63" s="83"/>
+      <c r="J63" s="61"/>
+      <c r="K63" s="73"/>
+      <c r="L63" s="53"/>
       <c r="M63" s="30"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B64" s="74">
+      <c r="B64" s="73">
         <v>1688568</v>
       </c>
-      <c r="C64" s="53">
+      <c r="C64" s="52">
         <v>3637999</v>
       </c>
-      <c r="D64" s="50"/>
-[...7 lines deleted...]
-      <c r="L64" s="54"/>
+      <c r="D64" s="117">
+        <v>5263675</v>
+      </c>
+      <c r="E64" s="73"/>
+      <c r="F64" s="75"/>
+      <c r="G64" s="73"/>
+      <c r="H64" s="73"/>
+      <c r="I64" s="83"/>
+      <c r="J64" s="61"/>
+      <c r="K64" s="73"/>
+      <c r="L64" s="53"/>
       <c r="M64" s="30"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B65" s="101" t="s">
+      <c r="B65" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="C65" s="102" t="s">
+      <c r="C65" s="101" t="s">
         <v>71</v>
       </c>
-      <c r="D65" s="50"/>
-[...7 lines deleted...]
-      <c r="L65" s="54"/>
+      <c r="D65" s="101" t="s">
+        <v>71</v>
+      </c>
+      <c r="E65" s="73"/>
+      <c r="F65" s="75"/>
+      <c r="G65" s="73"/>
+      <c r="H65" s="73"/>
+      <c r="I65" s="83"/>
+      <c r="J65" s="61"/>
+      <c r="K65" s="73"/>
+      <c r="L65" s="53"/>
       <c r="M65" s="30"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B66" s="74">
+      <c r="B66" s="73">
         <v>71014</v>
       </c>
-      <c r="C66" s="53">
+      <c r="C66" s="52">
         <v>124951</v>
       </c>
-      <c r="D66" s="50"/>
-[...7 lines deleted...]
-      <c r="L66" s="54"/>
+      <c r="D66" s="117">
+        <v>165624</v>
+      </c>
+      <c r="E66" s="73"/>
+      <c r="F66" s="75"/>
+      <c r="G66" s="73"/>
+      <c r="H66" s="73"/>
+      <c r="I66" s="83"/>
+      <c r="J66" s="61"/>
+      <c r="K66" s="73"/>
+      <c r="L66" s="53"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B67" s="74">
+      <c r="B67" s="73">
         <v>127364</v>
       </c>
-      <c r="C67" s="53">
+      <c r="C67" s="52">
         <v>127364</v>
       </c>
-      <c r="D67" s="50"/>
-[...7 lines deleted...]
-      <c r="L67" s="54"/>
+      <c r="D67" s="117">
+        <v>127364</v>
+      </c>
+      <c r="E67" s="73"/>
+      <c r="F67" s="75"/>
+      <c r="G67" s="73"/>
+      <c r="H67" s="73"/>
+      <c r="I67" s="83"/>
+      <c r="J67" s="61"/>
+      <c r="K67" s="73"/>
+      <c r="L67" s="53"/>
       <c r="M67" s="30"/>
     </row>
     <row r="68" spans="1:13" ht="12" customHeight="1">
-      <c r="A68" s="66" t="s">
+      <c r="A68" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B68" s="35"/>
       <c r="C68" s="36"/>
       <c r="D68" s="39"/>
       <c r="E68" s="36"/>
       <c r="F68" s="50"/>
       <c r="G68" s="30"/>
       <c r="H68" s="30"/>
-      <c r="I68" s="84"/>
-      <c r="J68" s="62"/>
+      <c r="I68" s="83"/>
+      <c r="J68" s="61"/>
       <c r="K68" s="30"/>
       <c r="L68" s="32"/>
       <c r="M68" s="29"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B69" s="74">
+      <c r="B69" s="73">
         <v>24882266</v>
       </c>
-      <c r="C69" s="53">
+      <c r="C69" s="52">
         <v>60622699</v>
       </c>
-      <c r="D69" s="50"/>
-[...7 lines deleted...]
-      <c r="L69" s="54"/>
+      <c r="D69" s="117">
+        <v>95336354</v>
+      </c>
+      <c r="E69" s="73"/>
+      <c r="F69" s="75"/>
+      <c r="G69" s="73"/>
+      <c r="H69" s="73"/>
+      <c r="I69" s="83"/>
+      <c r="J69" s="61"/>
+      <c r="K69" s="73"/>
+      <c r="L69" s="53"/>
       <c r="M69" s="30"/>
     </row>
     <row r="70" spans="1:13" ht="12" customHeight="1">
       <c r="A70" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B70" s="74">
+      <c r="B70" s="73">
         <v>5889674</v>
       </c>
-      <c r="C70" s="53">
+      <c r="C70" s="52">
         <v>14719016</v>
       </c>
-      <c r="D70" s="50"/>
-[...7 lines deleted...]
-      <c r="L70" s="54"/>
+      <c r="D70" s="117">
+        <v>24294741</v>
+      </c>
+      <c r="E70" s="73"/>
+      <c r="F70" s="75"/>
+      <c r="G70" s="73"/>
+      <c r="H70" s="73"/>
+      <c r="I70" s="83"/>
+      <c r="J70" s="61"/>
+      <c r="K70" s="73"/>
+      <c r="L70" s="53"/>
       <c r="M70" s="30"/>
     </row>
     <row r="71" spans="1:13" ht="12" customHeight="1">
       <c r="A71" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B71" s="74">
+      <c r="B71" s="73">
         <v>5084</v>
       </c>
-      <c r="C71" s="53">
+      <c r="C71" s="52">
         <v>10168</v>
       </c>
-      <c r="D71" s="50"/>
-[...7 lines deleted...]
-      <c r="L71" s="54"/>
+      <c r="D71" s="117">
+        <v>15252</v>
+      </c>
+      <c r="E71" s="73"/>
+      <c r="F71" s="75"/>
+      <c r="G71" s="73"/>
+      <c r="H71" s="73"/>
+      <c r="I71" s="83"/>
+      <c r="J71" s="61"/>
+      <c r="K71" s="73"/>
+      <c r="L71" s="53"/>
       <c r="M71" s="30"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B72" s="74">
+      <c r="B72" s="73">
         <v>1612999</v>
       </c>
-      <c r="C72" s="53">
+      <c r="C72" s="52">
         <v>4408061</v>
       </c>
-      <c r="D72" s="50"/>
-[...7 lines deleted...]
-      <c r="L72" s="54"/>
+      <c r="D72" s="117">
+        <v>6704625</v>
+      </c>
+      <c r="E72" s="73"/>
+      <c r="F72" s="75"/>
+      <c r="G72" s="73"/>
+      <c r="H72" s="73"/>
+      <c r="I72" s="83"/>
+      <c r="J72" s="61"/>
+      <c r="K72" s="73"/>
+      <c r="L72" s="53"/>
       <c r="M72" s="30"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B73" s="74">
+      <c r="B73" s="73">
         <v>582071</v>
       </c>
-      <c r="C73" s="53">
+      <c r="C73" s="52">
         <v>1330854</v>
       </c>
-      <c r="D73" s="50"/>
-[...7 lines deleted...]
-      <c r="L73" s="54"/>
+      <c r="D73" s="117">
+        <v>2079637</v>
+      </c>
+      <c r="E73" s="73"/>
+      <c r="F73" s="75"/>
+      <c r="G73" s="73"/>
+      <c r="H73" s="73"/>
+      <c r="I73" s="83"/>
+      <c r="J73" s="61"/>
+      <c r="K73" s="73"/>
+      <c r="L73" s="53"/>
       <c r="M73" s="30"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B74" s="74">
+      <c r="B74" s="73">
         <v>9310902</v>
       </c>
-      <c r="C74" s="53">
+      <c r="C74" s="52">
         <v>22949112</v>
       </c>
-      <c r="D74" s="50"/>
-[...7 lines deleted...]
-      <c r="L74" s="54"/>
+      <c r="D74" s="117">
+        <v>35114626</v>
+      </c>
+      <c r="E74" s="73"/>
+      <c r="F74" s="75"/>
+      <c r="G74" s="73"/>
+      <c r="H74" s="73"/>
+      <c r="I74" s="83"/>
+      <c r="J74" s="61"/>
+      <c r="K74" s="73"/>
+      <c r="L74" s="53"/>
       <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B75" s="74">
+      <c r="B75" s="73">
         <v>2102752</v>
       </c>
-      <c r="C75" s="53">
+      <c r="C75" s="52">
         <v>4385803</v>
       </c>
-      <c r="D75" s="50"/>
-[...7 lines deleted...]
-      <c r="L75" s="54"/>
+      <c r="D75" s="117">
+        <v>7039062</v>
+      </c>
+      <c r="E75" s="73"/>
+      <c r="F75" s="75"/>
+      <c r="G75" s="73"/>
+      <c r="H75" s="73"/>
+      <c r="I75" s="83"/>
+      <c r="J75" s="61"/>
+      <c r="K75" s="73"/>
+      <c r="L75" s="53"/>
       <c r="M75" s="30"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B76" s="74">
+      <c r="B76" s="73">
         <v>619020</v>
       </c>
-      <c r="C76" s="53">
+      <c r="C76" s="52">
         <v>1114763</v>
       </c>
-      <c r="D76" s="50"/>
-[...7 lines deleted...]
-      <c r="L76" s="54"/>
+      <c r="D76" s="117">
+        <v>1610507</v>
+      </c>
+      <c r="E76" s="73"/>
+      <c r="F76" s="75"/>
+      <c r="G76" s="73"/>
+      <c r="H76" s="73"/>
+      <c r="I76" s="83"/>
+      <c r="J76" s="61"/>
+      <c r="K76" s="73"/>
+      <c r="L76" s="53"/>
       <c r="M76" s="30"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B77" s="74">
+      <c r="B77" s="73">
         <v>1105705</v>
       </c>
-      <c r="C77" s="53">
+      <c r="C77" s="52">
         <v>2288785</v>
       </c>
-      <c r="D77" s="50"/>
-[...7 lines deleted...]
-      <c r="L77" s="54"/>
+      <c r="D77" s="117">
+        <v>3466201</v>
+      </c>
+      <c r="E77" s="73"/>
+      <c r="F77" s="75"/>
+      <c r="G77" s="73"/>
+      <c r="H77" s="73"/>
+      <c r="I77" s="83"/>
+      <c r="J77" s="61"/>
+      <c r="K77" s="73"/>
+      <c r="L77" s="53"/>
       <c r="M77" s="30"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B78" s="74">
+      <c r="B78" s="73">
         <v>3357514</v>
       </c>
-      <c r="C78" s="53">
+      <c r="C78" s="52">
         <v>8816452</v>
       </c>
-      <c r="D78" s="50"/>
-[...7 lines deleted...]
-      <c r="L78" s="54"/>
+      <c r="D78" s="117">
+        <v>14102293</v>
+      </c>
+      <c r="E78" s="73"/>
+      <c r="F78" s="75"/>
+      <c r="G78" s="73"/>
+      <c r="H78" s="73"/>
+      <c r="I78" s="83"/>
+      <c r="J78" s="61"/>
+      <c r="K78" s="73"/>
+      <c r="L78" s="53"/>
       <c r="M78" s="30"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="66" t="s">
+      <c r="A79" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B79" s="35"/>
       <c r="C79" s="30"/>
-      <c r="D79" s="35"/>
+      <c r="D79" s="39"/>
       <c r="E79" s="36"/>
       <c r="F79" s="36"/>
       <c r="G79" s="39"/>
       <c r="H79" s="30"/>
-      <c r="I79" s="86"/>
-[...1 lines deleted...]
-      <c r="K79" s="92"/>
+      <c r="I79" s="85"/>
+      <c r="J79" s="91"/>
+      <c r="K79" s="91"/>
       <c r="L79" s="32"/>
       <c r="M79" s="29"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B80" s="74">
+      <c r="B80" s="73">
         <v>7015642</v>
       </c>
-      <c r="C80" s="53">
+      <c r="C80" s="52">
         <v>15322460</v>
       </c>
-      <c r="D80" s="50"/>
-[...7 lines deleted...]
-      <c r="L80" s="54"/>
+      <c r="D80" s="53">
+        <v>23552729</v>
+      </c>
+      <c r="E80" s="73"/>
+      <c r="F80" s="75"/>
+      <c r="G80" s="73"/>
+      <c r="H80" s="73"/>
+      <c r="I80" s="83"/>
+      <c r="J80" s="61"/>
+      <c r="K80" s="73"/>
+      <c r="L80" s="53"/>
       <c r="M80" s="30"/>
     </row>
     <row r="81" spans="1:13" ht="12" customHeight="1">
       <c r="A81" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B81" s="74">
+      <c r="B81" s="73">
         <v>1231685</v>
       </c>
-      <c r="C81" s="53">
+      <c r="C81" s="52">
         <v>3441118</v>
       </c>
-      <c r="D81" s="50"/>
-[...7 lines deleted...]
-      <c r="L81" s="54"/>
+      <c r="D81" s="53">
+        <v>5778607</v>
+      </c>
+      <c r="E81" s="73"/>
+      <c r="F81" s="75"/>
+      <c r="G81" s="73"/>
+      <c r="H81" s="73"/>
+      <c r="I81" s="83"/>
+      <c r="J81" s="61"/>
+      <c r="K81" s="73"/>
+      <c r="L81" s="53"/>
       <c r="M81" s="30"/>
     </row>
     <row r="82" spans="1:13" ht="12" customHeight="1">
       <c r="A82" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B82" s="74">
+      <c r="B82" s="73">
         <v>441</v>
       </c>
-      <c r="C82" s="53">
+      <c r="C82" s="52">
         <v>882</v>
       </c>
-      <c r="D82" s="50"/>
-[...7 lines deleted...]
-      <c r="L82" s="54"/>
+      <c r="D82" s="53">
+        <v>1323</v>
+      </c>
+      <c r="E82" s="73"/>
+      <c r="F82" s="75"/>
+      <c r="G82" s="73"/>
+      <c r="H82" s="73"/>
+      <c r="I82" s="83"/>
+      <c r="J82" s="61"/>
+      <c r="K82" s="73"/>
+      <c r="L82" s="53"/>
       <c r="M82" s="30"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B83" s="74">
+      <c r="B83" s="73">
         <v>1379406</v>
       </c>
-      <c r="C83" s="53">
+      <c r="C83" s="52">
         <v>3331137</v>
       </c>
-      <c r="D83" s="50"/>
-[...7 lines deleted...]
-      <c r="L83" s="54"/>
+      <c r="D83" s="53">
+        <v>5041894</v>
+      </c>
+      <c r="E83" s="73"/>
+      <c r="F83" s="75"/>
+      <c r="G83" s="73"/>
+      <c r="H83" s="73"/>
+      <c r="I83" s="83"/>
+      <c r="J83" s="61"/>
+      <c r="K83" s="73"/>
+      <c r="L83" s="53"/>
       <c r="M83" s="30"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B84" s="74">
+      <c r="B84" s="73">
         <v>450815</v>
       </c>
-      <c r="C84" s="53">
+      <c r="C84" s="52">
         <v>1073917</v>
       </c>
-      <c r="D84" s="50"/>
-[...7 lines deleted...]
-      <c r="L84" s="54"/>
+      <c r="D84" s="53">
+        <v>1697018</v>
+      </c>
+      <c r="E84" s="73"/>
+      <c r="F84" s="75"/>
+      <c r="G84" s="73"/>
+      <c r="H84" s="73"/>
+      <c r="I84" s="83"/>
+      <c r="J84" s="61"/>
+      <c r="K84" s="73"/>
+      <c r="L84" s="53"/>
       <c r="M84" s="30"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B85" s="74">
+      <c r="B85" s="73">
         <v>93906</v>
       </c>
-      <c r="C85" s="53">
+      <c r="C85" s="52">
         <v>210659</v>
       </c>
-      <c r="D85" s="50"/>
-[...7 lines deleted...]
-      <c r="L85" s="54"/>
+      <c r="D85" s="53">
+        <v>327411</v>
+      </c>
+      <c r="E85" s="73"/>
+      <c r="F85" s="75"/>
+      <c r="G85" s="73"/>
+      <c r="H85" s="73"/>
+      <c r="I85" s="83"/>
+      <c r="J85" s="61"/>
+      <c r="K85" s="73"/>
+      <c r="L85" s="53"/>
       <c r="M85" s="30"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B86" s="74">
+      <c r="B86" s="73">
         <v>1457709</v>
       </c>
-      <c r="C86" s="53">
+      <c r="C86" s="52">
         <v>2637786</v>
       </c>
-      <c r="D86" s="50"/>
-[...7 lines deleted...]
-      <c r="L86" s="54"/>
+      <c r="D86" s="53">
+        <v>3847642</v>
+      </c>
+      <c r="E86" s="73"/>
+      <c r="F86" s="75"/>
+      <c r="G86" s="73"/>
+      <c r="H86" s="73"/>
+      <c r="I86" s="83"/>
+      <c r="J86" s="61"/>
+      <c r="K86" s="73"/>
+      <c r="L86" s="53"/>
       <c r="M86" s="30"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B87" s="74">
+      <c r="B87" s="73">
         <v>599310</v>
       </c>
-      <c r="C87" s="53">
+      <c r="C87" s="52">
         <v>1079104</v>
       </c>
-      <c r="D87" s="50"/>
-[...7 lines deleted...]
-      <c r="L87" s="54"/>
+      <c r="D87" s="53">
+        <v>1558897</v>
+      </c>
+      <c r="E87" s="73"/>
+      <c r="F87" s="75"/>
+      <c r="G87" s="73"/>
+      <c r="H87" s="73"/>
+      <c r="I87" s="83"/>
+      <c r="J87" s="61"/>
+      <c r="K87" s="73"/>
+      <c r="L87" s="53"/>
       <c r="M87" s="30"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B88" s="74">
+      <c r="B88" s="73">
         <v>1075475</v>
       </c>
-      <c r="C88" s="53">
+      <c r="C88" s="52">
         <v>2083010</v>
       </c>
-      <c r="D88" s="50"/>
-[...7 lines deleted...]
-      <c r="L88" s="54"/>
+      <c r="D88" s="53">
+        <v>3090545</v>
+      </c>
+      <c r="E88" s="73"/>
+      <c r="F88" s="75"/>
+      <c r="G88" s="73"/>
+      <c r="H88" s="73"/>
+      <c r="I88" s="83"/>
+      <c r="J88" s="61"/>
+      <c r="K88" s="73"/>
+      <c r="L88" s="53"/>
       <c r="M88" s="30"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B89" s="74">
+      <c r="B89" s="73">
         <v>430346</v>
       </c>
-      <c r="C89" s="53">
+      <c r="C89" s="52">
         <v>865162</v>
       </c>
-      <c r="D89" s="50"/>
-[...7 lines deleted...]
-      <c r="L89" s="54"/>
+      <c r="D89" s="53">
+        <v>1299977</v>
+      </c>
+      <c r="E89" s="73"/>
+      <c r="F89" s="75"/>
+      <c r="G89" s="73"/>
+      <c r="H89" s="73"/>
+      <c r="I89" s="83"/>
+      <c r="J89" s="61"/>
+      <c r="K89" s="73"/>
+      <c r="L89" s="53"/>
       <c r="M89" s="30"/>
     </row>
     <row r="90" spans="1:13">
-      <c r="A90" s="66" t="s">
+      <c r="A90" s="65" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="35"/>
       <c r="C90" s="30"/>
       <c r="D90" s="39"/>
       <c r="E90" s="36"/>
       <c r="F90" s="36"/>
       <c r="G90" s="35"/>
       <c r="H90" s="30"/>
-      <c r="I90" s="86"/>
-      <c r="J90" s="92"/>
+      <c r="I90" s="85"/>
+      <c r="J90" s="91"/>
       <c r="K90" s="32"/>
       <c r="L90" s="32"/>
       <c r="M90" s="29"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B91" s="74">
+      <c r="B91" s="73">
         <v>14844</v>
       </c>
-      <c r="C91" s="53">
+      <c r="C91" s="52">
         <v>29952</v>
       </c>
-      <c r="D91" s="50"/>
-[...7 lines deleted...]
-      <c r="L91" s="54"/>
+      <c r="D91" s="53">
+        <v>45060</v>
+      </c>
+      <c r="E91" s="73"/>
+      <c r="F91" s="75"/>
+      <c r="G91" s="73"/>
+      <c r="H91" s="73"/>
+      <c r="I91" s="83"/>
+      <c r="J91" s="61"/>
+      <c r="K91" s="73"/>
+      <c r="L91" s="53"/>
       <c r="M91" s="30"/>
     </row>
     <row r="92" spans="1:13" ht="12" customHeight="1">
       <c r="A92" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B92" s="74">
+      <c r="B92" s="73">
         <v>966</v>
       </c>
-      <c r="C92" s="53">
+      <c r="C92" s="52">
         <v>2258</v>
       </c>
-      <c r="D92" s="50"/>
-[...7 lines deleted...]
-      <c r="L92" s="54"/>
+      <c r="D92" s="53">
+        <v>3549</v>
+      </c>
+      <c r="E92" s="73"/>
+      <c r="F92" s="75"/>
+      <c r="G92" s="73"/>
+      <c r="H92" s="73"/>
+      <c r="I92" s="83"/>
+      <c r="J92" s="61"/>
+      <c r="K92" s="73"/>
+      <c r="L92" s="53"/>
       <c r="M92" s="30"/>
     </row>
     <row r="93" spans="1:13" ht="12" customHeight="1">
       <c r="A93" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B93" s="74">
+      <c r="B93" s="73">
         <v>13739</v>
       </c>
-      <c r="C93" s="53">
+      <c r="C93" s="52">
         <v>27478</v>
       </c>
-      <c r="D93" s="50"/>
-[...7 lines deleted...]
-      <c r="L93" s="54"/>
+      <c r="D93" s="53">
+        <v>41217</v>
+      </c>
+      <c r="E93" s="73"/>
+      <c r="F93" s="75"/>
+      <c r="G93" s="73"/>
+      <c r="H93" s="73"/>
+      <c r="I93" s="83"/>
+      <c r="J93" s="61"/>
+      <c r="K93" s="73"/>
+      <c r="L93" s="53"/>
       <c r="M93" s="30"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B94" s="74">
+      <c r="B94" s="73">
         <v>139</v>
       </c>
-      <c r="C94" s="53">
+      <c r="C94" s="52">
         <v>218</v>
       </c>
-      <c r="D94" s="50"/>
-[...7 lines deleted...]
-      <c r="L94" s="54"/>
+      <c r="D94" s="53">
+        <v>297</v>
+      </c>
+      <c r="E94" s="73"/>
+      <c r="F94" s="75"/>
+      <c r="G94" s="73"/>
+      <c r="H94" s="73"/>
+      <c r="I94" s="83"/>
+      <c r="J94" s="61"/>
+      <c r="K94" s="73"/>
+      <c r="L94" s="53"/>
       <c r="M94" s="30"/>
     </row>
     <row r="95" spans="1:13" ht="12.6" customHeight="1">
       <c r="A95" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B95" s="35"/>
       <c r="C95" s="30"/>
       <c r="D95" s="35"/>
       <c r="E95" s="36"/>
       <c r="F95" s="36"/>
       <c r="G95" s="39"/>
       <c r="H95" s="36"/>
-      <c r="I95" s="86"/>
-[...1 lines deleted...]
-      <c r="K95" s="92"/>
+      <c r="I95" s="85"/>
+      <c r="J95" s="91"/>
+      <c r="K95" s="91"/>
       <c r="L95" s="32"/>
       <c r="M95" s="29"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" hidden="1" customHeight="1">
       <c r="A96" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B96" s="62"/>
+      <c r="B96" s="61"/>
       <c r="C96" s="50"/>
       <c r="D96" s="50"/>
-      <c r="E96" s="74"/>
-[...6 lines deleted...]
-      <c r="L96" s="54"/>
+      <c r="E96" s="73"/>
+      <c r="F96" s="75"/>
+      <c r="G96" s="73"/>
+      <c r="H96" s="73"/>
+      <c r="I96" s="83"/>
+      <c r="J96" s="61"/>
+      <c r="K96" s="73"/>
+      <c r="L96" s="53"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:13" ht="12.75" customHeight="1">
       <c r="A97" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B97" s="74">
+      <c r="B97" s="73">
         <v>117297</v>
       </c>
-      <c r="C97" s="53">
+      <c r="C97" s="52">
         <v>278016</v>
       </c>
-      <c r="D97" s="74"/>
-[...7 lines deleted...]
-      <c r="L97" s="54"/>
+      <c r="D97" s="53">
+        <v>438734</v>
+      </c>
+      <c r="E97" s="73"/>
+      <c r="F97" s="75"/>
+      <c r="G97" s="73"/>
+      <c r="H97" s="95"/>
+      <c r="I97" s="87"/>
+      <c r="J97" s="61"/>
+      <c r="K97" s="73"/>
+      <c r="L97" s="53"/>
       <c r="M97" s="30"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B98" s="74">
+      <c r="B98" s="73">
         <v>81998</v>
       </c>
-      <c r="C98" s="53">
+      <c r="C98" s="52">
         <v>207035</v>
       </c>
-      <c r="D98" s="50"/>
-[...7 lines deleted...]
-      <c r="L98" s="54"/>
+      <c r="D98" s="53">
+        <v>332071</v>
+      </c>
+      <c r="E98" s="73"/>
+      <c r="F98" s="75"/>
+      <c r="G98" s="73"/>
+      <c r="H98" s="73"/>
+      <c r="I98" s="83"/>
+      <c r="J98" s="61"/>
+      <c r="K98" s="73"/>
+      <c r="L98" s="53"/>
       <c r="M98" s="30"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B99" s="74">
+      <c r="B99" s="73">
         <v>7440</v>
       </c>
-      <c r="C99" s="53">
+      <c r="C99" s="52">
         <v>15480</v>
       </c>
-      <c r="D99" s="50"/>
-[...7 lines deleted...]
-      <c r="L99" s="54"/>
+      <c r="D99" s="53">
+        <v>23520</v>
+      </c>
+      <c r="E99" s="73"/>
+      <c r="F99" s="75"/>
+      <c r="G99" s="73"/>
+      <c r="H99" s="73"/>
+      <c r="I99" s="83"/>
+      <c r="J99" s="61"/>
+      <c r="K99" s="73"/>
+      <c r="L99" s="53"/>
       <c r="M99" s="30"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B100" s="74">
+      <c r="B100" s="73">
         <v>8306</v>
       </c>
-      <c r="C100" s="53">
+      <c r="C100" s="52">
         <v>16619</v>
       </c>
-      <c r="D100" s="50"/>
-[...7 lines deleted...]
-      <c r="L100" s="54"/>
+      <c r="D100" s="53">
+        <v>24932</v>
+      </c>
+      <c r="E100" s="73"/>
+      <c r="F100" s="75"/>
+      <c r="G100" s="73"/>
+      <c r="H100" s="73"/>
+      <c r="I100" s="83"/>
+      <c r="J100" s="61"/>
+      <c r="K100" s="73"/>
+      <c r="L100" s="53"/>
       <c r="M100" s="30"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B101" s="74">
+      <c r="B101" s="73">
         <v>3094</v>
       </c>
-      <c r="C101" s="53">
+      <c r="C101" s="52">
         <v>6230</v>
       </c>
-      <c r="D101" s="50"/>
-[...7 lines deleted...]
-      <c r="L101" s="54"/>
+      <c r="D101" s="53">
+        <v>9365</v>
+      </c>
+      <c r="E101" s="73"/>
+      <c r="F101" s="75"/>
+      <c r="G101" s="73"/>
+      <c r="H101" s="73"/>
+      <c r="I101" s="83"/>
+      <c r="J101" s="61"/>
+      <c r="K101" s="73"/>
+      <c r="L101" s="53"/>
       <c r="M101" s="30"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B102" s="74">
+      <c r="B102" s="73">
         <v>4030</v>
       </c>
-      <c r="C102" s="53">
+      <c r="C102" s="52">
         <v>8060</v>
       </c>
-      <c r="D102" s="50"/>
-[...7 lines deleted...]
-      <c r="L102" s="54"/>
+      <c r="D102" s="53">
+        <v>12090</v>
+      </c>
+      <c r="E102" s="73"/>
+      <c r="F102" s="75"/>
+      <c r="G102" s="73"/>
+      <c r="H102" s="73"/>
+      <c r="I102" s="83"/>
+      <c r="J102" s="61"/>
+      <c r="K102" s="73"/>
+      <c r="L102" s="53"/>
       <c r="M102" s="30"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B103" s="74">
+      <c r="B103" s="73">
         <v>2450</v>
       </c>
-      <c r="C103" s="53">
+      <c r="C103" s="52">
         <v>4899</v>
       </c>
-      <c r="D103" s="50"/>
-[...7 lines deleted...]
-      <c r="L103" s="54"/>
+      <c r="D103" s="53">
+        <v>7349</v>
+      </c>
+      <c r="E103" s="73"/>
+      <c r="F103" s="75"/>
+      <c r="G103" s="73"/>
+      <c r="H103" s="73"/>
+      <c r="I103" s="83"/>
+      <c r="J103" s="61"/>
+      <c r="K103" s="73"/>
+      <c r="L103" s="53"/>
       <c r="M103" s="30"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B104" s="74">
+      <c r="B104" s="73">
         <v>1637</v>
       </c>
-      <c r="C104" s="53">
+      <c r="C104" s="52">
         <v>2974</v>
       </c>
-      <c r="D104" s="50"/>
-[...7 lines deleted...]
-      <c r="L104" s="54"/>
+      <c r="D104" s="53">
+        <v>4311</v>
+      </c>
+      <c r="E104" s="73"/>
+      <c r="F104" s="75"/>
+      <c r="G104" s="73"/>
+      <c r="H104" s="73"/>
+      <c r="I104" s="83"/>
+      <c r="J104" s="61"/>
+      <c r="K104" s="73"/>
+      <c r="L104" s="53"/>
       <c r="M104" s="30"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B105" s="74">
+      <c r="B105" s="73">
         <v>8343</v>
       </c>
-      <c r="C105" s="53">
+      <c r="C105" s="52">
         <v>16719</v>
       </c>
-      <c r="D105" s="50"/>
-[...7 lines deleted...]
-      <c r="L105" s="54"/>
+      <c r="D105" s="53">
+        <v>25096</v>
+      </c>
+      <c r="E105" s="73"/>
+      <c r="F105" s="75"/>
+      <c r="G105" s="73"/>
+      <c r="H105" s="73"/>
+      <c r="I105" s="83"/>
+      <c r="J105" s="61"/>
+      <c r="K105" s="96"/>
+      <c r="L105" s="53"/>
       <c r="M105" s="30"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B106" s="35"/>
       <c r="C106" s="36"/>
       <c r="D106" s="39"/>
       <c r="E106" s="36"/>
       <c r="F106" s="36"/>
       <c r="G106" s="35"/>
       <c r="H106" s="30"/>
-      <c r="I106" s="86"/>
-[...1 lines deleted...]
-      <c r="K106" s="74"/>
+      <c r="I106" s="85"/>
+      <c r="J106" s="91"/>
+      <c r="K106" s="73"/>
       <c r="L106" s="32"/>
       <c r="M106" s="29"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B107" s="74">
+      <c r="B107" s="73">
         <v>60639</v>
       </c>
-      <c r="C107" s="53">
+      <c r="C107" s="52">
         <v>121669</v>
       </c>
-      <c r="D107" s="50"/>
-[...7 lines deleted...]
-      <c r="L107" s="54"/>
+      <c r="D107" s="53">
+        <v>182699</v>
+      </c>
+      <c r="E107" s="73"/>
+      <c r="F107" s="75"/>
+      <c r="G107" s="73"/>
+      <c r="H107" s="73"/>
+      <c r="I107" s="83"/>
+      <c r="J107" s="61"/>
+      <c r="K107" s="73"/>
+      <c r="L107" s="53"/>
       <c r="M107" s="30"/>
     </row>
     <row r="108" spans="1:13" ht="12" customHeight="1">
       <c r="A108" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B108" s="74">
+      <c r="B108" s="73">
         <v>34828</v>
       </c>
-      <c r="C108" s="53">
+      <c r="C108" s="52">
         <v>69230</v>
       </c>
-      <c r="D108" s="50"/>
-[...7 lines deleted...]
-      <c r="L108" s="54"/>
+      <c r="D108" s="53">
+        <v>103632</v>
+      </c>
+      <c r="E108" s="73"/>
+      <c r="F108" s="75"/>
+      <c r="G108" s="73"/>
+      <c r="H108" s="73"/>
+      <c r="I108" s="83"/>
+      <c r="J108" s="61"/>
+      <c r="K108" s="73"/>
+      <c r="L108" s="53"/>
       <c r="M108" s="30"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B109" s="74">
+      <c r="B109" s="73">
         <v>5842</v>
       </c>
-      <c r="C109" s="53">
+      <c r="C109" s="52">
         <v>12284</v>
       </c>
-      <c r="D109" s="50"/>
-[...7 lines deleted...]
-      <c r="L109" s="54"/>
+      <c r="D109" s="53">
+        <v>18726</v>
+      </c>
+      <c r="E109" s="73"/>
+      <c r="F109" s="75"/>
+      <c r="G109" s="73"/>
+      <c r="H109" s="73"/>
+      <c r="I109" s="83"/>
+      <c r="J109" s="61"/>
+      <c r="K109" s="73"/>
+      <c r="L109" s="53"/>
       <c r="M109" s="30"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B110" s="74">
+      <c r="B110" s="73">
         <v>7464</v>
       </c>
-      <c r="C110" s="53">
+      <c r="C110" s="52">
         <v>15104</v>
       </c>
-      <c r="D110" s="50"/>
-[...7 lines deleted...]
-      <c r="L110" s="54"/>
+      <c r="D110" s="53">
+        <v>22743</v>
+      </c>
+      <c r="E110" s="73"/>
+      <c r="F110" s="75"/>
+      <c r="G110" s="73"/>
+      <c r="H110" s="73"/>
+      <c r="I110" s="83"/>
+      <c r="J110" s="61"/>
+      <c r="K110" s="73"/>
+      <c r="L110" s="53"/>
       <c r="M110" s="30"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B111" s="74">
+      <c r="B111" s="73">
         <v>2798</v>
       </c>
-      <c r="C111" s="53">
+      <c r="C111" s="52">
         <v>5638</v>
       </c>
-      <c r="D111" s="50"/>
-[...7 lines deleted...]
-      <c r="L111" s="54"/>
+      <c r="D111" s="53">
+        <v>8477</v>
+      </c>
+      <c r="E111" s="73"/>
+      <c r="F111" s="75"/>
+      <c r="G111" s="73"/>
+      <c r="H111" s="73"/>
+      <c r="I111" s="83"/>
+      <c r="J111" s="61"/>
+      <c r="K111" s="73"/>
+      <c r="L111" s="53"/>
       <c r="M111" s="30"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B112" s="74">
+      <c r="B112" s="73">
         <v>2900</v>
       </c>
-      <c r="C112" s="53">
+      <c r="C112" s="52">
         <v>5800</v>
       </c>
-      <c r="D112" s="50"/>
-[...7 lines deleted...]
-      <c r="L112" s="54"/>
+      <c r="D112" s="53">
+        <v>8700</v>
+      </c>
+      <c r="E112" s="73"/>
+      <c r="F112" s="75"/>
+      <c r="G112" s="73"/>
+      <c r="H112" s="73"/>
+      <c r="I112" s="83"/>
+      <c r="J112" s="61"/>
+      <c r="K112" s="73"/>
+      <c r="L112" s="53"/>
       <c r="M112" s="30"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B113" s="74">
+      <c r="B113" s="73">
         <v>333</v>
       </c>
-      <c r="C113" s="53">
+      <c r="C113" s="52">
         <v>666</v>
       </c>
-      <c r="D113" s="50"/>
-[...7 lines deleted...]
-      <c r="L113" s="54"/>
+      <c r="D113" s="53">
+        <v>999</v>
+      </c>
+      <c r="E113" s="73"/>
+      <c r="F113" s="75"/>
+      <c r="G113" s="73"/>
+      <c r="H113" s="73"/>
+      <c r="I113" s="83"/>
+      <c r="J113" s="61"/>
+      <c r="K113" s="73"/>
+      <c r="L113" s="53"/>
       <c r="M113" s="30"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B114" s="74">
+      <c r="B114" s="73">
         <v>148</v>
       </c>
-      <c r="C114" s="53">
+      <c r="C114" s="52">
         <v>296</v>
       </c>
-      <c r="D114" s="50"/>
-[...7 lines deleted...]
-      <c r="L114" s="54"/>
+      <c r="D114" s="53">
+        <v>444</v>
+      </c>
+      <c r="E114" s="73"/>
+      <c r="F114" s="75"/>
+      <c r="G114" s="73"/>
+      <c r="H114" s="73"/>
+      <c r="I114" s="83"/>
+      <c r="J114" s="61"/>
+      <c r="K114" s="73"/>
+      <c r="L114" s="53"/>
       <c r="M114" s="30"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B115" s="74">
+      <c r="B115" s="73">
         <v>6326</v>
       </c>
-      <c r="C115" s="53">
+      <c r="C115" s="52">
         <v>12652</v>
       </c>
-      <c r="D115" s="50"/>
-[...7 lines deleted...]
-      <c r="L115" s="54"/>
+      <c r="D115" s="53">
+        <v>18978</v>
+      </c>
+      <c r="E115" s="73"/>
+      <c r="F115" s="75"/>
+      <c r="G115" s="73"/>
+      <c r="H115" s="73"/>
+      <c r="I115" s="83"/>
+      <c r="J115" s="61"/>
+      <c r="K115" s="61"/>
+      <c r="L115" s="53"/>
       <c r="M115" s="30"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B116" s="35"/>
       <c r="C116" s="30"/>
       <c r="D116" s="35"/>
       <c r="E116" s="36"/>
       <c r="F116" s="36"/>
       <c r="G116" s="39"/>
       <c r="H116" s="30"/>
-      <c r="I116" s="86"/>
-      <c r="J116" s="92"/>
+      <c r="I116" s="85"/>
+      <c r="J116" s="91"/>
       <c r="K116" s="32"/>
       <c r="L116" s="32"/>
       <c r="M116" s="29"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B117" s="74">
+      <c r="B117" s="73">
         <v>56283</v>
       </c>
-      <c r="C117" s="53">
+      <c r="C117" s="52">
         <v>155596</v>
       </c>
-      <c r="D117" s="50"/>
-[...7 lines deleted...]
-      <c r="L117" s="54"/>
+      <c r="D117" s="53">
+        <v>254910</v>
+      </c>
+      <c r="E117" s="73"/>
+      <c r="F117" s="75"/>
+      <c r="G117" s="73"/>
+      <c r="H117" s="73"/>
+      <c r="I117" s="83"/>
+      <c r="J117" s="61"/>
+      <c r="K117" s="73"/>
+      <c r="L117" s="53"/>
       <c r="M117" s="30"/>
     </row>
     <row r="118" spans="1:13" ht="12" customHeight="1">
       <c r="A118" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B118" s="74">
+      <c r="B118" s="73">
         <v>47170</v>
       </c>
-      <c r="C118" s="53">
+      <c r="C118" s="52">
         <v>137805</v>
       </c>
-      <c r="D118" s="50"/>
-[...7 lines deleted...]
-      <c r="L118" s="54"/>
+      <c r="D118" s="53">
+        <v>228439</v>
+      </c>
+      <c r="E118" s="73"/>
+      <c r="F118" s="75"/>
+      <c r="G118" s="73"/>
+      <c r="H118" s="73"/>
+      <c r="I118" s="83"/>
+      <c r="J118" s="61"/>
+      <c r="K118" s="73"/>
+      <c r="L118" s="53"/>
       <c r="M118" s="30"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B119" s="74">
+      <c r="B119" s="73">
         <v>1598</v>
       </c>
-      <c r="C119" s="53">
+      <c r="C119" s="52">
         <v>3196</v>
       </c>
-      <c r="D119" s="50"/>
-[...7 lines deleted...]
-      <c r="L119" s="54"/>
+      <c r="D119" s="53">
+        <v>4794</v>
+      </c>
+      <c r="E119" s="73"/>
+      <c r="F119" s="75"/>
+      <c r="G119" s="73"/>
+      <c r="H119" s="73"/>
+      <c r="I119" s="83"/>
+      <c r="J119" s="61"/>
+      <c r="K119" s="73"/>
+      <c r="L119" s="53"/>
       <c r="M119" s="30"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B120" s="74">
+      <c r="B120" s="73">
         <v>841</v>
       </c>
-      <c r="C120" s="53">
+      <c r="C120" s="52">
         <v>1515</v>
       </c>
-      <c r="D120" s="50"/>
-[...7 lines deleted...]
-      <c r="L120" s="54"/>
+      <c r="D120" s="53">
+        <v>2189</v>
+      </c>
+      <c r="E120" s="73"/>
+      <c r="F120" s="75"/>
+      <c r="G120" s="73"/>
+      <c r="H120" s="73"/>
+      <c r="I120" s="83"/>
+      <c r="J120" s="61"/>
+      <c r="K120" s="73"/>
+      <c r="L120" s="53"/>
       <c r="M120" s="30"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="33" t="s">
         <v>53</v>
       </c>
-      <c r="B121" s="74">
+      <c r="B121" s="73">
         <v>296</v>
       </c>
-      <c r="C121" s="53">
+      <c r="C121" s="52">
         <v>592</v>
       </c>
-      <c r="D121" s="50"/>
-[...7 lines deleted...]
-      <c r="L121" s="54"/>
+      <c r="D121" s="53">
+        <v>888</v>
+      </c>
+      <c r="E121" s="73"/>
+      <c r="F121" s="75"/>
+      <c r="G121" s="73"/>
+      <c r="H121" s="73"/>
+      <c r="I121" s="83"/>
+      <c r="J121" s="61"/>
+      <c r="K121" s="73"/>
+      <c r="L121" s="53"/>
       <c r="M121" s="30"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B122" s="74">
+      <c r="B122" s="73">
         <v>1130</v>
       </c>
-      <c r="C122" s="53">
+      <c r="C122" s="52">
         <v>2260</v>
       </c>
-      <c r="D122" s="50"/>
-[...7 lines deleted...]
-      <c r="L122" s="54"/>
+      <c r="D122" s="53">
+        <v>3390</v>
+      </c>
+      <c r="E122" s="73"/>
+      <c r="F122" s="75"/>
+      <c r="G122" s="73"/>
+      <c r="H122" s="73"/>
+      <c r="I122" s="83"/>
+      <c r="J122" s="61"/>
+      <c r="K122" s="73"/>
+      <c r="L122" s="53"/>
       <c r="M122" s="30"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B123" s="74">
+      <c r="B123" s="73">
         <v>2116</v>
       </c>
-      <c r="C123" s="53">
+      <c r="C123" s="52">
         <v>4231</v>
       </c>
-      <c r="D123" s="50"/>
-[...7 lines deleted...]
-      <c r="L123" s="54"/>
+      <c r="D123" s="53">
+        <v>6347</v>
+      </c>
+      <c r="E123" s="73"/>
+      <c r="F123" s="75"/>
+      <c r="G123" s="73"/>
+      <c r="H123" s="73"/>
+      <c r="I123" s="83"/>
+      <c r="J123" s="61"/>
+      <c r="K123" s="73"/>
+      <c r="L123" s="53"/>
       <c r="M123" s="30"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B124" s="74">
+      <c r="B124" s="73">
         <v>1489</v>
       </c>
-      <c r="C124" s="53">
+      <c r="C124" s="52">
         <v>2678</v>
       </c>
-      <c r="D124" s="50"/>
-[...7 lines deleted...]
-      <c r="L124" s="54"/>
+      <c r="D124" s="53">
+        <v>3867</v>
+      </c>
+      <c r="E124" s="73"/>
+      <c r="F124" s="75"/>
+      <c r="G124" s="73"/>
+      <c r="H124" s="73"/>
+      <c r="I124" s="83"/>
+      <c r="J124" s="61"/>
+      <c r="K124" s="73"/>
+      <c r="L124" s="53"/>
       <c r="M124" s="30"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B125" s="74">
+      <c r="B125" s="73">
         <v>1643</v>
       </c>
-      <c r="C125" s="53">
+      <c r="C125" s="52">
         <v>3319</v>
       </c>
-      <c r="D125" s="50"/>
-[...7 lines deleted...]
-      <c r="L125" s="54"/>
+      <c r="D125" s="53">
+        <v>4996</v>
+      </c>
+      <c r="E125" s="73"/>
+      <c r="F125" s="75"/>
+      <c r="G125" s="73"/>
+      <c r="H125" s="73"/>
+      <c r="I125" s="83"/>
+      <c r="J125" s="61"/>
+      <c r="K125" s="73"/>
+      <c r="L125" s="53"/>
       <c r="M125" s="30"/>
     </row>
     <row r="126" spans="1:13" ht="21.6">
-      <c r="A126" s="67" t="s">
+      <c r="A126" s="66" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="35"/>
       <c r="C126" s="30"/>
-      <c r="D126" s="35"/>
+      <c r="D126" s="39"/>
       <c r="E126" s="36"/>
       <c r="F126" s="36"/>
       <c r="G126" s="35"/>
       <c r="H126" s="30"/>
-      <c r="I126" s="86"/>
-[...1 lines deleted...]
-      <c r="K126" s="97"/>
+      <c r="I126" s="85"/>
+      <c r="J126" s="91"/>
+      <c r="K126" s="96"/>
       <c r="L126" s="32"/>
       <c r="M126" s="29"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B127" s="74">
+      <c r="B127" s="73">
         <v>375</v>
       </c>
-      <c r="C127" s="53">
+      <c r="C127" s="52">
         <v>750</v>
       </c>
-      <c r="D127" s="50"/>
-[...7 lines deleted...]
-      <c r="L127" s="54"/>
+      <c r="D127" s="53">
+        <v>1125</v>
+      </c>
+      <c r="E127" s="73"/>
+      <c r="F127" s="75"/>
+      <c r="G127" s="73"/>
+      <c r="H127" s="73"/>
+      <c r="I127" s="83"/>
+      <c r="J127" s="61"/>
+      <c r="K127" s="73"/>
+      <c r="L127" s="53"/>
       <c r="M127" s="30"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B128" s="74">
+      <c r="B128" s="73">
         <v>375</v>
       </c>
-      <c r="C128" s="53">
+      <c r="C128" s="52">
         <v>750</v>
       </c>
-      <c r="D128" s="50"/>
-[...7 lines deleted...]
-      <c r="L128" s="54"/>
+      <c r="D128" s="53">
+        <v>1125</v>
+      </c>
+      <c r="E128" s="73"/>
+      <c r="F128" s="75"/>
+      <c r="G128" s="73"/>
+      <c r="H128" s="73"/>
+      <c r="I128" s="83"/>
+      <c r="J128" s="61"/>
+      <c r="K128" s="73"/>
+      <c r="L128" s="53"/>
       <c r="M128" s="30"/>
     </row>
     <row r="129" spans="1:13" ht="45.6" customHeight="1">
-      <c r="A129" s="66" t="s">
+      <c r="A129" s="65" t="s">
         <v>36</v>
       </c>
       <c r="B129" s="35"/>
       <c r="C129" s="30"/>
       <c r="D129" s="39"/>
       <c r="E129" s="36"/>
       <c r="F129" s="36"/>
       <c r="G129" s="35"/>
       <c r="H129" s="30"/>
-      <c r="I129" s="86"/>
-[...1 lines deleted...]
-      <c r="K129" s="97"/>
+      <c r="I129" s="85"/>
+      <c r="J129" s="91"/>
+      <c r="K129" s="96"/>
       <c r="L129" s="32"/>
       <c r="M129" s="29"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B130" s="74">
+      <c r="B130" s="73">
         <v>105149</v>
       </c>
-      <c r="C130" s="53">
+      <c r="C130" s="52">
         <v>136284</v>
       </c>
-      <c r="D130" s="53"/>
-[...7 lines deleted...]
-      <c r="L130" s="54"/>
+      <c r="D130" s="53">
+        <v>167419</v>
+      </c>
+      <c r="E130" s="52"/>
+      <c r="F130" s="61"/>
+      <c r="G130" s="52"/>
+      <c r="H130" s="52"/>
+      <c r="I130" s="87"/>
+      <c r="J130" s="61"/>
+      <c r="K130" s="73"/>
+      <c r="L130" s="53"/>
       <c r="M130" s="30"/>
     </row>
-    <row r="131" spans="1:13" s="82" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A131" s="83" t="s">
+    <row r="131" spans="1:13" s="81" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A131" s="82" t="s">
         <v>43</v>
       </c>
-      <c r="B131" s="74">
+      <c r="B131" s="73">
         <v>100380</v>
       </c>
-      <c r="C131" s="53">
+      <c r="C131" s="52">
         <v>126746</v>
       </c>
-      <c r="D131" s="53"/>
-[...11 lines deleted...]
-      <c r="A132" s="83" t="s">
+      <c r="D131" s="53">
+        <v>153112</v>
+      </c>
+      <c r="E131" s="52"/>
+      <c r="F131" s="61"/>
+      <c r="G131" s="52"/>
+      <c r="H131" s="52"/>
+      <c r="I131" s="87"/>
+      <c r="J131" s="61"/>
+      <c r="K131" s="73"/>
+      <c r="L131" s="79"/>
+      <c r="M131" s="80"/>
+    </row>
+    <row r="132" spans="1:13" s="81" customFormat="1">
+      <c r="A132" s="82" t="s">
         <v>45</v>
       </c>
-      <c r="B132" s="74">
+      <c r="B132" s="73">
         <v>83</v>
       </c>
-      <c r="C132" s="53">
+      <c r="C132" s="52">
         <v>166</v>
       </c>
-      <c r="D132" s="53"/>
-[...11 lines deleted...]
-      <c r="A133" s="83" t="s">
+      <c r="D132" s="53">
+        <v>249</v>
+      </c>
+      <c r="E132" s="52"/>
+      <c r="F132" s="61"/>
+      <c r="G132" s="52"/>
+      <c r="H132" s="52"/>
+      <c r="I132" s="87"/>
+      <c r="J132" s="61"/>
+      <c r="K132" s="73"/>
+      <c r="L132" s="79"/>
+      <c r="M132" s="80"/>
+    </row>
+    <row r="133" spans="1:13" s="81" customFormat="1">
+      <c r="A133" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="B133" s="74">
+      <c r="B133" s="73">
         <v>92</v>
       </c>
-      <c r="C133" s="53">
+      <c r="C133" s="52">
         <v>184</v>
       </c>
-      <c r="D133" s="53"/>
-[...11 lines deleted...]
-      <c r="A134" s="83" t="s">
+      <c r="D133" s="53">
+        <v>276</v>
+      </c>
+      <c r="E133" s="52"/>
+      <c r="F133" s="61"/>
+      <c r="G133" s="52"/>
+      <c r="H133" s="52"/>
+      <c r="I133" s="87"/>
+      <c r="J133" s="61"/>
+      <c r="K133" s="73"/>
+      <c r="L133" s="79"/>
+      <c r="M133" s="80"/>
+    </row>
+    <row r="134" spans="1:13" s="81" customFormat="1">
+      <c r="A134" s="82" t="s">
         <v>47</v>
       </c>
-      <c r="B134" s="74">
+      <c r="B134" s="73">
         <v>98</v>
       </c>
-      <c r="C134" s="53">
+      <c r="C134" s="52">
         <v>196</v>
       </c>
-      <c r="D134" s="53"/>
-[...11 lines deleted...]
-      <c r="A135" s="83" t="s">
+      <c r="D134" s="53">
+        <v>294</v>
+      </c>
+      <c r="E134" s="52"/>
+      <c r="F134" s="61"/>
+      <c r="G134" s="52"/>
+      <c r="H134" s="52"/>
+      <c r="I134" s="87"/>
+      <c r="J134" s="61"/>
+      <c r="K134" s="73"/>
+      <c r="L134" s="79"/>
+      <c r="M134" s="80"/>
+    </row>
+    <row r="135" spans="1:13" s="81" customFormat="1">
+      <c r="A135" s="82" t="s">
         <v>48</v>
       </c>
-      <c r="B135" s="74">
+      <c r="B135" s="73">
         <v>1945</v>
       </c>
-      <c r="C135" s="53">
+      <c r="C135" s="52">
         <v>3890</v>
       </c>
-      <c r="D135" s="53"/>
-[...11 lines deleted...]
-      <c r="A136" s="83" t="s">
+      <c r="D135" s="53">
+        <v>5835</v>
+      </c>
+      <c r="E135" s="52"/>
+      <c r="F135" s="61"/>
+      <c r="G135" s="52"/>
+      <c r="H135" s="52"/>
+      <c r="I135" s="87"/>
+      <c r="J135" s="61"/>
+      <c r="K135" s="73"/>
+      <c r="L135" s="79"/>
+      <c r="M135" s="80"/>
+    </row>
+    <row r="136" spans="1:13" s="81" customFormat="1">
+      <c r="A136" s="82" t="s">
         <v>49</v>
       </c>
-      <c r="B136" s="74">
+      <c r="B136" s="73">
         <v>200</v>
       </c>
-      <c r="C136" s="53">
+      <c r="C136" s="52">
         <v>400</v>
       </c>
-      <c r="D136" s="53"/>
-[...11 lines deleted...]
-      <c r="A137" s="83" t="s">
+      <c r="D136" s="53">
+        <v>600</v>
+      </c>
+      <c r="E136" s="52"/>
+      <c r="F136" s="61"/>
+      <c r="G136" s="52"/>
+      <c r="H136" s="52"/>
+      <c r="I136" s="87"/>
+      <c r="J136" s="61"/>
+      <c r="K136" s="73"/>
+      <c r="L136" s="79"/>
+      <c r="M136" s="80"/>
+    </row>
+    <row r="137" spans="1:13" s="81" customFormat="1">
+      <c r="A137" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="B137" s="74">
+      <c r="B137" s="73">
         <v>917</v>
       </c>
-      <c r="C137" s="53">
+      <c r="C137" s="52">
         <v>1834</v>
       </c>
-      <c r="D137" s="53"/>
-[...11 lines deleted...]
-      <c r="A138" s="83" t="s">
+      <c r="D137" s="53">
+        <v>2751</v>
+      </c>
+      <c r="E137" s="52"/>
+      <c r="F137" s="61"/>
+      <c r="G137" s="52"/>
+      <c r="H137" s="52"/>
+      <c r="I137" s="87"/>
+      <c r="J137" s="61"/>
+      <c r="K137" s="73"/>
+      <c r="L137" s="79"/>
+      <c r="M137" s="80"/>
+    </row>
+    <row r="138" spans="1:13" s="81" customFormat="1">
+      <c r="A138" s="82" t="s">
         <v>51</v>
       </c>
-      <c r="B138" s="74">
+      <c r="B138" s="73">
         <v>1433</v>
       </c>
-      <c r="C138" s="53">
+      <c r="C138" s="52">
         <v>2866</v>
       </c>
-      <c r="D138" s="53"/>
-[...8 lines deleted...]
-      <c r="M138" s="81"/>
+      <c r="D138" s="53">
+        <v>4299</v>
+      </c>
+      <c r="E138" s="52"/>
+      <c r="F138" s="61"/>
+      <c r="G138" s="52"/>
+      <c r="H138" s="52"/>
+      <c r="I138" s="87"/>
+      <c r="J138" s="61"/>
+      <c r="K138" s="73"/>
+      <c r="L138" s="79"/>
+      <c r="M138" s="80"/>
     </row>
     <row r="139" spans="1:13">
-      <c r="A139" s="66" t="s">
+      <c r="A139" s="65" t="s">
         <v>37</v>
       </c>
       <c r="B139" s="38"/>
       <c r="C139" s="30"/>
       <c r="D139" s="39"/>
       <c r="E139" s="36"/>
       <c r="F139" s="36"/>
       <c r="G139" s="39"/>
       <c r="H139" s="30"/>
-      <c r="I139" s="89"/>
-[...1 lines deleted...]
-      <c r="K139" s="97"/>
+      <c r="I139" s="88"/>
+      <c r="J139" s="91"/>
+      <c r="K139" s="96"/>
       <c r="L139" s="32"/>
       <c r="M139" s="29"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B140" s="74">
+      <c r="B140" s="73">
         <v>2455</v>
       </c>
-      <c r="C140" s="53">
+      <c r="C140" s="52">
         <v>3837</v>
       </c>
-      <c r="D140" s="50"/>
-[...7 lines deleted...]
-      <c r="L140" s="54"/>
+      <c r="D140" s="53">
+        <v>5220</v>
+      </c>
+      <c r="E140" s="73"/>
+      <c r="F140" s="75"/>
+      <c r="G140" s="73"/>
+      <c r="H140" s="53"/>
+      <c r="I140" s="87"/>
+      <c r="J140" s="61"/>
+      <c r="K140" s="73"/>
+      <c r="L140" s="53"/>
       <c r="M140" s="30"/>
     </row>
     <row r="141" spans="1:13" ht="12" customHeight="1">
       <c r="A141" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B141" s="74">
+      <c r="B141" s="73">
         <v>2371</v>
       </c>
-      <c r="C141" s="53">
+      <c r="C141" s="52">
         <v>3669</v>
       </c>
-      <c r="D141" s="50"/>
-[...7 lines deleted...]
-      <c r="L141" s="54"/>
+      <c r="D141" s="53">
+        <v>4968</v>
+      </c>
+      <c r="E141" s="73"/>
+      <c r="F141" s="75"/>
+      <c r="G141" s="73"/>
+      <c r="H141" s="53"/>
+      <c r="I141" s="87"/>
+      <c r="J141" s="61"/>
+      <c r="K141" s="73"/>
+      <c r="L141" s="53"/>
       <c r="M141" s="30"/>
     </row>
     <row r="142" spans="1:13" ht="12" customHeight="1">
       <c r="A142" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B142" s="74">
+      <c r="B142" s="73">
         <v>83</v>
       </c>
-      <c r="C142" s="53">
+      <c r="C142" s="52">
         <v>166</v>
       </c>
-      <c r="D142" s="50"/>
-[...7 lines deleted...]
-      <c r="L142" s="54"/>
+      <c r="D142" s="53">
+        <v>249</v>
+      </c>
+      <c r="E142" s="73"/>
+      <c r="F142" s="75"/>
+      <c r="G142" s="73"/>
+      <c r="H142" s="53"/>
+      <c r="I142" s="87"/>
+      <c r="J142" s="61"/>
+      <c r="K142" s="73"/>
+      <c r="L142" s="53"/>
       <c r="M142" s="30"/>
     </row>
     <row r="143" spans="1:13" ht="31.8">
-      <c r="A143" s="66" t="s">
+      <c r="A143" s="65" t="s">
         <v>20</v>
       </c>
       <c r="B143" s="35"/>
       <c r="C143" s="30"/>
       <c r="D143" s="35"/>
       <c r="E143" s="36"/>
-      <c r="F143" s="77"/>
+      <c r="F143" s="76"/>
       <c r="G143" s="35"/>
       <c r="H143" s="30"/>
-      <c r="I143" s="89"/>
-      <c r="J143" s="92"/>
+      <c r="I143" s="88"/>
+      <c r="J143" s="91"/>
       <c r="K143" s="32"/>
       <c r="L143" s="32"/>
       <c r="M143" s="29"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B144" s="74">
+      <c r="B144" s="73">
         <v>46876</v>
       </c>
-      <c r="C144" s="53">
+      <c r="C144" s="52">
         <v>84609</v>
       </c>
-      <c r="D144" s="50"/>
-[...7 lines deleted...]
-      <c r="L144" s="54"/>
+      <c r="D144" s="53">
+        <v>122343</v>
+      </c>
+      <c r="E144" s="73"/>
+      <c r="F144" s="75"/>
+      <c r="G144" s="73"/>
+      <c r="H144" s="53"/>
+      <c r="I144" s="87"/>
+      <c r="J144" s="61"/>
+      <c r="K144" s="73"/>
+      <c r="L144" s="53"/>
       <c r="M144" s="30"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B145" s="74">
+      <c r="B145" s="73">
         <v>28141</v>
       </c>
-      <c r="C145" s="53">
+      <c r="C145" s="52">
         <v>57584</v>
       </c>
-      <c r="D145" s="50"/>
-[...7 lines deleted...]
-      <c r="L145" s="54"/>
+      <c r="D145" s="53">
+        <v>87027</v>
+      </c>
+      <c r="E145" s="73"/>
+      <c r="F145" s="75"/>
+      <c r="G145" s="73"/>
+      <c r="H145" s="53"/>
+      <c r="I145" s="87"/>
+      <c r="J145" s="61"/>
+      <c r="K145" s="73"/>
+      <c r="L145" s="53"/>
       <c r="M145" s="30"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B146" s="74">
+      <c r="B146" s="73">
         <v>322</v>
       </c>
-      <c r="C146" s="53">
+      <c r="C146" s="52">
         <v>619</v>
       </c>
-      <c r="D146" s="50"/>
-[...7 lines deleted...]
-      <c r="L146" s="54"/>
+      <c r="D146" s="53">
+        <v>916</v>
+      </c>
+      <c r="E146" s="73"/>
+      <c r="F146" s="75"/>
+      <c r="G146" s="73"/>
+      <c r="H146" s="53"/>
+      <c r="I146" s="87"/>
+      <c r="J146" s="61"/>
+      <c r="K146" s="73"/>
+      <c r="L146" s="53"/>
       <c r="M146" s="30"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B147" s="74">
+      <c r="B147" s="73">
         <v>620</v>
       </c>
-      <c r="C147" s="53">
+      <c r="C147" s="52">
         <v>910</v>
       </c>
-      <c r="D147" s="50"/>
-[...7 lines deleted...]
-      <c r="L147" s="54"/>
+      <c r="D147" s="53">
+        <v>1199</v>
+      </c>
+      <c r="E147" s="73"/>
+      <c r="F147" s="75"/>
+      <c r="G147" s="73"/>
+      <c r="H147" s="53"/>
+      <c r="I147" s="87"/>
+      <c r="J147" s="61"/>
+      <c r="K147" s="73"/>
+      <c r="L147" s="53"/>
       <c r="M147" s="30"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B148" s="74">
+      <c r="B148" s="73">
         <v>478</v>
       </c>
-      <c r="C148" s="53">
+      <c r="C148" s="52">
         <v>618</v>
       </c>
-      <c r="D148" s="50"/>
-[...7 lines deleted...]
-      <c r="L148" s="54"/>
+      <c r="D148" s="53">
+        <v>759</v>
+      </c>
+      <c r="E148" s="73"/>
+      <c r="F148" s="75"/>
+      <c r="G148" s="73"/>
+      <c r="H148" s="53"/>
+      <c r="I148" s="87"/>
+      <c r="J148" s="61"/>
+      <c r="K148" s="73"/>
+      <c r="L148" s="53"/>
       <c r="M148" s="30"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B149" s="74">
+      <c r="B149" s="73">
         <v>11530</v>
       </c>
-      <c r="C149" s="53">
+      <c r="C149" s="52">
         <v>13646</v>
       </c>
-      <c r="D149" s="50"/>
-[...7 lines deleted...]
-      <c r="L149" s="54"/>
+      <c r="D149" s="53">
+        <v>15763</v>
+      </c>
+      <c r="E149" s="73"/>
+      <c r="F149" s="75"/>
+      <c r="G149" s="73"/>
+      <c r="H149" s="53"/>
+      <c r="I149" s="87"/>
+      <c r="J149" s="61"/>
+      <c r="K149" s="73"/>
+      <c r="L149" s="53"/>
       <c r="M149" s="30"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B150" s="74">
+      <c r="B150" s="73">
         <v>4323</v>
       </c>
-      <c r="C150" s="53">
+      <c r="C150" s="52">
         <v>8557</v>
       </c>
-      <c r="D150" s="50"/>
-[...7 lines deleted...]
-      <c r="L150" s="54"/>
+      <c r="D150" s="53">
+        <v>12791</v>
+      </c>
+      <c r="E150" s="73"/>
+      <c r="F150" s="75"/>
+      <c r="G150" s="73"/>
+      <c r="H150" s="53"/>
+      <c r="I150" s="87"/>
+      <c r="J150" s="61"/>
+      <c r="K150" s="73"/>
+      <c r="L150" s="53"/>
       <c r="M150" s="30"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B151" s="74">
+      <c r="B151" s="73">
         <v>792</v>
       </c>
-      <c r="C151" s="53">
+      <c r="C151" s="52">
         <v>1421</v>
       </c>
-      <c r="D151" s="50"/>
-[...7 lines deleted...]
-      <c r="L151" s="54"/>
+      <c r="D151" s="53">
+        <v>2050</v>
+      </c>
+      <c r="E151" s="73"/>
+      <c r="F151" s="75"/>
+      <c r="G151" s="73"/>
+      <c r="H151" s="53"/>
+      <c r="I151" s="87"/>
+      <c r="J151" s="61"/>
+      <c r="K151" s="73"/>
+      <c r="L151" s="53"/>
       <c r="M151" s="30"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B152" s="74">
+      <c r="B152" s="73">
         <v>670</v>
       </c>
-      <c r="C152" s="53">
+      <c r="C152" s="52">
         <v>1253</v>
       </c>
-      <c r="D152" s="50"/>
-[...7 lines deleted...]
-      <c r="L152" s="54"/>
+      <c r="D152" s="53">
+        <v>1836</v>
+      </c>
+      <c r="E152" s="73"/>
+      <c r="F152" s="75"/>
+      <c r="G152" s="73"/>
+      <c r="H152" s="53"/>
+      <c r="I152" s="87"/>
+      <c r="J152" s="61"/>
+      <c r="K152" s="73"/>
+      <c r="L152" s="53"/>
       <c r="M152" s="30"/>
     </row>
     <row r="153" spans="1:13" ht="21.6">
-      <c r="A153" s="66" t="s">
+      <c r="A153" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B153" s="35"/>
       <c r="C153" s="30"/>
       <c r="D153" s="39"/>
       <c r="E153" s="36"/>
       <c r="F153" s="36"/>
       <c r="G153" s="39"/>
       <c r="H153" s="30"/>
-      <c r="I153" s="89"/>
-[...1 lines deleted...]
-      <c r="K153" s="97"/>
+      <c r="I153" s="88"/>
+      <c r="J153" s="91"/>
+      <c r="K153" s="96"/>
       <c r="L153" s="32"/>
       <c r="M153" s="29"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B154" s="74">
+      <c r="B154" s="73">
         <v>982956</v>
       </c>
-      <c r="C154" s="53">
+      <c r="C154" s="52">
         <v>1737115</v>
       </c>
-      <c r="D154" s="50"/>
-[...7 lines deleted...]
-      <c r="L154" s="54"/>
+      <c r="D154" s="53">
+        <v>2901159</v>
+      </c>
+      <c r="E154" s="73"/>
+      <c r="F154" s="75"/>
+      <c r="G154" s="73"/>
+      <c r="H154" s="53"/>
+      <c r="I154" s="87"/>
+      <c r="J154" s="61"/>
+      <c r="K154" s="73"/>
+      <c r="L154" s="53"/>
       <c r="M154" s="30"/>
     </row>
     <row r="155" spans="1:13" ht="12" customHeight="1">
       <c r="A155" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B155" s="74">
+      <c r="B155" s="73">
         <v>982956</v>
       </c>
-      <c r="C155" s="53">
+      <c r="C155" s="52">
         <v>1731450</v>
       </c>
-      <c r="D155" s="50"/>
-[...7 lines deleted...]
-      <c r="L155" s="54"/>
+      <c r="D155" s="53">
+        <v>2895494</v>
+      </c>
+      <c r="E155" s="73"/>
+      <c r="F155" s="75"/>
+      <c r="G155" s="73"/>
+      <c r="H155" s="53"/>
+      <c r="I155" s="87"/>
+      <c r="J155" s="61"/>
+      <c r="K155" s="73"/>
+      <c r="L155" s="53"/>
       <c r="M155" s="30"/>
     </row>
     <row r="156" spans="1:13" ht="12" customHeight="1">
-      <c r="A156" s="52" t="s">
+      <c r="A156" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B156" s="101" t="s">
+      <c r="B156" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="C156" s="53">
+      <c r="C156" s="52">
         <v>5665</v>
       </c>
-      <c r="D156" s="50"/>
-[...7 lines deleted...]
-      <c r="L156" s="54"/>
+      <c r="D156" s="52">
+        <v>5665</v>
+      </c>
+      <c r="E156" s="73"/>
+      <c r="F156" s="75"/>
+      <c r="G156" s="73"/>
+      <c r="H156" s="53"/>
+      <c r="I156" s="87"/>
+      <c r="J156" s="61"/>
+      <c r="K156" s="73"/>
+      <c r="L156" s="53"/>
       <c r="M156" s="30"/>
     </row>
     <row r="157" spans="1:13" ht="31.8">
-      <c r="A157" s="68" t="s">
+      <c r="A157" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B157" s="30"/>
       <c r="C157" s="30"/>
       <c r="D157" s="36"/>
       <c r="E157" s="36"/>
       <c r="F157" s="36"/>
       <c r="G157" s="40"/>
       <c r="H157" s="30"/>
-      <c r="I157" s="88"/>
-[...1 lines deleted...]
-      <c r="K157" s="99"/>
+      <c r="I157" s="87"/>
+      <c r="J157" s="70"/>
+      <c r="K157" s="98"/>
       <c r="L157" s="30"/>
       <c r="M157" s="29"/>
     </row>
     <row r="158" spans="1:13" ht="13.5" customHeight="1">
       <c r="A158" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B158" s="74">
+      <c r="B158" s="73">
         <v>982956</v>
       </c>
-      <c r="C158" s="53">
+      <c r="C158" s="52">
         <v>1737115</v>
       </c>
-      <c r="D158" s="50"/>
-[...7 lines deleted...]
-      <c r="L158" s="54"/>
+      <c r="D158" s="53">
+        <v>2901159</v>
+      </c>
+      <c r="E158" s="73"/>
+      <c r="F158" s="75"/>
+      <c r="G158" s="73"/>
+      <c r="H158" s="53"/>
+      <c r="I158" s="87"/>
+      <c r="J158" s="61"/>
+      <c r="K158" s="73"/>
+      <c r="L158" s="53"/>
       <c r="M158" s="30"/>
     </row>
     <row r="159" spans="1:13" ht="12" customHeight="1">
       <c r="A159" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B159" s="74">
+      <c r="B159" s="73">
         <v>982956</v>
       </c>
-      <c r="C159" s="53">
+      <c r="C159" s="52">
         <v>1731450</v>
       </c>
-      <c r="D159" s="50"/>
-[...7 lines deleted...]
-      <c r="L159" s="54"/>
+      <c r="D159" s="53">
+        <v>2895494</v>
+      </c>
+      <c r="E159" s="73"/>
+      <c r="F159" s="75"/>
+      <c r="G159" s="73"/>
+      <c r="H159" s="53"/>
+      <c r="I159" s="87"/>
+      <c r="J159" s="61"/>
+      <c r="K159" s="73"/>
+      <c r="L159" s="53"/>
       <c r="M159" s="30"/>
     </row>
     <row r="160" spans="1:13" ht="12" customHeight="1">
-      <c r="A160" s="52" t="s">
+      <c r="A160" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B160" s="101" t="s">
+      <c r="B160" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="C160" s="53">
+      <c r="C160" s="52">
         <v>5665</v>
       </c>
-      <c r="D160" s="50"/>
-[...7 lines deleted...]
-      <c r="L160" s="54"/>
+      <c r="D160" s="52">
+        <v>5665</v>
+      </c>
+      <c r="E160" s="73"/>
+      <c r="F160" s="75"/>
+      <c r="G160" s="73"/>
+      <c r="H160" s="53"/>
+      <c r="I160" s="87"/>
+      <c r="J160" s="61"/>
+      <c r="K160" s="73"/>
+      <c r="L160" s="53"/>
       <c r="M160" s="30"/>
     </row>
     <row r="161" spans="1:13" ht="15" customHeight="1">
-      <c r="A161" s="68" t="s">
+      <c r="A161" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B161" s="30"/>
       <c r="C161" s="36"/>
-      <c r="D161" s="38"/>
+      <c r="D161" s="119"/>
       <c r="E161" s="36"/>
       <c r="F161" s="36"/>
       <c r="G161" s="39"/>
       <c r="H161" s="30"/>
-      <c r="I161" s="88"/>
-      <c r="J161" s="93"/>
+      <c r="I161" s="87"/>
+      <c r="J161" s="92"/>
       <c r="K161" s="30"/>
       <c r="L161" s="30"/>
       <c r="M161" s="29"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B162" s="74">
+      <c r="B162" s="73">
         <v>2074270</v>
       </c>
-      <c r="C162" s="53">
+      <c r="C162" s="52">
         <v>3769835</v>
       </c>
-      <c r="D162" s="50"/>
-[...7 lines deleted...]
-      <c r="L162" s="54"/>
+      <c r="D162" s="53">
+        <v>5766002</v>
+      </c>
+      <c r="E162" s="73"/>
+      <c r="F162" s="75"/>
+      <c r="G162" s="73"/>
+      <c r="H162" s="53"/>
+      <c r="I162" s="87"/>
+      <c r="J162" s="61"/>
+      <c r="K162" s="73"/>
+      <c r="L162" s="53"/>
       <c r="M162" s="30"/>
     </row>
     <row r="163" spans="1:13" ht="12" customHeight="1">
       <c r="A163" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B163" s="74">
+      <c r="B163" s="73">
         <v>64305</v>
       </c>
-      <c r="C163" s="53">
+      <c r="C163" s="52">
         <v>125793</v>
       </c>
-      <c r="D163" s="50"/>
-[...7 lines deleted...]
-      <c r="L163" s="54"/>
+      <c r="D163" s="53">
+        <v>187281</v>
+      </c>
+      <c r="E163" s="73"/>
+      <c r="F163" s="75"/>
+      <c r="G163" s="73"/>
+      <c r="H163" s="53"/>
+      <c r="I163" s="87"/>
+      <c r="J163" s="61"/>
+      <c r="K163" s="73"/>
+      <c r="L163" s="53"/>
       <c r="M163" s="30"/>
     </row>
     <row r="164" spans="1:13" ht="12" customHeight="1">
       <c r="A164" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B164" s="74">
+      <c r="B164" s="73">
         <v>545</v>
       </c>
-      <c r="C164" s="53">
+      <c r="C164" s="52">
         <v>1090</v>
       </c>
-      <c r="D164" s="50"/>
-[...7 lines deleted...]
-      <c r="L164" s="54"/>
+      <c r="D164" s="53">
+        <v>1635</v>
+      </c>
+      <c r="E164" s="73"/>
+      <c r="F164" s="75"/>
+      <c r="G164" s="73"/>
+      <c r="H164" s="53"/>
+      <c r="I164" s="87"/>
+      <c r="J164" s="61"/>
+      <c r="K164" s="73"/>
+      <c r="L164" s="53"/>
       <c r="M164" s="30"/>
     </row>
     <row r="165" spans="1:13" ht="12" customHeight="1">
       <c r="A165" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B165" s="74">
+      <c r="B165" s="73">
         <v>67</v>
       </c>
-      <c r="C165" s="53">
+      <c r="C165" s="52">
         <v>11504</v>
       </c>
-      <c r="D165" s="50"/>
-[...7 lines deleted...]
-      <c r="L165" s="54"/>
+      <c r="D165" s="53">
+        <v>22941</v>
+      </c>
+      <c r="E165" s="73"/>
+      <c r="F165" s="75"/>
+      <c r="G165" s="73"/>
+      <c r="H165" s="53"/>
+      <c r="I165" s="87"/>
+      <c r="J165" s="61"/>
+      <c r="K165" s="73"/>
+      <c r="L165" s="53"/>
       <c r="M165" s="30"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B166" s="74">
+      <c r="B166" s="73">
         <v>115454</v>
       </c>
-      <c r="C166" s="53">
+      <c r="C166" s="52">
         <v>115525</v>
       </c>
-      <c r="D166" s="50"/>
-[...7 lines deleted...]
-      <c r="L166" s="54"/>
+      <c r="D166" s="53">
+        <v>115596</v>
+      </c>
+      <c r="E166" s="73"/>
+      <c r="F166" s="75"/>
+      <c r="G166" s="73"/>
+      <c r="H166" s="53"/>
+      <c r="I166" s="87"/>
+      <c r="J166" s="61"/>
+      <c r="K166" s="73"/>
+      <c r="L166" s="53"/>
       <c r="M166" s="30"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B167" s="53">
+      <c r="B167" s="52">
         <v>1877295</v>
       </c>
-      <c r="C167" s="53">
+      <c r="C167" s="52">
         <v>3363741</v>
       </c>
-      <c r="D167" s="50"/>
-[...7 lines deleted...]
-      <c r="L167" s="54"/>
+      <c r="D167" s="53">
+        <v>5101801</v>
+      </c>
+      <c r="E167" s="73"/>
+      <c r="F167" s="75"/>
+      <c r="G167" s="73"/>
+      <c r="H167" s="53"/>
+      <c r="I167" s="87"/>
+      <c r="J167" s="61"/>
+      <c r="K167" s="73"/>
+      <c r="L167" s="53"/>
       <c r="M167" s="30"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B168" s="74">
+      <c r="B168" s="73">
         <v>1260</v>
       </c>
-      <c r="C168" s="53">
+      <c r="C168" s="52">
         <v>2576</v>
       </c>
-      <c r="D168" s="50"/>
-[...7 lines deleted...]
-      <c r="L168" s="54"/>
+      <c r="D168" s="53">
+        <v>3892</v>
+      </c>
+      <c r="E168" s="73"/>
+      <c r="F168" s="75"/>
+      <c r="G168" s="73"/>
+      <c r="H168" s="53"/>
+      <c r="I168" s="87"/>
+      <c r="J168" s="61"/>
+      <c r="K168" s="73"/>
+      <c r="L168" s="53"/>
       <c r="M168" s="30"/>
     </row>
     <row r="169" spans="1:13" ht="13.2" customHeight="1">
       <c r="A169" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B169" s="74">
+      <c r="B169" s="73">
         <v>183</v>
       </c>
-      <c r="C169" s="53">
+      <c r="C169" s="52">
         <v>366</v>
       </c>
-      <c r="D169" s="50"/>
-[...7 lines deleted...]
-      <c r="L169" s="54"/>
+      <c r="D169" s="53">
+        <v>549</v>
+      </c>
+      <c r="E169" s="73"/>
+      <c r="F169" s="75"/>
+      <c r="G169" s="73"/>
+      <c r="H169" s="53"/>
+      <c r="I169" s="87"/>
+      <c r="J169" s="61"/>
+      <c r="K169" s="73"/>
+      <c r="L169" s="53"/>
       <c r="M169" s="30"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B170" s="74">
+      <c r="B170" s="73">
         <v>15160</v>
       </c>
-      <c r="C170" s="53">
+      <c r="C170" s="52">
         <v>149237</v>
       </c>
-      <c r="D170" s="50"/>
-[...7 lines deleted...]
-      <c r="L170" s="54"/>
+      <c r="D170" s="53">
+        <v>332303</v>
+      </c>
+      <c r="E170" s="73"/>
+      <c r="F170" s="75"/>
+      <c r="G170" s="73"/>
+      <c r="H170" s="53"/>
+      <c r="I170" s="87"/>
+      <c r="J170" s="61"/>
+      <c r="K170" s="73"/>
+      <c r="L170" s="53"/>
       <c r="M170" s="30"/>
     </row>
     <row r="171" spans="1:13" ht="21.6">
-      <c r="A171" s="66" t="s">
+      <c r="A171" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B171" s="38"/>
       <c r="C171" s="30"/>
       <c r="D171" s="39"/>
       <c r="E171" s="36"/>
       <c r="F171" s="36"/>
       <c r="G171" s="35"/>
       <c r="H171" s="30"/>
-      <c r="I171" s="88"/>
-[...1 lines deleted...]
-      <c r="K171" s="100"/>
+      <c r="I171" s="87"/>
+      <c r="J171" s="92"/>
+      <c r="K171" s="99"/>
       <c r="L171" s="30"/>
       <c r="M171" s="29"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B172" s="74">
+      <c r="B172" s="73">
         <v>491275</v>
       </c>
-      <c r="C172" s="53">
+      <c r="C172" s="52">
         <v>1250772</v>
       </c>
-      <c r="D172" s="50"/>
-[...7 lines deleted...]
-      <c r="L172" s="54"/>
+      <c r="D172" s="53">
+        <v>2050939</v>
+      </c>
+      <c r="E172" s="73"/>
+      <c r="F172" s="75"/>
+      <c r="G172" s="73"/>
+      <c r="H172" s="53"/>
+      <c r="I172" s="87"/>
+      <c r="J172" s="61"/>
+      <c r="K172" s="73"/>
+      <c r="L172" s="53"/>
       <c r="M172" s="30"/>
     </row>
     <row r="173" spans="1:13" ht="12" customHeight="1">
       <c r="A173" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B173" s="74">
+      <c r="B173" s="73">
         <v>74188</v>
       </c>
-      <c r="C173" s="53">
+      <c r="C173" s="52">
         <v>485164</v>
       </c>
-      <c r="D173" s="50"/>
-[...7 lines deleted...]
-      <c r="L173" s="54"/>
+      <c r="D173" s="53">
+        <v>896140</v>
+      </c>
+      <c r="E173" s="73"/>
+      <c r="F173" s="75"/>
+      <c r="G173" s="73"/>
+      <c r="H173" s="53"/>
+      <c r="I173" s="87"/>
+      <c r="J173" s="61"/>
+      <c r="K173" s="73"/>
+      <c r="L173" s="53"/>
       <c r="M173" s="30"/>
     </row>
     <row r="174" spans="1:13" ht="12" customHeight="1">
       <c r="A174" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B174" s="74">
+      <c r="B174" s="73">
         <v>52499</v>
       </c>
-      <c r="C174" s="53">
+      <c r="C174" s="52">
         <v>108038</v>
       </c>
-      <c r="D174" s="50"/>
-[...7 lines deleted...]
-      <c r="L174" s="54"/>
+      <c r="D174" s="53">
+        <v>163576</v>
+      </c>
+      <c r="E174" s="73"/>
+      <c r="F174" s="75"/>
+      <c r="G174" s="73"/>
+      <c r="H174" s="53"/>
+      <c r="I174" s="87"/>
+      <c r="J174" s="61"/>
+      <c r="K174" s="73"/>
+      <c r="L174" s="53"/>
       <c r="M174" s="30"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B175" s="74">
+      <c r="B175" s="73">
         <v>177</v>
       </c>
-      <c r="C175" s="53">
+      <c r="C175" s="52">
         <v>354</v>
       </c>
-      <c r="D175" s="50"/>
-[...7 lines deleted...]
-      <c r="L175" s="54"/>
+      <c r="D175" s="53">
+        <v>531</v>
+      </c>
+      <c r="E175" s="73"/>
+      <c r="F175" s="75"/>
+      <c r="G175" s="73"/>
+      <c r="H175" s="53"/>
+      <c r="I175" s="87"/>
+      <c r="J175" s="61"/>
+      <c r="K175" s="73"/>
+      <c r="L175" s="53"/>
       <c r="M175" s="30"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B176" s="74">
+      <c r="B176" s="73">
         <v>167</v>
       </c>
-      <c r="C176" s="53">
+      <c r="C176" s="52">
         <v>334</v>
       </c>
-      <c r="D176" s="50"/>
-[...7 lines deleted...]
-      <c r="L176" s="54"/>
+      <c r="D176" s="53">
+        <v>501</v>
+      </c>
+      <c r="E176" s="73"/>
+      <c r="F176" s="75"/>
+      <c r="G176" s="73"/>
+      <c r="H176" s="53"/>
+      <c r="I176" s="87"/>
+      <c r="J176" s="61"/>
+      <c r="K176" s="73"/>
+      <c r="L176" s="53"/>
       <c r="M176" s="30"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B177" s="74">
+      <c r="B177" s="73">
         <v>8050</v>
       </c>
-      <c r="C177" s="53">
+      <c r="C177" s="52">
         <v>21766</v>
       </c>
-      <c r="D177" s="50"/>
-[...7 lines deleted...]
-      <c r="L177" s="54"/>
+      <c r="D177" s="53">
+        <v>35482</v>
+      </c>
+      <c r="E177" s="73"/>
+      <c r="F177" s="75"/>
+      <c r="G177" s="73"/>
+      <c r="H177" s="53"/>
+      <c r="I177" s="87"/>
+      <c r="J177" s="61"/>
+      <c r="K177" s="73"/>
+      <c r="L177" s="53"/>
       <c r="M177" s="30"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B178" s="74">
+      <c r="B178" s="73">
         <v>3275</v>
       </c>
-      <c r="C178" s="53">
+      <c r="C178" s="52">
         <v>6550</v>
       </c>
-      <c r="D178" s="50"/>
-[...7 lines deleted...]
-      <c r="L178" s="54"/>
+      <c r="D178" s="53">
+        <v>9825</v>
+      </c>
+      <c r="E178" s="73"/>
+      <c r="F178" s="75"/>
+      <c r="G178" s="73"/>
+      <c r="H178" s="53"/>
+      <c r="I178" s="87"/>
+      <c r="J178" s="61"/>
+      <c r="K178" s="73"/>
+      <c r="L178" s="53"/>
       <c r="M178" s="30"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B179" s="74">
+      <c r="B179" s="73">
         <v>4292</v>
       </c>
-      <c r="C179" s="53">
+      <c r="C179" s="52">
         <v>8584</v>
       </c>
-      <c r="D179" s="50"/>
-[...7 lines deleted...]
-      <c r="L179" s="54"/>
+      <c r="D179" s="53">
+        <v>12876</v>
+      </c>
+      <c r="E179" s="73"/>
+      <c r="F179" s="75"/>
+      <c r="G179" s="73"/>
+      <c r="H179" s="53"/>
+      <c r="I179" s="87"/>
+      <c r="J179" s="61"/>
+      <c r="K179" s="73"/>
+      <c r="L179" s="53"/>
       <c r="M179" s="30"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B180" s="74">
+      <c r="B180" s="73">
         <v>348627</v>
       </c>
-      <c r="C180" s="53">
+      <c r="C180" s="52">
         <v>619982</v>
       </c>
-      <c r="D180" s="50"/>
-[...7 lines deleted...]
-      <c r="L180" s="54"/>
+      <c r="D180" s="53">
+        <v>932007</v>
+      </c>
+      <c r="E180" s="73"/>
+      <c r="F180" s="75"/>
+      <c r="G180" s="73"/>
+      <c r="H180" s="53"/>
+      <c r="I180" s="87"/>
+      <c r="J180" s="61"/>
+      <c r="K180" s="73"/>
+      <c r="L180" s="53"/>
       <c r="M180" s="30"/>
     </row>
     <row r="181" spans="1:13" ht="21.6">
-      <c r="A181" s="66" t="s">
+      <c r="A181" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B181" s="35"/>
       <c r="C181" s="30"/>
-      <c r="D181" s="35"/>
+      <c r="D181" s="39"/>
       <c r="E181" s="36"/>
       <c r="F181" s="36"/>
       <c r="G181" s="35"/>
       <c r="H181" s="30"/>
-      <c r="I181" s="88"/>
-      <c r="J181" s="93"/>
+      <c r="I181" s="87"/>
+      <c r="J181" s="92"/>
       <c r="K181" s="41"/>
       <c r="L181" s="32"/>
       <c r="M181" s="29"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B182" s="74">
+      <c r="B182" s="73">
         <v>3732179</v>
       </c>
-      <c r="C182" s="53">
+      <c r="C182" s="52">
         <v>11313084</v>
       </c>
-      <c r="D182" s="50"/>
-[...7 lines deleted...]
-      <c r="L182" s="54"/>
+      <c r="D182" s="53">
+        <v>18981807</v>
+      </c>
+      <c r="E182" s="73"/>
+      <c r="F182" s="75"/>
+      <c r="G182" s="73"/>
+      <c r="H182" s="53"/>
+      <c r="I182" s="87"/>
+      <c r="J182" s="61"/>
+      <c r="K182" s="73"/>
+      <c r="L182" s="53"/>
       <c r="M182" s="30"/>
     </row>
     <row r="183" spans="1:13" ht="12" customHeight="1">
       <c r="A183" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B183" s="74">
+      <c r="B183" s="73">
         <v>2316530</v>
       </c>
-      <c r="C183" s="53">
+      <c r="C183" s="52">
         <v>6270929</v>
       </c>
-      <c r="D183" s="50"/>
-[...7 lines deleted...]
-      <c r="L183" s="54"/>
+      <c r="D183" s="53">
+        <v>10312719</v>
+      </c>
+      <c r="E183" s="73"/>
+      <c r="F183" s="75"/>
+      <c r="G183" s="73"/>
+      <c r="H183" s="53"/>
+      <c r="I183" s="87"/>
+      <c r="J183" s="61"/>
+      <c r="K183" s="73"/>
+      <c r="L183" s="53"/>
       <c r="M183" s="30"/>
     </row>
     <row r="184" spans="1:13" ht="12" customHeight="1">
       <c r="A184" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B184" s="74">
+      <c r="B184" s="73">
         <v>3908</v>
       </c>
-      <c r="C184" s="53">
+      <c r="C184" s="52">
         <v>279747</v>
       </c>
-      <c r="D184" s="50"/>
-[...7 lines deleted...]
-      <c r="L184" s="54"/>
+      <c r="D184" s="53">
+        <v>555586</v>
+      </c>
+      <c r="E184" s="73"/>
+      <c r="F184" s="75"/>
+      <c r="G184" s="73"/>
+      <c r="H184" s="53"/>
+      <c r="I184" s="87"/>
+      <c r="J184" s="61"/>
+      <c r="K184" s="73"/>
+      <c r="L184" s="53"/>
       <c r="M184" s="30"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B185" s="74">
+      <c r="B185" s="73">
         <v>6606</v>
       </c>
-      <c r="C185" s="53">
+      <c r="C185" s="52">
         <v>123345</v>
       </c>
-      <c r="D185" s="50"/>
-[...7 lines deleted...]
-      <c r="L185" s="54"/>
+      <c r="D185" s="53">
+        <v>240085</v>
+      </c>
+      <c r="E185" s="73"/>
+      <c r="F185" s="75"/>
+      <c r="G185" s="73"/>
+      <c r="H185" s="53"/>
+      <c r="I185" s="87"/>
+      <c r="J185" s="61"/>
+      <c r="K185" s="73"/>
+      <c r="L185" s="53"/>
       <c r="M185" s="30"/>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B186" s="74">
+      <c r="B186" s="73">
         <v>63768</v>
       </c>
-      <c r="C186" s="53">
+      <c r="C186" s="52">
         <v>193166</v>
       </c>
-      <c r="D186" s="50"/>
-[...7 lines deleted...]
-      <c r="L186" s="54"/>
+      <c r="D186" s="53">
+        <v>322565</v>
+      </c>
+      <c r="E186" s="73"/>
+      <c r="F186" s="75"/>
+      <c r="G186" s="73"/>
+      <c r="H186" s="53"/>
+      <c r="I186" s="87"/>
+      <c r="J186" s="61"/>
+      <c r="K186" s="73"/>
+      <c r="L186" s="53"/>
       <c r="M186" s="30"/>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B187" s="74">
+      <c r="B187" s="73">
         <v>393237</v>
       </c>
-      <c r="C187" s="53">
+      <c r="C187" s="52">
         <v>1079300</v>
       </c>
-      <c r="D187" s="50"/>
-[...7 lines deleted...]
-      <c r="L187" s="54"/>
+      <c r="D187" s="53">
+        <v>1885791</v>
+      </c>
+      <c r="E187" s="73"/>
+      <c r="F187" s="75"/>
+      <c r="G187" s="73"/>
+      <c r="H187" s="53"/>
+      <c r="I187" s="87"/>
+      <c r="J187" s="61"/>
+      <c r="K187" s="73"/>
+      <c r="L187" s="53"/>
       <c r="M187" s="30"/>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B188" s="74">
+      <c r="B188" s="73">
         <v>675</v>
       </c>
-      <c r="C188" s="53">
+      <c r="C188" s="52">
         <v>717</v>
       </c>
-      <c r="D188" s="50"/>
-[...7 lines deleted...]
-      <c r="L188" s="54"/>
+      <c r="D188" s="53">
+        <v>759</v>
+      </c>
+      <c r="E188" s="73"/>
+      <c r="F188" s="75"/>
+      <c r="G188" s="73"/>
+      <c r="H188" s="53"/>
+      <c r="I188" s="87"/>
+      <c r="J188" s="61"/>
+      <c r="K188" s="73"/>
+      <c r="L188" s="53"/>
       <c r="M188" s="30"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B189" s="74">
+      <c r="B189" s="73">
         <v>2872</v>
       </c>
-      <c r="C189" s="53">
+      <c r="C189" s="52">
         <v>5744</v>
       </c>
-      <c r="D189" s="50"/>
-[...7 lines deleted...]
-      <c r="L189" s="54"/>
+      <c r="D189" s="53">
+        <v>8616</v>
+      </c>
+      <c r="E189" s="73"/>
+      <c r="F189" s="75"/>
+      <c r="G189" s="73"/>
+      <c r="H189" s="53"/>
+      <c r="I189" s="87"/>
+      <c r="J189" s="61"/>
+      <c r="K189" s="73"/>
+      <c r="L189" s="53"/>
       <c r="M189" s="30"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B190" s="74">
+      <c r="B190" s="73">
         <v>944584</v>
       </c>
-      <c r="C190" s="53">
+      <c r="C190" s="52">
         <v>3360137</v>
       </c>
-      <c r="D190" s="50"/>
-[...7 lines deleted...]
-      <c r="L190" s="54"/>
+      <c r="D190" s="53">
+        <v>5655689</v>
+      </c>
+      <c r="E190" s="73"/>
+      <c r="F190" s="75"/>
+      <c r="G190" s="73"/>
+      <c r="H190" s="53"/>
+      <c r="I190" s="87"/>
+      <c r="J190" s="61"/>
+      <c r="K190" s="73"/>
+      <c r="L190" s="53"/>
       <c r="M190" s="30"/>
     </row>
     <row r="191" spans="1:13">
-      <c r="A191" s="67" t="s">
+      <c r="A191" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B191" s="30"/>
       <c r="C191" s="30"/>
       <c r="D191" s="36"/>
       <c r="E191" s="36"/>
       <c r="F191" s="36"/>
       <c r="G191" s="36"/>
       <c r="H191" s="30"/>
-      <c r="I191" s="88"/>
-[...1 lines deleted...]
-      <c r="K191" s="99"/>
+      <c r="I191" s="87"/>
+      <c r="J191" s="70"/>
+      <c r="K191" s="98"/>
       <c r="L191" s="30"/>
       <c r="M191" s="30"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B192" s="74">
+      <c r="B192" s="73">
         <v>8822505</v>
       </c>
-      <c r="C192" s="53">
+      <c r="C192" s="52">
         <v>22822630</v>
       </c>
-      <c r="D192" s="50"/>
-[...7 lines deleted...]
-      <c r="L192" s="54"/>
+      <c r="D192" s="53">
+        <v>34955688</v>
+      </c>
+      <c r="E192" s="73"/>
+      <c r="F192" s="75"/>
+      <c r="G192" s="73"/>
+      <c r="H192" s="53"/>
+      <c r="I192" s="87"/>
+      <c r="J192" s="61"/>
+      <c r="K192" s="73"/>
+      <c r="L192" s="53"/>
       <c r="M192" s="30"/>
     </row>
     <row r="193" spans="1:13" ht="12" customHeight="1">
       <c r="A193" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B193" s="74">
+      <c r="B193" s="73">
         <v>1253</v>
       </c>
-      <c r="C193" s="53">
+      <c r="C193" s="52">
         <v>2506</v>
       </c>
-      <c r="D193" s="50"/>
-[...7 lines deleted...]
-      <c r="L193" s="54"/>
+      <c r="D193" s="53">
+        <v>3759</v>
+      </c>
+      <c r="E193" s="73"/>
+      <c r="F193" s="75"/>
+      <c r="G193" s="73"/>
+      <c r="H193" s="53"/>
+      <c r="I193" s="87"/>
+      <c r="J193" s="61"/>
+      <c r="K193" s="73"/>
+      <c r="L193" s="53"/>
       <c r="M193" s="30"/>
     </row>
     <row r="194" spans="1:13" ht="12" customHeight="1">
       <c r="A194" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B194" s="74">
+      <c r="B194" s="73">
         <v>7254093</v>
       </c>
-      <c r="C194" s="53">
+      <c r="C194" s="52">
         <v>19136255</v>
       </c>
-      <c r="D194" s="50"/>
-[...7 lines deleted...]
-      <c r="L194" s="54"/>
+      <c r="D194" s="53">
+        <v>29294107</v>
+      </c>
+      <c r="E194" s="73"/>
+      <c r="F194" s="75"/>
+      <c r="G194" s="73"/>
+      <c r="H194" s="53"/>
+      <c r="I194" s="87"/>
+      <c r="J194" s="61"/>
+      <c r="K194" s="73"/>
+      <c r="L194" s="53"/>
       <c r="M194" s="30"/>
     </row>
     <row r="195" spans="1:13" ht="12" customHeight="1">
       <c r="A195" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B195" s="74">
+      <c r="B195" s="73">
         <v>42</v>
       </c>
-      <c r="C195" s="53">
+      <c r="C195" s="52">
         <v>84</v>
       </c>
-      <c r="D195" s="50"/>
-[...7 lines deleted...]
-      <c r="L195" s="54"/>
+      <c r="D195" s="53">
+        <v>126</v>
+      </c>
+      <c r="E195" s="73"/>
+      <c r="F195" s="75"/>
+      <c r="G195" s="73"/>
+      <c r="H195" s="53"/>
+      <c r="I195" s="87"/>
+      <c r="J195" s="61"/>
+      <c r="K195" s="73"/>
+      <c r="L195" s="53"/>
       <c r="M195" s="30"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B196" s="74">
+      <c r="B196" s="73">
         <v>1567118</v>
       </c>
-      <c r="C196" s="53">
+      <c r="C196" s="52">
         <v>3683787</v>
       </c>
-      <c r="D196" s="50"/>
-[...7 lines deleted...]
-      <c r="L196" s="54"/>
+      <c r="D196" s="53">
+        <v>5657699</v>
+      </c>
+      <c r="E196" s="73"/>
+      <c r="F196" s="75"/>
+      <c r="G196" s="73"/>
+      <c r="H196" s="53"/>
+      <c r="I196" s="87"/>
+      <c r="J196" s="61"/>
+      <c r="K196" s="73"/>
+      <c r="L196" s="53"/>
       <c r="M196" s="30"/>
     </row>
     <row r="197" spans="1:13" ht="21.6">
-      <c r="A197" s="66" t="s">
+      <c r="A197" s="65" t="s">
         <v>39</v>
       </c>
       <c r="B197" s="35"/>
       <c r="C197" s="30"/>
       <c r="D197" s="36"/>
       <c r="E197" s="36"/>
       <c r="F197" s="36"/>
       <c r="G197" s="35"/>
       <c r="H197" s="30"/>
-      <c r="I197" s="88"/>
-[...1 lines deleted...]
-      <c r="K197" s="71"/>
+      <c r="I197" s="87"/>
+      <c r="J197" s="70"/>
+      <c r="K197" s="70"/>
       <c r="L197" s="32"/>
       <c r="M197" s="29"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B198" s="74">
+      <c r="B198" s="73">
         <v>59597</v>
       </c>
-      <c r="C198" s="53">
+      <c r="C198" s="52">
         <v>104589</v>
       </c>
-      <c r="D198" s="50"/>
-[...7 lines deleted...]
-      <c r="L198" s="54"/>
+      <c r="D198" s="53">
+        <v>149531</v>
+      </c>
+      <c r="E198" s="73"/>
+      <c r="F198" s="75"/>
+      <c r="G198" s="73"/>
+      <c r="H198" s="53"/>
+      <c r="I198" s="87"/>
+      <c r="J198" s="61"/>
+      <c r="K198" s="73"/>
+      <c r="L198" s="53"/>
       <c r="M198" s="30"/>
     </row>
     <row r="199" spans="1:13" ht="12" customHeight="1">
       <c r="A199" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B199" s="74">
+      <c r="B199" s="73">
         <v>1253</v>
       </c>
-      <c r="C199" s="53">
+      <c r="C199" s="52">
         <v>2506</v>
       </c>
-      <c r="D199" s="50"/>
-[...7 lines deleted...]
-      <c r="L199" s="54"/>
+      <c r="D199" s="53">
+        <v>3759</v>
+      </c>
+      <c r="E199" s="73"/>
+      <c r="F199" s="75"/>
+      <c r="G199" s="73"/>
+      <c r="H199" s="53"/>
+      <c r="I199" s="87"/>
+      <c r="J199" s="61"/>
+      <c r="K199" s="73"/>
+      <c r="L199" s="53"/>
       <c r="M199" s="30"/>
     </row>
     <row r="200" spans="1:13" ht="12" customHeight="1">
       <c r="A200" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B200" s="74">
+      <c r="B200" s="73">
         <v>42</v>
       </c>
-      <c r="C200" s="53">
+      <c r="C200" s="52">
         <v>84</v>
       </c>
-      <c r="D200" s="50"/>
-[...7 lines deleted...]
-      <c r="L200" s="54"/>
+      <c r="D200" s="53">
+        <v>126</v>
+      </c>
+      <c r="E200" s="73"/>
+      <c r="F200" s="75"/>
+      <c r="G200" s="73"/>
+      <c r="H200" s="53"/>
+      <c r="I200" s="87"/>
+      <c r="J200" s="61"/>
+      <c r="K200" s="73"/>
+      <c r="L200" s="53"/>
       <c r="M200" s="30"/>
     </row>
     <row r="201" spans="1:13" ht="12" customHeight="1">
       <c r="A201" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B201" s="74">
+      <c r="B201" s="73">
         <v>58303</v>
       </c>
-      <c r="C201" s="53">
+      <c r="C201" s="52">
         <v>102001</v>
       </c>
-      <c r="D201" s="50"/>
-[...7 lines deleted...]
-      <c r="L201" s="54"/>
+      <c r="D201" s="53">
+        <v>145649</v>
+      </c>
+      <c r="E201" s="73"/>
+      <c r="F201" s="75"/>
+      <c r="G201" s="73"/>
+      <c r="H201" s="53"/>
+      <c r="I201" s="87"/>
+      <c r="J201" s="61"/>
+      <c r="K201" s="73"/>
+      <c r="L201" s="53"/>
       <c r="M201" s="30"/>
     </row>
     <row r="202" spans="1:13" ht="21.6">
-      <c r="A202" s="66" t="s">
+      <c r="A202" s="65" t="s">
         <v>27</v>
       </c>
       <c r="B202" s="35"/>
       <c r="C202" s="30"/>
       <c r="D202" s="39"/>
       <c r="E202" s="36"/>
       <c r="F202" s="36"/>
       <c r="G202" s="39"/>
       <c r="H202" s="30"/>
-      <c r="I202" s="88"/>
-[...1 lines deleted...]
-      <c r="K202" s="100"/>
+      <c r="I202" s="87"/>
+      <c r="J202" s="92"/>
+      <c r="K202" s="99"/>
       <c r="L202" s="32"/>
       <c r="M202" s="29"/>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B203" s="74">
+      <c r="B203" s="73">
         <v>8762908</v>
       </c>
-      <c r="C203" s="53">
+      <c r="C203" s="52">
         <v>22718041</v>
       </c>
-      <c r="D203" s="50"/>
-[...7 lines deleted...]
-      <c r="L203" s="54"/>
+      <c r="D203" s="53">
+        <v>34806157</v>
+      </c>
+      <c r="E203" s="73"/>
+      <c r="F203" s="75"/>
+      <c r="G203" s="73"/>
+      <c r="H203" s="53"/>
+      <c r="I203" s="87"/>
+      <c r="J203" s="61"/>
+      <c r="K203" s="73"/>
+      <c r="L203" s="53"/>
       <c r="M203" s="30"/>
     </row>
     <row r="204" spans="1:13" ht="12" customHeight="1">
       <c r="A204" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B204" s="74">
+      <c r="B204" s="73">
         <v>7254093</v>
       </c>
-      <c r="C204" s="53">
+      <c r="C204" s="52">
         <v>19136255</v>
       </c>
-      <c r="D204" s="50"/>
-[...7 lines deleted...]
-      <c r="L204" s="54"/>
+      <c r="D204" s="53">
+        <v>29294107</v>
+      </c>
+      <c r="E204" s="73"/>
+      <c r="F204" s="75"/>
+      <c r="G204" s="73"/>
+      <c r="H204" s="53"/>
+      <c r="I204" s="87"/>
+      <c r="J204" s="61"/>
+      <c r="K204" s="73"/>
+      <c r="L204" s="53"/>
       <c r="M204" s="30"/>
     </row>
     <row r="205" spans="1:13" ht="12" customHeight="1">
       <c r="A205" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B205" s="74">
+      <c r="B205" s="73">
         <v>1508815</v>
       </c>
-      <c r="C205" s="53">
+      <c r="C205" s="52">
         <v>3581786</v>
       </c>
-      <c r="D205" s="50"/>
-[...7 lines deleted...]
-      <c r="L205" s="54"/>
+      <c r="D205" s="53">
+        <v>5512050</v>
+      </c>
+      <c r="E205" s="73"/>
+      <c r="F205" s="75"/>
+      <c r="G205" s="73"/>
+      <c r="H205" s="53"/>
+      <c r="I205" s="87"/>
+      <c r="J205" s="61"/>
+      <c r="K205" s="73"/>
+      <c r="L205" s="53"/>
       <c r="M205" s="30"/>
     </row>
     <row r="206" spans="1:13" ht="24.6" customHeight="1">
-      <c r="A206" s="66" t="s">
+      <c r="A206" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B206" s="30"/>
       <c r="C206" s="30"/>
-      <c r="D206" s="35"/>
+      <c r="D206" s="39"/>
       <c r="E206" s="36"/>
       <c r="F206" s="36"/>
       <c r="G206" s="35"/>
       <c r="H206" s="30"/>
-      <c r="I206" s="89"/>
-      <c r="J206" s="71"/>
+      <c r="I206" s="88"/>
+      <c r="J206" s="70"/>
       <c r="K206" s="41"/>
       <c r="L206" s="32"/>
       <c r="M206" s="29"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B207" s="74">
+      <c r="B207" s="73">
         <v>27340</v>
       </c>
-      <c r="C207" s="53">
+      <c r="C207" s="52">
         <v>142761</v>
       </c>
-      <c r="D207" s="50"/>
-[...7 lines deleted...]
-      <c r="L207" s="54"/>
+      <c r="D207" s="53">
+        <v>258182</v>
+      </c>
+      <c r="E207" s="73"/>
+      <c r="F207" s="75"/>
+      <c r="G207" s="73"/>
+      <c r="H207" s="53"/>
+      <c r="I207" s="87"/>
+      <c r="J207" s="61"/>
+      <c r="K207" s="73"/>
+      <c r="L207" s="53"/>
       <c r="M207" s="30"/>
     </row>
     <row r="208" spans="1:13" ht="14.25" customHeight="1">
       <c r="A208" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B208" s="74">
+      <c r="B208" s="73">
         <v>23420</v>
       </c>
-      <c r="C208" s="53">
+      <c r="C208" s="52">
         <v>133421</v>
       </c>
-      <c r="D208" s="50"/>
-[...7 lines deleted...]
-      <c r="L208" s="54"/>
+      <c r="D208" s="53">
+        <v>243422</v>
+      </c>
+      <c r="E208" s="73"/>
+      <c r="F208" s="75"/>
+      <c r="G208" s="73"/>
+      <c r="H208" s="53"/>
+      <c r="I208" s="87"/>
+      <c r="J208" s="61"/>
+      <c r="K208" s="73"/>
+      <c r="L208" s="53"/>
       <c r="M208" s="30"/>
     </row>
     <row r="209" spans="1:13" ht="14.25" customHeight="1">
       <c r="A209" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B209" s="74">
+      <c r="B209" s="73">
         <v>104</v>
       </c>
-      <c r="C209" s="53">
+      <c r="C209" s="52">
         <v>208</v>
       </c>
-      <c r="D209" s="50"/>
-[...7 lines deleted...]
-      <c r="L209" s="54"/>
+      <c r="D209" s="53">
+        <v>312</v>
+      </c>
+      <c r="E209" s="73"/>
+      <c r="F209" s="75"/>
+      <c r="G209" s="73"/>
+      <c r="H209" s="53"/>
+      <c r="I209" s="87"/>
+      <c r="J209" s="61"/>
+      <c r="K209" s="73"/>
+      <c r="L209" s="53"/>
       <c r="M209" s="30"/>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B210" s="74">
+      <c r="B210" s="73">
         <v>733</v>
       </c>
-      <c r="C210" s="53">
+      <c r="C210" s="52">
         <v>1466</v>
       </c>
-      <c r="D210" s="50"/>
-[...7 lines deleted...]
-      <c r="L210" s="54"/>
+      <c r="D210" s="53">
+        <v>2199</v>
+      </c>
+      <c r="E210" s="73"/>
+      <c r="F210" s="75"/>
+      <c r="G210" s="73"/>
+      <c r="H210" s="53"/>
+      <c r="I210" s="87"/>
+      <c r="J210" s="61"/>
+      <c r="K210" s="73"/>
+      <c r="L210" s="53"/>
       <c r="M210" s="30"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B211" s="74">
+      <c r="B211" s="73">
         <v>713</v>
       </c>
-      <c r="C211" s="53">
+      <c r="C211" s="52">
         <v>1426</v>
       </c>
-      <c r="D211" s="50"/>
-[...7 lines deleted...]
-      <c r="L211" s="54"/>
+      <c r="D211" s="53">
+        <v>2139</v>
+      </c>
+      <c r="E211" s="73"/>
+      <c r="F211" s="75"/>
+      <c r="G211" s="73"/>
+      <c r="H211" s="53"/>
+      <c r="I211" s="87"/>
+      <c r="J211" s="61"/>
+      <c r="K211" s="73"/>
+      <c r="L211" s="53"/>
       <c r="M211" s="30"/>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B212" s="74">
+      <c r="B212" s="73">
         <v>142</v>
       </c>
-      <c r="C212" s="53">
+      <c r="C212" s="52">
         <v>1784</v>
       </c>
-      <c r="D212" s="50"/>
-[...7 lines deleted...]
-      <c r="L212" s="54"/>
+      <c r="D212" s="53">
+        <v>3426</v>
+      </c>
+      <c r="E212" s="73"/>
+      <c r="F212" s="75"/>
+      <c r="G212" s="73"/>
+      <c r="H212" s="53"/>
+      <c r="I212" s="87"/>
+      <c r="J212" s="61"/>
+      <c r="K212" s="73"/>
+      <c r="L212" s="53"/>
       <c r="M212" s="30"/>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B213" s="74">
+      <c r="B213" s="73">
         <v>2229</v>
       </c>
-      <c r="C213" s="53">
+      <c r="C213" s="52">
         <v>4458</v>
       </c>
-      <c r="D213" s="50"/>
-[...7 lines deleted...]
-      <c r="L213" s="54"/>
+      <c r="D213" s="53">
+        <v>6687</v>
+      </c>
+      <c r="E213" s="73"/>
+      <c r="F213" s="75"/>
+      <c r="G213" s="73"/>
+      <c r="H213" s="53"/>
+      <c r="I213" s="87"/>
+      <c r="J213" s="61"/>
+      <c r="K213" s="73"/>
+      <c r="L213" s="53"/>
       <c r="M213" s="30"/>
     </row>
     <row r="214" spans="1:13">
-      <c r="A214" s="66" t="s">
+      <c r="A214" s="65" t="s">
         <v>5</v>
       </c>
       <c r="B214" s="35"/>
       <c r="C214" s="30"/>
       <c r="D214" s="39"/>
       <c r="E214" s="36"/>
       <c r="F214" s="36"/>
       <c r="G214" s="35"/>
       <c r="H214" s="30"/>
-      <c r="I214" s="89"/>
-[...1 lines deleted...]
-      <c r="K214" s="100"/>
+      <c r="I214" s="88"/>
+      <c r="J214" s="92"/>
+      <c r="K214" s="99"/>
       <c r="L214" s="32"/>
       <c r="M214" s="29"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B215" s="74">
+      <c r="B215" s="73">
         <v>1335030</v>
       </c>
-      <c r="C215" s="53">
+      <c r="C215" s="52">
         <v>3501509</v>
       </c>
-      <c r="D215" s="50"/>
-[...7 lines deleted...]
-      <c r="L215" s="54"/>
+      <c r="D215" s="53">
+        <v>5745847</v>
+      </c>
+      <c r="E215" s="73"/>
+      <c r="F215" s="75"/>
+      <c r="G215" s="73"/>
+      <c r="H215" s="53"/>
+      <c r="I215" s="87"/>
+      <c r="J215" s="61"/>
+      <c r="K215" s="73"/>
+      <c r="L215" s="53"/>
       <c r="M215" s="30"/>
     </row>
     <row r="216" spans="1:13" ht="14.25" customHeight="1">
       <c r="A216" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B216" s="74">
+      <c r="B216" s="73">
         <v>894775</v>
       </c>
-      <c r="C216" s="53">
+      <c r="C216" s="52">
         <v>1956533</v>
       </c>
-      <c r="D216" s="50"/>
-[...7 lines deleted...]
-      <c r="L216" s="54"/>
+      <c r="D216" s="53">
+        <v>3133674</v>
+      </c>
+      <c r="E216" s="73"/>
+      <c r="F216" s="75"/>
+      <c r="G216" s="73"/>
+      <c r="H216" s="53"/>
+      <c r="I216" s="87"/>
+      <c r="J216" s="61"/>
+      <c r="K216" s="73"/>
+      <c r="L216" s="53"/>
       <c r="M216" s="30"/>
     </row>
     <row r="217" spans="1:13" ht="14.25" customHeight="1">
       <c r="A217" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B217" s="74">
+      <c r="B217" s="73">
         <v>166742</v>
       </c>
-      <c r="C217" s="53">
+      <c r="C217" s="52">
         <v>656307</v>
       </c>
-      <c r="D217" s="50"/>
-[...7 lines deleted...]
-      <c r="L217" s="54"/>
+      <c r="D217" s="53">
+        <v>888347</v>
+      </c>
+      <c r="E217" s="73"/>
+      <c r="F217" s="75"/>
+      <c r="G217" s="73"/>
+      <c r="H217" s="53"/>
+      <c r="I217" s="87"/>
+      <c r="J217" s="61"/>
+      <c r="K217" s="73"/>
+      <c r="L217" s="53"/>
       <c r="M217" s="30"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B218" s="74" t="s">
+      <c r="B218" s="73" t="s">
         <v>71</v>
       </c>
-      <c r="C218" s="53" t="s">
+      <c r="C218" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="D218" s="50"/>
-[...7 lines deleted...]
-      <c r="L218" s="54"/>
+      <c r="D218" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="E218" s="73"/>
+      <c r="F218" s="75"/>
+      <c r="G218" s="73"/>
+      <c r="H218" s="53"/>
+      <c r="I218" s="87"/>
+      <c r="J218" s="61"/>
+      <c r="K218" s="73"/>
+      <c r="L218" s="53"/>
       <c r="M218" s="30"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B219" s="74">
+      <c r="B219" s="73">
         <v>545</v>
       </c>
-      <c r="C219" s="53">
+      <c r="C219" s="52">
         <v>2997</v>
       </c>
-      <c r="D219" s="50"/>
-[...7 lines deleted...]
-      <c r="L219" s="54"/>
+      <c r="D219" s="53">
+        <v>5448</v>
+      </c>
+      <c r="E219" s="73"/>
+      <c r="F219" s="75"/>
+      <c r="G219" s="73"/>
+      <c r="H219" s="53"/>
+      <c r="I219" s="87"/>
+      <c r="J219" s="61"/>
+      <c r="K219" s="73"/>
+      <c r="L219" s="53"/>
       <c r="M219" s="30"/>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B220" s="74">
+      <c r="B220" s="73">
         <v>222191</v>
       </c>
-      <c r="C220" s="53">
+      <c r="C220" s="52">
         <v>613177</v>
       </c>
-      <c r="D220" s="50"/>
-[...7 lines deleted...]
-      <c r="L220" s="54"/>
+      <c r="D220" s="53">
+        <v>1224163</v>
+      </c>
+      <c r="E220" s="73"/>
+      <c r="F220" s="75"/>
+      <c r="G220" s="73"/>
+      <c r="H220" s="53"/>
+      <c r="I220" s="87"/>
+      <c r="J220" s="61"/>
+      <c r="K220" s="73"/>
+      <c r="L220" s="53"/>
       <c r="M220" s="30"/>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B221" s="74">
+      <c r="B221" s="73">
         <v>5592</v>
       </c>
-      <c r="C221" s="53">
+      <c r="C221" s="52">
         <v>8146</v>
       </c>
-      <c r="D221" s="50"/>
-[...7 lines deleted...]
-      <c r="L221" s="54"/>
+      <c r="D221" s="53">
+        <v>10700</v>
+      </c>
+      <c r="E221" s="73"/>
+      <c r="F221" s="75"/>
+      <c r="G221" s="73"/>
+      <c r="H221" s="53"/>
+      <c r="I221" s="87"/>
+      <c r="J221" s="61"/>
+      <c r="K221" s="73"/>
+      <c r="L221" s="53"/>
       <c r="M221" s="30"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B222" s="74">
+      <c r="B222" s="73">
         <v>19147</v>
       </c>
-      <c r="C222" s="53">
+      <c r="C222" s="52">
         <v>176967</v>
       </c>
-      <c r="D222" s="50"/>
-[...7 lines deleted...]
-      <c r="L222" s="54"/>
+      <c r="D222" s="53">
+        <v>334788</v>
+      </c>
+      <c r="E222" s="73"/>
+      <c r="F222" s="75"/>
+      <c r="G222" s="73"/>
+      <c r="H222" s="53"/>
+      <c r="I222" s="87"/>
+      <c r="J222" s="61"/>
+      <c r="K222" s="73"/>
+      <c r="L222" s="53"/>
       <c r="M222" s="30"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B223" s="74">
+      <c r="B223" s="73">
         <v>26039</v>
       </c>
-      <c r="C223" s="53">
+      <c r="C223" s="52">
         <v>87382</v>
       </c>
-      <c r="D223" s="50"/>
-[...7 lines deleted...]
-      <c r="L223" s="54"/>
+      <c r="D223" s="53">
+        <v>148726</v>
+      </c>
+      <c r="E223" s="73"/>
+      <c r="F223" s="75"/>
+      <c r="G223" s="73"/>
+      <c r="H223" s="53"/>
+      <c r="I223" s="87"/>
+      <c r="J223" s="61"/>
+      <c r="K223" s="73"/>
+      <c r="L223" s="53"/>
       <c r="M223" s="30"/>
     </row>
     <row r="224" spans="1:13" ht="21.6">
-      <c r="A224" s="66" t="s">
+      <c r="A224" s="65" t="s">
         <v>29</v>
       </c>
       <c r="B224" s="30"/>
       <c r="C224" s="30"/>
       <c r="D224" s="35"/>
       <c r="E224" s="36"/>
       <c r="F224" s="36"/>
       <c r="G224" s="35"/>
       <c r="H224" s="30"/>
-      <c r="I224" s="89"/>
-[...1 lines deleted...]
-      <c r="K224" s="100"/>
+      <c r="I224" s="88"/>
+      <c r="J224" s="92"/>
+      <c r="K224" s="99"/>
       <c r="L224" s="32"/>
       <c r="M224" s="29"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B225" s="74">
+      <c r="B225" s="73">
         <v>23652</v>
       </c>
-      <c r="C225" s="53">
+      <c r="C225" s="52">
         <v>23971</v>
       </c>
-      <c r="D225" s="50"/>
-[...7 lines deleted...]
-      <c r="L225" s="54"/>
+      <c r="D225" s="53">
+        <v>24290</v>
+      </c>
+      <c r="E225" s="73"/>
+      <c r="F225" s="75"/>
+      <c r="G225" s="73"/>
+      <c r="H225" s="53"/>
+      <c r="I225" s="87"/>
+      <c r="J225" s="61"/>
+      <c r="K225" s="73"/>
+      <c r="L225" s="53"/>
       <c r="M225" s="30"/>
     </row>
     <row r="226" spans="1:13" ht="14.25" customHeight="1">
       <c r="A226" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B226" s="74">
+      <c r="B226" s="73">
         <v>23333</v>
       </c>
-      <c r="C226" s="53">
+      <c r="C226" s="52">
         <v>23333</v>
       </c>
-      <c r="D226" s="50"/>
-[...7 lines deleted...]
-      <c r="L226" s="54"/>
+      <c r="D226" s="53">
+        <v>23333</v>
+      </c>
+      <c r="E226" s="73"/>
+      <c r="F226" s="75"/>
+      <c r="G226" s="73"/>
+      <c r="H226" s="53"/>
+      <c r="I226" s="87"/>
+      <c r="J226" s="61"/>
+      <c r="K226" s="73"/>
+      <c r="L226" s="53"/>
       <c r="M226" s="30"/>
     </row>
     <row r="227" spans="1:13" ht="14.25" customHeight="1">
       <c r="A227" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B227" s="74">
+      <c r="B227" s="73">
         <v>319</v>
       </c>
-      <c r="C227" s="53">
+      <c r="C227" s="52">
         <v>638</v>
       </c>
-      <c r="D227" s="50"/>
-[...7 lines deleted...]
-      <c r="L227" s="54"/>
+      <c r="D227" s="53">
+        <v>957</v>
+      </c>
+      <c r="E227" s="73"/>
+      <c r="F227" s="75"/>
+      <c r="G227" s="73"/>
+      <c r="H227" s="53"/>
+      <c r="I227" s="87"/>
+      <c r="J227" s="61"/>
+      <c r="K227" s="73"/>
+      <c r="L227" s="53"/>
       <c r="M227" s="30"/>
     </row>
     <row r="228" spans="1:13" ht="22.2" customHeight="1">
-      <c r="A228" s="66" t="s">
+      <c r="A228" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B228" s="30"/>
       <c r="C228" s="36"/>
       <c r="D228" s="39"/>
       <c r="E228" s="36"/>
       <c r="F228" s="36"/>
       <c r="G228" s="35"/>
-      <c r="H228" s="54"/>
-[...2 lines deleted...]
-      <c r="K228" s="100"/>
+      <c r="H228" s="53"/>
+      <c r="I228" s="88"/>
+      <c r="J228" s="92"/>
+      <c r="K228" s="99"/>
       <c r="L228" s="32"/>
       <c r="M228" s="29"/>
     </row>
     <row r="229" spans="1:13" ht="14.25" customHeight="1">
       <c r="A229" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B229" s="74">
+      <c r="B229" s="73">
         <v>321</v>
       </c>
-      <c r="C229" s="53">
+      <c r="C229" s="52">
         <v>642</v>
       </c>
-      <c r="D229" s="50"/>
-[...7 lines deleted...]
-      <c r="L229" s="54"/>
+      <c r="D229" s="53">
+        <v>963</v>
+      </c>
+      <c r="E229" s="73"/>
+      <c r="F229" s="75"/>
+      <c r="G229" s="73"/>
+      <c r="H229" s="53"/>
+      <c r="I229" s="87"/>
+      <c r="J229" s="61"/>
+      <c r="K229" s="73"/>
+      <c r="L229" s="53"/>
       <c r="M229" s="30"/>
     </row>
     <row r="230" spans="1:13" ht="14.25" customHeight="1">
       <c r="A230" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B230" s="74">
+      <c r="B230" s="73">
         <v>321</v>
       </c>
-      <c r="C230" s="53">
+      <c r="C230" s="52">
         <v>642</v>
       </c>
-      <c r="D230" s="50"/>
-[...7 lines deleted...]
-      <c r="L230" s="54"/>
+      <c r="D230" s="53">
+        <v>963</v>
+      </c>
+      <c r="E230" s="73"/>
+      <c r="F230" s="75"/>
+      <c r="G230" s="73"/>
+      <c r="H230" s="53"/>
+      <c r="I230" s="87"/>
+      <c r="J230" s="61"/>
+      <c r="K230" s="73"/>
+      <c r="L230" s="53"/>
       <c r="M230" s="30"/>
     </row>
     <row r="231" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A231" s="66" t="s">
+      <c r="A231" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B231" s="30"/>
-      <c r="C231" s="99"/>
+      <c r="C231" s="98"/>
       <c r="D231" s="39"/>
       <c r="E231" s="36"/>
       <c r="F231" s="36"/>
       <c r="G231" s="35"/>
-      <c r="H231" s="54"/>
-[...1 lines deleted...]
-      <c r="J231" s="94"/>
+      <c r="H231" s="53"/>
+      <c r="I231" s="88"/>
+      <c r="J231" s="93"/>
       <c r="K231" s="42"/>
       <c r="L231" s="32"/>
       <c r="M231" s="29"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B232" s="74">
+      <c r="B232" s="73">
         <v>2070</v>
       </c>
-      <c r="C232" s="53">
+      <c r="C232" s="52">
         <v>4140</v>
       </c>
-      <c r="D232" s="50"/>
-[...7 lines deleted...]
-      <c r="L232" s="54"/>
+      <c r="D232" s="53">
+        <v>6210</v>
+      </c>
+      <c r="E232" s="73"/>
+      <c r="F232" s="75"/>
+      <c r="G232" s="73"/>
+      <c r="H232" s="53"/>
+      <c r="I232" s="87"/>
+      <c r="J232" s="61"/>
+      <c r="K232" s="73"/>
+      <c r="L232" s="53"/>
       <c r="M232" s="30"/>
     </row>
     <row r="233" spans="1:13" ht="14.25" customHeight="1">
       <c r="A233" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B233" s="74">
+      <c r="B233" s="73">
         <v>2000</v>
       </c>
-      <c r="C233" s="53">
+      <c r="C233" s="52">
         <v>4000</v>
       </c>
-      <c r="D233" s="50"/>
-[...7 lines deleted...]
-      <c r="L233" s="54"/>
+      <c r="D233" s="53">
+        <v>6000</v>
+      </c>
+      <c r="E233" s="73"/>
+      <c r="F233" s="75"/>
+      <c r="G233" s="73"/>
+      <c r="H233" s="53"/>
+      <c r="I233" s="87"/>
+      <c r="J233" s="61"/>
+      <c r="K233" s="73"/>
+      <c r="L233" s="53"/>
       <c r="M233" s="30"/>
     </row>
     <row r="234" spans="1:13" ht="14.25" customHeight="1">
       <c r="A234" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B234" s="74">
+      <c r="B234" s="73">
         <v>70</v>
       </c>
-      <c r="C234" s="53">
+      <c r="C234" s="52">
         <v>140</v>
       </c>
-      <c r="D234" s="50"/>
-[...7 lines deleted...]
-      <c r="L234" s="54"/>
+      <c r="D234" s="53">
+        <v>210</v>
+      </c>
+      <c r="E234" s="73"/>
+      <c r="F234" s="75"/>
+      <c r="G234" s="73"/>
+      <c r="H234" s="53"/>
+      <c r="I234" s="87"/>
+      <c r="J234" s="61"/>
+      <c r="K234" s="73"/>
+      <c r="L234" s="53"/>
       <c r="M234" s="30"/>
     </row>
     <row r="235" spans="1:13" ht="21.6">
-      <c r="A235" s="66" t="s">
+      <c r="A235" s="65" t="s">
         <v>19</v>
       </c>
       <c r="B235" s="30"/>
       <c r="C235" s="30"/>
-      <c r="D235" s="35"/>
+      <c r="D235" s="39"/>
       <c r="E235" s="36"/>
       <c r="F235" s="36"/>
       <c r="G235" s="35"/>
       <c r="H235" s="50"/>
-      <c r="I235" s="89"/>
-[...1 lines deleted...]
-      <c r="K235" s="100"/>
+      <c r="I235" s="88"/>
+      <c r="J235" s="92"/>
+      <c r="K235" s="99"/>
       <c r="L235" s="32"/>
       <c r="M235" s="29"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B236" s="74">
+      <c r="B236" s="73">
         <v>1303038</v>
       </c>
-      <c r="C236" s="53">
+      <c r="C236" s="52">
         <v>3460858</v>
       </c>
-      <c r="D236" s="50"/>
-[...7 lines deleted...]
-      <c r="L236" s="54"/>
+      <c r="D236" s="53">
+        <v>5696537</v>
+      </c>
+      <c r="E236" s="73"/>
+      <c r="F236" s="75"/>
+      <c r="G236" s="73"/>
+      <c r="H236" s="53"/>
+      <c r="I236" s="87"/>
+      <c r="J236" s="61"/>
+      <c r="K236" s="73"/>
+      <c r="L236" s="53"/>
       <c r="M236" s="30"/>
     </row>
     <row r="237" spans="1:13" ht="14.25" customHeight="1">
       <c r="A237" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B237" s="74">
+      <c r="B237" s="73">
         <v>865491</v>
       </c>
-      <c r="C237" s="53">
+      <c r="C237" s="52">
         <v>1921300</v>
       </c>
-      <c r="D237" s="50"/>
-[...7 lines deleted...]
-      <c r="L237" s="54"/>
+      <c r="D237" s="53">
+        <v>3092491</v>
+      </c>
+      <c r="E237" s="73"/>
+      <c r="F237" s="75"/>
+      <c r="G237" s="73"/>
+      <c r="H237" s="53"/>
+      <c r="I237" s="87"/>
+      <c r="J237" s="61"/>
+      <c r="K237" s="73"/>
+      <c r="L237" s="53"/>
       <c r="M237" s="30"/>
     </row>
     <row r="238" spans="1:13" ht="14.25" customHeight="1">
       <c r="A238" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B238" s="74">
+      <c r="B238" s="73">
         <v>164742</v>
       </c>
-      <c r="C238" s="53">
+      <c r="C238" s="52">
         <v>652307</v>
       </c>
-      <c r="D238" s="50"/>
-[...7 lines deleted...]
-      <c r="L238" s="54"/>
+      <c r="D238" s="53">
+        <v>882347</v>
+      </c>
+      <c r="E238" s="73"/>
+      <c r="F238" s="75"/>
+      <c r="G238" s="73"/>
+      <c r="H238" s="53"/>
+      <c r="I238" s="87"/>
+      <c r="J238" s="61"/>
+      <c r="K238" s="73"/>
+      <c r="L238" s="53"/>
       <c r="M238" s="30"/>
     </row>
     <row r="239" spans="1:13" ht="14.25" customHeight="1">
       <c r="A239" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B239" s="74" t="s">
+      <c r="B239" s="73" t="s">
         <v>71</v>
       </c>
-      <c r="C239" s="53" t="s">
+      <c r="C239" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="D239" s="50"/>
-[...7 lines deleted...]
-      <c r="L239" s="54"/>
+      <c r="D239" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="E239" s="73"/>
+      <c r="F239" s="75"/>
+      <c r="G239" s="73"/>
+      <c r="H239" s="53"/>
+      <c r="I239" s="87"/>
+      <c r="J239" s="61"/>
+      <c r="K239" s="73"/>
+      <c r="L239" s="53"/>
       <c r="M239" s="30"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B240" s="74">
+      <c r="B240" s="73">
         <v>475</v>
       </c>
-      <c r="C240" s="53">
+      <c r="C240" s="52">
         <v>2857</v>
       </c>
-      <c r="D240" s="50"/>
-[...7 lines deleted...]
-      <c r="L240" s="54"/>
+      <c r="D240" s="53">
+        <v>5238</v>
+      </c>
+      <c r="E240" s="73"/>
+      <c r="F240" s="75"/>
+      <c r="G240" s="73"/>
+      <c r="H240" s="53"/>
+      <c r="I240" s="87"/>
+      <c r="J240" s="61"/>
+      <c r="K240" s="73"/>
+      <c r="L240" s="53"/>
       <c r="M240" s="30"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B241" s="74">
+      <c r="B241" s="73">
         <v>222191</v>
       </c>
-      <c r="C241" s="53">
+      <c r="C241" s="52">
         <v>613177</v>
       </c>
-      <c r="D241" s="50"/>
-[...7 lines deleted...]
-      <c r="L241" s="54"/>
+      <c r="D241" s="53">
+        <v>1224163</v>
+      </c>
+      <c r="E241" s="73"/>
+      <c r="F241" s="75"/>
+      <c r="G241" s="73"/>
+      <c r="H241" s="53"/>
+      <c r="I241" s="87"/>
+      <c r="J241" s="61"/>
+      <c r="K241" s="73"/>
+      <c r="L241" s="53"/>
       <c r="M241" s="30"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B242" s="74">
+      <c r="B242" s="73">
         <v>4953</v>
       </c>
-      <c r="C242" s="53">
+      <c r="C242" s="52">
         <v>6868</v>
       </c>
-      <c r="D242" s="50"/>
-[...7 lines deleted...]
-      <c r="L242" s="54"/>
+      <c r="D242" s="53">
+        <v>8783</v>
+      </c>
+      <c r="E242" s="73"/>
+      <c r="F242" s="75"/>
+      <c r="G242" s="73"/>
+      <c r="H242" s="53"/>
+      <c r="I242" s="87"/>
+      <c r="J242" s="61"/>
+      <c r="K242" s="73"/>
+      <c r="L242" s="53"/>
       <c r="M242" s="30"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B243" s="74">
+      <c r="B243" s="73">
         <v>19147</v>
       </c>
-      <c r="C243" s="53">
+      <c r="C243" s="52">
         <v>176967</v>
       </c>
-      <c r="D243" s="50"/>
-[...7 lines deleted...]
-      <c r="L243" s="54"/>
+      <c r="D243" s="53">
+        <v>334788</v>
+      </c>
+      <c r="E243" s="73"/>
+      <c r="F243" s="75"/>
+      <c r="G243" s="73"/>
+      <c r="H243" s="53"/>
+      <c r="I243" s="87"/>
+      <c r="J243" s="61"/>
+      <c r="K243" s="73"/>
+      <c r="L243" s="53"/>
       <c r="M243" s="30"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B244" s="74">
+      <c r="B244" s="73">
         <v>26039</v>
       </c>
-      <c r="C244" s="53">
+      <c r="C244" s="52">
         <v>87382</v>
       </c>
-      <c r="D244" s="50"/>
-[...7 lines deleted...]
-      <c r="L244" s="54"/>
+      <c r="D244" s="53">
+        <v>148726</v>
+      </c>
+      <c r="E244" s="73"/>
+      <c r="F244" s="75"/>
+      <c r="G244" s="73"/>
+      <c r="H244" s="53"/>
+      <c r="I244" s="87"/>
+      <c r="J244" s="61"/>
+      <c r="K244" s="73"/>
+      <c r="L244" s="53"/>
       <c r="M244" s="30"/>
     </row>
     <row r="245" spans="1:13">
-      <c r="A245" s="66" t="s">
+      <c r="A245" s="65" t="s">
         <v>31</v>
       </c>
       <c r="B245" s="35"/>
       <c r="C245" s="30"/>
       <c r="D245" s="39"/>
       <c r="E245" s="36"/>
       <c r="F245" s="36"/>
       <c r="G245" s="30"/>
       <c r="H245" s="30"/>
-      <c r="I245" s="89"/>
-[...1 lines deleted...]
-      <c r="K245" s="93"/>
+      <c r="I245" s="88"/>
+      <c r="J245" s="92"/>
+      <c r="K245" s="92"/>
       <c r="L245" s="32"/>
       <c r="M245" s="29"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B246" s="74">
+      <c r="B246" s="73">
         <v>102060</v>
       </c>
-      <c r="C246" s="53">
+      <c r="C246" s="52">
         <v>203890</v>
       </c>
-      <c r="D246" s="50"/>
-[...7 lines deleted...]
-      <c r="L246" s="54"/>
+      <c r="D246" s="53">
+        <v>305720</v>
+      </c>
+      <c r="E246" s="73"/>
+      <c r="F246" s="75"/>
+      <c r="G246" s="73"/>
+      <c r="H246" s="53"/>
+      <c r="I246" s="87"/>
+      <c r="J246" s="61"/>
+      <c r="K246" s="73"/>
+      <c r="L246" s="53"/>
       <c r="M246" s="30"/>
     </row>
     <row r="247" spans="1:13" ht="14.25" customHeight="1">
       <c r="A247" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B247" s="74">
+      <c r="B247" s="73">
         <v>75151</v>
       </c>
-      <c r="C247" s="53">
+      <c r="C247" s="52">
         <v>150531</v>
       </c>
-      <c r="D247" s="50"/>
-[...7 lines deleted...]
-      <c r="L247" s="54"/>
+      <c r="D247" s="53">
+        <v>225911</v>
+      </c>
+      <c r="E247" s="73"/>
+      <c r="F247" s="75"/>
+      <c r="G247" s="73"/>
+      <c r="H247" s="53"/>
+      <c r="I247" s="87"/>
+      <c r="J247" s="61"/>
+      <c r="K247" s="73"/>
+      <c r="L247" s="53"/>
       <c r="M247" s="30"/>
     </row>
     <row r="248" spans="1:13" ht="14.25" customHeight="1">
       <c r="A248" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B248" s="74">
+      <c r="B248" s="73">
         <v>4097</v>
       </c>
-      <c r="C248" s="53">
+      <c r="C248" s="52">
         <v>8194</v>
       </c>
-      <c r="D248" s="50"/>
-[...7 lines deleted...]
-      <c r="L248" s="54"/>
+      <c r="D248" s="53">
+        <v>12291</v>
+      </c>
+      <c r="E248" s="73"/>
+      <c r="F248" s="75"/>
+      <c r="G248" s="73"/>
+      <c r="H248" s="53"/>
+      <c r="I248" s="87"/>
+      <c r="J248" s="61"/>
+      <c r="K248" s="73"/>
+      <c r="L248" s="53"/>
       <c r="M248" s="30"/>
     </row>
     <row r="249" spans="1:13" ht="14.25" customHeight="1">
       <c r="A249" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B249" s="74">
+      <c r="B249" s="73">
         <v>2429</v>
       </c>
-      <c r="C249" s="53">
+      <c r="C249" s="52">
         <v>4858</v>
       </c>
-      <c r="D249" s="50"/>
-[...7 lines deleted...]
-      <c r="L249" s="54"/>
+      <c r="D249" s="53">
+        <v>7287</v>
+      </c>
+      <c r="E249" s="73"/>
+      <c r="F249" s="75"/>
+      <c r="G249" s="73"/>
+      <c r="H249" s="53"/>
+      <c r="I249" s="87"/>
+      <c r="J249" s="61"/>
+      <c r="K249" s="73"/>
+      <c r="L249" s="53"/>
       <c r="M249" s="30"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B250" s="74">
+      <c r="B250" s="73">
         <v>3628</v>
       </c>
-      <c r="C250" s="53">
+      <c r="C250" s="52">
         <v>7256</v>
       </c>
-      <c r="D250" s="50"/>
-[...7 lines deleted...]
-      <c r="L250" s="54"/>
+      <c r="D250" s="53">
+        <v>10884</v>
+      </c>
+      <c r="E250" s="73"/>
+      <c r="F250" s="75"/>
+      <c r="G250" s="73"/>
+      <c r="H250" s="53"/>
+      <c r="I250" s="87"/>
+      <c r="J250" s="61"/>
+      <c r="K250" s="73"/>
+      <c r="L250" s="53"/>
       <c r="M250" s="30"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B251" s="74">
+      <c r="B251" s="73">
         <v>1325</v>
       </c>
-      <c r="C251" s="53">
+      <c r="C251" s="52">
         <v>2650</v>
       </c>
-      <c r="D251" s="50"/>
-[...7 lines deleted...]
-      <c r="L251" s="54"/>
+      <c r="D251" s="53">
+        <v>3975</v>
+      </c>
+      <c r="E251" s="73"/>
+      <c r="F251" s="75"/>
+      <c r="G251" s="73"/>
+      <c r="H251" s="53"/>
+      <c r="I251" s="87"/>
+      <c r="J251" s="61"/>
+      <c r="K251" s="73"/>
+      <c r="L251" s="53"/>
       <c r="M251" s="30"/>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B252" s="74">
+      <c r="B252" s="73">
         <v>2175</v>
       </c>
-      <c r="C252" s="53">
+      <c r="C252" s="52">
         <v>4350</v>
       </c>
-      <c r="D252" s="50"/>
-[...7 lines deleted...]
-      <c r="L252" s="54"/>
+      <c r="D252" s="53">
+        <v>6525</v>
+      </c>
+      <c r="E252" s="73"/>
+      <c r="F252" s="75"/>
+      <c r="G252" s="73"/>
+      <c r="H252" s="53"/>
+      <c r="I252" s="87"/>
+      <c r="J252" s="61"/>
+      <c r="K252" s="73"/>
+      <c r="L252" s="53"/>
       <c r="M252" s="30"/>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B253" s="74">
+      <c r="B253" s="73">
         <v>293</v>
       </c>
-      <c r="C253" s="53">
+      <c r="C253" s="52">
         <v>586</v>
       </c>
-      <c r="D253" s="50"/>
-[...7 lines deleted...]
-      <c r="L253" s="54"/>
+      <c r="D253" s="53">
+        <v>879</v>
+      </c>
+      <c r="E253" s="73"/>
+      <c r="F253" s="75"/>
+      <c r="G253" s="73"/>
+      <c r="H253" s="53"/>
+      <c r="I253" s="87"/>
+      <c r="J253" s="61"/>
+      <c r="K253" s="73"/>
+      <c r="L253" s="53"/>
       <c r="M253" s="30"/>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B254" s="74">
+      <c r="B254" s="73">
         <v>12963</v>
       </c>
-      <c r="C254" s="53">
+      <c r="C254" s="52">
         <v>25465</v>
       </c>
-      <c r="D254" s="50"/>
-[...7 lines deleted...]
-      <c r="L254" s="54"/>
+      <c r="D254" s="53">
+        <v>37968</v>
+      </c>
+      <c r="E254" s="73"/>
+      <c r="F254" s="75"/>
+      <c r="G254" s="73"/>
+      <c r="H254" s="53"/>
+      <c r="I254" s="87"/>
+      <c r="J254" s="61"/>
+      <c r="K254" s="73"/>
+      <c r="L254" s="53"/>
       <c r="M254" s="30"/>
     </row>
     <row r="255" spans="1:13">
-      <c r="A255" s="66" t="s">
+      <c r="A255" s="65" t="s">
         <v>35</v>
       </c>
       <c r="B255" s="35"/>
       <c r="C255" s="30"/>
-      <c r="D255" s="35"/>
+      <c r="D255" s="39"/>
       <c r="E255" s="36"/>
       <c r="F255" s="36"/>
       <c r="G255" s="35"/>
       <c r="H255" s="30"/>
-      <c r="I255" s="89"/>
-      <c r="J255" s="93"/>
+      <c r="I255" s="88"/>
+      <c r="J255" s="92"/>
       <c r="K255" s="41"/>
       <c r="L255" s="32"/>
       <c r="M255" s="29"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B256" s="74">
+      <c r="B256" s="73">
         <v>12390</v>
       </c>
-      <c r="C256" s="53">
+      <c r="C256" s="52">
         <v>25949</v>
       </c>
-      <c r="D256" s="50"/>
-[...7 lines deleted...]
-      <c r="L256" s="54"/>
+      <c r="D256" s="53">
+        <v>39508</v>
+      </c>
+      <c r="E256" s="73"/>
+      <c r="F256" s="75"/>
+      <c r="G256" s="73"/>
+      <c r="H256" s="53"/>
+      <c r="I256" s="87"/>
+      <c r="J256" s="61"/>
+      <c r="K256" s="73"/>
+      <c r="L256" s="53"/>
       <c r="M256" s="30"/>
     </row>
     <row r="257" spans="1:13" ht="14.25" customHeight="1">
       <c r="A257" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B257" s="74">
+      <c r="B257" s="73">
         <v>11557</v>
       </c>
-      <c r="C257" s="53">
+      <c r="C257" s="52">
         <v>24283</v>
       </c>
-      <c r="D257" s="50"/>
-[...7 lines deleted...]
-      <c r="L257" s="54"/>
+      <c r="D257" s="53">
+        <v>37009</v>
+      </c>
+      <c r="E257" s="73"/>
+      <c r="F257" s="75"/>
+      <c r="G257" s="73"/>
+      <c r="H257" s="53"/>
+      <c r="I257" s="87"/>
+      <c r="J257" s="61"/>
+      <c r="K257" s="73"/>
+      <c r="L257" s="53"/>
       <c r="M257" s="30"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B258" s="74" t="s">
+      <c r="B258" s="73" t="s">
         <v>71</v>
       </c>
-      <c r="C258" s="53" t="s">
+      <c r="C258" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="D258" s="50"/>
-[...7 lines deleted...]
-      <c r="L258" s="54"/>
+      <c r="D258" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="E258" s="73"/>
+      <c r="F258" s="75"/>
+      <c r="G258" s="73"/>
+      <c r="H258" s="53"/>
+      <c r="I258" s="87"/>
+      <c r="J258" s="61"/>
+      <c r="K258" s="73"/>
+      <c r="L258" s="53"/>
       <c r="M258" s="30"/>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B259" s="74">
+      <c r="B259" s="73">
         <v>92</v>
       </c>
-      <c r="C259" s="53">
+      <c r="C259" s="52">
         <v>184</v>
       </c>
-      <c r="D259" s="50"/>
-[...7 lines deleted...]
-      <c r="L259" s="54"/>
+      <c r="D259" s="53">
+        <v>276</v>
+      </c>
+      <c r="E259" s="73"/>
+      <c r="F259" s="75"/>
+      <c r="G259" s="73"/>
+      <c r="H259" s="53"/>
+      <c r="I259" s="87"/>
+      <c r="J259" s="61"/>
+      <c r="K259" s="73"/>
+      <c r="L259" s="53"/>
       <c r="M259" s="30"/>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B260" s="74">
+      <c r="B260" s="73">
         <v>742</v>
       </c>
-      <c r="C260" s="53">
+      <c r="C260" s="52">
         <v>1484</v>
       </c>
-      <c r="D260" s="50"/>
-[...7 lines deleted...]
-      <c r="L260" s="54"/>
+      <c r="D260" s="53">
+        <v>2226</v>
+      </c>
+      <c r="E260" s="73"/>
+      <c r="F260" s="75"/>
+      <c r="G260" s="73"/>
+      <c r="H260" s="53"/>
+      <c r="I260" s="87"/>
+      <c r="J260" s="61"/>
+      <c r="K260" s="73"/>
+      <c r="L260" s="53"/>
       <c r="M260" s="30"/>
     </row>
     <row r="261" spans="1:13" ht="31.8">
-      <c r="A261" s="66" t="s">
+      <c r="A261" s="65" t="s">
         <v>8</v>
       </c>
       <c r="B261" s="30"/>
       <c r="C261" s="30"/>
       <c r="D261" s="35"/>
       <c r="E261" s="36"/>
       <c r="F261" s="36"/>
       <c r="G261" s="35"/>
       <c r="H261" s="30"/>
-      <c r="I261" s="89"/>
-[...1 lines deleted...]
-      <c r="K261" s="93"/>
+      <c r="I261" s="88"/>
+      <c r="J261" s="92"/>
+      <c r="K261" s="92"/>
       <c r="L261" s="32"/>
       <c r="M261" s="29"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B262" s="74">
+      <c r="B262" s="73">
         <v>7551067</v>
       </c>
-      <c r="C262" s="53">
+      <c r="C262" s="52">
         <v>14716051</v>
       </c>
-      <c r="D262" s="50"/>
-[...7 lines deleted...]
-      <c r="L262" s="54"/>
+      <c r="D262" s="53">
+        <v>23342661</v>
+      </c>
+      <c r="E262" s="73"/>
+      <c r="F262" s="75"/>
+      <c r="G262" s="73"/>
+      <c r="H262" s="53"/>
+      <c r="I262" s="87"/>
+      <c r="J262" s="61"/>
+      <c r="K262" s="73"/>
+      <c r="L262" s="53"/>
       <c r="M262" s="30"/>
     </row>
     <row r="263" spans="1:13" ht="14.25" customHeight="1">
       <c r="A263" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B263" s="74">
+      <c r="B263" s="73">
         <v>4804831</v>
       </c>
-      <c r="C263" s="53">
+      <c r="C263" s="52">
         <v>9448706</v>
       </c>
-      <c r="D263" s="50"/>
-[...7 lines deleted...]
-      <c r="L263" s="54"/>
+      <c r="D263" s="53">
+        <v>15023598</v>
+      </c>
+      <c r="E263" s="73"/>
+      <c r="F263" s="75"/>
+      <c r="G263" s="73"/>
+      <c r="H263" s="53"/>
+      <c r="I263" s="87"/>
+      <c r="J263" s="61"/>
+      <c r="K263" s="73"/>
+      <c r="L263" s="53"/>
       <c r="M263" s="30"/>
     </row>
     <row r="264" spans="1:13" ht="14.25" customHeight="1">
       <c r="A264" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B264" s="74">
+      <c r="B264" s="73">
         <v>213726</v>
       </c>
-      <c r="C264" s="53">
+      <c r="C264" s="52">
         <v>394691</v>
       </c>
-      <c r="D264" s="50"/>
-[...7 lines deleted...]
-      <c r="L264" s="54"/>
+      <c r="D264" s="53">
+        <v>532675</v>
+      </c>
+      <c r="E264" s="73"/>
+      <c r="F264" s="75"/>
+      <c r="G264" s="73"/>
+      <c r="H264" s="53"/>
+      <c r="I264" s="87"/>
+      <c r="J264" s="61"/>
+      <c r="K264" s="73"/>
+      <c r="L264" s="53"/>
       <c r="M264" s="30"/>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B265" s="74">
+      <c r="B265" s="73">
         <v>201947</v>
       </c>
-      <c r="C265" s="53">
+      <c r="C265" s="52">
         <v>389174</v>
       </c>
-      <c r="D265" s="50"/>
-[...7 lines deleted...]
-      <c r="L265" s="54"/>
+      <c r="D265" s="53">
+        <v>532568</v>
+      </c>
+      <c r="E265" s="73"/>
+      <c r="F265" s="75"/>
+      <c r="G265" s="73"/>
+      <c r="H265" s="53"/>
+      <c r="I265" s="87"/>
+      <c r="J265" s="61"/>
+      <c r="K265" s="73"/>
+      <c r="L265" s="53"/>
       <c r="M265" s="30"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B266" s="74">
+      <c r="B266" s="73">
         <v>101545</v>
       </c>
-      <c r="C266" s="53">
+      <c r="C266" s="52">
         <v>237560</v>
       </c>
-      <c r="D266" s="50"/>
-[...7 lines deleted...]
-      <c r="L266" s="54"/>
+      <c r="D266" s="53">
+        <v>591092</v>
+      </c>
+      <c r="E266" s="73"/>
+      <c r="F266" s="75"/>
+      <c r="G266" s="73"/>
+      <c r="H266" s="53"/>
+      <c r="I266" s="87"/>
+      <c r="J266" s="61"/>
+      <c r="K266" s="73"/>
+      <c r="L266" s="53"/>
       <c r="M266" s="30"/>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B267" s="74">
+      <c r="B267" s="73">
         <v>274039</v>
       </c>
-      <c r="C267" s="53">
+      <c r="C267" s="52">
         <v>507078</v>
       </c>
-      <c r="D267" s="50"/>
-[...7 lines deleted...]
-      <c r="L267" s="54"/>
+      <c r="D267" s="53">
+        <v>718846</v>
+      </c>
+      <c r="E267" s="73"/>
+      <c r="F267" s="75"/>
+      <c r="G267" s="73"/>
+      <c r="H267" s="53"/>
+      <c r="I267" s="87"/>
+      <c r="J267" s="61"/>
+      <c r="K267" s="73"/>
+      <c r="L267" s="53"/>
       <c r="M267" s="30"/>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B268" s="74">
+      <c r="B268" s="73">
         <v>328075</v>
       </c>
-      <c r="C268" s="53">
+      <c r="C268" s="52">
         <v>594132</v>
       </c>
-      <c r="D268" s="50"/>
-[...7 lines deleted...]
-      <c r="L268" s="54"/>
+      <c r="D268" s="53">
+        <v>808992</v>
+      </c>
+      <c r="E268" s="73"/>
+      <c r="F268" s="75"/>
+      <c r="G268" s="73"/>
+      <c r="H268" s="53"/>
+      <c r="I268" s="87"/>
+      <c r="J268" s="61"/>
+      <c r="K268" s="73"/>
+      <c r="L268" s="53"/>
       <c r="M268" s="30"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B269" s="74">
+      <c r="B269" s="73">
         <v>56337</v>
       </c>
-      <c r="C269" s="53">
+      <c r="C269" s="52">
         <v>115650</v>
       </c>
-      <c r="D269" s="50"/>
-[...7 lines deleted...]
-      <c r="L269" s="54"/>
+      <c r="D269" s="53">
+        <v>216461</v>
+      </c>
+      <c r="E269" s="73"/>
+      <c r="F269" s="75"/>
+      <c r="G269" s="73"/>
+      <c r="H269" s="53"/>
+      <c r="I269" s="87"/>
+      <c r="J269" s="61"/>
+      <c r="K269" s="73"/>
+      <c r="L269" s="53"/>
       <c r="M269" s="30"/>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B270" s="74">
+      <c r="B270" s="73">
         <v>1132239</v>
       </c>
-      <c r="C270" s="53">
+      <c r="C270" s="52">
         <v>2156537</v>
       </c>
-      <c r="D270" s="50"/>
-[...7 lines deleted...]
-      <c r="L270" s="54"/>
+      <c r="D270" s="53">
+        <v>3284764</v>
+      </c>
+      <c r="E270" s="73"/>
+      <c r="F270" s="75"/>
+      <c r="G270" s="73"/>
+      <c r="H270" s="53"/>
+      <c r="I270" s="87"/>
+      <c r="J270" s="61"/>
+      <c r="K270" s="73"/>
+      <c r="L270" s="53"/>
       <c r="M270" s="30"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B271" s="74">
+      <c r="B271" s="73">
         <v>438328</v>
       </c>
-      <c r="C271" s="53">
+      <c r="C271" s="52">
         <v>872523</v>
       </c>
-      <c r="D271" s="50"/>
-[...7 lines deleted...]
-      <c r="L271" s="54"/>
+      <c r="D271" s="53">
+        <v>1633665</v>
+      </c>
+      <c r="E271" s="73"/>
+      <c r="F271" s="75"/>
+      <c r="G271" s="73"/>
+      <c r="H271" s="53"/>
+      <c r="I271" s="87"/>
+      <c r="J271" s="61"/>
+      <c r="K271" s="73"/>
+      <c r="L271" s="53"/>
       <c r="M271" s="30"/>
     </row>
     <row r="272" spans="1:13" ht="21.6" customHeight="1">
-      <c r="A272" s="66" t="s">
+      <c r="A272" s="65" t="s">
         <v>32</v>
       </c>
       <c r="B272" s="35"/>
       <c r="C272" s="30"/>
       <c r="D272" s="39"/>
       <c r="E272" s="36"/>
       <c r="F272" s="36"/>
       <c r="G272" s="35"/>
       <c r="H272" s="30"/>
-      <c r="I272" s="89"/>
-[...1 lines deleted...]
-      <c r="K272" s="100"/>
+      <c r="I272" s="88"/>
+      <c r="J272" s="92"/>
+      <c r="K272" s="99"/>
       <c r="L272" s="32"/>
       <c r="M272" s="29"/>
     </row>
     <row r="273" spans="1:14">
       <c r="A273" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B273" s="74">
+      <c r="B273" s="73">
         <v>3091543</v>
       </c>
-      <c r="C273" s="53">
+      <c r="C273" s="52">
         <v>6029058</v>
       </c>
-      <c r="D273" s="50"/>
-[...7 lines deleted...]
-      <c r="L273" s="54"/>
+      <c r="D273" s="53">
+        <v>10456241</v>
+      </c>
+      <c r="E273" s="73"/>
+      <c r="F273" s="75"/>
+      <c r="G273" s="73"/>
+      <c r="H273" s="53"/>
+      <c r="I273" s="87"/>
+      <c r="J273" s="61"/>
+      <c r="K273" s="73"/>
+      <c r="L273" s="53"/>
       <c r="M273" s="30"/>
     </row>
     <row r="274" spans="1:14" ht="14.25" customHeight="1">
       <c r="A274" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B274" s="74">
+      <c r="B274" s="73">
         <v>1660589</v>
       </c>
-      <c r="C274" s="53">
+      <c r="C274" s="52">
         <v>3159114</v>
       </c>
-      <c r="D274" s="50"/>
-[...7 lines deleted...]
-      <c r="L274" s="54"/>
+      <c r="D274" s="53">
+        <v>5582290</v>
+      </c>
+      <c r="E274" s="73"/>
+      <c r="F274" s="75"/>
+      <c r="G274" s="73"/>
+      <c r="H274" s="53"/>
+      <c r="I274" s="87"/>
+      <c r="J274" s="61"/>
+      <c r="K274" s="73"/>
+      <c r="L274" s="53"/>
       <c r="M274" s="30"/>
     </row>
     <row r="275" spans="1:14">
       <c r="A275" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B275" s="74">
+      <c r="B275" s="73">
         <v>8613</v>
       </c>
-      <c r="C275" s="53">
+      <c r="C275" s="52">
         <v>17490</v>
       </c>
-      <c r="D275" s="50"/>
-[...7 lines deleted...]
-      <c r="L275" s="54"/>
+      <c r="D275" s="53">
+        <v>26594</v>
+      </c>
+      <c r="E275" s="73"/>
+      <c r="F275" s="75"/>
+      <c r="G275" s="73"/>
+      <c r="H275" s="53"/>
+      <c r="I275" s="87"/>
+      <c r="J275" s="61"/>
+      <c r="K275" s="73"/>
+      <c r="L275" s="53"/>
       <c r="M275" s="30"/>
     </row>
     <row r="276" spans="1:14">
       <c r="A276" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B276" s="74">
+      <c r="B276" s="73">
         <v>59812</v>
       </c>
-      <c r="C276" s="53">
+      <c r="C276" s="52">
         <v>151002</v>
       </c>
-      <c r="D276" s="50"/>
-[...7 lines deleted...]
-      <c r="L276" s="54"/>
+      <c r="D276" s="53">
+        <v>418594</v>
+      </c>
+      <c r="E276" s="73"/>
+      <c r="F276" s="75"/>
+      <c r="G276" s="73"/>
+      <c r="H276" s="53"/>
+      <c r="I276" s="87"/>
+      <c r="J276" s="61"/>
+      <c r="K276" s="73"/>
+      <c r="L276" s="53"/>
       <c r="M276" s="30"/>
     </row>
     <row r="277" spans="1:14">
       <c r="A277" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B277" s="74">
+      <c r="B277" s="73">
         <v>44731</v>
       </c>
-      <c r="C277" s="53">
+      <c r="C277" s="52">
         <v>89667</v>
       </c>
-      <c r="D277" s="50"/>
-[...7 lines deleted...]
-      <c r="L277" s="54"/>
+      <c r="D277" s="53">
+        <v>135984</v>
+      </c>
+      <c r="E277" s="73"/>
+      <c r="F277" s="75"/>
+      <c r="G277" s="73"/>
+      <c r="H277" s="53"/>
+      <c r="I277" s="87"/>
+      <c r="J277" s="61"/>
+      <c r="K277" s="73"/>
+      <c r="L277" s="53"/>
       <c r="M277" s="30"/>
     </row>
     <row r="278" spans="1:14">
       <c r="A278" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B278" s="74">
+      <c r="B278" s="73">
         <v>12688</v>
       </c>
-      <c r="C278" s="53">
+      <c r="C278" s="52">
         <v>26665</v>
       </c>
-      <c r="D278" s="50"/>
-[...7 lines deleted...]
-      <c r="L278" s="54"/>
+      <c r="D278" s="53">
+        <v>40929</v>
+      </c>
+      <c r="E278" s="73"/>
+      <c r="F278" s="75"/>
+      <c r="G278" s="73"/>
+      <c r="H278" s="53"/>
+      <c r="I278" s="87"/>
+      <c r="J278" s="61"/>
+      <c r="K278" s="73"/>
+      <c r="L278" s="53"/>
       <c r="M278" s="30"/>
     </row>
     <row r="279" spans="1:14">
       <c r="A279" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B279" s="74">
+      <c r="B279" s="73">
         <v>3239</v>
       </c>
-      <c r="C279" s="53">
+      <c r="C279" s="52">
         <v>6143</v>
       </c>
-      <c r="D279" s="50"/>
-[...7 lines deleted...]
-      <c r="L279" s="54"/>
+      <c r="D279" s="53">
+        <v>10487</v>
+      </c>
+      <c r="E279" s="73"/>
+      <c r="F279" s="75"/>
+      <c r="G279" s="73"/>
+      <c r="H279" s="53"/>
+      <c r="I279" s="87"/>
+      <c r="J279" s="61"/>
+      <c r="K279" s="73"/>
+      <c r="L279" s="53"/>
       <c r="M279" s="30"/>
     </row>
     <row r="280" spans="1:14">
       <c r="A280" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B280" s="74">
+      <c r="B280" s="73">
         <v>1096627</v>
       </c>
-      <c r="C280" s="53">
+      <c r="C280" s="52">
         <v>2075539</v>
       </c>
-      <c r="D280" s="50"/>
-[...7 lines deleted...]
-      <c r="L280" s="54"/>
+      <c r="D280" s="53">
+        <v>3116602</v>
+      </c>
+      <c r="E280" s="73"/>
+      <c r="F280" s="75"/>
+      <c r="G280" s="73"/>
+      <c r="H280" s="53"/>
+      <c r="I280" s="87"/>
+      <c r="J280" s="61"/>
+      <c r="K280" s="73"/>
+      <c r="L280" s="53"/>
       <c r="M280" s="30"/>
     </row>
     <row r="281" spans="1:14">
       <c r="A281" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B281" s="74">
+      <c r="B281" s="73">
         <v>205244</v>
       </c>
-      <c r="C281" s="53">
+      <c r="C281" s="52">
         <v>503438</v>
       </c>
-      <c r="D281" s="50"/>
-[...7 lines deleted...]
-      <c r="L281" s="54"/>
+      <c r="D281" s="53">
+        <v>1124761</v>
+      </c>
+      <c r="E281" s="73"/>
+      <c r="F281" s="75"/>
+      <c r="G281" s="73"/>
+      <c r="H281" s="53"/>
+      <c r="I281" s="87"/>
+      <c r="J281" s="61"/>
+      <c r="K281" s="73"/>
+      <c r="L281" s="53"/>
       <c r="M281" s="29"/>
     </row>
     <row r="282" spans="1:14" ht="21.6">
-      <c r="A282" s="66" t="s">
+      <c r="A282" s="65" t="s">
         <v>33</v>
       </c>
       <c r="B282" s="30"/>
       <c r="C282" s="30"/>
       <c r="D282" s="35"/>
       <c r="E282" s="36"/>
       <c r="F282" s="36"/>
       <c r="G282" s="35"/>
       <c r="H282" s="30"/>
-      <c r="I282" s="89"/>
-      <c r="J282" s="93"/>
+      <c r="I282" s="88"/>
+      <c r="J282" s="92"/>
       <c r="K282" s="41"/>
       <c r="L282" s="32"/>
       <c r="M282" s="29"/>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B283" s="74">
+      <c r="B283" s="73">
         <v>3573084</v>
       </c>
-      <c r="C283" s="53">
+      <c r="C283" s="52">
         <v>6848548</v>
       </c>
-      <c r="D283" s="50"/>
-[...7 lines deleted...]
-      <c r="L283" s="54"/>
+      <c r="D283" s="53">
+        <v>10189170</v>
+      </c>
+      <c r="E283" s="73"/>
+      <c r="F283" s="75"/>
+      <c r="G283" s="73"/>
+      <c r="H283" s="53"/>
+      <c r="I283" s="87"/>
+      <c r="J283" s="61"/>
+      <c r="K283" s="73"/>
+      <c r="L283" s="53"/>
       <c r="M283" s="30"/>
       <c r="N283" s="2"/>
     </row>
     <row r="284" spans="1:14" ht="14.25" customHeight="1">
       <c r="A284" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B284" s="74">
+      <c r="B284" s="73">
         <v>2325535</v>
       </c>
-      <c r="C284" s="53">
+      <c r="C284" s="52">
         <v>4570564</v>
       </c>
-      <c r="D284" s="50"/>
-[...7 lines deleted...]
-      <c r="L284" s="54"/>
+      <c r="D284" s="53">
+        <v>6915158</v>
+      </c>
+      <c r="E284" s="73"/>
+      <c r="F284" s="75"/>
+      <c r="G284" s="73"/>
+      <c r="H284" s="53"/>
+      <c r="I284" s="87"/>
+      <c r="J284" s="61"/>
+      <c r="K284" s="73"/>
+      <c r="L284" s="53"/>
       <c r="M284" s="30"/>
     </row>
     <row r="285" spans="1:14" ht="14.25" customHeight="1">
       <c r="A285" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B285" s="74">
+      <c r="B285" s="73">
         <v>213726</v>
       </c>
-      <c r="C285" s="53">
+      <c r="C285" s="52">
         <v>394691</v>
       </c>
-      <c r="D285" s="50"/>
-[...7 lines deleted...]
-      <c r="L285" s="54"/>
+      <c r="D285" s="53">
+        <v>532675</v>
+      </c>
+      <c r="E285" s="73"/>
+      <c r="F285" s="75"/>
+      <c r="G285" s="73"/>
+      <c r="H285" s="53"/>
+      <c r="I285" s="87"/>
+      <c r="J285" s="61"/>
+      <c r="K285" s="73"/>
+      <c r="L285" s="53"/>
       <c r="M285" s="30"/>
     </row>
     <row r="286" spans="1:14">
       <c r="A286" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B286" s="74">
+      <c r="B286" s="73">
         <v>193334</v>
       </c>
-      <c r="C286" s="53">
+      <c r="C286" s="52">
         <v>371684</v>
       </c>
-      <c r="D286" s="50"/>
-[...7 lines deleted...]
-      <c r="L286" s="54"/>
+      <c r="D286" s="53">
+        <v>505974</v>
+      </c>
+      <c r="E286" s="73"/>
+      <c r="F286" s="75"/>
+      <c r="G286" s="73"/>
+      <c r="H286" s="53"/>
+      <c r="I286" s="87"/>
+      <c r="J286" s="61"/>
+      <c r="K286" s="73"/>
+      <c r="L286" s="53"/>
       <c r="M286" s="30"/>
       <c r="N286" s="2"/>
     </row>
     <row r="287" spans="1:14">
       <c r="A287" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B287" s="74">
+      <c r="B287" s="73">
         <v>41733</v>
       </c>
-      <c r="C287" s="53">
+      <c r="C287" s="52">
         <v>86558</v>
       </c>
-      <c r="D287" s="50"/>
-[...7 lines deleted...]
-      <c r="L287" s="54"/>
+      <c r="D287" s="53">
+        <v>172498</v>
+      </c>
+      <c r="E287" s="73"/>
+      <c r="F287" s="75"/>
+      <c r="G287" s="73"/>
+      <c r="H287" s="53"/>
+      <c r="I287" s="87"/>
+      <c r="J287" s="61"/>
+      <c r="K287" s="73"/>
+      <c r="L287" s="53"/>
       <c r="M287" s="30"/>
       <c r="N287" s="2"/>
     </row>
     <row r="288" spans="1:14">
       <c r="A288" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B288" s="74">
+      <c r="B288" s="73">
         <v>229308</v>
       </c>
-      <c r="C288" s="53">
+      <c r="C288" s="52">
         <v>417411</v>
       </c>
-      <c r="D288" s="50"/>
-[...7 lines deleted...]
-      <c r="L288" s="54"/>
+      <c r="D288" s="53">
+        <v>582862</v>
+      </c>
+      <c r="E288" s="73"/>
+      <c r="F288" s="75"/>
+      <c r="G288" s="73"/>
+      <c r="H288" s="53"/>
+      <c r="I288" s="87"/>
+      <c r="J288" s="61"/>
+      <c r="K288" s="73"/>
+      <c r="L288" s="53"/>
       <c r="M288" s="30"/>
       <c r="N288" s="2"/>
     </row>
     <row r="289" spans="1:15">
       <c r="A289" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B289" s="74">
+      <c r="B289" s="73">
         <v>247654</v>
       </c>
-      <c r="C289" s="53">
+      <c r="C289" s="52">
         <v>448050</v>
       </c>
-      <c r="D289" s="50"/>
-[...7 lines deleted...]
-      <c r="L289" s="54"/>
+      <c r="D289" s="53">
+        <v>596963</v>
+      </c>
+      <c r="E289" s="73"/>
+      <c r="F289" s="75"/>
+      <c r="G289" s="73"/>
+      <c r="H289" s="53"/>
+      <c r="I289" s="87"/>
+      <c r="J289" s="61"/>
+      <c r="K289" s="73"/>
+      <c r="L289" s="53"/>
       <c r="M289" s="30"/>
       <c r="N289" s="2"/>
     </row>
     <row r="290" spans="1:15">
       <c r="A290" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B290" s="74">
+      <c r="B290" s="73">
         <v>53098</v>
       </c>
-      <c r="C290" s="53">
+      <c r="C290" s="52">
         <v>109507</v>
       </c>
-      <c r="D290" s="50"/>
-[...7 lines deleted...]
-      <c r="L290" s="54"/>
+      <c r="D290" s="53">
+        <v>205974</v>
+      </c>
+      <c r="E290" s="73"/>
+      <c r="F290" s="75"/>
+      <c r="G290" s="73"/>
+      <c r="H290" s="53"/>
+      <c r="I290" s="87"/>
+      <c r="J290" s="61"/>
+      <c r="K290" s="73"/>
+      <c r="L290" s="53"/>
       <c r="M290" s="30"/>
       <c r="N290" s="2"/>
     </row>
     <row r="291" spans="1:15">
       <c r="A291" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B291" s="74">
+      <c r="B291" s="73">
         <v>35612</v>
       </c>
-      <c r="C291" s="53">
+      <c r="C291" s="52">
         <v>80998</v>
       </c>
-      <c r="D291" s="50"/>
-[...7 lines deleted...]
-      <c r="L291" s="54"/>
+      <c r="D291" s="53">
+        <v>168162</v>
+      </c>
+      <c r="E291" s="73"/>
+      <c r="F291" s="75"/>
+      <c r="G291" s="73"/>
+      <c r="H291" s="53"/>
+      <c r="I291" s="87"/>
+      <c r="J291" s="61"/>
+      <c r="K291" s="73"/>
+      <c r="L291" s="53"/>
       <c r="M291" s="30"/>
       <c r="N291" s="2"/>
     </row>
     <row r="292" spans="1:15">
       <c r="A292" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B292" s="74">
+      <c r="B292" s="73">
         <v>233084</v>
       </c>
-      <c r="C292" s="53">
+      <c r="C292" s="52">
         <v>369085</v>
       </c>
-      <c r="D292" s="50"/>
-[...7 lines deleted...]
-      <c r="L292" s="54"/>
+      <c r="D292" s="53">
+        <v>508904</v>
+      </c>
+      <c r="E292" s="73"/>
+      <c r="F292" s="75"/>
+      <c r="G292" s="73"/>
+      <c r="H292" s="53"/>
+      <c r="I292" s="87"/>
+      <c r="J292" s="61"/>
+      <c r="K292" s="73"/>
+      <c r="L292" s="53"/>
       <c r="M292" s="30"/>
       <c r="N292" s="2"/>
     </row>
     <row r="293" spans="1:15" ht="21.6">
-      <c r="A293" s="66" t="s">
+      <c r="A293" s="65" t="s">
         <v>9</v>
       </c>
       <c r="B293" s="30"/>
       <c r="C293" s="30"/>
       <c r="D293" s="39"/>
       <c r="E293" s="36"/>
       <c r="F293" s="36"/>
       <c r="G293" s="35"/>
       <c r="H293" s="30"/>
-      <c r="I293" s="89"/>
-[...1 lines deleted...]
-      <c r="K293" s="100"/>
+      <c r="I293" s="88"/>
+      <c r="J293" s="92"/>
+      <c r="K293" s="99"/>
       <c r="L293" s="32"/>
       <c r="M293" s="29"/>
       <c r="N293" s="2"/>
     </row>
     <row r="294" spans="1:15" ht="13.5" customHeight="1">
       <c r="A294" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B294" s="74">
+      <c r="B294" s="73">
         <v>886440</v>
       </c>
-      <c r="C294" s="53">
+      <c r="C294" s="52">
         <v>1838445</v>
       </c>
-      <c r="D294" s="50"/>
-[...7 lines deleted...]
-      <c r="L294" s="54"/>
+      <c r="D294" s="53">
+        <v>2697250</v>
+      </c>
+      <c r="E294" s="73"/>
+      <c r="F294" s="75"/>
+      <c r="G294" s="73"/>
+      <c r="H294" s="53"/>
+      <c r="I294" s="87"/>
+      <c r="J294" s="61"/>
+      <c r="K294" s="73"/>
+      <c r="L294" s="53"/>
       <c r="M294" s="30"/>
       <c r="N294" s="2"/>
       <c r="O294" s="2"/>
     </row>
     <row r="295" spans="1:15" ht="14.25" customHeight="1">
       <c r="A295" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B295" s="74">
+      <c r="B295" s="73">
         <v>818707</v>
       </c>
-      <c r="C295" s="53">
+      <c r="C295" s="52">
         <v>1719028</v>
       </c>
-      <c r="D295" s="50"/>
-[...7 lines deleted...]
-      <c r="L295" s="54"/>
+      <c r="D295" s="53">
+        <v>2526150</v>
+      </c>
+      <c r="E295" s="73"/>
+      <c r="F295" s="75"/>
+      <c r="G295" s="73"/>
+      <c r="H295" s="53"/>
+      <c r="I295" s="87"/>
+      <c r="J295" s="61"/>
+      <c r="K295" s="73"/>
+      <c r="L295" s="53"/>
       <c r="M295" s="30"/>
     </row>
     <row r="296" spans="1:15" ht="14.25" customHeight="1">
       <c r="A296" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B296" s="74">
+      <c r="B296" s="73">
         <v>67733</v>
       </c>
-      <c r="C296" s="53">
+      <c r="C296" s="52">
         <v>119417</v>
       </c>
-      <c r="D296" s="50"/>
-[...7 lines deleted...]
-      <c r="L296" s="54"/>
+      <c r="D296" s="53">
+        <v>171100</v>
+      </c>
+      <c r="E296" s="73"/>
+      <c r="F296" s="75"/>
+      <c r="G296" s="73"/>
+      <c r="H296" s="53"/>
+      <c r="I296" s="87"/>
+      <c r="J296" s="61"/>
+      <c r="K296" s="73"/>
+      <c r="L296" s="53"/>
       <c r="M296" s="30"/>
     </row>
     <row r="297" spans="1:15" ht="14.25" customHeight="1">
       <c r="A297" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B297" s="74" t="s">
+      <c r="B297" s="73" t="s">
         <v>71</v>
       </c>
-      <c r="C297" s="53" t="s">
+      <c r="C297" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="D297" s="50"/>
-[...7 lines deleted...]
-      <c r="L297" s="54"/>
+      <c r="D297" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="E297" s="73"/>
+      <c r="F297" s="75"/>
+      <c r="G297" s="73"/>
+      <c r="H297" s="53"/>
+      <c r="I297" s="87"/>
+      <c r="J297" s="61"/>
+      <c r="K297" s="73"/>
+      <c r="L297" s="53"/>
       <c r="M297" s="30"/>
     </row>
     <row r="298" spans="1:15" ht="42">
-      <c r="A298" s="69" t="s">
+      <c r="A298" s="68" t="s">
         <v>54</v>
       </c>
       <c r="B298" s="30"/>
-      <c r="C298" s="102"/>
+      <c r="C298" s="101"/>
       <c r="D298" s="35"/>
       <c r="E298" s="36"/>
       <c r="F298" s="39"/>
       <c r="G298" s="35"/>
-      <c r="H298" s="55"/>
-[...2 lines deleted...]
-      <c r="K298" s="100"/>
+      <c r="H298" s="54"/>
+      <c r="I298" s="89"/>
+      <c r="J298" s="62"/>
+      <c r="K298" s="99"/>
       <c r="L298" s="32"/>
       <c r="M298" s="29"/>
       <c r="N298" s="2"/>
       <c r="O298" s="2"/>
     </row>
     <row r="299" spans="1:15" ht="14.25" customHeight="1">
       <c r="A299" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B299" s="74">
+      <c r="B299" s="73">
         <v>1208295</v>
       </c>
-      <c r="C299" s="53">
+      <c r="C299" s="52">
         <v>2658719</v>
       </c>
-      <c r="D299" s="50"/>
-[...6 lines deleted...]
-      <c r="K299" s="74"/>
+      <c r="D299" s="53">
+        <v>4159679</v>
+      </c>
+      <c r="E299" s="73"/>
+      <c r="F299" s="75"/>
+      <c r="G299" s="73"/>
+      <c r="H299" s="53"/>
+      <c r="I299" s="87"/>
+      <c r="J299" s="61"/>
+      <c r="K299" s="73"/>
       <c r="L299" s="36"/>
       <c r="M299" s="30"/>
       <c r="N299" s="2"/>
       <c r="O299" s="2"/>
     </row>
     <row r="300" spans="1:15" ht="14.25" customHeight="1">
       <c r="A300" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B300" s="74">
+      <c r="B300" s="73">
         <v>579289</v>
       </c>
-      <c r="C300" s="53">
+      <c r="C300" s="52">
         <v>1382689</v>
       </c>
-      <c r="D300" s="50"/>
-[...6 lines deleted...]
-      <c r="K300" s="74"/>
+      <c r="D300" s="53">
+        <v>2197012</v>
+      </c>
+      <c r="E300" s="73"/>
+      <c r="F300" s="75"/>
+      <c r="G300" s="73"/>
+      <c r="H300" s="53"/>
+      <c r="I300" s="87"/>
+      <c r="J300" s="61"/>
+      <c r="K300" s="73"/>
       <c r="L300" s="36"/>
       <c r="M300" s="30"/>
     </row>
     <row r="301" spans="1:15" ht="13.5" customHeight="1">
       <c r="A301" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B301" s="74">
+      <c r="B301" s="73">
         <v>113716</v>
       </c>
-      <c r="C301" s="53">
+      <c r="C301" s="52">
         <v>227823</v>
       </c>
-      <c r="D301" s="50"/>
-[...6 lines deleted...]
-      <c r="K301" s="74"/>
+      <c r="D301" s="53">
+        <v>346332</v>
+      </c>
+      <c r="E301" s="73"/>
+      <c r="F301" s="75"/>
+      <c r="G301" s="73"/>
+      <c r="H301" s="53"/>
+      <c r="I301" s="87"/>
+      <c r="J301" s="61"/>
+      <c r="K301" s="73"/>
       <c r="L301" s="36"/>
       <c r="M301" s="30"/>
       <c r="N301" s="2"/>
       <c r="O301" s="2"/>
     </row>
     <row r="302" spans="1:15" ht="12.75" customHeight="1">
       <c r="A302" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B302" s="74">
+      <c r="B302" s="73">
         <v>42141</v>
       </c>
-      <c r="C302" s="53">
+      <c r="C302" s="52">
         <v>82036</v>
       </c>
-      <c r="D302" s="50"/>
-[...6 lines deleted...]
-      <c r="K302" s="74"/>
+      <c r="D302" s="53">
+        <v>125102</v>
+      </c>
+      <c r="E302" s="73"/>
+      <c r="F302" s="75"/>
+      <c r="G302" s="73"/>
+      <c r="H302" s="53"/>
+      <c r="I302" s="87"/>
+      <c r="J302" s="61"/>
+      <c r="K302" s="73"/>
       <c r="L302" s="36"/>
       <c r="M302" s="30"/>
       <c r="N302" s="2"/>
       <c r="O302" s="2"/>
     </row>
     <row r="303" spans="1:15" ht="12" customHeight="1">
       <c r="A303" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B303" s="74">
+      <c r="B303" s="73">
         <v>92929</v>
       </c>
-      <c r="C303" s="53">
+      <c r="C303" s="52">
         <v>183602</v>
       </c>
-      <c r="D303" s="50"/>
-[...6 lines deleted...]
-      <c r="K303" s="74"/>
+      <c r="D303" s="53">
+        <v>281915</v>
+      </c>
+      <c r="E303" s="73"/>
+      <c r="F303" s="75"/>
+      <c r="G303" s="73"/>
+      <c r="H303" s="53"/>
+      <c r="I303" s="87"/>
+      <c r="J303" s="61"/>
+      <c r="K303" s="73"/>
       <c r="L303" s="36"/>
       <c r="M303" s="30"/>
       <c r="N303" s="2"/>
       <c r="O303" s="2"/>
     </row>
     <row r="304" spans="1:15" ht="12" customHeight="1">
       <c r="A304" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B304" s="74">
+      <c r="B304" s="73">
         <v>134566</v>
       </c>
-      <c r="C304" s="53">
+      <c r="C304" s="52">
         <v>275687</v>
       </c>
-      <c r="D304" s="50"/>
-[...6 lines deleted...]
-      <c r="K304" s="74"/>
+      <c r="D304" s="53">
+        <v>418494</v>
+      </c>
+      <c r="E304" s="73"/>
+      <c r="F304" s="75"/>
+      <c r="G304" s="73"/>
+      <c r="H304" s="53"/>
+      <c r="I304" s="87"/>
+      <c r="J304" s="61"/>
+      <c r="K304" s="73"/>
       <c r="L304" s="36"/>
       <c r="M304" s="30"/>
       <c r="N304" s="2"/>
       <c r="O304" s="2"/>
     </row>
     <row r="305" spans="1:20" ht="12.75" customHeight="1">
       <c r="A305" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B305" s="74">
+      <c r="B305" s="73">
         <v>63163</v>
       </c>
-      <c r="C305" s="53">
+      <c r="C305" s="52">
         <v>132549</v>
       </c>
-      <c r="D305" s="50"/>
-[...6 lines deleted...]
-      <c r="K305" s="74"/>
+      <c r="D305" s="53">
+        <v>207213</v>
+      </c>
+      <c r="E305" s="73"/>
+      <c r="F305" s="75"/>
+      <c r="G305" s="73"/>
+      <c r="H305" s="53"/>
+      <c r="I305" s="87"/>
+      <c r="J305" s="61"/>
+      <c r="K305" s="73"/>
       <c r="L305" s="36"/>
       <c r="M305" s="30"/>
       <c r="N305" s="2"/>
       <c r="O305" s="2"/>
     </row>
     <row r="306" spans="1:20" ht="14.25" customHeight="1">
       <c r="A306" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B306" s="74">
+      <c r="B306" s="73">
         <v>74128</v>
       </c>
-      <c r="C306" s="53">
+      <c r="C306" s="52">
         <v>139447</v>
       </c>
-      <c r="D306" s="50"/>
-[...6 lines deleted...]
-      <c r="K306" s="74"/>
+      <c r="D306" s="53">
+        <v>207518</v>
+      </c>
+      <c r="E306" s="73"/>
+      <c r="F306" s="75"/>
+      <c r="G306" s="73"/>
+      <c r="H306" s="53"/>
+      <c r="I306" s="87"/>
+      <c r="J306" s="61"/>
+      <c r="K306" s="73"/>
       <c r="L306" s="36"/>
       <c r="M306" s="30"/>
       <c r="N306" s="2"/>
       <c r="O306" s="2"/>
     </row>
     <row r="307" spans="1:20" ht="14.25" customHeight="1">
       <c r="A307" s="49" t="s">
         <v>51</v>
       </c>
-      <c r="B307" s="75">
+      <c r="B307" s="74">
         <v>108364</v>
       </c>
-      <c r="C307" s="103">
+      <c r="C307" s="102">
         <v>234888</v>
       </c>
-      <c r="D307" s="51"/>
-[...8 lines deleted...]
-      <c r="M307" s="95"/>
+      <c r="D307" s="55">
+        <v>376096</v>
+      </c>
+      <c r="E307" s="74"/>
+      <c r="F307" s="77"/>
+      <c r="G307" s="74"/>
+      <c r="H307" s="55"/>
+      <c r="I307" s="90"/>
+      <c r="J307" s="63"/>
+      <c r="K307" s="74"/>
+      <c r="L307" s="55"/>
+      <c r="M307" s="94"/>
       <c r="N307" s="2"/>
       <c r="O307" s="2"/>
     </row>
     <row r="308" spans="1:20" ht="14.25" customHeight="1">
-      <c r="A308" s="70" t="s">
+      <c r="A308" s="69" t="s">
         <v>68</v>
       </c>
-      <c r="B308" s="70"/>
-[...2 lines deleted...]
-      <c r="E308" s="70"/>
+      <c r="B308" s="69"/>
+      <c r="C308" s="69"/>
+      <c r="D308" s="69"/>
+      <c r="E308" s="69"/>
       <c r="F308" s="16"/>
       <c r="G308" s="16"/>
-      <c r="H308" s="72"/>
+      <c r="H308" s="71"/>
       <c r="I308" s="36"/>
-      <c r="J308" s="73"/>
-      <c r="K308" s="71"/>
+      <c r="J308" s="72"/>
+      <c r="K308" s="70"/>
       <c r="L308" s="36"/>
       <c r="M308" s="30"/>
       <c r="N308" s="2"/>
       <c r="O308" s="2"/>
     </row>
     <row r="309" spans="1:20">
-      <c r="A309" s="113" t="s">
+      <c r="A309" s="112" t="s">
         <v>55</v>
       </c>
-      <c r="B309" s="113"/>
-      <c r="C309" s="113"/>
+      <c r="B309" s="112"/>
+      <c r="C309" s="112"/>
       <c r="D309" s="43"/>
       <c r="E309" s="44"/>
       <c r="F309" s="34"/>
       <c r="G309" s="45"/>
       <c r="H309" s="46"/>
       <c r="I309" s="46"/>
       <c r="J309" s="47"/>
       <c r="K309" s="30"/>
-      <c r="L309" s="114"/>
-      <c r="M309" s="114"/>
+      <c r="L309" s="113"/>
+      <c r="M309" s="113"/>
       <c r="N309" s="3"/>
       <c r="O309" s="3"/>
       <c r="P309" s="3"/>
       <c r="Q309" s="3"/>
     </row>
     <row r="310" spans="1:20" ht="10.95" customHeight="1">
-      <c r="A310" s="106" t="s">
+      <c r="A310" s="105" t="s">
         <v>41</v>
       </c>
-      <c r="B310" s="106"/>
-      <c r="C310" s="106"/>
+      <c r="B310" s="105"/>
+      <c r="C310" s="105"/>
       <c r="D310" s="22"/>
       <c r="E310" s="23"/>
       <c r="F310" s="27"/>
       <c r="G310" s="24"/>
       <c r="H310" s="25"/>
       <c r="I310" s="25"/>
       <c r="J310" s="26"/>
       <c r="K310" s="26"/>
-      <c r="L310" s="105"/>
-      <c r="M310" s="105"/>
+      <c r="L310" s="104"/>
+      <c r="M310" s="104"/>
     </row>
     <row r="311" spans="1:20" ht="17.399999999999999" customHeight="1">
-      <c r="A311" s="115"/>
-[...8 lines deleted...]
-      <c r="J311" s="117"/>
+      <c r="A311" s="114"/>
+      <c r="B311" s="115"/>
+      <c r="C311" s="115"/>
+      <c r="D311" s="115"/>
+      <c r="E311" s="115"/>
+      <c r="F311" s="115"/>
+      <c r="G311" s="116"/>
+      <c r="H311" s="116"/>
+      <c r="I311" s="116"/>
+      <c r="J311" s="116"/>
       <c r="L311" s="21"/>
       <c r="M311" s="26"/>
       <c r="N311" s="11"/>
       <c r="O311" s="11"/>
       <c r="P311" s="11"/>
       <c r="Q311" s="11"/>
       <c r="R311" s="11"/>
       <c r="S311" s="11"/>
       <c r="T311" s="11"/>
     </row>
     <row r="312" spans="1:20" ht="13.5" customHeight="1">
       <c r="F312" s="7"/>
       <c r="G312" s="9"/>
       <c r="L312" s="26"/>
       <c r="M312" s="26"/>
     </row>
     <row r="313" spans="1:20" ht="21.75" customHeight="1">
       <c r="G313" s="8"/>
       <c r="L313" s="26"/>
       <c r="M313" s="26"/>
     </row>
     <row r="314" spans="1:20">
-      <c r="A314" s="104"/>
-[...5 lines deleted...]
-      <c r="G314" s="104"/>
+      <c r="A314" s="103"/>
+      <c r="B314" s="103"/>
+      <c r="C314" s="103"/>
+      <c r="D314" s="103"/>
+      <c r="E314" s="103"/>
+      <c r="F314" s="103"/>
+      <c r="G314" s="103"/>
       <c r="L314" s="26"/>
       <c r="M314" s="26"/>
     </row>
     <row r="315" spans="1:20">
       <c r="G315" s="8"/>
       <c r="L315" s="26"/>
       <c r="M315" s="26"/>
     </row>
     <row r="316" spans="1:20">
       <c r="G316" s="8"/>
       <c r="L316" s="26"/>
       <c r="M316" s="26"/>
     </row>
     <row r="317" spans="1:20">
       <c r="G317" s="8"/>
       <c r="L317" s="26"/>
       <c r="M317" s="26"/>
     </row>
     <row r="318" spans="1:20">
       <c r="G318" s="8"/>
       <c r="L318" s="26"/>
       <c r="M318" s="26"/>
     </row>
     <row r="319" spans="1:20">
       <c r="G319" s="8"/>
@@ -8744,53 +9275,56 @@
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A309:C309"/>
     <mergeCell ref="L309:M309"/>
     <mergeCell ref="A311:J311"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -8799,85 +9333,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D77718-4900-4AAF-8C85-043C5FF672EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D77718-4900-4AAF-8C85-043C5FF672EE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>