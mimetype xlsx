--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$7:$O$307</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="72">
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және  карьерлерді қазу</t>
   </si>
   <si>
@@ -778,89 +778,89 @@
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1129,141 +1129,141 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T572"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A295" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E313" sqref="E313"/>
+    <sheetView tabSelected="1" topLeftCell="A283" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A298" sqref="A298:XFD307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="27.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.88671875" style="6" customWidth="1"/>
     <col min="3" max="3" width="12" style="13" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="6" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="6" width="11.109375" style="8" customWidth="1"/>
     <col min="7" max="7" width="12" style="10" customWidth="1"/>
     <col min="8" max="8" width="10.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="11.6640625" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="11.33203125" style="4" customWidth="1"/>
     <col min="12" max="12" width="11.6640625" style="4" customWidth="1"/>
     <col min="13" max="13" width="13.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="18.6640625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A1" s="106" t="s">
+      <c r="A1" s="109" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="106"/>
-[...10 lines deleted...]
-      <c r="M1" s="106"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
       <c r="A3" s="16"/>
       <c r="B3" s="17"/>
       <c r="C3" s="18"/>
       <c r="D3" s="17"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="48"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A4" s="107"/>
-      <c r="B4" s="109" t="s">
+      <c r="A4" s="110"/>
+      <c r="B4" s="112" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="110"/>
-[...9 lines deleted...]
-      <c r="M4" s="111"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="114"/>
     </row>
     <row r="5" spans="1:13" ht="21" customHeight="1">
-      <c r="A5" s="108"/>
+      <c r="A5" s="111"/>
       <c r="B5" s="57" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="58" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="58" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="58" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="58" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="58" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>62</v>
       </c>
       <c r="I5" s="58" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -1286,6850 +1286,7374 @@
       <c r="B6" s="29"/>
       <c r="C6" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="31"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:13" ht="14.4" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="73">
         <v>72496333</v>
       </c>
       <c r="C7" s="52">
         <v>158225592</v>
       </c>
-      <c r="D7" s="117">
+      <c r="D7" s="103">
         <v>250204509</v>
       </c>
-      <c r="E7" s="73"/>
+      <c r="E7" s="53">
+        <v>363411331</v>
+      </c>
       <c r="F7" s="75"/>
       <c r="G7" s="73"/>
       <c r="H7" s="73"/>
       <c r="I7" s="83"/>
       <c r="J7" s="61"/>
       <c r="K7" s="73"/>
       <c r="L7" s="50"/>
       <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="73">
         <v>36596286</v>
       </c>
       <c r="C8" s="52">
         <v>77351580</v>
       </c>
-      <c r="D8" s="117">
+      <c r="D8" s="103">
         <v>124249464</v>
       </c>
-      <c r="E8" s="73"/>
+      <c r="E8" s="53">
+        <v>179761543</v>
+      </c>
       <c r="F8" s="75"/>
       <c r="G8" s="73"/>
       <c r="H8" s="73"/>
       <c r="I8" s="83"/>
       <c r="J8" s="61"/>
       <c r="K8" s="73"/>
       <c r="L8" s="50"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="13.2" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="73">
         <v>218810</v>
       </c>
       <c r="C9" s="52">
         <v>404859</v>
       </c>
-      <c r="D9" s="117">
+      <c r="D9" s="103">
         <v>547927</v>
       </c>
-      <c r="E9" s="73"/>
+      <c r="E9" s="53">
+        <v>566626</v>
+      </c>
       <c r="F9" s="75"/>
       <c r="G9" s="73"/>
       <c r="H9" s="73"/>
       <c r="I9" s="83"/>
       <c r="J9" s="61"/>
       <c r="K9" s="73"/>
       <c r="L9" s="50"/>
       <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="73">
         <v>2469731</v>
       </c>
       <c r="C10" s="52">
         <v>6660226</v>
       </c>
-      <c r="D10" s="117">
+      <c r="D10" s="103">
         <v>9611988</v>
       </c>
-      <c r="E10" s="73"/>
+      <c r="E10" s="53">
+        <v>12757850</v>
+      </c>
       <c r="F10" s="75"/>
       <c r="G10" s="73"/>
       <c r="H10" s="73"/>
       <c r="I10" s="83"/>
       <c r="J10" s="61"/>
       <c r="K10" s="73"/>
       <c r="L10" s="50"/>
       <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="73">
         <v>2844081</v>
       </c>
       <c r="C11" s="52">
         <v>5593665</v>
       </c>
-      <c r="D11" s="117">
+      <c r="D11" s="103">
         <v>8355245</v>
       </c>
-      <c r="E11" s="73"/>
+      <c r="E11" s="53">
+        <v>12269059</v>
+      </c>
       <c r="F11" s="75"/>
       <c r="G11" s="73"/>
       <c r="H11" s="73"/>
       <c r="I11" s="83"/>
       <c r="J11" s="61"/>
       <c r="K11" s="73"/>
       <c r="L11" s="50"/>
       <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="73">
         <v>14464759</v>
       </c>
       <c r="C12" s="52">
         <v>34107801</v>
       </c>
-      <c r="D12" s="117">
+      <c r="D12" s="103">
         <v>53699577</v>
       </c>
-      <c r="E12" s="73"/>
+      <c r="E12" s="53">
+        <v>79304340</v>
+      </c>
       <c r="F12" s="75"/>
       <c r="G12" s="73"/>
       <c r="H12" s="73"/>
       <c r="I12" s="83"/>
       <c r="J12" s="61"/>
       <c r="K12" s="73"/>
       <c r="L12" s="50"/>
       <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="73">
         <v>2565550</v>
       </c>
       <c r="C13" s="52">
         <v>5256095</v>
       </c>
-      <c r="D13" s="117">
+      <c r="D13" s="103">
         <v>8267338</v>
       </c>
-      <c r="E13" s="73"/>
+      <c r="E13" s="53">
+        <v>11179381</v>
+      </c>
       <c r="F13" s="75"/>
       <c r="G13" s="73"/>
       <c r="H13" s="73"/>
       <c r="I13" s="83"/>
       <c r="J13" s="61"/>
       <c r="K13" s="73"/>
       <c r="L13" s="50"/>
       <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="73">
         <v>739520</v>
       </c>
       <c r="C14" s="52">
         <v>1364631</v>
       </c>
-      <c r="D14" s="117">
+      <c r="D14" s="103">
         <v>2036518</v>
       </c>
-      <c r="E14" s="73"/>
+      <c r="E14" s="53">
+        <v>2693249</v>
+      </c>
       <c r="F14" s="75"/>
       <c r="G14" s="73"/>
       <c r="H14" s="73"/>
       <c r="I14" s="83"/>
       <c r="J14" s="61"/>
       <c r="K14" s="73"/>
       <c r="L14" s="50"/>
       <c r="M14" s="30"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="73">
         <v>7950394</v>
       </c>
       <c r="C15" s="52">
         <v>16367860</v>
       </c>
-      <c r="D15" s="117">
+      <c r="D15" s="103">
         <v>25649577</v>
       </c>
-      <c r="E15" s="73"/>
+      <c r="E15" s="53">
+        <v>38025282</v>
+      </c>
       <c r="F15" s="75"/>
       <c r="G15" s="73"/>
       <c r="H15" s="73"/>
       <c r="I15" s="83"/>
       <c r="J15" s="61"/>
       <c r="K15" s="73"/>
       <c r="L15" s="50"/>
       <c r="M15" s="30"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="73">
         <v>4350655</v>
       </c>
       <c r="C16" s="52">
         <v>10519193</v>
       </c>
-      <c r="D16" s="117">
+      <c r="D16" s="103">
         <v>16877467</v>
       </c>
-      <c r="E16" s="73"/>
+      <c r="E16" s="53">
+        <v>25489887</v>
+      </c>
       <c r="F16" s="75"/>
       <c r="G16" s="73"/>
       <c r="H16" s="73"/>
       <c r="I16" s="83"/>
       <c r="J16" s="61"/>
       <c r="K16" s="73"/>
       <c r="L16" s="50"/>
       <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:14" ht="21.6">
       <c r="A17" s="65" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="30"/>
       <c r="D17" s="39"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="39"/>
       <c r="H17" s="30"/>
       <c r="I17" s="84"/>
       <c r="J17" s="91"/>
       <c r="K17" s="32"/>
       <c r="L17" s="30"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="73">
         <v>38854704</v>
       </c>
       <c r="C18" s="52">
         <v>80228121</v>
       </c>
-      <c r="D18" s="117">
+      <c r="D18" s="103">
         <v>127365813</v>
       </c>
-      <c r="E18" s="73"/>
+      <c r="E18" s="53">
+        <v>189001257</v>
+      </c>
       <c r="F18" s="75"/>
       <c r="G18" s="73"/>
       <c r="H18" s="73"/>
       <c r="I18" s="83"/>
       <c r="J18" s="61"/>
       <c r="K18" s="73"/>
       <c r="L18" s="50"/>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:14" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="73">
         <v>25322492</v>
       </c>
       <c r="C19" s="52">
         <v>51801167</v>
       </c>
-      <c r="D19" s="117">
+      <c r="D19" s="103">
         <v>82734110</v>
       </c>
-      <c r="E19" s="73"/>
+      <c r="E19" s="53">
+        <v>124605585</v>
+      </c>
       <c r="F19" s="75"/>
       <c r="G19" s="73"/>
       <c r="H19" s="73"/>
       <c r="I19" s="83"/>
       <c r="J19" s="61"/>
       <c r="K19" s="73"/>
       <c r="L19" s="50"/>
       <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="73">
         <v>541070</v>
       </c>
       <c r="C20" s="52">
         <v>1635167</v>
       </c>
-      <c r="D20" s="117">
+      <c r="D20" s="103">
         <v>2028464</v>
       </c>
-      <c r="E20" s="73"/>
+      <c r="E20" s="53">
+        <v>2438226</v>
+      </c>
       <c r="F20" s="75"/>
       <c r="G20" s="73"/>
       <c r="H20" s="73"/>
       <c r="I20" s="83"/>
       <c r="J20" s="61"/>
       <c r="K20" s="73"/>
       <c r="L20" s="50"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="73">
         <v>2118325</v>
       </c>
       <c r="C21" s="52">
         <v>3943215</v>
       </c>
-      <c r="D21" s="117">
+      <c r="D21" s="103">
         <v>5559414</v>
       </c>
-      <c r="E21" s="73"/>
+      <c r="E21" s="53">
+        <v>8561202</v>
+      </c>
       <c r="F21" s="75"/>
       <c r="G21" s="73"/>
       <c r="H21" s="73"/>
       <c r="I21" s="83"/>
       <c r="J21" s="61"/>
       <c r="K21" s="73"/>
       <c r="L21" s="50"/>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="73">
         <v>4786889</v>
       </c>
       <c r="C22" s="52">
         <v>10468009</v>
       </c>
-      <c r="D22" s="117">
+      <c r="D22" s="103">
         <v>17584191</v>
       </c>
-      <c r="E22" s="73"/>
+      <c r="E22" s="53">
+        <v>23452730</v>
+      </c>
       <c r="F22" s="75"/>
       <c r="G22" s="73"/>
       <c r="H22" s="73"/>
       <c r="I22" s="83"/>
       <c r="J22" s="61"/>
       <c r="K22" s="73"/>
       <c r="L22" s="50"/>
       <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="73">
         <v>157</v>
       </c>
       <c r="C23" s="52">
         <v>473</v>
       </c>
-      <c r="D23" s="117">
+      <c r="D23" s="103">
         <v>790</v>
       </c>
-      <c r="E23" s="73"/>
+      <c r="E23" s="53">
+        <v>1107</v>
+      </c>
       <c r="F23" s="75"/>
       <c r="G23" s="73"/>
       <c r="H23" s="73"/>
       <c r="I23" s="83"/>
       <c r="J23" s="61"/>
       <c r="K23" s="73"/>
       <c r="L23" s="50"/>
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="73">
         <v>1000</v>
       </c>
       <c r="C24" s="52">
         <v>1667</v>
       </c>
-      <c r="D24" s="117">
+      <c r="D24" s="103">
         <v>2333</v>
       </c>
-      <c r="E24" s="73"/>
+      <c r="E24" s="53">
+        <v>3000</v>
+      </c>
       <c r="F24" s="75"/>
       <c r="G24" s="73"/>
       <c r="H24" s="73"/>
       <c r="I24" s="83"/>
       <c r="J24" s="61"/>
       <c r="K24" s="73"/>
       <c r="L24" s="50"/>
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="73">
         <v>5638322</v>
       </c>
       <c r="C25" s="52">
         <v>11783093</v>
       </c>
-      <c r="D25" s="117">
+      <c r="D25" s="103">
         <v>18691098</v>
       </c>
-      <c r="E25" s="73"/>
+      <c r="E25" s="53">
+        <v>28844395</v>
+      </c>
       <c r="F25" s="75"/>
       <c r="G25" s="73"/>
       <c r="H25" s="73"/>
       <c r="I25" s="83"/>
       <c r="J25" s="61"/>
       <c r="K25" s="73"/>
       <c r="L25" s="50"/>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="73">
         <v>446450</v>
       </c>
       <c r="C26" s="52">
         <v>595330</v>
       </c>
-      <c r="D26" s="117">
+      <c r="D26" s="103">
         <v>765413</v>
       </c>
-      <c r="E26" s="73"/>
+      <c r="E26" s="53">
+        <v>1095013</v>
+      </c>
       <c r="F26" s="75"/>
       <c r="G26" s="73"/>
       <c r="H26" s="73"/>
       <c r="I26" s="83"/>
       <c r="J26" s="61"/>
       <c r="K26" s="73"/>
       <c r="L26" s="50"/>
       <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:14" ht="21.6">
       <c r="A27" s="66" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="30"/>
       <c r="D27" s="35"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="35"/>
       <c r="H27" s="30"/>
       <c r="I27" s="85"/>
       <c r="J27" s="91"/>
       <c r="K27" s="96"/>
       <c r="L27" s="32"/>
       <c r="M27" s="29"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="73">
         <v>31607646</v>
       </c>
       <c r="C28" s="52">
         <v>63424283</v>
       </c>
-      <c r="D28" s="117">
+      <c r="D28" s="103">
         <v>99858100</v>
       </c>
-      <c r="E28" s="73"/>
+      <c r="E28" s="53">
+        <v>152345218</v>
+      </c>
       <c r="F28" s="75"/>
       <c r="G28" s="73"/>
       <c r="H28" s="73"/>
       <c r="I28" s="83"/>
       <c r="J28" s="61"/>
       <c r="K28" s="73"/>
       <c r="L28" s="50"/>
       <c r="M28" s="30"/>
     </row>
     <row r="29" spans="1:14" s="12" customFormat="1">
       <c r="A29" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="73">
         <v>24582263</v>
       </c>
       <c r="C29" s="52">
         <v>48495079</v>
       </c>
-      <c r="D29" s="117">
+      <c r="D29" s="103">
         <v>76457270</v>
       </c>
-      <c r="E29" s="73"/>
+      <c r="E29" s="53">
+        <v>115937312</v>
+      </c>
       <c r="F29" s="75"/>
       <c r="G29" s="73"/>
       <c r="H29" s="73"/>
       <c r="I29" s="83"/>
       <c r="J29" s="61"/>
       <c r="K29" s="73"/>
       <c r="L29" s="50"/>
       <c r="M29" s="30"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="73">
         <v>1458075</v>
       </c>
       <c r="C30" s="52">
         <v>3282965</v>
       </c>
-      <c r="D30" s="117">
+      <c r="D30" s="103">
         <v>4899164</v>
       </c>
-      <c r="E30" s="73"/>
+      <c r="E30" s="53">
+        <v>7768915</v>
+      </c>
       <c r="F30" s="75"/>
       <c r="G30" s="73"/>
       <c r="H30" s="73"/>
       <c r="I30" s="83"/>
       <c r="J30" s="61"/>
       <c r="K30" s="73"/>
       <c r="L30" s="50"/>
       <c r="M30" s="30"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="73">
         <v>5567308</v>
       </c>
       <c r="C31" s="52">
         <v>11646239</v>
       </c>
-      <c r="D31" s="117">
+      <c r="D31" s="103">
         <v>18501666</v>
       </c>
-      <c r="E31" s="73"/>
+      <c r="E31" s="53">
+        <v>28638991</v>
+      </c>
       <c r="F31" s="75"/>
       <c r="G31" s="73"/>
       <c r="H31" s="73"/>
       <c r="I31" s="83"/>
       <c r="J31" s="61"/>
       <c r="K31" s="73"/>
       <c r="L31" s="50"/>
       <c r="M31" s="30"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="36"/>
       <c r="D32" s="39"/>
-      <c r="E32" s="73"/>
+      <c r="E32" s="53"/>
       <c r="F32" s="36"/>
       <c r="G32" s="39"/>
       <c r="H32" s="78"/>
       <c r="I32" s="86"/>
       <c r="J32" s="91"/>
       <c r="K32" s="61"/>
       <c r="L32" s="64"/>
       <c r="M32" s="29"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="73">
         <v>31578099</v>
       </c>
       <c r="C33" s="52">
         <v>63343106</v>
       </c>
-      <c r="D33" s="117">
+      <c r="D33" s="103">
         <v>99723634</v>
       </c>
-      <c r="E33" s="73"/>
+      <c r="E33" s="53">
+        <v>152152252</v>
+      </c>
       <c r="F33" s="75"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="83"/>
       <c r="J33" s="61"/>
       <c r="K33" s="73"/>
       <c r="L33" s="50"/>
       <c r="M33" s="30"/>
     </row>
     <row r="34" spans="1:13" s="12" customFormat="1">
       <c r="A34" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="73">
         <v>24552716</v>
       </c>
       <c r="C34" s="52">
         <v>48445163</v>
       </c>
-      <c r="D34" s="117">
+      <c r="D34" s="103">
         <v>76384249</v>
       </c>
-      <c r="E34" s="73"/>
+      <c r="E34" s="53">
+        <v>115843160</v>
+      </c>
       <c r="F34" s="75"/>
       <c r="G34" s="73"/>
       <c r="H34" s="73"/>
       <c r="I34" s="83"/>
       <c r="J34" s="61"/>
       <c r="K34" s="73"/>
       <c r="L34" s="50"/>
       <c r="M34" s="30"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="73">
         <v>1458075</v>
       </c>
       <c r="C35" s="52">
         <v>3282965</v>
       </c>
-      <c r="D35" s="117">
+      <c r="D35" s="103">
         <v>4899164</v>
       </c>
-      <c r="E35" s="73"/>
+      <c r="E35" s="53">
+        <v>7768915</v>
+      </c>
       <c r="F35" s="75"/>
       <c r="G35" s="73"/>
       <c r="H35" s="73"/>
       <c r="I35" s="83"/>
       <c r="J35" s="61"/>
       <c r="K35" s="73"/>
       <c r="L35" s="50"/>
       <c r="M35" s="30"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="73">
         <v>5567308</v>
       </c>
       <c r="C36" s="52">
         <v>11614978</v>
       </c>
-      <c r="D36" s="117">
+      <c r="D36" s="103">
         <v>18440221</v>
       </c>
-      <c r="E36" s="73"/>
+      <c r="E36" s="53">
+        <v>28540177</v>
+      </c>
       <c r="F36" s="75"/>
       <c r="G36" s="73"/>
       <c r="H36" s="73"/>
       <c r="I36" s="83"/>
       <c r="J36" s="61"/>
       <c r="K36" s="73"/>
       <c r="L36" s="50"/>
       <c r="M36" s="30"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="37"/>
       <c r="C37" s="30"/>
       <c r="D37" s="39"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="39"/>
       <c r="H37" s="36"/>
       <c r="I37" s="86"/>
       <c r="J37" s="91"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="29"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="73">
         <v>29547</v>
       </c>
       <c r="C38" s="52">
         <v>81177</v>
       </c>
-      <c r="D38" s="117">
+      <c r="D38" s="103">
         <v>134466</v>
       </c>
-      <c r="E38" s="73"/>
+      <c r="E38" s="53">
+        <v>192966</v>
+      </c>
       <c r="F38" s="75"/>
       <c r="G38" s="73"/>
       <c r="H38" s="73"/>
       <c r="I38" s="83"/>
       <c r="J38" s="61"/>
       <c r="K38" s="73"/>
       <c r="L38" s="50"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="73">
         <v>29547</v>
       </c>
       <c r="C39" s="52">
         <v>49916</v>
       </c>
-      <c r="D39" s="117">
+      <c r="D39" s="103">
         <v>73021</v>
       </c>
-      <c r="E39" s="73"/>
+      <c r="E39" s="53">
+        <v>94152</v>
+      </c>
       <c r="F39" s="75"/>
       <c r="G39" s="73"/>
       <c r="H39" s="73"/>
       <c r="I39" s="83"/>
       <c r="J39" s="61"/>
       <c r="K39" s="73"/>
       <c r="L39" s="50"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="100" t="s">
         <v>71</v>
       </c>
       <c r="C40" s="101" t="s">
         <v>71</v>
       </c>
-      <c r="D40" s="118" t="s">
+      <c r="D40" s="104" t="s">
         <v>71</v>
       </c>
-      <c r="E40" s="73"/>
+      <c r="E40" s="54" t="s">
+        <v>71</v>
+      </c>
       <c r="F40" s="75"/>
       <c r="G40" s="73"/>
       <c r="H40" s="73"/>
       <c r="I40" s="83"/>
       <c r="J40" s="61"/>
       <c r="K40" s="73"/>
       <c r="L40" s="50"/>
       <c r="M40" s="35"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="100" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="52">
         <v>31261</v>
       </c>
-      <c r="D41" s="117">
+      <c r="D41" s="103">
         <v>61445</v>
       </c>
-      <c r="E41" s="73"/>
+      <c r="E41" s="53">
+        <v>98814</v>
+      </c>
       <c r="F41" s="75"/>
       <c r="G41" s="73"/>
       <c r="H41" s="73"/>
       <c r="I41" s="83"/>
       <c r="J41" s="61"/>
       <c r="K41" s="73"/>
       <c r="L41" s="50"/>
       <c r="M41" s="35"/>
     </row>
     <row r="42" spans="1:13" ht="13.95" customHeight="1">
       <c r="A42" s="66" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="100"/>
       <c r="C42" s="36"/>
       <c r="D42" s="39"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="35"/>
       <c r="H42" s="30"/>
       <c r="I42" s="83"/>
       <c r="J42" s="61"/>
       <c r="K42" s="97"/>
       <c r="L42" s="32"/>
       <c r="M42" s="29"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="73">
         <v>2804722</v>
       </c>
       <c r="C43" s="52">
         <v>6147240</v>
       </c>
-      <c r="D43" s="117">
+      <c r="D43" s="103">
         <v>11269780</v>
       </c>
-      <c r="E43" s="73"/>
+      <c r="E43" s="53">
+        <v>15224498</v>
+      </c>
       <c r="F43" s="75"/>
       <c r="G43" s="73"/>
       <c r="H43" s="73"/>
       <c r="I43" s="83"/>
       <c r="J43" s="61"/>
       <c r="K43" s="73"/>
       <c r="L43" s="50"/>
       <c r="M43" s="30"/>
     </row>
     <row r="44" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A44" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="73">
         <v>2645427</v>
       </c>
       <c r="C44" s="52">
         <v>5956050</v>
       </c>
-      <c r="D44" s="117">
+      <c r="D44" s="103">
         <v>11025491</v>
       </c>
-      <c r="E44" s="73"/>
+      <c r="E44" s="53">
+        <v>14852764</v>
+      </c>
       <c r="F44" s="75"/>
       <c r="G44" s="73"/>
       <c r="H44" s="73"/>
       <c r="I44" s="83"/>
       <c r="J44" s="61"/>
       <c r="K44" s="73"/>
       <c r="L44" s="50"/>
       <c r="M44" s="30"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B45" s="73">
         <v>159295</v>
       </c>
       <c r="C45" s="52">
         <v>191190</v>
       </c>
-      <c r="D45" s="117">
+      <c r="D45" s="103">
         <v>244289</v>
       </c>
-      <c r="E45" s="73"/>
+      <c r="E45" s="53">
+        <v>371734</v>
+      </c>
       <c r="F45" s="75"/>
       <c r="G45" s="73"/>
       <c r="H45" s="73"/>
       <c r="I45" s="83"/>
       <c r="J45" s="61"/>
       <c r="K45" s="73"/>
       <c r="L45" s="50"/>
       <c r="M45" s="30"/>
     </row>
     <row r="46" spans="1:13" ht="14.4" customHeight="1">
       <c r="A46" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="38"/>
       <c r="C46" s="36"/>
       <c r="D46" s="39"/>
       <c r="E46" s="36"/>
       <c r="F46" s="36"/>
       <c r="G46" s="39"/>
       <c r="H46" s="73"/>
       <c r="I46" s="85"/>
       <c r="J46" s="91"/>
       <c r="K46" s="96"/>
       <c r="L46" s="32"/>
       <c r="M46" s="29"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="73">
         <v>2804722</v>
       </c>
       <c r="C47" s="52">
         <v>6147240</v>
       </c>
-      <c r="D47" s="117">
+      <c r="D47" s="103">
         <v>11269780</v>
       </c>
-      <c r="E47" s="73"/>
+      <c r="E47" s="53">
+        <v>15224498</v>
+      </c>
       <c r="F47" s="75"/>
       <c r="G47" s="73"/>
       <c r="H47" s="73"/>
       <c r="I47" s="83"/>
       <c r="J47" s="61"/>
       <c r="K47" s="73"/>
       <c r="L47" s="50"/>
       <c r="M47" s="30"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="73">
         <v>2645427</v>
       </c>
       <c r="C48" s="52">
         <v>5956050</v>
       </c>
-      <c r="D48" s="117">
+      <c r="D48" s="103">
         <v>11025491</v>
       </c>
-      <c r="E48" s="73"/>
+      <c r="E48" s="53">
+        <v>14852764</v>
+      </c>
       <c r="F48" s="75"/>
       <c r="G48" s="73"/>
       <c r="H48" s="73"/>
       <c r="I48" s="83"/>
       <c r="J48" s="61"/>
       <c r="K48" s="73"/>
       <c r="L48" s="50"/>
       <c r="M48" s="30"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="73">
         <v>159295</v>
       </c>
       <c r="C49" s="52">
         <v>191190</v>
       </c>
-      <c r="D49" s="117">
+      <c r="D49" s="103">
         <v>244289</v>
       </c>
-      <c r="E49" s="73"/>
+      <c r="E49" s="53">
+        <v>371734</v>
+      </c>
       <c r="F49" s="75"/>
       <c r="G49" s="73"/>
       <c r="H49" s="73"/>
       <c r="I49" s="83"/>
       <c r="J49" s="61"/>
       <c r="K49" s="73"/>
       <c r="L49" s="50"/>
       <c r="M49" s="30"/>
     </row>
     <row r="50" spans="1:13" ht="13.95" customHeight="1">
       <c r="A50" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="30"/>
       <c r="D50" s="35"/>
       <c r="E50" s="36"/>
       <c r="F50" s="36"/>
       <c r="G50" s="39"/>
       <c r="H50" s="73"/>
       <c r="I50" s="85"/>
       <c r="J50" s="91"/>
       <c r="K50" s="96"/>
       <c r="L50" s="32"/>
       <c r="M50" s="29"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="73">
         <v>1157691</v>
       </c>
       <c r="C51" s="52">
         <v>2803329</v>
       </c>
-      <c r="D51" s="117">
+      <c r="D51" s="103">
         <v>3748168</v>
       </c>
-      <c r="E51" s="73"/>
+      <c r="E51" s="53">
+        <v>4794642</v>
+      </c>
       <c r="F51" s="75"/>
       <c r="G51" s="73"/>
       <c r="H51" s="73"/>
       <c r="I51" s="83"/>
       <c r="J51" s="61"/>
       <c r="K51" s="73"/>
       <c r="L51" s="50"/>
       <c r="M51" s="30"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="73">
         <v>2779</v>
       </c>
       <c r="C52" s="52">
         <v>6717</v>
       </c>
-      <c r="D52" s="117">
+      <c r="D52" s="103">
         <v>10655</v>
       </c>
-      <c r="E52" s="73"/>
+      <c r="E52" s="53">
+        <v>14593</v>
+      </c>
       <c r="F52" s="75"/>
       <c r="G52" s="73"/>
       <c r="H52" s="73"/>
       <c r="I52" s="83"/>
       <c r="J52" s="61"/>
       <c r="K52" s="73"/>
       <c r="L52" s="50"/>
       <c r="M52" s="30"/>
     </row>
     <row r="53" spans="1:13" ht="12.75" customHeight="1">
       <c r="A53" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="73">
         <v>541070</v>
       </c>
       <c r="C53" s="52">
         <v>1631833</v>
       </c>
-      <c r="D53" s="117">
+      <c r="D53" s="103">
         <v>2021797</v>
       </c>
-      <c r="E53" s="73"/>
+      <c r="E53" s="53">
+        <v>2428226</v>
+      </c>
       <c r="F53" s="75"/>
       <c r="G53" s="73"/>
       <c r="H53" s="73"/>
       <c r="I53" s="83"/>
       <c r="J53" s="61"/>
       <c r="K53" s="73"/>
       <c r="L53" s="50"/>
       <c r="M53" s="30"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="73">
         <v>452894</v>
       </c>
       <c r="C54" s="52">
         <v>873960</v>
       </c>
-      <c r="D54" s="117">
+      <c r="D54" s="103">
         <v>1295025</v>
       </c>
-      <c r="E54" s="73"/>
+      <c r="E54" s="53">
+        <v>1716090</v>
+      </c>
       <c r="F54" s="75"/>
       <c r="G54" s="73"/>
       <c r="H54" s="73"/>
       <c r="I54" s="83"/>
       <c r="J54" s="61"/>
       <c r="K54" s="73"/>
       <c r="L54" s="50"/>
       <c r="M54" s="30"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="73">
         <v>157</v>
       </c>
       <c r="C55" s="52">
         <v>473</v>
       </c>
-      <c r="D55" s="117">
+      <c r="D55" s="103">
         <v>790</v>
       </c>
-      <c r="E55" s="73"/>
+      <c r="E55" s="53">
+        <v>1107</v>
+      </c>
       <c r="F55" s="75"/>
       <c r="G55" s="73"/>
       <c r="H55" s="73"/>
       <c r="I55" s="83"/>
       <c r="J55" s="61"/>
       <c r="K55" s="73"/>
       <c r="L55" s="50"/>
       <c r="M55" s="30"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="73">
         <v>1000</v>
       </c>
       <c r="C56" s="52">
         <v>1667</v>
       </c>
-      <c r="D56" s="117">
+      <c r="D56" s="103">
         <v>2333</v>
       </c>
-      <c r="E56" s="73"/>
+      <c r="E56" s="53">
+        <v>3000</v>
+      </c>
       <c r="F56" s="75"/>
       <c r="G56" s="73"/>
       <c r="H56" s="73"/>
       <c r="I56" s="83"/>
       <c r="J56" s="61"/>
       <c r="K56" s="73"/>
       <c r="L56" s="50"/>
       <c r="M56" s="30"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="100" t="s">
         <v>71</v>
       </c>
       <c r="C57" s="52">
         <v>11904</v>
       </c>
-      <c r="D57" s="117">
+      <c r="D57" s="103">
         <v>23807</v>
       </c>
-      <c r="E57" s="73"/>
+      <c r="E57" s="53">
+        <v>35711</v>
+      </c>
       <c r="F57" s="75"/>
       <c r="G57" s="73"/>
       <c r="H57" s="73"/>
       <c r="I57" s="83"/>
       <c r="J57" s="61"/>
       <c r="K57" s="73"/>
       <c r="L57" s="50"/>
       <c r="M57" s="30"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="73">
         <v>159791</v>
       </c>
       <c r="C58" s="52">
         <v>276776</v>
       </c>
-      <c r="D58" s="117">
+      <c r="D58" s="103">
         <v>393761</v>
       </c>
-      <c r="E58" s="73"/>
+      <c r="E58" s="53">
+        <v>595915</v>
+      </c>
       <c r="F58" s="75"/>
       <c r="G58" s="73"/>
       <c r="H58" s="73"/>
       <c r="I58" s="83"/>
       <c r="J58" s="61"/>
       <c r="K58" s="73"/>
       <c r="L58" s="50"/>
       <c r="M58" s="30"/>
     </row>
     <row r="59" spans="1:13" ht="22.95" customHeight="1">
       <c r="A59" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="35"/>
       <c r="C59" s="30"/>
       <c r="D59" s="39"/>
       <c r="E59" s="36"/>
       <c r="F59" s="36"/>
       <c r="G59" s="35"/>
       <c r="H59" s="30"/>
       <c r="I59" s="85"/>
       <c r="J59" s="91"/>
       <c r="K59" s="96"/>
       <c r="L59" s="32"/>
       <c r="M59" s="29"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B60" s="73">
         <v>3284646</v>
       </c>
       <c r="C60" s="52">
         <v>7853269</v>
       </c>
-      <c r="D60" s="117">
+      <c r="D60" s="103">
         <v>12489765</v>
       </c>
-      <c r="E60" s="73"/>
+      <c r="E60" s="53">
+        <v>16636900</v>
+      </c>
       <c r="F60" s="75"/>
       <c r="G60" s="73"/>
       <c r="H60" s="73"/>
       <c r="I60" s="83"/>
       <c r="J60" s="61"/>
       <c r="K60" s="73"/>
       <c r="L60" s="53"/>
       <c r="M60" s="30"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B61" s="73">
         <v>737450</v>
       </c>
       <c r="C61" s="52">
         <v>3299372</v>
       </c>
-      <c r="D61" s="117">
+      <c r="D61" s="103">
         <v>6266185</v>
       </c>
-      <c r="E61" s="73"/>
+      <c r="E61" s="53">
+        <v>8653680</v>
+      </c>
       <c r="F61" s="75"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
       <c r="I61" s="83"/>
       <c r="J61" s="61"/>
       <c r="K61" s="73"/>
       <c r="L61" s="53"/>
       <c r="M61" s="30"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="100" t="s">
         <v>71</v>
       </c>
       <c r="C62" s="52">
         <v>3333</v>
       </c>
-      <c r="D62" s="117">
+      <c r="D62" s="103">
         <v>6667</v>
       </c>
-      <c r="E62" s="73"/>
+      <c r="E62" s="53">
+        <v>10000</v>
+      </c>
       <c r="F62" s="75"/>
       <c r="G62" s="73"/>
       <c r="H62" s="73"/>
       <c r="I62" s="83"/>
       <c r="J62" s="61"/>
       <c r="K62" s="73"/>
       <c r="L62" s="53"/>
       <c r="M62" s="30"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B63" s="52">
         <v>660250</v>
       </c>
       <c r="C63" s="52">
         <v>660250</v>
       </c>
       <c r="D63" s="52">
         <v>660250</v>
       </c>
-      <c r="E63" s="73"/>
+      <c r="E63" s="53">
+        <v>792287</v>
+      </c>
       <c r="F63" s="75"/>
       <c r="G63" s="73"/>
       <c r="H63" s="73"/>
       <c r="I63" s="83"/>
       <c r="J63" s="61"/>
       <c r="K63" s="73"/>
       <c r="L63" s="53"/>
       <c r="M63" s="30"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B64" s="73">
         <v>1688568</v>
       </c>
       <c r="C64" s="52">
         <v>3637999</v>
       </c>
-      <c r="D64" s="117">
+      <c r="D64" s="103">
         <v>5263675</v>
       </c>
-      <c r="E64" s="73"/>
+      <c r="E64" s="53">
+        <v>6883876</v>
+      </c>
       <c r="F64" s="75"/>
       <c r="G64" s="73"/>
       <c r="H64" s="73"/>
       <c r="I64" s="83"/>
       <c r="J64" s="61"/>
       <c r="K64" s="73"/>
       <c r="L64" s="53"/>
       <c r="M64" s="30"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B65" s="100" t="s">
         <v>71</v>
       </c>
       <c r="C65" s="101" t="s">
         <v>71</v>
       </c>
       <c r="D65" s="101" t="s">
         <v>71</v>
       </c>
-      <c r="E65" s="73"/>
+      <c r="E65" s="101" t="s">
+        <v>71</v>
+      </c>
       <c r="F65" s="75"/>
       <c r="G65" s="73"/>
       <c r="H65" s="73"/>
       <c r="I65" s="83"/>
       <c r="J65" s="61"/>
       <c r="K65" s="73"/>
       <c r="L65" s="53"/>
       <c r="M65" s="30"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B66" s="73">
         <v>71014</v>
       </c>
       <c r="C66" s="52">
         <v>124951</v>
       </c>
-      <c r="D66" s="117">
+      <c r="D66" s="103">
         <v>165624</v>
       </c>
-      <c r="E66" s="73"/>
+      <c r="E66" s="53">
+        <v>169693</v>
+      </c>
       <c r="F66" s="75"/>
       <c r="G66" s="73"/>
       <c r="H66" s="73"/>
       <c r="I66" s="83"/>
       <c r="J66" s="61"/>
       <c r="K66" s="73"/>
       <c r="L66" s="53"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B67" s="73">
         <v>127364</v>
       </c>
       <c r="C67" s="52">
         <v>127364</v>
       </c>
-      <c r="D67" s="117">
+      <c r="D67" s="103">
         <v>127364</v>
       </c>
-      <c r="E67" s="73"/>
+      <c r="E67" s="53">
+        <v>127364</v>
+      </c>
       <c r="F67" s="75"/>
       <c r="G67" s="73"/>
       <c r="H67" s="73"/>
       <c r="I67" s="83"/>
       <c r="J67" s="61"/>
       <c r="K67" s="73"/>
       <c r="L67" s="53"/>
       <c r="M67" s="30"/>
     </row>
     <row r="68" spans="1:13" ht="12" customHeight="1">
       <c r="A68" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B68" s="35"/>
       <c r="C68" s="36"/>
       <c r="D68" s="39"/>
       <c r="E68" s="36"/>
       <c r="F68" s="50"/>
       <c r="G68" s="30"/>
       <c r="H68" s="30"/>
       <c r="I68" s="83"/>
       <c r="J68" s="61"/>
       <c r="K68" s="30"/>
       <c r="L68" s="32"/>
       <c r="M68" s="29"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B69" s="73">
         <v>24882266</v>
       </c>
       <c r="C69" s="52">
         <v>60622699</v>
       </c>
-      <c r="D69" s="117">
+      <c r="D69" s="103">
         <v>95336354</v>
       </c>
-      <c r="E69" s="73"/>
+      <c r="E69" s="53">
+        <v>139151412</v>
+      </c>
       <c r="F69" s="75"/>
       <c r="G69" s="73"/>
       <c r="H69" s="73"/>
       <c r="I69" s="83"/>
       <c r="J69" s="61"/>
       <c r="K69" s="73"/>
       <c r="L69" s="53"/>
       <c r="M69" s="30"/>
     </row>
     <row r="70" spans="1:13" ht="12" customHeight="1">
       <c r="A70" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B70" s="73">
         <v>5889674</v>
       </c>
       <c r="C70" s="52">
         <v>14719016</v>
       </c>
-      <c r="D70" s="117">
+      <c r="D70" s="103">
         <v>24294741</v>
       </c>
-      <c r="E70" s="73"/>
+      <c r="E70" s="53">
+        <v>33020618</v>
+      </c>
       <c r="F70" s="75"/>
       <c r="G70" s="73"/>
       <c r="H70" s="73"/>
       <c r="I70" s="83"/>
       <c r="J70" s="61"/>
       <c r="K70" s="73"/>
       <c r="L70" s="53"/>
       <c r="M70" s="30"/>
     </row>
     <row r="71" spans="1:13" ht="12" customHeight="1">
       <c r="A71" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B71" s="73">
         <v>5084</v>
       </c>
       <c r="C71" s="52">
         <v>10168</v>
       </c>
-      <c r="D71" s="117">
+      <c r="D71" s="103">
         <v>15252</v>
       </c>
-      <c r="E71" s="73"/>
+      <c r="E71" s="53">
+        <v>20336</v>
+      </c>
       <c r="F71" s="75"/>
       <c r="G71" s="73"/>
       <c r="H71" s="73"/>
       <c r="I71" s="83"/>
       <c r="J71" s="61"/>
       <c r="K71" s="73"/>
       <c r="L71" s="53"/>
       <c r="M71" s="30"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B72" s="73">
         <v>1612999</v>
       </c>
       <c r="C72" s="52">
         <v>4408061</v>
       </c>
-      <c r="D72" s="117">
+      <c r="D72" s="103">
         <v>6704625</v>
       </c>
-      <c r="E72" s="73"/>
+      <c r="E72" s="53">
+        <v>9253584</v>
+      </c>
       <c r="F72" s="75"/>
       <c r="G72" s="73"/>
       <c r="H72" s="73"/>
       <c r="I72" s="83"/>
       <c r="J72" s="61"/>
       <c r="K72" s="73"/>
       <c r="L72" s="53"/>
       <c r="M72" s="30"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B73" s="73">
         <v>582071</v>
       </c>
       <c r="C73" s="52">
         <v>1330854</v>
       </c>
-      <c r="D73" s="117">
+      <c r="D73" s="103">
         <v>2079637</v>
       </c>
-      <c r="E73" s="73"/>
+      <c r="E73" s="53">
+        <v>2828420</v>
+      </c>
       <c r="F73" s="75"/>
       <c r="G73" s="73"/>
       <c r="H73" s="73"/>
       <c r="I73" s="83"/>
       <c r="J73" s="61"/>
       <c r="K73" s="73"/>
       <c r="L73" s="53"/>
       <c r="M73" s="30"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B74" s="73">
         <v>9310902</v>
       </c>
       <c r="C74" s="52">
         <v>22949112</v>
       </c>
-      <c r="D74" s="117">
+      <c r="D74" s="103">
         <v>35114626</v>
       </c>
-      <c r="E74" s="73"/>
+      <c r="E74" s="53">
+        <v>54580443</v>
+      </c>
       <c r="F74" s="75"/>
       <c r="G74" s="73"/>
       <c r="H74" s="73"/>
       <c r="I74" s="83"/>
       <c r="J74" s="61"/>
       <c r="K74" s="73"/>
       <c r="L74" s="53"/>
       <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="73">
         <v>2102752</v>
       </c>
       <c r="C75" s="52">
         <v>4385803</v>
       </c>
-      <c r="D75" s="117">
+      <c r="D75" s="103">
         <v>7039062</v>
       </c>
-      <c r="E75" s="73"/>
+      <c r="E75" s="53">
+        <v>9707527</v>
+      </c>
       <c r="F75" s="75"/>
       <c r="G75" s="73"/>
       <c r="H75" s="73"/>
       <c r="I75" s="83"/>
       <c r="J75" s="61"/>
       <c r="K75" s="73"/>
       <c r="L75" s="53"/>
       <c r="M75" s="30"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B76" s="73">
         <v>619020</v>
       </c>
       <c r="C76" s="52">
         <v>1114763</v>
       </c>
-      <c r="D76" s="117">
+      <c r="D76" s="103">
         <v>1610507</v>
       </c>
-      <c r="E76" s="73"/>
+      <c r="E76" s="53">
+        <v>2106251</v>
+      </c>
       <c r="F76" s="75"/>
       <c r="G76" s="73"/>
       <c r="H76" s="73"/>
       <c r="I76" s="83"/>
       <c r="J76" s="61"/>
       <c r="K76" s="73"/>
       <c r="L76" s="53"/>
       <c r="M76" s="30"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B77" s="73">
         <v>1105705</v>
       </c>
       <c r="C77" s="52">
         <v>2288785</v>
       </c>
-      <c r="D77" s="117">
+      <c r="D77" s="103">
         <v>3466201</v>
       </c>
-      <c r="E77" s="73"/>
+      <c r="E77" s="53">
+        <v>4648377</v>
+      </c>
       <c r="F77" s="75"/>
       <c r="G77" s="73"/>
       <c r="H77" s="73"/>
       <c r="I77" s="83"/>
       <c r="J77" s="61"/>
       <c r="K77" s="73"/>
       <c r="L77" s="53"/>
       <c r="M77" s="30"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B78" s="73">
         <v>3357514</v>
       </c>
       <c r="C78" s="52">
         <v>8816452</v>
       </c>
-      <c r="D78" s="117">
+      <c r="D78" s="103">
         <v>14102293</v>
       </c>
-      <c r="E78" s="73"/>
+      <c r="E78" s="53">
+        <v>21621740</v>
+      </c>
       <c r="F78" s="75"/>
       <c r="G78" s="73"/>
       <c r="H78" s="73"/>
       <c r="I78" s="83"/>
       <c r="J78" s="61"/>
       <c r="K78" s="73"/>
       <c r="L78" s="53"/>
       <c r="M78" s="30"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B79" s="35"/>
       <c r="C79" s="30"/>
       <c r="D79" s="39"/>
       <c r="E79" s="36"/>
       <c r="F79" s="36"/>
       <c r="G79" s="39"/>
       <c r="H79" s="30"/>
       <c r="I79" s="85"/>
       <c r="J79" s="91"/>
       <c r="K79" s="91"/>
       <c r="L79" s="32"/>
       <c r="M79" s="29"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B80" s="73">
         <v>7015642</v>
       </c>
       <c r="C80" s="52">
         <v>15322460</v>
       </c>
       <c r="D80" s="53">
         <v>23552729</v>
       </c>
-      <c r="E80" s="73"/>
+      <c r="E80" s="53">
+        <v>31454107</v>
+      </c>
       <c r="F80" s="75"/>
       <c r="G80" s="73"/>
       <c r="H80" s="73"/>
       <c r="I80" s="83"/>
       <c r="J80" s="61"/>
       <c r="K80" s="73"/>
       <c r="L80" s="53"/>
       <c r="M80" s="30"/>
     </row>
     <row r="81" spans="1:13" ht="12" customHeight="1">
       <c r="A81" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B81" s="73">
         <v>1231685</v>
       </c>
       <c r="C81" s="52">
         <v>3441118</v>
       </c>
       <c r="D81" s="53">
         <v>5778607</v>
       </c>
-      <c r="E81" s="73"/>
+      <c r="E81" s="53">
+        <v>7395184</v>
+      </c>
       <c r="F81" s="75"/>
       <c r="G81" s="73"/>
       <c r="H81" s="73"/>
       <c r="I81" s="83"/>
       <c r="J81" s="61"/>
       <c r="K81" s="73"/>
       <c r="L81" s="53"/>
       <c r="M81" s="30"/>
     </row>
     <row r="82" spans="1:13" ht="12" customHeight="1">
       <c r="A82" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B82" s="73">
         <v>441</v>
       </c>
       <c r="C82" s="52">
         <v>882</v>
       </c>
       <c r="D82" s="53">
         <v>1323</v>
       </c>
-      <c r="E82" s="73"/>
+      <c r="E82" s="53">
+        <v>1764</v>
+      </c>
       <c r="F82" s="75"/>
       <c r="G82" s="73"/>
       <c r="H82" s="73"/>
       <c r="I82" s="83"/>
       <c r="J82" s="61"/>
       <c r="K82" s="73"/>
       <c r="L82" s="53"/>
       <c r="M82" s="30"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B83" s="73">
         <v>1379406</v>
       </c>
       <c r="C83" s="52">
         <v>3331137</v>
       </c>
       <c r="D83" s="53">
         <v>5041894</v>
       </c>
-      <c r="E83" s="73"/>
+      <c r="E83" s="53">
+        <v>7002152</v>
+      </c>
       <c r="F83" s="75"/>
       <c r="G83" s="73"/>
       <c r="H83" s="73"/>
       <c r="I83" s="83"/>
       <c r="J83" s="61"/>
       <c r="K83" s="73"/>
       <c r="L83" s="53"/>
       <c r="M83" s="30"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B84" s="73">
         <v>450815</v>
       </c>
       <c r="C84" s="52">
         <v>1073917</v>
       </c>
       <c r="D84" s="53">
         <v>1697018</v>
       </c>
-      <c r="E84" s="73"/>
+      <c r="E84" s="53">
+        <v>2320119</v>
+      </c>
       <c r="F84" s="75"/>
       <c r="G84" s="73"/>
       <c r="H84" s="73"/>
       <c r="I84" s="83"/>
       <c r="J84" s="61"/>
       <c r="K84" s="73"/>
       <c r="L84" s="53"/>
       <c r="M84" s="30"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B85" s="73">
         <v>93906</v>
       </c>
       <c r="C85" s="52">
         <v>210659</v>
       </c>
       <c r="D85" s="53">
         <v>327411</v>
       </c>
-      <c r="E85" s="73"/>
+      <c r="E85" s="53">
+        <v>444164</v>
+      </c>
       <c r="F85" s="75"/>
       <c r="G85" s="73"/>
       <c r="H85" s="73"/>
       <c r="I85" s="83"/>
       <c r="J85" s="61"/>
       <c r="K85" s="73"/>
       <c r="L85" s="53"/>
       <c r="M85" s="30"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B86" s="73">
         <v>1457709</v>
       </c>
       <c r="C86" s="52">
         <v>2637786</v>
       </c>
       <c r="D86" s="53">
         <v>3847642</v>
       </c>
-      <c r="E86" s="73"/>
+      <c r="E86" s="53">
+        <v>5055038</v>
+      </c>
       <c r="F86" s="75"/>
       <c r="G86" s="73"/>
       <c r="H86" s="73"/>
       <c r="I86" s="83"/>
       <c r="J86" s="61"/>
       <c r="K86" s="73"/>
       <c r="L86" s="53"/>
       <c r="M86" s="30"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B87" s="73">
         <v>599310</v>
       </c>
       <c r="C87" s="52">
         <v>1079104</v>
       </c>
       <c r="D87" s="53">
         <v>1558897</v>
       </c>
-      <c r="E87" s="73"/>
+      <c r="E87" s="53">
+        <v>2038691</v>
+      </c>
       <c r="F87" s="75"/>
       <c r="G87" s="73"/>
       <c r="H87" s="73"/>
       <c r="I87" s="83"/>
       <c r="J87" s="61"/>
       <c r="K87" s="73"/>
       <c r="L87" s="53"/>
       <c r="M87" s="30"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B88" s="73">
         <v>1075475</v>
       </c>
       <c r="C88" s="52">
         <v>2083010</v>
       </c>
       <c r="D88" s="53">
         <v>3090545</v>
       </c>
-      <c r="E88" s="73"/>
+      <c r="E88" s="53">
+        <v>4098080</v>
+      </c>
       <c r="F88" s="75"/>
       <c r="G88" s="73"/>
       <c r="H88" s="73"/>
       <c r="I88" s="83"/>
       <c r="J88" s="61"/>
       <c r="K88" s="73"/>
       <c r="L88" s="53"/>
       <c r="M88" s="30"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B89" s="73">
         <v>430346</v>
       </c>
       <c r="C89" s="52">
         <v>865162</v>
       </c>
       <c r="D89" s="53">
         <v>1299977</v>
       </c>
-      <c r="E89" s="73"/>
+      <c r="E89" s="53">
+        <v>1734793</v>
+      </c>
       <c r="F89" s="75"/>
       <c r="G89" s="73"/>
       <c r="H89" s="73"/>
       <c r="I89" s="83"/>
       <c r="J89" s="61"/>
       <c r="K89" s="73"/>
       <c r="L89" s="53"/>
       <c r="M89" s="30"/>
     </row>
-    <row r="90" spans="1:13">
+    <row r="90" spans="1:13" ht="13.2" customHeight="1">
       <c r="A90" s="65" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="35"/>
       <c r="C90" s="30"/>
       <c r="D90" s="39"/>
       <c r="E90" s="36"/>
       <c r="F90" s="36"/>
       <c r="G90" s="35"/>
       <c r="H90" s="30"/>
       <c r="I90" s="85"/>
       <c r="J90" s="91"/>
       <c r="K90" s="32"/>
       <c r="L90" s="32"/>
       <c r="M90" s="29"/>
     </row>
-    <row r="91" spans="1:13">
+    <row r="91" spans="1:13" ht="13.2" customHeight="1">
       <c r="A91" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B91" s="73">
         <v>14844</v>
       </c>
       <c r="C91" s="52">
         <v>29952</v>
       </c>
       <c r="D91" s="53">
         <v>45060</v>
       </c>
-      <c r="E91" s="73"/>
+      <c r="E91" s="53">
+        <v>60168</v>
+      </c>
       <c r="F91" s="75"/>
       <c r="G91" s="73"/>
       <c r="H91" s="73"/>
       <c r="I91" s="83"/>
       <c r="J91" s="61"/>
       <c r="K91" s="73"/>
       <c r="L91" s="53"/>
       <c r="M91" s="30"/>
     </row>
-    <row r="92" spans="1:13" ht="12" customHeight="1">
+    <row r="92" spans="1:13" ht="13.2" customHeight="1">
       <c r="A92" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B92" s="73">
         <v>966</v>
       </c>
       <c r="C92" s="52">
         <v>2258</v>
       </c>
       <c r="D92" s="53">
         <v>3549</v>
       </c>
-      <c r="E92" s="73"/>
+      <c r="E92" s="53">
+        <v>4840</v>
+      </c>
       <c r="F92" s="75"/>
       <c r="G92" s="73"/>
       <c r="H92" s="73"/>
       <c r="I92" s="83"/>
       <c r="J92" s="61"/>
       <c r="K92" s="73"/>
       <c r="L92" s="53"/>
       <c r="M92" s="30"/>
     </row>
-    <row r="93" spans="1:13" ht="12" customHeight="1">
+    <row r="93" spans="1:13" ht="13.2" customHeight="1">
       <c r="A93" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B93" s="73">
         <v>13739</v>
       </c>
       <c r="C93" s="52">
         <v>27478</v>
       </c>
       <c r="D93" s="53">
         <v>41217</v>
       </c>
-      <c r="E93" s="73"/>
+      <c r="E93" s="53">
+        <v>54956</v>
+      </c>
       <c r="F93" s="75"/>
       <c r="G93" s="73"/>
       <c r="H93" s="73"/>
       <c r="I93" s="83"/>
       <c r="J93" s="61"/>
       <c r="K93" s="73"/>
       <c r="L93" s="53"/>
       <c r="M93" s="30"/>
     </row>
-    <row r="94" spans="1:13">
+    <row r="94" spans="1:13" ht="13.2" customHeight="1">
       <c r="A94" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B94" s="73">
         <v>139</v>
       </c>
       <c r="C94" s="52">
         <v>218</v>
       </c>
       <c r="D94" s="53">
         <v>297</v>
       </c>
-      <c r="E94" s="73"/>
+      <c r="E94" s="53">
+        <v>375</v>
+      </c>
       <c r="F94" s="75"/>
       <c r="G94" s="73"/>
       <c r="H94" s="73"/>
       <c r="I94" s="83"/>
       <c r="J94" s="61"/>
       <c r="K94" s="73"/>
       <c r="L94" s="53"/>
       <c r="M94" s="30"/>
     </row>
     <row r="95" spans="1:13" ht="12.6" customHeight="1">
       <c r="A95" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B95" s="35"/>
       <c r="C95" s="30"/>
       <c r="D95" s="35"/>
       <c r="E95" s="36"/>
       <c r="F95" s="36"/>
       <c r="G95" s="39"/>
       <c r="H95" s="36"/>
       <c r="I95" s="85"/>
       <c r="J95" s="91"/>
       <c r="K95" s="91"/>
       <c r="L95" s="32"/>
       <c r="M95" s="29"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" hidden="1" customHeight="1">
       <c r="A96" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B96" s="61"/>
       <c r="C96" s="50"/>
       <c r="D96" s="50"/>
-      <c r="E96" s="73"/>
+      <c r="E96" s="53">
+        <v>599452</v>
+      </c>
       <c r="F96" s="75"/>
       <c r="G96" s="73"/>
       <c r="H96" s="73"/>
       <c r="I96" s="83"/>
       <c r="J96" s="61"/>
       <c r="K96" s="73"/>
       <c r="L96" s="53"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:13" ht="12.75" customHeight="1">
       <c r="A97" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B97" s="73">
         <v>117297</v>
       </c>
       <c r="C97" s="52">
         <v>278016</v>
       </c>
       <c r="D97" s="53">
         <v>438734</v>
       </c>
-      <c r="E97" s="73"/>
+      <c r="E97" s="53">
+        <v>599452</v>
+      </c>
       <c r="F97" s="75"/>
       <c r="G97" s="73"/>
       <c r="H97" s="95"/>
       <c r="I97" s="87"/>
       <c r="J97" s="61"/>
       <c r="K97" s="73"/>
       <c r="L97" s="53"/>
       <c r="M97" s="30"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B98" s="73">
         <v>81998</v>
       </c>
       <c r="C98" s="52">
         <v>207035</v>
       </c>
       <c r="D98" s="53">
         <v>332071</v>
       </c>
-      <c r="E98" s="73"/>
+      <c r="E98" s="53">
+        <v>457108</v>
+      </c>
       <c r="F98" s="75"/>
       <c r="G98" s="73"/>
       <c r="H98" s="73"/>
       <c r="I98" s="83"/>
       <c r="J98" s="61"/>
       <c r="K98" s="73"/>
       <c r="L98" s="53"/>
       <c r="M98" s="30"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B99" s="73">
         <v>7440</v>
       </c>
       <c r="C99" s="52">
         <v>15480</v>
       </c>
       <c r="D99" s="53">
         <v>23520</v>
       </c>
-      <c r="E99" s="73"/>
+      <c r="E99" s="53">
+        <v>31560</v>
+      </c>
       <c r="F99" s="75"/>
       <c r="G99" s="73"/>
       <c r="H99" s="73"/>
       <c r="I99" s="83"/>
       <c r="J99" s="61"/>
       <c r="K99" s="73"/>
       <c r="L99" s="53"/>
       <c r="M99" s="30"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B100" s="73">
         <v>8306</v>
       </c>
       <c r="C100" s="52">
         <v>16619</v>
       </c>
       <c r="D100" s="53">
         <v>24932</v>
       </c>
-      <c r="E100" s="73"/>
+      <c r="E100" s="53">
+        <v>33245</v>
+      </c>
       <c r="F100" s="75"/>
       <c r="G100" s="73"/>
       <c r="H100" s="73"/>
       <c r="I100" s="83"/>
       <c r="J100" s="61"/>
       <c r="K100" s="73"/>
       <c r="L100" s="53"/>
       <c r="M100" s="30"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B101" s="73">
         <v>3094</v>
       </c>
       <c r="C101" s="52">
         <v>6230</v>
       </c>
       <c r="D101" s="53">
         <v>9365</v>
       </c>
-      <c r="E101" s="73"/>
+      <c r="E101" s="53">
+        <v>12501</v>
+      </c>
       <c r="F101" s="75"/>
       <c r="G101" s="73"/>
       <c r="H101" s="73"/>
       <c r="I101" s="83"/>
       <c r="J101" s="61"/>
       <c r="K101" s="73"/>
       <c r="L101" s="53"/>
       <c r="M101" s="30"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B102" s="73">
         <v>4030</v>
       </c>
       <c r="C102" s="52">
         <v>8060</v>
       </c>
       <c r="D102" s="53">
         <v>12090</v>
       </c>
-      <c r="E102" s="73"/>
+      <c r="E102" s="53">
+        <v>16120</v>
+      </c>
       <c r="F102" s="75"/>
       <c r="G102" s="73"/>
       <c r="H102" s="73"/>
       <c r="I102" s="83"/>
       <c r="J102" s="61"/>
       <c r="K102" s="73"/>
       <c r="L102" s="53"/>
       <c r="M102" s="30"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B103" s="73">
         <v>2450</v>
       </c>
       <c r="C103" s="52">
         <v>4899</v>
       </c>
       <c r="D103" s="53">
         <v>7349</v>
       </c>
-      <c r="E103" s="73"/>
+      <c r="E103" s="53">
+        <v>9799</v>
+      </c>
       <c r="F103" s="75"/>
       <c r="G103" s="73"/>
       <c r="H103" s="73"/>
       <c r="I103" s="83"/>
       <c r="J103" s="61"/>
       <c r="K103" s="73"/>
       <c r="L103" s="53"/>
       <c r="M103" s="30"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B104" s="73">
         <v>1637</v>
       </c>
       <c r="C104" s="52">
         <v>2974</v>
       </c>
       <c r="D104" s="53">
         <v>4311</v>
       </c>
-      <c r="E104" s="73"/>
+      <c r="E104" s="53">
+        <v>5648</v>
+      </c>
       <c r="F104" s="75"/>
       <c r="G104" s="73"/>
       <c r="H104" s="73"/>
       <c r="I104" s="83"/>
       <c r="J104" s="61"/>
       <c r="K104" s="73"/>
       <c r="L104" s="53"/>
       <c r="M104" s="30"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B105" s="73">
         <v>8343</v>
       </c>
       <c r="C105" s="52">
         <v>16719</v>
       </c>
       <c r="D105" s="53">
         <v>25096</v>
       </c>
-      <c r="E105" s="73"/>
+      <c r="E105" s="53">
+        <v>33472</v>
+      </c>
       <c r="F105" s="75"/>
       <c r="G105" s="73"/>
       <c r="H105" s="73"/>
       <c r="I105" s="83"/>
       <c r="J105" s="61"/>
       <c r="K105" s="96"/>
       <c r="L105" s="53"/>
       <c r="M105" s="30"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B106" s="35"/>
       <c r="C106" s="36"/>
       <c r="D106" s="39"/>
       <c r="E106" s="36"/>
       <c r="F106" s="36"/>
       <c r="G106" s="35"/>
       <c r="H106" s="30"/>
       <c r="I106" s="85"/>
       <c r="J106" s="91"/>
       <c r="K106" s="73"/>
       <c r="L106" s="32"/>
       <c r="M106" s="29"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B107" s="73">
         <v>60639</v>
       </c>
       <c r="C107" s="52">
         <v>121669</v>
       </c>
       <c r="D107" s="53">
         <v>182699</v>
       </c>
-      <c r="E107" s="73"/>
+      <c r="E107" s="53">
+        <v>243729</v>
+      </c>
       <c r="F107" s="75"/>
       <c r="G107" s="73"/>
       <c r="H107" s="73"/>
       <c r="I107" s="83"/>
       <c r="J107" s="61"/>
       <c r="K107" s="73"/>
       <c r="L107" s="53"/>
       <c r="M107" s="30"/>
     </row>
     <row r="108" spans="1:13" ht="12" customHeight="1">
       <c r="A108" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B108" s="73">
         <v>34828</v>
       </c>
       <c r="C108" s="52">
         <v>69230</v>
       </c>
       <c r="D108" s="53">
         <v>103632</v>
       </c>
-      <c r="E108" s="73"/>
+      <c r="E108" s="53">
+        <v>138034</v>
+      </c>
       <c r="F108" s="75"/>
       <c r="G108" s="73"/>
       <c r="H108" s="73"/>
       <c r="I108" s="83"/>
       <c r="J108" s="61"/>
       <c r="K108" s="73"/>
       <c r="L108" s="53"/>
       <c r="M108" s="30"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B109" s="73">
         <v>5842</v>
       </c>
       <c r="C109" s="52">
         <v>12284</v>
       </c>
       <c r="D109" s="53">
         <v>18726</v>
       </c>
-      <c r="E109" s="73"/>
+      <c r="E109" s="53">
+        <v>25168</v>
+      </c>
       <c r="F109" s="75"/>
       <c r="G109" s="73"/>
       <c r="H109" s="73"/>
       <c r="I109" s="83"/>
       <c r="J109" s="61"/>
       <c r="K109" s="73"/>
       <c r="L109" s="53"/>
       <c r="M109" s="30"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B110" s="73">
         <v>7464</v>
       </c>
       <c r="C110" s="52">
         <v>15104</v>
       </c>
       <c r="D110" s="53">
         <v>22743</v>
       </c>
-      <c r="E110" s="73"/>
+      <c r="E110" s="53">
+        <v>30382</v>
+      </c>
       <c r="F110" s="75"/>
       <c r="G110" s="73"/>
       <c r="H110" s="73"/>
       <c r="I110" s="83"/>
       <c r="J110" s="61"/>
       <c r="K110" s="73"/>
       <c r="L110" s="53"/>
       <c r="M110" s="30"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B111" s="73">
         <v>2798</v>
       </c>
       <c r="C111" s="52">
         <v>5638</v>
       </c>
       <c r="D111" s="53">
         <v>8477</v>
       </c>
-      <c r="E111" s="73"/>
+      <c r="E111" s="53">
+        <v>11317</v>
+      </c>
       <c r="F111" s="75"/>
       <c r="G111" s="73"/>
       <c r="H111" s="73"/>
       <c r="I111" s="83"/>
       <c r="J111" s="61"/>
       <c r="K111" s="73"/>
       <c r="L111" s="53"/>
       <c r="M111" s="30"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B112" s="73">
         <v>2900</v>
       </c>
       <c r="C112" s="52">
         <v>5800</v>
       </c>
       <c r="D112" s="53">
         <v>8700</v>
       </c>
-      <c r="E112" s="73"/>
+      <c r="E112" s="53">
+        <v>11600</v>
+      </c>
       <c r="F112" s="75"/>
       <c r="G112" s="73"/>
       <c r="H112" s="73"/>
       <c r="I112" s="83"/>
       <c r="J112" s="61"/>
       <c r="K112" s="73"/>
       <c r="L112" s="53"/>
       <c r="M112" s="30"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B113" s="73">
         <v>333</v>
       </c>
       <c r="C113" s="52">
         <v>666</v>
       </c>
       <c r="D113" s="53">
         <v>999</v>
       </c>
-      <c r="E113" s="73"/>
+      <c r="E113" s="53">
+        <v>1332</v>
+      </c>
       <c r="F113" s="75"/>
       <c r="G113" s="73"/>
       <c r="H113" s="73"/>
       <c r="I113" s="83"/>
       <c r="J113" s="61"/>
       <c r="K113" s="73"/>
       <c r="L113" s="53"/>
       <c r="M113" s="30"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B114" s="73">
         <v>148</v>
       </c>
       <c r="C114" s="52">
         <v>296</v>
       </c>
       <c r="D114" s="53">
         <v>444</v>
       </c>
-      <c r="E114" s="73"/>
+      <c r="E114" s="53">
+        <v>592</v>
+      </c>
       <c r="F114" s="75"/>
       <c r="G114" s="73"/>
       <c r="H114" s="73"/>
       <c r="I114" s="83"/>
       <c r="J114" s="61"/>
       <c r="K114" s="73"/>
       <c r="L114" s="53"/>
       <c r="M114" s="30"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B115" s="73">
         <v>6326</v>
       </c>
       <c r="C115" s="52">
         <v>12652</v>
       </c>
       <c r="D115" s="53">
         <v>18978</v>
       </c>
-      <c r="E115" s="73"/>
+      <c r="E115" s="53">
+        <v>25304</v>
+      </c>
       <c r="F115" s="75"/>
       <c r="G115" s="73"/>
       <c r="H115" s="73"/>
       <c r="I115" s="83"/>
       <c r="J115" s="61"/>
       <c r="K115" s="61"/>
       <c r="L115" s="53"/>
       <c r="M115" s="30"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B116" s="35"/>
       <c r="C116" s="30"/>
       <c r="D116" s="35"/>
       <c r="E116" s="36"/>
       <c r="F116" s="36"/>
       <c r="G116" s="39"/>
       <c r="H116" s="30"/>
       <c r="I116" s="85"/>
       <c r="J116" s="91"/>
       <c r="K116" s="32"/>
       <c r="L116" s="32"/>
       <c r="M116" s="29"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B117" s="73">
         <v>56283</v>
       </c>
       <c r="C117" s="52">
         <v>155596</v>
       </c>
       <c r="D117" s="53">
         <v>254910</v>
       </c>
-      <c r="E117" s="73"/>
+      <c r="E117" s="53">
+        <v>354223</v>
+      </c>
       <c r="F117" s="75"/>
       <c r="G117" s="73"/>
       <c r="H117" s="73"/>
       <c r="I117" s="83"/>
       <c r="J117" s="61"/>
       <c r="K117" s="73"/>
       <c r="L117" s="53"/>
       <c r="M117" s="30"/>
     </row>
     <row r="118" spans="1:13" ht="12" customHeight="1">
       <c r="A118" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B118" s="73">
         <v>47170</v>
       </c>
       <c r="C118" s="52">
         <v>137805</v>
       </c>
       <c r="D118" s="53">
         <v>228439</v>
       </c>
-      <c r="E118" s="73"/>
+      <c r="E118" s="53">
+        <v>319074</v>
+      </c>
       <c r="F118" s="75"/>
       <c r="G118" s="73"/>
       <c r="H118" s="73"/>
       <c r="I118" s="83"/>
       <c r="J118" s="61"/>
       <c r="K118" s="73"/>
       <c r="L118" s="53"/>
       <c r="M118" s="30"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B119" s="73">
         <v>1598</v>
       </c>
       <c r="C119" s="52">
         <v>3196</v>
       </c>
       <c r="D119" s="53">
         <v>4794</v>
       </c>
-      <c r="E119" s="73"/>
+      <c r="E119" s="53">
+        <v>6392</v>
+      </c>
       <c r="F119" s="75"/>
       <c r="G119" s="73"/>
       <c r="H119" s="73"/>
       <c r="I119" s="83"/>
       <c r="J119" s="61"/>
       <c r="K119" s="73"/>
       <c r="L119" s="53"/>
       <c r="M119" s="30"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B120" s="73">
         <v>841</v>
       </c>
       <c r="C120" s="52">
         <v>1515</v>
       </c>
       <c r="D120" s="53">
         <v>2189</v>
       </c>
-      <c r="E120" s="73"/>
+      <c r="E120" s="53">
+        <v>2862</v>
+      </c>
       <c r="F120" s="75"/>
       <c r="G120" s="73"/>
       <c r="H120" s="73"/>
       <c r="I120" s="83"/>
       <c r="J120" s="61"/>
       <c r="K120" s="73"/>
       <c r="L120" s="53"/>
       <c r="M120" s="30"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B121" s="73">
         <v>296</v>
       </c>
       <c r="C121" s="52">
         <v>592</v>
       </c>
       <c r="D121" s="53">
         <v>888</v>
       </c>
-      <c r="E121" s="73"/>
+      <c r="E121" s="53">
+        <v>1184</v>
+      </c>
       <c r="F121" s="75"/>
       <c r="G121" s="73"/>
       <c r="H121" s="73"/>
       <c r="I121" s="83"/>
       <c r="J121" s="61"/>
       <c r="K121" s="73"/>
       <c r="L121" s="53"/>
       <c r="M121" s="30"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B122" s="73">
         <v>1130</v>
       </c>
       <c r="C122" s="52">
         <v>2260</v>
       </c>
       <c r="D122" s="53">
         <v>3390</v>
       </c>
-      <c r="E122" s="73"/>
+      <c r="E122" s="53">
+        <v>4520</v>
+      </c>
       <c r="F122" s="75"/>
       <c r="G122" s="73"/>
       <c r="H122" s="73"/>
       <c r="I122" s="83"/>
       <c r="J122" s="61"/>
       <c r="K122" s="73"/>
       <c r="L122" s="53"/>
       <c r="M122" s="30"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B123" s="73">
         <v>2116</v>
       </c>
       <c r="C123" s="52">
         <v>4231</v>
       </c>
       <c r="D123" s="53">
         <v>6347</v>
       </c>
-      <c r="E123" s="73"/>
+      <c r="E123" s="53">
+        <v>8463</v>
+      </c>
       <c r="F123" s="75"/>
       <c r="G123" s="73"/>
       <c r="H123" s="73"/>
       <c r="I123" s="83"/>
       <c r="J123" s="61"/>
       <c r="K123" s="73"/>
       <c r="L123" s="53"/>
       <c r="M123" s="30"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B124" s="73">
         <v>1489</v>
       </c>
       <c r="C124" s="52">
         <v>2678</v>
       </c>
       <c r="D124" s="53">
         <v>3867</v>
       </c>
-      <c r="E124" s="73"/>
+      <c r="E124" s="53">
+        <v>5056</v>
+      </c>
       <c r="F124" s="75"/>
       <c r="G124" s="73"/>
       <c r="H124" s="73"/>
       <c r="I124" s="83"/>
       <c r="J124" s="61"/>
       <c r="K124" s="73"/>
       <c r="L124" s="53"/>
       <c r="M124" s="30"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B125" s="73">
         <v>1643</v>
       </c>
       <c r="C125" s="52">
         <v>3319</v>
       </c>
       <c r="D125" s="53">
         <v>4996</v>
       </c>
-      <c r="E125" s="73"/>
+      <c r="E125" s="53">
+        <v>6672</v>
+      </c>
       <c r="F125" s="75"/>
       <c r="G125" s="73"/>
       <c r="H125" s="73"/>
       <c r="I125" s="83"/>
       <c r="J125" s="61"/>
       <c r="K125" s="73"/>
       <c r="L125" s="53"/>
       <c r="M125" s="30"/>
     </row>
     <row r="126" spans="1:13" ht="21.6">
       <c r="A126" s="66" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="35"/>
       <c r="C126" s="30"/>
       <c r="D126" s="39"/>
       <c r="E126" s="36"/>
       <c r="F126" s="36"/>
       <c r="G126" s="35"/>
       <c r="H126" s="30"/>
       <c r="I126" s="85"/>
       <c r="J126" s="91"/>
       <c r="K126" s="96"/>
       <c r="L126" s="32"/>
       <c r="M126" s="29"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B127" s="73">
         <v>375</v>
       </c>
       <c r="C127" s="52">
         <v>750</v>
       </c>
       <c r="D127" s="53">
         <v>1125</v>
       </c>
-      <c r="E127" s="73"/>
+      <c r="E127" s="53">
+        <v>1500</v>
+      </c>
       <c r="F127" s="75"/>
       <c r="G127" s="73"/>
       <c r="H127" s="73"/>
       <c r="I127" s="83"/>
       <c r="J127" s="61"/>
       <c r="K127" s="73"/>
       <c r="L127" s="53"/>
       <c r="M127" s="30"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B128" s="73">
         <v>375</v>
       </c>
       <c r="C128" s="52">
         <v>750</v>
       </c>
       <c r="D128" s="53">
         <v>1125</v>
       </c>
-      <c r="E128" s="73"/>
+      <c r="E128" s="53">
+        <v>1500</v>
+      </c>
       <c r="F128" s="75"/>
       <c r="G128" s="73"/>
       <c r="H128" s="73"/>
       <c r="I128" s="83"/>
       <c r="J128" s="61"/>
       <c r="K128" s="73"/>
       <c r="L128" s="53"/>
       <c r="M128" s="30"/>
     </row>
     <row r="129" spans="1:13" ht="45.6" customHeight="1">
       <c r="A129" s="65" t="s">
         <v>36</v>
       </c>
       <c r="B129" s="35"/>
       <c r="C129" s="30"/>
       <c r="D129" s="39"/>
       <c r="E129" s="36"/>
       <c r="F129" s="36"/>
       <c r="G129" s="35"/>
       <c r="H129" s="30"/>
       <c r="I129" s="85"/>
       <c r="J129" s="91"/>
       <c r="K129" s="96"/>
       <c r="L129" s="32"/>
       <c r="M129" s="29"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B130" s="73">
         <v>105149</v>
       </c>
       <c r="C130" s="52">
         <v>136284</v>
       </c>
       <c r="D130" s="53">
         <v>167419</v>
       </c>
-      <c r="E130" s="52"/>
+      <c r="E130" s="53">
+        <v>198554</v>
+      </c>
       <c r="F130" s="61"/>
       <c r="G130" s="52"/>
       <c r="H130" s="52"/>
       <c r="I130" s="87"/>
       <c r="J130" s="61"/>
       <c r="K130" s="73"/>
       <c r="L130" s="53"/>
       <c r="M130" s="30"/>
     </row>
     <row r="131" spans="1:13" s="81" customFormat="1" ht="14.25" customHeight="1">
       <c r="A131" s="82" t="s">
         <v>43</v>
       </c>
       <c r="B131" s="73">
         <v>100380</v>
       </c>
       <c r="C131" s="52">
         <v>126746</v>
       </c>
       <c r="D131" s="53">
         <v>153112</v>
       </c>
-      <c r="E131" s="52"/>
+      <c r="E131" s="53">
+        <v>179478</v>
+      </c>
       <c r="F131" s="61"/>
       <c r="G131" s="52"/>
       <c r="H131" s="52"/>
       <c r="I131" s="87"/>
       <c r="J131" s="61"/>
       <c r="K131" s="73"/>
       <c r="L131" s="79"/>
       <c r="M131" s="80"/>
     </row>
     <row r="132" spans="1:13" s="81" customFormat="1">
       <c r="A132" s="82" t="s">
         <v>45</v>
       </c>
       <c r="B132" s="73">
         <v>83</v>
       </c>
       <c r="C132" s="52">
         <v>166</v>
       </c>
       <c r="D132" s="53">
         <v>249</v>
       </c>
-      <c r="E132" s="52"/>
+      <c r="E132" s="53">
+        <v>332</v>
+      </c>
       <c r="F132" s="61"/>
       <c r="G132" s="52"/>
       <c r="H132" s="52"/>
       <c r="I132" s="87"/>
       <c r="J132" s="61"/>
       <c r="K132" s="73"/>
       <c r="L132" s="79"/>
       <c r="M132" s="80"/>
     </row>
     <row r="133" spans="1:13" s="81" customFormat="1">
       <c r="A133" s="82" t="s">
         <v>46</v>
       </c>
       <c r="B133" s="73">
         <v>92</v>
       </c>
       <c r="C133" s="52">
         <v>184</v>
       </c>
       <c r="D133" s="53">
         <v>276</v>
       </c>
-      <c r="E133" s="52"/>
+      <c r="E133" s="53">
+        <v>368</v>
+      </c>
       <c r="F133" s="61"/>
       <c r="G133" s="52"/>
       <c r="H133" s="52"/>
       <c r="I133" s="87"/>
       <c r="J133" s="61"/>
       <c r="K133" s="73"/>
       <c r="L133" s="79"/>
       <c r="M133" s="80"/>
     </row>
     <row r="134" spans="1:13" s="81" customFormat="1">
       <c r="A134" s="82" t="s">
         <v>47</v>
       </c>
       <c r="B134" s="73">
         <v>98</v>
       </c>
       <c r="C134" s="52">
         <v>196</v>
       </c>
       <c r="D134" s="53">
         <v>294</v>
       </c>
-      <c r="E134" s="52"/>
+      <c r="E134" s="53">
+        <v>392</v>
+      </c>
       <c r="F134" s="61"/>
       <c r="G134" s="52"/>
       <c r="H134" s="52"/>
       <c r="I134" s="87"/>
       <c r="J134" s="61"/>
       <c r="K134" s="73"/>
       <c r="L134" s="79"/>
       <c r="M134" s="80"/>
     </row>
     <row r="135" spans="1:13" s="81" customFormat="1">
       <c r="A135" s="82" t="s">
         <v>48</v>
       </c>
       <c r="B135" s="73">
         <v>1945</v>
       </c>
       <c r="C135" s="52">
         <v>3890</v>
       </c>
       <c r="D135" s="53">
         <v>5835</v>
       </c>
-      <c r="E135" s="52"/>
+      <c r="E135" s="53">
+        <v>7780</v>
+      </c>
       <c r="F135" s="61"/>
       <c r="G135" s="52"/>
       <c r="H135" s="52"/>
       <c r="I135" s="87"/>
       <c r="J135" s="61"/>
       <c r="K135" s="73"/>
       <c r="L135" s="79"/>
       <c r="M135" s="80"/>
     </row>
     <row r="136" spans="1:13" s="81" customFormat="1">
       <c r="A136" s="82" t="s">
         <v>49</v>
       </c>
       <c r="B136" s="73">
         <v>200</v>
       </c>
       <c r="C136" s="52">
         <v>400</v>
       </c>
       <c r="D136" s="53">
         <v>600</v>
       </c>
-      <c r="E136" s="52"/>
+      <c r="E136" s="53">
+        <v>800</v>
+      </c>
       <c r="F136" s="61"/>
       <c r="G136" s="52"/>
       <c r="H136" s="52"/>
       <c r="I136" s="87"/>
       <c r="J136" s="61"/>
       <c r="K136" s="73"/>
       <c r="L136" s="79"/>
       <c r="M136" s="80"/>
     </row>
     <row r="137" spans="1:13" s="81" customFormat="1">
       <c r="A137" s="82" t="s">
         <v>50</v>
       </c>
       <c r="B137" s="73">
         <v>917</v>
       </c>
       <c r="C137" s="52">
         <v>1834</v>
       </c>
       <c r="D137" s="53">
         <v>2751</v>
       </c>
-      <c r="E137" s="52"/>
+      <c r="E137" s="53">
+        <v>3668</v>
+      </c>
       <c r="F137" s="61"/>
       <c r="G137" s="52"/>
       <c r="H137" s="52"/>
       <c r="I137" s="87"/>
       <c r="J137" s="61"/>
       <c r="K137" s="73"/>
       <c r="L137" s="79"/>
       <c r="M137" s="80"/>
     </row>
     <row r="138" spans="1:13" s="81" customFormat="1">
       <c r="A138" s="82" t="s">
         <v>51</v>
       </c>
       <c r="B138" s="73">
         <v>1433</v>
       </c>
       <c r="C138" s="52">
         <v>2866</v>
       </c>
       <c r="D138" s="53">
         <v>4299</v>
       </c>
-      <c r="E138" s="52"/>
+      <c r="E138" s="53">
+        <v>5732</v>
+      </c>
       <c r="F138" s="61"/>
       <c r="G138" s="52"/>
       <c r="H138" s="52"/>
       <c r="I138" s="87"/>
       <c r="J138" s="61"/>
       <c r="K138" s="73"/>
       <c r="L138" s="79"/>
       <c r="M138" s="80"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="65" t="s">
         <v>37</v>
       </c>
       <c r="B139" s="38"/>
       <c r="C139" s="30"/>
       <c r="D139" s="39"/>
       <c r="E139" s="36"/>
       <c r="F139" s="36"/>
       <c r="G139" s="39"/>
       <c r="H139" s="30"/>
       <c r="I139" s="88"/>
       <c r="J139" s="91"/>
       <c r="K139" s="96"/>
       <c r="L139" s="32"/>
       <c r="M139" s="29"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B140" s="73">
         <v>2455</v>
       </c>
       <c r="C140" s="52">
         <v>3837</v>
       </c>
       <c r="D140" s="53">
         <v>5220</v>
       </c>
-      <c r="E140" s="73"/>
+      <c r="E140" s="53">
+        <v>6603</v>
+      </c>
       <c r="F140" s="75"/>
       <c r="G140" s="73"/>
       <c r="H140" s="53"/>
       <c r="I140" s="87"/>
       <c r="J140" s="61"/>
       <c r="K140" s="73"/>
       <c r="L140" s="53"/>
       <c r="M140" s="30"/>
     </row>
     <row r="141" spans="1:13" ht="12" customHeight="1">
       <c r="A141" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B141" s="73">
         <v>2371</v>
       </c>
       <c r="C141" s="52">
         <v>3669</v>
       </c>
       <c r="D141" s="53">
         <v>4968</v>
       </c>
-      <c r="E141" s="73"/>
+      <c r="E141" s="53">
+        <v>6267</v>
+      </c>
       <c r="F141" s="75"/>
       <c r="G141" s="73"/>
       <c r="H141" s="53"/>
       <c r="I141" s="87"/>
       <c r="J141" s="61"/>
       <c r="K141" s="73"/>
       <c r="L141" s="53"/>
       <c r="M141" s="30"/>
     </row>
     <row r="142" spans="1:13" ht="12" customHeight="1">
       <c r="A142" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B142" s="73">
         <v>83</v>
       </c>
       <c r="C142" s="52">
         <v>166</v>
       </c>
       <c r="D142" s="53">
         <v>249</v>
       </c>
-      <c r="E142" s="73"/>
+      <c r="E142" s="53">
+        <v>332</v>
+      </c>
       <c r="F142" s="75"/>
       <c r="G142" s="73"/>
       <c r="H142" s="53"/>
       <c r="I142" s="87"/>
       <c r="J142" s="61"/>
       <c r="K142" s="73"/>
       <c r="L142" s="53"/>
       <c r="M142" s="30"/>
     </row>
     <row r="143" spans="1:13" ht="31.8">
       <c r="A143" s="65" t="s">
         <v>20</v>
       </c>
       <c r="B143" s="35"/>
       <c r="C143" s="30"/>
       <c r="D143" s="35"/>
       <c r="E143" s="36"/>
       <c r="F143" s="76"/>
       <c r="G143" s="35"/>
       <c r="H143" s="30"/>
       <c r="I143" s="88"/>
       <c r="J143" s="91"/>
       <c r="K143" s="32"/>
       <c r="L143" s="32"/>
       <c r="M143" s="29"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B144" s="73">
         <v>46876</v>
       </c>
       <c r="C144" s="52">
         <v>84609</v>
       </c>
       <c r="D144" s="53">
         <v>122343</v>
       </c>
-      <c r="E144" s="73"/>
+      <c r="E144" s="53">
+        <v>160077</v>
+      </c>
       <c r="F144" s="75"/>
       <c r="G144" s="73"/>
       <c r="H144" s="53"/>
       <c r="I144" s="87"/>
       <c r="J144" s="61"/>
       <c r="K144" s="73"/>
       <c r="L144" s="53"/>
       <c r="M144" s="30"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B145" s="73">
         <v>28141</v>
       </c>
       <c r="C145" s="52">
         <v>57584</v>
       </c>
       <c r="D145" s="53">
         <v>87027</v>
       </c>
-      <c r="E145" s="73"/>
+      <c r="E145" s="53">
+        <v>116470</v>
+      </c>
       <c r="F145" s="75"/>
       <c r="G145" s="73"/>
       <c r="H145" s="53"/>
       <c r="I145" s="87"/>
       <c r="J145" s="61"/>
       <c r="K145" s="73"/>
       <c r="L145" s="53"/>
       <c r="M145" s="30"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B146" s="73">
         <v>322</v>
       </c>
       <c r="C146" s="52">
         <v>619</v>
       </c>
       <c r="D146" s="53">
         <v>916</v>
       </c>
-      <c r="E146" s="73"/>
+      <c r="E146" s="53">
+        <v>1213</v>
+      </c>
       <c r="F146" s="75"/>
       <c r="G146" s="73"/>
       <c r="H146" s="53"/>
       <c r="I146" s="87"/>
       <c r="J146" s="61"/>
       <c r="K146" s="73"/>
       <c r="L146" s="53"/>
       <c r="M146" s="30"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B147" s="73">
         <v>620</v>
       </c>
       <c r="C147" s="52">
         <v>910</v>
       </c>
       <c r="D147" s="53">
         <v>1199</v>
       </c>
-      <c r="E147" s="73"/>
+      <c r="E147" s="53">
+        <v>1488</v>
+      </c>
       <c r="F147" s="75"/>
       <c r="G147" s="73"/>
       <c r="H147" s="53"/>
       <c r="I147" s="87"/>
       <c r="J147" s="61"/>
       <c r="K147" s="73"/>
       <c r="L147" s="53"/>
       <c r="M147" s="30"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B148" s="73">
         <v>478</v>
       </c>
       <c r="C148" s="52">
         <v>618</v>
       </c>
       <c r="D148" s="53">
         <v>759</v>
       </c>
-      <c r="E148" s="73"/>
+      <c r="E148" s="53">
+        <v>899</v>
+      </c>
       <c r="F148" s="75"/>
       <c r="G148" s="73"/>
       <c r="H148" s="53"/>
       <c r="I148" s="87"/>
       <c r="J148" s="61"/>
       <c r="K148" s="73"/>
       <c r="L148" s="53"/>
       <c r="M148" s="30"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B149" s="73">
         <v>11530</v>
       </c>
       <c r="C149" s="52">
         <v>13646</v>
       </c>
       <c r="D149" s="53">
         <v>15763</v>
       </c>
-      <c r="E149" s="73"/>
+      <c r="E149" s="53">
+        <v>17880</v>
+      </c>
       <c r="F149" s="75"/>
       <c r="G149" s="73"/>
       <c r="H149" s="53"/>
       <c r="I149" s="87"/>
       <c r="J149" s="61"/>
       <c r="K149" s="73"/>
       <c r="L149" s="53"/>
       <c r="M149" s="30"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B150" s="73">
         <v>4323</v>
       </c>
       <c r="C150" s="52">
         <v>8557</v>
       </c>
       <c r="D150" s="53">
         <v>12791</v>
       </c>
-      <c r="E150" s="73"/>
+      <c r="E150" s="53">
+        <v>17025</v>
+      </c>
       <c r="F150" s="75"/>
       <c r="G150" s="73"/>
       <c r="H150" s="53"/>
       <c r="I150" s="87"/>
       <c r="J150" s="61"/>
       <c r="K150" s="73"/>
       <c r="L150" s="53"/>
       <c r="M150" s="30"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B151" s="73">
         <v>792</v>
       </c>
       <c r="C151" s="52">
         <v>1421</v>
       </c>
       <c r="D151" s="53">
         <v>2050</v>
       </c>
-      <c r="E151" s="73"/>
+      <c r="E151" s="53">
+        <v>2679</v>
+      </c>
       <c r="F151" s="75"/>
       <c r="G151" s="73"/>
       <c r="H151" s="53"/>
       <c r="I151" s="87"/>
       <c r="J151" s="61"/>
       <c r="K151" s="73"/>
       <c r="L151" s="53"/>
       <c r="M151" s="30"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B152" s="73">
         <v>670</v>
       </c>
       <c r="C152" s="52">
         <v>1253</v>
       </c>
       <c r="D152" s="53">
         <v>1836</v>
       </c>
-      <c r="E152" s="73"/>
+      <c r="E152" s="53">
+        <v>2420</v>
+      </c>
       <c r="F152" s="75"/>
       <c r="G152" s="73"/>
       <c r="H152" s="53"/>
       <c r="I152" s="87"/>
       <c r="J152" s="61"/>
       <c r="K152" s="73"/>
       <c r="L152" s="53"/>
       <c r="M152" s="30"/>
     </row>
     <row r="153" spans="1:13" ht="21.6">
       <c r="A153" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B153" s="35"/>
       <c r="C153" s="30"/>
       <c r="D153" s="39"/>
       <c r="E153" s="36"/>
       <c r="F153" s="36"/>
       <c r="G153" s="39"/>
       <c r="H153" s="30"/>
       <c r="I153" s="88"/>
       <c r="J153" s="91"/>
       <c r="K153" s="96"/>
       <c r="L153" s="32"/>
       <c r="M153" s="29"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B154" s="73">
         <v>982956</v>
       </c>
       <c r="C154" s="52">
         <v>1737115</v>
       </c>
       <c r="D154" s="53">
         <v>2901159</v>
       </c>
-      <c r="E154" s="73"/>
+      <c r="E154" s="53">
+        <v>3979391</v>
+      </c>
       <c r="F154" s="75"/>
       <c r="G154" s="73"/>
       <c r="H154" s="53"/>
       <c r="I154" s="87"/>
       <c r="J154" s="61"/>
       <c r="K154" s="73"/>
       <c r="L154" s="53"/>
       <c r="M154" s="30"/>
     </row>
     <row r="155" spans="1:13" ht="12" customHeight="1">
       <c r="A155" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B155" s="73">
         <v>982956</v>
       </c>
       <c r="C155" s="52">
         <v>1731450</v>
       </c>
       <c r="D155" s="53">
         <v>2895494</v>
       </c>
-      <c r="E155" s="73"/>
+      <c r="E155" s="53">
+        <v>3968965</v>
+      </c>
       <c r="F155" s="75"/>
       <c r="G155" s="73"/>
       <c r="H155" s="53"/>
       <c r="I155" s="87"/>
       <c r="J155" s="61"/>
       <c r="K155" s="73"/>
       <c r="L155" s="53"/>
       <c r="M155" s="30"/>
     </row>
     <row r="156" spans="1:13" ht="12" customHeight="1">
       <c r="A156" s="51" t="s">
         <v>50</v>
       </c>
       <c r="B156" s="100" t="s">
         <v>71</v>
       </c>
       <c r="C156" s="52">
         <v>5665</v>
       </c>
       <c r="D156" s="52">
         <v>5665</v>
       </c>
-      <c r="E156" s="73"/>
+      <c r="E156" s="53">
+        <v>10426</v>
+      </c>
       <c r="F156" s="75"/>
       <c r="G156" s="73"/>
       <c r="H156" s="53"/>
       <c r="I156" s="87"/>
       <c r="J156" s="61"/>
       <c r="K156" s="73"/>
       <c r="L156" s="53"/>
       <c r="M156" s="30"/>
     </row>
     <row r="157" spans="1:13" ht="31.8">
       <c r="A157" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B157" s="30"/>
       <c r="C157" s="30"/>
       <c r="D157" s="36"/>
       <c r="E157" s="36"/>
       <c r="F157" s="36"/>
       <c r="G157" s="40"/>
       <c r="H157" s="30"/>
       <c r="I157" s="87"/>
       <c r="J157" s="70"/>
       <c r="K157" s="98"/>
       <c r="L157" s="30"/>
       <c r="M157" s="29"/>
     </row>
     <row r="158" spans="1:13" ht="13.5" customHeight="1">
       <c r="A158" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B158" s="73">
         <v>982956</v>
       </c>
       <c r="C158" s="52">
         <v>1737115</v>
       </c>
       <c r="D158" s="53">
         <v>2901159</v>
       </c>
-      <c r="E158" s="73"/>
+      <c r="E158" s="53">
+        <v>3979391</v>
+      </c>
       <c r="F158" s="75"/>
       <c r="G158" s="73"/>
       <c r="H158" s="53"/>
       <c r="I158" s="87"/>
       <c r="J158" s="61"/>
       <c r="K158" s="73"/>
       <c r="L158" s="53"/>
       <c r="M158" s="30"/>
     </row>
     <row r="159" spans="1:13" ht="12" customHeight="1">
       <c r="A159" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B159" s="73">
         <v>982956</v>
       </c>
       <c r="C159" s="52">
         <v>1731450</v>
       </c>
       <c r="D159" s="53">
         <v>2895494</v>
       </c>
-      <c r="E159" s="73"/>
+      <c r="E159" s="53">
+        <v>3968965</v>
+      </c>
       <c r="F159" s="75"/>
       <c r="G159" s="73"/>
       <c r="H159" s="53"/>
       <c r="I159" s="87"/>
       <c r="J159" s="61"/>
       <c r="K159" s="73"/>
       <c r="L159" s="53"/>
       <c r="M159" s="30"/>
     </row>
     <row r="160" spans="1:13" ht="12" customHeight="1">
       <c r="A160" s="51" t="s">
         <v>50</v>
       </c>
       <c r="B160" s="100" t="s">
         <v>71</v>
       </c>
       <c r="C160" s="52">
         <v>5665</v>
       </c>
       <c r="D160" s="52">
         <v>5665</v>
       </c>
-      <c r="E160" s="73"/>
+      <c r="E160" s="53">
+        <v>10426</v>
+      </c>
       <c r="F160" s="75"/>
       <c r="G160" s="73"/>
       <c r="H160" s="53"/>
       <c r="I160" s="87"/>
       <c r="J160" s="61"/>
       <c r="K160" s="73"/>
       <c r="L160" s="53"/>
       <c r="M160" s="30"/>
     </row>
     <row r="161" spans="1:13" ht="15" customHeight="1">
       <c r="A161" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B161" s="30"/>
       <c r="C161" s="36"/>
-      <c r="D161" s="119"/>
+      <c r="D161" s="105"/>
       <c r="E161" s="36"/>
       <c r="F161" s="36"/>
       <c r="G161" s="39"/>
       <c r="H161" s="30"/>
       <c r="I161" s="87"/>
       <c r="J161" s="92"/>
       <c r="K161" s="30"/>
       <c r="L161" s="30"/>
       <c r="M161" s="29"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B162" s="73">
         <v>2074270</v>
       </c>
       <c r="C162" s="52">
         <v>3769835</v>
       </c>
       <c r="D162" s="53">
         <v>5766002</v>
       </c>
-      <c r="E162" s="73"/>
+      <c r="E162" s="53">
+        <v>7747961</v>
+      </c>
       <c r="F162" s="75"/>
       <c r="G162" s="73"/>
       <c r="H162" s="53"/>
       <c r="I162" s="87"/>
       <c r="J162" s="61"/>
       <c r="K162" s="73"/>
       <c r="L162" s="53"/>
       <c r="M162" s="30"/>
     </row>
     <row r="163" spans="1:13" ht="12" customHeight="1">
       <c r="A163" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B163" s="73">
         <v>64305</v>
       </c>
       <c r="C163" s="52">
         <v>125793</v>
       </c>
       <c r="D163" s="53">
         <v>187281</v>
       </c>
-      <c r="E163" s="73"/>
+      <c r="E163" s="53">
+        <v>248769</v>
+      </c>
       <c r="F163" s="75"/>
       <c r="G163" s="73"/>
       <c r="H163" s="53"/>
       <c r="I163" s="87"/>
       <c r="J163" s="61"/>
       <c r="K163" s="73"/>
       <c r="L163" s="53"/>
       <c r="M163" s="30"/>
     </row>
     <row r="164" spans="1:13" ht="12" customHeight="1">
       <c r="A164" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B164" s="73">
         <v>545</v>
       </c>
       <c r="C164" s="52">
         <v>1090</v>
       </c>
       <c r="D164" s="53">
         <v>1635</v>
       </c>
-      <c r="E164" s="73"/>
+      <c r="E164" s="53">
+        <v>2180</v>
+      </c>
       <c r="F164" s="75"/>
       <c r="G164" s="73"/>
       <c r="H164" s="53"/>
       <c r="I164" s="87"/>
       <c r="J164" s="61"/>
       <c r="K164" s="73"/>
       <c r="L164" s="53"/>
       <c r="M164" s="30"/>
     </row>
     <row r="165" spans="1:13" ht="12" customHeight="1">
       <c r="A165" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B165" s="73">
         <v>67</v>
       </c>
       <c r="C165" s="52">
         <v>11504</v>
       </c>
       <c r="D165" s="53">
         <v>22941</v>
       </c>
-      <c r="E165" s="73"/>
+      <c r="E165" s="53">
+        <v>34378</v>
+      </c>
       <c r="F165" s="75"/>
       <c r="G165" s="73"/>
       <c r="H165" s="53"/>
       <c r="I165" s="87"/>
       <c r="J165" s="61"/>
       <c r="K165" s="73"/>
       <c r="L165" s="53"/>
       <c r="M165" s="30"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B166" s="73">
         <v>115454</v>
       </c>
       <c r="C166" s="52">
         <v>115525</v>
       </c>
       <c r="D166" s="53">
         <v>115596</v>
       </c>
-      <c r="E166" s="73"/>
+      <c r="E166" s="53">
+        <v>115667</v>
+      </c>
       <c r="F166" s="75"/>
       <c r="G166" s="73"/>
       <c r="H166" s="53"/>
       <c r="I166" s="87"/>
       <c r="J166" s="61"/>
       <c r="K166" s="73"/>
       <c r="L166" s="53"/>
       <c r="M166" s="30"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B167" s="52">
         <v>1877295</v>
       </c>
       <c r="C167" s="52">
         <v>3363741</v>
       </c>
       <c r="D167" s="53">
         <v>5101801</v>
       </c>
-      <c r="E167" s="73"/>
+      <c r="E167" s="53">
+        <v>6781016</v>
+      </c>
       <c r="F167" s="75"/>
       <c r="G167" s="73"/>
       <c r="H167" s="53"/>
       <c r="I167" s="87"/>
       <c r="J167" s="61"/>
       <c r="K167" s="73"/>
       <c r="L167" s="53"/>
       <c r="M167" s="30"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B168" s="73">
         <v>1260</v>
       </c>
       <c r="C168" s="52">
         <v>2576</v>
       </c>
       <c r="D168" s="53">
         <v>3892</v>
       </c>
-      <c r="E168" s="73"/>
+      <c r="E168" s="53">
+        <v>5209</v>
+      </c>
       <c r="F168" s="75"/>
       <c r="G168" s="73"/>
       <c r="H168" s="53"/>
       <c r="I168" s="87"/>
       <c r="J168" s="61"/>
       <c r="K168" s="73"/>
       <c r="L168" s="53"/>
       <c r="M168" s="30"/>
     </row>
     <row r="169" spans="1:13" ht="13.2" customHeight="1">
       <c r="A169" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="73">
         <v>183</v>
       </c>
       <c r="C169" s="52">
         <v>366</v>
       </c>
       <c r="D169" s="53">
         <v>549</v>
       </c>
-      <c r="E169" s="73"/>
+      <c r="E169" s="53">
+        <v>732</v>
+      </c>
       <c r="F169" s="75"/>
       <c r="G169" s="73"/>
       <c r="H169" s="53"/>
       <c r="I169" s="87"/>
       <c r="J169" s="61"/>
       <c r="K169" s="73"/>
       <c r="L169" s="53"/>
       <c r="M169" s="30"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B170" s="73">
         <v>15160</v>
       </c>
       <c r="C170" s="52">
         <v>149237</v>
       </c>
       <c r="D170" s="53">
         <v>332303</v>
       </c>
-      <c r="E170" s="73"/>
+      <c r="E170" s="53">
+        <v>560006</v>
+      </c>
       <c r="F170" s="75"/>
       <c r="G170" s="73"/>
       <c r="H170" s="53"/>
       <c r="I170" s="87"/>
       <c r="J170" s="61"/>
       <c r="K170" s="73"/>
       <c r="L170" s="53"/>
       <c r="M170" s="30"/>
     </row>
     <row r="171" spans="1:13" ht="21.6">
       <c r="A171" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B171" s="38"/>
       <c r="C171" s="30"/>
       <c r="D171" s="39"/>
       <c r="E171" s="36"/>
       <c r="F171" s="36"/>
       <c r="G171" s="35"/>
       <c r="H171" s="30"/>
       <c r="I171" s="87"/>
       <c r="J171" s="92"/>
       <c r="K171" s="99"/>
       <c r="L171" s="30"/>
       <c r="M171" s="29"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B172" s="73">
         <v>491275</v>
       </c>
       <c r="C172" s="52">
         <v>1250772</v>
       </c>
       <c r="D172" s="53">
         <v>2050939</v>
       </c>
-      <c r="E172" s="73"/>
+      <c r="E172" s="53">
+        <v>2874961</v>
+      </c>
       <c r="F172" s="75"/>
       <c r="G172" s="73"/>
       <c r="H172" s="53"/>
       <c r="I172" s="87"/>
       <c r="J172" s="61"/>
       <c r="K172" s="73"/>
       <c r="L172" s="53"/>
       <c r="M172" s="30"/>
     </row>
     <row r="173" spans="1:13" ht="12" customHeight="1">
       <c r="A173" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B173" s="73">
         <v>74188</v>
       </c>
       <c r="C173" s="52">
         <v>485164</v>
       </c>
       <c r="D173" s="53">
         <v>896140</v>
       </c>
-      <c r="E173" s="73"/>
+      <c r="E173" s="53">
+        <v>1307116</v>
+      </c>
       <c r="F173" s="75"/>
       <c r="G173" s="73"/>
       <c r="H173" s="53"/>
       <c r="I173" s="87"/>
       <c r="J173" s="61"/>
       <c r="K173" s="73"/>
       <c r="L173" s="53"/>
       <c r="M173" s="30"/>
     </row>
     <row r="174" spans="1:13" ht="12" customHeight="1">
       <c r="A174" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B174" s="73">
         <v>52499</v>
       </c>
       <c r="C174" s="52">
         <v>108038</v>
       </c>
       <c r="D174" s="53">
         <v>163576</v>
       </c>
-      <c r="E174" s="73"/>
+      <c r="E174" s="53">
+        <v>219115</v>
+      </c>
       <c r="F174" s="75"/>
       <c r="G174" s="73"/>
       <c r="H174" s="53"/>
       <c r="I174" s="87"/>
       <c r="J174" s="61"/>
       <c r="K174" s="73"/>
       <c r="L174" s="53"/>
       <c r="M174" s="30"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B175" s="73">
         <v>177</v>
       </c>
       <c r="C175" s="52">
         <v>354</v>
       </c>
       <c r="D175" s="53">
         <v>531</v>
       </c>
-      <c r="E175" s="73"/>
+      <c r="E175" s="53">
+        <v>708</v>
+      </c>
       <c r="F175" s="75"/>
       <c r="G175" s="73"/>
       <c r="H175" s="53"/>
       <c r="I175" s="87"/>
       <c r="J175" s="61"/>
       <c r="K175" s="73"/>
       <c r="L175" s="53"/>
       <c r="M175" s="30"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B176" s="73">
         <v>167</v>
       </c>
       <c r="C176" s="52">
         <v>334</v>
       </c>
       <c r="D176" s="53">
         <v>501</v>
       </c>
-      <c r="E176" s="73"/>
+      <c r="E176" s="53">
+        <v>668</v>
+      </c>
       <c r="F176" s="75"/>
       <c r="G176" s="73"/>
       <c r="H176" s="53"/>
       <c r="I176" s="87"/>
       <c r="J176" s="61"/>
       <c r="K176" s="73"/>
       <c r="L176" s="53"/>
       <c r="M176" s="30"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B177" s="73">
         <v>8050</v>
       </c>
       <c r="C177" s="52">
         <v>21766</v>
       </c>
       <c r="D177" s="53">
         <v>35482</v>
       </c>
-      <c r="E177" s="73"/>
+      <c r="E177" s="53">
+        <v>49199</v>
+      </c>
       <c r="F177" s="75"/>
       <c r="G177" s="73"/>
       <c r="H177" s="53"/>
       <c r="I177" s="87"/>
       <c r="J177" s="61"/>
       <c r="K177" s="73"/>
       <c r="L177" s="53"/>
       <c r="M177" s="30"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B178" s="73">
         <v>3275</v>
       </c>
       <c r="C178" s="52">
         <v>6550</v>
       </c>
       <c r="D178" s="53">
         <v>9825</v>
       </c>
-      <c r="E178" s="73"/>
+      <c r="E178" s="53">
+        <v>13100</v>
+      </c>
       <c r="F178" s="75"/>
       <c r="G178" s="73"/>
       <c r="H178" s="53"/>
       <c r="I178" s="87"/>
       <c r="J178" s="61"/>
       <c r="K178" s="73"/>
       <c r="L178" s="53"/>
       <c r="M178" s="30"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B179" s="73">
         <v>4292</v>
       </c>
       <c r="C179" s="52">
         <v>8584</v>
       </c>
       <c r="D179" s="53">
         <v>12876</v>
       </c>
-      <c r="E179" s="73"/>
+      <c r="E179" s="53">
+        <v>17168</v>
+      </c>
       <c r="F179" s="75"/>
       <c r="G179" s="73"/>
       <c r="H179" s="53"/>
       <c r="I179" s="87"/>
       <c r="J179" s="61"/>
       <c r="K179" s="73"/>
       <c r="L179" s="53"/>
       <c r="M179" s="30"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B180" s="73">
         <v>348627</v>
       </c>
       <c r="C180" s="52">
         <v>619982</v>
       </c>
       <c r="D180" s="53">
         <v>932007</v>
       </c>
-      <c r="E180" s="73"/>
+      <c r="E180" s="53">
+        <v>1267887</v>
+      </c>
       <c r="F180" s="75"/>
       <c r="G180" s="73"/>
       <c r="H180" s="53"/>
       <c r="I180" s="87"/>
       <c r="J180" s="61"/>
       <c r="K180" s="73"/>
       <c r="L180" s="53"/>
       <c r="M180" s="30"/>
     </row>
     <row r="181" spans="1:13" ht="21.6">
       <c r="A181" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B181" s="35"/>
       <c r="C181" s="30"/>
       <c r="D181" s="39"/>
       <c r="E181" s="36"/>
       <c r="F181" s="36"/>
       <c r="G181" s="35"/>
       <c r="H181" s="30"/>
       <c r="I181" s="87"/>
       <c r="J181" s="92"/>
       <c r="K181" s="41"/>
       <c r="L181" s="32"/>
       <c r="M181" s="29"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B182" s="73">
         <v>3732179</v>
       </c>
       <c r="C182" s="52">
         <v>11313084</v>
       </c>
       <c r="D182" s="53">
         <v>18981807</v>
       </c>
-      <c r="E182" s="73"/>
+      <c r="E182" s="53">
+        <v>28422025</v>
+      </c>
       <c r="F182" s="75"/>
       <c r="G182" s="73"/>
       <c r="H182" s="53"/>
       <c r="I182" s="87"/>
       <c r="J182" s="61"/>
       <c r="K182" s="73"/>
       <c r="L182" s="53"/>
       <c r="M182" s="30"/>
     </row>
     <row r="183" spans="1:13" ht="12" customHeight="1">
       <c r="A183" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B183" s="73">
         <v>2316530</v>
       </c>
       <c r="C183" s="52">
         <v>6270929</v>
       </c>
       <c r="D183" s="53">
         <v>10312719</v>
       </c>
-      <c r="E183" s="73"/>
+      <c r="E183" s="53">
+        <v>14349338</v>
+      </c>
       <c r="F183" s="75"/>
       <c r="G183" s="73"/>
       <c r="H183" s="53"/>
       <c r="I183" s="87"/>
       <c r="J183" s="61"/>
       <c r="K183" s="73"/>
       <c r="L183" s="53"/>
       <c r="M183" s="30"/>
     </row>
     <row r="184" spans="1:13" ht="12" customHeight="1">
       <c r="A184" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B184" s="73">
         <v>3908</v>
       </c>
       <c r="C184" s="52">
         <v>279747</v>
       </c>
       <c r="D184" s="53">
         <v>555586</v>
       </c>
-      <c r="E184" s="73"/>
+      <c r="E184" s="53">
+        <v>831425</v>
+      </c>
       <c r="F184" s="75"/>
       <c r="G184" s="73"/>
       <c r="H184" s="53"/>
       <c r="I184" s="87"/>
       <c r="J184" s="61"/>
       <c r="K184" s="73"/>
       <c r="L184" s="53"/>
       <c r="M184" s="30"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B185" s="73">
         <v>6606</v>
       </c>
       <c r="C185" s="52">
         <v>123345</v>
       </c>
       <c r="D185" s="53">
         <v>240085</v>
       </c>
-      <c r="E185" s="73"/>
+      <c r="E185" s="53">
+        <v>356824</v>
+      </c>
       <c r="F185" s="75"/>
       <c r="G185" s="73"/>
       <c r="H185" s="53"/>
       <c r="I185" s="87"/>
       <c r="J185" s="61"/>
       <c r="K185" s="73"/>
       <c r="L185" s="53"/>
       <c r="M185" s="30"/>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B186" s="73">
         <v>63768</v>
       </c>
       <c r="C186" s="52">
         <v>193166</v>
       </c>
       <c r="D186" s="53">
         <v>322565</v>
       </c>
-      <c r="E186" s="73"/>
+      <c r="E186" s="53">
+        <v>451964</v>
+      </c>
       <c r="F186" s="75"/>
       <c r="G186" s="73"/>
       <c r="H186" s="53"/>
       <c r="I186" s="87"/>
       <c r="J186" s="61"/>
       <c r="K186" s="73"/>
       <c r="L186" s="53"/>
       <c r="M186" s="30"/>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B187" s="73">
         <v>393237</v>
       </c>
       <c r="C187" s="52">
         <v>1079300</v>
       </c>
       <c r="D187" s="53">
         <v>1885791</v>
       </c>
-      <c r="E187" s="73"/>
+      <c r="E187" s="53">
+        <v>2684948</v>
+      </c>
       <c r="F187" s="75"/>
       <c r="G187" s="73"/>
       <c r="H187" s="53"/>
       <c r="I187" s="87"/>
       <c r="J187" s="61"/>
       <c r="K187" s="73"/>
       <c r="L187" s="53"/>
       <c r="M187" s="30"/>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B188" s="73">
         <v>675</v>
       </c>
       <c r="C188" s="52">
         <v>717</v>
       </c>
       <c r="D188" s="53">
         <v>759</v>
       </c>
-      <c r="E188" s="73"/>
+      <c r="E188" s="53">
+        <v>801</v>
+      </c>
       <c r="F188" s="75"/>
       <c r="G188" s="73"/>
       <c r="H188" s="53"/>
       <c r="I188" s="87"/>
       <c r="J188" s="61"/>
       <c r="K188" s="73"/>
       <c r="L188" s="53"/>
       <c r="M188" s="30"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B189" s="73">
         <v>2872</v>
       </c>
       <c r="C189" s="52">
         <v>5744</v>
       </c>
       <c r="D189" s="53">
         <v>8616</v>
       </c>
-      <c r="E189" s="73"/>
+      <c r="E189" s="53">
+        <v>11488</v>
+      </c>
       <c r="F189" s="75"/>
       <c r="G189" s="73"/>
       <c r="H189" s="53"/>
       <c r="I189" s="87"/>
       <c r="J189" s="61"/>
       <c r="K189" s="73"/>
       <c r="L189" s="53"/>
       <c r="M189" s="30"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B190" s="73">
         <v>944584</v>
       </c>
       <c r="C190" s="52">
         <v>3360137</v>
       </c>
       <c r="D190" s="53">
         <v>5655689</v>
       </c>
-      <c r="E190" s="73"/>
+      <c r="E190" s="53">
+        <v>9735241</v>
+      </c>
       <c r="F190" s="75"/>
       <c r="G190" s="73"/>
       <c r="H190" s="53"/>
       <c r="I190" s="87"/>
       <c r="J190" s="61"/>
       <c r="K190" s="73"/>
       <c r="L190" s="53"/>
       <c r="M190" s="30"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B191" s="30"/>
       <c r="C191" s="30"/>
       <c r="D191" s="36"/>
       <c r="E191" s="36"/>
       <c r="F191" s="36"/>
       <c r="G191" s="36"/>
       <c r="H191" s="30"/>
       <c r="I191" s="87"/>
       <c r="J191" s="70"/>
       <c r="K191" s="98"/>
       <c r="L191" s="30"/>
       <c r="M191" s="30"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B192" s="73">
         <v>8822505</v>
       </c>
       <c r="C192" s="52">
         <v>22822630</v>
       </c>
       <c r="D192" s="53">
         <v>34955688</v>
       </c>
-      <c r="E192" s="73"/>
+      <c r="E192" s="53">
+        <v>54829008</v>
+      </c>
       <c r="F192" s="75"/>
       <c r="G192" s="73"/>
       <c r="H192" s="53"/>
       <c r="I192" s="87"/>
       <c r="J192" s="61"/>
       <c r="K192" s="73"/>
       <c r="L192" s="53"/>
       <c r="M192" s="30"/>
     </row>
     <row r="193" spans="1:13" ht="12" customHeight="1">
       <c r="A193" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B193" s="73">
         <v>1253</v>
       </c>
       <c r="C193" s="52">
         <v>2506</v>
       </c>
       <c r="D193" s="53">
         <v>3759</v>
       </c>
-      <c r="E193" s="73"/>
+      <c r="E193" s="53">
+        <v>5012</v>
+      </c>
       <c r="F193" s="75"/>
       <c r="G193" s="73"/>
       <c r="H193" s="53"/>
       <c r="I193" s="87"/>
       <c r="J193" s="61"/>
       <c r="K193" s="73"/>
       <c r="L193" s="53"/>
       <c r="M193" s="30"/>
     </row>
     <row r="194" spans="1:13" ht="12" customHeight="1">
       <c r="A194" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B194" s="73">
         <v>7254093</v>
       </c>
       <c r="C194" s="52">
         <v>19136255</v>
       </c>
       <c r="D194" s="53">
         <v>29294107</v>
       </c>
-      <c r="E194" s="73"/>
+      <c r="E194" s="53">
+        <v>46811107</v>
+      </c>
       <c r="F194" s="75"/>
       <c r="G194" s="73"/>
       <c r="H194" s="53"/>
       <c r="I194" s="87"/>
       <c r="J194" s="61"/>
       <c r="K194" s="73"/>
       <c r="L194" s="53"/>
       <c r="M194" s="30"/>
     </row>
     <row r="195" spans="1:13" ht="12" customHeight="1">
       <c r="A195" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B195" s="73">
         <v>42</v>
       </c>
       <c r="C195" s="52">
         <v>84</v>
       </c>
       <c r="D195" s="53">
         <v>126</v>
       </c>
-      <c r="E195" s="73"/>
+      <c r="E195" s="53">
+        <v>168</v>
+      </c>
       <c r="F195" s="75"/>
       <c r="G195" s="73"/>
       <c r="H195" s="53"/>
       <c r="I195" s="87"/>
       <c r="J195" s="61"/>
       <c r="K195" s="73"/>
       <c r="L195" s="53"/>
       <c r="M195" s="30"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B196" s="73">
         <v>1567118</v>
       </c>
       <c r="C196" s="52">
         <v>3683787</v>
       </c>
       <c r="D196" s="53">
         <v>5657699</v>
       </c>
-      <c r="E196" s="73"/>
+      <c r="E196" s="53">
+        <v>8012725</v>
+      </c>
       <c r="F196" s="75"/>
       <c r="G196" s="73"/>
       <c r="H196" s="53"/>
       <c r="I196" s="87"/>
       <c r="J196" s="61"/>
       <c r="K196" s="73"/>
       <c r="L196" s="53"/>
       <c r="M196" s="30"/>
     </row>
     <row r="197" spans="1:13" ht="21.6">
       <c r="A197" s="65" t="s">
         <v>39</v>
       </c>
       <c r="B197" s="35"/>
       <c r="C197" s="30"/>
       <c r="D197" s="36"/>
       <c r="E197" s="36"/>
       <c r="F197" s="36"/>
       <c r="G197" s="35"/>
       <c r="H197" s="30"/>
       <c r="I197" s="87"/>
       <c r="J197" s="70"/>
       <c r="K197" s="70"/>
       <c r="L197" s="32"/>
       <c r="M197" s="29"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B198" s="73">
         <v>59597</v>
       </c>
       <c r="C198" s="52">
         <v>104589</v>
       </c>
       <c r="D198" s="53">
         <v>149531</v>
       </c>
-      <c r="E198" s="73"/>
+      <c r="E198" s="53">
+        <v>252680</v>
+      </c>
       <c r="F198" s="75"/>
       <c r="G198" s="73"/>
       <c r="H198" s="53"/>
       <c r="I198" s="87"/>
       <c r="J198" s="61"/>
       <c r="K198" s="73"/>
       <c r="L198" s="53"/>
       <c r="M198" s="30"/>
     </row>
     <row r="199" spans="1:13" ht="12" customHeight="1">
       <c r="A199" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B199" s="73">
         <v>1253</v>
       </c>
       <c r="C199" s="52">
         <v>2506</v>
       </c>
       <c r="D199" s="53">
         <v>3759</v>
       </c>
-      <c r="E199" s="73"/>
+      <c r="E199" s="53">
+        <v>5012</v>
+      </c>
       <c r="F199" s="75"/>
       <c r="G199" s="73"/>
       <c r="H199" s="53"/>
       <c r="I199" s="87"/>
       <c r="J199" s="61"/>
       <c r="K199" s="73"/>
       <c r="L199" s="53"/>
       <c r="M199" s="30"/>
     </row>
     <row r="200" spans="1:13" ht="12" customHeight="1">
       <c r="A200" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B200" s="73">
         <v>42</v>
       </c>
       <c r="C200" s="52">
         <v>84</v>
       </c>
       <c r="D200" s="53">
         <v>126</v>
       </c>
-      <c r="E200" s="73"/>
+      <c r="E200" s="53">
+        <v>168</v>
+      </c>
       <c r="F200" s="75"/>
       <c r="G200" s="73"/>
       <c r="H200" s="53"/>
       <c r="I200" s="87"/>
       <c r="J200" s="61"/>
       <c r="K200" s="73"/>
       <c r="L200" s="53"/>
       <c r="M200" s="30"/>
     </row>
     <row r="201" spans="1:13" ht="12" customHeight="1">
       <c r="A201" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B201" s="73">
         <v>58303</v>
       </c>
       <c r="C201" s="52">
         <v>102001</v>
       </c>
       <c r="D201" s="53">
         <v>145649</v>
       </c>
-      <c r="E201" s="73"/>
+      <c r="E201" s="53">
+        <v>247504</v>
+      </c>
       <c r="F201" s="75"/>
       <c r="G201" s="73"/>
       <c r="H201" s="53"/>
       <c r="I201" s="87"/>
       <c r="J201" s="61"/>
       <c r="K201" s="73"/>
       <c r="L201" s="53"/>
       <c r="M201" s="30"/>
     </row>
     <row r="202" spans="1:13" ht="21.6">
       <c r="A202" s="65" t="s">
         <v>27</v>
       </c>
       <c r="B202" s="35"/>
       <c r="C202" s="30"/>
       <c r="D202" s="39"/>
       <c r="E202" s="36"/>
       <c r="F202" s="36"/>
       <c r="G202" s="39"/>
       <c r="H202" s="30"/>
       <c r="I202" s="87"/>
       <c r="J202" s="92"/>
       <c r="K202" s="99"/>
       <c r="L202" s="32"/>
       <c r="M202" s="29"/>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B203" s="73">
         <v>8762908</v>
       </c>
       <c r="C203" s="52">
         <v>22718041</v>
       </c>
       <c r="D203" s="53">
         <v>34806157</v>
       </c>
-      <c r="E203" s="73"/>
+      <c r="E203" s="53">
+        <v>54576328</v>
+      </c>
       <c r="F203" s="75"/>
       <c r="G203" s="73"/>
       <c r="H203" s="53"/>
       <c r="I203" s="87"/>
       <c r="J203" s="61"/>
       <c r="K203" s="73"/>
       <c r="L203" s="53"/>
       <c r="M203" s="30"/>
     </row>
     <row r="204" spans="1:13" ht="12" customHeight="1">
       <c r="A204" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B204" s="73">
         <v>7254093</v>
       </c>
       <c r="C204" s="52">
         <v>19136255</v>
       </c>
       <c r="D204" s="53">
         <v>29294107</v>
       </c>
-      <c r="E204" s="73"/>
+      <c r="E204" s="53">
+        <v>46811107</v>
+      </c>
       <c r="F204" s="75"/>
       <c r="G204" s="73"/>
       <c r="H204" s="53"/>
       <c r="I204" s="87"/>
       <c r="J204" s="61"/>
       <c r="K204" s="73"/>
       <c r="L204" s="53"/>
       <c r="M204" s="30"/>
     </row>
     <row r="205" spans="1:13" ht="12" customHeight="1">
       <c r="A205" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B205" s="73">
         <v>1508815</v>
       </c>
       <c r="C205" s="52">
         <v>3581786</v>
       </c>
       <c r="D205" s="53">
         <v>5512050</v>
       </c>
-      <c r="E205" s="73"/>
+      <c r="E205" s="53">
+        <v>7765221</v>
+      </c>
       <c r="F205" s="75"/>
       <c r="G205" s="73"/>
       <c r="H205" s="53"/>
       <c r="I205" s="87"/>
       <c r="J205" s="61"/>
       <c r="K205" s="73"/>
       <c r="L205" s="53"/>
       <c r="M205" s="30"/>
     </row>
     <row r="206" spans="1:13" ht="24.6" customHeight="1">
       <c r="A206" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B206" s="30"/>
       <c r="C206" s="30"/>
       <c r="D206" s="39"/>
       <c r="E206" s="36"/>
       <c r="F206" s="36"/>
       <c r="G206" s="35"/>
       <c r="H206" s="30"/>
       <c r="I206" s="88"/>
       <c r="J206" s="70"/>
       <c r="K206" s="41"/>
       <c r="L206" s="32"/>
       <c r="M206" s="29"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B207" s="73">
         <v>27340</v>
       </c>
       <c r="C207" s="52">
         <v>142761</v>
       </c>
       <c r="D207" s="53">
         <v>258182</v>
       </c>
-      <c r="E207" s="73"/>
+      <c r="E207" s="53">
+        <v>373604</v>
+      </c>
       <c r="F207" s="75"/>
       <c r="G207" s="73"/>
       <c r="H207" s="53"/>
       <c r="I207" s="87"/>
       <c r="J207" s="61"/>
       <c r="K207" s="73"/>
       <c r="L207" s="53"/>
       <c r="M207" s="30"/>
     </row>
     <row r="208" spans="1:13" ht="14.25" customHeight="1">
       <c r="A208" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B208" s="73">
         <v>23420</v>
       </c>
       <c r="C208" s="52">
         <v>133421</v>
       </c>
       <c r="D208" s="53">
         <v>243422</v>
       </c>
-      <c r="E208" s="73"/>
+      <c r="E208" s="53">
+        <v>353424</v>
+      </c>
       <c r="F208" s="75"/>
       <c r="G208" s="73"/>
       <c r="H208" s="53"/>
       <c r="I208" s="87"/>
       <c r="J208" s="61"/>
       <c r="K208" s="73"/>
       <c r="L208" s="53"/>
       <c r="M208" s="30"/>
     </row>
     <row r="209" spans="1:13" ht="14.25" customHeight="1">
       <c r="A209" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B209" s="73">
         <v>104</v>
       </c>
       <c r="C209" s="52">
         <v>208</v>
       </c>
       <c r="D209" s="53">
         <v>312</v>
       </c>
-      <c r="E209" s="73"/>
+      <c r="E209" s="53">
+        <v>416</v>
+      </c>
       <c r="F209" s="75"/>
       <c r="G209" s="73"/>
       <c r="H209" s="53"/>
       <c r="I209" s="87"/>
       <c r="J209" s="61"/>
       <c r="K209" s="73"/>
       <c r="L209" s="53"/>
       <c r="M209" s="30"/>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B210" s="73">
         <v>733</v>
       </c>
       <c r="C210" s="52">
         <v>1466</v>
       </c>
       <c r="D210" s="53">
         <v>2199</v>
       </c>
-      <c r="E210" s="73"/>
+      <c r="E210" s="53">
+        <v>2932</v>
+      </c>
       <c r="F210" s="75"/>
       <c r="G210" s="73"/>
       <c r="H210" s="53"/>
       <c r="I210" s="87"/>
       <c r="J210" s="61"/>
       <c r="K210" s="73"/>
       <c r="L210" s="53"/>
       <c r="M210" s="30"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B211" s="73">
         <v>713</v>
       </c>
       <c r="C211" s="52">
         <v>1426</v>
       </c>
       <c r="D211" s="53">
         <v>2139</v>
       </c>
-      <c r="E211" s="73"/>
+      <c r="E211" s="53">
+        <v>2852</v>
+      </c>
       <c r="F211" s="75"/>
       <c r="G211" s="73"/>
       <c r="H211" s="53"/>
       <c r="I211" s="87"/>
       <c r="J211" s="61"/>
       <c r="K211" s="73"/>
       <c r="L211" s="53"/>
       <c r="M211" s="30"/>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B212" s="73">
         <v>142</v>
       </c>
       <c r="C212" s="52">
         <v>1784</v>
       </c>
       <c r="D212" s="53">
         <v>3426</v>
       </c>
-      <c r="E212" s="73"/>
+      <c r="E212" s="53">
+        <v>5068</v>
+      </c>
       <c r="F212" s="75"/>
       <c r="G212" s="73"/>
       <c r="H212" s="53"/>
       <c r="I212" s="87"/>
       <c r="J212" s="61"/>
       <c r="K212" s="73"/>
       <c r="L212" s="53"/>
       <c r="M212" s="30"/>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B213" s="73">
         <v>2229</v>
       </c>
       <c r="C213" s="52">
         <v>4458</v>
       </c>
       <c r="D213" s="53">
         <v>6687</v>
       </c>
-      <c r="E213" s="73"/>
+      <c r="E213" s="53">
+        <v>8916</v>
+      </c>
       <c r="F213" s="75"/>
       <c r="G213" s="73"/>
       <c r="H213" s="53"/>
       <c r="I213" s="87"/>
       <c r="J213" s="61"/>
       <c r="K213" s="73"/>
       <c r="L213" s="53"/>
       <c r="M213" s="30"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="65" t="s">
         <v>5</v>
       </c>
       <c r="B214" s="35"/>
       <c r="C214" s="30"/>
       <c r="D214" s="39"/>
       <c r="E214" s="36"/>
       <c r="F214" s="36"/>
       <c r="G214" s="35"/>
       <c r="H214" s="30"/>
       <c r="I214" s="88"/>
       <c r="J214" s="92"/>
       <c r="K214" s="99"/>
       <c r="L214" s="32"/>
       <c r="M214" s="29"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B215" s="73">
         <v>1335030</v>
       </c>
       <c r="C215" s="52">
         <v>3501509</v>
       </c>
       <c r="D215" s="53">
         <v>5745847</v>
       </c>
-      <c r="E215" s="73"/>
+      <c r="E215" s="53">
+        <v>7984889</v>
+      </c>
       <c r="F215" s="75"/>
       <c r="G215" s="73"/>
       <c r="H215" s="53"/>
       <c r="I215" s="87"/>
       <c r="J215" s="61"/>
       <c r="K215" s="73"/>
       <c r="L215" s="53"/>
       <c r="M215" s="30"/>
     </row>
     <row r="216" spans="1:13" ht="14.25" customHeight="1">
       <c r="A216" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B216" s="73">
         <v>894775</v>
       </c>
       <c r="C216" s="52">
         <v>1956533</v>
       </c>
       <c r="D216" s="53">
         <v>3133674</v>
       </c>
-      <c r="E216" s="73"/>
+      <c r="E216" s="53">
+        <v>4277626</v>
+      </c>
       <c r="F216" s="75"/>
       <c r="G216" s="73"/>
       <c r="H216" s="53"/>
       <c r="I216" s="87"/>
       <c r="J216" s="61"/>
       <c r="K216" s="73"/>
       <c r="L216" s="53"/>
       <c r="M216" s="30"/>
     </row>
     <row r="217" spans="1:13" ht="14.25" customHeight="1">
       <c r="A217" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B217" s="73">
         <v>166742</v>
       </c>
       <c r="C217" s="52">
         <v>656307</v>
       </c>
       <c r="D217" s="53">
         <v>888347</v>
       </c>
-      <c r="E217" s="73"/>
+      <c r="E217" s="53">
+        <v>1123281</v>
+      </c>
       <c r="F217" s="75"/>
       <c r="G217" s="73"/>
       <c r="H217" s="53"/>
       <c r="I217" s="87"/>
       <c r="J217" s="61"/>
       <c r="K217" s="73"/>
       <c r="L217" s="53"/>
       <c r="M217" s="30"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B218" s="73" t="s">
         <v>71</v>
       </c>
       <c r="C218" s="52" t="s">
         <v>71</v>
       </c>
       <c r="D218" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="E218" s="73"/>
+      <c r="E218" s="52" t="s">
+        <v>71</v>
+      </c>
       <c r="F218" s="75"/>
       <c r="G218" s="73"/>
       <c r="H218" s="53"/>
       <c r="I218" s="87"/>
       <c r="J218" s="61"/>
       <c r="K218" s="73"/>
       <c r="L218" s="53"/>
       <c r="M218" s="30"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B219" s="73">
         <v>545</v>
       </c>
       <c r="C219" s="52">
         <v>2997</v>
       </c>
       <c r="D219" s="53">
         <v>5448</v>
       </c>
-      <c r="E219" s="73"/>
+      <c r="E219" s="53">
+        <v>7900</v>
+      </c>
       <c r="F219" s="75"/>
       <c r="G219" s="73"/>
       <c r="H219" s="53"/>
       <c r="I219" s="87"/>
       <c r="J219" s="61"/>
       <c r="K219" s="73"/>
       <c r="L219" s="53"/>
       <c r="M219" s="30"/>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B220" s="73">
         <v>222191</v>
       </c>
       <c r="C220" s="52">
         <v>613177</v>
       </c>
       <c r="D220" s="53">
         <v>1224163</v>
       </c>
-      <c r="E220" s="73"/>
+      <c r="E220" s="53">
+        <v>1860150</v>
+      </c>
       <c r="F220" s="75"/>
       <c r="G220" s="73"/>
       <c r="H220" s="53"/>
       <c r="I220" s="87"/>
       <c r="J220" s="61"/>
       <c r="K220" s="73"/>
       <c r="L220" s="53"/>
       <c r="M220" s="30"/>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B221" s="73">
         <v>5592</v>
       </c>
       <c r="C221" s="52">
         <v>8146</v>
       </c>
       <c r="D221" s="53">
         <v>10700</v>
       </c>
-      <c r="E221" s="73"/>
+      <c r="E221" s="53">
+        <v>13255</v>
+      </c>
       <c r="F221" s="75"/>
       <c r="G221" s="73"/>
       <c r="H221" s="53"/>
       <c r="I221" s="87"/>
       <c r="J221" s="61"/>
       <c r="K221" s="73"/>
       <c r="L221" s="53"/>
       <c r="M221" s="30"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B222" s="73">
         <v>19147</v>
       </c>
       <c r="C222" s="52">
         <v>176967</v>
       </c>
       <c r="D222" s="53">
         <v>334788</v>
       </c>
-      <c r="E222" s="73"/>
+      <c r="E222" s="53">
+        <v>492609</v>
+      </c>
       <c r="F222" s="75"/>
       <c r="G222" s="73"/>
       <c r="H222" s="53"/>
       <c r="I222" s="87"/>
       <c r="J222" s="61"/>
       <c r="K222" s="73"/>
       <c r="L222" s="53"/>
       <c r="M222" s="30"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B223" s="73">
         <v>26039</v>
       </c>
       <c r="C223" s="52">
         <v>87382</v>
       </c>
       <c r="D223" s="53">
         <v>148726</v>
       </c>
-      <c r="E223" s="73"/>
+      <c r="E223" s="53">
+        <v>210069</v>
+      </c>
       <c r="F223" s="75"/>
       <c r="G223" s="73"/>
       <c r="H223" s="53"/>
       <c r="I223" s="87"/>
       <c r="J223" s="61"/>
       <c r="K223" s="73"/>
       <c r="L223" s="53"/>
       <c r="M223" s="30"/>
     </row>
     <row r="224" spans="1:13" ht="21.6">
       <c r="A224" s="65" t="s">
         <v>29</v>
       </c>
       <c r="B224" s="30"/>
       <c r="C224" s="30"/>
       <c r="D224" s="35"/>
       <c r="E224" s="36"/>
       <c r="F224" s="36"/>
       <c r="G224" s="35"/>
       <c r="H224" s="30"/>
       <c r="I224" s="88"/>
       <c r="J224" s="92"/>
       <c r="K224" s="99"/>
       <c r="L224" s="32"/>
       <c r="M224" s="29"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B225" s="73">
         <v>23652</v>
       </c>
       <c r="C225" s="52">
         <v>23971</v>
       </c>
       <c r="D225" s="53">
         <v>24290</v>
       </c>
-      <c r="E225" s="73"/>
+      <c r="E225" s="53">
+        <v>24609</v>
+      </c>
       <c r="F225" s="75"/>
       <c r="G225" s="73"/>
       <c r="H225" s="53"/>
       <c r="I225" s="87"/>
       <c r="J225" s="61"/>
       <c r="K225" s="73"/>
       <c r="L225" s="53"/>
       <c r="M225" s="30"/>
     </row>
     <row r="226" spans="1:13" ht="14.25" customHeight="1">
       <c r="A226" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B226" s="73">
         <v>23333</v>
       </c>
       <c r="C226" s="52">
         <v>23333</v>
       </c>
       <c r="D226" s="53">
         <v>23333</v>
       </c>
-      <c r="E226" s="73"/>
+      <c r="E226" s="53">
+        <v>23333</v>
+      </c>
       <c r="F226" s="75"/>
       <c r="G226" s="73"/>
       <c r="H226" s="53"/>
       <c r="I226" s="87"/>
       <c r="J226" s="61"/>
       <c r="K226" s="73"/>
       <c r="L226" s="53"/>
       <c r="M226" s="30"/>
     </row>
     <row r="227" spans="1:13" ht="14.25" customHeight="1">
       <c r="A227" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B227" s="73">
         <v>319</v>
       </c>
       <c r="C227" s="52">
         <v>638</v>
       </c>
       <c r="D227" s="53">
         <v>957</v>
       </c>
-      <c r="E227" s="73"/>
+      <c r="E227" s="53">
+        <v>1276</v>
+      </c>
       <c r="F227" s="75"/>
       <c r="G227" s="73"/>
       <c r="H227" s="53"/>
       <c r="I227" s="87"/>
       <c r="J227" s="61"/>
       <c r="K227" s="73"/>
       <c r="L227" s="53"/>
       <c r="M227" s="30"/>
     </row>
     <row r="228" spans="1:13" ht="22.2" customHeight="1">
       <c r="A228" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B228" s="30"/>
       <c r="C228" s="36"/>
       <c r="D228" s="39"/>
       <c r="E228" s="36"/>
       <c r="F228" s="36"/>
       <c r="G228" s="35"/>
       <c r="H228" s="53"/>
       <c r="I228" s="88"/>
       <c r="J228" s="92"/>
       <c r="K228" s="99"/>
       <c r="L228" s="32"/>
       <c r="M228" s="29"/>
     </row>
     <row r="229" spans="1:13" ht="14.25" customHeight="1">
       <c r="A229" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B229" s="73">
         <v>321</v>
       </c>
       <c r="C229" s="52">
         <v>642</v>
       </c>
       <c r="D229" s="53">
         <v>963</v>
       </c>
-      <c r="E229" s="73"/>
+      <c r="E229" s="53">
+        <v>1284</v>
+      </c>
       <c r="F229" s="75"/>
       <c r="G229" s="73"/>
       <c r="H229" s="53"/>
       <c r="I229" s="87"/>
       <c r="J229" s="61"/>
       <c r="K229" s="73"/>
       <c r="L229" s="53"/>
       <c r="M229" s="30"/>
     </row>
     <row r="230" spans="1:13" ht="14.25" customHeight="1">
       <c r="A230" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B230" s="73">
         <v>321</v>
       </c>
       <c r="C230" s="52">
         <v>642</v>
       </c>
       <c r="D230" s="53">
         <v>963</v>
       </c>
-      <c r="E230" s="73"/>
+      <c r="E230" s="53">
+        <v>1284</v>
+      </c>
       <c r="F230" s="75"/>
       <c r="G230" s="73"/>
       <c r="H230" s="53"/>
       <c r="I230" s="87"/>
       <c r="J230" s="61"/>
       <c r="K230" s="73"/>
       <c r="L230" s="53"/>
       <c r="M230" s="30"/>
     </row>
     <row r="231" spans="1:13" ht="13.5" customHeight="1">
       <c r="A231" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B231" s="30"/>
       <c r="C231" s="98"/>
       <c r="D231" s="39"/>
       <c r="E231" s="36"/>
       <c r="F231" s="36"/>
       <c r="G231" s="35"/>
       <c r="H231" s="53"/>
       <c r="I231" s="88"/>
       <c r="J231" s="93"/>
       <c r="K231" s="42"/>
       <c r="L231" s="32"/>
       <c r="M231" s="29"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B232" s="73">
         <v>2070</v>
       </c>
       <c r="C232" s="52">
         <v>4140</v>
       </c>
       <c r="D232" s="53">
         <v>6210</v>
       </c>
-      <c r="E232" s="73"/>
+      <c r="E232" s="53">
+        <v>8280</v>
+      </c>
       <c r="F232" s="75"/>
       <c r="G232" s="73"/>
       <c r="H232" s="53"/>
       <c r="I232" s="87"/>
       <c r="J232" s="61"/>
       <c r="K232" s="73"/>
       <c r="L232" s="53"/>
       <c r="M232" s="30"/>
     </row>
     <row r="233" spans="1:13" ht="14.25" customHeight="1">
       <c r="A233" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B233" s="73">
         <v>2000</v>
       </c>
       <c r="C233" s="52">
         <v>4000</v>
       </c>
       <c r="D233" s="53">
         <v>6000</v>
       </c>
-      <c r="E233" s="73"/>
+      <c r="E233" s="53">
+        <v>8000</v>
+      </c>
       <c r="F233" s="75"/>
       <c r="G233" s="73"/>
       <c r="H233" s="53"/>
       <c r="I233" s="87"/>
       <c r="J233" s="61"/>
       <c r="K233" s="73"/>
       <c r="L233" s="53"/>
       <c r="M233" s="30"/>
     </row>
     <row r="234" spans="1:13" ht="14.25" customHeight="1">
       <c r="A234" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B234" s="73">
         <v>70</v>
       </c>
       <c r="C234" s="52">
         <v>140</v>
       </c>
       <c r="D234" s="53">
         <v>210</v>
       </c>
-      <c r="E234" s="73"/>
+      <c r="E234" s="53">
+        <v>280</v>
+      </c>
       <c r="F234" s="75"/>
       <c r="G234" s="73"/>
       <c r="H234" s="53"/>
       <c r="I234" s="87"/>
       <c r="J234" s="61"/>
       <c r="K234" s="73"/>
       <c r="L234" s="53"/>
       <c r="M234" s="30"/>
     </row>
     <row r="235" spans="1:13" ht="21.6">
       <c r="A235" s="65" t="s">
         <v>19</v>
       </c>
       <c r="B235" s="30"/>
       <c r="C235" s="30"/>
       <c r="D235" s="39"/>
       <c r="E235" s="36"/>
       <c r="F235" s="36"/>
       <c r="G235" s="35"/>
       <c r="H235" s="50"/>
       <c r="I235" s="88"/>
       <c r="J235" s="92"/>
       <c r="K235" s="99"/>
       <c r="L235" s="32"/>
       <c r="M235" s="29"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B236" s="73">
         <v>1303038</v>
       </c>
       <c r="C236" s="52">
         <v>3460858</v>
       </c>
       <c r="D236" s="53">
         <v>5696537</v>
       </c>
-      <c r="E236" s="73"/>
+      <c r="E236" s="53">
+        <v>7926920</v>
+      </c>
       <c r="F236" s="75"/>
       <c r="G236" s="73"/>
       <c r="H236" s="53"/>
       <c r="I236" s="87"/>
       <c r="J236" s="61"/>
       <c r="K236" s="73"/>
       <c r="L236" s="53"/>
       <c r="M236" s="30"/>
     </row>
     <row r="237" spans="1:13" ht="14.25" customHeight="1">
       <c r="A237" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B237" s="73">
         <v>865491</v>
       </c>
       <c r="C237" s="52">
         <v>1921300</v>
       </c>
       <c r="D237" s="53">
         <v>3092491</v>
       </c>
-      <c r="E237" s="73"/>
+      <c r="E237" s="53">
+        <v>4230492</v>
+      </c>
       <c r="F237" s="75"/>
       <c r="G237" s="73"/>
       <c r="H237" s="53"/>
       <c r="I237" s="87"/>
       <c r="J237" s="61"/>
       <c r="K237" s="73"/>
       <c r="L237" s="53"/>
       <c r="M237" s="30"/>
     </row>
     <row r="238" spans="1:13" ht="14.25" customHeight="1">
       <c r="A238" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B238" s="73">
         <v>164742</v>
       </c>
       <c r="C238" s="52">
         <v>652307</v>
       </c>
       <c r="D238" s="53">
         <v>882347</v>
       </c>
-      <c r="E238" s="73"/>
+      <c r="E238" s="53">
+        <v>1115281</v>
+      </c>
       <c r="F238" s="75"/>
       <c r="G238" s="73"/>
       <c r="H238" s="53"/>
       <c r="I238" s="87"/>
       <c r="J238" s="61"/>
       <c r="K238" s="73"/>
       <c r="L238" s="53"/>
       <c r="M238" s="30"/>
     </row>
     <row r="239" spans="1:13" ht="14.25" customHeight="1">
       <c r="A239" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B239" s="73" t="s">
         <v>71</v>
       </c>
       <c r="C239" s="52" t="s">
         <v>71</v>
       </c>
       <c r="D239" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="E239" s="73"/>
+      <c r="E239" s="52" t="s">
+        <v>71</v>
+      </c>
       <c r="F239" s="75"/>
       <c r="G239" s="73"/>
       <c r="H239" s="53"/>
       <c r="I239" s="87"/>
       <c r="J239" s="61"/>
       <c r="K239" s="73"/>
       <c r="L239" s="53"/>
       <c r="M239" s="30"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B240" s="73">
         <v>475</v>
       </c>
       <c r="C240" s="52">
         <v>2857</v>
       </c>
       <c r="D240" s="53">
         <v>5238</v>
       </c>
-      <c r="E240" s="73"/>
+      <c r="E240" s="53">
+        <v>7620</v>
+      </c>
       <c r="F240" s="75"/>
       <c r="G240" s="73"/>
       <c r="H240" s="53"/>
       <c r="I240" s="87"/>
       <c r="J240" s="61"/>
       <c r="K240" s="73"/>
       <c r="L240" s="53"/>
       <c r="M240" s="30"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B241" s="73">
         <v>222191</v>
       </c>
       <c r="C241" s="52">
         <v>613177</v>
       </c>
       <c r="D241" s="53">
         <v>1224163</v>
       </c>
-      <c r="E241" s="73"/>
+      <c r="E241" s="53">
+        <v>1860150</v>
+      </c>
       <c r="F241" s="75"/>
       <c r="G241" s="73"/>
       <c r="H241" s="53"/>
       <c r="I241" s="87"/>
       <c r="J241" s="61"/>
       <c r="K241" s="73"/>
       <c r="L241" s="53"/>
       <c r="M241" s="30"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B242" s="73">
         <v>4953</v>
       </c>
       <c r="C242" s="52">
         <v>6868</v>
       </c>
       <c r="D242" s="53">
         <v>8783</v>
       </c>
-      <c r="E242" s="73"/>
+      <c r="E242" s="53">
+        <v>10699</v>
+      </c>
       <c r="F242" s="75"/>
       <c r="G242" s="73"/>
       <c r="H242" s="53"/>
       <c r="I242" s="87"/>
       <c r="J242" s="61"/>
       <c r="K242" s="73"/>
       <c r="L242" s="53"/>
       <c r="M242" s="30"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B243" s="73">
         <v>19147</v>
       </c>
       <c r="C243" s="52">
         <v>176967</v>
       </c>
       <c r="D243" s="53">
         <v>334788</v>
       </c>
-      <c r="E243" s="73"/>
+      <c r="E243" s="53">
+        <v>492609</v>
+      </c>
       <c r="F243" s="75"/>
       <c r="G243" s="73"/>
       <c r="H243" s="53"/>
       <c r="I243" s="87"/>
       <c r="J243" s="61"/>
       <c r="K243" s="73"/>
       <c r="L243" s="53"/>
       <c r="M243" s="30"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B244" s="73">
         <v>26039</v>
       </c>
       <c r="C244" s="52">
         <v>87382</v>
       </c>
       <c r="D244" s="53">
         <v>148726</v>
       </c>
-      <c r="E244" s="73"/>
+      <c r="E244" s="53">
+        <v>210069</v>
+      </c>
       <c r="F244" s="75"/>
       <c r="G244" s="73"/>
       <c r="H244" s="53"/>
       <c r="I244" s="87"/>
       <c r="J244" s="61"/>
       <c r="K244" s="73"/>
       <c r="L244" s="53"/>
       <c r="M244" s="30"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="65" t="s">
         <v>31</v>
       </c>
       <c r="B245" s="35"/>
       <c r="C245" s="30"/>
       <c r="D245" s="39"/>
       <c r="E245" s="36"/>
       <c r="F245" s="36"/>
       <c r="G245" s="30"/>
       <c r="H245" s="30"/>
       <c r="I245" s="88"/>
       <c r="J245" s="92"/>
       <c r="K245" s="92"/>
       <c r="L245" s="32"/>
       <c r="M245" s="29"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B246" s="73">
         <v>102060</v>
       </c>
       <c r="C246" s="52">
         <v>203890</v>
       </c>
       <c r="D246" s="53">
         <v>305720</v>
       </c>
-      <c r="E246" s="73"/>
+      <c r="E246" s="53">
+        <v>407549</v>
+      </c>
       <c r="F246" s="75"/>
       <c r="G246" s="73"/>
       <c r="H246" s="53"/>
       <c r="I246" s="87"/>
       <c r="J246" s="61"/>
       <c r="K246" s="73"/>
       <c r="L246" s="53"/>
       <c r="M246" s="30"/>
     </row>
     <row r="247" spans="1:13" ht="14.25" customHeight="1">
       <c r="A247" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B247" s="73">
         <v>75151</v>
       </c>
       <c r="C247" s="52">
         <v>150531</v>
       </c>
       <c r="D247" s="53">
         <v>225911</v>
       </c>
-      <c r="E247" s="73"/>
+      <c r="E247" s="53">
+        <v>301291</v>
+      </c>
       <c r="F247" s="75"/>
       <c r="G247" s="73"/>
       <c r="H247" s="53"/>
       <c r="I247" s="87"/>
       <c r="J247" s="61"/>
       <c r="K247" s="73"/>
       <c r="L247" s="53"/>
       <c r="M247" s="30"/>
     </row>
     <row r="248" spans="1:13" ht="14.25" customHeight="1">
       <c r="A248" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B248" s="73">
         <v>4097</v>
       </c>
       <c r="C248" s="52">
         <v>8194</v>
       </c>
       <c r="D248" s="53">
         <v>12291</v>
       </c>
-      <c r="E248" s="73"/>
+      <c r="E248" s="53">
+        <v>16388</v>
+      </c>
       <c r="F248" s="75"/>
       <c r="G248" s="73"/>
       <c r="H248" s="53"/>
       <c r="I248" s="87"/>
       <c r="J248" s="61"/>
       <c r="K248" s="73"/>
       <c r="L248" s="53"/>
       <c r="M248" s="30"/>
     </row>
     <row r="249" spans="1:13" ht="14.25" customHeight="1">
       <c r="A249" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B249" s="73">
         <v>2429</v>
       </c>
       <c r="C249" s="52">
         <v>4858</v>
       </c>
       <c r="D249" s="53">
         <v>7287</v>
       </c>
-      <c r="E249" s="73"/>
+      <c r="E249" s="53">
+        <v>9716</v>
+      </c>
       <c r="F249" s="75"/>
       <c r="G249" s="73"/>
       <c r="H249" s="53"/>
       <c r="I249" s="87"/>
       <c r="J249" s="61"/>
       <c r="K249" s="73"/>
       <c r="L249" s="53"/>
       <c r="M249" s="30"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B250" s="73">
         <v>3628</v>
       </c>
       <c r="C250" s="52">
         <v>7256</v>
       </c>
       <c r="D250" s="53">
         <v>10884</v>
       </c>
-      <c r="E250" s="73"/>
+      <c r="E250" s="53">
+        <v>14512</v>
+      </c>
       <c r="F250" s="75"/>
       <c r="G250" s="73"/>
       <c r="H250" s="53"/>
       <c r="I250" s="87"/>
       <c r="J250" s="61"/>
       <c r="K250" s="73"/>
       <c r="L250" s="53"/>
       <c r="M250" s="30"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B251" s="73">
         <v>1325</v>
       </c>
       <c r="C251" s="52">
         <v>2650</v>
       </c>
       <c r="D251" s="53">
         <v>3975</v>
       </c>
-      <c r="E251" s="73"/>
+      <c r="E251" s="53">
+        <v>5300</v>
+      </c>
       <c r="F251" s="75"/>
       <c r="G251" s="73"/>
       <c r="H251" s="53"/>
       <c r="I251" s="87"/>
       <c r="J251" s="61"/>
       <c r="K251" s="73"/>
       <c r="L251" s="53"/>
       <c r="M251" s="30"/>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B252" s="73">
         <v>2175</v>
       </c>
       <c r="C252" s="52">
         <v>4350</v>
       </c>
       <c r="D252" s="53">
         <v>6525</v>
       </c>
-      <c r="E252" s="73"/>
+      <c r="E252" s="53">
+        <v>8700</v>
+      </c>
       <c r="F252" s="75"/>
       <c r="G252" s="73"/>
       <c r="H252" s="53"/>
       <c r="I252" s="87"/>
       <c r="J252" s="61"/>
       <c r="K252" s="73"/>
       <c r="L252" s="53"/>
       <c r="M252" s="30"/>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B253" s="73">
         <v>293</v>
       </c>
       <c r="C253" s="52">
         <v>586</v>
       </c>
       <c r="D253" s="53">
         <v>879</v>
       </c>
-      <c r="E253" s="73"/>
+      <c r="E253" s="53">
+        <v>1172</v>
+      </c>
       <c r="F253" s="75"/>
       <c r="G253" s="73"/>
       <c r="H253" s="53"/>
       <c r="I253" s="87"/>
       <c r="J253" s="61"/>
       <c r="K253" s="73"/>
       <c r="L253" s="53"/>
       <c r="M253" s="30"/>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B254" s="73">
         <v>12963</v>
       </c>
       <c r="C254" s="52">
         <v>25465</v>
       </c>
       <c r="D254" s="53">
         <v>37968</v>
       </c>
-      <c r="E254" s="73"/>
+      <c r="E254" s="53">
+        <v>50471</v>
+      </c>
       <c r="F254" s="75"/>
       <c r="G254" s="73"/>
       <c r="H254" s="53"/>
       <c r="I254" s="87"/>
       <c r="J254" s="61"/>
       <c r="K254" s="73"/>
       <c r="L254" s="53"/>
       <c r="M254" s="30"/>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="65" t="s">
         <v>35</v>
       </c>
       <c r="B255" s="35"/>
       <c r="C255" s="30"/>
       <c r="D255" s="39"/>
       <c r="E255" s="36"/>
       <c r="F255" s="36"/>
       <c r="G255" s="35"/>
       <c r="H255" s="30"/>
       <c r="I255" s="88"/>
       <c r="J255" s="92"/>
       <c r="K255" s="41"/>
       <c r="L255" s="32"/>
       <c r="M255" s="29"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B256" s="73">
         <v>12390</v>
       </c>
       <c r="C256" s="52">
         <v>25949</v>
       </c>
       <c r="D256" s="53">
         <v>39508</v>
       </c>
-      <c r="E256" s="73"/>
+      <c r="E256" s="53">
+        <v>53068</v>
+      </c>
       <c r="F256" s="75"/>
       <c r="G256" s="73"/>
       <c r="H256" s="53"/>
       <c r="I256" s="87"/>
       <c r="J256" s="61"/>
       <c r="K256" s="73"/>
       <c r="L256" s="53"/>
       <c r="M256" s="30"/>
     </row>
     <row r="257" spans="1:13" ht="14.25" customHeight="1">
       <c r="A257" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B257" s="73">
         <v>11557</v>
       </c>
       <c r="C257" s="52">
         <v>24283</v>
       </c>
       <c r="D257" s="53">
         <v>37009</v>
       </c>
-      <c r="E257" s="73"/>
+      <c r="E257" s="53">
+        <v>49736</v>
+      </c>
       <c r="F257" s="75"/>
       <c r="G257" s="73"/>
       <c r="H257" s="53"/>
       <c r="I257" s="87"/>
       <c r="J257" s="61"/>
       <c r="K257" s="73"/>
       <c r="L257" s="53"/>
       <c r="M257" s="30"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B258" s="73" t="s">
         <v>71</v>
       </c>
       <c r="C258" s="52" t="s">
         <v>71</v>
       </c>
       <c r="D258" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="E258" s="73"/>
+      <c r="E258" s="54" t="s">
+        <v>71</v>
+      </c>
       <c r="F258" s="75"/>
       <c r="G258" s="73"/>
       <c r="H258" s="53"/>
       <c r="I258" s="87"/>
       <c r="J258" s="61"/>
       <c r="K258" s="73"/>
       <c r="L258" s="53"/>
       <c r="M258" s="30"/>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B259" s="73">
         <v>92</v>
       </c>
       <c r="C259" s="52">
         <v>184</v>
       </c>
       <c r="D259" s="53">
         <v>276</v>
       </c>
-      <c r="E259" s="73"/>
+      <c r="E259" s="53">
+        <v>368</v>
+      </c>
       <c r="F259" s="75"/>
       <c r="G259" s="73"/>
       <c r="H259" s="53"/>
       <c r="I259" s="87"/>
       <c r="J259" s="61"/>
       <c r="K259" s="73"/>
       <c r="L259" s="53"/>
       <c r="M259" s="30"/>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B260" s="73">
         <v>742</v>
       </c>
       <c r="C260" s="52">
         <v>1484</v>
       </c>
       <c r="D260" s="53">
         <v>2226</v>
       </c>
-      <c r="E260" s="73"/>
+      <c r="E260" s="53">
+        <v>2968</v>
+      </c>
       <c r="F260" s="75"/>
       <c r="G260" s="73"/>
       <c r="H260" s="53"/>
       <c r="I260" s="87"/>
       <c r="J260" s="61"/>
       <c r="K260" s="73"/>
       <c r="L260" s="53"/>
       <c r="M260" s="30"/>
     </row>
     <row r="261" spans="1:13" ht="31.8">
       <c r="A261" s="65" t="s">
         <v>8</v>
       </c>
       <c r="B261" s="30"/>
       <c r="C261" s="30"/>
       <c r="D261" s="35"/>
       <c r="E261" s="36"/>
       <c r="F261" s="36"/>
       <c r="G261" s="35"/>
       <c r="H261" s="30"/>
       <c r="I261" s="88"/>
       <c r="J261" s="92"/>
       <c r="K261" s="92"/>
       <c r="L261" s="32"/>
       <c r="M261" s="29"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B262" s="73">
         <v>7551067</v>
       </c>
       <c r="C262" s="52">
         <v>14716051</v>
       </c>
       <c r="D262" s="53">
         <v>23342661</v>
       </c>
-      <c r="E262" s="73"/>
+      <c r="E262" s="53">
+        <v>29501083</v>
+      </c>
       <c r="F262" s="75"/>
       <c r="G262" s="73"/>
       <c r="H262" s="53"/>
       <c r="I262" s="87"/>
       <c r="J262" s="61"/>
       <c r="K262" s="73"/>
       <c r="L262" s="53"/>
       <c r="M262" s="30"/>
     </row>
     <row r="263" spans="1:13" ht="14.25" customHeight="1">
       <c r="A263" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B263" s="73">
         <v>4804831</v>
       </c>
       <c r="C263" s="52">
         <v>9448706</v>
       </c>
       <c r="D263" s="53">
         <v>15023598</v>
       </c>
-      <c r="E263" s="73"/>
+      <c r="E263" s="53">
+        <v>19077510</v>
+      </c>
       <c r="F263" s="75"/>
       <c r="G263" s="73"/>
       <c r="H263" s="53"/>
       <c r="I263" s="87"/>
       <c r="J263" s="61"/>
       <c r="K263" s="73"/>
       <c r="L263" s="53"/>
       <c r="M263" s="30"/>
     </row>
     <row r="264" spans="1:13" ht="14.25" customHeight="1">
       <c r="A264" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B264" s="73">
         <v>213726</v>
       </c>
       <c r="C264" s="52">
         <v>394691</v>
       </c>
       <c r="D264" s="53">
         <v>532675</v>
       </c>
-      <c r="E264" s="73"/>
+      <c r="E264" s="53">
+        <v>546290</v>
+      </c>
       <c r="F264" s="75"/>
       <c r="G264" s="73"/>
       <c r="H264" s="53"/>
       <c r="I264" s="87"/>
       <c r="J264" s="61"/>
       <c r="K264" s="73"/>
       <c r="L264" s="53"/>
       <c r="M264" s="30"/>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B265" s="73">
         <v>201947</v>
       </c>
       <c r="C265" s="52">
         <v>389174</v>
       </c>
       <c r="D265" s="53">
         <v>532568</v>
       </c>
-      <c r="E265" s="73"/>
+      <c r="E265" s="53">
+        <v>593001</v>
+      </c>
       <c r="F265" s="75"/>
       <c r="G265" s="73"/>
       <c r="H265" s="53"/>
       <c r="I265" s="87"/>
       <c r="J265" s="61"/>
       <c r="K265" s="73"/>
       <c r="L265" s="53"/>
       <c r="M265" s="30"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B266" s="73">
         <v>101545</v>
       </c>
       <c r="C266" s="52">
         <v>237560</v>
       </c>
       <c r="D266" s="53">
         <v>591092</v>
       </c>
-      <c r="E266" s="73"/>
+      <c r="E266" s="53">
+        <v>707637</v>
+      </c>
       <c r="F266" s="75"/>
       <c r="G266" s="73"/>
       <c r="H266" s="53"/>
       <c r="I266" s="87"/>
       <c r="J266" s="61"/>
       <c r="K266" s="73"/>
       <c r="L266" s="53"/>
       <c r="M266" s="30"/>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B267" s="73">
         <v>274039</v>
       </c>
       <c r="C267" s="52">
         <v>507078</v>
       </c>
       <c r="D267" s="53">
         <v>718846</v>
       </c>
-      <c r="E267" s="73"/>
+      <c r="E267" s="53">
+        <v>885211</v>
+      </c>
       <c r="F267" s="75"/>
       <c r="G267" s="73"/>
       <c r="H267" s="53"/>
       <c r="I267" s="87"/>
       <c r="J267" s="61"/>
       <c r="K267" s="73"/>
       <c r="L267" s="53"/>
       <c r="M267" s="30"/>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B268" s="73">
         <v>328075</v>
       </c>
       <c r="C268" s="52">
         <v>594132</v>
       </c>
       <c r="D268" s="53">
         <v>808992</v>
       </c>
-      <c r="E268" s="73"/>
+      <c r="E268" s="53">
+        <v>901646</v>
+      </c>
       <c r="F268" s="75"/>
       <c r="G268" s="73"/>
       <c r="H268" s="53"/>
       <c r="I268" s="87"/>
       <c r="J268" s="61"/>
       <c r="K268" s="73"/>
       <c r="L268" s="53"/>
       <c r="M268" s="30"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B269" s="73">
         <v>56337</v>
       </c>
       <c r="C269" s="52">
         <v>115650</v>
       </c>
       <c r="D269" s="53">
         <v>216461</v>
       </c>
-      <c r="E269" s="73"/>
+      <c r="E269" s="53">
+        <v>295043</v>
+      </c>
       <c r="F269" s="75"/>
       <c r="G269" s="73"/>
       <c r="H269" s="53"/>
       <c r="I269" s="87"/>
       <c r="J269" s="61"/>
       <c r="K269" s="73"/>
       <c r="L269" s="53"/>
       <c r="M269" s="30"/>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B270" s="73">
         <v>1132239</v>
       </c>
       <c r="C270" s="52">
         <v>2156537</v>
       </c>
       <c r="D270" s="53">
         <v>3284764</v>
       </c>
-      <c r="E270" s="73"/>
+      <c r="E270" s="53">
+        <v>4253954</v>
+      </c>
       <c r="F270" s="75"/>
       <c r="G270" s="73"/>
       <c r="H270" s="53"/>
       <c r="I270" s="87"/>
       <c r="J270" s="61"/>
       <c r="K270" s="73"/>
       <c r="L270" s="53"/>
       <c r="M270" s="30"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B271" s="73">
         <v>438328</v>
       </c>
       <c r="C271" s="52">
         <v>872523</v>
       </c>
       <c r="D271" s="53">
         <v>1633665</v>
       </c>
-      <c r="E271" s="73"/>
+      <c r="E271" s="53">
+        <v>2240791</v>
+      </c>
       <c r="F271" s="75"/>
       <c r="G271" s="73"/>
       <c r="H271" s="53"/>
       <c r="I271" s="87"/>
       <c r="J271" s="61"/>
       <c r="K271" s="73"/>
       <c r="L271" s="53"/>
       <c r="M271" s="30"/>
     </row>
     <row r="272" spans="1:13" ht="21.6" customHeight="1">
       <c r="A272" s="65" t="s">
         <v>32</v>
       </c>
       <c r="B272" s="35"/>
       <c r="C272" s="30"/>
       <c r="D272" s="39"/>
       <c r="E272" s="36"/>
       <c r="F272" s="36"/>
       <c r="G272" s="35"/>
       <c r="H272" s="30"/>
       <c r="I272" s="88"/>
       <c r="J272" s="92"/>
       <c r="K272" s="99"/>
       <c r="L272" s="32"/>
       <c r="M272" s="29"/>
     </row>
     <row r="273" spans="1:14">
       <c r="A273" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B273" s="73">
         <v>3091543</v>
       </c>
       <c r="C273" s="52">
         <v>6029058</v>
       </c>
       <c r="D273" s="53">
         <v>10456241</v>
       </c>
-      <c r="E273" s="73"/>
+      <c r="E273" s="53">
+        <v>13883450</v>
+      </c>
       <c r="F273" s="75"/>
       <c r="G273" s="73"/>
       <c r="H273" s="53"/>
       <c r="I273" s="87"/>
       <c r="J273" s="61"/>
       <c r="K273" s="73"/>
       <c r="L273" s="53"/>
       <c r="M273" s="30"/>
     </row>
     <row r="274" spans="1:14" ht="14.25" customHeight="1">
       <c r="A274" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B274" s="73">
         <v>1660589</v>
       </c>
       <c r="C274" s="52">
         <v>3159114</v>
       </c>
       <c r="D274" s="53">
         <v>5582290</v>
       </c>
-      <c r="E274" s="73"/>
+      <c r="E274" s="53">
+        <v>7386416</v>
+      </c>
       <c r="F274" s="75"/>
       <c r="G274" s="73"/>
       <c r="H274" s="53"/>
       <c r="I274" s="87"/>
       <c r="J274" s="61"/>
       <c r="K274" s="73"/>
       <c r="L274" s="53"/>
       <c r="M274" s="30"/>
     </row>
     <row r="275" spans="1:14">
       <c r="A275" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B275" s="73">
         <v>8613</v>
       </c>
       <c r="C275" s="52">
         <v>17490</v>
       </c>
       <c r="D275" s="53">
         <v>26594</v>
       </c>
-      <c r="E275" s="73"/>
+      <c r="E275" s="53">
+        <v>34117</v>
+      </c>
       <c r="F275" s="75"/>
       <c r="G275" s="73"/>
       <c r="H275" s="53"/>
       <c r="I275" s="87"/>
       <c r="J275" s="61"/>
       <c r="K275" s="73"/>
       <c r="L275" s="53"/>
       <c r="M275" s="30"/>
     </row>
     <row r="276" spans="1:14">
       <c r="A276" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B276" s="73">
         <v>59812</v>
       </c>
       <c r="C276" s="52">
         <v>151002</v>
       </c>
       <c r="D276" s="53">
         <v>418594</v>
       </c>
-      <c r="E276" s="73"/>
+      <c r="E276" s="53">
+        <v>480400</v>
+      </c>
       <c r="F276" s="75"/>
       <c r="G276" s="73"/>
       <c r="H276" s="53"/>
       <c r="I276" s="87"/>
       <c r="J276" s="61"/>
       <c r="K276" s="73"/>
       <c r="L276" s="53"/>
       <c r="M276" s="30"/>
     </row>
     <row r="277" spans="1:14">
       <c r="A277" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B277" s="73">
         <v>44731</v>
       </c>
       <c r="C277" s="52">
         <v>89667</v>
       </c>
       <c r="D277" s="53">
         <v>135984</v>
       </c>
-      <c r="E277" s="73"/>
+      <c r="E277" s="53">
+        <v>183205</v>
+      </c>
       <c r="F277" s="75"/>
       <c r="G277" s="73"/>
       <c r="H277" s="53"/>
       <c r="I277" s="87"/>
       <c r="J277" s="61"/>
       <c r="K277" s="73"/>
       <c r="L277" s="53"/>
       <c r="M277" s="30"/>
     </row>
     <row r="278" spans="1:14">
       <c r="A278" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B278" s="73">
         <v>12688</v>
       </c>
       <c r="C278" s="52">
         <v>26665</v>
       </c>
       <c r="D278" s="53">
         <v>40929</v>
       </c>
-      <c r="E278" s="73"/>
+      <c r="E278" s="53">
+        <v>53922</v>
+      </c>
       <c r="F278" s="75"/>
       <c r="G278" s="73"/>
       <c r="H278" s="53"/>
       <c r="I278" s="87"/>
       <c r="J278" s="61"/>
       <c r="K278" s="73"/>
       <c r="L278" s="53"/>
       <c r="M278" s="30"/>
     </row>
     <row r="279" spans="1:14">
       <c r="A279" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B279" s="73">
         <v>3239</v>
       </c>
       <c r="C279" s="52">
         <v>6143</v>
       </c>
       <c r="D279" s="53">
         <v>10487</v>
       </c>
-      <c r="E279" s="73"/>
+      <c r="E279" s="53">
+        <v>13114</v>
+      </c>
       <c r="F279" s="75"/>
       <c r="G279" s="73"/>
       <c r="H279" s="53"/>
       <c r="I279" s="87"/>
       <c r="J279" s="61"/>
       <c r="K279" s="73"/>
       <c r="L279" s="53"/>
       <c r="M279" s="30"/>
     </row>
     <row r="280" spans="1:14">
       <c r="A280" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B280" s="73">
         <v>1096627</v>
       </c>
       <c r="C280" s="52">
         <v>2075539</v>
       </c>
       <c r="D280" s="53">
         <v>3116602</v>
       </c>
-      <c r="E280" s="73"/>
+      <c r="E280" s="53">
+        <v>4029084</v>
+      </c>
       <c r="F280" s="75"/>
       <c r="G280" s="73"/>
       <c r="H280" s="53"/>
       <c r="I280" s="87"/>
       <c r="J280" s="61"/>
       <c r="K280" s="73"/>
       <c r="L280" s="53"/>
       <c r="M280" s="30"/>
     </row>
     <row r="281" spans="1:14">
       <c r="A281" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B281" s="73">
         <v>205244</v>
       </c>
       <c r="C281" s="52">
         <v>503438</v>
       </c>
       <c r="D281" s="53">
         <v>1124761</v>
       </c>
-      <c r="E281" s="73"/>
+      <c r="E281" s="53">
+        <v>1703192</v>
+      </c>
       <c r="F281" s="75"/>
       <c r="G281" s="73"/>
       <c r="H281" s="53"/>
       <c r="I281" s="87"/>
       <c r="J281" s="61"/>
       <c r="K281" s="73"/>
       <c r="L281" s="53"/>
       <c r="M281" s="29"/>
     </row>
     <row r="282" spans="1:14" ht="21.6">
       <c r="A282" s="65" t="s">
         <v>33</v>
       </c>
       <c r="B282" s="30"/>
       <c r="C282" s="30"/>
       <c r="D282" s="35"/>
       <c r="E282" s="36"/>
       <c r="F282" s="36"/>
       <c r="G282" s="35"/>
       <c r="H282" s="30"/>
       <c r="I282" s="88"/>
       <c r="J282" s="92"/>
       <c r="K282" s="41"/>
       <c r="L282" s="32"/>
       <c r="M282" s="29"/>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B283" s="73">
         <v>3573084</v>
       </c>
       <c r="C283" s="52">
         <v>6848548</v>
       </c>
       <c r="D283" s="53">
         <v>10189170</v>
       </c>
-      <c r="E283" s="73"/>
+      <c r="E283" s="53">
+        <v>12726028</v>
+      </c>
       <c r="F283" s="75"/>
       <c r="G283" s="73"/>
       <c r="H283" s="53"/>
       <c r="I283" s="87"/>
       <c r="J283" s="61"/>
       <c r="K283" s="73"/>
       <c r="L283" s="53"/>
       <c r="M283" s="30"/>
       <c r="N283" s="2"/>
     </row>
     <row r="284" spans="1:14" ht="14.25" customHeight="1">
       <c r="A284" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B284" s="73">
         <v>2325535</v>
       </c>
       <c r="C284" s="52">
         <v>4570564</v>
       </c>
       <c r="D284" s="53">
         <v>6915158</v>
       </c>
-      <c r="E284" s="73"/>
+      <c r="E284" s="53">
+        <v>9022272</v>
+      </c>
       <c r="F284" s="75"/>
       <c r="G284" s="73"/>
       <c r="H284" s="53"/>
       <c r="I284" s="87"/>
       <c r="J284" s="61"/>
       <c r="K284" s="73"/>
       <c r="L284" s="53"/>
       <c r="M284" s="30"/>
     </row>
     <row r="285" spans="1:14" ht="14.25" customHeight="1">
       <c r="A285" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B285" s="73">
         <v>213726</v>
       </c>
       <c r="C285" s="52">
         <v>394691</v>
       </c>
       <c r="D285" s="53">
         <v>532675</v>
       </c>
-      <c r="E285" s="73"/>
+      <c r="E285" s="53">
+        <v>546290</v>
+      </c>
       <c r="F285" s="75"/>
       <c r="G285" s="73"/>
       <c r="H285" s="53"/>
       <c r="I285" s="87"/>
       <c r="J285" s="61"/>
       <c r="K285" s="73"/>
       <c r="L285" s="53"/>
       <c r="M285" s="30"/>
     </row>
     <row r="286" spans="1:14">
       <c r="A286" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B286" s="73">
         <v>193334</v>
       </c>
       <c r="C286" s="52">
         <v>371684</v>
       </c>
       <c r="D286" s="53">
         <v>505974</v>
       </c>
-      <c r="E286" s="73"/>
+      <c r="E286" s="53">
+        <v>558884</v>
+      </c>
       <c r="F286" s="75"/>
       <c r="G286" s="73"/>
       <c r="H286" s="53"/>
       <c r="I286" s="87"/>
       <c r="J286" s="61"/>
       <c r="K286" s="73"/>
       <c r="L286" s="53"/>
       <c r="M286" s="30"/>
       <c r="N286" s="2"/>
     </row>
     <row r="287" spans="1:14">
       <c r="A287" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B287" s="73">
         <v>41733</v>
       </c>
       <c r="C287" s="52">
         <v>86558</v>
       </c>
       <c r="D287" s="53">
         <v>172498</v>
       </c>
-      <c r="E287" s="73"/>
+      <c r="E287" s="53">
+        <v>227237</v>
+      </c>
       <c r="F287" s="75"/>
       <c r="G287" s="73"/>
       <c r="H287" s="53"/>
       <c r="I287" s="87"/>
       <c r="J287" s="61"/>
       <c r="K287" s="73"/>
       <c r="L287" s="53"/>
       <c r="M287" s="30"/>
       <c r="N287" s="2"/>
     </row>
     <row r="288" spans="1:14">
       <c r="A288" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B288" s="73">
         <v>229308</v>
       </c>
       <c r="C288" s="52">
         <v>417411</v>
       </c>
       <c r="D288" s="53">
         <v>582862</v>
       </c>
-      <c r="E288" s="73"/>
+      <c r="E288" s="53">
+        <v>702006</v>
+      </c>
       <c r="F288" s="75"/>
       <c r="G288" s="73"/>
       <c r="H288" s="53"/>
       <c r="I288" s="87"/>
       <c r="J288" s="61"/>
       <c r="K288" s="73"/>
       <c r="L288" s="53"/>
       <c r="M288" s="30"/>
       <c r="N288" s="2"/>
     </row>
     <row r="289" spans="1:15">
       <c r="A289" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B289" s="73">
         <v>247654</v>
       </c>
       <c r="C289" s="52">
         <v>448050</v>
       </c>
       <c r="D289" s="53">
         <v>596963</v>
       </c>
-      <c r="E289" s="73"/>
+      <c r="E289" s="53">
+        <v>624941</v>
+      </c>
       <c r="F289" s="75"/>
       <c r="G289" s="73"/>
       <c r="H289" s="53"/>
       <c r="I289" s="87"/>
       <c r="J289" s="61"/>
       <c r="K289" s="73"/>
       <c r="L289" s="53"/>
       <c r="M289" s="30"/>
       <c r="N289" s="2"/>
     </row>
     <row r="290" spans="1:15">
       <c r="A290" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B290" s="73">
         <v>53098</v>
       </c>
       <c r="C290" s="52">
         <v>109507</v>
       </c>
       <c r="D290" s="53">
         <v>205974</v>
       </c>
-      <c r="E290" s="73"/>
+      <c r="E290" s="53">
+        <v>281929</v>
+      </c>
       <c r="F290" s="75"/>
       <c r="G290" s="73"/>
       <c r="H290" s="53"/>
       <c r="I290" s="87"/>
       <c r="J290" s="61"/>
       <c r="K290" s="73"/>
       <c r="L290" s="53"/>
       <c r="M290" s="30"/>
       <c r="N290" s="2"/>
     </row>
     <row r="291" spans="1:15">
       <c r="A291" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B291" s="73">
         <v>35612</v>
       </c>
       <c r="C291" s="52">
         <v>80998</v>
       </c>
       <c r="D291" s="53">
         <v>168162</v>
       </c>
-      <c r="E291" s="73"/>
+      <c r="E291" s="53">
+        <v>224870</v>
+      </c>
       <c r="F291" s="75"/>
       <c r="G291" s="73"/>
       <c r="H291" s="53"/>
       <c r="I291" s="87"/>
       <c r="J291" s="61"/>
       <c r="K291" s="73"/>
       <c r="L291" s="53"/>
       <c r="M291" s="30"/>
       <c r="N291" s="2"/>
     </row>
     <row r="292" spans="1:15">
       <c r="A292" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B292" s="73">
         <v>233084</v>
       </c>
       <c r="C292" s="52">
         <v>369085</v>
       </c>
       <c r="D292" s="53">
         <v>508904</v>
       </c>
-      <c r="E292" s="73"/>
+      <c r="E292" s="53">
+        <v>537599</v>
+      </c>
       <c r="F292" s="75"/>
       <c r="G292" s="73"/>
       <c r="H292" s="53"/>
       <c r="I292" s="87"/>
       <c r="J292" s="61"/>
       <c r="K292" s="73"/>
       <c r="L292" s="53"/>
       <c r="M292" s="30"/>
       <c r="N292" s="2"/>
     </row>
     <row r="293" spans="1:15" ht="21.6">
       <c r="A293" s="65" t="s">
         <v>9</v>
       </c>
       <c r="B293" s="30"/>
       <c r="C293" s="30"/>
       <c r="D293" s="39"/>
       <c r="E293" s="36"/>
       <c r="F293" s="36"/>
       <c r="G293" s="35"/>
       <c r="H293" s="30"/>
       <c r="I293" s="88"/>
       <c r="J293" s="92"/>
       <c r="K293" s="99"/>
       <c r="L293" s="32"/>
       <c r="M293" s="29"/>
       <c r="N293" s="2"/>
     </row>
     <row r="294" spans="1:15" ht="13.5" customHeight="1">
       <c r="A294" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B294" s="73">
         <v>886440</v>
       </c>
       <c r="C294" s="52">
         <v>1838445</v>
       </c>
       <c r="D294" s="53">
         <v>2697250</v>
       </c>
-      <c r="E294" s="73"/>
+      <c r="E294" s="53">
+        <v>2891605</v>
+      </c>
       <c r="F294" s="75"/>
       <c r="G294" s="73"/>
       <c r="H294" s="53"/>
       <c r="I294" s="87"/>
       <c r="J294" s="61"/>
       <c r="K294" s="73"/>
       <c r="L294" s="53"/>
       <c r="M294" s="30"/>
       <c r="N294" s="2"/>
       <c r="O294" s="2"/>
     </row>
     <row r="295" spans="1:15" ht="14.25" customHeight="1">
       <c r="A295" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B295" s="73">
         <v>818707</v>
       </c>
       <c r="C295" s="52">
         <v>1719028</v>
       </c>
       <c r="D295" s="53">
         <v>2526150</v>
       </c>
-      <c r="E295" s="73"/>
+      <c r="E295" s="53">
+        <v>2668822</v>
+      </c>
       <c r="F295" s="75"/>
       <c r="G295" s="73"/>
       <c r="H295" s="53"/>
       <c r="I295" s="87"/>
       <c r="J295" s="61"/>
       <c r="K295" s="73"/>
       <c r="L295" s="53"/>
       <c r="M295" s="30"/>
     </row>
     <row r="296" spans="1:15" ht="14.25" customHeight="1">
       <c r="A296" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B296" s="73">
         <v>67733</v>
       </c>
       <c r="C296" s="52">
         <v>119417</v>
       </c>
       <c r="D296" s="53">
         <v>171100</v>
       </c>
-      <c r="E296" s="73"/>
+      <c r="E296" s="53">
+        <v>222783</v>
+      </c>
       <c r="F296" s="75"/>
       <c r="G296" s="73"/>
       <c r="H296" s="53"/>
       <c r="I296" s="87"/>
       <c r="J296" s="61"/>
       <c r="K296" s="73"/>
       <c r="L296" s="53"/>
       <c r="M296" s="30"/>
     </row>
     <row r="297" spans="1:15" ht="14.25" customHeight="1">
       <c r="A297" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B297" s="73" t="s">
         <v>71</v>
       </c>
       <c r="C297" s="52" t="s">
         <v>71</v>
       </c>
       <c r="D297" s="54" t="s">
         <v>71</v>
       </c>
-      <c r="E297" s="73"/>
+      <c r="E297" s="54" t="s">
+        <v>71</v>
+      </c>
       <c r="F297" s="75"/>
       <c r="G297" s="73"/>
       <c r="H297" s="53"/>
       <c r="I297" s="87"/>
       <c r="J297" s="61"/>
       <c r="K297" s="73"/>
       <c r="L297" s="53"/>
       <c r="M297" s="30"/>
     </row>
     <row r="298" spans="1:15" ht="42">
       <c r="A298" s="68" t="s">
         <v>54</v>
       </c>
       <c r="B298" s="30"/>
       <c r="C298" s="101"/>
       <c r="D298" s="35"/>
       <c r="E298" s="36"/>
       <c r="F298" s="39"/>
       <c r="G298" s="35"/>
       <c r="H298" s="54"/>
       <c r="I298" s="89"/>
       <c r="J298" s="62"/>
       <c r="K298" s="99"/>
       <c r="L298" s="32"/>
       <c r="M298" s="29"/>
       <c r="N298" s="2"/>
       <c r="O298" s="2"/>
     </row>
     <row r="299" spans="1:15" ht="14.25" customHeight="1">
       <c r="A299" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B299" s="73">
         <v>1208295</v>
       </c>
       <c r="C299" s="52">
         <v>2658719</v>
       </c>
       <c r="D299" s="53">
         <v>4159679</v>
       </c>
-      <c r="E299" s="73"/>
+      <c r="E299" s="53">
+        <v>5757575</v>
+      </c>
       <c r="F299" s="75"/>
       <c r="G299" s="73"/>
       <c r="H299" s="53"/>
       <c r="I299" s="87"/>
       <c r="J299" s="61"/>
       <c r="K299" s="73"/>
       <c r="L299" s="36"/>
       <c r="M299" s="30"/>
       <c r="N299" s="2"/>
       <c r="O299" s="2"/>
     </row>
     <row r="300" spans="1:15" ht="14.25" customHeight="1">
       <c r="A300" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B300" s="73">
         <v>579289</v>
       </c>
       <c r="C300" s="52">
         <v>1382689</v>
       </c>
       <c r="D300" s="53">
         <v>2197012</v>
       </c>
-      <c r="E300" s="73"/>
+      <c r="E300" s="53">
+        <v>3057826</v>
+      </c>
       <c r="F300" s="75"/>
       <c r="G300" s="73"/>
       <c r="H300" s="53"/>
       <c r="I300" s="87"/>
       <c r="J300" s="61"/>
       <c r="K300" s="73"/>
       <c r="L300" s="36"/>
       <c r="M300" s="30"/>
     </row>
     <row r="301" spans="1:15" ht="13.5" customHeight="1">
       <c r="A301" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B301" s="73">
         <v>113716</v>
       </c>
       <c r="C301" s="52">
         <v>227823</v>
       </c>
       <c r="D301" s="53">
         <v>346332</v>
       </c>
-      <c r="E301" s="73"/>
+      <c r="E301" s="53">
+        <v>473040</v>
+      </c>
       <c r="F301" s="75"/>
       <c r="G301" s="73"/>
       <c r="H301" s="53"/>
       <c r="I301" s="87"/>
       <c r="J301" s="61"/>
       <c r="K301" s="73"/>
       <c r="L301" s="36"/>
       <c r="M301" s="30"/>
       <c r="N301" s="2"/>
       <c r="O301" s="2"/>
     </row>
     <row r="302" spans="1:15" ht="12.75" customHeight="1">
       <c r="A302" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B302" s="73">
         <v>42141</v>
       </c>
       <c r="C302" s="52">
         <v>82036</v>
       </c>
       <c r="D302" s="53">
         <v>125102</v>
       </c>
-      <c r="E302" s="73"/>
+      <c r="E302" s="53">
+        <v>171801</v>
+      </c>
       <c r="F302" s="75"/>
       <c r="G302" s="73"/>
       <c r="H302" s="53"/>
       <c r="I302" s="87"/>
       <c r="J302" s="61"/>
       <c r="K302" s="73"/>
       <c r="L302" s="36"/>
       <c r="M302" s="30"/>
       <c r="N302" s="2"/>
       <c r="O302" s="2"/>
     </row>
     <row r="303" spans="1:15" ht="12" customHeight="1">
       <c r="A303" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B303" s="73">
         <v>92929</v>
       </c>
       <c r="C303" s="52">
         <v>183602</v>
       </c>
       <c r="D303" s="53">
         <v>281915</v>
       </c>
-      <c r="E303" s="73"/>
+      <c r="E303" s="53">
+        <v>385956</v>
+      </c>
       <c r="F303" s="75"/>
       <c r="G303" s="73"/>
       <c r="H303" s="53"/>
       <c r="I303" s="87"/>
       <c r="J303" s="61"/>
       <c r="K303" s="73"/>
       <c r="L303" s="36"/>
       <c r="M303" s="30"/>
       <c r="N303" s="2"/>
       <c r="O303" s="2"/>
     </row>
     <row r="304" spans="1:15" ht="12" customHeight="1">
       <c r="A304" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B304" s="73">
         <v>134566</v>
       </c>
       <c r="C304" s="52">
         <v>275687</v>
       </c>
       <c r="D304" s="53">
         <v>418494</v>
       </c>
-      <c r="E304" s="73"/>
+      <c r="E304" s="53">
+        <v>569101</v>
+      </c>
       <c r="F304" s="75"/>
       <c r="G304" s="73"/>
       <c r="H304" s="53"/>
       <c r="I304" s="87"/>
       <c r="J304" s="61"/>
       <c r="K304" s="73"/>
       <c r="L304" s="36"/>
       <c r="M304" s="30"/>
       <c r="N304" s="2"/>
       <c r="O304" s="2"/>
     </row>
     <row r="305" spans="1:20" ht="12.75" customHeight="1">
       <c r="A305" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B305" s="73">
         <v>63163</v>
       </c>
       <c r="C305" s="52">
         <v>132549</v>
       </c>
       <c r="D305" s="53">
         <v>207213</v>
       </c>
-      <c r="E305" s="73"/>
+      <c r="E305" s="53">
+        <v>288952</v>
+      </c>
       <c r="F305" s="75"/>
       <c r="G305" s="73"/>
       <c r="H305" s="53"/>
       <c r="I305" s="87"/>
       <c r="J305" s="61"/>
       <c r="K305" s="73"/>
       <c r="L305" s="36"/>
       <c r="M305" s="30"/>
       <c r="N305" s="2"/>
       <c r="O305" s="2"/>
     </row>
     <row r="306" spans="1:20" ht="14.25" customHeight="1">
       <c r="A306" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B306" s="73">
         <v>74128</v>
       </c>
       <c r="C306" s="52">
         <v>139447</v>
       </c>
       <c r="D306" s="53">
         <v>207518</v>
       </c>
-      <c r="E306" s="73"/>
+      <c r="E306" s="53">
+        <v>278559</v>
+      </c>
       <c r="F306" s="75"/>
       <c r="G306" s="73"/>
       <c r="H306" s="53"/>
       <c r="I306" s="87"/>
       <c r="J306" s="61"/>
       <c r="K306" s="73"/>
       <c r="L306" s="36"/>
       <c r="M306" s="30"/>
       <c r="N306" s="2"/>
       <c r="O306" s="2"/>
     </row>
     <row r="307" spans="1:20" ht="14.25" customHeight="1">
       <c r="A307" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B307" s="74">
         <v>108364</v>
       </c>
       <c r="C307" s="102">
         <v>234888</v>
       </c>
       <c r="D307" s="55">
         <v>376096</v>
       </c>
-      <c r="E307" s="74"/>
+      <c r="E307" s="55">
+        <v>532344</v>
+      </c>
       <c r="F307" s="77"/>
       <c r="G307" s="74"/>
       <c r="H307" s="55"/>
       <c r="I307" s="90"/>
       <c r="J307" s="63"/>
       <c r="K307" s="74"/>
       <c r="L307" s="55"/>
       <c r="M307" s="94"/>
       <c r="N307" s="2"/>
       <c r="O307" s="2"/>
     </row>
     <row r="308" spans="1:20" ht="14.25" customHeight="1">
       <c r="A308" s="69" t="s">
         <v>68</v>
       </c>
       <c r="B308" s="69"/>
       <c r="C308" s="69"/>
       <c r="D308" s="69"/>
       <c r="E308" s="69"/>
       <c r="F308" s="16"/>
       <c r="G308" s="16"/>
       <c r="H308" s="71"/>
       <c r="I308" s="36"/>
       <c r="J308" s="72"/>
       <c r="K308" s="70"/>
       <c r="L308" s="36"/>
       <c r="M308" s="30"/>
       <c r="N308" s="2"/>
       <c r="O308" s="2"/>
     </row>
     <row r="309" spans="1:20">
-      <c r="A309" s="112" t="s">
+      <c r="A309" s="115" t="s">
         <v>55</v>
       </c>
-      <c r="B309" s="112"/>
-      <c r="C309" s="112"/>
+      <c r="B309" s="115"/>
+      <c r="C309" s="115"/>
       <c r="D309" s="43"/>
       <c r="E309" s="44"/>
       <c r="F309" s="34"/>
       <c r="G309" s="45"/>
       <c r="H309" s="46"/>
       <c r="I309" s="46"/>
       <c r="J309" s="47"/>
       <c r="K309" s="30"/>
-      <c r="L309" s="113"/>
-      <c r="M309" s="113"/>
+      <c r="L309" s="116"/>
+      <c r="M309" s="116"/>
       <c r="N309" s="3"/>
       <c r="O309" s="3"/>
       <c r="P309" s="3"/>
       <c r="Q309" s="3"/>
     </row>
     <row r="310" spans="1:20" ht="10.95" customHeight="1">
-      <c r="A310" s="105" t="s">
+      <c r="A310" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="B310" s="105"/>
-      <c r="C310" s="105"/>
+      <c r="B310" s="108"/>
+      <c r="C310" s="108"/>
       <c r="D310" s="22"/>
       <c r="E310" s="23"/>
       <c r="F310" s="27"/>
       <c r="G310" s="24"/>
       <c r="H310" s="25"/>
       <c r="I310" s="25"/>
       <c r="J310" s="26"/>
       <c r="K310" s="26"/>
-      <c r="L310" s="104"/>
-      <c r="M310" s="104"/>
+      <c r="L310" s="107"/>
+      <c r="M310" s="107"/>
     </row>
     <row r="311" spans="1:20" ht="17.399999999999999" customHeight="1">
-      <c r="A311" s="114"/>
-[...8 lines deleted...]
-      <c r="J311" s="116"/>
+      <c r="A311" s="117"/>
+      <c r="B311" s="118"/>
+      <c r="C311" s="118"/>
+      <c r="D311" s="118"/>
+      <c r="E311" s="118"/>
+      <c r="F311" s="118"/>
+      <c r="G311" s="119"/>
+      <c r="H311" s="119"/>
+      <c r="I311" s="119"/>
+      <c r="J311" s="119"/>
       <c r="L311" s="21"/>
       <c r="M311" s="26"/>
       <c r="N311" s="11"/>
       <c r="O311" s="11"/>
       <c r="P311" s="11"/>
       <c r="Q311" s="11"/>
       <c r="R311" s="11"/>
       <c r="S311" s="11"/>
       <c r="T311" s="11"/>
     </row>
     <row r="312" spans="1:20" ht="13.5" customHeight="1">
       <c r="F312" s="7"/>
       <c r="G312" s="9"/>
       <c r="L312" s="26"/>
       <c r="M312" s="26"/>
     </row>
     <row r="313" spans="1:20" ht="21.75" customHeight="1">
       <c r="G313" s="8"/>
       <c r="L313" s="26"/>
       <c r="M313" s="26"/>
     </row>
     <row r="314" spans="1:20">
-      <c r="A314" s="103"/>
-[...5 lines deleted...]
-      <c r="G314" s="103"/>
+      <c r="A314" s="106"/>
+      <c r="B314" s="106"/>
+      <c r="C314" s="106"/>
+      <c r="D314" s="106"/>
+      <c r="E314" s="106"/>
+      <c r="F314" s="106"/>
+      <c r="G314" s="106"/>
       <c r="L314" s="26"/>
       <c r="M314" s="26"/>
     </row>
     <row r="315" spans="1:20">
       <c r="G315" s="8"/>
       <c r="L315" s="26"/>
       <c r="M315" s="26"/>
     </row>
     <row r="316" spans="1:20">
       <c r="G316" s="8"/>
       <c r="L316" s="26"/>
       <c r="M316" s="26"/>
     </row>
     <row r="317" spans="1:20">
       <c r="G317" s="8"/>
       <c r="L317" s="26"/>
       <c r="M317" s="26"/>
     </row>
     <row r="318" spans="1:20">
       <c r="G318" s="8"/>
       <c r="L318" s="26"/>
       <c r="M318" s="26"/>
     </row>
     <row r="319" spans="1:20">
       <c r="G319" s="8"/>