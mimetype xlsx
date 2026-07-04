--- v2 (2026-05-24)
+++ v3 (2026-07-04)
@@ -11,58 +11,58 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$7:$O$307</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$7:$O$311</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="72">
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және  карьерлерді қазу</t>
   </si>
   <si>
@@ -522,51 +522,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -704,53 +704,50 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1127,143 +1124,143 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T572"/>
+  <dimension ref="A1:T576"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A283" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A298" sqref="A298:XFD307"/>
+    <sheetView tabSelected="1" topLeftCell="A286" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I303" sqref="I303"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="27.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.88671875" style="6" customWidth="1"/>
     <col min="3" max="3" width="12" style="13" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="6" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="6" width="11.109375" style="8" customWidth="1"/>
     <col min="7" max="7" width="12" style="10" customWidth="1"/>
     <col min="8" max="8" width="10.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="11.6640625" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="11.33203125" style="4" customWidth="1"/>
     <col min="12" max="12" width="11.6640625" style="4" customWidth="1"/>
     <col min="13" max="13" width="13.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="18.6640625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A1" s="109" t="s">
+      <c r="A1" s="108" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="109"/>
-[...10 lines deleted...]
-      <c r="M1" s="109"/>
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
       <c r="A3" s="16"/>
       <c r="B3" s="17"/>
       <c r="C3" s="18"/>
       <c r="D3" s="17"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="48"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A4" s="110"/>
-      <c r="B4" s="112" t="s">
+      <c r="A4" s="109"/>
+      <c r="B4" s="111" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="113"/>
-[...9 lines deleted...]
-      <c r="M4" s="114"/>
+      <c r="C4" s="112"/>
+      <c r="D4" s="112"/>
+      <c r="E4" s="112"/>
+      <c r="F4" s="112"/>
+      <c r="G4" s="112"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="112"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
+      <c r="L4" s="112"/>
+      <c r="M4" s="113"/>
     </row>
     <row r="5" spans="1:13" ht="21" customHeight="1">
-      <c r="A5" s="111"/>
+      <c r="A5" s="110"/>
       <c r="B5" s="57" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="58" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="58" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="58" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="58" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="58" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>62</v>
       </c>
       <c r="I5" s="58" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -1286,7394 +1283,8002 @@
       <c r="B6" s="29"/>
       <c r="C6" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="31"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:13" ht="14.4" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="73">
         <v>72496333</v>
       </c>
       <c r="C7" s="52">
         <v>158225592</v>
       </c>
-      <c r="D7" s="103">
+      <c r="D7" s="102">
         <v>250204509</v>
       </c>
       <c r="E7" s="53">
         <v>363411331</v>
       </c>
-      <c r="F7" s="75"/>
+      <c r="F7" s="102">
+        <v>462786008</v>
+      </c>
       <c r="G7" s="73"/>
       <c r="H7" s="73"/>
-      <c r="I7" s="83"/>
+      <c r="I7" s="82"/>
       <c r="J7" s="61"/>
       <c r="K7" s="73"/>
       <c r="L7" s="50"/>
       <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="73">
         <v>36596286</v>
       </c>
       <c r="C8" s="52">
         <v>77351580</v>
       </c>
-      <c r="D8" s="103">
+      <c r="D8" s="102">
         <v>124249464</v>
       </c>
       <c r="E8" s="53">
         <v>179761543</v>
       </c>
-      <c r="F8" s="75"/>
+      <c r="F8" s="102">
+        <v>229227425</v>
+      </c>
       <c r="G8" s="73"/>
       <c r="H8" s="73"/>
-      <c r="I8" s="83"/>
+      <c r="I8" s="82"/>
       <c r="J8" s="61"/>
       <c r="K8" s="73"/>
       <c r="L8" s="50"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="13.2" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="73">
         <v>218810</v>
       </c>
       <c r="C9" s="52">
         <v>404859</v>
       </c>
-      <c r="D9" s="103">
+      <c r="D9" s="102">
         <v>547927</v>
       </c>
       <c r="E9" s="53">
         <v>566626</v>
       </c>
-      <c r="F9" s="75"/>
+      <c r="F9" s="102">
+        <v>596813</v>
+      </c>
       <c r="G9" s="73"/>
       <c r="H9" s="73"/>
-      <c r="I9" s="83"/>
+      <c r="I9" s="82"/>
       <c r="J9" s="61"/>
       <c r="K9" s="73"/>
       <c r="L9" s="50"/>
       <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="73">
         <v>2469731</v>
       </c>
       <c r="C10" s="52">
         <v>6660226</v>
       </c>
-      <c r="D10" s="103">
+      <c r="D10" s="102">
         <v>9611988</v>
       </c>
       <c r="E10" s="53">
         <v>12757850</v>
       </c>
-      <c r="F10" s="75"/>
+      <c r="F10" s="102">
+        <v>15622516</v>
+      </c>
       <c r="G10" s="73"/>
       <c r="H10" s="73"/>
-      <c r="I10" s="83"/>
+      <c r="I10" s="82"/>
       <c r="J10" s="61"/>
       <c r="K10" s="73"/>
       <c r="L10" s="50"/>
       <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="73">
         <v>2844081</v>
       </c>
       <c r="C11" s="52">
         <v>5593665</v>
       </c>
-      <c r="D11" s="103">
+      <c r="D11" s="102">
         <v>8355245</v>
       </c>
       <c r="E11" s="53">
         <v>12269059</v>
       </c>
-      <c r="F11" s="75"/>
+      <c r="F11" s="102">
+        <v>16166854</v>
+      </c>
       <c r="G11" s="73"/>
       <c r="H11" s="73"/>
-      <c r="I11" s="83"/>
+      <c r="I11" s="82"/>
       <c r="J11" s="61"/>
       <c r="K11" s="73"/>
       <c r="L11" s="50"/>
       <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="73">
         <v>14464759</v>
       </c>
       <c r="C12" s="52">
         <v>34107801</v>
       </c>
-      <c r="D12" s="103">
+      <c r="D12" s="102">
         <v>53699577</v>
       </c>
       <c r="E12" s="53">
         <v>79304340</v>
       </c>
-      <c r="F12" s="75"/>
+      <c r="F12" s="102">
+        <v>100552235</v>
+      </c>
       <c r="G12" s="73"/>
       <c r="H12" s="73"/>
-      <c r="I12" s="83"/>
+      <c r="I12" s="82"/>
       <c r="J12" s="61"/>
       <c r="K12" s="73"/>
       <c r="L12" s="50"/>
       <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="73">
         <v>2565550</v>
       </c>
       <c r="C13" s="52">
         <v>5256095</v>
       </c>
-      <c r="D13" s="103">
+      <c r="D13" s="102">
         <v>8267338</v>
       </c>
       <c r="E13" s="53">
         <v>11179381</v>
       </c>
-      <c r="F13" s="75"/>
+      <c r="F13" s="102">
+        <v>13603361</v>
+      </c>
       <c r="G13" s="73"/>
       <c r="H13" s="73"/>
-      <c r="I13" s="83"/>
+      <c r="I13" s="82"/>
       <c r="J13" s="61"/>
       <c r="K13" s="73"/>
       <c r="L13" s="50"/>
       <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="73">
         <v>739520</v>
       </c>
       <c r="C14" s="52">
         <v>1364631</v>
       </c>
-      <c r="D14" s="103">
+      <c r="D14" s="102">
         <v>2036518</v>
       </c>
       <c r="E14" s="53">
         <v>2693249</v>
       </c>
-      <c r="F14" s="75"/>
+      <c r="F14" s="102">
+        <v>3847884</v>
+      </c>
       <c r="G14" s="73"/>
       <c r="H14" s="73"/>
-      <c r="I14" s="83"/>
+      <c r="I14" s="82"/>
       <c r="J14" s="61"/>
       <c r="K14" s="73"/>
       <c r="L14" s="50"/>
       <c r="M14" s="30"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="73">
         <v>7950394</v>
       </c>
       <c r="C15" s="52">
         <v>16367860</v>
       </c>
-      <c r="D15" s="103">
+      <c r="D15" s="102">
         <v>25649577</v>
       </c>
       <c r="E15" s="53">
         <v>38025282</v>
       </c>
-      <c r="F15" s="75"/>
+      <c r="F15" s="102">
+        <v>47285787</v>
+      </c>
       <c r="G15" s="73"/>
       <c r="H15" s="73"/>
-      <c r="I15" s="83"/>
+      <c r="I15" s="82"/>
       <c r="J15" s="61"/>
       <c r="K15" s="73"/>
       <c r="L15" s="50"/>
       <c r="M15" s="30"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="73">
         <v>4350655</v>
       </c>
       <c r="C16" s="52">
         <v>10519193</v>
       </c>
-      <c r="D16" s="103">
+      <c r="D16" s="102">
         <v>16877467</v>
       </c>
       <c r="E16" s="53">
         <v>25489887</v>
       </c>
-      <c r="F16" s="75"/>
+      <c r="F16" s="102">
+        <v>34031514</v>
+      </c>
       <c r="G16" s="73"/>
       <c r="H16" s="73"/>
-      <c r="I16" s="83"/>
+      <c r="I16" s="82"/>
       <c r="J16" s="61"/>
       <c r="K16" s="73"/>
       <c r="L16" s="50"/>
       <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:14" ht="21.6">
       <c r="A17" s="65" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="30"/>
       <c r="D17" s="39"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="39"/>
       <c r="H17" s="30"/>
-      <c r="I17" s="84"/>
-      <c r="J17" s="91"/>
+      <c r="I17" s="83"/>
+      <c r="J17" s="90"/>
       <c r="K17" s="32"/>
       <c r="L17" s="30"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="73">
         <v>38854704</v>
       </c>
       <c r="C18" s="52">
         <v>80228121</v>
       </c>
-      <c r="D18" s="103">
+      <c r="D18" s="102">
         <v>127365813</v>
       </c>
       <c r="E18" s="53">
         <v>189001257</v>
       </c>
-      <c r="F18" s="75"/>
+      <c r="F18" s="102">
+        <v>243949482</v>
+      </c>
       <c r="G18" s="73"/>
       <c r="H18" s="73"/>
-      <c r="I18" s="83"/>
+      <c r="I18" s="82"/>
       <c r="J18" s="61"/>
       <c r="K18" s="73"/>
       <c r="L18" s="50"/>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:14" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="73">
         <v>25322492</v>
       </c>
       <c r="C19" s="52">
         <v>51801167</v>
       </c>
-      <c r="D19" s="103">
+      <c r="D19" s="102">
         <v>82734110</v>
       </c>
       <c r="E19" s="53">
         <v>124605585</v>
       </c>
-      <c r="F19" s="75"/>
+      <c r="F19" s="102">
+        <v>161492962</v>
+      </c>
       <c r="G19" s="73"/>
       <c r="H19" s="73"/>
-      <c r="I19" s="83"/>
+      <c r="I19" s="82"/>
       <c r="J19" s="61"/>
       <c r="K19" s="73"/>
       <c r="L19" s="50"/>
       <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="73">
         <v>541070</v>
       </c>
       <c r="C20" s="52">
         <v>1635167</v>
       </c>
-      <c r="D20" s="103">
+      <c r="D20" s="102">
         <v>2028464</v>
       </c>
       <c r="E20" s="53">
         <v>2438226</v>
       </c>
-      <c r="F20" s="75"/>
+      <c r="F20" s="102">
+        <v>2785497</v>
+      </c>
       <c r="G20" s="73"/>
       <c r="H20" s="73"/>
-      <c r="I20" s="83"/>
+      <c r="I20" s="82"/>
       <c r="J20" s="61"/>
       <c r="K20" s="73"/>
       <c r="L20" s="50"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="73">
         <v>2118325</v>
       </c>
       <c r="C21" s="52">
         <v>3943215</v>
       </c>
-      <c r="D21" s="103">
+      <c r="D21" s="102">
         <v>5559414</v>
       </c>
       <c r="E21" s="53">
         <v>8561202</v>
       </c>
-      <c r="F21" s="75"/>
+      <c r="F21" s="102">
+        <v>11149324</v>
+      </c>
       <c r="G21" s="73"/>
       <c r="H21" s="73"/>
-      <c r="I21" s="83"/>
+      <c r="I21" s="82"/>
       <c r="J21" s="61"/>
       <c r="K21" s="73"/>
       <c r="L21" s="50"/>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="73">
         <v>4786889</v>
       </c>
       <c r="C22" s="52">
         <v>10468009</v>
       </c>
-      <c r="D22" s="103">
+      <c r="D22" s="102">
         <v>17584191</v>
       </c>
       <c r="E22" s="53">
         <v>23452730</v>
       </c>
-      <c r="F22" s="75"/>
+      <c r="F22" s="102">
+        <v>30833663</v>
+      </c>
       <c r="G22" s="73"/>
       <c r="H22" s="73"/>
-      <c r="I22" s="83"/>
+      <c r="I22" s="82"/>
       <c r="J22" s="61"/>
       <c r="K22" s="73"/>
       <c r="L22" s="50"/>
       <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="73">
         <v>157</v>
       </c>
       <c r="C23" s="52">
         <v>473</v>
       </c>
-      <c r="D23" s="103">
+      <c r="D23" s="102">
         <v>790</v>
       </c>
       <c r="E23" s="53">
         <v>1107</v>
       </c>
-      <c r="F23" s="75"/>
+      <c r="F23" s="102">
+        <v>1507</v>
+      </c>
       <c r="G23" s="73"/>
       <c r="H23" s="73"/>
-      <c r="I23" s="83"/>
+      <c r="I23" s="82"/>
       <c r="J23" s="61"/>
       <c r="K23" s="73"/>
       <c r="L23" s="50"/>
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="73">
         <v>1000</v>
       </c>
       <c r="C24" s="52">
         <v>1667</v>
       </c>
-      <c r="D24" s="103">
+      <c r="D24" s="102">
         <v>2333</v>
       </c>
       <c r="E24" s="53">
         <v>3000</v>
       </c>
-      <c r="F24" s="75"/>
+      <c r="F24" s="102">
+        <v>6467</v>
+      </c>
       <c r="G24" s="73"/>
       <c r="H24" s="73"/>
-      <c r="I24" s="83"/>
+      <c r="I24" s="82"/>
       <c r="J24" s="61"/>
       <c r="K24" s="73"/>
       <c r="L24" s="50"/>
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="73">
         <v>5638322</v>
       </c>
       <c r="C25" s="52">
         <v>11783093</v>
       </c>
-      <c r="D25" s="103">
+      <c r="D25" s="102">
         <v>18691098</v>
       </c>
       <c r="E25" s="53">
         <v>28844395</v>
       </c>
-      <c r="F25" s="75"/>
+      <c r="F25" s="102">
+        <v>36361567</v>
+      </c>
       <c r="G25" s="73"/>
       <c r="H25" s="73"/>
-      <c r="I25" s="83"/>
+      <c r="I25" s="82"/>
       <c r="J25" s="61"/>
       <c r="K25" s="73"/>
       <c r="L25" s="50"/>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="73">
         <v>446450</v>
       </c>
       <c r="C26" s="52">
         <v>595330</v>
       </c>
-      <c r="D26" s="103">
+      <c r="D26" s="102">
         <v>765413</v>
       </c>
       <c r="E26" s="53">
         <v>1095013</v>
       </c>
-      <c r="F26" s="75"/>
+      <c r="F26" s="102">
+        <v>1318497</v>
+      </c>
       <c r="G26" s="73"/>
       <c r="H26" s="73"/>
-      <c r="I26" s="83"/>
+      <c r="I26" s="82"/>
       <c r="J26" s="61"/>
       <c r="K26" s="73"/>
       <c r="L26" s="50"/>
       <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:14" ht="21.6">
       <c r="A27" s="66" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="30"/>
       <c r="D27" s="35"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="35"/>
       <c r="H27" s="30"/>
-      <c r="I27" s="85"/>
-[...1 lines deleted...]
-      <c r="K27" s="96"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="90"/>
+      <c r="K27" s="95"/>
       <c r="L27" s="32"/>
       <c r="M27" s="29"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="73">
         <v>31607646</v>
       </c>
       <c r="C28" s="52">
         <v>63424283</v>
       </c>
-      <c r="D28" s="103">
+      <c r="D28" s="102">
         <v>99858100</v>
       </c>
       <c r="E28" s="53">
         <v>152345218</v>
       </c>
-      <c r="F28" s="75"/>
+      <c r="F28" s="102">
+        <v>197451693</v>
+      </c>
       <c r="G28" s="73"/>
       <c r="H28" s="73"/>
-      <c r="I28" s="83"/>
+      <c r="I28" s="82"/>
       <c r="J28" s="61"/>
       <c r="K28" s="73"/>
       <c r="L28" s="50"/>
       <c r="M28" s="30"/>
     </row>
     <row r="29" spans="1:14" s="12" customFormat="1">
       <c r="A29" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="73">
         <v>24582263</v>
       </c>
       <c r="C29" s="52">
         <v>48495079</v>
       </c>
-      <c r="D29" s="103">
+      <c r="D29" s="102">
         <v>76457270</v>
       </c>
       <c r="E29" s="53">
         <v>115937312</v>
       </c>
-      <c r="F29" s="75"/>
+      <c r="F29" s="102">
+        <v>151031304</v>
+      </c>
       <c r="G29" s="73"/>
       <c r="H29" s="73"/>
-      <c r="I29" s="83"/>
+      <c r="I29" s="82"/>
       <c r="J29" s="61"/>
       <c r="K29" s="73"/>
       <c r="L29" s="50"/>
       <c r="M29" s="30"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="73">
         <v>1458075</v>
       </c>
       <c r="C30" s="52">
         <v>3282965</v>
       </c>
-      <c r="D30" s="103">
+      <c r="D30" s="102">
         <v>4899164</v>
       </c>
       <c r="E30" s="53">
         <v>7768915</v>
       </c>
-      <c r="F30" s="75"/>
+      <c r="F30" s="102">
+        <v>10269518</v>
+      </c>
       <c r="G30" s="73"/>
       <c r="H30" s="73"/>
-      <c r="I30" s="83"/>
+      <c r="I30" s="82"/>
       <c r="J30" s="61"/>
       <c r="K30" s="73"/>
       <c r="L30" s="50"/>
       <c r="M30" s="30"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="73">
         <v>5567308</v>
       </c>
       <c r="C31" s="52">
         <v>11646239</v>
       </c>
-      <c r="D31" s="103">
+      <c r="D31" s="102">
         <v>18501666</v>
       </c>
       <c r="E31" s="53">
         <v>28638991</v>
       </c>
-      <c r="F31" s="75"/>
+      <c r="F31" s="102">
+        <v>36150871</v>
+      </c>
       <c r="G31" s="73"/>
       <c r="H31" s="73"/>
-      <c r="I31" s="83"/>
+      <c r="I31" s="82"/>
       <c r="J31" s="61"/>
       <c r="K31" s="73"/>
       <c r="L31" s="50"/>
       <c r="M31" s="30"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="36"/>
       <c r="D32" s="39"/>
       <c r="E32" s="53"/>
       <c r="F32" s="36"/>
       <c r="G32" s="39"/>
-      <c r="H32" s="78"/>
-[...1 lines deleted...]
-      <c r="J32" s="91"/>
+      <c r="H32" s="77"/>
+      <c r="I32" s="85"/>
+      <c r="J32" s="90"/>
       <c r="K32" s="61"/>
       <c r="L32" s="64"/>
       <c r="M32" s="29"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="73">
         <v>31578099</v>
       </c>
       <c r="C33" s="52">
         <v>63343106</v>
       </c>
-      <c r="D33" s="103">
+      <c r="D33" s="102">
         <v>99723634</v>
       </c>
       <c r="E33" s="53">
         <v>152152252</v>
       </c>
-      <c r="F33" s="75"/>
+      <c r="F33" s="102">
+        <v>197181883</v>
+      </c>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
-      <c r="I33" s="83"/>
+      <c r="I33" s="82"/>
       <c r="J33" s="61"/>
       <c r="K33" s="73"/>
       <c r="L33" s="50"/>
       <c r="M33" s="30"/>
     </row>
     <row r="34" spans="1:13" s="12" customFormat="1">
       <c r="A34" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="73">
         <v>24552716</v>
       </c>
       <c r="C34" s="52">
         <v>48445163</v>
       </c>
-      <c r="D34" s="103">
+      <c r="D34" s="102">
         <v>76384249</v>
       </c>
       <c r="E34" s="53">
         <v>115843160</v>
       </c>
-      <c r="F34" s="75"/>
+      <c r="F34" s="102">
+        <v>150915469</v>
+      </c>
       <c r="G34" s="73"/>
       <c r="H34" s="73"/>
-      <c r="I34" s="83"/>
+      <c r="I34" s="82"/>
       <c r="J34" s="61"/>
       <c r="K34" s="73"/>
       <c r="L34" s="50"/>
       <c r="M34" s="30"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="73">
         <v>1458075</v>
       </c>
       <c r="C35" s="52">
         <v>3282965</v>
       </c>
-      <c r="D35" s="103">
+      <c r="D35" s="102">
         <v>4899164</v>
       </c>
       <c r="E35" s="53">
         <v>7768915</v>
       </c>
-      <c r="F35" s="75"/>
+      <c r="F35" s="102">
+        <v>10269518</v>
+      </c>
       <c r="G35" s="73"/>
       <c r="H35" s="73"/>
-      <c r="I35" s="83"/>
+      <c r="I35" s="82"/>
       <c r="J35" s="61"/>
       <c r="K35" s="73"/>
       <c r="L35" s="50"/>
       <c r="M35" s="30"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="73">
         <v>5567308</v>
       </c>
       <c r="C36" s="52">
         <v>11614978</v>
       </c>
-      <c r="D36" s="103">
+      <c r="D36" s="102">
         <v>18440221</v>
       </c>
       <c r="E36" s="53">
         <v>28540177</v>
       </c>
-      <c r="F36" s="75"/>
+      <c r="F36" s="102">
+        <v>35996896</v>
+      </c>
       <c r="G36" s="73"/>
       <c r="H36" s="73"/>
-      <c r="I36" s="83"/>
+      <c r="I36" s="82"/>
       <c r="J36" s="61"/>
       <c r="K36" s="73"/>
       <c r="L36" s="50"/>
       <c r="M36" s="30"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="37"/>
       <c r="C37" s="30"/>
       <c r="D37" s="39"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="39"/>
       <c r="H37" s="36"/>
-      <c r="I37" s="86"/>
-      <c r="J37" s="91"/>
+      <c r="I37" s="85"/>
+      <c r="J37" s="90"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="29"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="73">
         <v>29547</v>
       </c>
       <c r="C38" s="52">
         <v>81177</v>
       </c>
-      <c r="D38" s="103">
+      <c r="D38" s="102">
         <v>134466</v>
       </c>
       <c r="E38" s="53">
         <v>192966</v>
       </c>
-      <c r="F38" s="75"/>
+      <c r="F38" s="102">
+        <v>269810</v>
+      </c>
       <c r="G38" s="73"/>
       <c r="H38" s="73"/>
-      <c r="I38" s="83"/>
+      <c r="I38" s="82"/>
       <c r="J38" s="61"/>
       <c r="K38" s="73"/>
       <c r="L38" s="50"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="73">
         <v>29547</v>
       </c>
       <c r="C39" s="52">
         <v>49916</v>
       </c>
-      <c r="D39" s="103">
+      <c r="D39" s="102">
         <v>73021</v>
       </c>
       <c r="E39" s="53">
         <v>94152</v>
       </c>
-      <c r="F39" s="75"/>
+      <c r="F39" s="102">
+        <v>115835</v>
+      </c>
       <c r="G39" s="73"/>
       <c r="H39" s="73"/>
-      <c r="I39" s="83"/>
+      <c r="I39" s="82"/>
       <c r="J39" s="61"/>
       <c r="K39" s="73"/>
       <c r="L39" s="50"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B40" s="100" t="s">
+      <c r="B40" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="C40" s="101" t="s">
+      <c r="C40" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="D40" s="104" t="s">
+      <c r="D40" s="103" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="54" t="s">
         <v>71</v>
       </c>
-      <c r="F40" s="75"/>
+      <c r="F40" s="103" t="s">
+        <v>71</v>
+      </c>
       <c r="G40" s="73"/>
       <c r="H40" s="73"/>
-      <c r="I40" s="83"/>
+      <c r="I40" s="82"/>
       <c r="J40" s="61"/>
       <c r="K40" s="73"/>
       <c r="L40" s="50"/>
       <c r="M40" s="35"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B41" s="100" t="s">
+      <c r="B41" s="99" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="52">
         <v>31261</v>
       </c>
-      <c r="D41" s="103">
+      <c r="D41" s="102">
         <v>61445</v>
       </c>
       <c r="E41" s="53">
         <v>98814</v>
       </c>
-      <c r="F41" s="75"/>
+      <c r="F41" s="102">
+        <v>153975</v>
+      </c>
       <c r="G41" s="73"/>
       <c r="H41" s="73"/>
-      <c r="I41" s="83"/>
+      <c r="I41" s="82"/>
       <c r="J41" s="61"/>
       <c r="K41" s="73"/>
       <c r="L41" s="50"/>
       <c r="M41" s="35"/>
     </row>
     <row r="42" spans="1:13" ht="13.95" customHeight="1">
       <c r="A42" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="B42" s="100"/>
+      <c r="B42" s="99"/>
       <c r="C42" s="36"/>
       <c r="D42" s="39"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="35"/>
       <c r="H42" s="30"/>
-      <c r="I42" s="83"/>
+      <c r="I42" s="82"/>
       <c r="J42" s="61"/>
-      <c r="K42" s="97"/>
+      <c r="K42" s="96"/>
       <c r="L42" s="32"/>
       <c r="M42" s="29"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="73">
         <v>2804722</v>
       </c>
       <c r="C43" s="52">
         <v>6147240</v>
       </c>
-      <c r="D43" s="103">
+      <c r="D43" s="102">
         <v>11269780</v>
       </c>
       <c r="E43" s="53">
         <v>15224498</v>
       </c>
-      <c r="F43" s="75"/>
+      <c r="F43" s="102">
+        <v>21051139</v>
+      </c>
       <c r="G43" s="73"/>
       <c r="H43" s="73"/>
-      <c r="I43" s="83"/>
+      <c r="I43" s="82"/>
       <c r="J43" s="61"/>
       <c r="K43" s="73"/>
       <c r="L43" s="50"/>
       <c r="M43" s="30"/>
     </row>
     <row r="44" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A44" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="73">
         <v>2645427</v>
       </c>
       <c r="C44" s="52">
         <v>5956050</v>
       </c>
-      <c r="D44" s="103">
+      <c r="D44" s="102">
         <v>11025491</v>
       </c>
       <c r="E44" s="53">
         <v>14852764</v>
       </c>
-      <c r="F44" s="75"/>
+      <c r="F44" s="102">
+        <v>20679405</v>
+      </c>
       <c r="G44" s="73"/>
       <c r="H44" s="73"/>
-      <c r="I44" s="83"/>
+      <c r="I44" s="82"/>
       <c r="J44" s="61"/>
       <c r="K44" s="73"/>
       <c r="L44" s="50"/>
       <c r="M44" s="30"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B45" s="73">
         <v>159295</v>
       </c>
       <c r="C45" s="52">
         <v>191190</v>
       </c>
-      <c r="D45" s="103">
+      <c r="D45" s="102">
         <v>244289</v>
       </c>
       <c r="E45" s="53">
         <v>371734</v>
       </c>
-      <c r="F45" s="75"/>
+      <c r="F45" s="102">
+        <v>371734</v>
+      </c>
       <c r="G45" s="73"/>
       <c r="H45" s="73"/>
-      <c r="I45" s="83"/>
+      <c r="I45" s="82"/>
       <c r="J45" s="61"/>
       <c r="K45" s="73"/>
       <c r="L45" s="50"/>
       <c r="M45" s="30"/>
     </row>
     <row r="46" spans="1:13" ht="14.4" customHeight="1">
       <c r="A46" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="38"/>
       <c r="C46" s="36"/>
       <c r="D46" s="39"/>
       <c r="E46" s="36"/>
       <c r="F46" s="36"/>
       <c r="G46" s="39"/>
       <c r="H46" s="73"/>
-      <c r="I46" s="85"/>
-[...1 lines deleted...]
-      <c r="K46" s="96"/>
+      <c r="I46" s="84"/>
+      <c r="J46" s="90"/>
+      <c r="K46" s="95"/>
       <c r="L46" s="32"/>
       <c r="M46" s="29"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="73">
         <v>2804722</v>
       </c>
       <c r="C47" s="52">
         <v>6147240</v>
       </c>
-      <c r="D47" s="103">
+      <c r="D47" s="102">
         <v>11269780</v>
       </c>
       <c r="E47" s="53">
         <v>15224498</v>
       </c>
-      <c r="F47" s="75"/>
+      <c r="F47" s="102">
+        <v>21051139</v>
+      </c>
       <c r="G47" s="73"/>
       <c r="H47" s="73"/>
-      <c r="I47" s="83"/>
+      <c r="I47" s="82"/>
       <c r="J47" s="61"/>
       <c r="K47" s="73"/>
       <c r="L47" s="50"/>
       <c r="M47" s="30"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="73">
         <v>2645427</v>
       </c>
       <c r="C48" s="52">
         <v>5956050</v>
       </c>
-      <c r="D48" s="103">
+      <c r="D48" s="102">
         <v>11025491</v>
       </c>
       <c r="E48" s="53">
         <v>14852764</v>
       </c>
-      <c r="F48" s="75"/>
+      <c r="F48" s="102">
+        <v>20679405</v>
+      </c>
       <c r="G48" s="73"/>
       <c r="H48" s="73"/>
-      <c r="I48" s="83"/>
+      <c r="I48" s="82"/>
       <c r="J48" s="61"/>
       <c r="K48" s="73"/>
       <c r="L48" s="50"/>
       <c r="M48" s="30"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="73">
         <v>159295</v>
       </c>
       <c r="C49" s="52">
         <v>191190</v>
       </c>
-      <c r="D49" s="103">
+      <c r="D49" s="102">
         <v>244289</v>
       </c>
       <c r="E49" s="53">
         <v>371734</v>
       </c>
-      <c r="F49" s="75"/>
+      <c r="F49" s="102">
+        <v>371734</v>
+      </c>
       <c r="G49" s="73"/>
       <c r="H49" s="73"/>
-      <c r="I49" s="83"/>
+      <c r="I49" s="82"/>
       <c r="J49" s="61"/>
       <c r="K49" s="73"/>
       <c r="L49" s="50"/>
       <c r="M49" s="30"/>
     </row>
     <row r="50" spans="1:13" ht="13.95" customHeight="1">
       <c r="A50" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="30"/>
       <c r="D50" s="35"/>
       <c r="E50" s="36"/>
       <c r="F50" s="36"/>
       <c r="G50" s="39"/>
       <c r="H50" s="73"/>
-      <c r="I50" s="85"/>
-[...1 lines deleted...]
-      <c r="K50" s="96"/>
+      <c r="I50" s="84"/>
+      <c r="J50" s="90"/>
+      <c r="K50" s="95"/>
       <c r="L50" s="32"/>
       <c r="M50" s="29"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="73">
         <v>1157691</v>
       </c>
       <c r="C51" s="52">
         <v>2803329</v>
       </c>
-      <c r="D51" s="103">
+      <c r="D51" s="102">
         <v>3748168</v>
       </c>
       <c r="E51" s="53">
         <v>4794642</v>
       </c>
-      <c r="F51" s="75"/>
+      <c r="F51" s="102">
+        <v>5807151</v>
+      </c>
       <c r="G51" s="73"/>
       <c r="H51" s="73"/>
-      <c r="I51" s="83"/>
+      <c r="I51" s="82"/>
       <c r="J51" s="61"/>
       <c r="K51" s="73"/>
       <c r="L51" s="50"/>
       <c r="M51" s="30"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="73">
         <v>2779</v>
       </c>
       <c r="C52" s="52">
         <v>6717</v>
       </c>
-      <c r="D52" s="103">
+      <c r="D52" s="102">
         <v>10655</v>
       </c>
       <c r="E52" s="53">
         <v>14593</v>
       </c>
-      <c r="F52" s="75"/>
+      <c r="F52" s="102">
+        <v>18871</v>
+      </c>
       <c r="G52" s="73"/>
       <c r="H52" s="73"/>
-      <c r="I52" s="83"/>
+      <c r="I52" s="82"/>
       <c r="J52" s="61"/>
       <c r="K52" s="73"/>
       <c r="L52" s="50"/>
       <c r="M52" s="30"/>
     </row>
     <row r="53" spans="1:13" ht="12.75" customHeight="1">
       <c r="A53" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="73">
         <v>541070</v>
       </c>
       <c r="C53" s="52">
         <v>1631833</v>
       </c>
-      <c r="D53" s="103">
+      <c r="D53" s="102">
         <v>2021797</v>
       </c>
       <c r="E53" s="53">
         <v>2428226</v>
       </c>
-      <c r="F53" s="75"/>
+      <c r="F53" s="102">
+        <v>2775497</v>
+      </c>
       <c r="G53" s="73"/>
       <c r="H53" s="73"/>
-      <c r="I53" s="83"/>
+      <c r="I53" s="82"/>
       <c r="J53" s="61"/>
       <c r="K53" s="73"/>
       <c r="L53" s="50"/>
       <c r="M53" s="30"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="73">
         <v>452894</v>
       </c>
       <c r="C54" s="52">
         <v>873960</v>
       </c>
-      <c r="D54" s="103">
+      <c r="D54" s="102">
         <v>1295025</v>
       </c>
       <c r="E54" s="53">
         <v>1716090</v>
       </c>
-      <c r="F54" s="75"/>
+      <c r="F54" s="102">
+        <v>2144408</v>
+      </c>
       <c r="G54" s="73"/>
       <c r="H54" s="73"/>
-      <c r="I54" s="83"/>
+      <c r="I54" s="82"/>
       <c r="J54" s="61"/>
       <c r="K54" s="73"/>
       <c r="L54" s="50"/>
       <c r="M54" s="30"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="73">
         <v>157</v>
       </c>
       <c r="C55" s="52">
         <v>473</v>
       </c>
-      <c r="D55" s="103">
+      <c r="D55" s="102">
         <v>790</v>
       </c>
       <c r="E55" s="53">
         <v>1107</v>
       </c>
-      <c r="F55" s="75"/>
+      <c r="F55" s="102">
+        <v>1507</v>
+      </c>
       <c r="G55" s="73"/>
       <c r="H55" s="73"/>
-      <c r="I55" s="83"/>
+      <c r="I55" s="82"/>
       <c r="J55" s="61"/>
       <c r="K55" s="73"/>
       <c r="L55" s="50"/>
       <c r="M55" s="30"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="73">
         <v>1000</v>
       </c>
       <c r="C56" s="52">
         <v>1667</v>
       </c>
-      <c r="D56" s="103">
+      <c r="D56" s="102">
         <v>2333</v>
       </c>
       <c r="E56" s="53">
         <v>3000</v>
       </c>
-      <c r="F56" s="75"/>
+      <c r="F56" s="102">
+        <v>6467</v>
+      </c>
       <c r="G56" s="73"/>
       <c r="H56" s="73"/>
-      <c r="I56" s="83"/>
+      <c r="I56" s="82"/>
       <c r="J56" s="61"/>
       <c r="K56" s="73"/>
       <c r="L56" s="50"/>
       <c r="M56" s="30"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B57" s="100" t="s">
+      <c r="B57" s="99" t="s">
         <v>71</v>
       </c>
       <c r="C57" s="52">
         <v>11904</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>23807</v>
       </c>
       <c r="E57" s="53">
         <v>35711</v>
       </c>
-      <c r="F57" s="75"/>
+      <c r="F57" s="102">
+        <v>41003</v>
+      </c>
       <c r="G57" s="73"/>
       <c r="H57" s="73"/>
-      <c r="I57" s="83"/>
+      <c r="I57" s="82"/>
       <c r="J57" s="61"/>
       <c r="K57" s="73"/>
       <c r="L57" s="50"/>
       <c r="M57" s="30"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="73">
         <v>159791</v>
       </c>
       <c r="C58" s="52">
         <v>276776</v>
       </c>
-      <c r="D58" s="103">
+      <c r="D58" s="102">
         <v>393761</v>
       </c>
       <c r="E58" s="53">
         <v>595915</v>
       </c>
-      <c r="F58" s="75"/>
+      <c r="F58" s="102">
+        <v>819399</v>
+      </c>
       <c r="G58" s="73"/>
       <c r="H58" s="73"/>
-      <c r="I58" s="83"/>
+      <c r="I58" s="82"/>
       <c r="J58" s="61"/>
       <c r="K58" s="73"/>
       <c r="L58" s="50"/>
       <c r="M58" s="30"/>
     </row>
     <row r="59" spans="1:13" ht="22.95" customHeight="1">
       <c r="A59" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="35"/>
       <c r="C59" s="30"/>
       <c r="D59" s="39"/>
       <c r="E59" s="36"/>
       <c r="F59" s="36"/>
       <c r="G59" s="35"/>
       <c r="H59" s="30"/>
-      <c r="I59" s="85"/>
-[...1 lines deleted...]
-      <c r="K59" s="96"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="90"/>
+      <c r="K59" s="95"/>
       <c r="L59" s="32"/>
       <c r="M59" s="29"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B60" s="73">
         <v>3284646</v>
       </c>
       <c r="C60" s="52">
         <v>7853269</v>
       </c>
-      <c r="D60" s="103">
+      <c r="D60" s="102">
         <v>12489765</v>
       </c>
       <c r="E60" s="53">
         <v>16636900</v>
       </c>
-      <c r="F60" s="75"/>
+      <c r="F60" s="102">
+        <v>19639500</v>
+      </c>
       <c r="G60" s="73"/>
       <c r="H60" s="73"/>
-      <c r="I60" s="83"/>
+      <c r="I60" s="82"/>
       <c r="J60" s="61"/>
       <c r="K60" s="73"/>
       <c r="L60" s="53"/>
       <c r="M60" s="30"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B61" s="73">
         <v>737450</v>
       </c>
       <c r="C61" s="52">
         <v>3299372</v>
       </c>
-      <c r="D61" s="103">
+      <c r="D61" s="102">
         <v>6266185</v>
       </c>
       <c r="E61" s="53">
         <v>8653680</v>
       </c>
-      <c r="F61" s="75"/>
+      <c r="F61" s="102">
+        <v>10442787</v>
+      </c>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
-      <c r="I61" s="83"/>
+      <c r="I61" s="82"/>
       <c r="J61" s="61"/>
       <c r="K61" s="73"/>
       <c r="L61" s="53"/>
       <c r="M61" s="30"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B62" s="100" t="s">
+      <c r="B62" s="99" t="s">
         <v>71</v>
       </c>
       <c r="C62" s="52">
         <v>3333</v>
       </c>
-      <c r="D62" s="103">
+      <c r="D62" s="102">
         <v>6667</v>
       </c>
       <c r="E62" s="53">
         <v>10000</v>
       </c>
-      <c r="F62" s="75"/>
+      <c r="F62" s="102">
+        <v>10000</v>
+      </c>
       <c r="G62" s="73"/>
       <c r="H62" s="73"/>
-      <c r="I62" s="83"/>
+      <c r="I62" s="82"/>
       <c r="J62" s="61"/>
       <c r="K62" s="73"/>
       <c r="L62" s="53"/>
       <c r="M62" s="30"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B63" s="52">
         <v>660250</v>
       </c>
       <c r="C63" s="52">
         <v>660250</v>
       </c>
       <c r="D63" s="52">
         <v>660250</v>
       </c>
       <c r="E63" s="53">
         <v>792287</v>
       </c>
-      <c r="F63" s="75"/>
+      <c r="F63" s="102">
+        <v>879806</v>
+      </c>
       <c r="G63" s="73"/>
       <c r="H63" s="73"/>
-      <c r="I63" s="83"/>
+      <c r="I63" s="82"/>
       <c r="J63" s="61"/>
       <c r="K63" s="73"/>
       <c r="L63" s="53"/>
       <c r="M63" s="30"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B64" s="73">
         <v>1688568</v>
       </c>
       <c r="C64" s="52">
         <v>3637999</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="102">
         <v>5263675</v>
       </c>
       <c r="E64" s="53">
         <v>6883876</v>
       </c>
-      <c r="F64" s="75"/>
+      <c r="F64" s="102">
+        <v>8009850</v>
+      </c>
       <c r="G64" s="73"/>
       <c r="H64" s="73"/>
-      <c r="I64" s="83"/>
+      <c r="I64" s="82"/>
       <c r="J64" s="61"/>
       <c r="K64" s="73"/>
       <c r="L64" s="53"/>
       <c r="M64" s="30"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B65" s="100" t="s">
+      <c r="B65" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="C65" s="101" t="s">
+      <c r="C65" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="D65" s="101" t="s">
+      <c r="D65" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="E65" s="101" t="s">
+      <c r="E65" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="F65" s="75"/>
+      <c r="F65" s="100" t="s">
+        <v>71</v>
+      </c>
       <c r="G65" s="73"/>
       <c r="H65" s="73"/>
-      <c r="I65" s="83"/>
+      <c r="I65" s="82"/>
       <c r="J65" s="61"/>
       <c r="K65" s="73"/>
       <c r="L65" s="53"/>
       <c r="M65" s="30"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B66" s="73">
         <v>71014</v>
       </c>
       <c r="C66" s="52">
         <v>124951</v>
       </c>
-      <c r="D66" s="103">
+      <c r="D66" s="102">
         <v>165624</v>
       </c>
       <c r="E66" s="53">
         <v>169693</v>
       </c>
-      <c r="F66" s="75"/>
+      <c r="F66" s="102">
+        <v>169693</v>
+      </c>
       <c r="G66" s="73"/>
       <c r="H66" s="73"/>
-      <c r="I66" s="83"/>
+      <c r="I66" s="82"/>
       <c r="J66" s="61"/>
       <c r="K66" s="73"/>
       <c r="L66" s="53"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B67" s="73">
         <v>127364</v>
       </c>
       <c r="C67" s="52">
         <v>127364</v>
       </c>
-      <c r="D67" s="103">
+      <c r="D67" s="102">
         <v>127364</v>
       </c>
       <c r="E67" s="53">
         <v>127364</v>
       </c>
-      <c r="F67" s="75"/>
+      <c r="F67" s="102">
+        <v>127364</v>
+      </c>
       <c r="G67" s="73"/>
       <c r="H67" s="73"/>
-      <c r="I67" s="83"/>
+      <c r="I67" s="82"/>
       <c r="J67" s="61"/>
       <c r="K67" s="73"/>
       <c r="L67" s="53"/>
       <c r="M67" s="30"/>
     </row>
     <row r="68" spans="1:13" ht="12" customHeight="1">
       <c r="A68" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B68" s="35"/>
       <c r="C68" s="36"/>
       <c r="D68" s="39"/>
       <c r="E68" s="36"/>
       <c r="F68" s="50"/>
       <c r="G68" s="30"/>
       <c r="H68" s="30"/>
-      <c r="I68" s="83"/>
+      <c r="I68" s="82"/>
       <c r="J68" s="61"/>
       <c r="K68" s="30"/>
       <c r="L68" s="32"/>
       <c r="M68" s="29"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B69" s="73">
         <v>24882266</v>
       </c>
       <c r="C69" s="52">
         <v>60622699</v>
       </c>
-      <c r="D69" s="103">
+      <c r="D69" s="102">
         <v>95336354</v>
       </c>
       <c r="E69" s="53">
         <v>139151412</v>
       </c>
-      <c r="F69" s="75"/>
+      <c r="F69" s="102">
+        <v>175902426</v>
+      </c>
       <c r="G69" s="73"/>
       <c r="H69" s="73"/>
-      <c r="I69" s="83"/>
+      <c r="I69" s="82"/>
       <c r="J69" s="61"/>
       <c r="K69" s="73"/>
       <c r="L69" s="53"/>
       <c r="M69" s="30"/>
     </row>
     <row r="70" spans="1:13" ht="12" customHeight="1">
       <c r="A70" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B70" s="73">
         <v>5889674</v>
       </c>
       <c r="C70" s="52">
         <v>14719016</v>
       </c>
-      <c r="D70" s="103">
+      <c r="D70" s="102">
         <v>24294741</v>
       </c>
       <c r="E70" s="53">
         <v>33020618</v>
       </c>
-      <c r="F70" s="75"/>
+      <c r="F70" s="102">
+        <v>40958234</v>
+      </c>
       <c r="G70" s="73"/>
       <c r="H70" s="73"/>
-      <c r="I70" s="83"/>
+      <c r="I70" s="82"/>
       <c r="J70" s="61"/>
       <c r="K70" s="73"/>
       <c r="L70" s="53"/>
       <c r="M70" s="30"/>
     </row>
     <row r="71" spans="1:13" ht="12" customHeight="1">
       <c r="A71" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B71" s="73">
         <v>5084</v>
       </c>
       <c r="C71" s="52">
         <v>10168</v>
       </c>
-      <c r="D71" s="103">
+      <c r="D71" s="102">
         <v>15252</v>
       </c>
       <c r="E71" s="53">
         <v>20336</v>
       </c>
-      <c r="F71" s="75"/>
+      <c r="F71" s="102">
+        <v>25420</v>
+      </c>
       <c r="G71" s="73"/>
       <c r="H71" s="73"/>
-      <c r="I71" s="83"/>
+      <c r="I71" s="82"/>
       <c r="J71" s="61"/>
       <c r="K71" s="73"/>
       <c r="L71" s="53"/>
       <c r="M71" s="30"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B72" s="73">
         <v>1612999</v>
       </c>
       <c r="C72" s="52">
         <v>4408061</v>
       </c>
-      <c r="D72" s="103">
+      <c r="D72" s="102">
         <v>6704625</v>
       </c>
       <c r="E72" s="53">
         <v>9253584</v>
       </c>
-      <c r="F72" s="75"/>
+      <c r="F72" s="102">
+        <v>11594606</v>
+      </c>
       <c r="G72" s="73"/>
       <c r="H72" s="73"/>
-      <c r="I72" s="83"/>
+      <c r="I72" s="82"/>
       <c r="J72" s="61"/>
       <c r="K72" s="73"/>
       <c r="L72" s="53"/>
       <c r="M72" s="30"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B73" s="73">
         <v>582071</v>
       </c>
       <c r="C73" s="52">
         <v>1330854</v>
       </c>
-      <c r="D73" s="103">
+      <c r="D73" s="102">
         <v>2079637</v>
       </c>
       <c r="E73" s="53">
         <v>2828420</v>
       </c>
-      <c r="F73" s="75"/>
+      <c r="F73" s="102">
+        <v>3810498</v>
+      </c>
       <c r="G73" s="73"/>
       <c r="H73" s="73"/>
-      <c r="I73" s="83"/>
+      <c r="I73" s="82"/>
       <c r="J73" s="61"/>
       <c r="K73" s="73"/>
       <c r="L73" s="53"/>
       <c r="M73" s="30"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B74" s="73">
         <v>9310902</v>
       </c>
       <c r="C74" s="52">
         <v>22949112</v>
       </c>
-      <c r="D74" s="103">
+      <c r="D74" s="102">
         <v>35114626</v>
       </c>
       <c r="E74" s="53">
         <v>54580443</v>
       </c>
-      <c r="F74" s="75"/>
+      <c r="F74" s="102">
+        <v>68144575</v>
+      </c>
       <c r="G74" s="73"/>
       <c r="H74" s="73"/>
-      <c r="I74" s="83"/>
+      <c r="I74" s="82"/>
       <c r="J74" s="61"/>
       <c r="K74" s="73"/>
       <c r="L74" s="53"/>
       <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="73">
         <v>2102752</v>
       </c>
       <c r="C75" s="52">
         <v>4385803</v>
       </c>
-      <c r="D75" s="103">
+      <c r="D75" s="102">
         <v>7039062</v>
       </c>
       <c r="E75" s="53">
         <v>9707527</v>
       </c>
-      <c r="F75" s="75"/>
+      <c r="F75" s="102">
+        <v>11855549</v>
+      </c>
       <c r="G75" s="73"/>
       <c r="H75" s="73"/>
-      <c r="I75" s="83"/>
+      <c r="I75" s="82"/>
       <c r="J75" s="61"/>
       <c r="K75" s="73"/>
       <c r="L75" s="53"/>
       <c r="M75" s="30"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B76" s="73">
         <v>619020</v>
       </c>
       <c r="C76" s="52">
         <v>1114763</v>
       </c>
-      <c r="D76" s="103">
+      <c r="D76" s="102">
         <v>1610507</v>
       </c>
       <c r="E76" s="53">
         <v>2106251</v>
       </c>
-      <c r="F76" s="75"/>
+      <c r="F76" s="102">
+        <v>3145112</v>
+      </c>
       <c r="G76" s="73"/>
       <c r="H76" s="73"/>
-      <c r="I76" s="83"/>
+      <c r="I76" s="82"/>
       <c r="J76" s="61"/>
       <c r="K76" s="73"/>
       <c r="L76" s="53"/>
       <c r="M76" s="30"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B77" s="73">
         <v>1105705</v>
       </c>
       <c r="C77" s="52">
         <v>2288785</v>
       </c>
-      <c r="D77" s="103">
+      <c r="D77" s="102">
         <v>3466201</v>
       </c>
       <c r="E77" s="53">
         <v>4648377</v>
       </c>
-      <c r="F77" s="75"/>
+      <c r="F77" s="102">
+        <v>5467923</v>
+      </c>
       <c r="G77" s="73"/>
       <c r="H77" s="73"/>
-      <c r="I77" s="83"/>
+      <c r="I77" s="82"/>
       <c r="J77" s="61"/>
       <c r="K77" s="73"/>
       <c r="L77" s="53"/>
       <c r="M77" s="30"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B78" s="73">
         <v>3357514</v>
       </c>
       <c r="C78" s="52">
         <v>8816452</v>
       </c>
-      <c r="D78" s="103">
+      <c r="D78" s="102">
         <v>14102293</v>
       </c>
       <c r="E78" s="53">
         <v>21621740</v>
       </c>
-      <c r="F78" s="75"/>
+      <c r="F78" s="102">
+        <v>29048884</v>
+      </c>
       <c r="G78" s="73"/>
       <c r="H78" s="73"/>
-      <c r="I78" s="83"/>
+      <c r="I78" s="82"/>
       <c r="J78" s="61"/>
       <c r="K78" s="73"/>
       <c r="L78" s="53"/>
       <c r="M78" s="30"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B79" s="35"/>
       <c r="C79" s="30"/>
       <c r="D79" s="39"/>
       <c r="E79" s="36"/>
       <c r="F79" s="36"/>
       <c r="G79" s="39"/>
       <c r="H79" s="30"/>
-      <c r="I79" s="85"/>
-[...1 lines deleted...]
-      <c r="K79" s="91"/>
+      <c r="I79" s="84"/>
+      <c r="J79" s="90"/>
+      <c r="K79" s="90"/>
       <c r="L79" s="32"/>
       <c r="M79" s="29"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B80" s="73">
         <v>7015642</v>
       </c>
       <c r="C80" s="52">
         <v>15322460</v>
       </c>
       <c r="D80" s="53">
         <v>23552729</v>
       </c>
       <c r="E80" s="53">
         <v>31454107</v>
       </c>
-      <c r="F80" s="75"/>
+      <c r="F80" s="102">
+        <v>38950736</v>
+      </c>
       <c r="G80" s="73"/>
       <c r="H80" s="73"/>
-      <c r="I80" s="83"/>
+      <c r="I80" s="82"/>
       <c r="J80" s="61"/>
       <c r="K80" s="73"/>
       <c r="L80" s="53"/>
       <c r="M80" s="30"/>
     </row>
     <row r="81" spans="1:13" ht="12" customHeight="1">
       <c r="A81" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B81" s="73">
         <v>1231685</v>
       </c>
       <c r="C81" s="52">
         <v>3441118</v>
       </c>
       <c r="D81" s="53">
         <v>5778607</v>
       </c>
       <c r="E81" s="53">
         <v>7395184</v>
       </c>
-      <c r="F81" s="75"/>
+      <c r="F81" s="102">
+        <v>8750864</v>
+      </c>
       <c r="G81" s="73"/>
       <c r="H81" s="73"/>
-      <c r="I81" s="83"/>
+      <c r="I81" s="82"/>
       <c r="J81" s="61"/>
       <c r="K81" s="73"/>
       <c r="L81" s="53"/>
       <c r="M81" s="30"/>
     </row>
     <row r="82" spans="1:13" ht="12" customHeight="1">
       <c r="A82" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B82" s="73">
         <v>441</v>
       </c>
       <c r="C82" s="52">
         <v>882</v>
       </c>
       <c r="D82" s="53">
         <v>1323</v>
       </c>
       <c r="E82" s="53">
         <v>1764</v>
       </c>
-      <c r="F82" s="75"/>
+      <c r="F82" s="102">
+        <v>2205</v>
+      </c>
       <c r="G82" s="73"/>
       <c r="H82" s="73"/>
-      <c r="I82" s="83"/>
+      <c r="I82" s="82"/>
       <c r="J82" s="61"/>
       <c r="K82" s="73"/>
       <c r="L82" s="53"/>
       <c r="M82" s="30"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B83" s="73">
         <v>1379406</v>
       </c>
       <c r="C83" s="52">
         <v>3331137</v>
       </c>
       <c r="D83" s="53">
         <v>5041894</v>
       </c>
       <c r="E83" s="53">
         <v>7002152</v>
       </c>
-      <c r="F83" s="75"/>
+      <c r="F83" s="102">
+        <v>9013271</v>
+      </c>
       <c r="G83" s="73"/>
       <c r="H83" s="73"/>
-      <c r="I83" s="83"/>
+      <c r="I83" s="82"/>
       <c r="J83" s="61"/>
       <c r="K83" s="73"/>
       <c r="L83" s="53"/>
       <c r="M83" s="30"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B84" s="73">
         <v>450815</v>
       </c>
       <c r="C84" s="52">
         <v>1073917</v>
       </c>
       <c r="D84" s="53">
         <v>1697018</v>
       </c>
       <c r="E84" s="53">
         <v>2320119</v>
       </c>
-      <c r="F84" s="75"/>
+      <c r="F84" s="102">
+        <v>2780078</v>
+      </c>
       <c r="G84" s="73"/>
       <c r="H84" s="73"/>
-      <c r="I84" s="83"/>
+      <c r="I84" s="82"/>
       <c r="J84" s="61"/>
       <c r="K84" s="73"/>
       <c r="L84" s="53"/>
       <c r="M84" s="30"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B85" s="73">
         <v>93906</v>
       </c>
       <c r="C85" s="52">
         <v>210659</v>
       </c>
       <c r="D85" s="53">
         <v>327411</v>
       </c>
       <c r="E85" s="53">
         <v>444164</v>
       </c>
-      <c r="F85" s="75"/>
+      <c r="F85" s="102">
+        <v>577212</v>
+      </c>
       <c r="G85" s="73"/>
       <c r="H85" s="73"/>
-      <c r="I85" s="83"/>
+      <c r="I85" s="82"/>
       <c r="J85" s="61"/>
       <c r="K85" s="73"/>
       <c r="L85" s="53"/>
       <c r="M85" s="30"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B86" s="73">
         <v>1457709</v>
       </c>
       <c r="C86" s="52">
         <v>2637786</v>
       </c>
       <c r="D86" s="53">
         <v>3847642</v>
       </c>
       <c r="E86" s="53">
         <v>5055038</v>
       </c>
-      <c r="F86" s="75"/>
+      <c r="F86" s="102">
+        <v>5890227</v>
+      </c>
       <c r="G86" s="73"/>
       <c r="H86" s="73"/>
-      <c r="I86" s="83"/>
+      <c r="I86" s="82"/>
       <c r="J86" s="61"/>
       <c r="K86" s="73"/>
       <c r="L86" s="53"/>
       <c r="M86" s="30"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B87" s="73">
         <v>599310</v>
       </c>
       <c r="C87" s="52">
         <v>1079104</v>
       </c>
       <c r="D87" s="53">
         <v>1558897</v>
       </c>
       <c r="E87" s="53">
         <v>2038691</v>
       </c>
-      <c r="F87" s="75"/>
+      <c r="F87" s="102">
+        <v>3051650</v>
+      </c>
       <c r="G87" s="73"/>
       <c r="H87" s="73"/>
-      <c r="I87" s="83"/>
+      <c r="I87" s="82"/>
       <c r="J87" s="61"/>
       <c r="K87" s="73"/>
       <c r="L87" s="53"/>
       <c r="M87" s="30"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B88" s="73">
         <v>1075475</v>
       </c>
       <c r="C88" s="52">
         <v>2083010</v>
       </c>
       <c r="D88" s="53">
         <v>3090545</v>
       </c>
       <c r="E88" s="53">
         <v>4098080</v>
       </c>
-      <c r="F88" s="75"/>
+      <c r="F88" s="102">
+        <v>4866962</v>
+      </c>
       <c r="G88" s="73"/>
       <c r="H88" s="73"/>
-      <c r="I88" s="83"/>
+      <c r="I88" s="82"/>
       <c r="J88" s="61"/>
       <c r="K88" s="73"/>
       <c r="L88" s="53"/>
       <c r="M88" s="30"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B89" s="73">
         <v>430346</v>
       </c>
       <c r="C89" s="52">
         <v>865162</v>
       </c>
       <c r="D89" s="53">
         <v>1299977</v>
       </c>
       <c r="E89" s="53">
         <v>1734793</v>
       </c>
-      <c r="F89" s="75"/>
+      <c r="F89" s="102">
+        <v>2166639</v>
+      </c>
       <c r="G89" s="73"/>
       <c r="H89" s="73"/>
-      <c r="I89" s="83"/>
+      <c r="I89" s="82"/>
       <c r="J89" s="61"/>
       <c r="K89" s="73"/>
       <c r="L89" s="53"/>
       <c r="M89" s="30"/>
     </row>
     <row r="90" spans="1:13" ht="13.2" customHeight="1">
       <c r="A90" s="65" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="35"/>
       <c r="C90" s="30"/>
       <c r="D90" s="39"/>
       <c r="E90" s="36"/>
       <c r="F90" s="36"/>
       <c r="G90" s="35"/>
       <c r="H90" s="30"/>
-      <c r="I90" s="85"/>
-      <c r="J90" s="91"/>
+      <c r="I90" s="84"/>
+      <c r="J90" s="90"/>
       <c r="K90" s="32"/>
       <c r="L90" s="32"/>
       <c r="M90" s="29"/>
     </row>
     <row r="91" spans="1:13" ht="13.2" customHeight="1">
       <c r="A91" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B91" s="73">
         <v>14844</v>
       </c>
       <c r="C91" s="52">
         <v>29952</v>
       </c>
       <c r="D91" s="53">
         <v>45060</v>
       </c>
       <c r="E91" s="53">
         <v>60168</v>
       </c>
-      <c r="F91" s="75"/>
+      <c r="F91" s="102">
+        <v>75303</v>
+      </c>
       <c r="G91" s="73"/>
       <c r="H91" s="73"/>
-      <c r="I91" s="83"/>
+      <c r="I91" s="82"/>
       <c r="J91" s="61"/>
       <c r="K91" s="73"/>
       <c r="L91" s="53"/>
       <c r="M91" s="30"/>
     </row>
     <row r="92" spans="1:13" ht="13.2" customHeight="1">
       <c r="A92" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B92" s="73">
         <v>966</v>
       </c>
       <c r="C92" s="52">
         <v>2258</v>
       </c>
       <c r="D92" s="53">
         <v>3549</v>
       </c>
       <c r="E92" s="53">
         <v>4840</v>
       </c>
-      <c r="F92" s="75"/>
+      <c r="F92" s="102">
+        <v>6132</v>
+      </c>
       <c r="G92" s="73"/>
       <c r="H92" s="73"/>
-      <c r="I92" s="83"/>
+      <c r="I92" s="82"/>
       <c r="J92" s="61"/>
       <c r="K92" s="73"/>
       <c r="L92" s="53"/>
       <c r="M92" s="30"/>
     </row>
     <row r="93" spans="1:13" ht="13.2" customHeight="1">
       <c r="A93" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B93" s="73">
         <v>13739</v>
       </c>
       <c r="C93" s="52">
         <v>27478</v>
       </c>
       <c r="D93" s="53">
         <v>41217</v>
       </c>
       <c r="E93" s="53">
         <v>54956</v>
       </c>
-      <c r="F93" s="75"/>
+      <c r="F93" s="102">
+        <v>68695</v>
+      </c>
       <c r="G93" s="73"/>
       <c r="H93" s="73"/>
-      <c r="I93" s="83"/>
+      <c r="I93" s="82"/>
       <c r="J93" s="61"/>
       <c r="K93" s="73"/>
       <c r="L93" s="53"/>
       <c r="M93" s="30"/>
     </row>
     <row r="94" spans="1:13" ht="13.2" customHeight="1">
       <c r="A94" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B94" s="73">
         <v>139</v>
       </c>
       <c r="C94" s="52">
         <v>218</v>
       </c>
       <c r="D94" s="53">
         <v>297</v>
       </c>
       <c r="E94" s="53">
         <v>375</v>
       </c>
-      <c r="F94" s="75"/>
+      <c r="F94" s="102">
+        <v>482</v>
+      </c>
       <c r="G94" s="73"/>
       <c r="H94" s="73"/>
-      <c r="I94" s="83"/>
+      <c r="I94" s="82"/>
       <c r="J94" s="61"/>
       <c r="K94" s="73"/>
       <c r="L94" s="53"/>
       <c r="M94" s="30"/>
     </row>
     <row r="95" spans="1:13" ht="12.6" customHeight="1">
       <c r="A95" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B95" s="35"/>
       <c r="C95" s="30"/>
       <c r="D95" s="35"/>
       <c r="E95" s="36"/>
       <c r="F95" s="36"/>
       <c r="G95" s="39"/>
       <c r="H95" s="36"/>
-      <c r="I95" s="85"/>
-[...1 lines deleted...]
-      <c r="K95" s="91"/>
+      <c r="I95" s="84"/>
+      <c r="J95" s="90"/>
+      <c r="K95" s="90"/>
       <c r="L95" s="32"/>
       <c r="M95" s="29"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" hidden="1" customHeight="1">
       <c r="A96" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B96" s="61"/>
       <c r="C96" s="50"/>
       <c r="D96" s="50"/>
       <c r="E96" s="53">
         <v>599452</v>
       </c>
       <c r="F96" s="75"/>
       <c r="G96" s="73"/>
       <c r="H96" s="73"/>
-      <c r="I96" s="83"/>
+      <c r="I96" s="82"/>
       <c r="J96" s="61"/>
       <c r="K96" s="73"/>
       <c r="L96" s="53"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:13" ht="12.75" customHeight="1">
       <c r="A97" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B97" s="73">
         <v>117297</v>
       </c>
       <c r="C97" s="52">
         <v>278016</v>
       </c>
       <c r="D97" s="53">
         <v>438734</v>
       </c>
       <c r="E97" s="53">
         <v>599452</v>
       </c>
-      <c r="F97" s="75"/>
+      <c r="F97" s="102">
+        <v>706589</v>
+      </c>
       <c r="G97" s="73"/>
-      <c r="H97" s="95"/>
-      <c r="I97" s="87"/>
+      <c r="H97" s="94"/>
+      <c r="I97" s="86"/>
       <c r="J97" s="61"/>
       <c r="K97" s="73"/>
       <c r="L97" s="53"/>
       <c r="M97" s="30"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B98" s="73">
         <v>81998</v>
       </c>
       <c r="C98" s="52">
         <v>207035</v>
       </c>
       <c r="D98" s="53">
         <v>332071</v>
       </c>
       <c r="E98" s="53">
         <v>457108</v>
       </c>
-      <c r="F98" s="75"/>
+      <c r="F98" s="102">
+        <v>529414</v>
+      </c>
       <c r="G98" s="73"/>
       <c r="H98" s="73"/>
-      <c r="I98" s="83"/>
+      <c r="I98" s="82"/>
       <c r="J98" s="61"/>
       <c r="K98" s="73"/>
       <c r="L98" s="53"/>
       <c r="M98" s="30"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B99" s="73">
         <v>7440</v>
       </c>
       <c r="C99" s="52">
         <v>15480</v>
       </c>
       <c r="D99" s="53">
         <v>23520</v>
       </c>
       <c r="E99" s="53">
         <v>31560</v>
       </c>
-      <c r="F99" s="75"/>
+      <c r="F99" s="102">
+        <v>39000</v>
+      </c>
       <c r="G99" s="73"/>
       <c r="H99" s="73"/>
-      <c r="I99" s="83"/>
+      <c r="I99" s="82"/>
       <c r="J99" s="61"/>
       <c r="K99" s="73"/>
       <c r="L99" s="53"/>
       <c r="M99" s="30"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B100" s="73">
         <v>8306</v>
       </c>
       <c r="C100" s="52">
         <v>16619</v>
       </c>
       <c r="D100" s="53">
         <v>24932</v>
       </c>
       <c r="E100" s="53">
         <v>33245</v>
       </c>
-      <c r="F100" s="75"/>
+      <c r="F100" s="102">
+        <v>41282</v>
+      </c>
       <c r="G100" s="73"/>
       <c r="H100" s="73"/>
-      <c r="I100" s="83"/>
+      <c r="I100" s="82"/>
       <c r="J100" s="61"/>
       <c r="K100" s="73"/>
       <c r="L100" s="53"/>
       <c r="M100" s="30"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B101" s="73">
         <v>3094</v>
       </c>
       <c r="C101" s="52">
         <v>6230</v>
       </c>
       <c r="D101" s="53">
         <v>9365</v>
       </c>
       <c r="E101" s="53">
         <v>12501</v>
       </c>
-      <c r="F101" s="75"/>
+      <c r="F101" s="102">
+        <v>15595</v>
+      </c>
       <c r="G101" s="73"/>
       <c r="H101" s="73"/>
-      <c r="I101" s="83"/>
+      <c r="I101" s="82"/>
       <c r="J101" s="61"/>
       <c r="K101" s="73"/>
       <c r="L101" s="53"/>
       <c r="M101" s="30"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B102" s="73">
         <v>4030</v>
       </c>
       <c r="C102" s="52">
         <v>8060</v>
       </c>
       <c r="D102" s="53">
         <v>12090</v>
       </c>
       <c r="E102" s="53">
         <v>16120</v>
       </c>
-      <c r="F102" s="75"/>
+      <c r="F102" s="102">
+        <v>20150</v>
+      </c>
       <c r="G102" s="73"/>
       <c r="H102" s="73"/>
-      <c r="I102" s="83"/>
+      <c r="I102" s="82"/>
       <c r="J102" s="61"/>
       <c r="K102" s="73"/>
       <c r="L102" s="53"/>
       <c r="M102" s="30"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B103" s="73">
         <v>2450</v>
       </c>
       <c r="C103" s="52">
         <v>4899</v>
       </c>
       <c r="D103" s="53">
         <v>7349</v>
       </c>
       <c r="E103" s="53">
         <v>9799</v>
       </c>
-      <c r="F103" s="75"/>
+      <c r="F103" s="102">
+        <v>12415</v>
+      </c>
       <c r="G103" s="73"/>
       <c r="H103" s="73"/>
-      <c r="I103" s="83"/>
+      <c r="I103" s="82"/>
       <c r="J103" s="61"/>
       <c r="K103" s="73"/>
       <c r="L103" s="53"/>
       <c r="M103" s="30"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B104" s="73">
         <v>1637</v>
       </c>
       <c r="C104" s="52">
         <v>2974</v>
       </c>
       <c r="D104" s="53">
         <v>4311</v>
       </c>
       <c r="E104" s="53">
         <v>5648</v>
       </c>
-      <c r="F104" s="75"/>
+      <c r="F104" s="102">
+        <v>6918</v>
+      </c>
       <c r="G104" s="73"/>
       <c r="H104" s="73"/>
-      <c r="I104" s="83"/>
+      <c r="I104" s="82"/>
       <c r="J104" s="61"/>
       <c r="K104" s="73"/>
       <c r="L104" s="53"/>
       <c r="M104" s="30"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B105" s="73">
         <v>8343</v>
       </c>
       <c r="C105" s="52">
         <v>16719</v>
       </c>
       <c r="D105" s="53">
         <v>25096</v>
       </c>
       <c r="E105" s="53">
         <v>33472</v>
       </c>
-      <c r="F105" s="75"/>
+      <c r="F105" s="102">
+        <v>41815</v>
+      </c>
       <c r="G105" s="73"/>
       <c r="H105" s="73"/>
-      <c r="I105" s="83"/>
+      <c r="I105" s="82"/>
       <c r="J105" s="61"/>
-      <c r="K105" s="96"/>
+      <c r="K105" s="95"/>
       <c r="L105" s="53"/>
       <c r="M105" s="30"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B106" s="35"/>
       <c r="C106" s="36"/>
       <c r="D106" s="39"/>
       <c r="E106" s="36"/>
       <c r="F106" s="36"/>
       <c r="G106" s="35"/>
       <c r="H106" s="30"/>
-      <c r="I106" s="85"/>
-      <c r="J106" s="91"/>
+      <c r="I106" s="84"/>
+      <c r="J106" s="90"/>
       <c r="K106" s="73"/>
       <c r="L106" s="32"/>
       <c r="M106" s="29"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B107" s="73">
         <v>60639</v>
       </c>
       <c r="C107" s="52">
         <v>121669</v>
       </c>
       <c r="D107" s="53">
         <v>182699</v>
       </c>
       <c r="E107" s="53">
         <v>243729</v>
       </c>
-      <c r="F107" s="75"/>
+      <c r="F107" s="102">
+        <v>299778</v>
+      </c>
       <c r="G107" s="73"/>
       <c r="H107" s="73"/>
-      <c r="I107" s="83"/>
+      <c r="I107" s="82"/>
       <c r="J107" s="61"/>
       <c r="K107" s="73"/>
       <c r="L107" s="53"/>
       <c r="M107" s="30"/>
     </row>
     <row r="108" spans="1:13" ht="12" customHeight="1">
       <c r="A108" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B108" s="73">
         <v>34828</v>
       </c>
       <c r="C108" s="52">
         <v>69230</v>
       </c>
       <c r="D108" s="53">
         <v>103632</v>
       </c>
       <c r="E108" s="53">
         <v>138034</v>
       </c>
-      <c r="F108" s="75"/>
+      <c r="F108" s="102">
+        <v>168263</v>
+      </c>
       <c r="G108" s="73"/>
       <c r="H108" s="73"/>
-      <c r="I108" s="83"/>
+      <c r="I108" s="82"/>
       <c r="J108" s="61"/>
       <c r="K108" s="73"/>
       <c r="L108" s="53"/>
       <c r="M108" s="30"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B109" s="73">
         <v>5842</v>
       </c>
       <c r="C109" s="52">
         <v>12284</v>
       </c>
       <c r="D109" s="53">
         <v>18726</v>
       </c>
       <c r="E109" s="53">
         <v>25168</v>
       </c>
-      <c r="F109" s="75"/>
+      <c r="F109" s="102">
+        <v>31010</v>
+      </c>
       <c r="G109" s="73"/>
       <c r="H109" s="73"/>
-      <c r="I109" s="83"/>
+      <c r="I109" s="82"/>
       <c r="J109" s="61"/>
       <c r="K109" s="73"/>
       <c r="L109" s="53"/>
       <c r="M109" s="30"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B110" s="73">
         <v>7464</v>
       </c>
       <c r="C110" s="52">
         <v>15104</v>
       </c>
       <c r="D110" s="53">
         <v>22743</v>
       </c>
       <c r="E110" s="53">
         <v>30382</v>
       </c>
-      <c r="F110" s="75"/>
+      <c r="F110" s="102">
+        <v>37855</v>
+      </c>
       <c r="G110" s="73"/>
       <c r="H110" s="73"/>
-      <c r="I110" s="83"/>
+      <c r="I110" s="82"/>
       <c r="J110" s="61"/>
       <c r="K110" s="73"/>
       <c r="L110" s="53"/>
       <c r="M110" s="30"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B111" s="73">
         <v>2798</v>
       </c>
       <c r="C111" s="52">
         <v>5638</v>
       </c>
       <c r="D111" s="53">
         <v>8477</v>
       </c>
       <c r="E111" s="53">
         <v>11317</v>
       </c>
-      <c r="F111" s="75"/>
+      <c r="F111" s="102">
+        <v>14115</v>
+      </c>
       <c r="G111" s="73"/>
       <c r="H111" s="73"/>
-      <c r="I111" s="83"/>
+      <c r="I111" s="82"/>
       <c r="J111" s="61"/>
       <c r="K111" s="73"/>
       <c r="L111" s="53"/>
       <c r="M111" s="30"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B112" s="73">
         <v>2900</v>
       </c>
       <c r="C112" s="52">
         <v>5800</v>
       </c>
       <c r="D112" s="53">
         <v>8700</v>
       </c>
       <c r="E112" s="53">
         <v>11600</v>
       </c>
-      <c r="F112" s="75"/>
+      <c r="F112" s="102">
+        <v>14500</v>
+      </c>
       <c r="G112" s="73"/>
       <c r="H112" s="73"/>
-      <c r="I112" s="83"/>
+      <c r="I112" s="82"/>
       <c r="J112" s="61"/>
       <c r="K112" s="73"/>
       <c r="L112" s="53"/>
       <c r="M112" s="30"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B113" s="73">
         <v>333</v>
       </c>
       <c r="C113" s="52">
         <v>666</v>
       </c>
       <c r="D113" s="53">
         <v>999</v>
       </c>
       <c r="E113" s="53">
         <v>1332</v>
       </c>
-      <c r="F113" s="75"/>
+      <c r="F113" s="102">
+        <v>1665</v>
+      </c>
       <c r="G113" s="73"/>
       <c r="H113" s="73"/>
-      <c r="I113" s="83"/>
+      <c r="I113" s="82"/>
       <c r="J113" s="61"/>
       <c r="K113" s="73"/>
       <c r="L113" s="53"/>
       <c r="M113" s="30"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B114" s="73">
         <v>148</v>
       </c>
       <c r="C114" s="52">
         <v>296</v>
       </c>
       <c r="D114" s="53">
         <v>444</v>
       </c>
       <c r="E114" s="53">
         <v>592</v>
       </c>
-      <c r="F114" s="75"/>
+      <c r="F114" s="102">
+        <v>740</v>
+      </c>
       <c r="G114" s="73"/>
       <c r="H114" s="73"/>
-      <c r="I114" s="83"/>
+      <c r="I114" s="82"/>
       <c r="J114" s="61"/>
       <c r="K114" s="73"/>
       <c r="L114" s="53"/>
       <c r="M114" s="30"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B115" s="73">
         <v>6326</v>
       </c>
       <c r="C115" s="52">
         <v>12652</v>
       </c>
       <c r="D115" s="53">
         <v>18978</v>
       </c>
       <c r="E115" s="53">
         <v>25304</v>
       </c>
-      <c r="F115" s="75"/>
+      <c r="F115" s="102">
+        <v>31630</v>
+      </c>
       <c r="G115" s="73"/>
       <c r="H115" s="73"/>
-      <c r="I115" s="83"/>
+      <c r="I115" s="82"/>
       <c r="J115" s="61"/>
       <c r="K115" s="61"/>
       <c r="L115" s="53"/>
       <c r="M115" s="30"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B116" s="35"/>
       <c r="C116" s="30"/>
       <c r="D116" s="35"/>
       <c r="E116" s="36"/>
       <c r="F116" s="36"/>
       <c r="G116" s="39"/>
       <c r="H116" s="30"/>
-      <c r="I116" s="85"/>
-      <c r="J116" s="91"/>
+      <c r="I116" s="84"/>
+      <c r="J116" s="90"/>
       <c r="K116" s="32"/>
       <c r="L116" s="32"/>
       <c r="M116" s="29"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B117" s="73">
         <v>56283</v>
       </c>
       <c r="C117" s="52">
         <v>155596</v>
       </c>
       <c r="D117" s="53">
         <v>254910</v>
       </c>
       <c r="E117" s="53">
         <v>354223</v>
       </c>
-      <c r="F117" s="75"/>
+      <c r="F117" s="102">
+        <v>404936</v>
+      </c>
       <c r="G117" s="73"/>
       <c r="H117" s="73"/>
-      <c r="I117" s="83"/>
+      <c r="I117" s="82"/>
       <c r="J117" s="61"/>
       <c r="K117" s="73"/>
       <c r="L117" s="53"/>
       <c r="M117" s="30"/>
     </row>
     <row r="118" spans="1:13" ht="12" customHeight="1">
       <c r="A118" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B118" s="73">
         <v>47170</v>
       </c>
       <c r="C118" s="52">
         <v>137805</v>
       </c>
       <c r="D118" s="53">
         <v>228439</v>
       </c>
       <c r="E118" s="53">
         <v>319074</v>
       </c>
-      <c r="F118" s="75"/>
+      <c r="F118" s="102">
+        <v>361150</v>
+      </c>
       <c r="G118" s="73"/>
       <c r="H118" s="73"/>
-      <c r="I118" s="83"/>
+      <c r="I118" s="82"/>
       <c r="J118" s="61"/>
       <c r="K118" s="73"/>
       <c r="L118" s="53"/>
       <c r="M118" s="30"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B119" s="73">
         <v>1598</v>
       </c>
       <c r="C119" s="52">
         <v>3196</v>
       </c>
       <c r="D119" s="53">
         <v>4794</v>
       </c>
       <c r="E119" s="53">
         <v>6392</v>
       </c>
-      <c r="F119" s="75"/>
+      <c r="F119" s="102">
+        <v>7990</v>
+      </c>
       <c r="G119" s="73"/>
       <c r="H119" s="73"/>
-      <c r="I119" s="83"/>
+      <c r="I119" s="82"/>
       <c r="J119" s="61"/>
       <c r="K119" s="73"/>
       <c r="L119" s="53"/>
       <c r="M119" s="30"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B120" s="73">
         <v>841</v>
       </c>
       <c r="C120" s="52">
         <v>1515</v>
       </c>
       <c r="D120" s="53">
         <v>2189</v>
       </c>
       <c r="E120" s="53">
         <v>2862</v>
       </c>
-      <c r="F120" s="75"/>
+      <c r="F120" s="102">
+        <v>3427</v>
+      </c>
       <c r="G120" s="73"/>
       <c r="H120" s="73"/>
-      <c r="I120" s="83"/>
+      <c r="I120" s="82"/>
       <c r="J120" s="61"/>
       <c r="K120" s="73"/>
       <c r="L120" s="53"/>
       <c r="M120" s="30"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B121" s="73">
         <v>296</v>
       </c>
       <c r="C121" s="52">
         <v>592</v>
       </c>
       <c r="D121" s="53">
         <v>888</v>
       </c>
       <c r="E121" s="53">
         <v>1184</v>
       </c>
-      <c r="F121" s="75"/>
+      <c r="F121" s="102">
+        <v>1480</v>
+      </c>
       <c r="G121" s="73"/>
       <c r="H121" s="73"/>
-      <c r="I121" s="83"/>
+      <c r="I121" s="82"/>
       <c r="J121" s="61"/>
       <c r="K121" s="73"/>
       <c r="L121" s="53"/>
       <c r="M121" s="30"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B122" s="73">
         <v>1130</v>
       </c>
       <c r="C122" s="52">
         <v>2260</v>
       </c>
       <c r="D122" s="53">
         <v>3390</v>
       </c>
       <c r="E122" s="53">
         <v>4520</v>
       </c>
-      <c r="F122" s="75"/>
+      <c r="F122" s="102">
+        <v>5650</v>
+      </c>
       <c r="G122" s="73"/>
       <c r="H122" s="73"/>
-      <c r="I122" s="83"/>
+      <c r="I122" s="82"/>
       <c r="J122" s="61"/>
       <c r="K122" s="73"/>
       <c r="L122" s="53"/>
       <c r="M122" s="30"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B123" s="73">
         <v>2116</v>
       </c>
       <c r="C123" s="52">
         <v>4231</v>
       </c>
       <c r="D123" s="53">
         <v>6347</v>
       </c>
       <c r="E123" s="53">
         <v>8463</v>
       </c>
-      <c r="F123" s="75"/>
+      <c r="F123" s="102">
+        <v>10745</v>
+      </c>
       <c r="G123" s="73"/>
       <c r="H123" s="73"/>
-      <c r="I123" s="83"/>
+      <c r="I123" s="82"/>
       <c r="J123" s="61"/>
       <c r="K123" s="73"/>
       <c r="L123" s="53"/>
       <c r="M123" s="30"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B124" s="73">
         <v>1489</v>
       </c>
       <c r="C124" s="52">
         <v>2678</v>
       </c>
       <c r="D124" s="53">
         <v>3867</v>
       </c>
       <c r="E124" s="53">
         <v>5056</v>
       </c>
-      <c r="F124" s="75"/>
+      <c r="F124" s="102">
+        <v>6178</v>
+      </c>
       <c r="G124" s="73"/>
       <c r="H124" s="73"/>
-      <c r="I124" s="83"/>
+      <c r="I124" s="82"/>
       <c r="J124" s="61"/>
       <c r="K124" s="73"/>
       <c r="L124" s="53"/>
       <c r="M124" s="30"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B125" s="73">
         <v>1643</v>
       </c>
       <c r="C125" s="52">
         <v>3319</v>
       </c>
       <c r="D125" s="53">
         <v>4996</v>
       </c>
       <c r="E125" s="53">
         <v>6672</v>
       </c>
-      <c r="F125" s="75"/>
+      <c r="F125" s="102">
+        <v>8315</v>
+      </c>
       <c r="G125" s="73"/>
       <c r="H125" s="73"/>
-      <c r="I125" s="83"/>
+      <c r="I125" s="82"/>
       <c r="J125" s="61"/>
       <c r="K125" s="73"/>
       <c r="L125" s="53"/>
       <c r="M125" s="30"/>
     </row>
     <row r="126" spans="1:13" ht="21.6">
       <c r="A126" s="66" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="35"/>
       <c r="C126" s="30"/>
       <c r="D126" s="39"/>
       <c r="E126" s="36"/>
       <c r="F126" s="36"/>
       <c r="G126" s="35"/>
       <c r="H126" s="30"/>
-      <c r="I126" s="85"/>
-[...1 lines deleted...]
-      <c r="K126" s="96"/>
+      <c r="I126" s="84"/>
+      <c r="J126" s="90"/>
+      <c r="K126" s="95"/>
       <c r="L126" s="32"/>
       <c r="M126" s="29"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B127" s="73">
         <v>375</v>
       </c>
       <c r="C127" s="52">
         <v>750</v>
       </c>
       <c r="D127" s="53">
         <v>1125</v>
       </c>
       <c r="E127" s="53">
         <v>1500</v>
       </c>
-      <c r="F127" s="75"/>
+      <c r="F127" s="102">
+        <v>1875</v>
+      </c>
       <c r="G127" s="73"/>
       <c r="H127" s="73"/>
-      <c r="I127" s="83"/>
+      <c r="I127" s="82"/>
       <c r="J127" s="61"/>
       <c r="K127" s="73"/>
       <c r="L127" s="53"/>
       <c r="M127" s="30"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B128" s="73">
         <v>375</v>
       </c>
       <c r="C128" s="52">
         <v>750</v>
       </c>
       <c r="D128" s="53">
         <v>1125</v>
       </c>
       <c r="E128" s="53">
         <v>1500</v>
       </c>
-      <c r="F128" s="75"/>
+      <c r="F128" s="102">
+        <v>1875</v>
+      </c>
       <c r="G128" s="73"/>
       <c r="H128" s="73"/>
-      <c r="I128" s="83"/>
+      <c r="I128" s="82"/>
       <c r="J128" s="61"/>
       <c r="K128" s="73"/>
       <c r="L128" s="53"/>
       <c r="M128" s="30"/>
     </row>
     <row r="129" spans="1:13" ht="45.6" customHeight="1">
       <c r="A129" s="65" t="s">
         <v>36</v>
       </c>
       <c r="B129" s="35"/>
       <c r="C129" s="30"/>
       <c r="D129" s="39"/>
       <c r="E129" s="36"/>
       <c r="F129" s="36"/>
       <c r="G129" s="35"/>
       <c r="H129" s="30"/>
-      <c r="I129" s="85"/>
-[...1 lines deleted...]
-      <c r="K129" s="96"/>
+      <c r="I129" s="84"/>
+      <c r="J129" s="90"/>
+      <c r="K129" s="95"/>
       <c r="L129" s="32"/>
       <c r="M129" s="29"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B130" s="73">
         <v>105149</v>
       </c>
       <c r="C130" s="52">
         <v>136284</v>
       </c>
       <c r="D130" s="53">
         <v>167419</v>
       </c>
       <c r="E130" s="53">
         <v>198554</v>
       </c>
-      <c r="F130" s="61"/>
+      <c r="F130" s="102">
+        <v>211712</v>
+      </c>
       <c r="G130" s="52"/>
       <c r="H130" s="52"/>
-      <c r="I130" s="87"/>
+      <c r="I130" s="86"/>
       <c r="J130" s="61"/>
       <c r="K130" s="73"/>
       <c r="L130" s="53"/>
       <c r="M130" s="30"/>
     </row>
-    <row r="131" spans="1:13" s="81" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A131" s="82" t="s">
+    <row r="131" spans="1:13" s="80" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A131" s="81" t="s">
         <v>43</v>
       </c>
       <c r="B131" s="73">
         <v>100380</v>
       </c>
       <c r="C131" s="52">
         <v>126746</v>
       </c>
       <c r="D131" s="53">
         <v>153112</v>
       </c>
       <c r="E131" s="53">
         <v>179478</v>
       </c>
-      <c r="F131" s="61"/>
+      <c r="F131" s="102">
+        <v>187867</v>
+      </c>
       <c r="G131" s="52"/>
       <c r="H131" s="52"/>
-      <c r="I131" s="87"/>
+      <c r="I131" s="86"/>
       <c r="J131" s="61"/>
       <c r="K131" s="73"/>
-      <c r="L131" s="79"/>
-[...3 lines deleted...]
-      <c r="A132" s="82" t="s">
+      <c r="L131" s="78"/>
+      <c r="M131" s="79"/>
+    </row>
+    <row r="132" spans="1:13" s="80" customFormat="1">
+      <c r="A132" s="81" t="s">
         <v>45</v>
       </c>
       <c r="B132" s="73">
         <v>83</v>
       </c>
       <c r="C132" s="52">
         <v>166</v>
       </c>
       <c r="D132" s="53">
         <v>249</v>
       </c>
       <c r="E132" s="53">
         <v>332</v>
       </c>
-      <c r="F132" s="61"/>
+      <c r="F132" s="102">
+        <v>415</v>
+      </c>
       <c r="G132" s="52"/>
       <c r="H132" s="52"/>
-      <c r="I132" s="87"/>
+      <c r="I132" s="86"/>
       <c r="J132" s="61"/>
       <c r="K132" s="73"/>
-      <c r="L132" s="79"/>
-[...3 lines deleted...]
-      <c r="A133" s="82" t="s">
+      <c r="L132" s="78"/>
+      <c r="M132" s="79"/>
+    </row>
+    <row r="133" spans="1:13" s="80" customFormat="1">
+      <c r="A133" s="81" t="s">
         <v>46</v>
       </c>
       <c r="B133" s="73">
         <v>92</v>
       </c>
       <c r="C133" s="52">
         <v>184</v>
       </c>
       <c r="D133" s="53">
         <v>276</v>
       </c>
       <c r="E133" s="53">
         <v>368</v>
       </c>
-      <c r="F133" s="61"/>
+      <c r="F133" s="102">
+        <v>460</v>
+      </c>
       <c r="G133" s="52"/>
       <c r="H133" s="52"/>
-      <c r="I133" s="87"/>
+      <c r="I133" s="86"/>
       <c r="J133" s="61"/>
       <c r="K133" s="73"/>
-      <c r="L133" s="79"/>
-[...3 lines deleted...]
-      <c r="A134" s="82" t="s">
+      <c r="L133" s="78"/>
+      <c r="M133" s="79"/>
+    </row>
+    <row r="134" spans="1:13" s="80" customFormat="1">
+      <c r="A134" s="81" t="s">
         <v>47</v>
       </c>
       <c r="B134" s="73">
         <v>98</v>
       </c>
       <c r="C134" s="52">
         <v>196</v>
       </c>
       <c r="D134" s="53">
         <v>294</v>
       </c>
       <c r="E134" s="53">
         <v>392</v>
       </c>
-      <c r="F134" s="61"/>
+      <c r="F134" s="102">
+        <v>490</v>
+      </c>
       <c r="G134" s="52"/>
       <c r="H134" s="52"/>
-      <c r="I134" s="87"/>
+      <c r="I134" s="86"/>
       <c r="J134" s="61"/>
       <c r="K134" s="73"/>
-      <c r="L134" s="79"/>
-[...3 lines deleted...]
-      <c r="A135" s="82" t="s">
+      <c r="L134" s="78"/>
+      <c r="M134" s="79"/>
+    </row>
+    <row r="135" spans="1:13" s="80" customFormat="1">
+      <c r="A135" s="81" t="s">
         <v>48</v>
       </c>
       <c r="B135" s="73">
         <v>1945</v>
       </c>
       <c r="C135" s="52">
         <v>3890</v>
       </c>
       <c r="D135" s="53">
         <v>5835</v>
       </c>
       <c r="E135" s="53">
         <v>7780</v>
       </c>
-      <c r="F135" s="61"/>
+      <c r="F135" s="102">
+        <v>9725</v>
+      </c>
       <c r="G135" s="52"/>
       <c r="H135" s="52"/>
-      <c r="I135" s="87"/>
+      <c r="I135" s="86"/>
       <c r="J135" s="61"/>
       <c r="K135" s="73"/>
-      <c r="L135" s="79"/>
-[...3 lines deleted...]
-      <c r="A136" s="82" t="s">
+      <c r="L135" s="78"/>
+      <c r="M135" s="79"/>
+    </row>
+    <row r="136" spans="1:13" s="80" customFormat="1">
+      <c r="A136" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B136" s="73">
         <v>200</v>
       </c>
       <c r="C136" s="52">
         <v>400</v>
       </c>
       <c r="D136" s="53">
         <v>600</v>
       </c>
       <c r="E136" s="53">
         <v>800</v>
       </c>
-      <c r="F136" s="61"/>
+      <c r="F136" s="102">
+        <v>1000</v>
+      </c>
       <c r="G136" s="52"/>
       <c r="H136" s="52"/>
-      <c r="I136" s="87"/>
+      <c r="I136" s="86"/>
       <c r="J136" s="61"/>
       <c r="K136" s="73"/>
-      <c r="L136" s="79"/>
-[...3 lines deleted...]
-      <c r="A137" s="82" t="s">
+      <c r="L136" s="78"/>
+      <c r="M136" s="79"/>
+    </row>
+    <row r="137" spans="1:13" s="80" customFormat="1">
+      <c r="A137" s="81" t="s">
         <v>50</v>
       </c>
       <c r="B137" s="73">
         <v>917</v>
       </c>
       <c r="C137" s="52">
         <v>1834</v>
       </c>
       <c r="D137" s="53">
         <v>2751</v>
       </c>
       <c r="E137" s="53">
         <v>3668</v>
       </c>
-      <c r="F137" s="61"/>
+      <c r="F137" s="102">
+        <v>4585</v>
+      </c>
       <c r="G137" s="52"/>
       <c r="H137" s="52"/>
-      <c r="I137" s="87"/>
+      <c r="I137" s="86"/>
       <c r="J137" s="61"/>
       <c r="K137" s="73"/>
-      <c r="L137" s="79"/>
-[...3 lines deleted...]
-      <c r="A138" s="82" t="s">
+      <c r="L137" s="78"/>
+      <c r="M137" s="79"/>
+    </row>
+    <row r="138" spans="1:13" s="80" customFormat="1">
+      <c r="A138" s="81" t="s">
         <v>51</v>
       </c>
       <c r="B138" s="73">
         <v>1433</v>
       </c>
       <c r="C138" s="52">
         <v>2866</v>
       </c>
       <c r="D138" s="53">
         <v>4299</v>
       </c>
       <c r="E138" s="53">
         <v>5732</v>
       </c>
-      <c r="F138" s="61"/>
+      <c r="F138" s="102">
+        <v>7165</v>
+      </c>
       <c r="G138" s="52"/>
       <c r="H138" s="52"/>
-      <c r="I138" s="87"/>
+      <c r="I138" s="86"/>
       <c r="J138" s="61"/>
       <c r="K138" s="73"/>
-      <c r="L138" s="79"/>
-      <c r="M138" s="80"/>
+      <c r="L138" s="78"/>
+      <c r="M138" s="79"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="65" t="s">
         <v>37</v>
       </c>
       <c r="B139" s="38"/>
       <c r="C139" s="30"/>
       <c r="D139" s="39"/>
       <c r="E139" s="36"/>
       <c r="F139" s="36"/>
       <c r="G139" s="39"/>
       <c r="H139" s="30"/>
-      <c r="I139" s="88"/>
-[...1 lines deleted...]
-      <c r="K139" s="96"/>
+      <c r="I139" s="87"/>
+      <c r="J139" s="90"/>
+      <c r="K139" s="95"/>
       <c r="L139" s="32"/>
       <c r="M139" s="29"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B140" s="73">
         <v>2455</v>
       </c>
       <c r="C140" s="52">
         <v>3837</v>
       </c>
       <c r="D140" s="53">
         <v>5220</v>
       </c>
       <c r="E140" s="53">
         <v>6603</v>
       </c>
-      <c r="F140" s="75"/>
+      <c r="F140" s="102">
+        <v>15233</v>
+      </c>
       <c r="G140" s="73"/>
       <c r="H140" s="53"/>
-      <c r="I140" s="87"/>
+      <c r="I140" s="86"/>
       <c r="J140" s="61"/>
       <c r="K140" s="73"/>
       <c r="L140" s="53"/>
       <c r="M140" s="30"/>
     </row>
     <row r="141" spans="1:13" ht="12" customHeight="1">
       <c r="A141" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B141" s="73">
         <v>2371</v>
       </c>
       <c r="C141" s="52">
         <v>3669</v>
       </c>
       <c r="D141" s="53">
         <v>4968</v>
       </c>
       <c r="E141" s="53">
         <v>6267</v>
       </c>
-      <c r="F141" s="75"/>
+      <c r="F141" s="102">
+        <v>14813</v>
+      </c>
       <c r="G141" s="73"/>
       <c r="H141" s="53"/>
-      <c r="I141" s="87"/>
+      <c r="I141" s="86"/>
       <c r="J141" s="61"/>
       <c r="K141" s="73"/>
       <c r="L141" s="53"/>
       <c r="M141" s="30"/>
     </row>
     <row r="142" spans="1:13" ht="12" customHeight="1">
       <c r="A142" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B142" s="73">
         <v>83</v>
       </c>
       <c r="C142" s="52">
         <v>166</v>
       </c>
       <c r="D142" s="53">
         <v>249</v>
       </c>
       <c r="E142" s="53">
         <v>332</v>
       </c>
-      <c r="F142" s="75"/>
+      <c r="F142" s="102">
+        <v>415</v>
+      </c>
       <c r="G142" s="73"/>
       <c r="H142" s="53"/>
-      <c r="I142" s="87"/>
+      <c r="I142" s="86"/>
       <c r="J142" s="61"/>
       <c r="K142" s="73"/>
       <c r="L142" s="53"/>
       <c r="M142" s="30"/>
     </row>
     <row r="143" spans="1:13" ht="31.8">
       <c r="A143" s="65" t="s">
         <v>20</v>
       </c>
       <c r="B143" s="35"/>
       <c r="C143" s="30"/>
       <c r="D143" s="35"/>
       <c r="E143" s="36"/>
       <c r="F143" s="76"/>
       <c r="G143" s="35"/>
       <c r="H143" s="30"/>
-      <c r="I143" s="88"/>
-      <c r="J143" s="91"/>
+      <c r="I143" s="87"/>
+      <c r="J143" s="90"/>
       <c r="K143" s="32"/>
       <c r="L143" s="32"/>
       <c r="M143" s="29"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B144" s="73">
         <v>46876</v>
       </c>
       <c r="C144" s="52">
         <v>84609</v>
       </c>
       <c r="D144" s="53">
         <v>122343</v>
       </c>
       <c r="E144" s="53">
         <v>160077</v>
       </c>
-      <c r="F144" s="75"/>
+      <c r="F144" s="53">
+        <v>197376</v>
+      </c>
       <c r="G144" s="73"/>
       <c r="H144" s="53"/>
-      <c r="I144" s="87"/>
+      <c r="I144" s="86"/>
       <c r="J144" s="61"/>
       <c r="K144" s="73"/>
       <c r="L144" s="53"/>
       <c r="M144" s="30"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B145" s="73">
         <v>28141</v>
       </c>
       <c r="C145" s="52">
         <v>57584</v>
       </c>
       <c r="D145" s="53">
         <v>87027</v>
       </c>
       <c r="E145" s="53">
         <v>116470</v>
       </c>
-      <c r="F145" s="75"/>
+      <c r="F145" s="53">
+        <v>144542</v>
+      </c>
       <c r="G145" s="73"/>
       <c r="H145" s="53"/>
-      <c r="I145" s="87"/>
+      <c r="I145" s="86"/>
       <c r="J145" s="61"/>
       <c r="K145" s="73"/>
       <c r="L145" s="53"/>
       <c r="M145" s="30"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B146" s="73">
         <v>322</v>
       </c>
       <c r="C146" s="52">
         <v>619</v>
       </c>
       <c r="D146" s="53">
         <v>916</v>
       </c>
       <c r="E146" s="53">
         <v>1213</v>
       </c>
-      <c r="F146" s="75"/>
+      <c r="F146" s="53">
+        <v>1466</v>
+      </c>
       <c r="G146" s="73"/>
       <c r="H146" s="53"/>
-      <c r="I146" s="87"/>
+      <c r="I146" s="86"/>
       <c r="J146" s="61"/>
       <c r="K146" s="73"/>
       <c r="L146" s="53"/>
       <c r="M146" s="30"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B147" s="73">
         <v>620</v>
       </c>
       <c r="C147" s="52">
         <v>910</v>
       </c>
       <c r="D147" s="53">
         <v>1199</v>
       </c>
       <c r="E147" s="53">
         <v>1488</v>
       </c>
-      <c r="F147" s="75"/>
+      <c r="F147" s="53">
+        <v>1618</v>
+      </c>
       <c r="G147" s="73"/>
       <c r="H147" s="53"/>
-      <c r="I147" s="87"/>
+      <c r="I147" s="86"/>
       <c r="J147" s="61"/>
       <c r="K147" s="73"/>
       <c r="L147" s="53"/>
       <c r="M147" s="30"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B148" s="73">
         <v>478</v>
       </c>
       <c r="C148" s="52">
         <v>618</v>
       </c>
       <c r="D148" s="53">
         <v>759</v>
       </c>
       <c r="E148" s="53">
         <v>899</v>
       </c>
-      <c r="F148" s="75"/>
+      <c r="F148" s="53">
+        <v>1099</v>
+      </c>
       <c r="G148" s="73"/>
       <c r="H148" s="53"/>
-      <c r="I148" s="87"/>
+      <c r="I148" s="86"/>
       <c r="J148" s="61"/>
       <c r="K148" s="73"/>
       <c r="L148" s="53"/>
       <c r="M148" s="30"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B149" s="73">
         <v>11530</v>
       </c>
       <c r="C149" s="52">
         <v>13646</v>
       </c>
       <c r="D149" s="53">
         <v>15763</v>
       </c>
       <c r="E149" s="53">
         <v>17880</v>
       </c>
-      <c r="F149" s="75"/>
+      <c r="F149" s="53">
+        <v>21324</v>
+      </c>
       <c r="G149" s="73"/>
       <c r="H149" s="53"/>
-      <c r="I149" s="87"/>
+      <c r="I149" s="86"/>
       <c r="J149" s="61"/>
       <c r="K149" s="73"/>
       <c r="L149" s="53"/>
       <c r="M149" s="30"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B150" s="73">
         <v>4323</v>
       </c>
       <c r="C150" s="52">
         <v>8557</v>
       </c>
       <c r="D150" s="53">
         <v>12791</v>
       </c>
       <c r="E150" s="53">
         <v>17025</v>
       </c>
-      <c r="F150" s="75"/>
+      <c r="F150" s="53">
+        <v>21294</v>
+      </c>
       <c r="G150" s="73"/>
       <c r="H150" s="53"/>
-      <c r="I150" s="87"/>
+      <c r="I150" s="86"/>
       <c r="J150" s="61"/>
       <c r="K150" s="73"/>
       <c r="L150" s="53"/>
       <c r="M150" s="30"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B151" s="73">
         <v>792</v>
       </c>
       <c r="C151" s="52">
         <v>1421</v>
       </c>
       <c r="D151" s="53">
         <v>2050</v>
       </c>
       <c r="E151" s="53">
         <v>2679</v>
       </c>
-      <c r="F151" s="75"/>
+      <c r="F151" s="53">
+        <v>3108</v>
+      </c>
       <c r="G151" s="73"/>
       <c r="H151" s="53"/>
-      <c r="I151" s="87"/>
+      <c r="I151" s="86"/>
       <c r="J151" s="61"/>
       <c r="K151" s="73"/>
       <c r="L151" s="53"/>
       <c r="M151" s="30"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B152" s="73">
         <v>670</v>
       </c>
       <c r="C152" s="52">
         <v>1253</v>
       </c>
       <c r="D152" s="53">
         <v>1836</v>
       </c>
       <c r="E152" s="53">
         <v>2420</v>
       </c>
-      <c r="F152" s="75"/>
+      <c r="F152" s="53">
+        <v>2921</v>
+      </c>
       <c r="G152" s="73"/>
       <c r="H152" s="53"/>
-      <c r="I152" s="87"/>
+      <c r="I152" s="86"/>
       <c r="J152" s="61"/>
       <c r="K152" s="73"/>
       <c r="L152" s="53"/>
       <c r="M152" s="30"/>
     </row>
     <row r="153" spans="1:13" ht="21.6">
       <c r="A153" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B153" s="35"/>
       <c r="C153" s="30"/>
       <c r="D153" s="39"/>
       <c r="E153" s="36"/>
       <c r="F153" s="36"/>
       <c r="G153" s="39"/>
       <c r="H153" s="30"/>
-      <c r="I153" s="88"/>
-[...1 lines deleted...]
-      <c r="K153" s="96"/>
+      <c r="I153" s="87"/>
+      <c r="J153" s="90"/>
+      <c r="K153" s="95"/>
       <c r="L153" s="32"/>
       <c r="M153" s="29"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B154" s="73">
         <v>982956</v>
       </c>
       <c r="C154" s="52">
         <v>1737115</v>
       </c>
       <c r="D154" s="53">
         <v>2901159</v>
       </c>
       <c r="E154" s="53">
         <v>3979391</v>
       </c>
-      <c r="F154" s="75"/>
+      <c r="F154" s="53">
+        <v>4979371</v>
+      </c>
       <c r="G154" s="73"/>
       <c r="H154" s="53"/>
-      <c r="I154" s="87"/>
+      <c r="I154" s="86"/>
       <c r="J154" s="61"/>
       <c r="K154" s="73"/>
       <c r="L154" s="53"/>
       <c r="M154" s="30"/>
     </row>
     <row r="155" spans="1:13" ht="12" customHeight="1">
       <c r="A155" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B155" s="73">
         <v>982956</v>
       </c>
       <c r="C155" s="52">
         <v>1731450</v>
       </c>
       <c r="D155" s="53">
         <v>2895494</v>
       </c>
       <c r="E155" s="53">
         <v>3968965</v>
       </c>
-      <c r="F155" s="75"/>
+      <c r="F155" s="53">
+        <v>4959757</v>
+      </c>
       <c r="G155" s="73"/>
       <c r="H155" s="53"/>
-      <c r="I155" s="87"/>
+      <c r="I155" s="86"/>
       <c r="J155" s="61"/>
       <c r="K155" s="73"/>
       <c r="L155" s="53"/>
       <c r="M155" s="30"/>
     </row>
     <row r="156" spans="1:13" ht="12" customHeight="1">
-      <c r="A156" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B156" s="100" t="s">
+      <c r="A156" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B156" s="54" t="s">
         <v>71</v>
       </c>
-      <c r="C156" s="52">
-[...8 lines deleted...]
-      <c r="F156" s="75"/>
+      <c r="C156" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="D156" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="E156" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="F156" s="53">
+        <v>2876</v>
+      </c>
       <c r="G156" s="73"/>
       <c r="H156" s="53"/>
-      <c r="I156" s="87"/>
+      <c r="I156" s="86"/>
       <c r="J156" s="61"/>
       <c r="K156" s="73"/>
       <c r="L156" s="53"/>
       <c r="M156" s="30"/>
     </row>
-    <row r="157" spans="1:13" ht="31.8">
-[...16 lines deleted...]
-    <row r="158" spans="1:13" ht="13.5" customHeight="1">
+    <row r="157" spans="1:13" ht="12" customHeight="1">
+      <c r="A157" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="B157" s="99" t="s">
+        <v>71</v>
+      </c>
+      <c r="C157" s="52">
+        <v>5665</v>
+      </c>
+      <c r="D157" s="52">
+        <v>5665</v>
+      </c>
+      <c r="E157" s="53">
+        <v>10426</v>
+      </c>
+      <c r="F157" s="75"/>
+      <c r="G157" s="73"/>
+      <c r="H157" s="53"/>
+      <c r="I157" s="86"/>
+      <c r="J157" s="61"/>
+      <c r="K157" s="73"/>
+      <c r="L157" s="53"/>
+      <c r="M157" s="30"/>
+    </row>
+    <row r="158" spans="1:13" ht="12" customHeight="1">
       <c r="A158" s="33" t="s">
-        <v>42</v>
-[...13 lines deleted...]
-      <c r="F158" s="75"/>
+        <v>51</v>
+      </c>
+      <c r="B158" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C158" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="D158" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="E158" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="F158" s="53">
+        <v>1697</v>
+      </c>
       <c r="G158" s="73"/>
       <c r="H158" s="53"/>
-      <c r="I158" s="87"/>
+      <c r="I158" s="86"/>
       <c r="J158" s="61"/>
       <c r="K158" s="73"/>
       <c r="L158" s="53"/>
       <c r="M158" s="30"/>
     </row>
-    <row r="159" spans="1:13" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="B159" s="73">
+    <row r="159" spans="1:13" ht="31.8">
+      <c r="A159" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="B159" s="30"/>
+      <c r="C159" s="30"/>
+      <c r="D159" s="36"/>
+      <c r="E159" s="36"/>
+      <c r="F159" s="36"/>
+      <c r="G159" s="40"/>
+      <c r="H159" s="30"/>
+      <c r="I159" s="86"/>
+      <c r="J159" s="70"/>
+      <c r="K159" s="97"/>
+      <c r="L159" s="30"/>
+      <c r="M159" s="29"/>
+    </row>
+    <row r="160" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A160" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B160" s="73">
         <v>982956</v>
       </c>
-      <c r="C159" s="52">
-[...23 lines deleted...]
-      </c>
       <c r="C160" s="52">
-        <v>5665</v>
-[...2 lines deleted...]
-        <v>5665</v>
+        <v>1737115</v>
+      </c>
+      <c r="D160" s="53">
+        <v>2901159</v>
       </c>
       <c r="E160" s="53">
-        <v>10426</v>
-[...1 lines deleted...]
-      <c r="F160" s="75"/>
+        <v>3979391</v>
+      </c>
+      <c r="F160" s="53">
+        <v>4979371</v>
+      </c>
       <c r="G160" s="73"/>
       <c r="H160" s="53"/>
-      <c r="I160" s="87"/>
+      <c r="I160" s="86"/>
       <c r="J160" s="61"/>
       <c r="K160" s="73"/>
       <c r="L160" s="53"/>
       <c r="M160" s="30"/>
     </row>
-    <row r="161" spans="1:13" ht="15" customHeight="1">
-[...16 lines deleted...]
-    <row r="162" spans="1:13">
+    <row r="161" spans="1:13" ht="12" customHeight="1">
+      <c r="A161" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B161" s="73">
+        <v>982956</v>
+      </c>
+      <c r="C161" s="52">
+        <v>1731450</v>
+      </c>
+      <c r="D161" s="53">
+        <v>2895494</v>
+      </c>
+      <c r="E161" s="53">
+        <v>3968965</v>
+      </c>
+      <c r="F161" s="53">
+        <v>4959757</v>
+      </c>
+      <c r="G161" s="73"/>
+      <c r="H161" s="53"/>
+      <c r="I161" s="86"/>
+      <c r="J161" s="61"/>
+      <c r="K161" s="73"/>
+      <c r="L161" s="53"/>
+      <c r="M161" s="30"/>
+    </row>
+    <row r="162" spans="1:13" ht="12" customHeight="1">
       <c r="A162" s="33" t="s">
-        <v>42</v>
-[...13 lines deleted...]
-      <c r="F162" s="75"/>
+        <v>45</v>
+      </c>
+      <c r="B162" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C162" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="D162" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="E162" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="F162" s="53">
+        <v>2876</v>
+      </c>
       <c r="G162" s="73"/>
       <c r="H162" s="53"/>
-      <c r="I162" s="87"/>
+      <c r="I162" s="86"/>
       <c r="J162" s="61"/>
       <c r="K162" s="73"/>
       <c r="L162" s="53"/>
       <c r="M162" s="30"/>
     </row>
     <row r="163" spans="1:13" ht="12" customHeight="1">
-      <c r="A163" s="33" t="s">
-[...3 lines deleted...]
-        <v>64305</v>
+      <c r="A163" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="B163" s="99" t="s">
+        <v>71</v>
       </c>
       <c r="C163" s="52">
-        <v>125793</v>
-[...2 lines deleted...]
-        <v>187281</v>
+        <v>5665</v>
+      </c>
+      <c r="D163" s="52">
+        <v>5665</v>
       </c>
       <c r="E163" s="53">
-        <v>248769</v>
-[...1 lines deleted...]
-      <c r="F163" s="75"/>
+        <v>10426</v>
+      </c>
+      <c r="F163" s="53">
+        <v>15041</v>
+      </c>
       <c r="G163" s="73"/>
       <c r="H163" s="53"/>
-      <c r="I163" s="87"/>
+      <c r="I163" s="86"/>
       <c r="J163" s="61"/>
       <c r="K163" s="73"/>
       <c r="L163" s="53"/>
       <c r="M163" s="30"/>
     </row>
     <row r="164" spans="1:13" ht="12" customHeight="1">
       <c r="A164" s="33" t="s">
-        <v>44</v>
-[...13 lines deleted...]
-      <c r="F164" s="75"/>
+        <v>51</v>
+      </c>
+      <c r="B164" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C164" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="D164" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="E164" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="F164" s="53">
+        <v>1697</v>
+      </c>
       <c r="G164" s="73"/>
       <c r="H164" s="53"/>
-      <c r="I164" s="87"/>
+      <c r="I164" s="86"/>
       <c r="J164" s="61"/>
       <c r="K164" s="73"/>
       <c r="L164" s="53"/>
       <c r="M164" s="30"/>
     </row>
-    <row r="165" spans="1:13" ht="12" customHeight="1">
-[...22 lines deleted...]
-      <c r="M165" s="30"/>
+    <row r="165" spans="1:13" ht="15" customHeight="1">
+      <c r="A165" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B165" s="30"/>
+      <c r="C165" s="36"/>
+      <c r="D165" s="104"/>
+      <c r="E165" s="36"/>
+      <c r="F165" s="36"/>
+      <c r="G165" s="39"/>
+      <c r="H165" s="30"/>
+      <c r="I165" s="86"/>
+      <c r="J165" s="91"/>
+      <c r="K165" s="30"/>
+      <c r="L165" s="30"/>
+      <c r="M165" s="29"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="33" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B166" s="73">
-        <v>115454</v>
+        <v>2074270</v>
       </c>
       <c r="C166" s="52">
-        <v>115525</v>
+        <v>3769835</v>
       </c>
       <c r="D166" s="53">
-        <v>115596</v>
+        <v>5766002</v>
       </c>
       <c r="E166" s="53">
-        <v>115667</v>
-[...1 lines deleted...]
-      <c r="F166" s="75"/>
+        <v>7747961</v>
+      </c>
+      <c r="F166" s="53">
+        <v>10881234</v>
+      </c>
       <c r="G166" s="73"/>
       <c r="H166" s="53"/>
-      <c r="I166" s="87"/>
+      <c r="I166" s="86"/>
       <c r="J166" s="61"/>
       <c r="K166" s="73"/>
       <c r="L166" s="53"/>
       <c r="M166" s="30"/>
     </row>
-    <row r="167" spans="1:13">
+    <row r="167" spans="1:13" ht="12" customHeight="1">
       <c r="A167" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1877295</v>
+        <v>43</v>
+      </c>
+      <c r="B167" s="73">
+        <v>64305</v>
       </c>
       <c r="C167" s="52">
-        <v>3363741</v>
+        <v>125793</v>
       </c>
       <c r="D167" s="53">
-        <v>5101801</v>
+        <v>187281</v>
       </c>
       <c r="E167" s="53">
-        <v>6781016</v>
-[...1 lines deleted...]
-      <c r="F167" s="75"/>
+        <v>248769</v>
+      </c>
+      <c r="F167" s="53">
+        <v>290742</v>
+      </c>
       <c r="G167" s="73"/>
       <c r="H167" s="53"/>
-      <c r="I167" s="87"/>
+      <c r="I167" s="86"/>
       <c r="J167" s="61"/>
       <c r="K167" s="73"/>
       <c r="L167" s="53"/>
       <c r="M167" s="30"/>
     </row>
-    <row r="168" spans="1:13">
+    <row r="168" spans="1:13" ht="12" customHeight="1">
       <c r="A168" s="33" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B168" s="73">
-        <v>1260</v>
+        <v>545</v>
       </c>
       <c r="C168" s="52">
-        <v>2576</v>
+        <v>1090</v>
       </c>
       <c r="D168" s="53">
-        <v>3892</v>
+        <v>1635</v>
       </c>
       <c r="E168" s="53">
-        <v>5209</v>
-[...1 lines deleted...]
-      <c r="F168" s="75"/>
+        <v>2180</v>
+      </c>
+      <c r="F168" s="53">
+        <v>2725</v>
+      </c>
       <c r="G168" s="73"/>
       <c r="H168" s="53"/>
-      <c r="I168" s="87"/>
+      <c r="I168" s="86"/>
       <c r="J168" s="61"/>
       <c r="K168" s="73"/>
       <c r="L168" s="53"/>
       <c r="M168" s="30"/>
     </row>
-    <row r="169" spans="1:13" ht="13.2" customHeight="1">
+    <row r="169" spans="1:13" ht="12" customHeight="1">
       <c r="A169" s="33" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B169" s="73">
-        <v>183</v>
+        <v>67</v>
       </c>
       <c r="C169" s="52">
-        <v>366</v>
+        <v>11504</v>
       </c>
       <c r="D169" s="53">
-        <v>549</v>
+        <v>22941</v>
       </c>
       <c r="E169" s="53">
-        <v>732</v>
-[...1 lines deleted...]
-      <c r="F169" s="75"/>
+        <v>34378</v>
+      </c>
+      <c r="F169" s="53">
+        <v>46555</v>
+      </c>
       <c r="G169" s="73"/>
       <c r="H169" s="53"/>
-      <c r="I169" s="87"/>
+      <c r="I169" s="86"/>
       <c r="J169" s="61"/>
       <c r="K169" s="73"/>
       <c r="L169" s="53"/>
       <c r="M169" s="30"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="33" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B170" s="73">
-        <v>15160</v>
+        <v>115454</v>
       </c>
       <c r="C170" s="52">
-        <v>149237</v>
+        <v>115525</v>
       </c>
       <c r="D170" s="53">
-        <v>332303</v>
+        <v>115596</v>
       </c>
       <c r="E170" s="53">
-        <v>560006</v>
-[...1 lines deleted...]
-      <c r="F170" s="75"/>
+        <v>115667</v>
+      </c>
+      <c r="F170" s="53">
+        <v>615738</v>
+      </c>
       <c r="G170" s="73"/>
       <c r="H170" s="53"/>
-      <c r="I170" s="87"/>
+      <c r="I170" s="86"/>
       <c r="J170" s="61"/>
       <c r="K170" s="73"/>
       <c r="L170" s="53"/>
       <c r="M170" s="30"/>
     </row>
-    <row r="171" spans="1:13" ht="21.6">
-[...14 lines deleted...]
-      <c r="M171" s="29"/>
+    <row r="171" spans="1:13">
+      <c r="A171" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B171" s="52">
+        <v>1877295</v>
+      </c>
+      <c r="C171" s="52">
+        <v>3363741</v>
+      </c>
+      <c r="D171" s="53">
+        <v>5101801</v>
+      </c>
+      <c r="E171" s="53">
+        <v>6781016</v>
+      </c>
+      <c r="F171" s="53">
+        <v>8785127</v>
+      </c>
+      <c r="G171" s="73"/>
+      <c r="H171" s="53"/>
+      <c r="I171" s="86"/>
+      <c r="J171" s="61"/>
+      <c r="K171" s="73"/>
+      <c r="L171" s="53"/>
+      <c r="M171" s="30"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="33" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B172" s="73">
-        <v>491275</v>
+        <v>1260</v>
       </c>
       <c r="C172" s="52">
-        <v>1250772</v>
+        <v>2576</v>
       </c>
       <c r="D172" s="53">
-        <v>2050939</v>
+        <v>3892</v>
       </c>
       <c r="E172" s="53">
-        <v>2874961</v>
-[...1 lines deleted...]
-      <c r="F172" s="75"/>
+        <v>5209</v>
+      </c>
+      <c r="F172" s="53">
+        <v>6558</v>
+      </c>
       <c r="G172" s="73"/>
       <c r="H172" s="53"/>
-      <c r="I172" s="87"/>
+      <c r="I172" s="86"/>
       <c r="J172" s="61"/>
       <c r="K172" s="73"/>
       <c r="L172" s="53"/>
       <c r="M172" s="30"/>
     </row>
-    <row r="173" spans="1:13" ht="12" customHeight="1">
+    <row r="173" spans="1:13" ht="13.2" customHeight="1">
       <c r="A173" s="33" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B173" s="73">
-        <v>74188</v>
+        <v>183</v>
       </c>
       <c r="C173" s="52">
-        <v>485164</v>
+        <v>366</v>
       </c>
       <c r="D173" s="53">
-        <v>896140</v>
+        <v>549</v>
       </c>
       <c r="E173" s="53">
-        <v>1307116</v>
-[...1 lines deleted...]
-      <c r="F173" s="75"/>
+        <v>732</v>
+      </c>
+      <c r="F173" s="53">
+        <v>915</v>
+      </c>
       <c r="G173" s="73"/>
       <c r="H173" s="53"/>
-      <c r="I173" s="87"/>
+      <c r="I173" s="86"/>
       <c r="J173" s="61"/>
       <c r="K173" s="73"/>
       <c r="L173" s="53"/>
       <c r="M173" s="30"/>
     </row>
-    <row r="174" spans="1:13" ht="12" customHeight="1">
+    <row r="174" spans="1:13">
       <c r="A174" s="33" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B174" s="73">
-        <v>52499</v>
+        <v>15160</v>
       </c>
       <c r="C174" s="52">
-        <v>108038</v>
+        <v>149237</v>
       </c>
       <c r="D174" s="53">
-        <v>163576</v>
+        <v>332303</v>
       </c>
       <c r="E174" s="53">
-        <v>219115</v>
-[...1 lines deleted...]
-      <c r="F174" s="75"/>
+        <v>560006</v>
+      </c>
+      <c r="F174" s="53">
+        <v>1132868</v>
+      </c>
       <c r="G174" s="73"/>
       <c r="H174" s="53"/>
-      <c r="I174" s="87"/>
+      <c r="I174" s="86"/>
       <c r="J174" s="61"/>
       <c r="K174" s="73"/>
       <c r="L174" s="53"/>
       <c r="M174" s="30"/>
     </row>
-    <row r="175" spans="1:13">
-[...22 lines deleted...]
-      <c r="M175" s="30"/>
+    <row r="175" spans="1:13" ht="21.6">
+      <c r="A175" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B175" s="38"/>
+      <c r="C175" s="30"/>
+      <c r="D175" s="39"/>
+      <c r="E175" s="36"/>
+      <c r="F175" s="36"/>
+      <c r="G175" s="35"/>
+      <c r="H175" s="30"/>
+      <c r="I175" s="86"/>
+      <c r="J175" s="91"/>
+      <c r="K175" s="98"/>
+      <c r="L175" s="30"/>
+      <c r="M175" s="29"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="33" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B176" s="73">
-        <v>167</v>
+        <v>491275</v>
       </c>
       <c r="C176" s="52">
-        <v>334</v>
+        <v>1250772</v>
       </c>
       <c r="D176" s="53">
-        <v>501</v>
+        <v>2050939</v>
       </c>
       <c r="E176" s="53">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F176" s="75"/>
+        <v>2874961</v>
+      </c>
+      <c r="F176" s="53">
+        <v>3469278</v>
+      </c>
       <c r="G176" s="73"/>
       <c r="H176" s="53"/>
-      <c r="I176" s="87"/>
+      <c r="I176" s="86"/>
       <c r="J176" s="61"/>
       <c r="K176" s="73"/>
       <c r="L176" s="53"/>
       <c r="M176" s="30"/>
     </row>
-    <row r="177" spans="1:13">
+    <row r="177" spans="1:13" ht="12" customHeight="1">
       <c r="A177" s="33" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B177" s="73">
-        <v>8050</v>
+        <v>74188</v>
       </c>
       <c r="C177" s="52">
-        <v>21766</v>
+        <v>485164</v>
       </c>
       <c r="D177" s="53">
-        <v>35482</v>
+        <v>896140</v>
       </c>
       <c r="E177" s="53">
-        <v>49199</v>
-[...1 lines deleted...]
-      <c r="F177" s="75"/>
+        <v>1307116</v>
+      </c>
+      <c r="F177" s="53">
+        <v>1472683</v>
+      </c>
       <c r="G177" s="73"/>
       <c r="H177" s="53"/>
-      <c r="I177" s="87"/>
+      <c r="I177" s="86"/>
       <c r="J177" s="61"/>
       <c r="K177" s="73"/>
       <c r="L177" s="53"/>
       <c r="M177" s="30"/>
     </row>
-    <row r="178" spans="1:13">
+    <row r="178" spans="1:13" ht="12" customHeight="1">
       <c r="A178" s="33" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B178" s="73">
-        <v>3275</v>
+        <v>52499</v>
       </c>
       <c r="C178" s="52">
-        <v>6550</v>
+        <v>108038</v>
       </c>
       <c r="D178" s="53">
-        <v>9825</v>
+        <v>163576</v>
       </c>
       <c r="E178" s="53">
-        <v>13100</v>
-[...1 lines deleted...]
-      <c r="F178" s="75"/>
+        <v>219115</v>
+      </c>
+      <c r="F178" s="53">
+        <v>283630</v>
+      </c>
       <c r="G178" s="73"/>
       <c r="H178" s="53"/>
-      <c r="I178" s="87"/>
+      <c r="I178" s="86"/>
       <c r="J178" s="61"/>
       <c r="K178" s="73"/>
       <c r="L178" s="53"/>
       <c r="M178" s="30"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="33" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B179" s="73">
-        <v>4292</v>
+        <v>177</v>
       </c>
       <c r="C179" s="52">
-        <v>8584</v>
+        <v>354</v>
       </c>
       <c r="D179" s="53">
-        <v>12876</v>
+        <v>531</v>
       </c>
       <c r="E179" s="53">
-        <v>17168</v>
-[...1 lines deleted...]
-      <c r="F179" s="75"/>
+        <v>708</v>
+      </c>
+      <c r="F179" s="53">
+        <v>885</v>
+      </c>
       <c r="G179" s="73"/>
       <c r="H179" s="53"/>
-      <c r="I179" s="87"/>
+      <c r="I179" s="86"/>
       <c r="J179" s="61"/>
       <c r="K179" s="73"/>
       <c r="L179" s="53"/>
       <c r="M179" s="30"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="33" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B180" s="73">
-        <v>348627</v>
+        <v>167</v>
       </c>
       <c r="C180" s="52">
-        <v>619982</v>
+        <v>334</v>
       </c>
       <c r="D180" s="53">
-        <v>932007</v>
+        <v>501</v>
       </c>
       <c r="E180" s="53">
-        <v>1267887</v>
-[...1 lines deleted...]
-      <c r="F180" s="75"/>
+        <v>668</v>
+      </c>
+      <c r="F180" s="53">
+        <v>835</v>
+      </c>
       <c r="G180" s="73"/>
       <c r="H180" s="53"/>
-      <c r="I180" s="87"/>
+      <c r="I180" s="86"/>
       <c r="J180" s="61"/>
       <c r="K180" s="73"/>
       <c r="L180" s="53"/>
       <c r="M180" s="30"/>
     </row>
-    <row r="181" spans="1:13" ht="21.6">
-[...14 lines deleted...]
-      <c r="M181" s="29"/>
+    <row r="181" spans="1:13">
+      <c r="A181" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B181" s="73">
+        <v>8050</v>
+      </c>
+      <c r="C181" s="52">
+        <v>21766</v>
+      </c>
+      <c r="D181" s="53">
+        <v>35482</v>
+      </c>
+      <c r="E181" s="53">
+        <v>49199</v>
+      </c>
+      <c r="F181" s="53">
+        <v>63248</v>
+      </c>
+      <c r="G181" s="73"/>
+      <c r="H181" s="53"/>
+      <c r="I181" s="86"/>
+      <c r="J181" s="61"/>
+      <c r="K181" s="73"/>
+      <c r="L181" s="53"/>
+      <c r="M181" s="30"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="33" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B182" s="73">
-        <v>3732179</v>
+        <v>3275</v>
       </c>
       <c r="C182" s="52">
-        <v>11313084</v>
+        <v>6550</v>
       </c>
       <c r="D182" s="53">
-        <v>18981807</v>
+        <v>9825</v>
       </c>
       <c r="E182" s="53">
-        <v>28422025</v>
-[...1 lines deleted...]
-      <c r="F182" s="75"/>
+        <v>13100</v>
+      </c>
+      <c r="F182" s="53">
+        <v>16375</v>
+      </c>
       <c r="G182" s="73"/>
       <c r="H182" s="53"/>
-      <c r="I182" s="87"/>
+      <c r="I182" s="86"/>
       <c r="J182" s="61"/>
       <c r="K182" s="73"/>
       <c r="L182" s="53"/>
       <c r="M182" s="30"/>
     </row>
-    <row r="183" spans="1:13" ht="12" customHeight="1">
+    <row r="183" spans="1:13">
       <c r="A183" s="33" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B183" s="73">
-        <v>2316530</v>
+        <v>4292</v>
       </c>
       <c r="C183" s="52">
-        <v>6270929</v>
+        <v>8584</v>
       </c>
       <c r="D183" s="53">
-        <v>10312719</v>
+        <v>12876</v>
       </c>
       <c r="E183" s="53">
-        <v>14349338</v>
-[...1 lines deleted...]
-      <c r="F183" s="75"/>
+        <v>17168</v>
+      </c>
+      <c r="F183" s="53">
+        <v>21460</v>
+      </c>
       <c r="G183" s="73"/>
       <c r="H183" s="53"/>
-      <c r="I183" s="87"/>
+      <c r="I183" s="86"/>
       <c r="J183" s="61"/>
       <c r="K183" s="73"/>
       <c r="L183" s="53"/>
       <c r="M183" s="30"/>
     </row>
-    <row r="184" spans="1:13" ht="12" customHeight="1">
+    <row r="184" spans="1:13">
       <c r="A184" s="33" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B184" s="73">
-        <v>3908</v>
+        <v>348627</v>
       </c>
       <c r="C184" s="52">
-        <v>279747</v>
+        <v>619982</v>
       </c>
       <c r="D184" s="53">
-        <v>555586</v>
+        <v>932007</v>
       </c>
       <c r="E184" s="53">
-        <v>831425</v>
-[...1 lines deleted...]
-      <c r="F184" s="75"/>
+        <v>1267887</v>
+      </c>
+      <c r="F184" s="53">
+        <v>1610162</v>
+      </c>
       <c r="G184" s="73"/>
       <c r="H184" s="53"/>
-      <c r="I184" s="87"/>
+      <c r="I184" s="86"/>
       <c r="J184" s="61"/>
       <c r="K184" s="73"/>
       <c r="L184" s="53"/>
       <c r="M184" s="30"/>
     </row>
-    <row r="185" spans="1:13">
-[...22 lines deleted...]
-      <c r="M185" s="30"/>
+    <row r="185" spans="1:13" ht="21.6">
+      <c r="A185" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="B185" s="35"/>
+      <c r="C185" s="30"/>
+      <c r="D185" s="39"/>
+      <c r="E185" s="36"/>
+      <c r="F185" s="36"/>
+      <c r="G185" s="35"/>
+      <c r="H185" s="30"/>
+      <c r="I185" s="86"/>
+      <c r="J185" s="91"/>
+      <c r="K185" s="41"/>
+      <c r="L185" s="32"/>
+      <c r="M185" s="29"/>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="33" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B186" s="73">
-        <v>63768</v>
+        <v>3732179</v>
       </c>
       <c r="C186" s="52">
-        <v>193166</v>
+        <v>11313084</v>
       </c>
       <c r="D186" s="53">
-        <v>322565</v>
+        <v>18981807</v>
       </c>
       <c r="E186" s="53">
-        <v>451964</v>
-[...1 lines deleted...]
-      <c r="F186" s="75"/>
+        <v>28422025</v>
+      </c>
+      <c r="F186" s="53">
+        <v>35207570</v>
+      </c>
       <c r="G186" s="73"/>
       <c r="H186" s="53"/>
-      <c r="I186" s="87"/>
+      <c r="I186" s="86"/>
       <c r="J186" s="61"/>
       <c r="K186" s="73"/>
       <c r="L186" s="53"/>
       <c r="M186" s="30"/>
     </row>
-    <row r="187" spans="1:13">
+    <row r="187" spans="1:13" ht="12" customHeight="1">
       <c r="A187" s="33" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B187" s="73">
-        <v>393237</v>
+        <v>2316530</v>
       </c>
       <c r="C187" s="52">
-        <v>1079300</v>
+        <v>6270929</v>
       </c>
       <c r="D187" s="53">
-        <v>1885791</v>
+        <v>10312719</v>
       </c>
       <c r="E187" s="53">
-        <v>2684948</v>
-[...1 lines deleted...]
-      <c r="F187" s="75"/>
+        <v>14349338</v>
+      </c>
+      <c r="F187" s="53">
+        <v>16647733</v>
+      </c>
       <c r="G187" s="73"/>
       <c r="H187" s="53"/>
-      <c r="I187" s="87"/>
+      <c r="I187" s="86"/>
       <c r="J187" s="61"/>
       <c r="K187" s="73"/>
       <c r="L187" s="53"/>
       <c r="M187" s="30"/>
     </row>
-    <row r="188" spans="1:13">
+    <row r="188" spans="1:13" ht="12" customHeight="1">
       <c r="A188" s="33" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B188" s="73">
-        <v>675</v>
+        <v>3908</v>
       </c>
       <c r="C188" s="52">
-        <v>717</v>
+        <v>279747</v>
       </c>
       <c r="D188" s="53">
-        <v>759</v>
+        <v>555586</v>
       </c>
       <c r="E188" s="53">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="F188" s="75"/>
+        <v>831425</v>
+      </c>
+      <c r="F188" s="53">
+        <v>834568</v>
+      </c>
       <c r="G188" s="73"/>
       <c r="H188" s="53"/>
-      <c r="I188" s="87"/>
+      <c r="I188" s="86"/>
       <c r="J188" s="61"/>
       <c r="K188" s="73"/>
       <c r="L188" s="53"/>
       <c r="M188" s="30"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="33" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B189" s="73">
-        <v>2872</v>
+        <v>6606</v>
       </c>
       <c r="C189" s="52">
-        <v>5744</v>
+        <v>123345</v>
       </c>
       <c r="D189" s="53">
-        <v>8616</v>
+        <v>240085</v>
       </c>
       <c r="E189" s="53">
-        <v>11488</v>
-[...1 lines deleted...]
-      <c r="F189" s="75"/>
+        <v>356824</v>
+      </c>
+      <c r="F189" s="53">
+        <v>363430</v>
+      </c>
       <c r="G189" s="73"/>
       <c r="H189" s="53"/>
-      <c r="I189" s="87"/>
+      <c r="I189" s="86"/>
       <c r="J189" s="61"/>
       <c r="K189" s="73"/>
       <c r="L189" s="53"/>
       <c r="M189" s="30"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="33" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B190" s="73">
-        <v>944584</v>
+        <v>63768</v>
       </c>
       <c r="C190" s="52">
-        <v>3360137</v>
+        <v>193166</v>
       </c>
       <c r="D190" s="53">
-        <v>5655689</v>
+        <v>322565</v>
       </c>
       <c r="E190" s="53">
-        <v>9735241</v>
-[...1 lines deleted...]
-      <c r="F190" s="75"/>
+        <v>451964</v>
+      </c>
+      <c r="F190" s="53">
+        <v>550225</v>
+      </c>
       <c r="G190" s="73"/>
       <c r="H190" s="53"/>
-      <c r="I190" s="87"/>
+      <c r="I190" s="86"/>
       <c r="J190" s="61"/>
       <c r="K190" s="73"/>
       <c r="L190" s="53"/>
       <c r="M190" s="30"/>
     </row>
     <row r="191" spans="1:13">
-      <c r="A191" s="66" t="s">
-[...12 lines deleted...]
-      <c r="L191" s="30"/>
+      <c r="A191" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B191" s="73">
+        <v>393237</v>
+      </c>
+      <c r="C191" s="52">
+        <v>1079300</v>
+      </c>
+      <c r="D191" s="53">
+        <v>1885791</v>
+      </c>
+      <c r="E191" s="53">
+        <v>2684948</v>
+      </c>
+      <c r="F191" s="53">
+        <v>3196248</v>
+      </c>
+      <c r="G191" s="73"/>
+      <c r="H191" s="53"/>
+      <c r="I191" s="86"/>
+      <c r="J191" s="61"/>
+      <c r="K191" s="73"/>
+      <c r="L191" s="53"/>
       <c r="M191" s="30"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="33" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B192" s="73">
-        <v>8822505</v>
+        <v>675</v>
       </c>
       <c r="C192" s="52">
-        <v>22822630</v>
+        <v>717</v>
       </c>
       <c r="D192" s="53">
-        <v>34955688</v>
+        <v>759</v>
       </c>
       <c r="E192" s="53">
-        <v>54829008</v>
-[...1 lines deleted...]
-      <c r="F192" s="75"/>
+        <v>801</v>
+      </c>
+      <c r="F192" s="53">
+        <v>11643</v>
+      </c>
       <c r="G192" s="73"/>
       <c r="H192" s="53"/>
-      <c r="I192" s="87"/>
+      <c r="I192" s="86"/>
       <c r="J192" s="61"/>
       <c r="K192" s="73"/>
       <c r="L192" s="53"/>
       <c r="M192" s="30"/>
     </row>
-    <row r="193" spans="1:13" ht="12" customHeight="1">
+    <row r="193" spans="1:13">
       <c r="A193" s="33" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B193" s="73">
-        <v>1253</v>
+        <v>2872</v>
       </c>
       <c r="C193" s="52">
-        <v>2506</v>
+        <v>5744</v>
       </c>
       <c r="D193" s="53">
-        <v>3759</v>
+        <v>8616</v>
       </c>
       <c r="E193" s="53">
-        <v>5012</v>
-[...1 lines deleted...]
-      <c r="F193" s="75"/>
+        <v>11488</v>
+      </c>
+      <c r="F193" s="53">
+        <v>14360</v>
+      </c>
       <c r="G193" s="73"/>
       <c r="H193" s="53"/>
-      <c r="I193" s="87"/>
+      <c r="I193" s="86"/>
       <c r="J193" s="61"/>
       <c r="K193" s="73"/>
       <c r="L193" s="53"/>
       <c r="M193" s="30"/>
     </row>
-    <row r="194" spans="1:13" ht="12" customHeight="1">
+    <row r="194" spans="1:13">
       <c r="A194" s="33" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B194" s="73">
-        <v>7254093</v>
+        <v>944584</v>
       </c>
       <c r="C194" s="52">
-        <v>19136255</v>
+        <v>3360137</v>
       </c>
       <c r="D194" s="53">
-        <v>29294107</v>
+        <v>5655689</v>
       </c>
       <c r="E194" s="53">
-        <v>46811107</v>
-[...1 lines deleted...]
-      <c r="F194" s="75"/>
+        <v>9735241</v>
+      </c>
+      <c r="F194" s="53">
+        <v>13589368</v>
+      </c>
       <c r="G194" s="73"/>
       <c r="H194" s="53"/>
-      <c r="I194" s="87"/>
+      <c r="I194" s="86"/>
       <c r="J194" s="61"/>
       <c r="K194" s="73"/>
       <c r="L194" s="53"/>
       <c r="M194" s="30"/>
     </row>
-    <row r="195" spans="1:13" ht="12" customHeight="1">
-[...21 lines deleted...]
-      <c r="L195" s="53"/>
+    <row r="195" spans="1:13">
+      <c r="A195" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="B195" s="30"/>
+      <c r="C195" s="30"/>
+      <c r="D195" s="36"/>
+      <c r="E195" s="36"/>
+      <c r="F195" s="36"/>
+      <c r="G195" s="36"/>
+      <c r="H195" s="30"/>
+      <c r="I195" s="86"/>
+      <c r="J195" s="70"/>
+      <c r="K195" s="97"/>
+      <c r="L195" s="30"/>
       <c r="M195" s="30"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="33" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="B196" s="73">
-        <v>1567118</v>
+        <v>8822505</v>
       </c>
       <c r="C196" s="52">
-        <v>3683787</v>
+        <v>22822630</v>
       </c>
       <c r="D196" s="53">
-        <v>5657699</v>
+        <v>34955688</v>
       </c>
       <c r="E196" s="53">
-        <v>8012725</v>
-[...1 lines deleted...]
-      <c r="F196" s="75"/>
+        <v>54829008</v>
+      </c>
+      <c r="F196" s="53">
+        <v>68300052</v>
+      </c>
       <c r="G196" s="73"/>
       <c r="H196" s="53"/>
-      <c r="I196" s="87"/>
+      <c r="I196" s="86"/>
       <c r="J196" s="61"/>
       <c r="K196" s="73"/>
       <c r="L196" s="53"/>
       <c r="M196" s="30"/>
     </row>
-    <row r="197" spans="1:13" ht="21.6">
-[...16 lines deleted...]
-    <row r="198" spans="1:13">
+    <row r="197" spans="1:13" ht="12" customHeight="1">
+      <c r="A197" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B197" s="73">
+        <v>1253</v>
+      </c>
+      <c r="C197" s="52">
+        <v>2506</v>
+      </c>
+      <c r="D197" s="53">
+        <v>3759</v>
+      </c>
+      <c r="E197" s="53">
+        <v>5012</v>
+      </c>
+      <c r="F197" s="53">
+        <v>6265</v>
+      </c>
+      <c r="G197" s="73"/>
+      <c r="H197" s="53"/>
+      <c r="I197" s="86"/>
+      <c r="J197" s="61"/>
+      <c r="K197" s="73"/>
+      <c r="L197" s="53"/>
+      <c r="M197" s="30"/>
+    </row>
+    <row r="198" spans="1:13" ht="12" customHeight="1">
       <c r="A198" s="33" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B198" s="73">
-        <v>59597</v>
+        <v>7254093</v>
       </c>
       <c r="C198" s="52">
-        <v>104589</v>
+        <v>19136255</v>
       </c>
       <c r="D198" s="53">
-        <v>149531</v>
+        <v>29294107</v>
       </c>
       <c r="E198" s="53">
-        <v>252680</v>
-[...1 lines deleted...]
-      <c r="F198" s="75"/>
+        <v>46811107</v>
+      </c>
+      <c r="F198" s="53">
+        <v>58118078</v>
+      </c>
       <c r="G198" s="73"/>
       <c r="H198" s="53"/>
-      <c r="I198" s="87"/>
+      <c r="I198" s="86"/>
       <c r="J198" s="61"/>
       <c r="K198" s="73"/>
       <c r="L198" s="53"/>
       <c r="M198" s="30"/>
     </row>
     <row r="199" spans="1:13" ht="12" customHeight="1">
       <c r="A199" s="33" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B199" s="73">
-        <v>1253</v>
+        <v>42</v>
       </c>
       <c r="C199" s="52">
-        <v>2506</v>
+        <v>84</v>
       </c>
       <c r="D199" s="53">
-        <v>3759</v>
+        <v>126</v>
       </c>
       <c r="E199" s="53">
-        <v>5012</v>
-[...1 lines deleted...]
-      <c r="F199" s="75"/>
+        <v>168</v>
+      </c>
+      <c r="F199" s="53">
+        <v>210</v>
+      </c>
       <c r="G199" s="73"/>
       <c r="H199" s="53"/>
-      <c r="I199" s="87"/>
+      <c r="I199" s="86"/>
       <c r="J199" s="61"/>
       <c r="K199" s="73"/>
       <c r="L199" s="53"/>
       <c r="M199" s="30"/>
     </row>
-    <row r="200" spans="1:13" ht="12" customHeight="1">
+    <row r="200" spans="1:13">
       <c r="A200" s="33" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B200" s="73">
-        <v>42</v>
+        <v>1567118</v>
       </c>
       <c r="C200" s="52">
-        <v>84</v>
+        <v>3683787</v>
       </c>
       <c r="D200" s="53">
-        <v>126</v>
+        <v>5657699</v>
       </c>
       <c r="E200" s="53">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="F200" s="75"/>
+        <v>8012725</v>
+      </c>
+      <c r="F200" s="53">
+        <v>10175504</v>
+      </c>
       <c r="G200" s="73"/>
       <c r="H200" s="53"/>
-      <c r="I200" s="87"/>
+      <c r="I200" s="86"/>
       <c r="J200" s="61"/>
       <c r="K200" s="73"/>
       <c r="L200" s="53"/>
       <c r="M200" s="30"/>
     </row>
-    <row r="201" spans="1:13" ht="12" customHeight="1">
-[...41 lines deleted...]
-    <row r="203" spans="1:13">
+    <row r="201" spans="1:13" ht="21.6">
+      <c r="A201" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B201" s="35"/>
+      <c r="C201" s="30"/>
+      <c r="D201" s="36"/>
+      <c r="E201" s="36"/>
+      <c r="F201" s="36"/>
+      <c r="G201" s="35"/>
+      <c r="H201" s="30"/>
+      <c r="I201" s="86"/>
+      <c r="J201" s="70"/>
+      <c r="K201" s="70"/>
+      <c r="L201" s="32"/>
+      <c r="M201" s="29"/>
+    </row>
+    <row r="202" spans="1:13">
+      <c r="A202" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B202" s="73">
+        <v>59597</v>
+      </c>
+      <c r="C202" s="52">
+        <v>104589</v>
+      </c>
+      <c r="D202" s="53">
+        <v>149531</v>
+      </c>
+      <c r="E202" s="53">
+        <v>252680</v>
+      </c>
+      <c r="F202" s="53">
+        <v>310470</v>
+      </c>
+      <c r="G202" s="73"/>
+      <c r="H202" s="53"/>
+      <c r="I202" s="86"/>
+      <c r="J202" s="61"/>
+      <c r="K202" s="73"/>
+      <c r="L202" s="53"/>
+      <c r="M202" s="30"/>
+    </row>
+    <row r="203" spans="1:13" ht="12" customHeight="1">
       <c r="A203" s="33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B203" s="73">
-        <v>8762908</v>
+        <v>1253</v>
       </c>
       <c r="C203" s="52">
-        <v>22718041</v>
+        <v>2506</v>
       </c>
       <c r="D203" s="53">
-        <v>34806157</v>
+        <v>3759</v>
       </c>
       <c r="E203" s="53">
-        <v>54576328</v>
-[...1 lines deleted...]
-      <c r="F203" s="75"/>
+        <v>5012</v>
+      </c>
+      <c r="F203" s="53">
+        <v>6265</v>
+      </c>
       <c r="G203" s="73"/>
       <c r="H203" s="53"/>
-      <c r="I203" s="87"/>
+      <c r="I203" s="86"/>
       <c r="J203" s="61"/>
       <c r="K203" s="73"/>
       <c r="L203" s="53"/>
       <c r="M203" s="30"/>
     </row>
     <row r="204" spans="1:13" ht="12" customHeight="1">
       <c r="A204" s="33" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B204" s="73">
-        <v>7254093</v>
+        <v>42</v>
       </c>
       <c r="C204" s="52">
-        <v>19136255</v>
+        <v>84</v>
       </c>
       <c r="D204" s="53">
-        <v>29294107</v>
+        <v>126</v>
       </c>
       <c r="E204" s="53">
-        <v>46811107</v>
-[...1 lines deleted...]
-      <c r="F204" s="75"/>
+        <v>168</v>
+      </c>
+      <c r="F204" s="53">
+        <v>210</v>
+      </c>
       <c r="G204" s="73"/>
       <c r="H204" s="53"/>
-      <c r="I204" s="87"/>
+      <c r="I204" s="86"/>
       <c r="J204" s="61"/>
       <c r="K204" s="73"/>
       <c r="L204" s="53"/>
       <c r="M204" s="30"/>
     </row>
     <row r="205" spans="1:13" ht="12" customHeight="1">
       <c r="A205" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B205" s="73">
-        <v>1508815</v>
+        <v>58303</v>
       </c>
       <c r="C205" s="52">
-        <v>3581786</v>
+        <v>102001</v>
       </c>
       <c r="D205" s="53">
-        <v>5512050</v>
+        <v>145649</v>
       </c>
       <c r="E205" s="53">
-        <v>7765221</v>
-[...1 lines deleted...]
-      <c r="F205" s="75"/>
+        <v>247504</v>
+      </c>
+      <c r="F205" s="53">
+        <v>304000</v>
+      </c>
       <c r="G205" s="73"/>
       <c r="H205" s="53"/>
-      <c r="I205" s="87"/>
+      <c r="I205" s="86"/>
       <c r="J205" s="61"/>
       <c r="K205" s="73"/>
       <c r="L205" s="53"/>
       <c r="M205" s="30"/>
     </row>
-    <row r="206" spans="1:13" ht="24.6" customHeight="1">
+    <row r="206" spans="1:13" ht="21.6">
       <c r="A206" s="65" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B206" s="30"/>
+        <v>27</v>
+      </c>
+      <c r="B206" s="35"/>
       <c r="C206" s="30"/>
       <c r="D206" s="39"/>
       <c r="E206" s="36"/>
       <c r="F206" s="36"/>
-      <c r="G206" s="35"/>
+      <c r="G206" s="39"/>
       <c r="H206" s="30"/>
-      <c r="I206" s="88"/>
-[...1 lines deleted...]
-      <c r="K206" s="41"/>
+      <c r="I206" s="86"/>
+      <c r="J206" s="91"/>
+      <c r="K206" s="98"/>
       <c r="L206" s="32"/>
       <c r="M206" s="29"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B207" s="73">
-        <v>27340</v>
+        <v>8762908</v>
       </c>
       <c r="C207" s="52">
-        <v>142761</v>
+        <v>22718041</v>
       </c>
       <c r="D207" s="53">
-        <v>258182</v>
+        <v>34806157</v>
       </c>
       <c r="E207" s="53">
-        <v>373604</v>
-[...1 lines deleted...]
-      <c r="F207" s="75"/>
+        <v>54576328</v>
+      </c>
+      <c r="F207" s="53">
+        <v>67989582</v>
+      </c>
       <c r="G207" s="73"/>
       <c r="H207" s="53"/>
-      <c r="I207" s="87"/>
+      <c r="I207" s="86"/>
       <c r="J207" s="61"/>
       <c r="K207" s="73"/>
       <c r="L207" s="53"/>
       <c r="M207" s="30"/>
     </row>
-    <row r="208" spans="1:13" ht="14.25" customHeight="1">
+    <row r="208" spans="1:13" ht="12" customHeight="1">
       <c r="A208" s="33" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B208" s="73">
-        <v>23420</v>
+        <v>7254093</v>
       </c>
       <c r="C208" s="52">
-        <v>133421</v>
+        <v>19136255</v>
       </c>
       <c r="D208" s="53">
-        <v>243422</v>
+        <v>29294107</v>
       </c>
       <c r="E208" s="53">
-        <v>353424</v>
-[...1 lines deleted...]
-      <c r="F208" s="75"/>
+        <v>46811107</v>
+      </c>
+      <c r="F208" s="53">
+        <v>58118078</v>
+      </c>
       <c r="G208" s="73"/>
       <c r="H208" s="53"/>
-      <c r="I208" s="87"/>
+      <c r="I208" s="86"/>
       <c r="J208" s="61"/>
       <c r="K208" s="73"/>
       <c r="L208" s="53"/>
       <c r="M208" s="30"/>
     </row>
-    <row r="209" spans="1:13" ht="14.25" customHeight="1">
+    <row r="209" spans="1:13" ht="12" customHeight="1">
       <c r="A209" s="33" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B209" s="73">
-        <v>104</v>
+        <v>1508815</v>
       </c>
       <c r="C209" s="52">
-        <v>208</v>
+        <v>3581786</v>
       </c>
       <c r="D209" s="53">
-        <v>312</v>
+        <v>5512050</v>
       </c>
       <c r="E209" s="53">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="F209" s="75"/>
+        <v>7765221</v>
+      </c>
+      <c r="F209" s="53">
+        <v>9871504</v>
+      </c>
       <c r="G209" s="73"/>
       <c r="H209" s="53"/>
-      <c r="I209" s="87"/>
+      <c r="I209" s="86"/>
       <c r="J209" s="61"/>
       <c r="K209" s="73"/>
       <c r="L209" s="53"/>
       <c r="M209" s="30"/>
     </row>
-    <row r="210" spans="1:13">
-[...17 lines deleted...]
-      <c r="H210" s="53"/>
+    <row r="210" spans="1:13" ht="24.6" customHeight="1">
+      <c r="A210" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B210" s="30"/>
+      <c r="C210" s="30"/>
+      <c r="D210" s="39"/>
+      <c r="E210" s="36"/>
+      <c r="F210" s="36"/>
+      <c r="G210" s="35"/>
+      <c r="H210" s="30"/>
       <c r="I210" s="87"/>
-      <c r="J210" s="61"/>
-[...2 lines deleted...]
-      <c r="M210" s="30"/>
+      <c r="J210" s="70"/>
+      <c r="K210" s="41"/>
+      <c r="L210" s="32"/>
+      <c r="M210" s="29"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="33" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B211" s="73">
-        <v>713</v>
+        <v>27340</v>
       </c>
       <c r="C211" s="52">
-        <v>1426</v>
+        <v>142761</v>
       </c>
       <c r="D211" s="53">
-        <v>2139</v>
+        <v>258182</v>
       </c>
       <c r="E211" s="53">
-        <v>2852</v>
-[...1 lines deleted...]
-      <c r="F211" s="75"/>
+        <v>373604</v>
+      </c>
+      <c r="F211" s="53">
+        <v>488006</v>
+      </c>
       <c r="G211" s="73"/>
       <c r="H211" s="53"/>
-      <c r="I211" s="87"/>
+      <c r="I211" s="86"/>
       <c r="J211" s="61"/>
       <c r="K211" s="73"/>
       <c r="L211" s="53"/>
       <c r="M211" s="30"/>
     </row>
-    <row r="212" spans="1:13">
+    <row r="212" spans="1:13" ht="14.25" customHeight="1">
       <c r="A212" s="33" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B212" s="73">
-        <v>142</v>
+        <v>23420</v>
       </c>
       <c r="C212" s="52">
-        <v>1784</v>
+        <v>133421</v>
       </c>
       <c r="D212" s="53">
-        <v>3426</v>
+        <v>243422</v>
       </c>
       <c r="E212" s="53">
-        <v>5068</v>
-[...1 lines deleted...]
-      <c r="F212" s="75"/>
+        <v>353424</v>
+      </c>
+      <c r="F212" s="53">
+        <v>463278</v>
+      </c>
       <c r="G212" s="73"/>
       <c r="H212" s="53"/>
-      <c r="I212" s="87"/>
+      <c r="I212" s="86"/>
       <c r="J212" s="61"/>
       <c r="K212" s="73"/>
       <c r="L212" s="53"/>
       <c r="M212" s="30"/>
     </row>
-    <row r="213" spans="1:13">
+    <row r="213" spans="1:13" ht="14.25" customHeight="1">
       <c r="A213" s="33" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="B213" s="73">
-        <v>2229</v>
+        <v>104</v>
       </c>
       <c r="C213" s="52">
-        <v>4458</v>
+        <v>208</v>
       </c>
       <c r="D213" s="53">
-        <v>6687</v>
+        <v>312</v>
       </c>
       <c r="E213" s="53">
-        <v>8916</v>
-[...1 lines deleted...]
-      <c r="F213" s="75"/>
+        <v>416</v>
+      </c>
+      <c r="F213" s="53">
+        <v>520</v>
+      </c>
       <c r="G213" s="73"/>
       <c r="H213" s="53"/>
-      <c r="I213" s="87"/>
+      <c r="I213" s="86"/>
       <c r="J213" s="61"/>
       <c r="K213" s="73"/>
       <c r="L213" s="53"/>
       <c r="M213" s="30"/>
     </row>
     <row r="214" spans="1:13">
-      <c r="A214" s="65" t="s">
-[...13 lines deleted...]
-      <c r="M214" s="29"/>
+      <c r="A214" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B214" s="73">
+        <v>733</v>
+      </c>
+      <c r="C214" s="52">
+        <v>1466</v>
+      </c>
+      <c r="D214" s="53">
+        <v>2199</v>
+      </c>
+      <c r="E214" s="53">
+        <v>2932</v>
+      </c>
+      <c r="F214" s="53">
+        <v>3665</v>
+      </c>
+      <c r="G214" s="73"/>
+      <c r="H214" s="53"/>
+      <c r="I214" s="86"/>
+      <c r="J214" s="61"/>
+      <c r="K214" s="73"/>
+      <c r="L214" s="53"/>
+      <c r="M214" s="30"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="33" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B215" s="73">
-        <v>1335030</v>
+        <v>713</v>
       </c>
       <c r="C215" s="52">
-        <v>3501509</v>
+        <v>1426</v>
       </c>
       <c r="D215" s="53">
-        <v>5745847</v>
+        <v>2139</v>
       </c>
       <c r="E215" s="53">
-        <v>7984889</v>
-[...1 lines deleted...]
-      <c r="F215" s="75"/>
+        <v>2852</v>
+      </c>
+      <c r="F215" s="53">
+        <v>3565</v>
+      </c>
       <c r="G215" s="73"/>
       <c r="H215" s="53"/>
-      <c r="I215" s="87"/>
+      <c r="I215" s="86"/>
       <c r="J215" s="61"/>
       <c r="K215" s="73"/>
       <c r="L215" s="53"/>
       <c r="M215" s="30"/>
     </row>
-    <row r="216" spans="1:13" ht="14.25" customHeight="1">
+    <row r="216" spans="1:13">
       <c r="A216" s="33" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B216" s="73">
-        <v>894775</v>
+        <v>142</v>
       </c>
       <c r="C216" s="52">
-        <v>1956533</v>
+        <v>1784</v>
       </c>
       <c r="D216" s="53">
-        <v>3133674</v>
+        <v>3426</v>
       </c>
       <c r="E216" s="53">
-        <v>4277626</v>
-[...1 lines deleted...]
-      <c r="F216" s="75"/>
+        <v>5068</v>
+      </c>
+      <c r="F216" s="53">
+        <v>5838</v>
+      </c>
       <c r="G216" s="73"/>
       <c r="H216" s="53"/>
-      <c r="I216" s="87"/>
+      <c r="I216" s="86"/>
       <c r="J216" s="61"/>
       <c r="K216" s="73"/>
       <c r="L216" s="53"/>
       <c r="M216" s="30"/>
     </row>
-    <row r="217" spans="1:13" ht="14.25" customHeight="1">
+    <row r="217" spans="1:13">
       <c r="A217" s="33" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B217" s="73">
-        <v>166742</v>
+        <v>2229</v>
       </c>
       <c r="C217" s="52">
-        <v>656307</v>
+        <v>4458</v>
       </c>
       <c r="D217" s="53">
-        <v>888347</v>
+        <v>6687</v>
       </c>
       <c r="E217" s="53">
-        <v>1123281</v>
-[...1 lines deleted...]
-      <c r="F217" s="75"/>
+        <v>8916</v>
+      </c>
+      <c r="F217" s="53">
+        <v>11145</v>
+      </c>
       <c r="G217" s="73"/>
       <c r="H217" s="53"/>
-      <c r="I217" s="87"/>
+      <c r="I217" s="86"/>
       <c r="J217" s="61"/>
       <c r="K217" s="73"/>
       <c r="L217" s="53"/>
       <c r="M217" s="30"/>
     </row>
     <row r="218" spans="1:13">
-      <c r="A218" s="33" t="s">
-[...16 lines deleted...]
-      <c r="H218" s="53"/>
+      <c r="A218" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="B218" s="35"/>
+      <c r="C218" s="30"/>
+      <c r="D218" s="39"/>
+      <c r="E218" s="36"/>
+      <c r="F218" s="36"/>
+      <c r="G218" s="35"/>
+      <c r="H218" s="30"/>
       <c r="I218" s="87"/>
-      <c r="J218" s="61"/>
-[...2 lines deleted...]
-      <c r="M218" s="30"/>
+      <c r="J218" s="91"/>
+      <c r="K218" s="98"/>
+      <c r="L218" s="32"/>
+      <c r="M218" s="29"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="33" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B219" s="73">
-        <v>545</v>
+        <v>1335030</v>
       </c>
       <c r="C219" s="52">
-        <v>2997</v>
+        <v>3501509</v>
       </c>
       <c r="D219" s="53">
-        <v>5448</v>
+        <v>5745847</v>
       </c>
       <c r="E219" s="53">
-        <v>7900</v>
-[...1 lines deleted...]
-      <c r="F219" s="75"/>
+        <v>7984889</v>
+      </c>
+      <c r="F219" s="53">
+        <v>11879407</v>
+      </c>
       <c r="G219" s="73"/>
       <c r="H219" s="53"/>
-      <c r="I219" s="87"/>
+      <c r="I219" s="86"/>
       <c r="J219" s="61"/>
       <c r="K219" s="73"/>
       <c r="L219" s="53"/>
       <c r="M219" s="30"/>
     </row>
-    <row r="220" spans="1:13">
+    <row r="220" spans="1:13" ht="14.25" customHeight="1">
       <c r="A220" s="33" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B220" s="73">
-        <v>222191</v>
+        <v>894775</v>
       </c>
       <c r="C220" s="52">
-        <v>613177</v>
+        <v>1956533</v>
       </c>
       <c r="D220" s="53">
-        <v>1224163</v>
+        <v>3133674</v>
       </c>
       <c r="E220" s="53">
-        <v>1860150</v>
-[...1 lines deleted...]
-      <c r="F220" s="75"/>
+        <v>4277626</v>
+      </c>
+      <c r="F220" s="53">
+        <v>7080616</v>
+      </c>
       <c r="G220" s="73"/>
       <c r="H220" s="53"/>
-      <c r="I220" s="87"/>
+      <c r="I220" s="86"/>
       <c r="J220" s="61"/>
       <c r="K220" s="73"/>
       <c r="L220" s="53"/>
       <c r="M220" s="30"/>
     </row>
-    <row r="221" spans="1:13">
+    <row r="221" spans="1:13" ht="14.25" customHeight="1">
       <c r="A221" s="33" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B221" s="73">
-        <v>5592</v>
+        <v>166742</v>
       </c>
       <c r="C221" s="52">
-        <v>8146</v>
+        <v>656307</v>
       </c>
       <c r="D221" s="53">
-        <v>10700</v>
+        <v>888347</v>
       </c>
       <c r="E221" s="53">
-        <v>13255</v>
-[...1 lines deleted...]
-      <c r="F221" s="75"/>
+        <v>1123281</v>
+      </c>
+      <c r="F221" s="53">
+        <v>1360166</v>
+      </c>
       <c r="G221" s="73"/>
       <c r="H221" s="53"/>
-      <c r="I221" s="87"/>
+      <c r="I221" s="86"/>
       <c r="J221" s="61"/>
       <c r="K221" s="73"/>
       <c r="L221" s="53"/>
       <c r="M221" s="30"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="33" t="s">
-        <v>50</v>
-[...13 lines deleted...]
-      <c r="F222" s="75"/>
+        <v>46</v>
+      </c>
+      <c r="B222" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="C222" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="D222" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="E222" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="F222" s="53">
+        <v>7006</v>
+      </c>
       <c r="G222" s="73"/>
       <c r="H222" s="53"/>
-      <c r="I222" s="87"/>
+      <c r="I222" s="86"/>
       <c r="J222" s="61"/>
       <c r="K222" s="73"/>
       <c r="L222" s="53"/>
       <c r="M222" s="30"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="33" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B223" s="73">
-        <v>26039</v>
+        <v>545</v>
       </c>
       <c r="C223" s="52">
-        <v>87382</v>
+        <v>2997</v>
       </c>
       <c r="D223" s="53">
-        <v>148726</v>
+        <v>5448</v>
       </c>
       <c r="E223" s="53">
-        <v>210069</v>
-[...1 lines deleted...]
-      <c r="F223" s="75"/>
+        <v>7900</v>
+      </c>
+      <c r="F223" s="53">
+        <v>8445</v>
+      </c>
       <c r="G223" s="73"/>
       <c r="H223" s="53"/>
-      <c r="I223" s="87"/>
+      <c r="I223" s="86"/>
       <c r="J223" s="61"/>
       <c r="K223" s="73"/>
       <c r="L223" s="53"/>
       <c r="M223" s="30"/>
     </row>
-    <row r="224" spans="1:13" ht="21.6">
-[...14 lines deleted...]
-      <c r="M224" s="29"/>
+    <row r="224" spans="1:13">
+      <c r="A224" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B224" s="73">
+        <v>222191</v>
+      </c>
+      <c r="C224" s="52">
+        <v>613177</v>
+      </c>
+      <c r="D224" s="53">
+        <v>1224163</v>
+      </c>
+      <c r="E224" s="53">
+        <v>1860150</v>
+      </c>
+      <c r="F224" s="53">
+        <v>2634062</v>
+      </c>
+      <c r="G224" s="73"/>
+      <c r="H224" s="53"/>
+      <c r="I224" s="86"/>
+      <c r="J224" s="61"/>
+      <c r="K224" s="73"/>
+      <c r="L224" s="53"/>
+      <c r="M224" s="30"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="33" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B225" s="73">
-        <v>23652</v>
+        <v>5592</v>
       </c>
       <c r="C225" s="52">
-        <v>23971</v>
+        <v>8146</v>
       </c>
       <c r="D225" s="53">
-        <v>24290</v>
+        <v>10700</v>
       </c>
       <c r="E225" s="53">
-        <v>24609</v>
-[...1 lines deleted...]
-      <c r="F225" s="75"/>
+        <v>13255</v>
+      </c>
+      <c r="F225" s="53">
+        <v>14761</v>
+      </c>
       <c r="G225" s="73"/>
       <c r="H225" s="53"/>
-      <c r="I225" s="87"/>
+      <c r="I225" s="86"/>
       <c r="J225" s="61"/>
       <c r="K225" s="73"/>
       <c r="L225" s="53"/>
       <c r="M225" s="30"/>
     </row>
-    <row r="226" spans="1:13" ht="14.25" customHeight="1">
+    <row r="226" spans="1:13">
       <c r="A226" s="33" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B226" s="73">
-        <v>23333</v>
+        <v>19147</v>
       </c>
       <c r="C226" s="52">
-        <v>23333</v>
+        <v>176967</v>
       </c>
       <c r="D226" s="53">
-        <v>23333</v>
+        <v>334788</v>
       </c>
       <c r="E226" s="53">
-        <v>23333</v>
-[...1 lines deleted...]
-      <c r="F226" s="75"/>
+        <v>492609</v>
+      </c>
+      <c r="F226" s="53">
+        <v>527710</v>
+      </c>
       <c r="G226" s="73"/>
       <c r="H226" s="53"/>
-      <c r="I226" s="87"/>
+      <c r="I226" s="86"/>
       <c r="J226" s="61"/>
       <c r="K226" s="73"/>
       <c r="L226" s="53"/>
       <c r="M226" s="30"/>
     </row>
-    <row r="227" spans="1:13" ht="14.25" customHeight="1">
+    <row r="227" spans="1:13">
       <c r="A227" s="33" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B227" s="73">
-        <v>319</v>
+        <v>26039</v>
       </c>
       <c r="C227" s="52">
-        <v>638</v>
+        <v>87382</v>
       </c>
       <c r="D227" s="53">
-        <v>957</v>
+        <v>148726</v>
       </c>
       <c r="E227" s="53">
-        <v>1276</v>
-[...1 lines deleted...]
-      <c r="F227" s="75"/>
+        <v>210069</v>
+      </c>
+      <c r="F227" s="53">
+        <v>246641</v>
+      </c>
       <c r="G227" s="73"/>
       <c r="H227" s="53"/>
-      <c r="I227" s="87"/>
+      <c r="I227" s="86"/>
       <c r="J227" s="61"/>
       <c r="K227" s="73"/>
       <c r="L227" s="53"/>
       <c r="M227" s="30"/>
     </row>
-    <row r="228" spans="1:13" ht="22.2" customHeight="1">
+    <row r="228" spans="1:13" ht="21.6">
       <c r="A228" s="65" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B228" s="30"/>
-      <c r="C228" s="36"/>
-      <c r="D228" s="39"/>
+      <c r="C228" s="30"/>
+      <c r="D228" s="35"/>
       <c r="E228" s="36"/>
       <c r="F228" s="36"/>
       <c r="G228" s="35"/>
-      <c r="H228" s="53"/>
-[...2 lines deleted...]
-      <c r="K228" s="99"/>
+      <c r="H228" s="30"/>
+      <c r="I228" s="87"/>
+      <c r="J228" s="91"/>
+      <c r="K228" s="98"/>
       <c r="L228" s="32"/>
       <c r="M228" s="29"/>
     </row>
-    <row r="229" spans="1:13" ht="14.25" customHeight="1">
+    <row r="229" spans="1:13">
       <c r="A229" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B229" s="73">
-        <v>321</v>
+        <v>23652</v>
       </c>
       <c r="C229" s="52">
-        <v>642</v>
+        <v>23971</v>
       </c>
       <c r="D229" s="53">
-        <v>963</v>
+        <v>24290</v>
       </c>
       <c r="E229" s="53">
-        <v>1284</v>
-[...1 lines deleted...]
-      <c r="F229" s="75"/>
+        <v>24609</v>
+      </c>
+      <c r="F229" s="53">
+        <v>1755253</v>
+      </c>
       <c r="G229" s="73"/>
       <c r="H229" s="53"/>
-      <c r="I229" s="87"/>
+      <c r="I229" s="86"/>
       <c r="J229" s="61"/>
       <c r="K229" s="73"/>
       <c r="L229" s="53"/>
       <c r="M229" s="30"/>
     </row>
     <row r="230" spans="1:13" ht="14.25" customHeight="1">
       <c r="A230" s="33" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B230" s="73">
-        <v>321</v>
+        <v>23333</v>
       </c>
       <c r="C230" s="52">
-        <v>642</v>
+        <v>23333</v>
       </c>
       <c r="D230" s="53">
-        <v>963</v>
+        <v>23333</v>
       </c>
       <c r="E230" s="53">
-        <v>1284</v>
-[...1 lines deleted...]
-      <c r="F230" s="75"/>
+        <v>23333</v>
+      </c>
+      <c r="F230" s="53">
+        <v>1753658</v>
+      </c>
       <c r="G230" s="73"/>
       <c r="H230" s="53"/>
-      <c r="I230" s="87"/>
+      <c r="I230" s="86"/>
       <c r="J230" s="61"/>
       <c r="K230" s="73"/>
       <c r="L230" s="53"/>
       <c r="M230" s="30"/>
     </row>
-    <row r="231" spans="1:13" ht="13.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="G231" s="35"/>
+    <row r="231" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A231" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B231" s="73">
+        <v>319</v>
+      </c>
+      <c r="C231" s="52">
+        <v>638</v>
+      </c>
+      <c r="D231" s="53">
+        <v>957</v>
+      </c>
+      <c r="E231" s="53">
+        <v>1276</v>
+      </c>
+      <c r="F231" s="53">
+        <v>1595</v>
+      </c>
+      <c r="G231" s="73"/>
       <c r="H231" s="53"/>
-      <c r="I231" s="88"/>
-[...22 lines deleted...]
-      <c r="G232" s="73"/>
+      <c r="I231" s="86"/>
+      <c r="J231" s="61"/>
+      <c r="K231" s="73"/>
+      <c r="L231" s="53"/>
+      <c r="M231" s="30"/>
+    </row>
+    <row r="232" spans="1:13" ht="22.2" customHeight="1">
+      <c r="A232" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="B232" s="30"/>
+      <c r="C232" s="36"/>
+      <c r="D232" s="39"/>
+      <c r="E232" s="36"/>
+      <c r="F232" s="36"/>
+      <c r="G232" s="35"/>
       <c r="H232" s="53"/>
       <c r="I232" s="87"/>
-      <c r="J232" s="61"/>
-[...2 lines deleted...]
-      <c r="M232" s="30"/>
+      <c r="J232" s="91"/>
+      <c r="K232" s="98"/>
+      <c r="L232" s="32"/>
+      <c r="M232" s="29"/>
     </row>
     <row r="233" spans="1:13" ht="14.25" customHeight="1">
       <c r="A233" s="33" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B233" s="73">
-        <v>2000</v>
+        <v>321</v>
       </c>
       <c r="C233" s="52">
-        <v>4000</v>
+        <v>642</v>
       </c>
       <c r="D233" s="53">
-        <v>6000</v>
+        <v>963</v>
       </c>
       <c r="E233" s="53">
-        <v>8000</v>
-[...1 lines deleted...]
-      <c r="F233" s="75"/>
+        <v>1284</v>
+      </c>
+      <c r="F233" s="53">
+        <v>1605</v>
+      </c>
       <c r="G233" s="73"/>
       <c r="H233" s="53"/>
-      <c r="I233" s="87"/>
+      <c r="I233" s="86"/>
       <c r="J233" s="61"/>
       <c r="K233" s="73"/>
       <c r="L233" s="53"/>
       <c r="M233" s="30"/>
     </row>
     <row r="234" spans="1:13" ht="14.25" customHeight="1">
       <c r="A234" s="33" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B234" s="73">
-        <v>70</v>
+        <v>321</v>
       </c>
       <c r="C234" s="52">
-        <v>140</v>
+        <v>642</v>
       </c>
       <c r="D234" s="53">
-        <v>210</v>
+        <v>963</v>
       </c>
       <c r="E234" s="53">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="F234" s="75"/>
+        <v>1284</v>
+      </c>
+      <c r="F234" s="53">
+        <v>1605</v>
+      </c>
       <c r="G234" s="73"/>
       <c r="H234" s="53"/>
-      <c r="I234" s="87"/>
+      <c r="I234" s="86"/>
       <c r="J234" s="61"/>
       <c r="K234" s="73"/>
       <c r="L234" s="53"/>
       <c r="M234" s="30"/>
     </row>
-    <row r="235" spans="1:13" ht="21.6">
+    <row r="235" spans="1:13" ht="13.5" customHeight="1">
       <c r="A235" s="65" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B235" s="30"/>
-      <c r="C235" s="30"/>
+      <c r="C235" s="97"/>
       <c r="D235" s="39"/>
       <c r="E235" s="36"/>
       <c r="F235" s="36"/>
       <c r="G235" s="35"/>
-      <c r="H235" s="50"/>
-      <c r="I235" s="88"/>
+      <c r="H235" s="53"/>
+      <c r="I235" s="87"/>
       <c r="J235" s="92"/>
-      <c r="K235" s="99"/>
+      <c r="K235" s="42"/>
       <c r="L235" s="32"/>
       <c r="M235" s="29"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B236" s="73">
-        <v>1303038</v>
+        <v>2070</v>
       </c>
       <c r="C236" s="52">
-        <v>3460858</v>
+        <v>4140</v>
       </c>
       <c r="D236" s="53">
-        <v>5696537</v>
+        <v>6210</v>
       </c>
       <c r="E236" s="53">
-        <v>7926920</v>
-[...1 lines deleted...]
-      <c r="F236" s="75"/>
+        <v>8280</v>
+      </c>
+      <c r="F236" s="53">
+        <v>10350</v>
+      </c>
       <c r="G236" s="73"/>
       <c r="H236" s="53"/>
-      <c r="I236" s="87"/>
+      <c r="I236" s="86"/>
       <c r="J236" s="61"/>
       <c r="K236" s="73"/>
       <c r="L236" s="53"/>
       <c r="M236" s="30"/>
     </row>
     <row r="237" spans="1:13" ht="14.25" customHeight="1">
       <c r="A237" s="33" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B237" s="73">
-        <v>865491</v>
+        <v>2000</v>
       </c>
       <c r="C237" s="52">
-        <v>1921300</v>
+        <v>4000</v>
       </c>
       <c r="D237" s="53">
-        <v>3092491</v>
+        <v>6000</v>
       </c>
       <c r="E237" s="53">
-        <v>4230492</v>
-[...1 lines deleted...]
-      <c r="F237" s="75"/>
+        <v>8000</v>
+      </c>
+      <c r="F237" s="53">
+        <v>10000</v>
+      </c>
       <c r="G237" s="73"/>
       <c r="H237" s="53"/>
-      <c r="I237" s="87"/>
+      <c r="I237" s="86"/>
       <c r="J237" s="61"/>
       <c r="K237" s="73"/>
       <c r="L237" s="53"/>
       <c r="M237" s="30"/>
     </row>
     <row r="238" spans="1:13" ht="14.25" customHeight="1">
       <c r="A238" s="33" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B238" s="73">
-        <v>164742</v>
+        <v>70</v>
       </c>
       <c r="C238" s="52">
-        <v>652307</v>
+        <v>140</v>
       </c>
       <c r="D238" s="53">
-        <v>882347</v>
+        <v>210</v>
       </c>
       <c r="E238" s="53">
-        <v>1115281</v>
-[...1 lines deleted...]
-      <c r="F238" s="75"/>
+        <v>280</v>
+      </c>
+      <c r="F238" s="53">
+        <v>350</v>
+      </c>
       <c r="G238" s="73"/>
       <c r="H238" s="53"/>
-      <c r="I238" s="87"/>
+      <c r="I238" s="86"/>
       <c r="J238" s="61"/>
       <c r="K238" s="73"/>
       <c r="L238" s="53"/>
       <c r="M238" s="30"/>
     </row>
-    <row r="239" spans="1:13" ht="14.25" customHeight="1">
-[...17 lines deleted...]
-      <c r="H239" s="53"/>
+    <row r="239" spans="1:13" ht="21.6">
+      <c r="A239" s="65" t="s">
+        <v>19</v>
+      </c>
+      <c r="B239" s="30"/>
+      <c r="C239" s="30"/>
+      <c r="D239" s="39"/>
+      <c r="E239" s="36"/>
+      <c r="F239" s="36"/>
+      <c r="G239" s="35"/>
+      <c r="H239" s="50"/>
       <c r="I239" s="87"/>
-      <c r="J239" s="61"/>
-[...2 lines deleted...]
-      <c r="M239" s="30"/>
+      <c r="J239" s="91"/>
+      <c r="K239" s="98"/>
+      <c r="L239" s="32"/>
+      <c r="M239" s="29"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="33" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B240" s="73">
-        <v>475</v>
+        <v>1303038</v>
       </c>
       <c r="C240" s="52">
-        <v>2857</v>
+        <v>3460858</v>
       </c>
       <c r="D240" s="53">
-        <v>5238</v>
+        <v>5696537</v>
       </c>
       <c r="E240" s="53">
-        <v>7620</v>
-[...1 lines deleted...]
-      <c r="F240" s="75"/>
+        <v>7926920</v>
+      </c>
+      <c r="F240" s="53">
+        <v>10075448</v>
+      </c>
       <c r="G240" s="73"/>
       <c r="H240" s="53"/>
-      <c r="I240" s="87"/>
+      <c r="I240" s="86"/>
       <c r="J240" s="61"/>
       <c r="K240" s="73"/>
       <c r="L240" s="53"/>
       <c r="M240" s="30"/>
     </row>
-    <row r="241" spans="1:13">
+    <row r="241" spans="1:13" ht="14.25" customHeight="1">
       <c r="A241" s="33" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B241" s="73">
-        <v>222191</v>
+        <v>865491</v>
       </c>
       <c r="C241" s="52">
-        <v>613177</v>
+        <v>1921300</v>
       </c>
       <c r="D241" s="53">
-        <v>1224163</v>
+        <v>3092491</v>
       </c>
       <c r="E241" s="53">
-        <v>1860150</v>
-[...1 lines deleted...]
-      <c r="F241" s="75"/>
+        <v>4230492</v>
+      </c>
+      <c r="F241" s="53">
+        <v>5297208</v>
+      </c>
       <c r="G241" s="73"/>
       <c r="H241" s="53"/>
-      <c r="I241" s="87"/>
+      <c r="I241" s="86"/>
       <c r="J241" s="61"/>
       <c r="K241" s="73"/>
       <c r="L241" s="53"/>
       <c r="M241" s="30"/>
     </row>
-    <row r="242" spans="1:13">
+    <row r="242" spans="1:13" ht="14.25" customHeight="1">
       <c r="A242" s="33" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B242" s="73">
-        <v>4953</v>
+        <v>164742</v>
       </c>
       <c r="C242" s="52">
-        <v>6868</v>
+        <v>652307</v>
       </c>
       <c r="D242" s="53">
-        <v>8783</v>
+        <v>882347</v>
       </c>
       <c r="E242" s="53">
-        <v>10699</v>
-[...1 lines deleted...]
-      <c r="F242" s="75"/>
+        <v>1115281</v>
+      </c>
+      <c r="F242" s="53">
+        <v>1350166</v>
+      </c>
       <c r="G242" s="73"/>
       <c r="H242" s="53"/>
-      <c r="I242" s="87"/>
+      <c r="I242" s="86"/>
       <c r="J242" s="61"/>
       <c r="K242" s="73"/>
       <c r="L242" s="53"/>
       <c r="M242" s="30"/>
     </row>
-    <row r="243" spans="1:13">
+    <row r="243" spans="1:13" ht="14.25" customHeight="1">
       <c r="A243" s="33" t="s">
-        <v>50</v>
-[...13 lines deleted...]
-      <c r="F243" s="75"/>
+        <v>46</v>
+      </c>
+      <c r="B243" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="C243" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="D243" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="E243" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="F243" s="52" t="s">
+        <v>71</v>
+      </c>
       <c r="G243" s="73"/>
       <c r="H243" s="53"/>
-      <c r="I243" s="87"/>
+      <c r="I243" s="86"/>
       <c r="J243" s="61"/>
       <c r="K243" s="73"/>
       <c r="L243" s="53"/>
       <c r="M243" s="30"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="33" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B244" s="73">
-        <v>26039</v>
+        <v>475</v>
       </c>
       <c r="C244" s="52">
-        <v>87382</v>
+        <v>2857</v>
       </c>
       <c r="D244" s="53">
-        <v>148726</v>
+        <v>5238</v>
       </c>
       <c r="E244" s="53">
-        <v>210069</v>
-[...1 lines deleted...]
-      <c r="F244" s="75"/>
+        <v>7620</v>
+      </c>
+      <c r="F244" s="53">
+        <v>8095</v>
+      </c>
       <c r="G244" s="73"/>
       <c r="H244" s="53"/>
-      <c r="I244" s="87"/>
+      <c r="I244" s="86"/>
       <c r="J244" s="61"/>
       <c r="K244" s="73"/>
       <c r="L244" s="53"/>
       <c r="M244" s="30"/>
     </row>
     <row r="245" spans="1:13">
-      <c r="A245" s="65" t="s">
-[...13 lines deleted...]
-      <c r="M245" s="29"/>
+      <c r="A245" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B245" s="73">
+        <v>222191</v>
+      </c>
+      <c r="C245" s="52">
+        <v>613177</v>
+      </c>
+      <c r="D245" s="53">
+        <v>1224163</v>
+      </c>
+      <c r="E245" s="53">
+        <v>1860150</v>
+      </c>
+      <c r="F245" s="53">
+        <v>2634062</v>
+      </c>
+      <c r="G245" s="73"/>
+      <c r="H245" s="53"/>
+      <c r="I245" s="86"/>
+      <c r="J245" s="61"/>
+      <c r="K245" s="73"/>
+      <c r="L245" s="53"/>
+      <c r="M245" s="30"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="33" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B246" s="73">
-        <v>102060</v>
+        <v>4953</v>
       </c>
       <c r="C246" s="52">
-        <v>203890</v>
+        <v>6868</v>
       </c>
       <c r="D246" s="53">
-        <v>305720</v>
+        <v>8783</v>
       </c>
       <c r="E246" s="53">
-        <v>407549</v>
-[...1 lines deleted...]
-      <c r="F246" s="75"/>
+        <v>10699</v>
+      </c>
+      <c r="F246" s="53">
+        <v>11566</v>
+      </c>
       <c r="G246" s="73"/>
       <c r="H246" s="53"/>
-      <c r="I246" s="87"/>
+      <c r="I246" s="86"/>
       <c r="J246" s="61"/>
       <c r="K246" s="73"/>
       <c r="L246" s="53"/>
       <c r="M246" s="30"/>
     </row>
-    <row r="247" spans="1:13" ht="14.25" customHeight="1">
+    <row r="247" spans="1:13">
       <c r="A247" s="33" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B247" s="73">
-        <v>75151</v>
+        <v>19147</v>
       </c>
       <c r="C247" s="52">
-        <v>150531</v>
+        <v>176967</v>
       </c>
       <c r="D247" s="53">
-        <v>225911</v>
+        <v>334788</v>
       </c>
       <c r="E247" s="53">
-        <v>301291</v>
-[...1 lines deleted...]
-      <c r="F247" s="75"/>
+        <v>492609</v>
+      </c>
+      <c r="F247" s="53">
+        <v>527710</v>
+      </c>
       <c r="G247" s="73"/>
       <c r="H247" s="53"/>
-      <c r="I247" s="87"/>
+      <c r="I247" s="86"/>
       <c r="J247" s="61"/>
       <c r="K247" s="73"/>
       <c r="L247" s="53"/>
       <c r="M247" s="30"/>
     </row>
-    <row r="248" spans="1:13" ht="14.25" customHeight="1">
+    <row r="248" spans="1:13">
       <c r="A248" s="33" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B248" s="73">
-        <v>4097</v>
+        <v>26039</v>
       </c>
       <c r="C248" s="52">
-        <v>8194</v>
+        <v>87382</v>
       </c>
       <c r="D248" s="53">
-        <v>12291</v>
+        <v>148726</v>
       </c>
       <c r="E248" s="53">
-        <v>16388</v>
-[...1 lines deleted...]
-      <c r="F248" s="75"/>
+        <v>210069</v>
+      </c>
+      <c r="F248" s="53">
+        <v>246641</v>
+      </c>
       <c r="G248" s="73"/>
       <c r="H248" s="53"/>
-      <c r="I248" s="87"/>
+      <c r="I248" s="86"/>
       <c r="J248" s="61"/>
       <c r="K248" s="73"/>
       <c r="L248" s="53"/>
       <c r="M248" s="30"/>
     </row>
-    <row r="249" spans="1:13" ht="14.25" customHeight="1">
-[...17 lines deleted...]
-      <c r="H249" s="53"/>
+    <row r="249" spans="1:13">
+      <c r="A249" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="B249" s="35"/>
+      <c r="C249" s="30"/>
+      <c r="D249" s="39"/>
+      <c r="E249" s="36"/>
+      <c r="F249" s="36"/>
+      <c r="G249" s="30"/>
+      <c r="H249" s="30"/>
       <c r="I249" s="87"/>
-      <c r="J249" s="61"/>
-[...2 lines deleted...]
-      <c r="M249" s="30"/>
+      <c r="J249" s="91"/>
+      <c r="K249" s="91"/>
+      <c r="L249" s="32"/>
+      <c r="M249" s="29"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="33" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B250" s="73">
-        <v>3628</v>
+        <v>102060</v>
       </c>
       <c r="C250" s="52">
-        <v>7256</v>
+        <v>203890</v>
       </c>
       <c r="D250" s="53">
-        <v>10884</v>
+        <v>305720</v>
       </c>
       <c r="E250" s="53">
-        <v>14512</v>
-[...1 lines deleted...]
-      <c r="F250" s="75"/>
+        <v>407549</v>
+      </c>
+      <c r="F250" s="53">
+        <v>477087</v>
+      </c>
       <c r="G250" s="73"/>
       <c r="H250" s="53"/>
-      <c r="I250" s="87"/>
+      <c r="I250" s="86"/>
       <c r="J250" s="61"/>
       <c r="K250" s="73"/>
       <c r="L250" s="53"/>
       <c r="M250" s="30"/>
     </row>
-    <row r="251" spans="1:13">
+    <row r="251" spans="1:13" ht="14.25" customHeight="1">
       <c r="A251" s="33" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B251" s="73">
-        <v>1325</v>
+        <v>75151</v>
       </c>
       <c r="C251" s="52">
-        <v>2650</v>
+        <v>150531</v>
       </c>
       <c r="D251" s="53">
-        <v>3975</v>
+        <v>225911</v>
       </c>
       <c r="E251" s="53">
-        <v>5300</v>
-[...1 lines deleted...]
-      <c r="F251" s="75"/>
+        <v>301291</v>
+      </c>
+      <c r="F251" s="53">
+        <v>344223</v>
+      </c>
       <c r="G251" s="73"/>
       <c r="H251" s="53"/>
-      <c r="I251" s="87"/>
+      <c r="I251" s="86"/>
       <c r="J251" s="61"/>
       <c r="K251" s="73"/>
       <c r="L251" s="53"/>
       <c r="M251" s="30"/>
     </row>
-    <row r="252" spans="1:13">
+    <row r="252" spans="1:13" ht="14.25" customHeight="1">
       <c r="A252" s="33" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B252" s="73">
-        <v>2175</v>
+        <v>4097</v>
       </c>
       <c r="C252" s="52">
-        <v>4350</v>
+        <v>8194</v>
       </c>
       <c r="D252" s="53">
-        <v>6525</v>
+        <v>12291</v>
       </c>
       <c r="E252" s="53">
-        <v>8700</v>
-[...1 lines deleted...]
-      <c r="F252" s="75"/>
+        <v>16388</v>
+      </c>
+      <c r="F252" s="53">
+        <v>20485</v>
+      </c>
       <c r="G252" s="73"/>
       <c r="H252" s="53"/>
-      <c r="I252" s="87"/>
+      <c r="I252" s="86"/>
       <c r="J252" s="61"/>
       <c r="K252" s="73"/>
       <c r="L252" s="53"/>
       <c r="M252" s="30"/>
     </row>
-    <row r="253" spans="1:13">
+    <row r="253" spans="1:13" ht="14.25" customHeight="1">
       <c r="A253" s="33" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B253" s="73">
-        <v>293</v>
+        <v>2429</v>
       </c>
       <c r="C253" s="52">
-        <v>586</v>
+        <v>4858</v>
       </c>
       <c r="D253" s="53">
-        <v>879</v>
+        <v>7287</v>
       </c>
       <c r="E253" s="53">
-        <v>1172</v>
-[...1 lines deleted...]
-      <c r="F253" s="75"/>
+        <v>9716</v>
+      </c>
+      <c r="F253" s="53">
+        <v>12145</v>
+      </c>
       <c r="G253" s="73"/>
       <c r="H253" s="53"/>
-      <c r="I253" s="87"/>
+      <c r="I253" s="86"/>
       <c r="J253" s="61"/>
       <c r="K253" s="73"/>
       <c r="L253" s="53"/>
       <c r="M253" s="30"/>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="33" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B254" s="73">
-        <v>12963</v>
+        <v>3628</v>
       </c>
       <c r="C254" s="52">
-        <v>25465</v>
+        <v>7256</v>
       </c>
       <c r="D254" s="53">
-        <v>37968</v>
+        <v>10884</v>
       </c>
       <c r="E254" s="53">
-        <v>50471</v>
-[...1 lines deleted...]
-      <c r="F254" s="75"/>
+        <v>14512</v>
+      </c>
+      <c r="F254" s="53">
+        <v>18320</v>
+      </c>
       <c r="G254" s="73"/>
       <c r="H254" s="53"/>
-      <c r="I254" s="87"/>
+      <c r="I254" s="86"/>
       <c r="J254" s="61"/>
       <c r="K254" s="73"/>
       <c r="L254" s="53"/>
       <c r="M254" s="30"/>
     </row>
     <row r="255" spans="1:13">
-      <c r="A255" s="65" t="s">
-[...13 lines deleted...]
-      <c r="M255" s="29"/>
+      <c r="A255" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B255" s="73">
+        <v>1325</v>
+      </c>
+      <c r="C255" s="52">
+        <v>2650</v>
+      </c>
+      <c r="D255" s="53">
+        <v>3975</v>
+      </c>
+      <c r="E255" s="53">
+        <v>5300</v>
+      </c>
+      <c r="F255" s="53">
+        <v>6625</v>
+      </c>
+      <c r="G255" s="73"/>
+      <c r="H255" s="53"/>
+      <c r="I255" s="86"/>
+      <c r="J255" s="61"/>
+      <c r="K255" s="73"/>
+      <c r="L255" s="53"/>
+      <c r="M255" s="30"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="33" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B256" s="73">
-        <v>12390</v>
+        <v>2175</v>
       </c>
       <c r="C256" s="52">
-        <v>25949</v>
+        <v>4350</v>
       </c>
       <c r="D256" s="53">
-        <v>39508</v>
+        <v>6525</v>
       </c>
       <c r="E256" s="53">
-        <v>53068</v>
-[...1 lines deleted...]
-      <c r="F256" s="75"/>
+        <v>8700</v>
+      </c>
+      <c r="F256" s="53">
+        <v>10875</v>
+      </c>
       <c r="G256" s="73"/>
       <c r="H256" s="53"/>
-      <c r="I256" s="87"/>
+      <c r="I256" s="86"/>
       <c r="J256" s="61"/>
       <c r="K256" s="73"/>
       <c r="L256" s="53"/>
       <c r="M256" s="30"/>
     </row>
-    <row r="257" spans="1:13" ht="14.25" customHeight="1">
+    <row r="257" spans="1:13">
       <c r="A257" s="33" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B257" s="73">
-        <v>11557</v>
+        <v>293</v>
       </c>
       <c r="C257" s="52">
-        <v>24283</v>
+        <v>586</v>
       </c>
       <c r="D257" s="53">
-        <v>37009</v>
+        <v>879</v>
       </c>
       <c r="E257" s="53">
-        <v>49736</v>
-[...1 lines deleted...]
-      <c r="F257" s="75"/>
+        <v>1172</v>
+      </c>
+      <c r="F257" s="53">
+        <v>1465</v>
+      </c>
       <c r="G257" s="73"/>
       <c r="H257" s="53"/>
-      <c r="I257" s="87"/>
+      <c r="I257" s="86"/>
       <c r="J257" s="61"/>
       <c r="K257" s="73"/>
       <c r="L257" s="53"/>
       <c r="M257" s="30"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="33" t="s">
-        <v>46</v>
-[...13 lines deleted...]
-      <c r="F258" s="75"/>
+        <v>51</v>
+      </c>
+      <c r="B258" s="73">
+        <v>12963</v>
+      </c>
+      <c r="C258" s="52">
+        <v>25465</v>
+      </c>
+      <c r="D258" s="53">
+        <v>37968</v>
+      </c>
+      <c r="E258" s="53">
+        <v>50471</v>
+      </c>
+      <c r="F258" s="53">
+        <v>62949</v>
+      </c>
       <c r="G258" s="73"/>
       <c r="H258" s="53"/>
-      <c r="I258" s="87"/>
+      <c r="I258" s="86"/>
       <c r="J258" s="61"/>
       <c r="K258" s="73"/>
       <c r="L258" s="53"/>
       <c r="M258" s="30"/>
     </row>
     <row r="259" spans="1:13">
-      <c r="A259" s="33" t="s">
-[...16 lines deleted...]
-      <c r="H259" s="53"/>
+      <c r="A259" s="65" t="s">
+        <v>35</v>
+      </c>
+      <c r="B259" s="35"/>
+      <c r="C259" s="30"/>
+      <c r="D259" s="39"/>
+      <c r="E259" s="36"/>
+      <c r="F259" s="36"/>
+      <c r="G259" s="35"/>
+      <c r="H259" s="30"/>
       <c r="I259" s="87"/>
-      <c r="J259" s="61"/>
-[...2 lines deleted...]
-      <c r="M259" s="30"/>
+      <c r="J259" s="91"/>
+      <c r="K259" s="41"/>
+      <c r="L259" s="32"/>
+      <c r="M259" s="29"/>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="33" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B260" s="73">
-        <v>742</v>
+        <v>12390</v>
       </c>
       <c r="C260" s="52">
-        <v>1484</v>
+        <v>25949</v>
       </c>
       <c r="D260" s="53">
-        <v>2226</v>
+        <v>39508</v>
       </c>
       <c r="E260" s="53">
-        <v>2968</v>
-[...1 lines deleted...]
-      <c r="F260" s="75"/>
+        <v>53068</v>
+      </c>
+      <c r="F260" s="53">
+        <v>63476</v>
+      </c>
       <c r="G260" s="73"/>
       <c r="H260" s="53"/>
-      <c r="I260" s="87"/>
+      <c r="I260" s="86"/>
       <c r="J260" s="61"/>
       <c r="K260" s="73"/>
       <c r="L260" s="53"/>
       <c r="M260" s="30"/>
     </row>
-    <row r="261" spans="1:13" ht="31.8">
-[...14 lines deleted...]
-      <c r="M261" s="29"/>
+    <row r="261" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A261" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B261" s="73">
+        <v>11557</v>
+      </c>
+      <c r="C261" s="52">
+        <v>24283</v>
+      </c>
+      <c r="D261" s="53">
+        <v>37009</v>
+      </c>
+      <c r="E261" s="53">
+        <v>49736</v>
+      </c>
+      <c r="F261" s="53">
+        <v>59311</v>
+      </c>
+      <c r="G261" s="73"/>
+      <c r="H261" s="53"/>
+      <c r="I261" s="86"/>
+      <c r="J261" s="61"/>
+      <c r="K261" s="73"/>
+      <c r="L261" s="53"/>
+      <c r="M261" s="30"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="33" t="s">
-        <v>42</v>
-[...13 lines deleted...]
-      <c r="F262" s="75"/>
+        <v>46</v>
+      </c>
+      <c r="B262" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="C262" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="D262" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="E262" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="F262" s="54" t="s">
+        <v>71</v>
+      </c>
       <c r="G262" s="73"/>
       <c r="H262" s="53"/>
-      <c r="I262" s="87"/>
+      <c r="I262" s="86"/>
       <c r="J262" s="61"/>
       <c r="K262" s="73"/>
       <c r="L262" s="53"/>
       <c r="M262" s="30"/>
     </row>
-    <row r="263" spans="1:13" ht="14.25" customHeight="1">
+    <row r="263" spans="1:13">
       <c r="A263" s="33" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B263" s="73">
-        <v>4804831</v>
+        <v>92</v>
       </c>
       <c r="C263" s="52">
-        <v>9448706</v>
+        <v>184</v>
       </c>
       <c r="D263" s="53">
-        <v>15023598</v>
+        <v>276</v>
       </c>
       <c r="E263" s="53">
-        <v>19077510</v>
-[...1 lines deleted...]
-      <c r="F263" s="75"/>
+        <v>368</v>
+      </c>
+      <c r="F263" s="53">
+        <v>460</v>
+      </c>
       <c r="G263" s="73"/>
       <c r="H263" s="53"/>
-      <c r="I263" s="87"/>
+      <c r="I263" s="86"/>
       <c r="J263" s="61"/>
       <c r="K263" s="73"/>
       <c r="L263" s="53"/>
       <c r="M263" s="30"/>
     </row>
-    <row r="264" spans="1:13" ht="14.25" customHeight="1">
+    <row r="264" spans="1:13">
       <c r="A264" s="33" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B264" s="73">
-        <v>213726</v>
+        <v>742</v>
       </c>
       <c r="C264" s="52">
-        <v>394691</v>
+        <v>1484</v>
       </c>
       <c r="D264" s="53">
-        <v>532675</v>
+        <v>2226</v>
       </c>
       <c r="E264" s="53">
-        <v>546290</v>
-[...1 lines deleted...]
-      <c r="F264" s="75"/>
+        <v>2968</v>
+      </c>
+      <c r="F264" s="53">
+        <v>3710</v>
+      </c>
       <c r="G264" s="73"/>
       <c r="H264" s="53"/>
-      <c r="I264" s="87"/>
+      <c r="I264" s="86"/>
       <c r="J264" s="61"/>
       <c r="K264" s="73"/>
       <c r="L264" s="53"/>
       <c r="M264" s="30"/>
     </row>
-    <row r="265" spans="1:13">
-[...17 lines deleted...]
-      <c r="H265" s="53"/>
+    <row r="265" spans="1:13" ht="31.8">
+      <c r="A265" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B265" s="30"/>
+      <c r="C265" s="30"/>
+      <c r="D265" s="35"/>
+      <c r="E265" s="36"/>
+      <c r="F265" s="36"/>
+      <c r="G265" s="35"/>
+      <c r="H265" s="30"/>
       <c r="I265" s="87"/>
-      <c r="J265" s="61"/>
-[...2 lines deleted...]
-      <c r="M265" s="30"/>
+      <c r="J265" s="91"/>
+      <c r="K265" s="91"/>
+      <c r="L265" s="32"/>
+      <c r="M265" s="29"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="33" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B266" s="73">
-        <v>101545</v>
+        <v>7551067</v>
       </c>
       <c r="C266" s="52">
-        <v>237560</v>
+        <v>14716051</v>
       </c>
       <c r="D266" s="53">
-        <v>591092</v>
+        <v>23342661</v>
       </c>
       <c r="E266" s="53">
-        <v>707637</v>
-[...1 lines deleted...]
-      <c r="F266" s="75"/>
+        <v>29501083</v>
+      </c>
+      <c r="F266" s="53">
+        <v>35664360</v>
+      </c>
       <c r="G266" s="73"/>
       <c r="H266" s="53"/>
-      <c r="I266" s="87"/>
+      <c r="I266" s="86"/>
       <c r="J266" s="61"/>
       <c r="K266" s="73"/>
       <c r="L266" s="53"/>
       <c r="M266" s="30"/>
     </row>
-    <row r="267" spans="1:13">
+    <row r="267" spans="1:13" ht="14.25" customHeight="1">
       <c r="A267" s="33" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B267" s="73">
-        <v>274039</v>
+        <v>4804831</v>
       </c>
       <c r="C267" s="52">
-        <v>507078</v>
+        <v>9448706</v>
       </c>
       <c r="D267" s="53">
-        <v>718846</v>
+        <v>15023598</v>
       </c>
       <c r="E267" s="53">
-        <v>885211</v>
-[...1 lines deleted...]
-      <c r="F267" s="75"/>
+        <v>19077510</v>
+      </c>
+      <c r="F267" s="53">
+        <v>23063925</v>
+      </c>
       <c r="G267" s="73"/>
       <c r="H267" s="53"/>
-      <c r="I267" s="87"/>
+      <c r="I267" s="86"/>
       <c r="J267" s="61"/>
       <c r="K267" s="73"/>
       <c r="L267" s="53"/>
       <c r="M267" s="30"/>
     </row>
-    <row r="268" spans="1:13">
+    <row r="268" spans="1:13" ht="14.25" customHeight="1">
       <c r="A268" s="33" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B268" s="73">
-        <v>328075</v>
+        <v>213726</v>
       </c>
       <c r="C268" s="52">
-        <v>594132</v>
+        <v>394691</v>
       </c>
       <c r="D268" s="53">
-        <v>808992</v>
+        <v>532675</v>
       </c>
       <c r="E268" s="53">
-        <v>901646</v>
-[...1 lines deleted...]
-      <c r="F268" s="75"/>
+        <v>546290</v>
+      </c>
+      <c r="F268" s="53">
+        <v>571393</v>
+      </c>
       <c r="G268" s="73"/>
       <c r="H268" s="53"/>
-      <c r="I268" s="87"/>
+      <c r="I268" s="86"/>
       <c r="J268" s="61"/>
       <c r="K268" s="73"/>
       <c r="L268" s="53"/>
       <c r="M268" s="30"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="33" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B269" s="73">
-        <v>56337</v>
+        <v>201947</v>
       </c>
       <c r="C269" s="52">
-        <v>115650</v>
+        <v>389174</v>
       </c>
       <c r="D269" s="53">
-        <v>216461</v>
+        <v>532568</v>
       </c>
       <c r="E269" s="53">
-        <v>295043</v>
-[...1 lines deleted...]
-      <c r="F269" s="75"/>
+        <v>593001</v>
+      </c>
+      <c r="F269" s="53">
+        <v>621077</v>
+      </c>
       <c r="G269" s="73"/>
       <c r="H269" s="53"/>
-      <c r="I269" s="87"/>
+      <c r="I269" s="86"/>
       <c r="J269" s="61"/>
       <c r="K269" s="73"/>
       <c r="L269" s="53"/>
       <c r="M269" s="30"/>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="33" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B270" s="73">
-        <v>1132239</v>
+        <v>101545</v>
       </c>
       <c r="C270" s="52">
-        <v>2156537</v>
+        <v>237560</v>
       </c>
       <c r="D270" s="53">
-        <v>3284764</v>
+        <v>591092</v>
       </c>
       <c r="E270" s="53">
-        <v>4253954</v>
-[...1 lines deleted...]
-      <c r="F270" s="75"/>
+        <v>707637</v>
+      </c>
+      <c r="F270" s="53">
+        <v>983086</v>
+      </c>
       <c r="G270" s="73"/>
       <c r="H270" s="53"/>
-      <c r="I270" s="87"/>
+      <c r="I270" s="86"/>
       <c r="J270" s="61"/>
       <c r="K270" s="73"/>
       <c r="L270" s="53"/>
       <c r="M270" s="30"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="33" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B271" s="73">
-        <v>438328</v>
+        <v>274039</v>
       </c>
       <c r="C271" s="52">
-        <v>872523</v>
+        <v>507078</v>
       </c>
       <c r="D271" s="53">
-        <v>1633665</v>
+        <v>718846</v>
       </c>
       <c r="E271" s="53">
-        <v>2240791</v>
-[...1 lines deleted...]
-      <c r="F271" s="75"/>
+        <v>885211</v>
+      </c>
+      <c r="F271" s="53">
+        <v>1070702</v>
+      </c>
       <c r="G271" s="73"/>
       <c r="H271" s="53"/>
-      <c r="I271" s="87"/>
+      <c r="I271" s="86"/>
       <c r="J271" s="61"/>
       <c r="K271" s="73"/>
       <c r="L271" s="53"/>
       <c r="M271" s="30"/>
     </row>
-    <row r="272" spans="1:13" ht="21.6" customHeight="1">
-[...14 lines deleted...]
-      <c r="M272" s="29"/>
+    <row r="272" spans="1:13">
+      <c r="A272" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B272" s="73">
+        <v>328075</v>
+      </c>
+      <c r="C272" s="52">
+        <v>594132</v>
+      </c>
+      <c r="D272" s="53">
+        <v>808992</v>
+      </c>
+      <c r="E272" s="53">
+        <v>901646</v>
+      </c>
+      <c r="F272" s="53">
+        <v>1002745</v>
+      </c>
+      <c r="G272" s="73"/>
+      <c r="H272" s="53"/>
+      <c r="I272" s="86"/>
+      <c r="J272" s="61"/>
+      <c r="K272" s="73"/>
+      <c r="L272" s="53"/>
+      <c r="M272" s="30"/>
     </row>
     <row r="273" spans="1:14">
       <c r="A273" s="33" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B273" s="73">
-        <v>3091543</v>
+        <v>56337</v>
       </c>
       <c r="C273" s="52">
-        <v>6029058</v>
+        <v>115650</v>
       </c>
       <c r="D273" s="53">
-        <v>10456241</v>
+        <v>216461</v>
       </c>
       <c r="E273" s="53">
-        <v>13883450</v>
-[...1 lines deleted...]
-      <c r="F273" s="75"/>
+        <v>295043</v>
+      </c>
+      <c r="F273" s="53">
+        <v>307394</v>
+      </c>
       <c r="G273" s="73"/>
       <c r="H273" s="53"/>
-      <c r="I273" s="87"/>
+      <c r="I273" s="86"/>
       <c r="J273" s="61"/>
       <c r="K273" s="73"/>
       <c r="L273" s="53"/>
       <c r="M273" s="30"/>
     </row>
-    <row r="274" spans="1:14" ht="14.25" customHeight="1">
+    <row r="274" spans="1:14">
       <c r="A274" s="33" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B274" s="73">
-        <v>1660589</v>
+        <v>1132239</v>
       </c>
       <c r="C274" s="52">
-        <v>3159114</v>
+        <v>2156537</v>
       </c>
       <c r="D274" s="53">
-        <v>5582290</v>
+        <v>3284764</v>
       </c>
       <c r="E274" s="53">
-        <v>7386416</v>
-[...1 lines deleted...]
-      <c r="F274" s="75"/>
+        <v>4253954</v>
+      </c>
+      <c r="F274" s="53">
+        <v>5080332</v>
+      </c>
       <c r="G274" s="73"/>
       <c r="H274" s="53"/>
-      <c r="I274" s="87"/>
+      <c r="I274" s="86"/>
       <c r="J274" s="61"/>
       <c r="K274" s="73"/>
       <c r="L274" s="53"/>
       <c r="M274" s="30"/>
     </row>
     <row r="275" spans="1:14">
       <c r="A275" s="33" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B275" s="73">
-        <v>8613</v>
+        <v>438328</v>
       </c>
       <c r="C275" s="52">
-        <v>17490</v>
+        <v>872523</v>
       </c>
       <c r="D275" s="53">
-        <v>26594</v>
+        <v>1633665</v>
       </c>
       <c r="E275" s="53">
-        <v>34117</v>
-[...1 lines deleted...]
-      <c r="F275" s="75"/>
+        <v>2240791</v>
+      </c>
+      <c r="F275" s="53">
+        <v>2963707</v>
+      </c>
       <c r="G275" s="73"/>
       <c r="H275" s="53"/>
-      <c r="I275" s="87"/>
+      <c r="I275" s="86"/>
       <c r="J275" s="61"/>
       <c r="K275" s="73"/>
       <c r="L275" s="53"/>
       <c r="M275" s="30"/>
     </row>
-    <row r="276" spans="1:14">
-[...17 lines deleted...]
-      <c r="H276" s="53"/>
+    <row r="276" spans="1:14" ht="21.6" customHeight="1">
+      <c r="A276" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="B276" s="35"/>
+      <c r="C276" s="30"/>
+      <c r="D276" s="39"/>
+      <c r="E276" s="36"/>
+      <c r="F276" s="36"/>
+      <c r="G276" s="35"/>
+      <c r="H276" s="30"/>
       <c r="I276" s="87"/>
-      <c r="J276" s="61"/>
-[...2 lines deleted...]
-      <c r="M276" s="30"/>
+      <c r="J276" s="91"/>
+      <c r="K276" s="98"/>
+      <c r="L276" s="32"/>
+      <c r="M276" s="29"/>
     </row>
     <row r="277" spans="1:14">
       <c r="A277" s="33" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B277" s="73">
-        <v>44731</v>
+        <v>3091543</v>
       </c>
       <c r="C277" s="52">
-        <v>89667</v>
+        <v>6029058</v>
       </c>
       <c r="D277" s="53">
-        <v>135984</v>
+        <v>10456241</v>
       </c>
       <c r="E277" s="53">
-        <v>183205</v>
-[...1 lines deleted...]
-      <c r="F277" s="75"/>
+        <v>13883450</v>
+      </c>
+      <c r="F277" s="53">
+        <v>18343792</v>
+      </c>
       <c r="G277" s="73"/>
       <c r="H277" s="53"/>
-      <c r="I277" s="87"/>
+      <c r="I277" s="86"/>
       <c r="J277" s="61"/>
       <c r="K277" s="73"/>
       <c r="L277" s="53"/>
       <c r="M277" s="30"/>
     </row>
-    <row r="278" spans="1:14">
+    <row r="278" spans="1:14" ht="14.25" customHeight="1">
       <c r="A278" s="33" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B278" s="73">
-        <v>12688</v>
+        <v>1660589</v>
       </c>
       <c r="C278" s="52">
-        <v>26665</v>
+        <v>3159114</v>
       </c>
       <c r="D278" s="53">
-        <v>40929</v>
+        <v>5582290</v>
       </c>
       <c r="E278" s="53">
-        <v>53922</v>
-[...1 lines deleted...]
-      <c r="F278" s="75"/>
+        <v>7386416</v>
+      </c>
+      <c r="F278" s="53">
+        <v>9973635</v>
+      </c>
       <c r="G278" s="73"/>
       <c r="H278" s="53"/>
-      <c r="I278" s="87"/>
+      <c r="I278" s="86"/>
       <c r="J278" s="61"/>
       <c r="K278" s="73"/>
       <c r="L278" s="53"/>
       <c r="M278" s="30"/>
     </row>
     <row r="279" spans="1:14">
       <c r="A279" s="33" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B279" s="73">
-        <v>3239</v>
+        <v>8613</v>
       </c>
       <c r="C279" s="52">
-        <v>6143</v>
+        <v>17490</v>
       </c>
       <c r="D279" s="53">
-        <v>10487</v>
+        <v>26594</v>
       </c>
       <c r="E279" s="53">
-        <v>13114</v>
-[...1 lines deleted...]
-      <c r="F279" s="75"/>
+        <v>34117</v>
+      </c>
+      <c r="F279" s="53">
+        <v>41766</v>
+      </c>
       <c r="G279" s="73"/>
       <c r="H279" s="53"/>
-      <c r="I279" s="87"/>
+      <c r="I279" s="86"/>
       <c r="J279" s="61"/>
       <c r="K279" s="73"/>
       <c r="L279" s="53"/>
       <c r="M279" s="30"/>
     </row>
     <row r="280" spans="1:14">
       <c r="A280" s="33" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B280" s="73">
-        <v>1096627</v>
+        <v>59812</v>
       </c>
       <c r="C280" s="52">
-        <v>2075539</v>
+        <v>151002</v>
       </c>
       <c r="D280" s="53">
-        <v>3116602</v>
+        <v>418594</v>
       </c>
       <c r="E280" s="53">
-        <v>4029084</v>
-[...1 lines deleted...]
-      <c r="F280" s="75"/>
+        <v>480400</v>
+      </c>
+      <c r="F280" s="53">
+        <v>751913</v>
+      </c>
       <c r="G280" s="73"/>
       <c r="H280" s="53"/>
-      <c r="I280" s="87"/>
+      <c r="I280" s="86"/>
       <c r="J280" s="61"/>
       <c r="K280" s="73"/>
       <c r="L280" s="53"/>
       <c r="M280" s="30"/>
     </row>
     <row r="281" spans="1:14">
       <c r="A281" s="33" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B281" s="73">
-        <v>205244</v>
+        <v>44731</v>
       </c>
       <c r="C281" s="52">
-        <v>503438</v>
+        <v>89667</v>
       </c>
       <c r="D281" s="53">
-        <v>1124761</v>
+        <v>135984</v>
       </c>
       <c r="E281" s="53">
-        <v>1703192</v>
-[...1 lines deleted...]
-      <c r="F281" s="75"/>
+        <v>183205</v>
+      </c>
+      <c r="F281" s="53">
+        <v>228918</v>
+      </c>
       <c r="G281" s="73"/>
       <c r="H281" s="53"/>
-      <c r="I281" s="87"/>
+      <c r="I281" s="86"/>
       <c r="J281" s="61"/>
       <c r="K281" s="73"/>
       <c r="L281" s="53"/>
-      <c r="M281" s="29"/>
-[...16 lines deleted...]
-      <c r="M282" s="29"/>
+      <c r="M281" s="30"/>
+    </row>
+    <row r="282" spans="1:14">
+      <c r="A282" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B282" s="73">
+        <v>12688</v>
+      </c>
+      <c r="C282" s="52">
+        <v>26665</v>
+      </c>
+      <c r="D282" s="53">
+        <v>40929</v>
+      </c>
+      <c r="E282" s="53">
+        <v>53922</v>
+      </c>
+      <c r="F282" s="53">
+        <v>67551</v>
+      </c>
+      <c r="G282" s="73"/>
+      <c r="H282" s="53"/>
+      <c r="I282" s="86"/>
+      <c r="J282" s="61"/>
+      <c r="K282" s="73"/>
+      <c r="L282" s="53"/>
+      <c r="M282" s="30"/>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" s="33" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B283" s="73">
-        <v>3573084</v>
+        <v>3239</v>
       </c>
       <c r="C283" s="52">
-        <v>6848548</v>
+        <v>6143</v>
       </c>
       <c r="D283" s="53">
-        <v>10189170</v>
+        <v>10487</v>
       </c>
       <c r="E283" s="53">
-        <v>12726028</v>
-[...1 lines deleted...]
-      <c r="F283" s="75"/>
+        <v>13114</v>
+      </c>
+      <c r="F283" s="53">
+        <v>16016</v>
+      </c>
       <c r="G283" s="73"/>
       <c r="H283" s="53"/>
-      <c r="I283" s="87"/>
+      <c r="I283" s="86"/>
       <c r="J283" s="61"/>
       <c r="K283" s="73"/>
       <c r="L283" s="53"/>
       <c r="M283" s="30"/>
-      <c r="N283" s="2"/>
-[...1 lines deleted...]
-    <row r="284" spans="1:14" ht="14.25" customHeight="1">
+    </row>
+    <row r="284" spans="1:14">
       <c r="A284" s="33" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B284" s="73">
-        <v>2325535</v>
+        <v>1096627</v>
       </c>
       <c r="C284" s="52">
-        <v>4570564</v>
+        <v>2075539</v>
       </c>
       <c r="D284" s="53">
-        <v>6915158</v>
+        <v>3116602</v>
       </c>
       <c r="E284" s="53">
-        <v>9022272</v>
-[...1 lines deleted...]
-      <c r="F284" s="75"/>
+        <v>4029084</v>
+      </c>
+      <c r="F284" s="53">
+        <v>4851787</v>
+      </c>
       <c r="G284" s="73"/>
       <c r="H284" s="53"/>
-      <c r="I284" s="87"/>
+      <c r="I284" s="86"/>
       <c r="J284" s="61"/>
       <c r="K284" s="73"/>
       <c r="L284" s="53"/>
       <c r="M284" s="30"/>
     </row>
-    <row r="285" spans="1:14" ht="14.25" customHeight="1">
+    <row r="285" spans="1:14">
       <c r="A285" s="33" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B285" s="73">
-        <v>213726</v>
+        <v>205244</v>
       </c>
       <c r="C285" s="52">
-        <v>394691</v>
+        <v>503438</v>
       </c>
       <c r="D285" s="53">
-        <v>532675</v>
+        <v>1124761</v>
       </c>
       <c r="E285" s="53">
-        <v>546290</v>
-[...1 lines deleted...]
-      <c r="F285" s="75"/>
+        <v>1703192</v>
+      </c>
+      <c r="F285" s="53">
+        <v>2412206</v>
+      </c>
       <c r="G285" s="73"/>
       <c r="H285" s="53"/>
-      <c r="I285" s="87"/>
+      <c r="I285" s="86"/>
       <c r="J285" s="61"/>
       <c r="K285" s="73"/>
       <c r="L285" s="53"/>
-      <c r="M285" s="30"/>
-[...19 lines deleted...]
-      <c r="H286" s="53"/>
+      <c r="M285" s="29"/>
+    </row>
+    <row r="286" spans="1:14" ht="21.6">
+      <c r="A286" s="65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B286" s="30"/>
+      <c r="C286" s="30"/>
+      <c r="D286" s="35"/>
+      <c r="E286" s="36"/>
+      <c r="F286" s="36"/>
+      <c r="G286" s="35"/>
+      <c r="H286" s="30"/>
       <c r="I286" s="87"/>
-      <c r="J286" s="61"/>
-[...3 lines deleted...]
-      <c r="N286" s="2"/>
+      <c r="J286" s="91"/>
+      <c r="K286" s="41"/>
+      <c r="L286" s="32"/>
+      <c r="M286" s="29"/>
     </row>
     <row r="287" spans="1:14">
       <c r="A287" s="33" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B287" s="73">
-        <v>41733</v>
+        <v>3573084</v>
       </c>
       <c r="C287" s="52">
-        <v>86558</v>
+        <v>6848548</v>
       </c>
       <c r="D287" s="53">
-        <v>172498</v>
+        <v>10189170</v>
       </c>
       <c r="E287" s="53">
-        <v>227237</v>
-[...1 lines deleted...]
-      <c r="F287" s="75"/>
+        <v>12726028</v>
+      </c>
+      <c r="F287" s="53">
+        <v>14321028</v>
+      </c>
       <c r="G287" s="73"/>
       <c r="H287" s="53"/>
-      <c r="I287" s="87"/>
+      <c r="I287" s="86"/>
       <c r="J287" s="61"/>
       <c r="K287" s="73"/>
       <c r="L287" s="53"/>
       <c r="M287" s="30"/>
       <c r="N287" s="2"/>
     </row>
-    <row r="288" spans="1:14">
+    <row r="288" spans="1:14" ht="14.25" customHeight="1">
       <c r="A288" s="33" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B288" s="73">
-        <v>229308</v>
+        <v>2325535</v>
       </c>
       <c r="C288" s="52">
-        <v>417411</v>
+        <v>4570564</v>
       </c>
       <c r="D288" s="53">
-        <v>582862</v>
+        <v>6915158</v>
       </c>
       <c r="E288" s="53">
-        <v>702006</v>
-[...1 lines deleted...]
-      <c r="F288" s="75"/>
+        <v>9022272</v>
+      </c>
+      <c r="F288" s="53">
+        <v>10387566</v>
+      </c>
       <c r="G288" s="73"/>
       <c r="H288" s="53"/>
-      <c r="I288" s="87"/>
+      <c r="I288" s="86"/>
       <c r="J288" s="61"/>
       <c r="K288" s="73"/>
       <c r="L288" s="53"/>
       <c r="M288" s="30"/>
-      <c r="N288" s="2"/>
-[...1 lines deleted...]
-    <row r="289" spans="1:15">
+    </row>
+    <row r="289" spans="1:15" ht="14.25" customHeight="1">
       <c r="A289" s="33" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B289" s="73">
-        <v>247654</v>
+        <v>213726</v>
       </c>
       <c r="C289" s="52">
-        <v>448050</v>
+        <v>394691</v>
       </c>
       <c r="D289" s="53">
-        <v>596963</v>
+        <v>532675</v>
       </c>
       <c r="E289" s="53">
-        <v>624941</v>
-[...1 lines deleted...]
-      <c r="F289" s="75"/>
+        <v>546290</v>
+      </c>
+      <c r="F289" s="53">
+        <v>571393</v>
+      </c>
       <c r="G289" s="73"/>
       <c r="H289" s="53"/>
-      <c r="I289" s="87"/>
+      <c r="I289" s="86"/>
       <c r="J289" s="61"/>
       <c r="K289" s="73"/>
       <c r="L289" s="53"/>
       <c r="M289" s="30"/>
-      <c r="N289" s="2"/>
     </row>
     <row r="290" spans="1:15">
       <c r="A290" s="33" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B290" s="73">
-        <v>53098</v>
+        <v>193334</v>
       </c>
       <c r="C290" s="52">
-        <v>109507</v>
+        <v>371684</v>
       </c>
       <c r="D290" s="53">
-        <v>205974</v>
+        <v>505974</v>
       </c>
       <c r="E290" s="53">
-        <v>281929</v>
-[...1 lines deleted...]
-      <c r="F290" s="75"/>
+        <v>558884</v>
+      </c>
+      <c r="F290" s="53">
+        <v>579311</v>
+      </c>
       <c r="G290" s="73"/>
       <c r="H290" s="53"/>
-      <c r="I290" s="87"/>
+      <c r="I290" s="86"/>
       <c r="J290" s="61"/>
       <c r="K290" s="73"/>
       <c r="L290" s="53"/>
       <c r="M290" s="30"/>
       <c r="N290" s="2"/>
     </row>
     <row r="291" spans="1:15">
       <c r="A291" s="33" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B291" s="73">
-        <v>35612</v>
+        <v>41733</v>
       </c>
       <c r="C291" s="52">
-        <v>80998</v>
+        <v>86558</v>
       </c>
       <c r="D291" s="53">
-        <v>168162</v>
+        <v>172498</v>
       </c>
       <c r="E291" s="53">
-        <v>224870</v>
-[...1 lines deleted...]
-      <c r="F291" s="75"/>
+        <v>227237</v>
+      </c>
+      <c r="F291" s="53">
+        <v>231173</v>
+      </c>
       <c r="G291" s="73"/>
       <c r="H291" s="53"/>
-      <c r="I291" s="87"/>
+      <c r="I291" s="86"/>
       <c r="J291" s="61"/>
       <c r="K291" s="73"/>
       <c r="L291" s="53"/>
       <c r="M291" s="30"/>
       <c r="N291" s="2"/>
     </row>
     <row r="292" spans="1:15">
       <c r="A292" s="33" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B292" s="73">
-        <v>233084</v>
+        <v>229308</v>
       </c>
       <c r="C292" s="52">
-        <v>369085</v>
+        <v>417411</v>
       </c>
       <c r="D292" s="53">
-        <v>508904</v>
+        <v>582862</v>
       </c>
       <c r="E292" s="53">
-        <v>537599</v>
-[...1 lines deleted...]
-      <c r="F292" s="75"/>
+        <v>702006</v>
+      </c>
+      <c r="F292" s="53">
+        <v>841784</v>
+      </c>
       <c r="G292" s="73"/>
       <c r="H292" s="53"/>
-      <c r="I292" s="87"/>
+      <c r="I292" s="86"/>
       <c r="J292" s="61"/>
       <c r="K292" s="73"/>
       <c r="L292" s="53"/>
       <c r="M292" s="30"/>
       <c r="N292" s="2"/>
     </row>
-    <row r="293" spans="1:15" ht="21.6">
-[...14 lines deleted...]
-      <c r="M293" s="29"/>
+    <row r="293" spans="1:15">
+      <c r="A293" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B293" s="73">
+        <v>247654</v>
+      </c>
+      <c r="C293" s="52">
+        <v>448050</v>
+      </c>
+      <c r="D293" s="53">
+        <v>596963</v>
+      </c>
+      <c r="E293" s="53">
+        <v>624941</v>
+      </c>
+      <c r="F293" s="53">
+        <v>638377</v>
+      </c>
+      <c r="G293" s="73"/>
+      <c r="H293" s="53"/>
+      <c r="I293" s="86"/>
+      <c r="J293" s="61"/>
+      <c r="K293" s="73"/>
+      <c r="L293" s="53"/>
+      <c r="M293" s="30"/>
       <c r="N293" s="2"/>
     </row>
-    <row r="294" spans="1:15" ht="13.5" customHeight="1">
+    <row r="294" spans="1:15">
       <c r="A294" s="33" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B294" s="73">
-        <v>886440</v>
+        <v>53098</v>
       </c>
       <c r="C294" s="52">
-        <v>1838445</v>
+        <v>109507</v>
       </c>
       <c r="D294" s="53">
-        <v>2697250</v>
+        <v>205974</v>
       </c>
       <c r="E294" s="53">
-        <v>2891605</v>
-[...1 lines deleted...]
-      <c r="F294" s="75"/>
+        <v>281929</v>
+      </c>
+      <c r="F294" s="53">
+        <v>291378</v>
+      </c>
       <c r="G294" s="73"/>
       <c r="H294" s="53"/>
-      <c r="I294" s="87"/>
+      <c r="I294" s="86"/>
       <c r="J294" s="61"/>
       <c r="K294" s="73"/>
       <c r="L294" s="53"/>
       <c r="M294" s="30"/>
       <c r="N294" s="2"/>
-      <c r="O294" s="2"/>
-[...1 lines deleted...]
-    <row r="295" spans="1:15" ht="14.25" customHeight="1">
+    </row>
+    <row r="295" spans="1:15">
       <c r="A295" s="33" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B295" s="73">
-        <v>818707</v>
+        <v>35612</v>
       </c>
       <c r="C295" s="52">
-        <v>1719028</v>
+        <v>80998</v>
       </c>
       <c r="D295" s="53">
-        <v>2526150</v>
+        <v>168162</v>
       </c>
       <c r="E295" s="53">
-        <v>2668822</v>
-[...1 lines deleted...]
-      <c r="F295" s="75"/>
+        <v>224870</v>
+      </c>
+      <c r="F295" s="53">
+        <v>228545</v>
+      </c>
       <c r="G295" s="73"/>
       <c r="H295" s="53"/>
-      <c r="I295" s="87"/>
+      <c r="I295" s="86"/>
       <c r="J295" s="61"/>
       <c r="K295" s="73"/>
       <c r="L295" s="53"/>
       <c r="M295" s="30"/>
-    </row>
-    <row r="296" spans="1:15" ht="14.25" customHeight="1">
+      <c r="N295" s="2"/>
+    </row>
+    <row r="296" spans="1:15">
       <c r="A296" s="33" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B296" s="73">
-        <v>67733</v>
+        <v>233084</v>
       </c>
       <c r="C296" s="52">
-        <v>119417</v>
+        <v>369085</v>
       </c>
       <c r="D296" s="53">
-        <v>171100</v>
+        <v>508904</v>
       </c>
       <c r="E296" s="53">
-        <v>222783</v>
-[...1 lines deleted...]
-      <c r="F296" s="75"/>
+        <v>537599</v>
+      </c>
+      <c r="F296" s="53">
+        <v>551501</v>
+      </c>
       <c r="G296" s="73"/>
       <c r="H296" s="53"/>
-      <c r="I296" s="87"/>
+      <c r="I296" s="86"/>
       <c r="J296" s="61"/>
       <c r="K296" s="73"/>
       <c r="L296" s="53"/>
       <c r="M296" s="30"/>
-    </row>
-[...18 lines deleted...]
-      <c r="H297" s="53"/>
+      <c r="N296" s="2"/>
+    </row>
+    <row r="297" spans="1:15" ht="21.6">
+      <c r="A297" s="65" t="s">
+        <v>9</v>
+      </c>
+      <c r="B297" s="30"/>
+      <c r="C297" s="30"/>
+      <c r="D297" s="39"/>
+      <c r="E297" s="36"/>
+      <c r="F297" s="36"/>
+      <c r="G297" s="35"/>
+      <c r="H297" s="30"/>
       <c r="I297" s="87"/>
-      <c r="J297" s="61"/>
-[...19 lines deleted...]
-      <c r="M298" s="29"/>
+      <c r="J297" s="91"/>
+      <c r="K297" s="98"/>
+      <c r="L297" s="32"/>
+      <c r="M297" s="29"/>
+      <c r="N297" s="2"/>
+    </row>
+    <row r="298" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A298" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B298" s="73">
+        <v>886440</v>
+      </c>
+      <c r="C298" s="52">
+        <v>1838445</v>
+      </c>
+      <c r="D298" s="53">
+        <v>2697250</v>
+      </c>
+      <c r="E298" s="53">
+        <v>2891605</v>
+      </c>
+      <c r="F298" s="53">
+        <v>2999540</v>
+      </c>
+      <c r="G298" s="73"/>
+      <c r="H298" s="53"/>
+      <c r="I298" s="86"/>
+      <c r="J298" s="61"/>
+      <c r="K298" s="73"/>
+      <c r="L298" s="53"/>
+      <c r="M298" s="30"/>
       <c r="N298" s="2"/>
       <c r="O298" s="2"/>
     </row>
     <row r="299" spans="1:15" ht="14.25" customHeight="1">
       <c r="A299" s="33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B299" s="73">
-        <v>1208295</v>
+        <v>818707</v>
       </c>
       <c r="C299" s="52">
-        <v>2658719</v>
+        <v>1719028</v>
       </c>
       <c r="D299" s="53">
-        <v>4159679</v>
+        <v>2526150</v>
       </c>
       <c r="E299" s="53">
-        <v>5757575</v>
-[...1 lines deleted...]
-      <c r="F299" s="75"/>
+        <v>2668822</v>
+      </c>
+      <c r="F299" s="53">
+        <v>2702723</v>
+      </c>
       <c r="G299" s="73"/>
       <c r="H299" s="53"/>
-      <c r="I299" s="87"/>
+      <c r="I299" s="86"/>
       <c r="J299" s="61"/>
       <c r="K299" s="73"/>
-      <c r="L299" s="36"/>
+      <c r="L299" s="53"/>
       <c r="M299" s="30"/>
-      <c r="N299" s="2"/>
-      <c r="O299" s="2"/>
     </row>
     <row r="300" spans="1:15" ht="14.25" customHeight="1">
       <c r="A300" s="33" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B300" s="73">
-        <v>579289</v>
+        <v>67733</v>
       </c>
       <c r="C300" s="52">
-        <v>1382689</v>
+        <v>119417</v>
       </c>
       <c r="D300" s="53">
-        <v>2197012</v>
+        <v>171100</v>
       </c>
       <c r="E300" s="53">
-        <v>3057826</v>
-[...1 lines deleted...]
-      <c r="F300" s="75"/>
+        <v>222783</v>
+      </c>
+      <c r="F300" s="53">
+        <v>296817</v>
+      </c>
       <c r="G300" s="73"/>
       <c r="H300" s="53"/>
-      <c r="I300" s="87"/>
+      <c r="I300" s="86"/>
       <c r="J300" s="61"/>
       <c r="K300" s="73"/>
-      <c r="L300" s="36"/>
+      <c r="L300" s="53"/>
       <c r="M300" s="30"/>
     </row>
-    <row r="301" spans="1:15" ht="13.5" customHeight="1">
+    <row r="301" spans="1:15" ht="14.25" customHeight="1">
       <c r="A301" s="33" t="s">
-        <v>45</v>
-[...13 lines deleted...]
-      <c r="F301" s="75"/>
+        <v>51</v>
+      </c>
+      <c r="B301" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="C301" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="D301" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="E301" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="F301" s="54" t="s">
+        <v>71</v>
+      </c>
       <c r="G301" s="73"/>
       <c r="H301" s="53"/>
-      <c r="I301" s="87"/>
+      <c r="I301" s="86"/>
       <c r="J301" s="61"/>
       <c r="K301" s="73"/>
-      <c r="L301" s="36"/>
+      <c r="L301" s="53"/>
       <c r="M301" s="30"/>
-      <c r="N301" s="2"/>
-[...25 lines deleted...]
-      <c r="M302" s="30"/>
+    </row>
+    <row r="302" spans="1:15" ht="42">
+      <c r="A302" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="B302" s="30"/>
+      <c r="C302" s="100"/>
+      <c r="D302" s="35"/>
+      <c r="E302" s="36"/>
+      <c r="F302" s="39"/>
+      <c r="G302" s="35"/>
+      <c r="H302" s="54"/>
+      <c r="I302" s="88"/>
+      <c r="J302" s="62"/>
+      <c r="K302" s="98"/>
+      <c r="L302" s="32"/>
+      <c r="M302" s="29"/>
       <c r="N302" s="2"/>
       <c r="O302" s="2"/>
     </row>
-    <row r="303" spans="1:15" ht="12" customHeight="1">
+    <row r="303" spans="1:15" ht="14.25" customHeight="1">
       <c r="A303" s="33" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B303" s="73">
-        <v>92929</v>
+        <v>1208295</v>
       </c>
       <c r="C303" s="52">
-        <v>183602</v>
+        <v>2658719</v>
       </c>
       <c r="D303" s="53">
-        <v>281915</v>
+        <v>4159679</v>
       </c>
       <c r="E303" s="53">
-        <v>385956</v>
-[...1 lines deleted...]
-      <c r="F303" s="75"/>
+        <v>5757575</v>
+      </c>
+      <c r="F303" s="53">
+        <v>7269736</v>
+      </c>
       <c r="G303" s="73"/>
       <c r="H303" s="53"/>
-      <c r="I303" s="87"/>
+      <c r="I303" s="86"/>
       <c r="J303" s="61"/>
       <c r="K303" s="73"/>
       <c r="L303" s="36"/>
       <c r="M303" s="30"/>
       <c r="N303" s="2"/>
       <c r="O303" s="2"/>
     </row>
-    <row r="304" spans="1:15" ht="12" customHeight="1">
+    <row r="304" spans="1:15" ht="14.25" customHeight="1">
       <c r="A304" s="33" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B304" s="73">
-        <v>134566</v>
+        <v>579289</v>
       </c>
       <c r="C304" s="52">
-        <v>275687</v>
+        <v>1382689</v>
       </c>
       <c r="D304" s="53">
-        <v>418494</v>
+        <v>2197012</v>
       </c>
       <c r="E304" s="53">
-        <v>569101</v>
-[...1 lines deleted...]
-      <c r="F304" s="75"/>
+        <v>3057826</v>
+      </c>
+      <c r="F304" s="53">
+        <v>3712299</v>
+      </c>
       <c r="G304" s="73"/>
       <c r="H304" s="53"/>
-      <c r="I304" s="87"/>
+      <c r="I304" s="86"/>
       <c r="J304" s="61"/>
       <c r="K304" s="73"/>
       <c r="L304" s="36"/>
       <c r="M304" s="30"/>
-      <c r="N304" s="2"/>
-[...2 lines deleted...]
-    <row r="305" spans="1:20" ht="12.75" customHeight="1">
+    </row>
+    <row r="305" spans="1:20" ht="13.5" customHeight="1">
       <c r="A305" s="33" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B305" s="73">
-        <v>63163</v>
+        <v>113716</v>
       </c>
       <c r="C305" s="52">
-        <v>132549</v>
+        <v>227823</v>
       </c>
       <c r="D305" s="53">
-        <v>207213</v>
+        <v>346332</v>
       </c>
       <c r="E305" s="53">
-        <v>288952</v>
-[...1 lines deleted...]
-      <c r="F305" s="75"/>
+        <v>473040</v>
+      </c>
+      <c r="F305" s="53">
+        <v>621336</v>
+      </c>
       <c r="G305" s="73"/>
       <c r="H305" s="53"/>
-      <c r="I305" s="87"/>
+      <c r="I305" s="86"/>
       <c r="J305" s="61"/>
       <c r="K305" s="73"/>
       <c r="L305" s="36"/>
       <c r="M305" s="30"/>
       <c r="N305" s="2"/>
       <c r="O305" s="2"/>
     </row>
-    <row r="306" spans="1:20" ht="14.25" customHeight="1">
+    <row r="306" spans="1:20" ht="12.75" customHeight="1">
       <c r="A306" s="33" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B306" s="73">
-        <v>74128</v>
+        <v>42141</v>
       </c>
       <c r="C306" s="52">
-        <v>139447</v>
+        <v>82036</v>
       </c>
       <c r="D306" s="53">
-        <v>207518</v>
+        <v>125102</v>
       </c>
       <c r="E306" s="53">
-        <v>278559</v>
-[...1 lines deleted...]
-      <c r="F306" s="75"/>
+        <v>171801</v>
+      </c>
+      <c r="F306" s="53">
+        <v>223946</v>
+      </c>
       <c r="G306" s="73"/>
       <c r="H306" s="53"/>
-      <c r="I306" s="87"/>
+      <c r="I306" s="86"/>
       <c r="J306" s="61"/>
       <c r="K306" s="73"/>
       <c r="L306" s="36"/>
       <c r="M306" s="30"/>
       <c r="N306" s="2"/>
       <c r="O306" s="2"/>
     </row>
-    <row r="307" spans="1:20" ht="14.25" customHeight="1">
-[...22 lines deleted...]
-      <c r="M307" s="94"/>
+    <row r="307" spans="1:20" ht="12" customHeight="1">
+      <c r="A307" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B307" s="73">
+        <v>92929</v>
+      </c>
+      <c r="C307" s="52">
+        <v>183602</v>
+      </c>
+      <c r="D307" s="53">
+        <v>281915</v>
+      </c>
+      <c r="E307" s="53">
+        <v>385956</v>
+      </c>
+      <c r="F307" s="53">
+        <v>503296</v>
+      </c>
+      <c r="G307" s="73"/>
+      <c r="H307" s="53"/>
+      <c r="I307" s="86"/>
+      <c r="J307" s="61"/>
+      <c r="K307" s="73"/>
+      <c r="L307" s="36"/>
+      <c r="M307" s="30"/>
       <c r="N307" s="2"/>
       <c r="O307" s="2"/>
     </row>
-    <row r="308" spans="1:20" ht="14.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="K308" s="70"/>
+    <row r="308" spans="1:20" ht="12" customHeight="1">
+      <c r="A308" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B308" s="73">
+        <v>134566</v>
+      </c>
+      <c r="C308" s="52">
+        <v>275687</v>
+      </c>
+      <c r="D308" s="53">
+        <v>418494</v>
+      </c>
+      <c r="E308" s="53">
+        <v>569101</v>
+      </c>
+      <c r="F308" s="53">
+        <v>743561</v>
+      </c>
+      <c r="G308" s="73"/>
+      <c r="H308" s="53"/>
+      <c r="I308" s="86"/>
+      <c r="J308" s="61"/>
+      <c r="K308" s="73"/>
       <c r="L308" s="36"/>
       <c r="M308" s="30"/>
       <c r="N308" s="2"/>
       <c r="O308" s="2"/>
     </row>
-    <row r="309" spans="1:20">
-      <c r="A309" s="115" t="s">
+    <row r="309" spans="1:20" ht="12.75" customHeight="1">
+      <c r="A309" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B309" s="73">
+        <v>63163</v>
+      </c>
+      <c r="C309" s="52">
+        <v>132549</v>
+      </c>
+      <c r="D309" s="53">
+        <v>207213</v>
+      </c>
+      <c r="E309" s="53">
+        <v>288952</v>
+      </c>
+      <c r="F309" s="53">
+        <v>388906</v>
+      </c>
+      <c r="G309" s="73"/>
+      <c r="H309" s="53"/>
+      <c r="I309" s="86"/>
+      <c r="J309" s="61"/>
+      <c r="K309" s="73"/>
+      <c r="L309" s="36"/>
+      <c r="M309" s="30"/>
+      <c r="N309" s="2"/>
+      <c r="O309" s="2"/>
+    </row>
+    <row r="310" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A310" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B310" s="73">
+        <v>74128</v>
+      </c>
+      <c r="C310" s="52">
+        <v>139447</v>
+      </c>
+      <c r="D310" s="53">
+        <v>207518</v>
+      </c>
+      <c r="E310" s="53">
+        <v>278559</v>
+      </c>
+      <c r="F310" s="53">
+        <v>375970</v>
+      </c>
+      <c r="G310" s="73"/>
+      <c r="H310" s="53"/>
+      <c r="I310" s="86"/>
+      <c r="J310" s="61"/>
+      <c r="K310" s="73"/>
+      <c r="L310" s="36"/>
+      <c r="M310" s="30"/>
+      <c r="N310" s="2"/>
+      <c r="O310" s="2"/>
+    </row>
+    <row r="311" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A311" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B311" s="74">
+        <v>108364</v>
+      </c>
+      <c r="C311" s="101">
+        <v>234888</v>
+      </c>
+      <c r="D311" s="55">
+        <v>376096</v>
+      </c>
+      <c r="E311" s="55">
+        <v>532344</v>
+      </c>
+      <c r="F311" s="55">
+        <v>700426</v>
+      </c>
+      <c r="G311" s="74"/>
+      <c r="H311" s="55"/>
+      <c r="I311" s="89"/>
+      <c r="J311" s="63"/>
+      <c r="K311" s="74"/>
+      <c r="L311" s="55"/>
+      <c r="M311" s="93"/>
+      <c r="N311" s="2"/>
+      <c r="O311" s="2"/>
+    </row>
+    <row r="312" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A312" s="69" t="s">
+        <v>68</v>
+      </c>
+      <c r="B312" s="69"/>
+      <c r="C312" s="69"/>
+      <c r="D312" s="69"/>
+      <c r="E312" s="69"/>
+      <c r="F312" s="16"/>
+      <c r="G312" s="16"/>
+      <c r="H312" s="71"/>
+      <c r="I312" s="36"/>
+      <c r="J312" s="72"/>
+      <c r="K312" s="70"/>
+      <c r="L312" s="36"/>
+      <c r="M312" s="30"/>
+      <c r="N312" s="2"/>
+      <c r="O312" s="2"/>
+    </row>
+    <row r="313" spans="1:20">
+      <c r="A313" s="114" t="s">
         <v>55</v>
       </c>
-      <c r="B309" s="115"/>
-[...17 lines deleted...]
-      <c r="A310" s="108" t="s">
+      <c r="B313" s="114"/>
+      <c r="C313" s="114"/>
+      <c r="D313" s="43"/>
+      <c r="E313" s="44"/>
+      <c r="F313" s="34"/>
+      <c r="G313" s="45"/>
+      <c r="H313" s="46"/>
+      <c r="I313" s="46"/>
+      <c r="J313" s="47"/>
+      <c r="K313" s="30"/>
+      <c r="L313" s="115"/>
+      <c r="M313" s="115"/>
+      <c r="N313" s="3"/>
+      <c r="O313" s="3"/>
+      <c r="P313" s="3"/>
+      <c r="Q313" s="3"/>
+    </row>
+    <row r="314" spans="1:20" ht="10.95" customHeight="1">
+      <c r="A314" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="B310" s="108"/>
-[...57 lines deleted...]
-      <c r="L315" s="26"/>
+      <c r="B314" s="107"/>
+      <c r="C314" s="107"/>
+      <c r="D314" s="22"/>
+      <c r="E314" s="23"/>
+      <c r="F314" s="27"/>
+      <c r="G314" s="24"/>
+      <c r="H314" s="25"/>
+      <c r="I314" s="25"/>
+      <c r="J314" s="26"/>
+      <c r="K314" s="26"/>
+      <c r="L314" s="106"/>
+      <c r="M314" s="106"/>
+    </row>
+    <row r="315" spans="1:20" ht="17.399999999999999" customHeight="1">
+      <c r="A315" s="116"/>
+      <c r="B315" s="117"/>
+      <c r="C315" s="117"/>
+      <c r="D315" s="117"/>
+      <c r="E315" s="117"/>
+      <c r="F315" s="117"/>
+      <c r="G315" s="118"/>
+      <c r="H315" s="118"/>
+      <c r="I315" s="118"/>
+      <c r="J315" s="118"/>
+      <c r="L315" s="21"/>
       <c r="M315" s="26"/>
-    </row>
-[...1 lines deleted...]
-      <c r="G316" s="8"/>
+      <c r="N315" s="11"/>
+      <c r="O315" s="11"/>
+      <c r="P315" s="11"/>
+      <c r="Q315" s="11"/>
+      <c r="R315" s="11"/>
+      <c r="S315" s="11"/>
+      <c r="T315" s="11"/>
+    </row>
+    <row r="316" spans="1:20" ht="13.5" customHeight="1">
+      <c r="F316" s="7"/>
+      <c r="G316" s="9"/>
       <c r="L316" s="26"/>
       <c r="M316" s="26"/>
     </row>
-    <row r="317" spans="1:20">
+    <row r="317" spans="1:20" ht="21.75" customHeight="1">
       <c r="G317" s="8"/>
       <c r="L317" s="26"/>
       <c r="M317" s="26"/>
     </row>
     <row r="318" spans="1:20">
-      <c r="G318" s="8"/>
+      <c r="A318" s="105"/>
+      <c r="B318" s="105"/>
+      <c r="C318" s="105"/>
+      <c r="D318" s="105"/>
+      <c r="E318" s="105"/>
+      <c r="F318" s="105"/>
+      <c r="G318" s="105"/>
       <c r="L318" s="26"/>
       <c r="M318" s="26"/>
     </row>
     <row r="319" spans="1:20">
       <c r="G319" s="8"/>
       <c r="L319" s="26"/>
       <c r="M319" s="26"/>
     </row>
     <row r="320" spans="1:20">
       <c r="G320" s="8"/>
       <c r="L320" s="26"/>
       <c r="M320" s="26"/>
     </row>
     <row r="321" spans="7:13">
       <c r="G321" s="8"/>
       <c r="L321" s="26"/>
       <c r="M321" s="26"/>
     </row>
     <row r="322" spans="7:13">
       <c r="G322" s="8"/>
       <c r="L322" s="26"/>
       <c r="M322" s="26"/>
     </row>
     <row r="323" spans="7:13">
       <c r="G323" s="8"/>
@@ -9565,59 +10170,67 @@
       <c r="L500" s="26"/>
       <c r="M500" s="26"/>
     </row>
     <row r="501" spans="7:13">
       <c r="G501" s="8"/>
       <c r="L501" s="26"/>
       <c r="M501" s="26"/>
     </row>
     <row r="502" spans="7:13">
       <c r="G502" s="8"/>
       <c r="L502" s="26"/>
       <c r="M502" s="26"/>
     </row>
     <row r="503" spans="7:13">
       <c r="G503" s="8"/>
       <c r="L503" s="26"/>
       <c r="M503" s="26"/>
     </row>
     <row r="504" spans="7:13">
       <c r="G504" s="8"/>
       <c r="L504" s="26"/>
       <c r="M504" s="26"/>
     </row>
     <row r="505" spans="7:13">
       <c r="G505" s="8"/>
+      <c r="L505" s="26"/>
+      <c r="M505" s="26"/>
     </row>
     <row r="506" spans="7:13">
       <c r="G506" s="8"/>
+      <c r="L506" s="26"/>
+      <c r="M506" s="26"/>
     </row>
     <row r="507" spans="7:13">
       <c r="G507" s="8"/>
+      <c r="L507" s="26"/>
+      <c r="M507" s="26"/>
     </row>
     <row r="508" spans="7:13">
       <c r="G508" s="8"/>
+      <c r="L508" s="26"/>
+      <c r="M508" s="26"/>
     </row>
     <row r="509" spans="7:13">
       <c r="G509" s="8"/>
     </row>
     <row r="510" spans="7:13">
       <c r="G510" s="8"/>
     </row>
     <row r="511" spans="7:13">
       <c r="G511" s="8"/>
     </row>
     <row r="512" spans="7:13">
       <c r="G512" s="8"/>
     </row>
     <row r="513" spans="7:7">
       <c r="G513" s="8"/>
     </row>
     <row r="514" spans="7:7">
       <c r="G514" s="8"/>
     </row>
     <row r="515" spans="7:7">
       <c r="G515" s="8"/>
     </row>
     <row r="516" spans="7:7">
       <c r="G516" s="8"/>
     </row>
@@ -9767,88 +10380,97 @@
     </row>
     <row r="565" spans="7:7">
       <c r="G565" s="8"/>
     </row>
     <row r="566" spans="7:7">
       <c r="G566" s="8"/>
     </row>
     <row r="567" spans="7:7">
       <c r="G567" s="8"/>
     </row>
     <row r="568" spans="7:7">
       <c r="G568" s="8"/>
     </row>
     <row r="569" spans="7:7">
       <c r="G569" s="8"/>
     </row>
     <row r="570" spans="7:7">
       <c r="G570" s="8"/>
     </row>
     <row r="571" spans="7:7">
       <c r="G571" s="8"/>
     </row>
     <row r="572" spans="7:7">
       <c r="G572" s="8"/>
     </row>
+    <row r="573" spans="7:7">
+      <c r="G573" s="8"/>
+    </row>
+    <row r="574" spans="7:7">
+      <c r="G574" s="8"/>
+    </row>
+    <row r="575" spans="7:7">
+      <c r="G575" s="8"/>
+    </row>
+    <row r="576" spans="7:7">
+      <c r="G576" s="8"/>
+    </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A314:G314"/>
-[...1 lines deleted...]
-    <mergeCell ref="A310:C310"/>
+    <mergeCell ref="A318:G318"/>
+    <mergeCell ref="L314:M314"/>
+    <mergeCell ref="A314:C314"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A309:C309"/>
-[...1 lines deleted...]
-    <mergeCell ref="A311:J311"/>
+    <mergeCell ref="A313:C313"/>
+    <mergeCell ref="L313:M313"/>
+    <mergeCell ref="A315:J315"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -9857,82 +10479,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D77718-4900-4AAF-8C85-043C5FF672EE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D77718-4900-4AAF-8C85-043C5FF672EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>