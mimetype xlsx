--- v3 (2026-07-04)
+++ v4 (2026-07-25)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$7:$O$311</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="72">
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және  карьерлерді қазу</t>
   </si>
   <si>
@@ -607,51 +607,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -814,50 +813,53 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1126,8159 +1128,8689 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T576"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A286" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I303" sqref="I303"/>
+    <sheetView tabSelected="1" topLeftCell="A295" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I307" sqref="I307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="27.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.88671875" style="6" customWidth="1"/>
     <col min="3" max="3" width="12" style="13" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="6" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="6" width="11.109375" style="8" customWidth="1"/>
     <col min="7" max="7" width="12" style="10" customWidth="1"/>
     <col min="8" max="8" width="10.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="11.6640625" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="11.33203125" style="4" customWidth="1"/>
     <col min="12" max="12" width="11.6640625" style="4" customWidth="1"/>
     <col min="13" max="13" width="13.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="18.6640625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A1" s="108" t="s">
+      <c r="A1" s="107" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="108"/>
-[...10 lines deleted...]
-      <c r="M1" s="108"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
+      <c r="L1" s="107"/>
+      <c r="M1" s="107"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1">
-      <c r="A2" s="56"/>
-[...11 lines deleted...]
-      <c r="M2" s="56"/>
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
       <c r="A3" s="16"/>
       <c r="B3" s="17"/>
       <c r="C3" s="18"/>
       <c r="D3" s="17"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
-      <c r="G3" s="48"/>
+      <c r="G3" s="47"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A4" s="109"/>
-      <c r="B4" s="111" t="s">
+      <c r="A4" s="108"/>
+      <c r="B4" s="110" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="112"/>
-[...9 lines deleted...]
-      <c r="M4" s="113"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="111"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="112"/>
     </row>
     <row r="5" spans="1:13" ht="21" customHeight="1">
-      <c r="A5" s="110"/>
-      <c r="B5" s="57" t="s">
+      <c r="A5" s="109"/>
+      <c r="B5" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="58" t="s">
+      <c r="C5" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="57" t="s">
         <v>58</v>
       </c>
-      <c r="E5" s="58" t="s">
+      <c r="E5" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="57" t="s">
         <v>60</v>
       </c>
-      <c r="G5" s="58" t="s">
+      <c r="G5" s="57" t="s">
         <v>61</v>
       </c>
-      <c r="H5" s="59" t="s">
+      <c r="H5" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="I5" s="58" t="s">
+      <c r="I5" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="J5" s="59" t="s">
+      <c r="J5" s="58" t="s">
         <v>64</v>
       </c>
-      <c r="K5" s="59" t="s">
+      <c r="K5" s="58" t="s">
         <v>65</v>
       </c>
-      <c r="L5" s="58" t="s">
+      <c r="L5" s="57" t="s">
         <v>66</v>
       </c>
-      <c r="M5" s="60" t="s">
+      <c r="M5" s="59" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="29"/>
       <c r="C6" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="31"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:13" ht="14.4" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="73">
+      <c r="B7" s="72">
         <v>72496333</v>
       </c>
-      <c r="C7" s="52">
+      <c r="C7" s="51">
         <v>158225592</v>
       </c>
-      <c r="D7" s="102">
+      <c r="D7" s="101">
         <v>250204509</v>
       </c>
-      <c r="E7" s="53">
+      <c r="E7" s="52">
         <v>363411331</v>
       </c>
-      <c r="F7" s="102">
+      <c r="F7" s="101">
         <v>462786008</v>
       </c>
-      <c r="G7" s="73"/>
-[...4 lines deleted...]
-      <c r="L7" s="50"/>
+      <c r="G7" s="101">
+        <v>560728125</v>
+      </c>
+      <c r="H7" s="72"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="49"/>
       <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="73">
+      <c r="B8" s="72">
         <v>36596286</v>
       </c>
-      <c r="C8" s="52">
+      <c r="C8" s="51">
         <v>77351580</v>
       </c>
-      <c r="D8" s="102">
+      <c r="D8" s="101">
         <v>124249464</v>
       </c>
-      <c r="E8" s="53">
+      <c r="E8" s="52">
         <v>179761543</v>
       </c>
-      <c r="F8" s="102">
+      <c r="F8" s="101">
         <v>229227425</v>
       </c>
-      <c r="G8" s="73"/>
-[...4 lines deleted...]
-      <c r="L8" s="50"/>
+      <c r="G8" s="101">
+        <v>276182908</v>
+      </c>
+      <c r="H8" s="72"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="72"/>
+      <c r="L8" s="49"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="13.2" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="73">
+      <c r="B9" s="72">
         <v>218810</v>
       </c>
-      <c r="C9" s="52">
+      <c r="C9" s="51">
         <v>404859</v>
       </c>
-      <c r="D9" s="102">
+      <c r="D9" s="101">
         <v>547927</v>
       </c>
-      <c r="E9" s="53">
+      <c r="E9" s="52">
         <v>566626</v>
       </c>
-      <c r="F9" s="102">
+      <c r="F9" s="101">
         <v>596813</v>
       </c>
-      <c r="G9" s="73"/>
-[...4 lines deleted...]
-      <c r="L9" s="50"/>
+      <c r="G9" s="101">
+        <v>623669</v>
+      </c>
+      <c r="H9" s="72"/>
+      <c r="I9" s="81"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="72"/>
+      <c r="L9" s="49"/>
       <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="73">
+      <c r="B10" s="72">
         <v>2469731</v>
       </c>
-      <c r="C10" s="52">
+      <c r="C10" s="51">
         <v>6660226</v>
       </c>
-      <c r="D10" s="102">
+      <c r="D10" s="101">
         <v>9611988</v>
       </c>
-      <c r="E10" s="53">
+      <c r="E10" s="52">
         <v>12757850</v>
       </c>
-      <c r="F10" s="102">
+      <c r="F10" s="101">
         <v>15622516</v>
       </c>
-      <c r="G10" s="73"/>
-[...4 lines deleted...]
-      <c r="L10" s="50"/>
+      <c r="G10" s="101">
+        <v>18707887</v>
+      </c>
+      <c r="H10" s="72"/>
+      <c r="I10" s="81"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="72"/>
+      <c r="L10" s="49"/>
       <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="73">
+      <c r="B11" s="72">
         <v>2844081</v>
       </c>
-      <c r="C11" s="52">
+      <c r="C11" s="51">
         <v>5593665</v>
       </c>
-      <c r="D11" s="102">
+      <c r="D11" s="101">
         <v>8355245</v>
       </c>
-      <c r="E11" s="53">
+      <c r="E11" s="52">
         <v>12269059</v>
       </c>
-      <c r="F11" s="102">
+      <c r="F11" s="101">
         <v>16166854</v>
       </c>
-      <c r="G11" s="73"/>
-[...4 lines deleted...]
-      <c r="L11" s="50"/>
+      <c r="G11" s="101">
+        <v>19823724</v>
+      </c>
+      <c r="H11" s="72"/>
+      <c r="I11" s="81"/>
+      <c r="J11" s="60"/>
+      <c r="K11" s="72"/>
+      <c r="L11" s="49"/>
       <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="73">
+      <c r="B12" s="72">
         <v>14464759</v>
       </c>
-      <c r="C12" s="52">
+      <c r="C12" s="51">
         <v>34107801</v>
       </c>
-      <c r="D12" s="102">
+      <c r="D12" s="101">
         <v>53699577</v>
       </c>
-      <c r="E12" s="53">
+      <c r="E12" s="52">
         <v>79304340</v>
       </c>
-      <c r="F12" s="102">
+      <c r="F12" s="101">
         <v>100552235</v>
       </c>
-      <c r="G12" s="73"/>
-[...4 lines deleted...]
-      <c r="L12" s="50"/>
+      <c r="G12" s="101">
+        <v>121949466</v>
+      </c>
+      <c r="H12" s="72"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="60"/>
+      <c r="K12" s="72"/>
+      <c r="L12" s="49"/>
       <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="73">
+      <c r="B13" s="72">
         <v>2565550</v>
       </c>
-      <c r="C13" s="52">
+      <c r="C13" s="51">
         <v>5256095</v>
       </c>
-      <c r="D13" s="102">
+      <c r="D13" s="101">
         <v>8267338</v>
       </c>
-      <c r="E13" s="53">
+      <c r="E13" s="52">
         <v>11179381</v>
       </c>
-      <c r="F13" s="102">
+      <c r="F13" s="101">
         <v>13603361</v>
       </c>
-      <c r="G13" s="73"/>
-[...4 lines deleted...]
-      <c r="L13" s="50"/>
+      <c r="G13" s="101">
+        <v>16204748</v>
+      </c>
+      <c r="H13" s="72"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="72"/>
+      <c r="L13" s="49"/>
       <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="73">
+      <c r="B14" s="72">
         <v>739520</v>
       </c>
-      <c r="C14" s="52">
+      <c r="C14" s="51">
         <v>1364631</v>
       </c>
-      <c r="D14" s="102">
+      <c r="D14" s="101">
         <v>2036518</v>
       </c>
-      <c r="E14" s="53">
+      <c r="E14" s="52">
         <v>2693249</v>
       </c>
-      <c r="F14" s="102">
+      <c r="F14" s="101">
         <v>3847884</v>
       </c>
-      <c r="G14" s="73"/>
-[...4 lines deleted...]
-      <c r="L14" s="50"/>
+      <c r="G14" s="101">
+        <v>5036335</v>
+      </c>
+      <c r="H14" s="72"/>
+      <c r="I14" s="81"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="49"/>
       <c r="M14" s="30"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="73">
+      <c r="B15" s="72">
         <v>7950394</v>
       </c>
-      <c r="C15" s="52">
+      <c r="C15" s="51">
         <v>16367860</v>
       </c>
-      <c r="D15" s="102">
+      <c r="D15" s="101">
         <v>25649577</v>
       </c>
-      <c r="E15" s="53">
+      <c r="E15" s="52">
         <v>38025282</v>
       </c>
-      <c r="F15" s="102">
+      <c r="F15" s="101">
         <v>47285787</v>
       </c>
-      <c r="G15" s="73"/>
-[...4 lines deleted...]
-      <c r="L15" s="50"/>
+      <c r="G15" s="101">
+        <v>55820771</v>
+      </c>
+      <c r="H15" s="72"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="72"/>
+      <c r="L15" s="49"/>
       <c r="M15" s="30"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="73">
+      <c r="B16" s="72">
         <v>4350655</v>
       </c>
-      <c r="C16" s="52">
+      <c r="C16" s="51">
         <v>10519193</v>
       </c>
-      <c r="D16" s="102">
+      <c r="D16" s="101">
         <v>16877467</v>
       </c>
-      <c r="E16" s="53">
+      <c r="E16" s="52">
         <v>25489887</v>
       </c>
-      <c r="F16" s="102">
+      <c r="F16" s="101">
         <v>34031514</v>
       </c>
-      <c r="G16" s="73"/>
-[...4 lines deleted...]
-      <c r="L16" s="50"/>
+      <c r="G16" s="101">
+        <v>44005636</v>
+      </c>
+      <c r="H16" s="72"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="49"/>
       <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:14" ht="21.6">
-      <c r="A17" s="65" t="s">
+      <c r="A17" s="64" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="30"/>
       <c r="D17" s="39"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="39"/>
       <c r="H17" s="30"/>
-      <c r="I17" s="83"/>
-      <c r="J17" s="90"/>
+      <c r="I17" s="82"/>
+      <c r="J17" s="89"/>
       <c r="K17" s="32"/>
       <c r="L17" s="30"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="73">
+      <c r="B18" s="72">
         <v>38854704</v>
       </c>
-      <c r="C18" s="52">
+      <c r="C18" s="51">
         <v>80228121</v>
       </c>
-      <c r="D18" s="102">
+      <c r="D18" s="101">
         <v>127365813</v>
       </c>
-      <c r="E18" s="53">
+      <c r="E18" s="52">
         <v>189001257</v>
       </c>
-      <c r="F18" s="102">
+      <c r="F18" s="101">
         <v>243949482</v>
       </c>
-      <c r="G18" s="73"/>
-[...4 lines deleted...]
-      <c r="L18" s="50"/>
+      <c r="G18" s="101">
+        <v>293950197</v>
+      </c>
+      <c r="H18" s="72"/>
+      <c r="I18" s="81"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="49"/>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:14" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="73">
+      <c r="B19" s="72">
         <v>25322492</v>
       </c>
-      <c r="C19" s="52">
+      <c r="C19" s="51">
         <v>51801167</v>
       </c>
-      <c r="D19" s="102">
+      <c r="D19" s="101">
         <v>82734110</v>
       </c>
-      <c r="E19" s="53">
+      <c r="E19" s="52">
         <v>124605585</v>
       </c>
-      <c r="F19" s="102">
+      <c r="F19" s="101">
         <v>161492962</v>
       </c>
-      <c r="G19" s="73"/>
-[...4 lines deleted...]
-      <c r="L19" s="50"/>
+      <c r="G19" s="101">
+        <v>194738113</v>
+      </c>
+      <c r="H19" s="72"/>
+      <c r="I19" s="81"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="72"/>
+      <c r="L19" s="49"/>
       <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="73">
+      <c r="B20" s="72">
         <v>541070</v>
       </c>
-      <c r="C20" s="52">
+      <c r="C20" s="51">
         <v>1635167</v>
       </c>
-      <c r="D20" s="102">
+      <c r="D20" s="101">
         <v>2028464</v>
       </c>
-      <c r="E20" s="53">
+      <c r="E20" s="52">
         <v>2438226</v>
       </c>
-      <c r="F20" s="102">
+      <c r="F20" s="101">
         <v>2785497</v>
       </c>
-      <c r="G20" s="73"/>
-[...4 lines deleted...]
-      <c r="L20" s="50"/>
+      <c r="G20" s="101">
+        <v>3365423</v>
+      </c>
+      <c r="H20" s="72"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="49"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="73">
+      <c r="B21" s="72">
         <v>2118325</v>
       </c>
-      <c r="C21" s="52">
+      <c r="C21" s="51">
         <v>3943215</v>
       </c>
-      <c r="D21" s="102">
+      <c r="D21" s="101">
         <v>5559414</v>
       </c>
-      <c r="E21" s="53">
+      <c r="E21" s="52">
         <v>8561202</v>
       </c>
-      <c r="F21" s="102">
+      <c r="F21" s="101">
         <v>11149324</v>
       </c>
-      <c r="G21" s="73"/>
-[...4 lines deleted...]
-      <c r="L21" s="50"/>
+      <c r="G21" s="101">
+        <v>13349739</v>
+      </c>
+      <c r="H21" s="72"/>
+      <c r="I21" s="81"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="72"/>
+      <c r="L21" s="49"/>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="73">
+      <c r="B22" s="72">
         <v>4786889</v>
       </c>
-      <c r="C22" s="52">
+      <c r="C22" s="51">
         <v>10468009</v>
       </c>
-      <c r="D22" s="102">
+      <c r="D22" s="101">
         <v>17584191</v>
       </c>
-      <c r="E22" s="53">
+      <c r="E22" s="52">
         <v>23452730</v>
       </c>
-      <c r="F22" s="102">
+      <c r="F22" s="101">
         <v>30833663</v>
       </c>
-      <c r="G22" s="73"/>
-[...4 lines deleted...]
-      <c r="L22" s="50"/>
+      <c r="G22" s="101">
+        <v>37837276</v>
+      </c>
+      <c r="H22" s="72"/>
+      <c r="I22" s="81"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="49"/>
       <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B23" s="73">
+      <c r="B23" s="72">
         <v>157</v>
       </c>
-      <c r="C23" s="52">
+      <c r="C23" s="51">
         <v>473</v>
       </c>
-      <c r="D23" s="102">
+      <c r="D23" s="101">
         <v>790</v>
       </c>
-      <c r="E23" s="53">
+      <c r="E23" s="52">
         <v>1107</v>
       </c>
-      <c r="F23" s="102">
+      <c r="F23" s="101">
         <v>1507</v>
       </c>
-      <c r="G23" s="73"/>
-[...4 lines deleted...]
-      <c r="L23" s="50"/>
+      <c r="G23" s="101">
+        <v>1907</v>
+      </c>
+      <c r="H23" s="72"/>
+      <c r="I23" s="81"/>
+      <c r="J23" s="60"/>
+      <c r="K23" s="72"/>
+      <c r="L23" s="49"/>
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="73">
+      <c r="B24" s="72">
         <v>1000</v>
       </c>
-      <c r="C24" s="52">
+      <c r="C24" s="51">
         <v>1667</v>
       </c>
-      <c r="D24" s="102">
+      <c r="D24" s="101">
         <v>2333</v>
       </c>
-      <c r="E24" s="53">
+      <c r="E24" s="52">
         <v>3000</v>
       </c>
-      <c r="F24" s="102">
+      <c r="F24" s="101">
         <v>6467</v>
       </c>
-      <c r="G24" s="73"/>
-[...4 lines deleted...]
-      <c r="L24" s="50"/>
+      <c r="G24" s="101">
+        <v>9933</v>
+      </c>
+      <c r="H24" s="72"/>
+      <c r="I24" s="81"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="49"/>
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="73">
+      <c r="B25" s="72">
         <v>5638322</v>
       </c>
-      <c r="C25" s="52">
+      <c r="C25" s="51">
         <v>11783093</v>
       </c>
-      <c r="D25" s="102">
+      <c r="D25" s="101">
         <v>18691098</v>
       </c>
-      <c r="E25" s="53">
+      <c r="E25" s="52">
         <v>28844395</v>
       </c>
-      <c r="F25" s="102">
+      <c r="F25" s="101">
         <v>36361567</v>
       </c>
-      <c r="G25" s="73"/>
-[...4 lines deleted...]
-      <c r="L25" s="50"/>
+      <c r="G25" s="101">
+        <v>43086716</v>
+      </c>
+      <c r="H25" s="72"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="72"/>
+      <c r="L25" s="49"/>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="73">
+      <c r="B26" s="72">
         <v>446450</v>
       </c>
-      <c r="C26" s="52">
+      <c r="C26" s="51">
         <v>595330</v>
       </c>
-      <c r="D26" s="102">
+      <c r="D26" s="101">
         <v>765413</v>
       </c>
-      <c r="E26" s="53">
+      <c r="E26" s="52">
         <v>1095013</v>
       </c>
-      <c r="F26" s="102">
+      <c r="F26" s="101">
         <v>1318497</v>
       </c>
-      <c r="G26" s="73"/>
-[...4 lines deleted...]
-      <c r="L26" s="50"/>
+      <c r="G26" s="101">
+        <v>1561090</v>
+      </c>
+      <c r="H26" s="72"/>
+      <c r="I26" s="81"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="49"/>
       <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:14" ht="21.6">
-      <c r="A27" s="66" t="s">
+      <c r="A27" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="30"/>
       <c r="D27" s="35"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="35"/>
       <c r="H27" s="30"/>
-      <c r="I27" s="84"/>
-[...1 lines deleted...]
-      <c r="K27" s="95"/>
+      <c r="I27" s="83"/>
+      <c r="J27" s="89"/>
+      <c r="K27" s="94"/>
       <c r="L27" s="32"/>
       <c r="M27" s="29"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="73">
+      <c r="B28" s="72">
         <v>31607646</v>
       </c>
-      <c r="C28" s="52">
+      <c r="C28" s="51">
         <v>63424283</v>
       </c>
-      <c r="D28" s="102">
+      <c r="D28" s="101">
         <v>99858100</v>
       </c>
-      <c r="E28" s="53">
+      <c r="E28" s="52">
         <v>152345218</v>
       </c>
-      <c r="F28" s="102">
+      <c r="F28" s="101">
         <v>197451693</v>
       </c>
-      <c r="G28" s="73"/>
-[...4 lines deleted...]
-      <c r="L28" s="50"/>
+      <c r="G28" s="101">
+        <v>237403156</v>
+      </c>
+      <c r="H28" s="72"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="60"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="49"/>
       <c r="M28" s="30"/>
     </row>
     <row r="29" spans="1:14" s="12" customFormat="1">
       <c r="A29" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="73">
+      <c r="B29" s="72">
         <v>24582263</v>
       </c>
-      <c r="C29" s="52">
+      <c r="C29" s="51">
         <v>48495079</v>
       </c>
-      <c r="D29" s="102">
+      <c r="D29" s="101">
         <v>76457270</v>
       </c>
-      <c r="E29" s="53">
+      <c r="E29" s="52">
         <v>115937312</v>
       </c>
-      <c r="F29" s="102">
+      <c r="F29" s="101">
         <v>151031304</v>
       </c>
-      <c r="G29" s="73"/>
-[...4 lines deleted...]
-      <c r="L29" s="50"/>
+      <c r="G29" s="101">
+        <v>182220940</v>
+      </c>
+      <c r="H29" s="72"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="72"/>
+      <c r="L29" s="49"/>
       <c r="M29" s="30"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="73">
+      <c r="B30" s="72">
         <v>1458075</v>
       </c>
-      <c r="C30" s="52">
+      <c r="C30" s="51">
         <v>3282965</v>
       </c>
-      <c r="D30" s="102">
+      <c r="D30" s="101">
         <v>4899164</v>
       </c>
-      <c r="E30" s="53">
+      <c r="E30" s="52">
         <v>7768915</v>
       </c>
-      <c r="F30" s="102">
+      <c r="F30" s="101">
         <v>10269518</v>
       </c>
-      <c r="G30" s="73"/>
-[...4 lines deleted...]
-      <c r="L30" s="50"/>
+      <c r="G30" s="101">
+        <v>12388827</v>
+      </c>
+      <c r="H30" s="72"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="49"/>
       <c r="M30" s="30"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="73">
+      <c r="B31" s="72">
         <v>5567308</v>
       </c>
-      <c r="C31" s="52">
+      <c r="C31" s="51">
         <v>11646239</v>
       </c>
-      <c r="D31" s="102">
+      <c r="D31" s="101">
         <v>18501666</v>
       </c>
-      <c r="E31" s="53">
+      <c r="E31" s="52">
         <v>28638991</v>
       </c>
-      <c r="F31" s="102">
+      <c r="F31" s="101">
         <v>36150871</v>
       </c>
-      <c r="G31" s="73"/>
-[...4 lines deleted...]
-      <c r="L31" s="50"/>
+      <c r="G31" s="101">
+        <v>42793389</v>
+      </c>
+      <c r="H31" s="72"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="60"/>
+      <c r="K31" s="72"/>
+      <c r="L31" s="49"/>
       <c r="M31" s="30"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1">
-      <c r="A32" s="66" t="s">
+      <c r="A32" s="65" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="36"/>
       <c r="D32" s="39"/>
-      <c r="E32" s="53"/>
+      <c r="E32" s="52"/>
       <c r="F32" s="36"/>
       <c r="G32" s="39"/>
-      <c r="H32" s="77"/>
-[...3 lines deleted...]
-      <c r="L32" s="64"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="84"/>
+      <c r="J32" s="89"/>
+      <c r="K32" s="60"/>
+      <c r="L32" s="63"/>
       <c r="M32" s="29"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B33" s="73">
+      <c r="B33" s="72">
         <v>31578099</v>
       </c>
-      <c r="C33" s="52">
+      <c r="C33" s="51">
         <v>63343106</v>
       </c>
-      <c r="D33" s="102">
+      <c r="D33" s="101">
         <v>99723634</v>
       </c>
-      <c r="E33" s="53">
+      <c r="E33" s="52">
         <v>152152252</v>
       </c>
-      <c r="F33" s="102">
+      <c r="F33" s="101">
         <v>197181883</v>
       </c>
-      <c r="G33" s="73"/>
-[...4 lines deleted...]
-      <c r="L33" s="50"/>
+      <c r="G33" s="101">
+        <v>237029777</v>
+      </c>
+      <c r="H33" s="72"/>
+      <c r="I33" s="81"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="72"/>
+      <c r="L33" s="49"/>
       <c r="M33" s="30"/>
     </row>
     <row r="34" spans="1:13" s="12" customFormat="1">
       <c r="A34" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B34" s="73">
+      <c r="B34" s="72">
         <v>24552716</v>
       </c>
-      <c r="C34" s="52">
+      <c r="C34" s="51">
         <v>48445163</v>
       </c>
-      <c r="D34" s="102">
+      <c r="D34" s="101">
         <v>76384249</v>
       </c>
-      <c r="E34" s="53">
+      <c r="E34" s="52">
         <v>115843160</v>
       </c>
-      <c r="F34" s="102">
+      <c r="F34" s="101">
         <v>150915469</v>
       </c>
-      <c r="G34" s="73"/>
-[...4 lines deleted...]
-      <c r="L34" s="50"/>
+      <c r="G34" s="101">
+        <v>182083658</v>
+      </c>
+      <c r="H34" s="72"/>
+      <c r="I34" s="81"/>
+      <c r="J34" s="60"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="49"/>
       <c r="M34" s="30"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B35" s="73">
+      <c r="B35" s="72">
         <v>1458075</v>
       </c>
-      <c r="C35" s="52">
+      <c r="C35" s="51">
         <v>3282965</v>
       </c>
-      <c r="D35" s="102">
+      <c r="D35" s="101">
         <v>4899164</v>
       </c>
-      <c r="E35" s="53">
+      <c r="E35" s="52">
         <v>7768915</v>
       </c>
-      <c r="F35" s="102">
+      <c r="F35" s="101">
         <v>10269518</v>
       </c>
-      <c r="G35" s="73"/>
-[...4 lines deleted...]
-      <c r="L35" s="50"/>
+      <c r="G35" s="101">
+        <v>12388827</v>
+      </c>
+      <c r="H35" s="72"/>
+      <c r="I35" s="81"/>
+      <c r="J35" s="60"/>
+      <c r="K35" s="72"/>
+      <c r="L35" s="49"/>
       <c r="M35" s="30"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B36" s="73">
+      <c r="B36" s="72">
         <v>5567308</v>
       </c>
-      <c r="C36" s="52">
+      <c r="C36" s="51">
         <v>11614978</v>
       </c>
-      <c r="D36" s="102">
+      <c r="D36" s="101">
         <v>18440221</v>
       </c>
-      <c r="E36" s="53">
+      <c r="E36" s="52">
         <v>28540177</v>
       </c>
-      <c r="F36" s="102">
+      <c r="F36" s="101">
         <v>35996896</v>
       </c>
-      <c r="G36" s="73"/>
-[...4 lines deleted...]
-      <c r="L36" s="50"/>
+      <c r="G36" s="101">
+        <v>42557292</v>
+      </c>
+      <c r="H36" s="72"/>
+      <c r="I36" s="81"/>
+      <c r="J36" s="60"/>
+      <c r="K36" s="72"/>
+      <c r="L36" s="49"/>
       <c r="M36" s="30"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="66" t="s">
+      <c r="A37" s="65" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="37"/>
       <c r="C37" s="30"/>
       <c r="D37" s="39"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="39"/>
       <c r="H37" s="36"/>
-      <c r="I37" s="85"/>
-      <c r="J37" s="90"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="89"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="29"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="73">
+      <c r="B38" s="72">
         <v>29547</v>
       </c>
-      <c r="C38" s="52">
+      <c r="C38" s="51">
         <v>81177</v>
       </c>
-      <c r="D38" s="102">
+      <c r="D38" s="101">
         <v>134466</v>
       </c>
-      <c r="E38" s="53">
+      <c r="E38" s="52">
         <v>192966</v>
       </c>
-      <c r="F38" s="102">
+      <c r="F38" s="101">
         <v>269810</v>
       </c>
-      <c r="G38" s="73"/>
-[...4 lines deleted...]
-      <c r="L38" s="50"/>
+      <c r="G38" s="101">
+        <v>373379</v>
+      </c>
+      <c r="H38" s="72"/>
+      <c r="I38" s="81"/>
+      <c r="J38" s="60"/>
+      <c r="K38" s="72"/>
+      <c r="L38" s="49"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="73">
+      <c r="B39" s="72">
         <v>29547</v>
       </c>
-      <c r="C39" s="52">
+      <c r="C39" s="51">
         <v>49916</v>
       </c>
-      <c r="D39" s="102">
+      <c r="D39" s="101">
         <v>73021</v>
       </c>
-      <c r="E39" s="53">
+      <c r="E39" s="52">
         <v>94152</v>
       </c>
-      <c r="F39" s="102">
+      <c r="F39" s="101">
         <v>115835</v>
       </c>
-      <c r="G39" s="73"/>
-[...4 lines deleted...]
-      <c r="L39" s="50"/>
+      <c r="G39" s="101">
+        <v>137282</v>
+      </c>
+      <c r="H39" s="72"/>
+      <c r="I39" s="81"/>
+      <c r="J39" s="60"/>
+      <c r="K39" s="72"/>
+      <c r="L39" s="49"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B40" s="99" t="s">
+      <c r="B40" s="98" t="s">
         <v>71</v>
       </c>
-      <c r="C40" s="100" t="s">
+      <c r="C40" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="D40" s="103" t="s">
+      <c r="D40" s="102" t="s">
         <v>71</v>
       </c>
-      <c r="E40" s="54" t="s">
+      <c r="E40" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="F40" s="103" t="s">
+      <c r="F40" s="102" t="s">
         <v>71</v>
       </c>
-      <c r="G40" s="73"/>
-[...4 lines deleted...]
-      <c r="L40" s="50"/>
+      <c r="G40" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="H40" s="72"/>
+      <c r="I40" s="81"/>
+      <c r="J40" s="60"/>
+      <c r="K40" s="72"/>
+      <c r="L40" s="49"/>
       <c r="M40" s="35"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B41" s="99" t="s">
+      <c r="B41" s="98" t="s">
         <v>71</v>
       </c>
-      <c r="C41" s="52">
+      <c r="C41" s="51">
         <v>31261</v>
       </c>
-      <c r="D41" s="102">
+      <c r="D41" s="101">
         <v>61445</v>
       </c>
-      <c r="E41" s="53">
+      <c r="E41" s="52">
         <v>98814</v>
       </c>
-      <c r="F41" s="102">
+      <c r="F41" s="101">
         <v>153975</v>
       </c>
-      <c r="G41" s="73"/>
-[...4 lines deleted...]
-      <c r="L41" s="50"/>
+      <c r="G41" s="101">
+        <v>236097</v>
+      </c>
+      <c r="H41" s="72"/>
+      <c r="I41" s="81"/>
+      <c r="J41" s="60"/>
+      <c r="K41" s="72"/>
+      <c r="L41" s="49"/>
       <c r="M41" s="35"/>
     </row>
     <row r="42" spans="1:13" ht="13.95" customHeight="1">
-      <c r="A42" s="66" t="s">
+      <c r="A42" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B42" s="99"/>
+      <c r="B42" s="98"/>
       <c r="C42" s="36"/>
       <c r="D42" s="39"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
-      <c r="G42" s="35"/>
+      <c r="G42" s="39"/>
       <c r="H42" s="30"/>
-      <c r="I42" s="82"/>
-[...1 lines deleted...]
-      <c r="K42" s="96"/>
+      <c r="I42" s="81"/>
+      <c r="J42" s="60"/>
+      <c r="K42" s="95"/>
       <c r="L42" s="32"/>
       <c r="M42" s="29"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B43" s="73">
+      <c r="B43" s="72">
         <v>2804722</v>
       </c>
-      <c r="C43" s="52">
+      <c r="C43" s="51">
         <v>6147240</v>
       </c>
-      <c r="D43" s="102">
+      <c r="D43" s="101">
         <v>11269780</v>
       </c>
-      <c r="E43" s="53">
+      <c r="E43" s="52">
         <v>15224498</v>
       </c>
-      <c r="F43" s="102">
+      <c r="F43" s="101">
         <v>21051139</v>
       </c>
-      <c r="G43" s="73"/>
-[...4 lines deleted...]
-      <c r="L43" s="50"/>
+      <c r="G43" s="101">
+        <v>26306436</v>
+      </c>
+      <c r="H43" s="72"/>
+      <c r="I43" s="81"/>
+      <c r="J43" s="60"/>
+      <c r="K43" s="72"/>
+      <c r="L43" s="49"/>
       <c r="M43" s="30"/>
     </row>
     <row r="44" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A44" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B44" s="73">
+      <c r="B44" s="72">
         <v>2645427</v>
       </c>
-      <c r="C44" s="52">
+      <c r="C44" s="51">
         <v>5956050</v>
       </c>
-      <c r="D44" s="102">
+      <c r="D44" s="101">
         <v>11025491</v>
       </c>
-      <c r="E44" s="53">
+      <c r="E44" s="52">
         <v>14852764</v>
       </c>
-      <c r="F44" s="102">
+      <c r="F44" s="101">
         <v>20679405</v>
       </c>
-      <c r="G44" s="73"/>
-[...4 lines deleted...]
-      <c r="L44" s="50"/>
+      <c r="G44" s="101">
+        <v>25934702</v>
+      </c>
+      <c r="H44" s="72"/>
+      <c r="I44" s="81"/>
+      <c r="J44" s="60"/>
+      <c r="K44" s="72"/>
+      <c r="L44" s="49"/>
       <c r="M44" s="30"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B45" s="73">
+      <c r="B45" s="72">
         <v>159295</v>
       </c>
-      <c r="C45" s="52">
+      <c r="C45" s="51">
         <v>191190</v>
       </c>
-      <c r="D45" s="102">
+      <c r="D45" s="101">
         <v>244289</v>
       </c>
-      <c r="E45" s="53">
+      <c r="E45" s="52">
         <v>371734</v>
       </c>
-      <c r="F45" s="102">
+      <c r="F45" s="101">
         <v>371734</v>
       </c>
-      <c r="G45" s="73"/>
-[...4 lines deleted...]
-      <c r="L45" s="50"/>
+      <c r="G45" s="101">
+        <v>371734</v>
+      </c>
+      <c r="H45" s="72"/>
+      <c r="I45" s="81"/>
+      <c r="J45" s="60"/>
+      <c r="K45" s="72"/>
+      <c r="L45" s="49"/>
       <c r="M45" s="30"/>
     </row>
     <row r="46" spans="1:13" ht="14.4" customHeight="1">
-      <c r="A46" s="66" t="s">
+      <c r="A46" s="65" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="38"/>
       <c r="C46" s="36"/>
       <c r="D46" s="39"/>
       <c r="E46" s="36"/>
       <c r="F46" s="36"/>
       <c r="G46" s="39"/>
-      <c r="H46" s="73"/>
-[...2 lines deleted...]
-      <c r="K46" s="95"/>
+      <c r="H46" s="72"/>
+      <c r="I46" s="83"/>
+      <c r="J46" s="89"/>
+      <c r="K46" s="94"/>
       <c r="L46" s="32"/>
       <c r="M46" s="29"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B47" s="73">
+      <c r="B47" s="72">
         <v>2804722</v>
       </c>
-      <c r="C47" s="52">
+      <c r="C47" s="51">
         <v>6147240</v>
       </c>
-      <c r="D47" s="102">
+      <c r="D47" s="101">
         <v>11269780</v>
       </c>
-      <c r="E47" s="53">
+      <c r="E47" s="52">
         <v>15224498</v>
       </c>
-      <c r="F47" s="102">
+      <c r="F47" s="101">
         <v>21051139</v>
       </c>
-      <c r="G47" s="73"/>
-[...4 lines deleted...]
-      <c r="L47" s="50"/>
+      <c r="G47" s="101">
+        <v>26306436</v>
+      </c>
+      <c r="H47" s="72"/>
+      <c r="I47" s="81"/>
+      <c r="J47" s="60"/>
+      <c r="K47" s="72"/>
+      <c r="L47" s="49"/>
       <c r="M47" s="30"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B48" s="73">
+      <c r="B48" s="72">
         <v>2645427</v>
       </c>
-      <c r="C48" s="52">
+      <c r="C48" s="51">
         <v>5956050</v>
       </c>
-      <c r="D48" s="102">
+      <c r="D48" s="101">
         <v>11025491</v>
       </c>
-      <c r="E48" s="53">
+      <c r="E48" s="52">
         <v>14852764</v>
       </c>
-      <c r="F48" s="102">
+      <c r="F48" s="101">
         <v>20679405</v>
       </c>
-      <c r="G48" s="73"/>
-[...4 lines deleted...]
-      <c r="L48" s="50"/>
+      <c r="G48" s="101">
+        <v>25934702</v>
+      </c>
+      <c r="H48" s="72"/>
+      <c r="I48" s="81"/>
+      <c r="J48" s="60"/>
+      <c r="K48" s="72"/>
+      <c r="L48" s="49"/>
       <c r="M48" s="30"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B49" s="73">
+      <c r="B49" s="72">
         <v>159295</v>
       </c>
-      <c r="C49" s="52">
+      <c r="C49" s="51">
         <v>191190</v>
       </c>
-      <c r="D49" s="102">
+      <c r="D49" s="101">
         <v>244289</v>
       </c>
-      <c r="E49" s="53">
+      <c r="E49" s="52">
         <v>371734</v>
       </c>
-      <c r="F49" s="102">
+      <c r="F49" s="101">
         <v>371734</v>
       </c>
-      <c r="G49" s="73"/>
-[...4 lines deleted...]
-      <c r="L49" s="50"/>
+      <c r="G49" s="101">
+        <v>371734</v>
+      </c>
+      <c r="H49" s="72"/>
+      <c r="I49" s="81"/>
+      <c r="J49" s="60"/>
+      <c r="K49" s="72"/>
+      <c r="L49" s="49"/>
       <c r="M49" s="30"/>
     </row>
     <row r="50" spans="1:13" ht="13.95" customHeight="1">
-      <c r="A50" s="66" t="s">
+      <c r="A50" s="65" t="s">
         <v>16</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="30"/>
       <c r="D50" s="35"/>
       <c r="E50" s="36"/>
       <c r="F50" s="36"/>
       <c r="G50" s="39"/>
-      <c r="H50" s="73"/>
-[...2 lines deleted...]
-      <c r="K50" s="95"/>
+      <c r="H50" s="72"/>
+      <c r="I50" s="83"/>
+      <c r="J50" s="89"/>
+      <c r="K50" s="94"/>
       <c r="L50" s="32"/>
       <c r="M50" s="29"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B51" s="73">
+      <c r="B51" s="72">
         <v>1157691</v>
       </c>
-      <c r="C51" s="52">
+      <c r="C51" s="51">
         <v>2803329</v>
       </c>
-      <c r="D51" s="102">
+      <c r="D51" s="101">
         <v>3748168</v>
       </c>
-      <c r="E51" s="53">
+      <c r="E51" s="52">
         <v>4794642</v>
       </c>
-      <c r="F51" s="102">
+      <c r="F51" s="101">
         <v>5807151</v>
       </c>
-      <c r="G51" s="73"/>
-[...4 lines deleted...]
-      <c r="L51" s="50"/>
+      <c r="G51" s="101">
+        <v>7071425</v>
+      </c>
+      <c r="H51" s="72"/>
+      <c r="I51" s="81"/>
+      <c r="J51" s="60"/>
+      <c r="K51" s="72"/>
+      <c r="L51" s="49"/>
       <c r="M51" s="30"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B52" s="73">
+      <c r="B52" s="72">
         <v>2779</v>
       </c>
-      <c r="C52" s="52">
+      <c r="C52" s="51">
         <v>6717</v>
       </c>
-      <c r="D52" s="102">
+      <c r="D52" s="101">
         <v>10655</v>
       </c>
-      <c r="E52" s="53">
+      <c r="E52" s="52">
         <v>14593</v>
       </c>
-      <c r="F52" s="102">
+      <c r="F52" s="101">
         <v>18871</v>
       </c>
-      <c r="G52" s="73"/>
-[...4 lines deleted...]
-      <c r="L52" s="50"/>
+      <c r="G52" s="101">
+        <v>23149</v>
+      </c>
+      <c r="H52" s="72"/>
+      <c r="I52" s="81"/>
+      <c r="J52" s="60"/>
+      <c r="K52" s="72"/>
+      <c r="L52" s="49"/>
       <c r="M52" s="30"/>
     </row>
     <row r="53" spans="1:13" ht="12.75" customHeight="1">
       <c r="A53" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B53" s="73">
+      <c r="B53" s="72">
         <v>541070</v>
       </c>
-      <c r="C53" s="52">
+      <c r="C53" s="51">
         <v>1631833</v>
       </c>
-      <c r="D53" s="102">
+      <c r="D53" s="101">
         <v>2021797</v>
       </c>
-      <c r="E53" s="53">
+      <c r="E53" s="52">
         <v>2428226</v>
       </c>
-      <c r="F53" s="102">
+      <c r="F53" s="101">
         <v>2775497</v>
       </c>
-      <c r="G53" s="73"/>
-[...4 lines deleted...]
-      <c r="L53" s="50"/>
+      <c r="G53" s="101">
+        <v>3355423</v>
+      </c>
+      <c r="H53" s="72"/>
+      <c r="I53" s="81"/>
+      <c r="J53" s="60"/>
+      <c r="K53" s="72"/>
+      <c r="L53" s="49"/>
       <c r="M53" s="30"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>452894</v>
       </c>
-      <c r="C54" s="52">
+      <c r="C54" s="51">
         <v>873960</v>
       </c>
-      <c r="D54" s="102">
+      <c r="D54" s="101">
         <v>1295025</v>
       </c>
-      <c r="E54" s="53">
+      <c r="E54" s="52">
         <v>1716090</v>
       </c>
-      <c r="F54" s="102">
+      <c r="F54" s="101">
         <v>2144408</v>
       </c>
-      <c r="G54" s="73"/>
-[...4 lines deleted...]
-      <c r="L54" s="50"/>
+      <c r="G54" s="101">
+        <v>2572725</v>
+      </c>
+      <c r="H54" s="72"/>
+      <c r="I54" s="81"/>
+      <c r="J54" s="60"/>
+      <c r="K54" s="72"/>
+      <c r="L54" s="49"/>
       <c r="M54" s="30"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B55" s="73">
+      <c r="B55" s="72">
         <v>157</v>
       </c>
-      <c r="C55" s="52">
+      <c r="C55" s="51">
         <v>473</v>
       </c>
-      <c r="D55" s="102">
+      <c r="D55" s="101">
         <v>790</v>
       </c>
-      <c r="E55" s="53">
+      <c r="E55" s="52">
         <v>1107</v>
       </c>
-      <c r="F55" s="102">
+      <c r="F55" s="101">
         <v>1507</v>
       </c>
-      <c r="G55" s="73"/>
-[...4 lines deleted...]
-      <c r="L55" s="50"/>
+      <c r="G55" s="101">
+        <v>1907</v>
+      </c>
+      <c r="H55" s="72"/>
+      <c r="I55" s="81"/>
+      <c r="J55" s="60"/>
+      <c r="K55" s="72"/>
+      <c r="L55" s="49"/>
       <c r="M55" s="30"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B56" s="73">
+      <c r="B56" s="72">
         <v>1000</v>
       </c>
-      <c r="C56" s="52">
+      <c r="C56" s="51">
         <v>1667</v>
       </c>
-      <c r="D56" s="102">
+      <c r="D56" s="101">
         <v>2333</v>
       </c>
-      <c r="E56" s="53">
+      <c r="E56" s="52">
         <v>3000</v>
       </c>
-      <c r="F56" s="102">
+      <c r="F56" s="101">
         <v>6467</v>
       </c>
-      <c r="G56" s="73"/>
-[...4 lines deleted...]
-      <c r="L56" s="50"/>
+      <c r="G56" s="101">
+        <v>9933</v>
+      </c>
+      <c r="H56" s="72"/>
+      <c r="I56" s="81"/>
+      <c r="J56" s="60"/>
+      <c r="K56" s="72"/>
+      <c r="L56" s="49"/>
       <c r="M56" s="30"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B57" s="99" t="s">
+      <c r="B57" s="98" t="s">
         <v>71</v>
       </c>
-      <c r="C57" s="52">
+      <c r="C57" s="51">
         <v>11904</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>23807</v>
       </c>
-      <c r="E57" s="53">
+      <c r="E57" s="52">
         <v>35711</v>
       </c>
-      <c r="F57" s="102">
+      <c r="F57" s="101">
         <v>41003</v>
       </c>
-      <c r="G57" s="73"/>
-[...4 lines deleted...]
-      <c r="L57" s="50"/>
+      <c r="G57" s="101">
+        <v>46295</v>
+      </c>
+      <c r="H57" s="72"/>
+      <c r="I57" s="81"/>
+      <c r="J57" s="60"/>
+      <c r="K57" s="72"/>
+      <c r="L57" s="49"/>
       <c r="M57" s="30"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B58" s="73">
+      <c r="B58" s="72">
         <v>159791</v>
       </c>
-      <c r="C58" s="52">
+      <c r="C58" s="51">
         <v>276776</v>
       </c>
-      <c r="D58" s="102">
+      <c r="D58" s="101">
         <v>393761</v>
       </c>
-      <c r="E58" s="53">
+      <c r="E58" s="52">
         <v>595915</v>
       </c>
-      <c r="F58" s="102">
+      <c r="F58" s="101">
         <v>819399</v>
       </c>
-      <c r="G58" s="73"/>
-[...4 lines deleted...]
-      <c r="L58" s="50"/>
+      <c r="G58" s="101">
+        <v>1061993</v>
+      </c>
+      <c r="H58" s="72"/>
+      <c r="I58" s="81"/>
+      <c r="J58" s="60"/>
+      <c r="K58" s="72"/>
+      <c r="L58" s="49"/>
       <c r="M58" s="30"/>
     </row>
     <row r="59" spans="1:13" ht="22.95" customHeight="1">
-      <c r="A59" s="66" t="s">
+      <c r="A59" s="65" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="35"/>
       <c r="C59" s="30"/>
       <c r="D59" s="39"/>
       <c r="E59" s="36"/>
       <c r="F59" s="36"/>
-      <c r="G59" s="35"/>
+      <c r="G59" s="39"/>
       <c r="H59" s="30"/>
-      <c r="I59" s="84"/>
-[...1 lines deleted...]
-      <c r="K59" s="95"/>
+      <c r="I59" s="83"/>
+      <c r="J59" s="89"/>
+      <c r="K59" s="94"/>
       <c r="L59" s="32"/>
       <c r="M59" s="29"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B60" s="73">
+      <c r="B60" s="72">
         <v>3284646</v>
       </c>
-      <c r="C60" s="52">
+      <c r="C60" s="51">
         <v>7853269</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>12489765</v>
       </c>
-      <c r="E60" s="53">
+      <c r="E60" s="52">
         <v>16636900</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>19639500</v>
       </c>
-      <c r="G60" s="73"/>
-[...4 lines deleted...]
-      <c r="L60" s="53"/>
+      <c r="G60" s="101">
+        <v>23169180</v>
+      </c>
+      <c r="H60" s="72"/>
+      <c r="I60" s="81"/>
+      <c r="J60" s="60"/>
+      <c r="K60" s="72"/>
+      <c r="L60" s="52"/>
       <c r="M60" s="30"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B61" s="73">
+      <c r="B61" s="72">
         <v>737450</v>
       </c>
-      <c r="C61" s="52">
+      <c r="C61" s="51">
         <v>3299372</v>
       </c>
-      <c r="D61" s="102">
+      <c r="D61" s="101">
         <v>6266185</v>
       </c>
-      <c r="E61" s="53">
+      <c r="E61" s="52">
         <v>8653680</v>
       </c>
-      <c r="F61" s="102">
+      <c r="F61" s="101">
         <v>10442787</v>
       </c>
-      <c r="G61" s="73"/>
-[...4 lines deleted...]
-      <c r="L61" s="53"/>
+      <c r="G61" s="101">
+        <v>12494023</v>
+      </c>
+      <c r="H61" s="72"/>
+      <c r="I61" s="81"/>
+      <c r="J61" s="60"/>
+      <c r="K61" s="72"/>
+      <c r="L61" s="52"/>
       <c r="M61" s="30"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B62" s="99" t="s">
+      <c r="B62" s="98" t="s">
         <v>71</v>
       </c>
-      <c r="C62" s="52">
+      <c r="C62" s="51">
         <v>3333</v>
       </c>
-      <c r="D62" s="102">
+      <c r="D62" s="101">
         <v>6667</v>
       </c>
-      <c r="E62" s="53">
+      <c r="E62" s="52">
         <v>10000</v>
       </c>
-      <c r="F62" s="102">
+      <c r="F62" s="101">
         <v>10000</v>
       </c>
-      <c r="G62" s="73"/>
-[...4 lines deleted...]
-      <c r="L62" s="53"/>
+      <c r="G62" s="101">
+        <v>10000</v>
+      </c>
+      <c r="H62" s="72"/>
+      <c r="I62" s="81"/>
+      <c r="J62" s="60"/>
+      <c r="K62" s="72"/>
+      <c r="L62" s="52"/>
       <c r="M62" s="30"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B63" s="52">
+      <c r="B63" s="51">
         <v>660250</v>
       </c>
-      <c r="C63" s="52">
+      <c r="C63" s="51">
         <v>660250</v>
       </c>
-      <c r="D63" s="52">
+      <c r="D63" s="51">
         <v>660250</v>
       </c>
-      <c r="E63" s="53">
+      <c r="E63" s="52">
         <v>792287</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="101">
         <v>879806</v>
       </c>
-      <c r="G63" s="73"/>
-[...4 lines deleted...]
-      <c r="L63" s="53"/>
+      <c r="G63" s="101">
+        <v>960912</v>
+      </c>
+      <c r="H63" s="72"/>
+      <c r="I63" s="81"/>
+      <c r="J63" s="60"/>
+      <c r="K63" s="72"/>
+      <c r="L63" s="52"/>
       <c r="M63" s="30"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B64" s="73">
+      <c r="B64" s="72">
         <v>1688568</v>
       </c>
-      <c r="C64" s="52">
+      <c r="C64" s="51">
         <v>3637999</v>
       </c>
-      <c r="D64" s="102">
+      <c r="D64" s="101">
         <v>5263675</v>
       </c>
-      <c r="E64" s="53">
+      <c r="E64" s="52">
         <v>6883876</v>
       </c>
-      <c r="F64" s="102">
+      <c r="F64" s="101">
         <v>8009850</v>
       </c>
-      <c r="G64" s="73"/>
-[...4 lines deleted...]
-      <c r="L64" s="53"/>
+      <c r="G64" s="101">
+        <v>9329849</v>
+      </c>
+      <c r="H64" s="72"/>
+      <c r="I64" s="81"/>
+      <c r="J64" s="60"/>
+      <c r="K64" s="72"/>
+      <c r="L64" s="52"/>
       <c r="M64" s="30"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B65" s="99" t="s">
+      <c r="B65" s="98" t="s">
         <v>71</v>
       </c>
-      <c r="C65" s="100" t="s">
+      <c r="C65" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="D65" s="100" t="s">
+      <c r="D65" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="E65" s="100" t="s">
+      <c r="E65" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="F65" s="100" t="s">
+      <c r="F65" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="G65" s="73"/>
-[...4 lines deleted...]
-      <c r="L65" s="53"/>
+      <c r="G65" s="99" t="s">
+        <v>71</v>
+      </c>
+      <c r="H65" s="72"/>
+      <c r="I65" s="81"/>
+      <c r="J65" s="60"/>
+      <c r="K65" s="72"/>
+      <c r="L65" s="52"/>
       <c r="M65" s="30"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B66" s="73">
+      <c r="B66" s="72">
         <v>71014</v>
       </c>
-      <c r="C66" s="52">
+      <c r="C66" s="51">
         <v>124951</v>
       </c>
-      <c r="D66" s="102">
+      <c r="D66" s="101">
         <v>165624</v>
       </c>
-      <c r="E66" s="53">
+      <c r="E66" s="52">
         <v>169693</v>
       </c>
-      <c r="F66" s="102">
+      <c r="F66" s="101">
         <v>169693</v>
       </c>
-      <c r="G66" s="73"/>
-[...4 lines deleted...]
-      <c r="L66" s="53"/>
+      <c r="G66" s="101">
+        <v>247032</v>
+      </c>
+      <c r="H66" s="72"/>
+      <c r="I66" s="81"/>
+      <c r="J66" s="60"/>
+      <c r="K66" s="72"/>
+      <c r="L66" s="52"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B67" s="73">
+      <c r="B67" s="72">
         <v>127364</v>
       </c>
-      <c r="C67" s="52">
+      <c r="C67" s="51">
         <v>127364</v>
       </c>
-      <c r="D67" s="102">
+      <c r="D67" s="101">
         <v>127364</v>
       </c>
-      <c r="E67" s="53">
+      <c r="E67" s="52">
         <v>127364</v>
       </c>
-      <c r="F67" s="102">
+      <c r="F67" s="101">
         <v>127364</v>
       </c>
-      <c r="G67" s="73"/>
-[...4 lines deleted...]
-      <c r="L67" s="53"/>
+      <c r="G67" s="101">
+        <v>127364</v>
+      </c>
+      <c r="H67" s="72"/>
+      <c r="I67" s="81"/>
+      <c r="J67" s="60"/>
+      <c r="K67" s="72"/>
+      <c r="L67" s="52"/>
       <c r="M67" s="30"/>
     </row>
     <row r="68" spans="1:13" ht="12" customHeight="1">
-      <c r="A68" s="65" t="s">
+      <c r="A68" s="64" t="s">
         <v>0</v>
       </c>
       <c r="B68" s="35"/>
       <c r="C68" s="36"/>
       <c r="D68" s="39"/>
       <c r="E68" s="36"/>
-      <c r="F68" s="50"/>
+      <c r="F68" s="49"/>
       <c r="G68" s="30"/>
       <c r="H68" s="30"/>
-      <c r="I68" s="82"/>
-      <c r="J68" s="61"/>
+      <c r="I68" s="81"/>
+      <c r="J68" s="60"/>
       <c r="K68" s="30"/>
       <c r="L68" s="32"/>
       <c r="M68" s="29"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B69" s="73">
+      <c r="B69" s="72">
         <v>24882266</v>
       </c>
-      <c r="C69" s="52">
+      <c r="C69" s="51">
         <v>60622699</v>
       </c>
-      <c r="D69" s="102">
+      <c r="D69" s="101">
         <v>95336354</v>
       </c>
-      <c r="E69" s="53">
+      <c r="E69" s="52">
         <v>139151412</v>
       </c>
-      <c r="F69" s="102">
+      <c r="F69" s="101">
         <v>175902426</v>
       </c>
-      <c r="G69" s="73"/>
-[...4 lines deleted...]
-      <c r="L69" s="53"/>
+      <c r="G69" s="101">
+        <v>214894664</v>
+      </c>
+      <c r="H69" s="72"/>
+      <c r="I69" s="81"/>
+      <c r="J69" s="60"/>
+      <c r="K69" s="72"/>
+      <c r="L69" s="52"/>
       <c r="M69" s="30"/>
     </row>
     <row r="70" spans="1:13" ht="12" customHeight="1">
       <c r="A70" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B70" s="73">
+      <c r="B70" s="72">
         <v>5889674</v>
       </c>
-      <c r="C70" s="52">
+      <c r="C70" s="51">
         <v>14719016</v>
       </c>
-      <c r="D70" s="102">
+      <c r="D70" s="101">
         <v>24294741</v>
       </c>
-      <c r="E70" s="53">
+      <c r="E70" s="52">
         <v>33020618</v>
       </c>
-      <c r="F70" s="102">
+      <c r="F70" s="101">
         <v>40958234</v>
       </c>
-      <c r="G70" s="73"/>
-[...4 lines deleted...]
-      <c r="L70" s="53"/>
+      <c r="G70" s="101">
+        <v>49136162</v>
+      </c>
+      <c r="H70" s="72"/>
+      <c r="I70" s="81"/>
+      <c r="J70" s="60"/>
+      <c r="K70" s="72"/>
+      <c r="L70" s="52"/>
       <c r="M70" s="30"/>
     </row>
     <row r="71" spans="1:13" ht="12" customHeight="1">
       <c r="A71" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B71" s="73">
+      <c r="B71" s="72">
         <v>5084</v>
       </c>
-      <c r="C71" s="52">
+      <c r="C71" s="51">
         <v>10168</v>
       </c>
-      <c r="D71" s="102">
+      <c r="D71" s="101">
         <v>15252</v>
       </c>
-      <c r="E71" s="53">
+      <c r="E71" s="52">
         <v>20336</v>
       </c>
-      <c r="F71" s="102">
+      <c r="F71" s="101">
         <v>25420</v>
       </c>
-      <c r="G71" s="73"/>
-[...4 lines deleted...]
-      <c r="L71" s="53"/>
+      <c r="G71" s="101">
+        <v>30504</v>
+      </c>
+      <c r="H71" s="72"/>
+      <c r="I71" s="81"/>
+      <c r="J71" s="60"/>
+      <c r="K71" s="72"/>
+      <c r="L71" s="52"/>
       <c r="M71" s="30"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B72" s="73">
+      <c r="B72" s="72">
         <v>1612999</v>
       </c>
-      <c r="C72" s="52">
+      <c r="C72" s="51">
         <v>4408061</v>
       </c>
-      <c r="D72" s="102">
+      <c r="D72" s="101">
         <v>6704625</v>
       </c>
-      <c r="E72" s="53">
+      <c r="E72" s="52">
         <v>9253584</v>
       </c>
-      <c r="F72" s="102">
+      <c r="F72" s="101">
         <v>11594606</v>
       </c>
-      <c r="G72" s="73"/>
-[...4 lines deleted...]
-      <c r="L72" s="53"/>
+      <c r="G72" s="101">
+        <v>13874301</v>
+      </c>
+      <c r="H72" s="72"/>
+      <c r="I72" s="81"/>
+      <c r="J72" s="60"/>
+      <c r="K72" s="72"/>
+      <c r="L72" s="52"/>
       <c r="M72" s="30"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B73" s="73">
+      <c r="B73" s="72">
         <v>582071</v>
       </c>
-      <c r="C73" s="52">
+      <c r="C73" s="51">
         <v>1330854</v>
       </c>
-      <c r="D73" s="102">
+      <c r="D73" s="101">
         <v>2079637</v>
       </c>
-      <c r="E73" s="53">
+      <c r="E73" s="52">
         <v>2828420</v>
       </c>
-      <c r="F73" s="102">
+      <c r="F73" s="101">
         <v>3810498</v>
       </c>
-      <c r="G73" s="73"/>
-[...4 lines deleted...]
-      <c r="L73" s="53"/>
+      <c r="G73" s="101">
+        <v>4792576</v>
+      </c>
+      <c r="H73" s="72"/>
+      <c r="I73" s="81"/>
+      <c r="J73" s="60"/>
+      <c r="K73" s="72"/>
+      <c r="L73" s="52"/>
       <c r="M73" s="30"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B74" s="73">
+      <c r="B74" s="72">
         <v>9310902</v>
       </c>
-      <c r="C74" s="52">
+      <c r="C74" s="51">
         <v>22949112</v>
       </c>
-      <c r="D74" s="102">
+      <c r="D74" s="101">
         <v>35114626</v>
       </c>
-      <c r="E74" s="53">
+      <c r="E74" s="52">
         <v>54580443</v>
       </c>
-      <c r="F74" s="102">
+      <c r="F74" s="101">
         <v>68144575</v>
       </c>
-      <c r="G74" s="73"/>
-[...4 lines deleted...]
-      <c r="L74" s="53"/>
+      <c r="G74" s="101">
+        <v>82247196</v>
+      </c>
+      <c r="H74" s="72"/>
+      <c r="I74" s="81"/>
+      <c r="J74" s="60"/>
+      <c r="K74" s="72"/>
+      <c r="L74" s="52"/>
       <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B75" s="73">
+      <c r="B75" s="72">
         <v>2102752</v>
       </c>
-      <c r="C75" s="52">
+      <c r="C75" s="51">
         <v>4385803</v>
       </c>
-      <c r="D75" s="102">
+      <c r="D75" s="101">
         <v>7039062</v>
       </c>
-      <c r="E75" s="53">
+      <c r="E75" s="52">
         <v>9707527</v>
       </c>
-      <c r="F75" s="102">
+      <c r="F75" s="101">
         <v>11855549</v>
       </c>
-      <c r="G75" s="73"/>
-[...4 lines deleted...]
-      <c r="L75" s="53"/>
+      <c r="G75" s="101">
+        <v>14114534</v>
+      </c>
+      <c r="H75" s="72"/>
+      <c r="I75" s="81"/>
+      <c r="J75" s="60"/>
+      <c r="K75" s="72"/>
+      <c r="L75" s="52"/>
       <c r="M75" s="30"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B76" s="73">
+      <c r="B76" s="72">
         <v>619020</v>
       </c>
-      <c r="C76" s="52">
+      <c r="C76" s="51">
         <v>1114763</v>
       </c>
-      <c r="D76" s="102">
+      <c r="D76" s="101">
         <v>1610507</v>
       </c>
-      <c r="E76" s="53">
+      <c r="E76" s="52">
         <v>2106251</v>
       </c>
-      <c r="F76" s="102">
+      <c r="F76" s="101">
         <v>3145112</v>
       </c>
-      <c r="G76" s="73"/>
-[...4 lines deleted...]
-      <c r="L76" s="53"/>
+      <c r="G76" s="101">
+        <v>4183974</v>
+      </c>
+      <c r="H76" s="72"/>
+      <c r="I76" s="81"/>
+      <c r="J76" s="60"/>
+      <c r="K76" s="72"/>
+      <c r="L76" s="52"/>
       <c r="M76" s="30"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B77" s="73">
+      <c r="B77" s="72">
         <v>1105705</v>
       </c>
-      <c r="C77" s="52">
+      <c r="C77" s="51">
         <v>2288785</v>
       </c>
-      <c r="D77" s="102">
+      <c r="D77" s="101">
         <v>3466201</v>
       </c>
-      <c r="E77" s="53">
+      <c r="E77" s="52">
         <v>4648377</v>
       </c>
-      <c r="F77" s="102">
+      <c r="F77" s="101">
         <v>5467923</v>
       </c>
-      <c r="G77" s="73"/>
-[...4 lines deleted...]
-      <c r="L77" s="53"/>
+      <c r="G77" s="101">
+        <v>6294175</v>
+      </c>
+      <c r="H77" s="72"/>
+      <c r="I77" s="81"/>
+      <c r="J77" s="60"/>
+      <c r="K77" s="72"/>
+      <c r="L77" s="52"/>
       <c r="M77" s="30"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B78" s="73">
+      <c r="B78" s="72">
         <v>3357514</v>
       </c>
-      <c r="C78" s="52">
+      <c r="C78" s="51">
         <v>8816452</v>
       </c>
-      <c r="D78" s="102">
+      <c r="D78" s="101">
         <v>14102293</v>
       </c>
-      <c r="E78" s="53">
+      <c r="E78" s="52">
         <v>21621740</v>
       </c>
-      <c r="F78" s="102">
+      <c r="F78" s="101">
         <v>29048884</v>
       </c>
-      <c r="G78" s="73"/>
-[...4 lines deleted...]
-      <c r="L78" s="53"/>
+      <c r="G78" s="101">
+        <v>37848257</v>
+      </c>
+      <c r="H78" s="72"/>
+      <c r="I78" s="81"/>
+      <c r="J78" s="60"/>
+      <c r="K78" s="72"/>
+      <c r="L78" s="52"/>
       <c r="M78" s="30"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="65" t="s">
+      <c r="A79" s="64" t="s">
         <v>1</v>
       </c>
       <c r="B79" s="35"/>
       <c r="C79" s="30"/>
       <c r="D79" s="39"/>
       <c r="E79" s="36"/>
       <c r="F79" s="36"/>
       <c r="G79" s="39"/>
       <c r="H79" s="30"/>
-      <c r="I79" s="84"/>
-[...1 lines deleted...]
-      <c r="K79" s="90"/>
+      <c r="I79" s="83"/>
+      <c r="J79" s="89"/>
+      <c r="K79" s="89"/>
       <c r="L79" s="32"/>
       <c r="M79" s="29"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B80" s="73">
+      <c r="B80" s="72">
         <v>7015642</v>
       </c>
-      <c r="C80" s="52">
+      <c r="C80" s="51">
         <v>15322460</v>
       </c>
-      <c r="D80" s="53">
+      <c r="D80" s="52">
         <v>23552729</v>
       </c>
-      <c r="E80" s="53">
+      <c r="E80" s="52">
         <v>31454107</v>
       </c>
-      <c r="F80" s="102">
+      <c r="F80" s="101">
         <v>38950736</v>
       </c>
-      <c r="G80" s="73"/>
-[...4 lines deleted...]
-      <c r="L80" s="53"/>
+      <c r="G80" s="101">
+        <v>48573270</v>
+      </c>
+      <c r="H80" s="72"/>
+      <c r="I80" s="81"/>
+      <c r="J80" s="60"/>
+      <c r="K80" s="72"/>
+      <c r="L80" s="52"/>
       <c r="M80" s="30"/>
     </row>
     <row r="81" spans="1:13" ht="12" customHeight="1">
       <c r="A81" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B81" s="73">
+      <c r="B81" s="72">
         <v>1231685</v>
       </c>
-      <c r="C81" s="52">
+      <c r="C81" s="51">
         <v>3441118</v>
       </c>
-      <c r="D81" s="53">
+      <c r="D81" s="52">
         <v>5778607</v>
       </c>
-      <c r="E81" s="53">
+      <c r="E81" s="52">
         <v>7395184</v>
       </c>
-      <c r="F81" s="102">
+      <c r="F81" s="101">
         <v>8750864</v>
       </c>
-      <c r="G81" s="73"/>
-[...4 lines deleted...]
-      <c r="L81" s="53"/>
+      <c r="G81" s="101">
+        <v>12181612</v>
+      </c>
+      <c r="H81" s="72"/>
+      <c r="I81" s="81"/>
+      <c r="J81" s="60"/>
+      <c r="K81" s="72"/>
+      <c r="L81" s="52"/>
       <c r="M81" s="30"/>
     </row>
     <row r="82" spans="1:13" ht="12" customHeight="1">
       <c r="A82" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B82" s="73">
+      <c r="B82" s="72">
         <v>441</v>
       </c>
-      <c r="C82" s="52">
+      <c r="C82" s="51">
         <v>882</v>
       </c>
-      <c r="D82" s="53">
+      <c r="D82" s="52">
         <v>1323</v>
       </c>
-      <c r="E82" s="53">
+      <c r="E82" s="52">
         <v>1764</v>
       </c>
-      <c r="F82" s="102">
+      <c r="F82" s="101">
         <v>2205</v>
       </c>
-      <c r="G82" s="73"/>
-[...4 lines deleted...]
-      <c r="L82" s="53"/>
+      <c r="G82" s="101">
+        <v>2646</v>
+      </c>
+      <c r="H82" s="72"/>
+      <c r="I82" s="81"/>
+      <c r="J82" s="60"/>
+      <c r="K82" s="72"/>
+      <c r="L82" s="52"/>
       <c r="M82" s="30"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B83" s="73">
+      <c r="B83" s="72">
         <v>1379406</v>
       </c>
-      <c r="C83" s="52">
+      <c r="C83" s="51">
         <v>3331137</v>
       </c>
-      <c r="D83" s="53">
+      <c r="D83" s="52">
         <v>5041894</v>
       </c>
-      <c r="E83" s="53">
+      <c r="E83" s="52">
         <v>7002152</v>
       </c>
-      <c r="F83" s="102">
+      <c r="F83" s="101">
         <v>9013271</v>
       </c>
-      <c r="G83" s="73"/>
-[...4 lines deleted...]
-      <c r="L83" s="53"/>
+      <c r="G83" s="101">
+        <v>10958153</v>
+      </c>
+      <c r="H83" s="72"/>
+      <c r="I83" s="81"/>
+      <c r="J83" s="60"/>
+      <c r="K83" s="72"/>
+      <c r="L83" s="52"/>
       <c r="M83" s="30"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B84" s="73">
+      <c r="B84" s="72">
         <v>450815</v>
       </c>
-      <c r="C84" s="52">
+      <c r="C84" s="51">
         <v>1073917</v>
       </c>
-      <c r="D84" s="53">
+      <c r="D84" s="52">
         <v>1697018</v>
       </c>
-      <c r="E84" s="53">
+      <c r="E84" s="52">
         <v>2320119</v>
       </c>
-      <c r="F84" s="102">
+      <c r="F84" s="101">
         <v>2780078</v>
       </c>
-      <c r="G84" s="73"/>
-[...4 lines deleted...]
-      <c r="L84" s="53"/>
+      <c r="G84" s="101">
+        <v>3240037</v>
+      </c>
+      <c r="H84" s="72"/>
+      <c r="I84" s="81"/>
+      <c r="J84" s="60"/>
+      <c r="K84" s="72"/>
+      <c r="L84" s="52"/>
       <c r="M84" s="30"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B85" s="73">
+      <c r="B85" s="72">
         <v>93906</v>
       </c>
-      <c r="C85" s="52">
+      <c r="C85" s="51">
         <v>210659</v>
       </c>
-      <c r="D85" s="53">
+      <c r="D85" s="52">
         <v>327411</v>
       </c>
-      <c r="E85" s="53">
+      <c r="E85" s="52">
         <v>444164</v>
       </c>
-      <c r="F85" s="102">
+      <c r="F85" s="101">
         <v>577212</v>
       </c>
-      <c r="G85" s="73"/>
-[...4 lines deleted...]
-      <c r="L85" s="53"/>
+      <c r="G85" s="101">
+        <v>710259</v>
+      </c>
+      <c r="H85" s="72"/>
+      <c r="I85" s="81"/>
+      <c r="J85" s="60"/>
+      <c r="K85" s="72"/>
+      <c r="L85" s="52"/>
       <c r="M85" s="30"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B86" s="73">
+      <c r="B86" s="72">
         <v>1457709</v>
       </c>
-      <c r="C86" s="52">
+      <c r="C86" s="51">
         <v>2637786</v>
       </c>
-      <c r="D86" s="53">
+      <c r="D86" s="52">
         <v>3847642</v>
       </c>
-      <c r="E86" s="53">
+      <c r="E86" s="52">
         <v>5055038</v>
       </c>
-      <c r="F86" s="102">
+      <c r="F86" s="101">
         <v>5890227</v>
       </c>
-      <c r="G86" s="73"/>
-[...4 lines deleted...]
-      <c r="L86" s="53"/>
+      <c r="G86" s="101">
+        <v>6808636</v>
+      </c>
+      <c r="H86" s="72"/>
+      <c r="I86" s="81"/>
+      <c r="J86" s="60"/>
+      <c r="K86" s="72"/>
+      <c r="L86" s="52"/>
       <c r="M86" s="30"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B87" s="73">
+      <c r="B87" s="72">
         <v>599310</v>
       </c>
-      <c r="C87" s="52">
+      <c r="C87" s="51">
         <v>1079104</v>
       </c>
-      <c r="D87" s="53">
+      <c r="D87" s="52">
         <v>1558897</v>
       </c>
-      <c r="E87" s="53">
+      <c r="E87" s="52">
         <v>2038691</v>
       </c>
-      <c r="F87" s="102">
+      <c r="F87" s="101">
         <v>3051650</v>
       </c>
-      <c r="G87" s="73"/>
-[...4 lines deleted...]
-      <c r="L87" s="53"/>
+      <c r="G87" s="101">
+        <v>4064608</v>
+      </c>
+      <c r="H87" s="72"/>
+      <c r="I87" s="81"/>
+      <c r="J87" s="60"/>
+      <c r="K87" s="72"/>
+      <c r="L87" s="52"/>
       <c r="M87" s="30"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B88" s="73">
+      <c r="B88" s="72">
         <v>1075475</v>
       </c>
-      <c r="C88" s="52">
+      <c r="C88" s="51">
         <v>2083010</v>
       </c>
-      <c r="D88" s="53">
+      <c r="D88" s="52">
         <v>3090545</v>
       </c>
-      <c r="E88" s="53">
+      <c r="E88" s="52">
         <v>4098080</v>
       </c>
-      <c r="F88" s="102">
+      <c r="F88" s="101">
         <v>4866962</v>
       </c>
-      <c r="G88" s="73"/>
-[...4 lines deleted...]
-      <c r="L88" s="53"/>
+      <c r="G88" s="101">
+        <v>5635843</v>
+      </c>
+      <c r="H88" s="72"/>
+      <c r="I88" s="81"/>
+      <c r="J88" s="60"/>
+      <c r="K88" s="72"/>
+      <c r="L88" s="52"/>
       <c r="M88" s="30"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B89" s="73">
+      <c r="B89" s="72">
         <v>430346</v>
       </c>
-      <c r="C89" s="52">
+      <c r="C89" s="51">
         <v>865162</v>
       </c>
-      <c r="D89" s="53">
+      <c r="D89" s="52">
         <v>1299977</v>
       </c>
-      <c r="E89" s="53">
+      <c r="E89" s="52">
         <v>1734793</v>
       </c>
-      <c r="F89" s="102">
+      <c r="F89" s="101">
         <v>2166639</v>
       </c>
-      <c r="G89" s="73"/>
-[...4 lines deleted...]
-      <c r="L89" s="53"/>
+      <c r="G89" s="101">
+        <v>2598484</v>
+      </c>
+      <c r="H89" s="72"/>
+      <c r="I89" s="81"/>
+      <c r="J89" s="60"/>
+      <c r="K89" s="72"/>
+      <c r="L89" s="52"/>
       <c r="M89" s="30"/>
     </row>
     <row r="90" spans="1:13" ht="13.2" customHeight="1">
-      <c r="A90" s="65" t="s">
+      <c r="A90" s="64" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="35"/>
       <c r="C90" s="30"/>
       <c r="D90" s="39"/>
       <c r="E90" s="36"/>
       <c r="F90" s="36"/>
-      <c r="G90" s="35"/>
+      <c r="G90" s="39"/>
       <c r="H90" s="30"/>
-      <c r="I90" s="84"/>
-      <c r="J90" s="90"/>
+      <c r="I90" s="83"/>
+      <c r="J90" s="89"/>
       <c r="K90" s="32"/>
       <c r="L90" s="32"/>
       <c r="M90" s="29"/>
     </row>
     <row r="91" spans="1:13" ht="13.2" customHeight="1">
       <c r="A91" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B91" s="73">
+      <c r="B91" s="72">
         <v>14844</v>
       </c>
-      <c r="C91" s="52">
+      <c r="C91" s="51">
         <v>29952</v>
       </c>
-      <c r="D91" s="53">
+      <c r="D91" s="52">
         <v>45060</v>
       </c>
-      <c r="E91" s="53">
+      <c r="E91" s="52">
         <v>60168</v>
       </c>
-      <c r="F91" s="102">
+      <c r="F91" s="101">
         <v>75303</v>
       </c>
-      <c r="G91" s="73"/>
-[...4 lines deleted...]
-      <c r="L91" s="53"/>
+      <c r="G91" s="101">
+        <v>90439</v>
+      </c>
+      <c r="H91" s="72"/>
+      <c r="I91" s="81"/>
+      <c r="J91" s="60"/>
+      <c r="K91" s="72"/>
+      <c r="L91" s="52"/>
       <c r="M91" s="30"/>
     </row>
     <row r="92" spans="1:13" ht="13.2" customHeight="1">
       <c r="A92" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B92" s="73">
+      <c r="B92" s="72">
         <v>966</v>
       </c>
-      <c r="C92" s="52">
+      <c r="C92" s="51">
         <v>2258</v>
       </c>
-      <c r="D92" s="53">
+      <c r="D92" s="52">
         <v>3549</v>
       </c>
-      <c r="E92" s="53">
+      <c r="E92" s="52">
         <v>4840</v>
       </c>
-      <c r="F92" s="102">
+      <c r="F92" s="101">
         <v>6132</v>
       </c>
-      <c r="G92" s="73"/>
-[...4 lines deleted...]
-      <c r="L92" s="53"/>
+      <c r="G92" s="101">
+        <v>7423</v>
+      </c>
+      <c r="H92" s="72"/>
+      <c r="I92" s="81"/>
+      <c r="J92" s="60"/>
+      <c r="K92" s="72"/>
+      <c r="L92" s="52"/>
       <c r="M92" s="30"/>
     </row>
     <row r="93" spans="1:13" ht="13.2" customHeight="1">
       <c r="A93" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B93" s="73">
+      <c r="B93" s="72">
         <v>13739</v>
       </c>
-      <c r="C93" s="52">
+      <c r="C93" s="51">
         <v>27478</v>
       </c>
-      <c r="D93" s="53">
+      <c r="D93" s="52">
         <v>41217</v>
       </c>
-      <c r="E93" s="53">
+      <c r="E93" s="52">
         <v>54956</v>
       </c>
-      <c r="F93" s="102">
+      <c r="F93" s="101">
         <v>68695</v>
       </c>
-      <c r="G93" s="73"/>
-[...4 lines deleted...]
-      <c r="L93" s="53"/>
+      <c r="G93" s="101">
+        <v>82434</v>
+      </c>
+      <c r="H93" s="72"/>
+      <c r="I93" s="81"/>
+      <c r="J93" s="60"/>
+      <c r="K93" s="72"/>
+      <c r="L93" s="52"/>
       <c r="M93" s="30"/>
     </row>
     <row r="94" spans="1:13" ht="13.2" customHeight="1">
       <c r="A94" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B94" s="73">
+      <c r="B94" s="72">
         <v>139</v>
       </c>
-      <c r="C94" s="52">
+      <c r="C94" s="51">
         <v>218</v>
       </c>
-      <c r="D94" s="53">
+      <c r="D94" s="52">
         <v>297</v>
       </c>
-      <c r="E94" s="53">
+      <c r="E94" s="52">
         <v>375</v>
       </c>
-      <c r="F94" s="102">
+      <c r="F94" s="101">
         <v>482</v>
       </c>
-      <c r="G94" s="73"/>
-[...4 lines deleted...]
-      <c r="L94" s="53"/>
+      <c r="G94" s="101">
+        <v>588</v>
+      </c>
+      <c r="H94" s="72"/>
+      <c r="I94" s="81"/>
+      <c r="J94" s="60"/>
+      <c r="K94" s="72"/>
+      <c r="L94" s="52"/>
       <c r="M94" s="30"/>
     </row>
     <row r="95" spans="1:13" ht="12.6" customHeight="1">
       <c r="A95" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B95" s="35"/>
       <c r="C95" s="30"/>
       <c r="D95" s="35"/>
       <c r="E95" s="36"/>
       <c r="F95" s="36"/>
       <c r="G95" s="39"/>
       <c r="H95" s="36"/>
-      <c r="I95" s="84"/>
-[...1 lines deleted...]
-      <c r="K95" s="90"/>
+      <c r="I95" s="83"/>
+      <c r="J95" s="89"/>
+      <c r="K95" s="89"/>
       <c r="L95" s="32"/>
       <c r="M95" s="29"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" hidden="1" customHeight="1">
       <c r="A96" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B96" s="61"/>
-[...2 lines deleted...]
-      <c r="E96" s="53">
+      <c r="B96" s="60"/>
+      <c r="C96" s="49"/>
+      <c r="D96" s="49"/>
+      <c r="E96" s="52">
         <v>599452</v>
       </c>
-      <c r="F96" s="75"/>
-[...5 lines deleted...]
-      <c r="L96" s="53"/>
+      <c r="F96" s="74"/>
+      <c r="G96" s="72"/>
+      <c r="H96" s="72"/>
+      <c r="I96" s="81"/>
+      <c r="J96" s="60"/>
+      <c r="K96" s="72"/>
+      <c r="L96" s="52"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:13" ht="12.75" customHeight="1">
       <c r="A97" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B97" s="73">
+      <c r="B97" s="72">
         <v>117297</v>
       </c>
-      <c r="C97" s="52">
+      <c r="C97" s="51">
         <v>278016</v>
       </c>
-      <c r="D97" s="53">
+      <c r="D97" s="52">
         <v>438734</v>
       </c>
-      <c r="E97" s="53">
+      <c r="E97" s="52">
         <v>599452</v>
       </c>
-      <c r="F97" s="102">
+      <c r="F97" s="101">
         <v>706589</v>
       </c>
-      <c r="G97" s="73"/>
-[...4 lines deleted...]
-      <c r="L97" s="53"/>
+      <c r="G97" s="101">
+        <v>813726</v>
+      </c>
+      <c r="H97" s="93"/>
+      <c r="I97" s="85"/>
+      <c r="J97" s="60"/>
+      <c r="K97" s="72"/>
+      <c r="L97" s="52"/>
       <c r="M97" s="30"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B98" s="73">
+      <c r="B98" s="72">
         <v>81998</v>
       </c>
-      <c r="C98" s="52">
+      <c r="C98" s="51">
         <v>207035</v>
       </c>
-      <c r="D98" s="53">
+      <c r="D98" s="52">
         <v>332071</v>
       </c>
-      <c r="E98" s="53">
+      <c r="E98" s="52">
         <v>457108</v>
       </c>
-      <c r="F98" s="102">
+      <c r="F98" s="101">
         <v>529414</v>
       </c>
-      <c r="G98" s="73"/>
-[...4 lines deleted...]
-      <c r="L98" s="53"/>
+      <c r="G98" s="101">
+        <v>601719</v>
+      </c>
+      <c r="H98" s="72"/>
+      <c r="I98" s="81"/>
+      <c r="J98" s="60"/>
+      <c r="K98" s="72"/>
+      <c r="L98" s="52"/>
       <c r="M98" s="30"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B99" s="73">
+      <c r="B99" s="72">
         <v>7440</v>
       </c>
-      <c r="C99" s="52">
+      <c r="C99" s="51">
         <v>15480</v>
       </c>
-      <c r="D99" s="53">
+      <c r="D99" s="52">
         <v>23520</v>
       </c>
-      <c r="E99" s="53">
+      <c r="E99" s="52">
         <v>31560</v>
       </c>
-      <c r="F99" s="102">
+      <c r="F99" s="101">
         <v>39000</v>
       </c>
-      <c r="G99" s="73"/>
-[...4 lines deleted...]
-      <c r="L99" s="53"/>
+      <c r="G99" s="101">
+        <v>46440</v>
+      </c>
+      <c r="H99" s="72"/>
+      <c r="I99" s="81"/>
+      <c r="J99" s="60"/>
+      <c r="K99" s="72"/>
+      <c r="L99" s="52"/>
       <c r="M99" s="30"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B100" s="73">
+      <c r="B100" s="72">
         <v>8306</v>
       </c>
-      <c r="C100" s="52">
+      <c r="C100" s="51">
         <v>16619</v>
       </c>
-      <c r="D100" s="53">
+      <c r="D100" s="52">
         <v>24932</v>
       </c>
-      <c r="E100" s="53">
+      <c r="E100" s="52">
         <v>33245</v>
       </c>
-      <c r="F100" s="102">
+      <c r="F100" s="101">
         <v>41282</v>
       </c>
-      <c r="G100" s="73"/>
-[...4 lines deleted...]
-      <c r="L100" s="53"/>
+      <c r="G100" s="101">
+        <v>49320</v>
+      </c>
+      <c r="H100" s="72"/>
+      <c r="I100" s="81"/>
+      <c r="J100" s="60"/>
+      <c r="K100" s="72"/>
+      <c r="L100" s="52"/>
       <c r="M100" s="30"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B101" s="73">
+      <c r="B101" s="72">
         <v>3094</v>
       </c>
-      <c r="C101" s="52">
+      <c r="C101" s="51">
         <v>6230</v>
       </c>
-      <c r="D101" s="53">
+      <c r="D101" s="52">
         <v>9365</v>
       </c>
-      <c r="E101" s="53">
+      <c r="E101" s="52">
         <v>12501</v>
       </c>
-      <c r="F101" s="102">
+      <c r="F101" s="101">
         <v>15595</v>
       </c>
-      <c r="G101" s="73"/>
-[...4 lines deleted...]
-      <c r="L101" s="53"/>
+      <c r="G101" s="101">
+        <v>18689</v>
+      </c>
+      <c r="H101" s="72"/>
+      <c r="I101" s="81"/>
+      <c r="J101" s="60"/>
+      <c r="K101" s="72"/>
+      <c r="L101" s="52"/>
       <c r="M101" s="30"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B102" s="73">
+      <c r="B102" s="72">
         <v>4030</v>
       </c>
-      <c r="C102" s="52">
+      <c r="C102" s="51">
         <v>8060</v>
       </c>
-      <c r="D102" s="53">
+      <c r="D102" s="52">
         <v>12090</v>
       </c>
-      <c r="E102" s="53">
+      <c r="E102" s="52">
         <v>16120</v>
       </c>
-      <c r="F102" s="102">
+      <c r="F102" s="101">
         <v>20150</v>
       </c>
-      <c r="G102" s="73"/>
-[...4 lines deleted...]
-      <c r="L102" s="53"/>
+      <c r="G102" s="101">
+        <v>24180</v>
+      </c>
+      <c r="H102" s="72"/>
+      <c r="I102" s="81"/>
+      <c r="J102" s="60"/>
+      <c r="K102" s="72"/>
+      <c r="L102" s="52"/>
       <c r="M102" s="30"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B103" s="73">
+      <c r="B103" s="72">
         <v>2450</v>
       </c>
-      <c r="C103" s="52">
+      <c r="C103" s="51">
         <v>4899</v>
       </c>
-      <c r="D103" s="53">
+      <c r="D103" s="52">
         <v>7349</v>
       </c>
-      <c r="E103" s="53">
+      <c r="E103" s="52">
         <v>9799</v>
       </c>
-      <c r="F103" s="102">
+      <c r="F103" s="101">
         <v>12415</v>
       </c>
-      <c r="G103" s="73"/>
-[...4 lines deleted...]
-      <c r="L103" s="53"/>
+      <c r="G103" s="101">
+        <v>15031</v>
+      </c>
+      <c r="H103" s="72"/>
+      <c r="I103" s="81"/>
+      <c r="J103" s="60"/>
+      <c r="K103" s="72"/>
+      <c r="L103" s="52"/>
       <c r="M103" s="30"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B104" s="73">
+      <c r="B104" s="72">
         <v>1637</v>
       </c>
-      <c r="C104" s="52">
+      <c r="C104" s="51">
         <v>2974</v>
       </c>
-      <c r="D104" s="53">
+      <c r="D104" s="52">
         <v>4311</v>
       </c>
-      <c r="E104" s="53">
+      <c r="E104" s="52">
         <v>5648</v>
       </c>
-      <c r="F104" s="102">
+      <c r="F104" s="101">
         <v>6918</v>
       </c>
-      <c r="G104" s="73"/>
-[...4 lines deleted...]
-      <c r="L104" s="53"/>
+      <c r="G104" s="101">
+        <v>8189</v>
+      </c>
+      <c r="H104" s="72"/>
+      <c r="I104" s="81"/>
+      <c r="J104" s="60"/>
+      <c r="K104" s="72"/>
+      <c r="L104" s="52"/>
       <c r="M104" s="30"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B105" s="73">
+      <c r="B105" s="72">
         <v>8343</v>
       </c>
-      <c r="C105" s="52">
+      <c r="C105" s="51">
         <v>16719</v>
       </c>
-      <c r="D105" s="53">
+      <c r="D105" s="52">
         <v>25096</v>
       </c>
-      <c r="E105" s="53">
+      <c r="E105" s="52">
         <v>33472</v>
       </c>
-      <c r="F105" s="102">
+      <c r="F105" s="101">
         <v>41815</v>
       </c>
-      <c r="G105" s="73"/>
-[...4 lines deleted...]
-      <c r="L105" s="53"/>
+      <c r="G105" s="101">
+        <v>50158</v>
+      </c>
+      <c r="H105" s="72"/>
+      <c r="I105" s="81"/>
+      <c r="J105" s="60"/>
+      <c r="K105" s="94"/>
+      <c r="L105" s="52"/>
       <c r="M105" s="30"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B106" s="35"/>
       <c r="C106" s="36"/>
       <c r="D106" s="39"/>
       <c r="E106" s="36"/>
       <c r="F106" s="36"/>
-      <c r="G106" s="35"/>
+      <c r="G106" s="39"/>
       <c r="H106" s="30"/>
-      <c r="I106" s="84"/>
-[...1 lines deleted...]
-      <c r="K106" s="73"/>
+      <c r="I106" s="83"/>
+      <c r="J106" s="89"/>
+      <c r="K106" s="72"/>
       <c r="L106" s="32"/>
       <c r="M106" s="29"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B107" s="73">
+      <c r="B107" s="72">
         <v>60639</v>
       </c>
-      <c r="C107" s="52">
+      <c r="C107" s="51">
         <v>121669</v>
       </c>
-      <c r="D107" s="53">
+      <c r="D107" s="52">
         <v>182699</v>
       </c>
-      <c r="E107" s="53">
+      <c r="E107" s="52">
         <v>243729</v>
       </c>
-      <c r="F107" s="102">
+      <c r="F107" s="101">
         <v>299778</v>
       </c>
-      <c r="G107" s="73"/>
-[...4 lines deleted...]
-      <c r="L107" s="53"/>
+      <c r="G107" s="101">
+        <v>355827</v>
+      </c>
+      <c r="H107" s="72"/>
+      <c r="I107" s="81"/>
+      <c r="J107" s="60"/>
+      <c r="K107" s="72"/>
+      <c r="L107" s="52"/>
       <c r="M107" s="30"/>
     </row>
     <row r="108" spans="1:13" ht="12" customHeight="1">
       <c r="A108" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B108" s="73">
+      <c r="B108" s="72">
         <v>34828</v>
       </c>
-      <c r="C108" s="52">
+      <c r="C108" s="51">
         <v>69230</v>
       </c>
-      <c r="D108" s="53">
+      <c r="D108" s="52">
         <v>103632</v>
       </c>
-      <c r="E108" s="53">
+      <c r="E108" s="52">
         <v>138034</v>
       </c>
-      <c r="F108" s="102">
+      <c r="F108" s="101">
         <v>168263</v>
       </c>
-      <c r="G108" s="73"/>
-[...4 lines deleted...]
-      <c r="L108" s="53"/>
+      <c r="G108" s="101">
+        <v>198493</v>
+      </c>
+      <c r="H108" s="72"/>
+      <c r="I108" s="81"/>
+      <c r="J108" s="60"/>
+      <c r="K108" s="72"/>
+      <c r="L108" s="52"/>
       <c r="M108" s="30"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B109" s="73">
+      <c r="B109" s="72">
         <v>5842</v>
       </c>
-      <c r="C109" s="52">
+      <c r="C109" s="51">
         <v>12284</v>
       </c>
-      <c r="D109" s="53">
+      <c r="D109" s="52">
         <v>18726</v>
       </c>
-      <c r="E109" s="53">
+      <c r="E109" s="52">
         <v>25168</v>
       </c>
-      <c r="F109" s="102">
+      <c r="F109" s="101">
         <v>31010</v>
       </c>
-      <c r="G109" s="73"/>
-[...4 lines deleted...]
-      <c r="L109" s="53"/>
+      <c r="G109" s="101">
+        <v>36852</v>
+      </c>
+      <c r="H109" s="72"/>
+      <c r="I109" s="81"/>
+      <c r="J109" s="60"/>
+      <c r="K109" s="72"/>
+      <c r="L109" s="52"/>
       <c r="M109" s="30"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B110" s="73">
+      <c r="B110" s="72">
         <v>7464</v>
       </c>
-      <c r="C110" s="52">
+      <c r="C110" s="51">
         <v>15104</v>
       </c>
-      <c r="D110" s="53">
+      <c r="D110" s="52">
         <v>22743</v>
       </c>
-      <c r="E110" s="53">
+      <c r="E110" s="52">
         <v>30382</v>
       </c>
-      <c r="F110" s="102">
+      <c r="F110" s="101">
         <v>37855</v>
       </c>
-      <c r="G110" s="73"/>
-[...4 lines deleted...]
-      <c r="L110" s="53"/>
+      <c r="G110" s="101">
+        <v>45328</v>
+      </c>
+      <c r="H110" s="72"/>
+      <c r="I110" s="81"/>
+      <c r="J110" s="60"/>
+      <c r="K110" s="72"/>
+      <c r="L110" s="52"/>
       <c r="M110" s="30"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B111" s="73">
+      <c r="B111" s="72">
         <v>2798</v>
       </c>
-      <c r="C111" s="52">
+      <c r="C111" s="51">
         <v>5638</v>
       </c>
-      <c r="D111" s="53">
+      <c r="D111" s="52">
         <v>8477</v>
       </c>
-      <c r="E111" s="53">
+      <c r="E111" s="52">
         <v>11317</v>
       </c>
-      <c r="F111" s="102">
+      <c r="F111" s="101">
         <v>14115</v>
       </c>
-      <c r="G111" s="73"/>
-[...4 lines deleted...]
-      <c r="L111" s="53"/>
+      <c r="G111" s="101">
+        <v>16913</v>
+      </c>
+      <c r="H111" s="72"/>
+      <c r="I111" s="81"/>
+      <c r="J111" s="60"/>
+      <c r="K111" s="72"/>
+      <c r="L111" s="52"/>
       <c r="M111" s="30"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B112" s="73">
+      <c r="B112" s="72">
         <v>2900</v>
       </c>
-      <c r="C112" s="52">
+      <c r="C112" s="51">
         <v>5800</v>
       </c>
-      <c r="D112" s="53">
+      <c r="D112" s="52">
         <v>8700</v>
       </c>
-      <c r="E112" s="53">
+      <c r="E112" s="52">
         <v>11600</v>
       </c>
-      <c r="F112" s="102">
+      <c r="F112" s="101">
         <v>14500</v>
       </c>
-      <c r="G112" s="73"/>
-[...4 lines deleted...]
-      <c r="L112" s="53"/>
+      <c r="G112" s="101">
+        <v>17400</v>
+      </c>
+      <c r="H112" s="72"/>
+      <c r="I112" s="81"/>
+      <c r="J112" s="60"/>
+      <c r="K112" s="72"/>
+      <c r="L112" s="52"/>
       <c r="M112" s="30"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B113" s="73">
+      <c r="B113" s="72">
         <v>333</v>
       </c>
-      <c r="C113" s="52">
+      <c r="C113" s="51">
         <v>666</v>
       </c>
-      <c r="D113" s="53">
+      <c r="D113" s="52">
         <v>999</v>
       </c>
-      <c r="E113" s="53">
+      <c r="E113" s="52">
         <v>1332</v>
       </c>
-      <c r="F113" s="102">
+      <c r="F113" s="101">
         <v>1665</v>
       </c>
-      <c r="G113" s="73"/>
-[...4 lines deleted...]
-      <c r="L113" s="53"/>
+      <c r="G113" s="101">
+        <v>1998</v>
+      </c>
+      <c r="H113" s="72"/>
+      <c r="I113" s="81"/>
+      <c r="J113" s="60"/>
+      <c r="K113" s="72"/>
+      <c r="L113" s="52"/>
       <c r="M113" s="30"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B114" s="73">
+      <c r="B114" s="72">
         <v>148</v>
       </c>
-      <c r="C114" s="52">
+      <c r="C114" s="51">
         <v>296</v>
       </c>
-      <c r="D114" s="53">
+      <c r="D114" s="52">
         <v>444</v>
       </c>
-      <c r="E114" s="53">
+      <c r="E114" s="52">
         <v>592</v>
       </c>
-      <c r="F114" s="102">
+      <c r="F114" s="101">
         <v>740</v>
       </c>
-      <c r="G114" s="73"/>
-[...4 lines deleted...]
-      <c r="L114" s="53"/>
+      <c r="G114" s="101">
+        <v>888</v>
+      </c>
+      <c r="H114" s="72"/>
+      <c r="I114" s="81"/>
+      <c r="J114" s="60"/>
+      <c r="K114" s="72"/>
+      <c r="L114" s="52"/>
       <c r="M114" s="30"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B115" s="73">
+      <c r="B115" s="72">
         <v>6326</v>
       </c>
-      <c r="C115" s="52">
+      <c r="C115" s="51">
         <v>12652</v>
       </c>
-      <c r="D115" s="53">
+      <c r="D115" s="52">
         <v>18978</v>
       </c>
-      <c r="E115" s="53">
+      <c r="E115" s="52">
         <v>25304</v>
       </c>
-      <c r="F115" s="102">
+      <c r="F115" s="101">
         <v>31630</v>
       </c>
-      <c r="G115" s="73"/>
-[...4 lines deleted...]
-      <c r="L115" s="53"/>
+      <c r="G115" s="101">
+        <v>37956</v>
+      </c>
+      <c r="H115" s="72"/>
+      <c r="I115" s="81"/>
+      <c r="J115" s="60"/>
+      <c r="K115" s="60"/>
+      <c r="L115" s="52"/>
       <c r="M115" s="30"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B116" s="35"/>
       <c r="C116" s="30"/>
       <c r="D116" s="35"/>
       <c r="E116" s="36"/>
       <c r="F116" s="36"/>
       <c r="G116" s="39"/>
       <c r="H116" s="30"/>
-      <c r="I116" s="84"/>
-      <c r="J116" s="90"/>
+      <c r="I116" s="83"/>
+      <c r="J116" s="89"/>
       <c r="K116" s="32"/>
       <c r="L116" s="32"/>
       <c r="M116" s="29"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B117" s="73">
+      <c r="B117" s="72">
         <v>56283</v>
       </c>
-      <c r="C117" s="52">
+      <c r="C117" s="51">
         <v>155596</v>
       </c>
-      <c r="D117" s="53">
+      <c r="D117" s="52">
         <v>254910</v>
       </c>
-      <c r="E117" s="53">
+      <c r="E117" s="52">
         <v>354223</v>
       </c>
-      <c r="F117" s="102">
+      <c r="F117" s="101">
         <v>404936</v>
       </c>
-      <c r="G117" s="73"/>
-[...4 lines deleted...]
-      <c r="L117" s="53"/>
+      <c r="G117" s="101">
+        <v>455649</v>
+      </c>
+      <c r="H117" s="72"/>
+      <c r="I117" s="81"/>
+      <c r="J117" s="60"/>
+      <c r="K117" s="72"/>
+      <c r="L117" s="52"/>
       <c r="M117" s="30"/>
     </row>
     <row r="118" spans="1:13" ht="12" customHeight="1">
       <c r="A118" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B118" s="73">
+      <c r="B118" s="72">
         <v>47170</v>
       </c>
-      <c r="C118" s="52">
+      <c r="C118" s="51">
         <v>137805</v>
       </c>
-      <c r="D118" s="53">
+      <c r="D118" s="52">
         <v>228439</v>
       </c>
-      <c r="E118" s="53">
+      <c r="E118" s="52">
         <v>319074</v>
       </c>
-      <c r="F118" s="102">
+      <c r="F118" s="101">
         <v>361150</v>
       </c>
-      <c r="G118" s="73"/>
-[...4 lines deleted...]
-      <c r="L118" s="53"/>
+      <c r="G118" s="101">
+        <v>403227</v>
+      </c>
+      <c r="H118" s="72"/>
+      <c r="I118" s="81"/>
+      <c r="J118" s="60"/>
+      <c r="K118" s="72"/>
+      <c r="L118" s="52"/>
       <c r="M118" s="30"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B119" s="73">
+      <c r="B119" s="72">
         <v>1598</v>
       </c>
-      <c r="C119" s="52">
+      <c r="C119" s="51">
         <v>3196</v>
       </c>
-      <c r="D119" s="53">
+      <c r="D119" s="52">
         <v>4794</v>
       </c>
-      <c r="E119" s="53">
+      <c r="E119" s="52">
         <v>6392</v>
       </c>
-      <c r="F119" s="102">
+      <c r="F119" s="101">
         <v>7990</v>
       </c>
-      <c r="G119" s="73"/>
-[...4 lines deleted...]
-      <c r="L119" s="53"/>
+      <c r="G119" s="101">
+        <v>9588</v>
+      </c>
+      <c r="H119" s="72"/>
+      <c r="I119" s="81"/>
+      <c r="J119" s="60"/>
+      <c r="K119" s="72"/>
+      <c r="L119" s="52"/>
       <c r="M119" s="30"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B120" s="73">
+      <c r="B120" s="72">
         <v>841</v>
       </c>
-      <c r="C120" s="52">
+      <c r="C120" s="51">
         <v>1515</v>
       </c>
-      <c r="D120" s="53">
+      <c r="D120" s="52">
         <v>2189</v>
       </c>
-      <c r="E120" s="53">
+      <c r="E120" s="52">
         <v>2862</v>
       </c>
-      <c r="F120" s="102">
+      <c r="F120" s="101">
         <v>3427</v>
       </c>
-      <c r="G120" s="73"/>
-[...4 lines deleted...]
-      <c r="L120" s="53"/>
+      <c r="G120" s="101">
+        <v>3992</v>
+      </c>
+      <c r="H120" s="72"/>
+      <c r="I120" s="81"/>
+      <c r="J120" s="60"/>
+      <c r="K120" s="72"/>
+      <c r="L120" s="52"/>
       <c r="M120" s="30"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="33" t="s">
         <v>53</v>
       </c>
-      <c r="B121" s="73">
+      <c r="B121" s="72">
         <v>296</v>
       </c>
-      <c r="C121" s="52">
+      <c r="C121" s="51">
         <v>592</v>
       </c>
-      <c r="D121" s="53">
+      <c r="D121" s="52">
         <v>888</v>
       </c>
-      <c r="E121" s="53">
+      <c r="E121" s="52">
         <v>1184</v>
       </c>
-      <c r="F121" s="102">
+      <c r="F121" s="101">
         <v>1480</v>
       </c>
-      <c r="G121" s="73"/>
-[...4 lines deleted...]
-      <c r="L121" s="53"/>
+      <c r="G121" s="101">
+        <v>1776</v>
+      </c>
+      <c r="H121" s="72"/>
+      <c r="I121" s="81"/>
+      <c r="J121" s="60"/>
+      <c r="K121" s="72"/>
+      <c r="L121" s="52"/>
       <c r="M121" s="30"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B122" s="73">
+      <c r="B122" s="72">
         <v>1130</v>
       </c>
-      <c r="C122" s="52">
+      <c r="C122" s="51">
         <v>2260</v>
       </c>
-      <c r="D122" s="53">
+      <c r="D122" s="52">
         <v>3390</v>
       </c>
-      <c r="E122" s="53">
+      <c r="E122" s="52">
         <v>4520</v>
       </c>
-      <c r="F122" s="102">
+      <c r="F122" s="101">
         <v>5650</v>
       </c>
-      <c r="G122" s="73"/>
-[...4 lines deleted...]
-      <c r="L122" s="53"/>
+      <c r="G122" s="101">
+        <v>6780</v>
+      </c>
+      <c r="H122" s="72"/>
+      <c r="I122" s="81"/>
+      <c r="J122" s="60"/>
+      <c r="K122" s="72"/>
+      <c r="L122" s="52"/>
       <c r="M122" s="30"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B123" s="73">
+      <c r="B123" s="72">
         <v>2116</v>
       </c>
-      <c r="C123" s="52">
+      <c r="C123" s="51">
         <v>4231</v>
       </c>
-      <c r="D123" s="53">
+      <c r="D123" s="52">
         <v>6347</v>
       </c>
-      <c r="E123" s="53">
+      <c r="E123" s="52">
         <v>8463</v>
       </c>
-      <c r="F123" s="102">
+      <c r="F123" s="101">
         <v>10745</v>
       </c>
-      <c r="G123" s="73"/>
-[...4 lines deleted...]
-      <c r="L123" s="53"/>
+      <c r="G123" s="101">
+        <v>13027</v>
+      </c>
+      <c r="H123" s="72"/>
+      <c r="I123" s="81"/>
+      <c r="J123" s="60"/>
+      <c r="K123" s="72"/>
+      <c r="L123" s="52"/>
       <c r="M123" s="30"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B124" s="73">
+      <c r="B124" s="72">
         <v>1489</v>
       </c>
-      <c r="C124" s="52">
+      <c r="C124" s="51">
         <v>2678</v>
       </c>
-      <c r="D124" s="53">
+      <c r="D124" s="52">
         <v>3867</v>
       </c>
-      <c r="E124" s="53">
+      <c r="E124" s="52">
         <v>5056</v>
       </c>
-      <c r="F124" s="102">
+      <c r="F124" s="101">
         <v>6178</v>
       </c>
-      <c r="G124" s="73"/>
-[...4 lines deleted...]
-      <c r="L124" s="53"/>
+      <c r="G124" s="101">
+        <v>7301</v>
+      </c>
+      <c r="H124" s="72"/>
+      <c r="I124" s="81"/>
+      <c r="J124" s="60"/>
+      <c r="K124" s="72"/>
+      <c r="L124" s="52"/>
       <c r="M124" s="30"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B125" s="73">
+      <c r="B125" s="72">
         <v>1643</v>
       </c>
-      <c r="C125" s="52">
+      <c r="C125" s="51">
         <v>3319</v>
       </c>
-      <c r="D125" s="53">
+      <c r="D125" s="52">
         <v>4996</v>
       </c>
-      <c r="E125" s="53">
+      <c r="E125" s="52">
         <v>6672</v>
       </c>
-      <c r="F125" s="102">
+      <c r="F125" s="101">
         <v>8315</v>
       </c>
-      <c r="G125" s="73"/>
-[...4 lines deleted...]
-      <c r="L125" s="53"/>
+      <c r="G125" s="101">
+        <v>9958</v>
+      </c>
+      <c r="H125" s="72"/>
+      <c r="I125" s="81"/>
+      <c r="J125" s="60"/>
+      <c r="K125" s="72"/>
+      <c r="L125" s="52"/>
       <c r="M125" s="30"/>
     </row>
     <row r="126" spans="1:13" ht="21.6">
-      <c r="A126" s="66" t="s">
+      <c r="A126" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="35"/>
       <c r="C126" s="30"/>
       <c r="D126" s="39"/>
       <c r="E126" s="36"/>
       <c r="F126" s="36"/>
-      <c r="G126" s="35"/>
+      <c r="G126" s="39"/>
       <c r="H126" s="30"/>
-      <c r="I126" s="84"/>
-[...1 lines deleted...]
-      <c r="K126" s="95"/>
+      <c r="I126" s="83"/>
+      <c r="J126" s="89"/>
+      <c r="K126" s="94"/>
       <c r="L126" s="32"/>
       <c r="M126" s="29"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B127" s="73">
+      <c r="B127" s="72">
         <v>375</v>
       </c>
-      <c r="C127" s="52">
+      <c r="C127" s="51">
         <v>750</v>
       </c>
-      <c r="D127" s="53">
+      <c r="D127" s="52">
         <v>1125</v>
       </c>
-      <c r="E127" s="53">
+      <c r="E127" s="52">
         <v>1500</v>
       </c>
-      <c r="F127" s="102">
+      <c r="F127" s="101">
         <v>1875</v>
       </c>
-      <c r="G127" s="73"/>
-[...4 lines deleted...]
-      <c r="L127" s="53"/>
+      <c r="G127" s="101">
+        <v>2250</v>
+      </c>
+      <c r="H127" s="72"/>
+      <c r="I127" s="81"/>
+      <c r="J127" s="60"/>
+      <c r="K127" s="72"/>
+      <c r="L127" s="52"/>
       <c r="M127" s="30"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B128" s="73">
+      <c r="B128" s="72">
         <v>375</v>
       </c>
-      <c r="C128" s="52">
+      <c r="C128" s="51">
         <v>750</v>
       </c>
-      <c r="D128" s="53">
+      <c r="D128" s="52">
         <v>1125</v>
       </c>
-      <c r="E128" s="53">
+      <c r="E128" s="52">
         <v>1500</v>
       </c>
-      <c r="F128" s="102">
+      <c r="F128" s="101">
         <v>1875</v>
       </c>
-      <c r="G128" s="73"/>
-[...4 lines deleted...]
-      <c r="L128" s="53"/>
+      <c r="G128" s="101">
+        <v>2250</v>
+      </c>
+      <c r="H128" s="72"/>
+      <c r="I128" s="81"/>
+      <c r="J128" s="60"/>
+      <c r="K128" s="72"/>
+      <c r="L128" s="52"/>
       <c r="M128" s="30"/>
     </row>
     <row r="129" spans="1:13" ht="45.6" customHeight="1">
-      <c r="A129" s="65" t="s">
+      <c r="A129" s="64" t="s">
         <v>36</v>
       </c>
       <c r="B129" s="35"/>
       <c r="C129" s="30"/>
       <c r="D129" s="39"/>
       <c r="E129" s="36"/>
       <c r="F129" s="36"/>
-      <c r="G129" s="35"/>
+      <c r="G129" s="39"/>
       <c r="H129" s="30"/>
-      <c r="I129" s="84"/>
-[...1 lines deleted...]
-      <c r="K129" s="95"/>
+      <c r="I129" s="83"/>
+      <c r="J129" s="89"/>
+      <c r="K129" s="94"/>
       <c r="L129" s="32"/>
       <c r="M129" s="29"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B130" s="73">
+      <c r="B130" s="72">
         <v>105149</v>
       </c>
-      <c r="C130" s="52">
+      <c r="C130" s="51">
         <v>136284</v>
       </c>
-      <c r="D130" s="53">
+      <c r="D130" s="52">
         <v>167419</v>
       </c>
-      <c r="E130" s="53">
+      <c r="E130" s="52">
         <v>198554</v>
       </c>
-      <c r="F130" s="102">
+      <c r="F130" s="101">
         <v>211712</v>
       </c>
-      <c r="G130" s="52"/>
-[...4 lines deleted...]
-      <c r="L130" s="53"/>
+      <c r="G130" s="101">
+        <v>224871</v>
+      </c>
+      <c r="H130" s="51"/>
+      <c r="I130" s="85"/>
+      <c r="J130" s="60"/>
+      <c r="K130" s="72"/>
+      <c r="L130" s="52"/>
       <c r="M130" s="30"/>
     </row>
-    <row r="131" spans="1:13" s="80" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A131" s="81" t="s">
+    <row r="131" spans="1:13" s="79" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A131" s="80" t="s">
         <v>43</v>
       </c>
-      <c r="B131" s="73">
+      <c r="B131" s="72">
         <v>100380</v>
       </c>
-      <c r="C131" s="52">
+      <c r="C131" s="51">
         <v>126746</v>
       </c>
-      <c r="D131" s="53">
+      <c r="D131" s="52">
         <v>153112</v>
       </c>
-      <c r="E131" s="53">
+      <c r="E131" s="52">
         <v>179478</v>
       </c>
-      <c r="F131" s="102">
+      <c r="F131" s="101">
         <v>187867</v>
       </c>
-      <c r="G131" s="52"/>
-[...8 lines deleted...]
-      <c r="A132" s="81" t="s">
+      <c r="G131" s="101">
+        <v>196257</v>
+      </c>
+      <c r="H131" s="51"/>
+      <c r="I131" s="85"/>
+      <c r="J131" s="60"/>
+      <c r="K131" s="72"/>
+      <c r="L131" s="77"/>
+      <c r="M131" s="78"/>
+    </row>
+    <row r="132" spans="1:13" s="79" customFormat="1">
+      <c r="A132" s="80" t="s">
         <v>45</v>
       </c>
-      <c r="B132" s="73">
+      <c r="B132" s="72">
         <v>83</v>
       </c>
-      <c r="C132" s="52">
+      <c r="C132" s="51">
         <v>166</v>
       </c>
-      <c r="D132" s="53">
+      <c r="D132" s="52">
         <v>249</v>
       </c>
-      <c r="E132" s="53">
+      <c r="E132" s="52">
         <v>332</v>
       </c>
-      <c r="F132" s="102">
+      <c r="F132" s="101">
         <v>415</v>
       </c>
-      <c r="G132" s="52"/>
-[...8 lines deleted...]
-      <c r="A133" s="81" t="s">
+      <c r="G132" s="101">
+        <v>498</v>
+      </c>
+      <c r="H132" s="51"/>
+      <c r="I132" s="85"/>
+      <c r="J132" s="60"/>
+      <c r="K132" s="72"/>
+      <c r="L132" s="77"/>
+      <c r="M132" s="78"/>
+    </row>
+    <row r="133" spans="1:13" s="79" customFormat="1">
+      <c r="A133" s="80" t="s">
         <v>46</v>
       </c>
-      <c r="B133" s="73">
+      <c r="B133" s="72">
         <v>92</v>
       </c>
-      <c r="C133" s="52">
+      <c r="C133" s="51">
         <v>184</v>
       </c>
-      <c r="D133" s="53">
+      <c r="D133" s="52">
         <v>276</v>
       </c>
-      <c r="E133" s="53">
+      <c r="E133" s="52">
         <v>368</v>
       </c>
-      <c r="F133" s="102">
+      <c r="F133" s="101">
         <v>460</v>
       </c>
-      <c r="G133" s="52"/>
-[...8 lines deleted...]
-      <c r="A134" s="81" t="s">
+      <c r="G133" s="101">
+        <v>552</v>
+      </c>
+      <c r="H133" s="51"/>
+      <c r="I133" s="85"/>
+      <c r="J133" s="60"/>
+      <c r="K133" s="72"/>
+      <c r="L133" s="77"/>
+      <c r="M133" s="78"/>
+    </row>
+    <row r="134" spans="1:13" s="79" customFormat="1">
+      <c r="A134" s="80" t="s">
         <v>47</v>
       </c>
-      <c r="B134" s="73">
+      <c r="B134" s="72">
         <v>98</v>
       </c>
-      <c r="C134" s="52">
+      <c r="C134" s="51">
         <v>196</v>
       </c>
-      <c r="D134" s="53">
+      <c r="D134" s="52">
         <v>294</v>
       </c>
-      <c r="E134" s="53">
+      <c r="E134" s="52">
         <v>392</v>
       </c>
-      <c r="F134" s="102">
+      <c r="F134" s="101">
         <v>490</v>
       </c>
-      <c r="G134" s="52"/>
-[...8 lines deleted...]
-      <c r="A135" s="81" t="s">
+      <c r="G134" s="101">
+        <v>588</v>
+      </c>
+      <c r="H134" s="51"/>
+      <c r="I134" s="85"/>
+      <c r="J134" s="60"/>
+      <c r="K134" s="72"/>
+      <c r="L134" s="77"/>
+      <c r="M134" s="78"/>
+    </row>
+    <row r="135" spans="1:13" s="79" customFormat="1">
+      <c r="A135" s="80" t="s">
         <v>48</v>
       </c>
-      <c r="B135" s="73">
+      <c r="B135" s="72">
         <v>1945</v>
       </c>
-      <c r="C135" s="52">
+      <c r="C135" s="51">
         <v>3890</v>
       </c>
-      <c r="D135" s="53">
+      <c r="D135" s="52">
         <v>5835</v>
       </c>
-      <c r="E135" s="53">
+      <c r="E135" s="52">
         <v>7780</v>
       </c>
-      <c r="F135" s="102">
+      <c r="F135" s="101">
         <v>9725</v>
       </c>
-      <c r="G135" s="52"/>
-[...8 lines deleted...]
-      <c r="A136" s="81" t="s">
+      <c r="G135" s="101">
+        <v>11670</v>
+      </c>
+      <c r="H135" s="51"/>
+      <c r="I135" s="85"/>
+      <c r="J135" s="60"/>
+      <c r="K135" s="72"/>
+      <c r="L135" s="77"/>
+      <c r="M135" s="78"/>
+    </row>
+    <row r="136" spans="1:13" s="79" customFormat="1">
+      <c r="A136" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B136" s="73">
+      <c r="B136" s="72">
         <v>200</v>
       </c>
-      <c r="C136" s="52">
+      <c r="C136" s="51">
         <v>400</v>
       </c>
-      <c r="D136" s="53">
+      <c r="D136" s="52">
         <v>600</v>
       </c>
-      <c r="E136" s="53">
+      <c r="E136" s="52">
         <v>800</v>
       </c>
-      <c r="F136" s="102">
+      <c r="F136" s="101">
         <v>1000</v>
       </c>
-      <c r="G136" s="52"/>
-[...8 lines deleted...]
-      <c r="A137" s="81" t="s">
+      <c r="G136" s="101">
+        <v>1200</v>
+      </c>
+      <c r="H136" s="51"/>
+      <c r="I136" s="85"/>
+      <c r="J136" s="60"/>
+      <c r="K136" s="72"/>
+      <c r="L136" s="77"/>
+      <c r="M136" s="78"/>
+    </row>
+    <row r="137" spans="1:13" s="79" customFormat="1">
+      <c r="A137" s="80" t="s">
         <v>50</v>
       </c>
-      <c r="B137" s="73">
+      <c r="B137" s="72">
         <v>917</v>
       </c>
-      <c r="C137" s="52">
+      <c r="C137" s="51">
         <v>1834</v>
       </c>
-      <c r="D137" s="53">
+      <c r="D137" s="52">
         <v>2751</v>
       </c>
-      <c r="E137" s="53">
+      <c r="E137" s="52">
         <v>3668</v>
       </c>
-      <c r="F137" s="102">
+      <c r="F137" s="101">
         <v>4585</v>
       </c>
-      <c r="G137" s="52"/>
-[...8 lines deleted...]
-      <c r="A138" s="81" t="s">
+      <c r="G137" s="101">
+        <v>5502</v>
+      </c>
+      <c r="H137" s="51"/>
+      <c r="I137" s="85"/>
+      <c r="J137" s="60"/>
+      <c r="K137" s="72"/>
+      <c r="L137" s="77"/>
+      <c r="M137" s="78"/>
+    </row>
+    <row r="138" spans="1:13" s="79" customFormat="1">
+      <c r="A138" s="80" t="s">
         <v>51</v>
       </c>
-      <c r="B138" s="73">
+      <c r="B138" s="72">
         <v>1433</v>
       </c>
-      <c r="C138" s="52">
+      <c r="C138" s="51">
         <v>2866</v>
       </c>
-      <c r="D138" s="53">
+      <c r="D138" s="52">
         <v>4299</v>
       </c>
-      <c r="E138" s="53">
+      <c r="E138" s="52">
         <v>5732</v>
       </c>
-      <c r="F138" s="102">
+      <c r="F138" s="101">
         <v>7165</v>
       </c>
-      <c r="G138" s="52"/>
-[...5 lines deleted...]
-      <c r="M138" s="79"/>
+      <c r="G138" s="101">
+        <v>8598</v>
+      </c>
+      <c r="H138" s="51"/>
+      <c r="I138" s="85"/>
+      <c r="J138" s="60"/>
+      <c r="K138" s="72"/>
+      <c r="L138" s="77"/>
+      <c r="M138" s="78"/>
     </row>
     <row r="139" spans="1:13">
-      <c r="A139" s="65" t="s">
+      <c r="A139" s="64" t="s">
         <v>37</v>
       </c>
       <c r="B139" s="38"/>
       <c r="C139" s="30"/>
       <c r="D139" s="39"/>
       <c r="E139" s="36"/>
       <c r="F139" s="36"/>
       <c r="G139" s="39"/>
       <c r="H139" s="30"/>
-      <c r="I139" s="87"/>
-[...1 lines deleted...]
-      <c r="K139" s="95"/>
+      <c r="I139" s="86"/>
+      <c r="J139" s="89"/>
+      <c r="K139" s="94"/>
       <c r="L139" s="32"/>
       <c r="M139" s="29"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B140" s="73">
+      <c r="B140" s="72">
         <v>2455</v>
       </c>
-      <c r="C140" s="52">
+      <c r="C140" s="51">
         <v>3837</v>
       </c>
-      <c r="D140" s="53">
+      <c r="D140" s="52">
         <v>5220</v>
       </c>
-      <c r="E140" s="53">
+      <c r="E140" s="52">
         <v>6603</v>
       </c>
-      <c r="F140" s="102">
+      <c r="F140" s="101">
         <v>15233</v>
       </c>
-      <c r="G140" s="73"/>
-[...4 lines deleted...]
-      <c r="L140" s="53"/>
+      <c r="G140" s="101">
+        <v>23864</v>
+      </c>
+      <c r="H140" s="52"/>
+      <c r="I140" s="85"/>
+      <c r="J140" s="60"/>
+      <c r="K140" s="72"/>
+      <c r="L140" s="52"/>
       <c r="M140" s="30"/>
     </row>
     <row r="141" spans="1:13" ht="12" customHeight="1">
       <c r="A141" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B141" s="73">
+      <c r="B141" s="72">
         <v>2371</v>
       </c>
-      <c r="C141" s="52">
+      <c r="C141" s="51">
         <v>3669</v>
       </c>
-      <c r="D141" s="53">
+      <c r="D141" s="52">
         <v>4968</v>
       </c>
-      <c r="E141" s="53">
+      <c r="E141" s="52">
         <v>6267</v>
       </c>
-      <c r="F141" s="102">
+      <c r="F141" s="101">
         <v>14813</v>
       </c>
-      <c r="G141" s="73"/>
-[...4 lines deleted...]
-      <c r="L141" s="53"/>
+      <c r="G141" s="101">
+        <v>23360</v>
+      </c>
+      <c r="H141" s="52"/>
+      <c r="I141" s="85"/>
+      <c r="J141" s="60"/>
+      <c r="K141" s="72"/>
+      <c r="L141" s="52"/>
       <c r="M141" s="30"/>
     </row>
     <row r="142" spans="1:13" ht="12" customHeight="1">
       <c r="A142" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B142" s="73">
+      <c r="B142" s="72">
         <v>83</v>
       </c>
-      <c r="C142" s="52">
+      <c r="C142" s="51">
         <v>166</v>
       </c>
-      <c r="D142" s="53">
+      <c r="D142" s="52">
         <v>249</v>
       </c>
-      <c r="E142" s="53">
+      <c r="E142" s="52">
         <v>332</v>
       </c>
-      <c r="F142" s="102">
+      <c r="F142" s="101">
         <v>415</v>
       </c>
-      <c r="G142" s="73"/>
-[...4 lines deleted...]
-      <c r="L142" s="53"/>
+      <c r="G142" s="101">
+        <v>498</v>
+      </c>
+      <c r="H142" s="52"/>
+      <c r="I142" s="85"/>
+      <c r="J142" s="60"/>
+      <c r="K142" s="72"/>
+      <c r="L142" s="52"/>
       <c r="M142" s="30"/>
     </row>
     <row r="143" spans="1:13" ht="31.8">
-      <c r="A143" s="65" t="s">
+      <c r="A143" s="64" t="s">
         <v>20</v>
       </c>
       <c r="B143" s="35"/>
       <c r="C143" s="30"/>
       <c r="D143" s="35"/>
       <c r="E143" s="36"/>
-      <c r="F143" s="76"/>
+      <c r="F143" s="75"/>
       <c r="G143" s="35"/>
       <c r="H143" s="30"/>
-      <c r="I143" s="87"/>
-      <c r="J143" s="90"/>
+      <c r="I143" s="86"/>
+      <c r="J143" s="89"/>
       <c r="K143" s="32"/>
       <c r="L143" s="32"/>
       <c r="M143" s="29"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B144" s="73">
+      <c r="B144" s="72">
         <v>46876</v>
       </c>
-      <c r="C144" s="52">
+      <c r="C144" s="51">
         <v>84609</v>
       </c>
-      <c r="D144" s="53">
+      <c r="D144" s="52">
         <v>122343</v>
       </c>
-      <c r="E144" s="53">
+      <c r="E144" s="52">
         <v>160077</v>
       </c>
-      <c r="F144" s="53">
+      <c r="F144" s="52">
         <v>197376</v>
       </c>
-      <c r="G144" s="73"/>
-[...4 lines deleted...]
-      <c r="L144" s="53"/>
+      <c r="G144" s="101">
+        <v>234675</v>
+      </c>
+      <c r="H144" s="52"/>
+      <c r="I144" s="85"/>
+      <c r="J144" s="60"/>
+      <c r="K144" s="72"/>
+      <c r="L144" s="52"/>
       <c r="M144" s="30"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B145" s="73">
+      <c r="B145" s="72">
         <v>28141</v>
       </c>
-      <c r="C145" s="52">
+      <c r="C145" s="51">
         <v>57584</v>
       </c>
-      <c r="D145" s="53">
+      <c r="D145" s="52">
         <v>87027</v>
       </c>
-      <c r="E145" s="53">
+      <c r="E145" s="52">
         <v>116470</v>
       </c>
-      <c r="F145" s="53">
+      <c r="F145" s="52">
         <v>144542</v>
       </c>
-      <c r="G145" s="73"/>
-[...4 lines deleted...]
-      <c r="L145" s="53"/>
+      <c r="G145" s="101">
+        <v>172614</v>
+      </c>
+      <c r="H145" s="52"/>
+      <c r="I145" s="85"/>
+      <c r="J145" s="60"/>
+      <c r="K145" s="72"/>
+      <c r="L145" s="52"/>
       <c r="M145" s="30"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B146" s="73">
+      <c r="B146" s="72">
         <v>322</v>
       </c>
-      <c r="C146" s="52">
+      <c r="C146" s="51">
         <v>619</v>
       </c>
-      <c r="D146" s="53">
+      <c r="D146" s="52">
         <v>916</v>
       </c>
-      <c r="E146" s="53">
+      <c r="E146" s="52">
         <v>1213</v>
       </c>
-      <c r="F146" s="53">
+      <c r="F146" s="52">
         <v>1466</v>
       </c>
-      <c r="G146" s="73"/>
-[...4 lines deleted...]
-      <c r="L146" s="53"/>
+      <c r="G146" s="101">
+        <v>1719</v>
+      </c>
+      <c r="H146" s="52"/>
+      <c r="I146" s="85"/>
+      <c r="J146" s="60"/>
+      <c r="K146" s="72"/>
+      <c r="L146" s="52"/>
       <c r="M146" s="30"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B147" s="73">
+      <c r="B147" s="72">
         <v>620</v>
       </c>
-      <c r="C147" s="52">
+      <c r="C147" s="51">
         <v>910</v>
       </c>
-      <c r="D147" s="53">
+      <c r="D147" s="52">
         <v>1199</v>
       </c>
-      <c r="E147" s="53">
+      <c r="E147" s="52">
         <v>1488</v>
       </c>
-      <c r="F147" s="53">
+      <c r="F147" s="52">
         <v>1618</v>
       </c>
-      <c r="G147" s="73"/>
-[...4 lines deleted...]
-      <c r="L147" s="53"/>
+      <c r="G147" s="101">
+        <v>1748</v>
+      </c>
+      <c r="H147" s="52"/>
+      <c r="I147" s="85"/>
+      <c r="J147" s="60"/>
+      <c r="K147" s="72"/>
+      <c r="L147" s="52"/>
       <c r="M147" s="30"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B148" s="73">
+      <c r="B148" s="72">
         <v>478</v>
       </c>
-      <c r="C148" s="52">
+      <c r="C148" s="51">
         <v>618</v>
       </c>
-      <c r="D148" s="53">
+      <c r="D148" s="52">
         <v>759</v>
       </c>
-      <c r="E148" s="53">
+      <c r="E148" s="52">
         <v>899</v>
       </c>
-      <c r="F148" s="53">
+      <c r="F148" s="52">
         <v>1099</v>
       </c>
-      <c r="G148" s="73"/>
-[...4 lines deleted...]
-      <c r="L148" s="53"/>
+      <c r="G148" s="101">
+        <v>1298</v>
+      </c>
+      <c r="H148" s="52"/>
+      <c r="I148" s="85"/>
+      <c r="J148" s="60"/>
+      <c r="K148" s="72"/>
+      <c r="L148" s="52"/>
       <c r="M148" s="30"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B149" s="73">
+      <c r="B149" s="72">
         <v>11530</v>
       </c>
-      <c r="C149" s="52">
+      <c r="C149" s="51">
         <v>13646</v>
       </c>
-      <c r="D149" s="53">
+      <c r="D149" s="52">
         <v>15763</v>
       </c>
-      <c r="E149" s="53">
+      <c r="E149" s="52">
         <v>17880</v>
       </c>
-      <c r="F149" s="53">
+      <c r="F149" s="52">
         <v>21324</v>
       </c>
-      <c r="G149" s="73"/>
-[...4 lines deleted...]
-      <c r="L149" s="53"/>
+      <c r="G149" s="101">
+        <v>24769</v>
+      </c>
+      <c r="H149" s="52"/>
+      <c r="I149" s="85"/>
+      <c r="J149" s="60"/>
+      <c r="K149" s="72"/>
+      <c r="L149" s="52"/>
       <c r="M149" s="30"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B150" s="73">
+      <c r="B150" s="72">
         <v>4323</v>
       </c>
-      <c r="C150" s="52">
+      <c r="C150" s="51">
         <v>8557</v>
       </c>
-      <c r="D150" s="53">
+      <c r="D150" s="52">
         <v>12791</v>
       </c>
-      <c r="E150" s="53">
+      <c r="E150" s="52">
         <v>17025</v>
       </c>
-      <c r="F150" s="53">
+      <c r="F150" s="52">
         <v>21294</v>
       </c>
-      <c r="G150" s="73"/>
-[...4 lines deleted...]
-      <c r="L150" s="53"/>
+      <c r="G150" s="101">
+        <v>25562</v>
+      </c>
+      <c r="H150" s="52"/>
+      <c r="I150" s="85"/>
+      <c r="J150" s="60"/>
+      <c r="K150" s="72"/>
+      <c r="L150" s="52"/>
       <c r="M150" s="30"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B151" s="73">
+      <c r="B151" s="72">
         <v>792</v>
       </c>
-      <c r="C151" s="52">
+      <c r="C151" s="51">
         <v>1421</v>
       </c>
-      <c r="D151" s="53">
+      <c r="D151" s="52">
         <v>2050</v>
       </c>
-      <c r="E151" s="53">
+      <c r="E151" s="52">
         <v>2679</v>
       </c>
-      <c r="F151" s="53">
+      <c r="F151" s="52">
         <v>3108</v>
       </c>
-      <c r="G151" s="73"/>
-[...4 lines deleted...]
-      <c r="L151" s="53"/>
+      <c r="G151" s="101">
+        <v>3537</v>
+      </c>
+      <c r="H151" s="52"/>
+      <c r="I151" s="85"/>
+      <c r="J151" s="60"/>
+      <c r="K151" s="72"/>
+      <c r="L151" s="52"/>
       <c r="M151" s="30"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B152" s="73">
+      <c r="B152" s="72">
         <v>670</v>
       </c>
-      <c r="C152" s="52">
+      <c r="C152" s="51">
         <v>1253</v>
       </c>
-      <c r="D152" s="53">
+      <c r="D152" s="52">
         <v>1836</v>
       </c>
-      <c r="E152" s="53">
+      <c r="E152" s="52">
         <v>2420</v>
       </c>
-      <c r="F152" s="53">
+      <c r="F152" s="52">
         <v>2921</v>
       </c>
-      <c r="G152" s="73"/>
-[...4 lines deleted...]
-      <c r="L152" s="53"/>
+      <c r="G152" s="101">
+        <v>3423</v>
+      </c>
+      <c r="H152" s="52"/>
+      <c r="I152" s="85"/>
+      <c r="J152" s="60"/>
+      <c r="K152" s="72"/>
+      <c r="L152" s="52"/>
       <c r="M152" s="30"/>
     </row>
     <row r="153" spans="1:13" ht="21.6">
-      <c r="A153" s="65" t="s">
+      <c r="A153" s="64" t="s">
         <v>4</v>
       </c>
       <c r="B153" s="35"/>
       <c r="C153" s="30"/>
       <c r="D153" s="39"/>
       <c r="E153" s="36"/>
       <c r="F153" s="36"/>
       <c r="G153" s="39"/>
       <c r="H153" s="30"/>
-      <c r="I153" s="87"/>
-[...1 lines deleted...]
-      <c r="K153" s="95"/>
+      <c r="I153" s="86"/>
+      <c r="J153" s="89"/>
+      <c r="K153" s="94"/>
       <c r="L153" s="32"/>
       <c r="M153" s="29"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B154" s="73">
+      <c r="B154" s="72">
         <v>982956</v>
       </c>
-      <c r="C154" s="52">
+      <c r="C154" s="51">
         <v>1737115</v>
       </c>
-      <c r="D154" s="53">
+      <c r="D154" s="52">
         <v>2901159</v>
       </c>
-      <c r="E154" s="53">
+      <c r="E154" s="52">
         <v>3979391</v>
       </c>
-      <c r="F154" s="53">
+      <c r="F154" s="52">
         <v>4979371</v>
       </c>
-      <c r="G154" s="73"/>
-[...4 lines deleted...]
-      <c r="L154" s="53"/>
+      <c r="G154" s="101">
+        <v>5754151</v>
+      </c>
+      <c r="H154" s="52"/>
+      <c r="I154" s="85"/>
+      <c r="J154" s="60"/>
+      <c r="K154" s="72"/>
+      <c r="L154" s="52"/>
       <c r="M154" s="30"/>
     </row>
     <row r="155" spans="1:13" ht="12" customHeight="1">
       <c r="A155" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B155" s="73">
+      <c r="B155" s="72">
         <v>982956</v>
       </c>
-      <c r="C155" s="52">
+      <c r="C155" s="51">
         <v>1731450</v>
       </c>
-      <c r="D155" s="53">
+      <c r="D155" s="52">
         <v>2895494</v>
       </c>
-      <c r="E155" s="53">
+      <c r="E155" s="52">
         <v>3968965</v>
       </c>
-      <c r="F155" s="53">
+      <c r="F155" s="52">
         <v>4959757</v>
       </c>
-      <c r="G155" s="73"/>
-[...4 lines deleted...]
-      <c r="L155" s="53"/>
+      <c r="G155" s="101">
+        <v>5718644</v>
+      </c>
+      <c r="H155" s="52"/>
+      <c r="I155" s="85"/>
+      <c r="J155" s="60"/>
+      <c r="K155" s="72"/>
+      <c r="L155" s="52"/>
       <c r="M155" s="30"/>
     </row>
     <row r="156" spans="1:13" ht="12" customHeight="1">
       <c r="A156" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B156" s="54" t="s">
+      <c r="B156" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="C156" s="54" t="s">
+      <c r="C156" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="D156" s="54" t="s">
+      <c r="D156" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="E156" s="54" t="s">
+      <c r="E156" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="F156" s="53">
+      <c r="F156" s="52">
         <v>2876</v>
       </c>
-      <c r="G156" s="73"/>
-[...4 lines deleted...]
-      <c r="L156" s="53"/>
+      <c r="G156" s="101">
+        <v>5751</v>
+      </c>
+      <c r="H156" s="52"/>
+      <c r="I156" s="85"/>
+      <c r="J156" s="60"/>
+      <c r="K156" s="72"/>
+      <c r="L156" s="52"/>
       <c r="M156" s="30"/>
     </row>
     <row r="157" spans="1:13" ht="12" customHeight="1">
-      <c r="A157" s="51" t="s">
+      <c r="A157" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="B157" s="99" t="s">
+      <c r="B157" s="98" t="s">
         <v>71</v>
       </c>
-      <c r="C157" s="52">
+      <c r="C157" s="51">
         <v>5665</v>
       </c>
-      <c r="D157" s="52">
+      <c r="D157" s="51">
         <v>5665</v>
       </c>
-      <c r="E157" s="53">
+      <c r="E157" s="52">
         <v>10426</v>
       </c>
-      <c r="F157" s="75"/>
-[...5 lines deleted...]
-      <c r="L157" s="53"/>
+      <c r="F157" s="74"/>
+      <c r="G157" s="101">
+        <v>26362</v>
+      </c>
+      <c r="H157" s="52"/>
+      <c r="I157" s="85"/>
+      <c r="J157" s="60"/>
+      <c r="K157" s="72"/>
+      <c r="L157" s="52"/>
       <c r="M157" s="30"/>
     </row>
     <row r="158" spans="1:13" ht="12" customHeight="1">
       <c r="A158" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B158" s="54" t="s">
+      <c r="B158" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="C158" s="54" t="s">
+      <c r="C158" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="D158" s="54" t="s">
+      <c r="D158" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="E158" s="54" t="s">
+      <c r="E158" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="F158" s="53">
+      <c r="F158" s="52">
         <v>1697</v>
       </c>
-      <c r="G158" s="73"/>
-[...4 lines deleted...]
-      <c r="L158" s="53"/>
+      <c r="G158" s="101">
+        <v>3394</v>
+      </c>
+      <c r="H158" s="52"/>
+      <c r="I158" s="85"/>
+      <c r="J158" s="60"/>
+      <c r="K158" s="72"/>
+      <c r="L158" s="52"/>
       <c r="M158" s="30"/>
     </row>
     <row r="159" spans="1:13" ht="31.8">
-      <c r="A159" s="67" t="s">
+      <c r="A159" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="30"/>
       <c r="C159" s="30"/>
       <c r="D159" s="36"/>
       <c r="E159" s="36"/>
       <c r="F159" s="36"/>
-      <c r="G159" s="40"/>
+      <c r="G159" s="36"/>
       <c r="H159" s="30"/>
-      <c r="I159" s="86"/>
-[...1 lines deleted...]
-      <c r="K159" s="97"/>
+      <c r="I159" s="85"/>
+      <c r="J159" s="69"/>
+      <c r="K159" s="96"/>
       <c r="L159" s="30"/>
       <c r="M159" s="29"/>
     </row>
     <row r="160" spans="1:13" ht="13.5" customHeight="1">
       <c r="A160" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B160" s="73">
+      <c r="B160" s="72">
         <v>982956</v>
       </c>
-      <c r="C160" s="52">
+      <c r="C160" s="51">
         <v>1737115</v>
       </c>
-      <c r="D160" s="53">
+      <c r="D160" s="52">
         <v>2901159</v>
       </c>
-      <c r="E160" s="53">
+      <c r="E160" s="52">
         <v>3979391</v>
       </c>
-      <c r="F160" s="53">
+      <c r="F160" s="52">
         <v>4979371</v>
       </c>
-      <c r="G160" s="73"/>
-[...4 lines deleted...]
-      <c r="L160" s="53"/>
+      <c r="G160" s="101">
+        <v>5754151</v>
+      </c>
+      <c r="H160" s="52"/>
+      <c r="I160" s="85"/>
+      <c r="J160" s="60"/>
+      <c r="K160" s="72"/>
+      <c r="L160" s="52"/>
       <c r="M160" s="30"/>
     </row>
     <row r="161" spans="1:13" ht="12" customHeight="1">
       <c r="A161" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B161" s="73">
+      <c r="B161" s="72">
         <v>982956</v>
       </c>
-      <c r="C161" s="52">
+      <c r="C161" s="51">
         <v>1731450</v>
       </c>
-      <c r="D161" s="53">
+      <c r="D161" s="52">
         <v>2895494</v>
       </c>
-      <c r="E161" s="53">
+      <c r="E161" s="52">
         <v>3968965</v>
       </c>
-      <c r="F161" s="53">
+      <c r="F161" s="52">
         <v>4959757</v>
       </c>
-      <c r="G161" s="73"/>
-[...4 lines deleted...]
-      <c r="L161" s="53"/>
+      <c r="G161" s="101">
+        <v>5718644</v>
+      </c>
+      <c r="H161" s="52"/>
+      <c r="I161" s="85"/>
+      <c r="J161" s="60"/>
+      <c r="K161" s="72"/>
+      <c r="L161" s="52"/>
       <c r="M161" s="30"/>
     </row>
     <row r="162" spans="1:13" ht="12" customHeight="1">
       <c r="A162" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B162" s="54" t="s">
+      <c r="B162" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="C162" s="54" t="s">
+      <c r="C162" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="D162" s="54" t="s">
+      <c r="D162" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="E162" s="54" t="s">
+      <c r="E162" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="F162" s="53">
+      <c r="F162" s="52">
         <v>2876</v>
       </c>
-      <c r="G162" s="73"/>
-[...4 lines deleted...]
-      <c r="L162" s="53"/>
+      <c r="G162" s="101">
+        <v>5751</v>
+      </c>
+      <c r="H162" s="52"/>
+      <c r="I162" s="85"/>
+      <c r="J162" s="60"/>
+      <c r="K162" s="72"/>
+      <c r="L162" s="52"/>
       <c r="M162" s="30"/>
     </row>
     <row r="163" spans="1:13" ht="12" customHeight="1">
-      <c r="A163" s="51" t="s">
+      <c r="A163" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="B163" s="99" t="s">
+      <c r="B163" s="98" t="s">
         <v>71</v>
       </c>
-      <c r="C163" s="52">
+      <c r="C163" s="51">
         <v>5665</v>
       </c>
-      <c r="D163" s="52">
+      <c r="D163" s="51">
         <v>5665</v>
       </c>
-      <c r="E163" s="53">
+      <c r="E163" s="52">
         <v>10426</v>
       </c>
-      <c r="F163" s="53">
+      <c r="F163" s="52">
         <v>15041</v>
       </c>
-      <c r="G163" s="73"/>
-[...4 lines deleted...]
-      <c r="L163" s="53"/>
+      <c r="G163" s="101">
+        <v>26362</v>
+      </c>
+      <c r="H163" s="52"/>
+      <c r="I163" s="85"/>
+      <c r="J163" s="60"/>
+      <c r="K163" s="72"/>
+      <c r="L163" s="52"/>
       <c r="M163" s="30"/>
     </row>
     <row r="164" spans="1:13" ht="12" customHeight="1">
       <c r="A164" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B164" s="54" t="s">
+      <c r="B164" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="C164" s="54" t="s">
+      <c r="C164" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="D164" s="54" t="s">
+      <c r="D164" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="E164" s="54" t="s">
+      <c r="E164" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="F164" s="53">
+      <c r="F164" s="52">
         <v>1697</v>
       </c>
-      <c r="G164" s="73"/>
-[...4 lines deleted...]
-      <c r="L164" s="53"/>
+      <c r="G164" s="101">
+        <v>3394</v>
+      </c>
+      <c r="H164" s="52"/>
+      <c r="I164" s="85"/>
+      <c r="J164" s="60"/>
+      <c r="K164" s="72"/>
+      <c r="L164" s="52"/>
       <c r="M164" s="30"/>
     </row>
     <row r="165" spans="1:13" ht="15" customHeight="1">
-      <c r="A165" s="67" t="s">
+      <c r="A165" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B165" s="30"/>
       <c r="C165" s="36"/>
-      <c r="D165" s="104"/>
+      <c r="D165" s="103"/>
       <c r="E165" s="36"/>
       <c r="F165" s="36"/>
       <c r="G165" s="39"/>
       <c r="H165" s="30"/>
-      <c r="I165" s="86"/>
-      <c r="J165" s="91"/>
+      <c r="I165" s="85"/>
+      <c r="J165" s="90"/>
       <c r="K165" s="30"/>
       <c r="L165" s="30"/>
       <c r="M165" s="29"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B166" s="73">
+      <c r="B166" s="72">
         <v>2074270</v>
       </c>
-      <c r="C166" s="52">
+      <c r="C166" s="51">
         <v>3769835</v>
       </c>
-      <c r="D166" s="53">
+      <c r="D166" s="52">
         <v>5766002</v>
       </c>
-      <c r="E166" s="53">
+      <c r="E166" s="52">
         <v>7747961</v>
       </c>
-      <c r="F166" s="53">
+      <c r="F166" s="52">
         <v>10881234</v>
       </c>
-      <c r="G166" s="73"/>
-[...4 lines deleted...]
-      <c r="L166" s="53"/>
+      <c r="G166" s="101">
+        <v>13663774</v>
+      </c>
+      <c r="H166" s="52"/>
+      <c r="I166" s="85"/>
+      <c r="J166" s="60"/>
+      <c r="K166" s="72"/>
+      <c r="L166" s="52"/>
       <c r="M166" s="30"/>
     </row>
     <row r="167" spans="1:13" ht="12" customHeight="1">
       <c r="A167" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B167" s="73">
+      <c r="B167" s="72">
         <v>64305</v>
       </c>
-      <c r="C167" s="52">
+      <c r="C167" s="51">
         <v>125793</v>
       </c>
-      <c r="D167" s="53">
+      <c r="D167" s="52">
         <v>187281</v>
       </c>
-      <c r="E167" s="53">
+      <c r="E167" s="52">
         <v>248769</v>
       </c>
-      <c r="F167" s="53">
+      <c r="F167" s="52">
         <v>290742</v>
       </c>
-      <c r="G167" s="73"/>
-[...4 lines deleted...]
-      <c r="L167" s="53"/>
+      <c r="G167" s="101">
+        <v>332715</v>
+      </c>
+      <c r="H167" s="52"/>
+      <c r="I167" s="85"/>
+      <c r="J167" s="60"/>
+      <c r="K167" s="72"/>
+      <c r="L167" s="52"/>
       <c r="M167" s="30"/>
     </row>
     <row r="168" spans="1:13" ht="12" customHeight="1">
       <c r="A168" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B168" s="73">
+      <c r="B168" s="72">
         <v>545</v>
       </c>
-      <c r="C168" s="52">
+      <c r="C168" s="51">
         <v>1090</v>
       </c>
-      <c r="D168" s="53">
+      <c r="D168" s="52">
         <v>1635</v>
       </c>
-      <c r="E168" s="53">
+      <c r="E168" s="52">
         <v>2180</v>
       </c>
-      <c r="F168" s="53">
+      <c r="F168" s="52">
         <v>2725</v>
       </c>
-      <c r="G168" s="73"/>
-[...4 lines deleted...]
-      <c r="L168" s="53"/>
+      <c r="G168" s="101">
+        <v>3270</v>
+      </c>
+      <c r="H168" s="52"/>
+      <c r="I168" s="85"/>
+      <c r="J168" s="60"/>
+      <c r="K168" s="72"/>
+      <c r="L168" s="52"/>
       <c r="M168" s="30"/>
     </row>
     <row r="169" spans="1:13" ht="12" customHeight="1">
       <c r="A169" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B169" s="73">
+      <c r="B169" s="72">
         <v>67</v>
       </c>
-      <c r="C169" s="52">
+      <c r="C169" s="51">
         <v>11504</v>
       </c>
-      <c r="D169" s="53">
+      <c r="D169" s="52">
         <v>22941</v>
       </c>
-      <c r="E169" s="53">
+      <c r="E169" s="52">
         <v>34378</v>
       </c>
-      <c r="F169" s="53">
+      <c r="F169" s="52">
         <v>46555</v>
       </c>
-      <c r="G169" s="73"/>
-[...4 lines deleted...]
-      <c r="L169" s="53"/>
+      <c r="G169" s="101">
+        <v>58732</v>
+      </c>
+      <c r="H169" s="52"/>
+      <c r="I169" s="85"/>
+      <c r="J169" s="60"/>
+      <c r="K169" s="72"/>
+      <c r="L169" s="52"/>
       <c r="M169" s="30"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B170" s="73">
+      <c r="B170" s="72">
         <v>115454</v>
       </c>
-      <c r="C170" s="52">
+      <c r="C170" s="51">
         <v>115525</v>
       </c>
-      <c r="D170" s="53">
+      <c r="D170" s="52">
         <v>115596</v>
       </c>
-      <c r="E170" s="53">
+      <c r="E170" s="52">
         <v>115667</v>
       </c>
-      <c r="F170" s="53">
+      <c r="F170" s="52">
         <v>615738</v>
       </c>
-      <c r="G170" s="73"/>
-[...4 lines deleted...]
-      <c r="L170" s="53"/>
+      <c r="G170" s="101">
+        <v>1115809</v>
+      </c>
+      <c r="H170" s="52"/>
+      <c r="I170" s="85"/>
+      <c r="J170" s="60"/>
+      <c r="K170" s="72"/>
+      <c r="L170" s="52"/>
       <c r="M170" s="30"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B171" s="52">
+      <c r="B171" s="51">
         <v>1877295</v>
       </c>
-      <c r="C171" s="52">
+      <c r="C171" s="51">
         <v>3363741</v>
       </c>
-      <c r="D171" s="53">
+      <c r="D171" s="52">
         <v>5101801</v>
       </c>
-      <c r="E171" s="53">
+      <c r="E171" s="52">
         <v>6781016</v>
       </c>
-      <c r="F171" s="53">
+      <c r="F171" s="52">
         <v>8785127</v>
       </c>
-      <c r="G171" s="73"/>
-[...4 lines deleted...]
-      <c r="L171" s="53"/>
+      <c r="G171" s="101">
+        <v>10543656</v>
+      </c>
+      <c r="H171" s="52"/>
+      <c r="I171" s="85"/>
+      <c r="J171" s="60"/>
+      <c r="K171" s="72"/>
+      <c r="L171" s="52"/>
       <c r="M171" s="30"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B172" s="73">
+      <c r="B172" s="72">
         <v>1260</v>
       </c>
-      <c r="C172" s="52">
+      <c r="C172" s="51">
         <v>2576</v>
       </c>
-      <c r="D172" s="53">
+      <c r="D172" s="52">
         <v>3892</v>
       </c>
-      <c r="E172" s="53">
+      <c r="E172" s="52">
         <v>5209</v>
       </c>
-      <c r="F172" s="53">
+      <c r="F172" s="52">
         <v>6558</v>
       </c>
-      <c r="G172" s="73"/>
-[...4 lines deleted...]
-      <c r="L172" s="53"/>
+      <c r="G172" s="101">
+        <v>7908</v>
+      </c>
+      <c r="H172" s="52"/>
+      <c r="I172" s="85"/>
+      <c r="J172" s="60"/>
+      <c r="K172" s="72"/>
+      <c r="L172" s="52"/>
       <c r="M172" s="30"/>
     </row>
     <row r="173" spans="1:13" ht="13.2" customHeight="1">
       <c r="A173" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B173" s="73">
+      <c r="B173" s="72">
         <v>183</v>
       </c>
-      <c r="C173" s="52">
+      <c r="C173" s="51">
         <v>366</v>
       </c>
-      <c r="D173" s="53">
+      <c r="D173" s="52">
         <v>549</v>
       </c>
-      <c r="E173" s="53">
+      <c r="E173" s="52">
         <v>732</v>
       </c>
-      <c r="F173" s="53">
+      <c r="F173" s="52">
         <v>915</v>
       </c>
-      <c r="G173" s="73"/>
-[...4 lines deleted...]
-      <c r="L173" s="53"/>
+      <c r="G173" s="101">
+        <v>1098</v>
+      </c>
+      <c r="H173" s="52"/>
+      <c r="I173" s="85"/>
+      <c r="J173" s="60"/>
+      <c r="K173" s="72"/>
+      <c r="L173" s="52"/>
       <c r="M173" s="30"/>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B174" s="73">
+      <c r="B174" s="72">
         <v>15160</v>
       </c>
-      <c r="C174" s="52">
+      <c r="C174" s="51">
         <v>149237</v>
       </c>
-      <c r="D174" s="53">
+      <c r="D174" s="52">
         <v>332303</v>
       </c>
-      <c r="E174" s="53">
+      <c r="E174" s="52">
         <v>560006</v>
       </c>
-      <c r="F174" s="53">
+      <c r="F174" s="52">
         <v>1132868</v>
       </c>
-      <c r="G174" s="73"/>
-[...4 lines deleted...]
-      <c r="L174" s="53"/>
+      <c r="G174" s="101">
+        <v>1600580</v>
+      </c>
+      <c r="H174" s="52"/>
+      <c r="I174" s="85"/>
+      <c r="J174" s="60"/>
+      <c r="K174" s="72"/>
+      <c r="L174" s="52"/>
       <c r="M174" s="30"/>
     </row>
     <row r="175" spans="1:13" ht="21.6">
-      <c r="A175" s="65" t="s">
+      <c r="A175" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B175" s="38"/>
       <c r="C175" s="30"/>
       <c r="D175" s="39"/>
       <c r="E175" s="36"/>
       <c r="F175" s="36"/>
-      <c r="G175" s="35"/>
+      <c r="G175" s="39"/>
       <c r="H175" s="30"/>
-      <c r="I175" s="86"/>
-[...1 lines deleted...]
-      <c r="K175" s="98"/>
+      <c r="I175" s="85"/>
+      <c r="J175" s="90"/>
+      <c r="K175" s="97"/>
       <c r="L175" s="30"/>
       <c r="M175" s="29"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B176" s="73">
+      <c r="B176" s="72">
         <v>491275</v>
       </c>
-      <c r="C176" s="52">
+      <c r="C176" s="51">
         <v>1250772</v>
       </c>
-      <c r="D176" s="53">
+      <c r="D176" s="52">
         <v>2050939</v>
       </c>
-      <c r="E176" s="53">
+      <c r="E176" s="52">
         <v>2874961</v>
       </c>
-      <c r="F176" s="53">
+      <c r="F176" s="52">
         <v>3469278</v>
       </c>
-      <c r="G176" s="73"/>
-[...4 lines deleted...]
-      <c r="L176" s="53"/>
+      <c r="G176" s="101">
+        <v>4157127</v>
+      </c>
+      <c r="H176" s="52"/>
+      <c r="I176" s="85"/>
+      <c r="J176" s="60"/>
+      <c r="K176" s="72"/>
+      <c r="L176" s="52"/>
       <c r="M176" s="30"/>
     </row>
     <row r="177" spans="1:13" ht="12" customHeight="1">
       <c r="A177" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B177" s="73">
+      <c r="B177" s="72">
         <v>74188</v>
       </c>
-      <c r="C177" s="52">
+      <c r="C177" s="51">
         <v>485164</v>
       </c>
-      <c r="D177" s="53">
+      <c r="D177" s="52">
         <v>896140</v>
       </c>
-      <c r="E177" s="53">
+      <c r="E177" s="52">
         <v>1307116</v>
       </c>
-      <c r="F177" s="53">
+      <c r="F177" s="52">
         <v>1472683</v>
       </c>
-      <c r="G177" s="73"/>
-[...4 lines deleted...]
-      <c r="L177" s="53"/>
+      <c r="G177" s="101">
+        <v>1638249</v>
+      </c>
+      <c r="H177" s="52"/>
+      <c r="I177" s="85"/>
+      <c r="J177" s="60"/>
+      <c r="K177" s="72"/>
+      <c r="L177" s="52"/>
       <c r="M177" s="30"/>
     </row>
     <row r="178" spans="1:13" ht="12" customHeight="1">
       <c r="A178" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B178" s="73">
+      <c r="B178" s="72">
         <v>52499</v>
       </c>
-      <c r="C178" s="52">
+      <c r="C178" s="51">
         <v>108038</v>
       </c>
-      <c r="D178" s="53">
+      <c r="D178" s="52">
         <v>163576</v>
       </c>
-      <c r="E178" s="53">
+      <c r="E178" s="52">
         <v>219115</v>
       </c>
-      <c r="F178" s="53">
+      <c r="F178" s="52">
         <v>283630</v>
       </c>
-      <c r="G178" s="73"/>
-[...4 lines deleted...]
-      <c r="L178" s="53"/>
+      <c r="G178" s="101">
+        <v>348144</v>
+      </c>
+      <c r="H178" s="52"/>
+      <c r="I178" s="85"/>
+      <c r="J178" s="60"/>
+      <c r="K178" s="72"/>
+      <c r="L178" s="52"/>
       <c r="M178" s="30"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B179" s="73">
+      <c r="B179" s="72">
         <v>177</v>
       </c>
-      <c r="C179" s="52">
+      <c r="C179" s="51">
         <v>354</v>
       </c>
-      <c r="D179" s="53">
+      <c r="D179" s="52">
         <v>531</v>
       </c>
-      <c r="E179" s="53">
+      <c r="E179" s="52">
         <v>708</v>
       </c>
-      <c r="F179" s="53">
+      <c r="F179" s="52">
         <v>885</v>
       </c>
-      <c r="G179" s="73"/>
-[...4 lines deleted...]
-      <c r="L179" s="53"/>
+      <c r="G179" s="101">
+        <v>1062</v>
+      </c>
+      <c r="H179" s="52"/>
+      <c r="I179" s="85"/>
+      <c r="J179" s="60"/>
+      <c r="K179" s="72"/>
+      <c r="L179" s="52"/>
       <c r="M179" s="30"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B180" s="73">
+      <c r="B180" s="72">
         <v>167</v>
       </c>
-      <c r="C180" s="52">
+      <c r="C180" s="51">
         <v>334</v>
       </c>
-      <c r="D180" s="53">
+      <c r="D180" s="52">
         <v>501</v>
       </c>
-      <c r="E180" s="53">
+      <c r="E180" s="52">
         <v>668</v>
       </c>
-      <c r="F180" s="53">
+      <c r="F180" s="52">
         <v>835</v>
       </c>
-      <c r="G180" s="73"/>
-[...4 lines deleted...]
-      <c r="L180" s="53"/>
+      <c r="G180" s="101">
+        <v>1002</v>
+      </c>
+      <c r="H180" s="52"/>
+      <c r="I180" s="85"/>
+      <c r="J180" s="60"/>
+      <c r="K180" s="72"/>
+      <c r="L180" s="52"/>
       <c r="M180" s="30"/>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B181" s="73">
+      <c r="B181" s="72">
         <v>8050</v>
       </c>
-      <c r="C181" s="52">
+      <c r="C181" s="51">
         <v>21766</v>
       </c>
-      <c r="D181" s="53">
+      <c r="D181" s="52">
         <v>35482</v>
       </c>
-      <c r="E181" s="53">
+      <c r="E181" s="52">
         <v>49199</v>
       </c>
-      <c r="F181" s="53">
+      <c r="F181" s="52">
         <v>63248</v>
       </c>
-      <c r="G181" s="73"/>
-[...4 lines deleted...]
-      <c r="L181" s="53"/>
+      <c r="G181" s="101">
+        <v>77298</v>
+      </c>
+      <c r="H181" s="52"/>
+      <c r="I181" s="85"/>
+      <c r="J181" s="60"/>
+      <c r="K181" s="72"/>
+      <c r="L181" s="52"/>
       <c r="M181" s="30"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B182" s="73">
+      <c r="B182" s="72">
         <v>3275</v>
       </c>
-      <c r="C182" s="52">
+      <c r="C182" s="51">
         <v>6550</v>
       </c>
-      <c r="D182" s="53">
+      <c r="D182" s="52">
         <v>9825</v>
       </c>
-      <c r="E182" s="53">
+      <c r="E182" s="52">
         <v>13100</v>
       </c>
-      <c r="F182" s="53">
+      <c r="F182" s="52">
         <v>16375</v>
       </c>
-      <c r="G182" s="73"/>
-[...4 lines deleted...]
-      <c r="L182" s="53"/>
+      <c r="G182" s="101">
+        <v>19650</v>
+      </c>
+      <c r="H182" s="52"/>
+      <c r="I182" s="85"/>
+      <c r="J182" s="60"/>
+      <c r="K182" s="72"/>
+      <c r="L182" s="52"/>
       <c r="M182" s="30"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B183" s="73">
+      <c r="B183" s="72">
         <v>4292</v>
       </c>
-      <c r="C183" s="52">
+      <c r="C183" s="51">
         <v>8584</v>
       </c>
-      <c r="D183" s="53">
+      <c r="D183" s="52">
         <v>12876</v>
       </c>
-      <c r="E183" s="53">
+      <c r="E183" s="52">
         <v>17168</v>
       </c>
-      <c r="F183" s="53">
+      <c r="F183" s="52">
         <v>21460</v>
       </c>
-      <c r="G183" s="73"/>
-[...4 lines deleted...]
-      <c r="L183" s="53"/>
+      <c r="G183" s="101">
+        <v>25752</v>
+      </c>
+      <c r="H183" s="52"/>
+      <c r="I183" s="85"/>
+      <c r="J183" s="60"/>
+      <c r="K183" s="72"/>
+      <c r="L183" s="52"/>
       <c r="M183" s="30"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B184" s="73">
+      <c r="B184" s="72">
         <v>348627</v>
       </c>
-      <c r="C184" s="52">
+      <c r="C184" s="51">
         <v>619982</v>
       </c>
-      <c r="D184" s="53">
+      <c r="D184" s="52">
         <v>932007</v>
       </c>
-      <c r="E184" s="53">
+      <c r="E184" s="52">
         <v>1267887</v>
       </c>
-      <c r="F184" s="53">
+      <c r="F184" s="52">
         <v>1610162</v>
       </c>
-      <c r="G184" s="73"/>
-[...4 lines deleted...]
-      <c r="L184" s="53"/>
+      <c r="G184" s="101">
+        <v>2045969</v>
+      </c>
+      <c r="H184" s="52"/>
+      <c r="I184" s="85"/>
+      <c r="J184" s="60"/>
+      <c r="K184" s="72"/>
+      <c r="L184" s="52"/>
       <c r="M184" s="30"/>
     </row>
     <row r="185" spans="1:13" ht="21.6">
-      <c r="A185" s="65" t="s">
+      <c r="A185" s="64" t="s">
         <v>34</v>
       </c>
       <c r="B185" s="35"/>
       <c r="C185" s="30"/>
       <c r="D185" s="39"/>
       <c r="E185" s="36"/>
       <c r="F185" s="36"/>
-      <c r="G185" s="35"/>
+      <c r="G185" s="39"/>
       <c r="H185" s="30"/>
-      <c r="I185" s="86"/>
-[...1 lines deleted...]
-      <c r="K185" s="41"/>
+      <c r="I185" s="85"/>
+      <c r="J185" s="90"/>
+      <c r="K185" s="40"/>
       <c r="L185" s="32"/>
       <c r="M185" s="29"/>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B186" s="73">
+      <c r="B186" s="72">
         <v>3732179</v>
       </c>
-      <c r="C186" s="52">
+      <c r="C186" s="51">
         <v>11313084</v>
       </c>
-      <c r="D186" s="53">
+      <c r="D186" s="52">
         <v>18981807</v>
       </c>
-      <c r="E186" s="53">
+      <c r="E186" s="52">
         <v>28422025</v>
       </c>
-      <c r="F186" s="53">
+      <c r="F186" s="52">
         <v>35207570</v>
       </c>
-      <c r="G186" s="73"/>
-[...4 lines deleted...]
-      <c r="L186" s="53"/>
+      <c r="G186" s="101">
+        <v>43641331</v>
+      </c>
+      <c r="H186" s="52"/>
+      <c r="I186" s="85"/>
+      <c r="J186" s="60"/>
+      <c r="K186" s="72"/>
+      <c r="L186" s="52"/>
       <c r="M186" s="30"/>
     </row>
     <row r="187" spans="1:13" ht="12" customHeight="1">
       <c r="A187" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B187" s="73">
+      <c r="B187" s="72">
         <v>2316530</v>
       </c>
-      <c r="C187" s="52">
+      <c r="C187" s="51">
         <v>6270929</v>
       </c>
-      <c r="D187" s="53">
+      <c r="D187" s="52">
         <v>10312719</v>
       </c>
-      <c r="E187" s="53">
+      <c r="E187" s="52">
         <v>14349338</v>
       </c>
-      <c r="F187" s="53">
+      <c r="F187" s="52">
         <v>16647733</v>
       </c>
-      <c r="G187" s="73"/>
-[...4 lines deleted...]
-      <c r="L187" s="53"/>
+      <c r="G187" s="101">
+        <v>19250234</v>
+      </c>
+      <c r="H187" s="52"/>
+      <c r="I187" s="85"/>
+      <c r="J187" s="60"/>
+      <c r="K187" s="72"/>
+      <c r="L187" s="52"/>
       <c r="M187" s="30"/>
     </row>
     <row r="188" spans="1:13" ht="12" customHeight="1">
       <c r="A188" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B188" s="73">
+      <c r="B188" s="72">
         <v>3908</v>
       </c>
-      <c r="C188" s="52">
+      <c r="C188" s="51">
         <v>279747</v>
       </c>
-      <c r="D188" s="53">
+      <c r="D188" s="52">
         <v>555586</v>
       </c>
-      <c r="E188" s="53">
+      <c r="E188" s="52">
         <v>831425</v>
       </c>
-      <c r="F188" s="53">
+      <c r="F188" s="52">
         <v>834568</v>
       </c>
-      <c r="G188" s="73"/>
-[...4 lines deleted...]
-      <c r="L188" s="53"/>
+      <c r="G188" s="101">
+        <v>837711</v>
+      </c>
+      <c r="H188" s="52"/>
+      <c r="I188" s="85"/>
+      <c r="J188" s="60"/>
+      <c r="K188" s="72"/>
+      <c r="L188" s="52"/>
       <c r="M188" s="30"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B189" s="73">
+      <c r="B189" s="72">
         <v>6606</v>
       </c>
-      <c r="C189" s="52">
+      <c r="C189" s="51">
         <v>123345</v>
       </c>
-      <c r="D189" s="53">
+      <c r="D189" s="52">
         <v>240085</v>
       </c>
-      <c r="E189" s="53">
+      <c r="E189" s="52">
         <v>356824</v>
       </c>
-      <c r="F189" s="53">
+      <c r="F189" s="52">
         <v>363430</v>
       </c>
-      <c r="G189" s="73"/>
-[...4 lines deleted...]
-      <c r="L189" s="53"/>
+      <c r="G189" s="101">
+        <v>370036</v>
+      </c>
+      <c r="H189" s="52"/>
+      <c r="I189" s="85"/>
+      <c r="J189" s="60"/>
+      <c r="K189" s="72"/>
+      <c r="L189" s="52"/>
       <c r="M189" s="30"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B190" s="73">
+      <c r="B190" s="72">
         <v>63768</v>
       </c>
-      <c r="C190" s="52">
+      <c r="C190" s="51">
         <v>193166</v>
       </c>
-      <c r="D190" s="53">
+      <c r="D190" s="52">
         <v>322565</v>
       </c>
-      <c r="E190" s="53">
+      <c r="E190" s="52">
         <v>451964</v>
       </c>
-      <c r="F190" s="53">
+      <c r="F190" s="52">
         <v>550225</v>
       </c>
-      <c r="G190" s="73"/>
-[...4 lines deleted...]
-      <c r="L190" s="53"/>
+      <c r="G190" s="101">
+        <v>648486</v>
+      </c>
+      <c r="H190" s="52"/>
+      <c r="I190" s="85"/>
+      <c r="J190" s="60"/>
+      <c r="K190" s="72"/>
+      <c r="L190" s="52"/>
       <c r="M190" s="30"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B191" s="73">
+      <c r="B191" s="72">
         <v>393237</v>
       </c>
-      <c r="C191" s="52">
+      <c r="C191" s="51">
         <v>1079300</v>
       </c>
-      <c r="D191" s="53">
+      <c r="D191" s="52">
         <v>1885791</v>
       </c>
-      <c r="E191" s="53">
+      <c r="E191" s="52">
         <v>2684948</v>
       </c>
-      <c r="F191" s="53">
+      <c r="F191" s="52">
         <v>3196248</v>
       </c>
-      <c r="G191" s="73"/>
-[...4 lines deleted...]
-      <c r="L191" s="53"/>
+      <c r="G191" s="101">
+        <v>3771658</v>
+      </c>
+      <c r="H191" s="52"/>
+      <c r="I191" s="85"/>
+      <c r="J191" s="60"/>
+      <c r="K191" s="72"/>
+      <c r="L191" s="52"/>
       <c r="M191" s="30"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B192" s="73">
+      <c r="B192" s="72">
         <v>675</v>
       </c>
-      <c r="C192" s="52">
+      <c r="C192" s="51">
         <v>717</v>
       </c>
-      <c r="D192" s="53">
+      <c r="D192" s="52">
         <v>759</v>
       </c>
-      <c r="E192" s="53">
+      <c r="E192" s="52">
         <v>801</v>
       </c>
-      <c r="F192" s="53">
+      <c r="F192" s="52">
         <v>11643</v>
       </c>
-      <c r="G192" s="73"/>
-[...4 lines deleted...]
-      <c r="L192" s="53"/>
+      <c r="G192" s="101">
+        <v>22485</v>
+      </c>
+      <c r="H192" s="52"/>
+      <c r="I192" s="85"/>
+      <c r="J192" s="60"/>
+      <c r="K192" s="72"/>
+      <c r="L192" s="52"/>
       <c r="M192" s="30"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B193" s="73">
+      <c r="B193" s="72">
         <v>2872</v>
       </c>
-      <c r="C193" s="52">
+      <c r="C193" s="51">
         <v>5744</v>
       </c>
-      <c r="D193" s="53">
+      <c r="D193" s="52">
         <v>8616</v>
       </c>
-      <c r="E193" s="53">
+      <c r="E193" s="52">
         <v>11488</v>
       </c>
-      <c r="F193" s="53">
+      <c r="F193" s="52">
         <v>14360</v>
       </c>
-      <c r="G193" s="73"/>
-[...4 lines deleted...]
-      <c r="L193" s="53"/>
+      <c r="G193" s="101">
+        <v>17232</v>
+      </c>
+      <c r="H193" s="52"/>
+      <c r="I193" s="85"/>
+      <c r="J193" s="60"/>
+      <c r="K193" s="72"/>
+      <c r="L193" s="52"/>
       <c r="M193" s="30"/>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B194" s="73">
+      <c r="B194" s="72">
         <v>944584</v>
       </c>
-      <c r="C194" s="52">
+      <c r="C194" s="51">
         <v>3360137</v>
       </c>
-      <c r="D194" s="53">
+      <c r="D194" s="52">
         <v>5655689</v>
       </c>
-      <c r="E194" s="53">
+      <c r="E194" s="52">
         <v>9735241</v>
       </c>
-      <c r="F194" s="53">
+      <c r="F194" s="52">
         <v>13589368</v>
       </c>
-      <c r="G194" s="73"/>
-[...4 lines deleted...]
-      <c r="L194" s="53"/>
+      <c r="G194" s="101">
+        <v>18723495</v>
+      </c>
+      <c r="H194" s="52"/>
+      <c r="I194" s="85"/>
+      <c r="J194" s="60"/>
+      <c r="K194" s="72"/>
+      <c r="L194" s="52"/>
       <c r="M194" s="30"/>
     </row>
     <row r="195" spans="1:13">
-      <c r="A195" s="66" t="s">
+      <c r="A195" s="65" t="s">
         <v>21</v>
       </c>
       <c r="B195" s="30"/>
       <c r="C195" s="30"/>
       <c r="D195" s="36"/>
       <c r="E195" s="36"/>
       <c r="F195" s="36"/>
       <c r="G195" s="36"/>
       <c r="H195" s="30"/>
-      <c r="I195" s="86"/>
-[...1 lines deleted...]
-      <c r="K195" s="97"/>
+      <c r="I195" s="85"/>
+      <c r="J195" s="69"/>
+      <c r="K195" s="96"/>
       <c r="L195" s="30"/>
       <c r="M195" s="30"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B196" s="73">
+      <c r="B196" s="72">
         <v>8822505</v>
       </c>
-      <c r="C196" s="52">
+      <c r="C196" s="51">
         <v>22822630</v>
       </c>
-      <c r="D196" s="53">
+      <c r="D196" s="52">
         <v>34955688</v>
       </c>
-      <c r="E196" s="53">
+      <c r="E196" s="52">
         <v>54829008</v>
       </c>
-      <c r="F196" s="53">
+      <c r="F196" s="52">
         <v>68300052</v>
       </c>
-      <c r="G196" s="73"/>
-[...4 lines deleted...]
-      <c r="L196" s="53"/>
+      <c r="G196" s="101">
+        <v>82659013</v>
+      </c>
+      <c r="H196" s="52"/>
+      <c r="I196" s="85"/>
+      <c r="J196" s="60"/>
+      <c r="K196" s="72"/>
+      <c r="L196" s="52"/>
       <c r="M196" s="30"/>
     </row>
     <row r="197" spans="1:13" ht="12" customHeight="1">
       <c r="A197" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B197" s="73">
+      <c r="B197" s="72">
         <v>1253</v>
       </c>
-      <c r="C197" s="52">
+      <c r="C197" s="51">
         <v>2506</v>
       </c>
-      <c r="D197" s="53">
+      <c r="D197" s="52">
         <v>3759</v>
       </c>
-      <c r="E197" s="53">
+      <c r="E197" s="52">
         <v>5012</v>
       </c>
-      <c r="F197" s="53">
+      <c r="F197" s="52">
         <v>6265</v>
       </c>
-      <c r="G197" s="73"/>
-[...4 lines deleted...]
-      <c r="L197" s="53"/>
+      <c r="G197" s="101">
+        <v>7518</v>
+      </c>
+      <c r="H197" s="52"/>
+      <c r="I197" s="85"/>
+      <c r="J197" s="60"/>
+      <c r="K197" s="72"/>
+      <c r="L197" s="52"/>
       <c r="M197" s="30"/>
     </row>
     <row r="198" spans="1:13" ht="12" customHeight="1">
       <c r="A198" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B198" s="73">
+      <c r="B198" s="72">
         <v>7254093</v>
       </c>
-      <c r="C198" s="52">
+      <c r="C198" s="51">
         <v>19136255</v>
       </c>
-      <c r="D198" s="53">
+      <c r="D198" s="52">
         <v>29294107</v>
       </c>
-      <c r="E198" s="53">
+      <c r="E198" s="52">
         <v>46811107</v>
       </c>
-      <c r="F198" s="53">
+      <c r="F198" s="52">
         <v>58118078</v>
       </c>
-      <c r="G198" s="73"/>
-[...4 lines deleted...]
-      <c r="L198" s="53"/>
+      <c r="G198" s="101">
+        <v>70209119</v>
+      </c>
+      <c r="H198" s="52"/>
+      <c r="I198" s="85"/>
+      <c r="J198" s="60"/>
+      <c r="K198" s="72"/>
+      <c r="L198" s="52"/>
       <c r="M198" s="30"/>
     </row>
     <row r="199" spans="1:13" ht="12" customHeight="1">
       <c r="A199" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B199" s="73">
+      <c r="B199" s="72">
         <v>42</v>
       </c>
-      <c r="C199" s="52">
+      <c r="C199" s="51">
         <v>84</v>
       </c>
-      <c r="D199" s="53">
+      <c r="D199" s="52">
         <v>126</v>
       </c>
-      <c r="E199" s="53">
+      <c r="E199" s="52">
         <v>168</v>
       </c>
-      <c r="F199" s="53">
+      <c r="F199" s="52">
         <v>210</v>
       </c>
-      <c r="G199" s="73"/>
-[...4 lines deleted...]
-      <c r="L199" s="53"/>
+      <c r="G199" s="101">
+        <v>252</v>
+      </c>
+      <c r="H199" s="52"/>
+      <c r="I199" s="85"/>
+      <c r="J199" s="60"/>
+      <c r="K199" s="72"/>
+      <c r="L199" s="52"/>
       <c r="M199" s="30"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B200" s="73">
+      <c r="B200" s="72">
         <v>1567118</v>
       </c>
-      <c r="C200" s="52">
+      <c r="C200" s="51">
         <v>3683787</v>
       </c>
-      <c r="D200" s="53">
+      <c r="D200" s="52">
         <v>5657699</v>
       </c>
-      <c r="E200" s="53">
+      <c r="E200" s="52">
         <v>8012725</v>
       </c>
-      <c r="F200" s="53">
+      <c r="F200" s="52">
         <v>10175504</v>
       </c>
-      <c r="G200" s="73"/>
-[...4 lines deleted...]
-      <c r="L200" s="53"/>
+      <c r="G200" s="101">
+        <v>12442130</v>
+      </c>
+      <c r="H200" s="52"/>
+      <c r="I200" s="85"/>
+      <c r="J200" s="60"/>
+      <c r="K200" s="72"/>
+      <c r="L200" s="52"/>
       <c r="M200" s="30"/>
     </row>
     <row r="201" spans="1:13" ht="21.6">
-      <c r="A201" s="65" t="s">
+      <c r="A201" s="64" t="s">
         <v>39</v>
       </c>
       <c r="B201" s="35"/>
       <c r="C201" s="30"/>
       <c r="D201" s="36"/>
       <c r="E201" s="36"/>
       <c r="F201" s="36"/>
-      <c r="G201" s="35"/>
+      <c r="G201" s="36"/>
       <c r="H201" s="30"/>
-      <c r="I201" s="86"/>
-[...1 lines deleted...]
-      <c r="K201" s="70"/>
+      <c r="I201" s="85"/>
+      <c r="J201" s="69"/>
+      <c r="K201" s="69"/>
       <c r="L201" s="32"/>
       <c r="M201" s="29"/>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B202" s="73">
+      <c r="B202" s="72">
         <v>59597</v>
       </c>
-      <c r="C202" s="52">
+      <c r="C202" s="51">
         <v>104589</v>
       </c>
-      <c r="D202" s="53">
+      <c r="D202" s="52">
         <v>149531</v>
       </c>
-      <c r="E202" s="53">
+      <c r="E202" s="52">
         <v>252680</v>
       </c>
-      <c r="F202" s="53">
+      <c r="F202" s="52">
         <v>310470</v>
       </c>
-      <c r="G202" s="73"/>
-[...4 lines deleted...]
-      <c r="L202" s="53"/>
+      <c r="G202" s="101">
+        <v>382385</v>
+      </c>
+      <c r="H202" s="52"/>
+      <c r="I202" s="85"/>
+      <c r="J202" s="60"/>
+      <c r="K202" s="72"/>
+      <c r="L202" s="52"/>
       <c r="M202" s="30"/>
     </row>
     <row r="203" spans="1:13" ht="12" customHeight="1">
       <c r="A203" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B203" s="73">
+      <c r="B203" s="72">
         <v>1253</v>
       </c>
-      <c r="C203" s="52">
+      <c r="C203" s="51">
         <v>2506</v>
       </c>
-      <c r="D203" s="53">
+      <c r="D203" s="52">
         <v>3759</v>
       </c>
-      <c r="E203" s="53">
+      <c r="E203" s="52">
         <v>5012</v>
       </c>
-      <c r="F203" s="53">
+      <c r="F203" s="52">
         <v>6265</v>
       </c>
-      <c r="G203" s="73"/>
-[...4 lines deleted...]
-      <c r="L203" s="53"/>
+      <c r="G203" s="101">
+        <v>7518</v>
+      </c>
+      <c r="H203" s="52"/>
+      <c r="I203" s="85"/>
+      <c r="J203" s="60"/>
+      <c r="K203" s="72"/>
+      <c r="L203" s="52"/>
       <c r="M203" s="30"/>
     </row>
     <row r="204" spans="1:13" ht="12" customHeight="1">
       <c r="A204" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B204" s="73">
+      <c r="B204" s="72">
         <v>42</v>
       </c>
-      <c r="C204" s="52">
+      <c r="C204" s="51">
         <v>84</v>
       </c>
-      <c r="D204" s="53">
+      <c r="D204" s="52">
         <v>126</v>
       </c>
-      <c r="E204" s="53">
+      <c r="E204" s="52">
         <v>168</v>
       </c>
-      <c r="F204" s="53">
+      <c r="F204" s="52">
         <v>210</v>
       </c>
-      <c r="G204" s="73"/>
-[...4 lines deleted...]
-      <c r="L204" s="53"/>
+      <c r="G204" s="101">
+        <v>252</v>
+      </c>
+      <c r="H204" s="52"/>
+      <c r="I204" s="85"/>
+      <c r="J204" s="60"/>
+      <c r="K204" s="72"/>
+      <c r="L204" s="52"/>
       <c r="M204" s="30"/>
     </row>
     <row r="205" spans="1:13" ht="12" customHeight="1">
       <c r="A205" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B205" s="73">
+      <c r="B205" s="72">
         <v>58303</v>
       </c>
-      <c r="C205" s="52">
+      <c r="C205" s="51">
         <v>102001</v>
       </c>
-      <c r="D205" s="53">
+      <c r="D205" s="52">
         <v>145649</v>
       </c>
-      <c r="E205" s="53">
+      <c r="E205" s="52">
         <v>247504</v>
       </c>
-      <c r="F205" s="53">
+      <c r="F205" s="52">
         <v>304000</v>
       </c>
-      <c r="G205" s="73"/>
-[...4 lines deleted...]
-      <c r="L205" s="53"/>
+      <c r="G205" s="101">
+        <v>374621</v>
+      </c>
+      <c r="H205" s="52"/>
+      <c r="I205" s="85"/>
+      <c r="J205" s="60"/>
+      <c r="K205" s="72"/>
+      <c r="L205" s="52"/>
       <c r="M205" s="30"/>
     </row>
     <row r="206" spans="1:13" ht="21.6">
-      <c r="A206" s="65" t="s">
+      <c r="A206" s="64" t="s">
         <v>27</v>
       </c>
       <c r="B206" s="35"/>
       <c r="C206" s="30"/>
       <c r="D206" s="39"/>
       <c r="E206" s="36"/>
       <c r="F206" s="36"/>
       <c r="G206" s="39"/>
       <c r="H206" s="30"/>
-      <c r="I206" s="86"/>
-[...1 lines deleted...]
-      <c r="K206" s="98"/>
+      <c r="I206" s="85"/>
+      <c r="J206" s="90"/>
+      <c r="K206" s="97"/>
       <c r="L206" s="32"/>
       <c r="M206" s="29"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B207" s="73">
+      <c r="B207" s="72">
         <v>8762908</v>
       </c>
-      <c r="C207" s="52">
+      <c r="C207" s="51">
         <v>22718041</v>
       </c>
-      <c r="D207" s="53">
+      <c r="D207" s="52">
         <v>34806157</v>
       </c>
-      <c r="E207" s="53">
+      <c r="E207" s="52">
         <v>54576328</v>
       </c>
-      <c r="F207" s="53">
+      <c r="F207" s="52">
         <v>67989582</v>
       </c>
-      <c r="G207" s="73"/>
-[...4 lines deleted...]
-      <c r="L207" s="53"/>
+      <c r="G207" s="101">
+        <v>82276628</v>
+      </c>
+      <c r="H207" s="52"/>
+      <c r="I207" s="85"/>
+      <c r="J207" s="60"/>
+      <c r="K207" s="72"/>
+      <c r="L207" s="52"/>
       <c r="M207" s="30"/>
     </row>
     <row r="208" spans="1:13" ht="12" customHeight="1">
       <c r="A208" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B208" s="73">
+      <c r="B208" s="72">
         <v>7254093</v>
       </c>
-      <c r="C208" s="52">
+      <c r="C208" s="51">
         <v>19136255</v>
       </c>
-      <c r="D208" s="53">
+      <c r="D208" s="52">
         <v>29294107</v>
       </c>
-      <c r="E208" s="53">
+      <c r="E208" s="52">
         <v>46811107</v>
       </c>
-      <c r="F208" s="53">
+      <c r="F208" s="52">
         <v>58118078</v>
       </c>
-      <c r="G208" s="73"/>
-[...4 lines deleted...]
-      <c r="L208" s="53"/>
+      <c r="G208" s="101">
+        <v>70209119</v>
+      </c>
+      <c r="H208" s="52"/>
+      <c r="I208" s="85"/>
+      <c r="J208" s="60"/>
+      <c r="K208" s="72"/>
+      <c r="L208" s="52"/>
       <c r="M208" s="30"/>
     </row>
     <row r="209" spans="1:13" ht="12" customHeight="1">
       <c r="A209" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B209" s="73">
+      <c r="B209" s="72">
         <v>1508815</v>
       </c>
-      <c r="C209" s="52">
+      <c r="C209" s="51">
         <v>3581786</v>
       </c>
-      <c r="D209" s="53">
+      <c r="D209" s="52">
         <v>5512050</v>
       </c>
-      <c r="E209" s="53">
+      <c r="E209" s="52">
         <v>7765221</v>
       </c>
-      <c r="F209" s="53">
+      <c r="F209" s="52">
         <v>9871504</v>
       </c>
-      <c r="G209" s="73"/>
-[...4 lines deleted...]
-      <c r="L209" s="53"/>
+      <c r="G209" s="101">
+        <v>12067509</v>
+      </c>
+      <c r="H209" s="52"/>
+      <c r="I209" s="85"/>
+      <c r="J209" s="60"/>
+      <c r="K209" s="72"/>
+      <c r="L209" s="52"/>
       <c r="M209" s="30"/>
     </row>
     <row r="210" spans="1:13" ht="24.6" customHeight="1">
-      <c r="A210" s="65" t="s">
+      <c r="A210" s="64" t="s">
         <v>28</v>
       </c>
       <c r="B210" s="30"/>
       <c r="C210" s="30"/>
       <c r="D210" s="39"/>
       <c r="E210" s="36"/>
       <c r="F210" s="36"/>
-      <c r="G210" s="35"/>
+      <c r="G210" s="39"/>
       <c r="H210" s="30"/>
-      <c r="I210" s="87"/>
-[...1 lines deleted...]
-      <c r="K210" s="41"/>
+      <c r="I210" s="86"/>
+      <c r="J210" s="69"/>
+      <c r="K210" s="40"/>
       <c r="L210" s="32"/>
       <c r="M210" s="29"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B211" s="73">
+      <c r="B211" s="72">
         <v>27340</v>
       </c>
-      <c r="C211" s="52">
+      <c r="C211" s="51">
         <v>142761</v>
       </c>
-      <c r="D211" s="53">
+      <c r="D211" s="52">
         <v>258182</v>
       </c>
-      <c r="E211" s="53">
+      <c r="E211" s="52">
         <v>373604</v>
       </c>
-      <c r="F211" s="53">
+      <c r="F211" s="52">
         <v>488006</v>
       </c>
-      <c r="G211" s="73"/>
-[...4 lines deleted...]
-      <c r="L211" s="53"/>
+      <c r="G211" s="101">
+        <v>602408</v>
+      </c>
+      <c r="H211" s="52"/>
+      <c r="I211" s="85"/>
+      <c r="J211" s="60"/>
+      <c r="K211" s="72"/>
+      <c r="L211" s="52"/>
       <c r="M211" s="30"/>
     </row>
     <row r="212" spans="1:13" ht="14.25" customHeight="1">
       <c r="A212" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B212" s="73">
+      <c r="B212" s="72">
         <v>23420</v>
       </c>
-      <c r="C212" s="52">
+      <c r="C212" s="51">
         <v>133421</v>
       </c>
-      <c r="D212" s="53">
+      <c r="D212" s="52">
         <v>243422</v>
       </c>
-      <c r="E212" s="53">
+      <c r="E212" s="52">
         <v>353424</v>
       </c>
-      <c r="F212" s="53">
+      <c r="F212" s="52">
         <v>463278</v>
       </c>
-      <c r="G212" s="73"/>
-[...4 lines deleted...]
-      <c r="L212" s="53"/>
+      <c r="G212" s="101">
+        <v>573132</v>
+      </c>
+      <c r="H212" s="52"/>
+      <c r="I212" s="85"/>
+      <c r="J212" s="60"/>
+      <c r="K212" s="72"/>
+      <c r="L212" s="52"/>
       <c r="M212" s="30"/>
     </row>
     <row r="213" spans="1:13" ht="14.25" customHeight="1">
       <c r="A213" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B213" s="73">
+      <c r="B213" s="72">
         <v>104</v>
       </c>
-      <c r="C213" s="52">
+      <c r="C213" s="51">
         <v>208</v>
       </c>
-      <c r="D213" s="53">
+      <c r="D213" s="52">
         <v>312</v>
       </c>
-      <c r="E213" s="53">
+      <c r="E213" s="52">
         <v>416</v>
       </c>
-      <c r="F213" s="53">
+      <c r="F213" s="52">
         <v>520</v>
       </c>
-      <c r="G213" s="73"/>
-[...4 lines deleted...]
-      <c r="L213" s="53"/>
+      <c r="G213" s="101">
+        <v>624</v>
+      </c>
+      <c r="H213" s="52"/>
+      <c r="I213" s="85"/>
+      <c r="J213" s="60"/>
+      <c r="K213" s="72"/>
+      <c r="L213" s="52"/>
       <c r="M213" s="30"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B214" s="73">
+      <c r="B214" s="72">
         <v>733</v>
       </c>
-      <c r="C214" s="52">
+      <c r="C214" s="51">
         <v>1466</v>
       </c>
-      <c r="D214" s="53">
+      <c r="D214" s="52">
         <v>2199</v>
       </c>
-      <c r="E214" s="53">
+      <c r="E214" s="52">
         <v>2932</v>
       </c>
-      <c r="F214" s="53">
+      <c r="F214" s="52">
         <v>3665</v>
       </c>
-      <c r="G214" s="73"/>
-[...4 lines deleted...]
-      <c r="L214" s="53"/>
+      <c r="G214" s="101">
+        <v>4398</v>
+      </c>
+      <c r="H214" s="52"/>
+      <c r="I214" s="85"/>
+      <c r="J214" s="60"/>
+      <c r="K214" s="72"/>
+      <c r="L214" s="52"/>
       <c r="M214" s="30"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B215" s="73">
+      <c r="B215" s="72">
         <v>713</v>
       </c>
-      <c r="C215" s="52">
+      <c r="C215" s="51">
         <v>1426</v>
       </c>
-      <c r="D215" s="53">
+      <c r="D215" s="52">
         <v>2139</v>
       </c>
-      <c r="E215" s="53">
+      <c r="E215" s="52">
         <v>2852</v>
       </c>
-      <c r="F215" s="53">
+      <c r="F215" s="52">
         <v>3565</v>
       </c>
-      <c r="G215" s="73"/>
-[...4 lines deleted...]
-      <c r="L215" s="53"/>
+      <c r="G215" s="101">
+        <v>4278</v>
+      </c>
+      <c r="H215" s="52"/>
+      <c r="I215" s="85"/>
+      <c r="J215" s="60"/>
+      <c r="K215" s="72"/>
+      <c r="L215" s="52"/>
       <c r="M215" s="30"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B216" s="73">
+      <c r="B216" s="72">
         <v>142</v>
       </c>
-      <c r="C216" s="52">
+      <c r="C216" s="51">
         <v>1784</v>
       </c>
-      <c r="D216" s="53">
+      <c r="D216" s="52">
         <v>3426</v>
       </c>
-      <c r="E216" s="53">
+      <c r="E216" s="52">
         <v>5068</v>
       </c>
-      <c r="F216" s="53">
+      <c r="F216" s="52">
         <v>5838</v>
       </c>
-      <c r="G216" s="73"/>
-[...4 lines deleted...]
-      <c r="L216" s="53"/>
+      <c r="G216" s="101">
+        <v>6608</v>
+      </c>
+      <c r="H216" s="52"/>
+      <c r="I216" s="85"/>
+      <c r="J216" s="60"/>
+      <c r="K216" s="72"/>
+      <c r="L216" s="52"/>
       <c r="M216" s="30"/>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B217" s="73">
+      <c r="B217" s="72">
         <v>2229</v>
       </c>
-      <c r="C217" s="52">
+      <c r="C217" s="51">
         <v>4458</v>
       </c>
-      <c r="D217" s="53">
+      <c r="D217" s="52">
         <v>6687</v>
       </c>
-      <c r="E217" s="53">
+      <c r="E217" s="52">
         <v>8916</v>
       </c>
-      <c r="F217" s="53">
+      <c r="F217" s="52">
         <v>11145</v>
       </c>
-      <c r="G217" s="73"/>
-[...4 lines deleted...]
-      <c r="L217" s="53"/>
+      <c r="G217" s="101">
+        <v>13374</v>
+      </c>
+      <c r="H217" s="52"/>
+      <c r="I217" s="85"/>
+      <c r="J217" s="60"/>
+      <c r="K217" s="72"/>
+      <c r="L217" s="52"/>
       <c r="M217" s="30"/>
     </row>
     <row r="218" spans="1:13">
-      <c r="A218" s="65" t="s">
+      <c r="A218" s="64" t="s">
         <v>5</v>
       </c>
       <c r="B218" s="35"/>
       <c r="C218" s="30"/>
       <c r="D218" s="39"/>
       <c r="E218" s="36"/>
       <c r="F218" s="36"/>
       <c r="G218" s="35"/>
       <c r="H218" s="30"/>
-      <c r="I218" s="87"/>
-[...1 lines deleted...]
-      <c r="K218" s="98"/>
+      <c r="I218" s="86"/>
+      <c r="J218" s="90"/>
+      <c r="K218" s="97"/>
       <c r="L218" s="32"/>
       <c r="M218" s="29"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B219" s="73">
+      <c r="B219" s="72">
         <v>1335030</v>
       </c>
-      <c r="C219" s="52">
+      <c r="C219" s="51">
         <v>3501509</v>
       </c>
-      <c r="D219" s="53">
+      <c r="D219" s="52">
         <v>5745847</v>
       </c>
-      <c r="E219" s="53">
+      <c r="E219" s="52">
         <v>7984889</v>
       </c>
-      <c r="F219" s="53">
+      <c r="F219" s="52">
         <v>11879407</v>
       </c>
-      <c r="G219" s="73"/>
-[...4 lines deleted...]
-      <c r="L219" s="53"/>
+      <c r="G219" s="101">
+        <v>13835510</v>
+      </c>
+      <c r="H219" s="52"/>
+      <c r="I219" s="85"/>
+      <c r="J219" s="60"/>
+      <c r="K219" s="72"/>
+      <c r="L219" s="52"/>
       <c r="M219" s="30"/>
     </row>
     <row r="220" spans="1:13" ht="14.25" customHeight="1">
       <c r="A220" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B220" s="73">
+      <c r="B220" s="72">
         <v>894775</v>
       </c>
-      <c r="C220" s="52">
+      <c r="C220" s="51">
         <v>1956533</v>
       </c>
-      <c r="D220" s="53">
+      <c r="D220" s="52">
         <v>3133674</v>
       </c>
-      <c r="E220" s="53">
+      <c r="E220" s="52">
         <v>4277626</v>
       </c>
-      <c r="F220" s="53">
+      <c r="F220" s="52">
         <v>7080616</v>
       </c>
-      <c r="G220" s="73"/>
-[...4 lines deleted...]
-      <c r="L220" s="53"/>
+      <c r="G220" s="101">
+        <v>7976648</v>
+      </c>
+      <c r="H220" s="52"/>
+      <c r="I220" s="85"/>
+      <c r="J220" s="60"/>
+      <c r="K220" s="72"/>
+      <c r="L220" s="52"/>
       <c r="M220" s="30"/>
     </row>
     <row r="221" spans="1:13" ht="14.25" customHeight="1">
       <c r="A221" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B221" s="73">
+      <c r="B221" s="72">
         <v>166742</v>
       </c>
-      <c r="C221" s="52">
+      <c r="C221" s="51">
         <v>656307</v>
       </c>
-      <c r="D221" s="53">
+      <c r="D221" s="52">
         <v>888347</v>
       </c>
-      <c r="E221" s="53">
+      <c r="E221" s="52">
         <v>1123281</v>
       </c>
-      <c r="F221" s="53">
+      <c r="F221" s="52">
         <v>1360166</v>
       </c>
-      <c r="G221" s="73"/>
-[...4 lines deleted...]
-      <c r="L221" s="53"/>
+      <c r="G221" s="101">
+        <v>1601961</v>
+      </c>
+      <c r="H221" s="52"/>
+      <c r="I221" s="85"/>
+      <c r="J221" s="60"/>
+      <c r="K221" s="72"/>
+      <c r="L221" s="52"/>
       <c r="M221" s="30"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B222" s="73" t="s">
+      <c r="B222" s="72" t="s">
         <v>71</v>
       </c>
-      <c r="C222" s="52" t="s">
+      <c r="C222" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="D222" s="52" t="s">
+      <c r="D222" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="E222" s="52" t="s">
+      <c r="E222" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="F222" s="53">
+      <c r="F222" s="52">
         <v>7006</v>
       </c>
-      <c r="G222" s="73"/>
-[...4 lines deleted...]
-      <c r="L222" s="53"/>
+      <c r="G222" s="101">
+        <v>14012</v>
+      </c>
+      <c r="H222" s="52"/>
+      <c r="I222" s="85"/>
+      <c r="J222" s="60"/>
+      <c r="K222" s="72"/>
+      <c r="L222" s="52"/>
       <c r="M222" s="30"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B223" s="73">
+      <c r="B223" s="72">
         <v>545</v>
       </c>
-      <c r="C223" s="52">
+      <c r="C223" s="51">
         <v>2997</v>
       </c>
-      <c r="D223" s="53">
+      <c r="D223" s="52">
         <v>5448</v>
       </c>
-      <c r="E223" s="53">
+      <c r="E223" s="52">
         <v>7900</v>
       </c>
-      <c r="F223" s="53">
+      <c r="F223" s="52">
         <v>8445</v>
       </c>
-      <c r="G223" s="73"/>
-[...4 lines deleted...]
-      <c r="L223" s="53"/>
+      <c r="G223" s="101">
+        <v>8990</v>
+      </c>
+      <c r="H223" s="52"/>
+      <c r="I223" s="85"/>
+      <c r="J223" s="60"/>
+      <c r="K223" s="72"/>
+      <c r="L223" s="52"/>
       <c r="M223" s="30"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B224" s="73">
+      <c r="B224" s="72">
         <v>222191</v>
       </c>
-      <c r="C224" s="52">
+      <c r="C224" s="51">
         <v>613177</v>
       </c>
-      <c r="D224" s="53">
+      <c r="D224" s="52">
         <v>1224163</v>
       </c>
-      <c r="E224" s="53">
+      <c r="E224" s="52">
         <v>1860150</v>
       </c>
-      <c r="F224" s="53">
+      <c r="F224" s="52">
         <v>2634062</v>
       </c>
-      <c r="G224" s="73"/>
-[...4 lines deleted...]
-      <c r="L224" s="53"/>
+      <c r="G224" s="101">
+        <v>3371608</v>
+      </c>
+      <c r="H224" s="52"/>
+      <c r="I224" s="85"/>
+      <c r="J224" s="60"/>
+      <c r="K224" s="72"/>
+      <c r="L224" s="52"/>
       <c r="M224" s="30"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B225" s="73">
+      <c r="B225" s="72">
         <v>5592</v>
       </c>
-      <c r="C225" s="52">
+      <c r="C225" s="51">
         <v>8146</v>
       </c>
-      <c r="D225" s="53">
+      <c r="D225" s="52">
         <v>10700</v>
       </c>
-      <c r="E225" s="53">
+      <c r="E225" s="52">
         <v>13255</v>
       </c>
-      <c r="F225" s="53">
+      <c r="F225" s="52">
         <v>14761</v>
       </c>
-      <c r="G225" s="73"/>
-[...4 lines deleted...]
-      <c r="L225" s="53"/>
+      <c r="G225" s="101">
+        <v>16267</v>
+      </c>
+      <c r="H225" s="52"/>
+      <c r="I225" s="85"/>
+      <c r="J225" s="60"/>
+      <c r="K225" s="72"/>
+      <c r="L225" s="52"/>
       <c r="M225" s="30"/>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B226" s="73">
+      <c r="B226" s="72">
         <v>19147</v>
       </c>
-      <c r="C226" s="52">
+      <c r="C226" s="51">
         <v>176967</v>
       </c>
-      <c r="D226" s="53">
+      <c r="D226" s="52">
         <v>334788</v>
       </c>
-      <c r="E226" s="53">
+      <c r="E226" s="52">
         <v>492609</v>
       </c>
-      <c r="F226" s="53">
+      <c r="F226" s="52">
         <v>527710</v>
       </c>
-      <c r="G226" s="73"/>
-[...4 lines deleted...]
-      <c r="L226" s="53"/>
+      <c r="G226" s="101">
+        <v>562811</v>
+      </c>
+      <c r="H226" s="52"/>
+      <c r="I226" s="85"/>
+      <c r="J226" s="60"/>
+      <c r="K226" s="72"/>
+      <c r="L226" s="52"/>
       <c r="M226" s="30"/>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B227" s="73">
+      <c r="B227" s="72">
         <v>26039</v>
       </c>
-      <c r="C227" s="52">
+      <c r="C227" s="51">
         <v>87382</v>
       </c>
-      <c r="D227" s="53">
+      <c r="D227" s="52">
         <v>148726</v>
       </c>
-      <c r="E227" s="53">
+      <c r="E227" s="52">
         <v>210069</v>
       </c>
-      <c r="F227" s="53">
+      <c r="F227" s="52">
         <v>246641</v>
       </c>
-      <c r="G227" s="73"/>
-[...4 lines deleted...]
-      <c r="L227" s="53"/>
+      <c r="G227" s="101">
+        <v>283214</v>
+      </c>
+      <c r="H227" s="52"/>
+      <c r="I227" s="85"/>
+      <c r="J227" s="60"/>
+      <c r="K227" s="72"/>
+      <c r="L227" s="52"/>
       <c r="M227" s="30"/>
     </row>
     <row r="228" spans="1:13" ht="21.6">
-      <c r="A228" s="65" t="s">
+      <c r="A228" s="64" t="s">
         <v>29</v>
       </c>
       <c r="B228" s="30"/>
       <c r="C228" s="30"/>
       <c r="D228" s="35"/>
       <c r="E228" s="36"/>
       <c r="F228" s="36"/>
-      <c r="G228" s="35"/>
+      <c r="G228" s="39"/>
       <c r="H228" s="30"/>
-      <c r="I228" s="87"/>
-[...1 lines deleted...]
-      <c r="K228" s="98"/>
+      <c r="I228" s="86"/>
+      <c r="J228" s="90"/>
+      <c r="K228" s="97"/>
       <c r="L228" s="32"/>
       <c r="M228" s="29"/>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B229" s="73">
+      <c r="B229" s="72">
         <v>23652</v>
       </c>
-      <c r="C229" s="52">
+      <c r="C229" s="51">
         <v>23971</v>
       </c>
-      <c r="D229" s="53">
+      <c r="D229" s="52">
         <v>24290</v>
       </c>
-      <c r="E229" s="53">
+      <c r="E229" s="52">
         <v>24609</v>
       </c>
-      <c r="F229" s="53">
+      <c r="F229" s="52">
         <v>1755253</v>
       </c>
-      <c r="G229" s="73"/>
-[...4 lines deleted...]
-      <c r="L229" s="53"/>
+      <c r="G229" s="101">
+        <v>1776239</v>
+      </c>
+      <c r="H229" s="52"/>
+      <c r="I229" s="85"/>
+      <c r="J229" s="60"/>
+      <c r="K229" s="72"/>
+      <c r="L229" s="52"/>
       <c r="M229" s="30"/>
     </row>
     <row r="230" spans="1:13" ht="14.25" customHeight="1">
       <c r="A230" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B230" s="73">
+      <c r="B230" s="72">
         <v>23333</v>
       </c>
-      <c r="C230" s="52">
+      <c r="C230" s="51">
         <v>23333</v>
       </c>
-      <c r="D230" s="53">
+      <c r="D230" s="52">
         <v>23333</v>
       </c>
-      <c r="E230" s="53">
+      <c r="E230" s="52">
         <v>23333</v>
       </c>
-      <c r="F230" s="53">
+      <c r="F230" s="52">
         <v>1753658</v>
       </c>
-      <c r="G230" s="73"/>
-[...4 lines deleted...]
-      <c r="L230" s="53"/>
+      <c r="G230" s="101">
+        <v>1774325</v>
+      </c>
+      <c r="H230" s="52"/>
+      <c r="I230" s="85"/>
+      <c r="J230" s="60"/>
+      <c r="K230" s="72"/>
+      <c r="L230" s="52"/>
       <c r="M230" s="30"/>
     </row>
     <row r="231" spans="1:13" ht="14.25" customHeight="1">
       <c r="A231" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B231" s="73">
+      <c r="B231" s="72">
         <v>319</v>
       </c>
-      <c r="C231" s="52">
+      <c r="C231" s="51">
         <v>638</v>
       </c>
-      <c r="D231" s="53">
+      <c r="D231" s="52">
         <v>957</v>
       </c>
-      <c r="E231" s="53">
+      <c r="E231" s="52">
         <v>1276</v>
       </c>
-      <c r="F231" s="53">
+      <c r="F231" s="52">
         <v>1595</v>
       </c>
-      <c r="G231" s="73"/>
-[...4 lines deleted...]
-      <c r="L231" s="53"/>
+      <c r="G231" s="101">
+        <v>1914</v>
+      </c>
+      <c r="H231" s="52"/>
+      <c r="I231" s="85"/>
+      <c r="J231" s="60"/>
+      <c r="K231" s="72"/>
+      <c r="L231" s="52"/>
       <c r="M231" s="30"/>
     </row>
     <row r="232" spans="1:13" ht="22.2" customHeight="1">
-      <c r="A232" s="65" t="s">
+      <c r="A232" s="64" t="s">
         <v>25</v>
       </c>
       <c r="B232" s="30"/>
       <c r="C232" s="36"/>
       <c r="D232" s="39"/>
       <c r="E232" s="36"/>
       <c r="F232" s="36"/>
-      <c r="G232" s="35"/>
-[...3 lines deleted...]
-      <c r="K232" s="98"/>
+      <c r="G232" s="39"/>
+      <c r="H232" s="52"/>
+      <c r="I232" s="86"/>
+      <c r="J232" s="90"/>
+      <c r="K232" s="97"/>
       <c r="L232" s="32"/>
       <c r="M232" s="29"/>
     </row>
     <row r="233" spans="1:13" ht="14.25" customHeight="1">
       <c r="A233" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B233" s="73">
+      <c r="B233" s="72">
         <v>321</v>
       </c>
-      <c r="C233" s="52">
+      <c r="C233" s="51">
         <v>642</v>
       </c>
-      <c r="D233" s="53">
+      <c r="D233" s="52">
         <v>963</v>
       </c>
-      <c r="E233" s="53">
+      <c r="E233" s="52">
         <v>1284</v>
       </c>
-      <c r="F233" s="53">
+      <c r="F233" s="52">
         <v>1605</v>
       </c>
-      <c r="G233" s="73"/>
-[...4 lines deleted...]
-      <c r="L233" s="53"/>
+      <c r="G233" s="101">
+        <v>1926</v>
+      </c>
+      <c r="H233" s="52"/>
+      <c r="I233" s="85"/>
+      <c r="J233" s="60"/>
+      <c r="K233" s="72"/>
+      <c r="L233" s="52"/>
       <c r="M233" s="30"/>
     </row>
     <row r="234" spans="1:13" ht="14.25" customHeight="1">
       <c r="A234" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B234" s="73">
+      <c r="B234" s="72">
         <v>321</v>
       </c>
-      <c r="C234" s="52">
+      <c r="C234" s="51">
         <v>642</v>
       </c>
-      <c r="D234" s="53">
+      <c r="D234" s="52">
         <v>963</v>
       </c>
-      <c r="E234" s="53">
+      <c r="E234" s="52">
         <v>1284</v>
       </c>
-      <c r="F234" s="53">
+      <c r="F234" s="52">
         <v>1605</v>
       </c>
-      <c r="G234" s="73"/>
-[...4 lines deleted...]
-      <c r="L234" s="53"/>
+      <c r="G234" s="101">
+        <v>1926</v>
+      </c>
+      <c r="H234" s="52"/>
+      <c r="I234" s="85"/>
+      <c r="J234" s="60"/>
+      <c r="K234" s="72"/>
+      <c r="L234" s="52"/>
       <c r="M234" s="30"/>
     </row>
     <row r="235" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A235" s="65" t="s">
+      <c r="A235" s="64" t="s">
         <v>30</v>
       </c>
       <c r="B235" s="30"/>
-      <c r="C235" s="97"/>
+      <c r="C235" s="96"/>
       <c r="D235" s="39"/>
       <c r="E235" s="36"/>
       <c r="F235" s="36"/>
-      <c r="G235" s="35"/>
-[...3 lines deleted...]
-      <c r="K235" s="42"/>
+      <c r="G235" s="39"/>
+      <c r="H235" s="52"/>
+      <c r="I235" s="86"/>
+      <c r="J235" s="91"/>
+      <c r="K235" s="41"/>
       <c r="L235" s="32"/>
       <c r="M235" s="29"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B236" s="73">
+      <c r="B236" s="72">
         <v>2070</v>
       </c>
-      <c r="C236" s="52">
+      <c r="C236" s="51">
         <v>4140</v>
       </c>
-      <c r="D236" s="53">
+      <c r="D236" s="52">
         <v>6210</v>
       </c>
-      <c r="E236" s="53">
+      <c r="E236" s="52">
         <v>8280</v>
       </c>
-      <c r="F236" s="53">
+      <c r="F236" s="52">
         <v>10350</v>
       </c>
-      <c r="G236" s="73"/>
-[...4 lines deleted...]
-      <c r="L236" s="53"/>
+      <c r="G236" s="101">
+        <v>12420</v>
+      </c>
+      <c r="H236" s="52"/>
+      <c r="I236" s="85"/>
+      <c r="J236" s="60"/>
+      <c r="K236" s="72"/>
+      <c r="L236" s="52"/>
       <c r="M236" s="30"/>
     </row>
     <row r="237" spans="1:13" ht="14.25" customHeight="1">
       <c r="A237" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B237" s="73">
+      <c r="B237" s="72">
         <v>2000</v>
       </c>
-      <c r="C237" s="52">
+      <c r="C237" s="51">
         <v>4000</v>
       </c>
-      <c r="D237" s="53">
+      <c r="D237" s="52">
         <v>6000</v>
       </c>
-      <c r="E237" s="53">
+      <c r="E237" s="52">
         <v>8000</v>
       </c>
-      <c r="F237" s="53">
+      <c r="F237" s="52">
         <v>10000</v>
       </c>
-      <c r="G237" s="73"/>
-[...4 lines deleted...]
-      <c r="L237" s="53"/>
+      <c r="G237" s="101">
+        <v>12000</v>
+      </c>
+      <c r="H237" s="52"/>
+      <c r="I237" s="85"/>
+      <c r="J237" s="60"/>
+      <c r="K237" s="72"/>
+      <c r="L237" s="52"/>
       <c r="M237" s="30"/>
     </row>
     <row r="238" spans="1:13" ht="14.25" customHeight="1">
       <c r="A238" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B238" s="73">
+      <c r="B238" s="72">
         <v>70</v>
       </c>
-      <c r="C238" s="52">
+      <c r="C238" s="51">
         <v>140</v>
       </c>
-      <c r="D238" s="53">
+      <c r="D238" s="52">
         <v>210</v>
       </c>
-      <c r="E238" s="53">
+      <c r="E238" s="52">
         <v>280</v>
       </c>
-      <c r="F238" s="53">
+      <c r="F238" s="52">
         <v>350</v>
       </c>
-      <c r="G238" s="73"/>
-[...4 lines deleted...]
-      <c r="L238" s="53"/>
+      <c r="G238" s="101">
+        <v>420</v>
+      </c>
+      <c r="H238" s="52"/>
+      <c r="I238" s="85"/>
+      <c r="J238" s="60"/>
+      <c r="K238" s="72"/>
+      <c r="L238" s="52"/>
       <c r="M238" s="30"/>
     </row>
     <row r="239" spans="1:13" ht="21.6">
-      <c r="A239" s="65" t="s">
+      <c r="A239" s="64" t="s">
         <v>19</v>
       </c>
       <c r="B239" s="30"/>
       <c r="C239" s="30"/>
       <c r="D239" s="39"/>
       <c r="E239" s="36"/>
       <c r="F239" s="36"/>
-      <c r="G239" s="35"/>
-[...3 lines deleted...]
-      <c r="K239" s="98"/>
+      <c r="G239" s="39"/>
+      <c r="H239" s="49"/>
+      <c r="I239" s="86"/>
+      <c r="J239" s="90"/>
+      <c r="K239" s="97"/>
       <c r="L239" s="32"/>
       <c r="M239" s="29"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B240" s="73">
+      <c r="B240" s="72">
         <v>1303038</v>
       </c>
-      <c r="C240" s="52">
+      <c r="C240" s="51">
         <v>3460858</v>
       </c>
-      <c r="D240" s="53">
+      <c r="D240" s="52">
         <v>5696537</v>
       </c>
-      <c r="E240" s="53">
+      <c r="E240" s="52">
         <v>7926920</v>
       </c>
-      <c r="F240" s="53">
+      <c r="F240" s="52">
         <v>10075448</v>
       </c>
-      <c r="G240" s="73"/>
-[...4 lines deleted...]
-      <c r="L240" s="53"/>
+      <c r="G240" s="101">
+        <v>11995219</v>
+      </c>
+      <c r="H240" s="52"/>
+      <c r="I240" s="85"/>
+      <c r="J240" s="60"/>
+      <c r="K240" s="72"/>
+      <c r="L240" s="52"/>
       <c r="M240" s="30"/>
     </row>
     <row r="241" spans="1:13" ht="14.25" customHeight="1">
       <c r="A241" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B241" s="73">
+      <c r="B241" s="72">
         <v>865491</v>
       </c>
-      <c r="C241" s="52">
+      <c r="C241" s="51">
         <v>1921300</v>
       </c>
-      <c r="D241" s="53">
+      <c r="D241" s="52">
         <v>3092491</v>
       </c>
-      <c r="E241" s="53">
+      <c r="E241" s="52">
         <v>4230492</v>
       </c>
-      <c r="F241" s="53">
+      <c r="F241" s="52">
         <v>5297208</v>
       </c>
-      <c r="G241" s="73"/>
-[...4 lines deleted...]
-      <c r="L241" s="53"/>
+      <c r="G241" s="101">
+        <v>6166624</v>
+      </c>
+      <c r="H241" s="52"/>
+      <c r="I241" s="85"/>
+      <c r="J241" s="60"/>
+      <c r="K241" s="72"/>
+      <c r="L241" s="52"/>
       <c r="M241" s="30"/>
     </row>
     <row r="242" spans="1:13" ht="14.25" customHeight="1">
       <c r="A242" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B242" s="73">
+      <c r="B242" s="72">
         <v>164742</v>
       </c>
-      <c r="C242" s="52">
+      <c r="C242" s="51">
         <v>652307</v>
       </c>
-      <c r="D242" s="53">
+      <c r="D242" s="52">
         <v>882347</v>
       </c>
-      <c r="E242" s="53">
+      <c r="E242" s="52">
         <v>1115281</v>
       </c>
-      <c r="F242" s="53">
+      <c r="F242" s="52">
         <v>1350166</v>
       </c>
-      <c r="G242" s="73"/>
-[...4 lines deleted...]
-      <c r="L242" s="53"/>
+      <c r="G242" s="101">
+        <v>1589961</v>
+      </c>
+      <c r="H242" s="52"/>
+      <c r="I242" s="85"/>
+      <c r="J242" s="60"/>
+      <c r="K242" s="72"/>
+      <c r="L242" s="52"/>
       <c r="M242" s="30"/>
     </row>
     <row r="243" spans="1:13" ht="14.25" customHeight="1">
       <c r="A243" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B243" s="73" t="s">
+      <c r="B243" s="72" t="s">
         <v>71</v>
       </c>
-      <c r="C243" s="52" t="s">
+      <c r="C243" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="D243" s="52" t="s">
+      <c r="D243" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="E243" s="52" t="s">
+      <c r="E243" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="F243" s="52" t="s">
+      <c r="F243" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="G243" s="73"/>
-[...4 lines deleted...]
-      <c r="L243" s="53"/>
+      <c r="G243" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="H243" s="52"/>
+      <c r="I243" s="85"/>
+      <c r="J243" s="60"/>
+      <c r="K243" s="72"/>
+      <c r="L243" s="52"/>
       <c r="M243" s="30"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B244" s="73">
+      <c r="B244" s="72">
         <v>475</v>
       </c>
-      <c r="C244" s="52">
+      <c r="C244" s="51">
         <v>2857</v>
       </c>
-      <c r="D244" s="53">
+      <c r="D244" s="52">
         <v>5238</v>
       </c>
-      <c r="E244" s="53">
+      <c r="E244" s="52">
         <v>7620</v>
       </c>
-      <c r="F244" s="53">
+      <c r="F244" s="52">
         <v>8095</v>
       </c>
-      <c r="G244" s="73"/>
-[...4 lines deleted...]
-      <c r="L244" s="53"/>
+      <c r="G244" s="101">
+        <v>8570</v>
+      </c>
+      <c r="H244" s="52"/>
+      <c r="I244" s="85"/>
+      <c r="J244" s="60"/>
+      <c r="K244" s="72"/>
+      <c r="L244" s="52"/>
       <c r="M244" s="30"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B245" s="73">
+      <c r="B245" s="72">
         <v>222191</v>
       </c>
-      <c r="C245" s="52">
+      <c r="C245" s="51">
         <v>613177</v>
       </c>
-      <c r="D245" s="53">
+      <c r="D245" s="52">
         <v>1224163</v>
       </c>
-      <c r="E245" s="53">
+      <c r="E245" s="52">
         <v>1860150</v>
       </c>
-      <c r="F245" s="53">
+      <c r="F245" s="52">
         <v>2634062</v>
       </c>
-      <c r="G245" s="73"/>
-[...4 lines deleted...]
-      <c r="L245" s="53"/>
+      <c r="G245" s="101">
+        <v>3371608</v>
+      </c>
+      <c r="H245" s="52"/>
+      <c r="I245" s="85"/>
+      <c r="J245" s="60"/>
+      <c r="K245" s="72"/>
+      <c r="L245" s="52"/>
       <c r="M245" s="30"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B246" s="73">
+      <c r="B246" s="72">
         <v>4953</v>
       </c>
-      <c r="C246" s="52">
+      <c r="C246" s="51">
         <v>6868</v>
       </c>
-      <c r="D246" s="53">
+      <c r="D246" s="52">
         <v>8783</v>
       </c>
-      <c r="E246" s="53">
+      <c r="E246" s="52">
         <v>10699</v>
       </c>
-      <c r="F246" s="53">
+      <c r="F246" s="52">
         <v>11566</v>
       </c>
-      <c r="G246" s="73"/>
-[...4 lines deleted...]
-      <c r="L246" s="53"/>
+      <c r="G246" s="101">
+        <v>12433</v>
+      </c>
+      <c r="H246" s="52"/>
+      <c r="I246" s="85"/>
+      <c r="J246" s="60"/>
+      <c r="K246" s="72"/>
+      <c r="L246" s="52"/>
       <c r="M246" s="30"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B247" s="73">
+      <c r="B247" s="72">
         <v>19147</v>
       </c>
-      <c r="C247" s="52">
+      <c r="C247" s="51">
         <v>176967</v>
       </c>
-      <c r="D247" s="53">
+      <c r="D247" s="52">
         <v>334788</v>
       </c>
-      <c r="E247" s="53">
+      <c r="E247" s="52">
         <v>492609</v>
       </c>
-      <c r="F247" s="53">
+      <c r="F247" s="52">
         <v>527710</v>
       </c>
-      <c r="G247" s="73"/>
-[...4 lines deleted...]
-      <c r="L247" s="53"/>
+      <c r="G247" s="101">
+        <v>562811</v>
+      </c>
+      <c r="H247" s="52"/>
+      <c r="I247" s="85"/>
+      <c r="J247" s="60"/>
+      <c r="K247" s="72"/>
+      <c r="L247" s="52"/>
       <c r="M247" s="30"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B248" s="73">
+      <c r="B248" s="72">
         <v>26039</v>
       </c>
-      <c r="C248" s="52">
+      <c r="C248" s="51">
         <v>87382</v>
       </c>
-      <c r="D248" s="53">
+      <c r="D248" s="52">
         <v>148726</v>
       </c>
-      <c r="E248" s="53">
+      <c r="E248" s="52">
         <v>210069</v>
       </c>
-      <c r="F248" s="53">
+      <c r="F248" s="52">
         <v>246641</v>
       </c>
-      <c r="G248" s="73"/>
-[...4 lines deleted...]
-      <c r="L248" s="53"/>
+      <c r="G248" s="101">
+        <v>283214</v>
+      </c>
+      <c r="H248" s="52"/>
+      <c r="I248" s="85"/>
+      <c r="J248" s="60"/>
+      <c r="K248" s="72"/>
+      <c r="L248" s="52"/>
       <c r="M248" s="30"/>
     </row>
     <row r="249" spans="1:13">
-      <c r="A249" s="65" t="s">
+      <c r="A249" s="64" t="s">
         <v>31</v>
       </c>
       <c r="B249" s="35"/>
       <c r="C249" s="30"/>
       <c r="D249" s="39"/>
       <c r="E249" s="36"/>
       <c r="F249" s="36"/>
       <c r="G249" s="30"/>
       <c r="H249" s="30"/>
-      <c r="I249" s="87"/>
-[...1 lines deleted...]
-      <c r="K249" s="91"/>
+      <c r="I249" s="86"/>
+      <c r="J249" s="90"/>
+      <c r="K249" s="90"/>
       <c r="L249" s="32"/>
       <c r="M249" s="29"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B250" s="73">
+      <c r="B250" s="72">
         <v>102060</v>
       </c>
-      <c r="C250" s="52">
+      <c r="C250" s="51">
         <v>203890</v>
       </c>
-      <c r="D250" s="53">
+      <c r="D250" s="52">
         <v>305720</v>
       </c>
-      <c r="E250" s="53">
+      <c r="E250" s="52">
         <v>407549</v>
       </c>
-      <c r="F250" s="53">
+      <c r="F250" s="52">
         <v>477087</v>
       </c>
-      <c r="G250" s="73"/>
-[...4 lines deleted...]
-      <c r="L250" s="53"/>
+      <c r="G250" s="101">
+        <v>546625</v>
+      </c>
+      <c r="H250" s="52"/>
+      <c r="I250" s="85"/>
+      <c r="J250" s="60"/>
+      <c r="K250" s="72"/>
+      <c r="L250" s="52"/>
       <c r="M250" s="30"/>
     </row>
     <row r="251" spans="1:13" ht="14.25" customHeight="1">
       <c r="A251" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B251" s="73">
+      <c r="B251" s="72">
         <v>75151</v>
       </c>
-      <c r="C251" s="52">
+      <c r="C251" s="51">
         <v>150531</v>
       </c>
-      <c r="D251" s="53">
+      <c r="D251" s="52">
         <v>225911</v>
       </c>
-      <c r="E251" s="53">
+      <c r="E251" s="52">
         <v>301291</v>
       </c>
-      <c r="F251" s="53">
+      <c r="F251" s="52">
         <v>344223</v>
       </c>
-      <c r="G251" s="73"/>
-[...4 lines deleted...]
-      <c r="L251" s="53"/>
+      <c r="G251" s="101">
+        <v>387156</v>
+      </c>
+      <c r="H251" s="52"/>
+      <c r="I251" s="85"/>
+      <c r="J251" s="60"/>
+      <c r="K251" s="72"/>
+      <c r="L251" s="52"/>
       <c r="M251" s="30"/>
     </row>
     <row r="252" spans="1:13" ht="14.25" customHeight="1">
       <c r="A252" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B252" s="73">
+      <c r="B252" s="72">
         <v>4097</v>
       </c>
-      <c r="C252" s="52">
+      <c r="C252" s="51">
         <v>8194</v>
       </c>
-      <c r="D252" s="53">
+      <c r="D252" s="52">
         <v>12291</v>
       </c>
-      <c r="E252" s="53">
+      <c r="E252" s="52">
         <v>16388</v>
       </c>
-      <c r="F252" s="53">
+      <c r="F252" s="52">
         <v>20485</v>
       </c>
-      <c r="G252" s="73"/>
-[...4 lines deleted...]
-      <c r="L252" s="53"/>
+      <c r="G252" s="101">
+        <v>24582</v>
+      </c>
+      <c r="H252" s="52"/>
+      <c r="I252" s="85"/>
+      <c r="J252" s="60"/>
+      <c r="K252" s="72"/>
+      <c r="L252" s="52"/>
       <c r="M252" s="30"/>
     </row>
     <row r="253" spans="1:13" ht="14.25" customHeight="1">
       <c r="A253" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B253" s="73">
+      <c r="B253" s="72">
         <v>2429</v>
       </c>
-      <c r="C253" s="52">
+      <c r="C253" s="51">
         <v>4858</v>
       </c>
-      <c r="D253" s="53">
+      <c r="D253" s="52">
         <v>7287</v>
       </c>
-      <c r="E253" s="53">
+      <c r="E253" s="52">
         <v>9716</v>
       </c>
-      <c r="F253" s="53">
+      <c r="F253" s="52">
         <v>12145</v>
       </c>
-      <c r="G253" s="73"/>
-[...4 lines deleted...]
-      <c r="L253" s="53"/>
+      <c r="G253" s="101">
+        <v>14574</v>
+      </c>
+      <c r="H253" s="52"/>
+      <c r="I253" s="85"/>
+      <c r="J253" s="60"/>
+      <c r="K253" s="72"/>
+      <c r="L253" s="52"/>
       <c r="M253" s="30"/>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B254" s="73">
+      <c r="B254" s="72">
         <v>3628</v>
       </c>
-      <c r="C254" s="52">
+      <c r="C254" s="51">
         <v>7256</v>
       </c>
-      <c r="D254" s="53">
+      <c r="D254" s="52">
         <v>10884</v>
       </c>
-      <c r="E254" s="53">
+      <c r="E254" s="52">
         <v>14512</v>
       </c>
-      <c r="F254" s="53">
+      <c r="F254" s="52">
         <v>18320</v>
       </c>
-      <c r="G254" s="73"/>
-[...4 lines deleted...]
-      <c r="L254" s="53"/>
+      <c r="G254" s="101">
+        <v>22128</v>
+      </c>
+      <c r="H254" s="52"/>
+      <c r="I254" s="85"/>
+      <c r="J254" s="60"/>
+      <c r="K254" s="72"/>
+      <c r="L254" s="52"/>
       <c r="M254" s="30"/>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B255" s="73">
+      <c r="B255" s="72">
         <v>1325</v>
       </c>
-      <c r="C255" s="52">
+      <c r="C255" s="51">
         <v>2650</v>
       </c>
-      <c r="D255" s="53">
+      <c r="D255" s="52">
         <v>3975</v>
       </c>
-      <c r="E255" s="53">
+      <c r="E255" s="52">
         <v>5300</v>
       </c>
-      <c r="F255" s="53">
+      <c r="F255" s="52">
         <v>6625</v>
       </c>
-      <c r="G255" s="73"/>
-[...4 lines deleted...]
-      <c r="L255" s="53"/>
+      <c r="G255" s="101">
+        <v>7950</v>
+      </c>
+      <c r="H255" s="52"/>
+      <c r="I255" s="85"/>
+      <c r="J255" s="60"/>
+      <c r="K255" s="72"/>
+      <c r="L255" s="52"/>
       <c r="M255" s="30"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B256" s="73">
+      <c r="B256" s="72">
         <v>2175</v>
       </c>
-      <c r="C256" s="52">
+      <c r="C256" s="51">
         <v>4350</v>
       </c>
-      <c r="D256" s="53">
+      <c r="D256" s="52">
         <v>6525</v>
       </c>
-      <c r="E256" s="53">
+      <c r="E256" s="52">
         <v>8700</v>
       </c>
-      <c r="F256" s="53">
+      <c r="F256" s="52">
         <v>10875</v>
       </c>
-      <c r="G256" s="73"/>
-[...4 lines deleted...]
-      <c r="L256" s="53"/>
+      <c r="G256" s="101">
+        <v>13050</v>
+      </c>
+      <c r="H256" s="52"/>
+      <c r="I256" s="85"/>
+      <c r="J256" s="60"/>
+      <c r="K256" s="72"/>
+      <c r="L256" s="52"/>
       <c r="M256" s="30"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B257" s="73">
+      <c r="B257" s="72">
         <v>293</v>
       </c>
-      <c r="C257" s="52">
+      <c r="C257" s="51">
         <v>586</v>
       </c>
-      <c r="D257" s="53">
+      <c r="D257" s="52">
         <v>879</v>
       </c>
-      <c r="E257" s="53">
+      <c r="E257" s="52">
         <v>1172</v>
       </c>
-      <c r="F257" s="53">
+      <c r="F257" s="52">
         <v>1465</v>
       </c>
-      <c r="G257" s="73"/>
-[...4 lines deleted...]
-      <c r="L257" s="53"/>
+      <c r="G257" s="101">
+        <v>1758</v>
+      </c>
+      <c r="H257" s="52"/>
+      <c r="I257" s="85"/>
+      <c r="J257" s="60"/>
+      <c r="K257" s="72"/>
+      <c r="L257" s="52"/>
       <c r="M257" s="30"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B258" s="73">
+      <c r="B258" s="72">
         <v>12963</v>
       </c>
-      <c r="C258" s="52">
+      <c r="C258" s="51">
         <v>25465</v>
       </c>
-      <c r="D258" s="53">
+      <c r="D258" s="52">
         <v>37968</v>
       </c>
-      <c r="E258" s="53">
+      <c r="E258" s="52">
         <v>50471</v>
       </c>
-      <c r="F258" s="53">
+      <c r="F258" s="52">
         <v>62949</v>
       </c>
-      <c r="G258" s="73"/>
-[...4 lines deleted...]
-      <c r="L258" s="53"/>
+      <c r="G258" s="101">
+        <v>75427</v>
+      </c>
+      <c r="H258" s="52"/>
+      <c r="I258" s="85"/>
+      <c r="J258" s="60"/>
+      <c r="K258" s="72"/>
+      <c r="L258" s="52"/>
       <c r="M258" s="30"/>
     </row>
     <row r="259" spans="1:13">
-      <c r="A259" s="65" t="s">
+      <c r="A259" s="64" t="s">
         <v>35</v>
       </c>
       <c r="B259" s="35"/>
       <c r="C259" s="30"/>
       <c r="D259" s="39"/>
       <c r="E259" s="36"/>
       <c r="F259" s="36"/>
-      <c r="G259" s="35"/>
+      <c r="G259" s="39"/>
       <c r="H259" s="30"/>
-      <c r="I259" s="87"/>
-[...1 lines deleted...]
-      <c r="K259" s="41"/>
+      <c r="I259" s="86"/>
+      <c r="J259" s="90"/>
+      <c r="K259" s="40"/>
       <c r="L259" s="32"/>
       <c r="M259" s="29"/>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B260" s="73">
+      <c r="B260" s="72">
         <v>12390</v>
       </c>
-      <c r="C260" s="52">
+      <c r="C260" s="51">
         <v>25949</v>
       </c>
-      <c r="D260" s="53">
+      <c r="D260" s="52">
         <v>39508</v>
       </c>
-      <c r="E260" s="53">
+      <c r="E260" s="52">
         <v>53068</v>
       </c>
-      <c r="F260" s="53">
+      <c r="F260" s="52">
         <v>63476</v>
       </c>
-      <c r="G260" s="73"/>
-[...4 lines deleted...]
-      <c r="L260" s="53"/>
+      <c r="G260" s="101">
+        <v>73884</v>
+      </c>
+      <c r="H260" s="52"/>
+      <c r="I260" s="85"/>
+      <c r="J260" s="60"/>
+      <c r="K260" s="72"/>
+      <c r="L260" s="52"/>
       <c r="M260" s="30"/>
     </row>
     <row r="261" spans="1:13" ht="14.25" customHeight="1">
       <c r="A261" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B261" s="73">
+      <c r="B261" s="72">
         <v>11557</v>
       </c>
-      <c r="C261" s="52">
+      <c r="C261" s="51">
         <v>24283</v>
       </c>
-      <c r="D261" s="53">
+      <c r="D261" s="52">
         <v>37009</v>
       </c>
-      <c r="E261" s="53">
+      <c r="E261" s="52">
         <v>49736</v>
       </c>
-      <c r="F261" s="53">
+      <c r="F261" s="52">
         <v>59311</v>
       </c>
-      <c r="G261" s="73"/>
-[...4 lines deleted...]
-      <c r="L261" s="53"/>
+      <c r="G261" s="101">
+        <v>68886</v>
+      </c>
+      <c r="H261" s="52"/>
+      <c r="I261" s="85"/>
+      <c r="J261" s="60"/>
+      <c r="K261" s="72"/>
+      <c r="L261" s="52"/>
       <c r="M261" s="30"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B262" s="73" t="s">
+      <c r="B262" s="72" t="s">
         <v>71</v>
       </c>
-      <c r="C262" s="52" t="s">
+      <c r="C262" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="D262" s="52" t="s">
+      <c r="D262" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="E262" s="54" t="s">
+      <c r="E262" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="F262" s="54" t="s">
+      <c r="F262" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="G262" s="73"/>
-[...4 lines deleted...]
-      <c r="L262" s="53"/>
+      <c r="G262" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="H262" s="52"/>
+      <c r="I262" s="85"/>
+      <c r="J262" s="60"/>
+      <c r="K262" s="72"/>
+      <c r="L262" s="52"/>
       <c r="M262" s="30"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B263" s="73">
+      <c r="B263" s="72">
         <v>92</v>
       </c>
-      <c r="C263" s="52">
+      <c r="C263" s="51">
         <v>184</v>
       </c>
-      <c r="D263" s="53">
+      <c r="D263" s="52">
         <v>276</v>
       </c>
-      <c r="E263" s="53">
+      <c r="E263" s="52">
         <v>368</v>
       </c>
-      <c r="F263" s="53">
+      <c r="F263" s="52">
         <v>460</v>
       </c>
-      <c r="G263" s="73"/>
-[...4 lines deleted...]
-      <c r="L263" s="53"/>
+      <c r="G263" s="101">
+        <v>552</v>
+      </c>
+      <c r="H263" s="52"/>
+      <c r="I263" s="85"/>
+      <c r="J263" s="60"/>
+      <c r="K263" s="72"/>
+      <c r="L263" s="52"/>
       <c r="M263" s="30"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B264" s="73">
+      <c r="B264" s="72">
         <v>742</v>
       </c>
-      <c r="C264" s="52">
+      <c r="C264" s="51">
         <v>1484</v>
       </c>
-      <c r="D264" s="53">
+      <c r="D264" s="52">
         <v>2226</v>
       </c>
-      <c r="E264" s="53">
+      <c r="E264" s="52">
         <v>2968</v>
       </c>
-      <c r="F264" s="53">
+      <c r="F264" s="52">
         <v>3710</v>
       </c>
-      <c r="G264" s="73"/>
-[...4 lines deleted...]
-      <c r="L264" s="53"/>
+      <c r="G264" s="101">
+        <v>4452</v>
+      </c>
+      <c r="H264" s="52"/>
+      <c r="I264" s="85"/>
+      <c r="J264" s="60"/>
+      <c r="K264" s="72"/>
+      <c r="L264" s="52"/>
       <c r="M264" s="30"/>
     </row>
     <row r="265" spans="1:13" ht="31.8">
-      <c r="A265" s="65" t="s">
+      <c r="A265" s="64" t="s">
         <v>8</v>
       </c>
       <c r="B265" s="30"/>
       <c r="C265" s="30"/>
       <c r="D265" s="35"/>
       <c r="E265" s="36"/>
       <c r="F265" s="36"/>
       <c r="G265" s="35"/>
       <c r="H265" s="30"/>
-      <c r="I265" s="87"/>
-[...1 lines deleted...]
-      <c r="K265" s="91"/>
+      <c r="I265" s="86"/>
+      <c r="J265" s="90"/>
+      <c r="K265" s="90"/>
       <c r="L265" s="32"/>
       <c r="M265" s="29"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B266" s="73">
+      <c r="B266" s="72">
         <v>7551067</v>
       </c>
-      <c r="C266" s="52">
+      <c r="C266" s="51">
         <v>14716051</v>
       </c>
-      <c r="D266" s="53">
+      <c r="D266" s="52">
         <v>23342661</v>
       </c>
-      <c r="E266" s="53">
+      <c r="E266" s="52">
         <v>29501083</v>
       </c>
-      <c r="F266" s="53">
+      <c r="F266" s="52">
         <v>35664360</v>
       </c>
-      <c r="G266" s="73"/>
-[...4 lines deleted...]
-      <c r="L266" s="53"/>
+      <c r="G266" s="101">
+        <v>42775637</v>
+      </c>
+      <c r="H266" s="52"/>
+      <c r="I266" s="85"/>
+      <c r="J266" s="60"/>
+      <c r="K266" s="72"/>
+      <c r="L266" s="52"/>
       <c r="M266" s="30"/>
     </row>
     <row r="267" spans="1:13" ht="14.25" customHeight="1">
       <c r="A267" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B267" s="73">
+      <c r="B267" s="72">
         <v>4804831</v>
       </c>
-      <c r="C267" s="52">
+      <c r="C267" s="51">
         <v>9448706</v>
       </c>
-      <c r="D267" s="53">
+      <c r="D267" s="52">
         <v>15023598</v>
       </c>
-      <c r="E267" s="53">
+      <c r="E267" s="52">
         <v>19077510</v>
       </c>
-      <c r="F267" s="53">
+      <c r="F267" s="52">
         <v>23063925</v>
       </c>
-      <c r="G267" s="73"/>
-[...4 lines deleted...]
-      <c r="L267" s="53"/>
+      <c r="G267" s="101">
+        <v>27887463</v>
+      </c>
+      <c r="H267" s="52"/>
+      <c r="I267" s="85"/>
+      <c r="J267" s="60"/>
+      <c r="K267" s="72"/>
+      <c r="L267" s="52"/>
       <c r="M267" s="30"/>
     </row>
     <row r="268" spans="1:13" ht="14.25" customHeight="1">
       <c r="A268" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B268" s="73">
+      <c r="B268" s="72">
         <v>213726</v>
       </c>
-      <c r="C268" s="52">
+      <c r="C268" s="51">
         <v>394691</v>
       </c>
-      <c r="D268" s="53">
+      <c r="D268" s="52">
         <v>532675</v>
       </c>
-      <c r="E268" s="53">
+      <c r="E268" s="52">
         <v>546290</v>
       </c>
-      <c r="F268" s="53">
+      <c r="F268" s="52">
         <v>571393</v>
       </c>
-      <c r="G268" s="73"/>
-[...4 lines deleted...]
-      <c r="L268" s="53"/>
+      <c r="G268" s="101">
+        <v>593165</v>
+      </c>
+      <c r="H268" s="52"/>
+      <c r="I268" s="85"/>
+      <c r="J268" s="60"/>
+      <c r="K268" s="72"/>
+      <c r="L268" s="52"/>
       <c r="M268" s="30"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B269" s="73">
+      <c r="B269" s="72">
         <v>201947</v>
       </c>
-      <c r="C269" s="52">
+      <c r="C269" s="51">
         <v>389174</v>
       </c>
-      <c r="D269" s="53">
+      <c r="D269" s="52">
         <v>532568</v>
       </c>
-      <c r="E269" s="53">
+      <c r="E269" s="52">
         <v>593001</v>
       </c>
-      <c r="F269" s="53">
+      <c r="F269" s="52">
         <v>621077</v>
       </c>
-      <c r="G269" s="73"/>
-[...4 lines deleted...]
-      <c r="L269" s="53"/>
+      <c r="G269" s="101">
+        <v>648096</v>
+      </c>
+      <c r="H269" s="52"/>
+      <c r="I269" s="85"/>
+      <c r="J269" s="60"/>
+      <c r="K269" s="72"/>
+      <c r="L269" s="52"/>
       <c r="M269" s="30"/>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B270" s="73">
+      <c r="B270" s="72">
         <v>101545</v>
       </c>
-      <c r="C270" s="52">
+      <c r="C270" s="51">
         <v>237560</v>
       </c>
-      <c r="D270" s="53">
+      <c r="D270" s="52">
         <v>591092</v>
       </c>
-      <c r="E270" s="53">
+      <c r="E270" s="52">
         <v>707637</v>
       </c>
-      <c r="F270" s="53">
+      <c r="F270" s="52">
         <v>983086</v>
       </c>
-      <c r="G270" s="73"/>
-[...4 lines deleted...]
-      <c r="L270" s="53"/>
+      <c r="G270" s="101">
+        <v>1389057</v>
+      </c>
+      <c r="H270" s="52"/>
+      <c r="I270" s="85"/>
+      <c r="J270" s="60"/>
+      <c r="K270" s="72"/>
+      <c r="L270" s="52"/>
       <c r="M270" s="30"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B271" s="73">
+      <c r="B271" s="72">
         <v>274039</v>
       </c>
-      <c r="C271" s="52">
+      <c r="C271" s="51">
         <v>507078</v>
       </c>
-      <c r="D271" s="53">
+      <c r="D271" s="52">
         <v>718846</v>
       </c>
-      <c r="E271" s="53">
+      <c r="E271" s="52">
         <v>885211</v>
       </c>
-      <c r="F271" s="53">
+      <c r="F271" s="52">
         <v>1070702</v>
       </c>
-      <c r="G271" s="73"/>
-[...4 lines deleted...]
-      <c r="L271" s="53"/>
+      <c r="G271" s="101">
+        <v>1213086</v>
+      </c>
+      <c r="H271" s="52"/>
+      <c r="I271" s="85"/>
+      <c r="J271" s="60"/>
+      <c r="K271" s="72"/>
+      <c r="L271" s="52"/>
       <c r="M271" s="30"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B272" s="73">
+      <c r="B272" s="72">
         <v>328075</v>
       </c>
-      <c r="C272" s="52">
+      <c r="C272" s="51">
         <v>594132</v>
       </c>
-      <c r="D272" s="53">
+      <c r="D272" s="52">
         <v>808992</v>
       </c>
-      <c r="E272" s="53">
+      <c r="E272" s="52">
         <v>901646</v>
       </c>
-      <c r="F272" s="53">
+      <c r="F272" s="52">
         <v>1002745</v>
       </c>
-      <c r="G272" s="73"/>
-[...4 lines deleted...]
-      <c r="L272" s="53"/>
+      <c r="G272" s="101">
+        <v>1104065</v>
+      </c>
+      <c r="H272" s="52"/>
+      <c r="I272" s="85"/>
+      <c r="J272" s="60"/>
+      <c r="K272" s="72"/>
+      <c r="L272" s="52"/>
       <c r="M272" s="30"/>
     </row>
     <row r="273" spans="1:14">
       <c r="A273" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B273" s="73">
+      <c r="B273" s="72">
         <v>56337</v>
       </c>
-      <c r="C273" s="52">
+      <c r="C273" s="51">
         <v>115650</v>
       </c>
-      <c r="D273" s="53">
+      <c r="D273" s="52">
         <v>216461</v>
       </c>
-      <c r="E273" s="53">
+      <c r="E273" s="52">
         <v>295043</v>
       </c>
-      <c r="F273" s="53">
+      <c r="F273" s="52">
         <v>307394</v>
       </c>
-      <c r="G273" s="73"/>
-[...4 lines deleted...]
-      <c r="L273" s="53"/>
+      <c r="G273" s="101">
+        <v>317001</v>
+      </c>
+      <c r="H273" s="52"/>
+      <c r="I273" s="85"/>
+      <c r="J273" s="60"/>
+      <c r="K273" s="72"/>
+      <c r="L273" s="52"/>
       <c r="M273" s="30"/>
     </row>
     <row r="274" spans="1:14">
       <c r="A274" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B274" s="73">
+      <c r="B274" s="72">
         <v>1132239</v>
       </c>
-      <c r="C274" s="52">
+      <c r="C274" s="51">
         <v>2156537</v>
       </c>
-      <c r="D274" s="53">
+      <c r="D274" s="52">
         <v>3284764</v>
       </c>
-      <c r="E274" s="53">
+      <c r="E274" s="52">
         <v>4253954</v>
       </c>
-      <c r="F274" s="53">
+      <c r="F274" s="52">
         <v>5080332</v>
       </c>
-      <c r="G274" s="73"/>
-[...4 lines deleted...]
-      <c r="L274" s="53"/>
+      <c r="G274" s="101">
+        <v>5947713</v>
+      </c>
+      <c r="H274" s="52"/>
+      <c r="I274" s="85"/>
+      <c r="J274" s="60"/>
+      <c r="K274" s="72"/>
+      <c r="L274" s="52"/>
       <c r="M274" s="30"/>
     </row>
     <row r="275" spans="1:14">
       <c r="A275" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B275" s="73">
+      <c r="B275" s="72">
         <v>438328</v>
       </c>
-      <c r="C275" s="52">
+      <c r="C275" s="51">
         <v>872523</v>
       </c>
-      <c r="D275" s="53">
+      <c r="D275" s="52">
         <v>1633665</v>
       </c>
-      <c r="E275" s="53">
+      <c r="E275" s="52">
         <v>2240791</v>
       </c>
-      <c r="F275" s="53">
+      <c r="F275" s="52">
         <v>2963707</v>
       </c>
-      <c r="G275" s="73"/>
-[...4 lines deleted...]
-      <c r="L275" s="53"/>
+      <c r="G275" s="101">
+        <v>3675992</v>
+      </c>
+      <c r="H275" s="52"/>
+      <c r="I275" s="85"/>
+      <c r="J275" s="60"/>
+      <c r="K275" s="72"/>
+      <c r="L275" s="52"/>
       <c r="M275" s="30"/>
     </row>
     <row r="276" spans="1:14" ht="21.6" customHeight="1">
-      <c r="A276" s="65" t="s">
+      <c r="A276" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B276" s="35"/>
       <c r="C276" s="30"/>
       <c r="D276" s="39"/>
       <c r="E276" s="36"/>
       <c r="F276" s="36"/>
-      <c r="G276" s="35"/>
+      <c r="G276" s="39"/>
       <c r="H276" s="30"/>
-      <c r="I276" s="87"/>
-[...1 lines deleted...]
-      <c r="K276" s="98"/>
+      <c r="I276" s="86"/>
+      <c r="J276" s="90"/>
+      <c r="K276" s="97"/>
       <c r="L276" s="32"/>
       <c r="M276" s="29"/>
     </row>
     <row r="277" spans="1:14">
       <c r="A277" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B277" s="73">
+      <c r="B277" s="72">
         <v>3091543</v>
       </c>
-      <c r="C277" s="52">
+      <c r="C277" s="51">
         <v>6029058</v>
       </c>
-      <c r="D277" s="53">
+      <c r="D277" s="52">
         <v>10456241</v>
       </c>
-      <c r="E277" s="53">
+      <c r="E277" s="52">
         <v>13883450</v>
       </c>
-      <c r="F277" s="53">
+      <c r="F277" s="52">
         <v>18343792</v>
       </c>
-      <c r="G277" s="73"/>
-[...4 lines deleted...]
-      <c r="L277" s="53"/>
+      <c r="G277" s="101">
+        <v>23241509</v>
+      </c>
+      <c r="H277" s="52"/>
+      <c r="I277" s="85"/>
+      <c r="J277" s="60"/>
+      <c r="K277" s="72"/>
+      <c r="L277" s="52"/>
       <c r="M277" s="30"/>
     </row>
     <row r="278" spans="1:14" ht="14.25" customHeight="1">
       <c r="A278" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B278" s="73">
+      <c r="B278" s="72">
         <v>1660589</v>
       </c>
-      <c r="C278" s="52">
+      <c r="C278" s="51">
         <v>3159114</v>
       </c>
-      <c r="D278" s="53">
+      <c r="D278" s="52">
         <v>5582290</v>
       </c>
-      <c r="E278" s="53">
+      <c r="E278" s="52">
         <v>7386416</v>
       </c>
-      <c r="F278" s="53">
+      <c r="F278" s="52">
         <v>9973635</v>
       </c>
-      <c r="G278" s="73"/>
-[...4 lines deleted...]
-      <c r="L278" s="53"/>
+      <c r="G278" s="101">
+        <v>12832268</v>
+      </c>
+      <c r="H278" s="52"/>
+      <c r="I278" s="85"/>
+      <c r="J278" s="60"/>
+      <c r="K278" s="72"/>
+      <c r="L278" s="52"/>
       <c r="M278" s="30"/>
     </row>
     <row r="279" spans="1:14">
       <c r="A279" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B279" s="73">
+      <c r="B279" s="72">
         <v>8613</v>
       </c>
-      <c r="C279" s="52">
+      <c r="C279" s="51">
         <v>17490</v>
       </c>
-      <c r="D279" s="53">
+      <c r="D279" s="52">
         <v>26594</v>
       </c>
-      <c r="E279" s="53">
+      <c r="E279" s="52">
         <v>34117</v>
       </c>
-      <c r="F279" s="53">
+      <c r="F279" s="52">
         <v>41766</v>
       </c>
-      <c r="G279" s="73"/>
-[...4 lines deleted...]
-      <c r="L279" s="53"/>
+      <c r="G279" s="101">
+        <v>50210</v>
+      </c>
+      <c r="H279" s="52"/>
+      <c r="I279" s="85"/>
+      <c r="J279" s="60"/>
+      <c r="K279" s="72"/>
+      <c r="L279" s="52"/>
       <c r="M279" s="30"/>
     </row>
     <row r="280" spans="1:14">
       <c r="A280" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B280" s="73">
+      <c r="B280" s="72">
         <v>59812</v>
       </c>
-      <c r="C280" s="52">
+      <c r="C280" s="51">
         <v>151002</v>
       </c>
-      <c r="D280" s="53">
+      <c r="D280" s="52">
         <v>418594</v>
       </c>
-      <c r="E280" s="53">
+      <c r="E280" s="52">
         <v>480400</v>
       </c>
-      <c r="F280" s="53">
+      <c r="F280" s="52">
         <v>751913</v>
       </c>
-      <c r="G280" s="73"/>
-[...4 lines deleted...]
-      <c r="L280" s="53"/>
+      <c r="G280" s="101">
+        <v>1153028</v>
+      </c>
+      <c r="H280" s="52"/>
+      <c r="I280" s="85"/>
+      <c r="J280" s="60"/>
+      <c r="K280" s="72"/>
+      <c r="L280" s="52"/>
       <c r="M280" s="30"/>
     </row>
     <row r="281" spans="1:14">
       <c r="A281" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B281" s="73">
+      <c r="B281" s="72">
         <v>44731</v>
       </c>
-      <c r="C281" s="52">
+      <c r="C281" s="51">
         <v>89667</v>
       </c>
-      <c r="D281" s="53">
+      <c r="D281" s="52">
         <v>135984</v>
       </c>
-      <c r="E281" s="53">
+      <c r="E281" s="52">
         <v>183205</v>
       </c>
-      <c r="F281" s="53">
+      <c r="F281" s="52">
         <v>228918</v>
       </c>
-      <c r="G281" s="73"/>
-[...4 lines deleted...]
-      <c r="L281" s="53"/>
+      <c r="G281" s="101">
+        <v>275166</v>
+      </c>
+      <c r="H281" s="52"/>
+      <c r="I281" s="85"/>
+      <c r="J281" s="60"/>
+      <c r="K281" s="72"/>
+      <c r="L281" s="52"/>
       <c r="M281" s="30"/>
     </row>
     <row r="282" spans="1:14">
       <c r="A282" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B282" s="73">
+      <c r="B282" s="72">
         <v>12688</v>
       </c>
-      <c r="C282" s="52">
+      <c r="C282" s="51">
         <v>26665</v>
       </c>
-      <c r="D282" s="53">
+      <c r="D282" s="52">
         <v>40929</v>
       </c>
-      <c r="E282" s="53">
+      <c r="E282" s="52">
         <v>53922</v>
       </c>
-      <c r="F282" s="53">
+      <c r="F282" s="52">
         <v>67551</v>
       </c>
-      <c r="G282" s="73"/>
-[...4 lines deleted...]
-      <c r="L282" s="53"/>
+      <c r="G282" s="101">
+        <v>81605</v>
+      </c>
+      <c r="H282" s="52"/>
+      <c r="I282" s="85"/>
+      <c r="J282" s="60"/>
+      <c r="K282" s="72"/>
+      <c r="L282" s="52"/>
       <c r="M282" s="30"/>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B283" s="73">
+      <c r="B283" s="72">
         <v>3239</v>
       </c>
-      <c r="C283" s="52">
+      <c r="C283" s="51">
         <v>6143</v>
       </c>
-      <c r="D283" s="53">
+      <c r="D283" s="52">
         <v>10487</v>
       </c>
-      <c r="E283" s="53">
+      <c r="E283" s="52">
         <v>13114</v>
       </c>
-      <c r="F283" s="53">
+      <c r="F283" s="52">
         <v>16016</v>
       </c>
-      <c r="G283" s="73"/>
-[...4 lines deleted...]
-      <c r="L283" s="53"/>
+      <c r="G283" s="101">
+        <v>19157</v>
+      </c>
+      <c r="H283" s="52"/>
+      <c r="I283" s="85"/>
+      <c r="J283" s="60"/>
+      <c r="K283" s="72"/>
+      <c r="L283" s="52"/>
       <c r="M283" s="30"/>
     </row>
     <row r="284" spans="1:14">
       <c r="A284" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B284" s="73">
+      <c r="B284" s="72">
         <v>1096627</v>
       </c>
-      <c r="C284" s="52">
+      <c r="C284" s="51">
         <v>2075539</v>
       </c>
-      <c r="D284" s="53">
+      <c r="D284" s="52">
         <v>3116602</v>
       </c>
-      <c r="E284" s="53">
+      <c r="E284" s="52">
         <v>4029084</v>
       </c>
-      <c r="F284" s="53">
+      <c r="F284" s="52">
         <v>4851787</v>
       </c>
-      <c r="G284" s="73"/>
-[...4 lines deleted...]
-      <c r="L284" s="53"/>
+      <c r="G284" s="101">
+        <v>5715940</v>
+      </c>
+      <c r="H284" s="52"/>
+      <c r="I284" s="85"/>
+      <c r="J284" s="60"/>
+      <c r="K284" s="72"/>
+      <c r="L284" s="52"/>
       <c r="M284" s="30"/>
     </row>
     <row r="285" spans="1:14">
       <c r="A285" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B285" s="73">
+      <c r="B285" s="72">
         <v>205244</v>
       </c>
-      <c r="C285" s="52">
+      <c r="C285" s="51">
         <v>503438</v>
       </c>
-      <c r="D285" s="53">
+      <c r="D285" s="52">
         <v>1124761</v>
       </c>
-      <c r="E285" s="53">
+      <c r="E285" s="52">
         <v>1703192</v>
       </c>
-      <c r="F285" s="53">
+      <c r="F285" s="52">
         <v>2412206</v>
       </c>
-      <c r="G285" s="73"/>
-[...4 lines deleted...]
-      <c r="L285" s="53"/>
+      <c r="G285" s="101">
+        <v>3114135</v>
+      </c>
+      <c r="H285" s="52"/>
+      <c r="I285" s="85"/>
+      <c r="J285" s="60"/>
+      <c r="K285" s="72"/>
+      <c r="L285" s="52"/>
       <c r="M285" s="29"/>
     </row>
     <row r="286" spans="1:14" ht="21.6">
-      <c r="A286" s="65" t="s">
+      <c r="A286" s="64" t="s">
         <v>33</v>
       </c>
       <c r="B286" s="30"/>
       <c r="C286" s="30"/>
       <c r="D286" s="35"/>
       <c r="E286" s="36"/>
       <c r="F286" s="36"/>
       <c r="G286" s="35"/>
       <c r="H286" s="30"/>
-      <c r="I286" s="87"/>
-[...1 lines deleted...]
-      <c r="K286" s="41"/>
+      <c r="I286" s="86"/>
+      <c r="J286" s="90"/>
+      <c r="K286" s="40"/>
       <c r="L286" s="32"/>
       <c r="M286" s="29"/>
     </row>
     <row r="287" spans="1:14">
       <c r="A287" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B287" s="73">
+      <c r="B287" s="72">
         <v>3573084</v>
       </c>
-      <c r="C287" s="52">
+      <c r="C287" s="51">
         <v>6848548</v>
       </c>
-      <c r="D287" s="53">
+      <c r="D287" s="52">
         <v>10189170</v>
       </c>
-      <c r="E287" s="53">
+      <c r="E287" s="52">
         <v>12726028</v>
       </c>
-      <c r="F287" s="53">
+      <c r="F287" s="52">
         <v>14321028</v>
       </c>
-      <c r="G287" s="73"/>
-[...4 lines deleted...]
-      <c r="L287" s="53"/>
+      <c r="G287" s="101">
+        <v>16428986</v>
+      </c>
+      <c r="H287" s="52"/>
+      <c r="I287" s="85"/>
+      <c r="J287" s="60"/>
+      <c r="K287" s="72"/>
+      <c r="L287" s="52"/>
       <c r="M287" s="30"/>
       <c r="N287" s="2"/>
     </row>
     <row r="288" spans="1:14" ht="14.25" customHeight="1">
       <c r="A288" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B288" s="73">
+      <c r="B288" s="72">
         <v>2325535</v>
       </c>
-      <c r="C288" s="52">
+      <c r="C288" s="51">
         <v>4570564</v>
       </c>
-      <c r="D288" s="53">
+      <c r="D288" s="52">
         <v>6915158</v>
       </c>
-      <c r="E288" s="53">
+      <c r="E288" s="52">
         <v>9022272</v>
       </c>
-      <c r="F288" s="53">
+      <c r="F288" s="52">
         <v>10387566</v>
       </c>
-      <c r="G288" s="73"/>
-[...4 lines deleted...]
-      <c r="L288" s="53"/>
+      <c r="G288" s="101">
+        <v>12320902</v>
+      </c>
+      <c r="H288" s="52"/>
+      <c r="I288" s="85"/>
+      <c r="J288" s="60"/>
+      <c r="K288" s="72"/>
+      <c r="L288" s="52"/>
       <c r="M288" s="30"/>
     </row>
     <row r="289" spans="1:15" ht="14.25" customHeight="1">
       <c r="A289" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B289" s="73">
+      <c r="B289" s="72">
         <v>213726</v>
       </c>
-      <c r="C289" s="52">
+      <c r="C289" s="51">
         <v>394691</v>
       </c>
-      <c r="D289" s="53">
+      <c r="D289" s="52">
         <v>532675</v>
       </c>
-      <c r="E289" s="53">
+      <c r="E289" s="52">
         <v>546290</v>
       </c>
-      <c r="F289" s="53">
+      <c r="F289" s="52">
         <v>571393</v>
       </c>
-      <c r="G289" s="73"/>
-[...4 lines deleted...]
-      <c r="L289" s="53"/>
+      <c r="G289" s="101">
+        <v>593165</v>
+      </c>
+      <c r="H289" s="52"/>
+      <c r="I289" s="85"/>
+      <c r="J289" s="60"/>
+      <c r="K289" s="72"/>
+      <c r="L289" s="52"/>
       <c r="M289" s="30"/>
     </row>
     <row r="290" spans="1:15">
       <c r="A290" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B290" s="73">
+      <c r="B290" s="72">
         <v>193334</v>
       </c>
-      <c r="C290" s="52">
+      <c r="C290" s="51">
         <v>371684</v>
       </c>
-      <c r="D290" s="53">
+      <c r="D290" s="52">
         <v>505974</v>
       </c>
-      <c r="E290" s="53">
+      <c r="E290" s="52">
         <v>558884</v>
       </c>
-      <c r="F290" s="53">
+      <c r="F290" s="52">
         <v>579311</v>
       </c>
-      <c r="G290" s="73"/>
-[...4 lines deleted...]
-      <c r="L290" s="53"/>
+      <c r="G290" s="101">
+        <v>597886</v>
+      </c>
+      <c r="H290" s="52"/>
+      <c r="I290" s="85"/>
+      <c r="J290" s="60"/>
+      <c r="K290" s="72"/>
+      <c r="L290" s="52"/>
       <c r="M290" s="30"/>
       <c r="N290" s="2"/>
     </row>
     <row r="291" spans="1:15">
       <c r="A291" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B291" s="73">
+      <c r="B291" s="72">
         <v>41733</v>
       </c>
-      <c r="C291" s="52">
+      <c r="C291" s="51">
         <v>86558</v>
       </c>
-      <c r="D291" s="53">
+      <c r="D291" s="52">
         <v>172498</v>
       </c>
-      <c r="E291" s="53">
+      <c r="E291" s="52">
         <v>227237</v>
       </c>
-      <c r="F291" s="53">
+      <c r="F291" s="52">
         <v>231173</v>
       </c>
-      <c r="G291" s="73"/>
-[...4 lines deleted...]
-      <c r="L291" s="53"/>
+      <c r="G291" s="101">
+        <v>236029</v>
+      </c>
+      <c r="H291" s="52"/>
+      <c r="I291" s="85"/>
+      <c r="J291" s="60"/>
+      <c r="K291" s="72"/>
+      <c r="L291" s="52"/>
       <c r="M291" s="30"/>
       <c r="N291" s="2"/>
     </row>
     <row r="292" spans="1:15">
       <c r="A292" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B292" s="73">
+      <c r="B292" s="72">
         <v>229308</v>
       </c>
-      <c r="C292" s="52">
+      <c r="C292" s="51">
         <v>417411</v>
       </c>
-      <c r="D292" s="53">
+      <c r="D292" s="52">
         <v>582862</v>
       </c>
-      <c r="E292" s="53">
+      <c r="E292" s="52">
         <v>702006</v>
       </c>
-      <c r="F292" s="53">
+      <c r="F292" s="52">
         <v>841784</v>
       </c>
-      <c r="G292" s="73"/>
-[...4 lines deleted...]
-      <c r="L292" s="53"/>
+      <c r="G292" s="101">
+        <v>937920</v>
+      </c>
+      <c r="H292" s="52"/>
+      <c r="I292" s="85"/>
+      <c r="J292" s="60"/>
+      <c r="K292" s="72"/>
+      <c r="L292" s="52"/>
       <c r="M292" s="30"/>
       <c r="N292" s="2"/>
     </row>
     <row r="293" spans="1:15">
       <c r="A293" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B293" s="73">
+      <c r="B293" s="72">
         <v>247654</v>
       </c>
-      <c r="C293" s="52">
+      <c r="C293" s="51">
         <v>448050</v>
       </c>
-      <c r="D293" s="53">
+      <c r="D293" s="52">
         <v>596963</v>
       </c>
-      <c r="E293" s="53">
+      <c r="E293" s="52">
         <v>624941</v>
       </c>
-      <c r="F293" s="53">
+      <c r="F293" s="52">
         <v>638377</v>
       </c>
-      <c r="G293" s="73"/>
-[...4 lines deleted...]
-      <c r="L293" s="53"/>
+      <c r="G293" s="101">
+        <v>651610</v>
+      </c>
+      <c r="H293" s="52"/>
+      <c r="I293" s="85"/>
+      <c r="J293" s="60"/>
+      <c r="K293" s="72"/>
+      <c r="L293" s="52"/>
       <c r="M293" s="30"/>
       <c r="N293" s="2"/>
     </row>
     <row r="294" spans="1:15">
       <c r="A294" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B294" s="73">
+      <c r="B294" s="72">
         <v>53098</v>
       </c>
-      <c r="C294" s="52">
+      <c r="C294" s="51">
         <v>109507</v>
       </c>
-      <c r="D294" s="53">
+      <c r="D294" s="52">
         <v>205974</v>
       </c>
-      <c r="E294" s="53">
+      <c r="E294" s="52">
         <v>281929</v>
       </c>
-      <c r="F294" s="53">
+      <c r="F294" s="52">
         <v>291378</v>
       </c>
-      <c r="G294" s="73"/>
-[...4 lines deleted...]
-      <c r="L294" s="53"/>
+      <c r="G294" s="101">
+        <v>297844</v>
+      </c>
+      <c r="H294" s="52"/>
+      <c r="I294" s="85"/>
+      <c r="J294" s="60"/>
+      <c r="K294" s="72"/>
+      <c r="L294" s="52"/>
       <c r="M294" s="30"/>
       <c r="N294" s="2"/>
     </row>
     <row r="295" spans="1:15">
       <c r="A295" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B295" s="73">
+      <c r="B295" s="72">
         <v>35612</v>
       </c>
-      <c r="C295" s="52">
+      <c r="C295" s="51">
         <v>80998</v>
       </c>
-      <c r="D295" s="53">
+      <c r="D295" s="52">
         <v>168162</v>
       </c>
-      <c r="E295" s="53">
+      <c r="E295" s="52">
         <v>224870</v>
       </c>
-      <c r="F295" s="53">
+      <c r="F295" s="52">
         <v>228545</v>
       </c>
-      <c r="G295" s="73"/>
-[...4 lines deleted...]
-      <c r="L295" s="53"/>
+      <c r="G295" s="101">
+        <v>231773</v>
+      </c>
+      <c r="H295" s="52"/>
+      <c r="I295" s="85"/>
+      <c r="J295" s="60"/>
+      <c r="K295" s="72"/>
+      <c r="L295" s="52"/>
       <c r="M295" s="30"/>
       <c r="N295" s="2"/>
     </row>
     <row r="296" spans="1:15">
       <c r="A296" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B296" s="73">
+      <c r="B296" s="72">
         <v>233084</v>
       </c>
-      <c r="C296" s="52">
+      <c r="C296" s="51">
         <v>369085</v>
       </c>
-      <c r="D296" s="53">
+      <c r="D296" s="52">
         <v>508904</v>
       </c>
-      <c r="E296" s="53">
+      <c r="E296" s="52">
         <v>537599</v>
       </c>
-      <c r="F296" s="53">
+      <c r="F296" s="52">
         <v>551501</v>
       </c>
-      <c r="G296" s="73"/>
-[...4 lines deleted...]
-      <c r="L296" s="53"/>
+      <c r="G296" s="101">
+        <v>561857</v>
+      </c>
+      <c r="H296" s="52"/>
+      <c r="I296" s="85"/>
+      <c r="J296" s="60"/>
+      <c r="K296" s="72"/>
+      <c r="L296" s="52"/>
       <c r="M296" s="30"/>
       <c r="N296" s="2"/>
     </row>
     <row r="297" spans="1:15" ht="21.6">
-      <c r="A297" s="65" t="s">
+      <c r="A297" s="64" t="s">
         <v>9</v>
       </c>
       <c r="B297" s="30"/>
       <c r="C297" s="30"/>
       <c r="D297" s="39"/>
       <c r="E297" s="36"/>
       <c r="F297" s="36"/>
-      <c r="G297" s="35"/>
+      <c r="G297" s="36"/>
       <c r="H297" s="30"/>
-      <c r="I297" s="87"/>
-[...1 lines deleted...]
-      <c r="K297" s="98"/>
+      <c r="I297" s="86"/>
+      <c r="J297" s="90"/>
+      <c r="K297" s="97"/>
       <c r="L297" s="32"/>
       <c r="M297" s="29"/>
       <c r="N297" s="2"/>
     </row>
     <row r="298" spans="1:15" ht="13.5" customHeight="1">
       <c r="A298" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B298" s="73">
+      <c r="B298" s="72">
         <v>886440</v>
       </c>
-      <c r="C298" s="52">
+      <c r="C298" s="51">
         <v>1838445</v>
       </c>
-      <c r="D298" s="53">
+      <c r="D298" s="52">
         <v>2697250</v>
       </c>
-      <c r="E298" s="53">
+      <c r="E298" s="52">
         <v>2891605</v>
       </c>
-      <c r="F298" s="53">
+      <c r="F298" s="52">
         <v>2999540</v>
       </c>
-      <c r="G298" s="73"/>
-[...4 lines deleted...]
-      <c r="L298" s="53"/>
+      <c r="G298" s="101">
+        <v>3105143</v>
+      </c>
+      <c r="H298" s="52"/>
+      <c r="I298" s="85"/>
+      <c r="J298" s="60"/>
+      <c r="K298" s="72"/>
+      <c r="L298" s="52"/>
       <c r="M298" s="30"/>
       <c r="N298" s="2"/>
       <c r="O298" s="2"/>
     </row>
     <row r="299" spans="1:15" ht="14.25" customHeight="1">
       <c r="A299" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B299" s="73">
+      <c r="B299" s="72">
         <v>818707</v>
       </c>
-      <c r="C299" s="52">
+      <c r="C299" s="51">
         <v>1719028</v>
       </c>
-      <c r="D299" s="53">
+      <c r="D299" s="52">
         <v>2526150</v>
       </c>
-      <c r="E299" s="53">
+      <c r="E299" s="52">
         <v>2668822</v>
       </c>
-      <c r="F299" s="53">
+      <c r="F299" s="52">
         <v>2702723</v>
       </c>
-      <c r="G299" s="73"/>
-[...4 lines deleted...]
-      <c r="L299" s="53"/>
+      <c r="G299" s="101">
+        <v>2734293</v>
+      </c>
+      <c r="H299" s="52"/>
+      <c r="I299" s="85"/>
+      <c r="J299" s="60"/>
+      <c r="K299" s="72"/>
+      <c r="L299" s="52"/>
       <c r="M299" s="30"/>
     </row>
     <row r="300" spans="1:15" ht="14.25" customHeight="1">
       <c r="A300" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B300" s="73">
+      <c r="B300" s="72">
         <v>67733</v>
       </c>
-      <c r="C300" s="52">
+      <c r="C300" s="51">
         <v>119417</v>
       </c>
-      <c r="D300" s="53">
+      <c r="D300" s="52">
         <v>171100</v>
       </c>
-      <c r="E300" s="53">
+      <c r="E300" s="52">
         <v>222783</v>
       </c>
-      <c r="F300" s="53">
+      <c r="F300" s="52">
         <v>296817</v>
       </c>
-      <c r="G300" s="73"/>
-[...4 lines deleted...]
-      <c r="L300" s="53"/>
+      <c r="G300" s="101">
+        <v>370850</v>
+      </c>
+      <c r="H300" s="52"/>
+      <c r="I300" s="85"/>
+      <c r="J300" s="60"/>
+      <c r="K300" s="72"/>
+      <c r="L300" s="52"/>
       <c r="M300" s="30"/>
     </row>
     <row r="301" spans="1:15" ht="14.25" customHeight="1">
       <c r="A301" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B301" s="73" t="s">
+      <c r="B301" s="72" t="s">
         <v>71</v>
       </c>
-      <c r="C301" s="52" t="s">
+      <c r="C301" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="D301" s="54" t="s">
+      <c r="D301" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="E301" s="54" t="s">
+      <c r="E301" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="F301" s="54" t="s">
+      <c r="F301" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="G301" s="73"/>
-[...4 lines deleted...]
-      <c r="L301" s="53"/>
+      <c r="G301" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="H301" s="52"/>
+      <c r="I301" s="85"/>
+      <c r="J301" s="60"/>
+      <c r="K301" s="72"/>
+      <c r="L301" s="52"/>
       <c r="M301" s="30"/>
     </row>
     <row r="302" spans="1:15" ht="42">
-      <c r="A302" s="68" t="s">
+      <c r="A302" s="67" t="s">
         <v>54</v>
       </c>
       <c r="B302" s="30"/>
-      <c r="C302" s="100"/>
+      <c r="C302" s="99"/>
       <c r="D302" s="35"/>
       <c r="E302" s="36"/>
       <c r="F302" s="39"/>
       <c r="G302" s="35"/>
-      <c r="H302" s="54"/>
-[...2 lines deleted...]
-      <c r="K302" s="98"/>
+      <c r="H302" s="53"/>
+      <c r="I302" s="87"/>
+      <c r="J302" s="61"/>
+      <c r="K302" s="97"/>
       <c r="L302" s="32"/>
       <c r="M302" s="29"/>
       <c r="N302" s="2"/>
       <c r="O302" s="2"/>
     </row>
     <row r="303" spans="1:15" ht="14.25" customHeight="1">
       <c r="A303" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B303" s="73">
+      <c r="B303" s="72">
         <v>1208295</v>
       </c>
-      <c r="C303" s="52">
+      <c r="C303" s="51">
         <v>2658719</v>
       </c>
-      <c r="D303" s="53">
+      <c r="D303" s="52">
         <v>4159679</v>
       </c>
-      <c r="E303" s="53">
+      <c r="E303" s="52">
         <v>5757575</v>
       </c>
-      <c r="F303" s="53">
+      <c r="F303" s="52">
         <v>7269736</v>
       </c>
-      <c r="G303" s="73"/>
-[...3 lines deleted...]
-      <c r="K303" s="73"/>
+      <c r="G303" s="101">
+        <v>9107621</v>
+      </c>
+      <c r="H303" s="52"/>
+      <c r="I303" s="85"/>
+      <c r="J303" s="60"/>
+      <c r="K303" s="72"/>
       <c r="L303" s="36"/>
       <c r="M303" s="30"/>
       <c r="N303" s="2"/>
       <c r="O303" s="2"/>
     </row>
     <row r="304" spans="1:15" ht="14.25" customHeight="1">
       <c r="A304" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B304" s="73">
+      <c r="B304" s="72">
         <v>579289</v>
       </c>
-      <c r="C304" s="52">
+      <c r="C304" s="51">
         <v>1382689</v>
       </c>
-      <c r="D304" s="53">
+      <c r="D304" s="52">
         <v>2197012</v>
       </c>
-      <c r="E304" s="53">
+      <c r="E304" s="52">
         <v>3057826</v>
       </c>
-      <c r="F304" s="53">
+      <c r="F304" s="52">
         <v>3712299</v>
       </c>
-      <c r="G304" s="73"/>
-[...3 lines deleted...]
-      <c r="K304" s="73"/>
+      <c r="G304" s="101">
+        <v>4421165</v>
+      </c>
+      <c r="H304" s="52"/>
+      <c r="I304" s="85"/>
+      <c r="J304" s="60"/>
+      <c r="K304" s="72"/>
       <c r="L304" s="36"/>
       <c r="M304" s="30"/>
     </row>
     <row r="305" spans="1:20" ht="13.5" customHeight="1">
       <c r="A305" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B305" s="73">
+      <c r="B305" s="72">
         <v>113716</v>
       </c>
-      <c r="C305" s="52">
+      <c r="C305" s="51">
         <v>227823</v>
       </c>
-      <c r="D305" s="53">
+      <c r="D305" s="52">
         <v>346332</v>
       </c>
-      <c r="E305" s="53">
+      <c r="E305" s="52">
         <v>473040</v>
       </c>
-      <c r="F305" s="53">
+      <c r="F305" s="52">
         <v>621336</v>
       </c>
-      <c r="G305" s="73"/>
-[...3 lines deleted...]
-      <c r="K305" s="73"/>
+      <c r="G305" s="101">
+        <v>820068</v>
+      </c>
+      <c r="H305" s="52"/>
+      <c r="I305" s="85"/>
+      <c r="J305" s="60"/>
+      <c r="K305" s="72"/>
       <c r="L305" s="36"/>
       <c r="M305" s="30"/>
       <c r="N305" s="2"/>
       <c r="O305" s="2"/>
     </row>
     <row r="306" spans="1:20" ht="12.75" customHeight="1">
       <c r="A306" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B306" s="73">
+      <c r="B306" s="72">
         <v>42141</v>
       </c>
-      <c r="C306" s="52">
+      <c r="C306" s="51">
         <v>82036</v>
       </c>
-      <c r="D306" s="53">
+      <c r="D306" s="52">
         <v>125102</v>
       </c>
-      <c r="E306" s="53">
+      <c r="E306" s="52">
         <v>171801</v>
       </c>
-      <c r="F306" s="53">
+      <c r="F306" s="52">
         <v>223946</v>
       </c>
-      <c r="G306" s="73"/>
-[...3 lines deleted...]
-      <c r="K306" s="73"/>
+      <c r="G306" s="101">
+        <v>292353</v>
+      </c>
+      <c r="H306" s="52"/>
+      <c r="I306" s="85"/>
+      <c r="J306" s="60"/>
+      <c r="K306" s="72"/>
       <c r="L306" s="36"/>
       <c r="M306" s="30"/>
       <c r="N306" s="2"/>
       <c r="O306" s="2"/>
     </row>
     <row r="307" spans="1:20" ht="12" customHeight="1">
       <c r="A307" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B307" s="73">
+      <c r="B307" s="72">
         <v>92929</v>
       </c>
-      <c r="C307" s="52">
+      <c r="C307" s="51">
         <v>183602</v>
       </c>
-      <c r="D307" s="53">
+      <c r="D307" s="52">
         <v>281915</v>
       </c>
-      <c r="E307" s="53">
+      <c r="E307" s="52">
         <v>385956</v>
       </c>
-      <c r="F307" s="53">
+      <c r="F307" s="52">
         <v>503296</v>
       </c>
-      <c r="G307" s="73"/>
-[...3 lines deleted...]
-      <c r="K307" s="73"/>
+      <c r="G307" s="101">
+        <v>651908</v>
+      </c>
+      <c r="H307" s="52"/>
+      <c r="I307" s="85"/>
+      <c r="J307" s="60"/>
+      <c r="K307" s="72"/>
       <c r="L307" s="36"/>
       <c r="M307" s="30"/>
       <c r="N307" s="2"/>
       <c r="O307" s="2"/>
     </row>
     <row r="308" spans="1:20" ht="12" customHeight="1">
       <c r="A308" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B308" s="73">
+      <c r="B308" s="72">
         <v>134566</v>
       </c>
-      <c r="C308" s="52">
+      <c r="C308" s="51">
         <v>275687</v>
       </c>
-      <c r="D308" s="53">
+      <c r="D308" s="52">
         <v>418494</v>
       </c>
-      <c r="E308" s="53">
+      <c r="E308" s="52">
         <v>569101</v>
       </c>
-      <c r="F308" s="53">
+      <c r="F308" s="52">
         <v>743561</v>
       </c>
-      <c r="G308" s="73"/>
-[...3 lines deleted...]
-      <c r="K308" s="73"/>
+      <c r="G308" s="101">
+        <v>984243</v>
+      </c>
+      <c r="H308" s="52"/>
+      <c r="I308" s="85"/>
+      <c r="J308" s="60"/>
+      <c r="K308" s="72"/>
       <c r="L308" s="36"/>
       <c r="M308" s="30"/>
       <c r="N308" s="2"/>
       <c r="O308" s="2"/>
     </row>
     <row r="309" spans="1:20" ht="12.75" customHeight="1">
       <c r="A309" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B309" s="73">
+      <c r="B309" s="72">
         <v>63163</v>
       </c>
-      <c r="C309" s="52">
+      <c r="C309" s="51">
         <v>132549</v>
       </c>
-      <c r="D309" s="53">
+      <c r="D309" s="52">
         <v>207213</v>
       </c>
-      <c r="E309" s="53">
+      <c r="E309" s="52">
         <v>288952</v>
       </c>
-      <c r="F309" s="53">
+      <c r="F309" s="52">
         <v>388906</v>
       </c>
-      <c r="G309" s="73"/>
-[...3 lines deleted...]
-      <c r="K309" s="73"/>
+      <c r="G309" s="101">
+        <v>525421</v>
+      </c>
+      <c r="H309" s="52"/>
+      <c r="I309" s="85"/>
+      <c r="J309" s="60"/>
+      <c r="K309" s="72"/>
       <c r="L309" s="36"/>
       <c r="M309" s="30"/>
       <c r="N309" s="2"/>
       <c r="O309" s="2"/>
     </row>
     <row r="310" spans="1:20" ht="14.25" customHeight="1">
       <c r="A310" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B310" s="73">
+      <c r="B310" s="72">
         <v>74128</v>
       </c>
-      <c r="C310" s="52">
+      <c r="C310" s="51">
         <v>139447</v>
       </c>
-      <c r="D310" s="53">
+      <c r="D310" s="52">
         <v>207518</v>
       </c>
-      <c r="E310" s="53">
+      <c r="E310" s="52">
         <v>278559</v>
       </c>
-      <c r="F310" s="53">
+      <c r="F310" s="52">
         <v>375970</v>
       </c>
-      <c r="G310" s="73"/>
-[...3 lines deleted...]
-      <c r="K310" s="73"/>
+      <c r="G310" s="101">
+        <v>492172</v>
+      </c>
+      <c r="H310" s="52"/>
+      <c r="I310" s="85"/>
+      <c r="J310" s="60"/>
+      <c r="K310" s="72"/>
       <c r="L310" s="36"/>
       <c r="M310" s="30"/>
       <c r="N310" s="2"/>
       <c r="O310" s="2"/>
     </row>
     <row r="311" spans="1:20" ht="14.25" customHeight="1">
-      <c r="A311" s="49" t="s">
+      <c r="A311" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B311" s="74">
+      <c r="B311" s="73">
         <v>108364</v>
       </c>
-      <c r="C311" s="101">
+      <c r="C311" s="100">
         <v>234888</v>
       </c>
-      <c r="D311" s="55">
+      <c r="D311" s="54">
         <v>376096</v>
       </c>
-      <c r="E311" s="55">
+      <c r="E311" s="54">
         <v>532344</v>
       </c>
-      <c r="F311" s="55">
+      <c r="F311" s="54">
         <v>700426</v>
       </c>
-      <c r="G311" s="74"/>
-[...5 lines deleted...]
-      <c r="M311" s="93"/>
+      <c r="G311" s="118">
+        <v>920297</v>
+      </c>
+      <c r="H311" s="54"/>
+      <c r="I311" s="88"/>
+      <c r="J311" s="62"/>
+      <c r="K311" s="73"/>
+      <c r="L311" s="54"/>
+      <c r="M311" s="92"/>
       <c r="N311" s="2"/>
       <c r="O311" s="2"/>
     </row>
     <row r="312" spans="1:20" ht="14.25" customHeight="1">
-      <c r="A312" s="69" t="s">
+      <c r="A312" s="68" t="s">
         <v>68</v>
       </c>
-      <c r="B312" s="69"/>
-[...2 lines deleted...]
-      <c r="E312" s="69"/>
+      <c r="B312" s="68"/>
+      <c r="C312" s="68"/>
+      <c r="D312" s="68"/>
+      <c r="E312" s="68"/>
       <c r="F312" s="16"/>
       <c r="G312" s="16"/>
-      <c r="H312" s="71"/>
+      <c r="H312" s="70"/>
       <c r="I312" s="36"/>
-      <c r="J312" s="72"/>
-      <c r="K312" s="70"/>
+      <c r="J312" s="71"/>
+      <c r="K312" s="69"/>
       <c r="L312" s="36"/>
       <c r="M312" s="30"/>
       <c r="N312" s="2"/>
       <c r="O312" s="2"/>
     </row>
     <row r="313" spans="1:20">
-      <c r="A313" s="114" t="s">
+      <c r="A313" s="113" t="s">
         <v>55</v>
       </c>
-      <c r="B313" s="114"/>
-[...2 lines deleted...]
-      <c r="E313" s="44"/>
+      <c r="B313" s="113"/>
+      <c r="C313" s="113"/>
+      <c r="D313" s="42"/>
+      <c r="E313" s="43"/>
       <c r="F313" s="34"/>
-      <c r="G313" s="45"/>
-[...2 lines deleted...]
-      <c r="J313" s="47"/>
+      <c r="G313" s="44"/>
+      <c r="H313" s="45"/>
+      <c r="I313" s="45"/>
+      <c r="J313" s="46"/>
       <c r="K313" s="30"/>
-      <c r="L313" s="115"/>
-      <c r="M313" s="115"/>
+      <c r="L313" s="114"/>
+      <c r="M313" s="114"/>
       <c r="N313" s="3"/>
       <c r="O313" s="3"/>
       <c r="P313" s="3"/>
       <c r="Q313" s="3"/>
     </row>
     <row r="314" spans="1:20" ht="10.95" customHeight="1">
-      <c r="A314" s="107" t="s">
+      <c r="A314" s="106" t="s">
         <v>41</v>
       </c>
-      <c r="B314" s="107"/>
-      <c r="C314" s="107"/>
+      <c r="B314" s="106"/>
+      <c r="C314" s="106"/>
       <c r="D314" s="22"/>
       <c r="E314" s="23"/>
       <c r="F314" s="27"/>
       <c r="G314" s="24"/>
       <c r="H314" s="25"/>
       <c r="I314" s="25"/>
       <c r="J314" s="26"/>
       <c r="K314" s="26"/>
-      <c r="L314" s="106"/>
-      <c r="M314" s="106"/>
+      <c r="L314" s="105"/>
+      <c r="M314" s="105"/>
     </row>
     <row r="315" spans="1:20" ht="17.399999999999999" customHeight="1">
-      <c r="A315" s="116"/>
-[...8 lines deleted...]
-      <c r="J315" s="118"/>
+      <c r="A315" s="115"/>
+      <c r="B315" s="116"/>
+      <c r="C315" s="116"/>
+      <c r="D315" s="116"/>
+      <c r="E315" s="116"/>
+      <c r="F315" s="116"/>
+      <c r="G315" s="117"/>
+      <c r="H315" s="117"/>
+      <c r="I315" s="117"/>
+      <c r="J315" s="117"/>
       <c r="L315" s="21"/>
       <c r="M315" s="26"/>
       <c r="N315" s="11"/>
       <c r="O315" s="11"/>
       <c r="P315" s="11"/>
       <c r="Q315" s="11"/>
       <c r="R315" s="11"/>
       <c r="S315" s="11"/>
       <c r="T315" s="11"/>
     </row>
     <row r="316" spans="1:20" ht="13.5" customHeight="1">
       <c r="F316" s="7"/>
       <c r="G316" s="9"/>
       <c r="L316" s="26"/>
       <c r="M316" s="26"/>
     </row>
     <row r="317" spans="1:20" ht="21.75" customHeight="1">
       <c r="G317" s="8"/>
       <c r="L317" s="26"/>
       <c r="M317" s="26"/>
     </row>
     <row r="318" spans="1:20">
-      <c r="A318" s="105"/>
-[...5 lines deleted...]
-      <c r="G318" s="105"/>
+      <c r="A318" s="104"/>
+      <c r="B318" s="104"/>
+      <c r="C318" s="104"/>
+      <c r="D318" s="104"/>
+      <c r="E318" s="104"/>
+      <c r="F318" s="104"/>
+      <c r="G318" s="104"/>
       <c r="L318" s="26"/>
       <c r="M318" s="26"/>
     </row>
     <row r="319" spans="1:20">
       <c r="G319" s="8"/>
       <c r="L319" s="26"/>
       <c r="M319" s="26"/>
     </row>
     <row r="320" spans="1:20">
       <c r="G320" s="8"/>
       <c r="L320" s="26"/>
       <c r="M320" s="26"/>
     </row>
     <row r="321" spans="7:13">
       <c r="G321" s="8"/>
       <c r="L321" s="26"/>
       <c r="M321" s="26"/>
     </row>
     <row r="322" spans="7:13">
       <c r="G322" s="8"/>
       <c r="L322" s="26"/>
       <c r="M322" s="26"/>
     </row>
     <row r="323" spans="7:13">
       <c r="G323" s="8"/>
@@ -10424,53 +10956,56 @@
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A313:C313"/>
     <mergeCell ref="L313:M313"/>
     <mergeCell ref="A315:J315"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10479,85 +11014,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D77718-4900-4AAF-8C85-043C5FF672EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D77718-4900-4AAF-8C85-043C5FF672EE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>