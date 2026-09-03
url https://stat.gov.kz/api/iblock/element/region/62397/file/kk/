--- v4 (2026-07-25)
+++ v5 (2026-09-03)
@@ -1,68 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілері" sheetId="4" r:id="rId2"/>
+    <sheet name="2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$7:$O$311</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$7:$O$313</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="114">
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және  карьерлерді қазу</t>
   </si>
   <si>
@@ -235,60 +238,186 @@
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t xml:space="preserve">"Үй шаруашылықтарының шығыстары мен кірістері бойынша тоқсан сайынғы сауалнама" D004  үй шаруашылықтарының көлемін аудандар бойынша бөлу стат. қарастырылмаған. </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы Қызылорда облысының аудандар бөлісінде экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің көлемі* </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жыл*        </t>
   </si>
   <si>
     <t>-</t>
   </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Аяшова Гүлнара Қапанқызы</t>
+  </si>
+  <si>
+    <t>+7 7242 274604</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың.теңге</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>құндық көріністегі өнеркәсіптік өнім (тауар, қызмет) өндірісінің көлемі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2009 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>тапсырыс бойынша орындалған өндірістік сипаттағы жұмыстар мен қызметтерге арналған кәсіпорындардың өзі шығарған шикізаты, тапсырыс берушінің шикізаты, барлық дайын бұйымдардың (өнімдердің), жартылай фабрикаттардың құны.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>G.Ayasheva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Қызылорда облысының аудандар бөлінісінде ЭҚТ бойынша өнеркәсіптік өндірістің көлемі</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="40">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -422,50 +551,120 @@
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -519,54 +718,62 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="149">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -687,198 +894,285 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1121,148 +1415,529 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T576"/>
+  <dimension ref="A1:B31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A295" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I307" sqref="I307"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D19" sqref="D19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="110" customWidth="1"/>
+    <col min="2" max="2" width="98.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="117"/>
+      <c r="B1" s="117"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="118" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="119">
+        <v>15110101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="118" t="s">
+        <v>83</v>
+      </c>
+      <c r="B3" s="119" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="118" t="s">
+        <v>84</v>
+      </c>
+      <c r="B4" s="120" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="121" t="s">
+        <v>86</v>
+      </c>
+      <c r="B5" s="119" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="121" t="s">
+        <v>88</v>
+      </c>
+      <c r="B6" s="119" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="39.6">
+      <c r="A7" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="B7" s="109" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="118" t="s">
+        <v>92</v>
+      </c>
+      <c r="B8" s="120" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="52.8">
+      <c r="A9" s="118" t="s">
+        <v>93</v>
+      </c>
+      <c r="B9" s="109" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="118" t="s">
+        <v>95</v>
+      </c>
+      <c r="B10" s="109" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="118" t="s">
+        <v>97</v>
+      </c>
+      <c r="B11" s="122"/>
+    </row>
+    <row r="12" spans="1:2" ht="26.4">
+      <c r="A12" s="118" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="123" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="124" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" s="125" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="26.4">
+      <c r="A14" s="124" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="125" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="124" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="126" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="118" t="s">
+        <v>105</v>
+      </c>
+      <c r="B16" s="127">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="118" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="127">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="118" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="133" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="118" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="120" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="118" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="128" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="118" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="148" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="129"/>
+      <c r="B22" s="130"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="131"/>
+      <c r="B23" s="132"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="131"/>
+      <c r="B24" s="131"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="131"/>
+      <c r="B25" s="131"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="111"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="111"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="111"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="111"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="111"/>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="111"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="3.88671875" customWidth="1"/>
+    <col min="2" max="2" width="105.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="112"/>
+      <c r="B1" s="112"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="112"/>
+      <c r="B2" s="113"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="112"/>
+      <c r="B3" s="112"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="112"/>
+      <c r="B4" s="112"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="112"/>
+      <c r="B5" s="112"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="112"/>
+      <c r="B6" s="114" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="112"/>
+      <c r="B7" s="114" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="112"/>
+      <c r="B8" s="112" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="112"/>
+      <c r="B9" s="114" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="112"/>
+      <c r="B10" s="114"/>
+    </row>
+    <row r="11" spans="1:2" ht="26.4">
+      <c r="A11" s="112"/>
+      <c r="B11" s="115" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="112"/>
+      <c r="B12" s="114"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="112"/>
+      <c r="B13" s="112"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="112"/>
+      <c r="B14" s="112"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="112"/>
+      <c r="B15" s="112"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="112"/>
+      <c r="B16" s="112"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="112"/>
+      <c r="B17" s="116" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="112"/>
+      <c r="B18" s="112"/>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="112"/>
+      <c r="B19" s="112"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="112"/>
+      <c r="B20" s="112"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="112"/>
+      <c r="B21" s="112"/>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="112"/>
+      <c r="B22" s="112"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="112"/>
+      <c r="B23" s="112"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="112"/>
+      <c r="B24" s="112"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="112"/>
+      <c r="B25" s="112"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="112"/>
+      <c r="B26" s="112"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="112"/>
+      <c r="B27" s="112"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="112"/>
+      <c r="B28" s="112"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="112"/>
+      <c r="B29" s="112"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="112"/>
+      <c r="B30" s="112"/>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="112"/>
+      <c r="B31" s="112"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T578"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="27.109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.88671875" style="6" customWidth="1"/>
     <col min="3" max="3" width="12" style="13" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="6" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="6" width="11.109375" style="8" customWidth="1"/>
     <col min="7" max="7" width="12" style="10" customWidth="1"/>
     <col min="8" max="8" width="10.88671875" style="4" customWidth="1"/>
     <col min="9" max="9" width="11.6640625" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="11.33203125" style="4" customWidth="1"/>
     <col min="12" max="12" width="11.6640625" style="4" customWidth="1"/>
     <col min="13" max="13" width="13.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="18.6640625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="137" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="107"/>
-[...10 lines deleted...]
-      <c r="M1" s="107"/>
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+      <c r="F1" s="137"/>
+      <c r="G1" s="137"/>
+      <c r="H1" s="137"/>
+      <c r="I1" s="137"/>
+      <c r="J1" s="137"/>
+      <c r="K1" s="137"/>
+      <c r="L1" s="137"/>
+      <c r="M1" s="137"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1">
       <c r="A2" s="55"/>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
       <c r="A3" s="16"/>
       <c r="B3" s="17"/>
       <c r="C3" s="18"/>
       <c r="D3" s="17"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="47"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A4" s="108"/>
-      <c r="B4" s="110" t="s">
+      <c r="A4" s="138"/>
+      <c r="B4" s="140" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="111"/>
-[...9 lines deleted...]
-      <c r="M4" s="112"/>
+      <c r="C4" s="141"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="141"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="141"/>
+      <c r="H4" s="141"/>
+      <c r="I4" s="141"/>
+      <c r="J4" s="141"/>
+      <c r="K4" s="141"/>
+      <c r="L4" s="141"/>
+      <c r="M4" s="142"/>
     </row>
     <row r="5" spans="1:13" ht="21" customHeight="1">
-      <c r="A5" s="109"/>
+      <c r="A5" s="139"/>
       <c r="B5" s="56" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="57" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="57" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="57" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="57" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="57" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="58" t="s">
         <v>62</v>
       </c>
       <c r="I5" s="57" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="58" t="s">
@@ -1279,8548 +1954,9120 @@
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="29"/>
       <c r="C6" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="31"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:13" ht="14.4" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="72">
+      <c r="B7" s="71">
         <v>72496333</v>
       </c>
       <c r="C7" s="51">
         <v>158225592</v>
       </c>
-      <c r="D7" s="101">
+      <c r="D7" s="98">
         <v>250204509</v>
       </c>
       <c r="E7" s="52">
         <v>363411331</v>
       </c>
-      <c r="F7" s="101">
+      <c r="F7" s="98">
         <v>462786008</v>
       </c>
-      <c r="G7" s="101">
+      <c r="G7" s="98">
         <v>560728125</v>
       </c>
-      <c r="H7" s="72"/>
-      <c r="I7" s="81"/>
+      <c r="H7" s="79">
+        <v>659951059</v>
+      </c>
+      <c r="I7" s="79"/>
       <c r="J7" s="60"/>
-      <c r="K7" s="72"/>
+      <c r="K7" s="71"/>
       <c r="L7" s="49"/>
       <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="72">
+      <c r="B8" s="71">
         <v>36596286</v>
       </c>
       <c r="C8" s="51">
         <v>77351580</v>
       </c>
-      <c r="D8" s="101">
+      <c r="D8" s="98">
         <v>124249464</v>
       </c>
       <c r="E8" s="52">
         <v>179761543</v>
       </c>
-      <c r="F8" s="101">
+      <c r="F8" s="98">
         <v>229227425</v>
       </c>
-      <c r="G8" s="101">
+      <c r="G8" s="98">
         <v>276182908</v>
       </c>
-      <c r="H8" s="72"/>
-      <c r="I8" s="81"/>
+      <c r="H8" s="79">
+        <v>324610263</v>
+      </c>
+      <c r="I8" s="79"/>
       <c r="J8" s="60"/>
-      <c r="K8" s="72"/>
+      <c r="K8" s="71"/>
       <c r="L8" s="49"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="13.2" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="72">
+      <c r="B9" s="71">
         <v>218810</v>
       </c>
       <c r="C9" s="51">
         <v>404859</v>
       </c>
-      <c r="D9" s="101">
+      <c r="D9" s="98">
         <v>547927</v>
       </c>
       <c r="E9" s="52">
         <v>566626</v>
       </c>
-      <c r="F9" s="101">
+      <c r="F9" s="98">
         <v>596813</v>
       </c>
-      <c r="G9" s="101">
+      <c r="G9" s="98">
         <v>623669</v>
       </c>
-      <c r="H9" s="72"/>
-      <c r="I9" s="81"/>
+      <c r="H9" s="79">
+        <v>645330</v>
+      </c>
+      <c r="I9" s="79"/>
       <c r="J9" s="60"/>
-      <c r="K9" s="72"/>
+      <c r="K9" s="71"/>
       <c r="L9" s="49"/>
       <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="72">
+      <c r="B10" s="71">
         <v>2469731</v>
       </c>
       <c r="C10" s="51">
         <v>6660226</v>
       </c>
-      <c r="D10" s="101">
+      <c r="D10" s="98">
         <v>9611988</v>
       </c>
       <c r="E10" s="52">
         <v>12757850</v>
       </c>
-      <c r="F10" s="101">
+      <c r="F10" s="98">
         <v>15622516</v>
       </c>
-      <c r="G10" s="101">
+      <c r="G10" s="98">
         <v>18707887</v>
       </c>
-      <c r="H10" s="72"/>
-      <c r="I10" s="81"/>
+      <c r="H10" s="79">
+        <v>21212767</v>
+      </c>
+      <c r="I10" s="79"/>
       <c r="J10" s="60"/>
-      <c r="K10" s="72"/>
+      <c r="K10" s="71"/>
       <c r="L10" s="49"/>
       <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="72">
+      <c r="B11" s="71">
         <v>2844081</v>
       </c>
       <c r="C11" s="51">
         <v>5593665</v>
       </c>
-      <c r="D11" s="101">
+      <c r="D11" s="98">
         <v>8355245</v>
       </c>
       <c r="E11" s="52">
         <v>12269059</v>
       </c>
-      <c r="F11" s="101">
+      <c r="F11" s="98">
         <v>16166854</v>
       </c>
-      <c r="G11" s="101">
+      <c r="G11" s="98">
         <v>19823724</v>
       </c>
-      <c r="H11" s="72"/>
-      <c r="I11" s="81"/>
+      <c r="H11" s="79">
+        <v>24170078</v>
+      </c>
+      <c r="I11" s="79"/>
       <c r="J11" s="60"/>
-      <c r="K11" s="72"/>
+      <c r="K11" s="71"/>
       <c r="L11" s="49"/>
       <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="72">
+      <c r="B12" s="71">
         <v>14464759</v>
       </c>
       <c r="C12" s="51">
         <v>34107801</v>
       </c>
-      <c r="D12" s="101">
+      <c r="D12" s="98">
         <v>53699577</v>
       </c>
       <c r="E12" s="52">
         <v>79304340</v>
       </c>
-      <c r="F12" s="101">
+      <c r="F12" s="98">
         <v>100552235</v>
       </c>
-      <c r="G12" s="101">
+      <c r="G12" s="98">
         <v>121949466</v>
       </c>
-      <c r="H12" s="72"/>
-      <c r="I12" s="81"/>
+      <c r="H12" s="79">
+        <v>143717985</v>
+      </c>
+      <c r="I12" s="79"/>
       <c r="J12" s="60"/>
-      <c r="K12" s="72"/>
+      <c r="K12" s="71"/>
       <c r="L12" s="49"/>
       <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="72">
+      <c r="B13" s="71">
         <v>2565550</v>
       </c>
       <c r="C13" s="51">
         <v>5256095</v>
       </c>
-      <c r="D13" s="101">
+      <c r="D13" s="98">
         <v>8267338</v>
       </c>
       <c r="E13" s="52">
         <v>11179381</v>
       </c>
-      <c r="F13" s="101">
+      <c r="F13" s="98">
         <v>13603361</v>
       </c>
-      <c r="G13" s="101">
+      <c r="G13" s="98">
         <v>16204748</v>
       </c>
-      <c r="H13" s="72"/>
-      <c r="I13" s="81"/>
+      <c r="H13" s="79">
+        <v>18356404</v>
+      </c>
+      <c r="I13" s="79"/>
       <c r="J13" s="60"/>
-      <c r="K13" s="72"/>
+      <c r="K13" s="71"/>
       <c r="L13" s="49"/>
       <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="72">
+      <c r="B14" s="71">
         <v>739520</v>
       </c>
       <c r="C14" s="51">
         <v>1364631</v>
       </c>
-      <c r="D14" s="101">
+      <c r="D14" s="98">
         <v>2036518</v>
       </c>
       <c r="E14" s="52">
         <v>2693249</v>
       </c>
-      <c r="F14" s="101">
+      <c r="F14" s="98">
         <v>3847884</v>
       </c>
-      <c r="G14" s="101">
+      <c r="G14" s="98">
         <v>5036335</v>
       </c>
-      <c r="H14" s="72"/>
-      <c r="I14" s="81"/>
+      <c r="H14" s="79">
+        <v>5889044</v>
+      </c>
+      <c r="I14" s="79"/>
       <c r="J14" s="60"/>
-      <c r="K14" s="72"/>
+      <c r="K14" s="71"/>
       <c r="L14" s="49"/>
       <c r="M14" s="30"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="72">
+      <c r="B15" s="71">
         <v>7950394</v>
       </c>
       <c r="C15" s="51">
         <v>16367860</v>
       </c>
-      <c r="D15" s="101">
+      <c r="D15" s="98">
         <v>25649577</v>
       </c>
       <c r="E15" s="52">
         <v>38025282</v>
       </c>
-      <c r="F15" s="101">
+      <c r="F15" s="98">
         <v>47285787</v>
       </c>
-      <c r="G15" s="101">
+      <c r="G15" s="98">
         <v>55820771</v>
       </c>
-      <c r="H15" s="72"/>
-      <c r="I15" s="81"/>
+      <c r="H15" s="79">
+        <v>64399280</v>
+      </c>
+      <c r="I15" s="79"/>
       <c r="J15" s="60"/>
-      <c r="K15" s="72"/>
+      <c r="K15" s="71"/>
       <c r="L15" s="49"/>
       <c r="M15" s="30"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="72">
+      <c r="B16" s="71">
         <v>4350655</v>
       </c>
       <c r="C16" s="51">
         <v>10519193</v>
       </c>
-      <c r="D16" s="101">
+      <c r="D16" s="98">
         <v>16877467</v>
       </c>
       <c r="E16" s="52">
         <v>25489887</v>
       </c>
-      <c r="F16" s="101">
+      <c r="F16" s="98">
         <v>34031514</v>
       </c>
-      <c r="G16" s="101">
+      <c r="G16" s="98">
         <v>44005636</v>
       </c>
-      <c r="H16" s="72"/>
-      <c r="I16" s="81"/>
+      <c r="H16" s="79">
+        <v>53595144</v>
+      </c>
+      <c r="I16" s="79"/>
       <c r="J16" s="60"/>
-      <c r="K16" s="72"/>
+      <c r="K16" s="71"/>
       <c r="L16" s="49"/>
       <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:14" ht="21.6">
       <c r="A17" s="64" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="30"/>
       <c r="D17" s="39"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="39"/>
-      <c r="H17" s="30"/>
-[...1 lines deleted...]
-      <c r="J17" s="89"/>
+      <c r="H17" s="102"/>
+      <c r="I17" s="80"/>
+      <c r="J17" s="87"/>
       <c r="K17" s="32"/>
       <c r="L17" s="30"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="72">
+      <c r="B18" s="71">
         <v>38854704</v>
       </c>
       <c r="C18" s="51">
         <v>80228121</v>
       </c>
-      <c r="D18" s="101">
+      <c r="D18" s="98">
         <v>127365813</v>
       </c>
       <c r="E18" s="52">
         <v>189001257</v>
       </c>
-      <c r="F18" s="101">
+      <c r="F18" s="98">
         <v>243949482</v>
       </c>
-      <c r="G18" s="101">
+      <c r="G18" s="98">
         <v>293950197</v>
       </c>
-      <c r="H18" s="72"/>
-      <c r="I18" s="81"/>
+      <c r="H18" s="79">
+        <v>347077380</v>
+      </c>
+      <c r="I18" s="79"/>
       <c r="J18" s="60"/>
-      <c r="K18" s="72"/>
+      <c r="K18" s="71"/>
       <c r="L18" s="49"/>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:14" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="72">
+      <c r="B19" s="71">
         <v>25322492</v>
       </c>
       <c r="C19" s="51">
         <v>51801167</v>
       </c>
-      <c r="D19" s="101">
+      <c r="D19" s="98">
         <v>82734110</v>
       </c>
       <c r="E19" s="52">
         <v>124605585</v>
       </c>
-      <c r="F19" s="101">
+      <c r="F19" s="98">
         <v>161492962</v>
       </c>
-      <c r="G19" s="101">
+      <c r="G19" s="98">
         <v>194738113</v>
       </c>
-      <c r="H19" s="72"/>
-      <c r="I19" s="81"/>
+      <c r="H19" s="79">
+        <v>230860144</v>
+      </c>
+      <c r="I19" s="79"/>
       <c r="J19" s="60"/>
-      <c r="K19" s="72"/>
+      <c r="K19" s="71"/>
       <c r="L19" s="49"/>
       <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="72">
+      <c r="B20" s="71">
         <v>541070</v>
       </c>
       <c r="C20" s="51">
         <v>1635167</v>
       </c>
-      <c r="D20" s="101">
+      <c r="D20" s="98">
         <v>2028464</v>
       </c>
       <c r="E20" s="52">
         <v>2438226</v>
       </c>
-      <c r="F20" s="101">
+      <c r="F20" s="98">
         <v>2785497</v>
       </c>
-      <c r="G20" s="101">
+      <c r="G20" s="98">
         <v>3365423</v>
       </c>
-      <c r="H20" s="72"/>
-      <c r="I20" s="81"/>
+      <c r="H20" s="79">
+        <v>4022248</v>
+      </c>
+      <c r="I20" s="79"/>
       <c r="J20" s="60"/>
-      <c r="K20" s="72"/>
+      <c r="K20" s="71"/>
       <c r="L20" s="49"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="72">
+      <c r="B21" s="71">
         <v>2118325</v>
       </c>
       <c r="C21" s="51">
         <v>3943215</v>
       </c>
-      <c r="D21" s="101">
+      <c r="D21" s="98">
         <v>5559414</v>
       </c>
       <c r="E21" s="52">
         <v>8561202</v>
       </c>
-      <c r="F21" s="101">
+      <c r="F21" s="98">
         <v>11149324</v>
       </c>
-      <c r="G21" s="101">
+      <c r="G21" s="98">
         <v>13349739</v>
       </c>
-      <c r="H21" s="72"/>
-      <c r="I21" s="81"/>
+      <c r="H21" s="79">
+        <v>15857973</v>
+      </c>
+      <c r="I21" s="79"/>
       <c r="J21" s="60"/>
-      <c r="K21" s="72"/>
+      <c r="K21" s="71"/>
       <c r="L21" s="49"/>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="72">
+      <c r="B22" s="71">
         <v>4786889</v>
       </c>
       <c r="C22" s="51">
         <v>10468009</v>
       </c>
-      <c r="D22" s="101">
+      <c r="D22" s="98">
         <v>17584191</v>
       </c>
       <c r="E22" s="52">
         <v>23452730</v>
       </c>
-      <c r="F22" s="101">
+      <c r="F22" s="98">
         <v>30833663</v>
       </c>
-      <c r="G22" s="101">
+      <c r="G22" s="98">
         <v>37837276</v>
       </c>
-      <c r="H22" s="72"/>
-      <c r="I22" s="81"/>
+      <c r="H22" s="79">
+        <v>44260244</v>
+      </c>
+      <c r="I22" s="79"/>
       <c r="J22" s="60"/>
-      <c r="K22" s="72"/>
+      <c r="K22" s="71"/>
       <c r="L22" s="49"/>
       <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B23" s="72">
+      <c r="B23" s="71">
         <v>157</v>
       </c>
       <c r="C23" s="51">
         <v>473</v>
       </c>
-      <c r="D23" s="101">
+      <c r="D23" s="98">
         <v>790</v>
       </c>
       <c r="E23" s="52">
         <v>1107</v>
       </c>
-      <c r="F23" s="101">
+      <c r="F23" s="98">
         <v>1507</v>
       </c>
-      <c r="G23" s="101">
+      <c r="G23" s="98">
         <v>1907</v>
       </c>
-      <c r="H23" s="72"/>
-      <c r="I23" s="81"/>
+      <c r="H23" s="79">
+        <v>2307</v>
+      </c>
+      <c r="I23" s="79"/>
       <c r="J23" s="60"/>
-      <c r="K23" s="72"/>
+      <c r="K23" s="71"/>
       <c r="L23" s="49"/>
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="72">
+      <c r="B24" s="71">
         <v>1000</v>
       </c>
       <c r="C24" s="51">
         <v>1667</v>
       </c>
-      <c r="D24" s="101">
+      <c r="D24" s="98">
         <v>2333</v>
       </c>
       <c r="E24" s="52">
         <v>3000</v>
       </c>
-      <c r="F24" s="101">
+      <c r="F24" s="98">
         <v>6467</v>
       </c>
-      <c r="G24" s="101">
+      <c r="G24" s="98">
         <v>9933</v>
       </c>
-      <c r="H24" s="72"/>
-      <c r="I24" s="81"/>
+      <c r="H24" s="79">
+        <v>13400</v>
+      </c>
+      <c r="I24" s="79"/>
       <c r="J24" s="60"/>
-      <c r="K24" s="72"/>
+      <c r="K24" s="71"/>
       <c r="L24" s="49"/>
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="72">
+      <c r="B25" s="71">
         <v>5638322</v>
       </c>
       <c r="C25" s="51">
         <v>11783093</v>
       </c>
-      <c r="D25" s="101">
+      <c r="D25" s="98">
         <v>18691098</v>
       </c>
       <c r="E25" s="52">
         <v>28844395</v>
       </c>
-      <c r="F25" s="101">
+      <c r="F25" s="98">
         <v>36361567</v>
       </c>
-      <c r="G25" s="101">
+      <c r="G25" s="98">
         <v>43086716</v>
       </c>
-      <c r="H25" s="72"/>
-      <c r="I25" s="81"/>
+      <c r="H25" s="79">
+        <v>50257381</v>
+      </c>
+      <c r="I25" s="79"/>
       <c r="J25" s="60"/>
-      <c r="K25" s="72"/>
+      <c r="K25" s="71"/>
       <c r="L25" s="49"/>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="72">
+      <c r="B26" s="71">
         <v>446450</v>
       </c>
       <c r="C26" s="51">
         <v>595330</v>
       </c>
-      <c r="D26" s="101">
+      <c r="D26" s="98">
         <v>765413</v>
       </c>
       <c r="E26" s="52">
         <v>1095013</v>
       </c>
-      <c r="F26" s="101">
+      <c r="F26" s="98">
         <v>1318497</v>
       </c>
-      <c r="G26" s="101">
+      <c r="G26" s="98">
         <v>1561090</v>
       </c>
-      <c r="H26" s="72"/>
-      <c r="I26" s="81"/>
+      <c r="H26" s="79">
+        <v>1803684</v>
+      </c>
+      <c r="I26" s="79"/>
       <c r="J26" s="60"/>
-      <c r="K26" s="72"/>
+      <c r="K26" s="71"/>
       <c r="L26" s="49"/>
       <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:14" ht="21.6">
       <c r="A27" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="30"/>
       <c r="D27" s="35"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="35"/>
-      <c r="H27" s="30"/>
-[...2 lines deleted...]
-      <c r="K27" s="94"/>
+      <c r="H27" s="83"/>
+      <c r="I27" s="81"/>
+      <c r="J27" s="87"/>
+      <c r="K27" s="91"/>
       <c r="L27" s="32"/>
       <c r="M27" s="29"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="72">
+      <c r="B28" s="71">
         <v>31607646</v>
       </c>
       <c r="C28" s="51">
         <v>63424283</v>
       </c>
-      <c r="D28" s="101">
+      <c r="D28" s="98">
         <v>99858100</v>
       </c>
       <c r="E28" s="52">
         <v>152345218</v>
       </c>
-      <c r="F28" s="101">
+      <c r="F28" s="98">
         <v>197451693</v>
       </c>
-      <c r="G28" s="101">
+      <c r="G28" s="98">
         <v>237403156</v>
       </c>
-      <c r="H28" s="72"/>
-      <c r="I28" s="81"/>
+      <c r="H28" s="79">
+        <v>278023457</v>
+      </c>
+      <c r="I28" s="79"/>
       <c r="J28" s="60"/>
-      <c r="K28" s="72"/>
+      <c r="K28" s="71"/>
       <c r="L28" s="49"/>
       <c r="M28" s="30"/>
     </row>
     <row r="29" spans="1:14" s="12" customFormat="1">
       <c r="A29" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="72">
+      <c r="B29" s="71">
         <v>24582263</v>
       </c>
       <c r="C29" s="51">
         <v>48495079</v>
       </c>
-      <c r="D29" s="101">
+      <c r="D29" s="98">
         <v>76457270</v>
       </c>
       <c r="E29" s="52">
         <v>115937312</v>
       </c>
-      <c r="F29" s="101">
+      <c r="F29" s="98">
         <v>151031304</v>
       </c>
-      <c r="G29" s="101">
+      <c r="G29" s="98">
         <v>182220940</v>
       </c>
-      <c r="H29" s="72"/>
-      <c r="I29" s="81"/>
+      <c r="H29" s="79">
+        <v>213488223</v>
+      </c>
+      <c r="I29" s="79"/>
       <c r="J29" s="60"/>
-      <c r="K29" s="72"/>
+      <c r="K29" s="71"/>
       <c r="L29" s="49"/>
       <c r="M29" s="30"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="72">
+      <c r="B30" s="71">
         <v>1458075</v>
       </c>
       <c r="C30" s="51">
         <v>3282965</v>
       </c>
-      <c r="D30" s="101">
+      <c r="D30" s="98">
         <v>4899164</v>
       </c>
       <c r="E30" s="52">
         <v>7768915</v>
       </c>
-      <c r="F30" s="101">
+      <c r="F30" s="98">
         <v>10269518</v>
       </c>
-      <c r="G30" s="101">
+      <c r="G30" s="98">
         <v>12388827</v>
       </c>
-      <c r="H30" s="72"/>
-      <c r="I30" s="81"/>
+      <c r="H30" s="79">
+        <v>14610097</v>
+      </c>
+      <c r="I30" s="79"/>
       <c r="J30" s="60"/>
-      <c r="K30" s="72"/>
+      <c r="K30" s="71"/>
       <c r="L30" s="49"/>
       <c r="M30" s="30"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="72">
+      <c r="B31" s="71">
         <v>5567308</v>
       </c>
       <c r="C31" s="51">
         <v>11646239</v>
       </c>
-      <c r="D31" s="101">
+      <c r="D31" s="98">
         <v>18501666</v>
       </c>
       <c r="E31" s="52">
         <v>28638991</v>
       </c>
-      <c r="F31" s="101">
+      <c r="F31" s="98">
         <v>36150871</v>
       </c>
-      <c r="G31" s="101">
+      <c r="G31" s="98">
         <v>42793389</v>
       </c>
-      <c r="H31" s="72"/>
-      <c r="I31" s="81"/>
+      <c r="H31" s="79">
+        <v>49925137</v>
+      </c>
+      <c r="I31" s="79"/>
       <c r="J31" s="60"/>
-      <c r="K31" s="72"/>
+      <c r="K31" s="71"/>
       <c r="L31" s="49"/>
       <c r="M31" s="30"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="36"/>
       <c r="D32" s="39"/>
       <c r="E32" s="52"/>
       <c r="F32" s="36"/>
       <c r="G32" s="39"/>
-      <c r="H32" s="76"/>
-[...1 lines deleted...]
-      <c r="J32" s="89"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="82"/>
+      <c r="J32" s="87"/>
       <c r="K32" s="60"/>
       <c r="L32" s="63"/>
       <c r="M32" s="29"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B33" s="72">
+      <c r="B33" s="71">
         <v>31578099</v>
       </c>
       <c r="C33" s="51">
         <v>63343106</v>
       </c>
-      <c r="D33" s="101">
+      <c r="D33" s="98">
         <v>99723634</v>
       </c>
       <c r="E33" s="52">
         <v>152152252</v>
       </c>
-      <c r="F33" s="101">
+      <c r="F33" s="98">
         <v>197181883</v>
       </c>
-      <c r="G33" s="101">
+      <c r="G33" s="98">
         <v>237029777</v>
       </c>
-      <c r="H33" s="72"/>
-      <c r="I33" s="81"/>
+      <c r="H33" s="79">
+        <v>277545886</v>
+      </c>
+      <c r="I33" s="79"/>
       <c r="J33" s="60"/>
-      <c r="K33" s="72"/>
+      <c r="K33" s="71"/>
       <c r="L33" s="49"/>
       <c r="M33" s="30"/>
     </row>
     <row r="34" spans="1:13" s="12" customFormat="1">
       <c r="A34" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B34" s="72">
+      <c r="B34" s="71">
         <v>24552716</v>
       </c>
       <c r="C34" s="51">
         <v>48445163</v>
       </c>
-      <c r="D34" s="101">
+      <c r="D34" s="98">
         <v>76384249</v>
       </c>
       <c r="E34" s="52">
         <v>115843160</v>
       </c>
-      <c r="F34" s="101">
+      <c r="F34" s="98">
         <v>150915469</v>
       </c>
-      <c r="G34" s="101">
+      <c r="G34" s="98">
         <v>182083658</v>
       </c>
-      <c r="H34" s="72"/>
-      <c r="I34" s="81"/>
+      <c r="H34" s="79">
+        <v>213330030</v>
+      </c>
+      <c r="I34" s="79"/>
       <c r="J34" s="60"/>
-      <c r="K34" s="72"/>
+      <c r="K34" s="71"/>
       <c r="L34" s="49"/>
       <c r="M34" s="30"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B35" s="72">
+      <c r="B35" s="71">
         <v>1458075</v>
       </c>
       <c r="C35" s="51">
         <v>3282965</v>
       </c>
-      <c r="D35" s="101">
+      <c r="D35" s="98">
         <v>4899164</v>
       </c>
       <c r="E35" s="52">
         <v>7768915</v>
       </c>
-      <c r="F35" s="101">
+      <c r="F35" s="98">
         <v>10269518</v>
       </c>
-      <c r="G35" s="101">
+      <c r="G35" s="98">
         <v>12388827</v>
       </c>
-      <c r="H35" s="72"/>
-      <c r="I35" s="81"/>
+      <c r="H35" s="79">
+        <v>14610097</v>
+      </c>
+      <c r="I35" s="79"/>
       <c r="J35" s="60"/>
-      <c r="K35" s="72"/>
+      <c r="K35" s="71"/>
       <c r="L35" s="49"/>
       <c r="M35" s="30"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B36" s="72">
+      <c r="B36" s="71">
         <v>5567308</v>
       </c>
       <c r="C36" s="51">
         <v>11614978</v>
       </c>
-      <c r="D36" s="101">
+      <c r="D36" s="98">
         <v>18440221</v>
       </c>
       <c r="E36" s="52">
         <v>28540177</v>
       </c>
-      <c r="F36" s="101">
+      <c r="F36" s="98">
         <v>35996896</v>
       </c>
-      <c r="G36" s="101">
+      <c r="G36" s="98">
         <v>42557292</v>
       </c>
-      <c r="H36" s="72"/>
-      <c r="I36" s="81"/>
+      <c r="H36" s="79">
+        <v>49605759</v>
+      </c>
+      <c r="I36" s="79"/>
       <c r="J36" s="60"/>
-      <c r="K36" s="72"/>
+      <c r="K36" s="71"/>
       <c r="L36" s="49"/>
       <c r="M36" s="30"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="65" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="37"/>
       <c r="C37" s="30"/>
       <c r="D37" s="39"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="39"/>
-      <c r="H37" s="36"/>
-[...1 lines deleted...]
-      <c r="J37" s="89"/>
+      <c r="H37" s="102"/>
+      <c r="I37" s="82"/>
+      <c r="J37" s="87"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="29"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="72">
+      <c r="B38" s="71">
         <v>29547</v>
       </c>
       <c r="C38" s="51">
         <v>81177</v>
       </c>
-      <c r="D38" s="101">
+      <c r="D38" s="98">
         <v>134466</v>
       </c>
       <c r="E38" s="52">
         <v>192966</v>
       </c>
-      <c r="F38" s="101">
+      <c r="F38" s="98">
         <v>269810</v>
       </c>
-      <c r="G38" s="101">
+      <c r="G38" s="98">
         <v>373379</v>
       </c>
-      <c r="H38" s="72"/>
-      <c r="I38" s="81"/>
+      <c r="H38" s="79">
+        <v>477571</v>
+      </c>
+      <c r="I38" s="79"/>
       <c r="J38" s="60"/>
-      <c r="K38" s="72"/>
+      <c r="K38" s="71"/>
       <c r="L38" s="49"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="72">
+      <c r="B39" s="71">
         <v>29547</v>
       </c>
       <c r="C39" s="51">
         <v>49916</v>
       </c>
-      <c r="D39" s="101">
+      <c r="D39" s="98">
         <v>73021</v>
       </c>
       <c r="E39" s="52">
         <v>94152</v>
       </c>
-      <c r="F39" s="101">
+      <c r="F39" s="98">
         <v>115835</v>
       </c>
-      <c r="G39" s="101">
+      <c r="G39" s="98">
         <v>137282</v>
       </c>
-      <c r="H39" s="72"/>
-      <c r="I39" s="81"/>
+      <c r="H39" s="79">
+        <v>158193</v>
+      </c>
+      <c r="I39" s="79"/>
       <c r="J39" s="60"/>
-      <c r="K39" s="72"/>
+      <c r="K39" s="71"/>
       <c r="L39" s="49"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B40" s="98" t="s">
+      <c r="B40" s="95" t="s">
         <v>71</v>
       </c>
-      <c r="C40" s="99" t="s">
+      <c r="C40" s="96" t="s">
         <v>71</v>
       </c>
-      <c r="D40" s="102" t="s">
+      <c r="D40" s="99" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="F40" s="102" t="s">
+      <c r="F40" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="G40" s="102" t="s">
+      <c r="G40" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="H40" s="72"/>
-      <c r="I40" s="81"/>
+      <c r="H40" s="104" t="s">
+        <v>71</v>
+      </c>
+      <c r="I40" s="79"/>
       <c r="J40" s="60"/>
-      <c r="K40" s="72"/>
+      <c r="K40" s="71"/>
       <c r="L40" s="49"/>
       <c r="M40" s="35"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B41" s="98" t="s">
+      <c r="B41" s="95" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="51">
         <v>31261</v>
       </c>
-      <c r="D41" s="101">
+      <c r="D41" s="98">
         <v>61445</v>
       </c>
       <c r="E41" s="52">
         <v>98814</v>
       </c>
-      <c r="F41" s="101">
+      <c r="F41" s="98">
         <v>153975</v>
       </c>
-      <c r="G41" s="101">
+      <c r="G41" s="98">
         <v>236097</v>
       </c>
-      <c r="H41" s="72"/>
-      <c r="I41" s="81"/>
+      <c r="H41" s="79">
+        <v>319378</v>
+      </c>
+      <c r="I41" s="79"/>
       <c r="J41" s="60"/>
-      <c r="K41" s="72"/>
+      <c r="K41" s="71"/>
       <c r="L41" s="49"/>
       <c r="M41" s="35"/>
     </row>
     <row r="42" spans="1:13" ht="13.95" customHeight="1">
       <c r="A42" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B42" s="98"/>
+      <c r="B42" s="95"/>
       <c r="C42" s="36"/>
       <c r="D42" s="39"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="39"/>
-      <c r="H42" s="30"/>
-      <c r="I42" s="81"/>
+      <c r="H42" s="105"/>
+      <c r="I42" s="79"/>
       <c r="J42" s="60"/>
-      <c r="K42" s="95"/>
+      <c r="K42" s="92"/>
       <c r="L42" s="32"/>
       <c r="M42" s="29"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B43" s="72">
+      <c r="B43" s="71">
         <v>2804722</v>
       </c>
       <c r="C43" s="51">
         <v>6147240</v>
       </c>
-      <c r="D43" s="101">
+      <c r="D43" s="98">
         <v>11269780</v>
       </c>
       <c r="E43" s="52">
         <v>15224498</v>
       </c>
-      <c r="F43" s="101">
+      <c r="F43" s="98">
         <v>21051139</v>
       </c>
-      <c r="G43" s="101">
+      <c r="G43" s="98">
         <v>26306436</v>
       </c>
-      <c r="H43" s="72"/>
-      <c r="I43" s="81"/>
+      <c r="H43" s="79">
+        <v>30940248</v>
+      </c>
+      <c r="I43" s="79"/>
       <c r="J43" s="60"/>
-      <c r="K43" s="72"/>
+      <c r="K43" s="71"/>
       <c r="L43" s="49"/>
       <c r="M43" s="30"/>
     </row>
     <row r="44" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A44" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B44" s="72">
+      <c r="B44" s="71">
         <v>2645427</v>
       </c>
       <c r="C44" s="51">
         <v>5956050</v>
       </c>
-      <c r="D44" s="101">
+      <c r="D44" s="98">
         <v>11025491</v>
       </c>
       <c r="E44" s="52">
         <v>14852764</v>
       </c>
-      <c r="F44" s="101">
+      <c r="F44" s="98">
         <v>20679405</v>
       </c>
-      <c r="G44" s="101">
+      <c r="G44" s="98">
         <v>25934702</v>
       </c>
-      <c r="H44" s="72"/>
-      <c r="I44" s="81"/>
+      <c r="H44" s="79">
+        <v>30568514</v>
+      </c>
+      <c r="I44" s="79"/>
       <c r="J44" s="60"/>
-      <c r="K44" s="72"/>
+      <c r="K44" s="71"/>
       <c r="L44" s="49"/>
       <c r="M44" s="30"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B45" s="72">
+      <c r="B45" s="71">
         <v>159295</v>
       </c>
       <c r="C45" s="51">
         <v>191190</v>
       </c>
-      <c r="D45" s="101">
+      <c r="D45" s="98">
         <v>244289</v>
       </c>
       <c r="E45" s="52">
         <v>371734</v>
       </c>
-      <c r="F45" s="101">
+      <c r="F45" s="98">
         <v>371734</v>
       </c>
-      <c r="G45" s="101">
+      <c r="G45" s="98">
         <v>371734</v>
       </c>
-      <c r="H45" s="72"/>
-      <c r="I45" s="81"/>
+      <c r="H45" s="79">
+        <v>371734</v>
+      </c>
+      <c r="I45" s="79"/>
       <c r="J45" s="60"/>
-      <c r="K45" s="72"/>
+      <c r="K45" s="71"/>
       <c r="L45" s="49"/>
       <c r="M45" s="30"/>
     </row>
     <row r="46" spans="1:13" ht="14.4" customHeight="1">
       <c r="A46" s="65" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="38"/>
       <c r="C46" s="36"/>
       <c r="D46" s="39"/>
       <c r="E46" s="36"/>
       <c r="F46" s="36"/>
       <c r="G46" s="39"/>
-      <c r="H46" s="72"/>
-[...2 lines deleted...]
-      <c r="K46" s="94"/>
+      <c r="H46" s="102"/>
+      <c r="I46" s="81"/>
+      <c r="J46" s="87"/>
+      <c r="K46" s="91"/>
       <c r="L46" s="32"/>
       <c r="M46" s="29"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B47" s="72">
+      <c r="B47" s="71">
         <v>2804722</v>
       </c>
       <c r="C47" s="51">
         <v>6147240</v>
       </c>
-      <c r="D47" s="101">
+      <c r="D47" s="98">
         <v>11269780</v>
       </c>
       <c r="E47" s="52">
         <v>15224498</v>
       </c>
-      <c r="F47" s="101">
+      <c r="F47" s="98">
         <v>21051139</v>
       </c>
-      <c r="G47" s="101">
+      <c r="G47" s="98">
         <v>26306436</v>
       </c>
-      <c r="H47" s="72"/>
-      <c r="I47" s="81"/>
+      <c r="H47" s="79">
+        <v>30940248</v>
+      </c>
+      <c r="I47" s="79"/>
       <c r="J47" s="60"/>
-      <c r="K47" s="72"/>
+      <c r="K47" s="71"/>
       <c r="L47" s="49"/>
       <c r="M47" s="30"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B48" s="72">
+      <c r="B48" s="71">
         <v>2645427</v>
       </c>
       <c r="C48" s="51">
         <v>5956050</v>
       </c>
-      <c r="D48" s="101">
+      <c r="D48" s="98">
         <v>11025491</v>
       </c>
       <c r="E48" s="52">
         <v>14852764</v>
       </c>
-      <c r="F48" s="101">
+      <c r="F48" s="98">
         <v>20679405</v>
       </c>
-      <c r="G48" s="101">
+      <c r="G48" s="98">
         <v>25934702</v>
       </c>
-      <c r="H48" s="72"/>
-      <c r="I48" s="81"/>
+      <c r="H48" s="79">
+        <v>30568514</v>
+      </c>
+      <c r="I48" s="79"/>
       <c r="J48" s="60"/>
-      <c r="K48" s="72"/>
+      <c r="K48" s="71"/>
       <c r="L48" s="49"/>
       <c r="M48" s="30"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B49" s="72">
+      <c r="B49" s="71">
         <v>159295</v>
       </c>
       <c r="C49" s="51">
         <v>191190</v>
       </c>
-      <c r="D49" s="101">
+      <c r="D49" s="98">
         <v>244289</v>
       </c>
       <c r="E49" s="52">
         <v>371734</v>
       </c>
-      <c r="F49" s="101">
+      <c r="F49" s="98">
         <v>371734</v>
       </c>
-      <c r="G49" s="101">
+      <c r="G49" s="98">
         <v>371734</v>
       </c>
-      <c r="H49" s="72"/>
-      <c r="I49" s="81"/>
+      <c r="H49" s="79">
+        <v>371734</v>
+      </c>
+      <c r="I49" s="79"/>
       <c r="J49" s="60"/>
-      <c r="K49" s="72"/>
+      <c r="K49" s="71"/>
       <c r="L49" s="49"/>
       <c r="M49" s="30"/>
     </row>
     <row r="50" spans="1:13" ht="13.95" customHeight="1">
       <c r="A50" s="65" t="s">
         <v>16</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="30"/>
       <c r="D50" s="35"/>
       <c r="E50" s="36"/>
       <c r="F50" s="36"/>
       <c r="G50" s="39"/>
-      <c r="H50" s="72"/>
-[...2 lines deleted...]
-      <c r="K50" s="94"/>
+      <c r="H50" s="102"/>
+      <c r="I50" s="81"/>
+      <c r="J50" s="87"/>
+      <c r="K50" s="91"/>
       <c r="L50" s="32"/>
       <c r="M50" s="29"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B51" s="72">
+      <c r="B51" s="71">
         <v>1157691</v>
       </c>
       <c r="C51" s="51">
         <v>2803329</v>
       </c>
-      <c r="D51" s="101">
+      <c r="D51" s="98">
         <v>3748168</v>
       </c>
       <c r="E51" s="52">
         <v>4794642</v>
       </c>
-      <c r="F51" s="101">
+      <c r="F51" s="98">
         <v>5807151</v>
       </c>
-      <c r="G51" s="101">
+      <c r="G51" s="98">
         <v>7071425</v>
       </c>
-      <c r="H51" s="72"/>
-      <c r="I51" s="81"/>
+      <c r="H51" s="79">
+        <v>8412556</v>
+      </c>
+      <c r="I51" s="79"/>
       <c r="J51" s="60"/>
-      <c r="K51" s="72"/>
+      <c r="K51" s="71"/>
       <c r="L51" s="49"/>
       <c r="M51" s="30"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B52" s="72">
+      <c r="B52" s="71">
         <v>2779</v>
       </c>
       <c r="C52" s="51">
         <v>6717</v>
       </c>
-      <c r="D52" s="101">
+      <c r="D52" s="98">
         <v>10655</v>
       </c>
       <c r="E52" s="52">
         <v>14593</v>
       </c>
-      <c r="F52" s="101">
+      <c r="F52" s="98">
         <v>18871</v>
       </c>
-      <c r="G52" s="101">
+      <c r="G52" s="98">
         <v>23149</v>
       </c>
-      <c r="H52" s="72"/>
-      <c r="I52" s="81"/>
+      <c r="H52" s="79">
+        <v>27386</v>
+      </c>
+      <c r="I52" s="79"/>
       <c r="J52" s="60"/>
-      <c r="K52" s="72"/>
+      <c r="K52" s="71"/>
       <c r="L52" s="49"/>
       <c r="M52" s="30"/>
     </row>
     <row r="53" spans="1:13" ht="12.75" customHeight="1">
       <c r="A53" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B53" s="72">
+      <c r="B53" s="71">
         <v>541070</v>
       </c>
       <c r="C53" s="51">
         <v>1631833</v>
       </c>
-      <c r="D53" s="101">
+      <c r="D53" s="98">
         <v>2021797</v>
       </c>
       <c r="E53" s="52">
         <v>2428226</v>
       </c>
-      <c r="F53" s="101">
+      <c r="F53" s="98">
         <v>2775497</v>
       </c>
-      <c r="G53" s="101">
+      <c r="G53" s="98">
         <v>3355423</v>
       </c>
-      <c r="H53" s="72"/>
-      <c r="I53" s="81"/>
+      <c r="H53" s="79">
+        <v>4012248</v>
+      </c>
+      <c r="I53" s="79"/>
       <c r="J53" s="60"/>
-      <c r="K53" s="72"/>
+      <c r="K53" s="71"/>
       <c r="L53" s="49"/>
       <c r="M53" s="30"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B54" s="72">
+      <c r="B54" s="71">
         <v>452894</v>
       </c>
       <c r="C54" s="51">
         <v>873960</v>
       </c>
-      <c r="D54" s="101">
+      <c r="D54" s="98">
         <v>1295025</v>
       </c>
       <c r="E54" s="52">
         <v>1716090</v>
       </c>
-      <c r="F54" s="101">
+      <c r="F54" s="98">
         <v>2144408</v>
       </c>
-      <c r="G54" s="101">
+      <c r="G54" s="98">
         <v>2572725</v>
       </c>
-      <c r="H54" s="72"/>
-      <c r="I54" s="81"/>
+      <c r="H54" s="79">
+        <v>3001042</v>
+      </c>
+      <c r="I54" s="79"/>
       <c r="J54" s="60"/>
-      <c r="K54" s="72"/>
+      <c r="K54" s="71"/>
       <c r="L54" s="49"/>
       <c r="M54" s="30"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B55" s="72">
+      <c r="B55" s="71">
         <v>157</v>
       </c>
       <c r="C55" s="51">
         <v>473</v>
       </c>
-      <c r="D55" s="101">
+      <c r="D55" s="98">
         <v>790</v>
       </c>
       <c r="E55" s="52">
         <v>1107</v>
       </c>
-      <c r="F55" s="101">
+      <c r="F55" s="98">
         <v>1507</v>
       </c>
-      <c r="G55" s="101">
+      <c r="G55" s="98">
         <v>1907</v>
       </c>
-      <c r="H55" s="72"/>
-      <c r="I55" s="81"/>
+      <c r="H55" s="79">
+        <v>2307</v>
+      </c>
+      <c r="I55" s="79"/>
       <c r="J55" s="60"/>
-      <c r="K55" s="72"/>
+      <c r="K55" s="71"/>
       <c r="L55" s="49"/>
       <c r="M55" s="30"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B56" s="72">
+      <c r="B56" s="71">
         <v>1000</v>
       </c>
       <c r="C56" s="51">
         <v>1667</v>
       </c>
-      <c r="D56" s="101">
+      <c r="D56" s="98">
         <v>2333</v>
       </c>
       <c r="E56" s="52">
         <v>3000</v>
       </c>
-      <c r="F56" s="101">
+      <c r="F56" s="98">
         <v>6467</v>
       </c>
-      <c r="G56" s="101">
+      <c r="G56" s="98">
         <v>9933</v>
       </c>
-      <c r="H56" s="72"/>
-      <c r="I56" s="81"/>
+      <c r="H56" s="79">
+        <v>13400</v>
+      </c>
+      <c r="I56" s="79"/>
       <c r="J56" s="60"/>
-      <c r="K56" s="72"/>
+      <c r="K56" s="71"/>
       <c r="L56" s="49"/>
       <c r="M56" s="30"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B57" s="98" t="s">
+      <c r="B57" s="95" t="s">
         <v>71</v>
       </c>
       <c r="C57" s="51">
         <v>11904</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="98">
         <v>23807</v>
       </c>
       <c r="E57" s="52">
         <v>35711</v>
       </c>
-      <c r="F57" s="101">
+      <c r="F57" s="98">
         <v>41003</v>
       </c>
-      <c r="G57" s="101">
+      <c r="G57" s="98">
         <v>46295</v>
       </c>
-      <c r="H57" s="72"/>
-      <c r="I57" s="81"/>
+      <c r="H57" s="79">
+        <v>51587</v>
+      </c>
+      <c r="I57" s="79"/>
       <c r="J57" s="60"/>
-      <c r="K57" s="72"/>
+      <c r="K57" s="71"/>
       <c r="L57" s="49"/>
       <c r="M57" s="30"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B58" s="72">
+      <c r="B58" s="71">
         <v>159791</v>
       </c>
       <c r="C58" s="51">
         <v>276776</v>
       </c>
-      <c r="D58" s="101">
+      <c r="D58" s="98">
         <v>393761</v>
       </c>
       <c r="E58" s="52">
         <v>595915</v>
       </c>
-      <c r="F58" s="101">
+      <c r="F58" s="98">
         <v>819399</v>
       </c>
-      <c r="G58" s="101">
+      <c r="G58" s="98">
         <v>1061993</v>
       </c>
-      <c r="H58" s="72"/>
-      <c r="I58" s="81"/>
+      <c r="H58" s="79">
+        <v>1304586</v>
+      </c>
+      <c r="I58" s="79"/>
       <c r="J58" s="60"/>
-      <c r="K58" s="72"/>
+      <c r="K58" s="71"/>
       <c r="L58" s="49"/>
       <c r="M58" s="30"/>
     </row>
     <row r="59" spans="1:13" ht="22.95" customHeight="1">
       <c r="A59" s="65" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="35"/>
       <c r="C59" s="30"/>
       <c r="D59" s="39"/>
       <c r="E59" s="36"/>
       <c r="F59" s="36"/>
       <c r="G59" s="39"/>
-      <c r="H59" s="30"/>
-[...2 lines deleted...]
-      <c r="K59" s="94"/>
+      <c r="H59" s="83"/>
+      <c r="I59" s="81"/>
+      <c r="J59" s="87"/>
+      <c r="K59" s="91"/>
       <c r="L59" s="32"/>
       <c r="M59" s="29"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B60" s="72">
+      <c r="B60" s="71">
         <v>3284646</v>
       </c>
       <c r="C60" s="51">
         <v>7853269</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="98">
         <v>12489765</v>
       </c>
       <c r="E60" s="52">
         <v>16636900</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="98">
         <v>19639500</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="98">
         <v>23169180</v>
       </c>
-      <c r="H60" s="72"/>
-      <c r="I60" s="81"/>
+      <c r="H60" s="79">
+        <v>29701120</v>
+      </c>
+      <c r="I60" s="79"/>
       <c r="J60" s="60"/>
-      <c r="K60" s="72"/>
+      <c r="K60" s="71"/>
       <c r="L60" s="52"/>
       <c r="M60" s="30"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B61" s="72">
+      <c r="B61" s="71">
         <v>737450</v>
       </c>
       <c r="C61" s="51">
         <v>3299372</v>
       </c>
-      <c r="D61" s="101">
+      <c r="D61" s="98">
         <v>6266185</v>
       </c>
       <c r="E61" s="52">
         <v>8653680</v>
       </c>
-      <c r="F61" s="101">
+      <c r="F61" s="98">
         <v>10442787</v>
       </c>
-      <c r="G61" s="101">
+      <c r="G61" s="98">
         <v>12494023</v>
       </c>
-      <c r="H61" s="72"/>
-      <c r="I61" s="81"/>
+      <c r="H61" s="79">
+        <v>17344535</v>
+      </c>
+      <c r="I61" s="79"/>
       <c r="J61" s="60"/>
-      <c r="K61" s="72"/>
+      <c r="K61" s="71"/>
       <c r="L61" s="52"/>
       <c r="M61" s="30"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B62" s="98" t="s">
+      <c r="B62" s="95" t="s">
         <v>71</v>
       </c>
       <c r="C62" s="51">
         <v>3333</v>
       </c>
-      <c r="D62" s="101">
+      <c r="D62" s="98">
         <v>6667</v>
       </c>
       <c r="E62" s="52">
         <v>10000</v>
       </c>
-      <c r="F62" s="101">
+      <c r="F62" s="98">
         <v>10000</v>
       </c>
-      <c r="G62" s="101">
+      <c r="G62" s="98">
         <v>10000</v>
       </c>
-      <c r="H62" s="72"/>
-      <c r="I62" s="81"/>
+      <c r="H62" s="79">
+        <v>10000</v>
+      </c>
+      <c r="I62" s="79"/>
       <c r="J62" s="60"/>
-      <c r="K62" s="72"/>
+      <c r="K62" s="71"/>
       <c r="L62" s="52"/>
       <c r="M62" s="30"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B63" s="51">
         <v>660250</v>
       </c>
       <c r="C63" s="51">
         <v>660250</v>
       </c>
       <c r="D63" s="51">
         <v>660250</v>
       </c>
       <c r="E63" s="52">
         <v>792287</v>
       </c>
-      <c r="F63" s="101">
+      <c r="F63" s="98">
         <v>879806</v>
       </c>
-      <c r="G63" s="101">
+      <c r="G63" s="98">
         <v>960912</v>
       </c>
-      <c r="H63" s="72"/>
-      <c r="I63" s="81"/>
+      <c r="H63" s="79">
+        <v>1247876</v>
+      </c>
+      <c r="I63" s="79"/>
       <c r="J63" s="60"/>
-      <c r="K63" s="72"/>
+      <c r="K63" s="71"/>
       <c r="L63" s="52"/>
       <c r="M63" s="30"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B64" s="72">
+      <c r="B64" s="71">
         <v>1688568</v>
       </c>
       <c r="C64" s="51">
         <v>3637999</v>
       </c>
-      <c r="D64" s="101">
+      <c r="D64" s="98">
         <v>5263675</v>
       </c>
       <c r="E64" s="52">
         <v>6883876</v>
       </c>
-      <c r="F64" s="101">
+      <c r="F64" s="98">
         <v>8009850</v>
       </c>
-      <c r="G64" s="101">
+      <c r="G64" s="98">
         <v>9329849</v>
       </c>
-      <c r="H64" s="72"/>
-      <c r="I64" s="81"/>
+      <c r="H64" s="79">
+        <v>10690688</v>
+      </c>
+      <c r="I64" s="79"/>
       <c r="J64" s="60"/>
-      <c r="K64" s="72"/>
+      <c r="K64" s="71"/>
       <c r="L64" s="52"/>
       <c r="M64" s="30"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B65" s="98" t="s">
+      <c r="B65" s="95" t="s">
         <v>71</v>
       </c>
-      <c r="C65" s="99" t="s">
+      <c r="C65" s="96" t="s">
         <v>71</v>
       </c>
-      <c r="D65" s="99" t="s">
+      <c r="D65" s="96" t="s">
         <v>71</v>
       </c>
-      <c r="E65" s="99" t="s">
+      <c r="E65" s="96" t="s">
         <v>71</v>
       </c>
-      <c r="F65" s="99" t="s">
+      <c r="F65" s="96" t="s">
         <v>71</v>
       </c>
-      <c r="G65" s="99" t="s">
+      <c r="G65" s="96" t="s">
         <v>71</v>
       </c>
-      <c r="H65" s="72"/>
-      <c r="I65" s="81"/>
+      <c r="H65" s="106" t="s">
+        <v>71</v>
+      </c>
+      <c r="I65" s="79"/>
       <c r="J65" s="60"/>
-      <c r="K65" s="72"/>
+      <c r="K65" s="71"/>
       <c r="L65" s="52"/>
       <c r="M65" s="30"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B66" s="72">
+      <c r="B66" s="71">
         <v>71014</v>
       </c>
       <c r="C66" s="51">
         <v>124951</v>
       </c>
-      <c r="D66" s="101">
+      <c r="D66" s="98">
         <v>165624</v>
       </c>
       <c r="E66" s="52">
         <v>169693</v>
       </c>
-      <c r="F66" s="101">
+      <c r="F66" s="98">
         <v>169693</v>
       </c>
-      <c r="G66" s="101">
+      <c r="G66" s="98">
         <v>247032</v>
       </c>
-      <c r="H66" s="72"/>
-      <c r="I66" s="81"/>
+      <c r="H66" s="79">
+        <v>280657</v>
+      </c>
+      <c r="I66" s="79"/>
       <c r="J66" s="60"/>
-      <c r="K66" s="72"/>
+      <c r="K66" s="71"/>
       <c r="L66" s="52"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B67" s="72">
+      <c r="B67" s="71">
         <v>127364</v>
       </c>
       <c r="C67" s="51">
         <v>127364</v>
       </c>
-      <c r="D67" s="101">
+      <c r="D67" s="98">
         <v>127364</v>
       </c>
       <c r="E67" s="52">
         <v>127364</v>
       </c>
-      <c r="F67" s="101">
+      <c r="F67" s="98">
         <v>127364</v>
       </c>
-      <c r="G67" s="101">
+      <c r="G67" s="98">
         <v>127364</v>
       </c>
-      <c r="H67" s="72"/>
-      <c r="I67" s="81"/>
+      <c r="H67" s="79">
+        <v>127364</v>
+      </c>
+      <c r="I67" s="79"/>
       <c r="J67" s="60"/>
-      <c r="K67" s="72"/>
+      <c r="K67" s="71"/>
       <c r="L67" s="52"/>
       <c r="M67" s="30"/>
     </row>
     <row r="68" spans="1:13" ht="12" customHeight="1">
       <c r="A68" s="64" t="s">
         <v>0</v>
       </c>
       <c r="B68" s="35"/>
       <c r="C68" s="36"/>
       <c r="D68" s="39"/>
       <c r="E68" s="36"/>
       <c r="F68" s="49"/>
       <c r="G68" s="30"/>
-      <c r="H68" s="30"/>
-      <c r="I68" s="81"/>
+      <c r="H68" s="102"/>
+      <c r="I68" s="79"/>
       <c r="J68" s="60"/>
       <c r="K68" s="30"/>
       <c r="L68" s="32"/>
       <c r="M68" s="29"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B69" s="72">
+      <c r="B69" s="71">
         <v>24882266</v>
       </c>
       <c r="C69" s="51">
         <v>60622699</v>
       </c>
-      <c r="D69" s="101">
+      <c r="D69" s="98">
         <v>95336354</v>
       </c>
       <c r="E69" s="52">
         <v>139151412</v>
       </c>
-      <c r="F69" s="101">
+      <c r="F69" s="98">
         <v>175902426</v>
       </c>
-      <c r="G69" s="101">
+      <c r="G69" s="98">
         <v>214894664</v>
       </c>
-      <c r="H69" s="72"/>
-      <c r="I69" s="81"/>
+      <c r="H69" s="79">
+        <v>253096018</v>
+      </c>
+      <c r="I69" s="79"/>
       <c r="J69" s="60"/>
-      <c r="K69" s="72"/>
+      <c r="K69" s="71"/>
       <c r="L69" s="52"/>
       <c r="M69" s="30"/>
     </row>
     <row r="70" spans="1:13" ht="12" customHeight="1">
       <c r="A70" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B70" s="72">
+      <c r="B70" s="71">
         <v>5889674</v>
       </c>
       <c r="C70" s="51">
         <v>14719016</v>
       </c>
-      <c r="D70" s="101">
+      <c r="D70" s="98">
         <v>24294741</v>
       </c>
       <c r="E70" s="52">
         <v>33020618</v>
       </c>
-      <c r="F70" s="101">
+      <c r="F70" s="98">
         <v>40958234</v>
       </c>
-      <c r="G70" s="101">
+      <c r="G70" s="98">
         <v>49136162</v>
       </c>
-      <c r="H70" s="72"/>
-      <c r="I70" s="81"/>
+      <c r="H70" s="79">
+        <v>56644763</v>
+      </c>
+      <c r="I70" s="79"/>
       <c r="J70" s="60"/>
-      <c r="K70" s="72"/>
+      <c r="K70" s="71"/>
       <c r="L70" s="52"/>
       <c r="M70" s="30"/>
     </row>
     <row r="71" spans="1:13" ht="12" customHeight="1">
       <c r="A71" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B71" s="72">
+      <c r="B71" s="71">
         <v>5084</v>
       </c>
       <c r="C71" s="51">
         <v>10168</v>
       </c>
-      <c r="D71" s="101">
+      <c r="D71" s="98">
         <v>15252</v>
       </c>
       <c r="E71" s="52">
         <v>20336</v>
       </c>
-      <c r="F71" s="101">
+      <c r="F71" s="98">
         <v>25420</v>
       </c>
-      <c r="G71" s="101">
+      <c r="G71" s="98">
         <v>30504</v>
       </c>
-      <c r="H71" s="72"/>
-      <c r="I71" s="81"/>
+      <c r="H71" s="79">
+        <v>30537</v>
+      </c>
+      <c r="I71" s="79"/>
       <c r="J71" s="60"/>
-      <c r="K71" s="72"/>
+      <c r="K71" s="71"/>
       <c r="L71" s="52"/>
       <c r="M71" s="30"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B72" s="72">
+      <c r="B72" s="71">
         <v>1612999</v>
       </c>
       <c r="C72" s="51">
         <v>4408061</v>
       </c>
-      <c r="D72" s="101">
+      <c r="D72" s="98">
         <v>6704625</v>
       </c>
       <c r="E72" s="52">
         <v>9253584</v>
       </c>
-      <c r="F72" s="101">
+      <c r="F72" s="98">
         <v>11594606</v>
       </c>
-      <c r="G72" s="101">
+      <c r="G72" s="98">
         <v>13874301</v>
       </c>
-      <c r="H72" s="72"/>
-      <c r="I72" s="81"/>
+      <c r="H72" s="79">
+        <v>15480312</v>
+      </c>
+      <c r="I72" s="79"/>
       <c r="J72" s="60"/>
-      <c r="K72" s="72"/>
+      <c r="K72" s="71"/>
       <c r="L72" s="52"/>
       <c r="M72" s="30"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B73" s="72">
+      <c r="B73" s="71">
         <v>582071</v>
       </c>
       <c r="C73" s="51">
         <v>1330854</v>
       </c>
-      <c r="D73" s="101">
+      <c r="D73" s="98">
         <v>2079637</v>
       </c>
       <c r="E73" s="52">
         <v>2828420</v>
       </c>
-      <c r="F73" s="101">
+      <c r="F73" s="98">
         <v>3810498</v>
       </c>
-      <c r="G73" s="101">
+      <c r="G73" s="98">
         <v>4792576</v>
       </c>
-      <c r="H73" s="72"/>
-      <c r="I73" s="81"/>
+      <c r="H73" s="79">
+        <v>6254706</v>
+      </c>
+      <c r="I73" s="79"/>
       <c r="J73" s="60"/>
-      <c r="K73" s="72"/>
+      <c r="K73" s="71"/>
       <c r="L73" s="52"/>
       <c r="M73" s="30"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B74" s="72">
+      <c r="B74" s="71">
         <v>9310902</v>
       </c>
       <c r="C74" s="51">
         <v>22949112</v>
       </c>
-      <c r="D74" s="101">
+      <c r="D74" s="98">
         <v>35114626</v>
       </c>
       <c r="E74" s="52">
         <v>54580443</v>
       </c>
-      <c r="F74" s="101">
+      <c r="F74" s="98">
         <v>68144575</v>
       </c>
-      <c r="G74" s="101">
+      <c r="G74" s="98">
         <v>82247196</v>
       </c>
-      <c r="H74" s="72"/>
-      <c r="I74" s="81"/>
+      <c r="H74" s="79">
+        <v>97297033</v>
+      </c>
+      <c r="I74" s="79"/>
       <c r="J74" s="60"/>
-      <c r="K74" s="72"/>
+      <c r="K74" s="71"/>
       <c r="L74" s="52"/>
       <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B75" s="72">
+      <c r="B75" s="71">
         <v>2102752</v>
       </c>
       <c r="C75" s="51">
         <v>4385803</v>
       </c>
-      <c r="D75" s="101">
+      <c r="D75" s="98">
         <v>7039062</v>
       </c>
       <c r="E75" s="52">
         <v>9707527</v>
       </c>
-      <c r="F75" s="101">
+      <c r="F75" s="98">
         <v>11855549</v>
       </c>
-      <c r="G75" s="101">
+      <c r="G75" s="98">
         <v>14114534</v>
       </c>
-      <c r="H75" s="72"/>
-      <c r="I75" s="81"/>
+      <c r="H75" s="79">
+        <v>15894437</v>
+      </c>
+      <c r="I75" s="79"/>
       <c r="J75" s="60"/>
-      <c r="K75" s="72"/>
+      <c r="K75" s="71"/>
       <c r="L75" s="52"/>
       <c r="M75" s="30"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B76" s="72">
+      <c r="B76" s="71">
         <v>619020</v>
       </c>
       <c r="C76" s="51">
         <v>1114763</v>
       </c>
-      <c r="D76" s="101">
+      <c r="D76" s="98">
         <v>1610507</v>
       </c>
       <c r="E76" s="52">
         <v>2106251</v>
       </c>
-      <c r="F76" s="101">
+      <c r="F76" s="98">
         <v>3145112</v>
       </c>
-      <c r="G76" s="101">
+      <c r="G76" s="98">
         <v>4183974</v>
       </c>
-      <c r="H76" s="72"/>
-      <c r="I76" s="81"/>
+      <c r="H76" s="79">
+        <v>4873913</v>
+      </c>
+      <c r="I76" s="79"/>
       <c r="J76" s="60"/>
-      <c r="K76" s="72"/>
+      <c r="K76" s="71"/>
       <c r="L76" s="52"/>
       <c r="M76" s="30"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B77" s="72">
+      <c r="B77" s="71">
         <v>1105705</v>
       </c>
       <c r="C77" s="51">
         <v>2288785</v>
       </c>
-      <c r="D77" s="101">
+      <c r="D77" s="98">
         <v>3466201</v>
       </c>
       <c r="E77" s="52">
         <v>4648377</v>
       </c>
-      <c r="F77" s="101">
+      <c r="F77" s="98">
         <v>5467923</v>
       </c>
-      <c r="G77" s="101">
+      <c r="G77" s="98">
         <v>6294175</v>
       </c>
-      <c r="H77" s="72"/>
-      <c r="I77" s="81"/>
+      <c r="H77" s="79">
+        <v>7084008</v>
+      </c>
+      <c r="I77" s="79"/>
       <c r="J77" s="60"/>
-      <c r="K77" s="72"/>
+      <c r="K77" s="71"/>
       <c r="L77" s="52"/>
       <c r="M77" s="30"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B78" s="72">
+      <c r="B78" s="71">
         <v>3357514</v>
       </c>
       <c r="C78" s="51">
         <v>8816452</v>
       </c>
-      <c r="D78" s="101">
+      <c r="D78" s="98">
         <v>14102293</v>
       </c>
       <c r="E78" s="52">
         <v>21621740</v>
       </c>
-      <c r="F78" s="101">
+      <c r="F78" s="98">
         <v>29048884</v>
       </c>
-      <c r="G78" s="101">
+      <c r="G78" s="98">
         <v>37848257</v>
       </c>
-      <c r="H78" s="72"/>
-      <c r="I78" s="81"/>
+      <c r="H78" s="79">
+        <v>46181540</v>
+      </c>
+      <c r="I78" s="79"/>
       <c r="J78" s="60"/>
-      <c r="K78" s="72"/>
+      <c r="K78" s="71"/>
       <c r="L78" s="52"/>
       <c r="M78" s="30"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="64" t="s">
         <v>1</v>
       </c>
       <c r="B79" s="35"/>
       <c r="C79" s="30"/>
       <c r="D79" s="39"/>
       <c r="E79" s="36"/>
       <c r="F79" s="36"/>
       <c r="G79" s="39"/>
-      <c r="H79" s="30"/>
-[...2 lines deleted...]
-      <c r="K79" s="89"/>
+      <c r="H79" s="83"/>
+      <c r="I79" s="81"/>
+      <c r="J79" s="87"/>
+      <c r="K79" s="87"/>
       <c r="L79" s="32"/>
       <c r="M79" s="29"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B80" s="72">
+      <c r="B80" s="71">
         <v>7015642</v>
       </c>
       <c r="C80" s="51">
         <v>15322460</v>
       </c>
       <c r="D80" s="52">
         <v>23552729</v>
       </c>
       <c r="E80" s="52">
         <v>31454107</v>
       </c>
-      <c r="F80" s="101">
+      <c r="F80" s="98">
         <v>38950736</v>
       </c>
-      <c r="G80" s="101">
+      <c r="G80" s="98">
         <v>48573270</v>
       </c>
-      <c r="H80" s="72"/>
-      <c r="I80" s="81"/>
+      <c r="H80" s="79">
+        <v>55960757</v>
+      </c>
+      <c r="I80" s="79"/>
       <c r="J80" s="60"/>
-      <c r="K80" s="72"/>
+      <c r="K80" s="71"/>
       <c r="L80" s="52"/>
       <c r="M80" s="30"/>
     </row>
     <row r="81" spans="1:13" ht="12" customHeight="1">
       <c r="A81" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B81" s="72">
+      <c r="B81" s="71">
         <v>1231685</v>
       </c>
       <c r="C81" s="51">
         <v>3441118</v>
       </c>
       <c r="D81" s="52">
         <v>5778607</v>
       </c>
       <c r="E81" s="52">
         <v>7395184</v>
       </c>
-      <c r="F81" s="101">
+      <c r="F81" s="98">
         <v>8750864</v>
       </c>
-      <c r="G81" s="101">
+      <c r="G81" s="98">
         <v>12181612</v>
       </c>
-      <c r="H81" s="72"/>
-      <c r="I81" s="81"/>
+      <c r="H81" s="79">
+        <v>14220627</v>
+      </c>
+      <c r="I81" s="79"/>
       <c r="J81" s="60"/>
-      <c r="K81" s="72"/>
+      <c r="K81" s="71"/>
       <c r="L81" s="52"/>
       <c r="M81" s="30"/>
     </row>
     <row r="82" spans="1:13" ht="12" customHeight="1">
       <c r="A82" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B82" s="72">
+      <c r="B82" s="71">
         <v>441</v>
       </c>
       <c r="C82" s="51">
         <v>882</v>
       </c>
       <c r="D82" s="52">
         <v>1323</v>
       </c>
       <c r="E82" s="52">
         <v>1764</v>
       </c>
-      <c r="F82" s="101">
+      <c r="F82" s="98">
         <v>2205</v>
       </c>
-      <c r="G82" s="101">
+      <c r="G82" s="98">
         <v>2646</v>
       </c>
-      <c r="H82" s="72"/>
-      <c r="I82" s="81"/>
+      <c r="H82" s="79">
+        <v>2679</v>
+      </c>
+      <c r="I82" s="79"/>
       <c r="J82" s="60"/>
-      <c r="K82" s="72"/>
+      <c r="K82" s="71"/>
       <c r="L82" s="52"/>
       <c r="M82" s="30"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B83" s="72">
+      <c r="B83" s="71">
         <v>1379406</v>
       </c>
       <c r="C83" s="51">
         <v>3331137</v>
       </c>
       <c r="D83" s="52">
         <v>5041894</v>
       </c>
       <c r="E83" s="52">
         <v>7002152</v>
       </c>
-      <c r="F83" s="101">
+      <c r="F83" s="98">
         <v>9013271</v>
       </c>
-      <c r="G83" s="101">
+      <c r="G83" s="98">
         <v>10958153</v>
       </c>
-      <c r="H83" s="72"/>
-      <c r="I83" s="81"/>
+      <c r="H83" s="79">
+        <v>12279547</v>
+      </c>
+      <c r="I83" s="79"/>
       <c r="J83" s="60"/>
-      <c r="K83" s="72"/>
+      <c r="K83" s="71"/>
       <c r="L83" s="52"/>
       <c r="M83" s="30"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B84" s="72">
+      <c r="B84" s="71">
         <v>450815</v>
       </c>
       <c r="C84" s="51">
         <v>1073917</v>
       </c>
       <c r="D84" s="52">
         <v>1697018</v>
       </c>
       <c r="E84" s="52">
         <v>2320119</v>
       </c>
-      <c r="F84" s="101">
+      <c r="F84" s="98">
         <v>2780078</v>
       </c>
-      <c r="G84" s="101">
+      <c r="G84" s="98">
         <v>3240037</v>
       </c>
-      <c r="H84" s="72"/>
-      <c r="I84" s="81"/>
+      <c r="H84" s="79">
+        <v>3518051</v>
+      </c>
+      <c r="I84" s="79"/>
       <c r="J84" s="60"/>
-      <c r="K84" s="72"/>
+      <c r="K84" s="71"/>
       <c r="L84" s="52"/>
       <c r="M84" s="30"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B85" s="72">
+      <c r="B85" s="71">
         <v>93906</v>
       </c>
       <c r="C85" s="51">
         <v>210659</v>
       </c>
       <c r="D85" s="52">
         <v>327411</v>
       </c>
       <c r="E85" s="52">
         <v>444164</v>
       </c>
-      <c r="F85" s="101">
+      <c r="F85" s="98">
         <v>577212</v>
       </c>
-      <c r="G85" s="101">
+      <c r="G85" s="98">
         <v>710259</v>
       </c>
-      <c r="H85" s="72"/>
-      <c r="I85" s="81"/>
+      <c r="H85" s="79">
+        <v>828903</v>
+      </c>
+      <c r="I85" s="79"/>
       <c r="J85" s="60"/>
-      <c r="K85" s="72"/>
+      <c r="K85" s="71"/>
       <c r="L85" s="52"/>
       <c r="M85" s="30"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B86" s="72">
+      <c r="B86" s="71">
         <v>1457709</v>
       </c>
       <c r="C86" s="51">
         <v>2637786</v>
       </c>
       <c r="D86" s="52">
         <v>3847642</v>
       </c>
       <c r="E86" s="52">
         <v>5055038</v>
       </c>
-      <c r="F86" s="101">
+      <c r="F86" s="98">
         <v>5890227</v>
       </c>
-      <c r="G86" s="101">
+      <c r="G86" s="98">
         <v>6808636</v>
       </c>
-      <c r="H86" s="72"/>
-      <c r="I86" s="81"/>
+      <c r="H86" s="79">
+        <v>7654812</v>
+      </c>
+      <c r="I86" s="79"/>
       <c r="J86" s="60"/>
-      <c r="K86" s="72"/>
+      <c r="K86" s="71"/>
       <c r="L86" s="52"/>
       <c r="M86" s="30"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B87" s="72">
+      <c r="B87" s="71">
         <v>599310</v>
       </c>
       <c r="C87" s="51">
         <v>1079104</v>
       </c>
       <c r="D87" s="52">
         <v>1558897</v>
       </c>
       <c r="E87" s="52">
         <v>2038691</v>
       </c>
-      <c r="F87" s="101">
+      <c r="F87" s="98">
         <v>3051650</v>
       </c>
-      <c r="G87" s="101">
+      <c r="G87" s="98">
         <v>4064608</v>
       </c>
-      <c r="H87" s="72"/>
-      <c r="I87" s="81"/>
+      <c r="H87" s="79">
+        <v>4737778</v>
+      </c>
+      <c r="I87" s="79"/>
       <c r="J87" s="60"/>
-      <c r="K87" s="72"/>
+      <c r="K87" s="71"/>
       <c r="L87" s="52"/>
       <c r="M87" s="30"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B88" s="72">
+      <c r="B88" s="71">
         <v>1075475</v>
       </c>
       <c r="C88" s="51">
         <v>2083010</v>
       </c>
       <c r="D88" s="52">
         <v>3090545</v>
       </c>
       <c r="E88" s="52">
         <v>4098080</v>
       </c>
-      <c r="F88" s="101">
+      <c r="F88" s="98">
         <v>4866962</v>
       </c>
-      <c r="G88" s="101">
+      <c r="G88" s="98">
         <v>5635843</v>
       </c>
-      <c r="H88" s="72"/>
-      <c r="I88" s="81"/>
+      <c r="H88" s="79">
+        <v>6368853</v>
+      </c>
+      <c r="I88" s="79"/>
       <c r="J88" s="60"/>
-      <c r="K88" s="72"/>
+      <c r="K88" s="71"/>
       <c r="L88" s="52"/>
       <c r="M88" s="30"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B89" s="72">
+      <c r="B89" s="71">
         <v>430346</v>
       </c>
       <c r="C89" s="51">
         <v>865162</v>
       </c>
       <c r="D89" s="52">
         <v>1299977</v>
       </c>
       <c r="E89" s="52">
         <v>1734793</v>
       </c>
-      <c r="F89" s="101">
+      <c r="F89" s="98">
         <v>2166639</v>
       </c>
-      <c r="G89" s="101">
+      <c r="G89" s="98">
         <v>2598484</v>
       </c>
-      <c r="H89" s="72"/>
-      <c r="I89" s="81"/>
+      <c r="H89" s="79">
+        <v>2994731</v>
+      </c>
+      <c r="I89" s="79"/>
       <c r="J89" s="60"/>
-      <c r="K89" s="72"/>
+      <c r="K89" s="71"/>
       <c r="L89" s="52"/>
       <c r="M89" s="30"/>
     </row>
     <row r="90" spans="1:13" ht="13.2" customHeight="1">
       <c r="A90" s="64" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="35"/>
       <c r="C90" s="30"/>
       <c r="D90" s="39"/>
       <c r="E90" s="36"/>
       <c r="F90" s="36"/>
       <c r="G90" s="39"/>
-      <c r="H90" s="30"/>
-[...1 lines deleted...]
-      <c r="J90" s="89"/>
+      <c r="H90" s="83"/>
+      <c r="I90" s="81"/>
+      <c r="J90" s="87"/>
       <c r="K90" s="32"/>
       <c r="L90" s="32"/>
       <c r="M90" s="29"/>
     </row>
     <row r="91" spans="1:13" ht="13.2" customHeight="1">
       <c r="A91" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B91" s="72">
+      <c r="B91" s="71">
         <v>14844</v>
       </c>
       <c r="C91" s="51">
         <v>29952</v>
       </c>
       <c r="D91" s="52">
         <v>45060</v>
       </c>
       <c r="E91" s="52">
         <v>60168</v>
       </c>
-      <c r="F91" s="101">
+      <c r="F91" s="98">
         <v>75303</v>
       </c>
-      <c r="G91" s="101">
+      <c r="G91" s="98">
         <v>90439</v>
       </c>
-      <c r="H91" s="72"/>
-      <c r="I91" s="81"/>
+      <c r="H91" s="79">
+        <v>108463</v>
+      </c>
+      <c r="I91" s="79"/>
       <c r="J91" s="60"/>
-      <c r="K91" s="72"/>
+      <c r="K91" s="71"/>
       <c r="L91" s="52"/>
       <c r="M91" s="30"/>
     </row>
     <row r="92" spans="1:13" ht="13.2" customHeight="1">
       <c r="A92" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B92" s="72">
+      <c r="B92" s="71">
         <v>966</v>
       </c>
       <c r="C92" s="51">
         <v>2258</v>
       </c>
       <c r="D92" s="52">
         <v>3549</v>
       </c>
       <c r="E92" s="52">
         <v>4840</v>
       </c>
-      <c r="F92" s="101">
+      <c r="F92" s="98">
         <v>6132</v>
       </c>
-      <c r="G92" s="101">
+      <c r="G92" s="98">
         <v>7423</v>
       </c>
-      <c r="H92" s="72"/>
-      <c r="I92" s="81"/>
+      <c r="H92" s="79">
+        <v>11590</v>
+      </c>
+      <c r="I92" s="79"/>
       <c r="J92" s="60"/>
-      <c r="K92" s="72"/>
+      <c r="K92" s="71"/>
       <c r="L92" s="52"/>
       <c r="M92" s="30"/>
     </row>
     <row r="93" spans="1:13" ht="13.2" customHeight="1">
       <c r="A93" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B93" s="72">
+      <c r="B93" s="71">
         <v>13739</v>
       </c>
       <c r="C93" s="51">
         <v>27478</v>
       </c>
       <c r="D93" s="52">
         <v>41217</v>
       </c>
       <c r="E93" s="52">
         <v>54956</v>
       </c>
-      <c r="F93" s="101">
+      <c r="F93" s="98">
         <v>68695</v>
       </c>
-      <c r="G93" s="101">
+      <c r="G93" s="98">
         <v>82434</v>
       </c>
-      <c r="H93" s="72"/>
-      <c r="I93" s="81"/>
+      <c r="H93" s="79">
+        <v>96184</v>
+      </c>
+      <c r="I93" s="79"/>
       <c r="J93" s="60"/>
-      <c r="K93" s="72"/>
+      <c r="K93" s="71"/>
       <c r="L93" s="52"/>
       <c r="M93" s="30"/>
     </row>
     <row r="94" spans="1:13" ht="13.2" customHeight="1">
       <c r="A94" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B94" s="72">
+      <c r="B94" s="71">
         <v>139</v>
       </c>
       <c r="C94" s="51">
         <v>218</v>
       </c>
       <c r="D94" s="52">
         <v>297</v>
       </c>
       <c r="E94" s="52">
         <v>375</v>
       </c>
-      <c r="F94" s="101">
+      <c r="F94" s="98">
         <v>482</v>
       </c>
-      <c r="G94" s="101">
+      <c r="G94" s="98">
         <v>588</v>
       </c>
-      <c r="H94" s="72"/>
-      <c r="I94" s="81"/>
+      <c r="H94" s="79">
+        <v>694</v>
+      </c>
+      <c r="I94" s="79"/>
       <c r="J94" s="60"/>
-      <c r="K94" s="72"/>
+      <c r="K94" s="71"/>
       <c r="L94" s="52"/>
       <c r="M94" s="30"/>
     </row>
     <row r="95" spans="1:13" ht="12.6" customHeight="1">
       <c r="A95" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B95" s="35"/>
       <c r="C95" s="30"/>
       <c r="D95" s="35"/>
       <c r="E95" s="36"/>
       <c r="F95" s="36"/>
       <c r="G95" s="39"/>
-      <c r="H95" s="36"/>
-[...2 lines deleted...]
-      <c r="K95" s="89"/>
+      <c r="H95" s="102"/>
+      <c r="I95" s="81"/>
+      <c r="J95" s="87"/>
+      <c r="K95" s="87"/>
       <c r="L95" s="32"/>
       <c r="M95" s="29"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" hidden="1" customHeight="1">
       <c r="A96" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B96" s="60"/>
       <c r="C96" s="49"/>
       <c r="D96" s="49"/>
       <c r="E96" s="52">
         <v>599452</v>
       </c>
-      <c r="F96" s="74"/>
-[...2 lines deleted...]
-      <c r="I96" s="81"/>
+      <c r="F96" s="73"/>
+      <c r="G96" s="71"/>
+      <c r="H96" s="79">
+        <v>1579165</v>
+      </c>
+      <c r="I96" s="79"/>
       <c r="J96" s="60"/>
-      <c r="K96" s="72"/>
+      <c r="K96" s="71"/>
       <c r="L96" s="52"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:13" ht="12.75" customHeight="1">
       <c r="A97" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B97" s="72">
+      <c r="B97" s="71">
         <v>117297</v>
       </c>
       <c r="C97" s="51">
         <v>278016</v>
       </c>
       <c r="D97" s="52">
         <v>438734</v>
       </c>
       <c r="E97" s="52">
         <v>599452</v>
       </c>
-      <c r="F97" s="101">
+      <c r="F97" s="98">
         <v>706589</v>
       </c>
-      <c r="G97" s="101">
+      <c r="G97" s="98">
         <v>813726</v>
       </c>
-      <c r="H97" s="93"/>
-      <c r="I97" s="85"/>
+      <c r="H97" s="79">
+        <v>1579165</v>
+      </c>
+      <c r="I97" s="83"/>
       <c r="J97" s="60"/>
-      <c r="K97" s="72"/>
+      <c r="K97" s="71"/>
       <c r="L97" s="52"/>
       <c r="M97" s="30"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B98" s="72">
+      <c r="B98" s="71">
         <v>81998</v>
       </c>
       <c r="C98" s="51">
         <v>207035</v>
       </c>
       <c r="D98" s="52">
         <v>332071</v>
       </c>
       <c r="E98" s="52">
         <v>457108</v>
       </c>
-      <c r="F98" s="101">
+      <c r="F98" s="98">
         <v>529414</v>
       </c>
-      <c r="G98" s="101">
+      <c r="G98" s="98">
         <v>601719</v>
       </c>
-      <c r="H98" s="72"/>
-      <c r="I98" s="81"/>
+      <c r="H98" s="79">
+        <v>674319</v>
+      </c>
+      <c r="I98" s="79"/>
       <c r="J98" s="60"/>
-      <c r="K98" s="72"/>
+      <c r="K98" s="71"/>
       <c r="L98" s="52"/>
       <c r="M98" s="30"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B99" s="72">
+      <c r="B99" s="71">
         <v>7440</v>
       </c>
       <c r="C99" s="51">
         <v>15480</v>
       </c>
       <c r="D99" s="52">
         <v>23520</v>
       </c>
       <c r="E99" s="52">
         <v>31560</v>
       </c>
-      <c r="F99" s="101">
+      <c r="F99" s="98">
         <v>39000</v>
       </c>
-      <c r="G99" s="101">
+      <c r="G99" s="98">
         <v>46440</v>
       </c>
-      <c r="H99" s="72"/>
-      <c r="I99" s="81"/>
+      <c r="H99" s="79">
+        <v>55316</v>
+      </c>
+      <c r="I99" s="79"/>
       <c r="J99" s="60"/>
-      <c r="K99" s="72"/>
+      <c r="K99" s="71"/>
       <c r="L99" s="52"/>
       <c r="M99" s="30"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B100" s="72">
+      <c r="B100" s="71">
         <v>8306</v>
       </c>
       <c r="C100" s="51">
         <v>16619</v>
       </c>
       <c r="D100" s="52">
         <v>24932</v>
       </c>
       <c r="E100" s="52">
         <v>33245</v>
       </c>
-      <c r="F100" s="101">
+      <c r="F100" s="98">
         <v>41282</v>
       </c>
-      <c r="G100" s="101">
+      <c r="G100" s="98">
         <v>49320</v>
       </c>
-      <c r="H100" s="72"/>
-      <c r="I100" s="81"/>
+      <c r="H100" s="79">
+        <v>721367</v>
+      </c>
+      <c r="I100" s="79"/>
       <c r="J100" s="60"/>
-      <c r="K100" s="72"/>
+      <c r="K100" s="71"/>
       <c r="L100" s="52"/>
       <c r="M100" s="30"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B101" s="72">
+      <c r="B101" s="71">
         <v>3094</v>
       </c>
       <c r="C101" s="51">
         <v>6230</v>
       </c>
       <c r="D101" s="52">
         <v>9365</v>
       </c>
       <c r="E101" s="52">
         <v>12501</v>
       </c>
-      <c r="F101" s="101">
+      <c r="F101" s="98">
         <v>15595</v>
       </c>
-      <c r="G101" s="101">
+      <c r="G101" s="98">
         <v>18689</v>
       </c>
-      <c r="H101" s="72"/>
-      <c r="I101" s="81"/>
+      <c r="H101" s="79">
+        <v>20802</v>
+      </c>
+      <c r="I101" s="79"/>
       <c r="J101" s="60"/>
-      <c r="K101" s="72"/>
+      <c r="K101" s="71"/>
       <c r="L101" s="52"/>
       <c r="M101" s="30"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B102" s="72">
+      <c r="B102" s="71">
         <v>4030</v>
       </c>
       <c r="C102" s="51">
         <v>8060</v>
       </c>
       <c r="D102" s="52">
         <v>12090</v>
       </c>
       <c r="E102" s="52">
         <v>16120</v>
       </c>
-      <c r="F102" s="101">
+      <c r="F102" s="98">
         <v>20150</v>
       </c>
-      <c r="G102" s="101">
+      <c r="G102" s="98">
         <v>24180</v>
       </c>
-      <c r="H102" s="72"/>
-      <c r="I102" s="81"/>
+      <c r="H102" s="79">
+        <v>26847</v>
+      </c>
+      <c r="I102" s="79"/>
       <c r="J102" s="60"/>
-      <c r="K102" s="72"/>
+      <c r="K102" s="71"/>
       <c r="L102" s="52"/>
       <c r="M102" s="30"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B103" s="72">
+      <c r="B103" s="71">
         <v>2450</v>
       </c>
       <c r="C103" s="51">
         <v>4899</v>
       </c>
       <c r="D103" s="52">
         <v>7349</v>
       </c>
       <c r="E103" s="52">
         <v>9799</v>
       </c>
-      <c r="F103" s="101">
+      <c r="F103" s="98">
         <v>12415</v>
       </c>
-      <c r="G103" s="101">
+      <c r="G103" s="98">
         <v>15031</v>
       </c>
-      <c r="H103" s="72"/>
-      <c r="I103" s="81"/>
+      <c r="H103" s="79">
+        <v>17108</v>
+      </c>
+      <c r="I103" s="79"/>
       <c r="J103" s="60"/>
-      <c r="K103" s="72"/>
+      <c r="K103" s="71"/>
       <c r="L103" s="52"/>
       <c r="M103" s="30"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B104" s="72">
+      <c r="B104" s="71">
         <v>1637</v>
       </c>
       <c r="C104" s="51">
         <v>2974</v>
       </c>
       <c r="D104" s="52">
         <v>4311</v>
       </c>
       <c r="E104" s="52">
         <v>5648</v>
       </c>
-      <c r="F104" s="101">
+      <c r="F104" s="98">
         <v>6918</v>
       </c>
-      <c r="G104" s="101">
+      <c r="G104" s="98">
         <v>8189</v>
       </c>
-      <c r="H104" s="72"/>
-      <c r="I104" s="81"/>
+      <c r="H104" s="79">
+        <v>8684</v>
+      </c>
+      <c r="I104" s="79"/>
       <c r="J104" s="60"/>
-      <c r="K104" s="72"/>
+      <c r="K104" s="71"/>
       <c r="L104" s="52"/>
       <c r="M104" s="30"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B105" s="72">
+      <c r="B105" s="71">
         <v>8343</v>
       </c>
       <c r="C105" s="51">
         <v>16719</v>
       </c>
       <c r="D105" s="52">
         <v>25096</v>
       </c>
       <c r="E105" s="52">
         <v>33472</v>
       </c>
-      <c r="F105" s="101">
+      <c r="F105" s="98">
         <v>41815</v>
       </c>
-      <c r="G105" s="101">
+      <c r="G105" s="98">
         <v>50158</v>
       </c>
-      <c r="H105" s="72"/>
-      <c r="I105" s="81"/>
+      <c r="H105" s="79">
+        <v>54725</v>
+      </c>
+      <c r="I105" s="79"/>
       <c r="J105" s="60"/>
-      <c r="K105" s="94"/>
+      <c r="K105" s="91"/>
       <c r="L105" s="52"/>
       <c r="M105" s="30"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B106" s="35"/>
       <c r="C106" s="36"/>
       <c r="D106" s="39"/>
       <c r="E106" s="36"/>
       <c r="F106" s="36"/>
       <c r="G106" s="39"/>
-      <c r="H106" s="30"/>
-[...2 lines deleted...]
-      <c r="K106" s="72"/>
+      <c r="H106" s="83"/>
+      <c r="I106" s="81"/>
+      <c r="J106" s="87"/>
+      <c r="K106" s="71"/>
       <c r="L106" s="32"/>
       <c r="M106" s="29"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B107" s="72">
+      <c r="B107" s="71">
         <v>60639</v>
       </c>
       <c r="C107" s="51">
         <v>121669</v>
       </c>
       <c r="D107" s="52">
         <v>182699</v>
       </c>
       <c r="E107" s="52">
         <v>243729</v>
       </c>
-      <c r="F107" s="101">
+      <c r="F107" s="98">
         <v>299778</v>
       </c>
-      <c r="G107" s="101">
+      <c r="G107" s="98">
         <v>355827</v>
       </c>
-      <c r="H107" s="72"/>
-      <c r="I107" s="81"/>
+      <c r="H107" s="79">
+        <v>1061702</v>
+      </c>
+      <c r="I107" s="79"/>
       <c r="J107" s="60"/>
-      <c r="K107" s="72"/>
+      <c r="K107" s="71"/>
       <c r="L107" s="52"/>
       <c r="M107" s="30"/>
     </row>
     <row r="108" spans="1:13" ht="12" customHeight="1">
       <c r="A108" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B108" s="72">
+      <c r="B108" s="71">
         <v>34828</v>
       </c>
       <c r="C108" s="51">
         <v>69230</v>
       </c>
       <c r="D108" s="52">
         <v>103632</v>
       </c>
       <c r="E108" s="52">
         <v>138034</v>
       </c>
-      <c r="F108" s="101">
+      <c r="F108" s="98">
         <v>168263</v>
       </c>
-      <c r="G108" s="101">
+      <c r="G108" s="98">
         <v>198493</v>
       </c>
-      <c r="H108" s="72"/>
-      <c r="I108" s="81"/>
+      <c r="H108" s="79">
+        <v>217749</v>
+      </c>
+      <c r="I108" s="79"/>
       <c r="J108" s="60"/>
-      <c r="K108" s="72"/>
+      <c r="K108" s="71"/>
       <c r="L108" s="52"/>
       <c r="M108" s="30"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B109" s="72">
+      <c r="B109" s="71">
         <v>5842</v>
       </c>
       <c r="C109" s="51">
         <v>12284</v>
       </c>
       <c r="D109" s="52">
         <v>18726</v>
       </c>
       <c r="E109" s="52">
         <v>25168</v>
       </c>
-      <c r="F109" s="101">
+      <c r="F109" s="98">
         <v>31010</v>
       </c>
-      <c r="G109" s="101">
+      <c r="G109" s="98">
         <v>36852</v>
       </c>
-      <c r="H109" s="72"/>
-      <c r="I109" s="81"/>
+      <c r="H109" s="79">
+        <v>45211</v>
+      </c>
+      <c r="I109" s="79"/>
       <c r="J109" s="60"/>
-      <c r="K109" s="72"/>
+      <c r="K109" s="71"/>
       <c r="L109" s="52"/>
       <c r="M109" s="30"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B110" s="72">
+      <c r="B110" s="71">
         <v>7464</v>
       </c>
       <c r="C110" s="51">
         <v>15104</v>
       </c>
       <c r="D110" s="52">
         <v>22743</v>
       </c>
       <c r="E110" s="52">
         <v>30382</v>
       </c>
-      <c r="F110" s="101">
+      <c r="F110" s="98">
         <v>37855</v>
       </c>
-      <c r="G110" s="101">
+      <c r="G110" s="98">
         <v>45328</v>
       </c>
-      <c r="H110" s="72"/>
-      <c r="I110" s="81"/>
+      <c r="H110" s="79">
+        <v>716859</v>
+      </c>
+      <c r="I110" s="79"/>
       <c r="J110" s="60"/>
-      <c r="K110" s="72"/>
+      <c r="K110" s="71"/>
       <c r="L110" s="52"/>
       <c r="M110" s="30"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B111" s="72">
+      <c r="B111" s="71">
         <v>2798</v>
       </c>
       <c r="C111" s="51">
         <v>5638</v>
       </c>
       <c r="D111" s="52">
         <v>8477</v>
       </c>
       <c r="E111" s="52">
         <v>11317</v>
       </c>
-      <c r="F111" s="101">
+      <c r="F111" s="98">
         <v>14115</v>
       </c>
-      <c r="G111" s="101">
+      <c r="G111" s="98">
         <v>16913</v>
       </c>
-      <c r="H111" s="72"/>
-      <c r="I111" s="81"/>
+      <c r="H111" s="79">
+        <v>18212</v>
+      </c>
+      <c r="I111" s="79"/>
       <c r="J111" s="60"/>
-      <c r="K111" s="72"/>
+      <c r="K111" s="71"/>
       <c r="L111" s="52"/>
       <c r="M111" s="30"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B112" s="72">
+      <c r="B112" s="71">
         <v>2900</v>
       </c>
       <c r="C112" s="51">
         <v>5800</v>
       </c>
       <c r="D112" s="52">
         <v>8700</v>
       </c>
       <c r="E112" s="52">
         <v>11600</v>
       </c>
-      <c r="F112" s="101">
+      <c r="F112" s="98">
         <v>14500</v>
       </c>
-      <c r="G112" s="101">
+      <c r="G112" s="98">
         <v>17400</v>
       </c>
-      <c r="H112" s="72"/>
-      <c r="I112" s="81"/>
+      <c r="H112" s="79">
+        <v>19433</v>
+      </c>
+      <c r="I112" s="79"/>
       <c r="J112" s="60"/>
-      <c r="K112" s="72"/>
+      <c r="K112" s="71"/>
       <c r="L112" s="52"/>
       <c r="M112" s="30"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B113" s="72">
+      <c r="B113" s="71">
         <v>333</v>
       </c>
       <c r="C113" s="51">
         <v>666</v>
       </c>
       <c r="D113" s="52">
         <v>999</v>
       </c>
       <c r="E113" s="52">
         <v>1332</v>
       </c>
-      <c r="F113" s="101">
+      <c r="F113" s="98">
         <v>1665</v>
       </c>
-      <c r="G113" s="101">
+      <c r="G113" s="98">
         <v>1998</v>
       </c>
-      <c r="H113" s="72"/>
-      <c r="I113" s="81"/>
+      <c r="H113" s="79">
+        <v>2331</v>
+      </c>
+      <c r="I113" s="79"/>
       <c r="J113" s="60"/>
-      <c r="K113" s="72"/>
+      <c r="K113" s="71"/>
       <c r="L113" s="52"/>
       <c r="M113" s="30"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B114" s="72">
+      <c r="B114" s="71">
         <v>148</v>
       </c>
       <c r="C114" s="51">
         <v>296</v>
       </c>
       <c r="D114" s="52">
         <v>444</v>
       </c>
       <c r="E114" s="52">
         <v>592</v>
       </c>
-      <c r="F114" s="101">
+      <c r="F114" s="98">
         <v>740</v>
       </c>
-      <c r="G114" s="101">
+      <c r="G114" s="98">
         <v>888</v>
       </c>
-      <c r="H114" s="72"/>
-      <c r="I114" s="81"/>
+      <c r="H114" s="79">
+        <v>996</v>
+      </c>
+      <c r="I114" s="79"/>
       <c r="J114" s="60"/>
-      <c r="K114" s="72"/>
+      <c r="K114" s="71"/>
       <c r="L114" s="52"/>
       <c r="M114" s="30"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B115" s="72">
+      <c r="B115" s="71">
         <v>6326</v>
       </c>
       <c r="C115" s="51">
         <v>12652</v>
       </c>
       <c r="D115" s="52">
         <v>18978</v>
       </c>
       <c r="E115" s="52">
         <v>25304</v>
       </c>
-      <c r="F115" s="101">
+      <c r="F115" s="98">
         <v>31630</v>
       </c>
-      <c r="G115" s="101">
+      <c r="G115" s="98">
         <v>37956</v>
       </c>
-      <c r="H115" s="72"/>
-      <c r="I115" s="81"/>
+      <c r="H115" s="79">
+        <v>40910</v>
+      </c>
+      <c r="I115" s="79"/>
       <c r="J115" s="60"/>
       <c r="K115" s="60"/>
       <c r="L115" s="52"/>
       <c r="M115" s="30"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B116" s="35"/>
       <c r="C116" s="30"/>
       <c r="D116" s="35"/>
       <c r="E116" s="36"/>
       <c r="F116" s="36"/>
       <c r="G116" s="39"/>
-      <c r="H116" s="30"/>
-[...1 lines deleted...]
-      <c r="J116" s="89"/>
+      <c r="H116" s="79"/>
+      <c r="I116" s="81"/>
+      <c r="J116" s="87"/>
       <c r="K116" s="32"/>
       <c r="L116" s="32"/>
       <c r="M116" s="29"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B117" s="72">
+      <c r="B117" s="71">
         <v>56283</v>
       </c>
       <c r="C117" s="51">
         <v>155596</v>
       </c>
       <c r="D117" s="52">
         <v>254910</v>
       </c>
       <c r="E117" s="52">
         <v>354223</v>
       </c>
-      <c r="F117" s="101">
+      <c r="F117" s="98">
         <v>404936</v>
       </c>
-      <c r="G117" s="101">
+      <c r="G117" s="98">
         <v>455649</v>
       </c>
-      <c r="H117" s="72"/>
-      <c r="I117" s="81"/>
+      <c r="H117" s="79">
+        <v>514379</v>
+      </c>
+      <c r="I117" s="79"/>
       <c r="J117" s="60"/>
-      <c r="K117" s="72"/>
+      <c r="K117" s="71"/>
       <c r="L117" s="52"/>
       <c r="M117" s="30"/>
     </row>
     <row r="118" spans="1:13" ht="12" customHeight="1">
       <c r="A118" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B118" s="72">
+      <c r="B118" s="71">
         <v>47170</v>
       </c>
       <c r="C118" s="51">
         <v>137805</v>
       </c>
       <c r="D118" s="52">
         <v>228439</v>
       </c>
       <c r="E118" s="52">
         <v>319074</v>
       </c>
-      <c r="F118" s="101">
+      <c r="F118" s="98">
         <v>361150</v>
       </c>
-      <c r="G118" s="101">
+      <c r="G118" s="98">
         <v>403227</v>
       </c>
-      <c r="H118" s="72"/>
-      <c r="I118" s="81"/>
+      <c r="H118" s="79">
+        <v>456570</v>
+      </c>
+      <c r="I118" s="79"/>
       <c r="J118" s="60"/>
-      <c r="K118" s="72"/>
+      <c r="K118" s="71"/>
       <c r="L118" s="52"/>
       <c r="M118" s="30"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B119" s="72">
+      <c r="B119" s="71">
         <v>1598</v>
       </c>
       <c r="C119" s="51">
         <v>3196</v>
       </c>
       <c r="D119" s="52">
         <v>4794</v>
       </c>
       <c r="E119" s="52">
         <v>6392</v>
       </c>
-      <c r="F119" s="101">
+      <c r="F119" s="98">
         <v>7990</v>
       </c>
-      <c r="G119" s="101">
+      <c r="G119" s="98">
         <v>9588</v>
       </c>
-      <c r="H119" s="72"/>
-      <c r="I119" s="81"/>
+      <c r="H119" s="79">
+        <v>10105</v>
+      </c>
+      <c r="I119" s="79"/>
       <c r="J119" s="60"/>
-      <c r="K119" s="72"/>
+      <c r="K119" s="71"/>
       <c r="L119" s="52"/>
       <c r="M119" s="30"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B120" s="72">
+      <c r="B120" s="71">
         <v>841</v>
       </c>
       <c r="C120" s="51">
         <v>1515</v>
       </c>
       <c r="D120" s="52">
         <v>2189</v>
       </c>
       <c r="E120" s="52">
         <v>2862</v>
       </c>
-      <c r="F120" s="101">
+      <c r="F120" s="98">
         <v>3427</v>
       </c>
-      <c r="G120" s="101">
+      <c r="G120" s="98">
         <v>3992</v>
       </c>
-      <c r="H120" s="72"/>
-      <c r="I120" s="81"/>
+      <c r="H120" s="79">
+        <v>4507</v>
+      </c>
+      <c r="I120" s="79"/>
       <c r="J120" s="60"/>
-      <c r="K120" s="72"/>
+      <c r="K120" s="71"/>
       <c r="L120" s="52"/>
       <c r="M120" s="30"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="33" t="s">
         <v>53</v>
       </c>
-      <c r="B121" s="72">
+      <c r="B121" s="71">
         <v>296</v>
       </c>
       <c r="C121" s="51">
         <v>592</v>
       </c>
       <c r="D121" s="52">
         <v>888</v>
       </c>
       <c r="E121" s="52">
         <v>1184</v>
       </c>
-      <c r="F121" s="101">
+      <c r="F121" s="98">
         <v>1480</v>
       </c>
-      <c r="G121" s="101">
+      <c r="G121" s="98">
         <v>1776</v>
       </c>
-      <c r="H121" s="72"/>
-      <c r="I121" s="81"/>
+      <c r="H121" s="79">
+        <v>2590</v>
+      </c>
+      <c r="I121" s="79"/>
       <c r="J121" s="60"/>
-      <c r="K121" s="72"/>
+      <c r="K121" s="71"/>
       <c r="L121" s="52"/>
       <c r="M121" s="30"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B122" s="72">
+      <c r="B122" s="71">
         <v>1130</v>
       </c>
       <c r="C122" s="51">
         <v>2260</v>
       </c>
       <c r="D122" s="52">
         <v>3390</v>
       </c>
       <c r="E122" s="52">
         <v>4520</v>
       </c>
-      <c r="F122" s="101">
+      <c r="F122" s="98">
         <v>5650</v>
       </c>
-      <c r="G122" s="101">
+      <c r="G122" s="98">
         <v>6780</v>
       </c>
-      <c r="H122" s="72"/>
-      <c r="I122" s="81"/>
+      <c r="H122" s="79">
+        <v>7413</v>
+      </c>
+      <c r="I122" s="79"/>
       <c r="J122" s="60"/>
-      <c r="K122" s="72"/>
+      <c r="K122" s="71"/>
       <c r="L122" s="52"/>
       <c r="M122" s="30"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B123" s="72">
+      <c r="B123" s="71">
         <v>2116</v>
       </c>
       <c r="C123" s="51">
         <v>4231</v>
       </c>
       <c r="D123" s="52">
         <v>6347</v>
       </c>
       <c r="E123" s="52">
         <v>8463</v>
       </c>
-      <c r="F123" s="101">
+      <c r="F123" s="98">
         <v>10745</v>
       </c>
-      <c r="G123" s="101">
+      <c r="G123" s="98">
         <v>13027</v>
       </c>
-      <c r="H123" s="72"/>
-      <c r="I123" s="81"/>
+      <c r="H123" s="79">
+        <v>14770</v>
+      </c>
+      <c r="I123" s="79"/>
       <c r="J123" s="60"/>
-      <c r="K123" s="72"/>
+      <c r="K123" s="71"/>
       <c r="L123" s="52"/>
       <c r="M123" s="30"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B124" s="72">
+      <c r="B124" s="71">
         <v>1489</v>
       </c>
       <c r="C124" s="51">
         <v>2678</v>
       </c>
       <c r="D124" s="52">
         <v>3867</v>
       </c>
       <c r="E124" s="52">
         <v>5056</v>
       </c>
-      <c r="F124" s="101">
+      <c r="F124" s="98">
         <v>6178</v>
       </c>
-      <c r="G124" s="101">
+      <c r="G124" s="98">
         <v>7301</v>
       </c>
-      <c r="H124" s="72"/>
-      <c r="I124" s="81"/>
+      <c r="H124" s="79">
+        <v>7687</v>
+      </c>
+      <c r="I124" s="79"/>
       <c r="J124" s="60"/>
-      <c r="K124" s="72"/>
+      <c r="K124" s="71"/>
       <c r="L124" s="52"/>
       <c r="M124" s="30"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B125" s="72">
+      <c r="B125" s="71">
         <v>1643</v>
       </c>
       <c r="C125" s="51">
         <v>3319</v>
       </c>
       <c r="D125" s="52">
         <v>4996</v>
       </c>
       <c r="E125" s="52">
         <v>6672</v>
       </c>
-      <c r="F125" s="101">
+      <c r="F125" s="98">
         <v>8315</v>
       </c>
-      <c r="G125" s="101">
+      <c r="G125" s="98">
         <v>9958</v>
       </c>
-      <c r="H125" s="72"/>
-      <c r="I125" s="81"/>
+      <c r="H125" s="79">
+        <v>10737</v>
+      </c>
+      <c r="I125" s="79"/>
       <c r="J125" s="60"/>
-      <c r="K125" s="72"/>
+      <c r="K125" s="71"/>
       <c r="L125" s="52"/>
       <c r="M125" s="30"/>
     </row>
     <row r="126" spans="1:13" ht="21.6">
       <c r="A126" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="35"/>
       <c r="C126" s="30"/>
       <c r="D126" s="39"/>
       <c r="E126" s="36"/>
       <c r="F126" s="36"/>
       <c r="G126" s="39"/>
-      <c r="H126" s="30"/>
-[...2 lines deleted...]
-      <c r="K126" s="94"/>
+      <c r="H126" s="83"/>
+      <c r="I126" s="81"/>
+      <c r="J126" s="87"/>
+      <c r="K126" s="91"/>
       <c r="L126" s="32"/>
       <c r="M126" s="29"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B127" s="72">
+      <c r="B127" s="71">
         <v>375</v>
       </c>
       <c r="C127" s="51">
         <v>750</v>
       </c>
       <c r="D127" s="52">
         <v>1125</v>
       </c>
       <c r="E127" s="52">
         <v>1500</v>
       </c>
-      <c r="F127" s="101">
+      <c r="F127" s="98">
         <v>1875</v>
       </c>
-      <c r="G127" s="101">
+      <c r="G127" s="98">
         <v>2250</v>
       </c>
-      <c r="H127" s="72"/>
-      <c r="I127" s="81"/>
+      <c r="H127" s="79">
+        <v>3083</v>
+      </c>
+      <c r="I127" s="79"/>
       <c r="J127" s="60"/>
-      <c r="K127" s="72"/>
+      <c r="K127" s="71"/>
       <c r="L127" s="52"/>
       <c r="M127" s="30"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B128" s="72">
+      <c r="B128" s="71">
         <v>375</v>
       </c>
       <c r="C128" s="51">
         <v>750</v>
       </c>
       <c r="D128" s="52">
         <v>1125</v>
       </c>
       <c r="E128" s="52">
         <v>1500</v>
       </c>
-      <c r="F128" s="101">
+      <c r="F128" s="98">
         <v>1875</v>
       </c>
-      <c r="G128" s="101">
+      <c r="G128" s="98">
         <v>2250</v>
       </c>
-      <c r="H128" s="72"/>
-      <c r="I128" s="81"/>
+      <c r="H128" s="79">
+        <v>3083</v>
+      </c>
+      <c r="I128" s="79"/>
       <c r="J128" s="60"/>
-      <c r="K128" s="72"/>
+      <c r="K128" s="71"/>
       <c r="L128" s="52"/>
       <c r="M128" s="30"/>
     </row>
     <row r="129" spans="1:13" ht="45.6" customHeight="1">
       <c r="A129" s="64" t="s">
         <v>36</v>
       </c>
       <c r="B129" s="35"/>
       <c r="C129" s="30"/>
       <c r="D129" s="39"/>
       <c r="E129" s="36"/>
       <c r="F129" s="36"/>
       <c r="G129" s="39"/>
-      <c r="H129" s="30"/>
-[...2 lines deleted...]
-      <c r="K129" s="94"/>
+      <c r="H129" s="102"/>
+      <c r="I129" s="81"/>
+      <c r="J129" s="87"/>
+      <c r="K129" s="91"/>
       <c r="L129" s="32"/>
       <c r="M129" s="29"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B130" s="72">
+      <c r="B130" s="71">
         <v>105149</v>
       </c>
       <c r="C130" s="51">
         <v>136284</v>
       </c>
       <c r="D130" s="52">
         <v>167419</v>
       </c>
       <c r="E130" s="52">
         <v>198554</v>
       </c>
-      <c r="F130" s="101">
+      <c r="F130" s="98">
         <v>211712</v>
       </c>
-      <c r="G130" s="101">
+      <c r="G130" s="98">
         <v>224871</v>
       </c>
-      <c r="H130" s="51"/>
-      <c r="I130" s="85"/>
+      <c r="H130" s="79">
+        <v>238660</v>
+      </c>
+      <c r="I130" s="83"/>
       <c r="J130" s="60"/>
-      <c r="K130" s="72"/>
+      <c r="K130" s="71"/>
       <c r="L130" s="52"/>
       <c r="M130" s="30"/>
     </row>
-    <row r="131" spans="1:13" s="79" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A131" s="80" t="s">
+    <row r="131" spans="1:13" s="77" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A131" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="B131" s="72">
+      <c r="B131" s="71">
         <v>100380</v>
       </c>
       <c r="C131" s="51">
         <v>126746</v>
       </c>
       <c r="D131" s="52">
         <v>153112</v>
       </c>
       <c r="E131" s="52">
         <v>179478</v>
       </c>
-      <c r="F131" s="101">
+      <c r="F131" s="98">
         <v>187867</v>
       </c>
-      <c r="G131" s="101">
+      <c r="G131" s="98">
         <v>196257</v>
       </c>
-      <c r="H131" s="51"/>
-      <c r="I131" s="85"/>
+      <c r="H131" s="79">
+        <v>207030</v>
+      </c>
+      <c r="I131" s="83"/>
       <c r="J131" s="60"/>
-      <c r="K131" s="72"/>
-[...4 lines deleted...]
-      <c r="A132" s="80" t="s">
+      <c r="K131" s="71"/>
+      <c r="L131" s="75"/>
+      <c r="M131" s="76"/>
+    </row>
+    <row r="132" spans="1:13" s="77" customFormat="1">
+      <c r="A132" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="B132" s="72">
+      <c r="B132" s="71">
         <v>83</v>
       </c>
       <c r="C132" s="51">
         <v>166</v>
       </c>
       <c r="D132" s="52">
         <v>249</v>
       </c>
       <c r="E132" s="52">
         <v>332</v>
       </c>
-      <c r="F132" s="101">
+      <c r="F132" s="98">
         <v>415</v>
       </c>
-      <c r="G132" s="101">
+      <c r="G132" s="98">
         <v>498</v>
       </c>
-      <c r="H132" s="51"/>
-      <c r="I132" s="85"/>
+      <c r="H132" s="79">
+        <v>1640</v>
+      </c>
+      <c r="I132" s="83"/>
       <c r="J132" s="60"/>
-      <c r="K132" s="72"/>
-[...4 lines deleted...]
-      <c r="A133" s="80" t="s">
+      <c r="K132" s="71"/>
+      <c r="L132" s="75"/>
+      <c r="M132" s="76"/>
+    </row>
+    <row r="133" spans="1:13" s="77" customFormat="1">
+      <c r="A133" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="B133" s="72">
+      <c r="B133" s="71">
         <v>92</v>
       </c>
       <c r="C133" s="51">
         <v>184</v>
       </c>
       <c r="D133" s="52">
         <v>276</v>
       </c>
       <c r="E133" s="52">
         <v>368</v>
       </c>
-      <c r="F133" s="101">
+      <c r="F133" s="98">
         <v>460</v>
       </c>
-      <c r="G133" s="101">
+      <c r="G133" s="98">
         <v>552</v>
       </c>
-      <c r="H133" s="51"/>
-      <c r="I133" s="85"/>
+      <c r="H133" s="79">
+        <v>552</v>
+      </c>
+      <c r="I133" s="83"/>
       <c r="J133" s="60"/>
-      <c r="K133" s="72"/>
-[...4 lines deleted...]
-      <c r="A134" s="80" t="s">
+      <c r="K133" s="71"/>
+      <c r="L133" s="75"/>
+      <c r="M133" s="76"/>
+    </row>
+    <row r="134" spans="1:13" s="77" customFormat="1">
+      <c r="A134" s="78" t="s">
         <v>47</v>
       </c>
-      <c r="B134" s="72">
+      <c r="B134" s="71">
         <v>98</v>
       </c>
       <c r="C134" s="51">
         <v>196</v>
       </c>
       <c r="D134" s="52">
         <v>294</v>
       </c>
       <c r="E134" s="52">
         <v>392</v>
       </c>
-      <c r="F134" s="101">
+      <c r="F134" s="98">
         <v>490</v>
       </c>
-      <c r="G134" s="101">
+      <c r="G134" s="98">
         <v>588</v>
       </c>
-      <c r="H134" s="51"/>
-      <c r="I134" s="85"/>
+      <c r="H134" s="79">
+        <v>588</v>
+      </c>
+      <c r="I134" s="83"/>
       <c r="J134" s="60"/>
-      <c r="K134" s="72"/>
-[...4 lines deleted...]
-      <c r="A135" s="80" t="s">
+      <c r="K134" s="71"/>
+      <c r="L134" s="75"/>
+      <c r="M134" s="76"/>
+    </row>
+    <row r="135" spans="1:13" s="77" customFormat="1">
+      <c r="A135" s="78" t="s">
         <v>48</v>
       </c>
-      <c r="B135" s="72">
+      <c r="B135" s="71">
         <v>1945</v>
       </c>
       <c r="C135" s="51">
         <v>3890</v>
       </c>
       <c r="D135" s="52">
         <v>5835</v>
       </c>
       <c r="E135" s="52">
         <v>7780</v>
       </c>
-      <c r="F135" s="101">
+      <c r="F135" s="98">
         <v>9725</v>
       </c>
-      <c r="G135" s="101">
+      <c r="G135" s="98">
         <v>11670</v>
       </c>
-      <c r="H135" s="51"/>
-      <c r="I135" s="85"/>
+      <c r="H135" s="79">
+        <v>12462</v>
+      </c>
+      <c r="I135" s="83"/>
       <c r="J135" s="60"/>
-      <c r="K135" s="72"/>
-[...4 lines deleted...]
-      <c r="A136" s="80" t="s">
+      <c r="K135" s="71"/>
+      <c r="L135" s="75"/>
+      <c r="M135" s="76"/>
+    </row>
+    <row r="136" spans="1:13" s="77" customFormat="1">
+      <c r="A136" s="78" t="s">
         <v>49</v>
       </c>
-      <c r="B136" s="72">
+      <c r="B136" s="71">
         <v>200</v>
       </c>
       <c r="C136" s="51">
         <v>400</v>
       </c>
       <c r="D136" s="52">
         <v>600</v>
       </c>
       <c r="E136" s="52">
         <v>800</v>
       </c>
-      <c r="F136" s="101">
+      <c r="F136" s="98">
         <v>1000</v>
       </c>
-      <c r="G136" s="101">
+      <c r="G136" s="98">
         <v>1200</v>
       </c>
-      <c r="H136" s="51"/>
-      <c r="I136" s="85"/>
+      <c r="H136" s="79">
+        <v>1200</v>
+      </c>
+      <c r="I136" s="83"/>
       <c r="J136" s="60"/>
-      <c r="K136" s="72"/>
-[...4 lines deleted...]
-      <c r="A137" s="80" t="s">
+      <c r="K136" s="71"/>
+      <c r="L136" s="75"/>
+      <c r="M136" s="76"/>
+    </row>
+    <row r="137" spans="1:13" s="77" customFormat="1">
+      <c r="A137" s="78" t="s">
         <v>50</v>
       </c>
-      <c r="B137" s="72">
+      <c r="B137" s="71">
         <v>917</v>
       </c>
       <c r="C137" s="51">
         <v>1834</v>
       </c>
       <c r="D137" s="52">
         <v>2751</v>
       </c>
       <c r="E137" s="52">
         <v>3668</v>
       </c>
-      <c r="F137" s="101">
+      <c r="F137" s="98">
         <v>4585</v>
       </c>
-      <c r="G137" s="101">
+      <c r="G137" s="98">
         <v>5502</v>
       </c>
-      <c r="H137" s="51"/>
-      <c r="I137" s="85"/>
+      <c r="H137" s="79">
+        <v>6585</v>
+      </c>
+      <c r="I137" s="83"/>
       <c r="J137" s="60"/>
-      <c r="K137" s="72"/>
-[...4 lines deleted...]
-      <c r="A138" s="80" t="s">
+      <c r="K137" s="71"/>
+      <c r="L137" s="75"/>
+      <c r="M137" s="76"/>
+    </row>
+    <row r="138" spans="1:13" s="77" customFormat="1">
+      <c r="A138" s="78" t="s">
         <v>51</v>
       </c>
-      <c r="B138" s="72">
+      <c r="B138" s="71">
         <v>1433</v>
       </c>
       <c r="C138" s="51">
         <v>2866</v>
       </c>
       <c r="D138" s="52">
         <v>4299</v>
       </c>
       <c r="E138" s="52">
         <v>5732</v>
       </c>
-      <c r="F138" s="101">
+      <c r="F138" s="98">
         <v>7165</v>
       </c>
-      <c r="G138" s="101">
+      <c r="G138" s="98">
         <v>8598</v>
       </c>
-      <c r="H138" s="51"/>
-      <c r="I138" s="85"/>
+      <c r="H138" s="79">
+        <v>8598</v>
+      </c>
+      <c r="I138" s="83"/>
       <c r="J138" s="60"/>
-      <c r="K138" s="72"/>
-[...1 lines deleted...]
-      <c r="M138" s="78"/>
+      <c r="K138" s="71"/>
+      <c r="L138" s="75"/>
+      <c r="M138" s="76"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="64" t="s">
         <v>37</v>
       </c>
       <c r="B139" s="38"/>
       <c r="C139" s="30"/>
       <c r="D139" s="39"/>
       <c r="E139" s="36"/>
       <c r="F139" s="36"/>
       <c r="G139" s="39"/>
-      <c r="H139" s="30"/>
-[...2 lines deleted...]
-      <c r="K139" s="94"/>
+      <c r="H139" s="83"/>
+      <c r="I139" s="84"/>
+      <c r="J139" s="87"/>
+      <c r="K139" s="91"/>
       <c r="L139" s="32"/>
       <c r="M139" s="29"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B140" s="72">
+      <c r="B140" s="71">
         <v>2455</v>
       </c>
       <c r="C140" s="51">
         <v>3837</v>
       </c>
       <c r="D140" s="52">
         <v>5220</v>
       </c>
       <c r="E140" s="52">
         <v>6603</v>
       </c>
-      <c r="F140" s="101">
+      <c r="F140" s="98">
         <v>15233</v>
       </c>
-      <c r="G140" s="101">
+      <c r="G140" s="98">
         <v>23864</v>
       </c>
-      <c r="H140" s="52"/>
-      <c r="I140" s="85"/>
+      <c r="H140" s="79">
+        <v>32035</v>
+      </c>
+      <c r="I140" s="83"/>
       <c r="J140" s="60"/>
-      <c r="K140" s="72"/>
+      <c r="K140" s="71"/>
       <c r="L140" s="52"/>
       <c r="M140" s="30"/>
     </row>
     <row r="141" spans="1:13" ht="12" customHeight="1">
       <c r="A141" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B141" s="72">
+      <c r="B141" s="71">
         <v>2371</v>
       </c>
       <c r="C141" s="51">
         <v>3669</v>
       </c>
       <c r="D141" s="52">
         <v>4968</v>
       </c>
       <c r="E141" s="52">
         <v>6267</v>
       </c>
-      <c r="F141" s="101">
+      <c r="F141" s="98">
         <v>14813</v>
       </c>
-      <c r="G141" s="101">
+      <c r="G141" s="98">
         <v>23360</v>
       </c>
-      <c r="H141" s="52"/>
-      <c r="I141" s="85"/>
+      <c r="H141" s="79">
+        <v>31531</v>
+      </c>
+      <c r="I141" s="83"/>
       <c r="J141" s="60"/>
-      <c r="K141" s="72"/>
+      <c r="K141" s="71"/>
       <c r="L141" s="52"/>
       <c r="M141" s="30"/>
     </row>
     <row r="142" spans="1:13" ht="12" customHeight="1">
       <c r="A142" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B142" s="72">
+      <c r="B142" s="71">
         <v>83</v>
       </c>
       <c r="C142" s="51">
         <v>166</v>
       </c>
       <c r="D142" s="52">
         <v>249</v>
       </c>
       <c r="E142" s="52">
         <v>332</v>
       </c>
-      <c r="F142" s="101">
+      <c r="F142" s="98">
         <v>415</v>
       </c>
-      <c r="G142" s="101">
+      <c r="G142" s="98">
         <v>498</v>
       </c>
-      <c r="H142" s="52"/>
-      <c r="I142" s="85"/>
+      <c r="H142" s="79">
+        <v>498</v>
+      </c>
+      <c r="I142" s="83"/>
       <c r="J142" s="60"/>
-      <c r="K142" s="72"/>
+      <c r="K142" s="71"/>
       <c r="L142" s="52"/>
       <c r="M142" s="30"/>
     </row>
     <row r="143" spans="1:13" ht="31.8">
       <c r="A143" s="64" t="s">
         <v>20</v>
       </c>
       <c r="B143" s="35"/>
       <c r="C143" s="30"/>
       <c r="D143" s="35"/>
       <c r="E143" s="36"/>
-      <c r="F143" s="75"/>
+      <c r="F143" s="74"/>
       <c r="G143" s="35"/>
-      <c r="H143" s="30"/>
-[...1 lines deleted...]
-      <c r="J143" s="89"/>
+      <c r="H143" s="102"/>
+      <c r="I143" s="84"/>
+      <c r="J143" s="87"/>
       <c r="K143" s="32"/>
       <c r="L143" s="32"/>
       <c r="M143" s="29"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B144" s="72">
+      <c r="B144" s="71">
         <v>46876</v>
       </c>
       <c r="C144" s="51">
         <v>84609</v>
       </c>
       <c r="D144" s="52">
         <v>122343</v>
       </c>
       <c r="E144" s="52">
         <v>160077</v>
       </c>
       <c r="F144" s="52">
         <v>197376</v>
       </c>
-      <c r="G144" s="101">
+      <c r="G144" s="98">
         <v>234675</v>
       </c>
-      <c r="H144" s="52"/>
-      <c r="I144" s="85"/>
+      <c r="H144" s="79">
+        <v>283209</v>
+      </c>
+      <c r="I144" s="83"/>
       <c r="J144" s="60"/>
-      <c r="K144" s="72"/>
+      <c r="K144" s="71"/>
       <c r="L144" s="52"/>
       <c r="M144" s="30"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B145" s="72">
+      <c r="B145" s="71">
         <v>28141</v>
       </c>
       <c r="C145" s="51">
         <v>57584</v>
       </c>
       <c r="D145" s="52">
         <v>87027</v>
       </c>
       <c r="E145" s="52">
         <v>116470</v>
       </c>
       <c r="F145" s="52">
         <v>144542</v>
       </c>
-      <c r="G145" s="101">
+      <c r="G145" s="98">
         <v>172614</v>
       </c>
-      <c r="H145" s="52"/>
-      <c r="I145" s="85"/>
+      <c r="H145" s="79">
+        <v>209019</v>
+      </c>
+      <c r="I145" s="83"/>
       <c r="J145" s="60"/>
-      <c r="K145" s="72"/>
+      <c r="K145" s="71"/>
       <c r="L145" s="52"/>
       <c r="M145" s="30"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B146" s="72">
+      <c r="B146" s="71">
         <v>322</v>
       </c>
       <c r="C146" s="51">
         <v>619</v>
       </c>
       <c r="D146" s="52">
         <v>916</v>
       </c>
       <c r="E146" s="52">
         <v>1213</v>
       </c>
       <c r="F146" s="52">
         <v>1466</v>
       </c>
-      <c r="G146" s="101">
+      <c r="G146" s="98">
         <v>1719</v>
       </c>
-      <c r="H146" s="52"/>
-      <c r="I146" s="85"/>
+      <c r="H146" s="79">
+        <v>2014</v>
+      </c>
+      <c r="I146" s="83"/>
       <c r="J146" s="60"/>
-      <c r="K146" s="72"/>
+      <c r="K146" s="71"/>
       <c r="L146" s="52"/>
       <c r="M146" s="30"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B147" s="72">
+      <c r="B147" s="71">
         <v>620</v>
       </c>
       <c r="C147" s="51">
         <v>910</v>
       </c>
       <c r="D147" s="52">
         <v>1199</v>
       </c>
       <c r="E147" s="52">
         <v>1488</v>
       </c>
       <c r="F147" s="52">
         <v>1618</v>
       </c>
-      <c r="G147" s="101">
+      <c r="G147" s="98">
         <v>1748</v>
       </c>
-      <c r="H147" s="52"/>
-      <c r="I147" s="85"/>
+      <c r="H147" s="79">
+        <v>1834</v>
+      </c>
+      <c r="I147" s="83"/>
       <c r="J147" s="60"/>
-      <c r="K147" s="72"/>
+      <c r="K147" s="71"/>
       <c r="L147" s="52"/>
       <c r="M147" s="30"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="B148" s="72">
+      <c r="B148" s="71">
         <v>478</v>
       </c>
       <c r="C148" s="51">
         <v>618</v>
       </c>
       <c r="D148" s="52">
         <v>759</v>
       </c>
       <c r="E148" s="52">
         <v>899</v>
       </c>
       <c r="F148" s="52">
         <v>1099</v>
       </c>
-      <c r="G148" s="101">
+      <c r="G148" s="98">
         <v>1298</v>
       </c>
-      <c r="H148" s="52"/>
-      <c r="I148" s="85"/>
+      <c r="H148" s="79">
+        <v>1615</v>
+      </c>
+      <c r="I148" s="83"/>
       <c r="J148" s="60"/>
-      <c r="K148" s="72"/>
+      <c r="K148" s="71"/>
       <c r="L148" s="52"/>
       <c r="M148" s="30"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B149" s="72">
+      <c r="B149" s="71">
         <v>11530</v>
       </c>
       <c r="C149" s="51">
         <v>13646</v>
       </c>
       <c r="D149" s="52">
         <v>15763</v>
       </c>
       <c r="E149" s="52">
         <v>17880</v>
       </c>
       <c r="F149" s="52">
         <v>21324</v>
       </c>
-      <c r="G149" s="101">
+      <c r="G149" s="98">
         <v>24769</v>
       </c>
-      <c r="H149" s="52"/>
-      <c r="I149" s="85"/>
+      <c r="H149" s="79">
+        <v>27966</v>
+      </c>
+      <c r="I149" s="83"/>
       <c r="J149" s="60"/>
-      <c r="K149" s="72"/>
+      <c r="K149" s="71"/>
       <c r="L149" s="52"/>
       <c r="M149" s="30"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B150" s="72">
+      <c r="B150" s="71">
         <v>4323</v>
       </c>
       <c r="C150" s="51">
         <v>8557</v>
       </c>
       <c r="D150" s="52">
         <v>12791</v>
       </c>
       <c r="E150" s="52">
         <v>17025</v>
       </c>
       <c r="F150" s="52">
         <v>21294</v>
       </c>
-      <c r="G150" s="101">
+      <c r="G150" s="98">
         <v>25562</v>
       </c>
-      <c r="H150" s="52"/>
-      <c r="I150" s="85"/>
+      <c r="H150" s="79">
+        <v>26475</v>
+      </c>
+      <c r="I150" s="83"/>
       <c r="J150" s="60"/>
-      <c r="K150" s="72"/>
+      <c r="K150" s="71"/>
       <c r="L150" s="52"/>
       <c r="M150" s="30"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B151" s="72">
+      <c r="B151" s="71">
         <v>792</v>
       </c>
       <c r="C151" s="51">
         <v>1421</v>
       </c>
       <c r="D151" s="52">
         <v>2050</v>
       </c>
       <c r="E151" s="52">
         <v>2679</v>
       </c>
       <c r="F151" s="52">
         <v>3108</v>
       </c>
-      <c r="G151" s="101">
+      <c r="G151" s="98">
         <v>3537</v>
       </c>
-      <c r="H151" s="52"/>
-      <c r="I151" s="85"/>
+      <c r="H151" s="79">
+        <v>9411</v>
+      </c>
+      <c r="I151" s="83"/>
       <c r="J151" s="60"/>
-      <c r="K151" s="72"/>
+      <c r="K151" s="71"/>
       <c r="L151" s="52"/>
       <c r="M151" s="30"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B152" s="72">
+      <c r="B152" s="71">
         <v>670</v>
       </c>
       <c r="C152" s="51">
         <v>1253</v>
       </c>
       <c r="D152" s="52">
         <v>1836</v>
       </c>
       <c r="E152" s="52">
         <v>2420</v>
       </c>
       <c r="F152" s="52">
         <v>2921</v>
       </c>
-      <c r="G152" s="101">
+      <c r="G152" s="98">
         <v>3423</v>
       </c>
-      <c r="H152" s="52"/>
-      <c r="I152" s="85"/>
+      <c r="H152" s="79">
+        <v>4871</v>
+      </c>
+      <c r="I152" s="83"/>
       <c r="J152" s="60"/>
-      <c r="K152" s="72"/>
+      <c r="K152" s="71"/>
       <c r="L152" s="52"/>
       <c r="M152" s="30"/>
     </row>
     <row r="153" spans="1:13" ht="21.6">
       <c r="A153" s="64" t="s">
         <v>4</v>
       </c>
       <c r="B153" s="35"/>
       <c r="C153" s="30"/>
       <c r="D153" s="39"/>
       <c r="E153" s="36"/>
       <c r="F153" s="36"/>
       <c r="G153" s="39"/>
-      <c r="H153" s="30"/>
-[...2 lines deleted...]
-      <c r="K153" s="94"/>
+      <c r="H153" s="83"/>
+      <c r="I153" s="84"/>
+      <c r="J153" s="87"/>
+      <c r="K153" s="91"/>
       <c r="L153" s="32"/>
       <c r="M153" s="29"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B154" s="72">
+      <c r="B154" s="71">
         <v>982956</v>
       </c>
       <c r="C154" s="51">
         <v>1737115</v>
       </c>
       <c r="D154" s="52">
         <v>2901159</v>
       </c>
       <c r="E154" s="52">
         <v>3979391</v>
       </c>
       <c r="F154" s="52">
         <v>4979371</v>
       </c>
-      <c r="G154" s="101">
+      <c r="G154" s="98">
         <v>5754151</v>
       </c>
-      <c r="H154" s="52"/>
-      <c r="I154" s="85"/>
+      <c r="H154" s="79">
+        <v>6496708</v>
+      </c>
+      <c r="I154" s="83"/>
       <c r="J154" s="60"/>
-      <c r="K154" s="72"/>
+      <c r="K154" s="71"/>
       <c r="L154" s="52"/>
       <c r="M154" s="30"/>
     </row>
     <row r="155" spans="1:13" ht="12" customHeight="1">
       <c r="A155" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B155" s="72">
+      <c r="B155" s="71">
         <v>982956</v>
       </c>
       <c r="C155" s="51">
         <v>1731450</v>
       </c>
       <c r="D155" s="52">
         <v>2895494</v>
       </c>
       <c r="E155" s="52">
         <v>3968965</v>
       </c>
       <c r="F155" s="52">
         <v>4959757</v>
       </c>
-      <c r="G155" s="101">
+      <c r="G155" s="98">
         <v>5718644</v>
       </c>
-      <c r="H155" s="52"/>
-      <c r="I155" s="85"/>
+      <c r="H155" s="79">
+        <v>6448463</v>
+      </c>
+      <c r="I155" s="83"/>
       <c r="J155" s="60"/>
-      <c r="K155" s="72"/>
+      <c r="K155" s="71"/>
       <c r="L155" s="52"/>
       <c r="M155" s="30"/>
     </row>
     <row r="156" spans="1:13" ht="12" customHeight="1">
       <c r="A156" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B156" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C156" s="53" t="s">
         <v>71</v>
       </c>
       <c r="D156" s="53" t="s">
         <v>71</v>
       </c>
       <c r="E156" s="53" t="s">
         <v>71</v>
       </c>
       <c r="F156" s="52">
         <v>2876</v>
       </c>
-      <c r="G156" s="101">
+      <c r="G156" s="98">
         <v>5751</v>
       </c>
-      <c r="H156" s="52"/>
-      <c r="I156" s="85"/>
+      <c r="H156" s="79">
+        <v>8627</v>
+      </c>
+      <c r="I156" s="83"/>
       <c r="J156" s="60"/>
-      <c r="K156" s="72"/>
+      <c r="K156" s="71"/>
       <c r="L156" s="52"/>
       <c r="M156" s="30"/>
     </row>
     <row r="157" spans="1:13" ht="12" customHeight="1">
       <c r="A157" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="B157" s="98" t="s">
+      <c r="B157" s="95" t="s">
         <v>71</v>
       </c>
       <c r="C157" s="51">
         <v>5665</v>
       </c>
       <c r="D157" s="51">
         <v>5665</v>
       </c>
       <c r="E157" s="52">
         <v>10426</v>
       </c>
-      <c r="F157" s="74"/>
-      <c r="G157" s="101">
+      <c r="F157" s="73"/>
+      <c r="G157" s="98">
         <v>26362</v>
       </c>
-      <c r="H157" s="52"/>
-      <c r="I157" s="85"/>
+      <c r="H157" s="79">
+        <v>34527</v>
+      </c>
+      <c r="I157" s="83"/>
       <c r="J157" s="60"/>
-      <c r="K157" s="72"/>
+      <c r="K157" s="71"/>
       <c r="L157" s="52"/>
       <c r="M157" s="30"/>
     </row>
     <row r="158" spans="1:13" ht="12" customHeight="1">
       <c r="A158" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B158" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C158" s="53" t="s">
         <v>71</v>
       </c>
       <c r="D158" s="53" t="s">
         <v>71</v>
       </c>
       <c r="E158" s="53" t="s">
         <v>71</v>
       </c>
       <c r="F158" s="52">
         <v>1697</v>
       </c>
-      <c r="G158" s="101">
+      <c r="G158" s="98">
         <v>3394</v>
       </c>
-      <c r="H158" s="52"/>
-      <c r="I158" s="85"/>
+      <c r="H158" s="79">
+        <v>5091</v>
+      </c>
+      <c r="I158" s="83"/>
       <c r="J158" s="60"/>
-      <c r="K158" s="72"/>
+      <c r="K158" s="71"/>
       <c r="L158" s="52"/>
       <c r="M158" s="30"/>
     </row>
     <row r="159" spans="1:13" ht="31.8">
       <c r="A159" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="30"/>
       <c r="C159" s="30"/>
       <c r="D159" s="36"/>
       <c r="E159" s="36"/>
       <c r="F159" s="36"/>
       <c r="G159" s="36"/>
-      <c r="H159" s="30"/>
-      <c r="I159" s="85"/>
+      <c r="H159" s="83"/>
+      <c r="I159" s="83"/>
       <c r="J159" s="69"/>
-      <c r="K159" s="96"/>
+      <c r="K159" s="93"/>
       <c r="L159" s="30"/>
       <c r="M159" s="29"/>
     </row>
     <row r="160" spans="1:13" ht="13.5" customHeight="1">
       <c r="A160" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B160" s="72">
+      <c r="B160" s="71">
         <v>982956</v>
       </c>
       <c r="C160" s="51">
         <v>1737115</v>
       </c>
       <c r="D160" s="52">
         <v>2901159</v>
       </c>
       <c r="E160" s="52">
         <v>3979391</v>
       </c>
       <c r="F160" s="52">
         <v>4979371</v>
       </c>
-      <c r="G160" s="101">
+      <c r="G160" s="98">
         <v>5754151</v>
       </c>
-      <c r="H160" s="52"/>
-      <c r="I160" s="85"/>
+      <c r="H160" s="79">
+        <v>6496708</v>
+      </c>
+      <c r="I160" s="83"/>
       <c r="J160" s="60"/>
-      <c r="K160" s="72"/>
+      <c r="K160" s="71"/>
       <c r="L160" s="52"/>
       <c r="M160" s="30"/>
     </row>
     <row r="161" spans="1:13" ht="12" customHeight="1">
       <c r="A161" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B161" s="72">
+      <c r="B161" s="71">
         <v>982956</v>
       </c>
       <c r="C161" s="51">
         <v>1731450</v>
       </c>
       <c r="D161" s="52">
         <v>2895494</v>
       </c>
       <c r="E161" s="52">
         <v>3968965</v>
       </c>
       <c r="F161" s="52">
         <v>4959757</v>
       </c>
-      <c r="G161" s="101">
+      <c r="G161" s="98">
         <v>5718644</v>
       </c>
-      <c r="H161" s="52"/>
-      <c r="I161" s="85"/>
+      <c r="H161" s="79">
+        <v>6448463</v>
+      </c>
+      <c r="I161" s="83"/>
       <c r="J161" s="60"/>
-      <c r="K161" s="72"/>
+      <c r="K161" s="71"/>
       <c r="L161" s="52"/>
       <c r="M161" s="30"/>
     </row>
     <row r="162" spans="1:13" ht="12" customHeight="1">
       <c r="A162" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B162" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C162" s="53" t="s">
         <v>71</v>
       </c>
       <c r="D162" s="53" t="s">
         <v>71</v>
       </c>
       <c r="E162" s="53" t="s">
         <v>71</v>
       </c>
       <c r="F162" s="52">
         <v>2876</v>
       </c>
-      <c r="G162" s="101">
+      <c r="G162" s="98">
         <v>5751</v>
       </c>
-      <c r="H162" s="52"/>
-      <c r="I162" s="85"/>
+      <c r="H162" s="79">
+        <v>8627</v>
+      </c>
+      <c r="I162" s="83"/>
       <c r="J162" s="60"/>
-      <c r="K162" s="72"/>
+      <c r="K162" s="71"/>
       <c r="L162" s="52"/>
       <c r="M162" s="30"/>
     </row>
     <row r="163" spans="1:13" ht="12" customHeight="1">
       <c r="A163" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="B163" s="98" t="s">
+      <c r="B163" s="95" t="s">
         <v>71</v>
       </c>
       <c r="C163" s="51">
         <v>5665</v>
       </c>
       <c r="D163" s="51">
         <v>5665</v>
       </c>
       <c r="E163" s="52">
         <v>10426</v>
       </c>
       <c r="F163" s="52">
         <v>15041</v>
       </c>
-      <c r="G163" s="101">
+      <c r="G163" s="98">
         <v>26362</v>
       </c>
-      <c r="H163" s="52"/>
-      <c r="I163" s="85"/>
+      <c r="H163" s="79">
+        <v>34527</v>
+      </c>
+      <c r="I163" s="83"/>
       <c r="J163" s="60"/>
-      <c r="K163" s="72"/>
+      <c r="K163" s="71"/>
       <c r="L163" s="52"/>
       <c r="M163" s="30"/>
     </row>
     <row r="164" spans="1:13" ht="12" customHeight="1">
       <c r="A164" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B164" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C164" s="53" t="s">
         <v>71</v>
       </c>
       <c r="D164" s="53" t="s">
         <v>71</v>
       </c>
       <c r="E164" s="53" t="s">
         <v>71</v>
       </c>
       <c r="F164" s="52">
         <v>1697</v>
       </c>
-      <c r="G164" s="101">
+      <c r="G164" s="98">
         <v>3394</v>
       </c>
-      <c r="H164" s="52"/>
-      <c r="I164" s="85"/>
+      <c r="H164" s="79">
+        <v>5091</v>
+      </c>
+      <c r="I164" s="83"/>
       <c r="J164" s="60"/>
-      <c r="K164" s="72"/>
+      <c r="K164" s="71"/>
       <c r="L164" s="52"/>
       <c r="M164" s="30"/>
     </row>
     <row r="165" spans="1:13" ht="15" customHeight="1">
       <c r="A165" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B165" s="30"/>
       <c r="C165" s="36"/>
-      <c r="D165" s="103"/>
+      <c r="D165" s="100"/>
       <c r="E165" s="36"/>
       <c r="F165" s="36"/>
       <c r="G165" s="39"/>
-      <c r="H165" s="30"/>
-[...1 lines deleted...]
-      <c r="J165" s="90"/>
+      <c r="H165" s="83"/>
+      <c r="I165" s="83"/>
+      <c r="J165" s="88"/>
       <c r="K165" s="30"/>
       <c r="L165" s="30"/>
       <c r="M165" s="29"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B166" s="72">
+      <c r="B166" s="71">
         <v>2074270</v>
       </c>
       <c r="C166" s="51">
         <v>3769835</v>
       </c>
       <c r="D166" s="52">
         <v>5766002</v>
       </c>
       <c r="E166" s="52">
         <v>7747961</v>
       </c>
       <c r="F166" s="52">
         <v>10881234</v>
       </c>
-      <c r="G166" s="101">
+      <c r="G166" s="98">
         <v>13663774</v>
       </c>
-      <c r="H166" s="52"/>
-      <c r="I166" s="85"/>
+      <c r="H166" s="79">
+        <v>16377091</v>
+      </c>
+      <c r="I166" s="83"/>
       <c r="J166" s="60"/>
-      <c r="K166" s="72"/>
+      <c r="K166" s="71"/>
       <c r="L166" s="52"/>
       <c r="M166" s="30"/>
     </row>
     <row r="167" spans="1:13" ht="12" customHeight="1">
       <c r="A167" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B167" s="72">
+      <c r="B167" s="71">
         <v>64305</v>
       </c>
       <c r="C167" s="51">
         <v>125793</v>
       </c>
       <c r="D167" s="52">
         <v>187281</v>
       </c>
       <c r="E167" s="52">
         <v>248769</v>
       </c>
       <c r="F167" s="52">
         <v>290742</v>
       </c>
-      <c r="G167" s="101">
+      <c r="G167" s="98">
         <v>332715</v>
       </c>
-      <c r="H167" s="52"/>
-      <c r="I167" s="85"/>
+      <c r="H167" s="79">
+        <v>370658</v>
+      </c>
+      <c r="I167" s="83"/>
       <c r="J167" s="60"/>
-      <c r="K167" s="72"/>
+      <c r="K167" s="71"/>
       <c r="L167" s="52"/>
       <c r="M167" s="30"/>
     </row>
     <row r="168" spans="1:13" ht="12" customHeight="1">
       <c r="A168" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B168" s="72">
+      <c r="B168" s="71">
         <v>545</v>
       </c>
       <c r="C168" s="51">
         <v>1090</v>
       </c>
       <c r="D168" s="52">
         <v>1635</v>
       </c>
       <c r="E168" s="52">
         <v>2180</v>
       </c>
       <c r="F168" s="52">
         <v>2725</v>
       </c>
-      <c r="G168" s="101">
+      <c r="G168" s="98">
         <v>3270</v>
       </c>
-      <c r="H168" s="52"/>
-      <c r="I168" s="85"/>
+      <c r="H168" s="79">
+        <v>3270</v>
+      </c>
+      <c r="I168" s="83"/>
       <c r="J168" s="60"/>
-      <c r="K168" s="72"/>
+      <c r="K168" s="71"/>
       <c r="L168" s="52"/>
       <c r="M168" s="30"/>
     </row>
     <row r="169" spans="1:13" ht="12" customHeight="1">
       <c r="A169" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B169" s="72">
+      <c r="B169" s="71">
         <v>67</v>
       </c>
       <c r="C169" s="51">
         <v>11504</v>
       </c>
       <c r="D169" s="52">
         <v>22941</v>
       </c>
       <c r="E169" s="52">
         <v>34378</v>
       </c>
       <c r="F169" s="52">
         <v>46555</v>
       </c>
-      <c r="G169" s="101">
+      <c r="G169" s="98">
         <v>58732</v>
       </c>
-      <c r="H169" s="52"/>
-      <c r="I169" s="85"/>
+      <c r="H169" s="79">
+        <v>71409</v>
+      </c>
+      <c r="I169" s="83"/>
       <c r="J169" s="60"/>
-      <c r="K169" s="72"/>
+      <c r="K169" s="71"/>
       <c r="L169" s="52"/>
       <c r="M169" s="30"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B170" s="72">
+      <c r="B170" s="71">
         <v>115454</v>
       </c>
       <c r="C170" s="51">
         <v>115525</v>
       </c>
       <c r="D170" s="52">
         <v>115596</v>
       </c>
       <c r="E170" s="52">
         <v>115667</v>
       </c>
       <c r="F170" s="52">
         <v>615738</v>
       </c>
-      <c r="G170" s="101">
+      <c r="G170" s="98">
         <v>1115809</v>
       </c>
-      <c r="H170" s="52"/>
-      <c r="I170" s="85"/>
+      <c r="H170" s="79">
+        <v>1616011</v>
+      </c>
+      <c r="I170" s="83"/>
       <c r="J170" s="60"/>
-      <c r="K170" s="72"/>
+      <c r="K170" s="71"/>
       <c r="L170" s="52"/>
       <c r="M170" s="30"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B171" s="51">
         <v>1877295</v>
       </c>
       <c r="C171" s="51">
         <v>3363741</v>
       </c>
       <c r="D171" s="52">
         <v>5101801</v>
       </c>
       <c r="E171" s="52">
         <v>6781016</v>
       </c>
       <c r="F171" s="52">
         <v>8785127</v>
       </c>
-      <c r="G171" s="101">
+      <c r="G171" s="98">
         <v>10543656</v>
       </c>
-      <c r="H171" s="52"/>
-      <c r="I171" s="85"/>
+      <c r="H171" s="79">
+        <v>12355911</v>
+      </c>
+      <c r="I171" s="83"/>
       <c r="J171" s="60"/>
-      <c r="K171" s="72"/>
+      <c r="K171" s="71"/>
       <c r="L171" s="52"/>
       <c r="M171" s="30"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B172" s="72">
+      <c r="B172" s="71">
         <v>1260</v>
       </c>
       <c r="C172" s="51">
         <v>2576</v>
       </c>
       <c r="D172" s="52">
         <v>3892</v>
       </c>
       <c r="E172" s="52">
         <v>5209</v>
       </c>
       <c r="F172" s="52">
         <v>6558</v>
       </c>
-      <c r="G172" s="101">
+      <c r="G172" s="98">
         <v>7908</v>
       </c>
-      <c r="H172" s="52"/>
-      <c r="I172" s="85"/>
+      <c r="H172" s="79">
+        <v>8875</v>
+      </c>
+      <c r="I172" s="83"/>
       <c r="J172" s="60"/>
-      <c r="K172" s="72"/>
+      <c r="K172" s="71"/>
       <c r="L172" s="52"/>
       <c r="M172" s="30"/>
     </row>
     <row r="173" spans="1:13" ht="13.2" customHeight="1">
       <c r="A173" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B173" s="72">
+      <c r="B173" s="71">
         <v>183</v>
       </c>
       <c r="C173" s="51">
         <v>366</v>
       </c>
       <c r="D173" s="52">
         <v>549</v>
       </c>
       <c r="E173" s="52">
         <v>732</v>
       </c>
       <c r="F173" s="52">
         <v>915</v>
       </c>
-      <c r="G173" s="101">
+      <c r="G173" s="98">
         <v>1098</v>
       </c>
-      <c r="H173" s="52"/>
-      <c r="I173" s="85"/>
+      <c r="H173" s="79">
+        <v>1190</v>
+      </c>
+      <c r="I173" s="83"/>
       <c r="J173" s="60"/>
-      <c r="K173" s="72"/>
+      <c r="K173" s="71"/>
       <c r="L173" s="52"/>
       <c r="M173" s="30"/>
     </row>
-    <row r="174" spans="1:13">
-[...22 lines deleted...]
-      <c r="I174" s="85"/>
+    <row r="174" spans="1:13" ht="13.2" customHeight="1">
+      <c r="A174" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="B174" s="71"/>
+      <c r="C174" s="51"/>
+      <c r="D174" s="52"/>
+      <c r="E174" s="52"/>
+      <c r="F174" s="52"/>
+      <c r="G174" s="98"/>
+      <c r="H174" s="79">
+        <v>42</v>
+      </c>
+      <c r="I174" s="83"/>
       <c r="J174" s="60"/>
-      <c r="K174" s="72"/>
+      <c r="K174" s="71"/>
       <c r="L174" s="52"/>
       <c r="M174" s="30"/>
     </row>
-    <row r="175" spans="1:13" ht="21.6">
-      <c r="A175" s="64" t="s">
+    <row r="175" spans="1:13">
+      <c r="A175" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B175" s="71">
+        <v>15160</v>
+      </c>
+      <c r="C175" s="51">
+        <v>149237</v>
+      </c>
+      <c r="D175" s="52">
+        <v>332303</v>
+      </c>
+      <c r="E175" s="52">
+        <v>560006</v>
+      </c>
+      <c r="F175" s="52">
+        <v>1132868</v>
+      </c>
+      <c r="G175" s="98">
+        <v>1600580</v>
+      </c>
+      <c r="H175" s="79">
+        <v>1949720</v>
+      </c>
+      <c r="I175" s="83"/>
+      <c r="J175" s="60"/>
+      <c r="K175" s="71"/>
+      <c r="L175" s="52"/>
+      <c r="M175" s="30"/>
+    </row>
+    <row r="176" spans="1:13" ht="21.6">
+      <c r="A176" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="B175" s="38"/>
-[...13 lines deleted...]
-      <c r="A176" s="33" t="s">
+      <c r="B176" s="38"/>
+      <c r="C176" s="30"/>
+      <c r="D176" s="39"/>
+      <c r="E176" s="36"/>
+      <c r="F176" s="36"/>
+      <c r="G176" s="39"/>
+      <c r="H176" s="79"/>
+      <c r="I176" s="83"/>
+      <c r="J176" s="88"/>
+      <c r="K176" s="94"/>
+      <c r="L176" s="30"/>
+      <c r="M176" s="29"/>
+    </row>
+    <row r="177" spans="1:13">
+      <c r="A177" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B176" s="72">
+      <c r="B177" s="71">
         <v>491275</v>
       </c>
-      <c r="C176" s="51">
+      <c r="C177" s="51">
         <v>1250772</v>
       </c>
-      <c r="D176" s="52">
+      <c r="D177" s="52">
         <v>2050939</v>
       </c>
-      <c r="E176" s="52">
+      <c r="E177" s="52">
         <v>2874961</v>
       </c>
-      <c r="F176" s="52">
+      <c r="F177" s="52">
         <v>3469278</v>
       </c>
-      <c r="G176" s="101">
+      <c r="G177" s="98">
         <v>4157127</v>
       </c>
-      <c r="H176" s="52"/>
-[...29 lines deleted...]
-      <c r="I177" s="85"/>
+      <c r="H177" s="79">
+        <v>4815209</v>
+      </c>
+      <c r="I177" s="83"/>
       <c r="J177" s="60"/>
-      <c r="K177" s="72"/>
+      <c r="K177" s="71"/>
       <c r="L177" s="52"/>
       <c r="M177" s="30"/>
     </row>
     <row r="178" spans="1:13" ht="12" customHeight="1">
       <c r="A178" s="33" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>52499</v>
+        <v>43</v>
+      </c>
+      <c r="B178" s="71">
+        <v>74188</v>
       </c>
       <c r="C178" s="51">
-        <v>108038</v>
+        <v>485164</v>
       </c>
       <c r="D178" s="52">
-        <v>163576</v>
+        <v>896140</v>
       </c>
       <c r="E178" s="52">
-        <v>219115</v>
+        <v>1307116</v>
       </c>
       <c r="F178" s="52">
-        <v>283630</v>
-[...5 lines deleted...]
-      <c r="I178" s="85"/>
+        <v>1472683</v>
+      </c>
+      <c r="G178" s="98">
+        <v>1638249</v>
+      </c>
+      <c r="H178" s="79">
+        <v>1803442</v>
+      </c>
+      <c r="I178" s="83"/>
       <c r="J178" s="60"/>
-      <c r="K178" s="72"/>
+      <c r="K178" s="71"/>
       <c r="L178" s="52"/>
       <c r="M178" s="30"/>
     </row>
-    <row r="179" spans="1:13">
+    <row r="179" spans="1:13" ht="12" customHeight="1">
       <c r="A179" s="33" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>45</v>
+      </c>
+      <c r="B179" s="71">
+        <v>52499</v>
       </c>
       <c r="C179" s="51">
-        <v>354</v>
+        <v>108038</v>
       </c>
       <c r="D179" s="52">
-        <v>531</v>
+        <v>163576</v>
       </c>
       <c r="E179" s="52">
-        <v>708</v>
+        <v>219115</v>
       </c>
       <c r="F179" s="52">
-        <v>885</v>
-[...5 lines deleted...]
-      <c r="I179" s="85"/>
+        <v>283630</v>
+      </c>
+      <c r="G179" s="98">
+        <v>348144</v>
+      </c>
+      <c r="H179" s="79">
+        <v>409730</v>
+      </c>
+      <c r="I179" s="83"/>
       <c r="J179" s="60"/>
-      <c r="K179" s="72"/>
+      <c r="K179" s="71"/>
       <c r="L179" s="52"/>
       <c r="M179" s="30"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>46</v>
+      </c>
+      <c r="B180" s="71">
+        <v>177</v>
       </c>
       <c r="C180" s="51">
-        <v>334</v>
+        <v>354</v>
       </c>
       <c r="D180" s="52">
-        <v>501</v>
+        <v>531</v>
       </c>
       <c r="E180" s="52">
-        <v>668</v>
+        <v>708</v>
       </c>
       <c r="F180" s="52">
-        <v>835</v>
-[...5 lines deleted...]
-      <c r="I180" s="85"/>
+        <v>885</v>
+      </c>
+      <c r="G180" s="98">
+        <v>1062</v>
+      </c>
+      <c r="H180" s="79">
+        <v>5659</v>
+      </c>
+      <c r="I180" s="83"/>
       <c r="J180" s="60"/>
-      <c r="K180" s="72"/>
+      <c r="K180" s="71"/>
       <c r="L180" s="52"/>
       <c r="M180" s="30"/>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>8050</v>
+        <v>47</v>
+      </c>
+      <c r="B181" s="71">
+        <v>167</v>
       </c>
       <c r="C181" s="51">
-        <v>21766</v>
+        <v>334</v>
       </c>
       <c r="D181" s="52">
-        <v>35482</v>
+        <v>501</v>
       </c>
       <c r="E181" s="52">
-        <v>49199</v>
+        <v>668</v>
       </c>
       <c r="F181" s="52">
-        <v>63248</v>
-[...5 lines deleted...]
-      <c r="I181" s="85"/>
+        <v>835</v>
+      </c>
+      <c r="G181" s="98">
+        <v>1002</v>
+      </c>
+      <c r="H181" s="79">
+        <v>1594</v>
+      </c>
+      <c r="I181" s="83"/>
       <c r="J181" s="60"/>
-      <c r="K181" s="72"/>
+      <c r="K181" s="71"/>
       <c r="L181" s="52"/>
       <c r="M181" s="30"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>3275</v>
+        <v>48</v>
+      </c>
+      <c r="B182" s="71">
+        <v>8050</v>
       </c>
       <c r="C182" s="51">
-        <v>6550</v>
+        <v>21766</v>
       </c>
       <c r="D182" s="52">
-        <v>9825</v>
+        <v>35482</v>
       </c>
       <c r="E182" s="52">
-        <v>13100</v>
+        <v>49199</v>
       </c>
       <c r="F182" s="52">
-        <v>16375</v>
-[...5 lines deleted...]
-      <c r="I182" s="85"/>
+        <v>63248</v>
+      </c>
+      <c r="G182" s="98">
+        <v>77298</v>
+      </c>
+      <c r="H182" s="79">
+        <v>88690</v>
+      </c>
+      <c r="I182" s="83"/>
       <c r="J182" s="60"/>
-      <c r="K182" s="72"/>
+      <c r="K182" s="71"/>
       <c r="L182" s="52"/>
       <c r="M182" s="30"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="33" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>4292</v>
+        <v>49</v>
+      </c>
+      <c r="B183" s="71">
+        <v>3275</v>
       </c>
       <c r="C183" s="51">
-        <v>8584</v>
+        <v>6550</v>
       </c>
       <c r="D183" s="52">
-        <v>12876</v>
+        <v>9825</v>
       </c>
       <c r="E183" s="52">
-        <v>17168</v>
+        <v>13100</v>
       </c>
       <c r="F183" s="52">
-        <v>21460</v>
-[...5 lines deleted...]
-      <c r="I183" s="85"/>
+        <v>16375</v>
+      </c>
+      <c r="G183" s="98">
+        <v>19650</v>
+      </c>
+      <c r="H183" s="79">
+        <v>20876</v>
+      </c>
+      <c r="I183" s="83"/>
       <c r="J183" s="60"/>
-      <c r="K183" s="72"/>
+      <c r="K183" s="71"/>
       <c r="L183" s="52"/>
       <c r="M183" s="30"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>348627</v>
+        <v>50</v>
+      </c>
+      <c r="B184" s="71">
+        <v>4292</v>
       </c>
       <c r="C184" s="51">
-        <v>619982</v>
+        <v>8584</v>
       </c>
       <c r="D184" s="52">
-        <v>932007</v>
+        <v>12876</v>
       </c>
       <c r="E184" s="52">
-        <v>1267887</v>
+        <v>17168</v>
       </c>
       <c r="F184" s="52">
-        <v>1610162</v>
-[...5 lines deleted...]
-      <c r="I184" s="85"/>
+        <v>21460</v>
+      </c>
+      <c r="G184" s="98">
+        <v>25752</v>
+      </c>
+      <c r="H184" s="79">
+        <v>30752</v>
+      </c>
+      <c r="I184" s="83"/>
       <c r="J184" s="60"/>
-      <c r="K184" s="72"/>
+      <c r="K184" s="71"/>
       <c r="L184" s="52"/>
       <c r="M184" s="30"/>
     </row>
-    <row r="185" spans="1:13" ht="21.6">
-      <c r="A185" s="64" t="s">
+    <row r="185" spans="1:13">
+      <c r="A185" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B185" s="71">
+        <v>348627</v>
+      </c>
+      <c r="C185" s="51">
+        <v>619982</v>
+      </c>
+      <c r="D185" s="52">
+        <v>932007</v>
+      </c>
+      <c r="E185" s="52">
+        <v>1267887</v>
+      </c>
+      <c r="F185" s="52">
+        <v>1610162</v>
+      </c>
+      <c r="G185" s="98">
+        <v>2045969</v>
+      </c>
+      <c r="H185" s="79">
+        <v>2454467</v>
+      </c>
+      <c r="I185" s="83"/>
+      <c r="J185" s="60"/>
+      <c r="K185" s="71"/>
+      <c r="L185" s="52"/>
+      <c r="M185" s="30"/>
+    </row>
+    <row r="186" spans="1:13" ht="21.6">
+      <c r="A186" s="64" t="s">
         <v>34</v>
       </c>
-      <c r="B185" s="35"/>
-[...13 lines deleted...]
-      <c r="A186" s="33" t="s">
+      <c r="B186" s="35"/>
+      <c r="C186" s="30"/>
+      <c r="D186" s="39"/>
+      <c r="E186" s="36"/>
+      <c r="F186" s="36"/>
+      <c r="G186" s="39"/>
+      <c r="H186" s="83"/>
+      <c r="I186" s="83"/>
+      <c r="J186" s="88"/>
+      <c r="K186" s="40"/>
+      <c r="L186" s="32"/>
+      <c r="M186" s="29"/>
+    </row>
+    <row r="187" spans="1:13">
+      <c r="A187" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B186" s="72">
+      <c r="B187" s="71">
         <v>3732179</v>
       </c>
-      <c r="C186" s="51">
+      <c r="C187" s="51">
         <v>11313084</v>
       </c>
-      <c r="D186" s="52">
+      <c r="D187" s="52">
         <v>18981807</v>
       </c>
-      <c r="E186" s="52">
+      <c r="E187" s="52">
         <v>28422025</v>
       </c>
-      <c r="F186" s="52">
+      <c r="F187" s="52">
         <v>35207570</v>
       </c>
-      <c r="G186" s="101">
+      <c r="G187" s="98">
         <v>43641331</v>
       </c>
-      <c r="H186" s="52"/>
-[...29 lines deleted...]
-      <c r="I187" s="85"/>
+      <c r="H187" s="79">
+        <v>51847413</v>
+      </c>
+      <c r="I187" s="83"/>
       <c r="J187" s="60"/>
-      <c r="K187" s="72"/>
+      <c r="K187" s="71"/>
       <c r="L187" s="52"/>
       <c r="M187" s="30"/>
     </row>
     <row r="188" spans="1:13" ht="12" customHeight="1">
       <c r="A188" s="33" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>3908</v>
+        <v>43</v>
+      </c>
+      <c r="B188" s="71">
+        <v>2316530</v>
       </c>
       <c r="C188" s="51">
-        <v>279747</v>
+        <v>6270929</v>
       </c>
       <c r="D188" s="52">
-        <v>555586</v>
+        <v>10312719</v>
       </c>
       <c r="E188" s="52">
-        <v>831425</v>
+        <v>14349338</v>
       </c>
       <c r="F188" s="52">
-        <v>834568</v>
-[...5 lines deleted...]
-      <c r="I188" s="85"/>
+        <v>16647733</v>
+      </c>
+      <c r="G188" s="98">
+        <v>19250234</v>
+      </c>
+      <c r="H188" s="79">
+        <v>21837118</v>
+      </c>
+      <c r="I188" s="83"/>
       <c r="J188" s="60"/>
-      <c r="K188" s="72"/>
+      <c r="K188" s="71"/>
       <c r="L188" s="52"/>
       <c r="M188" s="30"/>
     </row>
-    <row r="189" spans="1:13">
+    <row r="189" spans="1:13" ht="12" customHeight="1">
       <c r="A189" s="33" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>6606</v>
+        <v>45</v>
+      </c>
+      <c r="B189" s="71">
+        <v>3908</v>
       </c>
       <c r="C189" s="51">
-        <v>123345</v>
+        <v>279747</v>
       </c>
       <c r="D189" s="52">
-        <v>240085</v>
+        <v>555586</v>
       </c>
       <c r="E189" s="52">
-        <v>356824</v>
+        <v>831425</v>
       </c>
       <c r="F189" s="52">
-        <v>363430</v>
-[...5 lines deleted...]
-      <c r="I189" s="85"/>
+        <v>834568</v>
+      </c>
+      <c r="G189" s="98">
+        <v>837711</v>
+      </c>
+      <c r="H189" s="79">
+        <v>839902</v>
+      </c>
+      <c r="I189" s="83"/>
       <c r="J189" s="60"/>
-      <c r="K189" s="72"/>
+      <c r="K189" s="71"/>
       <c r="L189" s="52"/>
       <c r="M189" s="30"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>63768</v>
+        <v>46</v>
+      </c>
+      <c r="B190" s="71">
+        <v>6606</v>
       </c>
       <c r="C190" s="51">
-        <v>193166</v>
+        <v>123345</v>
       </c>
       <c r="D190" s="52">
-        <v>322565</v>
+        <v>240085</v>
       </c>
       <c r="E190" s="52">
-        <v>451964</v>
+        <v>356824</v>
       </c>
       <c r="F190" s="52">
-        <v>550225</v>
-[...5 lines deleted...]
-      <c r="I190" s="85"/>
+        <v>363430</v>
+      </c>
+      <c r="G190" s="98">
+        <v>370036</v>
+      </c>
+      <c r="H190" s="79">
+        <v>370214</v>
+      </c>
+      <c r="I190" s="83"/>
       <c r="J190" s="60"/>
-      <c r="K190" s="72"/>
+      <c r="K190" s="71"/>
       <c r="L190" s="52"/>
       <c r="M190" s="30"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>393237</v>
+        <v>47</v>
+      </c>
+      <c r="B191" s="71">
+        <v>63768</v>
       </c>
       <c r="C191" s="51">
-        <v>1079300</v>
+        <v>193166</v>
       </c>
       <c r="D191" s="52">
-        <v>1885791</v>
+        <v>322565</v>
       </c>
       <c r="E191" s="52">
-        <v>2684948</v>
+        <v>451964</v>
       </c>
       <c r="F191" s="52">
-        <v>3196248</v>
-[...5 lines deleted...]
-      <c r="I191" s="85"/>
+        <v>550225</v>
+      </c>
+      <c r="G191" s="98">
+        <v>648486</v>
+      </c>
+      <c r="H191" s="79">
+        <v>765288</v>
+      </c>
+      <c r="I191" s="83"/>
       <c r="J191" s="60"/>
-      <c r="K191" s="72"/>
+      <c r="K191" s="71"/>
       <c r="L191" s="52"/>
       <c r="M191" s="30"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>48</v>
+      </c>
+      <c r="B192" s="71">
+        <v>393237</v>
       </c>
       <c r="C192" s="51">
-        <v>717</v>
+        <v>1079300</v>
       </c>
       <c r="D192" s="52">
-        <v>759</v>
+        <v>1885791</v>
       </c>
       <c r="E192" s="52">
-        <v>801</v>
+        <v>2684948</v>
       </c>
       <c r="F192" s="52">
-        <v>11643</v>
-[...5 lines deleted...]
-      <c r="I192" s="85"/>
+        <v>3196248</v>
+      </c>
+      <c r="G192" s="98">
+        <v>3771658</v>
+      </c>
+      <c r="H192" s="79">
+        <v>4121262</v>
+      </c>
+      <c r="I192" s="83"/>
       <c r="J192" s="60"/>
-      <c r="K192" s="72"/>
+      <c r="K192" s="71"/>
       <c r="L192" s="52"/>
       <c r="M192" s="30"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="33" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>2872</v>
+        <v>49</v>
+      </c>
+      <c r="B193" s="71">
+        <v>675</v>
       </c>
       <c r="C193" s="51">
-        <v>5744</v>
+        <v>717</v>
       </c>
       <c r="D193" s="52">
-        <v>8616</v>
+        <v>759</v>
       </c>
       <c r="E193" s="52">
-        <v>11488</v>
+        <v>801</v>
       </c>
       <c r="F193" s="52">
-        <v>14360</v>
-[...5 lines deleted...]
-      <c r="I193" s="85"/>
+        <v>11643</v>
+      </c>
+      <c r="G193" s="98">
+        <v>22485</v>
+      </c>
+      <c r="H193" s="79">
+        <v>33685</v>
+      </c>
+      <c r="I193" s="83"/>
       <c r="J193" s="60"/>
-      <c r="K193" s="72"/>
+      <c r="K193" s="71"/>
       <c r="L193" s="52"/>
       <c r="M193" s="30"/>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>944584</v>
+        <v>50</v>
+      </c>
+      <c r="B194" s="71">
+        <v>2872</v>
       </c>
       <c r="C194" s="51">
-        <v>3360137</v>
+        <v>5744</v>
       </c>
       <c r="D194" s="52">
-        <v>5655689</v>
+        <v>8616</v>
       </c>
       <c r="E194" s="52">
-        <v>9735241</v>
+        <v>11488</v>
       </c>
       <c r="F194" s="52">
-        <v>13589368</v>
-[...5 lines deleted...]
-      <c r="I194" s="85"/>
+        <v>14360</v>
+      </c>
+      <c r="G194" s="98">
+        <v>17232</v>
+      </c>
+      <c r="H194" s="79">
+        <v>17957</v>
+      </c>
+      <c r="I194" s="83"/>
       <c r="J194" s="60"/>
-      <c r="K194" s="72"/>
+      <c r="K194" s="71"/>
       <c r="L194" s="52"/>
       <c r="M194" s="30"/>
     </row>
     <row r="195" spans="1:13">
-      <c r="A195" s="65" t="s">
+      <c r="A195" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B195" s="71">
+        <v>944584</v>
+      </c>
+      <c r="C195" s="51">
+        <v>3360137</v>
+      </c>
+      <c r="D195" s="52">
+        <v>5655689</v>
+      </c>
+      <c r="E195" s="52">
+        <v>9735241</v>
+      </c>
+      <c r="F195" s="52">
+        <v>13589368</v>
+      </c>
+      <c r="G195" s="98">
+        <v>18723495</v>
+      </c>
+      <c r="H195" s="79">
+        <v>23861993</v>
+      </c>
+      <c r="I195" s="83"/>
+      <c r="J195" s="60"/>
+      <c r="K195" s="71"/>
+      <c r="L195" s="52"/>
+      <c r="M195" s="30"/>
+    </row>
+    <row r="196" spans="1:13">
+      <c r="A196" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="B195" s="30"/>
-[...13 lines deleted...]
-      <c r="A196" s="33" t="s">
+      <c r="B196" s="30"/>
+      <c r="C196" s="30"/>
+      <c r="D196" s="36"/>
+      <c r="E196" s="36"/>
+      <c r="F196" s="36"/>
+      <c r="G196" s="36"/>
+      <c r="H196" s="83"/>
+      <c r="I196" s="83"/>
+      <c r="J196" s="69"/>
+      <c r="K196" s="93"/>
+      <c r="L196" s="30"/>
+      <c r="M196" s="30"/>
+    </row>
+    <row r="197" spans="1:13">
+      <c r="A197" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B196" s="72">
+      <c r="B197" s="71">
         <v>8822505</v>
       </c>
-      <c r="C196" s="51">
+      <c r="C197" s="51">
         <v>22822630</v>
       </c>
-      <c r="D196" s="52">
+      <c r="D197" s="52">
         <v>34955688</v>
       </c>
-      <c r="E196" s="52">
+      <c r="E197" s="52">
         <v>54829008</v>
       </c>
-      <c r="F196" s="52">
+      <c r="F197" s="52">
         <v>68300052</v>
       </c>
-      <c r="G196" s="101">
+      <c r="G197" s="98">
         <v>82659013</v>
       </c>
-      <c r="H196" s="52"/>
-[...29 lines deleted...]
-      <c r="I197" s="85"/>
+      <c r="H197" s="79">
+        <v>97626325</v>
+      </c>
+      <c r="I197" s="83"/>
       <c r="J197" s="60"/>
-      <c r="K197" s="72"/>
+      <c r="K197" s="71"/>
       <c r="L197" s="52"/>
       <c r="M197" s="30"/>
     </row>
     <row r="198" spans="1:13" ht="12" customHeight="1">
       <c r="A198" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>7254093</v>
+        <v>43</v>
+      </c>
+      <c r="B198" s="71">
+        <v>1253</v>
       </c>
       <c r="C198" s="51">
-        <v>19136255</v>
+        <v>2506</v>
       </c>
       <c r="D198" s="52">
-        <v>29294107</v>
+        <v>3759</v>
       </c>
       <c r="E198" s="52">
-        <v>46811107</v>
+        <v>5012</v>
       </c>
       <c r="F198" s="52">
-        <v>58118078</v>
-[...5 lines deleted...]
-      <c r="I198" s="85"/>
+        <v>6265</v>
+      </c>
+      <c r="G198" s="98">
+        <v>7518</v>
+      </c>
+      <c r="H198" s="79">
+        <v>7518</v>
+      </c>
+      <c r="I198" s="83"/>
       <c r="J198" s="60"/>
-      <c r="K198" s="72"/>
+      <c r="K198" s="71"/>
       <c r="L198" s="52"/>
       <c r="M198" s="30"/>
     </row>
     <row r="199" spans="1:13" ht="12" customHeight="1">
       <c r="A199" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>47</v>
+      </c>
+      <c r="B199" s="71">
+        <v>7254093</v>
       </c>
       <c r="C199" s="51">
-        <v>84</v>
+        <v>19136255</v>
       </c>
       <c r="D199" s="52">
-        <v>126</v>
+        <v>29294107</v>
       </c>
       <c r="E199" s="52">
-        <v>168</v>
+        <v>46811107</v>
       </c>
       <c r="F199" s="52">
-        <v>210</v>
-[...5 lines deleted...]
-      <c r="I199" s="85"/>
+        <v>58118078</v>
+      </c>
+      <c r="G199" s="98">
+        <v>70209119</v>
+      </c>
+      <c r="H199" s="79">
+        <v>83193699</v>
+      </c>
+      <c r="I199" s="83"/>
       <c r="J199" s="60"/>
-      <c r="K199" s="72"/>
+      <c r="K199" s="71"/>
       <c r="L199" s="52"/>
       <c r="M199" s="30"/>
     </row>
-    <row r="200" spans="1:13">
+    <row r="200" spans="1:13" ht="12" customHeight="1">
       <c r="A200" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1567118</v>
+        <v>49</v>
+      </c>
+      <c r="B200" s="71">
+        <v>42</v>
       </c>
       <c r="C200" s="51">
-        <v>3683787</v>
+        <v>84</v>
       </c>
       <c r="D200" s="52">
-        <v>5657699</v>
+        <v>126</v>
       </c>
       <c r="E200" s="52">
-        <v>8012725</v>
+        <v>168</v>
       </c>
       <c r="F200" s="52">
-        <v>10175504</v>
-[...5 lines deleted...]
-      <c r="I200" s="85"/>
+        <v>210</v>
+      </c>
+      <c r="G200" s="98">
+        <v>252</v>
+      </c>
+      <c r="H200" s="79">
+        <v>252</v>
+      </c>
+      <c r="I200" s="83"/>
       <c r="J200" s="60"/>
-      <c r="K200" s="72"/>
+      <c r="K200" s="71"/>
       <c r="L200" s="52"/>
       <c r="M200" s="30"/>
     </row>
-    <row r="201" spans="1:13" ht="21.6">
-      <c r="A201" s="64" t="s">
+    <row r="201" spans="1:13">
+      <c r="A201" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B201" s="71">
+        <v>1567118</v>
+      </c>
+      <c r="C201" s="51">
+        <v>3683787</v>
+      </c>
+      <c r="D201" s="52">
+        <v>5657699</v>
+      </c>
+      <c r="E201" s="52">
+        <v>8012725</v>
+      </c>
+      <c r="F201" s="52">
+        <v>10175504</v>
+      </c>
+      <c r="G201" s="98">
+        <v>12442130</v>
+      </c>
+      <c r="H201" s="79">
+        <v>14424862</v>
+      </c>
+      <c r="I201" s="83"/>
+      <c r="J201" s="60"/>
+      <c r="K201" s="71"/>
+      <c r="L201" s="52"/>
+      <c r="M201" s="30"/>
+    </row>
+    <row r="202" spans="1:13" ht="21.6">
+      <c r="A202" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="B201" s="35"/>
-[...13 lines deleted...]
-      <c r="A202" s="33" t="s">
+      <c r="B202" s="35"/>
+      <c r="C202" s="30"/>
+      <c r="D202" s="36"/>
+      <c r="E202" s="36"/>
+      <c r="F202" s="36"/>
+      <c r="G202" s="36"/>
+      <c r="H202" s="102"/>
+      <c r="I202" s="83"/>
+      <c r="J202" s="69"/>
+      <c r="K202" s="69"/>
+      <c r="L202" s="32"/>
+      <c r="M202" s="29"/>
+    </row>
+    <row r="203" spans="1:13">
+      <c r="A203" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B202" s="72">
+      <c r="B203" s="71">
         <v>59597</v>
       </c>
-      <c r="C202" s="51">
+      <c r="C203" s="51">
         <v>104589</v>
       </c>
-      <c r="D202" s="52">
+      <c r="D203" s="52">
         <v>149531</v>
       </c>
-      <c r="E202" s="52">
+      <c r="E203" s="52">
         <v>252680</v>
       </c>
-      <c r="F202" s="52">
+      <c r="F203" s="52">
         <v>310470</v>
       </c>
-      <c r="G202" s="101">
+      <c r="G203" s="98">
         <v>382385</v>
       </c>
-      <c r="H202" s="52"/>
-[...29 lines deleted...]
-      <c r="I203" s="85"/>
+      <c r="H203" s="79">
+        <v>450861</v>
+      </c>
+      <c r="I203" s="83"/>
       <c r="J203" s="60"/>
-      <c r="K203" s="72"/>
+      <c r="K203" s="71"/>
       <c r="L203" s="52"/>
       <c r="M203" s="30"/>
     </row>
     <row r="204" spans="1:13" ht="12" customHeight="1">
       <c r="A204" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="B204" s="71">
+        <v>1253</v>
       </c>
       <c r="C204" s="51">
-        <v>84</v>
+        <v>2506</v>
       </c>
       <c r="D204" s="52">
-        <v>126</v>
+        <v>3759</v>
       </c>
       <c r="E204" s="52">
-        <v>168</v>
+        <v>5012</v>
       </c>
       <c r="F204" s="52">
-        <v>210</v>
-[...5 lines deleted...]
-      <c r="I204" s="85"/>
+        <v>6265</v>
+      </c>
+      <c r="G204" s="98">
+        <v>7518</v>
+      </c>
+      <c r="H204" s="79">
+        <v>7518</v>
+      </c>
+      <c r="I204" s="83"/>
       <c r="J204" s="60"/>
-      <c r="K204" s="72"/>
+      <c r="K204" s="71"/>
       <c r="L204" s="52"/>
       <c r="M204" s="30"/>
     </row>
     <row r="205" spans="1:13" ht="12" customHeight="1">
       <c r="A205" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>58303</v>
+        <v>49</v>
+      </c>
+      <c r="B205" s="71">
+        <v>42</v>
       </c>
       <c r="C205" s="51">
-        <v>102001</v>
+        <v>84</v>
       </c>
       <c r="D205" s="52">
-        <v>145649</v>
+        <v>126</v>
       </c>
       <c r="E205" s="52">
-        <v>247504</v>
+        <v>168</v>
       </c>
       <c r="F205" s="52">
-        <v>304000</v>
-[...5 lines deleted...]
-      <c r="I205" s="85"/>
+        <v>210</v>
+      </c>
+      <c r="G205" s="98">
+        <v>252</v>
+      </c>
+      <c r="H205" s="79">
+        <v>252</v>
+      </c>
+      <c r="I205" s="83"/>
       <c r="J205" s="60"/>
-      <c r="K205" s="72"/>
+      <c r="K205" s="71"/>
       <c r="L205" s="52"/>
       <c r="M205" s="30"/>
     </row>
-    <row r="206" spans="1:13" ht="21.6">
-      <c r="A206" s="64" t="s">
+    <row r="206" spans="1:13" ht="12" customHeight="1">
+      <c r="A206" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B206" s="71">
+        <v>58303</v>
+      </c>
+      <c r="C206" s="51">
+        <v>102001</v>
+      </c>
+      <c r="D206" s="52">
+        <v>145649</v>
+      </c>
+      <c r="E206" s="52">
+        <v>247504</v>
+      </c>
+      <c r="F206" s="52">
+        <v>304000</v>
+      </c>
+      <c r="G206" s="98">
+        <v>374621</v>
+      </c>
+      <c r="H206" s="79">
+        <v>443097</v>
+      </c>
+      <c r="I206" s="83"/>
+      <c r="J206" s="60"/>
+      <c r="K206" s="71"/>
+      <c r="L206" s="52"/>
+      <c r="M206" s="30"/>
+    </row>
+    <row r="207" spans="1:13" ht="21.6">
+      <c r="A207" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="B206" s="35"/>
-[...13 lines deleted...]
-      <c r="A207" s="33" t="s">
+      <c r="B207" s="35"/>
+      <c r="C207" s="30"/>
+      <c r="D207" s="39"/>
+      <c r="E207" s="36"/>
+      <c r="F207" s="36"/>
+      <c r="G207" s="39"/>
+      <c r="H207" s="83"/>
+      <c r="I207" s="83"/>
+      <c r="J207" s="88"/>
+      <c r="K207" s="94"/>
+      <c r="L207" s="32"/>
+      <c r="M207" s="29"/>
+    </row>
+    <row r="208" spans="1:13">
+      <c r="A208" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B207" s="72">
+      <c r="B208" s="71">
         <v>8762908</v>
       </c>
-      <c r="C207" s="51">
+      <c r="C208" s="51">
         <v>22718041</v>
       </c>
-      <c r="D207" s="52">
+      <c r="D208" s="52">
         <v>34806157</v>
       </c>
-      <c r="E207" s="52">
+      <c r="E208" s="52">
         <v>54576328</v>
       </c>
-      <c r="F207" s="52">
+      <c r="F208" s="52">
         <v>67989582</v>
       </c>
-      <c r="G207" s="101">
+      <c r="G208" s="98">
         <v>82276628</v>
       </c>
-      <c r="H207" s="52"/>
-[...29 lines deleted...]
-      <c r="I208" s="85"/>
+      <c r="H208" s="79">
+        <v>97175464</v>
+      </c>
+      <c r="I208" s="83"/>
       <c r="J208" s="60"/>
-      <c r="K208" s="72"/>
+      <c r="K208" s="71"/>
       <c r="L208" s="52"/>
       <c r="M208" s="30"/>
     </row>
     <row r="209" spans="1:13" ht="12" customHeight="1">
       <c r="A209" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1508815</v>
+        <v>47</v>
+      </c>
+      <c r="B209" s="71">
+        <v>7254093</v>
       </c>
       <c r="C209" s="51">
-        <v>3581786</v>
+        <v>19136255</v>
       </c>
       <c r="D209" s="52">
-        <v>5512050</v>
+        <v>29294107</v>
       </c>
       <c r="E209" s="52">
-        <v>7765221</v>
+        <v>46811107</v>
       </c>
       <c r="F209" s="52">
-        <v>9871504</v>
-[...5 lines deleted...]
-      <c r="I209" s="85"/>
+        <v>58118078</v>
+      </c>
+      <c r="G209" s="98">
+        <v>70209119</v>
+      </c>
+      <c r="H209" s="79">
+        <v>83193699</v>
+      </c>
+      <c r="I209" s="83"/>
       <c r="J209" s="60"/>
-      <c r="K209" s="72"/>
+      <c r="K209" s="71"/>
       <c r="L209" s="52"/>
       <c r="M209" s="30"/>
     </row>
-    <row r="210" spans="1:13" ht="24.6" customHeight="1">
-      <c r="A210" s="64" t="s">
+    <row r="210" spans="1:13" ht="12" customHeight="1">
+      <c r="A210" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B210" s="71">
+        <v>1508815</v>
+      </c>
+      <c r="C210" s="51">
+        <v>3581786</v>
+      </c>
+      <c r="D210" s="52">
+        <v>5512050</v>
+      </c>
+      <c r="E210" s="52">
+        <v>7765221</v>
+      </c>
+      <c r="F210" s="52">
+        <v>9871504</v>
+      </c>
+      <c r="G210" s="98">
+        <v>12067509</v>
+      </c>
+      <c r="H210" s="79">
+        <v>13981765</v>
+      </c>
+      <c r="I210" s="83"/>
+      <c r="J210" s="60"/>
+      <c r="K210" s="71"/>
+      <c r="L210" s="52"/>
+      <c r="M210" s="30"/>
+    </row>
+    <row r="211" spans="1:13" ht="24.6" customHeight="1">
+      <c r="A211" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="B210" s="30"/>
-[...13 lines deleted...]
-      <c r="A211" s="33" t="s">
+      <c r="B211" s="30"/>
+      <c r="C211" s="30"/>
+      <c r="D211" s="39"/>
+      <c r="E211" s="36"/>
+      <c r="F211" s="36"/>
+      <c r="G211" s="39"/>
+      <c r="H211" s="83"/>
+      <c r="I211" s="84"/>
+      <c r="J211" s="69"/>
+      <c r="K211" s="40"/>
+      <c r="L211" s="32"/>
+      <c r="M211" s="29"/>
+    </row>
+    <row r="212" spans="1:13">
+      <c r="A212" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B211" s="72">
+      <c r="B212" s="71">
         <v>27340</v>
       </c>
-      <c r="C211" s="51">
+      <c r="C212" s="51">
         <v>142761</v>
       </c>
-      <c r="D211" s="52">
+      <c r="D212" s="52">
         <v>258182</v>
       </c>
-      <c r="E211" s="52">
+      <c r="E212" s="52">
         <v>373604</v>
       </c>
-      <c r="F211" s="52">
+      <c r="F212" s="52">
         <v>488006</v>
       </c>
-      <c r="G211" s="101">
+      <c r="G212" s="98">
         <v>602408</v>
       </c>
-      <c r="H211" s="52"/>
-[...29 lines deleted...]
-      <c r="I212" s="85"/>
+      <c r="H212" s="79">
+        <v>715388</v>
+      </c>
+      <c r="I212" s="83"/>
       <c r="J212" s="60"/>
-      <c r="K212" s="72"/>
+      <c r="K212" s="71"/>
       <c r="L212" s="52"/>
       <c r="M212" s="30"/>
     </row>
     <row r="213" spans="1:13" ht="14.25" customHeight="1">
       <c r="A213" s="33" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>43</v>
+      </c>
+      <c r="B213" s="71">
+        <v>23420</v>
       </c>
       <c r="C213" s="51">
-        <v>208</v>
+        <v>133421</v>
       </c>
       <c r="D213" s="52">
-        <v>312</v>
+        <v>243422</v>
       </c>
       <c r="E213" s="52">
-        <v>416</v>
+        <v>353424</v>
       </c>
       <c r="F213" s="52">
-        <v>520</v>
-[...5 lines deleted...]
-      <c r="I213" s="85"/>
+        <v>463278</v>
+      </c>
+      <c r="G213" s="98">
+        <v>573132</v>
+      </c>
+      <c r="H213" s="79">
+        <v>682211</v>
+      </c>
+      <c r="I213" s="83"/>
       <c r="J213" s="60"/>
-      <c r="K213" s="72"/>
+      <c r="K213" s="71"/>
       <c r="L213" s="52"/>
       <c r="M213" s="30"/>
     </row>
-    <row r="214" spans="1:13">
+    <row r="214" spans="1:13" ht="14.25" customHeight="1">
       <c r="A214" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>45</v>
+      </c>
+      <c r="B214" s="71">
+        <v>104</v>
       </c>
       <c r="C214" s="51">
-        <v>1466</v>
+        <v>208</v>
       </c>
       <c r="D214" s="52">
-        <v>2199</v>
+        <v>312</v>
       </c>
       <c r="E214" s="52">
-        <v>2932</v>
+        <v>416</v>
       </c>
       <c r="F214" s="52">
-        <v>3665</v>
-[...5 lines deleted...]
-      <c r="I214" s="85"/>
+        <v>520</v>
+      </c>
+      <c r="G214" s="98">
+        <v>624</v>
+      </c>
+      <c r="H214" s="79">
+        <v>839</v>
+      </c>
+      <c r="I214" s="83"/>
       <c r="J214" s="60"/>
-      <c r="K214" s="72"/>
+      <c r="K214" s="71"/>
       <c r="L214" s="52"/>
       <c r="M214" s="30"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>48</v>
+      </c>
+      <c r="B215" s="71">
+        <v>733</v>
       </c>
       <c r="C215" s="51">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="D215" s="52">
-        <v>2139</v>
+        <v>2199</v>
       </c>
       <c r="E215" s="52">
-        <v>2852</v>
+        <v>2932</v>
       </c>
       <c r="F215" s="52">
-        <v>3565</v>
-[...5 lines deleted...]
-      <c r="I215" s="85"/>
+        <v>3665</v>
+      </c>
+      <c r="G215" s="98">
+        <v>4398</v>
+      </c>
+      <c r="H215" s="79">
+        <v>6531</v>
+      </c>
+      <c r="I215" s="83"/>
       <c r="J215" s="60"/>
-      <c r="K215" s="72"/>
+      <c r="K215" s="71"/>
       <c r="L215" s="52"/>
       <c r="M215" s="30"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="33" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>49</v>
+      </c>
+      <c r="B216" s="71">
+        <v>713</v>
       </c>
       <c r="C216" s="51">
-        <v>1784</v>
+        <v>1426</v>
       </c>
       <c r="D216" s="52">
-        <v>3426</v>
+        <v>2139</v>
       </c>
       <c r="E216" s="52">
-        <v>5068</v>
+        <v>2852</v>
       </c>
       <c r="F216" s="52">
-        <v>5838</v>
-[...5 lines deleted...]
-      <c r="I216" s="85"/>
+        <v>3565</v>
+      </c>
+      <c r="G216" s="98">
+        <v>4278</v>
+      </c>
+      <c r="H216" s="79">
+        <v>4411</v>
+      </c>
+      <c r="I216" s="83"/>
       <c r="J216" s="60"/>
-      <c r="K216" s="72"/>
+      <c r="K216" s="71"/>
       <c r="L216" s="52"/>
       <c r="M216" s="30"/>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>2229</v>
+        <v>50</v>
+      </c>
+      <c r="B217" s="71">
+        <v>142</v>
       </c>
       <c r="C217" s="51">
-        <v>4458</v>
+        <v>1784</v>
       </c>
       <c r="D217" s="52">
-        <v>6687</v>
+        <v>3426</v>
       </c>
       <c r="E217" s="52">
-        <v>8916</v>
+        <v>5068</v>
       </c>
       <c r="F217" s="52">
-        <v>11145</v>
-[...5 lines deleted...]
-      <c r="I217" s="85"/>
+        <v>5838</v>
+      </c>
+      <c r="G217" s="98">
+        <v>6608</v>
+      </c>
+      <c r="H217" s="79">
+        <v>7236</v>
+      </c>
+      <c r="I217" s="83"/>
       <c r="J217" s="60"/>
-      <c r="K217" s="72"/>
+      <c r="K217" s="71"/>
       <c r="L217" s="52"/>
       <c r="M217" s="30"/>
     </row>
     <row r="218" spans="1:13">
-      <c r="A218" s="64" t="s">
+      <c r="A218" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B218" s="71">
+        <v>2229</v>
+      </c>
+      <c r="C218" s="51">
+        <v>4458</v>
+      </c>
+      <c r="D218" s="52">
+        <v>6687</v>
+      </c>
+      <c r="E218" s="52">
+        <v>8916</v>
+      </c>
+      <c r="F218" s="52">
+        <v>11145</v>
+      </c>
+      <c r="G218" s="98">
+        <v>13374</v>
+      </c>
+      <c r="H218" s="79">
+        <v>14166</v>
+      </c>
+      <c r="I218" s="83"/>
+      <c r="J218" s="60"/>
+      <c r="K218" s="71"/>
+      <c r="L218" s="52"/>
+      <c r="M218" s="30"/>
+    </row>
+    <row r="219" spans="1:13">
+      <c r="A219" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="B218" s="35"/>
-[...13 lines deleted...]
-      <c r="A219" s="33" t="s">
+      <c r="B219" s="35"/>
+      <c r="C219" s="30"/>
+      <c r="D219" s="39"/>
+      <c r="E219" s="36"/>
+      <c r="F219" s="36"/>
+      <c r="G219" s="35"/>
+      <c r="H219" s="83"/>
+      <c r="I219" s="84"/>
+      <c r="J219" s="88"/>
+      <c r="K219" s="94"/>
+      <c r="L219" s="32"/>
+      <c r="M219" s="29"/>
+    </row>
+    <row r="220" spans="1:13">
+      <c r="A220" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B219" s="72">
+      <c r="B220" s="71">
         <v>1335030</v>
       </c>
-      <c r="C219" s="51">
+      <c r="C220" s="51">
         <v>3501509</v>
       </c>
-      <c r="D219" s="52">
+      <c r="D220" s="52">
         <v>5745847</v>
       </c>
-      <c r="E219" s="52">
+      <c r="E220" s="52">
         <v>7984889</v>
       </c>
-      <c r="F219" s="52">
+      <c r="F220" s="52">
         <v>11879407</v>
       </c>
-      <c r="G219" s="101">
+      <c r="G220" s="98">
         <v>13835510</v>
       </c>
-      <c r="H219" s="52"/>
-[...29 lines deleted...]
-      <c r="I220" s="85"/>
+      <c r="H220" s="79">
+        <v>16323935</v>
+      </c>
+      <c r="I220" s="83"/>
       <c r="J220" s="60"/>
-      <c r="K220" s="72"/>
+      <c r="K220" s="71"/>
       <c r="L220" s="52"/>
       <c r="M220" s="30"/>
     </row>
     <row r="221" spans="1:13" ht="14.25" customHeight="1">
       <c r="A221" s="33" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>166742</v>
+        <v>43</v>
+      </c>
+      <c r="B221" s="71">
+        <v>894775</v>
       </c>
       <c r="C221" s="51">
-        <v>656307</v>
+        <v>1956533</v>
       </c>
       <c r="D221" s="52">
-        <v>888347</v>
+        <v>3133674</v>
       </c>
       <c r="E221" s="52">
-        <v>1123281</v>
+        <v>4277626</v>
       </c>
       <c r="F221" s="52">
-        <v>1360166</v>
-[...5 lines deleted...]
-      <c r="I221" s="85"/>
+        <v>7080616</v>
+      </c>
+      <c r="G221" s="98">
+        <v>7976648</v>
+      </c>
+      <c r="H221" s="79">
+        <v>9632465</v>
+      </c>
+      <c r="I221" s="83"/>
       <c r="J221" s="60"/>
-      <c r="K221" s="72"/>
+      <c r="K221" s="71"/>
       <c r="L221" s="52"/>
       <c r="M221" s="30"/>
     </row>
-    <row r="222" spans="1:13">
+    <row r="222" spans="1:13" ht="14.25" customHeight="1">
       <c r="A222" s="33" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-        <v>71</v>
+        <v>45</v>
+      </c>
+      <c r="B222" s="71">
+        <v>166742</v>
+      </c>
+      <c r="C222" s="51">
+        <v>656307</v>
+      </c>
+      <c r="D222" s="52">
+        <v>888347</v>
+      </c>
+      <c r="E222" s="52">
+        <v>1123281</v>
       </c>
       <c r="F222" s="52">
-        <v>7006</v>
-[...5 lines deleted...]
-      <c r="I222" s="85"/>
+        <v>1360166</v>
+      </c>
+      <c r="G222" s="98">
+        <v>1601961</v>
+      </c>
+      <c r="H222" s="79">
+        <v>1794528</v>
+      </c>
+      <c r="I222" s="83"/>
       <c r="J222" s="60"/>
-      <c r="K222" s="72"/>
+      <c r="K222" s="71"/>
       <c r="L222" s="52"/>
       <c r="M222" s="30"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="33" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-        <v>7900</v>
+        <v>46</v>
+      </c>
+      <c r="B223" s="71" t="s">
+        <v>71</v>
+      </c>
+      <c r="C223" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="D223" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="E223" s="51" t="s">
+        <v>71</v>
       </c>
       <c r="F223" s="52">
-        <v>8445</v>
-[...5 lines deleted...]
-      <c r="I223" s="85"/>
+        <v>7006</v>
+      </c>
+      <c r="G223" s="98">
+        <v>14012</v>
+      </c>
+      <c r="H223" s="79">
+        <v>21018</v>
+      </c>
+      <c r="I223" s="83"/>
       <c r="J223" s="60"/>
-      <c r="K223" s="72"/>
+      <c r="K223" s="71"/>
       <c r="L223" s="52"/>
       <c r="M223" s="30"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>222191</v>
+        <v>47</v>
+      </c>
+      <c r="B224" s="71">
+        <v>545</v>
       </c>
       <c r="C224" s="51">
-        <v>613177</v>
+        <v>2997</v>
       </c>
       <c r="D224" s="52">
-        <v>1224163</v>
+        <v>5448</v>
       </c>
       <c r="E224" s="52">
-        <v>1860150</v>
+        <v>7900</v>
       </c>
       <c r="F224" s="52">
-        <v>2634062</v>
-[...5 lines deleted...]
-      <c r="I224" s="85"/>
+        <v>8445</v>
+      </c>
+      <c r="G224" s="98">
+        <v>8990</v>
+      </c>
+      <c r="H224" s="79">
+        <v>9117</v>
+      </c>
+      <c r="I224" s="83"/>
       <c r="J224" s="60"/>
-      <c r="K224" s="72"/>
+      <c r="K224" s="71"/>
       <c r="L224" s="52"/>
       <c r="M224" s="30"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>5592</v>
+        <v>48</v>
+      </c>
+      <c r="B225" s="71">
+        <v>222191</v>
       </c>
       <c r="C225" s="51">
-        <v>8146</v>
+        <v>613177</v>
       </c>
       <c r="D225" s="52">
-        <v>10700</v>
+        <v>1224163</v>
       </c>
       <c r="E225" s="52">
-        <v>13255</v>
+        <v>1860150</v>
       </c>
       <c r="F225" s="52">
-        <v>14761</v>
-[...5 lines deleted...]
-      <c r="I225" s="85"/>
+        <v>2634062</v>
+      </c>
+      <c r="G225" s="98">
+        <v>3371608</v>
+      </c>
+      <c r="H225" s="79">
+        <v>3933235</v>
+      </c>
+      <c r="I225" s="83"/>
       <c r="J225" s="60"/>
-      <c r="K225" s="72"/>
+      <c r="K225" s="71"/>
       <c r="L225" s="52"/>
       <c r="M225" s="30"/>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="33" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>19147</v>
+        <v>49</v>
+      </c>
+      <c r="B226" s="71">
+        <v>5592</v>
       </c>
       <c r="C226" s="51">
-        <v>176967</v>
+        <v>8146</v>
       </c>
       <c r="D226" s="52">
-        <v>334788</v>
+        <v>10700</v>
       </c>
       <c r="E226" s="52">
-        <v>492609</v>
+        <v>13255</v>
       </c>
       <c r="F226" s="52">
-        <v>527710</v>
-[...5 lines deleted...]
-      <c r="I226" s="85"/>
+        <v>14761</v>
+      </c>
+      <c r="G226" s="98">
+        <v>16267</v>
+      </c>
+      <c r="H226" s="79">
+        <v>16267</v>
+      </c>
+      <c r="I226" s="83"/>
       <c r="J226" s="60"/>
-      <c r="K226" s="72"/>
+      <c r="K226" s="71"/>
       <c r="L226" s="52"/>
       <c r="M226" s="30"/>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>26039</v>
+        <v>50</v>
+      </c>
+      <c r="B227" s="71">
+        <v>19147</v>
       </c>
       <c r="C227" s="51">
-        <v>87382</v>
+        <v>176967</v>
       </c>
       <c r="D227" s="52">
-        <v>148726</v>
+        <v>334788</v>
       </c>
       <c r="E227" s="52">
-        <v>210069</v>
+        <v>492609</v>
       </c>
       <c r="F227" s="52">
-        <v>246641</v>
-[...5 lines deleted...]
-      <c r="I227" s="85"/>
+        <v>527710</v>
+      </c>
+      <c r="G227" s="98">
+        <v>562811</v>
+      </c>
+      <c r="H227" s="79">
+        <v>597516</v>
+      </c>
+      <c r="I227" s="83"/>
       <c r="J227" s="60"/>
-      <c r="K227" s="72"/>
+      <c r="K227" s="71"/>
       <c r="L227" s="52"/>
       <c r="M227" s="30"/>
     </row>
-    <row r="228" spans="1:13" ht="21.6">
-      <c r="A228" s="64" t="s">
+    <row r="228" spans="1:13">
+      <c r="A228" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B228" s="71">
+        <v>26039</v>
+      </c>
+      <c r="C228" s="51">
+        <v>87382</v>
+      </c>
+      <c r="D228" s="52">
+        <v>148726</v>
+      </c>
+      <c r="E228" s="52">
+        <v>210069</v>
+      </c>
+      <c r="F228" s="52">
+        <v>246641</v>
+      </c>
+      <c r="G228" s="98">
+        <v>283214</v>
+      </c>
+      <c r="H228" s="79">
+        <v>319791</v>
+      </c>
+      <c r="I228" s="83"/>
+      <c r="J228" s="60"/>
+      <c r="K228" s="71"/>
+      <c r="L228" s="52"/>
+      <c r="M228" s="30"/>
+    </row>
+    <row r="229" spans="1:13" ht="21.6">
+      <c r="A229" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="B228" s="30"/>
-[...13 lines deleted...]
-      <c r="A229" s="33" t="s">
+      <c r="B229" s="30"/>
+      <c r="C229" s="30"/>
+      <c r="D229" s="35"/>
+      <c r="E229" s="36"/>
+      <c r="F229" s="36"/>
+      <c r="G229" s="39"/>
+      <c r="H229" s="83"/>
+      <c r="I229" s="84"/>
+      <c r="J229" s="88"/>
+      <c r="K229" s="94"/>
+      <c r="L229" s="32"/>
+      <c r="M229" s="29"/>
+    </row>
+    <row r="230" spans="1:13">
+      <c r="A230" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B229" s="72">
+      <c r="B230" s="71">
         <v>23652</v>
       </c>
-      <c r="C229" s="51">
+      <c r="C230" s="51">
         <v>23971</v>
       </c>
-      <c r="D229" s="52">
+      <c r="D230" s="52">
         <v>24290</v>
       </c>
-      <c r="E229" s="52">
+      <c r="E230" s="52">
         <v>24609</v>
       </c>
-      <c r="F229" s="52">
+      <c r="F230" s="52">
         <v>1755253</v>
       </c>
-      <c r="G229" s="101">
+      <c r="G230" s="98">
         <v>1776239</v>
       </c>
-      <c r="H229" s="52"/>
-[...29 lines deleted...]
-      <c r="I230" s="85"/>
+      <c r="H230" s="79">
+        <v>2483239</v>
+      </c>
+      <c r="I230" s="83"/>
       <c r="J230" s="60"/>
-      <c r="K230" s="72"/>
+      <c r="K230" s="71"/>
       <c r="L230" s="52"/>
       <c r="M230" s="30"/>
     </row>
     <row r="231" spans="1:13" ht="14.25" customHeight="1">
       <c r="A231" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>43</v>
+      </c>
+      <c r="B231" s="71">
+        <v>23333</v>
       </c>
       <c r="C231" s="51">
-        <v>638</v>
+        <v>23333</v>
       </c>
       <c r="D231" s="52">
-        <v>957</v>
+        <v>23333</v>
       </c>
       <c r="E231" s="52">
-        <v>1276</v>
+        <v>23333</v>
       </c>
       <c r="F231" s="52">
-        <v>1595</v>
-[...5 lines deleted...]
-      <c r="I231" s="85"/>
+        <v>1753658</v>
+      </c>
+      <c r="G231" s="98">
+        <v>1774325</v>
+      </c>
+      <c r="H231" s="79">
+        <v>2481325</v>
+      </c>
+      <c r="I231" s="83"/>
       <c r="J231" s="60"/>
-      <c r="K231" s="72"/>
+      <c r="K231" s="71"/>
       <c r="L231" s="52"/>
       <c r="M231" s="30"/>
     </row>
-    <row r="232" spans="1:13" ht="22.2" customHeight="1">
-      <c r="A232" s="64" t="s">
+    <row r="232" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A232" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B232" s="71">
+        <v>319</v>
+      </c>
+      <c r="C232" s="51">
+        <v>638</v>
+      </c>
+      <c r="D232" s="52">
+        <v>957</v>
+      </c>
+      <c r="E232" s="52">
+        <v>1276</v>
+      </c>
+      <c r="F232" s="52">
+        <v>1595</v>
+      </c>
+      <c r="G232" s="98">
+        <v>1914</v>
+      </c>
+      <c r="H232" s="79">
+        <v>1914</v>
+      </c>
+      <c r="I232" s="83"/>
+      <c r="J232" s="60"/>
+      <c r="K232" s="71"/>
+      <c r="L232" s="52"/>
+      <c r="M232" s="30"/>
+    </row>
+    <row r="233" spans="1:13" ht="22.2" customHeight="1">
+      <c r="A233" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B232" s="30"/>
-[...39 lines deleted...]
-      <c r="M233" s="30"/>
+      <c r="B233" s="30"/>
+      <c r="C233" s="36"/>
+      <c r="D233" s="39"/>
+      <c r="E233" s="36"/>
+      <c r="F233" s="36"/>
+      <c r="G233" s="39"/>
+      <c r="H233" s="102"/>
+      <c r="I233" s="84"/>
+      <c r="J233" s="88"/>
+      <c r="K233" s="94"/>
+      <c r="L233" s="32"/>
+      <c r="M233" s="29"/>
     </row>
     <row r="234" spans="1:13" ht="14.25" customHeight="1">
       <c r="A234" s="33" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B234" s="72">
+        <v>42</v>
+      </c>
+      <c r="B234" s="71">
         <v>321</v>
       </c>
       <c r="C234" s="51">
         <v>642</v>
       </c>
       <c r="D234" s="52">
         <v>963</v>
       </c>
       <c r="E234" s="52">
         <v>1284</v>
       </c>
       <c r="F234" s="52">
         <v>1605</v>
       </c>
-      <c r="G234" s="101">
+      <c r="G234" s="98">
         <v>1926</v>
       </c>
-      <c r="H234" s="52"/>
-      <c r="I234" s="85"/>
+      <c r="H234" s="79">
+        <v>1926</v>
+      </c>
+      <c r="I234" s="83"/>
       <c r="J234" s="60"/>
-      <c r="K234" s="72"/>
+      <c r="K234" s="71"/>
       <c r="L234" s="52"/>
       <c r="M234" s="30"/>
     </row>
-    <row r="235" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A235" s="64" t="s">
+    <row r="235" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A235" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B235" s="71">
+        <v>321</v>
+      </c>
+      <c r="C235" s="51">
+        <v>642</v>
+      </c>
+      <c r="D235" s="52">
+        <v>963</v>
+      </c>
+      <c r="E235" s="52">
+        <v>1284</v>
+      </c>
+      <c r="F235" s="52">
+        <v>1605</v>
+      </c>
+      <c r="G235" s="98">
+        <v>1926</v>
+      </c>
+      <c r="H235" s="79">
+        <v>1926</v>
+      </c>
+      <c r="I235" s="83"/>
+      <c r="J235" s="60"/>
+      <c r="K235" s="71"/>
+      <c r="L235" s="52"/>
+      <c r="M235" s="30"/>
+    </row>
+    <row r="236" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A236" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="B235" s="30"/>
-[...13 lines deleted...]
-      <c r="A236" s="33" t="s">
+      <c r="B236" s="30"/>
+      <c r="C236" s="93"/>
+      <c r="D236" s="39"/>
+      <c r="E236" s="36"/>
+      <c r="F236" s="36"/>
+      <c r="G236" s="39"/>
+      <c r="H236" s="102"/>
+      <c r="I236" s="84"/>
+      <c r="J236" s="89"/>
+      <c r="K236" s="41"/>
+      <c r="L236" s="32"/>
+      <c r="M236" s="29"/>
+    </row>
+    <row r="237" spans="1:13">
+      <c r="A237" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B236" s="72">
+      <c r="B237" s="71">
         <v>2070</v>
       </c>
-      <c r="C236" s="51">
+      <c r="C237" s="51">
         <v>4140</v>
       </c>
-      <c r="D236" s="52">
+      <c r="D237" s="52">
         <v>6210</v>
       </c>
-      <c r="E236" s="52">
+      <c r="E237" s="52">
         <v>8280</v>
       </c>
-      <c r="F236" s="52">
+      <c r="F237" s="52">
         <v>10350</v>
       </c>
-      <c r="G236" s="101">
+      <c r="G237" s="98">
         <v>12420</v>
       </c>
-      <c r="H236" s="52"/>
-[...29 lines deleted...]
-      <c r="I237" s="85"/>
+      <c r="H237" s="79">
+        <v>13620</v>
+      </c>
+      <c r="I237" s="83"/>
       <c r="J237" s="60"/>
-      <c r="K237" s="72"/>
+      <c r="K237" s="71"/>
       <c r="L237" s="52"/>
       <c r="M237" s="30"/>
     </row>
     <row r="238" spans="1:13" ht="14.25" customHeight="1">
       <c r="A238" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>45</v>
+      </c>
+      <c r="B238" s="71">
+        <v>2000</v>
       </c>
       <c r="C238" s="51">
-        <v>140</v>
+        <v>4000</v>
       </c>
       <c r="D238" s="52">
-        <v>210</v>
+        <v>6000</v>
       </c>
       <c r="E238" s="52">
-        <v>280</v>
+        <v>8000</v>
       </c>
       <c r="F238" s="52">
-        <v>350</v>
-[...5 lines deleted...]
-      <c r="I238" s="85"/>
+        <v>10000</v>
+      </c>
+      <c r="G238" s="98">
+        <v>12000</v>
+      </c>
+      <c r="H238" s="79">
+        <v>13200</v>
+      </c>
+      <c r="I238" s="83"/>
       <c r="J238" s="60"/>
-      <c r="K238" s="72"/>
+      <c r="K238" s="71"/>
       <c r="L238" s="52"/>
       <c r="M238" s="30"/>
     </row>
-    <row r="239" spans="1:13" ht="21.6">
-      <c r="A239" s="64" t="s">
+    <row r="239" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A239" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B239" s="71">
+        <v>70</v>
+      </c>
+      <c r="C239" s="51">
+        <v>140</v>
+      </c>
+      <c r="D239" s="52">
+        <v>210</v>
+      </c>
+      <c r="E239" s="52">
+        <v>280</v>
+      </c>
+      <c r="F239" s="52">
+        <v>350</v>
+      </c>
+      <c r="G239" s="98">
+        <v>420</v>
+      </c>
+      <c r="H239" s="79">
+        <v>420</v>
+      </c>
+      <c r="I239" s="83"/>
+      <c r="J239" s="60"/>
+      <c r="K239" s="71"/>
+      <c r="L239" s="52"/>
+      <c r="M239" s="30"/>
+    </row>
+    <row r="240" spans="1:13" ht="21.6">
+      <c r="A240" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="B239" s="30"/>
-[...13 lines deleted...]
-      <c r="A240" s="33" t="s">
+      <c r="B240" s="30"/>
+      <c r="C240" s="30"/>
+      <c r="D240" s="39"/>
+      <c r="E240" s="36"/>
+      <c r="F240" s="36"/>
+      <c r="G240" s="39"/>
+      <c r="H240" s="102"/>
+      <c r="I240" s="84"/>
+      <c r="J240" s="88"/>
+      <c r="K240" s="94"/>
+      <c r="L240" s="32"/>
+      <c r="M240" s="29"/>
+    </row>
+    <row r="241" spans="1:13">
+      <c r="A241" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B240" s="72">
+      <c r="B241" s="71">
         <v>1303038</v>
       </c>
-      <c r="C240" s="51">
+      <c r="C241" s="51">
         <v>3460858</v>
       </c>
-      <c r="D240" s="52">
+      <c r="D241" s="52">
         <v>5696537</v>
       </c>
-      <c r="E240" s="52">
+      <c r="E241" s="52">
         <v>7926920</v>
       </c>
-      <c r="F240" s="52">
+      <c r="F241" s="52">
         <v>10075448</v>
       </c>
-      <c r="G240" s="101">
+      <c r="G241" s="98">
         <v>11995219</v>
       </c>
-      <c r="H240" s="52"/>
-[...29 lines deleted...]
-      <c r="I241" s="85"/>
+      <c r="H241" s="79">
+        <v>13767701</v>
+      </c>
+      <c r="I241" s="83"/>
       <c r="J241" s="60"/>
-      <c r="K241" s="72"/>
+      <c r="K241" s="71"/>
       <c r="L241" s="52"/>
       <c r="M241" s="30"/>
     </row>
     <row r="242" spans="1:13" ht="14.25" customHeight="1">
       <c r="A242" s="33" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>164742</v>
+        <v>43</v>
+      </c>
+      <c r="B242" s="71">
+        <v>865491</v>
       </c>
       <c r="C242" s="51">
-        <v>652307</v>
+        <v>1921300</v>
       </c>
       <c r="D242" s="52">
-        <v>882347</v>
+        <v>3092491</v>
       </c>
       <c r="E242" s="52">
-        <v>1115281</v>
+        <v>4230492</v>
       </c>
       <c r="F242" s="52">
-        <v>1350166</v>
-[...5 lines deleted...]
-      <c r="I242" s="85"/>
+        <v>5297208</v>
+      </c>
+      <c r="G242" s="98">
+        <v>6166624</v>
+      </c>
+      <c r="H242" s="79">
+        <v>7114701</v>
+      </c>
+      <c r="I242" s="83"/>
       <c r="J242" s="60"/>
-      <c r="K242" s="72"/>
+      <c r="K242" s="71"/>
       <c r="L242" s="52"/>
       <c r="M242" s="30"/>
     </row>
     <row r="243" spans="1:13" ht="14.25" customHeight="1">
       <c r="A243" s="33" t="s">
-        <v>46</v>
-[...20 lines deleted...]
-      <c r="I243" s="85"/>
+        <v>45</v>
+      </c>
+      <c r="B243" s="71">
+        <v>164742</v>
+      </c>
+      <c r="C243" s="51">
+        <v>652307</v>
+      </c>
+      <c r="D243" s="52">
+        <v>882347</v>
+      </c>
+      <c r="E243" s="52">
+        <v>1115281</v>
+      </c>
+      <c r="F243" s="52">
+        <v>1350166</v>
+      </c>
+      <c r="G243" s="98">
+        <v>1589961</v>
+      </c>
+      <c r="H243" s="79">
+        <v>1781328</v>
+      </c>
+      <c r="I243" s="83"/>
       <c r="J243" s="60"/>
-      <c r="K243" s="72"/>
+      <c r="K243" s="71"/>
       <c r="L243" s="52"/>
       <c r="M243" s="30"/>
     </row>
-    <row r="244" spans="1:13">
+    <row r="244" spans="1:13" ht="14.25" customHeight="1">
       <c r="A244" s="33" t="s">
-        <v>47</v>
-[...20 lines deleted...]
-      <c r="I244" s="85"/>
+        <v>46</v>
+      </c>
+      <c r="B244" s="71" t="s">
+        <v>71</v>
+      </c>
+      <c r="C244" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="D244" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="E244" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="F244" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="G244" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="H244" s="107" t="s">
+        <v>71</v>
+      </c>
+      <c r="I244" s="83"/>
       <c r="J244" s="60"/>
-      <c r="K244" s="72"/>
+      <c r="K244" s="71"/>
       <c r="L244" s="52"/>
       <c r="M244" s="30"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>222191</v>
+        <v>47</v>
+      </c>
+      <c r="B245" s="71">
+        <v>475</v>
       </c>
       <c r="C245" s="51">
-        <v>613177</v>
+        <v>2857</v>
       </c>
       <c r="D245" s="52">
-        <v>1224163</v>
+        <v>5238</v>
       </c>
       <c r="E245" s="52">
-        <v>1860150</v>
+        <v>7620</v>
       </c>
       <c r="F245" s="52">
-        <v>2634062</v>
-[...5 lines deleted...]
-      <c r="I245" s="85"/>
+        <v>8095</v>
+      </c>
+      <c r="G245" s="98">
+        <v>8570</v>
+      </c>
+      <c r="H245" s="79">
+        <v>8697</v>
+      </c>
+      <c r="I245" s="83"/>
       <c r="J245" s="60"/>
-      <c r="K245" s="72"/>
+      <c r="K245" s="71"/>
       <c r="L245" s="52"/>
       <c r="M245" s="30"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>4953</v>
+        <v>48</v>
+      </c>
+      <c r="B246" s="71">
+        <v>222191</v>
       </c>
       <c r="C246" s="51">
-        <v>6868</v>
+        <v>613177</v>
       </c>
       <c r="D246" s="52">
-        <v>8783</v>
+        <v>1224163</v>
       </c>
       <c r="E246" s="52">
-        <v>10699</v>
+        <v>1860150</v>
       </c>
       <c r="F246" s="52">
-        <v>11566</v>
-[...5 lines deleted...]
-      <c r="I246" s="85"/>
+        <v>2634062</v>
+      </c>
+      <c r="G246" s="98">
+        <v>3371608</v>
+      </c>
+      <c r="H246" s="79">
+        <v>3933235</v>
+      </c>
+      <c r="I246" s="83"/>
       <c r="J246" s="60"/>
-      <c r="K246" s="72"/>
+      <c r="K246" s="71"/>
       <c r="L246" s="52"/>
       <c r="M246" s="30"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="33" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>19147</v>
+        <v>49</v>
+      </c>
+      <c r="B247" s="71">
+        <v>4953</v>
       </c>
       <c r="C247" s="51">
-        <v>176967</v>
+        <v>6868</v>
       </c>
       <c r="D247" s="52">
-        <v>334788</v>
+        <v>8783</v>
       </c>
       <c r="E247" s="52">
-        <v>492609</v>
+        <v>10699</v>
       </c>
       <c r="F247" s="52">
-        <v>527710</v>
-[...5 lines deleted...]
-      <c r="I247" s="85"/>
+        <v>11566</v>
+      </c>
+      <c r="G247" s="98">
+        <v>12433</v>
+      </c>
+      <c r="H247" s="79">
+        <v>12433</v>
+      </c>
+      <c r="I247" s="83"/>
       <c r="J247" s="60"/>
-      <c r="K247" s="72"/>
+      <c r="K247" s="71"/>
       <c r="L247" s="52"/>
       <c r="M247" s="30"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>26039</v>
+        <v>50</v>
+      </c>
+      <c r="B248" s="71">
+        <v>19147</v>
       </c>
       <c r="C248" s="51">
-        <v>87382</v>
+        <v>176967</v>
       </c>
       <c r="D248" s="52">
-        <v>148726</v>
+        <v>334788</v>
       </c>
       <c r="E248" s="52">
-        <v>210069</v>
+        <v>492609</v>
       </c>
       <c r="F248" s="52">
-        <v>246641</v>
-[...5 lines deleted...]
-      <c r="I248" s="85"/>
+        <v>527710</v>
+      </c>
+      <c r="G248" s="98">
+        <v>562811</v>
+      </c>
+      <c r="H248" s="79">
+        <v>597516</v>
+      </c>
+      <c r="I248" s="83"/>
       <c r="J248" s="60"/>
-      <c r="K248" s="72"/>
+      <c r="K248" s="71"/>
       <c r="L248" s="52"/>
       <c r="M248" s="30"/>
     </row>
     <row r="249" spans="1:13">
-      <c r="A249" s="64" t="s">
+      <c r="A249" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B249" s="71">
+        <v>26039</v>
+      </c>
+      <c r="C249" s="51">
+        <v>87382</v>
+      </c>
+      <c r="D249" s="52">
+        <v>148726</v>
+      </c>
+      <c r="E249" s="52">
+        <v>210069</v>
+      </c>
+      <c r="F249" s="52">
+        <v>246641</v>
+      </c>
+      <c r="G249" s="98">
+        <v>283214</v>
+      </c>
+      <c r="H249" s="79">
+        <v>319791</v>
+      </c>
+      <c r="I249" s="83"/>
+      <c r="J249" s="60"/>
+      <c r="K249" s="71"/>
+      <c r="L249" s="52"/>
+      <c r="M249" s="30"/>
+    </row>
+    <row r="250" spans="1:13">
+      <c r="A250" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="B249" s="35"/>
-[...13 lines deleted...]
-      <c r="A250" s="33" t="s">
+      <c r="B250" s="35"/>
+      <c r="C250" s="30"/>
+      <c r="D250" s="39"/>
+      <c r="E250" s="36"/>
+      <c r="F250" s="36"/>
+      <c r="G250" s="30"/>
+      <c r="H250" s="83"/>
+      <c r="I250" s="84"/>
+      <c r="J250" s="88"/>
+      <c r="K250" s="88"/>
+      <c r="L250" s="32"/>
+      <c r="M250" s="29"/>
+    </row>
+    <row r="251" spans="1:13">
+      <c r="A251" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B250" s="72">
+      <c r="B251" s="71">
         <v>102060</v>
       </c>
-      <c r="C250" s="51">
+      <c r="C251" s="51">
         <v>203890</v>
       </c>
-      <c r="D250" s="52">
+      <c r="D251" s="52">
         <v>305720</v>
       </c>
-      <c r="E250" s="52">
+      <c r="E251" s="52">
         <v>407549</v>
       </c>
-      <c r="F250" s="52">
+      <c r="F251" s="52">
         <v>477087</v>
       </c>
-      <c r="G250" s="101">
+      <c r="G251" s="98">
         <v>546625</v>
       </c>
-      <c r="H250" s="52"/>
-[...29 lines deleted...]
-      <c r="I251" s="85"/>
+      <c r="H251" s="79">
+        <v>614795</v>
+      </c>
+      <c r="I251" s="83"/>
       <c r="J251" s="60"/>
-      <c r="K251" s="72"/>
+      <c r="K251" s="71"/>
       <c r="L251" s="52"/>
       <c r="M251" s="30"/>
     </row>
     <row r="252" spans="1:13" ht="14.25" customHeight="1">
       <c r="A252" s="33" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>4097</v>
+        <v>43</v>
+      </c>
+      <c r="B252" s="71">
+        <v>75151</v>
       </c>
       <c r="C252" s="51">
-        <v>8194</v>
+        <v>150531</v>
       </c>
       <c r="D252" s="52">
-        <v>12291</v>
+        <v>225911</v>
       </c>
       <c r="E252" s="52">
-        <v>16388</v>
+        <v>301291</v>
       </c>
       <c r="F252" s="52">
-        <v>20485</v>
-[...5 lines deleted...]
-      <c r="I252" s="85"/>
+        <v>344223</v>
+      </c>
+      <c r="G252" s="98">
+        <v>387156</v>
+      </c>
+      <c r="H252" s="79">
+        <v>437534</v>
+      </c>
+      <c r="I252" s="83"/>
       <c r="J252" s="60"/>
-      <c r="K252" s="72"/>
+      <c r="K252" s="71"/>
       <c r="L252" s="52"/>
       <c r="M252" s="30"/>
     </row>
     <row r="253" spans="1:13" ht="14.25" customHeight="1">
       <c r="A253" s="33" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2429</v>
+        <v>44</v>
+      </c>
+      <c r="B253" s="71">
+        <v>4097</v>
       </c>
       <c r="C253" s="51">
-        <v>4858</v>
+        <v>8194</v>
       </c>
       <c r="D253" s="52">
-        <v>7287</v>
+        <v>12291</v>
       </c>
       <c r="E253" s="52">
-        <v>9716</v>
+        <v>16388</v>
       </c>
       <c r="F253" s="52">
-        <v>12145</v>
-[...5 lines deleted...]
-      <c r="I253" s="85"/>
+        <v>20485</v>
+      </c>
+      <c r="G253" s="98">
+        <v>24582</v>
+      </c>
+      <c r="H253" s="79">
+        <v>24582</v>
+      </c>
+      <c r="I253" s="83"/>
       <c r="J253" s="60"/>
-      <c r="K253" s="72"/>
+      <c r="K253" s="71"/>
       <c r="L253" s="52"/>
       <c r="M253" s="30"/>
     </row>
-    <row r="254" spans="1:13">
+    <row r="254" spans="1:13" ht="14.25" customHeight="1">
       <c r="A254" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>3628</v>
+        <v>45</v>
+      </c>
+      <c r="B254" s="71">
+        <v>2429</v>
       </c>
       <c r="C254" s="51">
-        <v>7256</v>
+        <v>4858</v>
       </c>
       <c r="D254" s="52">
-        <v>10884</v>
+        <v>7287</v>
       </c>
       <c r="E254" s="52">
-        <v>14512</v>
+        <v>9716</v>
       </c>
       <c r="F254" s="52">
-        <v>18320</v>
-[...5 lines deleted...]
-      <c r="I254" s="85"/>
+        <v>12145</v>
+      </c>
+      <c r="G254" s="98">
+        <v>14574</v>
+      </c>
+      <c r="H254" s="79">
+        <v>16707</v>
+      </c>
+      <c r="I254" s="83"/>
       <c r="J254" s="60"/>
-      <c r="K254" s="72"/>
+      <c r="K254" s="71"/>
       <c r="L254" s="52"/>
       <c r="M254" s="30"/>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>1325</v>
+        <v>47</v>
+      </c>
+      <c r="B255" s="71">
+        <v>3628</v>
       </c>
       <c r="C255" s="51">
-        <v>2650</v>
+        <v>7256</v>
       </c>
       <c r="D255" s="52">
-        <v>3975</v>
+        <v>10884</v>
       </c>
       <c r="E255" s="52">
-        <v>5300</v>
+        <v>14512</v>
       </c>
       <c r="F255" s="52">
-        <v>6625</v>
-[...5 lines deleted...]
-      <c r="I255" s="85"/>
+        <v>18320</v>
+      </c>
+      <c r="G255" s="98">
+        <v>22128</v>
+      </c>
+      <c r="H255" s="79">
+        <v>22696</v>
+      </c>
+      <c r="I255" s="83"/>
       <c r="J255" s="60"/>
-      <c r="K255" s="72"/>
+      <c r="K255" s="71"/>
       <c r="L255" s="52"/>
       <c r="M255" s="30"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>2175</v>
+        <v>48</v>
+      </c>
+      <c r="B256" s="71">
+        <v>1325</v>
       </c>
       <c r="C256" s="51">
-        <v>4350</v>
+        <v>2650</v>
       </c>
       <c r="D256" s="52">
-        <v>6525</v>
+        <v>3975</v>
       </c>
       <c r="E256" s="52">
-        <v>8700</v>
+        <v>5300</v>
       </c>
       <c r="F256" s="52">
-        <v>10875</v>
-[...5 lines deleted...]
-      <c r="I256" s="85"/>
+        <v>6625</v>
+      </c>
+      <c r="G256" s="98">
+        <v>7950</v>
+      </c>
+      <c r="H256" s="79">
+        <v>9300</v>
+      </c>
+      <c r="I256" s="83"/>
       <c r="J256" s="60"/>
-      <c r="K256" s="72"/>
+      <c r="K256" s="71"/>
       <c r="L256" s="52"/>
       <c r="M256" s="30"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="33" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>49</v>
+      </c>
+      <c r="B257" s="71">
+        <v>2175</v>
       </c>
       <c r="C257" s="51">
-        <v>586</v>
+        <v>4350</v>
       </c>
       <c r="D257" s="52">
-        <v>879</v>
+        <v>6525</v>
       </c>
       <c r="E257" s="52">
-        <v>1172</v>
+        <v>8700</v>
       </c>
       <c r="F257" s="52">
-        <v>1465</v>
-[...5 lines deleted...]
-      <c r="I257" s="85"/>
+        <v>10875</v>
+      </c>
+      <c r="G257" s="98">
+        <v>13050</v>
+      </c>
+      <c r="H257" s="79">
+        <v>14179</v>
+      </c>
+      <c r="I257" s="83"/>
       <c r="J257" s="60"/>
-      <c r="K257" s="72"/>
+      <c r="K257" s="71"/>
       <c r="L257" s="52"/>
       <c r="M257" s="30"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>12963</v>
+        <v>50</v>
+      </c>
+      <c r="B258" s="71">
+        <v>293</v>
       </c>
       <c r="C258" s="51">
-        <v>25465</v>
+        <v>586</v>
       </c>
       <c r="D258" s="52">
-        <v>37968</v>
+        <v>879</v>
       </c>
       <c r="E258" s="52">
-        <v>50471</v>
+        <v>1172</v>
       </c>
       <c r="F258" s="52">
-        <v>62949</v>
-[...5 lines deleted...]
-      <c r="I258" s="85"/>
+        <v>1465</v>
+      </c>
+      <c r="G258" s="98">
+        <v>1758</v>
+      </c>
+      <c r="H258" s="79">
+        <v>1758</v>
+      </c>
+      <c r="I258" s="83"/>
       <c r="J258" s="60"/>
-      <c r="K258" s="72"/>
+      <c r="K258" s="71"/>
       <c r="L258" s="52"/>
       <c r="M258" s="30"/>
     </row>
     <row r="259" spans="1:13">
-      <c r="A259" s="64" t="s">
+      <c r="A259" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B259" s="71">
+        <v>12963</v>
+      </c>
+      <c r="C259" s="51">
+        <v>25465</v>
+      </c>
+      <c r="D259" s="52">
+        <v>37968</v>
+      </c>
+      <c r="E259" s="52">
+        <v>50471</v>
+      </c>
+      <c r="F259" s="52">
+        <v>62949</v>
+      </c>
+      <c r="G259" s="98">
+        <v>75427</v>
+      </c>
+      <c r="H259" s="79">
+        <v>88040</v>
+      </c>
+      <c r="I259" s="83"/>
+      <c r="J259" s="60"/>
+      <c r="K259" s="71"/>
+      <c r="L259" s="52"/>
+      <c r="M259" s="30"/>
+    </row>
+    <row r="260" spans="1:13">
+      <c r="A260" s="64" t="s">
         <v>35</v>
       </c>
-      <c r="B259" s="35"/>
-[...13 lines deleted...]
-      <c r="A260" s="33" t="s">
+      <c r="B260" s="35"/>
+      <c r="C260" s="30"/>
+      <c r="D260" s="39"/>
+      <c r="E260" s="36"/>
+      <c r="F260" s="36"/>
+      <c r="G260" s="39"/>
+      <c r="H260" s="83"/>
+      <c r="I260" s="84"/>
+      <c r="J260" s="88"/>
+      <c r="K260" s="40"/>
+      <c r="L260" s="32"/>
+      <c r="M260" s="29"/>
+    </row>
+    <row r="261" spans="1:13">
+      <c r="A261" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B260" s="72">
+      <c r="B261" s="71">
         <v>12390</v>
       </c>
-      <c r="C260" s="51">
+      <c r="C261" s="51">
         <v>25949</v>
       </c>
-      <c r="D260" s="52">
+      <c r="D261" s="52">
         <v>39508</v>
       </c>
-      <c r="E260" s="52">
+      <c r="E261" s="52">
         <v>53068</v>
       </c>
-      <c r="F260" s="52">
+      <c r="F261" s="52">
         <v>63476</v>
       </c>
-      <c r="G260" s="101">
+      <c r="G261" s="98">
         <v>73884</v>
       </c>
-      <c r="H260" s="52"/>
-[...29 lines deleted...]
-      <c r="I261" s="85"/>
+      <c r="H261" s="79">
+        <v>76870</v>
+      </c>
+      <c r="I261" s="83"/>
       <c r="J261" s="60"/>
-      <c r="K261" s="72"/>
+      <c r="K261" s="71"/>
       <c r="L261" s="52"/>
       <c r="M261" s="30"/>
     </row>
-    <row r="262" spans="1:13">
+    <row r="262" spans="1:13" ht="14.25" customHeight="1">
       <c r="A262" s="33" t="s">
-        <v>46</v>
-[...20 lines deleted...]
-      <c r="I262" s="85"/>
+        <v>43</v>
+      </c>
+      <c r="B262" s="71">
+        <v>11557</v>
+      </c>
+      <c r="C262" s="51">
+        <v>24283</v>
+      </c>
+      <c r="D262" s="52">
+        <v>37009</v>
+      </c>
+      <c r="E262" s="52">
+        <v>49736</v>
+      </c>
+      <c r="F262" s="52">
+        <v>59311</v>
+      </c>
+      <c r="G262" s="98">
+        <v>68886</v>
+      </c>
+      <c r="H262" s="79">
+        <v>71247</v>
+      </c>
+      <c r="I262" s="83"/>
       <c r="J262" s="60"/>
-      <c r="K262" s="72"/>
+      <c r="K262" s="71"/>
       <c r="L262" s="52"/>
       <c r="M262" s="30"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="33" t="s">
-        <v>47</v>
-[...20 lines deleted...]
-      <c r="I263" s="85"/>
+        <v>46</v>
+      </c>
+      <c r="B263" s="71" t="s">
+        <v>71</v>
+      </c>
+      <c r="C263" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="D263" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="E263" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="F263" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="G263" s="99" t="s">
+        <v>71</v>
+      </c>
+      <c r="H263" s="79">
+        <v>58</v>
+      </c>
+      <c r="I263" s="83"/>
       <c r="J263" s="60"/>
-      <c r="K263" s="72"/>
+      <c r="K263" s="71"/>
       <c r="L263" s="52"/>
       <c r="M263" s="30"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>47</v>
+      </c>
+      <c r="B264" s="71">
+        <v>92</v>
       </c>
       <c r="C264" s="51">
-        <v>1484</v>
+        <v>184</v>
       </c>
       <c r="D264" s="52">
-        <v>2226</v>
+        <v>276</v>
       </c>
       <c r="E264" s="52">
-        <v>2968</v>
+        <v>368</v>
       </c>
       <c r="F264" s="52">
-        <v>3710</v>
-[...5 lines deleted...]
-      <c r="I264" s="85"/>
+        <v>460</v>
+      </c>
+      <c r="G264" s="98">
+        <v>552</v>
+      </c>
+      <c r="H264" s="79">
+        <v>644</v>
+      </c>
+      <c r="I264" s="83"/>
       <c r="J264" s="60"/>
-      <c r="K264" s="72"/>
+      <c r="K264" s="71"/>
       <c r="L264" s="52"/>
       <c r="M264" s="30"/>
     </row>
-    <row r="265" spans="1:13" ht="31.8">
-[...14 lines deleted...]
-      <c r="M265" s="29"/>
+    <row r="265" spans="1:13">
+      <c r="A265" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B265" s="71">
+        <v>742</v>
+      </c>
+      <c r="C265" s="51">
+        <v>1484</v>
+      </c>
+      <c r="D265" s="52">
+        <v>2226</v>
+      </c>
+      <c r="E265" s="52">
+        <v>2968</v>
+      </c>
+      <c r="F265" s="52">
+        <v>3710</v>
+      </c>
+      <c r="G265" s="98">
+        <v>4452</v>
+      </c>
+      <c r="H265" s="79">
+        <v>4452</v>
+      </c>
+      <c r="I265" s="83"/>
+      <c r="J265" s="60"/>
+      <c r="K265" s="71"/>
+      <c r="L265" s="52"/>
+      <c r="M265" s="30"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="33" t="s">
-        <v>42</v>
-[...20 lines deleted...]
-      <c r="I266" s="85"/>
+        <v>51</v>
+      </c>
+      <c r="B266" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="C266" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="D266" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="E266" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="F266" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="G266" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="H266" s="79">
+        <v>475</v>
+      </c>
+      <c r="I266" s="83"/>
       <c r="J266" s="60"/>
-      <c r="K266" s="72"/>
+      <c r="K266" s="71"/>
       <c r="L266" s="52"/>
       <c r="M266" s="30"/>
     </row>
-    <row r="267" spans="1:13" ht="14.25" customHeight="1">
-[...28 lines deleted...]
-    <row r="268" spans="1:13" ht="14.25" customHeight="1">
+    <row r="267" spans="1:13" ht="31.8">
+      <c r="A267" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="B267" s="30"/>
+      <c r="C267" s="30"/>
+      <c r="D267" s="35"/>
+      <c r="E267" s="36"/>
+      <c r="F267" s="36"/>
+      <c r="G267" s="35"/>
+      <c r="H267" s="79"/>
+      <c r="I267" s="84"/>
+      <c r="J267" s="88"/>
+      <c r="K267" s="88"/>
+      <c r="L267" s="32"/>
+      <c r="M267" s="29"/>
+    </row>
+    <row r="268" spans="1:13">
       <c r="A268" s="33" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>213726</v>
+        <v>42</v>
+      </c>
+      <c r="B268" s="71">
+        <v>7551067</v>
       </c>
       <c r="C268" s="51">
-        <v>394691</v>
+        <v>14716051</v>
       </c>
       <c r="D268" s="52">
-        <v>532675</v>
+        <v>23342661</v>
       </c>
       <c r="E268" s="52">
-        <v>546290</v>
+        <v>29501083</v>
       </c>
       <c r="F268" s="52">
-        <v>571393</v>
-[...5 lines deleted...]
-      <c r="I268" s="85"/>
+        <v>35664360</v>
+      </c>
+      <c r="G268" s="98">
+        <v>42775637</v>
+      </c>
+      <c r="H268" s="79">
+        <v>48694680</v>
+      </c>
+      <c r="I268" s="83"/>
       <c r="J268" s="60"/>
-      <c r="K268" s="72"/>
+      <c r="K268" s="71"/>
       <c r="L268" s="52"/>
       <c r="M268" s="30"/>
     </row>
-    <row r="269" spans="1:13">
+    <row r="269" spans="1:13" ht="14.25" customHeight="1">
       <c r="A269" s="33" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>201947</v>
+        <v>43</v>
+      </c>
+      <c r="B269" s="71">
+        <v>4804831</v>
       </c>
       <c r="C269" s="51">
-        <v>389174</v>
+        <v>9448706</v>
       </c>
       <c r="D269" s="52">
-        <v>532568</v>
+        <v>15023598</v>
       </c>
       <c r="E269" s="52">
-        <v>593001</v>
+        <v>19077510</v>
       </c>
       <c r="F269" s="52">
-        <v>621077</v>
-[...5 lines deleted...]
-      <c r="I269" s="85"/>
+        <v>23063925</v>
+      </c>
+      <c r="G269" s="98">
+        <v>27887463</v>
+      </c>
+      <c r="H269" s="79">
+        <v>31915151</v>
+      </c>
+      <c r="I269" s="83"/>
       <c r="J269" s="60"/>
-      <c r="K269" s="72"/>
+      <c r="K269" s="71"/>
       <c r="L269" s="52"/>
       <c r="M269" s="30"/>
     </row>
-    <row r="270" spans="1:13">
+    <row r="270" spans="1:13" ht="14.25" customHeight="1">
       <c r="A270" s="33" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>101545</v>
+        <v>44</v>
+      </c>
+      <c r="B270" s="71">
+        <v>213726</v>
       </c>
       <c r="C270" s="51">
-        <v>237560</v>
+        <v>394691</v>
       </c>
       <c r="D270" s="52">
-        <v>591092</v>
+        <v>532675</v>
       </c>
       <c r="E270" s="52">
-        <v>707637</v>
+        <v>546290</v>
       </c>
       <c r="F270" s="52">
-        <v>983086</v>
-[...5 lines deleted...]
-      <c r="I270" s="85"/>
+        <v>571393</v>
+      </c>
+      <c r="G270" s="98">
+        <v>593165</v>
+      </c>
+      <c r="H270" s="79">
+        <v>614793</v>
+      </c>
+      <c r="I270" s="83"/>
       <c r="J270" s="60"/>
-      <c r="K270" s="72"/>
+      <c r="K270" s="71"/>
       <c r="L270" s="52"/>
       <c r="M270" s="30"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>274039</v>
+        <v>45</v>
+      </c>
+      <c r="B271" s="71">
+        <v>201947</v>
       </c>
       <c r="C271" s="51">
-        <v>507078</v>
+        <v>389174</v>
       </c>
       <c r="D271" s="52">
-        <v>718846</v>
+        <v>532568</v>
       </c>
       <c r="E271" s="52">
-        <v>885211</v>
+        <v>593001</v>
       </c>
       <c r="F271" s="52">
-        <v>1070702</v>
-[...5 lines deleted...]
-      <c r="I271" s="85"/>
+        <v>621077</v>
+      </c>
+      <c r="G271" s="98">
+        <v>648096</v>
+      </c>
+      <c r="H271" s="79">
+        <v>681256</v>
+      </c>
+      <c r="I271" s="83"/>
       <c r="J271" s="60"/>
-      <c r="K271" s="72"/>
+      <c r="K271" s="71"/>
       <c r="L271" s="52"/>
       <c r="M271" s="30"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>328075</v>
+        <v>46</v>
+      </c>
+      <c r="B272" s="71">
+        <v>101545</v>
       </c>
       <c r="C272" s="51">
-        <v>594132</v>
+        <v>237560</v>
       </c>
       <c r="D272" s="52">
-        <v>808992</v>
+        <v>591092</v>
       </c>
       <c r="E272" s="52">
-        <v>901646</v>
+        <v>707637</v>
       </c>
       <c r="F272" s="52">
-        <v>1002745</v>
-[...5 lines deleted...]
-      <c r="I272" s="85"/>
+        <v>983086</v>
+      </c>
+      <c r="G272" s="98">
+        <v>1389057</v>
+      </c>
+      <c r="H272" s="79">
+        <v>1693191</v>
+      </c>
+      <c r="I272" s="83"/>
       <c r="J272" s="60"/>
-      <c r="K272" s="72"/>
+      <c r="K272" s="71"/>
       <c r="L272" s="52"/>
       <c r="M272" s="30"/>
     </row>
-    <row r="273" spans="1:14">
+    <row r="273" spans="1:13">
       <c r="A273" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>56337</v>
+        <v>47</v>
+      </c>
+      <c r="B273" s="71">
+        <v>274039</v>
       </c>
       <c r="C273" s="51">
-        <v>115650</v>
+        <v>507078</v>
       </c>
       <c r="D273" s="52">
-        <v>216461</v>
+        <v>718846</v>
       </c>
       <c r="E273" s="52">
-        <v>295043</v>
+        <v>885211</v>
       </c>
       <c r="F273" s="52">
-        <v>307394</v>
-[...5 lines deleted...]
-      <c r="I273" s="85"/>
+        <v>1070702</v>
+      </c>
+      <c r="G273" s="98">
+        <v>1213086</v>
+      </c>
+      <c r="H273" s="79">
+        <v>1349402</v>
+      </c>
+      <c r="I273" s="83"/>
       <c r="J273" s="60"/>
-      <c r="K273" s="72"/>
+      <c r="K273" s="71"/>
       <c r="L273" s="52"/>
       <c r="M273" s="30"/>
     </row>
-    <row r="274" spans="1:14">
+    <row r="274" spans="1:13">
       <c r="A274" s="33" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>1132239</v>
+        <v>48</v>
+      </c>
+      <c r="B274" s="71">
+        <v>328075</v>
       </c>
       <c r="C274" s="51">
-        <v>2156537</v>
+        <v>594132</v>
       </c>
       <c r="D274" s="52">
-        <v>3284764</v>
+        <v>808992</v>
       </c>
       <c r="E274" s="52">
-        <v>4253954</v>
+        <v>901646</v>
       </c>
       <c r="F274" s="52">
-        <v>5080332</v>
-[...5 lines deleted...]
-      <c r="I274" s="85"/>
+        <v>1002745</v>
+      </c>
+      <c r="G274" s="98">
+        <v>1104065</v>
+      </c>
+      <c r="H274" s="79">
+        <v>1213023</v>
+      </c>
+      <c r="I274" s="83"/>
       <c r="J274" s="60"/>
-      <c r="K274" s="72"/>
+      <c r="K274" s="71"/>
       <c r="L274" s="52"/>
       <c r="M274" s="30"/>
     </row>
-    <row r="275" spans="1:14">
+    <row r="275" spans="1:13">
       <c r="A275" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>438328</v>
+        <v>49</v>
+      </c>
+      <c r="B275" s="71">
+        <v>56337</v>
       </c>
       <c r="C275" s="51">
-        <v>872523</v>
+        <v>115650</v>
       </c>
       <c r="D275" s="52">
-        <v>1633665</v>
+        <v>216461</v>
       </c>
       <c r="E275" s="52">
-        <v>2240791</v>
+        <v>295043</v>
       </c>
       <c r="F275" s="52">
-        <v>2963707</v>
-[...5 lines deleted...]
-      <c r="I275" s="85"/>
+        <v>307394</v>
+      </c>
+      <c r="G275" s="98">
+        <v>317001</v>
+      </c>
+      <c r="H275" s="79">
+        <v>326818</v>
+      </c>
+      <c r="I275" s="83"/>
       <c r="J275" s="60"/>
-      <c r="K275" s="72"/>
+      <c r="K275" s="71"/>
       <c r="L275" s="52"/>
       <c r="M275" s="30"/>
     </row>
-    <row r="276" spans="1:14" ht="21.6" customHeight="1">
-[...16 lines deleted...]
-    <row r="277" spans="1:14">
+    <row r="276" spans="1:13">
+      <c r="A276" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B276" s="71">
+        <v>1132239</v>
+      </c>
+      <c r="C276" s="51">
+        <v>2156537</v>
+      </c>
+      <c r="D276" s="52">
+        <v>3284764</v>
+      </c>
+      <c r="E276" s="52">
+        <v>4253954</v>
+      </c>
+      <c r="F276" s="52">
+        <v>5080332</v>
+      </c>
+      <c r="G276" s="98">
+        <v>5947713</v>
+      </c>
+      <c r="H276" s="79">
+        <v>6447416</v>
+      </c>
+      <c r="I276" s="83"/>
+      <c r="J276" s="60"/>
+      <c r="K276" s="71"/>
+      <c r="L276" s="52"/>
+      <c r="M276" s="30"/>
+    </row>
+    <row r="277" spans="1:13">
       <c r="A277" s="33" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>3091543</v>
+        <v>51</v>
+      </c>
+      <c r="B277" s="71">
+        <v>438328</v>
       </c>
       <c r="C277" s="51">
-        <v>6029058</v>
+        <v>872523</v>
       </c>
       <c r="D277" s="52">
-        <v>10456241</v>
+        <v>1633665</v>
       </c>
       <c r="E277" s="52">
-        <v>13883450</v>
+        <v>2240791</v>
       </c>
       <c r="F277" s="52">
-        <v>18343792</v>
-[...5 lines deleted...]
-      <c r="I277" s="85"/>
+        <v>2963707</v>
+      </c>
+      <c r="G277" s="98">
+        <v>3675992</v>
+      </c>
+      <c r="H277" s="79">
+        <v>4453630</v>
+      </c>
+      <c r="I277" s="83"/>
       <c r="J277" s="60"/>
-      <c r="K277" s="72"/>
+      <c r="K277" s="71"/>
       <c r="L277" s="52"/>
       <c r="M277" s="30"/>
     </row>
-    <row r="278" spans="1:14" ht="14.25" customHeight="1">
-[...28 lines deleted...]
-    <row r="279" spans="1:14">
+    <row r="278" spans="1:13" ht="21.6" customHeight="1">
+      <c r="A278" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="B278" s="35"/>
+      <c r="C278" s="30"/>
+      <c r="D278" s="39"/>
+      <c r="E278" s="36"/>
+      <c r="F278" s="36"/>
+      <c r="G278" s="39"/>
+      <c r="H278" s="83"/>
+      <c r="I278" s="84"/>
+      <c r="J278" s="88"/>
+      <c r="K278" s="94"/>
+      <c r="L278" s="32"/>
+      <c r="M278" s="29"/>
+    </row>
+    <row r="279" spans="1:13">
       <c r="A279" s="33" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>8613</v>
+        <v>42</v>
+      </c>
+      <c r="B279" s="71">
+        <v>3091543</v>
       </c>
       <c r="C279" s="51">
-        <v>17490</v>
+        <v>6029058</v>
       </c>
       <c r="D279" s="52">
-        <v>26594</v>
+        <v>10456241</v>
       </c>
       <c r="E279" s="52">
-        <v>34117</v>
+        <v>13883450</v>
       </c>
       <c r="F279" s="52">
-        <v>41766</v>
-[...5 lines deleted...]
-      <c r="I279" s="85"/>
+        <v>18343792</v>
+      </c>
+      <c r="G279" s="98">
+        <v>23241509</v>
+      </c>
+      <c r="H279" s="79">
+        <v>28067232</v>
+      </c>
+      <c r="I279" s="83"/>
       <c r="J279" s="60"/>
-      <c r="K279" s="72"/>
+      <c r="K279" s="71"/>
       <c r="L279" s="52"/>
       <c r="M279" s="30"/>
     </row>
-    <row r="280" spans="1:14">
+    <row r="280" spans="1:13" ht="14.25" customHeight="1">
       <c r="A280" s="33" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>59812</v>
+        <v>43</v>
+      </c>
+      <c r="B280" s="71">
+        <v>1660589</v>
       </c>
       <c r="C280" s="51">
-        <v>151002</v>
+        <v>3159114</v>
       </c>
       <c r="D280" s="52">
-        <v>418594</v>
+        <v>5582290</v>
       </c>
       <c r="E280" s="52">
-        <v>480400</v>
+        <v>7386416</v>
       </c>
       <c r="F280" s="52">
-        <v>751913</v>
-[...5 lines deleted...]
-      <c r="I280" s="85"/>
+        <v>9973635</v>
+      </c>
+      <c r="G280" s="98">
+        <v>12832268</v>
+      </c>
+      <c r="H280" s="79">
+        <v>16021058</v>
+      </c>
+      <c r="I280" s="83"/>
       <c r="J280" s="60"/>
-      <c r="K280" s="72"/>
+      <c r="K280" s="71"/>
       <c r="L280" s="52"/>
       <c r="M280" s="30"/>
     </row>
-    <row r="281" spans="1:14">
+    <row r="281" spans="1:13">
       <c r="A281" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>44731</v>
+        <v>45</v>
+      </c>
+      <c r="B281" s="71">
+        <v>8613</v>
       </c>
       <c r="C281" s="51">
-        <v>89667</v>
+        <v>17490</v>
       </c>
       <c r="D281" s="52">
-        <v>135984</v>
+        <v>26594</v>
       </c>
       <c r="E281" s="52">
-        <v>183205</v>
+        <v>34117</v>
       </c>
       <c r="F281" s="52">
-        <v>228918</v>
-[...5 lines deleted...]
-      <c r="I281" s="85"/>
+        <v>41766</v>
+      </c>
+      <c r="G281" s="98">
+        <v>50210</v>
+      </c>
+      <c r="H281" s="79">
+        <v>59931</v>
+      </c>
+      <c r="I281" s="83"/>
       <c r="J281" s="60"/>
-      <c r="K281" s="72"/>
+      <c r="K281" s="71"/>
       <c r="L281" s="52"/>
       <c r="M281" s="30"/>
     </row>
-    <row r="282" spans="1:14">
+    <row r="282" spans="1:13">
       <c r="A282" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>12688</v>
+        <v>46</v>
+      </c>
+      <c r="B282" s="71">
+        <v>59812</v>
       </c>
       <c r="C282" s="51">
-        <v>26665</v>
+        <v>151002</v>
       </c>
       <c r="D282" s="52">
-        <v>40929</v>
+        <v>418594</v>
       </c>
       <c r="E282" s="52">
-        <v>53922</v>
+        <v>480400</v>
       </c>
       <c r="F282" s="52">
-        <v>67551</v>
-[...5 lines deleted...]
-      <c r="I282" s="85"/>
+        <v>751913</v>
+      </c>
+      <c r="G282" s="98">
+        <v>1153028</v>
+      </c>
+      <c r="H282" s="79">
+        <v>1453589</v>
+      </c>
+      <c r="I282" s="83"/>
       <c r="J282" s="60"/>
-      <c r="K282" s="72"/>
+      <c r="K282" s="71"/>
       <c r="L282" s="52"/>
       <c r="M282" s="30"/>
     </row>
-    <row r="283" spans="1:14">
+    <row r="283" spans="1:13">
       <c r="A283" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>3239</v>
+        <v>47</v>
+      </c>
+      <c r="B283" s="71">
+        <v>44731</v>
       </c>
       <c r="C283" s="51">
-        <v>6143</v>
+        <v>89667</v>
       </c>
       <c r="D283" s="52">
-        <v>10487</v>
+        <v>135984</v>
       </c>
       <c r="E283" s="52">
-        <v>13114</v>
+        <v>183205</v>
       </c>
       <c r="F283" s="52">
-        <v>16016</v>
-[...5 lines deleted...]
-      <c r="I283" s="85"/>
+        <v>228918</v>
+      </c>
+      <c r="G283" s="98">
+        <v>275166</v>
+      </c>
+      <c r="H283" s="79">
+        <v>322479</v>
+      </c>
+      <c r="I283" s="83"/>
       <c r="J283" s="60"/>
-      <c r="K283" s="72"/>
+      <c r="K283" s="71"/>
       <c r="L283" s="52"/>
       <c r="M283" s="30"/>
     </row>
-    <row r="284" spans="1:14">
+    <row r="284" spans="1:13">
       <c r="A284" s="33" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>1096627</v>
+        <v>48</v>
+      </c>
+      <c r="B284" s="71">
+        <v>12688</v>
       </c>
       <c r="C284" s="51">
-        <v>2075539</v>
+        <v>26665</v>
       </c>
       <c r="D284" s="52">
-        <v>3116602</v>
+        <v>40929</v>
       </c>
       <c r="E284" s="52">
-        <v>4029084</v>
+        <v>53922</v>
       </c>
       <c r="F284" s="52">
-        <v>4851787</v>
-[...5 lines deleted...]
-      <c r="I284" s="85"/>
+        <v>67551</v>
+      </c>
+      <c r="G284" s="98">
+        <v>81605</v>
+      </c>
+      <c r="H284" s="79">
+        <v>97424</v>
+      </c>
+      <c r="I284" s="83"/>
       <c r="J284" s="60"/>
-      <c r="K284" s="72"/>
+      <c r="K284" s="71"/>
       <c r="L284" s="52"/>
       <c r="M284" s="30"/>
     </row>
-    <row r="285" spans="1:14">
+    <row r="285" spans="1:13">
       <c r="A285" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B285" s="71">
+        <v>3239</v>
+      </c>
+      <c r="C285" s="51">
+        <v>6143</v>
+      </c>
+      <c r="D285" s="52">
+        <v>10487</v>
+      </c>
+      <c r="E285" s="52">
+        <v>13114</v>
+      </c>
+      <c r="F285" s="52">
+        <v>16016</v>
+      </c>
+      <c r="G285" s="98">
+        <v>19157</v>
+      </c>
+      <c r="H285" s="79">
+        <v>22742</v>
+      </c>
+      <c r="I285" s="83"/>
+      <c r="J285" s="60"/>
+      <c r="K285" s="71"/>
+      <c r="L285" s="52"/>
+      <c r="M285" s="30"/>
+    </row>
+    <row r="286" spans="1:13">
+      <c r="A286" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B286" s="71">
+        <v>1096627</v>
+      </c>
+      <c r="C286" s="51">
+        <v>2075539</v>
+      </c>
+      <c r="D286" s="52">
+        <v>3116602</v>
+      </c>
+      <c r="E286" s="52">
+        <v>4029084</v>
+      </c>
+      <c r="F286" s="52">
+        <v>4851787</v>
+      </c>
+      <c r="G286" s="98">
+        <v>5715940</v>
+      </c>
+      <c r="H286" s="79">
+        <v>6212702</v>
+      </c>
+      <c r="I286" s="83"/>
+      <c r="J286" s="60"/>
+      <c r="K286" s="71"/>
+      <c r="L286" s="52"/>
+      <c r="M286" s="30"/>
+    </row>
+    <row r="287" spans="1:13">
+      <c r="A287" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B285" s="72">
+      <c r="B287" s="71">
         <v>205244</v>
       </c>
-      <c r="C285" s="51">
+      <c r="C287" s="51">
         <v>503438</v>
       </c>
-      <c r="D285" s="52">
+      <c r="D287" s="52">
         <v>1124761</v>
       </c>
-      <c r="E285" s="52">
+      <c r="E287" s="52">
         <v>1703192</v>
       </c>
-      <c r="F285" s="52">
+      <c r="F287" s="52">
         <v>2412206</v>
       </c>
-      <c r="G285" s="101">
+      <c r="G287" s="98">
         <v>3114135</v>
       </c>
-      <c r="H285" s="52"/>
-[...7 lines deleted...]
-      <c r="A286" s="64" t="s">
+      <c r="H287" s="79">
+        <v>3877307</v>
+      </c>
+      <c r="I287" s="83"/>
+      <c r="J287" s="60"/>
+      <c r="K287" s="71"/>
+      <c r="L287" s="52"/>
+      <c r="M287" s="29"/>
+    </row>
+    <row r="288" spans="1:13" ht="21.6">
+      <c r="A288" s="64" t="s">
         <v>33</v>
       </c>
-      <c r="B286" s="30"/>
-[...13 lines deleted...]
-      <c r="A287" s="33" t="s">
+      <c r="B288" s="30"/>
+      <c r="C288" s="30"/>
+      <c r="D288" s="35"/>
+      <c r="E288" s="36"/>
+      <c r="F288" s="36"/>
+      <c r="G288" s="35"/>
+      <c r="H288" s="83"/>
+      <c r="I288" s="84"/>
+      <c r="J288" s="88"/>
+      <c r="K288" s="40"/>
+      <c r="L288" s="32"/>
+      <c r="M288" s="29"/>
+    </row>
+    <row r="289" spans="1:15">
+      <c r="A289" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B287" s="72">
+      <c r="B289" s="71">
         <v>3573084</v>
       </c>
-      <c r="C287" s="51">
+      <c r="C289" s="51">
         <v>6848548</v>
       </c>
-      <c r="D287" s="52">
+      <c r="D289" s="52">
         <v>10189170</v>
       </c>
-      <c r="E287" s="52">
+      <c r="E289" s="52">
         <v>12726028</v>
       </c>
-      <c r="F287" s="52">
+      <c r="F289" s="52">
         <v>14321028</v>
       </c>
-      <c r="G287" s="101">
+      <c r="G289" s="98">
         <v>16428986</v>
       </c>
-      <c r="H287" s="52"/>
-[...59 lines deleted...]
-      <c r="I289" s="85"/>
+      <c r="H289" s="79">
+        <v>17415743</v>
+      </c>
+      <c r="I289" s="83"/>
       <c r="J289" s="60"/>
-      <c r="K289" s="72"/>
+      <c r="K289" s="71"/>
       <c r="L289" s="52"/>
       <c r="M289" s="30"/>
-    </row>
-    <row r="290" spans="1:15">
+      <c r="N289" s="2"/>
+    </row>
+    <row r="290" spans="1:15" ht="14.25" customHeight="1">
       <c r="A290" s="33" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>193334</v>
+        <v>43</v>
+      </c>
+      <c r="B290" s="71">
+        <v>2325535</v>
       </c>
       <c r="C290" s="51">
-        <v>371684</v>
+        <v>4570564</v>
       </c>
       <c r="D290" s="52">
-        <v>505974</v>
+        <v>6915158</v>
       </c>
       <c r="E290" s="52">
-        <v>558884</v>
+        <v>9022272</v>
       </c>
       <c r="F290" s="52">
-        <v>579311</v>
-[...5 lines deleted...]
-      <c r="I290" s="85"/>
+        <v>10387566</v>
+      </c>
+      <c r="G290" s="98">
+        <v>12320902</v>
+      </c>
+      <c r="H290" s="79">
+        <v>13127271</v>
+      </c>
+      <c r="I290" s="83"/>
       <c r="J290" s="60"/>
-      <c r="K290" s="72"/>
+      <c r="K290" s="71"/>
       <c r="L290" s="52"/>
       <c r="M290" s="30"/>
-      <c r="N290" s="2"/>
-[...1 lines deleted...]
-    <row r="291" spans="1:15">
+    </row>
+    <row r="291" spans="1:15" ht="14.25" customHeight="1">
       <c r="A291" s="33" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>41733</v>
+        <v>44</v>
+      </c>
+      <c r="B291" s="71">
+        <v>213726</v>
       </c>
       <c r="C291" s="51">
-        <v>86558</v>
+        <v>394691</v>
       </c>
       <c r="D291" s="52">
-        <v>172498</v>
+        <v>532675</v>
       </c>
       <c r="E291" s="52">
-        <v>227237</v>
+        <v>546290</v>
       </c>
       <c r="F291" s="52">
-        <v>231173</v>
-[...5 lines deleted...]
-      <c r="I291" s="85"/>
+        <v>571393</v>
+      </c>
+      <c r="G291" s="98">
+        <v>593165</v>
+      </c>
+      <c r="H291" s="79">
+        <v>614793</v>
+      </c>
+      <c r="I291" s="83"/>
       <c r="J291" s="60"/>
-      <c r="K291" s="72"/>
+      <c r="K291" s="71"/>
       <c r="L291" s="52"/>
       <c r="M291" s="30"/>
-      <c r="N291" s="2"/>
     </row>
     <row r="292" spans="1:15">
       <c r="A292" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>229308</v>
+        <v>45</v>
+      </c>
+      <c r="B292" s="71">
+        <v>193334</v>
       </c>
       <c r="C292" s="51">
-        <v>417411</v>
+        <v>371684</v>
       </c>
       <c r="D292" s="52">
-        <v>582862</v>
+        <v>505974</v>
       </c>
       <c r="E292" s="52">
-        <v>702006</v>
+        <v>558884</v>
       </c>
       <c r="F292" s="52">
-        <v>841784</v>
-[...5 lines deleted...]
-      <c r="I292" s="85"/>
+        <v>579311</v>
+      </c>
+      <c r="G292" s="98">
+        <v>597886</v>
+      </c>
+      <c r="H292" s="79">
+        <v>621325</v>
+      </c>
+      <c r="I292" s="83"/>
       <c r="J292" s="60"/>
-      <c r="K292" s="72"/>
+      <c r="K292" s="71"/>
       <c r="L292" s="52"/>
       <c r="M292" s="30"/>
       <c r="N292" s="2"/>
     </row>
     <row r="293" spans="1:15">
       <c r="A293" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>247654</v>
+        <v>46</v>
+      </c>
+      <c r="B293" s="71">
+        <v>41733</v>
       </c>
       <c r="C293" s="51">
-        <v>448050</v>
+        <v>86558</v>
       </c>
       <c r="D293" s="52">
-        <v>596963</v>
+        <v>172498</v>
       </c>
       <c r="E293" s="52">
-        <v>624941</v>
+        <v>227237</v>
       </c>
       <c r="F293" s="52">
-        <v>638377</v>
-[...5 lines deleted...]
-      <c r="I293" s="85"/>
+        <v>231173</v>
+      </c>
+      <c r="G293" s="98">
+        <v>236029</v>
+      </c>
+      <c r="H293" s="79">
+        <v>239602</v>
+      </c>
+      <c r="I293" s="83"/>
       <c r="J293" s="60"/>
-      <c r="K293" s="72"/>
+      <c r="K293" s="71"/>
       <c r="L293" s="52"/>
       <c r="M293" s="30"/>
       <c r="N293" s="2"/>
     </row>
     <row r="294" spans="1:15">
       <c r="A294" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>53098</v>
+        <v>47</v>
+      </c>
+      <c r="B294" s="71">
+        <v>229308</v>
       </c>
       <c r="C294" s="51">
-        <v>109507</v>
+        <v>417411</v>
       </c>
       <c r="D294" s="52">
-        <v>205974</v>
+        <v>582862</v>
       </c>
       <c r="E294" s="52">
-        <v>281929</v>
+        <v>702006</v>
       </c>
       <c r="F294" s="52">
-        <v>291378</v>
-[...5 lines deleted...]
-      <c r="I294" s="85"/>
+        <v>841784</v>
+      </c>
+      <c r="G294" s="98">
+        <v>937920</v>
+      </c>
+      <c r="H294" s="79">
+        <v>1026923</v>
+      </c>
+      <c r="I294" s="83"/>
       <c r="J294" s="60"/>
-      <c r="K294" s="72"/>
+      <c r="K294" s="71"/>
       <c r="L294" s="52"/>
       <c r="M294" s="30"/>
       <c r="N294" s="2"/>
     </row>
     <row r="295" spans="1:15">
       <c r="A295" s="33" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>35612</v>
+        <v>48</v>
+      </c>
+      <c r="B295" s="71">
+        <v>247654</v>
       </c>
       <c r="C295" s="51">
-        <v>80998</v>
+        <v>448050</v>
       </c>
       <c r="D295" s="52">
-        <v>168162</v>
+        <v>596963</v>
       </c>
       <c r="E295" s="52">
-        <v>224870</v>
+        <v>624941</v>
       </c>
       <c r="F295" s="52">
-        <v>228545</v>
-[...5 lines deleted...]
-      <c r="I295" s="85"/>
+        <v>638377</v>
+      </c>
+      <c r="G295" s="98">
+        <v>651610</v>
+      </c>
+      <c r="H295" s="79">
+        <v>670716</v>
+      </c>
+      <c r="I295" s="83"/>
       <c r="J295" s="60"/>
-      <c r="K295" s="72"/>
+      <c r="K295" s="71"/>
       <c r="L295" s="52"/>
       <c r="M295" s="30"/>
       <c r="N295" s="2"/>
     </row>
     <row r="296" spans="1:15">
       <c r="A296" s="33" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>233084</v>
+        <v>49</v>
+      </c>
+      <c r="B296" s="71">
+        <v>53098</v>
       </c>
       <c r="C296" s="51">
-        <v>369085</v>
+        <v>109507</v>
       </c>
       <c r="D296" s="52">
-        <v>508904</v>
+        <v>205974</v>
       </c>
       <c r="E296" s="52">
-        <v>537599</v>
+        <v>281929</v>
       </c>
       <c r="F296" s="52">
-        <v>551501</v>
-[...5 lines deleted...]
-      <c r="I296" s="85"/>
+        <v>291378</v>
+      </c>
+      <c r="G296" s="98">
+        <v>297844</v>
+      </c>
+      <c r="H296" s="79">
+        <v>304076</v>
+      </c>
+      <c r="I296" s="83"/>
       <c r="J296" s="60"/>
-      <c r="K296" s="72"/>
+      <c r="K296" s="71"/>
       <c r="L296" s="52"/>
       <c r="M296" s="30"/>
       <c r="N296" s="2"/>
     </row>
-    <row r="297" spans="1:15" ht="21.6">
-[...14 lines deleted...]
-      <c r="M297" s="29"/>
+    <row r="297" spans="1:15">
+      <c r="A297" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B297" s="71">
+        <v>35612</v>
+      </c>
+      <c r="C297" s="51">
+        <v>80998</v>
+      </c>
+      <c r="D297" s="52">
+        <v>168162</v>
+      </c>
+      <c r="E297" s="52">
+        <v>224870</v>
+      </c>
+      <c r="F297" s="52">
+        <v>228545</v>
+      </c>
+      <c r="G297" s="98">
+        <v>231773</v>
+      </c>
+      <c r="H297" s="79">
+        <v>234714</v>
+      </c>
+      <c r="I297" s="83"/>
+      <c r="J297" s="60"/>
+      <c r="K297" s="71"/>
+      <c r="L297" s="52"/>
+      <c r="M297" s="30"/>
       <c r="N297" s="2"/>
     </row>
-    <row r="298" spans="1:15" ht="13.5" customHeight="1">
+    <row r="298" spans="1:15">
       <c r="A298" s="33" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>886440</v>
+        <v>51</v>
+      </c>
+      <c r="B298" s="71">
+        <v>233084</v>
       </c>
       <c r="C298" s="51">
-        <v>1838445</v>
+        <v>369085</v>
       </c>
       <c r="D298" s="52">
-        <v>2697250</v>
+        <v>508904</v>
       </c>
       <c r="E298" s="52">
-        <v>2891605</v>
+        <v>537599</v>
       </c>
       <c r="F298" s="52">
-        <v>2999540</v>
-[...5 lines deleted...]
-      <c r="I298" s="85"/>
+        <v>551501</v>
+      </c>
+      <c r="G298" s="98">
+        <v>561857</v>
+      </c>
+      <c r="H298" s="79">
+        <v>576323</v>
+      </c>
+      <c r="I298" s="83"/>
       <c r="J298" s="60"/>
-      <c r="K298" s="72"/>
+      <c r="K298" s="71"/>
       <c r="L298" s="52"/>
       <c r="M298" s="30"/>
       <c r="N298" s="2"/>
-      <c r="O298" s="2"/>
-[...30 lines deleted...]
-    <row r="300" spans="1:15" ht="14.25" customHeight="1">
+    </row>
+    <row r="299" spans="1:15" ht="21.6">
+      <c r="A299" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="B299" s="30"/>
+      <c r="C299" s="30"/>
+      <c r="D299" s="39"/>
+      <c r="E299" s="36"/>
+      <c r="F299" s="36"/>
+      <c r="G299" s="36"/>
+      <c r="H299" s="83"/>
+      <c r="I299" s="84"/>
+      <c r="J299" s="88"/>
+      <c r="K299" s="94"/>
+      <c r="L299" s="32"/>
+      <c r="M299" s="29"/>
+      <c r="N299" s="2"/>
+    </row>
+    <row r="300" spans="1:15" ht="13.5" customHeight="1">
       <c r="A300" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>67733</v>
+        <v>42</v>
+      </c>
+      <c r="B300" s="71">
+        <v>886440</v>
       </c>
       <c r="C300" s="51">
-        <v>119417</v>
+        <v>1838445</v>
       </c>
       <c r="D300" s="52">
-        <v>171100</v>
+        <v>2697250</v>
       </c>
       <c r="E300" s="52">
-        <v>222783</v>
+        <v>2891605</v>
       </c>
       <c r="F300" s="52">
-        <v>296817</v>
-[...5 lines deleted...]
-      <c r="I300" s="85"/>
+        <v>2999540</v>
+      </c>
+      <c r="G300" s="98">
+        <v>3105143</v>
+      </c>
+      <c r="H300" s="79">
+        <v>3211705</v>
+      </c>
+      <c r="I300" s="83"/>
       <c r="J300" s="60"/>
-      <c r="K300" s="72"/>
+      <c r="K300" s="71"/>
       <c r="L300" s="52"/>
       <c r="M300" s="30"/>
+      <c r="N300" s="2"/>
+      <c r="O300" s="2"/>
     </row>
     <row r="301" spans="1:15" ht="14.25" customHeight="1">
       <c r="A301" s="33" t="s">
-        <v>51</v>
-[...20 lines deleted...]
-      <c r="I301" s="85"/>
+        <v>43</v>
+      </c>
+      <c r="B301" s="71">
+        <v>818707</v>
+      </c>
+      <c r="C301" s="51">
+        <v>1719028</v>
+      </c>
+      <c r="D301" s="52">
+        <v>2526150</v>
+      </c>
+      <c r="E301" s="52">
+        <v>2668822</v>
+      </c>
+      <c r="F301" s="52">
+        <v>2702723</v>
+      </c>
+      <c r="G301" s="98">
+        <v>2734293</v>
+      </c>
+      <c r="H301" s="79">
+        <v>2766822</v>
+      </c>
+      <c r="I301" s="83"/>
       <c r="J301" s="60"/>
-      <c r="K301" s="72"/>
+      <c r="K301" s="71"/>
       <c r="L301" s="52"/>
       <c r="M301" s="30"/>
     </row>
-    <row r="302" spans="1:15" ht="42">
-[...16 lines deleted...]
-      <c r="O302" s="2"/>
+    <row r="302" spans="1:15" ht="14.25" customHeight="1">
+      <c r="A302" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B302" s="71">
+        <v>67733</v>
+      </c>
+      <c r="C302" s="51">
+        <v>119417</v>
+      </c>
+      <c r="D302" s="52">
+        <v>171100</v>
+      </c>
+      <c r="E302" s="52">
+        <v>222783</v>
+      </c>
+      <c r="F302" s="52">
+        <v>296817</v>
+      </c>
+      <c r="G302" s="98">
+        <v>370850</v>
+      </c>
+      <c r="H302" s="79">
+        <v>444883</v>
+      </c>
+      <c r="I302" s="83"/>
+      <c r="J302" s="60"/>
+      <c r="K302" s="71"/>
+      <c r="L302" s="52"/>
+      <c r="M302" s="30"/>
     </row>
     <row r="303" spans="1:15" ht="14.25" customHeight="1">
       <c r="A303" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B303" s="71" t="s">
+        <v>71</v>
+      </c>
+      <c r="C303" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="D303" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="E303" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="F303" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="G303" s="99" t="s">
+        <v>71</v>
+      </c>
+      <c r="H303" s="104" t="s">
+        <v>71</v>
+      </c>
+      <c r="I303" s="83"/>
+      <c r="J303" s="60"/>
+      <c r="K303" s="71"/>
+      <c r="L303" s="52"/>
+      <c r="M303" s="30"/>
+    </row>
+    <row r="304" spans="1:15" ht="42">
+      <c r="A304" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="B304" s="30"/>
+      <c r="C304" s="96"/>
+      <c r="D304" s="35"/>
+      <c r="E304" s="36"/>
+      <c r="F304" s="39"/>
+      <c r="G304" s="35"/>
+      <c r="H304" s="108"/>
+      <c r="I304" s="85"/>
+      <c r="J304" s="61"/>
+      <c r="K304" s="94"/>
+      <c r="L304" s="32"/>
+      <c r="M304" s="29"/>
+      <c r="N304" s="2"/>
+      <c r="O304" s="2"/>
+    </row>
+    <row r="305" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A305" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B303" s="72">
+      <c r="B305" s="71">
         <v>1208295</v>
       </c>
-      <c r="C303" s="51">
+      <c r="C305" s="51">
         <v>2658719</v>
       </c>
-      <c r="D303" s="52">
+      <c r="D305" s="52">
         <v>4159679</v>
       </c>
-      <c r="E303" s="52">
+      <c r="E305" s="52">
         <v>5757575</v>
       </c>
-      <c r="F303" s="52">
+      <c r="F305" s="52">
         <v>7269736</v>
       </c>
-      <c r="G303" s="101">
+      <c r="G305" s="98">
         <v>9107621</v>
       </c>
-      <c r="H303" s="52"/>
-[...60 lines deleted...]
-      <c r="I305" s="85"/>
+      <c r="H305" s="79">
+        <v>11082975</v>
+      </c>
+      <c r="I305" s="83"/>
       <c r="J305" s="60"/>
-      <c r="K305" s="72"/>
+      <c r="K305" s="71"/>
       <c r="L305" s="36"/>
       <c r="M305" s="30"/>
       <c r="N305" s="2"/>
       <c r="O305" s="2"/>
     </row>
-    <row r="306" spans="1:20" ht="12.75" customHeight="1">
+    <row r="306" spans="1:20" ht="14.25" customHeight="1">
       <c r="A306" s="33" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>42141</v>
+        <v>43</v>
+      </c>
+      <c r="B306" s="71">
+        <v>579289</v>
       </c>
       <c r="C306" s="51">
-        <v>82036</v>
+        <v>1382689</v>
       </c>
       <c r="D306" s="52">
-        <v>125102</v>
+        <v>2197012</v>
       </c>
       <c r="E306" s="52">
-        <v>171801</v>
+        <v>3057826</v>
       </c>
       <c r="F306" s="52">
-        <v>223946</v>
-[...5 lines deleted...]
-      <c r="I306" s="85"/>
+        <v>3712299</v>
+      </c>
+      <c r="G306" s="98">
+        <v>4421165</v>
+      </c>
+      <c r="H306" s="79">
+        <v>5190198</v>
+      </c>
+      <c r="I306" s="83"/>
       <c r="J306" s="60"/>
-      <c r="K306" s="72"/>
+      <c r="K306" s="71"/>
       <c r="L306" s="36"/>
       <c r="M306" s="30"/>
-      <c r="N306" s="2"/>
-[...2 lines deleted...]
-    <row r="307" spans="1:20" ht="12" customHeight="1">
+    </row>
+    <row r="307" spans="1:20" ht="13.5" customHeight="1">
       <c r="A307" s="33" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>92929</v>
+        <v>45</v>
+      </c>
+      <c r="B307" s="71">
+        <v>113716</v>
       </c>
       <c r="C307" s="51">
-        <v>183602</v>
+        <v>227823</v>
       </c>
       <c r="D307" s="52">
-        <v>281915</v>
+        <v>346332</v>
       </c>
       <c r="E307" s="52">
-        <v>385956</v>
+        <v>473040</v>
       </c>
       <c r="F307" s="52">
-        <v>503296</v>
-[...5 lines deleted...]
-      <c r="I307" s="85"/>
+        <v>621336</v>
+      </c>
+      <c r="G307" s="98">
+        <v>820068</v>
+      </c>
+      <c r="H307" s="79">
+        <v>1028952</v>
+      </c>
+      <c r="I307" s="83"/>
       <c r="J307" s="60"/>
-      <c r="K307" s="72"/>
+      <c r="K307" s="71"/>
       <c r="L307" s="36"/>
       <c r="M307" s="30"/>
       <c r="N307" s="2"/>
       <c r="O307" s="2"/>
     </row>
-    <row r="308" spans="1:20" ht="12" customHeight="1">
+    <row r="308" spans="1:20" ht="12.75" customHeight="1">
       <c r="A308" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>134566</v>
+        <v>46</v>
+      </c>
+      <c r="B308" s="71">
+        <v>42141</v>
       </c>
       <c r="C308" s="51">
-        <v>275687</v>
+        <v>82036</v>
       </c>
       <c r="D308" s="52">
-        <v>418494</v>
+        <v>125102</v>
       </c>
       <c r="E308" s="52">
-        <v>569101</v>
+        <v>171801</v>
       </c>
       <c r="F308" s="52">
-        <v>743561</v>
-[...5 lines deleted...]
-      <c r="I308" s="85"/>
+        <v>223946</v>
+      </c>
+      <c r="G308" s="98">
+        <v>292353</v>
+      </c>
+      <c r="H308" s="79">
+        <v>364209</v>
+      </c>
+      <c r="I308" s="83"/>
       <c r="J308" s="60"/>
-      <c r="K308" s="72"/>
+      <c r="K308" s="71"/>
       <c r="L308" s="36"/>
       <c r="M308" s="30"/>
       <c r="N308" s="2"/>
       <c r="O308" s="2"/>
     </row>
-    <row r="309" spans="1:20" ht="12.75" customHeight="1">
+    <row r="309" spans="1:20" ht="12" customHeight="1">
       <c r="A309" s="33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>63163</v>
+        <v>47</v>
+      </c>
+      <c r="B309" s="71">
+        <v>92929</v>
       </c>
       <c r="C309" s="51">
-        <v>132549</v>
+        <v>183602</v>
       </c>
       <c r="D309" s="52">
-        <v>207213</v>
+        <v>281915</v>
       </c>
       <c r="E309" s="52">
-        <v>288952</v>
+        <v>385956</v>
       </c>
       <c r="F309" s="52">
-        <v>388906</v>
-[...5 lines deleted...]
-      <c r="I309" s="85"/>
+        <v>503296</v>
+      </c>
+      <c r="G309" s="98">
+        <v>651908</v>
+      </c>
+      <c r="H309" s="79">
+        <v>811305</v>
+      </c>
+      <c r="I309" s="83"/>
       <c r="J309" s="60"/>
-      <c r="K309" s="72"/>
+      <c r="K309" s="71"/>
       <c r="L309" s="36"/>
       <c r="M309" s="30"/>
       <c r="N309" s="2"/>
       <c r="O309" s="2"/>
     </row>
-    <row r="310" spans="1:20" ht="14.25" customHeight="1">
+    <row r="310" spans="1:20" ht="12" customHeight="1">
       <c r="A310" s="33" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>74128</v>
+        <v>48</v>
+      </c>
+      <c r="B310" s="71">
+        <v>134566</v>
       </c>
       <c r="C310" s="51">
-        <v>139447</v>
+        <v>275687</v>
       </c>
       <c r="D310" s="52">
-        <v>207518</v>
+        <v>418494</v>
       </c>
       <c r="E310" s="52">
-        <v>278559</v>
+        <v>569101</v>
       </c>
       <c r="F310" s="52">
-        <v>375970</v>
-[...5 lines deleted...]
-      <c r="I310" s="85"/>
+        <v>743561</v>
+      </c>
+      <c r="G310" s="98">
+        <v>984243</v>
+      </c>
+      <c r="H310" s="79">
+        <v>1246637</v>
+      </c>
+      <c r="I310" s="83"/>
       <c r="J310" s="60"/>
-      <c r="K310" s="72"/>
+      <c r="K310" s="71"/>
       <c r="L310" s="36"/>
       <c r="M310" s="30"/>
       <c r="N310" s="2"/>
       <c r="O310" s="2"/>
     </row>
-    <row r="311" spans="1:20" ht="14.25" customHeight="1">
-[...26 lines deleted...]
-      <c r="M311" s="92"/>
+    <row r="311" spans="1:20" ht="12.75" customHeight="1">
+      <c r="A311" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B311" s="71">
+        <v>63163</v>
+      </c>
+      <c r="C311" s="51">
+        <v>132549</v>
+      </c>
+      <c r="D311" s="52">
+        <v>207213</v>
+      </c>
+      <c r="E311" s="52">
+        <v>288952</v>
+      </c>
+      <c r="F311" s="52">
+        <v>388906</v>
+      </c>
+      <c r="G311" s="98">
+        <v>525421</v>
+      </c>
+      <c r="H311" s="79">
+        <v>674908</v>
+      </c>
+      <c r="I311" s="83"/>
+      <c r="J311" s="60"/>
+      <c r="K311" s="71"/>
+      <c r="L311" s="36"/>
+      <c r="M311" s="30"/>
       <c r="N311" s="2"/>
       <c r="O311" s="2"/>
     </row>
     <row r="312" spans="1:20" ht="14.25" customHeight="1">
-      <c r="A312" s="68" t="s">
-[...11 lines deleted...]
-      <c r="K312" s="69"/>
+      <c r="A312" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B312" s="71">
+        <v>74128</v>
+      </c>
+      <c r="C312" s="51">
+        <v>139447</v>
+      </c>
+      <c r="D312" s="52">
+        <v>207518</v>
+      </c>
+      <c r="E312" s="52">
+        <v>278559</v>
+      </c>
+      <c r="F312" s="52">
+        <v>375970</v>
+      </c>
+      <c r="G312" s="98">
+        <v>492172</v>
+      </c>
+      <c r="H312" s="79">
+        <v>610480</v>
+      </c>
+      <c r="I312" s="83"/>
+      <c r="J312" s="60"/>
+      <c r="K312" s="71"/>
       <c r="L312" s="36"/>
       <c r="M312" s="30"/>
       <c r="N312" s="2"/>
       <c r="O312" s="2"/>
     </row>
-    <row r="313" spans="1:20">
-      <c r="A313" s="113" t="s">
+    <row r="313" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A313" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B313" s="72">
+        <v>108364</v>
+      </c>
+      <c r="C313" s="97">
+        <v>234888</v>
+      </c>
+      <c r="D313" s="54">
+        <v>376096</v>
+      </c>
+      <c r="E313" s="54">
+        <v>532344</v>
+      </c>
+      <c r="F313" s="54">
+        <v>700426</v>
+      </c>
+      <c r="G313" s="101">
+        <v>920297</v>
+      </c>
+      <c r="H313" s="86">
+        <v>1156291</v>
+      </c>
+      <c r="I313" s="86"/>
+      <c r="J313" s="62"/>
+      <c r="K313" s="72"/>
+      <c r="L313" s="54"/>
+      <c r="M313" s="90"/>
+      <c r="N313" s="2"/>
+      <c r="O313" s="2"/>
+    </row>
+    <row r="314" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A314" s="68" t="s">
+        <v>68</v>
+      </c>
+      <c r="B314" s="68"/>
+      <c r="C314" s="68"/>
+      <c r="D314" s="68"/>
+      <c r="E314" s="68"/>
+      <c r="F314" s="16"/>
+      <c r="G314" s="16"/>
+      <c r="H314" s="86"/>
+      <c r="I314" s="36"/>
+      <c r="J314" s="70"/>
+      <c r="K314" s="69"/>
+      <c r="L314" s="36"/>
+      <c r="M314" s="30"/>
+      <c r="N314" s="2"/>
+      <c r="O314" s="2"/>
+    </row>
+    <row r="315" spans="1:20">
+      <c r="A315" s="143" t="s">
         <v>55</v>
       </c>
-      <c r="B313" s="113"/>
-[...17 lines deleted...]
-      <c r="A314" s="106" t="s">
+      <c r="B315" s="143"/>
+      <c r="C315" s="143"/>
+      <c r="D315" s="42"/>
+      <c r="E315" s="43"/>
+      <c r="F315" s="34"/>
+      <c r="G315" s="44"/>
+      <c r="H315" s="86"/>
+      <c r="I315" s="45"/>
+      <c r="J315" s="46"/>
+      <c r="K315" s="30"/>
+      <c r="L315" s="144"/>
+      <c r="M315" s="144"/>
+      <c r="N315" s="3"/>
+      <c r="O315" s="3"/>
+      <c r="P315" s="3"/>
+      <c r="Q315" s="3"/>
+    </row>
+    <row r="316" spans="1:20" ht="10.95" customHeight="1">
+      <c r="A316" s="136" t="s">
         <v>41</v>
       </c>
-      <c r="B314" s="106"/>
-[...41 lines deleted...]
-      <c r="L317" s="26"/>
+      <c r="B316" s="136"/>
+      <c r="C316" s="136"/>
+      <c r="D316" s="22"/>
+      <c r="E316" s="23"/>
+      <c r="F316" s="27"/>
+      <c r="G316" s="24"/>
+      <c r="H316" s="25"/>
+      <c r="I316" s="25"/>
+      <c r="J316" s="26"/>
+      <c r="K316" s="26"/>
+      <c r="L316" s="135"/>
+      <c r="M316" s="135"/>
+    </row>
+    <row r="317" spans="1:20" ht="17.399999999999999" customHeight="1">
+      <c r="A317" s="145"/>
+      <c r="B317" s="146"/>
+      <c r="C317" s="146"/>
+      <c r="D317" s="146"/>
+      <c r="E317" s="146"/>
+      <c r="F317" s="146"/>
+      <c r="G317" s="147"/>
+      <c r="H317" s="147"/>
+      <c r="I317" s="147"/>
+      <c r="J317" s="147"/>
+      <c r="L317" s="21"/>
       <c r="M317" s="26"/>
-    </row>
-[...7 lines deleted...]
-      <c r="G318" s="104"/>
+      <c r="N317" s="11"/>
+      <c r="O317" s="11"/>
+      <c r="P317" s="11"/>
+      <c r="Q317" s="11"/>
+      <c r="R317" s="11"/>
+      <c r="S317" s="11"/>
+      <c r="T317" s="11"/>
+    </row>
+    <row r="318" spans="1:20" ht="13.5" customHeight="1">
+      <c r="F318" s="7"/>
+      <c r="G318" s="9"/>
       <c r="L318" s="26"/>
       <c r="M318" s="26"/>
     </row>
-    <row r="319" spans="1:20">
+    <row r="319" spans="1:20" ht="21.75" customHeight="1">
       <c r="G319" s="8"/>
       <c r="L319" s="26"/>
       <c r="M319" s="26"/>
     </row>
     <row r="320" spans="1:20">
-      <c r="G320" s="8"/>
+      <c r="A320" s="134"/>
+      <c r="B320" s="134"/>
+      <c r="C320" s="134"/>
+      <c r="D320" s="134"/>
+      <c r="E320" s="134"/>
+      <c r="F320" s="134"/>
+      <c r="G320" s="134"/>
       <c r="L320" s="26"/>
       <c r="M320" s="26"/>
     </row>
     <row r="321" spans="7:13">
       <c r="G321" s="8"/>
       <c r="L321" s="26"/>
       <c r="M321" s="26"/>
     </row>
     <row r="322" spans="7:13">
       <c r="G322" s="8"/>
       <c r="L322" s="26"/>
       <c r="M322" s="26"/>
     </row>
     <row r="323" spans="7:13">
       <c r="G323" s="8"/>
       <c r="L323" s="26"/>
       <c r="M323" s="26"/>
     </row>
     <row r="324" spans="7:13">
       <c r="G324" s="8"/>
       <c r="L324" s="26"/>
       <c r="M324" s="26"/>
     </row>
     <row r="325" spans="7:13">
       <c r="G325" s="8"/>
@@ -10722,53 +11969,57 @@
       <c r="L504" s="26"/>
       <c r="M504" s="26"/>
     </row>
     <row r="505" spans="7:13">
       <c r="G505" s="8"/>
       <c r="L505" s="26"/>
       <c r="M505" s="26"/>
     </row>
     <row r="506" spans="7:13">
       <c r="G506" s="8"/>
       <c r="L506" s="26"/>
       <c r="M506" s="26"/>
     </row>
     <row r="507" spans="7:13">
       <c r="G507" s="8"/>
       <c r="L507" s="26"/>
       <c r="M507" s="26"/>
     </row>
     <row r="508" spans="7:13">
       <c r="G508" s="8"/>
       <c r="L508" s="26"/>
       <c r="M508" s="26"/>
     </row>
     <row r="509" spans="7:13">
       <c r="G509" s="8"/>
+      <c r="L509" s="26"/>
+      <c r="M509" s="26"/>
     </row>
     <row r="510" spans="7:13">
       <c r="G510" s="8"/>
+      <c r="L510" s="26"/>
+      <c r="M510" s="26"/>
     </row>
     <row r="511" spans="7:13">
       <c r="G511" s="8"/>
     </row>
     <row r="512" spans="7:13">
       <c r="G512" s="8"/>
     </row>
     <row r="513" spans="7:7">
       <c r="G513" s="8"/>
     </row>
     <row r="514" spans="7:7">
       <c r="G514" s="8"/>
     </row>
     <row r="515" spans="7:7">
       <c r="G515" s="8"/>
     </row>
     <row r="516" spans="7:7">
       <c r="G516" s="8"/>
     </row>
     <row r="517" spans="7:7">
       <c r="G517" s="8"/>
     </row>
     <row r="518" spans="7:7">
       <c r="G518" s="8"/>
     </row>
@@ -10924,61 +12175,67 @@
     </row>
     <row r="569" spans="7:7">
       <c r="G569" s="8"/>
     </row>
     <row r="570" spans="7:7">
       <c r="G570" s="8"/>
     </row>
     <row r="571" spans="7:7">
       <c r="G571" s="8"/>
     </row>
     <row r="572" spans="7:7">
       <c r="G572" s="8"/>
     </row>
     <row r="573" spans="7:7">
       <c r="G573" s="8"/>
     </row>
     <row r="574" spans="7:7">
       <c r="G574" s="8"/>
     </row>
     <row r="575" spans="7:7">
       <c r="G575" s="8"/>
     </row>
     <row r="576" spans="7:7">
       <c r="G576" s="8"/>
     </row>
+    <row r="577" spans="7:7">
+      <c r="G577" s="8"/>
+    </row>
+    <row r="578" spans="7:7">
+      <c r="G578" s="8"/>
+    </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A318:G318"/>
-[...1 lines deleted...]
-    <mergeCell ref="A314:C314"/>
+    <mergeCell ref="A320:G320"/>
+    <mergeCell ref="L316:M316"/>
+    <mergeCell ref="A316:C316"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A313:C313"/>
-[...1 lines deleted...]
-    <mergeCell ref="A315:J315"/>
+    <mergeCell ref="A315:C315"/>
+    <mergeCell ref="L315:M315"/>
+    <mergeCell ref="A317:J317"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
@@ -11061,50 +12318,52 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D77718-4900-4AAF-8C85-043C5FF672EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілері</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>