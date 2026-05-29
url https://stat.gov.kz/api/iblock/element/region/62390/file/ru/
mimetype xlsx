--- v0 (2026-04-19)
+++ v1 (2026-05-29)
@@ -1,70 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="372" yWindow="-156" windowWidth="14340" windowHeight="12792" activeTab="2"/>
+    <workbookView xWindow="372" yWindow="-156" windowWidth="14340" windowHeight="12792" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
+    <sheet name="04" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'04'!$6:$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="809" uniqueCount="61">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t xml:space="preserve">Кызылординская область </t>
   </si>
   <si>
     <t>Кызылординская область</t>
   </si>
   <si>
@@ -205,60 +208,78 @@
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Мазут топочный, тыс.тонн</t>
   </si>
   <si>
     <t>Кызылорда г.а.</t>
   </si>
   <si>
     <t>Топливо печное бытовое, тыс.тонн</t>
   </si>
   <si>
     <t>Кислота азотная; кислота сульфоазотная; аммиак, тонн</t>
   </si>
   <si>
     <t>Шиелийский район</t>
   </si>
   <si>
     <t>за январь - февраль 2026 года*</t>
   </si>
   <si>
     <t>за январь - март 2026 года*</t>
   </si>
+  <si>
+    <t>за январь - апрель 2026 года*</t>
+  </si>
+  <si>
+    <t>Руды металлические</t>
+  </si>
+  <si>
+    <t>Продукция горнодобывающей промышленности</t>
+  </si>
+  <si>
+    <t>Известняк и гипс, тыс.тонн</t>
+  </si>
+  <si>
+    <t>Гранулы, крошка каменная и порошок каменный; галька, гравий, щебень или камень дробленый, тыс.куб.м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шиелийский </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -289,50 +310,61 @@
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -392,51 +424,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -504,102 +536,135 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -853,191 +918,195 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A70" sqref="A70:XFD70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="18"/>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39" t="s">
+      <c r="A5" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="39"/>
-[...5 lines deleted...]
-      <c r="H5" s="39"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="43"/>
-      <c r="B7" s="42" t="s">
+      <c r="A7" s="49"/>
+      <c r="B7" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="42"/>
-[...2 lines deleted...]
-      <c r="F7" s="42" t="s">
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="44"/>
-      <c r="H7" s="45" t="s">
+      <c r="G7" s="50"/>
+      <c r="H7" s="51" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="43"/>
-      <c r="B8" s="42" t="s">
+      <c r="A8" s="49"/>
+      <c r="B8" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="42"/>
-      <c r="D8" s="42" t="s">
+      <c r="C8" s="48"/>
+      <c r="D8" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="42"/>
-[...2 lines deleted...]
-      <c r="H8" s="46"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="52"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="43"/>
+      <c r="A9" s="49"/>
       <c r="B9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="47"/>
+      <c r="H9" s="53"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -2495,82 +2564,82 @@
       </c>
       <c r="B79" s="13">
         <v>0.3</v>
       </c>
       <c r="C79" s="13">
         <v>0.3</v>
       </c>
       <c r="D79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="E79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I79" s="3"/>
     </row>
     <row r="80" spans="1:9">
-      <c r="A80" s="40" t="s">
+      <c r="A80" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B80" s="40"/>
-[...5 lines deleted...]
-      <c r="H80" s="40"/>
+      <c r="B80" s="46"/>
+      <c r="C80" s="46"/>
+      <c r="D80" s="46"/>
+      <c r="E80" s="46"/>
+      <c r="F80" s="46"/>
+      <c r="G80" s="46"/>
+      <c r="H80" s="46"/>
     </row>
     <row r="81" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A81" s="41" t="s">
+      <c r="A81" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="B81" s="41"/>
-[...5 lines deleted...]
-      <c r="H81" s="41"/>
+      <c r="B81" s="47"/>
+      <c r="C81" s="47"/>
+      <c r="D81" s="47"/>
+      <c r="E81" s="47"/>
+      <c r="F81" s="47"/>
+      <c r="G81" s="47"/>
+      <c r="H81" s="47"/>
     </row>
     <row r="82" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A82" s="41"/>
-[...6 lines deleted...]
-      <c r="H82" s="41"/>
+      <c r="A82" s="47"/>
+      <c r="B82" s="47"/>
+      <c r="C82" s="47"/>
+      <c r="D82" s="47"/>
+      <c r="E82" s="47"/>
+      <c r="F82" s="47"/>
+      <c r="G82" s="47"/>
+      <c r="H82" s="47"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B83" s="15"/>
       <c r="C83" s="15"/>
       <c r="D83" s="15"/>
       <c r="E83" s="15"/>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="15"/>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -2593,169 +2662,169 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I85"/>
   <sheetViews>
     <sheetView topLeftCell="A58" workbookViewId="0">
       <selection activeCell="B78" sqref="B78:H80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39" t="s">
+      <c r="A5" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="39"/>
-[...5 lines deleted...]
-      <c r="H5" s="39"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="43"/>
-      <c r="B7" s="42" t="s">
+      <c r="A7" s="49"/>
+      <c r="B7" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="42"/>
-[...2 lines deleted...]
-      <c r="F7" s="42" t="s">
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="44"/>
-      <c r="H7" s="45" t="s">
+      <c r="G7" s="50"/>
+      <c r="H7" s="51" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="43"/>
-      <c r="B8" s="42" t="s">
+      <c r="A8" s="49"/>
+      <c r="B8" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="42"/>
-      <c r="D8" s="42" t="s">
+      <c r="C8" s="48"/>
+      <c r="D8" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="42"/>
-[...2 lines deleted...]
-      <c r="H8" s="46"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="52"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="43"/>
+      <c r="A9" s="49"/>
       <c r="B9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="47"/>
+      <c r="H9" s="53"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -4240,266 +4309,266 @@
       </c>
       <c r="B80" s="31">
         <v>0.3</v>
       </c>
       <c r="C80" s="31">
         <v>0.6</v>
       </c>
       <c r="D80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="E80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="F80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="G80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="H80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="I80" s="3"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="40" t="s">
+      <c r="A81" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B81" s="40"/>
-[...5 lines deleted...]
-      <c r="H81" s="40"/>
+      <c r="B81" s="46"/>
+      <c r="C81" s="46"/>
+      <c r="D81" s="46"/>
+      <c r="E81" s="46"/>
+      <c r="F81" s="46"/>
+      <c r="G81" s="46"/>
+      <c r="H81" s="46"/>
     </row>
     <row r="82" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A82" s="41" t="s">
+      <c r="A82" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="B82" s="41"/>
-[...5 lines deleted...]
-      <c r="H82" s="41"/>
+      <c r="B82" s="47"/>
+      <c r="C82" s="47"/>
+      <c r="D82" s="47"/>
+      <c r="E82" s="47"/>
+      <c r="F82" s="47"/>
+      <c r="G82" s="47"/>
+      <c r="H82" s="47"/>
     </row>
     <row r="83" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A83" s="41"/>
-[...6 lines deleted...]
-      <c r="H83" s="41"/>
+      <c r="A83" s="47"/>
+      <c r="B83" s="47"/>
+      <c r="C83" s="47"/>
+      <c r="D83" s="47"/>
+      <c r="E83" s="47"/>
+      <c r="F83" s="47"/>
+      <c r="G83" s="47"/>
+      <c r="H83" s="47"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A82:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I85"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A55" workbookViewId="0">
+    <sheetView topLeftCell="A55" workbookViewId="0">
       <selection activeCell="A67" sqref="A67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39" t="s">
+      <c r="A5" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="39"/>
-[...5 lines deleted...]
-      <c r="H5" s="39"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="43"/>
-      <c r="B7" s="42" t="s">
+      <c r="A7" s="49"/>
+      <c r="B7" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="42"/>
-[...2 lines deleted...]
-      <c r="F7" s="42" t="s">
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="44"/>
-      <c r="H7" s="45" t="s">
+      <c r="G7" s="50"/>
+      <c r="H7" s="51" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="43"/>
-      <c r="B8" s="42" t="s">
+      <c r="A8" s="49"/>
+      <c r="B8" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="42"/>
-      <c r="D8" s="42" t="s">
+      <c r="C8" s="48"/>
+      <c r="D8" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="42"/>
-[...2 lines deleted...]
-      <c r="H8" s="46"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="52"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="43"/>
+      <c r="A9" s="49"/>
       <c r="B9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="35" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="35" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="47"/>
+      <c r="H9" s="53"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -5933,198 +6002,2117 @@
       </c>
       <c r="C78" s="7">
         <v>326.89999999999998</v>
       </c>
       <c r="D78" s="7">
         <v>100.4</v>
       </c>
       <c r="E78" s="7">
         <v>316.39999999999998</v>
       </c>
       <c r="F78" s="7">
         <v>100.4</v>
       </c>
       <c r="G78" s="7">
         <v>316.39999999999998</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>46</v>
       </c>
       <c r="I78" s="3"/>
     </row>
     <row r="79" spans="1:9" s="1" customFormat="1">
       <c r="A79" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B79" s="48">
+      <c r="B79" s="41">
         <v>103.3</v>
       </c>
-      <c r="C79" s="48">
+      <c r="C79" s="41">
         <v>326</v>
       </c>
-      <c r="D79" s="48">
+      <c r="D79" s="41">
         <v>100.4</v>
       </c>
-      <c r="E79" s="48">
+      <c r="E79" s="41">
         <v>316.39999999999998</v>
       </c>
-      <c r="F79" s="48">
+      <c r="F79" s="41">
         <v>100.4</v>
       </c>
-      <c r="G79" s="48">
+      <c r="G79" s="41">
         <v>316.39999999999998</v>
       </c>
-      <c r="H79" s="49" t="s">
+      <c r="H79" s="42" t="s">
         <v>46</v>
       </c>
       <c r="I79" s="3"/>
     </row>
     <row r="80" spans="1:9" s="1" customFormat="1">
       <c r="A80" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="13">
         <v>0.3</v>
       </c>
       <c r="C80" s="13">
         <v>0.9</v>
       </c>
       <c r="D80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="E80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I80" s="3"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="40" t="s">
+      <c r="A81" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B81" s="40"/>
-[...5 lines deleted...]
-      <c r="H81" s="40"/>
+      <c r="B81" s="46"/>
+      <c r="C81" s="46"/>
+      <c r="D81" s="46"/>
+      <c r="E81" s="46"/>
+      <c r="F81" s="46"/>
+      <c r="G81" s="46"/>
+      <c r="H81" s="46"/>
     </row>
     <row r="82" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A82" s="41" t="s">
+      <c r="A82" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="B82" s="41"/>
-[...5 lines deleted...]
-      <c r="H82" s="41"/>
+      <c r="B82" s="47"/>
+      <c r="C82" s="47"/>
+      <c r="D82" s="47"/>
+      <c r="E82" s="47"/>
+      <c r="F82" s="47"/>
+      <c r="G82" s="47"/>
+      <c r="H82" s="47"/>
     </row>
     <row r="83" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A83" s="41"/>
-[...6 lines deleted...]
-      <c r="H83" s="41"/>
+      <c r="A83" s="47"/>
+      <c r="B83" s="47"/>
+      <c r="C83" s="47"/>
+      <c r="D83" s="47"/>
+      <c r="E83" s="47"/>
+      <c r="F83" s="47"/>
+      <c r="G83" s="47"/>
+      <c r="H83" s="47"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A82:H83"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I94"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K81" sqref="K81"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="15.6">
+      <c r="A1" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.6">
+      <c r="A2" s="37"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="38"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="45"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="3"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1">
+      <c r="A7" s="49"/>
+      <c r="B7" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="G7" s="50"/>
+      <c r="H7" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="3"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A8" s="49"/>
+      <c r="B8" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="3"/>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="49"/>
+      <c r="B9" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="H9" s="53"/>
+      <c r="I9" s="3"/>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="3"/>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="3"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A12" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="3"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1">
+      <c r="A13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="54">
+        <v>227.5</v>
+      </c>
+      <c r="C13" s="54">
+        <v>902.6</v>
+      </c>
+      <c r="D13" s="54">
+        <v>224.6</v>
+      </c>
+      <c r="E13" s="54">
+        <v>892.1</v>
+      </c>
+      <c r="F13" s="54">
+        <v>98.9</v>
+      </c>
+      <c r="G13" s="54">
+        <v>560.79999999999995</v>
+      </c>
+      <c r="H13" s="54">
+        <v>124.3</v>
+      </c>
+      <c r="I13" s="3"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1">
+      <c r="A14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="54">
+        <v>180</v>
+      </c>
+      <c r="C14" s="54">
+        <v>714.5</v>
+      </c>
+      <c r="D14" s="54">
+        <v>175.3</v>
+      </c>
+      <c r="E14" s="54">
+        <v>702.7</v>
+      </c>
+      <c r="F14" s="54">
+        <v>78.7</v>
+      </c>
+      <c r="G14" s="54">
+        <v>450.5</v>
+      </c>
+      <c r="H14" s="54">
+        <v>101.8</v>
+      </c>
+      <c r="I14" s="3"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1">
+      <c r="A15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="54">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C15" s="54">
+        <v>36.1</v>
+      </c>
+      <c r="D15" s="54">
+        <v>11.2</v>
+      </c>
+      <c r="E15" s="54">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="F15" s="54">
+        <v>3.3</v>
+      </c>
+      <c r="G15" s="54">
+        <v>21.8</v>
+      </c>
+      <c r="H15" s="54">
+        <v>10.5</v>
+      </c>
+      <c r="I15" s="3"/>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="54">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="C16" s="54">
+        <v>152</v>
+      </c>
+      <c r="D16" s="54">
+        <v>38.1</v>
+      </c>
+      <c r="E16" s="54">
+        <v>150.1</v>
+      </c>
+      <c r="F16" s="54">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="G16" s="54">
+        <v>88.5</v>
+      </c>
+      <c r="H16" s="54">
+        <v>12</v>
+      </c>
+      <c r="I16" s="3"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A17" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="3"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1">
+      <c r="A18" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="54">
+        <v>10.1</v>
+      </c>
+      <c r="C18" s="54">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="D18" s="54">
+        <v>10.1</v>
+      </c>
+      <c r="E18" s="54">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="F18" s="54">
+        <v>10.1</v>
+      </c>
+      <c r="G18" s="54">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="H18" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" s="3"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="54">
+        <v>10.1</v>
+      </c>
+      <c r="C19" s="54">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="D19" s="54">
+        <v>10.1</v>
+      </c>
+      <c r="E19" s="54">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="F19" s="54">
+        <v>10.1</v>
+      </c>
+      <c r="G19" s="54">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="H19" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I19" s="3"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="54"/>
+      <c r="C20" s="54"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="54"/>
+      <c r="F20" s="54"/>
+      <c r="G20" s="54"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="3"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1">
+      <c r="A21" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="3"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1">
+      <c r="A22" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="I22" s="3"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1">
+      <c r="A23" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="H23" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I23" s="3"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1">
+      <c r="A24" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="H24" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I24" s="3"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A25" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="I25" s="3"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1">
+      <c r="A26" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="54">
+        <v>18.3</v>
+      </c>
+      <c r="C26" s="54">
+        <v>18.3</v>
+      </c>
+      <c r="D26" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="H26" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I26" s="3"/>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1">
+      <c r="A27" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="G27" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H27" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I27" s="3"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1">
+      <c r="A28" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F28" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="H28" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I28" s="3"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1">
+      <c r="A29" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="3"/>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1">
+      <c r="A30" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="3"/>
+    </row>
+    <row r="31" spans="1:9" s="1" customFormat="1">
+      <c r="A31" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="3"/>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1">
+      <c r="A32" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="58">
+        <v>300</v>
+      </c>
+      <c r="C32" s="58">
+        <v>1224</v>
+      </c>
+      <c r="D32" s="58">
+        <v>63</v>
+      </c>
+      <c r="E32" s="58">
+        <v>99</v>
+      </c>
+      <c r="F32" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H32" s="58">
+        <v>3132</v>
+      </c>
+      <c r="I32" s="3"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1">
+      <c r="A33" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="58">
+        <v>300</v>
+      </c>
+      <c r="C33" s="58">
+        <v>1224</v>
+      </c>
+      <c r="D33" s="58">
+        <v>63</v>
+      </c>
+      <c r="E33" s="58">
+        <v>99</v>
+      </c>
+      <c r="F33" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H33" s="58">
+        <v>3132</v>
+      </c>
+      <c r="I33" s="3"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1">
+      <c r="A34" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="3"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1">
+      <c r="A35" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="58">
+        <v>2050</v>
+      </c>
+      <c r="D35" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E35" s="58">
+        <v>2050</v>
+      </c>
+      <c r="F35" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G35" s="58">
+        <v>2050</v>
+      </c>
+      <c r="H35" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I35" s="3"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1">
+      <c r="A36" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" s="58">
+        <v>2050</v>
+      </c>
+      <c r="D36" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="58">
+        <v>2050</v>
+      </c>
+      <c r="F36" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G36" s="58">
+        <v>2050</v>
+      </c>
+      <c r="H36" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I36" s="3"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1">
+      <c r="A37" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="3"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1">
+      <c r="A38" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="58">
+        <v>6</v>
+      </c>
+      <c r="D38" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E38" s="58">
+        <v>6</v>
+      </c>
+      <c r="F38" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G38" s="58">
+        <v>6</v>
+      </c>
+      <c r="H38" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I38" s="3"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1">
+      <c r="A39" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C39" s="58">
+        <v>6</v>
+      </c>
+      <c r="D39" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E39" s="58">
+        <v>6</v>
+      </c>
+      <c r="F39" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" s="58">
+        <v>6</v>
+      </c>
+      <c r="H39" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I39" s="3"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1" ht="31.8">
+      <c r="A40" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="3"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1">
+      <c r="A41" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="58">
+        <v>2523</v>
+      </c>
+      <c r="C41" s="58">
+        <v>15995</v>
+      </c>
+      <c r="D41" s="58">
+        <v>5001</v>
+      </c>
+      <c r="E41" s="58">
+        <v>21144</v>
+      </c>
+      <c r="F41" s="58">
+        <v>3344</v>
+      </c>
+      <c r="G41" s="58">
+        <v>13479</v>
+      </c>
+      <c r="H41" s="58">
+        <v>13447</v>
+      </c>
+      <c r="I41" s="3"/>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="58">
+        <v>2523</v>
+      </c>
+      <c r="C42" s="58">
+        <v>15995</v>
+      </c>
+      <c r="D42" s="58">
+        <v>5001</v>
+      </c>
+      <c r="E42" s="58">
+        <v>21144</v>
+      </c>
+      <c r="F42" s="58">
+        <v>3344</v>
+      </c>
+      <c r="G42" s="58">
+        <v>13479</v>
+      </c>
+      <c r="H42" s="58">
+        <v>13447</v>
+      </c>
+      <c r="I42" s="3"/>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1">
+      <c r="A43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="3"/>
+    </row>
+    <row r="44" spans="1:9" s="1" customFormat="1">
+      <c r="A44" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="3"/>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1">
+      <c r="A45" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="54">
+        <v>6.2</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E45" s="54">
+        <v>5.7</v>
+      </c>
+      <c r="F45" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G45" s="54">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H45" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="I45" s="3"/>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1">
+      <c r="A46" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C46" s="54">
+        <v>6.2</v>
+      </c>
+      <c r="D46" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E46" s="54">
+        <v>5.7</v>
+      </c>
+      <c r="F46" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G46" s="54">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H46" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="I46" s="3"/>
+    </row>
+    <row r="47" spans="1:9" s="1" customFormat="1">
+      <c r="A47" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="3"/>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1">
+      <c r="A48" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="54">
+        <v>7.1</v>
+      </c>
+      <c r="D48" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E48" s="54">
+        <v>7.7</v>
+      </c>
+      <c r="F48" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G48" s="54">
+        <v>6.8</v>
+      </c>
+      <c r="H48" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="I48" s="3"/>
+    </row>
+    <row r="49" spans="1:9" s="1" customFormat="1">
+      <c r="A49" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B49" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="54">
+        <v>7.1</v>
+      </c>
+      <c r="D49" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E49" s="54">
+        <v>7.7</v>
+      </c>
+      <c r="F49" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G49" s="54">
+        <v>6.8</v>
+      </c>
+      <c r="H49" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="I49" s="3"/>
+    </row>
+    <row r="50" spans="1:9" s="1" customFormat="1">
+      <c r="A50" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="3"/>
+    </row>
+    <row r="51" spans="1:9" s="1" customFormat="1">
+      <c r="A51" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="54">
+        <v>4.5</v>
+      </c>
+      <c r="C51" s="54">
+        <v>16.7</v>
+      </c>
+      <c r="D51" s="54">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E51" s="54">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="F51" s="54">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G51" s="54">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="H51" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I51" s="3"/>
+    </row>
+    <row r="52" spans="1:9" s="1" customFormat="1">
+      <c r="A52" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B52" s="54">
+        <v>4.3</v>
+      </c>
+      <c r="C52" s="54">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D52" s="54">
+        <v>4.3</v>
+      </c>
+      <c r="E52" s="54">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="F52" s="54">
+        <v>4.3</v>
+      </c>
+      <c r="G52" s="54">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="H52" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I52" s="3"/>
+    </row>
+    <row r="53" spans="1:9" s="1" customFormat="1">
+      <c r="A53" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B53" s="54">
+        <v>0.2</v>
+      </c>
+      <c r="C53" s="54">
+        <v>0.3</v>
+      </c>
+      <c r="D53" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="54">
+        <v>0.2</v>
+      </c>
+      <c r="F53" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G53" s="54">
+        <v>0.2</v>
+      </c>
+      <c r="H53" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I53" s="3"/>
+    </row>
+    <row r="54" spans="1:9" s="1" customFormat="1">
+      <c r="A54" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="3"/>
+    </row>
+    <row r="55" spans="1:9" s="1" customFormat="1">
+      <c r="A55" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="I55" s="3"/>
+    </row>
+    <row r="56" spans="1:9" s="1" customFormat="1">
+      <c r="A56" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C56" s="58">
+        <v>176118</v>
+      </c>
+      <c r="D56" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E56" s="58">
+        <v>169182</v>
+      </c>
+      <c r="F56" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G56" s="58">
+        <v>169182</v>
+      </c>
+      <c r="H56" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="I56" s="3"/>
+    </row>
+    <row r="57" spans="1:9" s="1" customFormat="1">
+      <c r="A57" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C57" s="58">
+        <v>176118</v>
+      </c>
+      <c r="D57" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E57" s="58">
+        <v>169182</v>
+      </c>
+      <c r="F57" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G57" s="58">
+        <v>169182</v>
+      </c>
+      <c r="H57" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="I57" s="3"/>
+    </row>
+    <row r="58" spans="1:9" s="1" customFormat="1">
+      <c r="A58" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="3"/>
+    </row>
+    <row r="59" spans="1:9" s="1" customFormat="1">
+      <c r="A59" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C59" s="58">
+        <v>5491</v>
+      </c>
+      <c r="D59" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E59" s="58">
+        <v>5491</v>
+      </c>
+      <c r="F59" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G59" s="58">
+        <v>5491</v>
+      </c>
+      <c r="H59" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I59" s="3"/>
+    </row>
+    <row r="60" spans="1:9" s="1" customFormat="1">
+      <c r="A60" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B60" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C60" s="58">
+        <v>5491</v>
+      </c>
+      <c r="D60" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E60" s="58">
+        <v>5491</v>
+      </c>
+      <c r="F60" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G60" s="58">
+        <v>5491</v>
+      </c>
+      <c r="H60" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I60" s="3"/>
+    </row>
+    <row r="61" spans="1:9" s="1" customFormat="1">
+      <c r="A61" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B61" s="9"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="9"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="9"/>
+      <c r="H61" s="9"/>
+      <c r="I61" s="3"/>
+    </row>
+    <row r="62" spans="1:9" s="1" customFormat="1">
+      <c r="A62" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="I62" s="3"/>
+    </row>
+    <row r="63" spans="1:9" s="1" customFormat="1">
+      <c r="A63" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="58">
+        <v>1100740</v>
+      </c>
+      <c r="C63" s="58">
+        <v>4053735</v>
+      </c>
+      <c r="D63" s="58">
+        <v>1150421</v>
+      </c>
+      <c r="E63" s="58">
+        <v>4104452</v>
+      </c>
+      <c r="F63" s="58">
+        <v>1150421</v>
+      </c>
+      <c r="G63" s="58">
+        <v>4104452</v>
+      </c>
+      <c r="H63" s="58">
+        <v>106991</v>
+      </c>
+      <c r="I63" s="3"/>
+    </row>
+    <row r="64" spans="1:9" s="1" customFormat="1">
+      <c r="A64" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B64" s="58">
+        <v>1100740</v>
+      </c>
+      <c r="C64" s="58">
+        <v>4053735</v>
+      </c>
+      <c r="D64" s="58">
+        <v>1150421</v>
+      </c>
+      <c r="E64" s="58">
+        <v>4104452</v>
+      </c>
+      <c r="F64" s="58">
+        <v>1150421</v>
+      </c>
+      <c r="G64" s="58">
+        <v>4104452</v>
+      </c>
+      <c r="H64" s="58">
+        <v>106991</v>
+      </c>
+      <c r="I64" s="3"/>
+    </row>
+    <row r="65" spans="1:9" s="1" customFormat="1">
+      <c r="A65" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="3"/>
+    </row>
+    <row r="66" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A66" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="3"/>
+    </row>
+    <row r="67" spans="1:9" s="1" customFormat="1">
+      <c r="A67" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C67" s="54">
+        <v>361</v>
+      </c>
+      <c r="D67" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E67" s="54">
+        <v>361</v>
+      </c>
+      <c r="F67" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G67" s="54">
+        <v>361</v>
+      </c>
+      <c r="H67" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I67" s="3"/>
+    </row>
+    <row r="68" spans="1:9" s="1" customFormat="1">
+      <c r="A68" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B68" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C68" s="54">
+        <v>361</v>
+      </c>
+      <c r="D68" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E68" s="54">
+        <v>361</v>
+      </c>
+      <c r="F68" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G68" s="54">
+        <v>361</v>
+      </c>
+      <c r="H68" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I68" s="3"/>
+    </row>
+    <row r="69" spans="1:9" s="1" customFormat="1">
+      <c r="A69" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="3"/>
+    </row>
+    <row r="70" spans="1:9" s="1" customFormat="1">
+      <c r="A70" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="58">
+        <v>13285</v>
+      </c>
+      <c r="C70" s="58">
+        <v>53470</v>
+      </c>
+      <c r="D70" s="58">
+        <v>15262</v>
+      </c>
+      <c r="E70" s="58">
+        <v>54934</v>
+      </c>
+      <c r="F70" s="58">
+        <v>15262</v>
+      </c>
+      <c r="G70" s="58">
+        <v>54934</v>
+      </c>
+      <c r="H70" s="58">
+        <v>13870</v>
+      </c>
+      <c r="I70" s="3"/>
+    </row>
+    <row r="71" spans="1:9" s="1" customFormat="1">
+      <c r="A71" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B71" s="58">
+        <v>11685</v>
+      </c>
+      <c r="C71" s="58">
+        <v>46478</v>
+      </c>
+      <c r="D71" s="58">
+        <v>13662</v>
+      </c>
+      <c r="E71" s="58">
+        <v>47942</v>
+      </c>
+      <c r="F71" s="58">
+        <v>13662</v>
+      </c>
+      <c r="G71" s="58">
+        <v>47942</v>
+      </c>
+      <c r="H71" s="58">
+        <v>13870</v>
+      </c>
+      <c r="I71" s="3"/>
+    </row>
+    <row r="72" spans="1:9" s="1" customFormat="1">
+      <c r="A72" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="58">
+        <v>1600</v>
+      </c>
+      <c r="C72" s="58">
+        <v>6992</v>
+      </c>
+      <c r="D72" s="58">
+        <v>1600</v>
+      </c>
+      <c r="E72" s="58">
+        <v>6992</v>
+      </c>
+      <c r="F72" s="58">
+        <v>1600</v>
+      </c>
+      <c r="G72" s="58">
+        <v>6992</v>
+      </c>
+      <c r="H72" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I72" s="3"/>
+    </row>
+    <row r="73" spans="1:9" s="1" customFormat="1">
+      <c r="A73" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B73" s="11"/>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="3"/>
+    </row>
+    <row r="74" spans="1:9" s="1" customFormat="1">
+      <c r="A74" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="58">
+        <v>6300</v>
+      </c>
+      <c r="C74" s="58">
+        <v>21738</v>
+      </c>
+      <c r="D74" s="58">
+        <v>6300</v>
+      </c>
+      <c r="E74" s="58">
+        <v>21738</v>
+      </c>
+      <c r="F74" s="58">
+        <v>6300</v>
+      </c>
+      <c r="G74" s="58">
+        <v>21738</v>
+      </c>
+      <c r="H74" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I74" s="3"/>
+    </row>
+    <row r="75" spans="1:9" s="1" customFormat="1">
+      <c r="A75" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B75" s="58">
+        <v>3200</v>
+      </c>
+      <c r="C75" s="58">
+        <v>14830</v>
+      </c>
+      <c r="D75" s="58">
+        <v>3200</v>
+      </c>
+      <c r="E75" s="58">
+        <v>14830</v>
+      </c>
+      <c r="F75" s="58">
+        <v>3200</v>
+      </c>
+      <c r="G75" s="58">
+        <v>14830</v>
+      </c>
+      <c r="H75" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I75" s="3"/>
+    </row>
+    <row r="76" spans="1:9" s="1" customFormat="1">
+      <c r="A76" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="58">
+        <v>3100</v>
+      </c>
+      <c r="C76" s="58">
+        <v>6908</v>
+      </c>
+      <c r="D76" s="58">
+        <v>3100</v>
+      </c>
+      <c r="E76" s="58">
+        <v>6908</v>
+      </c>
+      <c r="F76" s="58">
+        <v>3100</v>
+      </c>
+      <c r="G76" s="58">
+        <v>6908</v>
+      </c>
+      <c r="H76" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I76" s="3"/>
+    </row>
+    <row r="77" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A77" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B77" s="5"/>
+      <c r="C77" s="5"/>
+      <c r="D77" s="5"/>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5"/>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5"/>
+      <c r="I77" s="3"/>
+    </row>
+    <row r="78" spans="1:9" s="1" customFormat="1">
+      <c r="A78" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B78" s="5"/>
+      <c r="C78" s="5"/>
+      <c r="D78" s="5"/>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="3"/>
+    </row>
+    <row r="79" spans="1:9" s="1" customFormat="1">
+      <c r="A79" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B79" s="5"/>
+      <c r="C79" s="5"/>
+      <c r="D79" s="5"/>
+      <c r="E79" s="5"/>
+      <c r="F79" s="5"/>
+      <c r="G79" s="5"/>
+      <c r="H79" s="5"/>
+      <c r="I79" s="3"/>
+    </row>
+    <row r="80" spans="1:9" s="1" customFormat="1">
+      <c r="A80" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B80" s="54">
+        <v>115435.7</v>
+      </c>
+      <c r="C80" s="54">
+        <v>560191.4</v>
+      </c>
+      <c r="D80" s="54">
+        <v>75082.100000000006</v>
+      </c>
+      <c r="E80" s="54">
+        <v>377766.8</v>
+      </c>
+      <c r="F80" s="54">
+        <v>75082.100000000006</v>
+      </c>
+      <c r="G80" s="54">
+        <v>377766.8</v>
+      </c>
+      <c r="H80" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I80" s="3"/>
+    </row>
+    <row r="81" spans="1:9" s="1" customFormat="1">
+      <c r="A81" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B81" s="54">
+        <v>45603.7</v>
+      </c>
+      <c r="C81" s="54">
+        <v>262254.40000000002</v>
+      </c>
+      <c r="D81" s="54">
+        <v>11518</v>
+      </c>
+      <c r="E81" s="54">
+        <v>104569</v>
+      </c>
+      <c r="F81" s="54">
+        <v>11518</v>
+      </c>
+      <c r="G81" s="54">
+        <v>104569</v>
+      </c>
+      <c r="H81" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I81" s="3"/>
+    </row>
+    <row r="82" spans="1:9" s="1" customFormat="1">
+      <c r="A82" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B82" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C82" s="54">
+        <v>8168</v>
+      </c>
+      <c r="D82" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E82" s="54">
+        <v>8168</v>
+      </c>
+      <c r="F82" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G82" s="54">
+        <v>8168</v>
+      </c>
+      <c r="H82" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I82" s="3"/>
+    </row>
+    <row r="83" spans="1:9" s="1" customFormat="1">
+      <c r="A83" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B83" s="54">
+        <v>3315.7</v>
+      </c>
+      <c r="C83" s="54">
+        <v>13462.8</v>
+      </c>
+      <c r="D83" s="54">
+        <v>30</v>
+      </c>
+      <c r="E83" s="54">
+        <v>98</v>
+      </c>
+      <c r="F83" s="54">
+        <v>30</v>
+      </c>
+      <c r="G83" s="54">
+        <v>98</v>
+      </c>
+      <c r="H83" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I83" s="3"/>
+    </row>
+    <row r="84" spans="1:9" s="1" customFormat="1">
+      <c r="A84" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B84" s="54">
+        <v>58118.5</v>
+      </c>
+      <c r="C84" s="54">
+        <v>255978.7</v>
+      </c>
+      <c r="D84" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E84" s="54">
+        <v>244727</v>
+      </c>
+      <c r="F84" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G84" s="54">
+        <v>244727</v>
+      </c>
+      <c r="H84" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I84" s="3"/>
+    </row>
+    <row r="85" spans="1:9" s="1" customFormat="1">
+      <c r="A85" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B85" s="54">
+        <v>7364.8</v>
+      </c>
+      <c r="C85" s="54">
+        <v>20327.5</v>
+      </c>
+      <c r="D85" s="54">
+        <v>7311.1</v>
+      </c>
+      <c r="E85" s="54">
+        <v>20204.8</v>
+      </c>
+      <c r="F85" s="54">
+        <v>7311.1</v>
+      </c>
+      <c r="G85" s="54">
+        <v>20204.8</v>
+      </c>
+      <c r="H85" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I85" s="3"/>
+    </row>
+    <row r="86" spans="1:9" s="1" customFormat="1">
+      <c r="A86" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B86" s="5"/>
+      <c r="C86" s="5"/>
+      <c r="D86" s="5"/>
+      <c r="E86" s="5"/>
+      <c r="F86" s="5"/>
+      <c r="G86" s="5"/>
+      <c r="H86" s="5"/>
+      <c r="I86" s="3"/>
+    </row>
+    <row r="87" spans="1:9" s="1" customFormat="1">
+      <c r="A87" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B87" s="54">
+        <v>9.1</v>
+      </c>
+      <c r="C87" s="54">
+        <v>336</v>
+      </c>
+      <c r="D87" s="54">
+        <v>6.4</v>
+      </c>
+      <c r="E87" s="54">
+        <v>322.8</v>
+      </c>
+      <c r="F87" s="54">
+        <v>6.4</v>
+      </c>
+      <c r="G87" s="54">
+        <v>322.8</v>
+      </c>
+      <c r="H87" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I87" s="3"/>
+    </row>
+    <row r="88" spans="1:9" s="1" customFormat="1">
+      <c r="A88" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B88" s="54">
+        <v>9</v>
+      </c>
+      <c r="C88" s="54">
+        <v>335</v>
+      </c>
+      <c r="D88" s="54">
+        <v>6.4</v>
+      </c>
+      <c r="E88" s="54">
+        <v>322.8</v>
+      </c>
+      <c r="F88" s="54">
+        <v>6.4</v>
+      </c>
+      <c r="G88" s="54">
+        <v>322.8</v>
+      </c>
+      <c r="H88" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="I88" s="3"/>
+    </row>
+    <row r="89" spans="1:9" s="1" customFormat="1">
+      <c r="A89" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B89" s="59">
+        <v>0.1</v>
+      </c>
+      <c r="C89" s="59">
+        <v>1</v>
+      </c>
+      <c r="D89" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="E89" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="F89" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="H89" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="I89" s="3"/>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B90" s="46"/>
+      <c r="C90" s="46"/>
+      <c r="D90" s="46"/>
+      <c r="E90" s="46"/>
+      <c r="F90" s="46"/>
+      <c r="G90" s="46"/>
+      <c r="H90" s="46"/>
+    </row>
+    <row r="91" spans="1:9" ht="22.2" customHeight="1">
+      <c r="A91" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B91" s="47"/>
+      <c r="C91" s="47"/>
+      <c r="D91" s="47"/>
+      <c r="E91" s="47"/>
+      <c r="F91" s="47"/>
+      <c r="G91" s="47"/>
+      <c r="H91" s="47"/>
+    </row>
+    <row r="92" spans="1:9" ht="10.95" customHeight="1">
+      <c r="A92" s="47"/>
+      <c r="B92" s="47"/>
+      <c r="C92" s="47"/>
+      <c r="D92" s="47"/>
+      <c r="E92" s="47"/>
+      <c r="F92" s="47"/>
+      <c r="G92" s="47"/>
+      <c r="H92" s="47"/>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B93" s="15"/>
+      <c r="C93" s="15"/>
+      <c r="D93" s="15"/>
+      <c r="E93" s="15"/>
+      <c r="F93" s="15"/>
+      <c r="G93" s="15"/>
+      <c r="H93" s="15"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="15"/>
+      <c r="B94" s="15"/>
+      <c r="C94" s="15"/>
+      <c r="D94" s="15"/>
+      <c r="E94" s="15"/>
+      <c r="F94" s="15"/>
+      <c r="G94" s="15"/>
+      <c r="H94" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="A90:H90"/>
+    <mergeCell ref="A91:H92"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>'01'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'02'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'03'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'04'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>