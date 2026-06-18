--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -1,73 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="372" yWindow="-156" windowWidth="14340" windowHeight="12792" activeTab="3"/>
+    <workbookView xWindow="372" yWindow="-156" windowWidth="14340" windowHeight="12792" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
+    <sheet name="05" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'04'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'05'!$6:$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="809" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1026" uniqueCount="64">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t xml:space="preserve">Кызылординская область </t>
   </si>
   <si>
     <t>Кызылординская область</t>
   </si>
   <si>
@@ -226,50 +229,59 @@
   </si>
   <si>
     <t>за январь - февраль 2026 года*</t>
   </si>
   <si>
     <t>за январь - март 2026 года*</t>
   </si>
   <si>
     <t>за январь - апрель 2026 года*</t>
   </si>
   <si>
     <t>Руды металлические</t>
   </si>
   <si>
     <t>Продукция горнодобывающей промышленности</t>
   </si>
   <si>
     <t>Известняк и гипс, тыс.тонн</t>
   </si>
   <si>
     <t>Гранулы, крошка каменная и порошок каменный; галька, гравий, щебень или камень дробленый, тыс.куб.м</t>
   </si>
   <si>
     <t xml:space="preserve">Шиелийский </t>
   </si>
+  <si>
+    <t>за январь - май 2026 года*</t>
+  </si>
+  <si>
+    <t>Машины и оборудование, не включенные в другие группировки</t>
+  </si>
+  <si>
+    <t>Насосы центробежные для перекачки жидкостей; насосы прочие, штук</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -424,51 +436,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -554,117 +566,129 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -922,191 +946,195 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A70" sqref="A70:XFD70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...5 lines deleted...]
-      <c r="H1" s="43"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="44"/>
-[...5 lines deleted...]
-      <c r="H3" s="44"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="18"/>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="45"/>
-[...5 lines deleted...]
-      <c r="H5" s="45"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="49"/>
-      <c r="B7" s="48" t="s">
+      <c r="A7" s="60"/>
+      <c r="B7" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="48"/>
-[...2 lines deleted...]
-      <c r="F7" s="48" t="s">
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="50"/>
-      <c r="H7" s="51" t="s">
+      <c r="G7" s="61"/>
+      <c r="H7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="49"/>
-      <c r="B8" s="48" t="s">
+      <c r="A8" s="60"/>
+      <c r="B8" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="48"/>
-      <c r="D8" s="48" t="s">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="48"/>
-[...2 lines deleted...]
-      <c r="H8" s="52"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="63"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="49"/>
+      <c r="A9" s="60"/>
       <c r="B9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="53"/>
+      <c r="H9" s="64"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -2564,267 +2592,267 @@
       </c>
       <c r="B79" s="13">
         <v>0.3</v>
       </c>
       <c r="C79" s="13">
         <v>0.3</v>
       </c>
       <c r="D79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="E79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I79" s="3"/>
     </row>
     <row r="80" spans="1:9">
-      <c r="A80" s="46" t="s">
+      <c r="A80" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="B80" s="46"/>
-[...5 lines deleted...]
-      <c r="H80" s="46"/>
+      <c r="B80" s="57"/>
+      <c r="C80" s="57"/>
+      <c r="D80" s="57"/>
+      <c r="E80" s="57"/>
+      <c r="F80" s="57"/>
+      <c r="G80" s="57"/>
+      <c r="H80" s="57"/>
     </row>
     <row r="81" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A81" s="47" t="s">
+      <c r="A81" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="B81" s="47"/>
-[...5 lines deleted...]
-      <c r="H81" s="47"/>
+      <c r="B81" s="58"/>
+      <c r="C81" s="58"/>
+      <c r="D81" s="58"/>
+      <c r="E81" s="58"/>
+      <c r="F81" s="58"/>
+      <c r="G81" s="58"/>
+      <c r="H81" s="58"/>
     </row>
     <row r="82" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A82" s="47"/>
-[...6 lines deleted...]
-      <c r="H82" s="47"/>
+      <c r="A82" s="58"/>
+      <c r="B82" s="58"/>
+      <c r="C82" s="58"/>
+      <c r="D82" s="58"/>
+      <c r="E82" s="58"/>
+      <c r="F82" s="58"/>
+      <c r="G82" s="58"/>
+      <c r="H82" s="58"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B83" s="15"/>
       <c r="C83" s="15"/>
       <c r="D83" s="15"/>
       <c r="E83" s="15"/>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="15"/>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A81:H82"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I85"/>
   <sheetViews>
-    <sheetView topLeftCell="A58" workbookViewId="0">
+    <sheetView topLeftCell="A55" workbookViewId="0">
       <selection activeCell="B78" sqref="B78:H80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...5 lines deleted...]
-      <c r="H1" s="43"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="44"/>
-[...5 lines deleted...]
-      <c r="H3" s="44"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="45"/>
-[...5 lines deleted...]
-      <c r="H5" s="45"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="49"/>
-      <c r="B7" s="48" t="s">
+      <c r="A7" s="60"/>
+      <c r="B7" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="48"/>
-[...2 lines deleted...]
-      <c r="F7" s="48" t="s">
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="50"/>
-      <c r="H7" s="51" t="s">
+      <c r="G7" s="61"/>
+      <c r="H7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="49"/>
-      <c r="B8" s="48" t="s">
+      <c r="A8" s="60"/>
+      <c r="B8" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="48"/>
-      <c r="D8" s="48" t="s">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="48"/>
-[...2 lines deleted...]
-      <c r="H8" s="52"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="63"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="49"/>
+      <c r="A9" s="60"/>
       <c r="B9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="53"/>
+      <c r="H9" s="64"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -4309,266 +4337,266 @@
       </c>
       <c r="B80" s="31">
         <v>0.3</v>
       </c>
       <c r="C80" s="31">
         <v>0.6</v>
       </c>
       <c r="D80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="E80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="F80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="G80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="H80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="I80" s="3"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="46" t="s">
+      <c r="A81" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="B81" s="46"/>
-[...5 lines deleted...]
-      <c r="H81" s="46"/>
+      <c r="B81" s="57"/>
+      <c r="C81" s="57"/>
+      <c r="D81" s="57"/>
+      <c r="E81" s="57"/>
+      <c r="F81" s="57"/>
+      <c r="G81" s="57"/>
+      <c r="H81" s="57"/>
     </row>
     <row r="82" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A82" s="47" t="s">
+      <c r="A82" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="B82" s="47"/>
-[...5 lines deleted...]
-      <c r="H82" s="47"/>
+      <c r="B82" s="58"/>
+      <c r="C82" s="58"/>
+      <c r="D82" s="58"/>
+      <c r="E82" s="58"/>
+      <c r="F82" s="58"/>
+      <c r="G82" s="58"/>
+      <c r="H82" s="58"/>
     </row>
     <row r="83" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A83" s="47"/>
-[...6 lines deleted...]
-      <c r="H83" s="47"/>
+      <c r="A83" s="58"/>
+      <c r="B83" s="58"/>
+      <c r="C83" s="58"/>
+      <c r="D83" s="58"/>
+      <c r="E83" s="58"/>
+      <c r="F83" s="58"/>
+      <c r="G83" s="58"/>
+      <c r="H83" s="58"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A82:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I85"/>
   <sheetViews>
-    <sheetView topLeftCell="A55" workbookViewId="0">
+    <sheetView topLeftCell="A49" workbookViewId="0">
       <selection activeCell="A67" sqref="A67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...5 lines deleted...]
-      <c r="H1" s="43"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="44"/>
-[...5 lines deleted...]
-      <c r="H3" s="44"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="45"/>
-[...5 lines deleted...]
-      <c r="H5" s="45"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="49"/>
-      <c r="B7" s="48" t="s">
+      <c r="A7" s="60"/>
+      <c r="B7" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="48"/>
-[...2 lines deleted...]
-      <c r="F7" s="48" t="s">
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="50"/>
-      <c r="H7" s="51" t="s">
+      <c r="G7" s="61"/>
+      <c r="H7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="49"/>
-      <c r="B8" s="48" t="s">
+      <c r="A8" s="60"/>
+      <c r="B8" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="48"/>
-      <c r="D8" s="48" t="s">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="48"/>
-[...2 lines deleted...]
-      <c r="H8" s="52"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="63"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="49"/>
+      <c r="A9" s="60"/>
       <c r="B9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="35" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="35" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="53"/>
+      <c r="H9" s="64"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -6053,2066 +6081,4065 @@
       </c>
       <c r="B80" s="13">
         <v>0.3</v>
       </c>
       <c r="C80" s="13">
         <v>0.9</v>
       </c>
       <c r="D80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="E80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I80" s="3"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="46" t="s">
+      <c r="A81" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="B81" s="46"/>
-[...5 lines deleted...]
-      <c r="H81" s="46"/>
+      <c r="B81" s="57"/>
+      <c r="C81" s="57"/>
+      <c r="D81" s="57"/>
+      <c r="E81" s="57"/>
+      <c r="F81" s="57"/>
+      <c r="G81" s="57"/>
+      <c r="H81" s="57"/>
     </row>
     <row r="82" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A82" s="47" t="s">
+      <c r="A82" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="B82" s="47"/>
-[...5 lines deleted...]
-      <c r="H82" s="47"/>
+      <c r="B82" s="58"/>
+      <c r="C82" s="58"/>
+      <c r="D82" s="58"/>
+      <c r="E82" s="58"/>
+      <c r="F82" s="58"/>
+      <c r="G82" s="58"/>
+      <c r="H82" s="58"/>
     </row>
     <row r="83" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A83" s="47"/>
-[...6 lines deleted...]
-      <c r="H83" s="47"/>
+      <c r="A83" s="58"/>
+      <c r="B83" s="58"/>
+      <c r="C83" s="58"/>
+      <c r="D83" s="58"/>
+      <c r="E83" s="58"/>
+      <c r="F83" s="58"/>
+      <c r="G83" s="58"/>
+      <c r="H83" s="58"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A82:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I94"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K81" sqref="K81"/>
+    <sheetView topLeftCell="A52" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...5 lines deleted...]
-      <c r="H1" s="43"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="44"/>
-[...5 lines deleted...]
-      <c r="H3" s="44"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="38"/>
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="45"/>
-[...5 lines deleted...]
-      <c r="H5" s="45"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="49"/>
-      <c r="B7" s="48" t="s">
+      <c r="A7" s="60"/>
+      <c r="B7" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="48"/>
-[...2 lines deleted...]
-      <c r="F7" s="48" t="s">
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="50"/>
-      <c r="H7" s="51" t="s">
+      <c r="G7" s="61"/>
+      <c r="H7" s="62" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="49"/>
-      <c r="B8" s="48" t="s">
+      <c r="A8" s="60"/>
+      <c r="B8" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="48"/>
-      <c r="D8" s="48" t="s">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="48"/>
-[...2 lines deleted...]
-      <c r="H8" s="52"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="63"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="49"/>
+      <c r="A9" s="60"/>
       <c r="B9" s="39" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="53"/>
+      <c r="H9" s="64"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9" s="1" customFormat="1" ht="21.6">
       <c r="A12" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="3"/>
     </row>
     <row r="13" spans="1:9" s="1" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="54">
+      <c r="B13" s="47">
         <v>227.5</v>
       </c>
-      <c r="C13" s="54">
+      <c r="C13" s="47">
         <v>902.6</v>
       </c>
-      <c r="D13" s="54">
+      <c r="D13" s="47">
         <v>224.6</v>
       </c>
-      <c r="E13" s="54">
+      <c r="E13" s="47">
         <v>892.1</v>
       </c>
-      <c r="F13" s="54">
+      <c r="F13" s="47">
         <v>98.9</v>
       </c>
-      <c r="G13" s="54">
+      <c r="G13" s="47">
         <v>560.79999999999995</v>
       </c>
-      <c r="H13" s="54">
+      <c r="H13" s="47">
         <v>124.3</v>
       </c>
       <c r="I13" s="3"/>
     </row>
     <row r="14" spans="1:9" s="1" customFormat="1">
       <c r="A14" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="54">
+      <c r="B14" s="47">
         <v>180</v>
       </c>
-      <c r="C14" s="54">
+      <c r="C14" s="47">
         <v>714.5</v>
       </c>
-      <c r="D14" s="54">
+      <c r="D14" s="47">
         <v>175.3</v>
       </c>
-      <c r="E14" s="54">
+      <c r="E14" s="47">
         <v>702.7</v>
       </c>
-      <c r="F14" s="54">
+      <c r="F14" s="47">
         <v>78.7</v>
       </c>
-      <c r="G14" s="54">
+      <c r="G14" s="47">
         <v>450.5</v>
       </c>
-      <c r="H14" s="54">
+      <c r="H14" s="47">
         <v>101.8</v>
       </c>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9" s="1" customFormat="1">
       <c r="A15" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="54">
+      <c r="B15" s="47">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C15" s="54">
+      <c r="C15" s="47">
         <v>36.1</v>
       </c>
-      <c r="D15" s="54">
+      <c r="D15" s="47">
         <v>11.2</v>
       </c>
-      <c r="E15" s="54">
+      <c r="E15" s="47">
         <v>39.299999999999997</v>
       </c>
-      <c r="F15" s="54">
+      <c r="F15" s="47">
         <v>3.3</v>
       </c>
-      <c r="G15" s="54">
+      <c r="G15" s="47">
         <v>21.8</v>
       </c>
-      <c r="H15" s="54">
+      <c r="H15" s="47">
         <v>10.5</v>
       </c>
       <c r="I15" s="3"/>
     </row>
     <row r="16" spans="1:9" s="1" customFormat="1">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="54">
+      <c r="B16" s="47">
         <v>38.200000000000003</v>
       </c>
-      <c r="C16" s="54">
+      <c r="C16" s="47">
         <v>152</v>
       </c>
-      <c r="D16" s="54">
+      <c r="D16" s="47">
         <v>38.1</v>
       </c>
-      <c r="E16" s="54">
+      <c r="E16" s="47">
         <v>150.1</v>
       </c>
-      <c r="F16" s="54">
+      <c r="F16" s="47">
         <v>16.899999999999999</v>
       </c>
-      <c r="G16" s="54">
+      <c r="G16" s="47">
         <v>88.5</v>
       </c>
-      <c r="H16" s="54">
+      <c r="H16" s="47">
         <v>12</v>
       </c>
       <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9" s="1" customFormat="1" ht="21.6">
       <c r="A17" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="7"/>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9" s="1" customFormat="1">
       <c r="A18" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="54">
+      <c r="B18" s="47">
         <v>10.1</v>
       </c>
-      <c r="C18" s="54">
+      <c r="C18" s="47">
         <v>38.799999999999997</v>
       </c>
-      <c r="D18" s="54">
+      <c r="D18" s="47">
         <v>10.1</v>
       </c>
-      <c r="E18" s="54">
+      <c r="E18" s="47">
         <v>38.200000000000003</v>
       </c>
-      <c r="F18" s="54">
+      <c r="F18" s="47">
         <v>10.1</v>
       </c>
-      <c r="G18" s="54">
+      <c r="G18" s="47">
         <v>38.200000000000003</v>
       </c>
-      <c r="H18" s="55" t="s">
+      <c r="H18" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I18" s="3"/>
     </row>
     <row r="19" spans="1:9" s="1" customFormat="1">
       <c r="A19" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="54">
+      <c r="B19" s="47">
         <v>10.1</v>
       </c>
-      <c r="C19" s="54">
+      <c r="C19" s="47">
         <v>38.799999999999997</v>
       </c>
-      <c r="D19" s="54">
+      <c r="D19" s="47">
         <v>10.1</v>
       </c>
-      <c r="E19" s="54">
+      <c r="E19" s="47">
         <v>38.200000000000003</v>
       </c>
-      <c r="F19" s="54">
+      <c r="F19" s="47">
         <v>10.1</v>
       </c>
-      <c r="G19" s="54">
+      <c r="G19" s="47">
         <v>38.200000000000003</v>
       </c>
-      <c r="H19" s="55" t="s">
+      <c r="H19" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9" s="1" customFormat="1">
-      <c r="A20" s="56" t="s">
+      <c r="A20" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="54"/>
-[...5 lines deleted...]
-      <c r="H20" s="55"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="48"/>
       <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:9" s="1" customFormat="1">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="49" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="54"/>
-[...5 lines deleted...]
-      <c r="H21" s="55"/>
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="48"/>
       <c r="I21" s="3"/>
     </row>
     <row r="22" spans="1:9" s="1" customFormat="1">
-      <c r="A22" s="57" t="s">
+      <c r="A22" s="21" t="s">
         <v>58</v>
       </c>
       <c r="I22" s="3"/>
     </row>
     <row r="23" spans="1:9" s="1" customFormat="1">
       <c r="A23" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="55" t="s">
-[...17 lines deleted...]
-      <c r="H23" s="55" t="s">
+      <c r="B23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="H23" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9" s="1" customFormat="1">
-      <c r="A24" s="57" t="s">
+      <c r="A24" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="55" t="s">
-[...17 lines deleted...]
-      <c r="H24" s="55" t="s">
+      <c r="B24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="H24" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="3"/>
     </row>
     <row r="25" spans="1:9" s="1" customFormat="1" ht="21.6">
-      <c r="A25" s="57" t="s">
+      <c r="A25" s="21" t="s">
         <v>59</v>
       </c>
       <c r="I25" s="3"/>
     </row>
     <row r="26" spans="1:9" s="1" customFormat="1">
       <c r="A26" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B26" s="54">
+      <c r="B26" s="47">
         <v>18.3</v>
       </c>
-      <c r="C26" s="54">
+      <c r="C26" s="47">
         <v>18.3</v>
       </c>
-      <c r="D26" s="55" t="s">
-[...11 lines deleted...]
-      <c r="H26" s="55" t="s">
+      <c r="D26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="H26" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I26" s="3"/>
     </row>
     <row r="27" spans="1:9" s="1" customFormat="1">
-      <c r="A27" s="57" t="s">
+      <c r="A27" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="55" t="s">
-[...17 lines deleted...]
-      <c r="H27" s="55" t="s">
+      <c r="B27" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H27" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I27" s="3"/>
     </row>
     <row r="28" spans="1:9" s="1" customFormat="1">
-      <c r="A28" s="57" t="s">
+      <c r="A28" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B28" s="55" t="s">
-[...17 lines deleted...]
-      <c r="H28" s="55" t="s">
+      <c r="B28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="H28" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="3"/>
     </row>
     <row r="29" spans="1:9" s="1" customFormat="1">
       <c r="A29" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="3"/>
     </row>
     <row r="30" spans="1:9" s="1" customFormat="1">
       <c r="A30" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="3"/>
     </row>
     <row r="31" spans="1:9" s="1" customFormat="1">
       <c r="A31" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="3"/>
     </row>
     <row r="32" spans="1:9" s="1" customFormat="1">
       <c r="A32" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B32" s="58">
+      <c r="B32" s="51">
         <v>300</v>
       </c>
-      <c r="C32" s="58">
+      <c r="C32" s="51">
         <v>1224</v>
       </c>
-      <c r="D32" s="58">
+      <c r="D32" s="51">
         <v>63</v>
       </c>
-      <c r="E32" s="58">
+      <c r="E32" s="51">
         <v>99</v>
       </c>
-      <c r="F32" s="55" t="s">
-[...5 lines deleted...]
-      <c r="H32" s="58">
+      <c r="F32" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H32" s="51">
         <v>3132</v>
       </c>
       <c r="I32" s="3"/>
     </row>
     <row r="33" spans="1:9" s="1" customFormat="1">
       <c r="A33" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B33" s="58">
+      <c r="B33" s="51">
         <v>300</v>
       </c>
-      <c r="C33" s="58">
+      <c r="C33" s="51">
         <v>1224</v>
       </c>
-      <c r="D33" s="58">
+      <c r="D33" s="51">
         <v>63</v>
       </c>
-      <c r="E33" s="58">
+      <c r="E33" s="51">
         <v>99</v>
       </c>
-      <c r="F33" s="55" t="s">
-[...5 lines deleted...]
-      <c r="H33" s="58">
+      <c r="F33" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H33" s="51">
         <v>3132</v>
       </c>
       <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9" s="1" customFormat="1">
       <c r="A34" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="3"/>
     </row>
     <row r="35" spans="1:9" s="1" customFormat="1">
       <c r="A35" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="58">
+      <c r="B35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="51">
         <v>2050</v>
       </c>
-      <c r="D35" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="58">
+      <c r="D35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E35" s="51">
         <v>2050</v>
       </c>
-      <c r="F35" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="58">
+      <c r="F35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G35" s="51">
         <v>2050</v>
       </c>
-      <c r="H35" s="55" t="s">
+      <c r="H35" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:9" s="1" customFormat="1">
       <c r="A36" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="58">
+      <c r="B36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" s="51">
         <v>2050</v>
       </c>
-      <c r="D36" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="58">
+      <c r="D36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="51">
         <v>2050</v>
       </c>
-      <c r="F36" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="58">
+      <c r="F36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G36" s="51">
         <v>2050</v>
       </c>
-      <c r="H36" s="55" t="s">
+      <c r="H36" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:9" s="1" customFormat="1">
       <c r="A37" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="3"/>
     </row>
     <row r="38" spans="1:9" s="1" customFormat="1">
       <c r="A38" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="58">
+      <c r="B38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="51">
         <v>6</v>
       </c>
-      <c r="D38" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="58">
+      <c r="D38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E38" s="51">
         <v>6</v>
       </c>
-      <c r="F38" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="58">
+      <c r="F38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G38" s="51">
         <v>6</v>
       </c>
-      <c r="H38" s="55" t="s">
+      <c r="H38" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I38" s="3"/>
     </row>
     <row r="39" spans="1:9" s="1" customFormat="1">
       <c r="A39" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B39" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="58">
+      <c r="B39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C39" s="51">
         <v>6</v>
       </c>
-      <c r="D39" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="58">
+      <c r="D39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E39" s="51">
         <v>6</v>
       </c>
-      <c r="F39" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="58">
+      <c r="F39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" s="51">
         <v>6</v>
       </c>
-      <c r="H39" s="55" t="s">
+      <c r="H39" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I39" s="3"/>
     </row>
     <row r="40" spans="1:9" s="1" customFormat="1" ht="31.8">
       <c r="A40" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:9" s="1" customFormat="1">
       <c r="A41" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B41" s="58">
+      <c r="B41" s="51">
         <v>2523</v>
       </c>
-      <c r="C41" s="58">
+      <c r="C41" s="51">
         <v>15995</v>
       </c>
-      <c r="D41" s="58">
+      <c r="D41" s="51">
         <v>5001</v>
       </c>
-      <c r="E41" s="58">
+      <c r="E41" s="51">
         <v>21144</v>
       </c>
-      <c r="F41" s="58">
+      <c r="F41" s="51">
         <v>3344</v>
       </c>
-      <c r="G41" s="58">
+      <c r="G41" s="51">
         <v>13479</v>
       </c>
-      <c r="H41" s="58">
+      <c r="H41" s="51">
         <v>13447</v>
       </c>
       <c r="I41" s="3"/>
     </row>
     <row r="42" spans="1:9" s="1" customFormat="1" ht="12.6" customHeight="1">
       <c r="A42" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B42" s="58">
+      <c r="B42" s="51">
         <v>2523</v>
       </c>
-      <c r="C42" s="58">
+      <c r="C42" s="51">
         <v>15995</v>
       </c>
-      <c r="D42" s="58">
+      <c r="D42" s="51">
         <v>5001</v>
       </c>
-      <c r="E42" s="58">
+      <c r="E42" s="51">
         <v>21144</v>
       </c>
-      <c r="F42" s="58">
+      <c r="F42" s="51">
         <v>3344</v>
       </c>
-      <c r="G42" s="58">
+      <c r="G42" s="51">
         <v>13479</v>
       </c>
-      <c r="H42" s="58">
+      <c r="H42" s="51">
         <v>13447</v>
       </c>
       <c r="I42" s="3"/>
     </row>
     <row r="43" spans="1:9" s="1" customFormat="1">
       <c r="A43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3"/>
     </row>
     <row r="44" spans="1:9" s="1" customFormat="1">
       <c r="A44" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3"/>
     </row>
     <row r="45" spans="1:9" s="1" customFormat="1">
       <c r="A45" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B45" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="54">
+      <c r="B45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="47">
         <v>6.2</v>
       </c>
-      <c r="D45" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="54">
+      <c r="D45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E45" s="47">
         <v>5.7</v>
       </c>
-      <c r="F45" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="54">
+      <c r="F45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G45" s="47">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H45" s="55" t="s">
+      <c r="H45" s="48" t="s">
         <v>47</v>
       </c>
       <c r="I45" s="3"/>
     </row>
     <row r="46" spans="1:9" s="1" customFormat="1">
       <c r="A46" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="B46" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="54">
+      <c r="B46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C46" s="47">
         <v>6.2</v>
       </c>
-      <c r="D46" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="54">
+      <c r="D46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E46" s="47">
         <v>5.7</v>
       </c>
-      <c r="F46" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="54">
+      <c r="F46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G46" s="47">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H46" s="55" t="s">
+      <c r="H46" s="48" t="s">
         <v>47</v>
       </c>
       <c r="I46" s="3"/>
     </row>
     <row r="47" spans="1:9" s="1" customFormat="1">
       <c r="A47" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="E47" s="24"/>
       <c r="F47" s="24"/>
       <c r="G47" s="24"/>
       <c r="H47" s="24"/>
       <c r="I47" s="3"/>
     </row>
     <row r="48" spans="1:9" s="1" customFormat="1">
       <c r="A48" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B48" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="54">
+      <c r="B48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="47">
         <v>7.1</v>
       </c>
-      <c r="D48" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="54">
+      <c r="D48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E48" s="47">
         <v>7.7</v>
       </c>
-      <c r="F48" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="54">
+      <c r="F48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G48" s="47">
         <v>6.8</v>
       </c>
-      <c r="H48" s="55" t="s">
+      <c r="H48" s="48" t="s">
         <v>47</v>
       </c>
       <c r="I48" s="3"/>
     </row>
     <row r="49" spans="1:9" s="1" customFormat="1">
       <c r="A49" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="B49" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="54">
+      <c r="B49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="47">
         <v>7.1</v>
       </c>
-      <c r="D49" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E49" s="54">
+      <c r="D49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E49" s="47">
         <v>7.7</v>
       </c>
-      <c r="F49" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="54">
+      <c r="F49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G49" s="47">
         <v>6.8</v>
       </c>
-      <c r="H49" s="55" t="s">
+      <c r="H49" s="48" t="s">
         <v>47</v>
       </c>
       <c r="I49" s="3"/>
     </row>
     <row r="50" spans="1:9" s="1" customFormat="1">
       <c r="A50" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="3"/>
     </row>
     <row r="51" spans="1:9" s="1" customFormat="1">
       <c r="A51" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B51" s="54">
+      <c r="B51" s="47">
         <v>4.5</v>
       </c>
-      <c r="C51" s="54">
+      <c r="C51" s="47">
         <v>16.7</v>
       </c>
-      <c r="D51" s="54">
+      <c r="D51" s="47">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E51" s="54">
+      <c r="E51" s="47">
         <v>16.600000000000001</v>
       </c>
-      <c r="F51" s="54">
+      <c r="F51" s="47">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G51" s="54">
+      <c r="G51" s="47">
         <v>16.600000000000001</v>
       </c>
-      <c r="H51" s="55" t="s">
+      <c r="H51" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I51" s="3"/>
     </row>
     <row r="52" spans="1:9" s="1" customFormat="1">
       <c r="A52" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B52" s="54">
+      <c r="B52" s="47">
         <v>4.3</v>
       </c>
-      <c r="C52" s="54">
+      <c r="C52" s="47">
         <v>16.399999999999999</v>
       </c>
-      <c r="D52" s="54">
+      <c r="D52" s="47">
         <v>4.3</v>
       </c>
-      <c r="E52" s="54">
+      <c r="E52" s="47">
         <v>16.399999999999999</v>
       </c>
-      <c r="F52" s="54">
+      <c r="F52" s="47">
         <v>4.3</v>
       </c>
-      <c r="G52" s="54">
+      <c r="G52" s="47">
         <v>16.399999999999999</v>
       </c>
-      <c r="H52" s="55" t="s">
+      <c r="H52" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I52" s="3"/>
     </row>
     <row r="53" spans="1:9" s="1" customFormat="1">
       <c r="A53" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B53" s="54">
+      <c r="B53" s="47">
         <v>0.2</v>
       </c>
-      <c r="C53" s="54">
+      <c r="C53" s="47">
         <v>0.3</v>
       </c>
-      <c r="D53" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="54">
+      <c r="D53" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="47">
         <v>0.2</v>
       </c>
-      <c r="F53" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="54">
+      <c r="F53" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G53" s="47">
         <v>0.2</v>
       </c>
-      <c r="H53" s="55" t="s">
+      <c r="H53" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I53" s="3"/>
     </row>
     <row r="54" spans="1:9" s="1" customFormat="1">
       <c r="A54" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="5"/>
       <c r="I54" s="3"/>
     </row>
     <row r="55" spans="1:9" s="1" customFormat="1">
       <c r="A55" s="21" t="s">
         <v>23</v>
       </c>
       <c r="I55" s="3"/>
     </row>
     <row r="56" spans="1:9" s="1" customFormat="1">
       <c r="A56" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B56" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="58">
+      <c r="B56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C56" s="51">
         <v>176118</v>
       </c>
-      <c r="D56" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E56" s="58">
+      <c r="D56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E56" s="51">
         <v>169182</v>
       </c>
-      <c r="F56" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="58">
+      <c r="F56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G56" s="51">
         <v>169182</v>
       </c>
-      <c r="H56" s="55" t="s">
+      <c r="H56" s="48" t="s">
         <v>47</v>
       </c>
       <c r="I56" s="3"/>
     </row>
     <row r="57" spans="1:9" s="1" customFormat="1">
       <c r="A57" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B57" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="58">
+      <c r="B57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C57" s="51">
         <v>176118</v>
       </c>
-      <c r="D57" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="58">
+      <c r="D57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E57" s="51">
         <v>169182</v>
       </c>
-      <c r="F57" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="58">
+      <c r="F57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G57" s="51">
         <v>169182</v>
       </c>
-      <c r="H57" s="55" t="s">
+      <c r="H57" s="48" t="s">
         <v>47</v>
       </c>
       <c r="I57" s="3"/>
     </row>
     <row r="58" spans="1:9" s="1" customFormat="1">
       <c r="A58" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="5"/>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="3"/>
     </row>
     <row r="59" spans="1:9" s="1" customFormat="1">
       <c r="A59" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="58">
+      <c r="B59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C59" s="51">
         <v>5491</v>
       </c>
-      <c r="D59" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="58">
+      <c r="D59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E59" s="51">
         <v>5491</v>
       </c>
-      <c r="F59" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="58">
+      <c r="F59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G59" s="51">
         <v>5491</v>
       </c>
-      <c r="H59" s="55" t="s">
+      <c r="H59" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:9" s="1" customFormat="1">
       <c r="A60" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B60" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="58">
+      <c r="B60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C60" s="51">
         <v>5491</v>
       </c>
-      <c r="D60" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="58">
+      <c r="D60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E60" s="51">
         <v>5491</v>
       </c>
-      <c r="F60" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="58">
+      <c r="F60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G60" s="51">
         <v>5491</v>
       </c>
-      <c r="H60" s="55" t="s">
+      <c r="H60" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I60" s="3"/>
     </row>
     <row r="61" spans="1:9" s="1" customFormat="1">
       <c r="A61" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="9"/>
       <c r="C61" s="9"/>
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
       <c r="F61" s="9"/>
       <c r="G61" s="9"/>
       <c r="H61" s="9"/>
       <c r="I61" s="3"/>
     </row>
     <row r="62" spans="1:9" s="1" customFormat="1">
       <c r="A62" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I62" s="3"/>
     </row>
     <row r="63" spans="1:9" s="1" customFormat="1">
       <c r="A63" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B63" s="58">
+      <c r="B63" s="51">
         <v>1100740</v>
       </c>
-      <c r="C63" s="58">
+      <c r="C63" s="51">
         <v>4053735</v>
       </c>
-      <c r="D63" s="58">
+      <c r="D63" s="51">
         <v>1150421</v>
       </c>
-      <c r="E63" s="58">
+      <c r="E63" s="51">
         <v>4104452</v>
       </c>
-      <c r="F63" s="58">
+      <c r="F63" s="51">
         <v>1150421</v>
       </c>
-      <c r="G63" s="58">
+      <c r="G63" s="51">
         <v>4104452</v>
       </c>
-      <c r="H63" s="58">
+      <c r="H63" s="51">
         <v>106991</v>
       </c>
       <c r="I63" s="3"/>
     </row>
     <row r="64" spans="1:9" s="1" customFormat="1">
       <c r="A64" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B64" s="58">
+      <c r="B64" s="51">
         <v>1100740</v>
       </c>
-      <c r="C64" s="58">
+      <c r="C64" s="51">
         <v>4053735</v>
       </c>
-      <c r="D64" s="58">
+      <c r="D64" s="51">
         <v>1150421</v>
       </c>
-      <c r="E64" s="58">
+      <c r="E64" s="51">
         <v>4104452</v>
       </c>
-      <c r="F64" s="58">
+      <c r="F64" s="51">
         <v>1150421</v>
       </c>
-      <c r="G64" s="58">
+      <c r="G64" s="51">
         <v>4104452</v>
       </c>
-      <c r="H64" s="58">
+      <c r="H64" s="51">
         <v>106991</v>
       </c>
       <c r="I64" s="3"/>
     </row>
     <row r="65" spans="1:9" s="1" customFormat="1">
       <c r="A65" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="3"/>
     </row>
     <row r="66" spans="1:9" s="1" customFormat="1" ht="21.6">
       <c r="A66" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="3"/>
     </row>
     <row r="67" spans="1:9" s="1" customFormat="1">
       <c r="A67" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B67" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="54">
+      <c r="B67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C67" s="47">
         <v>361</v>
       </c>
-      <c r="D67" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="54">
+      <c r="D67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E67" s="47">
         <v>361</v>
       </c>
-      <c r="F67" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="54">
+      <c r="F67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G67" s="47">
         <v>361</v>
       </c>
-      <c r="H67" s="55" t="s">
+      <c r="H67" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I67" s="3"/>
     </row>
     <row r="68" spans="1:9" s="1" customFormat="1">
       <c r="A68" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B68" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="54">
+      <c r="B68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C68" s="47">
         <v>361</v>
       </c>
-      <c r="D68" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E68" s="54">
+      <c r="D68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E68" s="47">
         <v>361</v>
       </c>
-      <c r="F68" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="54">
+      <c r="F68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G68" s="47">
         <v>361</v>
       </c>
-      <c r="H68" s="55" t="s">
+      <c r="H68" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I68" s="3"/>
     </row>
     <row r="69" spans="1:9" s="1" customFormat="1">
       <c r="A69" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="3"/>
     </row>
     <row r="70" spans="1:9" s="1" customFormat="1">
       <c r="A70" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B70" s="58">
+      <c r="B70" s="51">
         <v>13285</v>
       </c>
-      <c r="C70" s="58">
+      <c r="C70" s="51">
         <v>53470</v>
       </c>
-      <c r="D70" s="58">
+      <c r="D70" s="51">
         <v>15262</v>
       </c>
-      <c r="E70" s="58">
+      <c r="E70" s="51">
         <v>54934</v>
       </c>
-      <c r="F70" s="58">
+      <c r="F70" s="51">
         <v>15262</v>
       </c>
-      <c r="G70" s="58">
+      <c r="G70" s="51">
         <v>54934</v>
       </c>
-      <c r="H70" s="58">
+      <c r="H70" s="51">
         <v>13870</v>
       </c>
       <c r="I70" s="3"/>
     </row>
     <row r="71" spans="1:9" s="1" customFormat="1">
       <c r="A71" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B71" s="58">
+      <c r="B71" s="51">
         <v>11685</v>
       </c>
-      <c r="C71" s="58">
+      <c r="C71" s="51">
         <v>46478</v>
       </c>
-      <c r="D71" s="58">
+      <c r="D71" s="51">
         <v>13662</v>
       </c>
-      <c r="E71" s="58">
+      <c r="E71" s="51">
         <v>47942</v>
       </c>
-      <c r="F71" s="58">
+      <c r="F71" s="51">
         <v>13662</v>
       </c>
-      <c r="G71" s="58">
+      <c r="G71" s="51">
         <v>47942</v>
       </c>
-      <c r="H71" s="58">
+      <c r="H71" s="51">
         <v>13870</v>
       </c>
       <c r="I71" s="3"/>
     </row>
     <row r="72" spans="1:9" s="1" customFormat="1">
       <c r="A72" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B72" s="58">
+      <c r="B72" s="51">
         <v>1600</v>
       </c>
-      <c r="C72" s="58">
+      <c r="C72" s="51">
         <v>6992</v>
       </c>
-      <c r="D72" s="58">
+      <c r="D72" s="51">
         <v>1600</v>
       </c>
-      <c r="E72" s="58">
+      <c r="E72" s="51">
         <v>6992</v>
       </c>
-      <c r="F72" s="58">
+      <c r="F72" s="51">
         <v>1600</v>
       </c>
-      <c r="G72" s="58">
+      <c r="G72" s="51">
         <v>6992</v>
       </c>
-      <c r="H72" s="55" t="s">
+      <c r="H72" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I72" s="3"/>
     </row>
     <row r="73" spans="1:9" s="1" customFormat="1">
       <c r="A73" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B73" s="11"/>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11"/>
       <c r="F73" s="11"/>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="3"/>
     </row>
     <row r="74" spans="1:9" s="1" customFormat="1">
       <c r="A74" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B74" s="58">
+      <c r="B74" s="51">
         <v>6300</v>
       </c>
-      <c r="C74" s="58">
+      <c r="C74" s="51">
         <v>21738</v>
       </c>
-      <c r="D74" s="58">
+      <c r="D74" s="51">
         <v>6300</v>
       </c>
-      <c r="E74" s="58">
+      <c r="E74" s="51">
         <v>21738</v>
       </c>
-      <c r="F74" s="58">
+      <c r="F74" s="51">
         <v>6300</v>
       </c>
-      <c r="G74" s="58">
+      <c r="G74" s="51">
         <v>21738</v>
       </c>
-      <c r="H74" s="55" t="s">
+      <c r="H74" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I74" s="3"/>
     </row>
     <row r="75" spans="1:9" s="1" customFormat="1">
       <c r="A75" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B75" s="58">
+      <c r="B75" s="51">
         <v>3200</v>
       </c>
-      <c r="C75" s="58">
+      <c r="C75" s="51">
         <v>14830</v>
       </c>
-      <c r="D75" s="58">
+      <c r="D75" s="51">
         <v>3200</v>
       </c>
-      <c r="E75" s="58">
+      <c r="E75" s="51">
         <v>14830</v>
       </c>
-      <c r="F75" s="58">
+      <c r="F75" s="51">
         <v>3200</v>
       </c>
-      <c r="G75" s="58">
+      <c r="G75" s="51">
         <v>14830</v>
       </c>
-      <c r="H75" s="55" t="s">
+      <c r="H75" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I75" s="3"/>
     </row>
     <row r="76" spans="1:9" s="1" customFormat="1">
       <c r="A76" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B76" s="58">
+      <c r="B76" s="51">
         <v>3100</v>
       </c>
-      <c r="C76" s="58">
+      <c r="C76" s="51">
         <v>6908</v>
       </c>
-      <c r="D76" s="58">
+      <c r="D76" s="51">
         <v>3100</v>
       </c>
-      <c r="E76" s="58">
+      <c r="E76" s="51">
         <v>6908</v>
       </c>
-      <c r="F76" s="58">
+      <c r="F76" s="51">
         <v>3100</v>
       </c>
-      <c r="G76" s="58">
+      <c r="G76" s="51">
         <v>6908</v>
       </c>
-      <c r="H76" s="55" t="s">
+      <c r="H76" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I76" s="3"/>
     </row>
     <row r="77" spans="1:9" s="1" customFormat="1" ht="21.6">
       <c r="A77" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B77" s="5"/>
       <c r="C77" s="5"/>
       <c r="D77" s="5"/>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="3"/>
     </row>
     <row r="78" spans="1:9" s="1" customFormat="1">
       <c r="A78" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B78" s="5"/>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="3"/>
     </row>
     <row r="79" spans="1:9" s="1" customFormat="1">
       <c r="A79" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="5"/>
       <c r="D79" s="5"/>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="3"/>
     </row>
     <row r="80" spans="1:9" s="1" customFormat="1">
       <c r="A80" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B80" s="54">
+      <c r="B80" s="47">
         <v>115435.7</v>
       </c>
-      <c r="C80" s="54">
+      <c r="C80" s="47">
         <v>560191.4</v>
       </c>
-      <c r="D80" s="54">
+      <c r="D80" s="47">
         <v>75082.100000000006</v>
       </c>
-      <c r="E80" s="54">
+      <c r="E80" s="47">
         <v>377766.8</v>
       </c>
-      <c r="F80" s="54">
+      <c r="F80" s="47">
         <v>75082.100000000006</v>
       </c>
-      <c r="G80" s="54">
+      <c r="G80" s="47">
         <v>377766.8</v>
       </c>
-      <c r="H80" s="55" t="s">
+      <c r="H80" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I80" s="3"/>
     </row>
     <row r="81" spans="1:9" s="1" customFormat="1">
       <c r="A81" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B81" s="54">
+      <c r="B81" s="47">
         <v>45603.7</v>
       </c>
-      <c r="C81" s="54">
+      <c r="C81" s="47">
         <v>262254.40000000002</v>
       </c>
-      <c r="D81" s="54">
+      <c r="D81" s="47">
         <v>11518</v>
       </c>
-      <c r="E81" s="54">
+      <c r="E81" s="47">
         <v>104569</v>
       </c>
-      <c r="F81" s="54">
+      <c r="F81" s="47">
         <v>11518</v>
       </c>
-      <c r="G81" s="54">
+      <c r="G81" s="47">
         <v>104569</v>
       </c>
-      <c r="H81" s="55" t="s">
+      <c r="H81" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I81" s="3"/>
     </row>
     <row r="82" spans="1:9" s="1" customFormat="1">
       <c r="A82" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B82" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="54">
+      <c r="B82" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C82" s="47">
         <v>8168</v>
       </c>
-      <c r="D82" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E82" s="54">
+      <c r="D82" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E82" s="47">
         <v>8168</v>
       </c>
-      <c r="F82" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="54">
+      <c r="F82" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G82" s="47">
         <v>8168</v>
       </c>
-      <c r="H82" s="55" t="s">
+      <c r="H82" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I82" s="3"/>
     </row>
     <row r="83" spans="1:9" s="1" customFormat="1">
       <c r="A83" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B83" s="54">
+      <c r="B83" s="47">
         <v>3315.7</v>
       </c>
-      <c r="C83" s="54">
+      <c r="C83" s="47">
         <v>13462.8</v>
       </c>
-      <c r="D83" s="54">
+      <c r="D83" s="47">
         <v>30</v>
       </c>
-      <c r="E83" s="54">
+      <c r="E83" s="47">
         <v>98</v>
       </c>
-      <c r="F83" s="54">
+      <c r="F83" s="47">
         <v>30</v>
       </c>
-      <c r="G83" s="54">
+      <c r="G83" s="47">
         <v>98</v>
       </c>
-      <c r="H83" s="55" t="s">
+      <c r="H83" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I83" s="3"/>
     </row>
     <row r="84" spans="1:9" s="1" customFormat="1">
       <c r="A84" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B84" s="54">
+      <c r="B84" s="47">
         <v>58118.5</v>
       </c>
-      <c r="C84" s="54">
+      <c r="C84" s="47">
         <v>255978.7</v>
       </c>
-      <c r="D84" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="54">
+      <c r="D84" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E84" s="47">
         <v>244727</v>
       </c>
-      <c r="F84" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="54">
+      <c r="F84" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G84" s="47">
         <v>244727</v>
       </c>
-      <c r="H84" s="55" t="s">
+      <c r="H84" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I84" s="3"/>
     </row>
     <row r="85" spans="1:9" s="1" customFormat="1">
       <c r="A85" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B85" s="54">
+      <c r="B85" s="47">
         <v>7364.8</v>
       </c>
-      <c r="C85" s="54">
+      <c r="C85" s="47">
         <v>20327.5</v>
       </c>
-      <c r="D85" s="54">
+      <c r="D85" s="47">
         <v>7311.1</v>
       </c>
-      <c r="E85" s="54">
+      <c r="E85" s="47">
         <v>20204.8</v>
       </c>
-      <c r="F85" s="54">
+      <c r="F85" s="47">
         <v>7311.1</v>
       </c>
-      <c r="G85" s="54">
+      <c r="G85" s="47">
         <v>20204.8</v>
       </c>
-      <c r="H85" s="55" t="s">
+      <c r="H85" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I85" s="3"/>
     </row>
     <row r="86" spans="1:9" s="1" customFormat="1">
       <c r="A86" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="5"/>
       <c r="D86" s="5"/>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="3"/>
     </row>
     <row r="87" spans="1:9" s="1" customFormat="1">
       <c r="A87" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B87" s="54">
+      <c r="B87" s="47">
         <v>9.1</v>
       </c>
-      <c r="C87" s="54">
+      <c r="C87" s="47">
         <v>336</v>
       </c>
-      <c r="D87" s="54">
+      <c r="D87" s="47">
         <v>6.4</v>
       </c>
-      <c r="E87" s="54">
+      <c r="E87" s="47">
         <v>322.8</v>
       </c>
-      <c r="F87" s="54">
+      <c r="F87" s="47">
         <v>6.4</v>
       </c>
-      <c r="G87" s="54">
+      <c r="G87" s="47">
         <v>322.8</v>
       </c>
-      <c r="H87" s="55" t="s">
+      <c r="H87" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I87" s="3"/>
     </row>
     <row r="88" spans="1:9" s="1" customFormat="1">
       <c r="A88" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B88" s="54">
+      <c r="B88" s="47">
         <v>9</v>
       </c>
-      <c r="C88" s="54">
+      <c r="C88" s="47">
         <v>335</v>
       </c>
-      <c r="D88" s="54">
+      <c r="D88" s="47">
         <v>6.4</v>
       </c>
-      <c r="E88" s="54">
+      <c r="E88" s="47">
         <v>322.8</v>
       </c>
-      <c r="F88" s="54">
+      <c r="F88" s="47">
         <v>6.4</v>
       </c>
-      <c r="G88" s="54">
+      <c r="G88" s="47">
         <v>322.8</v>
       </c>
-      <c r="H88" s="55" t="s">
+      <c r="H88" s="48" t="s">
         <v>46</v>
       </c>
       <c r="I88" s="3"/>
     </row>
     <row r="89" spans="1:9" s="1" customFormat="1">
       <c r="A89" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="B89" s="59">
+      <c r="B89" s="52">
         <v>0.1</v>
       </c>
-      <c r="C89" s="59">
+      <c r="C89" s="52">
         <v>1</v>
       </c>
-      <c r="D89" s="60" t="s">
-[...11 lines deleted...]
-      <c r="H89" s="60" t="s">
+      <c r="D89" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="E89" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="F89" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="H89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="I89" s="3"/>
     </row>
     <row r="90" spans="1:9">
-      <c r="A90" s="46" t="s">
+      <c r="A90" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="B90" s="46"/>
-[...5 lines deleted...]
-      <c r="H90" s="46"/>
+      <c r="B90" s="57"/>
+      <c r="C90" s="57"/>
+      <c r="D90" s="57"/>
+      <c r="E90" s="57"/>
+      <c r="F90" s="57"/>
+      <c r="G90" s="57"/>
+      <c r="H90" s="57"/>
     </row>
     <row r="91" spans="1:9" ht="22.2" customHeight="1">
-      <c r="A91" s="47" t="s">
+      <c r="A91" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="B91" s="47"/>
-[...5 lines deleted...]
-      <c r="H91" s="47"/>
+      <c r="B91" s="58"/>
+      <c r="C91" s="58"/>
+      <c r="D91" s="58"/>
+      <c r="E91" s="58"/>
+      <c r="F91" s="58"/>
+      <c r="G91" s="58"/>
+      <c r="H91" s="58"/>
     </row>
     <row r="92" spans="1:9" ht="10.95" customHeight="1">
-      <c r="A92" s="47"/>
-[...6 lines deleted...]
-      <c r="H92" s="47"/>
+      <c r="A92" s="58"/>
+      <c r="B92" s="58"/>
+      <c r="C92" s="58"/>
+      <c r="D92" s="58"/>
+      <c r="E92" s="58"/>
+      <c r="F92" s="58"/>
+      <c r="G92" s="58"/>
+      <c r="H92" s="58"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B93" s="15"/>
       <c r="C93" s="15"/>
       <c r="D93" s="15"/>
       <c r="E93" s="15"/>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="15"/>
       <c r="B94" s="15"/>
       <c r="C94" s="15"/>
       <c r="D94" s="15"/>
       <c r="E94" s="15"/>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A90:H90"/>
     <mergeCell ref="A91:H92"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I98"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A58" workbookViewId="0">
+      <selection activeCell="D23" sqref="D23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="15.6">
+      <c r="A1" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.6">
+      <c r="A2" s="43"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="55" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="44"/>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="3"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1">
+      <c r="A7" s="60"/>
+      <c r="B7" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="G7" s="61"/>
+      <c r="H7" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="3"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A8" s="60"/>
+      <c r="B8" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="3"/>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="60"/>
+      <c r="B9" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="H9" s="64"/>
+      <c r="I9" s="3"/>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="3"/>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="3"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A12" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="3"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1">
+      <c r="A13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="47">
+        <v>231.7</v>
+      </c>
+      <c r="C13" s="47">
+        <v>1134.3</v>
+      </c>
+      <c r="D13" s="47">
+        <v>227.3</v>
+      </c>
+      <c r="E13" s="47">
+        <v>1119.4000000000001</v>
+      </c>
+      <c r="F13" s="47">
+        <v>161.30000000000001</v>
+      </c>
+      <c r="G13" s="47">
+        <v>722.1</v>
+      </c>
+      <c r="H13" s="47">
+        <v>127.9</v>
+      </c>
+      <c r="I13" s="3"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1">
+      <c r="A14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="47">
+        <v>184.8</v>
+      </c>
+      <c r="C14" s="47">
+        <v>899.3</v>
+      </c>
+      <c r="D14" s="47">
+        <v>181.1</v>
+      </c>
+      <c r="E14" s="47">
+        <v>883.8</v>
+      </c>
+      <c r="F14" s="47">
+        <v>133.4</v>
+      </c>
+      <c r="G14" s="47">
+        <v>583.9</v>
+      </c>
+      <c r="H14" s="47">
+        <v>104.8</v>
+      </c>
+      <c r="I14" s="3"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1">
+      <c r="A15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="47">
+        <v>9.4</v>
+      </c>
+      <c r="C15" s="47">
+        <v>45.5</v>
+      </c>
+      <c r="D15" s="47">
+        <v>8</v>
+      </c>
+      <c r="E15" s="47">
+        <v>47.3</v>
+      </c>
+      <c r="F15" s="47">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G15" s="47">
+        <v>26.2</v>
+      </c>
+      <c r="H15" s="47">
+        <v>11.9</v>
+      </c>
+      <c r="I15" s="3"/>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="47">
+        <v>37.5</v>
+      </c>
+      <c r="C16" s="47">
+        <v>189.5</v>
+      </c>
+      <c r="D16" s="47">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="E16" s="47">
+        <v>188.3</v>
+      </c>
+      <c r="F16" s="47">
+        <v>23.5</v>
+      </c>
+      <c r="G16" s="47">
+        <v>112</v>
+      </c>
+      <c r="H16" s="47">
+        <v>11.2</v>
+      </c>
+      <c r="I16" s="3"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A17" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="3"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1">
+      <c r="A18" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="47">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="C18" s="47">
+        <v>49</v>
+      </c>
+      <c r="D18" s="47">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E18" s="47">
+        <v>48.4</v>
+      </c>
+      <c r="F18" s="47">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="G18" s="47">
+        <v>48.4</v>
+      </c>
+      <c r="H18" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" s="3"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="47">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="C19" s="47">
+        <v>49</v>
+      </c>
+      <c r="D19" s="47">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E19" s="47">
+        <v>48.4</v>
+      </c>
+      <c r="F19" s="47">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="G19" s="47">
+        <v>48.4</v>
+      </c>
+      <c r="H19" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I19" s="3"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="3"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1">
+      <c r="A21" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="3"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1">
+      <c r="A22" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="I22" s="3"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1">
+      <c r="A23" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="47">
+        <v>5</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" s="47">
+        <v>5</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="47">
+        <v>5</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I23" s="3"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1">
+      <c r="A24" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="47">
+        <v>5</v>
+      </c>
+      <c r="D24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="47">
+        <v>5</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" s="47">
+        <v>5</v>
+      </c>
+      <c r="H24" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I24" s="3"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A25" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="I25" s="3"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1">
+      <c r="A26" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="47">
+        <v>48.3</v>
+      </c>
+      <c r="D26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="47">
+        <v>42</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="47">
+        <v>42</v>
+      </c>
+      <c r="H26" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I26" s="3"/>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1">
+      <c r="A27" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I27" s="3"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1">
+      <c r="A28" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="47">
+        <v>42</v>
+      </c>
+      <c r="D28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" s="47">
+        <v>42</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" s="47">
+        <v>42</v>
+      </c>
+      <c r="H28" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I28" s="3"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1">
+      <c r="A29" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="3"/>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1">
+      <c r="A30" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="3"/>
+    </row>
+    <row r="31" spans="1:9" s="1" customFormat="1">
+      <c r="A31" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="3"/>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1">
+      <c r="A32" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="51">
+        <v>54</v>
+      </c>
+      <c r="C32" s="51">
+        <v>1278</v>
+      </c>
+      <c r="D32" s="51">
+        <v>54</v>
+      </c>
+      <c r="E32" s="51">
+        <v>153</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H32" s="51">
+        <v>3132</v>
+      </c>
+      <c r="I32" s="3"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1">
+      <c r="A33" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="51">
+        <v>54</v>
+      </c>
+      <c r="C33" s="51">
+        <v>1278</v>
+      </c>
+      <c r="D33" s="51">
+        <v>54</v>
+      </c>
+      <c r="E33" s="51">
+        <v>153</v>
+      </c>
+      <c r="F33" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H33" s="51">
+        <v>3132</v>
+      </c>
+      <c r="I33" s="3"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1">
+      <c r="A34" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="3"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1">
+      <c r="A35" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="51">
+        <v>2552</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E35" s="51">
+        <v>2552</v>
+      </c>
+      <c r="F35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G35" s="51">
+        <v>2552</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I35" s="3"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1">
+      <c r="A36" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" s="51">
+        <v>2552</v>
+      </c>
+      <c r="D36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="51">
+        <v>2552</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G36" s="51">
+        <v>2552</v>
+      </c>
+      <c r="H36" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I36" s="3"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1">
+      <c r="A37" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="3"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1">
+      <c r="A38" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="51">
+        <v>7</v>
+      </c>
+      <c r="D38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E38" s="51">
+        <v>7</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G38" s="51">
+        <v>7</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I38" s="3"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1">
+      <c r="A39" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C39" s="51">
+        <v>7</v>
+      </c>
+      <c r="D39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E39" s="51">
+        <v>7</v>
+      </c>
+      <c r="F39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" s="51">
+        <v>7</v>
+      </c>
+      <c r="H39" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I39" s="3"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1" ht="31.8">
+      <c r="A40" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="3"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1">
+      <c r="A41" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="51">
+        <v>1334</v>
+      </c>
+      <c r="C41" s="51">
+        <v>17329</v>
+      </c>
+      <c r="D41" s="51">
+        <v>5671</v>
+      </c>
+      <c r="E41" s="51">
+        <v>26815</v>
+      </c>
+      <c r="F41" s="51">
+        <v>3249</v>
+      </c>
+      <c r="G41" s="51">
+        <v>16728</v>
+      </c>
+      <c r="H41" s="51">
+        <v>9110</v>
+      </c>
+      <c r="I41" s="3"/>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="51">
+        <v>1334</v>
+      </c>
+      <c r="C42" s="51">
+        <v>17329</v>
+      </c>
+      <c r="D42" s="51">
+        <v>5671</v>
+      </c>
+      <c r="E42" s="51">
+        <v>26815</v>
+      </c>
+      <c r="F42" s="51">
+        <v>3249</v>
+      </c>
+      <c r="G42" s="51">
+        <v>16728</v>
+      </c>
+      <c r="H42" s="51">
+        <v>9110</v>
+      </c>
+      <c r="I42" s="3"/>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1">
+      <c r="A43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="3"/>
+    </row>
+    <row r="44" spans="1:9" s="1" customFormat="1">
+      <c r="A44" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="3"/>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1">
+      <c r="A45" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="47">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E45" s="47">
+        <v>7.8</v>
+      </c>
+      <c r="F45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G45" s="47">
+        <v>6.4</v>
+      </c>
+      <c r="H45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I45" s="3"/>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1">
+      <c r="A46" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C46" s="47">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E46" s="47">
+        <v>7.8</v>
+      </c>
+      <c r="F46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G46" s="47">
+        <v>6.4</v>
+      </c>
+      <c r="H46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I46" s="3"/>
+    </row>
+    <row r="47" spans="1:9" s="1" customFormat="1">
+      <c r="A47" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="3"/>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1">
+      <c r="A48" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="47">
+        <v>9.9</v>
+      </c>
+      <c r="D48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E48" s="47">
+        <v>10.1</v>
+      </c>
+      <c r="F48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G48" s="47">
+        <v>7.8</v>
+      </c>
+      <c r="H48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I48" s="3"/>
+    </row>
+    <row r="49" spans="1:9" s="1" customFormat="1">
+      <c r="A49" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="47">
+        <v>9.9</v>
+      </c>
+      <c r="D49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E49" s="47">
+        <v>10.1</v>
+      </c>
+      <c r="F49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G49" s="47">
+        <v>7.8</v>
+      </c>
+      <c r="H49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I49" s="3"/>
+    </row>
+    <row r="50" spans="1:9" s="1" customFormat="1">
+      <c r="A50" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="3"/>
+    </row>
+    <row r="51" spans="1:9" s="1" customFormat="1">
+      <c r="A51" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="47">
+        <v>4.5</v>
+      </c>
+      <c r="C51" s="47">
+        <v>21.2</v>
+      </c>
+      <c r="D51" s="47">
+        <v>4.5</v>
+      </c>
+      <c r="E51" s="47">
+        <v>21.1</v>
+      </c>
+      <c r="F51" s="47">
+        <v>4.5</v>
+      </c>
+      <c r="G51" s="47">
+        <v>21.1</v>
+      </c>
+      <c r="H51" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I51" s="3"/>
+    </row>
+    <row r="52" spans="1:9" s="1" customFormat="1">
+      <c r="A52" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B52" s="47">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C52" s="47">
+        <v>20.8</v>
+      </c>
+      <c r="D52" s="47">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E52" s="47">
+        <v>20.8</v>
+      </c>
+      <c r="F52" s="47">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G52" s="47">
+        <v>20.8</v>
+      </c>
+      <c r="H52" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I52" s="3"/>
+    </row>
+    <row r="53" spans="1:9" s="1" customFormat="1">
+      <c r="A53" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B53" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C53" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="D53" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="F53" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G53" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="H53" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I53" s="3"/>
+    </row>
+    <row r="54" spans="1:9" s="1" customFormat="1">
+      <c r="A54" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="3"/>
+    </row>
+    <row r="55" spans="1:9" s="1" customFormat="1">
+      <c r="A55" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="I55" s="3"/>
+    </row>
+    <row r="56" spans="1:9" s="1" customFormat="1">
+      <c r="A56" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C56" s="51">
+        <v>222343</v>
+      </c>
+      <c r="D56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E56" s="51">
+        <v>219259</v>
+      </c>
+      <c r="F56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G56" s="51">
+        <v>219259</v>
+      </c>
+      <c r="H56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I56" s="3"/>
+    </row>
+    <row r="57" spans="1:9" s="1" customFormat="1">
+      <c r="A57" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C57" s="51">
+        <v>222343</v>
+      </c>
+      <c r="D57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E57" s="51">
+        <v>219259</v>
+      </c>
+      <c r="F57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G57" s="51">
+        <v>219259</v>
+      </c>
+      <c r="H57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I57" s="3"/>
+    </row>
+    <row r="58" spans="1:9" s="1" customFormat="1">
+      <c r="A58" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="3"/>
+    </row>
+    <row r="59" spans="1:9" s="1" customFormat="1">
+      <c r="A59" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C59" s="51">
+        <v>7332</v>
+      </c>
+      <c r="D59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E59" s="51">
+        <v>7332</v>
+      </c>
+      <c r="F59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G59" s="51">
+        <v>7332</v>
+      </c>
+      <c r="H59" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I59" s="3"/>
+    </row>
+    <row r="60" spans="1:9" s="1" customFormat="1">
+      <c r="A60" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C60" s="51">
+        <v>7332</v>
+      </c>
+      <c r="D60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E60" s="51">
+        <v>7332</v>
+      </c>
+      <c r="F60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G60" s="51">
+        <v>7332</v>
+      </c>
+      <c r="H60" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I60" s="3"/>
+    </row>
+    <row r="61" spans="1:9" s="1" customFormat="1">
+      <c r="A61" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B61" s="9"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="9"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="9"/>
+      <c r="H61" s="9"/>
+      <c r="I61" s="3"/>
+    </row>
+    <row r="62" spans="1:9" s="1" customFormat="1">
+      <c r="A62" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="I62" s="3"/>
+    </row>
+    <row r="63" spans="1:9" s="1" customFormat="1">
+      <c r="A63" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="51">
+        <v>1062379</v>
+      </c>
+      <c r="C63" s="51">
+        <v>5116114</v>
+      </c>
+      <c r="D63" s="51">
+        <v>1003533</v>
+      </c>
+      <c r="E63" s="51">
+        <v>5107985</v>
+      </c>
+      <c r="F63" s="51">
+        <v>1003533</v>
+      </c>
+      <c r="G63" s="51">
+        <v>5107985</v>
+      </c>
+      <c r="H63" s="51">
+        <v>165837</v>
+      </c>
+      <c r="I63" s="3"/>
+    </row>
+    <row r="64" spans="1:9" s="1" customFormat="1">
+      <c r="A64" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B64" s="51">
+        <v>1062379</v>
+      </c>
+      <c r="C64" s="51">
+        <v>5116114</v>
+      </c>
+      <c r="D64" s="51">
+        <v>1003533</v>
+      </c>
+      <c r="E64" s="51">
+        <v>5107985</v>
+      </c>
+      <c r="F64" s="51">
+        <v>1003533</v>
+      </c>
+      <c r="G64" s="51">
+        <v>5107985</v>
+      </c>
+      <c r="H64" s="51">
+        <v>165837</v>
+      </c>
+      <c r="I64" s="3"/>
+    </row>
+    <row r="65" spans="1:9" s="1" customFormat="1">
+      <c r="A65" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="3"/>
+    </row>
+    <row r="66" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A66" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="3"/>
+    </row>
+    <row r="67" spans="1:9" s="1" customFormat="1">
+      <c r="A67" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C67" s="47">
+        <v>481</v>
+      </c>
+      <c r="D67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E67" s="47">
+        <v>481</v>
+      </c>
+      <c r="F67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G67" s="47">
+        <v>481</v>
+      </c>
+      <c r="H67" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I67" s="3"/>
+    </row>
+    <row r="68" spans="1:9" s="1" customFormat="1">
+      <c r="A68" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C68" s="47">
+        <v>481</v>
+      </c>
+      <c r="D68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E68" s="47">
+        <v>481</v>
+      </c>
+      <c r="F68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G68" s="47">
+        <v>481</v>
+      </c>
+      <c r="H68" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I68" s="3"/>
+    </row>
+    <row r="69" spans="1:9" s="1" customFormat="1">
+      <c r="A69" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="3"/>
+    </row>
+    <row r="70" spans="1:9" s="1" customFormat="1">
+      <c r="A70" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="51">
+        <v>14206</v>
+      </c>
+      <c r="C70" s="51">
+        <v>67676</v>
+      </c>
+      <c r="D70" s="51">
+        <v>14228</v>
+      </c>
+      <c r="E70" s="51">
+        <v>69162</v>
+      </c>
+      <c r="F70" s="51">
+        <v>14228</v>
+      </c>
+      <c r="G70" s="51">
+        <v>69162</v>
+      </c>
+      <c r="H70" s="51">
+        <v>13848</v>
+      </c>
+      <c r="I70" s="3"/>
+    </row>
+    <row r="71" spans="1:9" s="1" customFormat="1">
+      <c r="A71" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B71" s="51">
+        <v>13146</v>
+      </c>
+      <c r="C71" s="51">
+        <v>59624</v>
+      </c>
+      <c r="D71" s="51">
+        <v>13168</v>
+      </c>
+      <c r="E71" s="51">
+        <v>61110</v>
+      </c>
+      <c r="F71" s="51">
+        <v>13168</v>
+      </c>
+      <c r="G71" s="51">
+        <v>61110</v>
+      </c>
+      <c r="H71" s="51">
+        <v>13848</v>
+      </c>
+      <c r="I71" s="3"/>
+    </row>
+    <row r="72" spans="1:9" s="1" customFormat="1">
+      <c r="A72" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="51">
+        <v>1060</v>
+      </c>
+      <c r="C72" s="51">
+        <v>8052</v>
+      </c>
+      <c r="D72" s="51">
+        <v>1060</v>
+      </c>
+      <c r="E72" s="51">
+        <v>8052</v>
+      </c>
+      <c r="F72" s="51">
+        <v>1060</v>
+      </c>
+      <c r="G72" s="51">
+        <v>8052</v>
+      </c>
+      <c r="H72" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I72" s="3"/>
+    </row>
+    <row r="73" spans="1:9" s="1" customFormat="1">
+      <c r="A73" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B73" s="11"/>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="3"/>
+    </row>
+    <row r="74" spans="1:9" s="1" customFormat="1">
+      <c r="A74" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="51">
+        <v>5706</v>
+      </c>
+      <c r="C74" s="51">
+        <v>27444</v>
+      </c>
+      <c r="D74" s="51">
+        <v>5706</v>
+      </c>
+      <c r="E74" s="51">
+        <v>27444</v>
+      </c>
+      <c r="F74" s="51">
+        <v>3958</v>
+      </c>
+      <c r="G74" s="51">
+        <v>25696</v>
+      </c>
+      <c r="H74" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I74" s="3"/>
+    </row>
+    <row r="75" spans="1:9" s="1" customFormat="1">
+      <c r="A75" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B75" s="51">
+        <v>1748</v>
+      </c>
+      <c r="C75" s="51">
+        <v>16578</v>
+      </c>
+      <c r="D75" s="51">
+        <v>1748</v>
+      </c>
+      <c r="E75" s="51">
+        <v>16578</v>
+      </c>
+      <c r="F75" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G75" s="51">
+        <v>14830</v>
+      </c>
+      <c r="H75" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I75" s="3"/>
+    </row>
+    <row r="76" spans="1:9" s="1" customFormat="1">
+      <c r="A76" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="51">
+        <v>3958</v>
+      </c>
+      <c r="C76" s="51">
+        <v>10866</v>
+      </c>
+      <c r="D76" s="51">
+        <v>3958</v>
+      </c>
+      <c r="E76" s="51">
+        <v>10866</v>
+      </c>
+      <c r="F76" s="51">
+        <v>3958</v>
+      </c>
+      <c r="G76" s="51">
+        <v>10866</v>
+      </c>
+      <c r="H76" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I76" s="3"/>
+    </row>
+    <row r="77" spans="1:9" s="1" customFormat="1">
+      <c r="A77" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B77" s="51"/>
+      <c r="C77" s="51"/>
+      <c r="D77" s="51"/>
+      <c r="E77" s="51"/>
+      <c r="F77" s="51"/>
+      <c r="G77" s="51"/>
+      <c r="H77" s="48"/>
+      <c r="I77" s="3"/>
+    </row>
+    <row r="78" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A78" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B78" s="51"/>
+      <c r="C78" s="51"/>
+      <c r="D78" s="51"/>
+      <c r="E78" s="51"/>
+      <c r="F78" s="51"/>
+      <c r="G78" s="51"/>
+      <c r="H78" s="48"/>
+      <c r="I78" s="3"/>
+    </row>
+    <row r="79" spans="1:9" s="1" customFormat="1">
+      <c r="A79" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="51">
+        <v>77</v>
+      </c>
+      <c r="C79" s="51">
+        <v>77</v>
+      </c>
+      <c r="D79" s="51">
+        <v>77</v>
+      </c>
+      <c r="E79" s="51">
+        <v>77</v>
+      </c>
+      <c r="F79" s="51">
+        <v>77</v>
+      </c>
+      <c r="G79" s="51">
+        <v>77</v>
+      </c>
+      <c r="H79" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I79" s="3"/>
+    </row>
+    <row r="80" spans="1:9" s="1" customFormat="1">
+      <c r="A80" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B80" s="51">
+        <v>77</v>
+      </c>
+      <c r="C80" s="51">
+        <v>77</v>
+      </c>
+      <c r="D80" s="51">
+        <v>77</v>
+      </c>
+      <c r="E80" s="51">
+        <v>77</v>
+      </c>
+      <c r="F80" s="51">
+        <v>77</v>
+      </c>
+      <c r="G80" s="51">
+        <v>77</v>
+      </c>
+      <c r="H80" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I80" s="3"/>
+    </row>
+    <row r="81" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A81" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B81" s="5"/>
+      <c r="C81" s="5"/>
+      <c r="D81" s="5"/>
+      <c r="E81" s="5"/>
+      <c r="F81" s="5"/>
+      <c r="G81" s="5"/>
+      <c r="H81" s="5"/>
+      <c r="I81" s="3"/>
+    </row>
+    <row r="82" spans="1:9" s="1" customFormat="1">
+      <c r="A82" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="5"/>
+      <c r="G82" s="5"/>
+      <c r="H82" s="5"/>
+      <c r="I82" s="3"/>
+    </row>
+    <row r="83" spans="1:9" s="1" customFormat="1">
+      <c r="A83" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" s="5"/>
+      <c r="C83" s="5"/>
+      <c r="D83" s="5"/>
+      <c r="E83" s="5"/>
+      <c r="F83" s="5"/>
+      <c r="G83" s="5"/>
+      <c r="H83" s="5"/>
+      <c r="I83" s="3"/>
+    </row>
+    <row r="84" spans="1:9" s="1" customFormat="1">
+      <c r="A84" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B84" s="7">
+        <v>119463.2</v>
+      </c>
+      <c r="C84" s="7">
+        <v>679654.6</v>
+      </c>
+      <c r="D84" s="7">
+        <v>77402.3</v>
+      </c>
+      <c r="E84" s="7">
+        <v>455169.1</v>
+      </c>
+      <c r="F84" s="7">
+        <v>77402.3</v>
+      </c>
+      <c r="G84" s="7">
+        <v>455169.1</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I84" s="3"/>
+    </row>
+    <row r="85" spans="1:9" s="1" customFormat="1">
+      <c r="A85" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B85" s="7">
+        <v>51036.5</v>
+      </c>
+      <c r="C85" s="7">
+        <v>313290.90000000002</v>
+      </c>
+      <c r="D85" s="7">
+        <v>15051</v>
+      </c>
+      <c r="E85" s="7">
+        <v>119620</v>
+      </c>
+      <c r="F85" s="7">
+        <v>15051</v>
+      </c>
+      <c r="G85" s="7">
+        <v>119620</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I85" s="3"/>
+    </row>
+    <row r="86" spans="1:9" s="1" customFormat="1">
+      <c r="A86" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C86" s="7">
+        <v>12853</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E86" s="7">
+        <v>12853</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G86" s="7">
+        <v>12853</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I86" s="3"/>
+    </row>
+    <row r="87" spans="1:9" s="1" customFormat="1">
+      <c r="A87" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B87" s="7">
+        <v>3401.7</v>
+      </c>
+      <c r="C87" s="7">
+        <v>16864.5</v>
+      </c>
+      <c r="D87" s="7">
+        <v>35</v>
+      </c>
+      <c r="E87" s="7">
+        <v>133</v>
+      </c>
+      <c r="F87" s="7">
+        <v>35</v>
+      </c>
+      <c r="G87" s="7">
+        <v>133</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I87" s="3"/>
+    </row>
+    <row r="88" spans="1:9" s="1" customFormat="1">
+      <c r="A88" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B88" s="7">
+        <v>52078.5</v>
+      </c>
+      <c r="C88" s="7">
+        <v>308057.2</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E88" s="7">
+        <v>294144</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G88" s="7">
+        <v>294144</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I88" s="3"/>
+    </row>
+    <row r="89" spans="1:9" s="1" customFormat="1">
+      <c r="A89" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B89" s="7">
+        <v>8261.5</v>
+      </c>
+      <c r="C89" s="7">
+        <v>28589</v>
+      </c>
+      <c r="D89" s="7">
+        <v>8214.2999999999993</v>
+      </c>
+      <c r="E89" s="7">
+        <v>28419.1</v>
+      </c>
+      <c r="F89" s="7">
+        <v>8214.2999999999993</v>
+      </c>
+      <c r="G89" s="7">
+        <v>28419.1</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I89" s="3"/>
+    </row>
+    <row r="90" spans="1:9" s="1" customFormat="1">
+      <c r="A90" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B90" s="5"/>
+      <c r="C90" s="5"/>
+      <c r="D90" s="5"/>
+      <c r="E90" s="5"/>
+      <c r="F90" s="5"/>
+      <c r="G90" s="5"/>
+      <c r="H90" s="5"/>
+      <c r="I90" s="3"/>
+    </row>
+    <row r="91" spans="1:9" s="1" customFormat="1">
+      <c r="A91" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="7">
+        <v>7.8</v>
+      </c>
+      <c r="C91" s="7">
+        <v>343.8</v>
+      </c>
+      <c r="D91" s="7">
+        <v>5.9</v>
+      </c>
+      <c r="E91" s="7">
+        <v>328.7</v>
+      </c>
+      <c r="F91" s="7">
+        <v>5.9</v>
+      </c>
+      <c r="G91" s="7">
+        <v>328.7</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I91" s="3"/>
+    </row>
+    <row r="92" spans="1:9" s="1" customFormat="1">
+      <c r="A92" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B92" s="7">
+        <v>7.7</v>
+      </c>
+      <c r="C92" s="7">
+        <v>342.7</v>
+      </c>
+      <c r="D92" s="7">
+        <v>5.9</v>
+      </c>
+      <c r="E92" s="7">
+        <v>328.7</v>
+      </c>
+      <c r="F92" s="7">
+        <v>5.9</v>
+      </c>
+      <c r="G92" s="7">
+        <v>328.7</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I92" s="3"/>
+    </row>
+    <row r="93" spans="1:9" s="1" customFormat="1">
+      <c r="A93" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B93" s="13">
+        <v>0.1</v>
+      </c>
+      <c r="C93" s="13">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="E93" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F93" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="G93" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="H93" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="I93" s="3"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="57" t="s">
+        <v>44</v>
+      </c>
+      <c r="B94" s="57"/>
+      <c r="C94" s="57"/>
+      <c r="D94" s="57"/>
+      <c r="E94" s="57"/>
+      <c r="F94" s="57"/>
+      <c r="G94" s="57"/>
+      <c r="H94" s="57"/>
+    </row>
+    <row r="95" spans="1:9" ht="22.2" customHeight="1">
+      <c r="A95" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B95" s="58"/>
+      <c r="C95" s="58"/>
+      <c r="D95" s="58"/>
+      <c r="E95" s="58"/>
+      <c r="F95" s="58"/>
+      <c r="G95" s="58"/>
+      <c r="H95" s="58"/>
+    </row>
+    <row r="96" spans="1:9" ht="10.95" customHeight="1">
+      <c r="A96" s="58"/>
+      <c r="B96" s="58"/>
+      <c r="C96" s="58"/>
+      <c r="D96" s="58"/>
+      <c r="E96" s="58"/>
+      <c r="F96" s="58"/>
+      <c r="G96" s="58"/>
+      <c r="H96" s="58"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="15"/>
+      <c r="C97" s="15"/>
+      <c r="D97" s="15"/>
+      <c r="E97" s="15"/>
+      <c r="F97" s="15"/>
+      <c r="G97" s="15"/>
+      <c r="H97" s="15"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="15"/>
+      <c r="B98" s="15"/>
+      <c r="C98" s="15"/>
+      <c r="D98" s="15"/>
+      <c r="E98" s="15"/>
+      <c r="F98" s="15"/>
+      <c r="G98" s="15"/>
+      <c r="H98" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="A94:H94"/>
+    <mergeCell ref="A95:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>'01'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'02'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'03'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'04'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'05'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>