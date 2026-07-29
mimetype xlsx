--- v2 (2026-06-18)
+++ v3 (2026-07-29)
@@ -1,76 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="372" yWindow="-156" windowWidth="14340" windowHeight="12792" activeTab="4"/>
+    <workbookView xWindow="372" yWindow="-156" windowWidth="14340" windowHeight="12792" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
+    <sheet name="06" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'04'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'05'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'06'!$6:$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1026" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1245" uniqueCount="65">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t xml:space="preserve">Кызылординская область </t>
   </si>
   <si>
     <t>Кызылординская область</t>
   </si>
   <si>
@@ -238,50 +241,53 @@
   </si>
   <si>
     <t>Руды металлические</t>
   </si>
   <si>
     <t>Продукция горнодобывающей промышленности</t>
   </si>
   <si>
     <t>Известняк и гипс, тыс.тонн</t>
   </si>
   <si>
     <t>Гранулы, крошка каменная и порошок каменный; галька, гравий, щебень или камень дробленый, тыс.куб.м</t>
   </si>
   <si>
     <t xml:space="preserve">Шиелийский </t>
   </si>
   <si>
     <t>за январь - май 2026 года*</t>
   </si>
   <si>
     <t>Машины и оборудование, не включенные в другие группировки</t>
   </si>
   <si>
     <t>Насосы центробежные для перекачки жидкостей; насосы прочие, штук</t>
   </si>
+  <si>
+    <t>за январь - июнь 2026 года*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -436,51 +442,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -599,96 +605,108 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -950,191 +968,195 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A70" sqref="A70:XFD70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...5 lines deleted...]
-      <c r="H1" s="54"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="55"/>
-[...5 lines deleted...]
-      <c r="H3" s="55"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="18"/>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="60" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="56"/>
-[...5 lines deleted...]
-      <c r="H5" s="56"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="60"/>
-      <c r="B7" s="59" t="s">
+      <c r="A7" s="64"/>
+      <c r="B7" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="59"/>
-[...2 lines deleted...]
-      <c r="F7" s="59" t="s">
+      <c r="C7" s="63"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="61"/>
-      <c r="H7" s="62" t="s">
+      <c r="G7" s="65"/>
+      <c r="H7" s="66" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="60"/>
-      <c r="B8" s="59" t="s">
+      <c r="A8" s="64"/>
+      <c r="B8" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="59"/>
-      <c r="D8" s="59" t="s">
+      <c r="C8" s="63"/>
+      <c r="D8" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="59"/>
-[...2 lines deleted...]
-      <c r="H8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="67"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="60"/>
+      <c r="A9" s="64"/>
       <c r="B9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="64"/>
+      <c r="H9" s="68"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -2592,82 +2614,82 @@
       </c>
       <c r="B79" s="13">
         <v>0.3</v>
       </c>
       <c r="C79" s="13">
         <v>0.3</v>
       </c>
       <c r="D79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="E79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I79" s="3"/>
     </row>
     <row r="80" spans="1:9">
-      <c r="A80" s="57" t="s">
+      <c r="A80" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="B80" s="57"/>
-[...5 lines deleted...]
-      <c r="H80" s="57"/>
+      <c r="B80" s="61"/>
+      <c r="C80" s="61"/>
+      <c r="D80" s="61"/>
+      <c r="E80" s="61"/>
+      <c r="F80" s="61"/>
+      <c r="G80" s="61"/>
+      <c r="H80" s="61"/>
     </row>
     <row r="81" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A81" s="58" t="s">
+      <c r="A81" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="B81" s="58"/>
-[...5 lines deleted...]
-      <c r="H81" s="58"/>
+      <c r="B81" s="62"/>
+      <c r="C81" s="62"/>
+      <c r="D81" s="62"/>
+      <c r="E81" s="62"/>
+      <c r="F81" s="62"/>
+      <c r="G81" s="62"/>
+      <c r="H81" s="62"/>
     </row>
     <row r="82" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A82" s="58"/>
-[...6 lines deleted...]
-      <c r="H82" s="58"/>
+      <c r="A82" s="62"/>
+      <c r="B82" s="62"/>
+      <c r="C82" s="62"/>
+      <c r="D82" s="62"/>
+      <c r="E82" s="62"/>
+      <c r="F82" s="62"/>
+      <c r="G82" s="62"/>
+      <c r="H82" s="62"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B83" s="15"/>
       <c r="C83" s="15"/>
       <c r="D83" s="15"/>
       <c r="E83" s="15"/>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="15"/>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -2690,169 +2712,169 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I85"/>
   <sheetViews>
     <sheetView topLeftCell="A55" workbookViewId="0">
       <selection activeCell="B78" sqref="B78:H80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...5 lines deleted...]
-      <c r="H1" s="54"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="55"/>
-[...5 lines deleted...]
-      <c r="H3" s="55"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="60" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="56"/>
-[...5 lines deleted...]
-      <c r="H5" s="56"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="60"/>
-      <c r="B7" s="59" t="s">
+      <c r="A7" s="64"/>
+      <c r="B7" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="59"/>
-[...2 lines deleted...]
-      <c r="F7" s="59" t="s">
+      <c r="C7" s="63"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="61"/>
-      <c r="H7" s="62" t="s">
+      <c r="G7" s="65"/>
+      <c r="H7" s="66" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="60"/>
-      <c r="B8" s="59" t="s">
+      <c r="A8" s="64"/>
+      <c r="B8" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="59"/>
-      <c r="D8" s="59" t="s">
+      <c r="C8" s="63"/>
+      <c r="D8" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="59"/>
-[...2 lines deleted...]
-      <c r="H8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="67"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="60"/>
+      <c r="A9" s="64"/>
       <c r="B9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="64"/>
+      <c r="H9" s="68"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -4337,82 +4359,82 @@
       </c>
       <c r="B80" s="31">
         <v>0.3</v>
       </c>
       <c r="C80" s="31">
         <v>0.6</v>
       </c>
       <c r="D80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="E80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="F80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="G80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="H80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="I80" s="3"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="57" t="s">
+      <c r="A81" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="B81" s="57"/>
-[...5 lines deleted...]
-      <c r="H81" s="57"/>
+      <c r="B81" s="61"/>
+      <c r="C81" s="61"/>
+      <c r="D81" s="61"/>
+      <c r="E81" s="61"/>
+      <c r="F81" s="61"/>
+      <c r="G81" s="61"/>
+      <c r="H81" s="61"/>
     </row>
     <row r="82" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A82" s="58" t="s">
+      <c r="A82" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="B82" s="58"/>
-[...5 lines deleted...]
-      <c r="H82" s="58"/>
+      <c r="B82" s="62"/>
+      <c r="C82" s="62"/>
+      <c r="D82" s="62"/>
+      <c r="E82" s="62"/>
+      <c r="F82" s="62"/>
+      <c r="G82" s="62"/>
+      <c r="H82" s="62"/>
     </row>
     <row r="83" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A83" s="58"/>
-[...6 lines deleted...]
-      <c r="H83" s="58"/>
+      <c r="A83" s="62"/>
+      <c r="B83" s="62"/>
+      <c r="C83" s="62"/>
+      <c r="D83" s="62"/>
+      <c r="E83" s="62"/>
+      <c r="F83" s="62"/>
+      <c r="G83" s="62"/>
+      <c r="H83" s="62"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -4434,169 +4456,169 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I85"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
       <selection activeCell="A67" sqref="A67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...5 lines deleted...]
-      <c r="H1" s="54"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="55"/>
-[...5 lines deleted...]
-      <c r="H3" s="55"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="60" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="56"/>
-[...5 lines deleted...]
-      <c r="H5" s="56"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="60"/>
-      <c r="B7" s="59" t="s">
+      <c r="A7" s="64"/>
+      <c r="B7" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="59"/>
-[...2 lines deleted...]
-      <c r="F7" s="59" t="s">
+      <c r="C7" s="63"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="61"/>
-      <c r="H7" s="62" t="s">
+      <c r="G7" s="65"/>
+      <c r="H7" s="66" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="60"/>
-      <c r="B8" s="59" t="s">
+      <c r="A8" s="64"/>
+      <c r="B8" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="59"/>
-      <c r="D8" s="59" t="s">
+      <c r="C8" s="63"/>
+      <c r="D8" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="59"/>
-[...2 lines deleted...]
-      <c r="H8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="67"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="60"/>
+      <c r="A9" s="64"/>
       <c r="B9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="35" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="35" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="64"/>
+      <c r="H9" s="68"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -6081,82 +6103,82 @@
       </c>
       <c r="B80" s="13">
         <v>0.3</v>
       </c>
       <c r="C80" s="13">
         <v>0.9</v>
       </c>
       <c r="D80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="E80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I80" s="3"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="57" t="s">
+      <c r="A81" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="B81" s="57"/>
-[...5 lines deleted...]
-      <c r="H81" s="57"/>
+      <c r="B81" s="61"/>
+      <c r="C81" s="61"/>
+      <c r="D81" s="61"/>
+      <c r="E81" s="61"/>
+      <c r="F81" s="61"/>
+      <c r="G81" s="61"/>
+      <c r="H81" s="61"/>
     </row>
     <row r="82" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A82" s="58" t="s">
+      <c r="A82" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="B82" s="58"/>
-[...5 lines deleted...]
-      <c r="H82" s="58"/>
+      <c r="B82" s="62"/>
+      <c r="C82" s="62"/>
+      <c r="D82" s="62"/>
+      <c r="E82" s="62"/>
+      <c r="F82" s="62"/>
+      <c r="G82" s="62"/>
+      <c r="H82" s="62"/>
     </row>
     <row r="83" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A83" s="58"/>
-[...6 lines deleted...]
-      <c r="H83" s="58"/>
+      <c r="A83" s="62"/>
+      <c r="B83" s="62"/>
+      <c r="C83" s="62"/>
+      <c r="D83" s="62"/>
+      <c r="E83" s="62"/>
+      <c r="F83" s="62"/>
+      <c r="G83" s="62"/>
+      <c r="H83" s="62"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -6178,169 +6200,169 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I94"/>
   <sheetViews>
     <sheetView topLeftCell="A52" workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...5 lines deleted...]
-      <c r="H1" s="54"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="55"/>
-[...5 lines deleted...]
-      <c r="H3" s="55"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="38"/>
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="60" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="56"/>
-[...5 lines deleted...]
-      <c r="H5" s="56"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="60"/>
-      <c r="B7" s="59" t="s">
+      <c r="A7" s="64"/>
+      <c r="B7" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="59"/>
-[...2 lines deleted...]
-      <c r="F7" s="59" t="s">
+      <c r="C7" s="63"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="61"/>
-      <c r="H7" s="62" t="s">
+      <c r="G7" s="65"/>
+      <c r="H7" s="66" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="60"/>
-      <c r="B8" s="59" t="s">
+      <c r="A8" s="64"/>
+      <c r="B8" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="59"/>
-      <c r="D8" s="59" t="s">
+      <c r="C8" s="63"/>
+      <c r="D8" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="59"/>
-[...2 lines deleted...]
-      <c r="H8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="67"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="60"/>
+      <c r="A9" s="64"/>
       <c r="B9" s="39" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="64"/>
+      <c r="H9" s="68"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -7998,266 +8020,266 @@
       </c>
       <c r="B89" s="52">
         <v>0.1</v>
       </c>
       <c r="C89" s="52">
         <v>1</v>
       </c>
       <c r="D89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="E89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="F89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="G89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="H89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="I89" s="3"/>
     </row>
     <row r="90" spans="1:9">
-      <c r="A90" s="57" t="s">
+      <c r="A90" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="B90" s="57"/>
-[...5 lines deleted...]
-      <c r="H90" s="57"/>
+      <c r="B90" s="61"/>
+      <c r="C90" s="61"/>
+      <c r="D90" s="61"/>
+      <c r="E90" s="61"/>
+      <c r="F90" s="61"/>
+      <c r="G90" s="61"/>
+      <c r="H90" s="61"/>
     </row>
     <row r="91" spans="1:9" ht="22.2" customHeight="1">
-      <c r="A91" s="58" t="s">
+      <c r="A91" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="B91" s="58"/>
-[...5 lines deleted...]
-      <c r="H91" s="58"/>
+      <c r="B91" s="62"/>
+      <c r="C91" s="62"/>
+      <c r="D91" s="62"/>
+      <c r="E91" s="62"/>
+      <c r="F91" s="62"/>
+      <c r="G91" s="62"/>
+      <c r="H91" s="62"/>
     </row>
     <row r="92" spans="1:9" ht="10.95" customHeight="1">
-      <c r="A92" s="58"/>
-[...6 lines deleted...]
-      <c r="H92" s="58"/>
+      <c r="A92" s="62"/>
+      <c r="B92" s="62"/>
+      <c r="C92" s="62"/>
+      <c r="D92" s="62"/>
+      <c r="E92" s="62"/>
+      <c r="F92" s="62"/>
+      <c r="G92" s="62"/>
+      <c r="H92" s="62"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B93" s="15"/>
       <c r="C93" s="15"/>
       <c r="D93" s="15"/>
       <c r="E93" s="15"/>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="15"/>
       <c r="B94" s="15"/>
       <c r="C94" s="15"/>
       <c r="D94" s="15"/>
       <c r="E94" s="15"/>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A90:H90"/>
     <mergeCell ref="A91:H92"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A58" workbookViewId="0">
+    <sheetView topLeftCell="A58" workbookViewId="0">
       <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...5 lines deleted...]
-      <c r="H1" s="54"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="55"/>
-[...5 lines deleted...]
-      <c r="H3" s="55"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="44"/>
       <c r="B4" s="44"/>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="44"/>
       <c r="F4" s="44"/>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="60" t="s">
         <v>61</v>
       </c>
-      <c r="B5" s="56"/>
-[...5 lines deleted...]
-      <c r="H5" s="56"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="60"/>
-      <c r="B7" s="59" t="s">
+      <c r="A7" s="64"/>
+      <c r="B7" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="59"/>
-[...2 lines deleted...]
-      <c r="F7" s="59" t="s">
+      <c r="C7" s="63"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="61"/>
-      <c r="H7" s="62" t="s">
+      <c r="G7" s="65"/>
+      <c r="H7" s="66" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="60"/>
-      <c r="B8" s="59" t="s">
+      <c r="A8" s="64"/>
+      <c r="B8" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="59"/>
-      <c r="D8" s="59" t="s">
+      <c r="C8" s="63"/>
+      <c r="D8" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="59"/>
-[...2 lines deleted...]
-      <c r="H8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="67"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="60"/>
+      <c r="A9" s="64"/>
       <c r="B9" s="45" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="45" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="45" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="45" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="45" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="64"/>
+      <c r="H9" s="68"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -9995,82 +10017,2079 @@
       </c>
       <c r="B93" s="13">
         <v>0.1</v>
       </c>
       <c r="C93" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="D93" s="14" t="s">
         <v>46</v>
       </c>
       <c r="E93" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F93" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G93" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H93" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I93" s="3"/>
     </row>
     <row r="94" spans="1:9">
-      <c r="A94" s="57" t="s">
+      <c r="A94" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="B94" s="57"/>
-[...5 lines deleted...]
-      <c r="H94" s="57"/>
+      <c r="B94" s="61"/>
+      <c r="C94" s="61"/>
+      <c r="D94" s="61"/>
+      <c r="E94" s="61"/>
+      <c r="F94" s="61"/>
+      <c r="G94" s="61"/>
+      <c r="H94" s="61"/>
     </row>
     <row r="95" spans="1:9" ht="22.2" customHeight="1">
-      <c r="A95" s="58" t="s">
+      <c r="A95" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="B95" s="58"/>
-[...5 lines deleted...]
-      <c r="H95" s="58"/>
+      <c r="B95" s="62"/>
+      <c r="C95" s="62"/>
+      <c r="D95" s="62"/>
+      <c r="E95" s="62"/>
+      <c r="F95" s="62"/>
+      <c r="G95" s="62"/>
+      <c r="H95" s="62"/>
     </row>
     <row r="96" spans="1:9" ht="10.95" customHeight="1">
-      <c r="A96" s="58"/>
-[...6 lines deleted...]
-      <c r="H96" s="58"/>
+      <c r="A96" s="62"/>
+      <c r="B96" s="62"/>
+      <c r="C96" s="62"/>
+      <c r="D96" s="62"/>
+      <c r="E96" s="62"/>
+      <c r="F96" s="62"/>
+      <c r="G96" s="62"/>
+      <c r="H96" s="62"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="15"/>
+      <c r="C97" s="15"/>
+      <c r="D97" s="15"/>
+      <c r="E97" s="15"/>
+      <c r="F97" s="15"/>
+      <c r="G97" s="15"/>
+      <c r="H97" s="15"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="15"/>
+      <c r="B98" s="15"/>
+      <c r="C98" s="15"/>
+      <c r="D98" s="15"/>
+      <c r="E98" s="15"/>
+      <c r="F98" s="15"/>
+      <c r="G98" s="15"/>
+      <c r="H98" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="A94:H94"/>
+    <mergeCell ref="A95:H96"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I98"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="L87" sqref="L87"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="15.6">
+      <c r="A1" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.6">
+      <c r="A2" s="54"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="55"/>
+      <c r="B4" s="55"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="3"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1">
+      <c r="A7" s="64"/>
+      <c r="B7" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="63"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="G7" s="65"/>
+      <c r="H7" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="3"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A8" s="64"/>
+      <c r="B8" s="63" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="63"/>
+      <c r="D8" s="63" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="3"/>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="64"/>
+      <c r="B9" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="H9" s="68"/>
+      <c r="I9" s="3"/>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="3"/>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="3"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A12" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="3"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1">
+      <c r="A13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="47">
+        <v>224.5</v>
+      </c>
+      <c r="C13" s="47">
+        <v>1358.8</v>
+      </c>
+      <c r="D13" s="47">
+        <v>223.7</v>
+      </c>
+      <c r="E13" s="47">
+        <v>1343.1</v>
+      </c>
+      <c r="F13" s="47">
+        <v>159.9</v>
+      </c>
+      <c r="G13" s="47">
+        <v>882</v>
+      </c>
+      <c r="H13" s="47">
+        <v>128.1</v>
+      </c>
+      <c r="I13" s="3"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1">
+      <c r="A14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="47">
+        <v>178.7</v>
+      </c>
+      <c r="C14" s="47">
+        <v>1078</v>
+      </c>
+      <c r="D14" s="47">
+        <v>177.2</v>
+      </c>
+      <c r="E14" s="47">
+        <v>1061</v>
+      </c>
+      <c r="F14" s="47">
+        <v>124.2</v>
+      </c>
+      <c r="G14" s="47">
+        <v>708.1</v>
+      </c>
+      <c r="H14" s="47">
+        <v>105.8</v>
+      </c>
+      <c r="I14" s="3"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1">
+      <c r="A15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="47">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C15" s="47">
+        <v>54.8</v>
+      </c>
+      <c r="D15" s="47">
+        <v>10.4</v>
+      </c>
+      <c r="E15" s="47">
+        <v>57.7</v>
+      </c>
+      <c r="F15" s="47">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G15" s="47">
+        <v>34.4</v>
+      </c>
+      <c r="H15" s="47">
+        <v>10.8</v>
+      </c>
+      <c r="I15" s="3"/>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="47">
+        <v>36.5</v>
+      </c>
+      <c r="C16" s="47">
+        <v>226</v>
+      </c>
+      <c r="D16" s="47">
+        <v>36.1</v>
+      </c>
+      <c r="E16" s="47">
+        <v>224.4</v>
+      </c>
+      <c r="F16" s="47">
+        <v>27.5</v>
+      </c>
+      <c r="G16" s="47">
+        <v>139.5</v>
+      </c>
+      <c r="H16" s="47">
+        <v>11.5</v>
+      </c>
+      <c r="I16" s="3"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A17" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="3"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1">
+      <c r="A18" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="47">
+        <v>9.6</v>
+      </c>
+      <c r="C18" s="47">
+        <v>58.6</v>
+      </c>
+      <c r="D18" s="47">
+        <v>9.6</v>
+      </c>
+      <c r="E18" s="47">
+        <v>58</v>
+      </c>
+      <c r="F18" s="47">
+        <v>9.6</v>
+      </c>
+      <c r="G18" s="47">
+        <v>58</v>
+      </c>
+      <c r="H18" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" s="3"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="47">
+        <v>9.6</v>
+      </c>
+      <c r="C19" s="47">
+        <v>58.6</v>
+      </c>
+      <c r="D19" s="47">
+        <v>9.6</v>
+      </c>
+      <c r="E19" s="47">
+        <v>58</v>
+      </c>
+      <c r="F19" s="47">
+        <v>9.6</v>
+      </c>
+      <c r="G19" s="47">
+        <v>58</v>
+      </c>
+      <c r="H19" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I19" s="3"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="3"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1">
+      <c r="A21" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="3"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1">
+      <c r="A22" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="I22" s="3"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1">
+      <c r="A23" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="47">
+        <v>6</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" s="47">
+        <v>6</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="47">
+        <v>6</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I23" s="3"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1">
+      <c r="A24" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="47">
+        <v>6</v>
+      </c>
+      <c r="D24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="47">
+        <v>6</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" s="47">
+        <v>6</v>
+      </c>
+      <c r="H24" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I24" s="3"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A25" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="I25" s="3"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1">
+      <c r="A26" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="47">
+        <v>52.2</v>
+      </c>
+      <c r="C26" s="47">
+        <v>100.5</v>
+      </c>
+      <c r="D26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="47">
+        <v>88</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="47">
+        <v>88</v>
+      </c>
+      <c r="H26" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I26" s="3"/>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1">
+      <c r="A27" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="47">
+        <v>12.5</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I27" s="3"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1">
+      <c r="A28" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="47">
+        <v>88</v>
+      </c>
+      <c r="D28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" s="47">
+        <v>88</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" s="47">
+        <v>88</v>
+      </c>
+      <c r="H28" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I28" s="3"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1">
+      <c r="A29" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="3"/>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1">
+      <c r="A30" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="3"/>
+    </row>
+    <row r="31" spans="1:9" s="1" customFormat="1">
+      <c r="A31" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="3"/>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1">
+      <c r="A32" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="51">
+        <v>33</v>
+      </c>
+      <c r="C32" s="51">
+        <v>1311</v>
+      </c>
+      <c r="D32" s="51">
+        <v>33</v>
+      </c>
+      <c r="E32" s="51">
+        <v>186</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H32" s="51">
+        <v>3132</v>
+      </c>
+      <c r="I32" s="3"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1">
+      <c r="A33" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="51">
+        <v>33</v>
+      </c>
+      <c r="C33" s="51">
+        <v>1311</v>
+      </c>
+      <c r="D33" s="51">
+        <v>33</v>
+      </c>
+      <c r="E33" s="51">
+        <v>186</v>
+      </c>
+      <c r="F33" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H33" s="51">
+        <v>3132</v>
+      </c>
+      <c r="I33" s="3"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1">
+      <c r="A34" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="3"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1">
+      <c r="A35" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="51">
+        <v>3201</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E35" s="51">
+        <v>3201</v>
+      </c>
+      <c r="F35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G35" s="51">
+        <v>3201</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I35" s="3"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1">
+      <c r="A36" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" s="51">
+        <v>3201</v>
+      </c>
+      <c r="D36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="51">
+        <v>3201</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G36" s="51">
+        <v>3201</v>
+      </c>
+      <c r="H36" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I36" s="3"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1">
+      <c r="A37" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="3"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1">
+      <c r="A38" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="51">
+        <v>8</v>
+      </c>
+      <c r="D38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E38" s="51">
+        <v>8</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G38" s="51">
+        <v>8</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I38" s="3"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1">
+      <c r="A39" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C39" s="51">
+        <v>8</v>
+      </c>
+      <c r="D39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E39" s="51">
+        <v>8</v>
+      </c>
+      <c r="F39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" s="51">
+        <v>8</v>
+      </c>
+      <c r="H39" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I39" s="3"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1" ht="31.8">
+      <c r="A40" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="3"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1">
+      <c r="A41" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="51">
+        <v>8530</v>
+      </c>
+      <c r="C41" s="51">
+        <v>25859</v>
+      </c>
+      <c r="D41" s="51">
+        <v>9122</v>
+      </c>
+      <c r="E41" s="51">
+        <v>35937</v>
+      </c>
+      <c r="F41" s="51">
+        <v>8611</v>
+      </c>
+      <c r="G41" s="51">
+        <v>25339</v>
+      </c>
+      <c r="H41" s="51">
+        <v>8518</v>
+      </c>
+      <c r="I41" s="3"/>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="51">
+        <v>8530</v>
+      </c>
+      <c r="C42" s="51">
+        <v>25859</v>
+      </c>
+      <c r="D42" s="51">
+        <v>9122</v>
+      </c>
+      <c r="E42" s="51">
+        <v>35937</v>
+      </c>
+      <c r="F42" s="51">
+        <v>8611</v>
+      </c>
+      <c r="G42" s="51">
+        <v>25339</v>
+      </c>
+      <c r="H42" s="51">
+        <v>8518</v>
+      </c>
+      <c r="I42" s="3"/>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1">
+      <c r="A43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="3"/>
+    </row>
+    <row r="44" spans="1:9" s="1" customFormat="1">
+      <c r="A44" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="3"/>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1">
+      <c r="A45" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="47">
+        <v>10.7</v>
+      </c>
+      <c r="D45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E45" s="47">
+        <v>10.6</v>
+      </c>
+      <c r="F45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G45" s="47">
+        <v>6.6</v>
+      </c>
+      <c r="H45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I45" s="3"/>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1">
+      <c r="A46" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C46" s="47">
+        <v>10.7</v>
+      </c>
+      <c r="D46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E46" s="47">
+        <v>10.6</v>
+      </c>
+      <c r="F46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G46" s="47">
+        <v>6.6</v>
+      </c>
+      <c r="H46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I46" s="3"/>
+    </row>
+    <row r="47" spans="1:9" s="1" customFormat="1">
+      <c r="A47" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="3"/>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1">
+      <c r="A48" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="47">
+        <v>12</v>
+      </c>
+      <c r="D48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E48" s="47">
+        <v>13.1</v>
+      </c>
+      <c r="F48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G48" s="47">
+        <v>9.9</v>
+      </c>
+      <c r="H48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I48" s="3"/>
+    </row>
+    <row r="49" spans="1:9" s="1" customFormat="1">
+      <c r="A49" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="47">
+        <v>12</v>
+      </c>
+      <c r="D49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E49" s="47">
+        <v>13.1</v>
+      </c>
+      <c r="F49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G49" s="47">
+        <v>9.9</v>
+      </c>
+      <c r="H49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I49" s="3"/>
+    </row>
+    <row r="50" spans="1:9" s="1" customFormat="1">
+      <c r="A50" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="3"/>
+    </row>
+    <row r="51" spans="1:9" s="1" customFormat="1">
+      <c r="A51" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="47">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C51" s="47">
+        <v>25.6</v>
+      </c>
+      <c r="D51" s="47">
+        <v>4.3</v>
+      </c>
+      <c r="E51" s="47">
+        <v>25.4</v>
+      </c>
+      <c r="F51" s="47">
+        <v>4.3</v>
+      </c>
+      <c r="G51" s="47">
+        <v>25.4</v>
+      </c>
+      <c r="H51" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I51" s="3"/>
+    </row>
+    <row r="52" spans="1:9" s="1" customFormat="1">
+      <c r="A52" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B52" s="47">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C52" s="47">
+        <v>24.9</v>
+      </c>
+      <c r="D52" s="47">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E52" s="47">
+        <v>24.9</v>
+      </c>
+      <c r="F52" s="47">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G52" s="47">
+        <v>24.9</v>
+      </c>
+      <c r="H52" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I52" s="3"/>
+    </row>
+    <row r="53" spans="1:9" s="1" customFormat="1">
+      <c r="A53" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B53" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="C53" s="47">
+        <v>0.7</v>
+      </c>
+      <c r="D53" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="47">
+        <v>0.5</v>
+      </c>
+      <c r="F53" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G53" s="47">
+        <v>0.5</v>
+      </c>
+      <c r="H53" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I53" s="3"/>
+    </row>
+    <row r="54" spans="1:9" s="1" customFormat="1">
+      <c r="A54" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="3"/>
+    </row>
+    <row r="55" spans="1:9" s="1" customFormat="1">
+      <c r="A55" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="I55" s="3"/>
+    </row>
+    <row r="56" spans="1:9" s="1" customFormat="1">
+      <c r="A56" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C56" s="51">
+        <v>268378</v>
+      </c>
+      <c r="D56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E56" s="51">
+        <v>268394</v>
+      </c>
+      <c r="F56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G56" s="51">
+        <v>268394</v>
+      </c>
+      <c r="H56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I56" s="3"/>
+    </row>
+    <row r="57" spans="1:9" s="1" customFormat="1">
+      <c r="A57" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C57" s="51">
+        <v>268378</v>
+      </c>
+      <c r="D57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E57" s="51">
+        <v>268394</v>
+      </c>
+      <c r="F57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G57" s="51">
+        <v>268394</v>
+      </c>
+      <c r="H57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I57" s="3"/>
+    </row>
+    <row r="58" spans="1:9" s="1" customFormat="1">
+      <c r="A58" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="3"/>
+    </row>
+    <row r="59" spans="1:9" s="1" customFormat="1">
+      <c r="A59" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C59" s="51">
+        <v>9330</v>
+      </c>
+      <c r="D59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E59" s="51">
+        <v>9330</v>
+      </c>
+      <c r="F59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G59" s="51">
+        <v>9330</v>
+      </c>
+      <c r="H59" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I59" s="3"/>
+    </row>
+    <row r="60" spans="1:9" s="1" customFormat="1">
+      <c r="A60" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C60" s="51">
+        <v>9330</v>
+      </c>
+      <c r="D60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E60" s="51">
+        <v>9330</v>
+      </c>
+      <c r="F60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G60" s="51">
+        <v>9330</v>
+      </c>
+      <c r="H60" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I60" s="3"/>
+    </row>
+    <row r="61" spans="1:9" s="1" customFormat="1">
+      <c r="A61" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B61" s="9"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="9"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="9"/>
+      <c r="H61" s="9"/>
+      <c r="I61" s="3"/>
+    </row>
+    <row r="62" spans="1:9" s="1" customFormat="1">
+      <c r="A62" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="I62" s="3"/>
+    </row>
+    <row r="63" spans="1:9" s="1" customFormat="1">
+      <c r="A63" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="51">
+        <v>1354020</v>
+      </c>
+      <c r="C63" s="51">
+        <v>6470134</v>
+      </c>
+      <c r="D63" s="51">
+        <v>860907</v>
+      </c>
+      <c r="E63" s="51">
+        <v>5968892</v>
+      </c>
+      <c r="F63" s="51">
+        <v>860907</v>
+      </c>
+      <c r="G63" s="51">
+        <v>5968892</v>
+      </c>
+      <c r="H63" s="51">
+        <v>658950</v>
+      </c>
+      <c r="I63" s="3"/>
+    </row>
+    <row r="64" spans="1:9" s="1" customFormat="1">
+      <c r="A64" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B64" s="51">
+        <v>1354020</v>
+      </c>
+      <c r="C64" s="51">
+        <v>6470134</v>
+      </c>
+      <c r="D64" s="51">
+        <v>860907</v>
+      </c>
+      <c r="E64" s="51">
+        <v>5968892</v>
+      </c>
+      <c r="F64" s="51">
+        <v>860907</v>
+      </c>
+      <c r="G64" s="51">
+        <v>5968892</v>
+      </c>
+      <c r="H64" s="51">
+        <v>658950</v>
+      </c>
+      <c r="I64" s="3"/>
+    </row>
+    <row r="65" spans="1:9" s="1" customFormat="1">
+      <c r="A65" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="3"/>
+    </row>
+    <row r="66" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A66" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="3"/>
+    </row>
+    <row r="67" spans="1:9" s="1" customFormat="1">
+      <c r="A67" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C67" s="47">
+        <v>641</v>
+      </c>
+      <c r="D67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E67" s="47">
+        <v>641</v>
+      </c>
+      <c r="F67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G67" s="47">
+        <v>641</v>
+      </c>
+      <c r="H67" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I67" s="3"/>
+    </row>
+    <row r="68" spans="1:9" s="1" customFormat="1">
+      <c r="A68" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C68" s="47">
+        <v>641</v>
+      </c>
+      <c r="D68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E68" s="47">
+        <v>641</v>
+      </c>
+      <c r="F68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G68" s="47">
+        <v>641</v>
+      </c>
+      <c r="H68" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I68" s="3"/>
+    </row>
+    <row r="69" spans="1:9" s="1" customFormat="1">
+      <c r="A69" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="3"/>
+    </row>
+    <row r="70" spans="1:9" s="1" customFormat="1">
+      <c r="A70" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="51">
+        <v>22007</v>
+      </c>
+      <c r="C70" s="51">
+        <v>89683</v>
+      </c>
+      <c r="D70" s="51">
+        <v>21961</v>
+      </c>
+      <c r="E70" s="51">
+        <v>91123</v>
+      </c>
+      <c r="F70" s="51">
+        <v>21961</v>
+      </c>
+      <c r="G70" s="51">
+        <v>91123</v>
+      </c>
+      <c r="H70" s="51">
+        <v>13894</v>
+      </c>
+      <c r="I70" s="3"/>
+    </row>
+    <row r="71" spans="1:9" s="1" customFormat="1">
+      <c r="A71" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B71" s="51">
+        <v>20237</v>
+      </c>
+      <c r="C71" s="51">
+        <v>79861</v>
+      </c>
+      <c r="D71" s="51">
+        <v>20191</v>
+      </c>
+      <c r="E71" s="51">
+        <v>81301</v>
+      </c>
+      <c r="F71" s="51">
+        <v>20191</v>
+      </c>
+      <c r="G71" s="51">
+        <v>81301</v>
+      </c>
+      <c r="H71" s="51">
+        <v>13894</v>
+      </c>
+      <c r="I71" s="3"/>
+    </row>
+    <row r="72" spans="1:9" s="1" customFormat="1">
+      <c r="A72" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="51">
+        <v>1770</v>
+      </c>
+      <c r="C72" s="51">
+        <v>9822</v>
+      </c>
+      <c r="D72" s="51">
+        <v>1770</v>
+      </c>
+      <c r="E72" s="51">
+        <v>9822</v>
+      </c>
+      <c r="F72" s="51">
+        <v>1770</v>
+      </c>
+      <c r="G72" s="51">
+        <v>9822</v>
+      </c>
+      <c r="H72" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I72" s="3"/>
+    </row>
+    <row r="73" spans="1:9" s="1" customFormat="1">
+      <c r="A73" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B73" s="11"/>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="3"/>
+    </row>
+    <row r="74" spans="1:9" s="1" customFormat="1">
+      <c r="A74" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="51">
+        <v>10722</v>
+      </c>
+      <c r="C74" s="51">
+        <v>38166</v>
+      </c>
+      <c r="D74" s="51">
+        <v>10722</v>
+      </c>
+      <c r="E74" s="51">
+        <v>38166</v>
+      </c>
+      <c r="F74" s="51">
+        <v>10722</v>
+      </c>
+      <c r="G74" s="51">
+        <v>36418</v>
+      </c>
+      <c r="H74" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I74" s="3"/>
+    </row>
+    <row r="75" spans="1:9" s="1" customFormat="1">
+      <c r="A75" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B75" s="51">
+        <v>7492</v>
+      </c>
+      <c r="C75" s="51">
+        <v>24070</v>
+      </c>
+      <c r="D75" s="51">
+        <v>7492</v>
+      </c>
+      <c r="E75" s="51">
+        <v>24070</v>
+      </c>
+      <c r="F75" s="51">
+        <v>7492</v>
+      </c>
+      <c r="G75" s="51">
+        <v>22322</v>
+      </c>
+      <c r="H75" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I75" s="3"/>
+    </row>
+    <row r="76" spans="1:9" s="1" customFormat="1">
+      <c r="A76" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="51">
+        <v>3230</v>
+      </c>
+      <c r="C76" s="51">
+        <v>14096</v>
+      </c>
+      <c r="D76" s="51">
+        <v>3230</v>
+      </c>
+      <c r="E76" s="51">
+        <v>14096</v>
+      </c>
+      <c r="F76" s="51">
+        <v>3230</v>
+      </c>
+      <c r="G76" s="51">
+        <v>14096</v>
+      </c>
+      <c r="H76" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I76" s="3"/>
+    </row>
+    <row r="77" spans="1:9" s="1" customFormat="1">
+      <c r="A77" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B77" s="51"/>
+      <c r="C77" s="51"/>
+      <c r="D77" s="51"/>
+      <c r="E77" s="51"/>
+      <c r="F77" s="51"/>
+      <c r="G77" s="51"/>
+      <c r="H77" s="48"/>
+      <c r="I77" s="3"/>
+    </row>
+    <row r="78" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A78" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B78" s="51"/>
+      <c r="C78" s="51"/>
+      <c r="D78" s="51"/>
+      <c r="E78" s="51"/>
+      <c r="F78" s="51"/>
+      <c r="G78" s="51"/>
+      <c r="H78" s="48"/>
+      <c r="I78" s="3"/>
+    </row>
+    <row r="79" spans="1:9" s="1" customFormat="1">
+      <c r="A79" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="C79" s="51">
+        <v>77</v>
+      </c>
+      <c r="D79" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E79" s="51">
+        <v>77</v>
+      </c>
+      <c r="F79" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G79" s="51">
+        <v>77</v>
+      </c>
+      <c r="H79" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I79" s="3"/>
+    </row>
+    <row r="80" spans="1:9" s="1" customFormat="1">
+      <c r="A80" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B80" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="C80" s="51">
+        <v>77</v>
+      </c>
+      <c r="D80" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E80" s="51">
+        <v>77</v>
+      </c>
+      <c r="F80" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G80" s="51">
+        <v>77</v>
+      </c>
+      <c r="H80" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I80" s="3"/>
+    </row>
+    <row r="81" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A81" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B81" s="5"/>
+      <c r="C81" s="5"/>
+      <c r="D81" s="5"/>
+      <c r="E81" s="5"/>
+      <c r="F81" s="5"/>
+      <c r="G81" s="5"/>
+      <c r="H81" s="5"/>
+      <c r="I81" s="3"/>
+    </row>
+    <row r="82" spans="1:9" s="1" customFormat="1">
+      <c r="A82" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="5"/>
+      <c r="G82" s="5"/>
+      <c r="H82" s="5"/>
+      <c r="I82" s="3"/>
+    </row>
+    <row r="83" spans="1:9" s="1" customFormat="1">
+      <c r="A83" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" s="5"/>
+      <c r="C83" s="5"/>
+      <c r="D83" s="5"/>
+      <c r="E83" s="5"/>
+      <c r="F83" s="5"/>
+      <c r="G83" s="5"/>
+      <c r="H83" s="5"/>
+      <c r="I83" s="3"/>
+    </row>
+    <row r="84" spans="1:9" s="1" customFormat="1">
+      <c r="A84" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B84" s="47">
+        <v>117234.3</v>
+      </c>
+      <c r="C84" s="47">
+        <v>796888.9</v>
+      </c>
+      <c r="D84" s="47">
+        <v>81583.8</v>
+      </c>
+      <c r="E84" s="47">
+        <v>536752.9</v>
+      </c>
+      <c r="F84" s="47">
+        <v>81583.8</v>
+      </c>
+      <c r="G84" s="47">
+        <v>536752.9</v>
+      </c>
+      <c r="H84" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I84" s="3"/>
+    </row>
+    <row r="85" spans="1:9" s="1" customFormat="1">
+      <c r="A85" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B85" s="47">
+        <v>43876.5</v>
+      </c>
+      <c r="C85" s="47">
+        <v>357167.4</v>
+      </c>
+      <c r="D85" s="47">
+        <v>13982</v>
+      </c>
+      <c r="E85" s="47">
+        <v>133602</v>
+      </c>
+      <c r="F85" s="47">
+        <v>13982</v>
+      </c>
+      <c r="G85" s="47">
+        <v>133602</v>
+      </c>
+      <c r="H85" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I85" s="3"/>
+    </row>
+    <row r="86" spans="1:9" s="1" customFormat="1">
+      <c r="A86" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B86" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C86" s="47">
+        <v>19789</v>
+      </c>
+      <c r="D86" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E86" s="47">
+        <v>19789</v>
+      </c>
+      <c r="F86" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G86" s="47">
+        <v>19789</v>
+      </c>
+      <c r="H86" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I86" s="3"/>
+    </row>
+    <row r="87" spans="1:9" s="1" customFormat="1">
+      <c r="A87" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B87" s="47">
+        <v>3451.7</v>
+      </c>
+      <c r="C87" s="47">
+        <v>20316.2</v>
+      </c>
+      <c r="D87" s="47">
+        <v>35</v>
+      </c>
+      <c r="E87" s="47">
+        <v>168</v>
+      </c>
+      <c r="F87" s="47">
+        <v>35</v>
+      </c>
+      <c r="G87" s="47">
+        <v>168</v>
+      </c>
+      <c r="H87" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I87" s="3"/>
+    </row>
+    <row r="88" spans="1:9" s="1" customFormat="1">
+      <c r="A88" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B88" s="47">
+        <v>54878.3</v>
+      </c>
+      <c r="C88" s="47">
+        <v>362935.5</v>
+      </c>
+      <c r="D88" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E88" s="47">
+        <v>346732</v>
+      </c>
+      <c r="F88" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G88" s="47">
+        <v>346732</v>
+      </c>
+      <c r="H88" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I88" s="3"/>
+    </row>
+    <row r="89" spans="1:9" s="1" customFormat="1">
+      <c r="A89" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B89" s="47">
+        <v>8091.8</v>
+      </c>
+      <c r="C89" s="47">
+        <v>36680.800000000003</v>
+      </c>
+      <c r="D89" s="47">
+        <v>8042.8</v>
+      </c>
+      <c r="E89" s="47">
+        <v>36461.9</v>
+      </c>
+      <c r="F89" s="47">
+        <v>8042.8</v>
+      </c>
+      <c r="G89" s="47">
+        <v>36461.9</v>
+      </c>
+      <c r="H89" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I89" s="3"/>
+    </row>
+    <row r="90" spans="1:9" s="1" customFormat="1">
+      <c r="A90" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B90" s="5"/>
+      <c r="C90" s="5"/>
+      <c r="D90" s="5"/>
+      <c r="E90" s="5"/>
+      <c r="F90" s="5"/>
+      <c r="G90" s="5"/>
+      <c r="H90" s="5"/>
+      <c r="I90" s="3"/>
+    </row>
+    <row r="91" spans="1:9" s="1" customFormat="1">
+      <c r="A91" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="47">
+        <v>7.2</v>
+      </c>
+      <c r="C91" s="47">
+        <v>351</v>
+      </c>
+      <c r="D91" s="47">
+        <v>5.7</v>
+      </c>
+      <c r="E91" s="47">
+        <v>334.4</v>
+      </c>
+      <c r="F91" s="47">
+        <v>5.7</v>
+      </c>
+      <c r="G91" s="47">
+        <v>334.4</v>
+      </c>
+      <c r="H91" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I91" s="3"/>
+    </row>
+    <row r="92" spans="1:9" s="1" customFormat="1">
+      <c r="A92" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B92" s="47">
+        <v>7.1</v>
+      </c>
+      <c r="C92" s="47">
+        <v>349.8</v>
+      </c>
+      <c r="D92" s="47">
+        <v>5.7</v>
+      </c>
+      <c r="E92" s="47">
+        <v>334.4</v>
+      </c>
+      <c r="F92" s="47">
+        <v>5.7</v>
+      </c>
+      <c r="G92" s="47">
+        <v>334.4</v>
+      </c>
+      <c r="H92" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I92" s="3"/>
+    </row>
+    <row r="93" spans="1:9" s="1" customFormat="1">
+      <c r="A93" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B93" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="C93" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="D93" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="E93" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="F93" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="G93" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="H93" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="I93" s="3"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="61" t="s">
+        <v>44</v>
+      </c>
+      <c r="B94" s="61"/>
+      <c r="C94" s="61"/>
+      <c r="D94" s="61"/>
+      <c r="E94" s="61"/>
+      <c r="F94" s="61"/>
+      <c r="G94" s="61"/>
+      <c r="H94" s="61"/>
+    </row>
+    <row r="95" spans="1:9" ht="22.2" customHeight="1">
+      <c r="A95" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="B95" s="62"/>
+      <c r="C95" s="62"/>
+      <c r="D95" s="62"/>
+      <c r="E95" s="62"/>
+      <c r="F95" s="62"/>
+      <c r="G95" s="62"/>
+      <c r="H95" s="62"/>
+    </row>
+    <row r="96" spans="1:9" ht="10.95" customHeight="1">
+      <c r="A96" s="62"/>
+      <c r="B96" s="62"/>
+      <c r="C96" s="62"/>
+      <c r="D96" s="62"/>
+      <c r="E96" s="62"/>
+      <c r="F96" s="62"/>
+      <c r="G96" s="62"/>
+      <c r="H96" s="62"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B97" s="15"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15"/>
       <c r="E97" s="15"/>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="15"/>
       <c r="B98" s="15"/>
       <c r="C98" s="15"/>
       <c r="D98" s="15"/>
       <c r="E98" s="15"/>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -10081,65 +12100,67 @@
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>'01'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'02'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'03'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'04'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'05'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'06'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>