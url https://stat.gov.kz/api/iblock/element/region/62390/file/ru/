--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -1,79 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="372" yWindow="-156" windowWidth="14340" windowHeight="12792" activeTab="5"/>
+    <workbookView xWindow="372" yWindow="-156" windowWidth="14340" windowHeight="12792" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
+    <sheet name="07" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'04'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'05'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'06'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'07'!$6:$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1245" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1470" uniqueCount="66">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t xml:space="preserve">Кызылординская область </t>
   </si>
   <si>
     <t>Кызылординская область</t>
   </si>
   <si>
@@ -244,50 +247,53 @@
   </si>
   <si>
     <t>Продукция горнодобывающей промышленности</t>
   </si>
   <si>
     <t>Известняк и гипс, тыс.тонн</t>
   </si>
   <si>
     <t>Гранулы, крошка каменная и порошок каменный; галька, гравий, щебень или камень дробленый, тыс.куб.м</t>
   </si>
   <si>
     <t xml:space="preserve">Шиелийский </t>
   </si>
   <si>
     <t>за январь - май 2026 года*</t>
   </si>
   <si>
     <t>Машины и оборудование, не включенные в другие группировки</t>
   </si>
   <si>
     <t>Насосы центробежные для перекачки жидкостей; насосы прочие, штук</t>
   </si>
   <si>
     <t>за январь - июнь 2026 года*</t>
   </si>
+  <si>
+    <t>за январь - июль 2026 года*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -442,51 +448,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -617,96 +623,108 @@
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -972,191 +990,195 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A70" sqref="A70:XFD70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58"/>
-[...5 lines deleted...]
-      <c r="H1" s="58"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="59"/>
-[...5 lines deleted...]
-      <c r="H3" s="59"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="18"/>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="60"/>
-[...5 lines deleted...]
-      <c r="H5" s="60"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="64"/>
-      <c r="B7" s="63" t="s">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="63"/>
-[...2 lines deleted...]
-      <c r="F7" s="63" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="65"/>
-      <c r="H7" s="66" t="s">
+      <c r="G7" s="69"/>
+      <c r="H7" s="70" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="64"/>
-      <c r="B8" s="63" t="s">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="63"/>
-      <c r="D8" s="63" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="63"/>
-[...2 lines deleted...]
-      <c r="H8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="64"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="68"/>
+      <c r="H9" s="72"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -2614,82 +2636,82 @@
       </c>
       <c r="B79" s="13">
         <v>0.3</v>
       </c>
       <c r="C79" s="13">
         <v>0.3</v>
       </c>
       <c r="D79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="E79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H79" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I79" s="3"/>
     </row>
     <row r="80" spans="1:9">
-      <c r="A80" s="61" t="s">
+      <c r="A80" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="B80" s="61"/>
-[...5 lines deleted...]
-      <c r="H80" s="61"/>
+      <c r="B80" s="65"/>
+      <c r="C80" s="65"/>
+      <c r="D80" s="65"/>
+      <c r="E80" s="65"/>
+      <c r="F80" s="65"/>
+      <c r="G80" s="65"/>
+      <c r="H80" s="65"/>
     </row>
     <row r="81" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A81" s="62" t="s">
+      <c r="A81" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="B81" s="62"/>
-[...5 lines deleted...]
-      <c r="H81" s="62"/>
+      <c r="B81" s="66"/>
+      <c r="C81" s="66"/>
+      <c r="D81" s="66"/>
+      <c r="E81" s="66"/>
+      <c r="F81" s="66"/>
+      <c r="G81" s="66"/>
+      <c r="H81" s="66"/>
     </row>
     <row r="82" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A82" s="62"/>
-[...6 lines deleted...]
-      <c r="H82" s="62"/>
+      <c r="A82" s="66"/>
+      <c r="B82" s="66"/>
+      <c r="C82" s="66"/>
+      <c r="D82" s="66"/>
+      <c r="E82" s="66"/>
+      <c r="F82" s="66"/>
+      <c r="G82" s="66"/>
+      <c r="H82" s="66"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B83" s="15"/>
       <c r="C83" s="15"/>
       <c r="D83" s="15"/>
       <c r="E83" s="15"/>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="15"/>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -2712,169 +2734,169 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I85"/>
   <sheetViews>
     <sheetView topLeftCell="A55" workbookViewId="0">
       <selection activeCell="B78" sqref="B78:H80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58"/>
-[...5 lines deleted...]
-      <c r="H1" s="58"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="59"/>
-[...5 lines deleted...]
-      <c r="H3" s="59"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="60"/>
-[...5 lines deleted...]
-      <c r="H5" s="60"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="64"/>
-      <c r="B7" s="63" t="s">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="63"/>
-[...2 lines deleted...]
-      <c r="F7" s="63" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="65"/>
-      <c r="H7" s="66" t="s">
+      <c r="G7" s="69"/>
+      <c r="H7" s="70" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="64"/>
-      <c r="B8" s="63" t="s">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="63"/>
-      <c r="D8" s="63" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="63"/>
-[...2 lines deleted...]
-      <c r="H8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="64"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="68"/>
+      <c r="H9" s="72"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -4359,82 +4381,82 @@
       </c>
       <c r="B80" s="31">
         <v>0.3</v>
       </c>
       <c r="C80" s="31">
         <v>0.6</v>
       </c>
       <c r="D80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="E80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="F80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="G80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="H80" s="32" t="s">
         <v>46</v>
       </c>
       <c r="I80" s="3"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="61" t="s">
+      <c r="A81" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="B81" s="61"/>
-[...5 lines deleted...]
-      <c r="H81" s="61"/>
+      <c r="B81" s="65"/>
+      <c r="C81" s="65"/>
+      <c r="D81" s="65"/>
+      <c r="E81" s="65"/>
+      <c r="F81" s="65"/>
+      <c r="G81" s="65"/>
+      <c r="H81" s="65"/>
     </row>
     <row r="82" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A82" s="62" t="s">
+      <c r="A82" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="B82" s="62"/>
-[...5 lines deleted...]
-      <c r="H82" s="62"/>
+      <c r="B82" s="66"/>
+      <c r="C82" s="66"/>
+      <c r="D82" s="66"/>
+      <c r="E82" s="66"/>
+      <c r="F82" s="66"/>
+      <c r="G82" s="66"/>
+      <c r="H82" s="66"/>
     </row>
     <row r="83" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A83" s="62"/>
-[...6 lines deleted...]
-      <c r="H83" s="62"/>
+      <c r="A83" s="66"/>
+      <c r="B83" s="66"/>
+      <c r="C83" s="66"/>
+      <c r="D83" s="66"/>
+      <c r="E83" s="66"/>
+      <c r="F83" s="66"/>
+      <c r="G83" s="66"/>
+      <c r="H83" s="66"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -4456,169 +4478,169 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I85"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
       <selection activeCell="A67" sqref="A67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58"/>
-[...5 lines deleted...]
-      <c r="H1" s="58"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="59"/>
-[...5 lines deleted...]
-      <c r="H3" s="59"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="60"/>
-[...5 lines deleted...]
-      <c r="H5" s="60"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="64"/>
-      <c r="B7" s="63" t="s">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="63"/>
-[...2 lines deleted...]
-      <c r="F7" s="63" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="65"/>
-      <c r="H7" s="66" t="s">
+      <c r="G7" s="69"/>
+      <c r="H7" s="70" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="64"/>
-      <c r="B8" s="63" t="s">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="63"/>
-      <c r="D8" s="63" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="63"/>
-[...2 lines deleted...]
-      <c r="H8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="64"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="35" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="35" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="35" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="68"/>
+      <c r="H9" s="72"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -6103,82 +6125,82 @@
       </c>
       <c r="B80" s="13">
         <v>0.3</v>
       </c>
       <c r="C80" s="13">
         <v>0.9</v>
       </c>
       <c r="D80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="E80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H80" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I80" s="3"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="61" t="s">
+      <c r="A81" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="B81" s="61"/>
-[...5 lines deleted...]
-      <c r="H81" s="61"/>
+      <c r="B81" s="65"/>
+      <c r="C81" s="65"/>
+      <c r="D81" s="65"/>
+      <c r="E81" s="65"/>
+      <c r="F81" s="65"/>
+      <c r="G81" s="65"/>
+      <c r="H81" s="65"/>
     </row>
     <row r="82" spans="1:8" ht="22.2" customHeight="1">
-      <c r="A82" s="62" t="s">
+      <c r="A82" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="B82" s="62"/>
-[...5 lines deleted...]
-      <c r="H82" s="62"/>
+      <c r="B82" s="66"/>
+      <c r="C82" s="66"/>
+      <c r="D82" s="66"/>
+      <c r="E82" s="66"/>
+      <c r="F82" s="66"/>
+      <c r="G82" s="66"/>
+      <c r="H82" s="66"/>
     </row>
     <row r="83" spans="1:8" ht="10.95" customHeight="1">
-      <c r="A83" s="62"/>
-[...6 lines deleted...]
-      <c r="H83" s="62"/>
+      <c r="A83" s="66"/>
+      <c r="B83" s="66"/>
+      <c r="C83" s="66"/>
+      <c r="D83" s="66"/>
+      <c r="E83" s="66"/>
+      <c r="F83" s="66"/>
+      <c r="G83" s="66"/>
+      <c r="H83" s="66"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -6200,169 +6222,169 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I94"/>
   <sheetViews>
     <sheetView topLeftCell="A52" workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58"/>
-[...5 lines deleted...]
-      <c r="H1" s="58"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="59"/>
-[...5 lines deleted...]
-      <c r="H3" s="59"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="38"/>
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="60"/>
-[...5 lines deleted...]
-      <c r="H5" s="60"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="64"/>
-      <c r="B7" s="63" t="s">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="63"/>
-[...2 lines deleted...]
-      <c r="F7" s="63" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="65"/>
-      <c r="H7" s="66" t="s">
+      <c r="G7" s="69"/>
+      <c r="H7" s="70" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="64"/>
-      <c r="B8" s="63" t="s">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="63"/>
-      <c r="D8" s="63" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="63"/>
-[...2 lines deleted...]
-      <c r="H8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="64"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="39" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="68"/>
+      <c r="H9" s="72"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -8020,82 +8042,82 @@
       </c>
       <c r="B89" s="52">
         <v>0.1</v>
       </c>
       <c r="C89" s="52">
         <v>1</v>
       </c>
       <c r="D89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="E89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="F89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="G89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="H89" s="53" t="s">
         <v>46</v>
       </c>
       <c r="I89" s="3"/>
     </row>
     <row r="90" spans="1:9">
-      <c r="A90" s="61" t="s">
+      <c r="A90" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="B90" s="61"/>
-[...5 lines deleted...]
-      <c r="H90" s="61"/>
+      <c r="B90" s="65"/>
+      <c r="C90" s="65"/>
+      <c r="D90" s="65"/>
+      <c r="E90" s="65"/>
+      <c r="F90" s="65"/>
+      <c r="G90" s="65"/>
+      <c r="H90" s="65"/>
     </row>
     <row r="91" spans="1:9" ht="22.2" customHeight="1">
-      <c r="A91" s="62" t="s">
+      <c r="A91" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="B91" s="62"/>
-[...5 lines deleted...]
-      <c r="H91" s="62"/>
+      <c r="B91" s="66"/>
+      <c r="C91" s="66"/>
+      <c r="D91" s="66"/>
+      <c r="E91" s="66"/>
+      <c r="F91" s="66"/>
+      <c r="G91" s="66"/>
+      <c r="H91" s="66"/>
     </row>
     <row r="92" spans="1:9" ht="10.95" customHeight="1">
-      <c r="A92" s="62"/>
-[...6 lines deleted...]
-      <c r="H92" s="62"/>
+      <c r="A92" s="66"/>
+      <c r="B92" s="66"/>
+      <c r="C92" s="66"/>
+      <c r="D92" s="66"/>
+      <c r="E92" s="66"/>
+      <c r="F92" s="66"/>
+      <c r="G92" s="66"/>
+      <c r="H92" s="66"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B93" s="15"/>
       <c r="C93" s="15"/>
       <c r="D93" s="15"/>
       <c r="E93" s="15"/>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="15"/>
       <c r="B94" s="15"/>
       <c r="C94" s="15"/>
       <c r="D94" s="15"/>
       <c r="E94" s="15"/>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -8117,169 +8139,169 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I98"/>
   <sheetViews>
     <sheetView topLeftCell="A58" workbookViewId="0">
       <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58"/>
-[...5 lines deleted...]
-      <c r="H1" s="58"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="59"/>
-[...5 lines deleted...]
-      <c r="H3" s="59"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="44"/>
       <c r="B4" s="44"/>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="44"/>
       <c r="F4" s="44"/>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="B5" s="60"/>
-[...5 lines deleted...]
-      <c r="H5" s="60"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="64"/>
-      <c r="B7" s="63" t="s">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="63"/>
-[...2 lines deleted...]
-      <c r="F7" s="63" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="65"/>
-      <c r="H7" s="66" t="s">
+      <c r="G7" s="69"/>
+      <c r="H7" s="70" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="64"/>
-      <c r="B8" s="63" t="s">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="63"/>
-      <c r="D8" s="63" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="63"/>
-[...2 lines deleted...]
-      <c r="H8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="64"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="45" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="45" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="45" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="45" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="45" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="68"/>
+      <c r="H9" s="72"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -10017,266 +10039,266 @@
       </c>
       <c r="B93" s="13">
         <v>0.1</v>
       </c>
       <c r="C93" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="D93" s="14" t="s">
         <v>46</v>
       </c>
       <c r="E93" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F93" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G93" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H93" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I93" s="3"/>
     </row>
     <row r="94" spans="1:9">
-      <c r="A94" s="61" t="s">
+      <c r="A94" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="B94" s="61"/>
-[...5 lines deleted...]
-      <c r="H94" s="61"/>
+      <c r="B94" s="65"/>
+      <c r="C94" s="65"/>
+      <c r="D94" s="65"/>
+      <c r="E94" s="65"/>
+      <c r="F94" s="65"/>
+      <c r="G94" s="65"/>
+      <c r="H94" s="65"/>
     </row>
     <row r="95" spans="1:9" ht="22.2" customHeight="1">
-      <c r="A95" s="62" t="s">
+      <c r="A95" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="B95" s="62"/>
-[...5 lines deleted...]
-      <c r="H95" s="62"/>
+      <c r="B95" s="66"/>
+      <c r="C95" s="66"/>
+      <c r="D95" s="66"/>
+      <c r="E95" s="66"/>
+      <c r="F95" s="66"/>
+      <c r="G95" s="66"/>
+      <c r="H95" s="66"/>
     </row>
     <row r="96" spans="1:9" ht="10.95" customHeight="1">
-      <c r="A96" s="62"/>
-[...6 lines deleted...]
-      <c r="H96" s="62"/>
+      <c r="A96" s="66"/>
+      <c r="B96" s="66"/>
+      <c r="C96" s="66"/>
+      <c r="D96" s="66"/>
+      <c r="E96" s="66"/>
+      <c r="F96" s="66"/>
+      <c r="G96" s="66"/>
+      <c r="H96" s="66"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B97" s="15"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15"/>
       <c r="E97" s="15"/>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="15"/>
       <c r="B98" s="15"/>
       <c r="C98" s="15"/>
       <c r="D98" s="15"/>
       <c r="E98" s="15"/>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A94:H94"/>
     <mergeCell ref="A95:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="L87" sqref="L87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58"/>
-[...5 lines deleted...]
-      <c r="H1" s="58"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
     </row>
     <row r="2" spans="1:9" ht="15.6">
       <c r="A2" s="54"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="59"/>
-[...5 lines deleted...]
-      <c r="H3" s="59"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="55"/>
       <c r="B4" s="55"/>
       <c r="C4" s="55"/>
       <c r="D4" s="55"/>
       <c r="E4" s="55"/>
       <c r="F4" s="55"/>
       <c r="G4" s="55"/>
       <c r="H4" s="55"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="64" t="s">
         <v>64</v>
       </c>
-      <c r="B5" s="60"/>
-[...5 lines deleted...]
-      <c r="H5" s="60"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1">
-      <c r="A7" s="64"/>
-      <c r="B7" s="63" t="s">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="63"/>
-[...2 lines deleted...]
-      <c r="F7" s="63" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="65"/>
-      <c r="H7" s="66" t="s">
+      <c r="G7" s="69"/>
+      <c r="H7" s="70" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A8" s="64"/>
-      <c r="B8" s="63" t="s">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="63"/>
-      <c r="D8" s="63" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="63"/>
-[...2 lines deleted...]
-      <c r="H8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="64"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="56" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="56" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="56" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="56" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="56" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="68"/>
+      <c r="H9" s="72"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
@@ -12014,82 +12036,2079 @@
       </c>
       <c r="B93" s="52">
         <v>0.1</v>
       </c>
       <c r="C93" s="52">
         <v>1.2</v>
       </c>
       <c r="D93" s="53" t="s">
         <v>46</v>
       </c>
       <c r="E93" s="53" t="s">
         <v>46</v>
       </c>
       <c r="F93" s="53" t="s">
         <v>46</v>
       </c>
       <c r="G93" s="53" t="s">
         <v>46</v>
       </c>
       <c r="H93" s="53" t="s">
         <v>46</v>
       </c>
       <c r="I93" s="3"/>
     </row>
     <row r="94" spans="1:9">
-      <c r="A94" s="61" t="s">
+      <c r="A94" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="B94" s="61"/>
-[...5 lines deleted...]
-      <c r="H94" s="61"/>
+      <c r="B94" s="65"/>
+      <c r="C94" s="65"/>
+      <c r="D94" s="65"/>
+      <c r="E94" s="65"/>
+      <c r="F94" s="65"/>
+      <c r="G94" s="65"/>
+      <c r="H94" s="65"/>
     </row>
     <row r="95" spans="1:9" ht="22.2" customHeight="1">
-      <c r="A95" s="62" t="s">
+      <c r="A95" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="B95" s="62"/>
-[...5 lines deleted...]
-      <c r="H95" s="62"/>
+      <c r="B95" s="66"/>
+      <c r="C95" s="66"/>
+      <c r="D95" s="66"/>
+      <c r="E95" s="66"/>
+      <c r="F95" s="66"/>
+      <c r="G95" s="66"/>
+      <c r="H95" s="66"/>
     </row>
     <row r="96" spans="1:9" ht="10.95" customHeight="1">
-      <c r="A96" s="62"/>
-[...6 lines deleted...]
-      <c r="H96" s="62"/>
+      <c r="A96" s="66"/>
+      <c r="B96" s="66"/>
+      <c r="C96" s="66"/>
+      <c r="D96" s="66"/>
+      <c r="E96" s="66"/>
+      <c r="F96" s="66"/>
+      <c r="G96" s="66"/>
+      <c r="H96" s="66"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="15"/>
+      <c r="C97" s="15"/>
+      <c r="D97" s="15"/>
+      <c r="E97" s="15"/>
+      <c r="F97" s="15"/>
+      <c r="G97" s="15"/>
+      <c r="H97" s="15"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="15"/>
+      <c r="B98" s="15"/>
+      <c r="C98" s="15"/>
+      <c r="D98" s="15"/>
+      <c r="E98" s="15"/>
+      <c r="F98" s="15"/>
+      <c r="G98" s="15"/>
+      <c r="H98" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="A94:H94"/>
+    <mergeCell ref="A95:H96"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I98"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A75" workbookViewId="0">
+      <selection activeCell="B99" sqref="B99"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="45.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="11.88671875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.6640625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="17.109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="15.6">
+      <c r="A1" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.6">
+      <c r="A2" s="58"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="63" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="59"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="64" t="s">
+        <v>65</v>
+      </c>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="3"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="G7" s="69"/>
+      <c r="H7" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="3"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="3"/>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="68"/>
+      <c r="B9" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="61" t="s">
+        <v>5</v>
+      </c>
+      <c r="H9" s="72"/>
+      <c r="I9" s="3"/>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="3"/>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="3"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A12" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="3"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1">
+      <c r="A13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="47">
+        <v>229.5</v>
+      </c>
+      <c r="C13" s="47">
+        <v>1588.3</v>
+      </c>
+      <c r="D13" s="47">
+        <v>229.4</v>
+      </c>
+      <c r="E13" s="47">
+        <v>1572.5</v>
+      </c>
+      <c r="F13" s="47">
+        <v>161.80000000000001</v>
+      </c>
+      <c r="G13" s="47">
+        <v>1043.8</v>
+      </c>
+      <c r="H13" s="47">
+        <v>127.6</v>
+      </c>
+      <c r="I13" s="3"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1">
+      <c r="A14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="47">
+        <v>182.3</v>
+      </c>
+      <c r="C14" s="47">
+        <v>1260.3</v>
+      </c>
+      <c r="D14" s="47">
+        <v>184.2</v>
+      </c>
+      <c r="E14" s="47">
+        <v>1245.2</v>
+      </c>
+      <c r="F14" s="47">
+        <v>134.4</v>
+      </c>
+      <c r="G14" s="47">
+        <v>842.5</v>
+      </c>
+      <c r="H14" s="47">
+        <v>103.4</v>
+      </c>
+      <c r="I14" s="3"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1">
+      <c r="A15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="47">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C15" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="D15" s="47">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E15" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="F15" s="47">
+        <v>5.3</v>
+      </c>
+      <c r="G15" s="47">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="H15" s="47">
+        <v>11.7</v>
+      </c>
+      <c r="I15" s="3"/>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1">
+      <c r="A16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="47">
+        <v>37.5</v>
+      </c>
+      <c r="C16" s="47">
+        <v>263.5</v>
+      </c>
+      <c r="D16" s="47">
+        <v>36.4</v>
+      </c>
+      <c r="E16" s="47">
+        <v>260.8</v>
+      </c>
+      <c r="F16" s="47">
+        <v>22.1</v>
+      </c>
+      <c r="G16" s="47">
+        <v>161.6</v>
+      </c>
+      <c r="H16" s="47">
+        <v>12.5</v>
+      </c>
+      <c r="I16" s="3"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A17" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="3"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1">
+      <c r="A18" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="47">
+        <v>8.9</v>
+      </c>
+      <c r="C18" s="47">
+        <v>67.5</v>
+      </c>
+      <c r="D18" s="47">
+        <v>8.9</v>
+      </c>
+      <c r="E18" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="F18" s="47">
+        <v>8.9</v>
+      </c>
+      <c r="G18" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="H18" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" s="3"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="47">
+        <v>8.9</v>
+      </c>
+      <c r="C19" s="47">
+        <v>67.5</v>
+      </c>
+      <c r="D19" s="47">
+        <v>8.9</v>
+      </c>
+      <c r="E19" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="F19" s="47">
+        <v>8.9</v>
+      </c>
+      <c r="G19" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="H19" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I19" s="3"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="3"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1">
+      <c r="A21" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="3"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1">
+      <c r="A22" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="I22" s="3"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1">
+      <c r="A23" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="47">
+        <v>8</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" s="47">
+        <v>8</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="47">
+        <v>8</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I23" s="3"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1">
+      <c r="A24" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="47">
+        <v>8</v>
+      </c>
+      <c r="D24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="47">
+        <v>8</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" s="47">
+        <v>8</v>
+      </c>
+      <c r="H24" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I24" s="3"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A25" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="I25" s="3"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1">
+      <c r="A26" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="47">
+        <v>135.5</v>
+      </c>
+      <c r="D26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="47">
+        <v>123</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="47">
+        <v>123</v>
+      </c>
+      <c r="H26" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I26" s="3"/>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1">
+      <c r="A27" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="47">
+        <v>12.5</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H27" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I27" s="3"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1">
+      <c r="A28" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="47">
+        <v>123</v>
+      </c>
+      <c r="D28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" s="47">
+        <v>123</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" s="47">
+        <v>123</v>
+      </c>
+      <c r="H28" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I28" s="3"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1">
+      <c r="A29" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="3"/>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1">
+      <c r="A30" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="3"/>
+    </row>
+    <row r="31" spans="1:9" s="1" customFormat="1">
+      <c r="A31" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="3"/>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1">
+      <c r="A32" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="51">
+        <v>1311</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E32" s="51">
+        <v>186</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H32" s="51">
+        <v>3132</v>
+      </c>
+      <c r="I32" s="3"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1">
+      <c r="A33" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="51">
+        <v>1311</v>
+      </c>
+      <c r="D33" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E33" s="51">
+        <v>186</v>
+      </c>
+      <c r="F33" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H33" s="51">
+        <v>3132</v>
+      </c>
+      <c r="I33" s="3"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1">
+      <c r="A34" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="3"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1">
+      <c r="A35" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="51">
+        <v>3562</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E35" s="51">
+        <v>3562</v>
+      </c>
+      <c r="F35" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G35" s="51">
+        <v>3562</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I35" s="3"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1">
+      <c r="A36" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" s="51">
+        <v>3562</v>
+      </c>
+      <c r="D36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="51">
+        <v>3562</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G36" s="51">
+        <v>3562</v>
+      </c>
+      <c r="H36" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I36" s="3"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1">
+      <c r="A37" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="3"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1">
+      <c r="A38" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="51">
+        <v>9</v>
+      </c>
+      <c r="D38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E38" s="51">
+        <v>9</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G38" s="51">
+        <v>9</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I38" s="3"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1">
+      <c r="A39" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C39" s="51">
+        <v>9</v>
+      </c>
+      <c r="D39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E39" s="51">
+        <v>9</v>
+      </c>
+      <c r="F39" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" s="51">
+        <v>9</v>
+      </c>
+      <c r="H39" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I39" s="3"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1" ht="31.8">
+      <c r="A40" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="3"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1">
+      <c r="A41" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="51">
+        <v>3170</v>
+      </c>
+      <c r="C41" s="51">
+        <v>29029</v>
+      </c>
+      <c r="D41" s="51">
+        <v>5525</v>
+      </c>
+      <c r="E41" s="51">
+        <v>41462</v>
+      </c>
+      <c r="F41" s="51">
+        <v>3309</v>
+      </c>
+      <c r="G41" s="51">
+        <v>28648</v>
+      </c>
+      <c r="H41" s="51">
+        <v>6163</v>
+      </c>
+      <c r="I41" s="3"/>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="51">
+        <v>3170</v>
+      </c>
+      <c r="C42" s="51">
+        <v>29029</v>
+      </c>
+      <c r="D42" s="51">
+        <v>5525</v>
+      </c>
+      <c r="E42" s="51">
+        <v>41462</v>
+      </c>
+      <c r="F42" s="51">
+        <v>3309</v>
+      </c>
+      <c r="G42" s="51">
+        <v>28648</v>
+      </c>
+      <c r="H42" s="51">
+        <v>6163</v>
+      </c>
+      <c r="I42" s="3"/>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1">
+      <c r="A43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="3"/>
+    </row>
+    <row r="44" spans="1:9" s="1" customFormat="1">
+      <c r="A44" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="3"/>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1">
+      <c r="A45" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="47">
+        <v>13.4</v>
+      </c>
+      <c r="D45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E45" s="47">
+        <v>12.5</v>
+      </c>
+      <c r="F45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G45" s="47">
+        <v>8.5</v>
+      </c>
+      <c r="H45" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I45" s="3"/>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1">
+      <c r="A46" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C46" s="47">
+        <v>13.4</v>
+      </c>
+      <c r="D46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E46" s="47">
+        <v>12.5</v>
+      </c>
+      <c r="F46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G46" s="47">
+        <v>8.5</v>
+      </c>
+      <c r="H46" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I46" s="3"/>
+    </row>
+    <row r="47" spans="1:9" s="1" customFormat="1">
+      <c r="A47" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="3"/>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1">
+      <c r="A48" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="47">
+        <v>13.7</v>
+      </c>
+      <c r="D48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E48" s="47">
+        <v>13.4</v>
+      </c>
+      <c r="F48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G48" s="47">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H48" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I48" s="3"/>
+    </row>
+    <row r="49" spans="1:9" s="1" customFormat="1">
+      <c r="A49" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="47">
+        <v>13.7</v>
+      </c>
+      <c r="D49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E49" s="47">
+        <v>13.4</v>
+      </c>
+      <c r="F49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G49" s="47">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H49" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I49" s="3"/>
+    </row>
+    <row r="50" spans="1:9" s="1" customFormat="1">
+      <c r="A50" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="3"/>
+    </row>
+    <row r="51" spans="1:9" s="1" customFormat="1">
+      <c r="A51" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="47">
+        <v>4.3</v>
+      </c>
+      <c r="C51" s="47">
+        <v>29.9</v>
+      </c>
+      <c r="D51" s="47">
+        <v>4.3</v>
+      </c>
+      <c r="E51" s="47">
+        <v>29.7</v>
+      </c>
+      <c r="F51" s="47">
+        <v>4.3</v>
+      </c>
+      <c r="G51" s="47">
+        <v>29.7</v>
+      </c>
+      <c r="H51" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I51" s="3"/>
+    </row>
+    <row r="52" spans="1:9" s="1" customFormat="1">
+      <c r="A52" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B52" s="47">
+        <v>4.2</v>
+      </c>
+      <c r="C52" s="47">
+        <v>29.1</v>
+      </c>
+      <c r="D52" s="47">
+        <v>4.2</v>
+      </c>
+      <c r="E52" s="47">
+        <v>29.1</v>
+      </c>
+      <c r="F52" s="47">
+        <v>4.2</v>
+      </c>
+      <c r="G52" s="47">
+        <v>29.1</v>
+      </c>
+      <c r="H52" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I52" s="3"/>
+    </row>
+    <row r="53" spans="1:9" s="1" customFormat="1">
+      <c r="A53" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B53" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C53" s="47">
+        <v>0.8</v>
+      </c>
+      <c r="D53" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="47">
+        <v>0.6</v>
+      </c>
+      <c r="F53" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G53" s="47">
+        <v>0.6</v>
+      </c>
+      <c r="H53" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I53" s="3"/>
+    </row>
+    <row r="54" spans="1:9" s="1" customFormat="1">
+      <c r="A54" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="3"/>
+    </row>
+    <row r="55" spans="1:9" s="1" customFormat="1">
+      <c r="A55" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="I55" s="3"/>
+    </row>
+    <row r="56" spans="1:9" s="1" customFormat="1">
+      <c r="A56" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C56" s="51">
+        <v>314636</v>
+      </c>
+      <c r="D56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E56" s="51">
+        <v>312347</v>
+      </c>
+      <c r="F56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G56" s="51">
+        <v>312347</v>
+      </c>
+      <c r="H56" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I56" s="3"/>
+    </row>
+    <row r="57" spans="1:9" s="1" customFormat="1">
+      <c r="A57" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C57" s="51">
+        <v>314636</v>
+      </c>
+      <c r="D57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E57" s="51">
+        <v>312347</v>
+      </c>
+      <c r="F57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G57" s="51">
+        <v>312347</v>
+      </c>
+      <c r="H57" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I57" s="3"/>
+    </row>
+    <row r="58" spans="1:9" s="1" customFormat="1">
+      <c r="A58" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="3"/>
+    </row>
+    <row r="59" spans="1:9" s="1" customFormat="1">
+      <c r="A59" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C59" s="51">
+        <v>11508</v>
+      </c>
+      <c r="D59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E59" s="51">
+        <v>11508</v>
+      </c>
+      <c r="F59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G59" s="51">
+        <v>11508</v>
+      </c>
+      <c r="H59" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I59" s="3"/>
+    </row>
+    <row r="60" spans="1:9" s="1" customFormat="1">
+      <c r="A60" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C60" s="51">
+        <v>11508</v>
+      </c>
+      <c r="D60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E60" s="51">
+        <v>11508</v>
+      </c>
+      <c r="F60" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G60" s="51">
+        <v>11508</v>
+      </c>
+      <c r="H60" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I60" s="3"/>
+    </row>
+    <row r="61" spans="1:9" s="1" customFormat="1">
+      <c r="A61" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B61" s="9"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="9"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="9"/>
+      <c r="H61" s="9"/>
+      <c r="I61" s="3"/>
+    </row>
+    <row r="62" spans="1:9" s="1" customFormat="1">
+      <c r="A62" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="I62" s="3"/>
+    </row>
+    <row r="63" spans="1:9" s="1" customFormat="1">
+      <c r="A63" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="51">
+        <v>1259644</v>
+      </c>
+      <c r="C63" s="51">
+        <v>7729778</v>
+      </c>
+      <c r="D63" s="51">
+        <v>1150962</v>
+      </c>
+      <c r="E63" s="51">
+        <v>7119854</v>
+      </c>
+      <c r="F63" s="51">
+        <v>1150962</v>
+      </c>
+      <c r="G63" s="51">
+        <v>7119854</v>
+      </c>
+      <c r="H63" s="51">
+        <v>767632</v>
+      </c>
+      <c r="I63" s="3"/>
+    </row>
+    <row r="64" spans="1:9" s="1" customFormat="1">
+      <c r="A64" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B64" s="51">
+        <v>1259644</v>
+      </c>
+      <c r="C64" s="51">
+        <v>7729778</v>
+      </c>
+      <c r="D64" s="51">
+        <v>1150962</v>
+      </c>
+      <c r="E64" s="51">
+        <v>7119854</v>
+      </c>
+      <c r="F64" s="51">
+        <v>1150962</v>
+      </c>
+      <c r="G64" s="51">
+        <v>7119854</v>
+      </c>
+      <c r="H64" s="51">
+        <v>767632</v>
+      </c>
+      <c r="I64" s="3"/>
+    </row>
+    <row r="65" spans="1:9" s="1" customFormat="1">
+      <c r="A65" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="3"/>
+    </row>
+    <row r="66" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A66" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="3"/>
+    </row>
+    <row r="67" spans="1:9" s="1" customFormat="1">
+      <c r="A67" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C67" s="47">
+        <v>801</v>
+      </c>
+      <c r="D67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E67" s="47">
+        <v>801</v>
+      </c>
+      <c r="F67" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G67" s="47">
+        <v>801</v>
+      </c>
+      <c r="H67" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I67" s="3"/>
+    </row>
+    <row r="68" spans="1:9" s="1" customFormat="1">
+      <c r="A68" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C68" s="47">
+        <v>801</v>
+      </c>
+      <c r="D68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E68" s="47">
+        <v>801</v>
+      </c>
+      <c r="F68" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G68" s="47">
+        <v>801</v>
+      </c>
+      <c r="H68" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I68" s="3"/>
+    </row>
+    <row r="69" spans="1:9" s="1" customFormat="1">
+      <c r="A69" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="3"/>
+    </row>
+    <row r="70" spans="1:9" s="1" customFormat="1">
+      <c r="A70" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="51">
+        <v>18080</v>
+      </c>
+      <c r="C70" s="51">
+        <v>107763</v>
+      </c>
+      <c r="D70" s="51">
+        <v>17369</v>
+      </c>
+      <c r="E70" s="51">
+        <v>108492</v>
+      </c>
+      <c r="F70" s="51">
+        <v>17369</v>
+      </c>
+      <c r="G70" s="51">
+        <v>108492</v>
+      </c>
+      <c r="H70" s="51">
+        <v>14605</v>
+      </c>
+      <c r="I70" s="3"/>
+    </row>
+    <row r="71" spans="1:9" s="1" customFormat="1">
+      <c r="A71" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B71" s="51">
+        <v>17146</v>
+      </c>
+      <c r="C71" s="51">
+        <v>97007</v>
+      </c>
+      <c r="D71" s="51">
+        <v>16435</v>
+      </c>
+      <c r="E71" s="51">
+        <v>97736</v>
+      </c>
+      <c r="F71" s="51">
+        <v>16435</v>
+      </c>
+      <c r="G71" s="51">
+        <v>97736</v>
+      </c>
+      <c r="H71" s="51">
+        <v>14605</v>
+      </c>
+      <c r="I71" s="3"/>
+    </row>
+    <row r="72" spans="1:9" s="1" customFormat="1">
+      <c r="A72" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="51">
+        <v>934</v>
+      </c>
+      <c r="C72" s="51">
+        <v>10756</v>
+      </c>
+      <c r="D72" s="51">
+        <v>934</v>
+      </c>
+      <c r="E72" s="51">
+        <v>10756</v>
+      </c>
+      <c r="F72" s="51">
+        <v>934</v>
+      </c>
+      <c r="G72" s="51">
+        <v>10756</v>
+      </c>
+      <c r="H72" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I72" s="3"/>
+    </row>
+    <row r="73" spans="1:9" s="1" customFormat="1">
+      <c r="A73" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B73" s="11"/>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="3"/>
+    </row>
+    <row r="74" spans="1:9" s="1" customFormat="1">
+      <c r="A74" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="51">
+        <v>9697</v>
+      </c>
+      <c r="C74" s="51">
+        <v>47863</v>
+      </c>
+      <c r="D74" s="51">
+        <v>9697</v>
+      </c>
+      <c r="E74" s="51">
+        <v>47863</v>
+      </c>
+      <c r="F74" s="51">
+        <v>9697</v>
+      </c>
+      <c r="G74" s="51">
+        <v>46115</v>
+      </c>
+      <c r="H74" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I74" s="3"/>
+    </row>
+    <row r="75" spans="1:9" s="1" customFormat="1">
+      <c r="A75" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B75" s="51">
+        <v>7306</v>
+      </c>
+      <c r="C75" s="51">
+        <v>31376</v>
+      </c>
+      <c r="D75" s="51">
+        <v>7306</v>
+      </c>
+      <c r="E75" s="51">
+        <v>31376</v>
+      </c>
+      <c r="F75" s="51">
+        <v>7306</v>
+      </c>
+      <c r="G75" s="51">
+        <v>29628</v>
+      </c>
+      <c r="H75" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I75" s="3"/>
+    </row>
+    <row r="76" spans="1:9" s="1" customFormat="1">
+      <c r="A76" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="51">
+        <v>2391</v>
+      </c>
+      <c r="C76" s="51">
+        <v>16487</v>
+      </c>
+      <c r="D76" s="51">
+        <v>2391</v>
+      </c>
+      <c r="E76" s="51">
+        <v>16487</v>
+      </c>
+      <c r="F76" s="51">
+        <v>2391</v>
+      </c>
+      <c r="G76" s="51">
+        <v>16487</v>
+      </c>
+      <c r="H76" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I76" s="3"/>
+    </row>
+    <row r="77" spans="1:9" s="1" customFormat="1">
+      <c r="A77" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B77" s="51"/>
+      <c r="C77" s="51"/>
+      <c r="D77" s="51"/>
+      <c r="E77" s="51"/>
+      <c r="F77" s="51"/>
+      <c r="G77" s="51"/>
+      <c r="H77" s="48"/>
+      <c r="I77" s="3"/>
+    </row>
+    <row r="78" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A78" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B78" s="51"/>
+      <c r="C78" s="51"/>
+      <c r="D78" s="51"/>
+      <c r="E78" s="51"/>
+      <c r="F78" s="51"/>
+      <c r="G78" s="51"/>
+      <c r="H78" s="48"/>
+      <c r="I78" s="3"/>
+    </row>
+    <row r="79" spans="1:9" s="1" customFormat="1">
+      <c r="A79" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C79" s="51">
+        <v>124</v>
+      </c>
+      <c r="D79" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E79" s="51">
+        <v>124</v>
+      </c>
+      <c r="F79" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G79" s="51">
+        <v>124</v>
+      </c>
+      <c r="H79" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I79" s="3"/>
+    </row>
+    <row r="80" spans="1:9" s="1" customFormat="1">
+      <c r="A80" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B80" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C80" s="51">
+        <v>124</v>
+      </c>
+      <c r="D80" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E80" s="51">
+        <v>124</v>
+      </c>
+      <c r="F80" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G80" s="51">
+        <v>124</v>
+      </c>
+      <c r="H80" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I80" s="3"/>
+    </row>
+    <row r="81" spans="1:9" s="1" customFormat="1" ht="21.6">
+      <c r="A81" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B81" s="5"/>
+      <c r="C81" s="5"/>
+      <c r="D81" s="5"/>
+      <c r="E81" s="5"/>
+      <c r="F81" s="5"/>
+      <c r="G81" s="5"/>
+      <c r="H81" s="5"/>
+      <c r="I81" s="3"/>
+    </row>
+    <row r="82" spans="1:9" s="1" customFormat="1">
+      <c r="A82" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="5"/>
+      <c r="G82" s="5"/>
+      <c r="H82" s="5"/>
+      <c r="I82" s="3"/>
+    </row>
+    <row r="83" spans="1:9" s="1" customFormat="1">
+      <c r="A83" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" s="5"/>
+      <c r="C83" s="5"/>
+      <c r="D83" s="5"/>
+      <c r="E83" s="5"/>
+      <c r="F83" s="5"/>
+      <c r="G83" s="5"/>
+      <c r="H83" s="5"/>
+      <c r="I83" s="3"/>
+    </row>
+    <row r="84" spans="1:9" s="1" customFormat="1">
+      <c r="A84" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B84" s="47">
+        <v>108466.8</v>
+      </c>
+      <c r="C84" s="47">
+        <v>905355.7</v>
+      </c>
+      <c r="D84" s="47">
+        <v>72352.800000000003</v>
+      </c>
+      <c r="E84" s="47">
+        <v>609105.69999999995</v>
+      </c>
+      <c r="F84" s="47">
+        <v>72352.800000000003</v>
+      </c>
+      <c r="G84" s="47">
+        <v>609105.69999999995</v>
+      </c>
+      <c r="H84" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I84" s="3"/>
+    </row>
+    <row r="85" spans="1:9" s="1" customFormat="1">
+      <c r="A85" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B85" s="47">
+        <v>44008.5</v>
+      </c>
+      <c r="C85" s="47">
+        <v>401175.9</v>
+      </c>
+      <c r="D85" s="47">
+        <v>13745</v>
+      </c>
+      <c r="E85" s="47">
+        <v>147347</v>
+      </c>
+      <c r="F85" s="47">
+        <v>13745</v>
+      </c>
+      <c r="G85" s="47">
+        <v>147347</v>
+      </c>
+      <c r="H85" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I85" s="3"/>
+    </row>
+    <row r="86" spans="1:9" s="1" customFormat="1">
+      <c r="A86" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B86" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C86" s="47">
+        <v>24377</v>
+      </c>
+      <c r="D86" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E86" s="47">
+        <v>24377</v>
+      </c>
+      <c r="F86" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G86" s="47">
+        <v>24377</v>
+      </c>
+      <c r="H86" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I86" s="3"/>
+    </row>
+    <row r="87" spans="1:9" s="1" customFormat="1">
+      <c r="A87" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B87" s="47">
+        <v>3595.7</v>
+      </c>
+      <c r="C87" s="47">
+        <v>23911.9</v>
+      </c>
+      <c r="D87" s="47">
+        <v>40</v>
+      </c>
+      <c r="E87" s="47">
+        <v>208</v>
+      </c>
+      <c r="F87" s="47">
+        <v>40</v>
+      </c>
+      <c r="G87" s="47">
+        <v>208</v>
+      </c>
+      <c r="H87" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I87" s="3"/>
+    </row>
+    <row r="88" spans="1:9" s="1" customFormat="1">
+      <c r="A88" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B88" s="47">
+        <v>47249.8</v>
+      </c>
+      <c r="C88" s="47">
+        <v>410185.3</v>
+      </c>
+      <c r="D88" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E88" s="47">
+        <v>391742</v>
+      </c>
+      <c r="F88" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="G88" s="47">
+        <v>391742</v>
+      </c>
+      <c r="H88" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I88" s="3"/>
+    </row>
+    <row r="89" spans="1:9" s="1" customFormat="1">
+      <c r="A89" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B89" s="47">
+        <v>9024.7999999999993</v>
+      </c>
+      <c r="C89" s="47">
+        <v>45705.599999999999</v>
+      </c>
+      <c r="D89" s="47">
+        <v>8969.7999999999993</v>
+      </c>
+      <c r="E89" s="47">
+        <v>45431.7</v>
+      </c>
+      <c r="F89" s="47">
+        <v>8969.7999999999993</v>
+      </c>
+      <c r="G89" s="47">
+        <v>45431.7</v>
+      </c>
+      <c r="H89" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I89" s="3"/>
+    </row>
+    <row r="90" spans="1:9" s="1" customFormat="1">
+      <c r="A90" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B90" s="5"/>
+      <c r="C90" s="5"/>
+      <c r="D90" s="5"/>
+      <c r="E90" s="5"/>
+      <c r="F90" s="5"/>
+      <c r="G90" s="5"/>
+      <c r="H90" s="5"/>
+      <c r="I90" s="3"/>
+    </row>
+    <row r="91" spans="1:9" s="1" customFormat="1">
+      <c r="A91" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="47">
+        <v>7.6</v>
+      </c>
+      <c r="C91" s="47">
+        <v>358.6</v>
+      </c>
+      <c r="D91" s="47">
+        <v>5.9</v>
+      </c>
+      <c r="E91" s="47">
+        <v>340.3</v>
+      </c>
+      <c r="F91" s="47">
+        <v>5.9</v>
+      </c>
+      <c r="G91" s="47">
+        <v>340.3</v>
+      </c>
+      <c r="H91" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I91" s="3"/>
+    </row>
+    <row r="92" spans="1:9" s="1" customFormat="1">
+      <c r="A92" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B92" s="47">
+        <v>7.5</v>
+      </c>
+      <c r="C92" s="47">
+        <v>357.3</v>
+      </c>
+      <c r="D92" s="47">
+        <v>5.9</v>
+      </c>
+      <c r="E92" s="47">
+        <v>340.3</v>
+      </c>
+      <c r="F92" s="47">
+        <v>5.9</v>
+      </c>
+      <c r="G92" s="47">
+        <v>340.3</v>
+      </c>
+      <c r="H92" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="I92" s="3"/>
+    </row>
+    <row r="93" spans="1:9" s="1" customFormat="1">
+      <c r="A93" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B93" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="C93" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="D93" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="E93" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="F93" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="G93" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="H93" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="I93" s="3"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="B94" s="65"/>
+      <c r="C94" s="65"/>
+      <c r="D94" s="65"/>
+      <c r="E94" s="65"/>
+      <c r="F94" s="65"/>
+      <c r="G94" s="65"/>
+      <c r="H94" s="65"/>
+    </row>
+    <row r="95" spans="1:9" ht="22.2" customHeight="1">
+      <c r="A95" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B95" s="66"/>
+      <c r="C95" s="66"/>
+      <c r="D95" s="66"/>
+      <c r="E95" s="66"/>
+      <c r="F95" s="66"/>
+      <c r="G95" s="66"/>
+      <c r="H95" s="66"/>
+    </row>
+    <row r="96" spans="1:9" ht="10.95" customHeight="1">
+      <c r="A96" s="66"/>
+      <c r="B96" s="66"/>
+      <c r="C96" s="66"/>
+      <c r="D96" s="66"/>
+      <c r="E96" s="66"/>
+      <c r="F96" s="66"/>
+      <c r="G96" s="66"/>
+      <c r="H96" s="66"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B97" s="15"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15"/>
       <c r="E97" s="15"/>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="15"/>
       <c r="B98" s="15"/>
       <c r="C98" s="15"/>
       <c r="D98" s="15"/>
       <c r="E98" s="15"/>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
@@ -12100,67 +14119,69 @@
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>'01'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'02'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'03'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'04'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'05'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'06'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'07'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>