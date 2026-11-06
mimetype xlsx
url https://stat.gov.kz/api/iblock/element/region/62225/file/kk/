--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
+    <workbookView xWindow="15" yWindow="15" windowWidth="14310" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 162107" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="69">
   <si>
     <t>ағымдағы жылдың өткен айына %-бен</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
@@ -195,84 +195,84 @@
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>16.10.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/116/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/206/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516696/file/kk/</t>
-[...4 lines deleted...]
-  <si>
     <t>Д.Оспанова</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
+  </si>
+  <si>
+    <t>19.10.2026ж.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519598/file/kk/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
@@ -937,479 +937,483 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="27" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="27" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="9"/>
+      <c r="B2" s="9"/>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1">
       <c r="A3" s="10" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>18</v>
+      </c>
+      <c r="B3" s="11">
+        <v>162101</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1">
       <c r="A4" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="12" customFormat="1">
+      <c r="A5" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B5" s="13" t="s">
         <v>21</v>
-      </c>
-[...6 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1">
       <c r="A6" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1">
+      <c r="A7" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="B7" s="11" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1" ht="51">
-      <c r="A7" s="10" t="s">
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="51">
+      <c r="A8" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="15" t="s">
+      <c r="B8" s="15" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1">
-      <c r="A8" s="10" t="s">
+    <row r="9" spans="1:13" s="12" customFormat="1">
+      <c r="A9" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="13" t="s">
+      <c r="B9" s="13" t="s">
         <v>28</v>
-      </c>
-[...6 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="38.25">
       <c r="A10" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="38.25">
+      <c r="A11" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="15" t="s">
+      <c r="B11" s="15" t="s">
         <v>32</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1">
       <c r="A12" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="16"/>
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:13" s="12" customFormat="1">
+      <c r="A13" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="18" t="s">
-[...9 lines deleted...]
-        <v>62</v>
+      <c r="B13" s="18" t="s">
+        <v>60</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1">
       <c r="A14" s="19" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1">
       <c r="A15" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="17"/>
+    </row>
+    <row r="16" spans="1:13" s="12" customFormat="1">
+      <c r="A16" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="20" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="22"/>
+      <c r="B16" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B17" s="21" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="M17" s="23"/>
+        <v>67</v>
+      </c>
+      <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="10" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="M18" s="22"/>
+        <v>39</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="M18" s="23"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="10" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="M19" s="23"/>
+        <v>40</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="10" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="M20" s="22"/>
+        <v>41</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="23"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="M21" s="22"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="50" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="26"/>
+      <c r="B22" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="M22" s="23"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="23"/>
+      <c r="A23" s="25"/>
+      <c r="B23" s="26"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="22"/>
+      <c r="M24" s="23"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="B25" s="27" t="s">
+      <c r="M25" s="22"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="B26" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="M25" s="23"/>
-[...2 lines deleted...]
-      <c r="M26" s="22"/>
+      <c r="M26" s="23"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="22"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="27" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="27" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="9"/>
+      <c r="B2" s="9"/>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1">
       <c r="A3" s="10" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>18</v>
+      </c>
+      <c r="B3" s="11">
+        <v>162107</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1">
       <c r="A4" s="10" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>19</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1">
       <c r="A5" s="10" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>20</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1">
       <c r="A6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1">
+      <c r="A7" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="B7" s="11" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1" ht="51">
-      <c r="A7" s="10" t="s">
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="51">
+      <c r="A8" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="15" t="s">
+      <c r="B8" s="15" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1">
-      <c r="A8" s="10" t="s">
+    <row r="9" spans="1:13" s="12" customFormat="1">
+      <c r="A9" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="13" t="s">
+      <c r="B9" s="13" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="12" customFormat="1" ht="51">
-      <c r="A9" s="10" t="s">
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="51">
+      <c r="A10" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="15" t="s">
+      <c r="B10" s="15" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1" ht="38.25">
-      <c r="A10" s="10" t="s">
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="38.25">
+      <c r="A11" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="15" t="s">
+      <c r="B11" s="15" t="s">
         <v>32</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1">
       <c r="A12" s="10" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B12" s="16"/>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1">
       <c r="A13" s="10" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>34</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>60</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1">
       <c r="A14" s="10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1">
       <c r="A15" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="17"/>
+    </row>
+    <row r="16" spans="1:13" s="12" customFormat="1">
+      <c r="A16" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="20" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="22"/>
+      <c r="B16" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B17" s="21" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="M17" s="23"/>
+        <v>67</v>
+      </c>
+      <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="10" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="M18" s="22"/>
+        <v>39</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="M18" s="23"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="10" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="M19" s="23"/>
+        <v>40</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="10" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="M20" s="22"/>
+        <v>41</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="23"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="M21" s="22"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="50" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="26"/>
+      <c r="B22" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="M22" s="23"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="23"/>
+      <c r="A23" s="25"/>
+      <c r="B23" s="26"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="22"/>
+      <c r="M24" s="23"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="B25" s="27" t="s">
+      <c r="M25" s="22"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="B26" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="M25" s="23"/>
-[...2 lines deleted...]
-      <c r="M26" s="22"/>
+      <c r="M26" s="23"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="22"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="29" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="29" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="28"/>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="28"/>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="28"/>
@@ -1453,87 +1457,87 @@
     </row>
     <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="28"/>
       <c r="B10" s="32" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="30"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="28"/>
       <c r="B11" s="28"/>
       <c r="C11" s="30"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="28"/>
       <c r="B12" s="28"/>
       <c r="C12" s="30"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="28"/>
       <c r="B13" s="28"/>
       <c r="C13" s="28"/>
     </row>
     <row r="14" spans="1:3" ht="15">
       <c r="A14" s="52" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="53"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="28"/>
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="28"/>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="28"/>
       <c r="B17" s="28"/>
       <c r="C17" s="28"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R11"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="13" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
       <c r="A1" s="56" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
       <c r="M1" s="56"/>
@@ -1711,51 +1715,53 @@
       </c>
       <c r="B7" s="39">
         <v>2036.6</v>
       </c>
       <c r="C7" s="39">
         <v>4652.1000000000004</v>
       </c>
       <c r="D7" s="40">
         <v>12162.5</v>
       </c>
       <c r="E7" s="40">
         <v>7082.8</v>
       </c>
       <c r="F7" s="40">
         <v>14428.7</v>
       </c>
       <c r="G7" s="40">
         <v>37394.300000000003</v>
       </c>
       <c r="H7" s="40">
         <v>21517.4</v>
       </c>
       <c r="I7" s="40">
         <v>27706.6</v>
       </c>
-      <c r="J7" s="40"/>
+      <c r="J7" s="37">
+        <v>62605.9</v>
+      </c>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
       <c r="M7" s="41"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="35"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="2"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
@@ -2019,51 +2025,53 @@
       </c>
       <c r="B7" s="36">
         <v>2.8</v>
       </c>
       <c r="C7" s="36">
         <v>233.1</v>
       </c>
       <c r="D7" s="37">
         <v>260.7</v>
       </c>
       <c r="E7" s="37">
         <v>57.8</v>
       </c>
       <c r="F7" s="37">
         <v>198.4</v>
       </c>
       <c r="G7" s="37">
         <v>255.8</v>
       </c>
       <c r="H7" s="37">
         <v>57.8</v>
       </c>
       <c r="I7" s="37">
         <v>126.4</v>
       </c>
-      <c r="J7" s="37"/>
+      <c r="J7" s="37">
+        <v>225.3</v>
+      </c>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="38"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:18" ht="12.75" customHeight="1">
       <c r="A8" s="58" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="58"/>
       <c r="C8" s="58"/>
       <c r="D8" s="58"/>
       <c r="E8" s="58"/>
       <c r="F8" s="58"/>
       <c r="G8" s="58"/>
       <c r="H8" s="58"/>
       <c r="I8" s="58"/>
       <c r="J8" s="58"/>
       <c r="K8" s="58"/>
       <c r="L8" s="58"/>
       <c r="M8" s="59"/>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="34" t="s">
@@ -2155,51 +2163,53 @@
       </c>
       <c r="B11" s="47">
         <v>135.1</v>
       </c>
       <c r="C11" s="47">
         <v>150.6</v>
       </c>
       <c r="D11" s="47">
         <v>85.5</v>
       </c>
       <c r="E11" s="47">
         <v>117.7</v>
       </c>
       <c r="F11" s="47">
         <v>127.2</v>
       </c>
       <c r="G11" s="47">
         <v>85.7</v>
       </c>
       <c r="H11" s="47">
         <v>108.6</v>
       </c>
       <c r="I11" s="47">
         <v>102.4</v>
       </c>
-      <c r="J11" s="47"/>
+      <c r="J11" s="47">
+        <v>89.5</v>
+      </c>
       <c r="K11" s="47"/>
       <c r="L11" s="47"/>
       <c r="M11" s="48"/>
       <c r="N11" s="2"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="4"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
@@ -2267,140 +2277,140 @@
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0A31D5-D3CB-4044-8724-4F69324EBAD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш 162101</vt:lpstr>