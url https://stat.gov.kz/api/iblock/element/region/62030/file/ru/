--- v0 (2026-05-01)
+++ v1 (2026-09-22)
@@ -1,180 +1,355 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="12165"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="12165" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Прием магистрантов" sheetId="1" r:id="rId1"/>
-    <sheet name="женщины" sheetId="2" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Прием магистрантов" sheetId="1" r:id="rId3"/>
+    <sheet name="женщины" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Прием магистрантов'!$A:$A</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Прием магистрантов'!$A$2:$K$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Прием магистрантов'!$B:$B</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Прием магистрантов'!$B$2:$L$9</definedName>
   </definedNames>
   <calcPr calcId="125725" calcMode="manual"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="19">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="62">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t xml:space="preserve">Прием магистрантов </t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>г.Актобе</t>
   </si>
   <si>
-    <t>Алгинский</t>
-[...34 lines deleted...]
-  <si>
     <t>...</t>
+  </si>
+  <si>
+    <t>Като</t>
+  </si>
+  <si>
+    <t>код КСП 625302</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>показатель не расчитывается</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Основными источниками информации о числе организаций технического и профессионального, послесреднего образования является форма «Отчет организаций высшего и послевузовского образования» 
+(индекс ОВПО)
+ </t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/33/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление социальной и демографической статистики </t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>+7 7132540773</t>
+  </si>
+  <si>
+    <t xml:space="preserve">l.zhanalina@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/470577/file/ru/</t>
+  </si>
+  <si>
+    <t>С 2009 года</t>
+  </si>
+  <si>
+    <t>Актюбинская область</t>
+  </si>
+  <si>
+    <t>Алга</t>
+  </si>
+  <si>
+    <t>Айтеке би</t>
+  </si>
+  <si>
+    <t>Байганин</t>
+  </si>
+  <si>
+    <t>Каргала</t>
+  </si>
+  <si>
+    <t>Хобда</t>
+  </si>
+  <si>
+    <t>Мартук</t>
+  </si>
+  <si>
+    <t>Мугалжар</t>
+  </si>
+  <si>
+    <t>Уил</t>
+  </si>
+  <si>
+    <t>Темир</t>
+  </si>
+  <si>
+    <t>Хромтау</t>
+  </si>
+  <si>
+    <t>Шалкар</t>
+  </si>
+  <si>
+    <t>Иргиз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...21 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="11"/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -189,116 +364,211 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
+    <cellStyle name="Обычный 6" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -541,1822 +811,2492 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/33/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.zhanalina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q21"/>
+  <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H7" sqref="H7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="25.85546875" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="43.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15">
-[...37 lines deleted...]
-      <c r="A4" s="23" t="s">
+    <row r="1" spans="1:2" s="23" customFormat="1"/>
+    <row r="2" spans="1:2" s="23" customFormat="1">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="3">
+        <v>625302</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="51" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="10">
+        <v>46016</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="10">
+        <v>46381</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A6:A15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="115.140625" style="14" customWidth="1"/>
+    <col min="2" max="256" width="9.140625" style="14"/>
+    <col min="257" max="257" width="115.140625" style="14" customWidth="1"/>
+    <col min="258" max="512" width="9.140625" style="14"/>
+    <col min="513" max="513" width="115.140625" style="14" customWidth="1"/>
+    <col min="514" max="768" width="9.140625" style="14"/>
+    <col min="769" max="769" width="115.140625" style="14" customWidth="1"/>
+    <col min="770" max="1024" width="9.140625" style="14"/>
+    <col min="1025" max="1025" width="115.140625" style="14" customWidth="1"/>
+    <col min="1026" max="1280" width="9.140625" style="14"/>
+    <col min="1281" max="1281" width="115.140625" style="14" customWidth="1"/>
+    <col min="1282" max="1536" width="9.140625" style="14"/>
+    <col min="1537" max="1537" width="115.140625" style="14" customWidth="1"/>
+    <col min="1538" max="1792" width="9.140625" style="14"/>
+    <col min="1793" max="1793" width="115.140625" style="14" customWidth="1"/>
+    <col min="1794" max="2048" width="9.140625" style="14"/>
+    <col min="2049" max="2049" width="115.140625" style="14" customWidth="1"/>
+    <col min="2050" max="2304" width="9.140625" style="14"/>
+    <col min="2305" max="2305" width="115.140625" style="14" customWidth="1"/>
+    <col min="2306" max="2560" width="9.140625" style="14"/>
+    <col min="2561" max="2561" width="115.140625" style="14" customWidth="1"/>
+    <col min="2562" max="2816" width="9.140625" style="14"/>
+    <col min="2817" max="2817" width="115.140625" style="14" customWidth="1"/>
+    <col min="2818" max="3072" width="9.140625" style="14"/>
+    <col min="3073" max="3073" width="115.140625" style="14" customWidth="1"/>
+    <col min="3074" max="3328" width="9.140625" style="14"/>
+    <col min="3329" max="3329" width="115.140625" style="14" customWidth="1"/>
+    <col min="3330" max="3584" width="9.140625" style="14"/>
+    <col min="3585" max="3585" width="115.140625" style="14" customWidth="1"/>
+    <col min="3586" max="3840" width="9.140625" style="14"/>
+    <col min="3841" max="3841" width="115.140625" style="14" customWidth="1"/>
+    <col min="3842" max="4096" width="9.140625" style="14"/>
+    <col min="4097" max="4097" width="115.140625" style="14" customWidth="1"/>
+    <col min="4098" max="4352" width="9.140625" style="14"/>
+    <col min="4353" max="4353" width="115.140625" style="14" customWidth="1"/>
+    <col min="4354" max="4608" width="9.140625" style="14"/>
+    <col min="4609" max="4609" width="115.140625" style="14" customWidth="1"/>
+    <col min="4610" max="4864" width="9.140625" style="14"/>
+    <col min="4865" max="4865" width="115.140625" style="14" customWidth="1"/>
+    <col min="4866" max="5120" width="9.140625" style="14"/>
+    <col min="5121" max="5121" width="115.140625" style="14" customWidth="1"/>
+    <col min="5122" max="5376" width="9.140625" style="14"/>
+    <col min="5377" max="5377" width="115.140625" style="14" customWidth="1"/>
+    <col min="5378" max="5632" width="9.140625" style="14"/>
+    <col min="5633" max="5633" width="115.140625" style="14" customWidth="1"/>
+    <col min="5634" max="5888" width="9.140625" style="14"/>
+    <col min="5889" max="5889" width="115.140625" style="14" customWidth="1"/>
+    <col min="5890" max="6144" width="9.140625" style="14"/>
+    <col min="6145" max="6145" width="115.140625" style="14" customWidth="1"/>
+    <col min="6146" max="6400" width="9.140625" style="14"/>
+    <col min="6401" max="6401" width="115.140625" style="14" customWidth="1"/>
+    <col min="6402" max="6656" width="9.140625" style="14"/>
+    <col min="6657" max="6657" width="115.140625" style="14" customWidth="1"/>
+    <col min="6658" max="6912" width="9.140625" style="14"/>
+    <col min="6913" max="6913" width="115.140625" style="14" customWidth="1"/>
+    <col min="6914" max="7168" width="9.140625" style="14"/>
+    <col min="7169" max="7169" width="115.140625" style="14" customWidth="1"/>
+    <col min="7170" max="7424" width="9.140625" style="14"/>
+    <col min="7425" max="7425" width="115.140625" style="14" customWidth="1"/>
+    <col min="7426" max="7680" width="9.140625" style="14"/>
+    <col min="7681" max="7681" width="115.140625" style="14" customWidth="1"/>
+    <col min="7682" max="7936" width="9.140625" style="14"/>
+    <col min="7937" max="7937" width="115.140625" style="14" customWidth="1"/>
+    <col min="7938" max="8192" width="9.140625" style="14"/>
+    <col min="8193" max="8193" width="115.140625" style="14" customWidth="1"/>
+    <col min="8194" max="8448" width="9.140625" style="14"/>
+    <col min="8449" max="8449" width="115.140625" style="14" customWidth="1"/>
+    <col min="8450" max="8704" width="9.140625" style="14"/>
+    <col min="8705" max="8705" width="115.140625" style="14" customWidth="1"/>
+    <col min="8706" max="8960" width="9.140625" style="14"/>
+    <col min="8961" max="8961" width="115.140625" style="14" customWidth="1"/>
+    <col min="8962" max="9216" width="9.140625" style="14"/>
+    <col min="9217" max="9217" width="115.140625" style="14" customWidth="1"/>
+    <col min="9218" max="9472" width="9.140625" style="14"/>
+    <col min="9473" max="9473" width="115.140625" style="14" customWidth="1"/>
+    <col min="9474" max="9728" width="9.140625" style="14"/>
+    <col min="9729" max="9729" width="115.140625" style="14" customWidth="1"/>
+    <col min="9730" max="9984" width="9.140625" style="14"/>
+    <col min="9985" max="9985" width="115.140625" style="14" customWidth="1"/>
+    <col min="9986" max="10240" width="9.140625" style="14"/>
+    <col min="10241" max="10241" width="115.140625" style="14" customWidth="1"/>
+    <col min="10242" max="10496" width="9.140625" style="14"/>
+    <col min="10497" max="10497" width="115.140625" style="14" customWidth="1"/>
+    <col min="10498" max="10752" width="9.140625" style="14"/>
+    <col min="10753" max="10753" width="115.140625" style="14" customWidth="1"/>
+    <col min="10754" max="11008" width="9.140625" style="14"/>
+    <col min="11009" max="11009" width="115.140625" style="14" customWidth="1"/>
+    <col min="11010" max="11264" width="9.140625" style="14"/>
+    <col min="11265" max="11265" width="115.140625" style="14" customWidth="1"/>
+    <col min="11266" max="11520" width="9.140625" style="14"/>
+    <col min="11521" max="11521" width="115.140625" style="14" customWidth="1"/>
+    <col min="11522" max="11776" width="9.140625" style="14"/>
+    <col min="11777" max="11777" width="115.140625" style="14" customWidth="1"/>
+    <col min="11778" max="12032" width="9.140625" style="14"/>
+    <col min="12033" max="12033" width="115.140625" style="14" customWidth="1"/>
+    <col min="12034" max="12288" width="9.140625" style="14"/>
+    <col min="12289" max="12289" width="115.140625" style="14" customWidth="1"/>
+    <col min="12290" max="12544" width="9.140625" style="14"/>
+    <col min="12545" max="12545" width="115.140625" style="14" customWidth="1"/>
+    <col min="12546" max="12800" width="9.140625" style="14"/>
+    <col min="12801" max="12801" width="115.140625" style="14" customWidth="1"/>
+    <col min="12802" max="13056" width="9.140625" style="14"/>
+    <col min="13057" max="13057" width="115.140625" style="14" customWidth="1"/>
+    <col min="13058" max="13312" width="9.140625" style="14"/>
+    <col min="13313" max="13313" width="115.140625" style="14" customWidth="1"/>
+    <col min="13314" max="13568" width="9.140625" style="14"/>
+    <col min="13569" max="13569" width="115.140625" style="14" customWidth="1"/>
+    <col min="13570" max="13824" width="9.140625" style="14"/>
+    <col min="13825" max="13825" width="115.140625" style="14" customWidth="1"/>
+    <col min="13826" max="14080" width="9.140625" style="14"/>
+    <col min="14081" max="14081" width="115.140625" style="14" customWidth="1"/>
+    <col min="14082" max="14336" width="9.140625" style="14"/>
+    <col min="14337" max="14337" width="115.140625" style="14" customWidth="1"/>
+    <col min="14338" max="14592" width="9.140625" style="14"/>
+    <col min="14593" max="14593" width="115.140625" style="14" customWidth="1"/>
+    <col min="14594" max="14848" width="9.140625" style="14"/>
+    <col min="14849" max="14849" width="115.140625" style="14" customWidth="1"/>
+    <col min="14850" max="15104" width="9.140625" style="14"/>
+    <col min="15105" max="15105" width="115.140625" style="14" customWidth="1"/>
+    <col min="15106" max="15360" width="9.140625" style="14"/>
+    <col min="15361" max="15361" width="115.140625" style="14" customWidth="1"/>
+    <col min="15362" max="15616" width="9.140625" style="14"/>
+    <col min="15617" max="15617" width="115.140625" style="14" customWidth="1"/>
+    <col min="15618" max="15872" width="9.140625" style="14"/>
+    <col min="15873" max="15873" width="115.140625" style="14" customWidth="1"/>
+    <col min="15874" max="16128" width="9.140625" style="14"/>
+    <col min="16129" max="16129" width="115.140625" style="14" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:1">
+      <c r="A6" s="13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="13" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1">
+      <c r="A8" s="13" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1">
+      <c r="A9" s="13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1">
+      <c r="A10" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1">
+      <c r="A11" s="15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" s="16"/>
+    </row>
+    <row r="13" spans="1:1">
+      <c r="A13" s="16"/>
+    </row>
+    <row r="15" spans="1:1">
+      <c r="A15" s="17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:S21"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G36" sqref="G36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="16" style="25" customWidth="1"/>
+    <col min="2" max="2" width="21" style="25" customWidth="1"/>
+    <col min="3" max="11" width="8.7109375" style="25" customWidth="1"/>
+    <col min="12" max="12" width="8.85546875" style="25" customWidth="1"/>
+    <col min="13" max="13" width="9.5703125" style="25" customWidth="1"/>
+    <col min="14" max="14" width="8.7109375" style="25" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="25"/>
+    <col min="16" max="16" width="7.85546875" style="25" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:19">
+      <c r="A2" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="26"/>
+      <c r="O3" s="26"/>
+      <c r="P3" s="26"/>
+      <c r="Q3" s="26"/>
+      <c r="R3" s="26"/>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="M6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="S6" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="15" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="31"/>
+      <c r="C7" s="32">
+        <v>2009</v>
+      </c>
+      <c r="D7" s="32">
+        <v>2010</v>
+      </c>
+      <c r="E7" s="32">
+        <v>2011</v>
+      </c>
+      <c r="F7" s="32">
+        <v>2012</v>
+      </c>
+      <c r="G7" s="32">
+        <v>2013</v>
+      </c>
+      <c r="H7" s="32">
+        <v>2014</v>
+      </c>
+      <c r="I7" s="32">
+        <v>2015</v>
+      </c>
+      <c r="J7" s="32">
+        <v>2016</v>
+      </c>
+      <c r="K7" s="32">
+        <v>2017</v>
+      </c>
+      <c r="L7" s="32">
+        <v>2018</v>
+      </c>
+      <c r="M7" s="32">
+        <v>2019</v>
+      </c>
+      <c r="N7" s="32">
+        <v>2020</v>
+      </c>
+      <c r="O7" s="33">
+        <v>2021</v>
+      </c>
+      <c r="P7" s="33">
+        <v>2022</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>2023</v>
+      </c>
+      <c r="R7" s="33">
+        <v>2024</v>
+      </c>
+      <c r="S7" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="15" customHeight="1">
+      <c r="A8" s="18">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="35">
+        <v>78</v>
+      </c>
+      <c r="D8" s="36">
+        <v>112</v>
+      </c>
+      <c r="E8" s="35">
+        <v>173</v>
+      </c>
+      <c r="F8" s="35">
+        <v>292</v>
+      </c>
+      <c r="G8" s="35">
+        <v>350</v>
+      </c>
+      <c r="H8" s="35">
+        <v>450</v>
+      </c>
+      <c r="I8" s="35">
+        <v>196</v>
+      </c>
+      <c r="J8" s="35">
+        <v>301</v>
+      </c>
+      <c r="K8" s="35">
+        <v>263</v>
+      </c>
+      <c r="L8" s="37">
+        <v>424</v>
+      </c>
+      <c r="M8" s="38">
+        <v>305</v>
+      </c>
+      <c r="N8" s="38">
+        <v>285</v>
+      </c>
+      <c r="O8" s="38">
+        <v>400</v>
+      </c>
+      <c r="P8" s="38">
+        <v>367</v>
+      </c>
+      <c r="Q8" s="25">
+        <v>394</v>
+      </c>
+      <c r="R8" s="25">
+        <v>335</v>
+      </c>
+      <c r="S8" s="25">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="18">
+        <v>151000000</v>
+      </c>
+      <c r="B9" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="23"/>
-[...94 lines deleted...]
-      <c r="B8" s="9">
+      <c r="C9" s="35">
         <v>78</v>
       </c>
-      <c r="C8" s="10">
+      <c r="D9" s="36">
         <v>112</v>
       </c>
-      <c r="D8" s="9">
+      <c r="E9" s="35">
         <v>173</v>
       </c>
-      <c r="E8" s="9">
+      <c r="F9" s="35">
         <v>292</v>
       </c>
-      <c r="F8" s="9">
+      <c r="G9" s="35">
         <v>350</v>
       </c>
-      <c r="G8" s="9">
+      <c r="H9" s="35">
         <v>450</v>
       </c>
-      <c r="H8" s="9">
+      <c r="I9" s="35">
         <v>196</v>
       </c>
-      <c r="I8" s="9">
+      <c r="J9" s="35">
         <v>301</v>
       </c>
-      <c r="J8" s="9">
+      <c r="K9" s="35">
         <v>263</v>
       </c>
-      <c r="K8" s="11">
+      <c r="L9" s="37">
         <v>424</v>
       </c>
-      <c r="L8" s="12">
+      <c r="M9" s="38">
         <v>305</v>
       </c>
-      <c r="M8" s="12">
+      <c r="N9" s="38">
         <v>285</v>
       </c>
-      <c r="N8" s="12">
+      <c r="O9" s="38">
         <v>400</v>
       </c>
-      <c r="O8" s="12">
+      <c r="P9" s="38">
         <v>367</v>
       </c>
-      <c r="P8" s="2">
+      <c r="Q9" s="25">
         <v>394</v>
       </c>
-      <c r="Q8" s="2">
+      <c r="R9" s="25">
         <v>335</v>
       </c>
-    </row>
-[...46 lines deleted...]
-      <c r="P9" s="2">
+      <c r="S9" s="25">
         <v>394</v>
       </c>
-      <c r="Q9" s="2">
-[...602 lines deleted...]
-      <c r="Q21" s="21"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="18">
+        <v>153200000</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S10" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="18">
+        <v>153400000</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S11" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="18">
+        <v>153600000</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S12" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="18">
+        <v>154000000</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S13" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="18">
+        <v>154200000</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S14" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="18">
+        <v>154600000</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S15" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="18">
+        <v>154800000</v>
+      </c>
+      <c r="B16" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S16" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="18">
+        <v>155200000</v>
+      </c>
+      <c r="B17" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S17" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="18">
+        <v>155600000</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S18" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="18">
+        <v>156000000</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S19" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="18">
+        <v>156400000</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S20" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="19">
+        <v>156800000</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="G21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="H21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="I21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="J21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="K21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="L21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="M21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="N21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="O21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="P21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="R21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="S21" s="42" t="s">
+        <v>5</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A4:S4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
-    <brk id="10" max="1048575" man="1"/>
+    <brk id="11" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q20"/>
+  <dimension ref="A1:S21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="P8" sqref="P8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="27" style="17" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="17.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="22.42578125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-[...14 lines deleted...]
-      <c r="A2" s="24" t="s">
+    <row r="1" spans="1:19">
+      <c r="B1" s="25"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+    </row>
+    <row r="2" spans="1:19" ht="15" customHeight="1">
+      <c r="A2" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="B3" s="25"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+    </row>
+    <row r="4" spans="1:19" ht="15" customHeight="1">
+      <c r="A4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="24"/>
-[...71 lines deleted...]
-      <c r="B6" s="6">
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1">
+      <c r="A5" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="27"/>
+      <c r="O5" s="27"/>
+      <c r="P5" s="27"/>
+      <c r="Q5" s="27"/>
+      <c r="R5" s="27"/>
+      <c r="S5" s="27"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="S6" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="43"/>
+      <c r="B7" s="44"/>
+      <c r="C7" s="32">
         <v>2009</v>
       </c>
-      <c r="C6" s="6">
+      <c r="D7" s="32">
         <v>2010</v>
       </c>
-      <c r="D6" s="6">
+      <c r="E7" s="32">
         <v>2011</v>
       </c>
-      <c r="E6" s="6">
+      <c r="F7" s="32">
         <v>2012</v>
       </c>
-      <c r="F6" s="6">
+      <c r="G7" s="32">
         <v>2013</v>
       </c>
-      <c r="G6" s="6">
+      <c r="H7" s="32">
         <v>2014</v>
       </c>
-      <c r="H6" s="6">
+      <c r="I7" s="32">
         <v>2015</v>
       </c>
-      <c r="I6" s="6">
+      <c r="J7" s="32">
         <v>2016</v>
       </c>
-      <c r="J6" s="6">
+      <c r="K7" s="32">
         <v>2017</v>
       </c>
-      <c r="K6" s="6">
+      <c r="L7" s="32">
         <v>2018</v>
       </c>
-      <c r="L6" s="6">
+      <c r="M7" s="32">
         <v>2019</v>
       </c>
-      <c r="M6" s="6">
+      <c r="N7" s="32">
         <v>2020</v>
       </c>
-      <c r="N6" s="7">
+      <c r="O7" s="33">
         <v>2021</v>
       </c>
-      <c r="O6" s="7">
+      <c r="P7" s="33">
         <v>2022</v>
       </c>
-      <c r="P6" s="7">
+      <c r="Q7" s="33">
         <v>2023</v>
       </c>
-      <c r="Q6" s="7">
+      <c r="R7" s="33">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="10">
+      <c r="S7" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="18">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="36">
         <v>70</v>
       </c>
-      <c r="C7" s="10">
+      <c r="D8" s="36">
         <v>88</v>
       </c>
-      <c r="D7" s="9">
+      <c r="E8" s="35">
         <v>146</v>
       </c>
-      <c r="E7" s="9">
+      <c r="F8" s="35">
         <v>226</v>
       </c>
-      <c r="F7" s="9">
+      <c r="G8" s="35">
         <v>268</v>
       </c>
-      <c r="G7" s="9">
+      <c r="H8" s="35">
         <v>339</v>
       </c>
-      <c r="H7" s="9">
+      <c r="I8" s="35">
         <v>135</v>
       </c>
-      <c r="I7" s="9">
+      <c r="J8" s="35">
         <v>211</v>
       </c>
-      <c r="J7" s="9">
+      <c r="K8" s="35">
         <v>175</v>
       </c>
-      <c r="K7" s="11">
+      <c r="L8" s="37">
         <v>257</v>
       </c>
-      <c r="L7" s="12">
+      <c r="M8" s="38">
         <v>194</v>
       </c>
-      <c r="M7" s="12">
+      <c r="N8" s="38">
         <v>199</v>
       </c>
-      <c r="N7" s="12">
+      <c r="O8" s="38">
         <v>263</v>
       </c>
-      <c r="O7" s="12">
+      <c r="P8" s="38">
         <v>222</v>
       </c>
-      <c r="P7" s="12">
+      <c r="Q8" s="38">
         <v>259</v>
       </c>
-      <c r="Q7" s="17">
+      <c r="R8" s="1">
         <v>235</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="10">
+      <c r="S8" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="18">
+        <v>151000000</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="36">
         <v>70</v>
       </c>
-      <c r="C8" s="10">
+      <c r="D9" s="36">
         <v>88</v>
       </c>
-      <c r="D8" s="9">
+      <c r="E9" s="35">
         <v>146</v>
       </c>
-      <c r="E8" s="9">
+      <c r="F9" s="35">
         <v>226</v>
       </c>
-      <c r="F8" s="9">
+      <c r="G9" s="35">
         <v>268</v>
       </c>
-      <c r="G8" s="9">
+      <c r="H9" s="35">
         <v>339</v>
       </c>
-      <c r="H8" s="9">
+      <c r="I9" s="35">
         <v>135</v>
       </c>
-      <c r="I8" s="9">
+      <c r="J9" s="35">
         <v>211</v>
       </c>
-      <c r="J8" s="9">
+      <c r="K9" s="35">
         <v>175</v>
       </c>
-      <c r="K8" s="11">
+      <c r="L9" s="37">
         <v>257</v>
       </c>
-      <c r="L8" s="12">
+      <c r="M9" s="38">
         <v>194</v>
       </c>
-      <c r="M8" s="12">
+      <c r="N9" s="38">
         <v>199</v>
       </c>
-      <c r="N8" s="12">
+      <c r="O9" s="38">
         <v>263</v>
       </c>
-      <c r="O8" s="12">
+      <c r="P9" s="38">
         <v>222</v>
       </c>
-      <c r="P8" s="12">
+      <c r="Q9" s="38">
         <v>259</v>
       </c>
-      <c r="Q8" s="17">
+      <c r="R9" s="1">
         <v>235</v>
       </c>
-    </row>
-[...599 lines deleted...]
-      <c r="Q20" s="22"/>
+      <c r="S9" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="18">
+        <v>153200000</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R10" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S10" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="18">
+        <v>153400000</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S11" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="18">
+        <v>153600000</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S12" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="18">
+        <v>154000000</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S13" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="18">
+        <v>154200000</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R14" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S14" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="18">
+        <v>154600000</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R15" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S15" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="18">
+        <v>154800000</v>
+      </c>
+      <c r="B16" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S16" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="18">
+        <v>155200000</v>
+      </c>
+      <c r="B17" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R17" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S17" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="18">
+        <v>155600000</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S18" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="18">
+        <v>156000000</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R19" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S19" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="18">
+        <v>156400000</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="J20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="L20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="M20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="N20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="P20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="R20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="S20" s="29" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="19">
+        <v>156800000</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="G21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="H21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="I21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="J21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="K21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="L21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="M21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="N21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="O21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="P21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="R21" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="S21" s="42" t="s">
+        <v>5</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A4:S4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Прием магистрантов</vt:lpstr>
       <vt:lpstr>женщины</vt:lpstr>
       <vt:lpstr>'Прием магистрантов'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'Прием магистрантов'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Turebayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>