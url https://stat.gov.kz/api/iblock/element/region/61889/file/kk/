--- v6 (2026-09-13)
+++ v7 (2026-10-24)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\092026\Динамика по ВПСХ_сельское_январь-июль 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\M.Sembaeva\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11700"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="НКИ" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="82">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
@@ -662,79 +662,79 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1406,115 +1406,115 @@
       </c>
       <c r="B6" s="27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A9" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="51" t="s">
+      <c r="B9" s="44" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="52" t="s">
+      <c r="A10" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="B10" s="51" t="s">
+      <c r="B10" s="44" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="23" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="53">
+      <c r="B16" s="46">
         <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="23" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="53">
+      <c r="B17" s="46">
         <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>71</v>
@@ -1921,253 +1921,253 @@
     <row r="143" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="144" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="145" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="146" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="147" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="148" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="149" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="150" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="151" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="152" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="153" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="154" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="155" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="156" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="157" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I3" sqref="I3:M3"/>
+    <sheetView topLeftCell="A40" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="BH82" sqref="BH82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="10.28515625" style="3" customWidth="1"/>
     <col min="26" max="29" width="9.140625" style="3"/>
     <col min="30" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="10.7109375" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="48"/>
-[...46 lines deleted...]
-      <c r="AW2" s="48"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
+      <c r="AF2" s="51"/>
+      <c r="AG2" s="51"/>
+      <c r="AH2" s="51"/>
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+      <c r="AL2" s="51"/>
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="51"/>
+      <c r="AP2" s="51"/>
+      <c r="AQ2" s="51"/>
+      <c r="AR2" s="51"/>
+      <c r="AS2" s="51"/>
+      <c r="AT2" s="51"/>
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="51"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I3" s="47" t="s">
+      <c r="I3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="47"/>
-[...3 lines deleted...]
-      <c r="U3" s="47" t="s">
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="U3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="V3" s="47"/>
-[...2 lines deleted...]
-      <c r="Y3" s="47"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="47" t="s">
+      <c r="AG3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AH3" s="47"/>
-[...2 lines deleted...]
-      <c r="AK3" s="47"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
-      <c r="AS3" s="47" t="s">
+      <c r="AS3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="47"/>
-[...2 lines deleted...]
-      <c r="AW3" s="47"/>
+      <c r="AT3" s="50"/>
+      <c r="AU3" s="50"/>
+      <c r="AV3" s="50"/>
+      <c r="AW3" s="50"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="47" t="s">
+      <c r="BE3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="BF3" s="47"/>
-[...2 lines deleted...]
-      <c r="BI3" s="47"/>
+      <c r="BF3" s="50"/>
+      <c r="BG3" s="50"/>
+      <c r="BH3" s="50"/>
+      <c r="BI3" s="50"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="49"/>
-      <c r="B4" s="44" t="s">
+      <c r="A4" s="52"/>
+      <c r="B4" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="45"/>
-[...10 lines deleted...]
-      <c r="N4" s="44" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="44" t="s">
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="45"/>
-[...10 lines deleted...]
-      <c r="AL4" s="44" t="s">
+      <c r="AA4" s="48"/>
+      <c r="AB4" s="48"/>
+      <c r="AC4" s="48"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="48"/>
+      <c r="AF4" s="48"/>
+      <c r="AG4" s="48"/>
+      <c r="AH4" s="48"/>
+      <c r="AI4" s="48"/>
+      <c r="AJ4" s="48"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="44" t="s">
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="48"/>
+      <c r="AP4" s="48"/>
+      <c r="AQ4" s="48"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="48"/>
+      <c r="AT4" s="48"/>
+      <c r="AU4" s="48"/>
+      <c r="AV4" s="48"/>
+      <c r="AW4" s="49"/>
+      <c r="AX4" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="45"/>
-[...9 lines deleted...]
-      <c r="BI4" s="46"/>
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
+      <c r="BA4" s="48"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="49"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="50"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -2477,51 +2477,53 @@
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
       <c r="AZ6" s="6">
         <v>101.5</v>
       </c>
       <c r="BA6" s="6">
         <v>101.3</v>
       </c>
       <c r="BB6" s="6">
         <v>101.56425568272591</v>
       </c>
       <c r="BC6" s="6">
         <v>102.87372865155797</v>
       </c>
       <c r="BD6" s="6">
         <v>102.2</v>
       </c>
       <c r="BE6" s="6">
         <v>102.70031313366921</v>
       </c>
-      <c r="BF6" s="6"/>
+      <c r="BF6" s="6">
+        <v>102.8</v>
+      </c>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
       </c>
       <c r="F7" s="6">
         <v>115.91562196000666</v>
       </c>
       <c r="G7" s="6">
         <v>116.21892694141249</v>
@@ -2654,51 +2656,53 @@
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
       <c r="AZ7" s="6">
         <v>100.1</v>
       </c>
       <c r="BA7" s="6">
         <v>96.7</v>
       </c>
       <c r="BB7" s="6">
         <v>96.181655515037093</v>
       </c>
       <c r="BC7" s="6">
         <v>100.15850271435487</v>
       </c>
       <c r="BD7" s="6">
         <v>96</v>
       </c>
       <c r="BE7" s="6">
         <v>96.816606629108136</v>
       </c>
-      <c r="BF7" s="6"/>
+      <c r="BF7" s="6">
+        <v>97.2</v>
+      </c>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
       </c>
       <c r="F8" s="6">
         <v>54.906101727252533</v>
       </c>
       <c r="G8" s="6">
         <v>63.243565131588205</v>
@@ -2831,51 +2835,53 @@
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
       <c r="AZ8" s="6">
         <v>102.7</v>
       </c>
       <c r="BA8" s="6">
         <v>103.8</v>
       </c>
       <c r="BB8" s="6">
         <v>109.4259039014123</v>
       </c>
       <c r="BC8" s="6">
         <v>107.34659510389015</v>
       </c>
       <c r="BD8" s="6">
         <v>105.1</v>
       </c>
       <c r="BE8" s="6">
         <v>104.56038572465441</v>
       </c>
-      <c r="BF8" s="6"/>
+      <c r="BF8" s="6">
+        <v>107.1</v>
+      </c>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
       </c>
       <c r="F9" s="6">
         <v>98.339391814392073</v>
       </c>
       <c r="G9" s="6">
         <v>100.33902047440935</v>
@@ -3008,51 +3014,53 @@
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
       <c r="AZ9" s="6">
         <v>104.4</v>
       </c>
       <c r="BA9" s="6">
         <v>104</v>
       </c>
       <c r="BB9" s="6">
         <v>104.52990329555907</v>
       </c>
       <c r="BC9" s="6">
         <v>104.58162080445182</v>
       </c>
       <c r="BD9" s="6">
         <v>104.6</v>
       </c>
       <c r="BE9" s="6">
         <v>104.21591323533816</v>
       </c>
-      <c r="BF9" s="6"/>
+      <c r="BF9" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
       </c>
       <c r="F10" s="6">
         <v>102.48208949850405</v>
       </c>
       <c r="G10" s="6">
         <v>105.78599339528142</v>
@@ -3185,51 +3193,53 @@
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
       <c r="AZ10" s="6">
         <v>103.2</v>
       </c>
       <c r="BA10" s="6">
         <v>102.7</v>
       </c>
       <c r="BB10" s="6">
         <v>102.70920080748731</v>
       </c>
       <c r="BC10" s="6">
         <v>102.60922932544696</v>
       </c>
       <c r="BD10" s="6">
         <v>102.1</v>
       </c>
       <c r="BE10" s="6">
         <v>102.19507910310102</v>
       </c>
-      <c r="BF10" s="6"/>
+      <c r="BF10" s="6">
+        <v>102.1</v>
+      </c>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
       </c>
       <c r="F11" s="6">
         <v>104.17624020766532</v>
       </c>
       <c r="G11" s="6">
         <v>102.75753177972678</v>
@@ -3362,51 +3372,53 @@
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>103.1</v>
       </c>
       <c r="BA11" s="6">
         <v>101.1</v>
       </c>
       <c r="BB11" s="6">
         <v>101.42855162444613</v>
       </c>
       <c r="BC11" s="6">
         <v>102.60809260804086</v>
       </c>
       <c r="BD11" s="6">
         <v>101.5</v>
       </c>
       <c r="BE11" s="6">
         <v>108.34993159489596</v>
       </c>
-      <c r="BF11" s="6"/>
+      <c r="BF11" s="6">
+        <v>101.4</v>
+      </c>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
       </c>
       <c r="F12" s="6">
         <v>104.29635601215348</v>
       </c>
       <c r="G12" s="6">
         <v>104.78473093113895</v>
@@ -3539,51 +3551,53 @@
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>100.3</v>
       </c>
       <c r="BA12" s="6">
         <v>100.2</v>
       </c>
       <c r="BB12" s="6">
         <v>100.28245053715624</v>
       </c>
       <c r="BC12" s="6">
         <v>102.09524975552347</v>
       </c>
       <c r="BD12" s="6">
         <v>101.8</v>
       </c>
       <c r="BE12" s="6">
         <v>101.47809538065728</v>
       </c>
-      <c r="BF12" s="6"/>
+      <c r="BF12" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
       </c>
       <c r="F13" s="6">
         <v>99.3194896713199</v>
       </c>
       <c r="G13" s="6">
         <v>97.312873148397316</v>
@@ -3716,51 +3730,53 @@
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
       <c r="AZ13" s="6">
         <v>101.6</v>
       </c>
       <c r="BA13" s="6">
         <v>102.5</v>
       </c>
       <c r="BB13" s="6">
         <v>103.73316923731085</v>
       </c>
       <c r="BC13" s="6">
         <v>103.3562073568667</v>
       </c>
       <c r="BD13" s="6">
         <v>104.8</v>
       </c>
       <c r="BE13" s="6">
         <v>102.59586210927245</v>
       </c>
-      <c r="BF13" s="6"/>
+      <c r="BF13" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
       </c>
       <c r="F14" s="6">
         <v>90.792408858637117</v>
       </c>
       <c r="G14" s="6">
         <v>98.098801247925792</v>
@@ -3893,51 +3909,53 @@
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
       <c r="AZ14" s="6">
         <v>102.5</v>
       </c>
       <c r="BA14" s="6">
         <v>102.7</v>
       </c>
       <c r="BB14" s="6">
         <v>103.09022522158367</v>
       </c>
       <c r="BC14" s="6">
         <v>103.5272405929439</v>
       </c>
       <c r="BD14" s="6">
         <v>102.6</v>
       </c>
       <c r="BE14" s="6">
         <v>103.50648750993558</v>
       </c>
-      <c r="BF14" s="6"/>
+      <c r="BF14" s="6">
+        <v>100.2</v>
+      </c>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
       </c>
       <c r="F15" s="6">
         <v>109.57679518553722</v>
       </c>
       <c r="G15" s="6">
         <v>111.0196418579383</v>
@@ -4070,51 +4088,53 @@
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>101</v>
       </c>
       <c r="BA15" s="6">
         <v>101.3</v>
       </c>
       <c r="BB15" s="6">
         <v>101.28613045333945</v>
       </c>
       <c r="BC15" s="6">
         <v>103.12496589575242</v>
       </c>
       <c r="BD15" s="6">
         <v>102.4</v>
       </c>
       <c r="BE15" s="6">
         <v>102.02862522960881</v>
       </c>
-      <c r="BF15" s="6"/>
+      <c r="BF15" s="6">
+        <v>102</v>
+      </c>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
       </c>
       <c r="F16" s="6">
         <v>102.14199466666467</v>
       </c>
       <c r="G16" s="6">
         <v>103.07380560608772</v>
@@ -4247,51 +4267,53 @@
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
       <c r="AZ16" s="6">
         <v>102.2</v>
       </c>
       <c r="BA16" s="6">
         <v>102.5</v>
       </c>
       <c r="BB16" s="6">
         <v>102.52455579819583</v>
       </c>
       <c r="BC16" s="6">
         <v>103.6304845831219</v>
       </c>
       <c r="BD16" s="6">
         <v>103.4</v>
       </c>
       <c r="BE16" s="6">
         <v>102.99177926682945</v>
       </c>
-      <c r="BF16" s="6"/>
+      <c r="BF16" s="6">
+        <v>101.2</v>
+      </c>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
       </c>
       <c r="F17" s="6">
         <v>105.38791481342149</v>
       </c>
       <c r="G17" s="6">
         <v>105.14486855742817</v>
@@ -4424,51 +4446,53 @@
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.9</v>
       </c>
       <c r="BA17" s="6">
         <v>101.9</v>
       </c>
       <c r="BB17" s="6">
         <v>100.03678223556751</v>
       </c>
       <c r="BC17" s="6">
         <v>102.70807337706715</v>
       </c>
       <c r="BD17" s="6">
         <v>105</v>
       </c>
       <c r="BE17" s="6">
         <v>105.99184787891924</v>
       </c>
-      <c r="BF17" s="6"/>
+      <c r="BF17" s="6">
+        <v>118.7</v>
+      </c>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
       </c>
       <c r="F18" s="6">
         <v>102.414463669892</v>
       </c>
       <c r="G18" s="6">
         <v>104.21265585644343</v>
@@ -4601,51 +4625,53 @@
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ18" s="6">
         <v>100</v>
       </c>
       <c r="BA18" s="6">
         <v>100.8</v>
       </c>
       <c r="BB18" s="6">
         <v>101.26934078984127</v>
       </c>
       <c r="BC18" s="6">
         <v>102.67614562436198</v>
       </c>
       <c r="BD18" s="6">
         <v>102.3</v>
       </c>
       <c r="BE18" s="6">
         <v>101.77482230228128</v>
       </c>
-      <c r="BF18" s="6"/>
+      <c r="BF18" s="6">
+        <v>101.4</v>
+      </c>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
       </c>
       <c r="F19" s="6">
         <v>102.81982706126354</v>
       </c>
       <c r="G19" s="6">
         <v>104.65431025809433</v>
@@ -4778,237 +4804,239 @@
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
       <c r="AZ19" s="6">
         <v>102.9</v>
       </c>
       <c r="BA19" s="6">
         <v>102.9</v>
       </c>
       <c r="BB19" s="6">
         <v>103.08991971912053</v>
       </c>
       <c r="BC19" s="6">
         <v>103.40645343373542</v>
       </c>
       <c r="BD19" s="6">
         <v>101.9</v>
       </c>
       <c r="BE19" s="6">
         <v>99.463462377137262</v>
       </c>
-      <c r="BF19" s="6"/>
+      <c r="BF19" s="6">
+        <v>97</v>
+      </c>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="48" t="s">
+      <c r="A21" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="48"/>
-[...46 lines deleted...]
-      <c r="AW21" s="48"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+      <c r="M21" s="51"/>
+      <c r="N21" s="51"/>
+      <c r="O21" s="51"/>
+      <c r="P21" s="51"/>
+      <c r="Q21" s="51"/>
+      <c r="R21" s="51"/>
+      <c r="S21" s="51"/>
+      <c r="T21" s="51"/>
+      <c r="U21" s="51"/>
+      <c r="V21" s="51"/>
+      <c r="W21" s="51"/>
+      <c r="X21" s="51"/>
+      <c r="Y21" s="51"/>
+      <c r="Z21" s="51"/>
+      <c r="AA21" s="51"/>
+      <c r="AB21" s="51"/>
+      <c r="AC21" s="51"/>
+      <c r="AD21" s="51"/>
+      <c r="AE21" s="51"/>
+      <c r="AF21" s="51"/>
+      <c r="AG21" s="51"/>
+      <c r="AH21" s="51"/>
+      <c r="AI21" s="51"/>
+      <c r="AJ21" s="51"/>
+      <c r="AK21" s="51"/>
+      <c r="AL21" s="51"/>
+      <c r="AM21" s="51"/>
+      <c r="AN21" s="51"/>
+      <c r="AO21" s="51"/>
+      <c r="AP21" s="51"/>
+      <c r="AQ21" s="51"/>
+      <c r="AR21" s="51"/>
+      <c r="AS21" s="51"/>
+      <c r="AT21" s="51"/>
+      <c r="AU21" s="51"/>
+      <c r="AV21" s="51"/>
+      <c r="AW21" s="51"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I22" s="47" t="s">
+      <c r="I22" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="J22" s="47"/>
-[...3 lines deleted...]
-      <c r="U22" s="47" t="s">
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+      <c r="U22" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="V22" s="47"/>
-[...2 lines deleted...]
-      <c r="Y22" s="47"/>
+      <c r="V22" s="50"/>
+      <c r="W22" s="50"/>
+      <c r="X22" s="50"/>
+      <c r="Y22" s="50"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
-      <c r="AG22" s="47" t="s">
+      <c r="AG22" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AH22" s="47"/>
-[...2 lines deleted...]
-      <c r="AK22" s="47"/>
+      <c r="AH22" s="50"/>
+      <c r="AI22" s="50"/>
+      <c r="AJ22" s="50"/>
+      <c r="AK22" s="50"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="47" t="s">
+      <c r="AS22" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AT22" s="47"/>
-[...2 lines deleted...]
-      <c r="AW22" s="47"/>
+      <c r="AT22" s="50"/>
+      <c r="AU22" s="50"/>
+      <c r="AV22" s="50"/>
+      <c r="AW22" s="50"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
-      <c r="BE22" s="47" t="s">
+      <c r="BE22" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="BF22" s="47"/>
-[...2 lines deleted...]
-      <c r="BI22" s="47"/>
+      <c r="BF22" s="50"/>
+      <c r="BG22" s="50"/>
+      <c r="BH22" s="50"/>
+      <c r="BI22" s="50"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="49"/>
-      <c r="B23" s="44" t="s">
+      <c r="A23" s="52"/>
+      <c r="B23" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="45"/>
-[...10 lines deleted...]
-      <c r="N23" s="44" t="s">
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="49"/>
+      <c r="N23" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="45"/>
-[...10 lines deleted...]
-      <c r="Z23" s="44" t="s">
+      <c r="O23" s="48"/>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="48"/>
+      <c r="R23" s="48"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="48"/>
+      <c r="V23" s="48"/>
+      <c r="W23" s="48"/>
+      <c r="X23" s="48"/>
+      <c r="Y23" s="49"/>
+      <c r="Z23" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="45"/>
-[...10 lines deleted...]
-      <c r="AL23" s="44" t="s">
+      <c r="AA23" s="48"/>
+      <c r="AB23" s="48"/>
+      <c r="AC23" s="48"/>
+      <c r="AD23" s="48"/>
+      <c r="AE23" s="48"/>
+      <c r="AF23" s="48"/>
+      <c r="AG23" s="48"/>
+      <c r="AH23" s="48"/>
+      <c r="AI23" s="48"/>
+      <c r="AJ23" s="48"/>
+      <c r="AK23" s="49"/>
+      <c r="AL23" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="45"/>
-[...10 lines deleted...]
-      <c r="AX23" s="44" t="s">
+      <c r="AM23" s="48"/>
+      <c r="AN23" s="48"/>
+      <c r="AO23" s="48"/>
+      <c r="AP23" s="48"/>
+      <c r="AQ23" s="48"/>
+      <c r="AR23" s="48"/>
+      <c r="AS23" s="48"/>
+      <c r="AT23" s="48"/>
+      <c r="AU23" s="48"/>
+      <c r="AV23" s="48"/>
+      <c r="AW23" s="49"/>
+      <c r="AX23" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="45"/>
-[...9 lines deleted...]
-      <c r="BI23" s="46"/>
+      <c r="AY23" s="48"/>
+      <c r="AZ23" s="48"/>
+      <c r="BA23" s="48"/>
+      <c r="BB23" s="48"/>
+      <c r="BC23" s="48"/>
+      <c r="BD23" s="48"/>
+      <c r="BE23" s="48"/>
+      <c r="BF23" s="48"/>
+      <c r="BG23" s="48"/>
+      <c r="BH23" s="48"/>
+      <c r="BI23" s="49"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="50"/>
+      <c r="A24" s="53"/>
       <c r="B24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -5318,51 +5346,53 @@
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ25" s="6">
         <v>101.5</v>
       </c>
       <c r="BA25" s="6">
         <v>101.3</v>
       </c>
       <c r="BB25" s="6">
         <v>101.59676251259337</v>
       </c>
       <c r="BC25" s="6">
         <v>102.92681947222309</v>
       </c>
       <c r="BD25" s="6">
         <v>102.3</v>
       </c>
       <c r="BE25" s="6">
         <v>102.73375287681831</v>
       </c>
-      <c r="BF25" s="6"/>
+      <c r="BF25" s="6">
+        <v>102.8</v>
+      </c>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="13">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="13">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="13">
         <v>116.80642391439318</v>
       </c>
       <c r="F26" s="13">
         <v>116.08489932583252</v>
       </c>
       <c r="G26" s="13">
         <v>116.38072976801963</v>
@@ -5495,51 +5525,53 @@
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.1</v>
       </c>
       <c r="BA26" s="6">
         <v>96.6</v>
       </c>
       <c r="BB26" s="6">
         <v>96.078104862023409</v>
       </c>
       <c r="BC26" s="6">
         <v>100.1625801621756</v>
       </c>
       <c r="BD26" s="6">
         <v>95.9</v>
       </c>
       <c r="BE26" s="6">
         <v>96.746873560760832</v>
       </c>
-      <c r="BF26" s="6"/>
+      <c r="BF26" s="6">
+        <v>97.1</v>
+      </c>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="13">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="13">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="13">
         <v>54.579308905567039</v>
       </c>
       <c r="F27" s="13">
         <v>54.874398998155648</v>
       </c>
       <c r="G27" s="13">
         <v>63.216807822767343</v>
@@ -5672,51 +5704,53 @@
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>102.7</v>
       </c>
       <c r="BA27" s="6">
         <v>103.8</v>
       </c>
       <c r="BB27" s="6">
         <v>109.44291114867637</v>
       </c>
       <c r="BC27" s="6">
         <v>107.35784555088735</v>
       </c>
       <c r="BD27" s="6">
         <v>105.1</v>
       </c>
       <c r="BE27" s="6">
         <v>104.56435096578164</v>
       </c>
-      <c r="BF27" s="6"/>
+      <c r="BF27" s="6">
+        <v>107.1</v>
+      </c>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="13">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="13">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="13">
         <v>101.37783164049657</v>
       </c>
       <c r="F28" s="13">
         <v>98.185155448789885</v>
       </c>
       <c r="G28" s="13">
         <v>100.21550802532495</v>
@@ -5849,51 +5883,53 @@
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ28" s="6">
         <v>104.5</v>
       </c>
       <c r="BA28" s="6">
         <v>104.1</v>
       </c>
       <c r="BB28" s="6">
         <v>104.56595174127581</v>
       </c>
       <c r="BC28" s="6">
         <v>104.6131718794028</v>
       </c>
       <c r="BD28" s="6">
         <v>104.6</v>
       </c>
       <c r="BE28" s="6">
         <v>104.23335697521942</v>
       </c>
-      <c r="BF28" s="6"/>
+      <c r="BF28" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="18"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="13">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="13">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="13">
         <v>103.66567166609961</v>
       </c>
       <c r="F29" s="13">
         <v>102.48123210921317</v>
       </c>
       <c r="G29" s="13">
         <v>105.78547557755846</v>
@@ -6026,51 +6062,53 @@
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ29" s="6">
         <v>103.3</v>
       </c>
       <c r="BA29" s="6">
         <v>102.7</v>
       </c>
       <c r="BB29" s="6">
         <v>102.74223383507956</v>
       </c>
       <c r="BC29" s="6">
         <v>102.64242097719098</v>
       </c>
       <c r="BD29" s="6">
         <v>102.2</v>
       </c>
       <c r="BE29" s="6">
         <v>102.21780651760088</v>
       </c>
-      <c r="BF29" s="6"/>
+      <c r="BF29" s="6">
+        <v>102.1</v>
+      </c>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="13">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="13">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="13">
         <v>104.38923271370986</v>
       </c>
       <c r="F30" s="13">
         <v>102.76149879506924</v>
       </c>
       <c r="G30" s="13">
         <v>101.59653932829312</v>
@@ -6203,51 +6241,53 @@
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ30" s="6">
         <v>103.2</v>
       </c>
       <c r="BA30" s="6">
         <v>101.1</v>
       </c>
       <c r="BB30" s="6">
         <v>101.51499544818468</v>
       </c>
       <c r="BC30" s="6">
         <v>102.73903244358331</v>
       </c>
       <c r="BD30" s="6">
         <v>101.6</v>
       </c>
       <c r="BE30" s="6">
         <v>108.5844586077074</v>
       </c>
-      <c r="BF30" s="6"/>
+      <c r="BF30" s="6">
+        <v>101.4</v>
+      </c>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="13">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="13">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="13">
         <v>105.64222250619466</v>
       </c>
       <c r="F31" s="13">
         <v>104.28271145277488</v>
       </c>
       <c r="G31" s="13">
         <v>104.77676200146684</v>
@@ -6380,51 +6420,53 @@
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ31" s="6">
         <v>100.3</v>
       </c>
       <c r="BA31" s="6">
         <v>100.2</v>
       </c>
       <c r="BB31" s="6">
         <v>100.28800557399049</v>
       </c>
       <c r="BC31" s="6">
         <v>102.12982043215275</v>
       </c>
       <c r="BD31" s="6">
         <v>101.9</v>
       </c>
       <c r="BE31" s="6">
         <v>101.49534845883008</v>
       </c>
-      <c r="BF31" s="6"/>
+      <c r="BF31" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="13">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="13">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="13">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="13">
         <v>108.65464319323787</v>
       </c>
       <c r="F32" s="13">
         <v>99.213588121452915</v>
       </c>
       <c r="G32" s="13">
         <v>97.214626537094645</v>
@@ -6557,51 +6599,53 @@
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ32" s="6">
         <v>101.7</v>
       </c>
       <c r="BA32" s="6">
         <v>102.6</v>
       </c>
       <c r="BB32" s="6">
         <v>103.83652692738723</v>
       </c>
       <c r="BC32" s="6">
         <v>103.43848453515049</v>
       </c>
       <c r="BD32" s="6">
         <v>104.9</v>
       </c>
       <c r="BE32" s="6">
         <v>102.63663629965993</v>
       </c>
-      <c r="BF32" s="6"/>
+      <c r="BF32" s="6">
+        <v>102.8</v>
+      </c>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="13">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="13">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="13">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="13">
         <v>95.225460396506577</v>
       </c>
       <c r="F33" s="13">
         <v>90.760014131578046</v>
       </c>
       <c r="G33" s="13">
         <v>98.073505622318223</v>
@@ -6734,51 +6778,53 @@
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
       <c r="AZ33" s="6">
         <v>102.5</v>
       </c>
       <c r="BA33" s="6">
         <v>102.7</v>
       </c>
       <c r="BB33" s="6">
         <v>103.09463645203969</v>
       </c>
       <c r="BC33" s="6">
         <v>103.53117512119292</v>
       </c>
       <c r="BD33" s="6">
         <v>102.6</v>
       </c>
       <c r="BE33" s="6">
         <v>103.50919724770193</v>
       </c>
-      <c r="BF33" s="6"/>
+      <c r="BF33" s="6">
+        <v>100.2</v>
+      </c>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="13">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="13">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="13">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="13">
         <v>108.62971096431868</v>
       </c>
       <c r="F34" s="13">
         <v>108.69410656940161</v>
       </c>
       <c r="G34" s="13">
         <v>110.24065035054424</v>
@@ -6911,51 +6957,53 @@
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ34" s="6">
         <v>101</v>
       </c>
       <c r="BA34" s="6">
         <v>101.3</v>
       </c>
       <c r="BB34" s="6">
         <v>101.33095866415553</v>
       </c>
       <c r="BC34" s="6">
         <v>103.22271679866499</v>
       </c>
       <c r="BD34" s="6">
         <v>102.5</v>
       </c>
       <c r="BE34" s="6">
         <v>102.07141457191517</v>
       </c>
-      <c r="BF34" s="6"/>
+      <c r="BF34" s="6">
+        <v>102.1</v>
+      </c>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="13">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="13">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="13">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="13">
         <v>105.61231477736224</v>
       </c>
       <c r="F35" s="13">
         <v>104.96550527574063</v>
       </c>
       <c r="G35" s="13">
         <v>105.53752274614013</v>
@@ -7088,51 +7136,53 @@
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ35" s="6">
         <v>102.3</v>
       </c>
       <c r="BA35" s="6">
         <v>102.6</v>
       </c>
       <c r="BB35" s="6">
         <v>102.59165065196581</v>
       </c>
       <c r="BC35" s="6">
         <v>103.71365360847342</v>
       </c>
       <c r="BD35" s="6">
         <v>103.4</v>
       </c>
       <c r="BE35" s="6">
         <v>103.03544349576856</v>
       </c>
-      <c r="BF35" s="6"/>
+      <c r="BF35" s="6">
+        <v>101.2</v>
+      </c>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="13">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="13">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="13">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="13">
         <v>106.28524592632533</v>
       </c>
       <c r="F36" s="13">
         <v>105.35596051586916</v>
       </c>
       <c r="G36" s="13">
         <v>105.11778466832868</v>
@@ -7265,51 +7315,53 @@
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>100.9</v>
       </c>
       <c r="BA36" s="6">
         <v>101.9</v>
       </c>
       <c r="BB36" s="6">
         <v>100.03680160317015</v>
       </c>
       <c r="BC36" s="6">
         <v>102.7093581660147</v>
       </c>
       <c r="BD36" s="6">
         <v>105</v>
       </c>
       <c r="BE36" s="6">
         <v>105.99376990552358</v>
       </c>
-      <c r="BF36" s="6"/>
+      <c r="BF36" s="6">
+        <v>118.7</v>
+      </c>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="13">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="13">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="13">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="13">
         <v>106.06836680905974</v>
       </c>
       <c r="F37" s="13">
         <v>102.46032680331452</v>
       </c>
       <c r="G37" s="13">
         <v>104.26771118399462</v>
@@ -7442,51 +7494,53 @@
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ37" s="6">
         <v>100</v>
       </c>
       <c r="BA37" s="6">
         <v>100.8</v>
       </c>
       <c r="BB37" s="6">
         <v>101.33570312313822</v>
       </c>
       <c r="BC37" s="6">
         <v>102.79498378648506</v>
       </c>
       <c r="BD37" s="6">
         <v>102.4</v>
       </c>
       <c r="BE37" s="6">
         <v>101.81873924016787</v>
       </c>
-      <c r="BF37" s="6"/>
+      <c r="BF37" s="6">
+        <v>101.4</v>
+      </c>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="14">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="14">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="14">
         <v>107.12339193788148</v>
       </c>
       <c r="F38" s="14">
         <v>101.61427715507773</v>
       </c>
       <c r="G38" s="14">
         <v>103.58610939718353</v>
@@ -7619,237 +7673,239 @@
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
       <c r="AZ38" s="6">
         <v>102.9</v>
       </c>
       <c r="BA38" s="6">
         <v>102.9</v>
       </c>
       <c r="BB38" s="6">
         <v>103.10561997950505</v>
       </c>
       <c r="BC38" s="6">
         <v>103.42314915073356</v>
       </c>
       <c r="BD38" s="6">
         <v>101.9</v>
       </c>
       <c r="BE38" s="6">
         <v>99.46187169300002</v>
       </c>
-      <c r="BF38" s="6"/>
+      <c r="BF38" s="6">
+        <v>97</v>
+      </c>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="48" t="s">
+      <c r="A40" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="48"/>
-[...46 lines deleted...]
-      <c r="AW40" s="48"/>
+      <c r="B40" s="51"/>
+      <c r="C40" s="51"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+      <c r="K40" s="51"/>
+      <c r="L40" s="51"/>
+      <c r="M40" s="51"/>
+      <c r="N40" s="51"/>
+      <c r="O40" s="51"/>
+      <c r="P40" s="51"/>
+      <c r="Q40" s="51"/>
+      <c r="R40" s="51"/>
+      <c r="S40" s="51"/>
+      <c r="T40" s="51"/>
+      <c r="U40" s="51"/>
+      <c r="V40" s="51"/>
+      <c r="W40" s="51"/>
+      <c r="X40" s="51"/>
+      <c r="Y40" s="51"/>
+      <c r="Z40" s="51"/>
+      <c r="AA40" s="51"/>
+      <c r="AB40" s="51"/>
+      <c r="AC40" s="51"/>
+      <c r="AD40" s="51"/>
+      <c r="AE40" s="51"/>
+      <c r="AF40" s="51"/>
+      <c r="AG40" s="51"/>
+      <c r="AH40" s="51"/>
+      <c r="AI40" s="51"/>
+      <c r="AJ40" s="51"/>
+      <c r="AK40" s="51"/>
+      <c r="AL40" s="51"/>
+      <c r="AM40" s="51"/>
+      <c r="AN40" s="51"/>
+      <c r="AO40" s="51"/>
+      <c r="AP40" s="51"/>
+      <c r="AQ40" s="51"/>
+      <c r="AR40" s="51"/>
+      <c r="AS40" s="51"/>
+      <c r="AT40" s="51"/>
+      <c r="AU40" s="51"/>
+      <c r="AV40" s="51"/>
+      <c r="AW40" s="51"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I41" s="47" t="s">
+      <c r="I41" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="J41" s="47"/>
-[...3 lines deleted...]
-      <c r="U41" s="47" t="s">
+      <c r="J41" s="50"/>
+      <c r="K41" s="50"/>
+      <c r="L41" s="50"/>
+      <c r="M41" s="50"/>
+      <c r="U41" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="V41" s="47"/>
-[...2 lines deleted...]
-      <c r="Y41" s="47"/>
+      <c r="V41" s="50"/>
+      <c r="W41" s="50"/>
+      <c r="X41" s="50"/>
+      <c r="Y41" s="50"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
-      <c r="AG41" s="47" t="s">
+      <c r="AG41" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AH41" s="47"/>
-[...2 lines deleted...]
-      <c r="AK41" s="47"/>
+      <c r="AH41" s="50"/>
+      <c r="AI41" s="50"/>
+      <c r="AJ41" s="50"/>
+      <c r="AK41" s="50"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
-      <c r="AS41" s="47" t="s">
+      <c r="AS41" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AT41" s="47"/>
-[...2 lines deleted...]
-      <c r="AW41" s="47"/>
+      <c r="AT41" s="50"/>
+      <c r="AU41" s="50"/>
+      <c r="AV41" s="50"/>
+      <c r="AW41" s="50"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
-      <c r="BE41" s="47" t="s">
+      <c r="BE41" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="BF41" s="47"/>
-[...2 lines deleted...]
-      <c r="BI41" s="47"/>
+      <c r="BF41" s="50"/>
+      <c r="BG41" s="50"/>
+      <c r="BH41" s="50"/>
+      <c r="BI41" s="50"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="49"/>
-      <c r="B42" s="44" t="s">
+      <c r="A42" s="52"/>
+      <c r="B42" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="C42" s="45"/>
-[...10 lines deleted...]
-      <c r="N42" s="44" t="s">
+      <c r="C42" s="48"/>
+      <c r="D42" s="48"/>
+      <c r="E42" s="48"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="48"/>
+      <c r="H42" s="48"/>
+      <c r="I42" s="48"/>
+      <c r="J42" s="48"/>
+      <c r="K42" s="48"/>
+      <c r="L42" s="48"/>
+      <c r="M42" s="49"/>
+      <c r="N42" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="45"/>
-[...10 lines deleted...]
-      <c r="Z42" s="44" t="s">
+      <c r="O42" s="48"/>
+      <c r="P42" s="48"/>
+      <c r="Q42" s="48"/>
+      <c r="R42" s="48"/>
+      <c r="S42" s="48"/>
+      <c r="T42" s="48"/>
+      <c r="U42" s="48"/>
+      <c r="V42" s="48"/>
+      <c r="W42" s="48"/>
+      <c r="X42" s="48"/>
+      <c r="Y42" s="49"/>
+      <c r="Z42" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="45"/>
-[...10 lines deleted...]
-      <c r="AL42" s="44" t="s">
+      <c r="AA42" s="48"/>
+      <c r="AB42" s="48"/>
+      <c r="AC42" s="48"/>
+      <c r="AD42" s="48"/>
+      <c r="AE42" s="48"/>
+      <c r="AF42" s="48"/>
+      <c r="AG42" s="48"/>
+      <c r="AH42" s="48"/>
+      <c r="AI42" s="48"/>
+      <c r="AJ42" s="48"/>
+      <c r="AK42" s="49"/>
+      <c r="AL42" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="45"/>
-[...10 lines deleted...]
-      <c r="AX42" s="44" t="s">
+      <c r="AM42" s="48"/>
+      <c r="AN42" s="48"/>
+      <c r="AO42" s="48"/>
+      <c r="AP42" s="48"/>
+      <c r="AQ42" s="48"/>
+      <c r="AR42" s="48"/>
+      <c r="AS42" s="48"/>
+      <c r="AT42" s="48"/>
+      <c r="AU42" s="48"/>
+      <c r="AV42" s="48"/>
+      <c r="AW42" s="49"/>
+      <c r="AX42" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="45"/>
-[...9 lines deleted...]
-      <c r="BI42" s="46"/>
+      <c r="AY42" s="48"/>
+      <c r="AZ42" s="48"/>
+      <c r="BA42" s="48"/>
+      <c r="BB42" s="48"/>
+      <c r="BC42" s="48"/>
+      <c r="BD42" s="48"/>
+      <c r="BE42" s="48"/>
+      <c r="BF42" s="48"/>
+      <c r="BG42" s="48"/>
+      <c r="BH42" s="48"/>
+      <c r="BI42" s="49"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="50"/>
+      <c r="A43" s="53"/>
       <c r="B43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -8159,51 +8215,53 @@
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
       <c r="AZ44" s="6">
         <v>100</v>
       </c>
       <c r="BA44" s="6">
         <v>100</v>
       </c>
       <c r="BB44" s="6">
         <v>100</v>
       </c>
       <c r="BC44" s="6">
         <v>100</v>
       </c>
       <c r="BD44" s="6">
         <v>101.1</v>
       </c>
       <c r="BE44" s="6">
         <v>103.78537511137378</v>
       </c>
-      <c r="BF44" s="6"/>
+      <c r="BF44" s="6">
+        <v>104.5</v>
+      </c>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="F45" s="6">
         <v>132.15813257743525</v>
       </c>
       <c r="G45" s="6">
         <v>131.12282747072322</v>
@@ -8336,51 +8394,53 @@
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
       <c r="AZ45" s="6">
         <v>100</v>
       </c>
       <c r="BA45" s="6">
         <v>100</v>
       </c>
       <c r="BB45" s="6">
         <v>100</v>
       </c>
       <c r="BC45" s="6">
         <v>100</v>
       </c>
       <c r="BD45" s="6">
         <v>90.2</v>
       </c>
       <c r="BE45" s="6">
         <v>92.604316723570349</v>
       </c>
-      <c r="BF45" s="6"/>
+      <c r="BF45" s="6">
+        <v>96.4</v>
+      </c>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="6">
         <v>100.52611800075158</v>
@@ -8513,51 +8573,53 @@
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
       <c r="AZ46" s="6">
         <v>100</v>
       </c>
       <c r="BA46" s="6">
         <v>100</v>
       </c>
       <c r="BB46" s="6">
         <v>100</v>
       </c>
       <c r="BC46" s="6">
         <v>100</v>
       </c>
       <c r="BD46" s="6">
         <v>103.8</v>
       </c>
       <c r="BE46" s="6">
         <v>104.34258566939876</v>
       </c>
-      <c r="BF46" s="6"/>
+      <c r="BF46" s="6">
+        <v>110.4</v>
+      </c>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="6">
         <v>41.160220994475132</v>
@@ -8690,51 +8752,53 @@
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
       <c r="AZ47" s="6">
         <v>100</v>
       </c>
       <c r="BA47" s="6">
         <v>100</v>
       </c>
       <c r="BB47" s="6">
         <v>100</v>
       </c>
       <c r="BC47" s="6">
         <v>100</v>
       </c>
       <c r="BD47" s="6">
         <v>108.6</v>
       </c>
       <c r="BE47" s="6">
         <v>105.72092779777871</v>
       </c>
-      <c r="BF47" s="6"/>
+      <c r="BF47" s="6">
+        <v>99.5</v>
+      </c>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="18"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>0</v>
@@ -8867,51 +8931,53 @@
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
       <c r="AZ48" s="6">
         <v>100</v>
       </c>
       <c r="BA48" s="6">
         <v>100</v>
       </c>
       <c r="BB48" s="6">
         <v>100</v>
       </c>
       <c r="BC48" s="6">
         <v>100</v>
       </c>
       <c r="BD48" s="6">
         <v>100</v>
       </c>
       <c r="BE48" s="6">
         <v>100.12975838397384</v>
       </c>
-      <c r="BF48" s="6"/>
+      <c r="BF48" s="6">
+        <v>100.4</v>
+      </c>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>0</v>
@@ -9044,51 +9110,53 @@
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BD49" s="6">
         <v>97.1</v>
       </c>
       <c r="BE49" s="6">
         <v>117.32774257930119</v>
       </c>
-      <c r="BF49" s="6"/>
+      <c r="BF49" s="6">
+        <v>101.6</v>
+      </c>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>0</v>
@@ -9221,51 +9289,53 @@
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
       <c r="AZ50" s="6">
         <v>100</v>
       </c>
       <c r="BA50" s="6">
         <v>100</v>
       </c>
       <c r="BB50" s="6">
         <v>100</v>
       </c>
       <c r="BC50" s="6">
         <v>100</v>
       </c>
       <c r="BD50" s="6">
         <v>101.5</v>
       </c>
       <c r="BE50" s="6">
         <v>100.64494677944005</v>
       </c>
-      <c r="BF50" s="6"/>
+      <c r="BF50" s="6">
+        <v>103.2</v>
+      </c>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="6">
         <v>107.6525336091003</v>
@@ -9398,51 +9468,53 @@
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
       <c r="AZ51" s="6">
         <v>100</v>
       </c>
       <c r="BA51" s="6">
         <v>100</v>
       </c>
       <c r="BB51" s="6">
         <v>100</v>
       </c>
       <c r="BC51" s="6">
         <v>100</v>
       </c>
       <c r="BD51" s="6">
         <v>118.2</v>
       </c>
       <c r="BE51" s="6">
         <v>104.01758345338943</v>
       </c>
-      <c r="BF51" s="6"/>
+      <c r="BF51" s="6">
+        <v>104.2</v>
+      </c>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="F52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="G52" s="6">
         <v>45.673360423283171</v>
@@ -9575,51 +9647,53 @@
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
       <c r="AZ52" s="6">
         <v>100</v>
       </c>
       <c r="BA52" s="6">
         <v>100</v>
       </c>
       <c r="BB52" s="6">
         <v>100</v>
       </c>
       <c r="BC52" s="6">
         <v>100</v>
       </c>
       <c r="BD52" s="6">
         <v>101.7</v>
       </c>
       <c r="BE52" s="6">
         <v>109.3380113303846</v>
       </c>
-      <c r="BF52" s="6"/>
+      <c r="BF52" s="6">
+        <v>103.6</v>
+      </c>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>0</v>
@@ -9752,51 +9826,53 @@
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
       <c r="AZ53" s="6">
         <v>100</v>
       </c>
       <c r="BA53" s="6">
         <v>100</v>
       </c>
       <c r="BB53" s="6">
         <v>100</v>
       </c>
       <c r="BC53" s="6">
         <v>100</v>
       </c>
       <c r="BD53" s="6">
         <v>100</v>
       </c>
       <c r="BE53" s="6">
         <v>99.881807369405493</v>
       </c>
-      <c r="BF53" s="6"/>
+      <c r="BF53" s="6">
+        <v>99.6</v>
+      </c>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>0</v>
@@ -9929,51 +10005,53 @@
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
       <c r="AZ54" s="6">
         <v>100</v>
       </c>
       <c r="BA54" s="6">
         <v>100</v>
       </c>
       <c r="BB54" s="6">
         <v>100</v>
       </c>
       <c r="BC54" s="6">
         <v>100</v>
       </c>
       <c r="BD54" s="6">
         <v>100.9</v>
       </c>
       <c r="BE54" s="6">
         <v>100.98798437233802</v>
       </c>
-      <c r="BF54" s="6"/>
+      <c r="BF54" s="6">
+        <v>97.3</v>
+      </c>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="6">
         <v>99.993973907017391</v>
@@ -10106,51 +10184,53 @@
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BD55" s="6">
         <v>119.1</v>
       </c>
       <c r="BE55" s="6">
         <v>114.32306706057975</v>
       </c>
-      <c r="BF55" s="6"/>
+      <c r="BF55" s="6">
+        <v>137</v>
+      </c>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>0</v>
@@ -10283,51 +10363,53 @@
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
       <c r="AZ56" s="6">
         <v>100</v>
       </c>
       <c r="BA56" s="6">
         <v>100</v>
       </c>
       <c r="BB56" s="6">
         <v>100</v>
       </c>
       <c r="BC56" s="6">
         <v>100</v>
       </c>
       <c r="BD56" s="6">
         <v>100</v>
       </c>
       <c r="BE56" s="6">
         <v>99.973824928422147</v>
       </c>
-      <c r="BF56" s="6"/>
+      <c r="BF56" s="6">
+        <v>99.8</v>
+      </c>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>0</v>
@@ -10460,237 +10542,239 @@
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BD57" s="6">
         <v>99.8</v>
       </c>
       <c r="BE57" s="6">
         <v>99.233496571757811</v>
       </c>
-      <c r="BF57" s="6"/>
+      <c r="BF57" s="6">
+        <v>99.2</v>
+      </c>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="48" t="s">
+      <c r="A59" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="B59" s="48"/>
-[...46 lines deleted...]
-      <c r="AW59" s="48"/>
+      <c r="B59" s="51"/>
+      <c r="C59" s="51"/>
+      <c r="D59" s="51"/>
+      <c r="E59" s="51"/>
+      <c r="F59" s="51"/>
+      <c r="G59" s="51"/>
+      <c r="H59" s="51"/>
+      <c r="I59" s="51"/>
+      <c r="J59" s="51"/>
+      <c r="K59" s="51"/>
+      <c r="L59" s="51"/>
+      <c r="M59" s="51"/>
+      <c r="N59" s="51"/>
+      <c r="O59" s="51"/>
+      <c r="P59" s="51"/>
+      <c r="Q59" s="51"/>
+      <c r="R59" s="51"/>
+      <c r="S59" s="51"/>
+      <c r="T59" s="51"/>
+      <c r="U59" s="51"/>
+      <c r="V59" s="51"/>
+      <c r="W59" s="51"/>
+      <c r="X59" s="51"/>
+      <c r="Y59" s="51"/>
+      <c r="Z59" s="51"/>
+      <c r="AA59" s="51"/>
+      <c r="AB59" s="51"/>
+      <c r="AC59" s="51"/>
+      <c r="AD59" s="51"/>
+      <c r="AE59" s="51"/>
+      <c r="AF59" s="51"/>
+      <c r="AG59" s="51"/>
+      <c r="AH59" s="51"/>
+      <c r="AI59" s="51"/>
+      <c r="AJ59" s="51"/>
+      <c r="AK59" s="51"/>
+      <c r="AL59" s="51"/>
+      <c r="AM59" s="51"/>
+      <c r="AN59" s="51"/>
+      <c r="AO59" s="51"/>
+      <c r="AP59" s="51"/>
+      <c r="AQ59" s="51"/>
+      <c r="AR59" s="51"/>
+      <c r="AS59" s="51"/>
+      <c r="AT59" s="51"/>
+      <c r="AU59" s="51"/>
+      <c r="AV59" s="51"/>
+      <c r="AW59" s="51"/>
     </row>
     <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I60" s="47" t="s">
+      <c r="I60" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="J60" s="47"/>
-[...3 lines deleted...]
-      <c r="U60" s="47" t="s">
+      <c r="J60" s="50"/>
+      <c r="K60" s="50"/>
+      <c r="L60" s="50"/>
+      <c r="M60" s="50"/>
+      <c r="U60" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="V60" s="47"/>
-[...2 lines deleted...]
-      <c r="Y60" s="47"/>
+      <c r="V60" s="50"/>
+      <c r="W60" s="50"/>
+      <c r="X60" s="50"/>
+      <c r="Y60" s="50"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
-      <c r="AG60" s="47" t="s">
+      <c r="AG60" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AH60" s="47"/>
-[...2 lines deleted...]
-      <c r="AK60" s="47"/>
+      <c r="AH60" s="50"/>
+      <c r="AI60" s="50"/>
+      <c r="AJ60" s="50"/>
+      <c r="AK60" s="50"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
-      <c r="AS60" s="47" t="s">
+      <c r="AS60" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="AT60" s="47"/>
-[...2 lines deleted...]
-      <c r="AW60" s="47"/>
+      <c r="AT60" s="50"/>
+      <c r="AU60" s="50"/>
+      <c r="AV60" s="50"/>
+      <c r="AW60" s="50"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
-      <c r="BE60" s="47" t="s">
+      <c r="BE60" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="BF60" s="47"/>
-[...2 lines deleted...]
-      <c r="BI60" s="47"/>
+      <c r="BF60" s="50"/>
+      <c r="BG60" s="50"/>
+      <c r="BH60" s="50"/>
+      <c r="BI60" s="50"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="49"/>
-      <c r="B61" s="44" t="s">
+      <c r="A61" s="52"/>
+      <c r="B61" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="C61" s="45"/>
-[...10 lines deleted...]
-      <c r="N61" s="44" t="s">
+      <c r="C61" s="48"/>
+      <c r="D61" s="48"/>
+      <c r="E61" s="48"/>
+      <c r="F61" s="48"/>
+      <c r="G61" s="48"/>
+      <c r="H61" s="48"/>
+      <c r="I61" s="48"/>
+      <c r="J61" s="48"/>
+      <c r="K61" s="48"/>
+      <c r="L61" s="48"/>
+      <c r="M61" s="49"/>
+      <c r="N61" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="45"/>
-[...10 lines deleted...]
-      <c r="Z61" s="44" t="s">
+      <c r="O61" s="48"/>
+      <c r="P61" s="48"/>
+      <c r="Q61" s="48"/>
+      <c r="R61" s="48"/>
+      <c r="S61" s="48"/>
+      <c r="T61" s="48"/>
+      <c r="U61" s="48"/>
+      <c r="V61" s="48"/>
+      <c r="W61" s="48"/>
+      <c r="X61" s="48"/>
+      <c r="Y61" s="49"/>
+      <c r="Z61" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="45"/>
-[...10 lines deleted...]
-      <c r="AL61" s="44" t="s">
+      <c r="AA61" s="48"/>
+      <c r="AB61" s="48"/>
+      <c r="AC61" s="48"/>
+      <c r="AD61" s="48"/>
+      <c r="AE61" s="48"/>
+      <c r="AF61" s="48"/>
+      <c r="AG61" s="48"/>
+      <c r="AH61" s="48"/>
+      <c r="AI61" s="48"/>
+      <c r="AJ61" s="48"/>
+      <c r="AK61" s="49"/>
+      <c r="AL61" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="45"/>
-[...10 lines deleted...]
-      <c r="AX61" s="44" t="s">
+      <c r="AM61" s="48"/>
+      <c r="AN61" s="48"/>
+      <c r="AO61" s="48"/>
+      <c r="AP61" s="48"/>
+      <c r="AQ61" s="48"/>
+      <c r="AR61" s="48"/>
+      <c r="AS61" s="48"/>
+      <c r="AT61" s="48"/>
+      <c r="AU61" s="48"/>
+      <c r="AV61" s="48"/>
+      <c r="AW61" s="49"/>
+      <c r="AX61" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="45"/>
-[...9 lines deleted...]
-      <c r="BI61" s="46"/>
+      <c r="AY61" s="48"/>
+      <c r="AZ61" s="48"/>
+      <c r="BA61" s="48"/>
+      <c r="BB61" s="48"/>
+      <c r="BC61" s="48"/>
+      <c r="BD61" s="48"/>
+      <c r="BE61" s="48"/>
+      <c r="BF61" s="48"/>
+      <c r="BG61" s="48"/>
+      <c r="BH61" s="48"/>
+      <c r="BI61" s="49"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="50"/>
+      <c r="A62" s="53"/>
       <c r="B62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -11000,51 +11084,53 @@
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
       <c r="AZ63" s="6">
         <v>101.6</v>
       </c>
       <c r="BA63" s="6">
         <v>101.4</v>
       </c>
       <c r="BB63" s="6">
         <v>101.68726233202672</v>
       </c>
       <c r="BC63" s="6">
         <v>103.07779740653196</v>
       </c>
       <c r="BD63" s="6">
         <v>102.6</v>
       </c>
       <c r="BE63" s="6">
         <v>102.16110468604434</v>
       </c>
-      <c r="BF63" s="6"/>
+      <c r="BF63" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
       </c>
       <c r="F64" s="6">
         <v>111.77444348981382</v>
       </c>
       <c r="G64" s="6">
         <v>112.58982634697234</v>
@@ -11177,51 +11263,53 @@
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
       <c r="AZ64" s="6">
         <v>99.6</v>
       </c>
       <c r="BA64" s="6">
         <v>94.8</v>
       </c>
       <c r="BB64" s="6">
         <v>94.089516603241847</v>
       </c>
       <c r="BC64" s="6">
         <v>100.24121757194719</v>
       </c>
       <c r="BD64" s="6">
         <v>99.3</v>
       </c>
       <c r="BE64" s="6">
         <v>99.590732617456126</v>
       </c>
-      <c r="BF64" s="6"/>
+      <c r="BF64" s="6">
+        <v>97.8</v>
+      </c>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
       </c>
       <c r="F65" s="6">
         <v>54.874398998155648</v>
       </c>
       <c r="G65" s="6">
         <v>63.207430751633552</v>
@@ -11354,51 +11442,53 @@
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ65" s="6">
         <v>102.7</v>
       </c>
       <c r="BA65" s="6">
         <v>103.8</v>
       </c>
       <c r="BB65" s="6">
         <v>109.44304911108442</v>
       </c>
       <c r="BC65" s="6">
         <v>107.36098246962644</v>
       </c>
       <c r="BD65" s="6">
         <v>105.5</v>
       </c>
       <c r="BE65" s="6">
         <v>104.71617565917839</v>
       </c>
-      <c r="BF65" s="6"/>
+      <c r="BF65" s="6">
+        <v>103.7</v>
+      </c>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
       </c>
       <c r="F66" s="6">
         <v>98.185155448789885</v>
       </c>
       <c r="G66" s="6">
         <v>100.21404441003898</v>
@@ -11531,51 +11621,53 @@
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ66" s="6">
         <v>104.5</v>
       </c>
       <c r="BA66" s="6">
         <v>104.1</v>
       </c>
       <c r="BB66" s="6">
         <v>104.56595977152456</v>
       </c>
       <c r="BC66" s="6">
         <v>104.61526194039324</v>
       </c>
       <c r="BD66" s="6">
         <v>103.7</v>
       </c>
       <c r="BE66" s="6">
         <v>103.41207416495095</v>
       </c>
-      <c r="BF66" s="6"/>
+      <c r="BF66" s="6">
+        <v>103.5</v>
+      </c>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="18"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
       </c>
       <c r="F67" s="6">
         <v>102.48123210921317</v>
       </c>
       <c r="G67" s="6">
         <v>105.78547557755846</v>
@@ -11708,51 +11800,53 @@
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ67" s="6">
         <v>103.3</v>
       </c>
       <c r="BA67" s="6">
         <v>102.7</v>
       </c>
       <c r="BB67" s="6">
         <v>102.74224027027911</v>
       </c>
       <c r="BC67" s="6">
         <v>102.64294582672011</v>
       </c>
       <c r="BD67" s="6">
         <v>102.5</v>
       </c>
       <c r="BE67" s="6">
         <v>102.89787391485802</v>
       </c>
-      <c r="BF67" s="6"/>
+      <c r="BF67" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
       </c>
       <c r="F68" s="6">
         <v>102.76149879506924</v>
       </c>
       <c r="G68" s="6">
         <v>101.59653932829312</v>
@@ -11885,51 +11979,53 @@
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>103.2</v>
       </c>
       <c r="BA68" s="6">
         <v>101.1</v>
       </c>
       <c r="BB68" s="6">
         <v>101.51499544818468</v>
       </c>
       <c r="BC68" s="6">
         <v>102.7402840000245</v>
       </c>
       <c r="BD68" s="6">
         <v>102.5</v>
       </c>
       <c r="BE68" s="6">
         <v>101.47225577537775</v>
       </c>
-      <c r="BF68" s="6"/>
+      <c r="BF68" s="6">
+        <v>101.1</v>
+      </c>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
       </c>
       <c r="F69" s="6">
         <v>104.28290212205862</v>
       </c>
       <c r="G69" s="6">
         <v>104.7769059102112</v>
@@ -12062,51 +12158,53 @@
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ69" s="6">
         <v>100.3</v>
       </c>
       <c r="BA69" s="6">
         <v>100.2</v>
       </c>
       <c r="BB69" s="6">
         <v>100.28800802145462</v>
       </c>
       <c r="BC69" s="6">
         <v>102.13083241559897</v>
       </c>
       <c r="BD69" s="6">
         <v>102</v>
       </c>
       <c r="BE69" s="6">
         <v>101.88554685991747</v>
       </c>
-      <c r="BF69" s="6"/>
+      <c r="BF69" s="6">
+        <v>101.1</v>
+      </c>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
       </c>
       <c r="F70" s="6">
         <v>99.213588121452915</v>
       </c>
       <c r="G70" s="6">
         <v>97.214352400161857</v>
@@ -12239,51 +12337,53 @@
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ70" s="6">
         <v>101.7</v>
       </c>
       <c r="BA70" s="6">
         <v>102.6</v>
       </c>
       <c r="BB70" s="6">
         <v>103.83724025385564</v>
       </c>
       <c r="BC70" s="6">
         <v>103.4405564276685</v>
       </c>
       <c r="BD70" s="6">
         <v>102</v>
       </c>
       <c r="BE70" s="6">
         <v>101.93405609275217</v>
       </c>
-      <c r="BF70" s="6"/>
+      <c r="BF70" s="6">
+        <v>101.6</v>
+      </c>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
       </c>
       <c r="F71" s="6">
         <v>90.770053493009343</v>
       </c>
       <c r="G71" s="6">
         <v>98.083059752488538</v>
@@ -12416,51 +12516,53 @@
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
       <c r="AZ71" s="6">
         <v>102.5</v>
       </c>
       <c r="BA71" s="6">
         <v>102.7</v>
       </c>
       <c r="BB71" s="6">
         <v>103.09483083362964</v>
       </c>
       <c r="BC71" s="6">
         <v>103.53308867035398</v>
       </c>
       <c r="BD71" s="6">
         <v>102.8</v>
       </c>
       <c r="BE71" s="6">
         <v>101.26843389943569</v>
       </c>
-      <c r="BF71" s="6"/>
+      <c r="BF71" s="6">
+        <v>98.1</v>
+      </c>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
       </c>
       <c r="F72" s="6">
         <v>108.69410656940161</v>
       </c>
       <c r="G72" s="6">
         <v>110.24065035054424</v>
@@ -12593,51 +12695,53 @@
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ72" s="6">
         <v>101</v>
       </c>
       <c r="BA72" s="6">
         <v>101.3</v>
       </c>
       <c r="BB72" s="6">
         <v>101.33121350319084</v>
       </c>
       <c r="BC72" s="6">
         <v>103.22455169443619</v>
       </c>
       <c r="BD72" s="6">
         <v>103.2</v>
       </c>
       <c r="BE72" s="6">
         <v>103.21235763690477</v>
       </c>
-      <c r="BF72" s="6"/>
+      <c r="BF72" s="6">
+        <v>103.8</v>
+      </c>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
       </c>
       <c r="F73" s="6">
         <v>104.96550527574063</v>
       </c>
       <c r="G73" s="6">
         <v>105.52290785917641</v>
@@ -12770,51 +12874,53 @@
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ73" s="6">
         <v>102.3</v>
       </c>
       <c r="BA73" s="6">
         <v>102.6</v>
       </c>
       <c r="BB73" s="6">
         <v>102.59374210527233</v>
       </c>
       <c r="BC73" s="6">
         <v>103.71781821488338</v>
       </c>
       <c r="BD73" s="6">
         <v>104.2</v>
       </c>
       <c r="BE73" s="6">
         <v>104.10655629118655</v>
       </c>
-      <c r="BF73" s="6"/>
+      <c r="BF73" s="6">
+        <v>104.1</v>
+      </c>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
       </c>
       <c r="F74" s="6">
         <v>105.35596051586916</v>
       </c>
       <c r="G74" s="6">
         <v>105.12474075195722</v>
@@ -12947,51 +13053,53 @@
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ74" s="6">
         <v>100.9</v>
       </c>
       <c r="BA74" s="6">
         <v>101.9</v>
       </c>
       <c r="BB74" s="6">
         <v>100.03680160317015</v>
       </c>
       <c r="BC74" s="6">
         <v>102.7104068990774</v>
       </c>
       <c r="BD74" s="6">
         <v>102.7</v>
       </c>
       <c r="BE74" s="6">
         <v>102.29298756072424</v>
       </c>
-      <c r="BF74" s="6"/>
+      <c r="BF74" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
       </c>
       <c r="F75" s="6">
         <v>102.46032680331452</v>
       </c>
       <c r="G75" s="6">
         <v>104.26771118399462</v>
@@ -13124,51 +13232,53 @@
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ75" s="6">
         <v>100</v>
       </c>
       <c r="BA75" s="6">
         <v>100.8</v>
       </c>
       <c r="BB75" s="6">
         <v>101.33579090351739</v>
       </c>
       <c r="BC75" s="6">
         <v>102.79638736223944</v>
       </c>
       <c r="BD75" s="6">
         <v>103.5</v>
       </c>
       <c r="BE75" s="6">
         <v>103.47040707345614</v>
       </c>
-      <c r="BF75" s="6"/>
+      <c r="BF75" s="6">
+        <v>103.4</v>
+      </c>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
       </c>
       <c r="F76" s="6">
         <v>101.61427715507773</v>
       </c>
       <c r="G76" s="6">
         <v>103.58610939718353</v>
@@ -13301,51 +13411,53 @@
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
       <c r="AZ76" s="6">
         <v>102.9</v>
       </c>
       <c r="BA76" s="6">
         <v>102.9</v>
       </c>
       <c r="BB76" s="6">
         <v>103.10561997950505</v>
       </c>
       <c r="BC76" s="6">
         <v>103.42414116290004</v>
       </c>
       <c r="BD76" s="6">
         <v>102.6</v>
       </c>
       <c r="BE76" s="6">
         <v>99.588232803151172</v>
       </c>
-      <c r="BF76" s="6"/>
+      <c r="BF76" s="6">
+        <v>95.3</v>
+      </c>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>34</v>
       </c>
       <c r="Z78" s="19" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="U41:Y41"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="I60:M60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="U60:Y60"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="AG60:AK60"/>
     <mergeCell ref="Z61:AK61"/>