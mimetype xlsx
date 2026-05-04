--- v0 (2026-04-14)
+++ v1 (2026-05-04)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\032026\Динамика по ВПСХ_сельское_январь-февраль 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\042026\Динамика по ВПСХ_сельское_январь-март 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -416,58 +416,58 @@
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -742,125 +742,125 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AI21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AY63" sqref="AY63:AY76"/>
+      <selection pane="bottomRight" activeCell="AZ63" sqref="AZ63:AZ76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="10.28515625" style="3" customWidth="1"/>
     <col min="26" max="29" width="9.140625" style="3"/>
     <col min="30" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="10.7109375" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="25"/>
-[...46 lines deleted...]
-      <c r="AW2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
       <c r="U3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V3" s="24"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="Y3" s="24"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH3" s="24"/>
       <c r="AI3" s="24"/>
       <c r="AJ3" s="24"/>
@@ -873,51 +873,51 @@
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT3" s="24"/>
       <c r="AU3" s="24"/>
       <c r="AV3" s="24"/>
       <c r="AW3" s="24"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF3" s="24"/>
       <c r="BG3" s="24"/>
       <c r="BH3" s="24"/>
       <c r="BI3" s="24"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
+      <c r="A4" s="25"/>
       <c r="B4" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="23"/>
       <c r="N4" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
@@ -946,51 +946,51 @@
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
       <c r="BA4" s="22"/>
       <c r="BB4" s="22"/>
       <c r="BC4" s="22"/>
       <c r="BD4" s="22"/>
       <c r="BE4" s="22"/>
       <c r="BF4" s="22"/>
       <c r="BG4" s="22"/>
       <c r="BH4" s="22"/>
       <c r="BI4" s="23"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="27"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1282,51 +1282,53 @@
       </c>
       <c r="AR6" s="6">
         <v>101.93488957287751</v>
       </c>
       <c r="AS6" s="6">
         <v>103</v>
       </c>
       <c r="AT6" s="6">
         <v>103.1</v>
       </c>
       <c r="AU6" s="6">
         <v>101.8</v>
       </c>
       <c r="AV6" s="6">
         <v>102</v>
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
-      <c r="AZ6" s="6"/>
+      <c r="AZ6" s="6">
+        <v>101.5</v>
+      </c>
       <c r="BA6" s="6"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
@@ -1447,51 +1449,53 @@
       </c>
       <c r="AR7" s="6">
         <v>102.1304755576971</v>
       </c>
       <c r="AS7" s="6">
         <v>101.8</v>
       </c>
       <c r="AT7" s="6">
         <v>103.1</v>
       </c>
       <c r="AU7" s="6">
         <v>100.9</v>
       </c>
       <c r="AV7" s="6">
         <v>102.1</v>
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
-      <c r="AZ7" s="6"/>
+      <c r="AZ7" s="6">
+        <v>100.1</v>
+      </c>
       <c r="BA7" s="6"/>
       <c r="BB7" s="6"/>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
@@ -1612,51 +1616,53 @@
       </c>
       <c r="AR8" s="6">
         <v>101.83906761689674</v>
       </c>
       <c r="AS8" s="6">
         <v>104.2</v>
       </c>
       <c r="AT8" s="6">
         <v>103.2</v>
       </c>
       <c r="AU8" s="6">
         <v>103.7</v>
       </c>
       <c r="AV8" s="6">
         <v>104.2</v>
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
-      <c r="AZ8" s="6"/>
+      <c r="AZ8" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BA8" s="6"/>
       <c r="BB8" s="6"/>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
@@ -1777,51 +1783,53 @@
       </c>
       <c r="AR9" s="6">
         <v>101.04370341102258</v>
       </c>
       <c r="AS9" s="6">
         <v>107.2</v>
       </c>
       <c r="AT9" s="6">
         <v>106.8</v>
       </c>
       <c r="AU9" s="6">
         <v>101.1</v>
       </c>
       <c r="AV9" s="6">
         <v>103</v>
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
-      <c r="AZ9" s="6"/>
+      <c r="AZ9" s="6">
+        <v>104.4</v>
+      </c>
       <c r="BA9" s="6"/>
       <c r="BB9" s="6"/>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
@@ -1942,51 +1950,53 @@
       </c>
       <c r="AR10" s="6">
         <v>102.14398714831134</v>
       </c>
       <c r="AS10" s="6">
         <v>101.9</v>
       </c>
       <c r="AT10" s="6">
         <v>101.6</v>
       </c>
       <c r="AU10" s="6">
         <v>101.4</v>
       </c>
       <c r="AV10" s="6">
         <v>101.5</v>
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
-      <c r="AZ10" s="6"/>
+      <c r="AZ10" s="6">
+        <v>103.2</v>
+      </c>
       <c r="BA10" s="6"/>
       <c r="BB10" s="6"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
@@ -2107,51 +2117,53 @@
       </c>
       <c r="AR11" s="6">
         <v>100.95303546447406</v>
       </c>
       <c r="AS11" s="6">
         <v>107.5</v>
       </c>
       <c r="AT11" s="6">
         <v>102.6</v>
       </c>
       <c r="AU11" s="6">
         <v>100.3</v>
       </c>
       <c r="AV11" s="6">
         <v>100.4</v>
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
-      <c r="AZ11" s="6"/>
+      <c r="AZ11" s="6">
+        <v>103.1</v>
+      </c>
       <c r="BA11" s="6"/>
       <c r="BB11" s="6"/>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
@@ -2272,51 +2284,53 @@
       </c>
       <c r="AR12" s="6">
         <v>100.77702348861814</v>
       </c>
       <c r="AS12" s="6">
         <v>100.6</v>
       </c>
       <c r="AT12" s="6">
         <v>101.5</v>
       </c>
       <c r="AU12" s="6">
         <v>101.7</v>
       </c>
       <c r="AV12" s="6">
         <v>101.7</v>
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
-      <c r="AZ12" s="6"/>
+      <c r="AZ12" s="6">
+        <v>100.3</v>
+      </c>
       <c r="BA12" s="6"/>
       <c r="BB12" s="6"/>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
@@ -2437,51 +2451,53 @@
       </c>
       <c r="AR13" s="6">
         <v>102.89801226074948</v>
       </c>
       <c r="AS13" s="6">
         <v>103.6</v>
       </c>
       <c r="AT13" s="6">
         <v>104.3</v>
       </c>
       <c r="AU13" s="6">
         <v>102</v>
       </c>
       <c r="AV13" s="6">
         <v>102</v>
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
-      <c r="AZ13" s="6"/>
+      <c r="AZ13" s="6">
+        <v>101.6</v>
+      </c>
       <c r="BA13" s="6"/>
       <c r="BB13" s="6"/>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
@@ -2602,51 +2618,53 @@
       </c>
       <c r="AR14" s="6">
         <v>102.39860732414374</v>
       </c>
       <c r="AS14" s="6">
         <v>102.4</v>
       </c>
       <c r="AT14" s="6">
         <v>104.3</v>
       </c>
       <c r="AU14" s="6">
         <v>104.5</v>
       </c>
       <c r="AV14" s="6">
         <v>104.4</v>
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
-      <c r="AZ14" s="6"/>
+      <c r="AZ14" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BA14" s="6"/>
       <c r="BB14" s="6"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
@@ -2767,51 +2785,53 @@
       </c>
       <c r="AR15" s="6">
         <v>100.50764525950022</v>
       </c>
       <c r="AS15" s="6">
         <v>100.4</v>
       </c>
       <c r="AT15" s="6">
         <v>102</v>
       </c>
       <c r="AU15" s="6">
         <v>101.8</v>
       </c>
       <c r="AV15" s="6">
         <v>102</v>
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
-      <c r="AZ15" s="6"/>
+      <c r="AZ15" s="6">
+        <v>101</v>
+      </c>
       <c r="BA15" s="6"/>
       <c r="BB15" s="6"/>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
@@ -2932,51 +2952,53 @@
       </c>
       <c r="AR16" s="6">
         <v>102.20906082580738</v>
       </c>
       <c r="AS16" s="6">
         <v>102</v>
       </c>
       <c r="AT16" s="6">
         <v>103.2</v>
       </c>
       <c r="AU16" s="6">
         <v>103.1</v>
       </c>
       <c r="AV16" s="6">
         <v>103.5</v>
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
-      <c r="AZ16" s="6"/>
+      <c r="AZ16" s="6">
+        <v>102.2</v>
+      </c>
       <c r="BA16" s="6"/>
       <c r="BB16" s="6"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
@@ -3097,51 +3119,53 @@
       </c>
       <c r="AR17" s="6">
         <v>102.8290881066082</v>
       </c>
       <c r="AS17" s="6">
         <v>103.4</v>
       </c>
       <c r="AT17" s="6">
         <v>104.3</v>
       </c>
       <c r="AU17" s="6">
         <v>103.1</v>
       </c>
       <c r="AV17" s="6">
         <v>100.9</v>
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
-      <c r="AZ17" s="6"/>
+      <c r="AZ17" s="6">
+        <v>100.9</v>
+      </c>
       <c r="BA17" s="6"/>
       <c r="BB17" s="6"/>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
@@ -3262,51 +3286,53 @@
       </c>
       <c r="AR18" s="6">
         <v>102.1843499784554</v>
       </c>
       <c r="AS18" s="6">
         <v>101.2</v>
       </c>
       <c r="AT18" s="6">
         <v>101.4</v>
       </c>
       <c r="AU18" s="6">
         <v>101</v>
       </c>
       <c r="AV18" s="6">
         <v>101.2</v>
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
-      <c r="AZ18" s="6"/>
+      <c r="AZ18" s="6">
+        <v>100</v>
+      </c>
       <c r="BA18" s="6"/>
       <c r="BB18" s="6"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
@@ -3427,113 +3453,115 @@
       </c>
       <c r="AR19" s="6">
         <v>103.13877202738344</v>
       </c>
       <c r="AS19" s="6">
         <v>102.1</v>
       </c>
       <c r="AT19" s="6">
         <v>101.7</v>
       </c>
       <c r="AU19" s="6">
         <v>101.5</v>
       </c>
       <c r="AV19" s="6">
         <v>101.8</v>
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
-      <c r="AZ19" s="6"/>
+      <c r="AZ19" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BA19" s="6"/>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="25"/>
-[...46 lines deleted...]
-      <c r="AW21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="27"/>
+      <c r="P21" s="27"/>
+      <c r="Q21" s="27"/>
+      <c r="R21" s="27"/>
+      <c r="S21" s="27"/>
+      <c r="T21" s="27"/>
+      <c r="U21" s="27"/>
+      <c r="V21" s="27"/>
+      <c r="W21" s="27"/>
+      <c r="X21" s="27"/>
+      <c r="Y21" s="27"/>
+      <c r="Z21" s="27"/>
+      <c r="AA21" s="27"/>
+      <c r="AB21" s="27"/>
+      <c r="AC21" s="27"/>
+      <c r="AD21" s="27"/>
+      <c r="AE21" s="27"/>
+      <c r="AF21" s="27"/>
+      <c r="AG21" s="27"/>
+      <c r="AH21" s="27"/>
+      <c r="AI21" s="27"/>
+      <c r="AJ21" s="27"/>
+      <c r="AK21" s="27"/>
+      <c r="AL21" s="27"/>
+      <c r="AM21" s="27"/>
+      <c r="AN21" s="27"/>
+      <c r="AO21" s="27"/>
+      <c r="AP21" s="27"/>
+      <c r="AQ21" s="27"/>
+      <c r="AR21" s="27"/>
+      <c r="AS21" s="27"/>
+      <c r="AT21" s="27"/>
+      <c r="AU21" s="27"/>
+      <c r="AV21" s="27"/>
+      <c r="AW21" s="27"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="U22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V22" s="24"/>
       <c r="W22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH22" s="24"/>
       <c r="AI22" s="24"/>
       <c r="AJ22" s="24"/>
@@ -3546,51 +3574,51 @@
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT22" s="24"/>
       <c r="AU22" s="24"/>
       <c r="AV22" s="24"/>
       <c r="AW22" s="24"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF22" s="24"/>
       <c r="BG22" s="24"/>
       <c r="BH22" s="24"/>
       <c r="BI22" s="24"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="26"/>
+      <c r="A23" s="25"/>
       <c r="B23" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="23"/>
       <c r="N23" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="22"/>
       <c r="P23" s="22"/>
       <c r="Q23" s="22"/>
       <c r="R23" s="22"/>
       <c r="S23" s="22"/>
       <c r="T23" s="22"/>
       <c r="U23" s="22"/>
       <c r="V23" s="22"/>
@@ -3619,51 +3647,51 @@
       <c r="AO23" s="22"/>
       <c r="AP23" s="22"/>
       <c r="AQ23" s="22"/>
       <c r="AR23" s="22"/>
       <c r="AS23" s="22"/>
       <c r="AT23" s="22"/>
       <c r="AU23" s="22"/>
       <c r="AV23" s="22"/>
       <c r="AW23" s="23"/>
       <c r="AX23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY23" s="22"/>
       <c r="AZ23" s="22"/>
       <c r="BA23" s="22"/>
       <c r="BB23" s="22"/>
       <c r="BC23" s="22"/>
       <c r="BD23" s="22"/>
       <c r="BE23" s="22"/>
       <c r="BF23" s="22"/>
       <c r="BG23" s="22"/>
       <c r="BH23" s="22"/>
       <c r="BI23" s="23"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="27"/>
+      <c r="A24" s="26"/>
       <c r="B24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -3955,51 +3983,53 @@
       </c>
       <c r="AR25" s="6">
         <v>101.96181172452383</v>
       </c>
       <c r="AS25" s="6">
         <v>103</v>
       </c>
       <c r="AT25" s="6">
         <v>103.1</v>
       </c>
       <c r="AU25" s="6">
         <v>101.9</v>
       </c>
       <c r="AV25" s="6">
         <v>102</v>
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
-      <c r="AZ25" s="6"/>
+      <c r="AZ25" s="6">
+        <v>101.5</v>
+      </c>
       <c r="BA25" s="6"/>
       <c r="BB25" s="6"/>
       <c r="BC25" s="6"/>
       <c r="BD25" s="6"/>
       <c r="BE25" s="6"/>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="13">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="13">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="13">
         <v>116.80642391439318</v>
@@ -4120,51 +4150,53 @@
       </c>
       <c r="AR26" s="6">
         <v>102.1805597334598</v>
       </c>
       <c r="AS26" s="6">
         <v>101.9</v>
       </c>
       <c r="AT26" s="6">
         <v>103.2</v>
       </c>
       <c r="AU26" s="6">
         <v>100.9</v>
       </c>
       <c r="AV26" s="6">
         <v>102.1</v>
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
-      <c r="AZ26" s="6"/>
+      <c r="AZ26" s="6">
+        <v>100.1</v>
+      </c>
       <c r="BA26" s="6"/>
       <c r="BB26" s="6"/>
       <c r="BC26" s="6"/>
       <c r="BD26" s="6"/>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="13">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="13">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="13">
         <v>54.579308905567039</v>
@@ -4285,51 +4317,53 @@
       </c>
       <c r="AR27" s="6">
         <v>101.84068545620151</v>
       </c>
       <c r="AS27" s="6">
         <v>104.2</v>
       </c>
       <c r="AT27" s="6">
         <v>103.2</v>
       </c>
       <c r="AU27" s="6">
         <v>103.8</v>
       </c>
       <c r="AV27" s="6">
         <v>104.2</v>
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
-      <c r="AZ27" s="6"/>
+      <c r="AZ27" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BA27" s="6"/>
       <c r="BB27" s="6"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="13">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="13">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="13">
         <v>101.37783164049657</v>
@@ -4450,51 +4484,53 @@
       </c>
       <c r="AR28" s="6">
         <v>101.05607236633796</v>
       </c>
       <c r="AS28" s="6">
         <v>107.2</v>
       </c>
       <c r="AT28" s="6">
         <v>106.9</v>
       </c>
       <c r="AU28" s="6">
         <v>101.1</v>
       </c>
       <c r="AV28" s="6">
         <v>103.1</v>
       </c>
       <c r="AW28" s="18">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
-      <c r="AZ28" s="6"/>
+      <c r="AZ28" s="6">
+        <v>104.5</v>
+      </c>
       <c r="BA28" s="6"/>
       <c r="BB28" s="6"/>
       <c r="BC28" s="6"/>
       <c r="BD28" s="6"/>
       <c r="BE28" s="6"/>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="18"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="13">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="13">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="13">
         <v>103.66567166609961</v>
@@ -4615,51 +4651,53 @@
       </c>
       <c r="AR29" s="6">
         <v>102.14425903414958</v>
       </c>
       <c r="AS29" s="6">
         <v>101.9</v>
       </c>
       <c r="AT29" s="6">
         <v>101.6</v>
       </c>
       <c r="AU29" s="6">
         <v>101.4</v>
       </c>
       <c r="AV29" s="6">
         <v>101.5</v>
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
-      <c r="AZ29" s="6"/>
+      <c r="AZ29" s="6">
+        <v>103.3</v>
+      </c>
       <c r="BA29" s="6"/>
       <c r="BB29" s="6"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="13">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="13">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="13">
         <v>104.38923271370986</v>
@@ -4780,51 +4818,53 @@
       </c>
       <c r="AR30" s="6">
         <v>100.98146736904916</v>
       </c>
       <c r="AS30" s="6">
         <v>107.6</v>
       </c>
       <c r="AT30" s="6">
         <v>102.6</v>
       </c>
       <c r="AU30" s="6">
         <v>100.3</v>
       </c>
       <c r="AV30" s="6">
         <v>100.4</v>
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
-      <c r="AZ30" s="6"/>
+      <c r="AZ30" s="6">
+        <v>103.2</v>
+      </c>
       <c r="BA30" s="6"/>
       <c r="BB30" s="6"/>
       <c r="BC30" s="6"/>
       <c r="BD30" s="6"/>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="13">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="13">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="13">
         <v>105.64222250619466</v>
@@ -4945,51 +4985,53 @@
       </c>
       <c r="AR31" s="6">
         <v>100.78487267605408</v>
       </c>
       <c r="AS31" s="6">
         <v>100.6</v>
       </c>
       <c r="AT31" s="6">
         <v>101.5</v>
       </c>
       <c r="AU31" s="6">
         <v>101.7</v>
       </c>
       <c r="AV31" s="6">
         <v>101.8</v>
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
-      <c r="AZ31" s="6"/>
+      <c r="AZ31" s="6">
+        <v>100.3</v>
+      </c>
       <c r="BA31" s="6"/>
       <c r="BB31" s="6"/>
       <c r="BC31" s="6"/>
       <c r="BD31" s="6"/>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="13">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="13">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="13">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="13">
         <v>108.65464319323787</v>
@@ -5110,51 +5152,53 @@
       </c>
       <c r="AR32" s="6">
         <v>102.92755073206774</v>
       </c>
       <c r="AS32" s="6">
         <v>103.6</v>
       </c>
       <c r="AT32" s="6">
         <v>104.4</v>
       </c>
       <c r="AU32" s="6">
         <v>102</v>
       </c>
       <c r="AV32" s="6">
         <v>102</v>
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
-      <c r="AZ32" s="6"/>
+      <c r="AZ32" s="6">
+        <v>101.7</v>
+      </c>
       <c r="BA32" s="6"/>
       <c r="BB32" s="6"/>
       <c r="BC32" s="6"/>
       <c r="BD32" s="6"/>
       <c r="BE32" s="6"/>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="13">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="13">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="13">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="13">
         <v>95.225460396506577</v>
@@ -5275,51 +5319,53 @@
       </c>
       <c r="AR33" s="6">
         <v>102.3994080857853</v>
       </c>
       <c r="AS33" s="6">
         <v>102.4</v>
       </c>
       <c r="AT33" s="6">
         <v>104.3</v>
       </c>
       <c r="AU33" s="6">
         <v>104.5</v>
       </c>
       <c r="AV33" s="6">
         <v>104.4</v>
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
-      <c r="AZ33" s="6"/>
+      <c r="AZ33" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BA33" s="6"/>
       <c r="BB33" s="6"/>
       <c r="BC33" s="6"/>
       <c r="BD33" s="6"/>
       <c r="BE33" s="6"/>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="13">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="13">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="13">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="13">
         <v>108.62971096431868</v>
@@ -5440,51 +5486,53 @@
       </c>
       <c r="AR34" s="6">
         <v>100.52482399639966</v>
       </c>
       <c r="AS34" s="6">
         <v>100.5</v>
       </c>
       <c r="AT34" s="6">
         <v>102.1</v>
       </c>
       <c r="AU34" s="6">
         <v>101.8</v>
       </c>
       <c r="AV34" s="6">
         <v>102</v>
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
-      <c r="AZ34" s="6"/>
+      <c r="AZ34" s="6">
+        <v>101</v>
+      </c>
       <c r="BA34" s="6"/>
       <c r="BB34" s="6"/>
       <c r="BC34" s="6"/>
       <c r="BD34" s="6"/>
       <c r="BE34" s="6"/>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="13">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="13">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="13">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="13">
         <v>105.61231477736224</v>
@@ -5605,51 +5653,53 @@
       </c>
       <c r="AR35" s="6">
         <v>102.23779356801468</v>
       </c>
       <c r="AS35" s="6">
         <v>102</v>
       </c>
       <c r="AT35" s="6">
         <v>103.2</v>
       </c>
       <c r="AU35" s="6">
         <v>103.1</v>
       </c>
       <c r="AV35" s="6">
         <v>103.5</v>
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
-      <c r="AZ35" s="6"/>
+      <c r="AZ35" s="6">
+        <v>102.3</v>
+      </c>
       <c r="BA35" s="6"/>
       <c r="BB35" s="6"/>
       <c r="BC35" s="6"/>
       <c r="BD35" s="6"/>
       <c r="BE35" s="6"/>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="13">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="13">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="13">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="13">
         <v>106.28524592632533</v>
@@ -5770,51 +5820,53 @@
       </c>
       <c r="AR36" s="6">
         <v>102.82951561069325</v>
       </c>
       <c r="AS36" s="6">
         <v>103.4</v>
       </c>
       <c r="AT36" s="6">
         <v>104.3</v>
       </c>
       <c r="AU36" s="6">
         <v>103.1</v>
       </c>
       <c r="AV36" s="6">
         <v>100.9</v>
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
-      <c r="AZ36" s="6"/>
+      <c r="AZ36" s="6">
+        <v>100.9</v>
+      </c>
       <c r="BA36" s="6"/>
       <c r="BB36" s="6"/>
       <c r="BC36" s="6"/>
       <c r="BD36" s="6"/>
       <c r="BE36" s="6"/>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="13">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="13">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="13">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="13">
         <v>106.06836680905974</v>
@@ -5935,51 +5987,53 @@
       </c>
       <c r="AR37" s="6">
         <v>102.28986584190443</v>
       </c>
       <c r="AS37" s="6">
         <v>101.2</v>
       </c>
       <c r="AT37" s="6">
         <v>101.4</v>
       </c>
       <c r="AU37" s="6">
         <v>101</v>
       </c>
       <c r="AV37" s="6">
         <v>101.2</v>
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
-      <c r="AZ37" s="6"/>
+      <c r="AZ37" s="6">
+        <v>100</v>
+      </c>
       <c r="BA37" s="6"/>
       <c r="BB37" s="6"/>
       <c r="BC37" s="6"/>
       <c r="BD37" s="6"/>
       <c r="BE37" s="6"/>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="14">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="14">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="14">
         <v>107.12339193788148</v>
@@ -6100,113 +6154,115 @@
       </c>
       <c r="AR38" s="6">
         <v>103.1409901417794</v>
       </c>
       <c r="AS38" s="6">
         <v>102.1</v>
       </c>
       <c r="AT38" s="6">
         <v>101.7</v>
       </c>
       <c r="AU38" s="6">
         <v>101.5</v>
       </c>
       <c r="AV38" s="6">
         <v>101.8</v>
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
-      <c r="AZ38" s="6"/>
+      <c r="AZ38" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BA38" s="6"/>
       <c r="BB38" s="6"/>
       <c r="BC38" s="6"/>
       <c r="BD38" s="6"/>
       <c r="BE38" s="6"/>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="25" t="s">
+      <c r="A40" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="25"/>
-[...46 lines deleted...]
-      <c r="AW40" s="25"/>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27"/>
+      <c r="L40" s="27"/>
+      <c r="M40" s="27"/>
+      <c r="N40" s="27"/>
+      <c r="O40" s="27"/>
+      <c r="P40" s="27"/>
+      <c r="Q40" s="27"/>
+      <c r="R40" s="27"/>
+      <c r="S40" s="27"/>
+      <c r="T40" s="27"/>
+      <c r="U40" s="27"/>
+      <c r="V40" s="27"/>
+      <c r="W40" s="27"/>
+      <c r="X40" s="27"/>
+      <c r="Y40" s="27"/>
+      <c r="Z40" s="27"/>
+      <c r="AA40" s="27"/>
+      <c r="AB40" s="27"/>
+      <c r="AC40" s="27"/>
+      <c r="AD40" s="27"/>
+      <c r="AE40" s="27"/>
+      <c r="AF40" s="27"/>
+      <c r="AG40" s="27"/>
+      <c r="AH40" s="27"/>
+      <c r="AI40" s="27"/>
+      <c r="AJ40" s="27"/>
+      <c r="AK40" s="27"/>
+      <c r="AL40" s="27"/>
+      <c r="AM40" s="27"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="27"/>
+      <c r="AP40" s="27"/>
+      <c r="AQ40" s="27"/>
+      <c r="AR40" s="27"/>
+      <c r="AS40" s="27"/>
+      <c r="AT40" s="27"/>
+      <c r="AU40" s="27"/>
+      <c r="AV40" s="27"/>
+      <c r="AW40" s="27"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="U41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V41" s="24"/>
       <c r="W41" s="24"/>
       <c r="X41" s="24"/>
       <c r="Y41" s="24"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH41" s="24"/>
       <c r="AI41" s="24"/>
       <c r="AJ41" s="24"/>
@@ -6219,51 +6275,51 @@
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT41" s="24"/>
       <c r="AU41" s="24"/>
       <c r="AV41" s="24"/>
       <c r="AW41" s="24"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF41" s="24"/>
       <c r="BG41" s="24"/>
       <c r="BH41" s="24"/>
       <c r="BI41" s="24"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="26"/>
+      <c r="A42" s="25"/>
       <c r="B42" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="23"/>
       <c r="N42" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="22"/>
       <c r="P42" s="22"/>
       <c r="Q42" s="22"/>
       <c r="R42" s="22"/>
       <c r="S42" s="22"/>
       <c r="T42" s="22"/>
       <c r="U42" s="22"/>
       <c r="V42" s="22"/>
@@ -6292,51 +6348,51 @@
       <c r="AO42" s="22"/>
       <c r="AP42" s="22"/>
       <c r="AQ42" s="22"/>
       <c r="AR42" s="22"/>
       <c r="AS42" s="22"/>
       <c r="AT42" s="22"/>
       <c r="AU42" s="22"/>
       <c r="AV42" s="22"/>
       <c r="AW42" s="23"/>
       <c r="AX42" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY42" s="22"/>
       <c r="AZ42" s="22"/>
       <c r="BA42" s="22"/>
       <c r="BB42" s="22"/>
       <c r="BC42" s="22"/>
       <c r="BD42" s="22"/>
       <c r="BE42" s="22"/>
       <c r="BF42" s="22"/>
       <c r="BG42" s="22"/>
       <c r="BH42" s="22"/>
       <c r="BI42" s="23"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="27"/>
+      <c r="A43" s="26"/>
       <c r="B43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6628,51 +6684,53 @@
       </c>
       <c r="AR44" s="6">
         <v>102.10086936782761</v>
       </c>
       <c r="AS44" s="6">
         <v>105.4</v>
       </c>
       <c r="AT44" s="6">
         <v>104.3</v>
       </c>
       <c r="AU44" s="6">
         <v>101.6</v>
       </c>
       <c r="AV44" s="6">
         <v>101.3</v>
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
-      <c r="AZ44" s="6"/>
+      <c r="AZ44" s="6">
+        <v>100</v>
+      </c>
       <c r="BA44" s="6"/>
       <c r="BB44" s="6"/>
       <c r="BC44" s="6"/>
       <c r="BD44" s="6"/>
       <c r="BE44" s="6"/>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
@@ -6793,51 +6851,53 @@
       </c>
       <c r="AR45" s="6">
         <v>104.81707681695578</v>
       </c>
       <c r="AS45" s="6">
         <v>104.6</v>
       </c>
       <c r="AT45" s="6">
         <v>105.9</v>
       </c>
       <c r="AU45" s="6">
         <v>100.6</v>
       </c>
       <c r="AV45" s="6">
         <v>100.6</v>
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
-      <c r="AZ45" s="6"/>
+      <c r="AZ45" s="6">
+        <v>100</v>
+      </c>
       <c r="BA45" s="6"/>
       <c r="BB45" s="6"/>
       <c r="BC45" s="6"/>
       <c r="BD45" s="6"/>
       <c r="BE45" s="6"/>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
@@ -6958,51 +7018,53 @@
       </c>
       <c r="AR46" s="6">
         <v>98.679546680562993</v>
       </c>
       <c r="AS46" s="6">
         <v>106.6</v>
       </c>
       <c r="AT46" s="6">
         <v>103.5</v>
       </c>
       <c r="AU46" s="6">
         <v>105.7</v>
       </c>
       <c r="AV46" s="6">
         <v>106</v>
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
-      <c r="AZ46" s="6"/>
+      <c r="AZ46" s="6">
+        <v>100</v>
+      </c>
       <c r="BA46" s="6"/>
       <c r="BB46" s="6"/>
       <c r="BC46" s="6"/>
       <c r="BD46" s="6"/>
       <c r="BE46" s="6"/>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
@@ -7123,51 +7185,53 @@
       </c>
       <c r="AR47" s="6">
         <v>100.84722350837379</v>
       </c>
       <c r="AS47" s="6">
         <v>119</v>
       </c>
       <c r="AT47" s="6">
         <v>112.4</v>
       </c>
       <c r="AU47" s="6">
         <v>98.9</v>
       </c>
       <c r="AV47" s="6">
         <v>102.8</v>
       </c>
       <c r="AW47" s="18">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
-      <c r="AZ47" s="6"/>
+      <c r="AZ47" s="6">
+        <v>100</v>
+      </c>
       <c r="BA47" s="6"/>
       <c r="BB47" s="6"/>
       <c r="BC47" s="6"/>
       <c r="BD47" s="6"/>
       <c r="BE47" s="6"/>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="18"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
@@ -7288,51 +7352,53 @@
       </c>
       <c r="AR48" s="6">
         <v>99.992377216114178</v>
       </c>
       <c r="AS48" s="6">
         <v>100</v>
       </c>
       <c r="AT48" s="6">
         <v>99.7</v>
       </c>
       <c r="AU48" s="6">
         <v>99.5</v>
       </c>
       <c r="AV48" s="6">
         <v>99.5</v>
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
-      <c r="AZ48" s="6"/>
+      <c r="AZ48" s="6">
+        <v>100</v>
+      </c>
       <c r="BA48" s="6"/>
       <c r="BB48" s="6"/>
       <c r="BC48" s="6"/>
       <c r="BD48" s="6"/>
       <c r="BE48" s="6"/>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
@@ -7453,51 +7519,53 @@
       </c>
       <c r="AR49" s="6">
         <v>112.07209660624464</v>
       </c>
       <c r="AS49" s="6">
         <v>120.2</v>
       </c>
       <c r="AT49" s="6">
         <v>106</v>
       </c>
       <c r="AU49" s="6">
         <v>101.6</v>
       </c>
       <c r="AV49" s="6">
         <v>100.8</v>
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="AZ49" s="6"/>
+      <c r="AZ49" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BA49" s="6"/>
       <c r="BB49" s="6"/>
       <c r="BC49" s="6"/>
       <c r="BD49" s="6"/>
       <c r="BE49" s="6"/>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
@@ -7618,51 +7686,53 @@
       </c>
       <c r="AR50" s="6">
         <v>100.11807689538794</v>
       </c>
       <c r="AS50" s="6">
         <v>100</v>
       </c>
       <c r="AT50" s="6">
         <v>102</v>
       </c>
       <c r="AU50" s="6">
         <v>102.1</v>
       </c>
       <c r="AV50" s="6">
         <v>102.1</v>
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
-      <c r="AZ50" s="6"/>
+      <c r="AZ50" s="6">
+        <v>100</v>
+      </c>
       <c r="BA50" s="6"/>
       <c r="BB50" s="6"/>
       <c r="BC50" s="6"/>
       <c r="BD50" s="6"/>
       <c r="BE50" s="6"/>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
@@ -7783,51 +7853,53 @@
       </c>
       <c r="AR51" s="6">
         <v>107.76618124493291</v>
       </c>
       <c r="AS51" s="6">
         <v>107.3</v>
       </c>
       <c r="AT51" s="6">
         <v>108.1</v>
       </c>
       <c r="AU51" s="6">
         <v>101.6</v>
       </c>
       <c r="AV51" s="6">
         <v>101</v>
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
-      <c r="AZ51" s="6"/>
+      <c r="AZ51" s="6">
+        <v>100</v>
+      </c>
       <c r="BA51" s="6"/>
       <c r="BB51" s="6"/>
       <c r="BC51" s="6"/>
       <c r="BD51" s="6"/>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
@@ -7948,51 +8020,53 @@
       </c>
       <c r="AR52" s="6">
         <v>100.80918826301573</v>
       </c>
       <c r="AS52" s="6">
         <v>100.8</v>
       </c>
       <c r="AT52" s="6">
         <v>103.4</v>
       </c>
       <c r="AU52" s="6">
         <v>104.1</v>
       </c>
       <c r="AV52" s="6">
         <v>104.1</v>
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
-      <c r="AZ52" s="6"/>
+      <c r="AZ52" s="6">
+        <v>100</v>
+      </c>
       <c r="BA52" s="6"/>
       <c r="BB52" s="6"/>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
@@ -8113,51 +8187,53 @@
       </c>
       <c r="AR53" s="6">
         <v>99.923357033308974</v>
       </c>
       <c r="AS53" s="6">
         <v>100</v>
       </c>
       <c r="AT53" s="6">
         <v>100.4</v>
       </c>
       <c r="AU53" s="6">
         <v>100.5</v>
       </c>
       <c r="AV53" s="6">
         <v>100.5</v>
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
-      <c r="AZ53" s="6"/>
+      <c r="AZ53" s="6">
+        <v>100</v>
+      </c>
       <c r="BA53" s="6"/>
       <c r="BB53" s="6"/>
       <c r="BC53" s="6"/>
       <c r="BD53" s="6"/>
       <c r="BE53" s="6"/>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
@@ -8278,51 +8354,53 @@
       </c>
       <c r="AR54" s="6">
         <v>100.99457189145613</v>
       </c>
       <c r="AS54" s="6">
         <v>100.9</v>
       </c>
       <c r="AT54" s="6">
         <v>103.3</v>
       </c>
       <c r="AU54" s="6">
         <v>103.3</v>
       </c>
       <c r="AV54" s="6">
         <v>104.4</v>
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
-      <c r="AZ54" s="6"/>
+      <c r="AZ54" s="6">
+        <v>100</v>
+      </c>
       <c r="BA54" s="6"/>
       <c r="BB54" s="6"/>
       <c r="BC54" s="6"/>
       <c r="BD54" s="6"/>
       <c r="BE54" s="6"/>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
@@ -8443,51 +8521,53 @@
       </c>
       <c r="AR55" s="6">
         <v>99.992468494168264</v>
       </c>
       <c r="AS55" s="6">
         <v>103.9</v>
       </c>
       <c r="AT55" s="6">
         <v>105.5</v>
       </c>
       <c r="AU55" s="6">
         <v>103.1</v>
       </c>
       <c r="AV55" s="6">
         <v>99.2</v>
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="AZ55" s="6"/>
+      <c r="AZ55" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BA55" s="6"/>
       <c r="BB55" s="6"/>
       <c r="BC55" s="6"/>
       <c r="BD55" s="6"/>
       <c r="BE55" s="6"/>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
@@ -8608,51 +8688,53 @@
       </c>
       <c r="AR56" s="6">
         <v>100.02610500614502</v>
       </c>
       <c r="AS56" s="6">
         <v>100.1</v>
       </c>
       <c r="AT56" s="6">
         <v>100.9</v>
       </c>
       <c r="AU56" s="6">
         <v>101.2</v>
       </c>
       <c r="AV56" s="6">
         <v>101.8</v>
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
-      <c r="AZ56" s="6"/>
+      <c r="AZ56" s="6">
+        <v>100</v>
+      </c>
       <c r="BA56" s="6"/>
       <c r="BB56" s="6"/>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
       <c r="BE56" s="6"/>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
@@ -8773,113 +8855,115 @@
       </c>
       <c r="AR57" s="6">
         <v>99.978413052107967</v>
       </c>
       <c r="AS57" s="6">
         <v>100</v>
       </c>
       <c r="AT57" s="6">
         <v>99.1</v>
       </c>
       <c r="AU57" s="6">
         <v>98.9</v>
       </c>
       <c r="AV57" s="6">
         <v>98.9</v>
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="AZ57" s="6"/>
+      <c r="AZ57" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BA57" s="6"/>
       <c r="BB57" s="6"/>
       <c r="BC57" s="6"/>
       <c r="BD57" s="6"/>
       <c r="BE57" s="6"/>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="25" t="s">
+      <c r="A59" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B59" s="25"/>
-[...46 lines deleted...]
-      <c r="AW59" s="25"/>
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="27"/>
+      <c r="M59" s="27"/>
+      <c r="N59" s="27"/>
+      <c r="O59" s="27"/>
+      <c r="P59" s="27"/>
+      <c r="Q59" s="27"/>
+      <c r="R59" s="27"/>
+      <c r="S59" s="27"/>
+      <c r="T59" s="27"/>
+      <c r="U59" s="27"/>
+      <c r="V59" s="27"/>
+      <c r="W59" s="27"/>
+      <c r="X59" s="27"/>
+      <c r="Y59" s="27"/>
+      <c r="Z59" s="27"/>
+      <c r="AA59" s="27"/>
+      <c r="AB59" s="27"/>
+      <c r="AC59" s="27"/>
+      <c r="AD59" s="27"/>
+      <c r="AE59" s="27"/>
+      <c r="AF59" s="27"/>
+      <c r="AG59" s="27"/>
+      <c r="AH59" s="27"/>
+      <c r="AI59" s="27"/>
+      <c r="AJ59" s="27"/>
+      <c r="AK59" s="27"/>
+      <c r="AL59" s="27"/>
+      <c r="AM59" s="27"/>
+      <c r="AN59" s="27"/>
+      <c r="AO59" s="27"/>
+      <c r="AP59" s="27"/>
+      <c r="AQ59" s="27"/>
+      <c r="AR59" s="27"/>
+      <c r="AS59" s="27"/>
+      <c r="AT59" s="27"/>
+      <c r="AU59" s="27"/>
+      <c r="AV59" s="27"/>
+      <c r="AW59" s="27"/>
     </row>
     <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J60" s="24"/>
       <c r="K60" s="24"/>
       <c r="L60" s="24"/>
       <c r="M60" s="24"/>
       <c r="U60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V60" s="24"/>
       <c r="W60" s="24"/>
       <c r="X60" s="24"/>
       <c r="Y60" s="24"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH60" s="24"/>
       <c r="AI60" s="24"/>
       <c r="AJ60" s="24"/>
@@ -8892,51 +8976,51 @@
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT60" s="24"/>
       <c r="AU60" s="24"/>
       <c r="AV60" s="24"/>
       <c r="AW60" s="24"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF60" s="24"/>
       <c r="BG60" s="24"/>
       <c r="BH60" s="24"/>
       <c r="BI60" s="24"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="26"/>
+      <c r="A61" s="25"/>
       <c r="B61" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C61" s="22"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="23"/>
       <c r="N61" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="22"/>
       <c r="P61" s="22"/>
       <c r="Q61" s="22"/>
       <c r="R61" s="22"/>
       <c r="S61" s="22"/>
       <c r="T61" s="22"/>
       <c r="U61" s="22"/>
       <c r="V61" s="22"/>
@@ -8965,51 +9049,51 @@
       <c r="AO61" s="22"/>
       <c r="AP61" s="22"/>
       <c r="AQ61" s="22"/>
       <c r="AR61" s="22"/>
       <c r="AS61" s="22"/>
       <c r="AT61" s="22"/>
       <c r="AU61" s="22"/>
       <c r="AV61" s="22"/>
       <c r="AW61" s="23"/>
       <c r="AX61" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY61" s="22"/>
       <c r="AZ61" s="22"/>
       <c r="BA61" s="22"/>
       <c r="BB61" s="22"/>
       <c r="BC61" s="22"/>
       <c r="BD61" s="22"/>
       <c r="BE61" s="22"/>
       <c r="BF61" s="22"/>
       <c r="BG61" s="22"/>
       <c r="BH61" s="22"/>
       <c r="BI61" s="23"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="27"/>
+      <c r="A62" s="26"/>
       <c r="B62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9301,51 +9385,53 @@
       </c>
       <c r="AR63" s="6">
         <v>101.92591154477972</v>
       </c>
       <c r="AS63" s="6">
         <v>101.9</v>
       </c>
       <c r="AT63" s="6">
         <v>102.1</v>
       </c>
       <c r="AU63" s="6">
         <v>102.1</v>
       </c>
       <c r="AV63" s="6">
         <v>102.7</v>
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
-      <c r="AZ63" s="6"/>
+      <c r="AZ63" s="6">
+        <v>101.6</v>
+      </c>
       <c r="BA63" s="6"/>
       <c r="BB63" s="6"/>
       <c r="BC63" s="6"/>
       <c r="BD63" s="6"/>
       <c r="BE63" s="6"/>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
@@ -9466,51 +9552,53 @@
       </c>
       <c r="AR64" s="6">
         <v>100.88318088914579</v>
       </c>
       <c r="AS64" s="6">
         <v>100.3</v>
       </c>
       <c r="AT64" s="6">
         <v>101.4</v>
       </c>
       <c r="AU64" s="6">
         <v>101.2</v>
       </c>
       <c r="AV64" s="6">
         <v>103.4</v>
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
-      <c r="AZ64" s="6"/>
+      <c r="AZ64" s="6">
+        <v>99.6</v>
+      </c>
       <c r="BA64" s="6"/>
       <c r="BB64" s="6"/>
       <c r="BC64" s="6"/>
       <c r="BD64" s="6"/>
       <c r="BE64" s="6"/>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
@@ -9631,51 +9719,53 @@
       </c>
       <c r="AR65" s="6">
         <v>102.92651963742576</v>
       </c>
       <c r="AS65" s="6">
         <v>102.8</v>
       </c>
       <c r="AT65" s="6">
         <v>102.9</v>
       </c>
       <c r="AU65" s="6">
         <v>101.3</v>
       </c>
       <c r="AV65" s="6">
         <v>101.9</v>
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
-      <c r="AZ65" s="6"/>
+      <c r="AZ65" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BA65" s="6"/>
       <c r="BB65" s="6"/>
       <c r="BC65" s="6"/>
       <c r="BD65" s="6"/>
       <c r="BE65" s="6"/>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
@@ -9796,51 +9886,53 @@
       </c>
       <c r="AR66" s="6">
         <v>101.10090602540278</v>
       </c>
       <c r="AS66" s="6">
         <v>101.6</v>
       </c>
       <c r="AT66" s="6">
         <v>101.2</v>
       </c>
       <c r="AU66" s="6">
         <v>102.4</v>
       </c>
       <c r="AV66" s="6">
         <v>103.4</v>
       </c>
       <c r="AW66" s="18">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
-      <c r="AZ66" s="6"/>
+      <c r="AZ66" s="6">
+        <v>104.5</v>
+      </c>
       <c r="BA66" s="6"/>
       <c r="BB66" s="6"/>
       <c r="BC66" s="6"/>
       <c r="BD66" s="6"/>
       <c r="BE66" s="6"/>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="18"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
@@ -9961,51 +10053,53 @@
       </c>
       <c r="AR67" s="6">
         <v>102.54557307598947</v>
       </c>
       <c r="AS67" s="6">
         <v>102.5</v>
       </c>
       <c r="AT67" s="6">
         <v>102.5</v>
       </c>
       <c r="AU67" s="6">
         <v>102.5</v>
       </c>
       <c r="AV67" s="6">
         <v>102.7</v>
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
-      <c r="AZ67" s="6"/>
+      <c r="AZ67" s="6">
+        <v>103.3</v>
+      </c>
       <c r="BA67" s="6"/>
       <c r="BB67" s="6"/>
       <c r="BC67" s="6"/>
       <c r="BD67" s="6"/>
       <c r="BE67" s="6"/>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
@@ -10126,51 +10220,53 @@
       </c>
       <c r="AR68" s="6">
         <v>99.291117681547178</v>
       </c>
       <c r="AS68" s="6">
         <v>100</v>
       </c>
       <c r="AT68" s="6">
         <v>97.4</v>
       </c>
       <c r="AU68" s="6">
         <v>98.1</v>
       </c>
       <c r="AV68" s="6">
         <v>99.7</v>
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
-      <c r="AZ68" s="6"/>
+      <c r="AZ68" s="6">
+        <v>103.2</v>
+      </c>
       <c r="BA68" s="6"/>
       <c r="BB68" s="6"/>
       <c r="BC68" s="6"/>
       <c r="BD68" s="6"/>
       <c r="BE68" s="6"/>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
@@ -10291,51 +10387,53 @@
       </c>
       <c r="AR69" s="6">
         <v>100.93295392972171</v>
       </c>
       <c r="AS69" s="6">
         <v>101</v>
       </c>
       <c r="AT69" s="6">
         <v>101.1</v>
       </c>
       <c r="AU69" s="6">
         <v>101.4</v>
       </c>
       <c r="AV69" s="6">
         <v>101.5</v>
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
-      <c r="AZ69" s="6"/>
+      <c r="AZ69" s="6">
+        <v>100.3</v>
+      </c>
       <c r="BA69" s="6"/>
       <c r="BB69" s="6"/>
       <c r="BC69" s="6"/>
       <c r="BD69" s="6"/>
       <c r="BE69" s="6"/>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
@@ -10456,51 +10554,53 @@
       </c>
       <c r="AR70" s="6">
         <v>101.94863951443631</v>
       </c>
       <c r="AS70" s="6">
         <v>102</v>
       </c>
       <c r="AT70" s="6">
         <v>101.8</v>
       </c>
       <c r="AU70" s="6">
         <v>102.2</v>
       </c>
       <c r="AV70" s="6">
         <v>103.6</v>
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
-      <c r="AZ70" s="6"/>
+      <c r="AZ70" s="6">
+        <v>101.7</v>
+      </c>
       <c r="BA70" s="6"/>
       <c r="BB70" s="6"/>
       <c r="BC70" s="6"/>
       <c r="BD70" s="6"/>
       <c r="BE70" s="6"/>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
@@ -10621,51 +10721,53 @@
       </c>
       <c r="AR71" s="6">
         <v>102.75301867194501</v>
       </c>
       <c r="AS71" s="6">
         <v>103</v>
       </c>
       <c r="AT71" s="6">
         <v>104.8</v>
       </c>
       <c r="AU71" s="6">
         <v>104.8</v>
       </c>
       <c r="AV71" s="6">
         <v>104.7</v>
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
-      <c r="AZ71" s="6"/>
+      <c r="AZ71" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BA71" s="6"/>
       <c r="BB71" s="6"/>
       <c r="BC71" s="6"/>
       <c r="BD71" s="6"/>
       <c r="BE71" s="6"/>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
@@ -10786,51 +10888,53 @@
       </c>
       <c r="AR72" s="6">
         <v>100.69230291122366</v>
       </c>
       <c r="AS72" s="6">
         <v>100.7</v>
       </c>
       <c r="AT72" s="6">
         <v>103.3</v>
       </c>
       <c r="AU72" s="6">
         <v>103</v>
       </c>
       <c r="AV72" s="6">
         <v>103.2</v>
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
-      <c r="AZ72" s="6"/>
+      <c r="AZ72" s="6">
+        <v>101</v>
+      </c>
       <c r="BA72" s="6"/>
       <c r="BB72" s="6"/>
       <c r="BC72" s="6"/>
       <c r="BD72" s="6"/>
       <c r="BE72" s="6"/>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
@@ -10951,51 +11055,53 @@
       </c>
       <c r="AR73" s="6">
         <v>102.61640780584816</v>
       </c>
       <c r="AS73" s="6">
         <v>102.6</v>
       </c>
       <c r="AT73" s="6">
         <v>103.1</v>
       </c>
       <c r="AU73" s="6">
         <v>103</v>
       </c>
       <c r="AV73" s="6">
         <v>102.8</v>
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
-      <c r="AZ73" s="6"/>
+      <c r="AZ73" s="6">
+        <v>102.3</v>
+      </c>
       <c r="BA73" s="6"/>
       <c r="BB73" s="6"/>
       <c r="BC73" s="6"/>
       <c r="BD73" s="6"/>
       <c r="BE73" s="6"/>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
@@ -11116,51 +11222,53 @@
       </c>
       <c r="AR74" s="6">
         <v>103.32115582842401</v>
       </c>
       <c r="AS74" s="6">
         <v>103.2</v>
       </c>
       <c r="AT74" s="6">
         <v>103.3</v>
       </c>
       <c r="AU74" s="6">
         <v>103.2</v>
       </c>
       <c r="AV74" s="6">
         <v>102.7</v>
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
-      <c r="AZ74" s="6"/>
+      <c r="AZ74" s="6">
+        <v>100.9</v>
+      </c>
       <c r="BA74" s="6"/>
       <c r="BB74" s="6"/>
       <c r="BC74" s="6"/>
       <c r="BD74" s="6"/>
       <c r="BE74" s="6"/>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
@@ -11281,51 +11389,53 @@
       </c>
       <c r="AR75" s="6">
         <v>103.35826566709201</v>
       </c>
       <c r="AS75" s="6">
         <v>102.2</v>
       </c>
       <c r="AT75" s="6">
         <v>102.1</v>
       </c>
       <c r="AU75" s="6">
         <v>99.6</v>
       </c>
       <c r="AV75" s="6">
         <v>100.2</v>
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
-      <c r="AZ75" s="6"/>
+      <c r="AZ75" s="6">
+        <v>100</v>
+      </c>
       <c r="BA75" s="6"/>
       <c r="BB75" s="6"/>
       <c r="BC75" s="6"/>
       <c r="BD75" s="6"/>
       <c r="BE75" s="6"/>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
@@ -11446,119 +11556,121 @@
       </c>
       <c r="AR76" s="6">
         <v>104.2445811430545</v>
       </c>
       <c r="AS76" s="6">
         <v>103.4</v>
       </c>
       <c r="AT76" s="6">
         <v>103.7</v>
       </c>
       <c r="AU76" s="6">
         <v>103.8</v>
       </c>
       <c r="AV76" s="6">
         <v>104.1</v>
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
-      <c r="AZ76" s="6"/>
+      <c r="AZ76" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BA76" s="6"/>
       <c r="BB76" s="6"/>
       <c r="BC76" s="6"/>
       <c r="BD76" s="6"/>
       <c r="BE76" s="6"/>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>34</v>
       </c>
       <c r="Z78" s="19" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="N23:Y23"/>
-[...22 lines deleted...]
-    <mergeCell ref="AS41:AW41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="U41:Y41"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="I60:M60"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="A42:A43"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>