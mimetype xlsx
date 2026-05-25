--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\042026\Динамика по ВПСХ_сельское_январь-март 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\052026\Динамика по ВПСХ_сельское_январь-апрель 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -416,58 +416,58 @@
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -742,125 +742,125 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AI21" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AZ63" sqref="AZ63:AZ76"/>
+      <selection pane="bottomRight" activeCell="AZ81" sqref="AZ81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="10.28515625" style="3" customWidth="1"/>
     <col min="26" max="29" width="9.140625" style="3"/>
     <col min="30" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="10.7109375" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="27"/>
-[...46 lines deleted...]
-      <c r="AW2" s="27"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
       <c r="U3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V3" s="24"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="Y3" s="24"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH3" s="24"/>
       <c r="AI3" s="24"/>
       <c r="AJ3" s="24"/>
@@ -873,51 +873,51 @@
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT3" s="24"/>
       <c r="AU3" s="24"/>
       <c r="AV3" s="24"/>
       <c r="AW3" s="24"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF3" s="24"/>
       <c r="BG3" s="24"/>
       <c r="BH3" s="24"/>
       <c r="BI3" s="24"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="25"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="23"/>
       <c r="N4" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
@@ -946,51 +946,51 @@
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
       <c r="BA4" s="22"/>
       <c r="BB4" s="22"/>
       <c r="BC4" s="22"/>
       <c r="BD4" s="22"/>
       <c r="BE4" s="22"/>
       <c r="BF4" s="22"/>
       <c r="BG4" s="22"/>
       <c r="BH4" s="22"/>
       <c r="BI4" s="23"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="26"/>
+      <c r="A5" s="27"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1285,51 +1285,53 @@
       </c>
       <c r="AS6" s="6">
         <v>103</v>
       </c>
       <c r="AT6" s="6">
         <v>103.1</v>
       </c>
       <c r="AU6" s="6">
         <v>101.8</v>
       </c>
       <c r="AV6" s="6">
         <v>102</v>
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
       <c r="AZ6" s="6">
         <v>101.5</v>
       </c>
-      <c r="BA6" s="6"/>
+      <c r="BA6" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
       </c>
@@ -1452,51 +1454,53 @@
       </c>
       <c r="AS7" s="6">
         <v>101.8</v>
       </c>
       <c r="AT7" s="6">
         <v>103.1</v>
       </c>
       <c r="AU7" s="6">
         <v>100.9</v>
       </c>
       <c r="AV7" s="6">
         <v>102.1</v>
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
       <c r="AZ7" s="6">
         <v>100.1</v>
       </c>
-      <c r="BA7" s="6"/>
+      <c r="BA7" s="6">
+        <v>96.7</v>
+      </c>
       <c r="BB7" s="6"/>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
       </c>
@@ -1619,51 +1623,53 @@
       </c>
       <c r="AS8" s="6">
         <v>104.2</v>
       </c>
       <c r="AT8" s="6">
         <v>103.2</v>
       </c>
       <c r="AU8" s="6">
         <v>103.7</v>
       </c>
       <c r="AV8" s="6">
         <v>104.2</v>
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
       <c r="AZ8" s="6">
         <v>102.7</v>
       </c>
-      <c r="BA8" s="6"/>
+      <c r="BA8" s="6">
+        <v>103.8</v>
+      </c>
       <c r="BB8" s="6"/>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
       </c>
@@ -1786,51 +1792,53 @@
       </c>
       <c r="AS9" s="6">
         <v>107.2</v>
       </c>
       <c r="AT9" s="6">
         <v>106.8</v>
       </c>
       <c r="AU9" s="6">
         <v>101.1</v>
       </c>
       <c r="AV9" s="6">
         <v>103</v>
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
       <c r="AZ9" s="6">
         <v>104.4</v>
       </c>
-      <c r="BA9" s="6"/>
+      <c r="BA9" s="6">
+        <v>104</v>
+      </c>
       <c r="BB9" s="6"/>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
       </c>
@@ -1953,51 +1961,53 @@
       </c>
       <c r="AS10" s="6">
         <v>101.9</v>
       </c>
       <c r="AT10" s="6">
         <v>101.6</v>
       </c>
       <c r="AU10" s="6">
         <v>101.4</v>
       </c>
       <c r="AV10" s="6">
         <v>101.5</v>
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
       <c r="AZ10" s="6">
         <v>103.2</v>
       </c>
-      <c r="BA10" s="6"/>
+      <c r="BA10" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB10" s="6"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
       </c>
@@ -2120,51 +2130,53 @@
       </c>
       <c r="AS11" s="6">
         <v>107.5</v>
       </c>
       <c r="AT11" s="6">
         <v>102.6</v>
       </c>
       <c r="AU11" s="6">
         <v>100.3</v>
       </c>
       <c r="AV11" s="6">
         <v>100.4</v>
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>103.1</v>
       </c>
-      <c r="BA11" s="6"/>
+      <c r="BA11" s="6">
+        <v>101.1</v>
+      </c>
       <c r="BB11" s="6"/>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
       </c>
@@ -2287,51 +2299,53 @@
       </c>
       <c r="AS12" s="6">
         <v>100.6</v>
       </c>
       <c r="AT12" s="6">
         <v>101.5</v>
       </c>
       <c r="AU12" s="6">
         <v>101.7</v>
       </c>
       <c r="AV12" s="6">
         <v>101.7</v>
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>100.3</v>
       </c>
-      <c r="BA12" s="6"/>
+      <c r="BA12" s="6">
+        <v>100.2</v>
+      </c>
       <c r="BB12" s="6"/>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
       </c>
@@ -2454,51 +2468,53 @@
       </c>
       <c r="AS13" s="6">
         <v>103.6</v>
       </c>
       <c r="AT13" s="6">
         <v>104.3</v>
       </c>
       <c r="AU13" s="6">
         <v>102</v>
       </c>
       <c r="AV13" s="6">
         <v>102</v>
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
       <c r="AZ13" s="6">
         <v>101.6</v>
       </c>
-      <c r="BA13" s="6"/>
+      <c r="BA13" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BB13" s="6"/>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
       </c>
@@ -2621,51 +2637,53 @@
       </c>
       <c r="AS14" s="6">
         <v>102.4</v>
       </c>
       <c r="AT14" s="6">
         <v>104.3</v>
       </c>
       <c r="AU14" s="6">
         <v>104.5</v>
       </c>
       <c r="AV14" s="6">
         <v>104.4</v>
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
       <c r="AZ14" s="6">
         <v>102.5</v>
       </c>
-      <c r="BA14" s="6"/>
+      <c r="BA14" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB14" s="6"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
       </c>
@@ -2788,51 +2806,53 @@
       </c>
       <c r="AS15" s="6">
         <v>100.4</v>
       </c>
       <c r="AT15" s="6">
         <v>102</v>
       </c>
       <c r="AU15" s="6">
         <v>101.8</v>
       </c>
       <c r="AV15" s="6">
         <v>102</v>
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>101</v>
       </c>
-      <c r="BA15" s="6"/>
+      <c r="BA15" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BB15" s="6"/>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
       </c>
@@ -2955,51 +2975,53 @@
       </c>
       <c r="AS16" s="6">
         <v>102</v>
       </c>
       <c r="AT16" s="6">
         <v>103.2</v>
       </c>
       <c r="AU16" s="6">
         <v>103.1</v>
       </c>
       <c r="AV16" s="6">
         <v>103.5</v>
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
       <c r="AZ16" s="6">
         <v>102.2</v>
       </c>
-      <c r="BA16" s="6"/>
+      <c r="BA16" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BB16" s="6"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
       </c>
@@ -3122,51 +3144,53 @@
       </c>
       <c r="AS17" s="6">
         <v>103.4</v>
       </c>
       <c r="AT17" s="6">
         <v>104.3</v>
       </c>
       <c r="AU17" s="6">
         <v>103.1</v>
       </c>
       <c r="AV17" s="6">
         <v>100.9</v>
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.9</v>
       </c>
-      <c r="BA17" s="6"/>
+      <c r="BA17" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BB17" s="6"/>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
       </c>
@@ -3289,51 +3313,53 @@
       </c>
       <c r="AS18" s="6">
         <v>101.2</v>
       </c>
       <c r="AT18" s="6">
         <v>101.4</v>
       </c>
       <c r="AU18" s="6">
         <v>101</v>
       </c>
       <c r="AV18" s="6">
         <v>101.2</v>
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ18" s="6">
         <v>100</v>
       </c>
-      <c r="BA18" s="6"/>
+      <c r="BA18" s="6">
+        <v>100.8</v>
+      </c>
       <c r="BB18" s="6"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
       </c>
@@ -3456,112 +3482,114 @@
       </c>
       <c r="AS19" s="6">
         <v>102.1</v>
       </c>
       <c r="AT19" s="6">
         <v>101.7</v>
       </c>
       <c r="AU19" s="6">
         <v>101.5</v>
       </c>
       <c r="AV19" s="6">
         <v>101.8</v>
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
       <c r="AZ19" s="6">
         <v>102.9</v>
       </c>
-      <c r="BA19" s="6"/>
+      <c r="BA19" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="27"/>
-[...46 lines deleted...]
-      <c r="AW21" s="27"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
+      <c r="N21" s="25"/>
+      <c r="O21" s="25"/>
+      <c r="P21" s="25"/>
+      <c r="Q21" s="25"/>
+      <c r="R21" s="25"/>
+      <c r="S21" s="25"/>
+      <c r="T21" s="25"/>
+      <c r="U21" s="25"/>
+      <c r="V21" s="25"/>
+      <c r="W21" s="25"/>
+      <c r="X21" s="25"/>
+      <c r="Y21" s="25"/>
+      <c r="Z21" s="25"/>
+      <c r="AA21" s="25"/>
+      <c r="AB21" s="25"/>
+      <c r="AC21" s="25"/>
+      <c r="AD21" s="25"/>
+      <c r="AE21" s="25"/>
+      <c r="AF21" s="25"/>
+      <c r="AG21" s="25"/>
+      <c r="AH21" s="25"/>
+      <c r="AI21" s="25"/>
+      <c r="AJ21" s="25"/>
+      <c r="AK21" s="25"/>
+      <c r="AL21" s="25"/>
+      <c r="AM21" s="25"/>
+      <c r="AN21" s="25"/>
+      <c r="AO21" s="25"/>
+      <c r="AP21" s="25"/>
+      <c r="AQ21" s="25"/>
+      <c r="AR21" s="25"/>
+      <c r="AS21" s="25"/>
+      <c r="AT21" s="25"/>
+      <c r="AU21" s="25"/>
+      <c r="AV21" s="25"/>
+      <c r="AW21" s="25"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="U22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V22" s="24"/>
       <c r="W22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH22" s="24"/>
       <c r="AI22" s="24"/>
       <c r="AJ22" s="24"/>
@@ -3574,51 +3602,51 @@
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT22" s="24"/>
       <c r="AU22" s="24"/>
       <c r="AV22" s="24"/>
       <c r="AW22" s="24"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF22" s="24"/>
       <c r="BG22" s="24"/>
       <c r="BH22" s="24"/>
       <c r="BI22" s="24"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="25"/>
+      <c r="A23" s="26"/>
       <c r="B23" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="23"/>
       <c r="N23" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="22"/>
       <c r="P23" s="22"/>
       <c r="Q23" s="22"/>
       <c r="R23" s="22"/>
       <c r="S23" s="22"/>
       <c r="T23" s="22"/>
       <c r="U23" s="22"/>
       <c r="V23" s="22"/>
@@ -3647,51 +3675,51 @@
       <c r="AO23" s="22"/>
       <c r="AP23" s="22"/>
       <c r="AQ23" s="22"/>
       <c r="AR23" s="22"/>
       <c r="AS23" s="22"/>
       <c r="AT23" s="22"/>
       <c r="AU23" s="22"/>
       <c r="AV23" s="22"/>
       <c r="AW23" s="23"/>
       <c r="AX23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY23" s="22"/>
       <c r="AZ23" s="22"/>
       <c r="BA23" s="22"/>
       <c r="BB23" s="22"/>
       <c r="BC23" s="22"/>
       <c r="BD23" s="22"/>
       <c r="BE23" s="22"/>
       <c r="BF23" s="22"/>
       <c r="BG23" s="22"/>
       <c r="BH23" s="22"/>
       <c r="BI23" s="23"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="26"/>
+      <c r="A24" s="27"/>
       <c r="B24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -3986,51 +4014,53 @@
       </c>
       <c r="AS25" s="6">
         <v>103</v>
       </c>
       <c r="AT25" s="6">
         <v>103.1</v>
       </c>
       <c r="AU25" s="6">
         <v>101.9</v>
       </c>
       <c r="AV25" s="6">
         <v>102</v>
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ25" s="6">
         <v>101.5</v>
       </c>
-      <c r="BA25" s="6"/>
+      <c r="BA25" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BB25" s="6"/>
       <c r="BC25" s="6"/>
       <c r="BD25" s="6"/>
       <c r="BE25" s="6"/>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="13">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="13">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="13">
         <v>116.80642391439318</v>
       </c>
@@ -4153,51 +4183,53 @@
       </c>
       <c r="AS26" s="6">
         <v>101.9</v>
       </c>
       <c r="AT26" s="6">
         <v>103.2</v>
       </c>
       <c r="AU26" s="6">
         <v>100.9</v>
       </c>
       <c r="AV26" s="6">
         <v>102.1</v>
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.1</v>
       </c>
-      <c r="BA26" s="6"/>
+      <c r="BA26" s="6">
+        <v>96.6</v>
+      </c>
       <c r="BB26" s="6"/>
       <c r="BC26" s="6"/>
       <c r="BD26" s="6"/>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="13">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="13">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="13">
         <v>54.579308905567039</v>
       </c>
@@ -4320,51 +4352,53 @@
       </c>
       <c r="AS27" s="6">
         <v>104.2</v>
       </c>
       <c r="AT27" s="6">
         <v>103.2</v>
       </c>
       <c r="AU27" s="6">
         <v>103.8</v>
       </c>
       <c r="AV27" s="6">
         <v>104.2</v>
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>102.7</v>
       </c>
-      <c r="BA27" s="6"/>
+      <c r="BA27" s="6">
+        <v>103.8</v>
+      </c>
       <c r="BB27" s="6"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="13">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="13">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="13">
         <v>101.37783164049657</v>
       </c>
@@ -4487,51 +4521,53 @@
       </c>
       <c r="AS28" s="6">
         <v>107.2</v>
       </c>
       <c r="AT28" s="6">
         <v>106.9</v>
       </c>
       <c r="AU28" s="6">
         <v>101.1</v>
       </c>
       <c r="AV28" s="6">
         <v>103.1</v>
       </c>
       <c r="AW28" s="18">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ28" s="6">
         <v>104.5</v>
       </c>
-      <c r="BA28" s="6"/>
+      <c r="BA28" s="6">
+        <v>104.1</v>
+      </c>
       <c r="BB28" s="6"/>
       <c r="BC28" s="6"/>
       <c r="BD28" s="6"/>
       <c r="BE28" s="6"/>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="18"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="13">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="13">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="13">
         <v>103.66567166609961</v>
       </c>
@@ -4654,51 +4690,53 @@
       </c>
       <c r="AS29" s="6">
         <v>101.9</v>
       </c>
       <c r="AT29" s="6">
         <v>101.6</v>
       </c>
       <c r="AU29" s="6">
         <v>101.4</v>
       </c>
       <c r="AV29" s="6">
         <v>101.5</v>
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ29" s="6">
         <v>103.3</v>
       </c>
-      <c r="BA29" s="6"/>
+      <c r="BA29" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB29" s="6"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="13">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="13">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="13">
         <v>104.38923271370986</v>
       </c>
@@ -4821,51 +4859,53 @@
       </c>
       <c r="AS30" s="6">
         <v>107.6</v>
       </c>
       <c r="AT30" s="6">
         <v>102.6</v>
       </c>
       <c r="AU30" s="6">
         <v>100.3</v>
       </c>
       <c r="AV30" s="6">
         <v>100.4</v>
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ30" s="6">
         <v>103.2</v>
       </c>
-      <c r="BA30" s="6"/>
+      <c r="BA30" s="6">
+        <v>101.1</v>
+      </c>
       <c r="BB30" s="6"/>
       <c r="BC30" s="6"/>
       <c r="BD30" s="6"/>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="13">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="13">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="13">
         <v>105.64222250619466</v>
       </c>
@@ -4988,51 +5028,53 @@
       </c>
       <c r="AS31" s="6">
         <v>100.6</v>
       </c>
       <c r="AT31" s="6">
         <v>101.5</v>
       </c>
       <c r="AU31" s="6">
         <v>101.7</v>
       </c>
       <c r="AV31" s="6">
         <v>101.8</v>
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ31" s="6">
         <v>100.3</v>
       </c>
-      <c r="BA31" s="6"/>
+      <c r="BA31" s="6">
+        <v>100.2</v>
+      </c>
       <c r="BB31" s="6"/>
       <c r="BC31" s="6"/>
       <c r="BD31" s="6"/>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="13">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="13">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="13">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="13">
         <v>108.65464319323787</v>
       </c>
@@ -5155,51 +5197,53 @@
       </c>
       <c r="AS32" s="6">
         <v>103.6</v>
       </c>
       <c r="AT32" s="6">
         <v>104.4</v>
       </c>
       <c r="AU32" s="6">
         <v>102</v>
       </c>
       <c r="AV32" s="6">
         <v>102</v>
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ32" s="6">
         <v>101.7</v>
       </c>
-      <c r="BA32" s="6"/>
+      <c r="BA32" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BB32" s="6"/>
       <c r="BC32" s="6"/>
       <c r="BD32" s="6"/>
       <c r="BE32" s="6"/>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="13">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="13">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="13">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="13">
         <v>95.225460396506577</v>
       </c>
@@ -5322,51 +5366,53 @@
       </c>
       <c r="AS33" s="6">
         <v>102.4</v>
       </c>
       <c r="AT33" s="6">
         <v>104.3</v>
       </c>
       <c r="AU33" s="6">
         <v>104.5</v>
       </c>
       <c r="AV33" s="6">
         <v>104.4</v>
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
       <c r="AZ33" s="6">
         <v>102.5</v>
       </c>
-      <c r="BA33" s="6"/>
+      <c r="BA33" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB33" s="6"/>
       <c r="BC33" s="6"/>
       <c r="BD33" s="6"/>
       <c r="BE33" s="6"/>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="13">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="13">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="13">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="13">
         <v>108.62971096431868</v>
       </c>
@@ -5489,51 +5535,53 @@
       </c>
       <c r="AS34" s="6">
         <v>100.5</v>
       </c>
       <c r="AT34" s="6">
         <v>102.1</v>
       </c>
       <c r="AU34" s="6">
         <v>101.8</v>
       </c>
       <c r="AV34" s="6">
         <v>102</v>
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ34" s="6">
         <v>101</v>
       </c>
-      <c r="BA34" s="6"/>
+      <c r="BA34" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BB34" s="6"/>
       <c r="BC34" s="6"/>
       <c r="BD34" s="6"/>
       <c r="BE34" s="6"/>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="13">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="13">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="13">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="13">
         <v>105.61231477736224</v>
       </c>
@@ -5656,51 +5704,53 @@
       </c>
       <c r="AS35" s="6">
         <v>102</v>
       </c>
       <c r="AT35" s="6">
         <v>103.2</v>
       </c>
       <c r="AU35" s="6">
         <v>103.1</v>
       </c>
       <c r="AV35" s="6">
         <v>103.5</v>
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ35" s="6">
         <v>102.3</v>
       </c>
-      <c r="BA35" s="6"/>
+      <c r="BA35" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BB35" s="6"/>
       <c r="BC35" s="6"/>
       <c r="BD35" s="6"/>
       <c r="BE35" s="6"/>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="13">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="13">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="13">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="13">
         <v>106.28524592632533</v>
       </c>
@@ -5823,51 +5873,53 @@
       </c>
       <c r="AS36" s="6">
         <v>103.4</v>
       </c>
       <c r="AT36" s="6">
         <v>104.3</v>
       </c>
       <c r="AU36" s="6">
         <v>103.1</v>
       </c>
       <c r="AV36" s="6">
         <v>100.9</v>
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>100.9</v>
       </c>
-      <c r="BA36" s="6"/>
+      <c r="BA36" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BB36" s="6"/>
       <c r="BC36" s="6"/>
       <c r="BD36" s="6"/>
       <c r="BE36" s="6"/>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="13">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="13">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="13">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="13">
         <v>106.06836680905974</v>
       </c>
@@ -5990,51 +6042,53 @@
       </c>
       <c r="AS37" s="6">
         <v>101.2</v>
       </c>
       <c r="AT37" s="6">
         <v>101.4</v>
       </c>
       <c r="AU37" s="6">
         <v>101</v>
       </c>
       <c r="AV37" s="6">
         <v>101.2</v>
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ37" s="6">
         <v>100</v>
       </c>
-      <c r="BA37" s="6"/>
+      <c r="BA37" s="6">
+        <v>100.8</v>
+      </c>
       <c r="BB37" s="6"/>
       <c r="BC37" s="6"/>
       <c r="BD37" s="6"/>
       <c r="BE37" s="6"/>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="14">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="14">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="14">
         <v>107.12339193788148</v>
       </c>
@@ -6157,112 +6211,114 @@
       </c>
       <c r="AS38" s="6">
         <v>102.1</v>
       </c>
       <c r="AT38" s="6">
         <v>101.7</v>
       </c>
       <c r="AU38" s="6">
         <v>101.5</v>
       </c>
       <c r="AV38" s="6">
         <v>101.8</v>
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
       <c r="AZ38" s="6">
         <v>102.9</v>
       </c>
-      <c r="BA38" s="6"/>
+      <c r="BA38" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BB38" s="6"/>
       <c r="BC38" s="6"/>
       <c r="BD38" s="6"/>
       <c r="BE38" s="6"/>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="27" t="s">
+      <c r="A40" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="27"/>
-[...46 lines deleted...]
-      <c r="AW40" s="27"/>
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="25"/>
+      <c r="L40" s="25"/>
+      <c r="M40" s="25"/>
+      <c r="N40" s="25"/>
+      <c r="O40" s="25"/>
+      <c r="P40" s="25"/>
+      <c r="Q40" s="25"/>
+      <c r="R40" s="25"/>
+      <c r="S40" s="25"/>
+      <c r="T40" s="25"/>
+      <c r="U40" s="25"/>
+      <c r="V40" s="25"/>
+      <c r="W40" s="25"/>
+      <c r="X40" s="25"/>
+      <c r="Y40" s="25"/>
+      <c r="Z40" s="25"/>
+      <c r="AA40" s="25"/>
+      <c r="AB40" s="25"/>
+      <c r="AC40" s="25"/>
+      <c r="AD40" s="25"/>
+      <c r="AE40" s="25"/>
+      <c r="AF40" s="25"/>
+      <c r="AG40" s="25"/>
+      <c r="AH40" s="25"/>
+      <c r="AI40" s="25"/>
+      <c r="AJ40" s="25"/>
+      <c r="AK40" s="25"/>
+      <c r="AL40" s="25"/>
+      <c r="AM40" s="25"/>
+      <c r="AN40" s="25"/>
+      <c r="AO40" s="25"/>
+      <c r="AP40" s="25"/>
+      <c r="AQ40" s="25"/>
+      <c r="AR40" s="25"/>
+      <c r="AS40" s="25"/>
+      <c r="AT40" s="25"/>
+      <c r="AU40" s="25"/>
+      <c r="AV40" s="25"/>
+      <c r="AW40" s="25"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="U41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V41" s="24"/>
       <c r="W41" s="24"/>
       <c r="X41" s="24"/>
       <c r="Y41" s="24"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH41" s="24"/>
       <c r="AI41" s="24"/>
       <c r="AJ41" s="24"/>
@@ -6275,51 +6331,51 @@
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT41" s="24"/>
       <c r="AU41" s="24"/>
       <c r="AV41" s="24"/>
       <c r="AW41" s="24"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF41" s="24"/>
       <c r="BG41" s="24"/>
       <c r="BH41" s="24"/>
       <c r="BI41" s="24"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="25"/>
+      <c r="A42" s="26"/>
       <c r="B42" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="23"/>
       <c r="N42" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="22"/>
       <c r="P42" s="22"/>
       <c r="Q42" s="22"/>
       <c r="R42" s="22"/>
       <c r="S42" s="22"/>
       <c r="T42" s="22"/>
       <c r="U42" s="22"/>
       <c r="V42" s="22"/>
@@ -6348,51 +6404,51 @@
       <c r="AO42" s="22"/>
       <c r="AP42" s="22"/>
       <c r="AQ42" s="22"/>
       <c r="AR42" s="22"/>
       <c r="AS42" s="22"/>
       <c r="AT42" s="22"/>
       <c r="AU42" s="22"/>
       <c r="AV42" s="22"/>
       <c r="AW42" s="23"/>
       <c r="AX42" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY42" s="22"/>
       <c r="AZ42" s="22"/>
       <c r="BA42" s="22"/>
       <c r="BB42" s="22"/>
       <c r="BC42" s="22"/>
       <c r="BD42" s="22"/>
       <c r="BE42" s="22"/>
       <c r="BF42" s="22"/>
       <c r="BG42" s="22"/>
       <c r="BH42" s="22"/>
       <c r="BI42" s="23"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="26"/>
+      <c r="A43" s="27"/>
       <c r="B43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6687,51 +6743,53 @@
       </c>
       <c r="AS44" s="6">
         <v>105.4</v>
       </c>
       <c r="AT44" s="6">
         <v>104.3</v>
       </c>
       <c r="AU44" s="6">
         <v>101.6</v>
       </c>
       <c r="AV44" s="6">
         <v>101.3</v>
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
       <c r="AZ44" s="6">
         <v>100</v>
       </c>
-      <c r="BA44" s="6"/>
+      <c r="BA44" s="6">
+        <v>100</v>
+      </c>
       <c r="BB44" s="6"/>
       <c r="BC44" s="6"/>
       <c r="BD44" s="6"/>
       <c r="BE44" s="6"/>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
       </c>
@@ -6854,51 +6912,53 @@
       </c>
       <c r="AS45" s="6">
         <v>104.6</v>
       </c>
       <c r="AT45" s="6">
         <v>105.9</v>
       </c>
       <c r="AU45" s="6">
         <v>100.6</v>
       </c>
       <c r="AV45" s="6">
         <v>100.6</v>
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
       <c r="AZ45" s="6">
         <v>100</v>
       </c>
-      <c r="BA45" s="6"/>
+      <c r="BA45" s="6">
+        <v>100</v>
+      </c>
       <c r="BB45" s="6"/>
       <c r="BC45" s="6"/>
       <c r="BD45" s="6"/>
       <c r="BE45" s="6"/>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
@@ -7021,51 +7081,53 @@
       </c>
       <c r="AS46" s="6">
         <v>106.6</v>
       </c>
       <c r="AT46" s="6">
         <v>103.5</v>
       </c>
       <c r="AU46" s="6">
         <v>105.7</v>
       </c>
       <c r="AV46" s="6">
         <v>106</v>
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
       <c r="AZ46" s="6">
         <v>100</v>
       </c>
-      <c r="BA46" s="6"/>
+      <c r="BA46" s="6">
+        <v>100</v>
+      </c>
       <c r="BB46" s="6"/>
       <c r="BC46" s="6"/>
       <c r="BD46" s="6"/>
       <c r="BE46" s="6"/>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
@@ -7188,51 +7250,53 @@
       </c>
       <c r="AS47" s="6">
         <v>119</v>
       </c>
       <c r="AT47" s="6">
         <v>112.4</v>
       </c>
       <c r="AU47" s="6">
         <v>98.9</v>
       </c>
       <c r="AV47" s="6">
         <v>102.8</v>
       </c>
       <c r="AW47" s="18">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
       <c r="AZ47" s="6">
         <v>100</v>
       </c>
-      <c r="BA47" s="6"/>
+      <c r="BA47" s="6">
+        <v>100</v>
+      </c>
       <c r="BB47" s="6"/>
       <c r="BC47" s="6"/>
       <c r="BD47" s="6"/>
       <c r="BE47" s="6"/>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="18"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
@@ -7355,51 +7419,53 @@
       </c>
       <c r="AS48" s="6">
         <v>100</v>
       </c>
       <c r="AT48" s="6">
         <v>99.7</v>
       </c>
       <c r="AU48" s="6">
         <v>99.5</v>
       </c>
       <c r="AV48" s="6">
         <v>99.5</v>
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
       <c r="AZ48" s="6">
         <v>100</v>
       </c>
-      <c r="BA48" s="6"/>
+      <c r="BA48" s="6">
+        <v>100</v>
+      </c>
       <c r="BB48" s="6"/>
       <c r="BC48" s="6"/>
       <c r="BD48" s="6"/>
       <c r="BE48" s="6"/>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
@@ -7522,51 +7588,53 @@
       </c>
       <c r="AS49" s="6">
         <v>120.2</v>
       </c>
       <c r="AT49" s="6">
         <v>106</v>
       </c>
       <c r="AU49" s="6">
         <v>101.6</v>
       </c>
       <c r="AV49" s="6">
         <v>100.8</v>
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BA49" s="6"/>
+      <c r="BA49" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BB49" s="6"/>
       <c r="BC49" s="6"/>
       <c r="BD49" s="6"/>
       <c r="BE49" s="6"/>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
@@ -7689,51 +7757,53 @@
       </c>
       <c r="AS50" s="6">
         <v>100</v>
       </c>
       <c r="AT50" s="6">
         <v>102</v>
       </c>
       <c r="AU50" s="6">
         <v>102.1</v>
       </c>
       <c r="AV50" s="6">
         <v>102.1</v>
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
       <c r="AZ50" s="6">
         <v>100</v>
       </c>
-      <c r="BA50" s="6"/>
+      <c r="BA50" s="6">
+        <v>100</v>
+      </c>
       <c r="BB50" s="6"/>
       <c r="BC50" s="6"/>
       <c r="BD50" s="6"/>
       <c r="BE50" s="6"/>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
@@ -7856,51 +7926,53 @@
       </c>
       <c r="AS51" s="6">
         <v>107.3</v>
       </c>
       <c r="AT51" s="6">
         <v>108.1</v>
       </c>
       <c r="AU51" s="6">
         <v>101.6</v>
       </c>
       <c r="AV51" s="6">
         <v>101</v>
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
       <c r="AZ51" s="6">
         <v>100</v>
       </c>
-      <c r="BA51" s="6"/>
+      <c r="BA51" s="6">
+        <v>100</v>
+      </c>
       <c r="BB51" s="6"/>
       <c r="BC51" s="6"/>
       <c r="BD51" s="6"/>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
       </c>
@@ -8023,51 +8095,53 @@
       </c>
       <c r="AS52" s="6">
         <v>100.8</v>
       </c>
       <c r="AT52" s="6">
         <v>103.4</v>
       </c>
       <c r="AU52" s="6">
         <v>104.1</v>
       </c>
       <c r="AV52" s="6">
         <v>104.1</v>
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
       <c r="AZ52" s="6">
         <v>100</v>
       </c>
-      <c r="BA52" s="6"/>
+      <c r="BA52" s="6">
+        <v>100</v>
+      </c>
       <c r="BB52" s="6"/>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
@@ -8190,51 +8264,53 @@
       </c>
       <c r="AS53" s="6">
         <v>100</v>
       </c>
       <c r="AT53" s="6">
         <v>100.4</v>
       </c>
       <c r="AU53" s="6">
         <v>100.5</v>
       </c>
       <c r="AV53" s="6">
         <v>100.5</v>
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
       <c r="AZ53" s="6">
         <v>100</v>
       </c>
-      <c r="BA53" s="6"/>
+      <c r="BA53" s="6">
+        <v>100</v>
+      </c>
       <c r="BB53" s="6"/>
       <c r="BC53" s="6"/>
       <c r="BD53" s="6"/>
       <c r="BE53" s="6"/>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
@@ -8357,51 +8433,53 @@
       </c>
       <c r="AS54" s="6">
         <v>100.9</v>
       </c>
       <c r="AT54" s="6">
         <v>103.3</v>
       </c>
       <c r="AU54" s="6">
         <v>103.3</v>
       </c>
       <c r="AV54" s="6">
         <v>104.4</v>
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
       <c r="AZ54" s="6">
         <v>100</v>
       </c>
-      <c r="BA54" s="6"/>
+      <c r="BA54" s="6">
+        <v>100</v>
+      </c>
       <c r="BB54" s="6"/>
       <c r="BC54" s="6"/>
       <c r="BD54" s="6"/>
       <c r="BE54" s="6"/>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
@@ -8524,51 +8602,53 @@
       </c>
       <c r="AS55" s="6">
         <v>103.9</v>
       </c>
       <c r="AT55" s="6">
         <v>105.5</v>
       </c>
       <c r="AU55" s="6">
         <v>103.1</v>
       </c>
       <c r="AV55" s="6">
         <v>99.2</v>
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BA55" s="6"/>
+      <c r="BA55" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BB55" s="6"/>
       <c r="BC55" s="6"/>
       <c r="BD55" s="6"/>
       <c r="BE55" s="6"/>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
@@ -8691,51 +8771,53 @@
       </c>
       <c r="AS56" s="6">
         <v>100.1</v>
       </c>
       <c r="AT56" s="6">
         <v>100.9</v>
       </c>
       <c r="AU56" s="6">
         <v>101.2</v>
       </c>
       <c r="AV56" s="6">
         <v>101.8</v>
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
       <c r="AZ56" s="6">
         <v>100</v>
       </c>
-      <c r="BA56" s="6"/>
+      <c r="BA56" s="6">
+        <v>100</v>
+      </c>
       <c r="BB56" s="6"/>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
       <c r="BE56" s="6"/>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
@@ -8858,112 +8940,114 @@
       </c>
       <c r="AS57" s="6">
         <v>100</v>
       </c>
       <c r="AT57" s="6">
         <v>99.1</v>
       </c>
       <c r="AU57" s="6">
         <v>98.9</v>
       </c>
       <c r="AV57" s="6">
         <v>98.9</v>
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BA57" s="6"/>
+      <c r="BA57" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BB57" s="6"/>
       <c r="BC57" s="6"/>
       <c r="BD57" s="6"/>
       <c r="BE57" s="6"/>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="27" t="s">
+      <c r="A59" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="B59" s="27"/>
-[...46 lines deleted...]
-      <c r="AW59" s="27"/>
+      <c r="B59" s="25"/>
+      <c r="C59" s="25"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="25"/>
+      <c r="G59" s="25"/>
+      <c r="H59" s="25"/>
+      <c r="I59" s="25"/>
+      <c r="J59" s="25"/>
+      <c r="K59" s="25"/>
+      <c r="L59" s="25"/>
+      <c r="M59" s="25"/>
+      <c r="N59" s="25"/>
+      <c r="O59" s="25"/>
+      <c r="P59" s="25"/>
+      <c r="Q59" s="25"/>
+      <c r="R59" s="25"/>
+      <c r="S59" s="25"/>
+      <c r="T59" s="25"/>
+      <c r="U59" s="25"/>
+      <c r="V59" s="25"/>
+      <c r="W59" s="25"/>
+      <c r="X59" s="25"/>
+      <c r="Y59" s="25"/>
+      <c r="Z59" s="25"/>
+      <c r="AA59" s="25"/>
+      <c r="AB59" s="25"/>
+      <c r="AC59" s="25"/>
+      <c r="AD59" s="25"/>
+      <c r="AE59" s="25"/>
+      <c r="AF59" s="25"/>
+      <c r="AG59" s="25"/>
+      <c r="AH59" s="25"/>
+      <c r="AI59" s="25"/>
+      <c r="AJ59" s="25"/>
+      <c r="AK59" s="25"/>
+      <c r="AL59" s="25"/>
+      <c r="AM59" s="25"/>
+      <c r="AN59" s="25"/>
+      <c r="AO59" s="25"/>
+      <c r="AP59" s="25"/>
+      <c r="AQ59" s="25"/>
+      <c r="AR59" s="25"/>
+      <c r="AS59" s="25"/>
+      <c r="AT59" s="25"/>
+      <c r="AU59" s="25"/>
+      <c r="AV59" s="25"/>
+      <c r="AW59" s="25"/>
     </row>
     <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J60" s="24"/>
       <c r="K60" s="24"/>
       <c r="L60" s="24"/>
       <c r="M60" s="24"/>
       <c r="U60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V60" s="24"/>
       <c r="W60" s="24"/>
       <c r="X60" s="24"/>
       <c r="Y60" s="24"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH60" s="24"/>
       <c r="AI60" s="24"/>
       <c r="AJ60" s="24"/>
@@ -8976,51 +9060,51 @@
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT60" s="24"/>
       <c r="AU60" s="24"/>
       <c r="AV60" s="24"/>
       <c r="AW60" s="24"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF60" s="24"/>
       <c r="BG60" s="24"/>
       <c r="BH60" s="24"/>
       <c r="BI60" s="24"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="25"/>
+      <c r="A61" s="26"/>
       <c r="B61" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C61" s="22"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="23"/>
       <c r="N61" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="22"/>
       <c r="P61" s="22"/>
       <c r="Q61" s="22"/>
       <c r="R61" s="22"/>
       <c r="S61" s="22"/>
       <c r="T61" s="22"/>
       <c r="U61" s="22"/>
       <c r="V61" s="22"/>
@@ -9049,51 +9133,51 @@
       <c r="AO61" s="22"/>
       <c r="AP61" s="22"/>
       <c r="AQ61" s="22"/>
       <c r="AR61" s="22"/>
       <c r="AS61" s="22"/>
       <c r="AT61" s="22"/>
       <c r="AU61" s="22"/>
       <c r="AV61" s="22"/>
       <c r="AW61" s="23"/>
       <c r="AX61" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY61" s="22"/>
       <c r="AZ61" s="22"/>
       <c r="BA61" s="22"/>
       <c r="BB61" s="22"/>
       <c r="BC61" s="22"/>
       <c r="BD61" s="22"/>
       <c r="BE61" s="22"/>
       <c r="BF61" s="22"/>
       <c r="BG61" s="22"/>
       <c r="BH61" s="22"/>
       <c r="BI61" s="23"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="26"/>
+      <c r="A62" s="27"/>
       <c r="B62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9388,51 +9472,53 @@
       </c>
       <c r="AS63" s="6">
         <v>101.9</v>
       </c>
       <c r="AT63" s="6">
         <v>102.1</v>
       </c>
       <c r="AU63" s="6">
         <v>102.1</v>
       </c>
       <c r="AV63" s="6">
         <v>102.7</v>
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
       <c r="AZ63" s="6">
         <v>101.6</v>
       </c>
-      <c r="BA63" s="6"/>
+      <c r="BA63" s="6">
+        <v>101.4</v>
+      </c>
       <c r="BB63" s="6"/>
       <c r="BC63" s="6"/>
       <c r="BD63" s="6"/>
       <c r="BE63" s="6"/>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
       </c>
@@ -9555,51 +9641,53 @@
       </c>
       <c r="AS64" s="6">
         <v>100.3</v>
       </c>
       <c r="AT64" s="6">
         <v>101.4</v>
       </c>
       <c r="AU64" s="6">
         <v>101.2</v>
       </c>
       <c r="AV64" s="6">
         <v>103.4</v>
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
       <c r="AZ64" s="6">
         <v>99.6</v>
       </c>
-      <c r="BA64" s="6"/>
+      <c r="BA64" s="6">
+        <v>94.8</v>
+      </c>
       <c r="BB64" s="6"/>
       <c r="BC64" s="6"/>
       <c r="BD64" s="6"/>
       <c r="BE64" s="6"/>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
       </c>
@@ -9722,51 +9810,53 @@
       </c>
       <c r="AS65" s="6">
         <v>102.8</v>
       </c>
       <c r="AT65" s="6">
         <v>102.9</v>
       </c>
       <c r="AU65" s="6">
         <v>101.3</v>
       </c>
       <c r="AV65" s="6">
         <v>101.9</v>
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ65" s="6">
         <v>102.7</v>
       </c>
-      <c r="BA65" s="6"/>
+      <c r="BA65" s="6">
+        <v>103.8</v>
+      </c>
       <c r="BB65" s="6"/>
       <c r="BC65" s="6"/>
       <c r="BD65" s="6"/>
       <c r="BE65" s="6"/>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
       </c>
@@ -9889,51 +9979,53 @@
       </c>
       <c r="AS66" s="6">
         <v>101.6</v>
       </c>
       <c r="AT66" s="6">
         <v>101.2</v>
       </c>
       <c r="AU66" s="6">
         <v>102.4</v>
       </c>
       <c r="AV66" s="6">
         <v>103.4</v>
       </c>
       <c r="AW66" s="18">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ66" s="6">
         <v>104.5</v>
       </c>
-      <c r="BA66" s="6"/>
+      <c r="BA66" s="6">
+        <v>104.1</v>
+      </c>
       <c r="BB66" s="6"/>
       <c r="BC66" s="6"/>
       <c r="BD66" s="6"/>
       <c r="BE66" s="6"/>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="18"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
       </c>
@@ -10056,51 +10148,53 @@
       </c>
       <c r="AS67" s="6">
         <v>102.5</v>
       </c>
       <c r="AT67" s="6">
         <v>102.5</v>
       </c>
       <c r="AU67" s="6">
         <v>102.5</v>
       </c>
       <c r="AV67" s="6">
         <v>102.7</v>
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ67" s="6">
         <v>103.3</v>
       </c>
-      <c r="BA67" s="6"/>
+      <c r="BA67" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB67" s="6"/>
       <c r="BC67" s="6"/>
       <c r="BD67" s="6"/>
       <c r="BE67" s="6"/>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
       </c>
@@ -10223,51 +10317,53 @@
       </c>
       <c r="AS68" s="6">
         <v>100</v>
       </c>
       <c r="AT68" s="6">
         <v>97.4</v>
       </c>
       <c r="AU68" s="6">
         <v>98.1</v>
       </c>
       <c r="AV68" s="6">
         <v>99.7</v>
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>103.2</v>
       </c>
-      <c r="BA68" s="6"/>
+      <c r="BA68" s="6">
+        <v>101.1</v>
+      </c>
       <c r="BB68" s="6"/>
       <c r="BC68" s="6"/>
       <c r="BD68" s="6"/>
       <c r="BE68" s="6"/>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
       </c>
@@ -10390,51 +10486,53 @@
       </c>
       <c r="AS69" s="6">
         <v>101</v>
       </c>
       <c r="AT69" s="6">
         <v>101.1</v>
       </c>
       <c r="AU69" s="6">
         <v>101.4</v>
       </c>
       <c r="AV69" s="6">
         <v>101.5</v>
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ69" s="6">
         <v>100.3</v>
       </c>
-      <c r="BA69" s="6"/>
+      <c r="BA69" s="6">
+        <v>100.2</v>
+      </c>
       <c r="BB69" s="6"/>
       <c r="BC69" s="6"/>
       <c r="BD69" s="6"/>
       <c r="BE69" s="6"/>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
       </c>
@@ -10557,51 +10655,53 @@
       </c>
       <c r="AS70" s="6">
         <v>102</v>
       </c>
       <c r="AT70" s="6">
         <v>101.8</v>
       </c>
       <c r="AU70" s="6">
         <v>102.2</v>
       </c>
       <c r="AV70" s="6">
         <v>103.6</v>
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ70" s="6">
         <v>101.7</v>
       </c>
-      <c r="BA70" s="6"/>
+      <c r="BA70" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BB70" s="6"/>
       <c r="BC70" s="6"/>
       <c r="BD70" s="6"/>
       <c r="BE70" s="6"/>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
       </c>
@@ -10724,51 +10824,53 @@
       </c>
       <c r="AS71" s="6">
         <v>103</v>
       </c>
       <c r="AT71" s="6">
         <v>104.8</v>
       </c>
       <c r="AU71" s="6">
         <v>104.8</v>
       </c>
       <c r="AV71" s="6">
         <v>104.7</v>
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
       <c r="AZ71" s="6">
         <v>102.5</v>
       </c>
-      <c r="BA71" s="6"/>
+      <c r="BA71" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB71" s="6"/>
       <c r="BC71" s="6"/>
       <c r="BD71" s="6"/>
       <c r="BE71" s="6"/>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
       </c>
@@ -10891,51 +10993,53 @@
       </c>
       <c r="AS72" s="6">
         <v>100.7</v>
       </c>
       <c r="AT72" s="6">
         <v>103.3</v>
       </c>
       <c r="AU72" s="6">
         <v>103</v>
       </c>
       <c r="AV72" s="6">
         <v>103.2</v>
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ72" s="6">
         <v>101</v>
       </c>
-      <c r="BA72" s="6"/>
+      <c r="BA72" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BB72" s="6"/>
       <c r="BC72" s="6"/>
       <c r="BD72" s="6"/>
       <c r="BE72" s="6"/>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
       </c>
@@ -11058,51 +11162,53 @@
       </c>
       <c r="AS73" s="6">
         <v>102.6</v>
       </c>
       <c r="AT73" s="6">
         <v>103.1</v>
       </c>
       <c r="AU73" s="6">
         <v>103</v>
       </c>
       <c r="AV73" s="6">
         <v>102.8</v>
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ73" s="6">
         <v>102.3</v>
       </c>
-      <c r="BA73" s="6"/>
+      <c r="BA73" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BB73" s="6"/>
       <c r="BC73" s="6"/>
       <c r="BD73" s="6"/>
       <c r="BE73" s="6"/>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
       </c>
@@ -11225,51 +11331,53 @@
       </c>
       <c r="AS74" s="6">
         <v>103.2</v>
       </c>
       <c r="AT74" s="6">
         <v>103.3</v>
       </c>
       <c r="AU74" s="6">
         <v>103.2</v>
       </c>
       <c r="AV74" s="6">
         <v>102.7</v>
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ74" s="6">
         <v>100.9</v>
       </c>
-      <c r="BA74" s="6"/>
+      <c r="BA74" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BB74" s="6"/>
       <c r="BC74" s="6"/>
       <c r="BD74" s="6"/>
       <c r="BE74" s="6"/>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
       </c>
@@ -11392,51 +11500,53 @@
       </c>
       <c r="AS75" s="6">
         <v>102.2</v>
       </c>
       <c r="AT75" s="6">
         <v>102.1</v>
       </c>
       <c r="AU75" s="6">
         <v>99.6</v>
       </c>
       <c r="AV75" s="6">
         <v>100.2</v>
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ75" s="6">
         <v>100</v>
       </c>
-      <c r="BA75" s="6"/>
+      <c r="BA75" s="6">
+        <v>100.8</v>
+      </c>
       <c r="BB75" s="6"/>
       <c r="BC75" s="6"/>
       <c r="BD75" s="6"/>
       <c r="BE75" s="6"/>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
       </c>
@@ -11559,118 +11669,120 @@
       </c>
       <c r="AS76" s="6">
         <v>103.4</v>
       </c>
       <c r="AT76" s="6">
         <v>103.7</v>
       </c>
       <c r="AU76" s="6">
         <v>103.8</v>
       </c>
       <c r="AV76" s="6">
         <v>104.1</v>
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
       <c r="AZ76" s="6">
         <v>102.9</v>
       </c>
-      <c r="BA76" s="6"/>
+      <c r="BA76" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BB76" s="6"/>
       <c r="BC76" s="6"/>
       <c r="BD76" s="6"/>
       <c r="BE76" s="6"/>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>34</v>
       </c>
       <c r="Z78" s="19" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="U41:Y41"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="I60:M60"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
-    <mergeCell ref="AS60:AW60"/>
-[...22 lines deleted...]
-    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>