--- v2 (2026-05-25)
+++ v3 (2026-06-24)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\052026\Динамика по ВПСХ_сельское_январь-апрель 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика по ВПСХ_сельское_январь-май 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -416,58 +416,58 @@
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -742,125 +742,125 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AI18" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AZ81" sqref="AZ81"/>
+      <selection pane="bottomRight" activeCell="BB63" sqref="BB63:BB76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="10.28515625" style="3" customWidth="1"/>
     <col min="26" max="29" width="9.140625" style="3"/>
     <col min="30" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="10.7109375" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="25"/>
-[...46 lines deleted...]
-      <c r="AW2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
       <c r="U3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V3" s="24"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="Y3" s="24"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH3" s="24"/>
       <c r="AI3" s="24"/>
       <c r="AJ3" s="24"/>
@@ -873,51 +873,51 @@
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT3" s="24"/>
       <c r="AU3" s="24"/>
       <c r="AV3" s="24"/>
       <c r="AW3" s="24"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF3" s="24"/>
       <c r="BG3" s="24"/>
       <c r="BH3" s="24"/>
       <c r="BI3" s="24"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
+      <c r="A4" s="25"/>
       <c r="B4" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="23"/>
       <c r="N4" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
@@ -946,51 +946,51 @@
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
       <c r="BA4" s="22"/>
       <c r="BB4" s="22"/>
       <c r="BC4" s="22"/>
       <c r="BD4" s="22"/>
       <c r="BE4" s="22"/>
       <c r="BF4" s="22"/>
       <c r="BG4" s="22"/>
       <c r="BH4" s="22"/>
       <c r="BI4" s="23"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="27"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1288,51 +1288,53 @@
       </c>
       <c r="AT6" s="6">
         <v>103.1</v>
       </c>
       <c r="AU6" s="6">
         <v>101.8</v>
       </c>
       <c r="AV6" s="6">
         <v>102</v>
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
       <c r="AZ6" s="6">
         <v>101.5</v>
       </c>
       <c r="BA6" s="6">
         <v>101.3</v>
       </c>
-      <c r="BB6" s="6"/>
+      <c r="BB6" s="6">
+        <v>101.56425568272591</v>
+      </c>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
       </c>
       <c r="F7" s="6">
@@ -1457,51 +1459,53 @@
       </c>
       <c r="AT7" s="6">
         <v>103.1</v>
       </c>
       <c r="AU7" s="6">
         <v>100.9</v>
       </c>
       <c r="AV7" s="6">
         <v>102.1</v>
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
       <c r="AZ7" s="6">
         <v>100.1</v>
       </c>
       <c r="BA7" s="6">
         <v>96.7</v>
       </c>
-      <c r="BB7" s="6"/>
+      <c r="BB7" s="6">
+        <v>96.181655515037093</v>
+      </c>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
       </c>
       <c r="F8" s="6">
@@ -1626,51 +1630,53 @@
       </c>
       <c r="AT8" s="6">
         <v>103.2</v>
       </c>
       <c r="AU8" s="6">
         <v>103.7</v>
       </c>
       <c r="AV8" s="6">
         <v>104.2</v>
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
       <c r="AZ8" s="6">
         <v>102.7</v>
       </c>
       <c r="BA8" s="6">
         <v>103.8</v>
       </c>
-      <c r="BB8" s="6"/>
+      <c r="BB8" s="6">
+        <v>109.4259039014123</v>
+      </c>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
       </c>
       <c r="F9" s="6">
@@ -1795,51 +1801,53 @@
       </c>
       <c r="AT9" s="6">
         <v>106.8</v>
       </c>
       <c r="AU9" s="6">
         <v>101.1</v>
       </c>
       <c r="AV9" s="6">
         <v>103</v>
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
       <c r="AZ9" s="6">
         <v>104.4</v>
       </c>
       <c r="BA9" s="6">
         <v>104</v>
       </c>
-      <c r="BB9" s="6"/>
+      <c r="BB9" s="6">
+        <v>104.52990329555907</v>
+      </c>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
       </c>
       <c r="F10" s="6">
@@ -1964,51 +1972,53 @@
       </c>
       <c r="AT10" s="6">
         <v>101.6</v>
       </c>
       <c r="AU10" s="6">
         <v>101.4</v>
       </c>
       <c r="AV10" s="6">
         <v>101.5</v>
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
       <c r="AZ10" s="6">
         <v>103.2</v>
       </c>
       <c r="BA10" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB10" s="6"/>
+      <c r="BB10" s="6">
+        <v>102.70920080748731</v>
+      </c>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
       </c>
       <c r="F11" s="6">
@@ -2133,51 +2143,53 @@
       </c>
       <c r="AT11" s="6">
         <v>102.6</v>
       </c>
       <c r="AU11" s="6">
         <v>100.3</v>
       </c>
       <c r="AV11" s="6">
         <v>100.4</v>
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>103.1</v>
       </c>
       <c r="BA11" s="6">
         <v>101.1</v>
       </c>
-      <c r="BB11" s="6"/>
+      <c r="BB11" s="6">
+        <v>101.42855162444613</v>
+      </c>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
       </c>
       <c r="F12" s="6">
@@ -2302,51 +2314,53 @@
       </c>
       <c r="AT12" s="6">
         <v>101.5</v>
       </c>
       <c r="AU12" s="6">
         <v>101.7</v>
       </c>
       <c r="AV12" s="6">
         <v>101.7</v>
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>100.3</v>
       </c>
       <c r="BA12" s="6">
         <v>100.2</v>
       </c>
-      <c r="BB12" s="6"/>
+      <c r="BB12" s="6">
+        <v>100.28245053715624</v>
+      </c>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
       </c>
       <c r="F13" s="6">
@@ -2471,51 +2485,53 @@
       </c>
       <c r="AT13" s="6">
         <v>104.3</v>
       </c>
       <c r="AU13" s="6">
         <v>102</v>
       </c>
       <c r="AV13" s="6">
         <v>102</v>
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
       <c r="AZ13" s="6">
         <v>101.6</v>
       </c>
       <c r="BA13" s="6">
         <v>102.5</v>
       </c>
-      <c r="BB13" s="6"/>
+      <c r="BB13" s="6">
+        <v>103.73316923731085</v>
+      </c>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
       </c>
       <c r="F14" s="6">
@@ -2640,51 +2656,53 @@
       </c>
       <c r="AT14" s="6">
         <v>104.3</v>
       </c>
       <c r="AU14" s="6">
         <v>104.5</v>
       </c>
       <c r="AV14" s="6">
         <v>104.4</v>
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
       <c r="AZ14" s="6">
         <v>102.5</v>
       </c>
       <c r="BA14" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB14" s="6"/>
+      <c r="BB14" s="6">
+        <v>103.09022522158367</v>
+      </c>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
       </c>
       <c r="F15" s="6">
@@ -2809,51 +2827,53 @@
       </c>
       <c r="AT15" s="6">
         <v>102</v>
       </c>
       <c r="AU15" s="6">
         <v>101.8</v>
       </c>
       <c r="AV15" s="6">
         <v>102</v>
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>101</v>
       </c>
       <c r="BA15" s="6">
         <v>101.3</v>
       </c>
-      <c r="BB15" s="6"/>
+      <c r="BB15" s="6">
+        <v>101.28613045333945</v>
+      </c>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
       </c>
       <c r="F16" s="6">
@@ -2978,51 +2998,53 @@
       </c>
       <c r="AT16" s="6">
         <v>103.2</v>
       </c>
       <c r="AU16" s="6">
         <v>103.1</v>
       </c>
       <c r="AV16" s="6">
         <v>103.5</v>
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
       <c r="AZ16" s="6">
         <v>102.2</v>
       </c>
       <c r="BA16" s="6">
         <v>102.5</v>
       </c>
-      <c r="BB16" s="6"/>
+      <c r="BB16" s="6">
+        <v>102.52455579819583</v>
+      </c>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
       </c>
       <c r="F17" s="6">
@@ -3147,51 +3169,53 @@
       </c>
       <c r="AT17" s="6">
         <v>104.3</v>
       </c>
       <c r="AU17" s="6">
         <v>103.1</v>
       </c>
       <c r="AV17" s="6">
         <v>100.9</v>
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.9</v>
       </c>
       <c r="BA17" s="6">
         <v>101.9</v>
       </c>
-      <c r="BB17" s="6"/>
+      <c r="BB17" s="6">
+        <v>100.03678223556751</v>
+      </c>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
       </c>
       <c r="F18" s="6">
@@ -3316,51 +3340,53 @@
       </c>
       <c r="AT18" s="6">
         <v>101.4</v>
       </c>
       <c r="AU18" s="6">
         <v>101</v>
       </c>
       <c r="AV18" s="6">
         <v>101.2</v>
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ18" s="6">
         <v>100</v>
       </c>
       <c r="BA18" s="6">
         <v>100.8</v>
       </c>
-      <c r="BB18" s="6"/>
+      <c r="BB18" s="6">
+        <v>101.26934078984127</v>
+      </c>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
       </c>
       <c r="F19" s="6">
@@ -3485,111 +3511,113 @@
       </c>
       <c r="AT19" s="6">
         <v>101.7</v>
       </c>
       <c r="AU19" s="6">
         <v>101.5</v>
       </c>
       <c r="AV19" s="6">
         <v>101.8</v>
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
       <c r="AZ19" s="6">
         <v>102.9</v>
       </c>
       <c r="BA19" s="6">
         <v>102.9</v>
       </c>
-      <c r="BB19" s="6"/>
+      <c r="BB19" s="6">
+        <v>103.08991971912053</v>
+      </c>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="25"/>
-[...46 lines deleted...]
-      <c r="AW21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="27"/>
+      <c r="P21" s="27"/>
+      <c r="Q21" s="27"/>
+      <c r="R21" s="27"/>
+      <c r="S21" s="27"/>
+      <c r="T21" s="27"/>
+      <c r="U21" s="27"/>
+      <c r="V21" s="27"/>
+      <c r="W21" s="27"/>
+      <c r="X21" s="27"/>
+      <c r="Y21" s="27"/>
+      <c r="Z21" s="27"/>
+      <c r="AA21" s="27"/>
+      <c r="AB21" s="27"/>
+      <c r="AC21" s="27"/>
+      <c r="AD21" s="27"/>
+      <c r="AE21" s="27"/>
+      <c r="AF21" s="27"/>
+      <c r="AG21" s="27"/>
+      <c r="AH21" s="27"/>
+      <c r="AI21" s="27"/>
+      <c r="AJ21" s="27"/>
+      <c r="AK21" s="27"/>
+      <c r="AL21" s="27"/>
+      <c r="AM21" s="27"/>
+      <c r="AN21" s="27"/>
+      <c r="AO21" s="27"/>
+      <c r="AP21" s="27"/>
+      <c r="AQ21" s="27"/>
+      <c r="AR21" s="27"/>
+      <c r="AS21" s="27"/>
+      <c r="AT21" s="27"/>
+      <c r="AU21" s="27"/>
+      <c r="AV21" s="27"/>
+      <c r="AW21" s="27"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="U22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V22" s="24"/>
       <c r="W22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH22" s="24"/>
       <c r="AI22" s="24"/>
       <c r="AJ22" s="24"/>
@@ -3602,51 +3630,51 @@
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT22" s="24"/>
       <c r="AU22" s="24"/>
       <c r="AV22" s="24"/>
       <c r="AW22" s="24"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF22" s="24"/>
       <c r="BG22" s="24"/>
       <c r="BH22" s="24"/>
       <c r="BI22" s="24"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="26"/>
+      <c r="A23" s="25"/>
       <c r="B23" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="23"/>
       <c r="N23" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="22"/>
       <c r="P23" s="22"/>
       <c r="Q23" s="22"/>
       <c r="R23" s="22"/>
       <c r="S23" s="22"/>
       <c r="T23" s="22"/>
       <c r="U23" s="22"/>
       <c r="V23" s="22"/>
@@ -3675,51 +3703,51 @@
       <c r="AO23" s="22"/>
       <c r="AP23" s="22"/>
       <c r="AQ23" s="22"/>
       <c r="AR23" s="22"/>
       <c r="AS23" s="22"/>
       <c r="AT23" s="22"/>
       <c r="AU23" s="22"/>
       <c r="AV23" s="22"/>
       <c r="AW23" s="23"/>
       <c r="AX23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY23" s="22"/>
       <c r="AZ23" s="22"/>
       <c r="BA23" s="22"/>
       <c r="BB23" s="22"/>
       <c r="BC23" s="22"/>
       <c r="BD23" s="22"/>
       <c r="BE23" s="22"/>
       <c r="BF23" s="22"/>
       <c r="BG23" s="22"/>
       <c r="BH23" s="22"/>
       <c r="BI23" s="23"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="27"/>
+      <c r="A24" s="26"/>
       <c r="B24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -4017,51 +4045,53 @@
       </c>
       <c r="AT25" s="6">
         <v>103.1</v>
       </c>
       <c r="AU25" s="6">
         <v>101.9</v>
       </c>
       <c r="AV25" s="6">
         <v>102</v>
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ25" s="6">
         <v>101.5</v>
       </c>
       <c r="BA25" s="6">
         <v>101.3</v>
       </c>
-      <c r="BB25" s="6"/>
+      <c r="BB25" s="6">
+        <v>101.59676251259337</v>
+      </c>
       <c r="BC25" s="6"/>
       <c r="BD25" s="6"/>
       <c r="BE25" s="6"/>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="13">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="13">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="13">
         <v>116.80642391439318</v>
       </c>
       <c r="F26" s="13">
@@ -4186,51 +4216,53 @@
       </c>
       <c r="AT26" s="6">
         <v>103.2</v>
       </c>
       <c r="AU26" s="6">
         <v>100.9</v>
       </c>
       <c r="AV26" s="6">
         <v>102.1</v>
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.1</v>
       </c>
       <c r="BA26" s="6">
         <v>96.6</v>
       </c>
-      <c r="BB26" s="6"/>
+      <c r="BB26" s="6">
+        <v>96.078104862023409</v>
+      </c>
       <c r="BC26" s="6"/>
       <c r="BD26" s="6"/>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="13">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="13">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="13">
         <v>54.579308905567039</v>
       </c>
       <c r="F27" s="13">
@@ -4355,51 +4387,53 @@
       </c>
       <c r="AT27" s="6">
         <v>103.2</v>
       </c>
       <c r="AU27" s="6">
         <v>103.8</v>
       </c>
       <c r="AV27" s="6">
         <v>104.2</v>
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>102.7</v>
       </c>
       <c r="BA27" s="6">
         <v>103.8</v>
       </c>
-      <c r="BB27" s="6"/>
+      <c r="BB27" s="6">
+        <v>109.44291114867637</v>
+      </c>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="13">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="13">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="13">
         <v>101.37783164049657</v>
       </c>
       <c r="F28" s="13">
@@ -4524,51 +4558,53 @@
       </c>
       <c r="AT28" s="6">
         <v>106.9</v>
       </c>
       <c r="AU28" s="6">
         <v>101.1</v>
       </c>
       <c r="AV28" s="6">
         <v>103.1</v>
       </c>
       <c r="AW28" s="18">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ28" s="6">
         <v>104.5</v>
       </c>
       <c r="BA28" s="6">
         <v>104.1</v>
       </c>
-      <c r="BB28" s="6"/>
+      <c r="BB28" s="6">
+        <v>104.56595174127581</v>
+      </c>
       <c r="BC28" s="6"/>
       <c r="BD28" s="6"/>
       <c r="BE28" s="6"/>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="18"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="13">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="13">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="13">
         <v>103.66567166609961</v>
       </c>
       <c r="F29" s="13">
@@ -4693,51 +4729,53 @@
       </c>
       <c r="AT29" s="6">
         <v>101.6</v>
       </c>
       <c r="AU29" s="6">
         <v>101.4</v>
       </c>
       <c r="AV29" s="6">
         <v>101.5</v>
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ29" s="6">
         <v>103.3</v>
       </c>
       <c r="BA29" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB29" s="6"/>
+      <c r="BB29" s="6">
+        <v>102.74223383507956</v>
+      </c>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="13">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="13">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="13">
         <v>104.38923271370986</v>
       </c>
       <c r="F30" s="13">
@@ -4862,51 +4900,53 @@
       </c>
       <c r="AT30" s="6">
         <v>102.6</v>
       </c>
       <c r="AU30" s="6">
         <v>100.3</v>
       </c>
       <c r="AV30" s="6">
         <v>100.4</v>
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ30" s="6">
         <v>103.2</v>
       </c>
       <c r="BA30" s="6">
         <v>101.1</v>
       </c>
-      <c r="BB30" s="6"/>
+      <c r="BB30" s="6">
+        <v>101.51499544818468</v>
+      </c>
       <c r="BC30" s="6"/>
       <c r="BD30" s="6"/>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="13">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="13">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="13">
         <v>105.64222250619466</v>
       </c>
       <c r="F31" s="13">
@@ -5031,51 +5071,53 @@
       </c>
       <c r="AT31" s="6">
         <v>101.5</v>
       </c>
       <c r="AU31" s="6">
         <v>101.7</v>
       </c>
       <c r="AV31" s="6">
         <v>101.8</v>
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ31" s="6">
         <v>100.3</v>
       </c>
       <c r="BA31" s="6">
         <v>100.2</v>
       </c>
-      <c r="BB31" s="6"/>
+      <c r="BB31" s="6">
+        <v>100.28800557399049</v>
+      </c>
       <c r="BC31" s="6"/>
       <c r="BD31" s="6"/>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="13">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="13">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="13">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="13">
         <v>108.65464319323787</v>
       </c>
       <c r="F32" s="13">
@@ -5200,51 +5242,53 @@
       </c>
       <c r="AT32" s="6">
         <v>104.4</v>
       </c>
       <c r="AU32" s="6">
         <v>102</v>
       </c>
       <c r="AV32" s="6">
         <v>102</v>
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ32" s="6">
         <v>101.7</v>
       </c>
       <c r="BA32" s="6">
         <v>102.6</v>
       </c>
-      <c r="BB32" s="6"/>
+      <c r="BB32" s="6">
+        <v>103.83652692738723</v>
+      </c>
       <c r="BC32" s="6"/>
       <c r="BD32" s="6"/>
       <c r="BE32" s="6"/>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="13">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="13">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="13">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="13">
         <v>95.225460396506577</v>
       </c>
       <c r="F33" s="13">
@@ -5369,51 +5413,53 @@
       </c>
       <c r="AT33" s="6">
         <v>104.3</v>
       </c>
       <c r="AU33" s="6">
         <v>104.5</v>
       </c>
       <c r="AV33" s="6">
         <v>104.4</v>
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
       <c r="AZ33" s="6">
         <v>102.5</v>
       </c>
       <c r="BA33" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB33" s="6"/>
+      <c r="BB33" s="6">
+        <v>103.09463645203969</v>
+      </c>
       <c r="BC33" s="6"/>
       <c r="BD33" s="6"/>
       <c r="BE33" s="6"/>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="13">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="13">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="13">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="13">
         <v>108.62971096431868</v>
       </c>
       <c r="F34" s="13">
@@ -5538,51 +5584,53 @@
       </c>
       <c r="AT34" s="6">
         <v>102.1</v>
       </c>
       <c r="AU34" s="6">
         <v>101.8</v>
       </c>
       <c r="AV34" s="6">
         <v>102</v>
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ34" s="6">
         <v>101</v>
       </c>
       <c r="BA34" s="6">
         <v>101.3</v>
       </c>
-      <c r="BB34" s="6"/>
+      <c r="BB34" s="6">
+        <v>101.33095866415553</v>
+      </c>
       <c r="BC34" s="6"/>
       <c r="BD34" s="6"/>
       <c r="BE34" s="6"/>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="13">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="13">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="13">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="13">
         <v>105.61231477736224</v>
       </c>
       <c r="F35" s="13">
@@ -5707,51 +5755,53 @@
       </c>
       <c r="AT35" s="6">
         <v>103.2</v>
       </c>
       <c r="AU35" s="6">
         <v>103.1</v>
       </c>
       <c r="AV35" s="6">
         <v>103.5</v>
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ35" s="6">
         <v>102.3</v>
       </c>
       <c r="BA35" s="6">
         <v>102.6</v>
       </c>
-      <c r="BB35" s="6"/>
+      <c r="BB35" s="6">
+        <v>102.59165065196581</v>
+      </c>
       <c r="BC35" s="6"/>
       <c r="BD35" s="6"/>
       <c r="BE35" s="6"/>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="13">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="13">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="13">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="13">
         <v>106.28524592632533</v>
       </c>
       <c r="F36" s="13">
@@ -5876,51 +5926,53 @@
       </c>
       <c r="AT36" s="6">
         <v>104.3</v>
       </c>
       <c r="AU36" s="6">
         <v>103.1</v>
       </c>
       <c r="AV36" s="6">
         <v>100.9</v>
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>100.9</v>
       </c>
       <c r="BA36" s="6">
         <v>101.9</v>
       </c>
-      <c r="BB36" s="6"/>
+      <c r="BB36" s="6">
+        <v>100.03680160317015</v>
+      </c>
       <c r="BC36" s="6"/>
       <c r="BD36" s="6"/>
       <c r="BE36" s="6"/>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="13">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="13">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="13">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="13">
         <v>106.06836680905974</v>
       </c>
       <c r="F37" s="13">
@@ -6045,51 +6097,53 @@
       </c>
       <c r="AT37" s="6">
         <v>101.4</v>
       </c>
       <c r="AU37" s="6">
         <v>101</v>
       </c>
       <c r="AV37" s="6">
         <v>101.2</v>
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ37" s="6">
         <v>100</v>
       </c>
       <c r="BA37" s="6">
         <v>100.8</v>
       </c>
-      <c r="BB37" s="6"/>
+      <c r="BB37" s="6">
+        <v>101.33570312313822</v>
+      </c>
       <c r="BC37" s="6"/>
       <c r="BD37" s="6"/>
       <c r="BE37" s="6"/>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="14">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="14">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="14">
         <v>107.12339193788148</v>
       </c>
       <c r="F38" s="14">
@@ -6214,111 +6268,113 @@
       </c>
       <c r="AT38" s="6">
         <v>101.7</v>
       </c>
       <c r="AU38" s="6">
         <v>101.5</v>
       </c>
       <c r="AV38" s="6">
         <v>101.8</v>
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
       <c r="AZ38" s="6">
         <v>102.9</v>
       </c>
       <c r="BA38" s="6">
         <v>102.9</v>
       </c>
-      <c r="BB38" s="6"/>
+      <c r="BB38" s="6">
+        <v>103.10561997950505</v>
+      </c>
       <c r="BC38" s="6"/>
       <c r="BD38" s="6"/>
       <c r="BE38" s="6"/>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="25" t="s">
+      <c r="A40" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="25"/>
-[...46 lines deleted...]
-      <c r="AW40" s="25"/>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27"/>
+      <c r="L40" s="27"/>
+      <c r="M40" s="27"/>
+      <c r="N40" s="27"/>
+      <c r="O40" s="27"/>
+      <c r="P40" s="27"/>
+      <c r="Q40" s="27"/>
+      <c r="R40" s="27"/>
+      <c r="S40" s="27"/>
+      <c r="T40" s="27"/>
+      <c r="U40" s="27"/>
+      <c r="V40" s="27"/>
+      <c r="W40" s="27"/>
+      <c r="X40" s="27"/>
+      <c r="Y40" s="27"/>
+      <c r="Z40" s="27"/>
+      <c r="AA40" s="27"/>
+      <c r="AB40" s="27"/>
+      <c r="AC40" s="27"/>
+      <c r="AD40" s="27"/>
+      <c r="AE40" s="27"/>
+      <c r="AF40" s="27"/>
+      <c r="AG40" s="27"/>
+      <c r="AH40" s="27"/>
+      <c r="AI40" s="27"/>
+      <c r="AJ40" s="27"/>
+      <c r="AK40" s="27"/>
+      <c r="AL40" s="27"/>
+      <c r="AM40" s="27"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="27"/>
+      <c r="AP40" s="27"/>
+      <c r="AQ40" s="27"/>
+      <c r="AR40" s="27"/>
+      <c r="AS40" s="27"/>
+      <c r="AT40" s="27"/>
+      <c r="AU40" s="27"/>
+      <c r="AV40" s="27"/>
+      <c r="AW40" s="27"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="U41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V41" s="24"/>
       <c r="W41" s="24"/>
       <c r="X41" s="24"/>
       <c r="Y41" s="24"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH41" s="24"/>
       <c r="AI41" s="24"/>
       <c r="AJ41" s="24"/>
@@ -6331,51 +6387,51 @@
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT41" s="24"/>
       <c r="AU41" s="24"/>
       <c r="AV41" s="24"/>
       <c r="AW41" s="24"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF41" s="24"/>
       <c r="BG41" s="24"/>
       <c r="BH41" s="24"/>
       <c r="BI41" s="24"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="26"/>
+      <c r="A42" s="25"/>
       <c r="B42" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="23"/>
       <c r="N42" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="22"/>
       <c r="P42" s="22"/>
       <c r="Q42" s="22"/>
       <c r="R42" s="22"/>
       <c r="S42" s="22"/>
       <c r="T42" s="22"/>
       <c r="U42" s="22"/>
       <c r="V42" s="22"/>
@@ -6404,51 +6460,51 @@
       <c r="AO42" s="22"/>
       <c r="AP42" s="22"/>
       <c r="AQ42" s="22"/>
       <c r="AR42" s="22"/>
       <c r="AS42" s="22"/>
       <c r="AT42" s="22"/>
       <c r="AU42" s="22"/>
       <c r="AV42" s="22"/>
       <c r="AW42" s="23"/>
       <c r="AX42" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY42" s="22"/>
       <c r="AZ42" s="22"/>
       <c r="BA42" s="22"/>
       <c r="BB42" s="22"/>
       <c r="BC42" s="22"/>
       <c r="BD42" s="22"/>
       <c r="BE42" s="22"/>
       <c r="BF42" s="22"/>
       <c r="BG42" s="22"/>
       <c r="BH42" s="22"/>
       <c r="BI42" s="23"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="27"/>
+      <c r="A43" s="26"/>
       <c r="B43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6746,51 +6802,53 @@
       </c>
       <c r="AT44" s="6">
         <v>104.3</v>
       </c>
       <c r="AU44" s="6">
         <v>101.6</v>
       </c>
       <c r="AV44" s="6">
         <v>101.3</v>
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
       <c r="AZ44" s="6">
         <v>100</v>
       </c>
       <c r="BA44" s="6">
         <v>100</v>
       </c>
-      <c r="BB44" s="6"/>
+      <c r="BB44" s="6">
+        <v>100</v>
+      </c>
       <c r="BC44" s="6"/>
       <c r="BD44" s="6"/>
       <c r="BE44" s="6"/>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="F45" s="6">
@@ -6915,51 +6973,53 @@
       </c>
       <c r="AT45" s="6">
         <v>105.9</v>
       </c>
       <c r="AU45" s="6">
         <v>100.6</v>
       </c>
       <c r="AV45" s="6">
         <v>100.6</v>
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
       <c r="AZ45" s="6">
         <v>100</v>
       </c>
       <c r="BA45" s="6">
         <v>100</v>
       </c>
-      <c r="BB45" s="6"/>
+      <c r="BB45" s="6">
+        <v>100</v>
+      </c>
       <c r="BC45" s="6"/>
       <c r="BD45" s="6"/>
       <c r="BE45" s="6"/>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
@@ -7084,51 +7144,53 @@
       </c>
       <c r="AT46" s="6">
         <v>103.5</v>
       </c>
       <c r="AU46" s="6">
         <v>105.7</v>
       </c>
       <c r="AV46" s="6">
         <v>106</v>
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
       <c r="AZ46" s="6">
         <v>100</v>
       </c>
       <c r="BA46" s="6">
         <v>100</v>
       </c>
-      <c r="BB46" s="6"/>
+      <c r="BB46" s="6">
+        <v>100</v>
+      </c>
       <c r="BC46" s="6"/>
       <c r="BD46" s="6"/>
       <c r="BE46" s="6"/>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
@@ -7253,51 +7315,53 @@
       </c>
       <c r="AT47" s="6">
         <v>112.4</v>
       </c>
       <c r="AU47" s="6">
         <v>98.9</v>
       </c>
       <c r="AV47" s="6">
         <v>102.8</v>
       </c>
       <c r="AW47" s="18">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
       <c r="AZ47" s="6">
         <v>100</v>
       </c>
       <c r="BA47" s="6">
         <v>100</v>
       </c>
-      <c r="BB47" s="6"/>
+      <c r="BB47" s="6">
+        <v>100</v>
+      </c>
       <c r="BC47" s="6"/>
       <c r="BD47" s="6"/>
       <c r="BE47" s="6"/>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="18"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
@@ -7422,51 +7486,53 @@
       </c>
       <c r="AT48" s="6">
         <v>99.7</v>
       </c>
       <c r="AU48" s="6">
         <v>99.5</v>
       </c>
       <c r="AV48" s="6">
         <v>99.5</v>
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
       <c r="AZ48" s="6">
         <v>100</v>
       </c>
       <c r="BA48" s="6">
         <v>100</v>
       </c>
-      <c r="BB48" s="6"/>
+      <c r="BB48" s="6">
+        <v>100</v>
+      </c>
       <c r="BC48" s="6"/>
       <c r="BD48" s="6"/>
       <c r="BE48" s="6"/>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
@@ -7591,51 +7657,53 @@
       </c>
       <c r="AT49" s="6">
         <v>106</v>
       </c>
       <c r="AU49" s="6">
         <v>101.6</v>
       </c>
       <c r="AV49" s="6">
         <v>100.8</v>
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BB49" s="6"/>
+      <c r="BB49" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BC49" s="6"/>
       <c r="BD49" s="6"/>
       <c r="BE49" s="6"/>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
@@ -7760,51 +7828,53 @@
       </c>
       <c r="AT50" s="6">
         <v>102</v>
       </c>
       <c r="AU50" s="6">
         <v>102.1</v>
       </c>
       <c r="AV50" s="6">
         <v>102.1</v>
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
       <c r="AZ50" s="6">
         <v>100</v>
       </c>
       <c r="BA50" s="6">
         <v>100</v>
       </c>
-      <c r="BB50" s="6"/>
+      <c r="BB50" s="6">
+        <v>100</v>
+      </c>
       <c r="BC50" s="6"/>
       <c r="BD50" s="6"/>
       <c r="BE50" s="6"/>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
@@ -7929,51 +7999,53 @@
       </c>
       <c r="AT51" s="6">
         <v>108.1</v>
       </c>
       <c r="AU51" s="6">
         <v>101.6</v>
       </c>
       <c r="AV51" s="6">
         <v>101</v>
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
       <c r="AZ51" s="6">
         <v>100</v>
       </c>
       <c r="BA51" s="6">
         <v>100</v>
       </c>
-      <c r="BB51" s="6"/>
+      <c r="BB51" s="6">
+        <v>100</v>
+      </c>
       <c r="BC51" s="6"/>
       <c r="BD51" s="6"/>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="F52" s="6">
@@ -8098,51 +8170,53 @@
       </c>
       <c r="AT52" s="6">
         <v>103.4</v>
       </c>
       <c r="AU52" s="6">
         <v>104.1</v>
       </c>
       <c r="AV52" s="6">
         <v>104.1</v>
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
       <c r="AZ52" s="6">
         <v>100</v>
       </c>
       <c r="BA52" s="6">
         <v>100</v>
       </c>
-      <c r="BB52" s="6"/>
+      <c r="BB52" s="6">
+        <v>100</v>
+      </c>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
@@ -8267,51 +8341,53 @@
       </c>
       <c r="AT53" s="6">
         <v>100.4</v>
       </c>
       <c r="AU53" s="6">
         <v>100.5</v>
       </c>
       <c r="AV53" s="6">
         <v>100.5</v>
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
       <c r="AZ53" s="6">
         <v>100</v>
       </c>
       <c r="BA53" s="6">
         <v>100</v>
       </c>
-      <c r="BB53" s="6"/>
+      <c r="BB53" s="6">
+        <v>100</v>
+      </c>
       <c r="BC53" s="6"/>
       <c r="BD53" s="6"/>
       <c r="BE53" s="6"/>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
@@ -8436,51 +8512,53 @@
       </c>
       <c r="AT54" s="6">
         <v>103.3</v>
       </c>
       <c r="AU54" s="6">
         <v>103.3</v>
       </c>
       <c r="AV54" s="6">
         <v>104.4</v>
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
       <c r="AZ54" s="6">
         <v>100</v>
       </c>
       <c r="BA54" s="6">
         <v>100</v>
       </c>
-      <c r="BB54" s="6"/>
+      <c r="BB54" s="6">
+        <v>100</v>
+      </c>
       <c r="BC54" s="6"/>
       <c r="BD54" s="6"/>
       <c r="BE54" s="6"/>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
@@ -8605,51 +8683,53 @@
       </c>
       <c r="AT55" s="6">
         <v>105.5</v>
       </c>
       <c r="AU55" s="6">
         <v>103.1</v>
       </c>
       <c r="AV55" s="6">
         <v>99.2</v>
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BB55" s="6"/>
+      <c r="BB55" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BC55" s="6"/>
       <c r="BD55" s="6"/>
       <c r="BE55" s="6"/>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
@@ -8774,51 +8854,53 @@
       </c>
       <c r="AT56" s="6">
         <v>100.9</v>
       </c>
       <c r="AU56" s="6">
         <v>101.2</v>
       </c>
       <c r="AV56" s="6">
         <v>101.8</v>
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
       <c r="AZ56" s="6">
         <v>100</v>
       </c>
       <c r="BA56" s="6">
         <v>100</v>
       </c>
-      <c r="BB56" s="6"/>
+      <c r="BB56" s="6">
+        <v>100</v>
+      </c>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
       <c r="BE56" s="6"/>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
@@ -8943,111 +9025,113 @@
       </c>
       <c r="AT57" s="6">
         <v>99.1</v>
       </c>
       <c r="AU57" s="6">
         <v>98.9</v>
       </c>
       <c r="AV57" s="6">
         <v>98.9</v>
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BB57" s="6"/>
+      <c r="BB57" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BC57" s="6"/>
       <c r="BD57" s="6"/>
       <c r="BE57" s="6"/>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="25" t="s">
+      <c r="A59" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B59" s="25"/>
-[...46 lines deleted...]
-      <c r="AW59" s="25"/>
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="27"/>
+      <c r="M59" s="27"/>
+      <c r="N59" s="27"/>
+      <c r="O59" s="27"/>
+      <c r="P59" s="27"/>
+      <c r="Q59" s="27"/>
+      <c r="R59" s="27"/>
+      <c r="S59" s="27"/>
+      <c r="T59" s="27"/>
+      <c r="U59" s="27"/>
+      <c r="V59" s="27"/>
+      <c r="W59" s="27"/>
+      <c r="X59" s="27"/>
+      <c r="Y59" s="27"/>
+      <c r="Z59" s="27"/>
+      <c r="AA59" s="27"/>
+      <c r="AB59" s="27"/>
+      <c r="AC59" s="27"/>
+      <c r="AD59" s="27"/>
+      <c r="AE59" s="27"/>
+      <c r="AF59" s="27"/>
+      <c r="AG59" s="27"/>
+      <c r="AH59" s="27"/>
+      <c r="AI59" s="27"/>
+      <c r="AJ59" s="27"/>
+      <c r="AK59" s="27"/>
+      <c r="AL59" s="27"/>
+      <c r="AM59" s="27"/>
+      <c r="AN59" s="27"/>
+      <c r="AO59" s="27"/>
+      <c r="AP59" s="27"/>
+      <c r="AQ59" s="27"/>
+      <c r="AR59" s="27"/>
+      <c r="AS59" s="27"/>
+      <c r="AT59" s="27"/>
+      <c r="AU59" s="27"/>
+      <c r="AV59" s="27"/>
+      <c r="AW59" s="27"/>
     </row>
     <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J60" s="24"/>
       <c r="K60" s="24"/>
       <c r="L60" s="24"/>
       <c r="M60" s="24"/>
       <c r="U60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V60" s="24"/>
       <c r="W60" s="24"/>
       <c r="X60" s="24"/>
       <c r="Y60" s="24"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH60" s="24"/>
       <c r="AI60" s="24"/>
       <c r="AJ60" s="24"/>
@@ -9060,51 +9144,51 @@
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT60" s="24"/>
       <c r="AU60" s="24"/>
       <c r="AV60" s="24"/>
       <c r="AW60" s="24"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF60" s="24"/>
       <c r="BG60" s="24"/>
       <c r="BH60" s="24"/>
       <c r="BI60" s="24"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="26"/>
+      <c r="A61" s="25"/>
       <c r="B61" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C61" s="22"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="23"/>
       <c r="N61" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="22"/>
       <c r="P61" s="22"/>
       <c r="Q61" s="22"/>
       <c r="R61" s="22"/>
       <c r="S61" s="22"/>
       <c r="T61" s="22"/>
       <c r="U61" s="22"/>
       <c r="V61" s="22"/>
@@ -9133,51 +9217,51 @@
       <c r="AO61" s="22"/>
       <c r="AP61" s="22"/>
       <c r="AQ61" s="22"/>
       <c r="AR61" s="22"/>
       <c r="AS61" s="22"/>
       <c r="AT61" s="22"/>
       <c r="AU61" s="22"/>
       <c r="AV61" s="22"/>
       <c r="AW61" s="23"/>
       <c r="AX61" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY61" s="22"/>
       <c r="AZ61" s="22"/>
       <c r="BA61" s="22"/>
       <c r="BB61" s="22"/>
       <c r="BC61" s="22"/>
       <c r="BD61" s="22"/>
       <c r="BE61" s="22"/>
       <c r="BF61" s="22"/>
       <c r="BG61" s="22"/>
       <c r="BH61" s="22"/>
       <c r="BI61" s="23"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="27"/>
+      <c r="A62" s="26"/>
       <c r="B62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9475,51 +9559,53 @@
       </c>
       <c r="AT63" s="6">
         <v>102.1</v>
       </c>
       <c r="AU63" s="6">
         <v>102.1</v>
       </c>
       <c r="AV63" s="6">
         <v>102.7</v>
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
       <c r="AZ63" s="6">
         <v>101.6</v>
       </c>
       <c r="BA63" s="6">
         <v>101.4</v>
       </c>
-      <c r="BB63" s="6"/>
+      <c r="BB63" s="6">
+        <v>101.68726233202672</v>
+      </c>
       <c r="BC63" s="6"/>
       <c r="BD63" s="6"/>
       <c r="BE63" s="6"/>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
       </c>
       <c r="F64" s="6">
@@ -9644,51 +9730,53 @@
       </c>
       <c r="AT64" s="6">
         <v>101.4</v>
       </c>
       <c r="AU64" s="6">
         <v>101.2</v>
       </c>
       <c r="AV64" s="6">
         <v>103.4</v>
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
       <c r="AZ64" s="6">
         <v>99.6</v>
       </c>
       <c r="BA64" s="6">
         <v>94.8</v>
       </c>
-      <c r="BB64" s="6"/>
+      <c r="BB64" s="6">
+        <v>94.089516603241847</v>
+      </c>
       <c r="BC64" s="6"/>
       <c r="BD64" s="6"/>
       <c r="BE64" s="6"/>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
       </c>
       <c r="F65" s="6">
@@ -9813,51 +9901,53 @@
       </c>
       <c r="AT65" s="6">
         <v>102.9</v>
       </c>
       <c r="AU65" s="6">
         <v>101.3</v>
       </c>
       <c r="AV65" s="6">
         <v>101.9</v>
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ65" s="6">
         <v>102.7</v>
       </c>
       <c r="BA65" s="6">
         <v>103.8</v>
       </c>
-      <c r="BB65" s="6"/>
+      <c r="BB65" s="6">
+        <v>109.44304911108442</v>
+      </c>
       <c r="BC65" s="6"/>
       <c r="BD65" s="6"/>
       <c r="BE65" s="6"/>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
       </c>
       <c r="F66" s="6">
@@ -9982,51 +10072,53 @@
       </c>
       <c r="AT66" s="6">
         <v>101.2</v>
       </c>
       <c r="AU66" s="6">
         <v>102.4</v>
       </c>
       <c r="AV66" s="6">
         <v>103.4</v>
       </c>
       <c r="AW66" s="18">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ66" s="6">
         <v>104.5</v>
       </c>
       <c r="BA66" s="6">
         <v>104.1</v>
       </c>
-      <c r="BB66" s="6"/>
+      <c r="BB66" s="6">
+        <v>104.56595977152456</v>
+      </c>
       <c r="BC66" s="6"/>
       <c r="BD66" s="6"/>
       <c r="BE66" s="6"/>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="18"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
       </c>
       <c r="F67" s="6">
@@ -10151,51 +10243,53 @@
       </c>
       <c r="AT67" s="6">
         <v>102.5</v>
       </c>
       <c r="AU67" s="6">
         <v>102.5</v>
       </c>
       <c r="AV67" s="6">
         <v>102.7</v>
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ67" s="6">
         <v>103.3</v>
       </c>
       <c r="BA67" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB67" s="6"/>
+      <c r="BB67" s="6">
+        <v>102.74224027027911</v>
+      </c>
       <c r="BC67" s="6"/>
       <c r="BD67" s="6"/>
       <c r="BE67" s="6"/>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
       </c>
       <c r="F68" s="6">
@@ -10320,51 +10414,53 @@
       </c>
       <c r="AT68" s="6">
         <v>97.4</v>
       </c>
       <c r="AU68" s="6">
         <v>98.1</v>
       </c>
       <c r="AV68" s="6">
         <v>99.7</v>
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>103.2</v>
       </c>
       <c r="BA68" s="6">
         <v>101.1</v>
       </c>
-      <c r="BB68" s="6"/>
+      <c r="BB68" s="6">
+        <v>101.51499544818468</v>
+      </c>
       <c r="BC68" s="6"/>
       <c r="BD68" s="6"/>
       <c r="BE68" s="6"/>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
       </c>
       <c r="F69" s="6">
@@ -10489,51 +10585,53 @@
       </c>
       <c r="AT69" s="6">
         <v>101.1</v>
       </c>
       <c r="AU69" s="6">
         <v>101.4</v>
       </c>
       <c r="AV69" s="6">
         <v>101.5</v>
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ69" s="6">
         <v>100.3</v>
       </c>
       <c r="BA69" s="6">
         <v>100.2</v>
       </c>
-      <c r="BB69" s="6"/>
+      <c r="BB69" s="6">
+        <v>100.28800802145462</v>
+      </c>
       <c r="BC69" s="6"/>
       <c r="BD69" s="6"/>
       <c r="BE69" s="6"/>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
       </c>
       <c r="F70" s="6">
@@ -10658,51 +10756,53 @@
       </c>
       <c r="AT70" s="6">
         <v>101.8</v>
       </c>
       <c r="AU70" s="6">
         <v>102.2</v>
       </c>
       <c r="AV70" s="6">
         <v>103.6</v>
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ70" s="6">
         <v>101.7</v>
       </c>
       <c r="BA70" s="6">
         <v>102.6</v>
       </c>
-      <c r="BB70" s="6"/>
+      <c r="BB70" s="6">
+        <v>103.83724025385564</v>
+      </c>
       <c r="BC70" s="6"/>
       <c r="BD70" s="6"/>
       <c r="BE70" s="6"/>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
       </c>
       <c r="F71" s="6">
@@ -10827,51 +10927,53 @@
       </c>
       <c r="AT71" s="6">
         <v>104.8</v>
       </c>
       <c r="AU71" s="6">
         <v>104.8</v>
       </c>
       <c r="AV71" s="6">
         <v>104.7</v>
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
       <c r="AZ71" s="6">
         <v>102.5</v>
       </c>
       <c r="BA71" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB71" s="6"/>
+      <c r="BB71" s="6">
+        <v>103.09483083362964</v>
+      </c>
       <c r="BC71" s="6"/>
       <c r="BD71" s="6"/>
       <c r="BE71" s="6"/>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
       </c>
       <c r="F72" s="6">
@@ -10996,51 +11098,53 @@
       </c>
       <c r="AT72" s="6">
         <v>103.3</v>
       </c>
       <c r="AU72" s="6">
         <v>103</v>
       </c>
       <c r="AV72" s="6">
         <v>103.2</v>
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ72" s="6">
         <v>101</v>
       </c>
       <c r="BA72" s="6">
         <v>101.3</v>
       </c>
-      <c r="BB72" s="6"/>
+      <c r="BB72" s="6">
+        <v>101.33121350319084</v>
+      </c>
       <c r="BC72" s="6"/>
       <c r="BD72" s="6"/>
       <c r="BE72" s="6"/>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
       </c>
       <c r="F73" s="6">
@@ -11165,51 +11269,53 @@
       </c>
       <c r="AT73" s="6">
         <v>103.1</v>
       </c>
       <c r="AU73" s="6">
         <v>103</v>
       </c>
       <c r="AV73" s="6">
         <v>102.8</v>
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ73" s="6">
         <v>102.3</v>
       </c>
       <c r="BA73" s="6">
         <v>102.6</v>
       </c>
-      <c r="BB73" s="6"/>
+      <c r="BB73" s="6">
+        <v>102.59374210527233</v>
+      </c>
       <c r="BC73" s="6"/>
       <c r="BD73" s="6"/>
       <c r="BE73" s="6"/>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
       </c>
       <c r="F74" s="6">
@@ -11334,51 +11440,53 @@
       </c>
       <c r="AT74" s="6">
         <v>103.3</v>
       </c>
       <c r="AU74" s="6">
         <v>103.2</v>
       </c>
       <c r="AV74" s="6">
         <v>102.7</v>
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ74" s="6">
         <v>100.9</v>
       </c>
       <c r="BA74" s="6">
         <v>101.9</v>
       </c>
-      <c r="BB74" s="6"/>
+      <c r="BB74" s="6">
+        <v>100.03680160317015</v>
+      </c>
       <c r="BC74" s="6"/>
       <c r="BD74" s="6"/>
       <c r="BE74" s="6"/>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
       </c>
       <c r="F75" s="6">
@@ -11503,51 +11611,53 @@
       </c>
       <c r="AT75" s="6">
         <v>102.1</v>
       </c>
       <c r="AU75" s="6">
         <v>99.6</v>
       </c>
       <c r="AV75" s="6">
         <v>100.2</v>
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ75" s="6">
         <v>100</v>
       </c>
       <c r="BA75" s="6">
         <v>100.8</v>
       </c>
-      <c r="BB75" s="6"/>
+      <c r="BB75" s="6">
+        <v>101.33579090351739</v>
+      </c>
       <c r="BC75" s="6"/>
       <c r="BD75" s="6"/>
       <c r="BE75" s="6"/>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
       </c>
       <c r="F76" s="6">
@@ -11672,117 +11782,119 @@
       </c>
       <c r="AT76" s="6">
         <v>103.7</v>
       </c>
       <c r="AU76" s="6">
         <v>103.8</v>
       </c>
       <c r="AV76" s="6">
         <v>104.1</v>
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
       <c r="AZ76" s="6">
         <v>102.9</v>
       </c>
       <c r="BA76" s="6">
         <v>102.9</v>
       </c>
-      <c r="BB76" s="6"/>
+      <c r="BB76" s="6">
+        <v>103.10561997950505</v>
+      </c>
       <c r="BC76" s="6"/>
       <c r="BD76" s="6"/>
       <c r="BE76" s="6"/>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>34</v>
       </c>
       <c r="Z78" s="19" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="N23:Y23"/>
-[...22 lines deleted...]
-    <mergeCell ref="AS41:AW41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="U41:Y41"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="I60:M60"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="A42:A43"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>