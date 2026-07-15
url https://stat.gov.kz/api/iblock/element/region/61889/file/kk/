--- v3 (2026-06-24)
+++ v4 (2026-07-15)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика по ВПСХ_сельское_январь-май 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\072026\Динамика по ВПСХ_сельское_январь-июнь 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -150,51 +150,51 @@
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2024 жыл**</t>
   </si>
   <si>
     <t>**2024 жылғы 1 қаңтарға мал басы бойынша шаруашылық есебінің жаңартылған деректері есебімен. Алдын ала деректер</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -416,58 +416,58 @@
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -742,127 +742,127 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AI18" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BB63" sqref="BB63:BB76"/>
+      <selection pane="bottomRight" activeCell="BC63" sqref="BC63:BC76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="10.28515625" style="3" customWidth="1"/>
     <col min="26" max="29" width="9.140625" style="3"/>
     <col min="30" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="10.7109375" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:61" ht="21" customHeight="1">
+      <c r="A2" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="27"/>
-[...46 lines deleted...]
-      <c r="AW2" s="27"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
     </row>
-    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="I3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
       <c r="U3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V3" s="24"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="Y3" s="24"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH3" s="24"/>
       <c r="AI3" s="24"/>
       <c r="AJ3" s="24"/>
       <c r="AK3" s="24"/>
       <c r="AL3" s="3"/>
@@ -872,52 +872,52 @@
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT3" s="24"/>
       <c r="AU3" s="24"/>
       <c r="AV3" s="24"/>
       <c r="AW3" s="24"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF3" s="24"/>
       <c r="BG3" s="24"/>
       <c r="BH3" s="24"/>
       <c r="BI3" s="24"/>
     </row>
-    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="25"/>
+    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="26"/>
       <c r="B4" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="23"/>
       <c r="N4" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
@@ -945,52 +945,52 @@
       <c r="AN4" s="22"/>
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
       <c r="BA4" s="22"/>
       <c r="BB4" s="22"/>
       <c r="BC4" s="22"/>
       <c r="BD4" s="22"/>
       <c r="BE4" s="22"/>
       <c r="BF4" s="22"/>
       <c r="BG4" s="22"/>
       <c r="BH4" s="22"/>
       <c r="BI4" s="23"/>
     </row>
-    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="26"/>
+    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="27"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1128,51 +1128,51 @@
       <c r="BB5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BD5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BE5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BF5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BG5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI5" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:61" s="2" customFormat="1">
       <c r="A6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="6">
         <v>101.32346840869499</v>
       </c>
       <c r="C6" s="6">
         <v>102.10806802652787</v>
       </c>
       <c r="D6" s="6">
         <v>101.62808483055063</v>
       </c>
       <c r="E6" s="6">
         <v>102.06637242130566</v>
       </c>
       <c r="F6" s="6">
         <v>99.319322268695174</v>
       </c>
       <c r="G6" s="6">
         <v>101.16972264968618</v>
       </c>
       <c r="H6" s="6">
         <v>101.78086259875914</v>
       </c>
       <c r="I6" s="6">
@@ -1291,59 +1291,61 @@
       </c>
       <c r="AU6" s="6">
         <v>101.8</v>
       </c>
       <c r="AV6" s="6">
         <v>102</v>
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
       <c r="AZ6" s="6">
         <v>101.5</v>
       </c>
       <c r="BA6" s="6">
         <v>101.3</v>
       </c>
       <c r="BB6" s="6">
         <v>101.56425568272591</v>
       </c>
-      <c r="BC6" s="6"/>
+      <c r="BC6" s="6">
+        <v>102.87372865155797</v>
+      </c>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
-    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:61">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
       </c>
       <c r="F7" s="6">
         <v>115.91562196000666</v>
       </c>
       <c r="G7" s="6">
         <v>116.21892694141249</v>
       </c>
       <c r="H7" s="6">
         <v>112.4435341637621</v>
       </c>
       <c r="I7" s="6">
@@ -1462,59 +1464,61 @@
       </c>
       <c r="AU7" s="6">
         <v>100.9</v>
       </c>
       <c r="AV7" s="6">
         <v>102.1</v>
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
       <c r="AZ7" s="6">
         <v>100.1</v>
       </c>
       <c r="BA7" s="6">
         <v>96.7</v>
       </c>
       <c r="BB7" s="6">
         <v>96.181655515037093</v>
       </c>
-      <c r="BC7" s="6"/>
+      <c r="BC7" s="6">
+        <v>100.15850271435487</v>
+      </c>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
-    <row r="8" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:61">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
       </c>
       <c r="F8" s="6">
         <v>54.906101727252533</v>
       </c>
       <c r="G8" s="6">
         <v>63.243565131588205</v>
       </c>
       <c r="H8" s="6">
         <v>71.308500051952166</v>
       </c>
       <c r="I8" s="6">
@@ -1633,59 +1637,61 @@
       </c>
       <c r="AU8" s="6">
         <v>103.7</v>
       </c>
       <c r="AV8" s="6">
         <v>104.2</v>
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
       <c r="AZ8" s="6">
         <v>102.7</v>
       </c>
       <c r="BA8" s="6">
         <v>103.8</v>
       </c>
       <c r="BB8" s="6">
         <v>109.4259039014123</v>
       </c>
-      <c r="BC8" s="6"/>
+      <c r="BC8" s="6">
+        <v>107.34659510389015</v>
+      </c>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
-    <row r="9" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:61">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
       </c>
       <c r="F9" s="6">
         <v>98.339391814392073</v>
       </c>
       <c r="G9" s="6">
         <v>100.33902047440935</v>
       </c>
       <c r="H9" s="6">
         <v>100.21831336932125</v>
       </c>
       <c r="I9" s="6">
@@ -1804,59 +1810,61 @@
       </c>
       <c r="AU9" s="6">
         <v>101.1</v>
       </c>
       <c r="AV9" s="6">
         <v>103</v>
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
       <c r="AZ9" s="6">
         <v>104.4</v>
       </c>
       <c r="BA9" s="6">
         <v>104</v>
       </c>
       <c r="BB9" s="6">
         <v>104.52990329555907</v>
       </c>
-      <c r="BC9" s="6"/>
+      <c r="BC9" s="6">
+        <v>104.58162080445182</v>
+      </c>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
-    <row r="10" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:61">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
       </c>
       <c r="F10" s="6">
         <v>102.48208949850405</v>
       </c>
       <c r="G10" s="6">
         <v>105.78599339528142</v>
       </c>
       <c r="H10" s="6">
         <v>104.61266809881302</v>
       </c>
       <c r="I10" s="6">
@@ -1975,59 +1983,61 @@
       </c>
       <c r="AU10" s="6">
         <v>101.4</v>
       </c>
       <c r="AV10" s="6">
         <v>101.5</v>
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
       <c r="AZ10" s="6">
         <v>103.2</v>
       </c>
       <c r="BA10" s="6">
         <v>102.7</v>
       </c>
       <c r="BB10" s="6">
         <v>102.70920080748731</v>
       </c>
-      <c r="BC10" s="6"/>
+      <c r="BC10" s="6">
+        <v>102.60922932544696</v>
+      </c>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
-    <row r="11" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:61">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
       </c>
       <c r="F11" s="6">
         <v>104.17624020766532</v>
       </c>
       <c r="G11" s="6">
         <v>102.75753177972678</v>
       </c>
       <c r="H11" s="6">
         <v>104.01930966276423</v>
       </c>
       <c r="I11" s="6">
@@ -2146,59 +2156,61 @@
       </c>
       <c r="AU11" s="6">
         <v>100.3</v>
       </c>
       <c r="AV11" s="6">
         <v>100.4</v>
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>103.1</v>
       </c>
       <c r="BA11" s="6">
         <v>101.1</v>
       </c>
       <c r="BB11" s="6">
         <v>101.42855162444613</v>
       </c>
-      <c r="BC11" s="6"/>
+      <c r="BC11" s="6">
+        <v>102.60809260804086</v>
+      </c>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
-    <row r="12" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:61">
       <c r="A12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
       </c>
       <c r="F12" s="6">
         <v>104.29635601215348</v>
       </c>
       <c r="G12" s="6">
         <v>104.78473093113895</v>
       </c>
       <c r="H12" s="6">
         <v>104.98640909309376</v>
       </c>
       <c r="I12" s="6">
@@ -2317,59 +2329,61 @@
       </c>
       <c r="AU12" s="6">
         <v>101.7</v>
       </c>
       <c r="AV12" s="6">
         <v>101.7</v>
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>100.3</v>
       </c>
       <c r="BA12" s="6">
         <v>100.2</v>
       </c>
       <c r="BB12" s="6">
         <v>100.28245053715624</v>
       </c>
-      <c r="BC12" s="6"/>
+      <c r="BC12" s="6">
+        <v>102.09524975552347</v>
+      </c>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
-    <row r="13" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:61">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
       </c>
       <c r="F13" s="6">
         <v>99.3194896713199</v>
       </c>
       <c r="G13" s="6">
         <v>97.312873148397316</v>
       </c>
       <c r="H13" s="6">
         <v>102.01477130617691</v>
       </c>
       <c r="I13" s="6">
@@ -2488,59 +2502,61 @@
       </c>
       <c r="AU13" s="6">
         <v>102</v>
       </c>
       <c r="AV13" s="6">
         <v>102</v>
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
       <c r="AZ13" s="6">
         <v>101.6</v>
       </c>
       <c r="BA13" s="6">
         <v>102.5</v>
       </c>
       <c r="BB13" s="6">
         <v>103.73316923731085</v>
       </c>
-      <c r="BC13" s="6"/>
+      <c r="BC13" s="6">
+        <v>103.3562073568667</v>
+      </c>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
-    <row r="14" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:61">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
       </c>
       <c r="F14" s="6">
         <v>90.792408858637117</v>
       </c>
       <c r="G14" s="6">
         <v>98.098801247925792</v>
       </c>
       <c r="H14" s="6">
         <v>101.48399211125488</v>
       </c>
       <c r="I14" s="6">
@@ -2659,59 +2675,61 @@
       </c>
       <c r="AU14" s="6">
         <v>104.5</v>
       </c>
       <c r="AV14" s="6">
         <v>104.4</v>
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
       <c r="AZ14" s="6">
         <v>102.5</v>
       </c>
       <c r="BA14" s="6">
         <v>102.7</v>
       </c>
       <c r="BB14" s="6">
         <v>103.09022522158367</v>
       </c>
-      <c r="BC14" s="6"/>
+      <c r="BC14" s="6">
+        <v>103.5272405929439</v>
+      </c>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
-    <row r="15" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:61">
       <c r="A15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
       </c>
       <c r="F15" s="6">
         <v>109.57679518553722</v>
       </c>
       <c r="G15" s="6">
         <v>111.0196418579383</v>
       </c>
       <c r="H15" s="6">
         <v>107.68327833422585</v>
       </c>
       <c r="I15" s="6">
@@ -2830,59 +2848,61 @@
       </c>
       <c r="AU15" s="6">
         <v>101.8</v>
       </c>
       <c r="AV15" s="6">
         <v>102</v>
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>101</v>
       </c>
       <c r="BA15" s="6">
         <v>101.3</v>
       </c>
       <c r="BB15" s="6">
         <v>101.28613045333945</v>
       </c>
-      <c r="BC15" s="6"/>
+      <c r="BC15" s="6">
+        <v>103.12496589575242</v>
+      </c>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
-    <row r="16" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:61">
       <c r="A16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
       </c>
       <c r="F16" s="6">
         <v>102.14199466666467</v>
       </c>
       <c r="G16" s="6">
         <v>103.07380560608772</v>
       </c>
       <c r="H16" s="6">
         <v>102.01110331972359</v>
       </c>
       <c r="I16" s="6">
@@ -3001,59 +3021,61 @@
       </c>
       <c r="AU16" s="6">
         <v>103.1</v>
       </c>
       <c r="AV16" s="6">
         <v>103.5</v>
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
       <c r="AZ16" s="6">
         <v>102.2</v>
       </c>
       <c r="BA16" s="6">
         <v>102.5</v>
       </c>
       <c r="BB16" s="6">
         <v>102.52455579819583</v>
       </c>
-      <c r="BC16" s="6"/>
+      <c r="BC16" s="6">
+        <v>103.6304845831219</v>
+      </c>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
-    <row r="17" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:61">
       <c r="A17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
       </c>
       <c r="F17" s="6">
         <v>105.38791481342149</v>
       </c>
       <c r="G17" s="6">
         <v>105.14486855742817</v>
       </c>
       <c r="H17" s="6">
         <v>104.20697693529723</v>
       </c>
       <c r="I17" s="6">
@@ -3172,59 +3194,61 @@
       </c>
       <c r="AU17" s="6">
         <v>103.1</v>
       </c>
       <c r="AV17" s="6">
         <v>100.9</v>
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.9</v>
       </c>
       <c r="BA17" s="6">
         <v>101.9</v>
       </c>
       <c r="BB17" s="6">
         <v>100.03678223556751</v>
       </c>
-      <c r="BC17" s="6"/>
+      <c r="BC17" s="6">
+        <v>102.70807337706715</v>
+      </c>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
-    <row r="18" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:61">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
       </c>
       <c r="F18" s="6">
         <v>102.414463669892</v>
       </c>
       <c r="G18" s="6">
         <v>104.21265585644343</v>
       </c>
       <c r="H18" s="6">
         <v>103.01417174843999</v>
       </c>
       <c r="I18" s="6">
@@ -3343,59 +3367,61 @@
       </c>
       <c r="AU18" s="6">
         <v>101</v>
       </c>
       <c r="AV18" s="6">
         <v>101.2</v>
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ18" s="6">
         <v>100</v>
       </c>
       <c r="BA18" s="6">
         <v>100.8</v>
       </c>
       <c r="BB18" s="6">
         <v>101.26934078984127</v>
       </c>
-      <c r="BC18" s="6"/>
+      <c r="BC18" s="6">
+        <v>102.67614562436198</v>
+      </c>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
-    <row r="19" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:61">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
       </c>
       <c r="F19" s="6">
         <v>102.81982706126354</v>
       </c>
       <c r="G19" s="6">
         <v>104.65431025809433</v>
       </c>
       <c r="H19" s="6">
         <v>104.74015481310485</v>
       </c>
       <c r="I19" s="6">
@@ -3514,112 +3540,114 @@
       </c>
       <c r="AU19" s="6">
         <v>101.5</v>
       </c>
       <c r="AV19" s="6">
         <v>101.8</v>
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
       <c r="AZ19" s="6">
         <v>102.9</v>
       </c>
       <c r="BA19" s="6">
         <v>102.9</v>
       </c>
       <c r="BB19" s="6">
         <v>103.08991971912053</v>
       </c>
-      <c r="BC19" s="6"/>
+      <c r="BC19" s="6">
+        <v>103.40645343373542</v>
+      </c>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
-    <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:61" ht="21" customHeight="1">
+      <c r="A21" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="27"/>
-[...46 lines deleted...]
-      <c r="AW21" s="27"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
+      <c r="N21" s="25"/>
+      <c r="O21" s="25"/>
+      <c r="P21" s="25"/>
+      <c r="Q21" s="25"/>
+      <c r="R21" s="25"/>
+      <c r="S21" s="25"/>
+      <c r="T21" s="25"/>
+      <c r="U21" s="25"/>
+      <c r="V21" s="25"/>
+      <c r="W21" s="25"/>
+      <c r="X21" s="25"/>
+      <c r="Y21" s="25"/>
+      <c r="Z21" s="25"/>
+      <c r="AA21" s="25"/>
+      <c r="AB21" s="25"/>
+      <c r="AC21" s="25"/>
+      <c r="AD21" s="25"/>
+      <c r="AE21" s="25"/>
+      <c r="AF21" s="25"/>
+      <c r="AG21" s="25"/>
+      <c r="AH21" s="25"/>
+      <c r="AI21" s="25"/>
+      <c r="AJ21" s="25"/>
+      <c r="AK21" s="25"/>
+      <c r="AL21" s="25"/>
+      <c r="AM21" s="25"/>
+      <c r="AN21" s="25"/>
+      <c r="AO21" s="25"/>
+      <c r="AP21" s="25"/>
+      <c r="AQ21" s="25"/>
+      <c r="AR21" s="25"/>
+      <c r="AS21" s="25"/>
+      <c r="AT21" s="25"/>
+      <c r="AU21" s="25"/>
+      <c r="AV21" s="25"/>
+      <c r="AW21" s="25"/>
     </row>
-    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="I22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="U22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V22" s="24"/>
       <c r="W22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH22" s="24"/>
       <c r="AI22" s="24"/>
       <c r="AJ22" s="24"/>
       <c r="AK22" s="24"/>
       <c r="AL22" s="3"/>
@@ -3629,52 +3657,52 @@
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT22" s="24"/>
       <c r="AU22" s="24"/>
       <c r="AV22" s="24"/>
       <c r="AW22" s="24"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF22" s="24"/>
       <c r="BG22" s="24"/>
       <c r="BH22" s="24"/>
       <c r="BI22" s="24"/>
     </row>
-    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="25"/>
+    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A23" s="26"/>
       <c r="B23" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="23"/>
       <c r="N23" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="22"/>
       <c r="P23" s="22"/>
       <c r="Q23" s="22"/>
       <c r="R23" s="22"/>
       <c r="S23" s="22"/>
       <c r="T23" s="22"/>
       <c r="U23" s="22"/>
       <c r="V23" s="22"/>
@@ -3702,52 +3730,52 @@
       <c r="AN23" s="22"/>
       <c r="AO23" s="22"/>
       <c r="AP23" s="22"/>
       <c r="AQ23" s="22"/>
       <c r="AR23" s="22"/>
       <c r="AS23" s="22"/>
       <c r="AT23" s="22"/>
       <c r="AU23" s="22"/>
       <c r="AV23" s="22"/>
       <c r="AW23" s="23"/>
       <c r="AX23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY23" s="22"/>
       <c r="AZ23" s="22"/>
       <c r="BA23" s="22"/>
       <c r="BB23" s="22"/>
       <c r="BC23" s="22"/>
       <c r="BD23" s="22"/>
       <c r="BE23" s="22"/>
       <c r="BF23" s="22"/>
       <c r="BG23" s="22"/>
       <c r="BH23" s="22"/>
       <c r="BI23" s="23"/>
     </row>
-    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="26"/>
+    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A24" s="27"/>
       <c r="B24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -3885,51 +3913,51 @@
       <c r="BB24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BC24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BD24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BE24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BF24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BG24" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI24" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="25" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:61" s="2" customFormat="1">
       <c r="A25" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="13">
         <v>101.29310463092112</v>
       </c>
       <c r="C25" s="13">
         <v>102.08753069322131</v>
       </c>
       <c r="D25" s="13">
         <v>101.60795468124407</v>
       </c>
       <c r="E25" s="13">
         <v>102.05058532904445</v>
       </c>
       <c r="F25" s="13">
         <v>99.283588339958513</v>
       </c>
       <c r="G25" s="13">
         <v>101.1508274038688</v>
       </c>
       <c r="H25" s="13">
         <v>101.76767850392707</v>
       </c>
       <c r="I25" s="13">
@@ -4048,59 +4076,61 @@
       </c>
       <c r="AU25" s="6">
         <v>101.9</v>
       </c>
       <c r="AV25" s="6">
         <v>102</v>
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ25" s="6">
         <v>101.5</v>
       </c>
       <c r="BA25" s="6">
         <v>101.3</v>
       </c>
       <c r="BB25" s="6">
         <v>101.59676251259337</v>
       </c>
-      <c r="BC25" s="6"/>
+      <c r="BC25" s="6">
+        <v>102.92681947222309</v>
+      </c>
       <c r="BD25" s="6"/>
       <c r="BE25" s="6"/>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
-    <row r="26" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:61">
       <c r="A26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="13">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="13">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="13">
         <v>116.80642391439318</v>
       </c>
       <c r="F26" s="13">
         <v>116.08489932583252</v>
       </c>
       <c r="G26" s="13">
         <v>116.38072976801963</v>
       </c>
       <c r="H26" s="13">
         <v>112.55033239691082</v>
       </c>
       <c r="I26" s="13">
@@ -4219,59 +4249,61 @@
       </c>
       <c r="AU26" s="6">
         <v>100.9</v>
       </c>
       <c r="AV26" s="6">
         <v>102.1</v>
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.1</v>
       </c>
       <c r="BA26" s="6">
         <v>96.6</v>
       </c>
       <c r="BB26" s="6">
         <v>96.078104862023409</v>
       </c>
-      <c r="BC26" s="6"/>
+      <c r="BC26" s="6">
+        <v>100.1625801621756</v>
+      </c>
       <c r="BD26" s="6"/>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
-    <row r="27" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:61">
       <c r="A27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="13">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="13">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="13">
         <v>54.579308905567039</v>
       </c>
       <c r="F27" s="13">
         <v>54.874398998155648</v>
       </c>
       <c r="G27" s="13">
         <v>63.216807822767343</v>
       </c>
       <c r="H27" s="13">
         <v>71.286092935060992</v>
       </c>
       <c r="I27" s="13">
@@ -4390,59 +4422,61 @@
       </c>
       <c r="AU27" s="6">
         <v>103.8</v>
       </c>
       <c r="AV27" s="6">
         <v>104.2</v>
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>102.7</v>
       </c>
       <c r="BA27" s="6">
         <v>103.8</v>
       </c>
       <c r="BB27" s="6">
         <v>109.44291114867637</v>
       </c>
-      <c r="BC27" s="6"/>
+      <c r="BC27" s="6">
+        <v>107.35784555088735</v>
+      </c>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
-    <row r="28" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:61">
       <c r="A28" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="13">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="13">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="13">
         <v>101.37783164049657</v>
       </c>
       <c r="F28" s="13">
         <v>98.185155448789885</v>
       </c>
       <c r="G28" s="13">
         <v>100.21550802532495</v>
       </c>
       <c r="H28" s="13">
         <v>100.10188138848287</v>
       </c>
       <c r="I28" s="13">
@@ -4561,59 +4595,61 @@
       </c>
       <c r="AU28" s="6">
         <v>101.1</v>
       </c>
       <c r="AV28" s="6">
         <v>103.1</v>
       </c>
       <c r="AW28" s="18">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ28" s="6">
         <v>104.5</v>
       </c>
       <c r="BA28" s="6">
         <v>104.1</v>
       </c>
       <c r="BB28" s="6">
         <v>104.56595174127581</v>
       </c>
-      <c r="BC28" s="6"/>
+      <c r="BC28" s="6">
+        <v>104.6131718794028</v>
+      </c>
       <c r="BD28" s="6"/>
       <c r="BE28" s="6"/>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="18"/>
     </row>
-    <row r="29" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:61">
       <c r="A29" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="13">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="13">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="13">
         <v>103.66567166609961</v>
       </c>
       <c r="F29" s="13">
         <v>102.48123210921317</v>
       </c>
       <c r="G29" s="13">
         <v>105.78547557755846</v>
       </c>
       <c r="H29" s="13">
         <v>104.61204414437195</v>
       </c>
       <c r="I29" s="13">
@@ -4732,59 +4768,61 @@
       </c>
       <c r="AU29" s="6">
         <v>101.4</v>
       </c>
       <c r="AV29" s="6">
         <v>101.5</v>
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ29" s="6">
         <v>103.3</v>
       </c>
       <c r="BA29" s="6">
         <v>102.7</v>
       </c>
       <c r="BB29" s="6">
         <v>102.74223383507956</v>
       </c>
-      <c r="BC29" s="6"/>
+      <c r="BC29" s="6">
+        <v>102.64242097719098</v>
+      </c>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
-    <row r="30" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:61">
       <c r="A30" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="13">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="13">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="13">
         <v>104.38923271370986</v>
       </c>
       <c r="F30" s="13">
         <v>102.76149879506924</v>
       </c>
       <c r="G30" s="13">
         <v>101.59653932829312</v>
       </c>
       <c r="H30" s="13">
         <v>102.96188593817281</v>
       </c>
       <c r="I30" s="13">
@@ -4903,59 +4941,61 @@
       </c>
       <c r="AU30" s="6">
         <v>100.3</v>
       </c>
       <c r="AV30" s="6">
         <v>100.4</v>
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ30" s="6">
         <v>103.2</v>
       </c>
       <c r="BA30" s="6">
         <v>101.1</v>
       </c>
       <c r="BB30" s="6">
         <v>101.51499544818468</v>
       </c>
-      <c r="BC30" s="6"/>
+      <c r="BC30" s="6">
+        <v>102.73903244358331</v>
+      </c>
       <c r="BD30" s="6"/>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
-    <row r="31" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:61">
       <c r="A31" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="13">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="13">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="13">
         <v>105.64222250619466</v>
       </c>
       <c r="F31" s="13">
         <v>104.28271145277488</v>
       </c>
       <c r="G31" s="13">
         <v>104.77676200146684</v>
       </c>
       <c r="H31" s="13">
         <v>104.9803869563917</v>
       </c>
       <c r="I31" s="13">
@@ -5074,59 +5114,61 @@
       </c>
       <c r="AU31" s="6">
         <v>101.7</v>
       </c>
       <c r="AV31" s="6">
         <v>101.8</v>
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ31" s="6">
         <v>100.3</v>
       </c>
       <c r="BA31" s="6">
         <v>100.2</v>
       </c>
       <c r="BB31" s="6">
         <v>100.28800557399049</v>
       </c>
-      <c r="BC31" s="6"/>
+      <c r="BC31" s="6">
+        <v>102.12982043215275</v>
+      </c>
       <c r="BD31" s="6"/>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
-    <row r="32" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:61">
       <c r="A32" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="13">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="13">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="13">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="13">
         <v>108.65464319323787</v>
       </c>
       <c r="F32" s="13">
         <v>99.213588121452915</v>
       </c>
       <c r="G32" s="13">
         <v>97.214626537094645</v>
       </c>
       <c r="H32" s="13">
         <v>101.95338694352102</v>
       </c>
       <c r="I32" s="13">
@@ -5245,59 +5287,61 @@
       </c>
       <c r="AU32" s="6">
         <v>102</v>
       </c>
       <c r="AV32" s="6">
         <v>102</v>
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ32" s="6">
         <v>101.7</v>
       </c>
       <c r="BA32" s="6">
         <v>102.6</v>
       </c>
       <c r="BB32" s="6">
         <v>103.83652692738723</v>
       </c>
-      <c r="BC32" s="6"/>
+      <c r="BC32" s="6">
+        <v>103.43848453515049</v>
+      </c>
       <c r="BD32" s="6"/>
       <c r="BE32" s="6"/>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
-    <row r="33" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:61">
       <c r="A33" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="13">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="13">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="13">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="13">
         <v>95.225460396506577</v>
       </c>
       <c r="F33" s="13">
         <v>90.760014131578046</v>
       </c>
       <c r="G33" s="13">
         <v>98.073505622318223</v>
       </c>
       <c r="H33" s="13">
         <v>101.46207888194789</v>
       </c>
       <c r="I33" s="13">
@@ -5416,59 +5460,61 @@
       </c>
       <c r="AU33" s="6">
         <v>104.5</v>
       </c>
       <c r="AV33" s="6">
         <v>104.4</v>
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
       <c r="AZ33" s="6">
         <v>102.5</v>
       </c>
       <c r="BA33" s="6">
         <v>102.7</v>
       </c>
       <c r="BB33" s="6">
         <v>103.09463645203969</v>
       </c>
-      <c r="BC33" s="6"/>
+      <c r="BC33" s="6">
+        <v>103.53117512119292</v>
+      </c>
       <c r="BD33" s="6"/>
       <c r="BE33" s="6"/>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
-    <row r="34" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:61">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="13">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="13">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="13">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="13">
         <v>108.62971096431868</v>
       </c>
       <c r="F34" s="13">
         <v>108.69410656940161</v>
       </c>
       <c r="G34" s="13">
         <v>110.24065035054424</v>
       </c>
       <c r="H34" s="13">
         <v>106.98797199503393</v>
       </c>
       <c r="I34" s="13">
@@ -5587,59 +5633,61 @@
       </c>
       <c r="AU34" s="6">
         <v>101.8</v>
       </c>
       <c r="AV34" s="6">
         <v>102</v>
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ34" s="6">
         <v>101</v>
       </c>
       <c r="BA34" s="6">
         <v>101.3</v>
       </c>
       <c r="BB34" s="6">
         <v>101.33095866415553</v>
       </c>
-      <c r="BC34" s="6"/>
+      <c r="BC34" s="6">
+        <v>103.22271679866499</v>
+      </c>
       <c r="BD34" s="6"/>
       <c r="BE34" s="6"/>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
-    <row r="35" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:61">
       <c r="A35" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="13">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="13">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="13">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="13">
         <v>105.61231477736224</v>
       </c>
       <c r="F35" s="13">
         <v>104.96550527574063</v>
       </c>
       <c r="G35" s="13">
         <v>105.53752274614013</v>
       </c>
       <c r="H35" s="13">
         <v>104.06996162884454</v>
       </c>
       <c r="I35" s="13">
@@ -5758,59 +5806,61 @@
       </c>
       <c r="AU35" s="6">
         <v>103.1</v>
       </c>
       <c r="AV35" s="6">
         <v>103.5</v>
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ35" s="6">
         <v>102.3</v>
       </c>
       <c r="BA35" s="6">
         <v>102.6</v>
       </c>
       <c r="BB35" s="6">
         <v>102.59165065196581</v>
       </c>
-      <c r="BC35" s="6"/>
+      <c r="BC35" s="6">
+        <v>103.71365360847342</v>
+      </c>
       <c r="BD35" s="6"/>
       <c r="BE35" s="6"/>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
-    <row r="36" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:61">
       <c r="A36" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="13">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="13">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="13">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="13">
         <v>106.28524592632533</v>
       </c>
       <c r="F36" s="13">
         <v>105.35596051586916</v>
       </c>
       <c r="G36" s="13">
         <v>105.11778466832868</v>
       </c>
       <c r="H36" s="13">
         <v>104.18209593552167</v>
       </c>
       <c r="I36" s="13">
@@ -5929,59 +5979,61 @@
       </c>
       <c r="AU36" s="6">
         <v>103.1</v>
       </c>
       <c r="AV36" s="6">
         <v>100.9</v>
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>100.9</v>
       </c>
       <c r="BA36" s="6">
         <v>101.9</v>
       </c>
       <c r="BB36" s="6">
         <v>100.03680160317015</v>
       </c>
-      <c r="BC36" s="6"/>
+      <c r="BC36" s="6">
+        <v>102.7093581660147</v>
+      </c>
       <c r="BD36" s="6"/>
       <c r="BE36" s="6"/>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
-    <row r="37" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:61">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="13">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="13">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="13">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="13">
         <v>106.06836680905974</v>
       </c>
       <c r="F37" s="13">
         <v>102.46032680331452</v>
       </c>
       <c r="G37" s="13">
         <v>104.26771118399462</v>
       </c>
       <c r="H37" s="13">
         <v>103.04946668087919</v>
       </c>
       <c r="I37" s="13">
@@ -6100,59 +6152,61 @@
       </c>
       <c r="AU37" s="6">
         <v>101</v>
       </c>
       <c r="AV37" s="6">
         <v>101.2</v>
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ37" s="6">
         <v>100</v>
       </c>
       <c r="BA37" s="6">
         <v>100.8</v>
       </c>
       <c r="BB37" s="6">
         <v>101.33570312313822</v>
       </c>
-      <c r="BC37" s="6"/>
+      <c r="BC37" s="6">
+        <v>102.79498378648506</v>
+      </c>
       <c r="BD37" s="6"/>
       <c r="BE37" s="6"/>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
-    <row r="38" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:61">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="14">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="14">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="14">
         <v>107.12339193788148</v>
       </c>
       <c r="F38" s="14">
         <v>101.61427715507773</v>
       </c>
       <c r="G38" s="14">
         <v>103.58610939718353</v>
       </c>
       <c r="H38" s="14">
         <v>103.84063649910267</v>
       </c>
       <c r="I38" s="14">
@@ -6271,112 +6325,114 @@
       </c>
       <c r="AU38" s="6">
         <v>101.5</v>
       </c>
       <c r="AV38" s="6">
         <v>101.8</v>
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
       <c r="AZ38" s="6">
         <v>102.9</v>
       </c>
       <c r="BA38" s="6">
         <v>102.9</v>
       </c>
       <c r="BB38" s="6">
         <v>103.10561997950505</v>
       </c>
-      <c r="BC38" s="6"/>
+      <c r="BC38" s="6">
+        <v>103.42314915073356</v>
+      </c>
       <c r="BD38" s="6"/>
       <c r="BE38" s="6"/>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
-    <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="27" t="s">
+    <row r="40" spans="1:61" ht="21" customHeight="1">
+      <c r="A40" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="27"/>
-[...46 lines deleted...]
-      <c r="AW40" s="27"/>
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="25"/>
+      <c r="L40" s="25"/>
+      <c r="M40" s="25"/>
+      <c r="N40" s="25"/>
+      <c r="O40" s="25"/>
+      <c r="P40" s="25"/>
+      <c r="Q40" s="25"/>
+      <c r="R40" s="25"/>
+      <c r="S40" s="25"/>
+      <c r="T40" s="25"/>
+      <c r="U40" s="25"/>
+      <c r="V40" s="25"/>
+      <c r="W40" s="25"/>
+      <c r="X40" s="25"/>
+      <c r="Y40" s="25"/>
+      <c r="Z40" s="25"/>
+      <c r="AA40" s="25"/>
+      <c r="AB40" s="25"/>
+      <c r="AC40" s="25"/>
+      <c r="AD40" s="25"/>
+      <c r="AE40" s="25"/>
+      <c r="AF40" s="25"/>
+      <c r="AG40" s="25"/>
+      <c r="AH40" s="25"/>
+      <c r="AI40" s="25"/>
+      <c r="AJ40" s="25"/>
+      <c r="AK40" s="25"/>
+      <c r="AL40" s="25"/>
+      <c r="AM40" s="25"/>
+      <c r="AN40" s="25"/>
+      <c r="AO40" s="25"/>
+      <c r="AP40" s="25"/>
+      <c r="AQ40" s="25"/>
+      <c r="AR40" s="25"/>
+      <c r="AS40" s="25"/>
+      <c r="AT40" s="25"/>
+      <c r="AU40" s="25"/>
+      <c r="AV40" s="25"/>
+      <c r="AW40" s="25"/>
     </row>
-    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="I41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="U41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V41" s="24"/>
       <c r="W41" s="24"/>
       <c r="X41" s="24"/>
       <c r="Y41" s="24"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH41" s="24"/>
       <c r="AI41" s="24"/>
       <c r="AJ41" s="24"/>
       <c r="AK41" s="24"/>
       <c r="AL41" s="3"/>
@@ -6386,52 +6442,52 @@
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT41" s="24"/>
       <c r="AU41" s="24"/>
       <c r="AV41" s="24"/>
       <c r="AW41" s="24"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF41" s="24"/>
       <c r="BG41" s="24"/>
       <c r="BH41" s="24"/>
       <c r="BI41" s="24"/>
     </row>
-    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="25"/>
+    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A42" s="26"/>
       <c r="B42" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="23"/>
       <c r="N42" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="22"/>
       <c r="P42" s="22"/>
       <c r="Q42" s="22"/>
       <c r="R42" s="22"/>
       <c r="S42" s="22"/>
       <c r="T42" s="22"/>
       <c r="U42" s="22"/>
       <c r="V42" s="22"/>
@@ -6459,52 +6515,52 @@
       <c r="AN42" s="22"/>
       <c r="AO42" s="22"/>
       <c r="AP42" s="22"/>
       <c r="AQ42" s="22"/>
       <c r="AR42" s="22"/>
       <c r="AS42" s="22"/>
       <c r="AT42" s="22"/>
       <c r="AU42" s="22"/>
       <c r="AV42" s="22"/>
       <c r="AW42" s="23"/>
       <c r="AX42" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY42" s="22"/>
       <c r="AZ42" s="22"/>
       <c r="BA42" s="22"/>
       <c r="BB42" s="22"/>
       <c r="BC42" s="22"/>
       <c r="BD42" s="22"/>
       <c r="BE42" s="22"/>
       <c r="BF42" s="22"/>
       <c r="BG42" s="22"/>
       <c r="BH42" s="22"/>
       <c r="BI42" s="23"/>
     </row>
-    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="26"/>
+    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A43" s="27"/>
       <c r="B43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6642,51 +6698,51 @@
       <c r="BB43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BC43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BD43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BE43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BF43" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BG43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI43" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="44" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:61" s="2" customFormat="1">
       <c r="A44" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="16">
         <v>132.07501973295811</v>
       </c>
       <c r="C44" s="16">
         <v>132.07501973295811</v>
       </c>
       <c r="D44" s="16">
         <v>132.07501973295808</v>
       </c>
       <c r="E44" s="16">
         <v>132.07501973295811</v>
       </c>
       <c r="F44" s="16">
         <v>132.07501973295811</v>
       </c>
       <c r="G44" s="6">
         <v>130.87170334175065</v>
       </c>
       <c r="H44" s="6">
         <v>112.73328396073443</v>
       </c>
       <c r="I44" s="6">
@@ -6805,59 +6861,61 @@
       </c>
       <c r="AU44" s="6">
         <v>101.6</v>
       </c>
       <c r="AV44" s="6">
         <v>101.3</v>
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
       <c r="AZ44" s="6">
         <v>100</v>
       </c>
       <c r="BA44" s="6">
         <v>100</v>
       </c>
       <c r="BB44" s="6">
         <v>100</v>
       </c>
-      <c r="BC44" s="6"/>
+      <c r="BC44" s="6">
+        <v>100</v>
+      </c>
       <c r="BD44" s="6"/>
       <c r="BE44" s="6"/>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
-    <row r="45" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:61">
       <c r="A45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="F45" s="6">
         <v>132.15813257743525</v>
       </c>
       <c r="G45" s="6">
         <v>131.12282747072322</v>
       </c>
       <c r="H45" s="6">
         <v>120.64882087311419</v>
       </c>
       <c r="I45" s="6">
@@ -6976,59 +7034,61 @@
       </c>
       <c r="AU45" s="6">
         <v>100.6</v>
       </c>
       <c r="AV45" s="6">
         <v>100.6</v>
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
       <c r="AZ45" s="6">
         <v>100</v>
       </c>
       <c r="BA45" s="6">
         <v>100</v>
       </c>
       <c r="BB45" s="6">
         <v>100</v>
       </c>
-      <c r="BC45" s="6"/>
+      <c r="BC45" s="6">
+        <v>100</v>
+      </c>
       <c r="BD45" s="6"/>
       <c r="BE45" s="6"/>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
-    <row r="46" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:61">
       <c r="A46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="6">
         <v>100.52611800075158</v>
       </c>
       <c r="H46" s="6">
         <v>106.70214575138391</v>
       </c>
       <c r="I46" s="6">
@@ -7147,59 +7207,61 @@
       </c>
       <c r="AU46" s="6">
         <v>105.7</v>
       </c>
       <c r="AV46" s="6">
         <v>106</v>
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
       <c r="AZ46" s="6">
         <v>100</v>
       </c>
       <c r="BA46" s="6">
         <v>100</v>
       </c>
       <c r="BB46" s="6">
         <v>100</v>
       </c>
-      <c r="BC46" s="6"/>
+      <c r="BC46" s="6">
+        <v>100</v>
+      </c>
       <c r="BD46" s="6"/>
       <c r="BE46" s="6"/>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
-    <row r="47" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:61">
       <c r="A47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="6">
         <v>41.160220994475132</v>
       </c>
       <c r="H47" s="6">
         <v>102.34167056014671</v>
       </c>
       <c r="I47" s="6">
@@ -7318,59 +7380,61 @@
       </c>
       <c r="AU47" s="6">
         <v>98.9</v>
       </c>
       <c r="AV47" s="6">
         <v>102.8</v>
       </c>
       <c r="AW47" s="18">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
       <c r="AZ47" s="6">
         <v>100</v>
       </c>
       <c r="BA47" s="6">
         <v>100</v>
       </c>
       <c r="BB47" s="6">
         <v>100</v>
       </c>
-      <c r="BC47" s="6"/>
+      <c r="BC47" s="6">
+        <v>100</v>
+      </c>
       <c r="BD47" s="6"/>
       <c r="BE47" s="6"/>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="18"/>
     </row>
-    <row r="48" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:61">
       <c r="A48" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="6">
         <v>106.66067074247351</v>
       </c>
       <c r="I48" s="6">
@@ -7489,59 +7553,61 @@
       </c>
       <c r="AU48" s="6">
         <v>99.5</v>
       </c>
       <c r="AV48" s="6">
         <v>99.5</v>
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
       <c r="AZ48" s="6">
         <v>100</v>
       </c>
       <c r="BA48" s="6">
         <v>100</v>
       </c>
       <c r="BB48" s="6">
         <v>100</v>
       </c>
-      <c r="BC48" s="6"/>
+      <c r="BC48" s="6">
+        <v>100</v>
+      </c>
       <c r="BD48" s="6"/>
       <c r="BE48" s="6"/>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
-    <row r="49" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:61">
       <c r="A49" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="6">
         <v>127.56549966041474</v>
       </c>
       <c r="I49" s="6">
@@ -7660,59 +7726,61 @@
       </c>
       <c r="AU49" s="6">
         <v>101.6</v>
       </c>
       <c r="AV49" s="6">
         <v>100.8</v>
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB49" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BC49" s="6"/>
+      <c r="BC49" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BD49" s="6"/>
       <c r="BE49" s="6"/>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
-    <row r="50" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:61">
       <c r="A50" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="6">
         <v>116.49778132280441</v>
       </c>
       <c r="I50" s="6">
@@ -7831,59 +7899,61 @@
       </c>
       <c r="AU50" s="6">
         <v>102.1</v>
       </c>
       <c r="AV50" s="6">
         <v>102.1</v>
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
       <c r="AZ50" s="6">
         <v>100</v>
       </c>
       <c r="BA50" s="6">
         <v>100</v>
       </c>
       <c r="BB50" s="6">
         <v>100</v>
       </c>
-      <c r="BC50" s="6"/>
+      <c r="BC50" s="6">
+        <v>100</v>
+      </c>
       <c r="BD50" s="6"/>
       <c r="BE50" s="6"/>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
-    <row r="51" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:61">
       <c r="A51" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="6">
         <v>107.6525336091003</v>
       </c>
       <c r="H51" s="6">
         <v>131.45362315845654</v>
       </c>
       <c r="I51" s="6">
@@ -8002,59 +8072,61 @@
       </c>
       <c r="AU51" s="6">
         <v>101.6</v>
       </c>
       <c r="AV51" s="6">
         <v>101</v>
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
       <c r="AZ51" s="6">
         <v>100</v>
       </c>
       <c r="BA51" s="6">
         <v>100</v>
       </c>
       <c r="BB51" s="6">
         <v>100</v>
       </c>
-      <c r="BC51" s="6"/>
+      <c r="BC51" s="6">
+        <v>100</v>
+      </c>
       <c r="BD51" s="6"/>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
-    <row r="52" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:61">
       <c r="A52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="F52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="G52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="H52" s="6">
         <v>111.58952945003391</v>
       </c>
       <c r="I52" s="6">
@@ -8173,59 +8245,61 @@
       </c>
       <c r="AU52" s="6">
         <v>104.1</v>
       </c>
       <c r="AV52" s="6">
         <v>104.1</v>
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
       <c r="AZ52" s="6">
         <v>100</v>
       </c>
       <c r="BA52" s="6">
         <v>100</v>
       </c>
       <c r="BB52" s="6">
         <v>100</v>
       </c>
-      <c r="BC52" s="6"/>
+      <c r="BC52" s="6">
+        <v>100</v>
+      </c>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
-    <row r="53" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:61">
       <c r="A53" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="6">
         <v>106.07706072193284</v>
       </c>
       <c r="I53" s="6">
@@ -8344,59 +8418,61 @@
       </c>
       <c r="AU53" s="6">
         <v>100.5</v>
       </c>
       <c r="AV53" s="6">
         <v>100.5</v>
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
       <c r="AZ53" s="6">
         <v>100</v>
       </c>
       <c r="BA53" s="6">
         <v>100</v>
       </c>
       <c r="BB53" s="6">
         <v>100</v>
       </c>
-      <c r="BC53" s="6"/>
+      <c r="BC53" s="6">
+        <v>100</v>
+      </c>
       <c r="BD53" s="6"/>
       <c r="BE53" s="6"/>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
-    <row r="54" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:61">
       <c r="A54" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="6">
         <v>100.07989802307991</v>
       </c>
       <c r="I54" s="6">
@@ -8515,59 +8591,61 @@
       </c>
       <c r="AU54" s="6">
         <v>103.3</v>
       </c>
       <c r="AV54" s="6">
         <v>104.4</v>
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
       <c r="AZ54" s="6">
         <v>100</v>
       </c>
       <c r="BA54" s="6">
         <v>100</v>
       </c>
       <c r="BB54" s="6">
         <v>100</v>
       </c>
-      <c r="BC54" s="6"/>
+      <c r="BC54" s="6">
+        <v>100</v>
+      </c>
       <c r="BD54" s="6"/>
       <c r="BE54" s="6"/>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
-    <row r="55" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:61">
       <c r="A55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="6">
         <v>99.993973907017391</v>
       </c>
       <c r="H55" s="6">
         <v>100.03299652041247</v>
       </c>
       <c r="I55" s="6">
@@ -8686,59 +8764,61 @@
       </c>
       <c r="AU55" s="6">
         <v>103.1</v>
       </c>
       <c r="AV55" s="6">
         <v>99.2</v>
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB55" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BC55" s="6"/>
+      <c r="BC55" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BD55" s="6"/>
       <c r="BE55" s="6"/>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
-    <row r="56" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:61">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H56" s="6">
         <v>105.73132041805589</v>
       </c>
       <c r="I56" s="6">
@@ -8857,59 +8937,61 @@
       </c>
       <c r="AU56" s="6">
         <v>101.2</v>
       </c>
       <c r="AV56" s="6">
         <v>101.8</v>
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
       <c r="AZ56" s="6">
         <v>100</v>
       </c>
       <c r="BA56" s="6">
         <v>100</v>
       </c>
       <c r="BB56" s="6">
         <v>100</v>
       </c>
-      <c r="BC56" s="6"/>
+      <c r="BC56" s="6">
+        <v>100</v>
+      </c>
       <c r="BD56" s="6"/>
       <c r="BE56" s="6"/>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
-    <row r="57" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:61">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H57" s="6">
         <v>106.80624665920342</v>
       </c>
       <c r="I57" s="6">
@@ -9028,112 +9110,114 @@
       </c>
       <c r="AU57" s="6">
         <v>98.9</v>
       </c>
       <c r="AV57" s="6">
         <v>98.9</v>
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BC57" s="6"/>
+      <c r="BC57" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BD57" s="6"/>
       <c r="BE57" s="6"/>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
-    <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="27" t="s">
+    <row r="59" spans="1:61" ht="21" customHeight="1">
+      <c r="A59" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="B59" s="27"/>
-[...46 lines deleted...]
-      <c r="AW59" s="27"/>
+      <c r="B59" s="25"/>
+      <c r="C59" s="25"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="25"/>
+      <c r="G59" s="25"/>
+      <c r="H59" s="25"/>
+      <c r="I59" s="25"/>
+      <c r="J59" s="25"/>
+      <c r="K59" s="25"/>
+      <c r="L59" s="25"/>
+      <c r="M59" s="25"/>
+      <c r="N59" s="25"/>
+      <c r="O59" s="25"/>
+      <c r="P59" s="25"/>
+      <c r="Q59" s="25"/>
+      <c r="R59" s="25"/>
+      <c r="S59" s="25"/>
+      <c r="T59" s="25"/>
+      <c r="U59" s="25"/>
+      <c r="V59" s="25"/>
+      <c r="W59" s="25"/>
+      <c r="X59" s="25"/>
+      <c r="Y59" s="25"/>
+      <c r="Z59" s="25"/>
+      <c r="AA59" s="25"/>
+      <c r="AB59" s="25"/>
+      <c r="AC59" s="25"/>
+      <c r="AD59" s="25"/>
+      <c r="AE59" s="25"/>
+      <c r="AF59" s="25"/>
+      <c r="AG59" s="25"/>
+      <c r="AH59" s="25"/>
+      <c r="AI59" s="25"/>
+      <c r="AJ59" s="25"/>
+      <c r="AK59" s="25"/>
+      <c r="AL59" s="25"/>
+      <c r="AM59" s="25"/>
+      <c r="AN59" s="25"/>
+      <c r="AO59" s="25"/>
+      <c r="AP59" s="25"/>
+      <c r="AQ59" s="25"/>
+      <c r="AR59" s="25"/>
+      <c r="AS59" s="25"/>
+      <c r="AT59" s="25"/>
+      <c r="AU59" s="25"/>
+      <c r="AV59" s="25"/>
+      <c r="AW59" s="25"/>
     </row>
-    <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="I60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J60" s="24"/>
       <c r="K60" s="24"/>
       <c r="L60" s="24"/>
       <c r="M60" s="24"/>
       <c r="U60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V60" s="24"/>
       <c r="W60" s="24"/>
       <c r="X60" s="24"/>
       <c r="Y60" s="24"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH60" s="24"/>
       <c r="AI60" s="24"/>
       <c r="AJ60" s="24"/>
       <c r="AK60" s="24"/>
       <c r="AL60" s="3"/>
@@ -9143,52 +9227,52 @@
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT60" s="24"/>
       <c r="AU60" s="24"/>
       <c r="AV60" s="24"/>
       <c r="AW60" s="24"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF60" s="24"/>
       <c r="BG60" s="24"/>
       <c r="BH60" s="24"/>
       <c r="BI60" s="24"/>
     </row>
-    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="25"/>
+    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A61" s="26"/>
       <c r="B61" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C61" s="22"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="23"/>
       <c r="N61" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="22"/>
       <c r="P61" s="22"/>
       <c r="Q61" s="22"/>
       <c r="R61" s="22"/>
       <c r="S61" s="22"/>
       <c r="T61" s="22"/>
       <c r="U61" s="22"/>
       <c r="V61" s="22"/>
@@ -9216,52 +9300,52 @@
       <c r="AN61" s="22"/>
       <c r="AO61" s="22"/>
       <c r="AP61" s="22"/>
       <c r="AQ61" s="22"/>
       <c r="AR61" s="22"/>
       <c r="AS61" s="22"/>
       <c r="AT61" s="22"/>
       <c r="AU61" s="22"/>
       <c r="AV61" s="22"/>
       <c r="AW61" s="23"/>
       <c r="AX61" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY61" s="22"/>
       <c r="AZ61" s="22"/>
       <c r="BA61" s="22"/>
       <c r="BB61" s="22"/>
       <c r="BC61" s="22"/>
       <c r="BD61" s="22"/>
       <c r="BE61" s="22"/>
       <c r="BF61" s="22"/>
       <c r="BG61" s="22"/>
       <c r="BH61" s="22"/>
       <c r="BI61" s="23"/>
     </row>
-    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="26"/>
+    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A62" s="27"/>
       <c r="B62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9399,51 +9483,51 @@
       <c r="BB62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BC62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BD62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BE62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BF62" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BG62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI62" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="63" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:61" s="2" customFormat="1">
       <c r="A63" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="6">
         <v>100.27683188404242</v>
       </c>
       <c r="C63" s="6">
         <v>101.14797254179804</v>
       </c>
       <c r="D63" s="6">
         <v>100.86322440203492</v>
       </c>
       <c r="E63" s="6">
         <v>101.34814993776095</v>
       </c>
       <c r="F63" s="6">
         <v>98.557722445621081</v>
       </c>
       <c r="G63" s="6">
         <v>100.55677001270675</v>
       </c>
       <c r="H63" s="6">
         <v>100.20890226769923</v>
       </c>
       <c r="I63" s="6">
@@ -9562,59 +9646,61 @@
       </c>
       <c r="AU63" s="6">
         <v>102.1</v>
       </c>
       <c r="AV63" s="6">
         <v>102.7</v>
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
       <c r="AZ63" s="6">
         <v>101.6</v>
       </c>
       <c r="BA63" s="6">
         <v>101.4</v>
       </c>
       <c r="BB63" s="6">
         <v>101.68726233202672</v>
       </c>
-      <c r="BC63" s="6"/>
+      <c r="BC63" s="6">
+        <v>103.07779740653196</v>
+      </c>
       <c r="BD63" s="6"/>
       <c r="BE63" s="6"/>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
-    <row r="64" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:61">
       <c r="A64" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
       </c>
       <c r="F64" s="6">
         <v>111.77444348981382</v>
       </c>
       <c r="G64" s="6">
         <v>112.58982634697234</v>
       </c>
       <c r="H64" s="6">
         <v>109.52120786092246</v>
       </c>
       <c r="I64" s="6">
@@ -9733,59 +9819,61 @@
       </c>
       <c r="AU64" s="6">
         <v>101.2</v>
       </c>
       <c r="AV64" s="6">
         <v>103.4</v>
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
       <c r="AZ64" s="6">
         <v>99.6</v>
       </c>
       <c r="BA64" s="6">
         <v>94.8</v>
       </c>
       <c r="BB64" s="6">
         <v>94.089516603241847</v>
       </c>
-      <c r="BC64" s="6"/>
+      <c r="BC64" s="6">
+        <v>100.24121757194719</v>
+      </c>
       <c r="BD64" s="6"/>
       <c r="BE64" s="6"/>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
-    <row r="65" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:61">
       <c r="A65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
       </c>
       <c r="F65" s="6">
         <v>54.874398998155648</v>
       </c>
       <c r="G65" s="6">
         <v>63.207430751633552</v>
       </c>
       <c r="H65" s="6">
         <v>67.548308802162055</v>
       </c>
       <c r="I65" s="6">
@@ -9904,59 +9992,61 @@
       </c>
       <c r="AU65" s="6">
         <v>101.3</v>
       </c>
       <c r="AV65" s="6">
         <v>101.9</v>
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ65" s="6">
         <v>102.7</v>
       </c>
       <c r="BA65" s="6">
         <v>103.8</v>
       </c>
       <c r="BB65" s="6">
         <v>109.44304911108442</v>
       </c>
-      <c r="BC65" s="6"/>
+      <c r="BC65" s="6">
+        <v>107.36098246962644</v>
+      </c>
       <c r="BD65" s="6"/>
       <c r="BE65" s="6"/>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
-    <row r="66" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:61">
       <c r="A66" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
       </c>
       <c r="F66" s="6">
         <v>98.185155448789885</v>
       </c>
       <c r="G66" s="6">
         <v>100.21404441003898</v>
       </c>
       <c r="H66" s="6">
         <v>99.887773829738435</v>
       </c>
       <c r="I66" s="6">
@@ -10075,59 +10165,61 @@
       </c>
       <c r="AU66" s="6">
         <v>102.4</v>
       </c>
       <c r="AV66" s="6">
         <v>103.4</v>
       </c>
       <c r="AW66" s="18">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ66" s="6">
         <v>104.5</v>
       </c>
       <c r="BA66" s="6">
         <v>104.1</v>
       </c>
       <c r="BB66" s="6">
         <v>104.56595977152456</v>
       </c>
-      <c r="BC66" s="6"/>
+      <c r="BC66" s="6">
+        <v>104.61526194039324</v>
+      </c>
       <c r="BD66" s="6"/>
       <c r="BE66" s="6"/>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="18"/>
     </row>
-    <row r="67" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:61">
       <c r="A67" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
       </c>
       <c r="F67" s="6">
         <v>102.48123210921317</v>
       </c>
       <c r="G67" s="6">
         <v>105.78547557755846</v>
       </c>
       <c r="H67" s="6">
         <v>104.44154838068083</v>
       </c>
       <c r="I67" s="6">
@@ -10246,59 +10338,61 @@
       </c>
       <c r="AU67" s="6">
         <v>102.5</v>
       </c>
       <c r="AV67" s="6">
         <v>102.7</v>
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ67" s="6">
         <v>103.3</v>
       </c>
       <c r="BA67" s="6">
         <v>102.7</v>
       </c>
       <c r="BB67" s="6">
         <v>102.74224027027911</v>
       </c>
-      <c r="BC67" s="6"/>
+      <c r="BC67" s="6">
+        <v>102.64294582672011</v>
+      </c>
       <c r="BD67" s="6"/>
       <c r="BE67" s="6"/>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
-    <row r="68" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:61">
       <c r="A68" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
       </c>
       <c r="F68" s="6">
         <v>102.76149879506924</v>
       </c>
       <c r="G68" s="6">
         <v>101.59653932829312</v>
       </c>
       <c r="H68" s="6">
         <v>100.23180014496837</v>
       </c>
       <c r="I68" s="6">
@@ -10417,59 +10511,61 @@
       </c>
       <c r="AU68" s="6">
         <v>98.1</v>
       </c>
       <c r="AV68" s="6">
         <v>99.7</v>
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>103.2</v>
       </c>
       <c r="BA68" s="6">
         <v>101.1</v>
       </c>
       <c r="BB68" s="6">
         <v>101.51499544818468</v>
       </c>
-      <c r="BC68" s="6"/>
+      <c r="BC68" s="6">
+        <v>102.7402840000245</v>
+      </c>
       <c r="BD68" s="6"/>
       <c r="BE68" s="6"/>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
-    <row r="69" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:61">
       <c r="A69" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
       </c>
       <c r="F69" s="6">
         <v>104.28290212205862</v>
       </c>
       <c r="G69" s="6">
         <v>104.7769059102112</v>
       </c>
       <c r="H69" s="6">
         <v>103.83632778233127</v>
       </c>
       <c r="I69" s="6">
@@ -10588,59 +10684,61 @@
       </c>
       <c r="AU69" s="6">
         <v>101.4</v>
       </c>
       <c r="AV69" s="6">
         <v>101.5</v>
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ69" s="6">
         <v>100.3</v>
       </c>
       <c r="BA69" s="6">
         <v>100.2</v>
       </c>
       <c r="BB69" s="6">
         <v>100.28800802145462</v>
       </c>
-      <c r="BC69" s="6"/>
+      <c r="BC69" s="6">
+        <v>102.13083241559897</v>
+      </c>
       <c r="BD69" s="6"/>
       <c r="BE69" s="6"/>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
-    <row r="70" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:61">
       <c r="A70" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
       </c>
       <c r="F70" s="6">
         <v>99.213588121452915</v>
       </c>
       <c r="G70" s="6">
         <v>97.214352400161857</v>
       </c>
       <c r="H70" s="6">
         <v>97.730487355197113</v>
       </c>
       <c r="I70" s="6">
@@ -10759,59 +10857,61 @@
       </c>
       <c r="AU70" s="6">
         <v>102.2</v>
       </c>
       <c r="AV70" s="6">
         <v>103.6</v>
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ70" s="6">
         <v>101.7</v>
       </c>
       <c r="BA70" s="6">
         <v>102.6</v>
       </c>
       <c r="BB70" s="6">
         <v>103.83724025385564</v>
       </c>
-      <c r="BC70" s="6"/>
+      <c r="BC70" s="6">
+        <v>103.4405564276685</v>
+      </c>
       <c r="BD70" s="6"/>
       <c r="BE70" s="6"/>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
-    <row r="71" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:61">
       <c r="A71" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
       </c>
       <c r="F71" s="6">
         <v>90.770053493009343</v>
       </c>
       <c r="G71" s="6">
         <v>98.083059752488538</v>
       </c>
       <c r="H71" s="6">
         <v>100.20797652281937</v>
       </c>
       <c r="I71" s="6">
@@ -10930,59 +11030,61 @@
       </c>
       <c r="AU71" s="6">
         <v>104.8</v>
       </c>
       <c r="AV71" s="6">
         <v>104.7</v>
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
       <c r="AZ71" s="6">
         <v>102.5</v>
       </c>
       <c r="BA71" s="6">
         <v>102.7</v>
       </c>
       <c r="BB71" s="6">
         <v>103.09483083362964</v>
       </c>
-      <c r="BC71" s="6"/>
+      <c r="BC71" s="6">
+        <v>103.53308867035398</v>
+      </c>
       <c r="BD71" s="6"/>
       <c r="BE71" s="6"/>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
-    <row r="72" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:61">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
       </c>
       <c r="F72" s="6">
         <v>108.69410656940161</v>
       </c>
       <c r="G72" s="6">
         <v>110.24065035054424</v>
       </c>
       <c r="H72" s="6">
         <v>107.10934164101423</v>
       </c>
       <c r="I72" s="6">
@@ -11101,59 +11203,61 @@
       </c>
       <c r="AU72" s="6">
         <v>103</v>
       </c>
       <c r="AV72" s="6">
         <v>103.2</v>
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ72" s="6">
         <v>101</v>
       </c>
       <c r="BA72" s="6">
         <v>101.3</v>
       </c>
       <c r="BB72" s="6">
         <v>101.33121350319084</v>
       </c>
-      <c r="BC72" s="6"/>
+      <c r="BC72" s="6">
+        <v>103.22455169443619</v>
+      </c>
       <c r="BD72" s="6"/>
       <c r="BE72" s="6"/>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
-    <row r="73" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:61">
       <c r="A73" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
       </c>
       <c r="F73" s="6">
         <v>104.96550527574063</v>
       </c>
       <c r="G73" s="6">
         <v>105.52290785917641</v>
       </c>
       <c r="H73" s="6">
         <v>104.64044817199512</v>
       </c>
       <c r="I73" s="6">
@@ -11272,59 +11376,61 @@
       </c>
       <c r="AU73" s="6">
         <v>103</v>
       </c>
       <c r="AV73" s="6">
         <v>102.8</v>
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ73" s="6">
         <v>102.3</v>
       </c>
       <c r="BA73" s="6">
         <v>102.6</v>
       </c>
       <c r="BB73" s="6">
         <v>102.59374210527233</v>
       </c>
-      <c r="BC73" s="6"/>
+      <c r="BC73" s="6">
+        <v>103.71781821488338</v>
+      </c>
       <c r="BD73" s="6"/>
       <c r="BE73" s="6"/>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
-    <row r="74" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:61">
       <c r="A74" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
       </c>
       <c r="F74" s="6">
         <v>105.35596051586916</v>
       </c>
       <c r="G74" s="6">
         <v>105.12474075195722</v>
       </c>
       <c r="H74" s="6">
         <v>104.63931637420048</v>
       </c>
       <c r="I74" s="6">
@@ -11443,59 +11549,61 @@
       </c>
       <c r="AU74" s="6">
         <v>103.2</v>
       </c>
       <c r="AV74" s="6">
         <v>102.7</v>
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ74" s="6">
         <v>100.9</v>
       </c>
       <c r="BA74" s="6">
         <v>101.9</v>
       </c>
       <c r="BB74" s="6">
         <v>100.03680160317015</v>
       </c>
-      <c r="BC74" s="6"/>
+      <c r="BC74" s="6">
+        <v>102.7104068990774</v>
+      </c>
       <c r="BD74" s="6"/>
       <c r="BE74" s="6"/>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
-    <row r="75" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:61">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
       </c>
       <c r="F75" s="6">
         <v>102.46032680331452</v>
       </c>
       <c r="G75" s="6">
         <v>104.26771118399462</v>
       </c>
       <c r="H75" s="6">
         <v>102.51481739678002</v>
       </c>
       <c r="I75" s="6">
@@ -11614,59 +11722,61 @@
       </c>
       <c r="AU75" s="6">
         <v>99.6</v>
       </c>
       <c r="AV75" s="6">
         <v>100.2</v>
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ75" s="6">
         <v>100</v>
       </c>
       <c r="BA75" s="6">
         <v>100.8</v>
       </c>
       <c r="BB75" s="6">
         <v>101.33579090351739</v>
       </c>
-      <c r="BC75" s="6"/>
+      <c r="BC75" s="6">
+        <v>102.79638736223944</v>
+      </c>
       <c r="BD75" s="6"/>
       <c r="BE75" s="6"/>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
-    <row r="76" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:61">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
       </c>
       <c r="F76" s="6">
         <v>101.61427715507773</v>
       </c>
       <c r="G76" s="6">
         <v>103.58610939718353</v>
       </c>
       <c r="H76" s="6">
         <v>103.35509583390771</v>
       </c>
       <c r="I76" s="6">
@@ -11785,116 +11895,118 @@
       </c>
       <c r="AU76" s="6">
         <v>103.8</v>
       </c>
       <c r="AV76" s="6">
         <v>104.1</v>
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
       <c r="AZ76" s="6">
         <v>102.9</v>
       </c>
       <c r="BA76" s="6">
         <v>102.9</v>
       </c>
       <c r="BB76" s="6">
         <v>103.10561997950505</v>
       </c>
-      <c r="BC76" s="6"/>
+      <c r="BC76" s="6">
+        <v>103.42414116290004</v>
+      </c>
       <c r="BD76" s="6"/>
       <c r="BE76" s="6"/>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
-    <row r="78" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:61">
       <c r="A78" s="17" t="s">
         <v>34</v>
       </c>
       <c r="Z78" s="19" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="U41:Y41"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="I60:M60"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
-    <mergeCell ref="AS60:AW60"/>
-[...22 lines deleted...]
-    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>