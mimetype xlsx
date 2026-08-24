--- v4 (2026-07-15)
+++ v5 (2026-08-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\072026\Динамика по ВПСХ_сельское_январь-июнь 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\082026\Динамика по ВПСХ_сельское_январь-июль 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
@@ -416,58 +416,58 @@
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -745,122 +745,122 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BC63" sqref="BC63:BC76"/>
+      <selection pane="bottomRight" activeCell="BD63" sqref="BD63:BD76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="10.28515625" style="3" customWidth="1"/>
     <col min="26" max="29" width="9.140625" style="3"/>
     <col min="30" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="10.7109375" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="25"/>
-[...46 lines deleted...]
-      <c r="AW2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="I3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
       <c r="U3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V3" s="24"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="Y3" s="24"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH3" s="24"/>
       <c r="AI3" s="24"/>
       <c r="AJ3" s="24"/>
@@ -873,51 +873,51 @@
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT3" s="24"/>
       <c r="AU3" s="24"/>
       <c r="AV3" s="24"/>
       <c r="AW3" s="24"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF3" s="24"/>
       <c r="BG3" s="24"/>
       <c r="BH3" s="24"/>
       <c r="BI3" s="24"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="26"/>
+      <c r="A4" s="25"/>
       <c r="B4" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="23"/>
       <c r="N4" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
@@ -946,51 +946,51 @@
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
       <c r="BA4" s="22"/>
       <c r="BB4" s="22"/>
       <c r="BC4" s="22"/>
       <c r="BD4" s="22"/>
       <c r="BE4" s="22"/>
       <c r="BF4" s="22"/>
       <c r="BG4" s="22"/>
       <c r="BH4" s="22"/>
       <c r="BI4" s="23"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="27"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1294,51 +1294,53 @@
       </c>
       <c r="AV6" s="6">
         <v>102</v>
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
       <c r="AZ6" s="6">
         <v>101.5</v>
       </c>
       <c r="BA6" s="6">
         <v>101.3</v>
       </c>
       <c r="BB6" s="6">
         <v>101.56425568272591</v>
       </c>
       <c r="BC6" s="6">
         <v>102.87372865155797</v>
       </c>
-      <c r="BD6" s="6"/>
+      <c r="BD6" s="6">
+        <v>102.2</v>
+      </c>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
       </c>
       <c r="F7" s="6">
         <v>115.91562196000666</v>
       </c>
@@ -1467,51 +1469,53 @@
       </c>
       <c r="AV7" s="6">
         <v>102.1</v>
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
       <c r="AZ7" s="6">
         <v>100.1</v>
       </c>
       <c r="BA7" s="6">
         <v>96.7</v>
       </c>
       <c r="BB7" s="6">
         <v>96.181655515037093</v>
       </c>
       <c r="BC7" s="6">
         <v>100.15850271435487</v>
       </c>
-      <c r="BD7" s="6"/>
+      <c r="BD7" s="6">
+        <v>96</v>
+      </c>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
       </c>
       <c r="F8" s="6">
         <v>54.906101727252533</v>
       </c>
@@ -1640,51 +1644,53 @@
       </c>
       <c r="AV8" s="6">
         <v>104.2</v>
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
       <c r="AZ8" s="6">
         <v>102.7</v>
       </c>
       <c r="BA8" s="6">
         <v>103.8</v>
       </c>
       <c r="BB8" s="6">
         <v>109.4259039014123</v>
       </c>
       <c r="BC8" s="6">
         <v>107.34659510389015</v>
       </c>
-      <c r="BD8" s="6"/>
+      <c r="BD8" s="6">
+        <v>105.1</v>
+      </c>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
       </c>
       <c r="F9" s="6">
         <v>98.339391814392073</v>
       </c>
@@ -1813,51 +1819,53 @@
       </c>
       <c r="AV9" s="6">
         <v>103</v>
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
       <c r="AZ9" s="6">
         <v>104.4</v>
       </c>
       <c r="BA9" s="6">
         <v>104</v>
       </c>
       <c r="BB9" s="6">
         <v>104.52990329555907</v>
       </c>
       <c r="BC9" s="6">
         <v>104.58162080445182</v>
       </c>
-      <c r="BD9" s="6"/>
+      <c r="BD9" s="6">
+        <v>104.6</v>
+      </c>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
       </c>
       <c r="F10" s="6">
         <v>102.48208949850405</v>
       </c>
@@ -1986,51 +1994,53 @@
       </c>
       <c r="AV10" s="6">
         <v>101.5</v>
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
       <c r="AZ10" s="6">
         <v>103.2</v>
       </c>
       <c r="BA10" s="6">
         <v>102.7</v>
       </c>
       <c r="BB10" s="6">
         <v>102.70920080748731</v>
       </c>
       <c r="BC10" s="6">
         <v>102.60922932544696</v>
       </c>
-      <c r="BD10" s="6"/>
+      <c r="BD10" s="6">
+        <v>102.1</v>
+      </c>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
       </c>
       <c r="F11" s="6">
         <v>104.17624020766532</v>
       </c>
@@ -2159,51 +2169,53 @@
       </c>
       <c r="AV11" s="6">
         <v>100.4</v>
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>103.1</v>
       </c>
       <c r="BA11" s="6">
         <v>101.1</v>
       </c>
       <c r="BB11" s="6">
         <v>101.42855162444613</v>
       </c>
       <c r="BC11" s="6">
         <v>102.60809260804086</v>
       </c>
-      <c r="BD11" s="6"/>
+      <c r="BD11" s="6">
+        <v>101.5</v>
+      </c>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61">
       <c r="A12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
       </c>
       <c r="F12" s="6">
         <v>104.29635601215348</v>
       </c>
@@ -2332,51 +2344,53 @@
       </c>
       <c r="AV12" s="6">
         <v>101.7</v>
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>100.3</v>
       </c>
       <c r="BA12" s="6">
         <v>100.2</v>
       </c>
       <c r="BB12" s="6">
         <v>100.28245053715624</v>
       </c>
       <c r="BC12" s="6">
         <v>102.09524975552347</v>
       </c>
-      <c r="BD12" s="6"/>
+      <c r="BD12" s="6">
+        <v>101.8</v>
+      </c>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
       </c>
       <c r="F13" s="6">
         <v>99.3194896713199</v>
       </c>
@@ -2505,51 +2519,53 @@
       </c>
       <c r="AV13" s="6">
         <v>102</v>
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
       <c r="AZ13" s="6">
         <v>101.6</v>
       </c>
       <c r="BA13" s="6">
         <v>102.5</v>
       </c>
       <c r="BB13" s="6">
         <v>103.73316923731085</v>
       </c>
       <c r="BC13" s="6">
         <v>103.3562073568667</v>
       </c>
-      <c r="BD13" s="6"/>
+      <c r="BD13" s="6">
+        <v>104.8</v>
+      </c>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
       </c>
       <c r="F14" s="6">
         <v>90.792408858637117</v>
       </c>
@@ -2678,51 +2694,53 @@
       </c>
       <c r="AV14" s="6">
         <v>104.4</v>
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
       <c r="AZ14" s="6">
         <v>102.5</v>
       </c>
       <c r="BA14" s="6">
         <v>102.7</v>
       </c>
       <c r="BB14" s="6">
         <v>103.09022522158367</v>
       </c>
       <c r="BC14" s="6">
         <v>103.5272405929439</v>
       </c>
-      <c r="BD14" s="6"/>
+      <c r="BD14" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61">
       <c r="A15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
       </c>
       <c r="F15" s="6">
         <v>109.57679518553722</v>
       </c>
@@ -2851,51 +2869,53 @@
       </c>
       <c r="AV15" s="6">
         <v>102</v>
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>101</v>
       </c>
       <c r="BA15" s="6">
         <v>101.3</v>
       </c>
       <c r="BB15" s="6">
         <v>101.28613045333945</v>
       </c>
       <c r="BC15" s="6">
         <v>103.12496589575242</v>
       </c>
-      <c r="BD15" s="6"/>
+      <c r="BD15" s="6">
+        <v>102.4</v>
+      </c>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61">
       <c r="A16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
       </c>
       <c r="F16" s="6">
         <v>102.14199466666467</v>
       </c>
@@ -3024,51 +3044,53 @@
       </c>
       <c r="AV16" s="6">
         <v>103.5</v>
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
       <c r="AZ16" s="6">
         <v>102.2</v>
       </c>
       <c r="BA16" s="6">
         <v>102.5</v>
       </c>
       <c r="BB16" s="6">
         <v>102.52455579819583</v>
       </c>
       <c r="BC16" s="6">
         <v>103.6304845831219</v>
       </c>
-      <c r="BD16" s="6"/>
+      <c r="BD16" s="6">
+        <v>103.4</v>
+      </c>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61">
       <c r="A17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
       </c>
       <c r="F17" s="6">
         <v>105.38791481342149</v>
       </c>
@@ -3197,51 +3219,53 @@
       </c>
       <c r="AV17" s="6">
         <v>100.9</v>
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.9</v>
       </c>
       <c r="BA17" s="6">
         <v>101.9</v>
       </c>
       <c r="BB17" s="6">
         <v>100.03678223556751</v>
       </c>
       <c r="BC17" s="6">
         <v>102.70807337706715</v>
       </c>
-      <c r="BD17" s="6"/>
+      <c r="BD17" s="6">
+        <v>105</v>
+      </c>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
       </c>
       <c r="F18" s="6">
         <v>102.414463669892</v>
       </c>
@@ -3370,51 +3394,53 @@
       </c>
       <c r="AV18" s="6">
         <v>101.2</v>
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ18" s="6">
         <v>100</v>
       </c>
       <c r="BA18" s="6">
         <v>100.8</v>
       </c>
       <c r="BB18" s="6">
         <v>101.26934078984127</v>
       </c>
       <c r="BC18" s="6">
         <v>102.67614562436198</v>
       </c>
-      <c r="BD18" s="6"/>
+      <c r="BD18" s="6">
+        <v>102.3</v>
+      </c>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
       </c>
       <c r="F19" s="6">
         <v>102.81982706126354</v>
       </c>
@@ -3543,109 +3569,111 @@
       </c>
       <c r="AV19" s="6">
         <v>101.8</v>
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
       <c r="AZ19" s="6">
         <v>102.9</v>
       </c>
       <c r="BA19" s="6">
         <v>102.9</v>
       </c>
       <c r="BB19" s="6">
         <v>103.08991971912053</v>
       </c>
       <c r="BC19" s="6">
         <v>103.40645343373542</v>
       </c>
-      <c r="BD19" s="6"/>
+      <c r="BD19" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="25"/>
-[...46 lines deleted...]
-      <c r="AW21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="27"/>
+      <c r="P21" s="27"/>
+      <c r="Q21" s="27"/>
+      <c r="R21" s="27"/>
+      <c r="S21" s="27"/>
+      <c r="T21" s="27"/>
+      <c r="U21" s="27"/>
+      <c r="V21" s="27"/>
+      <c r="W21" s="27"/>
+      <c r="X21" s="27"/>
+      <c r="Y21" s="27"/>
+      <c r="Z21" s="27"/>
+      <c r="AA21" s="27"/>
+      <c r="AB21" s="27"/>
+      <c r="AC21" s="27"/>
+      <c r="AD21" s="27"/>
+      <c r="AE21" s="27"/>
+      <c r="AF21" s="27"/>
+      <c r="AG21" s="27"/>
+      <c r="AH21" s="27"/>
+      <c r="AI21" s="27"/>
+      <c r="AJ21" s="27"/>
+      <c r="AK21" s="27"/>
+      <c r="AL21" s="27"/>
+      <c r="AM21" s="27"/>
+      <c r="AN21" s="27"/>
+      <c r="AO21" s="27"/>
+      <c r="AP21" s="27"/>
+      <c r="AQ21" s="27"/>
+      <c r="AR21" s="27"/>
+      <c r="AS21" s="27"/>
+      <c r="AT21" s="27"/>
+      <c r="AU21" s="27"/>
+      <c r="AV21" s="27"/>
+      <c r="AW21" s="27"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="I22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="U22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V22" s="24"/>
       <c r="W22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH22" s="24"/>
       <c r="AI22" s="24"/>
       <c r="AJ22" s="24"/>
@@ -3658,51 +3686,51 @@
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT22" s="24"/>
       <c r="AU22" s="24"/>
       <c r="AV22" s="24"/>
       <c r="AW22" s="24"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF22" s="24"/>
       <c r="BG22" s="24"/>
       <c r="BH22" s="24"/>
       <c r="BI22" s="24"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="26"/>
+      <c r="A23" s="25"/>
       <c r="B23" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="23"/>
       <c r="N23" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="22"/>
       <c r="P23" s="22"/>
       <c r="Q23" s="22"/>
       <c r="R23" s="22"/>
       <c r="S23" s="22"/>
       <c r="T23" s="22"/>
       <c r="U23" s="22"/>
       <c r="V23" s="22"/>
@@ -3731,51 +3759,51 @@
       <c r="AO23" s="22"/>
       <c r="AP23" s="22"/>
       <c r="AQ23" s="22"/>
       <c r="AR23" s="22"/>
       <c r="AS23" s="22"/>
       <c r="AT23" s="22"/>
       <c r="AU23" s="22"/>
       <c r="AV23" s="22"/>
       <c r="AW23" s="23"/>
       <c r="AX23" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY23" s="22"/>
       <c r="AZ23" s="22"/>
       <c r="BA23" s="22"/>
       <c r="BB23" s="22"/>
       <c r="BC23" s="22"/>
       <c r="BD23" s="22"/>
       <c r="BE23" s="22"/>
       <c r="BF23" s="22"/>
       <c r="BG23" s="22"/>
       <c r="BH23" s="22"/>
       <c r="BI23" s="23"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="27"/>
+      <c r="A24" s="26"/>
       <c r="B24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -4079,51 +4107,53 @@
       </c>
       <c r="AV25" s="6">
         <v>102</v>
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ25" s="6">
         <v>101.5</v>
       </c>
       <c r="BA25" s="6">
         <v>101.3</v>
       </c>
       <c r="BB25" s="6">
         <v>101.59676251259337</v>
       </c>
       <c r="BC25" s="6">
         <v>102.92681947222309</v>
       </c>
-      <c r="BD25" s="6"/>
+      <c r="BD25" s="6">
+        <v>102.3</v>
+      </c>
       <c r="BE25" s="6"/>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61">
       <c r="A26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="13">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="13">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="13">
         <v>116.80642391439318</v>
       </c>
       <c r="F26" s="13">
         <v>116.08489932583252</v>
       </c>
@@ -4252,51 +4282,53 @@
       </c>
       <c r="AV26" s="6">
         <v>102.1</v>
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.1</v>
       </c>
       <c r="BA26" s="6">
         <v>96.6</v>
       </c>
       <c r="BB26" s="6">
         <v>96.078104862023409</v>
       </c>
       <c r="BC26" s="6">
         <v>100.1625801621756</v>
       </c>
-      <c r="BD26" s="6"/>
+      <c r="BD26" s="6">
+        <v>95.9</v>
+      </c>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="13">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="13">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="13">
         <v>54.579308905567039</v>
       </c>
       <c r="F27" s="13">
         <v>54.874398998155648</v>
       </c>
@@ -4425,51 +4457,53 @@
       </c>
       <c r="AV27" s="6">
         <v>104.2</v>
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>102.7</v>
       </c>
       <c r="BA27" s="6">
         <v>103.8</v>
       </c>
       <c r="BB27" s="6">
         <v>109.44291114867637</v>
       </c>
       <c r="BC27" s="6">
         <v>107.35784555088735</v>
       </c>
-      <c r="BD27" s="6"/>
+      <c r="BD27" s="6">
+        <v>105.1</v>
+      </c>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="13">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="13">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="13">
         <v>101.37783164049657</v>
       </c>
       <c r="F28" s="13">
         <v>98.185155448789885</v>
       </c>
@@ -4598,51 +4632,53 @@
       </c>
       <c r="AV28" s="6">
         <v>103.1</v>
       </c>
       <c r="AW28" s="18">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ28" s="6">
         <v>104.5</v>
       </c>
       <c r="BA28" s="6">
         <v>104.1</v>
       </c>
       <c r="BB28" s="6">
         <v>104.56595174127581</v>
       </c>
       <c r="BC28" s="6">
         <v>104.6131718794028</v>
       </c>
-      <c r="BD28" s="6"/>
+      <c r="BD28" s="6">
+        <v>104.6</v>
+      </c>
       <c r="BE28" s="6"/>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="18"/>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="13">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="13">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="13">
         <v>103.66567166609961</v>
       </c>
       <c r="F29" s="13">
         <v>102.48123210921317</v>
       </c>
@@ -4771,51 +4807,53 @@
       </c>
       <c r="AV29" s="6">
         <v>101.5</v>
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ29" s="6">
         <v>103.3</v>
       </c>
       <c r="BA29" s="6">
         <v>102.7</v>
       </c>
       <c r="BB29" s="6">
         <v>102.74223383507956</v>
       </c>
       <c r="BC29" s="6">
         <v>102.64242097719098</v>
       </c>
-      <c r="BD29" s="6"/>
+      <c r="BD29" s="6">
+        <v>102.2</v>
+      </c>
       <c r="BE29" s="6"/>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="13">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="13">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="13">
         <v>104.38923271370986</v>
       </c>
       <c r="F30" s="13">
         <v>102.76149879506924</v>
       </c>
@@ -4944,51 +4982,53 @@
       </c>
       <c r="AV30" s="6">
         <v>100.4</v>
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ30" s="6">
         <v>103.2</v>
       </c>
       <c r="BA30" s="6">
         <v>101.1</v>
       </c>
       <c r="BB30" s="6">
         <v>101.51499544818468</v>
       </c>
       <c r="BC30" s="6">
         <v>102.73903244358331</v>
       </c>
-      <c r="BD30" s="6"/>
+      <c r="BD30" s="6">
+        <v>101.6</v>
+      </c>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="13">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="13">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="13">
         <v>105.64222250619466</v>
       </c>
       <c r="F31" s="13">
         <v>104.28271145277488</v>
       </c>
@@ -5117,51 +5157,53 @@
       </c>
       <c r="AV31" s="6">
         <v>101.8</v>
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ31" s="6">
         <v>100.3</v>
       </c>
       <c r="BA31" s="6">
         <v>100.2</v>
       </c>
       <c r="BB31" s="6">
         <v>100.28800557399049</v>
       </c>
       <c r="BC31" s="6">
         <v>102.12982043215275</v>
       </c>
-      <c r="BD31" s="6"/>
+      <c r="BD31" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
     <row r="32" spans="1:61">
       <c r="A32" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="13">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="13">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="13">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="13">
         <v>108.65464319323787</v>
       </c>
       <c r="F32" s="13">
         <v>99.213588121452915</v>
       </c>
@@ -5290,51 +5332,53 @@
       </c>
       <c r="AV32" s="6">
         <v>102</v>
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ32" s="6">
         <v>101.7</v>
       </c>
       <c r="BA32" s="6">
         <v>102.6</v>
       </c>
       <c r="BB32" s="6">
         <v>103.83652692738723</v>
       </c>
       <c r="BC32" s="6">
         <v>103.43848453515049</v>
       </c>
-      <c r="BD32" s="6"/>
+      <c r="BD32" s="6">
+        <v>104.9</v>
+      </c>
       <c r="BE32" s="6"/>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
     <row r="33" spans="1:61">
       <c r="A33" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="13">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="13">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="13">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="13">
         <v>95.225460396506577</v>
       </c>
       <c r="F33" s="13">
         <v>90.760014131578046</v>
       </c>
@@ -5463,51 +5507,53 @@
       </c>
       <c r="AV33" s="6">
         <v>104.4</v>
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
       <c r="AZ33" s="6">
         <v>102.5</v>
       </c>
       <c r="BA33" s="6">
         <v>102.7</v>
       </c>
       <c r="BB33" s="6">
         <v>103.09463645203969</v>
       </c>
       <c r="BC33" s="6">
         <v>103.53117512119292</v>
       </c>
-      <c r="BD33" s="6"/>
+      <c r="BD33" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BE33" s="6"/>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="13">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="13">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="13">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="13">
         <v>108.62971096431868</v>
       </c>
       <c r="F34" s="13">
         <v>108.69410656940161</v>
       </c>
@@ -5636,51 +5682,53 @@
       </c>
       <c r="AV34" s="6">
         <v>102</v>
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ34" s="6">
         <v>101</v>
       </c>
       <c r="BA34" s="6">
         <v>101.3</v>
       </c>
       <c r="BB34" s="6">
         <v>101.33095866415553</v>
       </c>
       <c r="BC34" s="6">
         <v>103.22271679866499</v>
       </c>
-      <c r="BD34" s="6"/>
+      <c r="BD34" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BE34" s="6"/>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="13">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="13">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="13">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="13">
         <v>105.61231477736224</v>
       </c>
       <c r="F35" s="13">
         <v>104.96550527574063</v>
       </c>
@@ -5809,51 +5857,53 @@
       </c>
       <c r="AV35" s="6">
         <v>103.5</v>
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ35" s="6">
         <v>102.3</v>
       </c>
       <c r="BA35" s="6">
         <v>102.6</v>
       </c>
       <c r="BB35" s="6">
         <v>102.59165065196581</v>
       </c>
       <c r="BC35" s="6">
         <v>103.71365360847342</v>
       </c>
-      <c r="BD35" s="6"/>
+      <c r="BD35" s="6">
+        <v>103.4</v>
+      </c>
       <c r="BE35" s="6"/>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="13">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="13">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="13">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="13">
         <v>106.28524592632533</v>
       </c>
       <c r="F36" s="13">
         <v>105.35596051586916</v>
       </c>
@@ -5982,51 +6032,53 @@
       </c>
       <c r="AV36" s="6">
         <v>100.9</v>
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>100.9</v>
       </c>
       <c r="BA36" s="6">
         <v>101.9</v>
       </c>
       <c r="BB36" s="6">
         <v>100.03680160317015</v>
       </c>
       <c r="BC36" s="6">
         <v>102.7093581660147</v>
       </c>
-      <c r="BD36" s="6"/>
+      <c r="BD36" s="6">
+        <v>105</v>
+      </c>
       <c r="BE36" s="6"/>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="13">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="13">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="13">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="13">
         <v>106.06836680905974</v>
       </c>
       <c r="F37" s="13">
         <v>102.46032680331452</v>
       </c>
@@ -6155,51 +6207,53 @@
       </c>
       <c r="AV37" s="6">
         <v>101.2</v>
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ37" s="6">
         <v>100</v>
       </c>
       <c r="BA37" s="6">
         <v>100.8</v>
       </c>
       <c r="BB37" s="6">
         <v>101.33570312313822</v>
       </c>
       <c r="BC37" s="6">
         <v>102.79498378648506</v>
       </c>
-      <c r="BD37" s="6"/>
+      <c r="BD37" s="6">
+        <v>102.4</v>
+      </c>
       <c r="BE37" s="6"/>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="14">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="14">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="14">
         <v>107.12339193788148</v>
       </c>
       <c r="F38" s="14">
         <v>101.61427715507773</v>
       </c>
@@ -6328,109 +6382,111 @@
       </c>
       <c r="AV38" s="6">
         <v>101.8</v>
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
       <c r="AZ38" s="6">
         <v>102.9</v>
       </c>
       <c r="BA38" s="6">
         <v>102.9</v>
       </c>
       <c r="BB38" s="6">
         <v>103.10561997950505</v>
       </c>
       <c r="BC38" s="6">
         <v>103.42314915073356</v>
       </c>
-      <c r="BD38" s="6"/>
+      <c r="BD38" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BE38" s="6"/>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1">
-      <c r="A40" s="25" t="s">
+      <c r="A40" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="25"/>
-[...46 lines deleted...]
-      <c r="AW40" s="25"/>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27"/>
+      <c r="L40" s="27"/>
+      <c r="M40" s="27"/>
+      <c r="N40" s="27"/>
+      <c r="O40" s="27"/>
+      <c r="P40" s="27"/>
+      <c r="Q40" s="27"/>
+      <c r="R40" s="27"/>
+      <c r="S40" s="27"/>
+      <c r="T40" s="27"/>
+      <c r="U40" s="27"/>
+      <c r="V40" s="27"/>
+      <c r="W40" s="27"/>
+      <c r="X40" s="27"/>
+      <c r="Y40" s="27"/>
+      <c r="Z40" s="27"/>
+      <c r="AA40" s="27"/>
+      <c r="AB40" s="27"/>
+      <c r="AC40" s="27"/>
+      <c r="AD40" s="27"/>
+      <c r="AE40" s="27"/>
+      <c r="AF40" s="27"/>
+      <c r="AG40" s="27"/>
+      <c r="AH40" s="27"/>
+      <c r="AI40" s="27"/>
+      <c r="AJ40" s="27"/>
+      <c r="AK40" s="27"/>
+      <c r="AL40" s="27"/>
+      <c r="AM40" s="27"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="27"/>
+      <c r="AP40" s="27"/>
+      <c r="AQ40" s="27"/>
+      <c r="AR40" s="27"/>
+      <c r="AS40" s="27"/>
+      <c r="AT40" s="27"/>
+      <c r="AU40" s="27"/>
+      <c r="AV40" s="27"/>
+      <c r="AW40" s="27"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="I41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="U41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V41" s="24"/>
       <c r="W41" s="24"/>
       <c r="X41" s="24"/>
       <c r="Y41" s="24"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH41" s="24"/>
       <c r="AI41" s="24"/>
       <c r="AJ41" s="24"/>
@@ -6443,51 +6499,51 @@
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT41" s="24"/>
       <c r="AU41" s="24"/>
       <c r="AV41" s="24"/>
       <c r="AW41" s="24"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF41" s="24"/>
       <c r="BG41" s="24"/>
       <c r="BH41" s="24"/>
       <c r="BI41" s="24"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="26"/>
+      <c r="A42" s="25"/>
       <c r="B42" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="23"/>
       <c r="N42" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="22"/>
       <c r="P42" s="22"/>
       <c r="Q42" s="22"/>
       <c r="R42" s="22"/>
       <c r="S42" s="22"/>
       <c r="T42" s="22"/>
       <c r="U42" s="22"/>
       <c r="V42" s="22"/>
@@ -6516,51 +6572,51 @@
       <c r="AO42" s="22"/>
       <c r="AP42" s="22"/>
       <c r="AQ42" s="22"/>
       <c r="AR42" s="22"/>
       <c r="AS42" s="22"/>
       <c r="AT42" s="22"/>
       <c r="AU42" s="22"/>
       <c r="AV42" s="22"/>
       <c r="AW42" s="23"/>
       <c r="AX42" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY42" s="22"/>
       <c r="AZ42" s="22"/>
       <c r="BA42" s="22"/>
       <c r="BB42" s="22"/>
       <c r="BC42" s="22"/>
       <c r="BD42" s="22"/>
       <c r="BE42" s="22"/>
       <c r="BF42" s="22"/>
       <c r="BG42" s="22"/>
       <c r="BH42" s="22"/>
       <c r="BI42" s="23"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="27"/>
+      <c r="A43" s="26"/>
       <c r="B43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6864,51 +6920,53 @@
       </c>
       <c r="AV44" s="6">
         <v>101.3</v>
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
       <c r="AZ44" s="6">
         <v>100</v>
       </c>
       <c r="BA44" s="6">
         <v>100</v>
       </c>
       <c r="BB44" s="6">
         <v>100</v>
       </c>
       <c r="BC44" s="6">
         <v>100</v>
       </c>
-      <c r="BD44" s="6"/>
+      <c r="BD44" s="6">
+        <v>101.1</v>
+      </c>
       <c r="BE44" s="6"/>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61">
       <c r="A45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="F45" s="6">
         <v>132.15813257743525</v>
       </c>
@@ -7037,51 +7095,53 @@
       </c>
       <c r="AV45" s="6">
         <v>100.6</v>
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
       <c r="AZ45" s="6">
         <v>100</v>
       </c>
       <c r="BA45" s="6">
         <v>100</v>
       </c>
       <c r="BB45" s="6">
         <v>100</v>
       </c>
       <c r="BC45" s="6">
         <v>100</v>
       </c>
-      <c r="BD45" s="6"/>
+      <c r="BD45" s="6">
+        <v>90.2</v>
+      </c>
       <c r="BE45" s="6"/>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
     <row r="46" spans="1:61">
       <c r="A46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>0</v>
       </c>
@@ -7210,51 +7270,53 @@
       </c>
       <c r="AV46" s="6">
         <v>106</v>
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
       <c r="AZ46" s="6">
         <v>100</v>
       </c>
       <c r="BA46" s="6">
         <v>100</v>
       </c>
       <c r="BB46" s="6">
         <v>100</v>
       </c>
       <c r="BC46" s="6">
         <v>100</v>
       </c>
-      <c r="BD46" s="6"/>
+      <c r="BD46" s="6">
+        <v>103.8</v>
+      </c>
       <c r="BE46" s="6"/>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>0</v>
       </c>
@@ -7383,51 +7445,53 @@
       </c>
       <c r="AV47" s="6">
         <v>102.8</v>
       </c>
       <c r="AW47" s="18">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
       <c r="AZ47" s="6">
         <v>100</v>
       </c>
       <c r="BA47" s="6">
         <v>100</v>
       </c>
       <c r="BB47" s="6">
         <v>100</v>
       </c>
       <c r="BC47" s="6">
         <v>100</v>
       </c>
-      <c r="BD47" s="6"/>
+      <c r="BD47" s="6">
+        <v>108.6</v>
+      </c>
       <c r="BE47" s="6"/>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="18"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>0</v>
       </c>
@@ -7556,51 +7620,53 @@
       </c>
       <c r="AV48" s="6">
         <v>99.5</v>
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
       <c r="AZ48" s="6">
         <v>100</v>
       </c>
       <c r="BA48" s="6">
         <v>100</v>
       </c>
       <c r="BB48" s="6">
         <v>100</v>
       </c>
       <c r="BC48" s="6">
         <v>100</v>
       </c>
-      <c r="BD48" s="6"/>
+      <c r="BD48" s="6">
+        <v>100</v>
+      </c>
       <c r="BE48" s="6"/>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>0</v>
       </c>
@@ -7729,51 +7795,53 @@
       </c>
       <c r="AV49" s="6">
         <v>100.8</v>
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC49" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BD49" s="6"/>
+      <c r="BD49" s="6">
+        <v>97.1</v>
+      </c>
       <c r="BE49" s="6"/>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>0</v>
       </c>
@@ -7902,51 +7970,53 @@
       </c>
       <c r="AV50" s="6">
         <v>102.1</v>
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
       <c r="AZ50" s="6">
         <v>100</v>
       </c>
       <c r="BA50" s="6">
         <v>100</v>
       </c>
       <c r="BB50" s="6">
         <v>100</v>
       </c>
       <c r="BC50" s="6">
         <v>100</v>
       </c>
-      <c r="BD50" s="6"/>
+      <c r="BD50" s="6">
+        <v>101.5</v>
+      </c>
       <c r="BE50" s="6"/>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>0</v>
       </c>
@@ -8075,51 +8145,53 @@
       </c>
       <c r="AV51" s="6">
         <v>101</v>
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
       <c r="AZ51" s="6">
         <v>100</v>
       </c>
       <c r="BA51" s="6">
         <v>100</v>
       </c>
       <c r="BB51" s="6">
         <v>100</v>
       </c>
       <c r="BC51" s="6">
         <v>100</v>
       </c>
-      <c r="BD51" s="6"/>
+      <c r="BD51" s="6">
+        <v>118.2</v>
+      </c>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="F52" s="6">
         <v>45.673360423283171</v>
       </c>
@@ -8248,51 +8320,53 @@
       </c>
       <c r="AV52" s="6">
         <v>104.1</v>
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
       <c r="AZ52" s="6">
         <v>100</v>
       </c>
       <c r="BA52" s="6">
         <v>100</v>
       </c>
       <c r="BB52" s="6">
         <v>100</v>
       </c>
       <c r="BC52" s="6">
         <v>100</v>
       </c>
-      <c r="BD52" s="6"/>
+      <c r="BD52" s="6">
+        <v>101.7</v>
+      </c>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
     <row r="53" spans="1:61">
       <c r="A53" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>0</v>
       </c>
@@ -8421,51 +8495,53 @@
       </c>
       <c r="AV53" s="6">
         <v>100.5</v>
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
       <c r="AZ53" s="6">
         <v>100</v>
       </c>
       <c r="BA53" s="6">
         <v>100</v>
       </c>
       <c r="BB53" s="6">
         <v>100</v>
       </c>
       <c r="BC53" s="6">
         <v>100</v>
       </c>
-      <c r="BD53" s="6"/>
+      <c r="BD53" s="6">
+        <v>100</v>
+      </c>
       <c r="BE53" s="6"/>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
     <row r="54" spans="1:61">
       <c r="A54" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>0</v>
       </c>
@@ -8594,51 +8670,53 @@
       </c>
       <c r="AV54" s="6">
         <v>104.4</v>
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
       <c r="AZ54" s="6">
         <v>100</v>
       </c>
       <c r="BA54" s="6">
         <v>100</v>
       </c>
       <c r="BB54" s="6">
         <v>100</v>
       </c>
       <c r="BC54" s="6">
         <v>100</v>
       </c>
-      <c r="BD54" s="6"/>
+      <c r="BD54" s="6">
+        <v>100.9</v>
+      </c>
       <c r="BE54" s="6"/>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
     <row r="55" spans="1:61">
       <c r="A55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>0</v>
       </c>
@@ -8767,51 +8845,53 @@
       </c>
       <c r="AV55" s="6">
         <v>99.2</v>
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC55" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BD55" s="6"/>
+      <c r="BD55" s="6">
+        <v>119.1</v>
+      </c>
       <c r="BE55" s="6"/>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
     <row r="56" spans="1:61">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>0</v>
       </c>
@@ -8940,51 +9020,53 @@
       </c>
       <c r="AV56" s="6">
         <v>101.8</v>
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
       <c r="AZ56" s="6">
         <v>100</v>
       </c>
       <c r="BA56" s="6">
         <v>100</v>
       </c>
       <c r="BB56" s="6">
         <v>100</v>
       </c>
       <c r="BC56" s="6">
         <v>100</v>
       </c>
-      <c r="BD56" s="6"/>
+      <c r="BD56" s="6">
+        <v>100</v>
+      </c>
       <c r="BE56" s="6"/>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
     <row r="57" spans="1:61">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>0</v>
       </c>
@@ -9113,109 +9195,111 @@
       </c>
       <c r="AV57" s="6">
         <v>98.9</v>
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC57" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BD57" s="6"/>
+      <c r="BD57" s="6">
+        <v>99.8</v>
+      </c>
       <c r="BE57" s="6"/>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1">
-      <c r="A59" s="25" t="s">
+      <c r="A59" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B59" s="25"/>
-[...46 lines deleted...]
-      <c r="AW59" s="25"/>
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="27"/>
+      <c r="M59" s="27"/>
+      <c r="N59" s="27"/>
+      <c r="O59" s="27"/>
+      <c r="P59" s="27"/>
+      <c r="Q59" s="27"/>
+      <c r="R59" s="27"/>
+      <c r="S59" s="27"/>
+      <c r="T59" s="27"/>
+      <c r="U59" s="27"/>
+      <c r="V59" s="27"/>
+      <c r="W59" s="27"/>
+      <c r="X59" s="27"/>
+      <c r="Y59" s="27"/>
+      <c r="Z59" s="27"/>
+      <c r="AA59" s="27"/>
+      <c r="AB59" s="27"/>
+      <c r="AC59" s="27"/>
+      <c r="AD59" s="27"/>
+      <c r="AE59" s="27"/>
+      <c r="AF59" s="27"/>
+      <c r="AG59" s="27"/>
+      <c r="AH59" s="27"/>
+      <c r="AI59" s="27"/>
+      <c r="AJ59" s="27"/>
+      <c r="AK59" s="27"/>
+      <c r="AL59" s="27"/>
+      <c r="AM59" s="27"/>
+      <c r="AN59" s="27"/>
+      <c r="AO59" s="27"/>
+      <c r="AP59" s="27"/>
+      <c r="AQ59" s="27"/>
+      <c r="AR59" s="27"/>
+      <c r="AS59" s="27"/>
+      <c r="AT59" s="27"/>
+      <c r="AU59" s="27"/>
+      <c r="AV59" s="27"/>
+      <c r="AW59" s="27"/>
     </row>
     <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="I60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J60" s="24"/>
       <c r="K60" s="24"/>
       <c r="L60" s="24"/>
       <c r="M60" s="24"/>
       <c r="U60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="V60" s="24"/>
       <c r="W60" s="24"/>
       <c r="X60" s="24"/>
       <c r="Y60" s="24"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH60" s="24"/>
       <c r="AI60" s="24"/>
       <c r="AJ60" s="24"/>
@@ -9228,51 +9312,51 @@
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT60" s="24"/>
       <c r="AU60" s="24"/>
       <c r="AV60" s="24"/>
       <c r="AW60" s="24"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BF60" s="24"/>
       <c r="BG60" s="24"/>
       <c r="BH60" s="24"/>
       <c r="BI60" s="24"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="26"/>
+      <c r="A61" s="25"/>
       <c r="B61" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C61" s="22"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="23"/>
       <c r="N61" s="21" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="22"/>
       <c r="P61" s="22"/>
       <c r="Q61" s="22"/>
       <c r="R61" s="22"/>
       <c r="S61" s="22"/>
       <c r="T61" s="22"/>
       <c r="U61" s="22"/>
       <c r="V61" s="22"/>
@@ -9301,51 +9385,51 @@
       <c r="AO61" s="22"/>
       <c r="AP61" s="22"/>
       <c r="AQ61" s="22"/>
       <c r="AR61" s="22"/>
       <c r="AS61" s="22"/>
       <c r="AT61" s="22"/>
       <c r="AU61" s="22"/>
       <c r="AV61" s="22"/>
       <c r="AW61" s="23"/>
       <c r="AX61" s="21" t="s">
         <v>40</v>
       </c>
       <c r="AY61" s="22"/>
       <c r="AZ61" s="22"/>
       <c r="BA61" s="22"/>
       <c r="BB61" s="22"/>
       <c r="BC61" s="22"/>
       <c r="BD61" s="22"/>
       <c r="BE61" s="22"/>
       <c r="BF61" s="22"/>
       <c r="BG61" s="22"/>
       <c r="BH61" s="22"/>
       <c r="BI61" s="23"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="27"/>
+      <c r="A62" s="26"/>
       <c r="B62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9649,51 +9733,53 @@
       </c>
       <c r="AV63" s="6">
         <v>102.7</v>
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
       <c r="AZ63" s="6">
         <v>101.6</v>
       </c>
       <c r="BA63" s="6">
         <v>101.4</v>
       </c>
       <c r="BB63" s="6">
         <v>101.68726233202672</v>
       </c>
       <c r="BC63" s="6">
         <v>103.07779740653196</v>
       </c>
-      <c r="BD63" s="6"/>
+      <c r="BD63" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BE63" s="6"/>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61">
       <c r="A64" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
       </c>
       <c r="F64" s="6">
         <v>111.77444348981382</v>
       </c>
@@ -9822,51 +9908,53 @@
       </c>
       <c r="AV64" s="6">
         <v>103.4</v>
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
       <c r="AZ64" s="6">
         <v>99.6</v>
       </c>
       <c r="BA64" s="6">
         <v>94.8</v>
       </c>
       <c r="BB64" s="6">
         <v>94.089516603241847</v>
       </c>
       <c r="BC64" s="6">
         <v>100.24121757194719</v>
       </c>
-      <c r="BD64" s="6"/>
+      <c r="BD64" s="6">
+        <v>99.3</v>
+      </c>
       <c r="BE64" s="6"/>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
     <row r="65" spans="1:61">
       <c r="A65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
       </c>
       <c r="F65" s="6">
         <v>54.874398998155648</v>
       </c>
@@ -9995,51 +10083,53 @@
       </c>
       <c r="AV65" s="6">
         <v>101.9</v>
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ65" s="6">
         <v>102.7</v>
       </c>
       <c r="BA65" s="6">
         <v>103.8</v>
       </c>
       <c r="BB65" s="6">
         <v>109.44304911108442</v>
       </c>
       <c r="BC65" s="6">
         <v>107.36098246962644</v>
       </c>
-      <c r="BD65" s="6"/>
+      <c r="BD65" s="6">
+        <v>105.5</v>
+      </c>
       <c r="BE65" s="6"/>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
     <row r="66" spans="1:61">
       <c r="A66" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
       </c>
       <c r="F66" s="6">
         <v>98.185155448789885</v>
       </c>
@@ -10168,51 +10258,53 @@
       </c>
       <c r="AV66" s="6">
         <v>103.4</v>
       </c>
       <c r="AW66" s="18">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ66" s="6">
         <v>104.5</v>
       </c>
       <c r="BA66" s="6">
         <v>104.1</v>
       </c>
       <c r="BB66" s="6">
         <v>104.56595977152456</v>
       </c>
       <c r="BC66" s="6">
         <v>104.61526194039324</v>
       </c>
-      <c r="BD66" s="6"/>
+      <c r="BD66" s="6">
+        <v>103.7</v>
+      </c>
       <c r="BE66" s="6"/>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="18"/>
     </row>
     <row r="67" spans="1:61">
       <c r="A67" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
       </c>
       <c r="F67" s="6">
         <v>102.48123210921317</v>
       </c>
@@ -10341,51 +10433,53 @@
       </c>
       <c r="AV67" s="6">
         <v>102.7</v>
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ67" s="6">
         <v>103.3</v>
       </c>
       <c r="BA67" s="6">
         <v>102.7</v>
       </c>
       <c r="BB67" s="6">
         <v>102.74224027027911</v>
       </c>
       <c r="BC67" s="6">
         <v>102.64294582672011</v>
       </c>
-      <c r="BD67" s="6"/>
+      <c r="BD67" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BE67" s="6"/>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
     <row r="68" spans="1:61">
       <c r="A68" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
       </c>
       <c r="F68" s="6">
         <v>102.76149879506924</v>
       </c>
@@ -10514,51 +10608,53 @@
       </c>
       <c r="AV68" s="6">
         <v>99.7</v>
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>103.2</v>
       </c>
       <c r="BA68" s="6">
         <v>101.1</v>
       </c>
       <c r="BB68" s="6">
         <v>101.51499544818468</v>
       </c>
       <c r="BC68" s="6">
         <v>102.7402840000245</v>
       </c>
-      <c r="BD68" s="6"/>
+      <c r="BD68" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BE68" s="6"/>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
     <row r="69" spans="1:61">
       <c r="A69" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
       </c>
       <c r="F69" s="6">
         <v>104.28290212205862</v>
       </c>
@@ -10687,51 +10783,53 @@
       </c>
       <c r="AV69" s="6">
         <v>101.5</v>
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ69" s="6">
         <v>100.3</v>
       </c>
       <c r="BA69" s="6">
         <v>100.2</v>
       </c>
       <c r="BB69" s="6">
         <v>100.28800802145462</v>
       </c>
       <c r="BC69" s="6">
         <v>102.13083241559897</v>
       </c>
-      <c r="BD69" s="6"/>
+      <c r="BD69" s="6">
+        <v>102</v>
+      </c>
       <c r="BE69" s="6"/>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
     <row r="70" spans="1:61">
       <c r="A70" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
       </c>
       <c r="F70" s="6">
         <v>99.213588121452915</v>
       </c>
@@ -10860,51 +10958,53 @@
       </c>
       <c r="AV70" s="6">
         <v>103.6</v>
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ70" s="6">
         <v>101.7</v>
       </c>
       <c r="BA70" s="6">
         <v>102.6</v>
       </c>
       <c r="BB70" s="6">
         <v>103.83724025385564</v>
       </c>
       <c r="BC70" s="6">
         <v>103.4405564276685</v>
       </c>
-      <c r="BD70" s="6"/>
+      <c r="BD70" s="6">
+        <v>102</v>
+      </c>
       <c r="BE70" s="6"/>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
     <row r="71" spans="1:61">
       <c r="A71" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
       </c>
       <c r="F71" s="6">
         <v>90.770053493009343</v>
       </c>
@@ -11033,51 +11133,53 @@
       </c>
       <c r="AV71" s="6">
         <v>104.7</v>
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
       <c r="AZ71" s="6">
         <v>102.5</v>
       </c>
       <c r="BA71" s="6">
         <v>102.7</v>
       </c>
       <c r="BB71" s="6">
         <v>103.09483083362964</v>
       </c>
       <c r="BC71" s="6">
         <v>103.53308867035398</v>
       </c>
-      <c r="BD71" s="6"/>
+      <c r="BD71" s="6">
+        <v>102.8</v>
+      </c>
       <c r="BE71" s="6"/>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
     <row r="72" spans="1:61">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
       </c>
       <c r="F72" s="6">
         <v>108.69410656940161</v>
       </c>
@@ -11206,51 +11308,53 @@
       </c>
       <c r="AV72" s="6">
         <v>103.2</v>
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ72" s="6">
         <v>101</v>
       </c>
       <c r="BA72" s="6">
         <v>101.3</v>
       </c>
       <c r="BB72" s="6">
         <v>101.33121350319084</v>
       </c>
       <c r="BC72" s="6">
         <v>103.22455169443619</v>
       </c>
-      <c r="BD72" s="6"/>
+      <c r="BD72" s="6">
+        <v>103.2</v>
+      </c>
       <c r="BE72" s="6"/>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
     <row r="73" spans="1:61">
       <c r="A73" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
       </c>
       <c r="F73" s="6">
         <v>104.96550527574063</v>
       </c>
@@ -11379,51 +11483,53 @@
       </c>
       <c r="AV73" s="6">
         <v>102.8</v>
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ73" s="6">
         <v>102.3</v>
       </c>
       <c r="BA73" s="6">
         <v>102.6</v>
       </c>
       <c r="BB73" s="6">
         <v>102.59374210527233</v>
       </c>
       <c r="BC73" s="6">
         <v>103.71781821488338</v>
       </c>
-      <c r="BD73" s="6"/>
+      <c r="BD73" s="6">
+        <v>104.2</v>
+      </c>
       <c r="BE73" s="6"/>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
     <row r="74" spans="1:61">
       <c r="A74" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
       </c>
       <c r="F74" s="6">
         <v>105.35596051586916</v>
       </c>
@@ -11552,51 +11658,53 @@
       </c>
       <c r="AV74" s="6">
         <v>102.7</v>
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ74" s="6">
         <v>100.9</v>
       </c>
       <c r="BA74" s="6">
         <v>101.9</v>
       </c>
       <c r="BB74" s="6">
         <v>100.03680160317015</v>
       </c>
       <c r="BC74" s="6">
         <v>102.7104068990774</v>
       </c>
-      <c r="BD74" s="6"/>
+      <c r="BD74" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BE74" s="6"/>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
     <row r="75" spans="1:61">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
       </c>
       <c r="F75" s="6">
         <v>102.46032680331452</v>
       </c>
@@ -11725,51 +11833,53 @@
       </c>
       <c r="AV75" s="6">
         <v>100.2</v>
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ75" s="6">
         <v>100</v>
       </c>
       <c r="BA75" s="6">
         <v>100.8</v>
       </c>
       <c r="BB75" s="6">
         <v>101.33579090351739</v>
       </c>
       <c r="BC75" s="6">
         <v>102.79638736223944</v>
       </c>
-      <c r="BD75" s="6"/>
+      <c r="BD75" s="6">
+        <v>103.5</v>
+      </c>
       <c r="BE75" s="6"/>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
     <row r="76" spans="1:61">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
       </c>
       <c r="F76" s="6">
         <v>101.61427715507773</v>
       </c>
@@ -11898,115 +12008,117 @@
       </c>
       <c r="AV76" s="6">
         <v>104.1</v>
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
       <c r="AZ76" s="6">
         <v>102.9</v>
       </c>
       <c r="BA76" s="6">
         <v>102.9</v>
       </c>
       <c r="BB76" s="6">
         <v>103.10561997950505</v>
       </c>
       <c r="BC76" s="6">
         <v>103.42414116290004</v>
       </c>
-      <c r="BD76" s="6"/>
+      <c r="BD76" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BE76" s="6"/>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
     <row r="78" spans="1:61">
       <c r="A78" s="17" t="s">
         <v>34</v>
       </c>
       <c r="Z78" s="19" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="N23:Y23"/>
-[...22 lines deleted...]
-    <mergeCell ref="AS41:AW41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="U41:Y41"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="I60:M60"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="A42:A43"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>