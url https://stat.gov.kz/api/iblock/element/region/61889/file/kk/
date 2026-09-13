--- v5 (2026-08-24)
+++ v6 (2026-09-13)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\082026\Динамика по ВПСХ_сельское_январь-июль 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\092026\Динамика по ВПСХ_сельское_январь-июль 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11700"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="НКИ" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="82">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -140,131 +144,307 @@
   </si>
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t xml:space="preserve">*2022 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
   <si>
     <t>2022 жыл*</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2024 жыл**</t>
   </si>
   <si>
     <t>**2024 жылғы 1 қаңтарға мал басы бойынша шаруашылық есебінің жаңартылған деректері есебімен. Алдын ала деректер</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/118/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/91/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Ауыл шаруашылығы статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Сембаева Маншук Кожахметовна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7132564996</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>m.sembaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ауыл, орман және балық шаруашылығы жалпы өнімдерінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Нақты көлем индексі – салыстырылып отырған кезеңде саладағы өндіріс көлемінің өзгеруін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701226?regionId=741880&amp;periodId=7</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/aktobe/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>2022 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Есептеу әдесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл, орман және балық шаруашылықтары өнімдерінің 
+(көрсетілетін қызметтерінің) жалпы шығарылымын есептеу әдістемесі
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-сх (айлық және жылдық) ""Мал шаруашылығының жай-күйі туралы есеп", А-008  (тоқсандық) "Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру", 29-сх (жылына бір рет) "Ауыл шаруашылығы дақылдары түсімін жинау туралы", А-005 (үш жылда бір рет) "Жұртшылық шаруашылықтарындағы ауыл шаруашылығы дақылдары түсімін жинау туралы", 1-сх (жылдық) "Ауыл шаруашылығы құралымының қызметі туралы есеп", 1-балық (жылдық) "Балық аулау мен акваөсіру туралы", 1-орман  (жылдық) "Орман өсіру мен ағаш дайындау қызметі туралы есеп", 2-аңшылық  (жылдық) "Аңшылық пен аулау жөніндегі, осы салалардағы
+қызмет көрсетуді ұсынуды қоса алғандағы қызмет туралы", 8-сх (үш жылда бір рет) "Ауыл шаруашылығы қызметтерін көрсету туралы"
+</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.1"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -356,140 +536,229 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -734,263 +1003,1171 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.sembaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701226?regionId=741880&amp;periodId=7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/aktobe/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/118/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="45.5703125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="123" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="22"/>
+    <col min="6" max="6" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="22"/>
+    <col min="257" max="257" width="45.5703125" style="22" customWidth="1"/>
+    <col min="258" max="258" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="259" max="261" width="9.140625" style="22"/>
+    <col min="262" max="262" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="263" max="512" width="9.140625" style="22"/>
+    <col min="513" max="513" width="45.5703125" style="22" customWidth="1"/>
+    <col min="514" max="514" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="515" max="517" width="9.140625" style="22"/>
+    <col min="518" max="518" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="519" max="768" width="9.140625" style="22"/>
+    <col min="769" max="769" width="45.5703125" style="22" customWidth="1"/>
+    <col min="770" max="770" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="771" max="773" width="9.140625" style="22"/>
+    <col min="774" max="774" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="775" max="1024" width="9.140625" style="22"/>
+    <col min="1025" max="1025" width="45.5703125" style="22" customWidth="1"/>
+    <col min="1026" max="1026" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1029" width="9.140625" style="22"/>
+    <col min="1030" max="1030" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1280" width="9.140625" style="22"/>
+    <col min="1281" max="1281" width="45.5703125" style="22" customWidth="1"/>
+    <col min="1282" max="1282" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1285" width="9.140625" style="22"/>
+    <col min="1286" max="1286" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1536" width="9.140625" style="22"/>
+    <col min="1537" max="1537" width="45.5703125" style="22" customWidth="1"/>
+    <col min="1538" max="1538" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1541" width="9.140625" style="22"/>
+    <col min="1542" max="1542" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1792" width="9.140625" style="22"/>
+    <col min="1793" max="1793" width="45.5703125" style="22" customWidth="1"/>
+    <col min="1794" max="1794" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1797" width="9.140625" style="22"/>
+    <col min="1798" max="1798" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="1799" max="2048" width="9.140625" style="22"/>
+    <col min="2049" max="2049" width="45.5703125" style="22" customWidth="1"/>
+    <col min="2050" max="2050" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2053" width="9.140625" style="22"/>
+    <col min="2054" max="2054" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2304" width="9.140625" style="22"/>
+    <col min="2305" max="2305" width="45.5703125" style="22" customWidth="1"/>
+    <col min="2306" max="2306" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2309" width="9.140625" style="22"/>
+    <col min="2310" max="2310" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2560" width="9.140625" style="22"/>
+    <col min="2561" max="2561" width="45.5703125" style="22" customWidth="1"/>
+    <col min="2562" max="2562" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2565" width="9.140625" style="22"/>
+    <col min="2566" max="2566" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2816" width="9.140625" style="22"/>
+    <col min="2817" max="2817" width="45.5703125" style="22" customWidth="1"/>
+    <col min="2818" max="2818" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2821" width="9.140625" style="22"/>
+    <col min="2822" max="2822" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="2823" max="3072" width="9.140625" style="22"/>
+    <col min="3073" max="3073" width="45.5703125" style="22" customWidth="1"/>
+    <col min="3074" max="3074" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3077" width="9.140625" style="22"/>
+    <col min="3078" max="3078" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3328" width="9.140625" style="22"/>
+    <col min="3329" max="3329" width="45.5703125" style="22" customWidth="1"/>
+    <col min="3330" max="3330" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3333" width="9.140625" style="22"/>
+    <col min="3334" max="3334" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3584" width="9.140625" style="22"/>
+    <col min="3585" max="3585" width="45.5703125" style="22" customWidth="1"/>
+    <col min="3586" max="3586" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3589" width="9.140625" style="22"/>
+    <col min="3590" max="3590" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3840" width="9.140625" style="22"/>
+    <col min="3841" max="3841" width="45.5703125" style="22" customWidth="1"/>
+    <col min="3842" max="3842" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3845" width="9.140625" style="22"/>
+    <col min="3846" max="3846" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="3847" max="4096" width="9.140625" style="22"/>
+    <col min="4097" max="4097" width="45.5703125" style="22" customWidth="1"/>
+    <col min="4098" max="4098" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4101" width="9.140625" style="22"/>
+    <col min="4102" max="4102" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4352" width="9.140625" style="22"/>
+    <col min="4353" max="4353" width="45.5703125" style="22" customWidth="1"/>
+    <col min="4354" max="4354" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4357" width="9.140625" style="22"/>
+    <col min="4358" max="4358" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4608" width="9.140625" style="22"/>
+    <col min="4609" max="4609" width="45.5703125" style="22" customWidth="1"/>
+    <col min="4610" max="4610" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4613" width="9.140625" style="22"/>
+    <col min="4614" max="4614" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4864" width="9.140625" style="22"/>
+    <col min="4865" max="4865" width="45.5703125" style="22" customWidth="1"/>
+    <col min="4866" max="4866" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4869" width="9.140625" style="22"/>
+    <col min="4870" max="4870" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="4871" max="5120" width="9.140625" style="22"/>
+    <col min="5121" max="5121" width="45.5703125" style="22" customWidth="1"/>
+    <col min="5122" max="5122" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5125" width="9.140625" style="22"/>
+    <col min="5126" max="5126" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5376" width="9.140625" style="22"/>
+    <col min="5377" max="5377" width="45.5703125" style="22" customWidth="1"/>
+    <col min="5378" max="5378" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5381" width="9.140625" style="22"/>
+    <col min="5382" max="5382" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5632" width="9.140625" style="22"/>
+    <col min="5633" max="5633" width="45.5703125" style="22" customWidth="1"/>
+    <col min="5634" max="5634" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5637" width="9.140625" style="22"/>
+    <col min="5638" max="5638" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5888" width="9.140625" style="22"/>
+    <col min="5889" max="5889" width="45.5703125" style="22" customWidth="1"/>
+    <col min="5890" max="5890" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5893" width="9.140625" style="22"/>
+    <col min="5894" max="5894" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="5895" max="6144" width="9.140625" style="22"/>
+    <col min="6145" max="6145" width="45.5703125" style="22" customWidth="1"/>
+    <col min="6146" max="6146" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6149" width="9.140625" style="22"/>
+    <col min="6150" max="6150" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6400" width="9.140625" style="22"/>
+    <col min="6401" max="6401" width="45.5703125" style="22" customWidth="1"/>
+    <col min="6402" max="6402" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6405" width="9.140625" style="22"/>
+    <col min="6406" max="6406" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6656" width="9.140625" style="22"/>
+    <col min="6657" max="6657" width="45.5703125" style="22" customWidth="1"/>
+    <col min="6658" max="6658" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6661" width="9.140625" style="22"/>
+    <col min="6662" max="6662" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6912" width="9.140625" style="22"/>
+    <col min="6913" max="6913" width="45.5703125" style="22" customWidth="1"/>
+    <col min="6914" max="6914" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6917" width="9.140625" style="22"/>
+    <col min="6918" max="6918" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="6919" max="7168" width="9.140625" style="22"/>
+    <col min="7169" max="7169" width="45.5703125" style="22" customWidth="1"/>
+    <col min="7170" max="7170" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7173" width="9.140625" style="22"/>
+    <col min="7174" max="7174" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7424" width="9.140625" style="22"/>
+    <col min="7425" max="7425" width="45.5703125" style="22" customWidth="1"/>
+    <col min="7426" max="7426" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7429" width="9.140625" style="22"/>
+    <col min="7430" max="7430" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7680" width="9.140625" style="22"/>
+    <col min="7681" max="7681" width="45.5703125" style="22" customWidth="1"/>
+    <col min="7682" max="7682" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7685" width="9.140625" style="22"/>
+    <col min="7686" max="7686" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7936" width="9.140625" style="22"/>
+    <col min="7937" max="7937" width="45.5703125" style="22" customWidth="1"/>
+    <col min="7938" max="7938" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7941" width="9.140625" style="22"/>
+    <col min="7942" max="7942" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="7943" max="8192" width="9.140625" style="22"/>
+    <col min="8193" max="8193" width="45.5703125" style="22" customWidth="1"/>
+    <col min="8194" max="8194" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8197" width="9.140625" style="22"/>
+    <col min="8198" max="8198" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8448" width="9.140625" style="22"/>
+    <col min="8449" max="8449" width="45.5703125" style="22" customWidth="1"/>
+    <col min="8450" max="8450" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8453" width="9.140625" style="22"/>
+    <col min="8454" max="8454" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8704" width="9.140625" style="22"/>
+    <col min="8705" max="8705" width="45.5703125" style="22" customWidth="1"/>
+    <col min="8706" max="8706" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8709" width="9.140625" style="22"/>
+    <col min="8710" max="8710" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8960" width="9.140625" style="22"/>
+    <col min="8961" max="8961" width="45.5703125" style="22" customWidth="1"/>
+    <col min="8962" max="8962" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8965" width="9.140625" style="22"/>
+    <col min="8966" max="8966" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="8967" max="9216" width="9.140625" style="22"/>
+    <col min="9217" max="9217" width="45.5703125" style="22" customWidth="1"/>
+    <col min="9218" max="9218" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9221" width="9.140625" style="22"/>
+    <col min="9222" max="9222" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9472" width="9.140625" style="22"/>
+    <col min="9473" max="9473" width="45.5703125" style="22" customWidth="1"/>
+    <col min="9474" max="9474" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9477" width="9.140625" style="22"/>
+    <col min="9478" max="9478" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9728" width="9.140625" style="22"/>
+    <col min="9729" max="9729" width="45.5703125" style="22" customWidth="1"/>
+    <col min="9730" max="9730" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9733" width="9.140625" style="22"/>
+    <col min="9734" max="9734" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9984" width="9.140625" style="22"/>
+    <col min="9985" max="9985" width="45.5703125" style="22" customWidth="1"/>
+    <col min="9986" max="9986" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9989" width="9.140625" style="22"/>
+    <col min="9990" max="9990" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="9991" max="10240" width="9.140625" style="22"/>
+    <col min="10241" max="10241" width="45.5703125" style="22" customWidth="1"/>
+    <col min="10242" max="10242" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10245" width="9.140625" style="22"/>
+    <col min="10246" max="10246" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10496" width="9.140625" style="22"/>
+    <col min="10497" max="10497" width="45.5703125" style="22" customWidth="1"/>
+    <col min="10498" max="10498" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10501" width="9.140625" style="22"/>
+    <col min="10502" max="10502" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10752" width="9.140625" style="22"/>
+    <col min="10753" max="10753" width="45.5703125" style="22" customWidth="1"/>
+    <col min="10754" max="10754" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10757" width="9.140625" style="22"/>
+    <col min="10758" max="10758" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="10759" max="11008" width="9.140625" style="22"/>
+    <col min="11009" max="11009" width="45.5703125" style="22" customWidth="1"/>
+    <col min="11010" max="11010" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11013" width="9.140625" style="22"/>
+    <col min="11014" max="11014" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11264" width="9.140625" style="22"/>
+    <col min="11265" max="11265" width="45.5703125" style="22" customWidth="1"/>
+    <col min="11266" max="11266" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11269" width="9.140625" style="22"/>
+    <col min="11270" max="11270" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11520" width="9.140625" style="22"/>
+    <col min="11521" max="11521" width="45.5703125" style="22" customWidth="1"/>
+    <col min="11522" max="11522" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11525" width="9.140625" style="22"/>
+    <col min="11526" max="11526" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11776" width="9.140625" style="22"/>
+    <col min="11777" max="11777" width="45.5703125" style="22" customWidth="1"/>
+    <col min="11778" max="11778" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11781" width="9.140625" style="22"/>
+    <col min="11782" max="11782" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="11783" max="12032" width="9.140625" style="22"/>
+    <col min="12033" max="12033" width="45.5703125" style="22" customWidth="1"/>
+    <col min="12034" max="12034" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12037" width="9.140625" style="22"/>
+    <col min="12038" max="12038" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12288" width="9.140625" style="22"/>
+    <col min="12289" max="12289" width="45.5703125" style="22" customWidth="1"/>
+    <col min="12290" max="12290" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12293" width="9.140625" style="22"/>
+    <col min="12294" max="12294" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12544" width="9.140625" style="22"/>
+    <col min="12545" max="12545" width="45.5703125" style="22" customWidth="1"/>
+    <col min="12546" max="12546" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12549" width="9.140625" style="22"/>
+    <col min="12550" max="12550" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12800" width="9.140625" style="22"/>
+    <col min="12801" max="12801" width="45.5703125" style="22" customWidth="1"/>
+    <col min="12802" max="12802" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12805" width="9.140625" style="22"/>
+    <col min="12806" max="12806" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="12807" max="13056" width="9.140625" style="22"/>
+    <col min="13057" max="13057" width="45.5703125" style="22" customWidth="1"/>
+    <col min="13058" max="13058" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13061" width="9.140625" style="22"/>
+    <col min="13062" max="13062" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13312" width="9.140625" style="22"/>
+    <col min="13313" max="13313" width="45.5703125" style="22" customWidth="1"/>
+    <col min="13314" max="13314" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13317" width="9.140625" style="22"/>
+    <col min="13318" max="13318" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13568" width="9.140625" style="22"/>
+    <col min="13569" max="13569" width="45.5703125" style="22" customWidth="1"/>
+    <col min="13570" max="13570" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13573" width="9.140625" style="22"/>
+    <col min="13574" max="13574" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13824" width="9.140625" style="22"/>
+    <col min="13825" max="13825" width="45.5703125" style="22" customWidth="1"/>
+    <col min="13826" max="13826" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13829" width="9.140625" style="22"/>
+    <col min="13830" max="13830" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="13831" max="14080" width="9.140625" style="22"/>
+    <col min="14081" max="14081" width="45.5703125" style="22" customWidth="1"/>
+    <col min="14082" max="14082" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14085" width="9.140625" style="22"/>
+    <col min="14086" max="14086" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14336" width="9.140625" style="22"/>
+    <col min="14337" max="14337" width="45.5703125" style="22" customWidth="1"/>
+    <col min="14338" max="14338" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14341" width="9.140625" style="22"/>
+    <col min="14342" max="14342" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14592" width="9.140625" style="22"/>
+    <col min="14593" max="14593" width="45.5703125" style="22" customWidth="1"/>
+    <col min="14594" max="14594" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14597" width="9.140625" style="22"/>
+    <col min="14598" max="14598" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14848" width="9.140625" style="22"/>
+    <col min="14849" max="14849" width="45.5703125" style="22" customWidth="1"/>
+    <col min="14850" max="14850" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14853" width="9.140625" style="22"/>
+    <col min="14854" max="14854" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="14855" max="15104" width="9.140625" style="22"/>
+    <col min="15105" max="15105" width="45.5703125" style="22" customWidth="1"/>
+    <col min="15106" max="15106" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15109" width="9.140625" style="22"/>
+    <col min="15110" max="15110" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15360" width="9.140625" style="22"/>
+    <col min="15361" max="15361" width="45.5703125" style="22" customWidth="1"/>
+    <col min="15362" max="15362" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15365" width="9.140625" style="22"/>
+    <col min="15366" max="15366" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15616" width="9.140625" style="22"/>
+    <col min="15617" max="15617" width="45.5703125" style="22" customWidth="1"/>
+    <col min="15618" max="15618" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15621" width="9.140625" style="22"/>
+    <col min="15622" max="15622" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15872" width="9.140625" style="22"/>
+    <col min="15873" max="15873" width="45.5703125" style="22" customWidth="1"/>
+    <col min="15874" max="15874" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15877" width="9.140625" style="22"/>
+    <col min="15878" max="15878" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="15879" max="16128" width="9.140625" style="22"/>
+    <col min="16129" max="16129" width="45.5703125" style="22" customWidth="1"/>
+    <col min="16130" max="16130" width="85.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16133" width="9.140625" style="22"/>
+    <col min="16134" max="16134" width="38.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16384" width="9.140625" style="22"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="24">
+        <v>141201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="53">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="53">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B25" s="34"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B26" s="35"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B27" s="36"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B28" s="37"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B29" s="38"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:S157"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="112.85546875" style="21" customWidth="1"/>
+    <col min="3" max="19" width="9.140625" style="22"/>
+    <col min="20" max="256" width="9.140625" style="21"/>
+    <col min="257" max="257" width="4.28515625" style="21" customWidth="1"/>
+    <col min="258" max="258" width="112.85546875" style="21" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="21"/>
+    <col min="513" max="513" width="4.28515625" style="21" customWidth="1"/>
+    <col min="514" max="514" width="112.85546875" style="21" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="21"/>
+    <col min="769" max="769" width="4.28515625" style="21" customWidth="1"/>
+    <col min="770" max="770" width="112.85546875" style="21" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="21"/>
+    <col min="1025" max="1025" width="4.28515625" style="21" customWidth="1"/>
+    <col min="1026" max="1026" width="112.85546875" style="21" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="21"/>
+    <col min="1281" max="1281" width="4.28515625" style="21" customWidth="1"/>
+    <col min="1282" max="1282" width="112.85546875" style="21" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="21"/>
+    <col min="1537" max="1537" width="4.28515625" style="21" customWidth="1"/>
+    <col min="1538" max="1538" width="112.85546875" style="21" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="21"/>
+    <col min="1793" max="1793" width="4.28515625" style="21" customWidth="1"/>
+    <col min="1794" max="1794" width="112.85546875" style="21" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="21"/>
+    <col min="2049" max="2049" width="4.28515625" style="21" customWidth="1"/>
+    <col min="2050" max="2050" width="112.85546875" style="21" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="21"/>
+    <col min="2305" max="2305" width="4.28515625" style="21" customWidth="1"/>
+    <col min="2306" max="2306" width="112.85546875" style="21" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="21"/>
+    <col min="2561" max="2561" width="4.28515625" style="21" customWidth="1"/>
+    <col min="2562" max="2562" width="112.85546875" style="21" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="21"/>
+    <col min="2817" max="2817" width="4.28515625" style="21" customWidth="1"/>
+    <col min="2818" max="2818" width="112.85546875" style="21" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="21"/>
+    <col min="3073" max="3073" width="4.28515625" style="21" customWidth="1"/>
+    <col min="3074" max="3074" width="112.85546875" style="21" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="21"/>
+    <col min="3329" max="3329" width="4.28515625" style="21" customWidth="1"/>
+    <col min="3330" max="3330" width="112.85546875" style="21" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="21"/>
+    <col min="3585" max="3585" width="4.28515625" style="21" customWidth="1"/>
+    <col min="3586" max="3586" width="112.85546875" style="21" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="21"/>
+    <col min="3841" max="3841" width="4.28515625" style="21" customWidth="1"/>
+    <col min="3842" max="3842" width="112.85546875" style="21" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="21"/>
+    <col min="4097" max="4097" width="4.28515625" style="21" customWidth="1"/>
+    <col min="4098" max="4098" width="112.85546875" style="21" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="21"/>
+    <col min="4353" max="4353" width="4.28515625" style="21" customWidth="1"/>
+    <col min="4354" max="4354" width="112.85546875" style="21" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="21"/>
+    <col min="4609" max="4609" width="4.28515625" style="21" customWidth="1"/>
+    <col min="4610" max="4610" width="112.85546875" style="21" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="21"/>
+    <col min="4865" max="4865" width="4.28515625" style="21" customWidth="1"/>
+    <col min="4866" max="4866" width="112.85546875" style="21" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="21"/>
+    <col min="5121" max="5121" width="4.28515625" style="21" customWidth="1"/>
+    <col min="5122" max="5122" width="112.85546875" style="21" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="21"/>
+    <col min="5377" max="5377" width="4.28515625" style="21" customWidth="1"/>
+    <col min="5378" max="5378" width="112.85546875" style="21" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="21"/>
+    <col min="5633" max="5633" width="4.28515625" style="21" customWidth="1"/>
+    <col min="5634" max="5634" width="112.85546875" style="21" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="21"/>
+    <col min="5889" max="5889" width="4.28515625" style="21" customWidth="1"/>
+    <col min="5890" max="5890" width="112.85546875" style="21" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="21"/>
+    <col min="6145" max="6145" width="4.28515625" style="21" customWidth="1"/>
+    <col min="6146" max="6146" width="112.85546875" style="21" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="21"/>
+    <col min="6401" max="6401" width="4.28515625" style="21" customWidth="1"/>
+    <col min="6402" max="6402" width="112.85546875" style="21" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="21"/>
+    <col min="6657" max="6657" width="4.28515625" style="21" customWidth="1"/>
+    <col min="6658" max="6658" width="112.85546875" style="21" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="21"/>
+    <col min="6913" max="6913" width="4.28515625" style="21" customWidth="1"/>
+    <col min="6914" max="6914" width="112.85546875" style="21" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="21"/>
+    <col min="7169" max="7169" width="4.28515625" style="21" customWidth="1"/>
+    <col min="7170" max="7170" width="112.85546875" style="21" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="21"/>
+    <col min="7425" max="7425" width="4.28515625" style="21" customWidth="1"/>
+    <col min="7426" max="7426" width="112.85546875" style="21" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="21"/>
+    <col min="7681" max="7681" width="4.28515625" style="21" customWidth="1"/>
+    <col min="7682" max="7682" width="112.85546875" style="21" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="21"/>
+    <col min="7937" max="7937" width="4.28515625" style="21" customWidth="1"/>
+    <col min="7938" max="7938" width="112.85546875" style="21" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="21"/>
+    <col min="8193" max="8193" width="4.28515625" style="21" customWidth="1"/>
+    <col min="8194" max="8194" width="112.85546875" style="21" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="21"/>
+    <col min="8449" max="8449" width="4.28515625" style="21" customWidth="1"/>
+    <col min="8450" max="8450" width="112.85546875" style="21" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="21"/>
+    <col min="8705" max="8705" width="4.28515625" style="21" customWidth="1"/>
+    <col min="8706" max="8706" width="112.85546875" style="21" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="21"/>
+    <col min="8961" max="8961" width="4.28515625" style="21" customWidth="1"/>
+    <col min="8962" max="8962" width="112.85546875" style="21" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="21"/>
+    <col min="9217" max="9217" width="4.28515625" style="21" customWidth="1"/>
+    <col min="9218" max="9218" width="112.85546875" style="21" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="21"/>
+    <col min="9473" max="9473" width="4.28515625" style="21" customWidth="1"/>
+    <col min="9474" max="9474" width="112.85546875" style="21" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="21"/>
+    <col min="9729" max="9729" width="4.28515625" style="21" customWidth="1"/>
+    <col min="9730" max="9730" width="112.85546875" style="21" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="21"/>
+    <col min="9985" max="9985" width="4.28515625" style="21" customWidth="1"/>
+    <col min="9986" max="9986" width="112.85546875" style="21" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="21"/>
+    <col min="10241" max="10241" width="4.28515625" style="21" customWidth="1"/>
+    <col min="10242" max="10242" width="112.85546875" style="21" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="21"/>
+    <col min="10497" max="10497" width="4.28515625" style="21" customWidth="1"/>
+    <col min="10498" max="10498" width="112.85546875" style="21" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="21"/>
+    <col min="10753" max="10753" width="4.28515625" style="21" customWidth="1"/>
+    <col min="10754" max="10754" width="112.85546875" style="21" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="21"/>
+    <col min="11009" max="11009" width="4.28515625" style="21" customWidth="1"/>
+    <col min="11010" max="11010" width="112.85546875" style="21" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="21"/>
+    <col min="11265" max="11265" width="4.28515625" style="21" customWidth="1"/>
+    <col min="11266" max="11266" width="112.85546875" style="21" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="21"/>
+    <col min="11521" max="11521" width="4.28515625" style="21" customWidth="1"/>
+    <col min="11522" max="11522" width="112.85546875" style="21" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="21"/>
+    <col min="11777" max="11777" width="4.28515625" style="21" customWidth="1"/>
+    <col min="11778" max="11778" width="112.85546875" style="21" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="21"/>
+    <col min="12033" max="12033" width="4.28515625" style="21" customWidth="1"/>
+    <col min="12034" max="12034" width="112.85546875" style="21" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="21"/>
+    <col min="12289" max="12289" width="4.28515625" style="21" customWidth="1"/>
+    <col min="12290" max="12290" width="112.85546875" style="21" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="21"/>
+    <col min="12545" max="12545" width="4.28515625" style="21" customWidth="1"/>
+    <col min="12546" max="12546" width="112.85546875" style="21" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="21"/>
+    <col min="12801" max="12801" width="4.28515625" style="21" customWidth="1"/>
+    <col min="12802" max="12802" width="112.85546875" style="21" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="21"/>
+    <col min="13057" max="13057" width="4.28515625" style="21" customWidth="1"/>
+    <col min="13058" max="13058" width="112.85546875" style="21" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="21"/>
+    <col min="13313" max="13313" width="4.28515625" style="21" customWidth="1"/>
+    <col min="13314" max="13314" width="112.85546875" style="21" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="21"/>
+    <col min="13569" max="13569" width="4.28515625" style="21" customWidth="1"/>
+    <col min="13570" max="13570" width="112.85546875" style="21" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="21"/>
+    <col min="13825" max="13825" width="4.28515625" style="21" customWidth="1"/>
+    <col min="13826" max="13826" width="112.85546875" style="21" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="21"/>
+    <col min="14081" max="14081" width="4.28515625" style="21" customWidth="1"/>
+    <col min="14082" max="14082" width="112.85546875" style="21" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="21"/>
+    <col min="14337" max="14337" width="4.28515625" style="21" customWidth="1"/>
+    <col min="14338" max="14338" width="112.85546875" style="21" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="21"/>
+    <col min="14593" max="14593" width="4.28515625" style="21" customWidth="1"/>
+    <col min="14594" max="14594" width="112.85546875" style="21" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="21"/>
+    <col min="14849" max="14849" width="4.28515625" style="21" customWidth="1"/>
+    <col min="14850" max="14850" width="112.85546875" style="21" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="21"/>
+    <col min="15105" max="15105" width="4.28515625" style="21" customWidth="1"/>
+    <col min="15106" max="15106" width="112.85546875" style="21" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="21"/>
+    <col min="15361" max="15361" width="4.28515625" style="21" customWidth="1"/>
+    <col min="15362" max="15362" width="112.85546875" style="21" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="21"/>
+    <col min="15617" max="15617" width="4.28515625" style="21" customWidth="1"/>
+    <col min="15618" max="15618" width="112.85546875" style="21" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="21"/>
+    <col min="15873" max="15873" width="4.28515625" style="21" customWidth="1"/>
+    <col min="15874" max="15874" width="112.85546875" style="21" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="21"/>
+    <col min="16129" max="16129" width="4.28515625" style="21" customWidth="1"/>
+    <col min="16130" max="16130" width="112.85546875" style="21" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="21" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="21" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="21" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="21" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="21" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="43" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="2:2" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="40" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="41" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="42" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="90" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="91" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="92" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="93" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="94" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="95" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="96" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="100" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="106" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="107" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="108" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="109" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="110" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="111" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="112" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="113" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="114" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="115" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="116" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="117" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="118" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="119" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="120" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="121" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="122" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="123" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="124" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="125" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="126" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="127" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="128" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="129" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="130" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="131" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="132" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="133" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="134" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="135" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="136" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="137" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="138" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="139" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="140" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="141" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="142" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="143" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="144" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="145" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="146" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="147" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="148" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="149" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="150" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="151" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="152" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="153" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="154" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="155" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="156" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="157" s="22" customFormat="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="BD63" sqref="BD63:BD76"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I3" sqref="I3:M3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="10.28515625" style="3" customWidth="1"/>
     <col min="26" max="29" width="9.140625" style="3"/>
     <col min="30" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.5703125" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="10.7109375" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:61" ht="21" customHeight="1">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="27"/>
-[...46 lines deleted...]
-      <c r="AW2" s="27"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="48"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48"/>
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
     </row>
-    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="I3" s="24" t="s">
+    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I3" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="24"/>
-[...3 lines deleted...]
-      <c r="U3" s="24" t="s">
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="U3" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="V3" s="24"/>
-[...2 lines deleted...]
-      <c r="Y3" s="24"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="47"/>
+      <c r="X3" s="47"/>
+      <c r="Y3" s="47"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="24" t="s">
+      <c r="AG3" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AH3" s="24"/>
-[...2 lines deleted...]
-      <c r="AK3" s="24"/>
+      <c r="AH3" s="47"/>
+      <c r="AI3" s="47"/>
+      <c r="AJ3" s="47"/>
+      <c r="AK3" s="47"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
-      <c r="AS3" s="24" t="s">
+      <c r="AS3" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="24"/>
-[...2 lines deleted...]
-      <c r="AW3" s="24"/>
+      <c r="AT3" s="47"/>
+      <c r="AU3" s="47"/>
+      <c r="AV3" s="47"/>
+      <c r="AW3" s="47"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="24" t="s">
+      <c r="BE3" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="BF3" s="24"/>
-[...2 lines deleted...]
-      <c r="BI3" s="24"/>
+      <c r="BF3" s="47"/>
+      <c r="BG3" s="47"/>
+      <c r="BH3" s="47"/>
+      <c r="BI3" s="47"/>
     </row>
-    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="21" t="s">
+    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="49"/>
+      <c r="B4" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="21" t="s">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21" t="s">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21" t="s">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21" t="s">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="22"/>
-[...9 lines deleted...]
-      <c r="BI4" s="23"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
+      <c r="BD4" s="45"/>
+      <c r="BE4" s="45"/>
+      <c r="BF4" s="45"/>
+      <c r="BG4" s="45"/>
+      <c r="BH4" s="45"/>
+      <c r="BI4" s="46"/>
     </row>
-    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="26"/>
+    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="50"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1128,51 +2305,51 @@
       <c r="BB5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BD5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BE5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BF5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BG5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI5" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:61" s="2" customFormat="1">
+    <row r="6" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="6">
         <v>101.32346840869499</v>
       </c>
       <c r="C6" s="6">
         <v>102.10806802652787</v>
       </c>
       <c r="D6" s="6">
         <v>101.62808483055063</v>
       </c>
       <c r="E6" s="6">
         <v>102.06637242130566</v>
       </c>
       <c r="F6" s="6">
         <v>99.319322268695174</v>
       </c>
       <c r="G6" s="6">
         <v>101.16972264968618</v>
       </c>
       <c r="H6" s="6">
         <v>101.78086259875914</v>
       </c>
       <c r="I6" s="6">
@@ -1297,57 +2474,59 @@
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
       <c r="AZ6" s="6">
         <v>101.5</v>
       </c>
       <c r="BA6" s="6">
         <v>101.3</v>
       </c>
       <c r="BB6" s="6">
         <v>101.56425568272591</v>
       </c>
       <c r="BC6" s="6">
         <v>102.87372865155797</v>
       </c>
       <c r="BD6" s="6">
         <v>102.2</v>
       </c>
-      <c r="BE6" s="6"/>
+      <c r="BE6" s="6">
+        <v>102.70031313366921</v>
+      </c>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
       </c>
       <c r="F7" s="6">
         <v>115.91562196000666</v>
       </c>
       <c r="G7" s="6">
         <v>116.21892694141249</v>
       </c>
       <c r="H7" s="6">
         <v>112.4435341637621</v>
       </c>
       <c r="I7" s="6">
@@ -1472,57 +2651,59 @@
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
       <c r="AZ7" s="6">
         <v>100.1</v>
       </c>
       <c r="BA7" s="6">
         <v>96.7</v>
       </c>
       <c r="BB7" s="6">
         <v>96.181655515037093</v>
       </c>
       <c r="BC7" s="6">
         <v>100.15850271435487</v>
       </c>
       <c r="BD7" s="6">
         <v>96</v>
       </c>
-      <c r="BE7" s="6"/>
+      <c r="BE7" s="6">
+        <v>96.816606629108136</v>
+      </c>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
-    <row r="8" spans="1:61">
+    <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
       </c>
       <c r="F8" s="6">
         <v>54.906101727252533</v>
       </c>
       <c r="G8" s="6">
         <v>63.243565131588205</v>
       </c>
       <c r="H8" s="6">
         <v>71.308500051952166</v>
       </c>
       <c r="I8" s="6">
@@ -1647,57 +2828,59 @@
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
       <c r="AZ8" s="6">
         <v>102.7</v>
       </c>
       <c r="BA8" s="6">
         <v>103.8</v>
       </c>
       <c r="BB8" s="6">
         <v>109.4259039014123</v>
       </c>
       <c r="BC8" s="6">
         <v>107.34659510389015</v>
       </c>
       <c r="BD8" s="6">
         <v>105.1</v>
       </c>
-      <c r="BE8" s="6"/>
+      <c r="BE8" s="6">
+        <v>104.56038572465441</v>
+      </c>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
-    <row r="9" spans="1:61">
+    <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
       </c>
       <c r="F9" s="6">
         <v>98.339391814392073</v>
       </c>
       <c r="G9" s="6">
         <v>100.33902047440935</v>
       </c>
       <c r="H9" s="6">
         <v>100.21831336932125</v>
       </c>
       <c r="I9" s="6">
@@ -1822,57 +3005,59 @@
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
       <c r="AZ9" s="6">
         <v>104.4</v>
       </c>
       <c r="BA9" s="6">
         <v>104</v>
       </c>
       <c r="BB9" s="6">
         <v>104.52990329555907</v>
       </c>
       <c r="BC9" s="6">
         <v>104.58162080445182</v>
       </c>
       <c r="BD9" s="6">
         <v>104.6</v>
       </c>
-      <c r="BE9" s="6"/>
+      <c r="BE9" s="6">
+        <v>104.21591323533816</v>
+      </c>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
       </c>
       <c r="F10" s="6">
         <v>102.48208949850405</v>
       </c>
       <c r="G10" s="6">
         <v>105.78599339528142</v>
       </c>
       <c r="H10" s="6">
         <v>104.61266809881302</v>
       </c>
       <c r="I10" s="6">
@@ -1997,57 +3182,59 @@
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
       <c r="AZ10" s="6">
         <v>103.2</v>
       </c>
       <c r="BA10" s="6">
         <v>102.7</v>
       </c>
       <c r="BB10" s="6">
         <v>102.70920080748731</v>
       </c>
       <c r="BC10" s="6">
         <v>102.60922932544696</v>
       </c>
       <c r="BD10" s="6">
         <v>102.1</v>
       </c>
-      <c r="BE10" s="6"/>
+      <c r="BE10" s="6">
+        <v>102.19507910310102</v>
+      </c>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
       </c>
       <c r="F11" s="6">
         <v>104.17624020766532</v>
       </c>
       <c r="G11" s="6">
         <v>102.75753177972678</v>
       </c>
       <c r="H11" s="6">
         <v>104.01930966276423</v>
       </c>
       <c r="I11" s="6">
@@ -2172,57 +3359,59 @@
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>103.1</v>
       </c>
       <c r="BA11" s="6">
         <v>101.1</v>
       </c>
       <c r="BB11" s="6">
         <v>101.42855162444613</v>
       </c>
       <c r="BC11" s="6">
         <v>102.60809260804086</v>
       </c>
       <c r="BD11" s="6">
         <v>101.5</v>
       </c>
-      <c r="BE11" s="6"/>
+      <c r="BE11" s="6">
+        <v>108.34993159489596</v>
+      </c>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
-    <row r="12" spans="1:61">
+    <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
       </c>
       <c r="F12" s="6">
         <v>104.29635601215348</v>
       </c>
       <c r="G12" s="6">
         <v>104.78473093113895</v>
       </c>
       <c r="H12" s="6">
         <v>104.98640909309376</v>
       </c>
       <c r="I12" s="6">
@@ -2347,57 +3536,59 @@
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>100.3</v>
       </c>
       <c r="BA12" s="6">
         <v>100.2</v>
       </c>
       <c r="BB12" s="6">
         <v>100.28245053715624</v>
       </c>
       <c r="BC12" s="6">
         <v>102.09524975552347</v>
       </c>
       <c r="BD12" s="6">
         <v>101.8</v>
       </c>
-      <c r="BE12" s="6"/>
+      <c r="BE12" s="6">
+        <v>101.47809538065728</v>
+      </c>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
       </c>
       <c r="F13" s="6">
         <v>99.3194896713199</v>
       </c>
       <c r="G13" s="6">
         <v>97.312873148397316</v>
       </c>
       <c r="H13" s="6">
         <v>102.01477130617691</v>
       </c>
       <c r="I13" s="6">
@@ -2522,57 +3713,59 @@
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
       <c r="AZ13" s="6">
         <v>101.6</v>
       </c>
       <c r="BA13" s="6">
         <v>102.5</v>
       </c>
       <c r="BB13" s="6">
         <v>103.73316923731085</v>
       </c>
       <c r="BC13" s="6">
         <v>103.3562073568667</v>
       </c>
       <c r="BD13" s="6">
         <v>104.8</v>
       </c>
-      <c r="BE13" s="6"/>
+      <c r="BE13" s="6">
+        <v>102.59586210927245</v>
+      </c>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
-    <row r="14" spans="1:61">
+    <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
       </c>
       <c r="F14" s="6">
         <v>90.792408858637117</v>
       </c>
       <c r="G14" s="6">
         <v>98.098801247925792</v>
       </c>
       <c r="H14" s="6">
         <v>101.48399211125488</v>
       </c>
       <c r="I14" s="6">
@@ -2697,57 +3890,59 @@
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
       <c r="AZ14" s="6">
         <v>102.5</v>
       </c>
       <c r="BA14" s="6">
         <v>102.7</v>
       </c>
       <c r="BB14" s="6">
         <v>103.09022522158367</v>
       </c>
       <c r="BC14" s="6">
         <v>103.5272405929439</v>
       </c>
       <c r="BD14" s="6">
         <v>102.6</v>
       </c>
-      <c r="BE14" s="6"/>
+      <c r="BE14" s="6">
+        <v>103.50648750993558</v>
+      </c>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
-    <row r="15" spans="1:61">
+    <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
       </c>
       <c r="F15" s="6">
         <v>109.57679518553722</v>
       </c>
       <c r="G15" s="6">
         <v>111.0196418579383</v>
       </c>
       <c r="H15" s="6">
         <v>107.68327833422585</v>
       </c>
       <c r="I15" s="6">
@@ -2872,57 +4067,59 @@
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>101</v>
       </c>
       <c r="BA15" s="6">
         <v>101.3</v>
       </c>
       <c r="BB15" s="6">
         <v>101.28613045333945</v>
       </c>
       <c r="BC15" s="6">
         <v>103.12496589575242</v>
       </c>
       <c r="BD15" s="6">
         <v>102.4</v>
       </c>
-      <c r="BE15" s="6"/>
+      <c r="BE15" s="6">
+        <v>102.02862522960881</v>
+      </c>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
-    <row r="16" spans="1:61">
+    <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
       </c>
       <c r="F16" s="6">
         <v>102.14199466666467</v>
       </c>
       <c r="G16" s="6">
         <v>103.07380560608772</v>
       </c>
       <c r="H16" s="6">
         <v>102.01110331972359</v>
       </c>
       <c r="I16" s="6">
@@ -3047,57 +4244,59 @@
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
       <c r="AZ16" s="6">
         <v>102.2</v>
       </c>
       <c r="BA16" s="6">
         <v>102.5</v>
       </c>
       <c r="BB16" s="6">
         <v>102.52455579819583</v>
       </c>
       <c r="BC16" s="6">
         <v>103.6304845831219</v>
       </c>
       <c r="BD16" s="6">
         <v>103.4</v>
       </c>
-      <c r="BE16" s="6"/>
+      <c r="BE16" s="6">
+        <v>102.99177926682945</v>
+      </c>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
-    <row r="17" spans="1:61">
+    <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
       </c>
       <c r="F17" s="6">
         <v>105.38791481342149</v>
       </c>
       <c r="G17" s="6">
         <v>105.14486855742817</v>
       </c>
       <c r="H17" s="6">
         <v>104.20697693529723</v>
       </c>
       <c r="I17" s="6">
@@ -3222,57 +4421,59 @@
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.9</v>
       </c>
       <c r="BA17" s="6">
         <v>101.9</v>
       </c>
       <c r="BB17" s="6">
         <v>100.03678223556751</v>
       </c>
       <c r="BC17" s="6">
         <v>102.70807337706715</v>
       </c>
       <c r="BD17" s="6">
         <v>105</v>
       </c>
-      <c r="BE17" s="6"/>
+      <c r="BE17" s="6">
+        <v>105.99184787891924</v>
+      </c>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
-    <row r="18" spans="1:61">
+    <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
       </c>
       <c r="F18" s="6">
         <v>102.414463669892</v>
       </c>
       <c r="G18" s="6">
         <v>104.21265585644343</v>
       </c>
       <c r="H18" s="6">
         <v>103.01417174843999</v>
       </c>
       <c r="I18" s="6">
@@ -3397,57 +4598,59 @@
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ18" s="6">
         <v>100</v>
       </c>
       <c r="BA18" s="6">
         <v>100.8</v>
       </c>
       <c r="BB18" s="6">
         <v>101.26934078984127</v>
       </c>
       <c r="BC18" s="6">
         <v>102.67614562436198</v>
       </c>
       <c r="BD18" s="6">
         <v>102.3</v>
       </c>
-      <c r="BE18" s="6"/>
+      <c r="BE18" s="6">
+        <v>101.77482230228128</v>
+      </c>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
       </c>
       <c r="F19" s="6">
         <v>102.81982706126354</v>
       </c>
       <c r="G19" s="6">
         <v>104.65431025809433</v>
       </c>
       <c r="H19" s="6">
         <v>104.74015481310485</v>
       </c>
       <c r="I19" s="6">
@@ -3572,238 +4775,240 @@
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
       <c r="AZ19" s="6">
         <v>102.9</v>
       </c>
       <c r="BA19" s="6">
         <v>102.9</v>
       </c>
       <c r="BB19" s="6">
         <v>103.08991971912053</v>
       </c>
       <c r="BC19" s="6">
         <v>103.40645343373542</v>
       </c>
       <c r="BD19" s="6">
         <v>101.9</v>
       </c>
-      <c r="BE19" s="6"/>
+      <c r="BE19" s="6">
+        <v>99.463462377137262</v>
+      </c>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
-    <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="27"/>
-[...46 lines deleted...]
-      <c r="AW21" s="27"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="48"/>
+      <c r="L21" s="48"/>
+      <c r="M21" s="48"/>
+      <c r="N21" s="48"/>
+      <c r="O21" s="48"/>
+      <c r="P21" s="48"/>
+      <c r="Q21" s="48"/>
+      <c r="R21" s="48"/>
+      <c r="S21" s="48"/>
+      <c r="T21" s="48"/>
+      <c r="U21" s="48"/>
+      <c r="V21" s="48"/>
+      <c r="W21" s="48"/>
+      <c r="X21" s="48"/>
+      <c r="Y21" s="48"/>
+      <c r="Z21" s="48"/>
+      <c r="AA21" s="48"/>
+      <c r="AB21" s="48"/>
+      <c r="AC21" s="48"/>
+      <c r="AD21" s="48"/>
+      <c r="AE21" s="48"/>
+      <c r="AF21" s="48"/>
+      <c r="AG21" s="48"/>
+      <c r="AH21" s="48"/>
+      <c r="AI21" s="48"/>
+      <c r="AJ21" s="48"/>
+      <c r="AK21" s="48"/>
+      <c r="AL21" s="48"/>
+      <c r="AM21" s="48"/>
+      <c r="AN21" s="48"/>
+      <c r="AO21" s="48"/>
+      <c r="AP21" s="48"/>
+      <c r="AQ21" s="48"/>
+      <c r="AR21" s="48"/>
+      <c r="AS21" s="48"/>
+      <c r="AT21" s="48"/>
+      <c r="AU21" s="48"/>
+      <c r="AV21" s="48"/>
+      <c r="AW21" s="48"/>
     </row>
-    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="I22" s="24" t="s">
+    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I22" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="J22" s="24"/>
-[...3 lines deleted...]
-      <c r="U22" s="24" t="s">
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="U22" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="V22" s="24"/>
-[...2 lines deleted...]
-      <c r="Y22" s="24"/>
+      <c r="V22" s="47"/>
+      <c r="W22" s="47"/>
+      <c r="X22" s="47"/>
+      <c r="Y22" s="47"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
-      <c r="AG22" s="24" t="s">
+      <c r="AG22" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AH22" s="24"/>
-[...2 lines deleted...]
-      <c r="AK22" s="24"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="24" t="s">
+      <c r="AS22" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AT22" s="24"/>
-[...2 lines deleted...]
-      <c r="AW22" s="24"/>
+      <c r="AT22" s="47"/>
+      <c r="AU22" s="47"/>
+      <c r="AV22" s="47"/>
+      <c r="AW22" s="47"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
-      <c r="BE22" s="24" t="s">
+      <c r="BE22" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="BF22" s="24"/>
-[...2 lines deleted...]
-      <c r="BI22" s="24"/>
+      <c r="BF22" s="47"/>
+      <c r="BG22" s="47"/>
+      <c r="BH22" s="47"/>
+      <c r="BI22" s="47"/>
     </row>
-    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B23" s="21" t="s">
+    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49"/>
+      <c r="B23" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="22"/>
-[...10 lines deleted...]
-      <c r="N23" s="21" t="s">
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="46"/>
+      <c r="N23" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="22"/>
-[...10 lines deleted...]
-      <c r="Z23" s="21" t="s">
+      <c r="O23" s="45"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="45"/>
+      <c r="S23" s="45"/>
+      <c r="T23" s="45"/>
+      <c r="U23" s="45"/>
+      <c r="V23" s="45"/>
+      <c r="W23" s="45"/>
+      <c r="X23" s="45"/>
+      <c r="Y23" s="46"/>
+      <c r="Z23" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="22"/>
-[...10 lines deleted...]
-      <c r="AL23" s="21" t="s">
+      <c r="AA23" s="45"/>
+      <c r="AB23" s="45"/>
+      <c r="AC23" s="45"/>
+      <c r="AD23" s="45"/>
+      <c r="AE23" s="45"/>
+      <c r="AF23" s="45"/>
+      <c r="AG23" s="45"/>
+      <c r="AH23" s="45"/>
+      <c r="AI23" s="45"/>
+      <c r="AJ23" s="45"/>
+      <c r="AK23" s="46"/>
+      <c r="AL23" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="22"/>
-[...10 lines deleted...]
-      <c r="AX23" s="21" t="s">
+      <c r="AM23" s="45"/>
+      <c r="AN23" s="45"/>
+      <c r="AO23" s="45"/>
+      <c r="AP23" s="45"/>
+      <c r="AQ23" s="45"/>
+      <c r="AR23" s="45"/>
+      <c r="AS23" s="45"/>
+      <c r="AT23" s="45"/>
+      <c r="AU23" s="45"/>
+      <c r="AV23" s="45"/>
+      <c r="AW23" s="46"/>
+      <c r="AX23" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="22"/>
-[...9 lines deleted...]
-      <c r="BI23" s="23"/>
+      <c r="AY23" s="45"/>
+      <c r="AZ23" s="45"/>
+      <c r="BA23" s="45"/>
+      <c r="BB23" s="45"/>
+      <c r="BC23" s="45"/>
+      <c r="BD23" s="45"/>
+      <c r="BE23" s="45"/>
+      <c r="BF23" s="45"/>
+      <c r="BG23" s="45"/>
+      <c r="BH23" s="45"/>
+      <c r="BI23" s="46"/>
     </row>
-    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="26"/>
+    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="50"/>
       <c r="B24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -3941,51 +5146,51 @@
       <c r="BB24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BC24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BD24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BE24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BF24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BG24" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI24" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="25" spans="1:61" s="2" customFormat="1">
+    <row r="25" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="13">
         <v>101.29310463092112</v>
       </c>
       <c r="C25" s="13">
         <v>102.08753069322131</v>
       </c>
       <c r="D25" s="13">
         <v>101.60795468124407</v>
       </c>
       <c r="E25" s="13">
         <v>102.05058532904445</v>
       </c>
       <c r="F25" s="13">
         <v>99.283588339958513</v>
       </c>
       <c r="G25" s="13">
         <v>101.1508274038688</v>
       </c>
       <c r="H25" s="13">
         <v>101.76767850392707</v>
       </c>
       <c r="I25" s="13">
@@ -4110,57 +5315,59 @@
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ25" s="6">
         <v>101.5</v>
       </c>
       <c r="BA25" s="6">
         <v>101.3</v>
       </c>
       <c r="BB25" s="6">
         <v>101.59676251259337</v>
       </c>
       <c r="BC25" s="6">
         <v>102.92681947222309</v>
       </c>
       <c r="BD25" s="6">
         <v>102.3</v>
       </c>
-      <c r="BE25" s="6"/>
+      <c r="BE25" s="6">
+        <v>102.73375287681831</v>
+      </c>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="13">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="13">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="13">
         <v>116.80642391439318</v>
       </c>
       <c r="F26" s="13">
         <v>116.08489932583252</v>
       </c>
       <c r="G26" s="13">
         <v>116.38072976801963</v>
       </c>
       <c r="H26" s="13">
         <v>112.55033239691082</v>
       </c>
       <c r="I26" s="13">
@@ -4285,57 +5492,59 @@
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.1</v>
       </c>
       <c r="BA26" s="6">
         <v>96.6</v>
       </c>
       <c r="BB26" s="6">
         <v>96.078104862023409</v>
       </c>
       <c r="BC26" s="6">
         <v>100.1625801621756</v>
       </c>
       <c r="BD26" s="6">
         <v>95.9</v>
       </c>
-      <c r="BE26" s="6"/>
+      <c r="BE26" s="6">
+        <v>96.746873560760832</v>
+      </c>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
-    <row r="27" spans="1:61">
+    <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="13">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="13">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="13">
         <v>54.579308905567039</v>
       </c>
       <c r="F27" s="13">
         <v>54.874398998155648</v>
       </c>
       <c r="G27" s="13">
         <v>63.216807822767343</v>
       </c>
       <c r="H27" s="13">
         <v>71.286092935060992</v>
       </c>
       <c r="I27" s="13">
@@ -4460,57 +5669,59 @@
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>102.7</v>
       </c>
       <c r="BA27" s="6">
         <v>103.8</v>
       </c>
       <c r="BB27" s="6">
         <v>109.44291114867637</v>
       </c>
       <c r="BC27" s="6">
         <v>107.35784555088735</v>
       </c>
       <c r="BD27" s="6">
         <v>105.1</v>
       </c>
-      <c r="BE27" s="6"/>
+      <c r="BE27" s="6">
+        <v>104.56435096578164</v>
+      </c>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
-    <row r="28" spans="1:61">
+    <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="13">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="13">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="13">
         <v>101.37783164049657</v>
       </c>
       <c r="F28" s="13">
         <v>98.185155448789885</v>
       </c>
       <c r="G28" s="13">
         <v>100.21550802532495</v>
       </c>
       <c r="H28" s="13">
         <v>100.10188138848287</v>
       </c>
       <c r="I28" s="13">
@@ -4635,57 +5846,59 @@
       </c>
       <c r="AW28" s="18">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ28" s="6">
         <v>104.5</v>
       </c>
       <c r="BA28" s="6">
         <v>104.1</v>
       </c>
       <c r="BB28" s="6">
         <v>104.56595174127581</v>
       </c>
       <c r="BC28" s="6">
         <v>104.6131718794028</v>
       </c>
       <c r="BD28" s="6">
         <v>104.6</v>
       </c>
-      <c r="BE28" s="6"/>
+      <c r="BE28" s="6">
+        <v>104.23335697521942</v>
+      </c>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="18"/>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="13">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="13">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="13">
         <v>103.66567166609961</v>
       </c>
       <c r="F29" s="13">
         <v>102.48123210921317</v>
       </c>
       <c r="G29" s="13">
         <v>105.78547557755846</v>
       </c>
       <c r="H29" s="13">
         <v>104.61204414437195</v>
       </c>
       <c r="I29" s="13">
@@ -4810,57 +6023,59 @@
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ29" s="6">
         <v>103.3</v>
       </c>
       <c r="BA29" s="6">
         <v>102.7</v>
       </c>
       <c r="BB29" s="6">
         <v>102.74223383507956</v>
       </c>
       <c r="BC29" s="6">
         <v>102.64242097719098</v>
       </c>
       <c r="BD29" s="6">
         <v>102.2</v>
       </c>
-      <c r="BE29" s="6"/>
+      <c r="BE29" s="6">
+        <v>102.21780651760088</v>
+      </c>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="13">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="13">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="13">
         <v>104.38923271370986</v>
       </c>
       <c r="F30" s="13">
         <v>102.76149879506924</v>
       </c>
       <c r="G30" s="13">
         <v>101.59653932829312</v>
       </c>
       <c r="H30" s="13">
         <v>102.96188593817281</v>
       </c>
       <c r="I30" s="13">
@@ -4985,57 +6200,59 @@
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ30" s="6">
         <v>103.2</v>
       </c>
       <c r="BA30" s="6">
         <v>101.1</v>
       </c>
       <c r="BB30" s="6">
         <v>101.51499544818468</v>
       </c>
       <c r="BC30" s="6">
         <v>102.73903244358331</v>
       </c>
       <c r="BD30" s="6">
         <v>101.6</v>
       </c>
-      <c r="BE30" s="6"/>
+      <c r="BE30" s="6">
+        <v>108.5844586077074</v>
+      </c>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="13">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="13">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="13">
         <v>105.64222250619466</v>
       </c>
       <c r="F31" s="13">
         <v>104.28271145277488</v>
       </c>
       <c r="G31" s="13">
         <v>104.77676200146684</v>
       </c>
       <c r="H31" s="13">
         <v>104.9803869563917</v>
       </c>
       <c r="I31" s="13">
@@ -5160,57 +6377,59 @@
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ31" s="6">
         <v>100.3</v>
       </c>
       <c r="BA31" s="6">
         <v>100.2</v>
       </c>
       <c r="BB31" s="6">
         <v>100.28800557399049</v>
       </c>
       <c r="BC31" s="6">
         <v>102.12982043215275</v>
       </c>
       <c r="BD31" s="6">
         <v>101.9</v>
       </c>
-      <c r="BE31" s="6"/>
+      <c r="BE31" s="6">
+        <v>101.49534845883008</v>
+      </c>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
-    <row r="32" spans="1:61">
+    <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="13">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="13">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="13">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="13">
         <v>108.65464319323787</v>
       </c>
       <c r="F32" s="13">
         <v>99.213588121452915</v>
       </c>
       <c r="G32" s="13">
         <v>97.214626537094645</v>
       </c>
       <c r="H32" s="13">
         <v>101.95338694352102</v>
       </c>
       <c r="I32" s="13">
@@ -5335,57 +6554,59 @@
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ32" s="6">
         <v>101.7</v>
       </c>
       <c r="BA32" s="6">
         <v>102.6</v>
       </c>
       <c r="BB32" s="6">
         <v>103.83652692738723</v>
       </c>
       <c r="BC32" s="6">
         <v>103.43848453515049</v>
       </c>
       <c r="BD32" s="6">
         <v>104.9</v>
       </c>
-      <c r="BE32" s="6"/>
+      <c r="BE32" s="6">
+        <v>102.63663629965993</v>
+      </c>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
-    <row r="33" spans="1:61">
+    <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="13">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="13">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="13">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="13">
         <v>95.225460396506577</v>
       </c>
       <c r="F33" s="13">
         <v>90.760014131578046</v>
       </c>
       <c r="G33" s="13">
         <v>98.073505622318223</v>
       </c>
       <c r="H33" s="13">
         <v>101.46207888194789</v>
       </c>
       <c r="I33" s="13">
@@ -5510,57 +6731,59 @@
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
       <c r="AZ33" s="6">
         <v>102.5</v>
       </c>
       <c r="BA33" s="6">
         <v>102.7</v>
       </c>
       <c r="BB33" s="6">
         <v>103.09463645203969</v>
       </c>
       <c r="BC33" s="6">
         <v>103.53117512119292</v>
       </c>
       <c r="BD33" s="6">
         <v>102.6</v>
       </c>
-      <c r="BE33" s="6"/>
+      <c r="BE33" s="6">
+        <v>103.50919724770193</v>
+      </c>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
-    <row r="34" spans="1:61">
+    <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="13">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="13">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="13">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="13">
         <v>108.62971096431868</v>
       </c>
       <c r="F34" s="13">
         <v>108.69410656940161</v>
       </c>
       <c r="G34" s="13">
         <v>110.24065035054424</v>
       </c>
       <c r="H34" s="13">
         <v>106.98797199503393</v>
       </c>
       <c r="I34" s="13">
@@ -5685,57 +6908,59 @@
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ34" s="6">
         <v>101</v>
       </c>
       <c r="BA34" s="6">
         <v>101.3</v>
       </c>
       <c r="BB34" s="6">
         <v>101.33095866415553</v>
       </c>
       <c r="BC34" s="6">
         <v>103.22271679866499</v>
       </c>
       <c r="BD34" s="6">
         <v>102.5</v>
       </c>
-      <c r="BE34" s="6"/>
+      <c r="BE34" s="6">
+        <v>102.07141457191517</v>
+      </c>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
-    <row r="35" spans="1:61">
+    <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="13">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="13">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="13">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="13">
         <v>105.61231477736224</v>
       </c>
       <c r="F35" s="13">
         <v>104.96550527574063</v>
       </c>
       <c r="G35" s="13">
         <v>105.53752274614013</v>
       </c>
       <c r="H35" s="13">
         <v>104.06996162884454</v>
       </c>
       <c r="I35" s="13">
@@ -5860,57 +7085,59 @@
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ35" s="6">
         <v>102.3</v>
       </c>
       <c r="BA35" s="6">
         <v>102.6</v>
       </c>
       <c r="BB35" s="6">
         <v>102.59165065196581</v>
       </c>
       <c r="BC35" s="6">
         <v>103.71365360847342</v>
       </c>
       <c r="BD35" s="6">
         <v>103.4</v>
       </c>
-      <c r="BE35" s="6"/>
+      <c r="BE35" s="6">
+        <v>103.03544349576856</v>
+      </c>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
-    <row r="36" spans="1:61">
+    <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="13">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="13">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="13">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="13">
         <v>106.28524592632533</v>
       </c>
       <c r="F36" s="13">
         <v>105.35596051586916</v>
       </c>
       <c r="G36" s="13">
         <v>105.11778466832868</v>
       </c>
       <c r="H36" s="13">
         <v>104.18209593552167</v>
       </c>
       <c r="I36" s="13">
@@ -6035,57 +7262,59 @@
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>100.9</v>
       </c>
       <c r="BA36" s="6">
         <v>101.9</v>
       </c>
       <c r="BB36" s="6">
         <v>100.03680160317015</v>
       </c>
       <c r="BC36" s="6">
         <v>102.7093581660147</v>
       </c>
       <c r="BD36" s="6">
         <v>105</v>
       </c>
-      <c r="BE36" s="6"/>
+      <c r="BE36" s="6">
+        <v>105.99376990552358</v>
+      </c>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
-    <row r="37" spans="1:61">
+    <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="13">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="13">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="13">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="13">
         <v>106.06836680905974</v>
       </c>
       <c r="F37" s="13">
         <v>102.46032680331452</v>
       </c>
       <c r="G37" s="13">
         <v>104.26771118399462</v>
       </c>
       <c r="H37" s="13">
         <v>103.04946668087919</v>
       </c>
       <c r="I37" s="13">
@@ -6210,57 +7439,59 @@
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ37" s="6">
         <v>100</v>
       </c>
       <c r="BA37" s="6">
         <v>100.8</v>
       </c>
       <c r="BB37" s="6">
         <v>101.33570312313822</v>
       </c>
       <c r="BC37" s="6">
         <v>102.79498378648506</v>
       </c>
       <c r="BD37" s="6">
         <v>102.4</v>
       </c>
-      <c r="BE37" s="6"/>
+      <c r="BE37" s="6">
+        <v>101.81873924016787</v>
+      </c>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
-    <row r="38" spans="1:61">
+    <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="14">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="14">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="14">
         <v>107.12339193788148</v>
       </c>
       <c r="F38" s="14">
         <v>101.61427715507773</v>
       </c>
       <c r="G38" s="14">
         <v>103.58610939718353</v>
       </c>
       <c r="H38" s="14">
         <v>103.84063649910267</v>
       </c>
       <c r="I38" s="14">
@@ -6385,238 +7616,240 @@
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
       <c r="AZ38" s="6">
         <v>102.9</v>
       </c>
       <c r="BA38" s="6">
         <v>102.9</v>
       </c>
       <c r="BB38" s="6">
         <v>103.10561997950505</v>
       </c>
       <c r="BC38" s="6">
         <v>103.42314915073356</v>
       </c>
       <c r="BD38" s="6">
         <v>101.9</v>
       </c>
-      <c r="BE38" s="6"/>
+      <c r="BE38" s="6">
+        <v>99.46187169300002</v>
+      </c>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
-    <row r="40" spans="1:61" ht="21" customHeight="1">
-      <c r="A40" s="27" t="s">
+    <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="27"/>
-[...46 lines deleted...]
-      <c r="AW40" s="27"/>
+      <c r="B40" s="48"/>
+      <c r="C40" s="48"/>
+      <c r="D40" s="48"/>
+      <c r="E40" s="48"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="48"/>
+      <c r="H40" s="48"/>
+      <c r="I40" s="48"/>
+      <c r="J40" s="48"/>
+      <c r="K40" s="48"/>
+      <c r="L40" s="48"/>
+      <c r="M40" s="48"/>
+      <c r="N40" s="48"/>
+      <c r="O40" s="48"/>
+      <c r="P40" s="48"/>
+      <c r="Q40" s="48"/>
+      <c r="R40" s="48"/>
+      <c r="S40" s="48"/>
+      <c r="T40" s="48"/>
+      <c r="U40" s="48"/>
+      <c r="V40" s="48"/>
+      <c r="W40" s="48"/>
+      <c r="X40" s="48"/>
+      <c r="Y40" s="48"/>
+      <c r="Z40" s="48"/>
+      <c r="AA40" s="48"/>
+      <c r="AB40" s="48"/>
+      <c r="AC40" s="48"/>
+      <c r="AD40" s="48"/>
+      <c r="AE40" s="48"/>
+      <c r="AF40" s="48"/>
+      <c r="AG40" s="48"/>
+      <c r="AH40" s="48"/>
+      <c r="AI40" s="48"/>
+      <c r="AJ40" s="48"/>
+      <c r="AK40" s="48"/>
+      <c r="AL40" s="48"/>
+      <c r="AM40" s="48"/>
+      <c r="AN40" s="48"/>
+      <c r="AO40" s="48"/>
+      <c r="AP40" s="48"/>
+      <c r="AQ40" s="48"/>
+      <c r="AR40" s="48"/>
+      <c r="AS40" s="48"/>
+      <c r="AT40" s="48"/>
+      <c r="AU40" s="48"/>
+      <c r="AV40" s="48"/>
+      <c r="AW40" s="48"/>
     </row>
-    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="I41" s="24" t="s">
+    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I41" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="J41" s="24"/>
-[...3 lines deleted...]
-      <c r="U41" s="24" t="s">
+      <c r="J41" s="47"/>
+      <c r="K41" s="47"/>
+      <c r="L41" s="47"/>
+      <c r="M41" s="47"/>
+      <c r="U41" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="V41" s="24"/>
-[...2 lines deleted...]
-      <c r="Y41" s="24"/>
+      <c r="V41" s="47"/>
+      <c r="W41" s="47"/>
+      <c r="X41" s="47"/>
+      <c r="Y41" s="47"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
-      <c r="AG41" s="24" t="s">
+      <c r="AG41" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AH41" s="24"/>
-[...2 lines deleted...]
-      <c r="AK41" s="24"/>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
-      <c r="AS41" s="24" t="s">
+      <c r="AS41" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AT41" s="24"/>
-[...2 lines deleted...]
-      <c r="AW41" s="24"/>
+      <c r="AT41" s="47"/>
+      <c r="AU41" s="47"/>
+      <c r="AV41" s="47"/>
+      <c r="AW41" s="47"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
-      <c r="BE41" s="24" t="s">
+      <c r="BE41" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="BF41" s="24"/>
-[...2 lines deleted...]
-      <c r="BI41" s="24"/>
+      <c r="BF41" s="47"/>
+      <c r="BG41" s="47"/>
+      <c r="BH41" s="47"/>
+      <c r="BI41" s="47"/>
     </row>
-    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B42" s="21" t="s">
+    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="49"/>
+      <c r="B42" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="C42" s="22"/>
-[...10 lines deleted...]
-      <c r="N42" s="21" t="s">
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="45"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="45"/>
+      <c r="M42" s="46"/>
+      <c r="N42" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="22"/>
-[...10 lines deleted...]
-      <c r="Z42" s="21" t="s">
+      <c r="O42" s="45"/>
+      <c r="P42" s="45"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="45"/>
+      <c r="S42" s="45"/>
+      <c r="T42" s="45"/>
+      <c r="U42" s="45"/>
+      <c r="V42" s="45"/>
+      <c r="W42" s="45"/>
+      <c r="X42" s="45"/>
+      <c r="Y42" s="46"/>
+      <c r="Z42" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="22"/>
-[...10 lines deleted...]
-      <c r="AL42" s="21" t="s">
+      <c r="AA42" s="45"/>
+      <c r="AB42" s="45"/>
+      <c r="AC42" s="45"/>
+      <c r="AD42" s="45"/>
+      <c r="AE42" s="45"/>
+      <c r="AF42" s="45"/>
+      <c r="AG42" s="45"/>
+      <c r="AH42" s="45"/>
+      <c r="AI42" s="45"/>
+      <c r="AJ42" s="45"/>
+      <c r="AK42" s="46"/>
+      <c r="AL42" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="22"/>
-[...10 lines deleted...]
-      <c r="AX42" s="21" t="s">
+      <c r="AM42" s="45"/>
+      <c r="AN42" s="45"/>
+      <c r="AO42" s="45"/>
+      <c r="AP42" s="45"/>
+      <c r="AQ42" s="45"/>
+      <c r="AR42" s="45"/>
+      <c r="AS42" s="45"/>
+      <c r="AT42" s="45"/>
+      <c r="AU42" s="45"/>
+      <c r="AV42" s="45"/>
+      <c r="AW42" s="46"/>
+      <c r="AX42" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="22"/>
-[...9 lines deleted...]
-      <c r="BI42" s="23"/>
+      <c r="AY42" s="45"/>
+      <c r="AZ42" s="45"/>
+      <c r="BA42" s="45"/>
+      <c r="BB42" s="45"/>
+      <c r="BC42" s="45"/>
+      <c r="BD42" s="45"/>
+      <c r="BE42" s="45"/>
+      <c r="BF42" s="45"/>
+      <c r="BG42" s="45"/>
+      <c r="BH42" s="45"/>
+      <c r="BI42" s="46"/>
     </row>
-    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="26"/>
+    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="50"/>
       <c r="B43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6754,51 +7987,51 @@
       <c r="BB43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BC43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BD43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BE43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BF43" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BG43" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI43" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="44" spans="1:61" s="2" customFormat="1">
+    <row r="44" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="16">
         <v>132.07501973295811</v>
       </c>
       <c r="C44" s="16">
         <v>132.07501973295811</v>
       </c>
       <c r="D44" s="16">
         <v>132.07501973295808</v>
       </c>
       <c r="E44" s="16">
         <v>132.07501973295811</v>
       </c>
       <c r="F44" s="16">
         <v>132.07501973295811</v>
       </c>
       <c r="G44" s="6">
         <v>130.87170334175065</v>
       </c>
       <c r="H44" s="6">
         <v>112.73328396073443</v>
       </c>
       <c r="I44" s="6">
@@ -6923,57 +8156,59 @@
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
       <c r="AZ44" s="6">
         <v>100</v>
       </c>
       <c r="BA44" s="6">
         <v>100</v>
       </c>
       <c r="BB44" s="6">
         <v>100</v>
       </c>
       <c r="BC44" s="6">
         <v>100</v>
       </c>
       <c r="BD44" s="6">
         <v>101.1</v>
       </c>
-      <c r="BE44" s="6"/>
+      <c r="BE44" s="6">
+        <v>103.78537511137378</v>
+      </c>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
-    <row r="45" spans="1:61">
+    <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="F45" s="6">
         <v>132.15813257743525</v>
       </c>
       <c r="G45" s="6">
         <v>131.12282747072322</v>
       </c>
       <c r="H45" s="6">
         <v>120.64882087311419</v>
       </c>
       <c r="I45" s="6">
@@ -7098,57 +8333,59 @@
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
       <c r="AZ45" s="6">
         <v>100</v>
       </c>
       <c r="BA45" s="6">
         <v>100</v>
       </c>
       <c r="BB45" s="6">
         <v>100</v>
       </c>
       <c r="BC45" s="6">
         <v>100</v>
       </c>
       <c r="BD45" s="6">
         <v>90.2</v>
       </c>
-      <c r="BE45" s="6"/>
+      <c r="BE45" s="6">
+        <v>92.604316723570349</v>
+      </c>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
-    <row r="46" spans="1:61">
+    <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="6">
         <v>100.52611800075158</v>
       </c>
       <c r="H46" s="6">
         <v>106.70214575138391</v>
       </c>
       <c r="I46" s="6">
@@ -7273,57 +8510,59 @@
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
       <c r="AZ46" s="6">
         <v>100</v>
       </c>
       <c r="BA46" s="6">
         <v>100</v>
       </c>
       <c r="BB46" s="6">
         <v>100</v>
       </c>
       <c r="BC46" s="6">
         <v>100</v>
       </c>
       <c r="BD46" s="6">
         <v>103.8</v>
       </c>
-      <c r="BE46" s="6"/>
+      <c r="BE46" s="6">
+        <v>104.34258566939876</v>
+      </c>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
-    <row r="47" spans="1:61">
+    <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="6">
         <v>41.160220994475132</v>
       </c>
       <c r="H47" s="6">
         <v>102.34167056014671</v>
       </c>
       <c r="I47" s="6">
@@ -7448,57 +8687,59 @@
       </c>
       <c r="AW47" s="18">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
       <c r="AZ47" s="6">
         <v>100</v>
       </c>
       <c r="BA47" s="6">
         <v>100</v>
       </c>
       <c r="BB47" s="6">
         <v>100</v>
       </c>
       <c r="BC47" s="6">
         <v>100</v>
       </c>
       <c r="BD47" s="6">
         <v>108.6</v>
       </c>
-      <c r="BE47" s="6"/>
+      <c r="BE47" s="6">
+        <v>105.72092779777871</v>
+      </c>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="18"/>
     </row>
-    <row r="48" spans="1:61">
+    <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="6">
         <v>106.66067074247351</v>
       </c>
       <c r="I48" s="6">
@@ -7623,57 +8864,59 @@
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
       <c r="AZ48" s="6">
         <v>100</v>
       </c>
       <c r="BA48" s="6">
         <v>100</v>
       </c>
       <c r="BB48" s="6">
         <v>100</v>
       </c>
       <c r="BC48" s="6">
         <v>100</v>
       </c>
       <c r="BD48" s="6">
         <v>100</v>
       </c>
-      <c r="BE48" s="6"/>
+      <c r="BE48" s="6">
+        <v>100.12975838397384</v>
+      </c>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
-    <row r="49" spans="1:61">
+    <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="6">
         <v>127.56549966041474</v>
       </c>
       <c r="I49" s="6">
@@ -7798,57 +9041,59 @@
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BD49" s="6">
         <v>97.1</v>
       </c>
-      <c r="BE49" s="6"/>
+      <c r="BE49" s="6">
+        <v>117.32774257930119</v>
+      </c>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
-    <row r="50" spans="1:61">
+    <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="6">
         <v>116.49778132280441</v>
       </c>
       <c r="I50" s="6">
@@ -7973,57 +9218,59 @@
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
       <c r="AZ50" s="6">
         <v>100</v>
       </c>
       <c r="BA50" s="6">
         <v>100</v>
       </c>
       <c r="BB50" s="6">
         <v>100</v>
       </c>
       <c r="BC50" s="6">
         <v>100</v>
       </c>
       <c r="BD50" s="6">
         <v>101.5</v>
       </c>
-      <c r="BE50" s="6"/>
+      <c r="BE50" s="6">
+        <v>100.64494677944005</v>
+      </c>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
-    <row r="51" spans="1:61">
+    <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="6">
         <v>107.6525336091003</v>
       </c>
       <c r="H51" s="6">
         <v>131.45362315845654</v>
       </c>
       <c r="I51" s="6">
@@ -8148,57 +9395,59 @@
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
       <c r="AZ51" s="6">
         <v>100</v>
       </c>
       <c r="BA51" s="6">
         <v>100</v>
       </c>
       <c r="BB51" s="6">
         <v>100</v>
       </c>
       <c r="BC51" s="6">
         <v>100</v>
       </c>
       <c r="BD51" s="6">
         <v>118.2</v>
       </c>
-      <c r="BE51" s="6"/>
+      <c r="BE51" s="6">
+        <v>104.01758345338943</v>
+      </c>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
-    <row r="52" spans="1:61">
+    <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="F52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="G52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="H52" s="6">
         <v>111.58952945003391</v>
       </c>
       <c r="I52" s="6">
@@ -8323,57 +9572,59 @@
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
       <c r="AZ52" s="6">
         <v>100</v>
       </c>
       <c r="BA52" s="6">
         <v>100</v>
       </c>
       <c r="BB52" s="6">
         <v>100</v>
       </c>
       <c r="BC52" s="6">
         <v>100</v>
       </c>
       <c r="BD52" s="6">
         <v>101.7</v>
       </c>
-      <c r="BE52" s="6"/>
+      <c r="BE52" s="6">
+        <v>109.3380113303846</v>
+      </c>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
-    <row r="53" spans="1:61">
+    <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="6">
         <v>106.07706072193284</v>
       </c>
       <c r="I53" s="6">
@@ -8498,57 +9749,59 @@
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
       <c r="AZ53" s="6">
         <v>100</v>
       </c>
       <c r="BA53" s="6">
         <v>100</v>
       </c>
       <c r="BB53" s="6">
         <v>100</v>
       </c>
       <c r="BC53" s="6">
         <v>100</v>
       </c>
       <c r="BD53" s="6">
         <v>100</v>
       </c>
-      <c r="BE53" s="6"/>
+      <c r="BE53" s="6">
+        <v>99.881807369405493</v>
+      </c>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
-    <row r="54" spans="1:61">
+    <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="6">
         <v>100.07989802307991</v>
       </c>
       <c r="I54" s="6">
@@ -8673,57 +9926,59 @@
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
       <c r="AZ54" s="6">
         <v>100</v>
       </c>
       <c r="BA54" s="6">
         <v>100</v>
       </c>
       <c r="BB54" s="6">
         <v>100</v>
       </c>
       <c r="BC54" s="6">
         <v>100</v>
       </c>
       <c r="BD54" s="6">
         <v>100.9</v>
       </c>
-      <c r="BE54" s="6"/>
+      <c r="BE54" s="6">
+        <v>100.98798437233802</v>
+      </c>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
-    <row r="55" spans="1:61">
+    <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="6">
         <v>99.993973907017391</v>
       </c>
       <c r="H55" s="6">
         <v>100.03299652041247</v>
       </c>
       <c r="I55" s="6">
@@ -8848,57 +10103,59 @@
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BD55" s="6">
         <v>119.1</v>
       </c>
-      <c r="BE55" s="6"/>
+      <c r="BE55" s="6">
+        <v>114.32306706057975</v>
+      </c>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
-    <row r="56" spans="1:61">
+    <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H56" s="6">
         <v>105.73132041805589</v>
       </c>
       <c r="I56" s="6">
@@ -9023,57 +10280,59 @@
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
       <c r="AZ56" s="6">
         <v>100</v>
       </c>
       <c r="BA56" s="6">
         <v>100</v>
       </c>
       <c r="BB56" s="6">
         <v>100</v>
       </c>
       <c r="BC56" s="6">
         <v>100</v>
       </c>
       <c r="BD56" s="6">
         <v>100</v>
       </c>
-      <c r="BE56" s="6"/>
+      <c r="BE56" s="6">
+        <v>99.973824928422147</v>
+      </c>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
-    <row r="57" spans="1:61">
+    <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H57" s="6">
         <v>106.80624665920342</v>
       </c>
       <c r="I57" s="6">
@@ -9198,238 +10457,240 @@
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BD57" s="6">
         <v>99.8</v>
       </c>
-      <c r="BE57" s="6"/>
+      <c r="BE57" s="6">
+        <v>99.233496571757811</v>
+      </c>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
-    <row r="59" spans="1:61" ht="21" customHeight="1">
-      <c r="A59" s="27" t="s">
+    <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="B59" s="27"/>
-[...46 lines deleted...]
-      <c r="AW59" s="27"/>
+      <c r="B59" s="48"/>
+      <c r="C59" s="48"/>
+      <c r="D59" s="48"/>
+      <c r="E59" s="48"/>
+      <c r="F59" s="48"/>
+      <c r="G59" s="48"/>
+      <c r="H59" s="48"/>
+      <c r="I59" s="48"/>
+      <c r="J59" s="48"/>
+      <c r="K59" s="48"/>
+      <c r="L59" s="48"/>
+      <c r="M59" s="48"/>
+      <c r="N59" s="48"/>
+      <c r="O59" s="48"/>
+      <c r="P59" s="48"/>
+      <c r="Q59" s="48"/>
+      <c r="R59" s="48"/>
+      <c r="S59" s="48"/>
+      <c r="T59" s="48"/>
+      <c r="U59" s="48"/>
+      <c r="V59" s="48"/>
+      <c r="W59" s="48"/>
+      <c r="X59" s="48"/>
+      <c r="Y59" s="48"/>
+      <c r="Z59" s="48"/>
+      <c r="AA59" s="48"/>
+      <c r="AB59" s="48"/>
+      <c r="AC59" s="48"/>
+      <c r="AD59" s="48"/>
+      <c r="AE59" s="48"/>
+      <c r="AF59" s="48"/>
+      <c r="AG59" s="48"/>
+      <c r="AH59" s="48"/>
+      <c r="AI59" s="48"/>
+      <c r="AJ59" s="48"/>
+      <c r="AK59" s="48"/>
+      <c r="AL59" s="48"/>
+      <c r="AM59" s="48"/>
+      <c r="AN59" s="48"/>
+      <c r="AO59" s="48"/>
+      <c r="AP59" s="48"/>
+      <c r="AQ59" s="48"/>
+      <c r="AR59" s="48"/>
+      <c r="AS59" s="48"/>
+      <c r="AT59" s="48"/>
+      <c r="AU59" s="48"/>
+      <c r="AV59" s="48"/>
+      <c r="AW59" s="48"/>
     </row>
-    <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="I60" s="24" t="s">
+    <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I60" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="J60" s="24"/>
-[...3 lines deleted...]
-      <c r="U60" s="24" t="s">
+      <c r="J60" s="47"/>
+      <c r="K60" s="47"/>
+      <c r="L60" s="47"/>
+      <c r="M60" s="47"/>
+      <c r="U60" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="V60" s="24"/>
-[...2 lines deleted...]
-      <c r="Y60" s="24"/>
+      <c r="V60" s="47"/>
+      <c r="W60" s="47"/>
+      <c r="X60" s="47"/>
+      <c r="Y60" s="47"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
-      <c r="AG60" s="24" t="s">
+      <c r="AG60" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AH60" s="24"/>
-[...2 lines deleted...]
-      <c r="AK60" s="24"/>
+      <c r="AH60" s="47"/>
+      <c r="AI60" s="47"/>
+      <c r="AJ60" s="47"/>
+      <c r="AK60" s="47"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
-      <c r="AS60" s="24" t="s">
+      <c r="AS60" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AT60" s="24"/>
-[...2 lines deleted...]
-      <c r="AW60" s="24"/>
+      <c r="AT60" s="47"/>
+      <c r="AU60" s="47"/>
+      <c r="AV60" s="47"/>
+      <c r="AW60" s="47"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
-      <c r="BE60" s="24" t="s">
+      <c r="BE60" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="BF60" s="24"/>
-[...2 lines deleted...]
-      <c r="BI60" s="24"/>
+      <c r="BF60" s="47"/>
+      <c r="BG60" s="47"/>
+      <c r="BH60" s="47"/>
+      <c r="BI60" s="47"/>
     </row>
-    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B61" s="21" t="s">
+    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="49"/>
+      <c r="B61" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="C61" s="22"/>
-[...10 lines deleted...]
-      <c r="N61" s="21" t="s">
+      <c r="C61" s="45"/>
+      <c r="D61" s="45"/>
+      <c r="E61" s="45"/>
+      <c r="F61" s="45"/>
+      <c r="G61" s="45"/>
+      <c r="H61" s="45"/>
+      <c r="I61" s="45"/>
+      <c r="J61" s="45"/>
+      <c r="K61" s="45"/>
+      <c r="L61" s="45"/>
+      <c r="M61" s="46"/>
+      <c r="N61" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="22"/>
-[...10 lines deleted...]
-      <c r="Z61" s="21" t="s">
+      <c r="O61" s="45"/>
+      <c r="P61" s="45"/>
+      <c r="Q61" s="45"/>
+      <c r="R61" s="45"/>
+      <c r="S61" s="45"/>
+      <c r="T61" s="45"/>
+      <c r="U61" s="45"/>
+      <c r="V61" s="45"/>
+      <c r="W61" s="45"/>
+      <c r="X61" s="45"/>
+      <c r="Y61" s="46"/>
+      <c r="Z61" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="22"/>
-[...10 lines deleted...]
-      <c r="AL61" s="21" t="s">
+      <c r="AA61" s="45"/>
+      <c r="AB61" s="45"/>
+      <c r="AC61" s="45"/>
+      <c r="AD61" s="45"/>
+      <c r="AE61" s="45"/>
+      <c r="AF61" s="45"/>
+      <c r="AG61" s="45"/>
+      <c r="AH61" s="45"/>
+      <c r="AI61" s="45"/>
+      <c r="AJ61" s="45"/>
+      <c r="AK61" s="46"/>
+      <c r="AL61" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="22"/>
-[...10 lines deleted...]
-      <c r="AX61" s="21" t="s">
+      <c r="AM61" s="45"/>
+      <c r="AN61" s="45"/>
+      <c r="AO61" s="45"/>
+      <c r="AP61" s="45"/>
+      <c r="AQ61" s="45"/>
+      <c r="AR61" s="45"/>
+      <c r="AS61" s="45"/>
+      <c r="AT61" s="45"/>
+      <c r="AU61" s="45"/>
+      <c r="AV61" s="45"/>
+      <c r="AW61" s="46"/>
+      <c r="AX61" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="22"/>
-[...9 lines deleted...]
-      <c r="BI61" s="23"/>
+      <c r="AY61" s="45"/>
+      <c r="AZ61" s="45"/>
+      <c r="BA61" s="45"/>
+      <c r="BB61" s="45"/>
+      <c r="BC61" s="45"/>
+      <c r="BD61" s="45"/>
+      <c r="BE61" s="45"/>
+      <c r="BF61" s="45"/>
+      <c r="BG61" s="45"/>
+      <c r="BH61" s="45"/>
+      <c r="BI61" s="46"/>
     </row>
-    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="26"/>
+    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="50"/>
       <c r="B62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9567,51 +10828,51 @@
       <c r="BB62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BC62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BD62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BE62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BF62" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BG62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="BH62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="BI62" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="63" spans="1:61" s="2" customFormat="1">
+    <row r="63" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="6">
         <v>100.27683188404242</v>
       </c>
       <c r="C63" s="6">
         <v>101.14797254179804</v>
       </c>
       <c r="D63" s="6">
         <v>100.86322440203492</v>
       </c>
       <c r="E63" s="6">
         <v>101.34814993776095</v>
       </c>
       <c r="F63" s="6">
         <v>98.557722445621081</v>
       </c>
       <c r="G63" s="6">
         <v>100.55677001270675</v>
       </c>
       <c r="H63" s="6">
         <v>100.20890226769923</v>
       </c>
       <c r="I63" s="6">
@@ -9736,57 +10997,59 @@
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
       <c r="AZ63" s="6">
         <v>101.6</v>
       </c>
       <c r="BA63" s="6">
         <v>101.4</v>
       </c>
       <c r="BB63" s="6">
         <v>101.68726233202672</v>
       </c>
       <c r="BC63" s="6">
         <v>103.07779740653196</v>
       </c>
       <c r="BD63" s="6">
         <v>102.6</v>
       </c>
-      <c r="BE63" s="6"/>
+      <c r="BE63" s="6">
+        <v>102.16110468604434</v>
+      </c>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
-    <row r="64" spans="1:61">
+    <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
       </c>
       <c r="F64" s="6">
         <v>111.77444348981382</v>
       </c>
       <c r="G64" s="6">
         <v>112.58982634697234</v>
       </c>
       <c r="H64" s="6">
         <v>109.52120786092246</v>
       </c>
       <c r="I64" s="6">
@@ -9911,57 +11174,59 @@
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
       <c r="AZ64" s="6">
         <v>99.6</v>
       </c>
       <c r="BA64" s="6">
         <v>94.8</v>
       </c>
       <c r="BB64" s="6">
         <v>94.089516603241847</v>
       </c>
       <c r="BC64" s="6">
         <v>100.24121757194719</v>
       </c>
       <c r="BD64" s="6">
         <v>99.3</v>
       </c>
-      <c r="BE64" s="6"/>
+      <c r="BE64" s="6">
+        <v>99.590732617456126</v>
+      </c>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
-    <row r="65" spans="1:61">
+    <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
       </c>
       <c r="F65" s="6">
         <v>54.874398998155648</v>
       </c>
       <c r="G65" s="6">
         <v>63.207430751633552</v>
       </c>
       <c r="H65" s="6">
         <v>67.548308802162055</v>
       </c>
       <c r="I65" s="6">
@@ -10086,57 +11351,59 @@
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ65" s="6">
         <v>102.7</v>
       </c>
       <c r="BA65" s="6">
         <v>103.8</v>
       </c>
       <c r="BB65" s="6">
         <v>109.44304911108442</v>
       </c>
       <c r="BC65" s="6">
         <v>107.36098246962644</v>
       </c>
       <c r="BD65" s="6">
         <v>105.5</v>
       </c>
-      <c r="BE65" s="6"/>
+      <c r="BE65" s="6">
+        <v>104.71617565917839</v>
+      </c>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
-    <row r="66" spans="1:61">
+    <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
       </c>
       <c r="F66" s="6">
         <v>98.185155448789885</v>
       </c>
       <c r="G66" s="6">
         <v>100.21404441003898</v>
       </c>
       <c r="H66" s="6">
         <v>99.887773829738435</v>
       </c>
       <c r="I66" s="6">
@@ -10261,57 +11528,59 @@
       </c>
       <c r="AW66" s="18">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ66" s="6">
         <v>104.5</v>
       </c>
       <c r="BA66" s="6">
         <v>104.1</v>
       </c>
       <c r="BB66" s="6">
         <v>104.56595977152456</v>
       </c>
       <c r="BC66" s="6">
         <v>104.61526194039324</v>
       </c>
       <c r="BD66" s="6">
         <v>103.7</v>
       </c>
-      <c r="BE66" s="6"/>
+      <c r="BE66" s="6">
+        <v>103.41207416495095</v>
+      </c>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="18"/>
     </row>
-    <row r="67" spans="1:61">
+    <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
       </c>
       <c r="F67" s="6">
         <v>102.48123210921317</v>
       </c>
       <c r="G67" s="6">
         <v>105.78547557755846</v>
       </c>
       <c r="H67" s="6">
         <v>104.44154838068083</v>
       </c>
       <c r="I67" s="6">
@@ -10436,57 +11705,59 @@
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ67" s="6">
         <v>103.3</v>
       </c>
       <c r="BA67" s="6">
         <v>102.7</v>
       </c>
       <c r="BB67" s="6">
         <v>102.74224027027911</v>
       </c>
       <c r="BC67" s="6">
         <v>102.64294582672011</v>
       </c>
       <c r="BD67" s="6">
         <v>102.5</v>
       </c>
-      <c r="BE67" s="6"/>
+      <c r="BE67" s="6">
+        <v>102.89787391485802</v>
+      </c>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
-    <row r="68" spans="1:61">
+    <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
       </c>
       <c r="F68" s="6">
         <v>102.76149879506924</v>
       </c>
       <c r="G68" s="6">
         <v>101.59653932829312</v>
       </c>
       <c r="H68" s="6">
         <v>100.23180014496837</v>
       </c>
       <c r="I68" s="6">
@@ -10611,57 +11882,59 @@
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>103.2</v>
       </c>
       <c r="BA68" s="6">
         <v>101.1</v>
       </c>
       <c r="BB68" s="6">
         <v>101.51499544818468</v>
       </c>
       <c r="BC68" s="6">
         <v>102.7402840000245</v>
       </c>
       <c r="BD68" s="6">
         <v>102.5</v>
       </c>
-      <c r="BE68" s="6"/>
+      <c r="BE68" s="6">
+        <v>101.47225577537775</v>
+      </c>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
-    <row r="69" spans="1:61">
+    <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
       </c>
       <c r="F69" s="6">
         <v>104.28290212205862</v>
       </c>
       <c r="G69" s="6">
         <v>104.7769059102112</v>
       </c>
       <c r="H69" s="6">
         <v>103.83632778233127</v>
       </c>
       <c r="I69" s="6">
@@ -10786,57 +12059,59 @@
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ69" s="6">
         <v>100.3</v>
       </c>
       <c r="BA69" s="6">
         <v>100.2</v>
       </c>
       <c r="BB69" s="6">
         <v>100.28800802145462</v>
       </c>
       <c r="BC69" s="6">
         <v>102.13083241559897</v>
       </c>
       <c r="BD69" s="6">
         <v>102</v>
       </c>
-      <c r="BE69" s="6"/>
+      <c r="BE69" s="6">
+        <v>101.88554685991747</v>
+      </c>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
-    <row r="70" spans="1:61">
+    <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
       </c>
       <c r="F70" s="6">
         <v>99.213588121452915</v>
       </c>
       <c r="G70" s="6">
         <v>97.214352400161857</v>
       </c>
       <c r="H70" s="6">
         <v>97.730487355197113</v>
       </c>
       <c r="I70" s="6">
@@ -10961,57 +12236,59 @@
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ70" s="6">
         <v>101.7</v>
       </c>
       <c r="BA70" s="6">
         <v>102.6</v>
       </c>
       <c r="BB70" s="6">
         <v>103.83724025385564</v>
       </c>
       <c r="BC70" s="6">
         <v>103.4405564276685</v>
       </c>
       <c r="BD70" s="6">
         <v>102</v>
       </c>
-      <c r="BE70" s="6"/>
+      <c r="BE70" s="6">
+        <v>101.93405609275217</v>
+      </c>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
-    <row r="71" spans="1:61">
+    <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
       </c>
       <c r="F71" s="6">
         <v>90.770053493009343</v>
       </c>
       <c r="G71" s="6">
         <v>98.083059752488538</v>
       </c>
       <c r="H71" s="6">
         <v>100.20797652281937</v>
       </c>
       <c r="I71" s="6">
@@ -11136,57 +12413,59 @@
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
       <c r="AZ71" s="6">
         <v>102.5</v>
       </c>
       <c r="BA71" s="6">
         <v>102.7</v>
       </c>
       <c r="BB71" s="6">
         <v>103.09483083362964</v>
       </c>
       <c r="BC71" s="6">
         <v>103.53308867035398</v>
       </c>
       <c r="BD71" s="6">
         <v>102.8</v>
       </c>
-      <c r="BE71" s="6"/>
+      <c r="BE71" s="6">
+        <v>101.26843389943569</v>
+      </c>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
-    <row r="72" spans="1:61">
+    <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
       </c>
       <c r="F72" s="6">
         <v>108.69410656940161</v>
       </c>
       <c r="G72" s="6">
         <v>110.24065035054424</v>
       </c>
       <c r="H72" s="6">
         <v>107.10934164101423</v>
       </c>
       <c r="I72" s="6">
@@ -11311,57 +12590,59 @@
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ72" s="6">
         <v>101</v>
       </c>
       <c r="BA72" s="6">
         <v>101.3</v>
       </c>
       <c r="BB72" s="6">
         <v>101.33121350319084</v>
       </c>
       <c r="BC72" s="6">
         <v>103.22455169443619</v>
       </c>
       <c r="BD72" s="6">
         <v>103.2</v>
       </c>
-      <c r="BE72" s="6"/>
+      <c r="BE72" s="6">
+        <v>103.21235763690477</v>
+      </c>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
-    <row r="73" spans="1:61">
+    <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
       </c>
       <c r="F73" s="6">
         <v>104.96550527574063</v>
       </c>
       <c r="G73" s="6">
         <v>105.52290785917641</v>
       </c>
       <c r="H73" s="6">
         <v>104.64044817199512</v>
       </c>
       <c r="I73" s="6">
@@ -11486,57 +12767,59 @@
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ73" s="6">
         <v>102.3</v>
       </c>
       <c r="BA73" s="6">
         <v>102.6</v>
       </c>
       <c r="BB73" s="6">
         <v>102.59374210527233</v>
       </c>
       <c r="BC73" s="6">
         <v>103.71781821488338</v>
       </c>
       <c r="BD73" s="6">
         <v>104.2</v>
       </c>
-      <c r="BE73" s="6"/>
+      <c r="BE73" s="6">
+        <v>104.10655629118655</v>
+      </c>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
-    <row r="74" spans="1:61">
+    <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
       </c>
       <c r="F74" s="6">
         <v>105.35596051586916</v>
       </c>
       <c r="G74" s="6">
         <v>105.12474075195722</v>
       </c>
       <c r="H74" s="6">
         <v>104.63931637420048</v>
       </c>
       <c r="I74" s="6">
@@ -11661,57 +12944,59 @@
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ74" s="6">
         <v>100.9</v>
       </c>
       <c r="BA74" s="6">
         <v>101.9</v>
       </c>
       <c r="BB74" s="6">
         <v>100.03680160317015</v>
       </c>
       <c r="BC74" s="6">
         <v>102.7104068990774</v>
       </c>
       <c r="BD74" s="6">
         <v>102.7</v>
       </c>
-      <c r="BE74" s="6"/>
+      <c r="BE74" s="6">
+        <v>102.29298756072424</v>
+      </c>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
-    <row r="75" spans="1:61">
+    <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
       </c>
       <c r="F75" s="6">
         <v>102.46032680331452</v>
       </c>
       <c r="G75" s="6">
         <v>104.26771118399462</v>
       </c>
       <c r="H75" s="6">
         <v>102.51481739678002</v>
       </c>
       <c r="I75" s="6">
@@ -11836,57 +13121,59 @@
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ75" s="6">
         <v>100</v>
       </c>
       <c r="BA75" s="6">
         <v>100.8</v>
       </c>
       <c r="BB75" s="6">
         <v>101.33579090351739</v>
       </c>
       <c r="BC75" s="6">
         <v>102.79638736223944</v>
       </c>
       <c r="BD75" s="6">
         <v>103.5</v>
       </c>
-      <c r="BE75" s="6"/>
+      <c r="BE75" s="6">
+        <v>103.47040707345614</v>
+      </c>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
-    <row r="76" spans="1:61">
+    <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
       </c>
       <c r="F76" s="6">
         <v>101.61427715507773</v>
       </c>
       <c r="G76" s="6">
         <v>103.58610939718353</v>
       </c>
       <c r="H76" s="6">
         <v>103.35509583390771</v>
       </c>
       <c r="I76" s="6">
@@ -12011,132 +13298,136 @@
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
       <c r="AZ76" s="6">
         <v>102.9</v>
       </c>
       <c r="BA76" s="6">
         <v>102.9</v>
       </c>
       <c r="BB76" s="6">
         <v>103.10561997950505</v>
       </c>
       <c r="BC76" s="6">
         <v>103.42414116290004</v>
       </c>
       <c r="BD76" s="6">
         <v>102.6</v>
       </c>
-      <c r="BE76" s="6"/>
+      <c r="BE76" s="6">
+        <v>99.588232803151172</v>
+      </c>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
-    <row r="78" spans="1:61">
+    <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>34</v>
       </c>
       <c r="Z78" s="19" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="U41:Y41"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="I60:M60"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
-    <mergeCell ref="AS60:AW60"/>
-[...22 lines deleted...]
-    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ИФО</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>НКИ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>