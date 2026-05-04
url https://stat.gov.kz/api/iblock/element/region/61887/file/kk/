--- v0 (2026-04-14)
+++ v1 (2026-05-04)
@@ -5,74 +5,74 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\032026\Динамика по ВПСХ_сельское_январь-февраль 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\042026\Динамика по ВПСХ_сельское_январь-март 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
@@ -378,70 +378,70 @@
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -716,256 +716,256 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AG27" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AY63" sqref="AY63:AY76"/>
+      <selection pane="bottomRight" activeCell="AZ63" sqref="AZ63:AZ76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="3" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="3"/>
     <col min="6" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="9.5703125" style="3" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="11" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="11" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="21"/>
-[...46 lines deleted...]
-      <c r="AW2" s="21"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+      <c r="AB2" s="23"/>
+      <c r="AC2" s="23"/>
+      <c r="AD2" s="23"/>
+      <c r="AE2" s="23"/>
+      <c r="AF2" s="23"/>
+      <c r="AG2" s="23"/>
+      <c r="AH2" s="23"/>
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AL2" s="23"/>
+      <c r="AM2" s="23"/>
+      <c r="AN2" s="23"/>
+      <c r="AO2" s="23"/>
+      <c r="AP2" s="23"/>
+      <c r="AQ2" s="23"/>
+      <c r="AR2" s="23"/>
+      <c r="AS2" s="23"/>
+      <c r="AT2" s="23"/>
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J3" s="20" t="s">
+      <c r="J3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="20"/>
-[...2 lines deleted...]
-      <c r="V3" s="20" t="s">
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="V3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W3" s="20"/>
-[...1 lines deleted...]
-      <c r="Y3" s="20"/>
+      <c r="W3" s="17"/>
+      <c r="X3" s="17"/>
+      <c r="Y3" s="17"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
-      <c r="AH3" s="20" t="s">
+      <c r="AH3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI3" s="20"/>
-[...1 lines deleted...]
-      <c r="AK3" s="20"/>
+      <c r="AI3" s="17"/>
+      <c r="AJ3" s="17"/>
+      <c r="AK3" s="17"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
-      <c r="AT3" s="20" t="s">
+      <c r="AT3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU3" s="20"/>
-[...1 lines deleted...]
-      <c r="AW3" s="20"/>
+      <c r="AU3" s="17"/>
+      <c r="AV3" s="17"/>
+      <c r="AW3" s="17"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
-      <c r="BF3" s="20" t="s">
+      <c r="BF3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG3" s="20"/>
-[...1 lines deleted...]
-      <c r="BI3" s="20"/>
+      <c r="BG3" s="17"/>
+      <c r="BH3" s="17"/>
+      <c r="BI3" s="17"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="22"/>
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="21"/>
+      <c r="B4" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="18"/>
-[...10 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="18"/>
-[...10 lines deleted...]
-      <c r="Z4" s="17" t="s">
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="19"/>
+      <c r="V4" s="19"/>
+      <c r="W4" s="19"/>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="20"/>
+      <c r="Z4" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="18"/>
-[...10 lines deleted...]
-      <c r="AL4" s="17" t="s">
+      <c r="AA4" s="19"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="19"/>
+      <c r="AF4" s="19"/>
+      <c r="AG4" s="19"/>
+      <c r="AH4" s="19"/>
+      <c r="AI4" s="19"/>
+      <c r="AJ4" s="19"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="18"/>
-[...10 lines deleted...]
-      <c r="AX4" s="17" t="s">
+      <c r="AM4" s="19"/>
+      <c r="AN4" s="19"/>
+      <c r="AO4" s="19"/>
+      <c r="AP4" s="19"/>
+      <c r="AQ4" s="19"/>
+      <c r="AR4" s="19"/>
+      <c r="AS4" s="19"/>
+      <c r="AT4" s="19"/>
+      <c r="AU4" s="19"/>
+      <c r="AV4" s="19"/>
+      <c r="AW4" s="20"/>
+      <c r="AX4" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="18"/>
-[...9 lines deleted...]
-      <c r="BI4" s="19"/>
+      <c r="AY4" s="19"/>
+      <c r="AZ4" s="19"/>
+      <c r="BA4" s="19"/>
+      <c r="BB4" s="19"/>
+      <c r="BC4" s="19"/>
+      <c r="BD4" s="19"/>
+      <c r="BE4" s="19"/>
+      <c r="BF4" s="19"/>
+      <c r="BG4" s="19"/>
+      <c r="BH4" s="19"/>
+      <c r="BI4" s="20"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="23"/>
+      <c r="A5" s="22"/>
       <c r="B5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1257,51 +1257,53 @@
       </c>
       <c r="AR6" s="6">
         <v>153429.01102203835</v>
       </c>
       <c r="AS6" s="6">
         <v>210720.8</v>
       </c>
       <c r="AT6" s="6">
         <v>296786</v>
       </c>
       <c r="AU6" s="6">
         <v>352539.4</v>
       </c>
       <c r="AV6" s="6">
         <v>383104.9</v>
       </c>
       <c r="AW6" s="6">
         <v>412041.3</v>
       </c>
       <c r="AX6" s="6">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="6">
         <v>26600.3</v>
       </c>
-      <c r="AZ6" s="6"/>
+      <c r="AZ6" s="6">
+        <v>52290.7</v>
+      </c>
       <c r="BA6" s="6"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="8">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="8">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="8">
         <v>9102.5341338445469</v>
@@ -1422,51 +1424,53 @@
       </c>
       <c r="AR7" s="6">
         <v>20277.487791606276</v>
       </c>
       <c r="AS7" s="6">
         <v>24564.1</v>
       </c>
       <c r="AT7" s="6">
         <v>32343.1</v>
       </c>
       <c r="AU7" s="6">
         <v>38645.199999999997</v>
       </c>
       <c r="AV7" s="6">
         <v>42755.7</v>
       </c>
       <c r="AW7" s="6">
         <v>46584.800000000003</v>
       </c>
       <c r="AX7" s="6">
         <v>2616</v>
       </c>
       <c r="AY7" s="6">
         <v>5413.8</v>
       </c>
-      <c r="AZ7" s="6"/>
+      <c r="AZ7" s="6">
+        <v>9488.9</v>
+      </c>
       <c r="BA7" s="6"/>
       <c r="BB7" s="6"/>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="8">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="8">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="8">
         <v>2898.0495377624006</v>
@@ -1587,51 +1591,53 @@
       </c>
       <c r="AR8" s="6">
         <v>8583.6377298781135</v>
       </c>
       <c r="AS8" s="6">
         <v>12476.9</v>
       </c>
       <c r="AT8" s="6">
         <v>17821.099999999999</v>
       </c>
       <c r="AU8" s="6">
         <v>22075</v>
       </c>
       <c r="AV8" s="6">
         <v>23521.8</v>
       </c>
       <c r="AW8" s="6">
         <v>25041.3</v>
       </c>
       <c r="AX8" s="6">
         <v>455.4</v>
       </c>
       <c r="AY8" s="6">
         <v>1055.5</v>
       </c>
-      <c r="AZ8" s="6"/>
+      <c r="AZ8" s="6">
+        <v>2062.6</v>
+      </c>
       <c r="BA8" s="6"/>
       <c r="BB8" s="6"/>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="8">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="8">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="8">
         <v>6786.738404307107</v>
@@ -1752,51 +1758,53 @@
       </c>
       <c r="AR9" s="6">
         <v>12152.338112827883</v>
       </c>
       <c r="AS9" s="6">
         <v>18996.400000000001</v>
       </c>
       <c r="AT9" s="6">
         <v>29207.4</v>
       </c>
       <c r="AU9" s="6">
         <v>32851.599999999999</v>
       </c>
       <c r="AV9" s="6">
         <v>35840.9</v>
       </c>
       <c r="AW9" s="6">
         <v>37230.1</v>
       </c>
       <c r="AX9" s="6">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="6">
         <v>2369.9</v>
       </c>
-      <c r="AZ9" s="6"/>
+      <c r="AZ9" s="6">
+        <v>4119.2</v>
+      </c>
       <c r="BA9" s="6"/>
       <c r="BB9" s="6"/>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="8">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="8">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="8">
         <v>6579.586727094962</v>
@@ -1917,51 +1925,53 @@
       </c>
       <c r="AR10" s="6">
         <v>11262.903159986994</v>
       </c>
       <c r="AS10" s="6">
         <v>14090.6</v>
       </c>
       <c r="AT10" s="6">
         <v>16825.2</v>
       </c>
       <c r="AU10" s="6">
         <v>19464.3</v>
       </c>
       <c r="AV10" s="6">
         <v>20362.599999999999</v>
       </c>
       <c r="AW10" s="6">
         <v>21758.1</v>
       </c>
       <c r="AX10" s="6">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="6">
         <v>2180.4</v>
       </c>
-      <c r="AZ10" s="6"/>
+      <c r="AZ10" s="6">
+        <v>4902.8</v>
+      </c>
       <c r="BA10" s="6"/>
       <c r="BB10" s="6"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="8">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="8">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="8">
         <v>4559.163908115961</v>
@@ -2082,51 +2092,53 @@
       </c>
       <c r="AR11" s="6">
         <v>10023.564032591148</v>
       </c>
       <c r="AS11" s="6">
         <v>17151.099999999999</v>
       </c>
       <c r="AT11" s="6">
         <v>32028.9</v>
       </c>
       <c r="AU11" s="6">
         <v>37675.4</v>
       </c>
       <c r="AV11" s="6">
         <v>41146.400000000001</v>
       </c>
       <c r="AW11" s="6">
         <v>42615.199999999997</v>
       </c>
       <c r="AX11" s="6">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="6">
         <v>1444.2</v>
       </c>
-      <c r="AZ11" s="6"/>
+      <c r="AZ11" s="6">
+        <v>3297.8</v>
+      </c>
       <c r="BA11" s="6"/>
       <c r="BB11" s="6"/>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="8">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="8">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="8">
         <v>6405.0889300909803</v>
@@ -2247,51 +2259,53 @@
       </c>
       <c r="AR12" s="6">
         <v>13280.042688880259</v>
       </c>
       <c r="AS12" s="6">
         <v>17406.8</v>
       </c>
       <c r="AT12" s="6">
         <v>22102</v>
       </c>
       <c r="AU12" s="6">
         <v>25700.9</v>
       </c>
       <c r="AV12" s="6">
         <v>26602.6</v>
       </c>
       <c r="AW12" s="6">
         <v>30838.400000000001</v>
       </c>
       <c r="AX12" s="6">
         <v>947.9</v>
       </c>
       <c r="AY12" s="6">
         <v>1743.5</v>
       </c>
-      <c r="AZ12" s="6"/>
+      <c r="AZ12" s="6">
+        <v>4566.5</v>
+      </c>
       <c r="BA12" s="6"/>
       <c r="BB12" s="6"/>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="6">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="6">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="6">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="6">
         <v>6157.3100050782386</v>
@@ -2412,51 +2426,53 @@
       </c>
       <c r="AR13" s="6">
         <v>13620.751256330825</v>
       </c>
       <c r="AS13" s="6">
         <v>18754.900000000001</v>
       </c>
       <c r="AT13" s="6">
         <v>26797</v>
       </c>
       <c r="AU13" s="6">
         <v>31737.8</v>
       </c>
       <c r="AV13" s="6">
         <v>35723.300000000003</v>
       </c>
       <c r="AW13" s="6">
         <v>37921.9</v>
       </c>
       <c r="AX13" s="6">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="6">
         <v>2253.4</v>
       </c>
-      <c r="AZ13" s="6"/>
+      <c r="AZ13" s="6">
+        <v>4009</v>
+      </c>
       <c r="BA13" s="6"/>
       <c r="BB13" s="6"/>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="8">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="8">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="8">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="8">
         <v>5691.9273020612573</v>
@@ -2577,51 +2593,53 @@
       </c>
       <c r="AR14" s="6">
         <v>14305.928762082873</v>
       </c>
       <c r="AS14" s="6">
         <v>18606</v>
       </c>
       <c r="AT14" s="6">
         <v>24949.3</v>
       </c>
       <c r="AU14" s="6">
         <v>29872.400000000001</v>
       </c>
       <c r="AV14" s="6">
         <v>31669.200000000001</v>
       </c>
       <c r="AW14" s="6">
         <v>34857</v>
       </c>
       <c r="AX14" s="6">
         <v>988.9</v>
       </c>
       <c r="AY14" s="6">
         <v>1666.9</v>
       </c>
-      <c r="AZ14" s="6"/>
+      <c r="AZ14" s="6">
+        <v>3558.6</v>
+      </c>
       <c r="BA14" s="6"/>
       <c r="BB14" s="6"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="8">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="8">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="8">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="8">
         <v>3899.2067957824574</v>
@@ -2742,51 +2760,53 @@
       </c>
       <c r="AR15" s="6">
         <v>9461.6752616146932</v>
       </c>
       <c r="AS15" s="6">
         <v>12351.8</v>
       </c>
       <c r="AT15" s="6">
         <v>16433.599999999999</v>
       </c>
       <c r="AU15" s="6">
         <v>20422.400000000001</v>
       </c>
       <c r="AV15" s="6">
         <v>21639.8</v>
       </c>
       <c r="AW15" s="6">
         <v>22988.799999999999</v>
       </c>
       <c r="AX15" s="6">
         <v>770.7</v>
       </c>
       <c r="AY15" s="6">
         <v>1595.8</v>
       </c>
-      <c r="AZ15" s="6"/>
+      <c r="AZ15" s="6">
+        <v>2690.4</v>
+      </c>
       <c r="BA15" s="6"/>
       <c r="BB15" s="6"/>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="8">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="8">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="8">
         <v>6037.4878337678483</v>
@@ -2907,51 +2927,53 @@
       </c>
       <c r="AR16" s="6">
         <v>10513.811764194597</v>
       </c>
       <c r="AS16" s="6">
         <v>14143.7</v>
       </c>
       <c r="AT16" s="6">
         <v>18385.2</v>
       </c>
       <c r="AU16" s="6">
         <v>22635.1</v>
       </c>
       <c r="AV16" s="6">
         <v>25403.599999999999</v>
       </c>
       <c r="AW16" s="6">
         <v>26607.7</v>
       </c>
       <c r="AX16" s="6">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="6">
         <v>2122.1</v>
       </c>
-      <c r="AZ16" s="6"/>
+      <c r="AZ16" s="6">
+        <v>3511.7</v>
+      </c>
       <c r="BA16" s="6"/>
       <c r="BB16" s="6"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="8">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="8">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="8">
         <v>6585.7314184598818</v>
@@ -3072,51 +3094,53 @@
       </c>
       <c r="AR17" s="6">
         <v>12587.958949986174</v>
       </c>
       <c r="AS17" s="6">
         <v>18195.900000000001</v>
       </c>
       <c r="AT17" s="6">
         <v>28000.400000000001</v>
       </c>
       <c r="AU17" s="6">
         <v>31951.9</v>
       </c>
       <c r="AV17" s="6">
         <v>34720.199999999997</v>
       </c>
       <c r="AW17" s="6">
         <v>35897.699999999997</v>
       </c>
       <c r="AX17" s="6">
         <v>953.6</v>
       </c>
       <c r="AY17" s="6">
         <v>2319.6</v>
       </c>
-      <c r="AZ17" s="6"/>
+      <c r="AZ17" s="6">
+        <v>4805.7</v>
+      </c>
       <c r="BA17" s="6"/>
       <c r="BB17" s="6"/>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="8">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="8">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="8">
         <v>4074.4845262872541</v>
@@ -3237,51 +3261,53 @@
       </c>
       <c r="AR18" s="6">
         <v>10156.883325801835</v>
       </c>
       <c r="AS18" s="6">
         <v>13810.7</v>
       </c>
       <c r="AT18" s="6">
         <v>18235.5</v>
       </c>
       <c r="AU18" s="6">
         <v>22846.6</v>
       </c>
       <c r="AV18" s="6">
         <v>25356.799999999999</v>
       </c>
       <c r="AW18" s="6">
         <v>29083.599999999999</v>
       </c>
       <c r="AX18" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="6">
         <v>1297.3</v>
       </c>
-      <c r="AZ18" s="6"/>
+      <c r="AZ18" s="6">
+        <v>2756.8</v>
+      </c>
       <c r="BA18" s="6"/>
       <c r="BB18" s="6"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="8">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="8">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="8">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="8">
         <v>3625.3240867011032</v>
@@ -3402,245 +3428,247 @@
       </c>
       <c r="AR19" s="6">
         <v>7202.0281862566735</v>
       </c>
       <c r="AS19" s="6">
         <v>10171.9</v>
       </c>
       <c r="AT19" s="6">
         <v>13657.3</v>
       </c>
       <c r="AU19" s="6">
         <v>16660.8</v>
       </c>
       <c r="AV19" s="6">
         <v>18362</v>
       </c>
       <c r="AW19" s="6">
         <v>20616.7</v>
       </c>
       <c r="AX19" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="6">
         <v>1137.9000000000001</v>
       </c>
-      <c r="AZ19" s="6"/>
+      <c r="AZ19" s="6">
+        <v>2520.6999999999998</v>
+      </c>
       <c r="BA19" s="6"/>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="21"/>
-[...46 lines deleted...]
-      <c r="AW21" s="21"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="23"/>
+      <c r="O21" s="23"/>
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="23"/>
+      <c r="S21" s="23"/>
+      <c r="T21" s="23"/>
+      <c r="U21" s="23"/>
+      <c r="V21" s="23"/>
+      <c r="W21" s="23"/>
+      <c r="X21" s="23"/>
+      <c r="Y21" s="23"/>
+      <c r="Z21" s="23"/>
+      <c r="AA21" s="23"/>
+      <c r="AB21" s="23"/>
+      <c r="AC21" s="23"/>
+      <c r="AD21" s="23"/>
+      <c r="AE21" s="23"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="23"/>
+      <c r="AH21" s="23"/>
+      <c r="AI21" s="23"/>
+      <c r="AJ21" s="23"/>
+      <c r="AK21" s="23"/>
+      <c r="AL21" s="23"/>
+      <c r="AM21" s="23"/>
+      <c r="AN21" s="23"/>
+      <c r="AO21" s="23"/>
+      <c r="AP21" s="23"/>
+      <c r="AQ21" s="23"/>
+      <c r="AR21" s="23"/>
+      <c r="AS21" s="23"/>
+      <c r="AT21" s="23"/>
+      <c r="AU21" s="23"/>
+      <c r="AV21" s="23"/>
+      <c r="AW21" s="23"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J22" s="20" t="s">
+      <c r="J22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K22" s="20"/>
-[...2 lines deleted...]
-      <c r="V22" s="20" t="s">
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="V22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W22" s="20"/>
-[...1 lines deleted...]
-      <c r="Y22" s="20"/>
+      <c r="W22" s="17"/>
+      <c r="X22" s="17"/>
+      <c r="Y22" s="17"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
-      <c r="AH22" s="20" t="s">
+      <c r="AH22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI22" s="20"/>
-[...1 lines deleted...]
-      <c r="AK22" s="20"/>
+      <c r="AI22" s="17"/>
+      <c r="AJ22" s="17"/>
+      <c r="AK22" s="17"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
-      <c r="AT22" s="20" t="s">
+      <c r="AT22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU22" s="20"/>
-[...1 lines deleted...]
-      <c r="AW22" s="20"/>
+      <c r="AU22" s="17"/>
+      <c r="AV22" s="17"/>
+      <c r="AW22" s="17"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="3"/>
-      <c r="BF22" s="20" t="s">
+      <c r="BF22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG22" s="20"/>
-[...1 lines deleted...]
-      <c r="BI22" s="20"/>
+      <c r="BG22" s="17"/>
+      <c r="BH22" s="17"/>
+      <c r="BI22" s="17"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="22"/>
-      <c r="B23" s="17" t="s">
+      <c r="A23" s="21"/>
+      <c r="B23" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="18"/>
-[...10 lines deleted...]
-      <c r="N23" s="17" t="s">
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="19"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="18"/>
-[...10 lines deleted...]
-      <c r="Z23" s="17" t="s">
+      <c r="O23" s="19"/>
+      <c r="P23" s="19"/>
+      <c r="Q23" s="19"/>
+      <c r="R23" s="19"/>
+      <c r="S23" s="19"/>
+      <c r="T23" s="19"/>
+      <c r="U23" s="19"/>
+      <c r="V23" s="19"/>
+      <c r="W23" s="19"/>
+      <c r="X23" s="19"/>
+      <c r="Y23" s="20"/>
+      <c r="Z23" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="18"/>
-[...10 lines deleted...]
-      <c r="AL23" s="17" t="s">
+      <c r="AA23" s="19"/>
+      <c r="AB23" s="19"/>
+      <c r="AC23" s="19"/>
+      <c r="AD23" s="19"/>
+      <c r="AE23" s="19"/>
+      <c r="AF23" s="19"/>
+      <c r="AG23" s="19"/>
+      <c r="AH23" s="19"/>
+      <c r="AI23" s="19"/>
+      <c r="AJ23" s="19"/>
+      <c r="AK23" s="20"/>
+      <c r="AL23" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="18"/>
-[...10 lines deleted...]
-      <c r="AX23" s="17" t="s">
+      <c r="AM23" s="19"/>
+      <c r="AN23" s="19"/>
+      <c r="AO23" s="19"/>
+      <c r="AP23" s="19"/>
+      <c r="AQ23" s="19"/>
+      <c r="AR23" s="19"/>
+      <c r="AS23" s="19"/>
+      <c r="AT23" s="19"/>
+      <c r="AU23" s="19"/>
+      <c r="AV23" s="19"/>
+      <c r="AW23" s="20"/>
+      <c r="AX23" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="18"/>
-[...9 lines deleted...]
-      <c r="BI23" s="19"/>
+      <c r="AY23" s="19"/>
+      <c r="AZ23" s="19"/>
+      <c r="BA23" s="19"/>
+      <c r="BB23" s="19"/>
+      <c r="BC23" s="19"/>
+      <c r="BD23" s="19"/>
+      <c r="BE23" s="19"/>
+      <c r="BF23" s="19"/>
+      <c r="BG23" s="19"/>
+      <c r="BH23" s="19"/>
+      <c r="BI23" s="20"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="23"/>
+      <c r="A24" s="22"/>
       <c r="B24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -3932,51 +3960,53 @@
       </c>
       <c r="AR25" s="7">
         <v>151460.1406803717</v>
       </c>
       <c r="AS25" s="7">
         <v>208470.7</v>
       </c>
       <c r="AT25" s="8">
         <v>294254.59999999998</v>
       </c>
       <c r="AU25" s="8">
         <v>349726.7</v>
       </c>
       <c r="AV25" s="8">
         <v>380010.9</v>
       </c>
       <c r="AW25" s="6">
         <v>408666.1</v>
       </c>
       <c r="AX25" s="6">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="6">
         <v>26037.8</v>
       </c>
-      <c r="AZ25" s="6"/>
+      <c r="AZ25" s="6">
+        <v>51290.1</v>
+      </c>
       <c r="BA25" s="6"/>
       <c r="BB25" s="6"/>
       <c r="BC25" s="7"/>
       <c r="BD25" s="7"/>
       <c r="BE25" s="7"/>
       <c r="BF25" s="8"/>
       <c r="BG25" s="8"/>
       <c r="BH25" s="8"/>
       <c r="BI25" s="6"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="8">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="8">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="8">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="8">
         <v>9015.3530338445471</v>
@@ -4097,51 +4127,53 @@
       </c>
       <c r="AR26" s="7">
         <v>19844.641566606275</v>
       </c>
       <c r="AS26" s="7">
         <v>24069.4</v>
       </c>
       <c r="AT26" s="8">
         <v>31786.6</v>
       </c>
       <c r="AU26" s="8">
         <v>38026.699999999997</v>
       </c>
       <c r="AV26" s="8">
         <v>42075.5</v>
       </c>
       <c r="AW26" s="14">
         <v>45842.8</v>
       </c>
       <c r="AX26" s="8">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="8">
         <v>5290</v>
       </c>
-      <c r="AZ26" s="8"/>
+      <c r="AZ26" s="8">
+        <v>9272.9</v>
+      </c>
       <c r="BA26" s="8"/>
       <c r="BB26" s="8"/>
       <c r="BC26" s="7"/>
       <c r="BD26" s="7"/>
       <c r="BE26" s="7"/>
       <c r="BF26" s="8"/>
       <c r="BG26" s="8"/>
       <c r="BH26" s="8"/>
       <c r="BI26" s="14"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="8">
         <v>2895.3480710957338</v>
@@ -4262,51 +4294,53 @@
       </c>
       <c r="AR27" s="8">
         <v>8576.5531465447802</v>
       </c>
       <c r="AS27" s="8">
         <v>12468.8</v>
       </c>
       <c r="AT27" s="8">
         <v>17812</v>
       </c>
       <c r="AU27" s="8">
         <v>22064.9</v>
       </c>
       <c r="AV27" s="8">
         <v>23510.6</v>
       </c>
       <c r="AW27" s="14">
         <v>25029.200000000001</v>
       </c>
       <c r="AX27" s="8">
         <v>454.5</v>
       </c>
       <c r="AY27" s="8">
         <v>1053.4000000000001</v>
       </c>
-      <c r="AZ27" s="8"/>
+      <c r="AZ27" s="8">
+        <v>2059.8000000000002</v>
+      </c>
       <c r="BA27" s="8"/>
       <c r="BB27" s="8"/>
       <c r="BC27" s="8"/>
       <c r="BD27" s="8"/>
       <c r="BE27" s="8"/>
       <c r="BF27" s="8"/>
       <c r="BG27" s="8"/>
       <c r="BH27" s="8"/>
       <c r="BI27" s="14"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="8">
         <v>6742.4417376404399</v>
@@ -4427,51 +4461,53 @@
       </c>
       <c r="AR28" s="7">
         <v>12018.258071161217</v>
       </c>
       <c r="AS28" s="7">
         <v>18843.2</v>
       </c>
       <c r="AT28" s="8">
         <v>29035.1</v>
       </c>
       <c r="AU28" s="8">
         <v>32660</v>
       </c>
       <c r="AV28" s="8">
         <v>35630.199999999997</v>
       </c>
       <c r="AW28" s="14">
         <v>37000.300000000003</v>
       </c>
       <c r="AX28" s="8">
         <v>631.1</v>
       </c>
       <c r="AY28" s="8">
         <v>2331.6</v>
       </c>
-      <c r="AZ28" s="8"/>
+      <c r="AZ28" s="8">
+        <v>4088.9</v>
+      </c>
       <c r="BA28" s="8"/>
       <c r="BB28" s="8"/>
       <c r="BC28" s="7"/>
       <c r="BD28" s="7"/>
       <c r="BE28" s="7"/>
       <c r="BF28" s="8"/>
       <c r="BG28" s="8"/>
       <c r="BH28" s="8"/>
       <c r="BI28" s="14"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="8">
         <v>6578.8053937616287</v>
@@ -4592,51 +4628,53 @@
       </c>
       <c r="AR29" s="7">
         <v>11261.559976653662</v>
       </c>
       <c r="AS29" s="7">
         <v>14089.1</v>
       </c>
       <c r="AT29" s="8">
         <v>16823.400000000001</v>
       </c>
       <c r="AU29" s="8">
         <v>19462.400000000001</v>
       </c>
       <c r="AV29" s="8">
         <v>20360.5</v>
       </c>
       <c r="AW29" s="14">
         <v>21755.8</v>
       </c>
       <c r="AX29" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="8">
         <v>2180</v>
       </c>
-      <c r="AZ29" s="8"/>
+      <c r="AZ29" s="8">
+        <v>4846.5</v>
+      </c>
       <c r="BA29" s="8"/>
       <c r="BB29" s="8"/>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
       <c r="BE29" s="7"/>
       <c r="BF29" s="8"/>
       <c r="BG29" s="8"/>
       <c r="BH29" s="8"/>
       <c r="BI29" s="14"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="8">
         <v>4447.1534081159607</v>
@@ -4757,51 +4795,53 @@
       </c>
       <c r="AR30" s="7">
         <v>9750.033199257814</v>
       </c>
       <c r="AS30" s="7">
         <v>16838.5</v>
       </c>
       <c r="AT30" s="8">
         <v>31677.200000000001</v>
       </c>
       <c r="AU30" s="8">
         <v>37284.6</v>
       </c>
       <c r="AV30" s="8">
         <v>40716.5</v>
       </c>
       <c r="AW30" s="14">
         <v>42146.3</v>
       </c>
       <c r="AX30" s="8">
         <v>473.6</v>
       </c>
       <c r="AY30" s="8">
         <v>1366.1</v>
       </c>
-      <c r="AZ30" s="8"/>
+      <c r="AZ30" s="8">
+        <v>3181.2</v>
+      </c>
       <c r="BA30" s="8"/>
       <c r="BB30" s="8"/>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
       <c r="BE30" s="7"/>
       <c r="BF30" s="8"/>
       <c r="BG30" s="8"/>
       <c r="BH30" s="8"/>
       <c r="BI30" s="14"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="8">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="8">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="8">
         <v>6356.0981634243126</v>
@@ -4922,51 +4962,53 @@
       </c>
       <c r="AR31" s="7">
         <v>13154.15241388026</v>
       </c>
       <c r="AS31" s="7">
         <v>17262.900000000001</v>
       </c>
       <c r="AT31" s="8">
         <v>21940.1</v>
       </c>
       <c r="AU31" s="8">
         <v>25521.1</v>
       </c>
       <c r="AV31" s="8">
         <v>26404.799999999999</v>
       </c>
       <c r="AW31" s="14">
         <v>30622.6</v>
       </c>
       <c r="AX31" s="8">
         <v>929.9</v>
       </c>
       <c r="AY31" s="8">
         <v>1707.6</v>
       </c>
-      <c r="AZ31" s="8"/>
+      <c r="AZ31" s="8">
+        <v>4488.8</v>
+      </c>
       <c r="BA31" s="8"/>
       <c r="BB31" s="8"/>
       <c r="BC31" s="7"/>
       <c r="BD31" s="7"/>
       <c r="BE31" s="7"/>
       <c r="BF31" s="8"/>
       <c r="BG31" s="8"/>
       <c r="BH31" s="8"/>
       <c r="BI31" s="14"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="6">
         <v>6113.9460384115719</v>
@@ -5087,51 +5129,53 @@
       </c>
       <c r="AR32" s="7">
         <v>13494.33358966416</v>
       </c>
       <c r="AS32" s="7">
         <v>18610.400000000001</v>
       </c>
       <c r="AT32" s="8">
         <v>26634.400000000001</v>
       </c>
       <c r="AU32" s="8">
         <v>31557.3</v>
       </c>
       <c r="AV32" s="8">
         <v>35524.6</v>
       </c>
       <c r="AW32" s="14">
         <v>37705.199999999997</v>
       </c>
       <c r="AX32" s="6">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="6">
         <v>2217.3000000000002</v>
       </c>
-      <c r="AZ32" s="6"/>
+      <c r="AZ32" s="6">
+        <v>3892.6</v>
+      </c>
       <c r="BA32" s="6"/>
       <c r="BB32" s="6"/>
       <c r="BC32" s="7"/>
       <c r="BD32" s="7"/>
       <c r="BE32" s="7"/>
       <c r="BF32" s="8"/>
       <c r="BG32" s="8"/>
       <c r="BH32" s="8"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="8">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="8">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="8">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="8">
         <v>5688.389402061257</v>
@@ -5252,51 +5296,53 @@
       </c>
       <c r="AR33" s="7">
         <v>14301.469995416208</v>
       </c>
       <c r="AS33" s="7">
         <v>18600.900000000001</v>
       </c>
       <c r="AT33" s="8">
         <v>24943.5</v>
       </c>
       <c r="AU33" s="8">
         <v>29866.1</v>
       </c>
       <c r="AV33" s="8">
         <v>31662.2</v>
       </c>
       <c r="AW33" s="14">
         <v>34849.300000000003</v>
       </c>
       <c r="AX33" s="8">
         <v>988.3</v>
       </c>
       <c r="AY33" s="8">
         <v>1665.6</v>
       </c>
-      <c r="AZ33" s="8"/>
+      <c r="AZ33" s="8">
+        <v>3553</v>
+      </c>
       <c r="BA33" s="8"/>
       <c r="BB33" s="8"/>
       <c r="BC33" s="7"/>
       <c r="BD33" s="7"/>
       <c r="BE33" s="7"/>
       <c r="BF33" s="8"/>
       <c r="BG33" s="8"/>
       <c r="BH33" s="8"/>
       <c r="BI33" s="14"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="8">
         <v>3820.768829115791</v>
@@ -5417,51 +5463,53 @@
       </c>
       <c r="AR34" s="7">
         <v>9167.2230616146935</v>
       </c>
       <c r="AS34" s="7">
         <v>12015.2</v>
       </c>
       <c r="AT34" s="8">
         <v>16055.1</v>
       </c>
       <c r="AU34" s="8">
         <v>20001.7</v>
       </c>
       <c r="AV34" s="8">
         <v>21177.1</v>
       </c>
       <c r="AW34" s="14">
         <v>22484</v>
       </c>
       <c r="AX34" s="8">
         <v>728.7</v>
       </c>
       <c r="AY34" s="8">
         <v>1511.7</v>
       </c>
-      <c r="AZ34" s="8"/>
+      <c r="AZ34" s="8">
+        <v>2593.6</v>
+      </c>
       <c r="BA34" s="8"/>
       <c r="BB34" s="8"/>
       <c r="BC34" s="7"/>
       <c r="BD34" s="7"/>
       <c r="BE34" s="7"/>
       <c r="BF34" s="8"/>
       <c r="BG34" s="8"/>
       <c r="BH34" s="8"/>
       <c r="BI34" s="14"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="8">
         <v>5979.2194671011821</v>
@@ -5582,51 +5630,53 @@
       </c>
       <c r="AR35" s="7">
         <v>10387.611680861264</v>
       </c>
       <c r="AS35" s="7">
         <v>13999.5</v>
       </c>
       <c r="AT35" s="8">
         <v>18222.900000000001</v>
       </c>
       <c r="AU35" s="8">
         <v>22454.799999999999</v>
       </c>
       <c r="AV35" s="8">
         <v>25205.3</v>
       </c>
       <c r="AW35" s="14">
         <v>26391.3</v>
       </c>
       <c r="AX35" s="8">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="8">
         <v>2086.1</v>
       </c>
-      <c r="AZ35" s="8"/>
+      <c r="AZ35" s="8">
+        <v>3433.6</v>
+      </c>
       <c r="BA35" s="8"/>
       <c r="BB35" s="8"/>
       <c r="BC35" s="7"/>
       <c r="BD35" s="7"/>
       <c r="BE35" s="7"/>
       <c r="BF35" s="8"/>
       <c r="BG35" s="8"/>
       <c r="BH35" s="8"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="8">
         <v>6581.0400184598811</v>
@@ -5747,51 +5797,53 @@
       </c>
       <c r="AR36" s="7">
         <v>12586.198216652843</v>
       </c>
       <c r="AS36" s="7">
         <v>18193.900000000001</v>
       </c>
       <c r="AT36" s="8">
         <v>27998.2</v>
       </c>
       <c r="AU36" s="8">
         <v>31949.4</v>
       </c>
       <c r="AV36" s="8">
         <v>34717.4</v>
       </c>
       <c r="AW36" s="14">
         <v>35894.699999999997</v>
       </c>
       <c r="AX36" s="8">
         <v>953.3</v>
       </c>
       <c r="AY36" s="8">
         <v>2319.1</v>
       </c>
-      <c r="AZ36" s="8"/>
+      <c r="AZ36" s="8">
+        <v>4804.8999999999996</v>
+      </c>
       <c r="BA36" s="8"/>
       <c r="BB36" s="8"/>
       <c r="BC36" s="7"/>
       <c r="BD36" s="7"/>
       <c r="BE36" s="7"/>
       <c r="BF36" s="8"/>
       <c r="BG36" s="8"/>
       <c r="BH36" s="8"/>
       <c r="BI36" s="14"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="8">
         <v>4030.0822929539208</v>
@@ -5912,51 +5964,53 @@
       </c>
       <c r="AR37" s="7">
         <v>9720.7821591351676</v>
       </c>
       <c r="AS37" s="7">
         <v>13312.3</v>
       </c>
       <c r="AT37" s="8">
         <v>17674.8</v>
       </c>
       <c r="AU37" s="8">
         <v>22223.599999999999</v>
       </c>
       <c r="AV37" s="8">
         <v>24671.5</v>
       </c>
       <c r="AW37" s="14">
         <v>28335.9</v>
       </c>
       <c r="AX37" s="8">
         <v>529.5</v>
       </c>
       <c r="AY37" s="8">
         <v>1172.7</v>
       </c>
-      <c r="AZ37" s="8"/>
+      <c r="AZ37" s="8">
+        <v>2555.8000000000002</v>
+      </c>
       <c r="BA37" s="8"/>
       <c r="BB37" s="8"/>
       <c r="BC37" s="8"/>
       <c r="BD37" s="7"/>
       <c r="BE37" s="7"/>
       <c r="BF37" s="8"/>
       <c r="BG37" s="8"/>
       <c r="BH37" s="8"/>
       <c r="BI37" s="14"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="8">
         <v>3581.3193200344367</v>
@@ -6077,245 +6131,247 @@
       </c>
       <c r="AR38" s="7">
         <v>7197.3236029233394</v>
       </c>
       <c r="AS38" s="7">
         <v>10166.6</v>
       </c>
       <c r="AT38" s="8">
         <v>13651.3</v>
       </c>
       <c r="AU38" s="8">
         <v>16654.099999999999</v>
       </c>
       <c r="AV38" s="8">
         <v>18354.7</v>
       </c>
       <c r="AW38" s="14">
         <v>20608.7</v>
       </c>
       <c r="AX38" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="8">
         <v>1136.5999999999999</v>
       </c>
-      <c r="AZ38" s="8"/>
+      <c r="AZ38" s="8">
+        <v>2518.5</v>
+      </c>
       <c r="BA38" s="8"/>
       <c r="BB38" s="8"/>
       <c r="BC38" s="8"/>
       <c r="BD38" s="7"/>
       <c r="BE38" s="7"/>
       <c r="BF38" s="8"/>
       <c r="BG38" s="8"/>
       <c r="BH38" s="8"/>
       <c r="BI38" s="14"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="21" t="s">
+      <c r="A40" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="21"/>
-[...46 lines deleted...]
-      <c r="AW40" s="21"/>
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="23"/>
+      <c r="M40" s="23"/>
+      <c r="N40" s="23"/>
+      <c r="O40" s="23"/>
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="23"/>
+      <c r="T40" s="23"/>
+      <c r="U40" s="23"/>
+      <c r="V40" s="23"/>
+      <c r="W40" s="23"/>
+      <c r="X40" s="23"/>
+      <c r="Y40" s="23"/>
+      <c r="Z40" s="23"/>
+      <c r="AA40" s="23"/>
+      <c r="AB40" s="23"/>
+      <c r="AC40" s="23"/>
+      <c r="AD40" s="23"/>
+      <c r="AE40" s="23"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="23"/>
+      <c r="AH40" s="23"/>
+      <c r="AI40" s="23"/>
+      <c r="AJ40" s="23"/>
+      <c r="AK40" s="23"/>
+      <c r="AL40" s="23"/>
+      <c r="AM40" s="23"/>
+      <c r="AN40" s="23"/>
+      <c r="AO40" s="23"/>
+      <c r="AP40" s="23"/>
+      <c r="AQ40" s="23"/>
+      <c r="AR40" s="23"/>
+      <c r="AS40" s="23"/>
+      <c r="AT40" s="23"/>
+      <c r="AU40" s="23"/>
+      <c r="AV40" s="23"/>
+      <c r="AW40" s="23"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J41" s="20" t="s">
+      <c r="J41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K41" s="20"/>
-[...2 lines deleted...]
-      <c r="V41" s="20" t="s">
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="V41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W41" s="20"/>
-[...1 lines deleted...]
-      <c r="Y41" s="20"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="17"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
-      <c r="AH41" s="20" t="s">
+      <c r="AH41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI41" s="20"/>
-[...1 lines deleted...]
-      <c r="AK41" s="20"/>
+      <c r="AI41" s="17"/>
+      <c r="AJ41" s="17"/>
+      <c r="AK41" s="17"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
-      <c r="AT41" s="20" t="s">
+      <c r="AT41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU41" s="20"/>
-[...1 lines deleted...]
-      <c r="AW41" s="20"/>
+      <c r="AU41" s="17"/>
+      <c r="AV41" s="17"/>
+      <c r="AW41" s="17"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="3"/>
-      <c r="BF41" s="20" t="s">
+      <c r="BF41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG41" s="20"/>
-[...1 lines deleted...]
-      <c r="BI41" s="20"/>
+      <c r="BG41" s="17"/>
+      <c r="BH41" s="17"/>
+      <c r="BI41" s="17"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="22"/>
-      <c r="B42" s="17" t="s">
+      <c r="A42" s="21"/>
+      <c r="B42" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="18"/>
-[...10 lines deleted...]
-      <c r="N42" s="17" t="s">
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+      <c r="E42" s="19"/>
+      <c r="F42" s="19"/>
+      <c r="G42" s="19"/>
+      <c r="H42" s="19"/>
+      <c r="I42" s="19"/>
+      <c r="J42" s="19"/>
+      <c r="K42" s="19"/>
+      <c r="L42" s="19"/>
+      <c r="M42" s="20"/>
+      <c r="N42" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="18"/>
-[...10 lines deleted...]
-      <c r="Z42" s="17" t="s">
+      <c r="O42" s="19"/>
+      <c r="P42" s="19"/>
+      <c r="Q42" s="19"/>
+      <c r="R42" s="19"/>
+      <c r="S42" s="19"/>
+      <c r="T42" s="19"/>
+      <c r="U42" s="19"/>
+      <c r="V42" s="19"/>
+      <c r="W42" s="19"/>
+      <c r="X42" s="19"/>
+      <c r="Y42" s="20"/>
+      <c r="Z42" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="18"/>
-[...10 lines deleted...]
-      <c r="AL42" s="17" t="s">
+      <c r="AA42" s="19"/>
+      <c r="AB42" s="19"/>
+      <c r="AC42" s="19"/>
+      <c r="AD42" s="19"/>
+      <c r="AE42" s="19"/>
+      <c r="AF42" s="19"/>
+      <c r="AG42" s="19"/>
+      <c r="AH42" s="19"/>
+      <c r="AI42" s="19"/>
+      <c r="AJ42" s="19"/>
+      <c r="AK42" s="20"/>
+      <c r="AL42" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="18"/>
-[...10 lines deleted...]
-      <c r="AX42" s="17" t="s">
+      <c r="AM42" s="19"/>
+      <c r="AN42" s="19"/>
+      <c r="AO42" s="19"/>
+      <c r="AP42" s="19"/>
+      <c r="AQ42" s="19"/>
+      <c r="AR42" s="19"/>
+      <c r="AS42" s="19"/>
+      <c r="AT42" s="19"/>
+      <c r="AU42" s="19"/>
+      <c r="AV42" s="19"/>
+      <c r="AW42" s="20"/>
+      <c r="AX42" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="18"/>
-[...9 lines deleted...]
-      <c r="BI42" s="19"/>
+      <c r="AY42" s="19"/>
+      <c r="AZ42" s="19"/>
+      <c r="BA42" s="19"/>
+      <c r="BB42" s="19"/>
+      <c r="BC42" s="19"/>
+      <c r="BD42" s="19"/>
+      <c r="BE42" s="19"/>
+      <c r="BF42" s="19"/>
+      <c r="BG42" s="19"/>
+      <c r="BH42" s="19"/>
+      <c r="BI42" s="20"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="23"/>
+      <c r="A43" s="22"/>
       <c r="B43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6607,51 +6663,53 @@
       </c>
       <c r="AR44" s="7">
         <v>33730.3561195211</v>
       </c>
       <c r="AS44" s="7">
         <v>74154.8</v>
       </c>
       <c r="AT44" s="8">
         <v>138785.20000000001</v>
       </c>
       <c r="AU44" s="8">
         <v>177640.2</v>
       </c>
       <c r="AV44" s="8">
         <v>186945.7</v>
       </c>
       <c r="AW44" s="6">
         <v>186180.9</v>
       </c>
       <c r="AX44" s="6">
         <v>966.5</v>
       </c>
       <c r="AY44" s="6">
         <v>2221.6</v>
       </c>
-      <c r="AZ44" s="6"/>
+      <c r="AZ44" s="6">
+        <v>3819.8</v>
+      </c>
       <c r="BA44" s="6"/>
       <c r="BB44" s="6"/>
       <c r="BC44" s="7"/>
       <c r="BD44" s="7"/>
       <c r="BE44" s="7"/>
       <c r="BF44" s="8"/>
       <c r="BG44" s="8"/>
       <c r="BH44" s="8"/>
       <c r="BI44" s="6"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="6">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="6">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="6">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="6">
         <v>2426.1717024564773</v>
@@ -6772,51 +6830,53 @@
       </c>
       <c r="AR45" s="7">
         <v>7395.3440676146201</v>
       </c>
       <c r="AS45" s="7">
         <v>9563.5</v>
       </c>
       <c r="AT45" s="8">
         <v>14915</v>
       </c>
       <c r="AU45" s="8">
         <v>18667.400000000001</v>
       </c>
       <c r="AV45" s="8">
         <v>19744.599999999999</v>
       </c>
       <c r="AW45" s="14">
         <v>20872.599999999999</v>
       </c>
       <c r="AX45" s="6">
         <v>960.5</v>
       </c>
       <c r="AY45" s="6">
         <v>2208.5</v>
       </c>
-      <c r="AZ45" s="6"/>
+      <c r="AZ45" s="6">
+        <v>3802.7</v>
+      </c>
       <c r="BA45" s="6"/>
       <c r="BB45" s="6"/>
       <c r="BC45" s="7"/>
       <c r="BD45" s="7"/>
       <c r="BE45" s="7"/>
       <c r="BF45" s="8"/>
       <c r="BG45" s="8"/>
       <c r="BH45" s="8"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
@@ -6937,51 +6997,53 @@
       </c>
       <c r="AR46" s="8">
         <v>2173.0663630219206</v>
       </c>
       <c r="AS46" s="8">
         <v>5070</v>
       </c>
       <c r="AT46" s="8">
         <v>9351.7999999999993</v>
       </c>
       <c r="AU46" s="8">
         <v>12819.9</v>
       </c>
       <c r="AV46" s="8">
         <v>13115.7</v>
       </c>
       <c r="AW46" s="14">
         <v>12900.4</v>
       </c>
       <c r="AX46" s="6">
         <v>0.1</v>
       </c>
       <c r="AY46" s="6">
         <v>0.1</v>
       </c>
-      <c r="AZ46" s="6"/>
+      <c r="AZ46" s="6">
+        <v>0.1</v>
+      </c>
       <c r="BA46" s="6"/>
       <c r="BB46" s="6"/>
       <c r="BC46" s="8"/>
       <c r="BD46" s="8"/>
       <c r="BE46" s="8"/>
       <c r="BF46" s="8"/>
       <c r="BG46" s="8"/>
       <c r="BH46" s="8"/>
       <c r="BI46" s="14"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
@@ -7102,51 +7164,53 @@
       </c>
       <c r="AR47" s="7">
         <v>2139.2791157514439</v>
       </c>
       <c r="AS47" s="7">
         <v>6846.7</v>
       </c>
       <c r="AT47" s="8">
         <v>15524.6</v>
       </c>
       <c r="AU47" s="8">
         <v>17810</v>
       </c>
       <c r="AV47" s="8">
         <v>19766</v>
       </c>
       <c r="AW47" s="14">
         <v>19757.099999999999</v>
       </c>
       <c r="AX47" s="6">
         <v>0</v>
       </c>
       <c r="AY47" s="6">
         <v>0</v>
       </c>
-      <c r="AZ47" s="6"/>
+      <c r="AZ47" s="6">
+        <v>0</v>
+      </c>
       <c r="BA47" s="6"/>
       <c r="BB47" s="6"/>
       <c r="BC47" s="7"/>
       <c r="BD47" s="7"/>
       <c r="BE47" s="7"/>
       <c r="BF47" s="8"/>
       <c r="BG47" s="8"/>
       <c r="BH47" s="8"/>
       <c r="BI47" s="14"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
@@ -7267,51 +7331,53 @@
       </c>
       <c r="AR48" s="7">
         <v>1791.3451173881087</v>
       </c>
       <c r="AS48" s="7">
         <v>3599.9</v>
       </c>
       <c r="AT48" s="8">
         <v>5529.5</v>
       </c>
       <c r="AU48" s="8">
         <v>7500.7</v>
       </c>
       <c r="AV48" s="8">
         <v>7500.6</v>
       </c>
       <c r="AW48" s="14">
         <v>7475</v>
       </c>
       <c r="AX48" s="6">
         <v>0</v>
       </c>
       <c r="AY48" s="6">
         <v>0</v>
       </c>
-      <c r="AZ48" s="6"/>
+      <c r="AZ48" s="6">
+        <v>0</v>
+      </c>
       <c r="BA48" s="6"/>
       <c r="BB48" s="6"/>
       <c r="BC48" s="7"/>
       <c r="BD48" s="7"/>
       <c r="BE48" s="7"/>
       <c r="BF48" s="8"/>
       <c r="BG48" s="8"/>
       <c r="BH48" s="8"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
@@ -7432,51 +7498,53 @@
       </c>
       <c r="AR49" s="7">
         <v>1504.2148372965521</v>
       </c>
       <c r="AS49" s="7">
         <v>7353.4</v>
       </c>
       <c r="AT49" s="8">
         <v>20340</v>
       </c>
       <c r="AU49" s="8">
         <v>24351.4</v>
       </c>
       <c r="AV49" s="8">
         <v>25701.9</v>
       </c>
       <c r="AW49" s="14">
         <v>25351.3</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="AZ49" s="6"/>
+      <c r="AZ49" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BA49" s="6"/>
       <c r="BB49" s="6"/>
       <c r="BC49" s="7"/>
       <c r="BD49" s="7"/>
       <c r="BE49" s="7"/>
       <c r="BF49" s="8"/>
       <c r="BG49" s="8"/>
       <c r="BH49" s="8"/>
       <c r="BI49" s="14"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
@@ -7597,51 +7665,53 @@
       </c>
       <c r="AR50" s="7">
         <v>2428.245658208451</v>
       </c>
       <c r="AS50" s="7">
         <v>5522.4</v>
       </c>
       <c r="AT50" s="8">
         <v>8538.7999999999993</v>
       </c>
       <c r="AU50" s="8">
         <v>11175.4</v>
       </c>
       <c r="AV50" s="8">
         <v>11180.1</v>
       </c>
       <c r="AW50" s="14">
         <v>11016.3</v>
       </c>
       <c r="AX50" s="6">
         <v>0.1</v>
       </c>
       <c r="AY50" s="6">
         <v>0.1</v>
       </c>
-      <c r="AZ50" s="6"/>
+      <c r="AZ50" s="6">
+        <v>0.1</v>
+      </c>
       <c r="BA50" s="6"/>
       <c r="BB50" s="6"/>
       <c r="BC50" s="7"/>
       <c r="BD50" s="7"/>
       <c r="BE50" s="7"/>
       <c r="BF50" s="8"/>
       <c r="BG50" s="8"/>
       <c r="BH50" s="8"/>
       <c r="BI50" s="14"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
@@ -7762,51 +7832,53 @@
       </c>
       <c r="AR51" s="7">
         <v>2362.4858321145243</v>
       </c>
       <c r="AS51" s="7">
         <v>6099.6</v>
       </c>
       <c r="AT51" s="8">
         <v>11539.1</v>
       </c>
       <c r="AU51" s="8">
         <v>15053.8</v>
       </c>
       <c r="AV51" s="8">
         <v>17709.3</v>
       </c>
       <c r="AW51" s="14">
         <v>17447.5</v>
       </c>
       <c r="AX51" s="6">
         <v>1</v>
       </c>
       <c r="AY51" s="6">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AZ51" s="6"/>
+      <c r="AZ51" s="6">
+        <v>3</v>
+      </c>
       <c r="BA51" s="6"/>
       <c r="BB51" s="6"/>
       <c r="BC51" s="7"/>
       <c r="BD51" s="7"/>
       <c r="BE51" s="7"/>
       <c r="BF51" s="8"/>
       <c r="BG51" s="8"/>
       <c r="BH51" s="8"/>
       <c r="BI51" s="14"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="6">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="6">
         <v>0.326845</v>
       </c>
       <c r="D52" s="6">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="6">
         <v>0.65368999999999999</v>
@@ -7927,51 +7999,53 @@
       </c>
       <c r="AR52" s="7">
         <v>2625.2393609988908</v>
       </c>
       <c r="AS52" s="7">
         <v>5292</v>
       </c>
       <c r="AT52" s="8">
         <v>9417.9</v>
       </c>
       <c r="AU52" s="8">
         <v>13063.1</v>
       </c>
       <c r="AV52" s="8">
         <v>13118</v>
       </c>
       <c r="AW52" s="14">
         <v>12879.8</v>
       </c>
       <c r="AX52" s="6">
         <v>0.2</v>
       </c>
       <c r="AY52" s="6">
         <v>0.4</v>
       </c>
-      <c r="AZ52" s="6"/>
+      <c r="AZ52" s="6">
+        <v>0.6</v>
+      </c>
       <c r="BA52" s="6"/>
       <c r="BB52" s="6"/>
       <c r="BC52" s="7"/>
       <c r="BD52" s="7"/>
       <c r="BE52" s="7"/>
       <c r="BF52" s="8"/>
       <c r="BG52" s="8"/>
       <c r="BH52" s="8"/>
       <c r="BI52" s="14"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
@@ -8092,51 +8166,53 @@
       </c>
       <c r="AR53" s="7">
         <v>2039.1598032372167</v>
       </c>
       <c r="AS53" s="7">
         <v>4112</v>
       </c>
       <c r="AT53" s="8">
         <v>6680.9</v>
       </c>
       <c r="AU53" s="8">
         <v>9264.2000000000007</v>
       </c>
       <c r="AV53" s="8">
         <v>9264.7999999999993</v>
       </c>
       <c r="AW53" s="14">
         <v>9072.2999999999993</v>
       </c>
       <c r="AX53" s="6">
         <v>0.8</v>
       </c>
       <c r="AY53" s="6">
         <v>1.8</v>
       </c>
-      <c r="AZ53" s="6"/>
+      <c r="AZ53" s="6">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="BA53" s="6"/>
       <c r="BB53" s="6"/>
       <c r="BC53" s="7"/>
       <c r="BD53" s="7"/>
       <c r="BE53" s="7"/>
       <c r="BF53" s="8"/>
       <c r="BG53" s="8"/>
       <c r="BH53" s="8"/>
       <c r="BI53" s="14"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
@@ -8257,51 +8333,53 @@
       </c>
       <c r="AR54" s="7">
         <v>2452.3140048814157</v>
       </c>
       <c r="AS54" s="7">
         <v>4979</v>
       </c>
       <c r="AT54" s="8">
         <v>7932.4</v>
       </c>
       <c r="AU54" s="8">
         <v>10745.2</v>
       </c>
       <c r="AV54" s="8">
         <v>10824.1</v>
       </c>
       <c r="AW54" s="14">
         <v>10802.1</v>
       </c>
       <c r="AX54" s="6">
         <v>3.6</v>
       </c>
       <c r="AY54" s="6">
         <v>7.95</v>
       </c>
-      <c r="AZ54" s="6"/>
+      <c r="AZ54" s="6">
+        <v>10.3</v>
+      </c>
       <c r="BA54" s="6"/>
       <c r="BB54" s="6"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
       <c r="BE54" s="7"/>
       <c r="BF54" s="8"/>
       <c r="BG54" s="8"/>
       <c r="BH54" s="8"/>
       <c r="BI54" s="14"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
@@ -8422,51 +8500,53 @@
       </c>
       <c r="AR55" s="7">
         <v>1845.4525832983252</v>
       </c>
       <c r="AS55" s="7">
         <v>5708.4</v>
       </c>
       <c r="AT55" s="8">
         <v>13344</v>
       </c>
       <c r="AU55" s="8">
         <v>15766.7</v>
       </c>
       <c r="AV55" s="8">
         <v>17593.7</v>
       </c>
       <c r="AW55" s="14">
         <v>17102.099999999999</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="AZ55" s="6"/>
+      <c r="AZ55" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BA55" s="6"/>
       <c r="BB55" s="6"/>
       <c r="BC55" s="7"/>
       <c r="BD55" s="7"/>
       <c r="BE55" s="7"/>
       <c r="BF55" s="8"/>
       <c r="BG55" s="8"/>
       <c r="BH55" s="8"/>
       <c r="BI55" s="14"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
@@ -8587,51 +8667,53 @@
       </c>
       <c r="AR56" s="7">
         <v>3119.7289463035654</v>
       </c>
       <c r="AS56" s="7">
         <v>6281.5</v>
       </c>
       <c r="AT56" s="8">
         <v>9899.9</v>
       </c>
       <c r="AU56" s="8">
         <v>13606.6</v>
       </c>
       <c r="AV56" s="8">
         <v>13610.1</v>
       </c>
       <c r="AW56" s="14">
         <v>13616</v>
       </c>
       <c r="AX56" s="6">
         <v>0.2</v>
       </c>
       <c r="AY56" s="6">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AZ56" s="6"/>
+      <c r="AZ56" s="6">
+        <v>0.7</v>
+      </c>
       <c r="BA56" s="6"/>
       <c r="BB56" s="6"/>
       <c r="BC56" s="8"/>
       <c r="BD56" s="7"/>
       <c r="BE56" s="7"/>
       <c r="BF56" s="8"/>
       <c r="BG56" s="8"/>
       <c r="BH56" s="8"/>
       <c r="BI56" s="14"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
@@ -8752,245 +8834,247 @@
       </c>
       <c r="AR57" s="7">
         <v>1854.4804294060614</v>
       </c>
       <c r="AS57" s="7">
         <v>3726.4</v>
       </c>
       <c r="AT57" s="8">
         <v>5771.3</v>
       </c>
       <c r="AU57" s="8">
         <v>7815.8</v>
       </c>
       <c r="AV57" s="8">
         <v>7816.8</v>
       </c>
       <c r="AW57" s="14">
         <v>7888.4</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="AZ57" s="6"/>
+      <c r="AZ57" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BA57" s="6"/>
       <c r="BB57" s="6"/>
       <c r="BC57" s="8"/>
       <c r="BD57" s="7"/>
       <c r="BE57" s="7"/>
       <c r="BF57" s="8"/>
       <c r="BG57" s="8"/>
       <c r="BH57" s="8"/>
       <c r="BI57" s="14"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="21" t="s">
+      <c r="A59" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="B59" s="21"/>
-[...46 lines deleted...]
-      <c r="AW59" s="21"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="N59" s="23"/>
+      <c r="O59" s="23"/>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="23"/>
+      <c r="T59" s="23"/>
+      <c r="U59" s="23"/>
+      <c r="V59" s="23"/>
+      <c r="W59" s="23"/>
+      <c r="X59" s="23"/>
+      <c r="Y59" s="23"/>
+      <c r="Z59" s="23"/>
+      <c r="AA59" s="23"/>
+      <c r="AB59" s="23"/>
+      <c r="AC59" s="23"/>
+      <c r="AD59" s="23"/>
+      <c r="AE59" s="23"/>
+      <c r="AF59" s="23"/>
+      <c r="AG59" s="23"/>
+      <c r="AH59" s="23"/>
+      <c r="AI59" s="23"/>
+      <c r="AJ59" s="23"/>
+      <c r="AK59" s="23"/>
+      <c r="AL59" s="23"/>
+      <c r="AM59" s="23"/>
+      <c r="AN59" s="23"/>
+      <c r="AO59" s="23"/>
+      <c r="AP59" s="23"/>
+      <c r="AQ59" s="23"/>
+      <c r="AR59" s="23"/>
+      <c r="AS59" s="23"/>
+      <c r="AT59" s="23"/>
+      <c r="AU59" s="23"/>
+      <c r="AV59" s="23"/>
+      <c r="AW59" s="23"/>
     </row>
     <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J60" s="20" t="s">
+      <c r="J60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K60" s="20"/>
-[...2 lines deleted...]
-      <c r="V60" s="20" t="s">
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
+      <c r="M60" s="17"/>
+      <c r="V60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W60" s="20"/>
-[...1 lines deleted...]
-      <c r="Y60" s="20"/>
+      <c r="W60" s="17"/>
+      <c r="X60" s="17"/>
+      <c r="Y60" s="17"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
-      <c r="AH60" s="20" t="s">
+      <c r="AH60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI60" s="20"/>
-[...1 lines deleted...]
-      <c r="AK60" s="20"/>
+      <c r="AI60" s="17"/>
+      <c r="AJ60" s="17"/>
+      <c r="AK60" s="17"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
-      <c r="AT60" s="20" t="s">
+      <c r="AT60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU60" s="20"/>
-[...1 lines deleted...]
-      <c r="AW60" s="20"/>
+      <c r="AU60" s="17"/>
+      <c r="AV60" s="17"/>
+      <c r="AW60" s="17"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="3"/>
-      <c r="BF60" s="20" t="s">
+      <c r="BF60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG60" s="20"/>
-[...1 lines deleted...]
-      <c r="BI60" s="20"/>
+      <c r="BG60" s="17"/>
+      <c r="BH60" s="17"/>
+      <c r="BI60" s="17"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="22"/>
-      <c r="B61" s="17" t="s">
+      <c r="A61" s="21"/>
+      <c r="B61" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="18"/>
-[...10 lines deleted...]
-      <c r="N61" s="17" t="s">
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19"/>
+      <c r="F61" s="19"/>
+      <c r="G61" s="19"/>
+      <c r="H61" s="19"/>
+      <c r="I61" s="19"/>
+      <c r="J61" s="19"/>
+      <c r="K61" s="19"/>
+      <c r="L61" s="19"/>
+      <c r="M61" s="20"/>
+      <c r="N61" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="18"/>
-[...10 lines deleted...]
-      <c r="Z61" s="17" t="s">
+      <c r="O61" s="19"/>
+      <c r="P61" s="19"/>
+      <c r="Q61" s="19"/>
+      <c r="R61" s="19"/>
+      <c r="S61" s="19"/>
+      <c r="T61" s="19"/>
+      <c r="U61" s="19"/>
+      <c r="V61" s="19"/>
+      <c r="W61" s="19"/>
+      <c r="X61" s="19"/>
+      <c r="Y61" s="20"/>
+      <c r="Z61" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="18"/>
-[...10 lines deleted...]
-      <c r="AL61" s="17" t="s">
+      <c r="AA61" s="19"/>
+      <c r="AB61" s="19"/>
+      <c r="AC61" s="19"/>
+      <c r="AD61" s="19"/>
+      <c r="AE61" s="19"/>
+      <c r="AF61" s="19"/>
+      <c r="AG61" s="19"/>
+      <c r="AH61" s="19"/>
+      <c r="AI61" s="19"/>
+      <c r="AJ61" s="19"/>
+      <c r="AK61" s="20"/>
+      <c r="AL61" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="18"/>
-[...10 lines deleted...]
-      <c r="AX61" s="17" t="s">
+      <c r="AM61" s="19"/>
+      <c r="AN61" s="19"/>
+      <c r="AO61" s="19"/>
+      <c r="AP61" s="19"/>
+      <c r="AQ61" s="19"/>
+      <c r="AR61" s="19"/>
+      <c r="AS61" s="19"/>
+      <c r="AT61" s="19"/>
+      <c r="AU61" s="19"/>
+      <c r="AV61" s="19"/>
+      <c r="AW61" s="20"/>
+      <c r="AX61" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="18"/>
-[...9 lines deleted...]
-      <c r="BI61" s="19"/>
+      <c r="AY61" s="19"/>
+      <c r="AZ61" s="19"/>
+      <c r="BA61" s="19"/>
+      <c r="BB61" s="19"/>
+      <c r="BC61" s="19"/>
+      <c r="BD61" s="19"/>
+      <c r="BE61" s="19"/>
+      <c r="BF61" s="19"/>
+      <c r="BG61" s="19"/>
+      <c r="BH61" s="19"/>
+      <c r="BI61" s="20"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="23"/>
+      <c r="A62" s="22"/>
       <c r="B62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9282,51 +9366,53 @@
       </c>
       <c r="AR63" s="7">
         <v>117646.15515479146</v>
       </c>
       <c r="AS63" s="7">
         <v>134167.79999999999</v>
       </c>
       <c r="AT63" s="8">
         <v>155224.4</v>
       </c>
       <c r="AU63" s="8">
         <v>171778.8</v>
       </c>
       <c r="AV63" s="8">
         <v>192723.3</v>
       </c>
       <c r="AW63" s="6">
         <v>222143.3</v>
       </c>
       <c r="AX63" s="6">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="6">
         <v>23816.1</v>
       </c>
-      <c r="AZ63" s="6"/>
+      <c r="AZ63" s="6">
+        <v>47470.3</v>
+      </c>
       <c r="BA63" s="6"/>
       <c r="BB63" s="6"/>
       <c r="BC63" s="7"/>
       <c r="BD63" s="7"/>
       <c r="BE63" s="7"/>
       <c r="BF63" s="8"/>
       <c r="BG63" s="8"/>
       <c r="BH63" s="8"/>
       <c r="BI63" s="6"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="8">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="8">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="8">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="8">
         <v>6589.1813313880702</v>
@@ -9447,51 +9533,53 @@
       </c>
       <c r="AR64" s="7">
         <v>12440.986399351137</v>
       </c>
       <c r="AS64" s="7">
         <v>14492.8</v>
       </c>
       <c r="AT64" s="8">
         <v>16849.7</v>
       </c>
       <c r="AU64" s="8">
         <v>19330.400000000001</v>
       </c>
       <c r="AV64" s="8">
         <v>22297.5</v>
       </c>
       <c r="AW64" s="14">
         <v>24936.799999999999</v>
       </c>
       <c r="AX64" s="8">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="8">
         <v>3081.5</v>
       </c>
-      <c r="AZ64" s="8"/>
+      <c r="AZ64" s="8">
+        <v>5470.2</v>
+      </c>
       <c r="BA64" s="8"/>
       <c r="BB64" s="8"/>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
       <c r="BE64" s="7"/>
       <c r="BF64" s="8"/>
       <c r="BG64" s="8"/>
       <c r="BH64" s="8"/>
       <c r="BI64" s="14"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="8">
         <v>2895.3480710957338</v>
@@ -9612,51 +9700,53 @@
       </c>
       <c r="AR65" s="8">
         <v>6397.9756631295932</v>
       </c>
       <c r="AS65" s="8">
         <v>7388.9</v>
       </c>
       <c r="AT65" s="8">
         <v>8444.2000000000007</v>
       </c>
       <c r="AU65" s="8">
         <v>9224.2000000000007</v>
       </c>
       <c r="AV65" s="8">
         <v>10372.5</v>
       </c>
       <c r="AW65" s="14">
         <v>12106.4</v>
       </c>
       <c r="AX65" s="8">
         <v>454.4</v>
       </c>
       <c r="AY65" s="8">
         <v>1053.3</v>
       </c>
-      <c r="AZ65" s="8"/>
+      <c r="AZ65" s="8">
+        <v>2059.6999999999998</v>
+      </c>
       <c r="BA65" s="8"/>
       <c r="BB65" s="8"/>
       <c r="BC65" s="8"/>
       <c r="BD65" s="8"/>
       <c r="BE65" s="8"/>
       <c r="BF65" s="8"/>
       <c r="BG65" s="8"/>
       <c r="BH65" s="8"/>
       <c r="BI65" s="14"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="8">
         <v>6742.4417376404399</v>
@@ -9777,51 +9867,53 @@
       </c>
       <c r="AR66" s="7">
         <v>9872.1856419732976</v>
       </c>
       <c r="AS66" s="7">
         <v>11982</v>
       </c>
       <c r="AT66" s="8">
         <v>13484.5</v>
       </c>
       <c r="AU66" s="8">
         <v>14819.9</v>
       </c>
       <c r="AV66" s="8">
         <v>15830.7</v>
       </c>
       <c r="AW66" s="14">
         <v>17209.7</v>
       </c>
       <c r="AX66" s="8">
         <v>631.1</v>
       </c>
       <c r="AY66" s="8">
         <v>2331.6</v>
       </c>
-      <c r="AZ66" s="8"/>
+      <c r="AZ66" s="8">
+        <v>4088.9</v>
+      </c>
       <c r="BA66" s="8"/>
       <c r="BB66" s="8"/>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
       <c r="BE66" s="7"/>
       <c r="BF66" s="8"/>
       <c r="BG66" s="8"/>
       <c r="BH66" s="8"/>
       <c r="BI66" s="14"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B67" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="8">
         <v>6578.8053937616287</v>
@@ -9942,51 +10034,53 @@
       </c>
       <c r="AR67" s="7">
         <v>9465.7907440184372</v>
       </c>
       <c r="AS67" s="7">
         <v>10481.6</v>
       </c>
       <c r="AT67" s="8">
         <v>11283.2</v>
       </c>
       <c r="AU67" s="8">
         <v>11948.1</v>
       </c>
       <c r="AV67" s="8">
         <v>12845.2</v>
       </c>
       <c r="AW67" s="14">
         <v>14266.1</v>
       </c>
       <c r="AX67" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="8">
         <v>2180</v>
       </c>
-      <c r="AZ67" s="8"/>
+      <c r="AZ67" s="8">
+        <v>4846.5</v>
+      </c>
       <c r="BA67" s="8"/>
       <c r="BB67" s="8"/>
       <c r="BC67" s="7"/>
       <c r="BD67" s="7"/>
       <c r="BE67" s="7"/>
       <c r="BF67" s="8"/>
       <c r="BG67" s="8"/>
       <c r="BH67" s="8"/>
       <c r="BI67" s="14"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="8">
         <v>4447.1534081159607</v>
@@ -10107,51 +10201,53 @@
       </c>
       <c r="AR68" s="7">
         <v>8240.4882079136478</v>
       </c>
       <c r="AS68" s="7">
         <v>9471.7999999999993</v>
       </c>
       <c r="AT68" s="8">
         <v>11307.1</v>
       </c>
       <c r="AU68" s="8">
         <v>12896.8</v>
       </c>
       <c r="AV68" s="8">
         <v>14974.3</v>
       </c>
       <c r="AW68" s="14">
         <v>16754.7</v>
       </c>
       <c r="AX68" s="8">
         <v>473.6</v>
       </c>
       <c r="AY68" s="8">
         <v>1366.1</v>
       </c>
-      <c r="AZ68" s="8"/>
+      <c r="AZ68" s="8">
+        <v>3181.2</v>
+      </c>
       <c r="BA68" s="8"/>
       <c r="BB68" s="8"/>
       <c r="BC68" s="7"/>
       <c r="BD68" s="7"/>
       <c r="BE68" s="7"/>
       <c r="BF68" s="8"/>
       <c r="BG68" s="8"/>
       <c r="BH68" s="8"/>
       <c r="BI68" s="14"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="8">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="8">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="8">
         <v>6356.0885982378968</v>
@@ -10272,51 +10368,53 @@
       </c>
       <c r="AR69" s="7">
         <v>10718.192954193173</v>
       </c>
       <c r="AS69" s="7">
         <v>11728.1</v>
       </c>
       <c r="AT69" s="8">
         <v>13383.7</v>
       </c>
       <c r="AU69" s="8">
         <v>14324</v>
       </c>
       <c r="AV69" s="8">
         <v>15202</v>
       </c>
       <c r="AW69" s="14">
         <v>19583.599999999999</v>
       </c>
       <c r="AX69" s="8">
         <v>929.8</v>
       </c>
       <c r="AY69" s="8">
         <v>1707.5</v>
       </c>
-      <c r="AZ69" s="8"/>
+      <c r="AZ69" s="8">
+        <v>4488.7</v>
+      </c>
       <c r="BA69" s="8"/>
       <c r="BB69" s="8"/>
       <c r="BC69" s="7"/>
       <c r="BD69" s="7"/>
       <c r="BE69" s="7"/>
       <c r="BF69" s="8"/>
       <c r="BG69" s="8"/>
       <c r="BH69" s="8"/>
       <c r="BI69" s="14"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="6">
         <v>6113.9460384115719</v>
@@ -10437,51 +10535,53 @@
       </c>
       <c r="AR70" s="7">
         <v>11124.18270798813</v>
       </c>
       <c r="AS70" s="7">
         <v>12497.4</v>
       </c>
       <c r="AT70" s="8">
         <v>15072.8</v>
       </c>
       <c r="AU70" s="8">
         <v>16475.400000000001</v>
       </c>
       <c r="AV70" s="8">
         <v>17782.7</v>
       </c>
       <c r="AW70" s="14">
         <v>20225.099999999999</v>
       </c>
       <c r="AX70" s="6">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="6">
         <v>2215.1</v>
       </c>
-      <c r="AZ70" s="6"/>
+      <c r="AZ70" s="6">
+        <v>3889.6</v>
+      </c>
       <c r="BA70" s="6"/>
       <c r="BB70" s="6"/>
       <c r="BC70" s="7"/>
       <c r="BD70" s="7"/>
       <c r="BE70" s="7"/>
       <c r="BF70" s="8"/>
       <c r="BG70" s="8"/>
       <c r="BH70" s="8"/>
       <c r="BI70" s="14"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="8">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="8">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="8">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="8">
         <v>5687.7357120612578</v>
@@ -10602,51 +10702,53 @@
       </c>
       <c r="AR71" s="7">
         <v>11667.12203599752</v>
       </c>
       <c r="AS71" s="7">
         <v>13294.9</v>
       </c>
       <c r="AT71" s="8">
         <v>15504.5</v>
       </c>
       <c r="AU71" s="8">
         <v>16776.3</v>
       </c>
       <c r="AV71" s="8">
         <v>18515.5</v>
       </c>
       <c r="AW71" s="14">
         <v>21940.799999999999</v>
       </c>
       <c r="AX71" s="8">
         <v>988.1</v>
       </c>
       <c r="AY71" s="8">
         <v>1665.2</v>
       </c>
-      <c r="AZ71" s="8"/>
+      <c r="AZ71" s="8">
+        <v>3552.4</v>
+      </c>
       <c r="BA71" s="8"/>
       <c r="BB71" s="8"/>
       <c r="BC71" s="7"/>
       <c r="BD71" s="7"/>
       <c r="BE71" s="7"/>
       <c r="BF71" s="8"/>
       <c r="BG71" s="8"/>
       <c r="BH71" s="8"/>
       <c r="BI71" s="14"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="8">
         <v>3820.768829115791</v>
@@ -10767,51 +10869,53 @@
       </c>
       <c r="AR72" s="7">
         <v>7122.8271414092524</v>
       </c>
       <c r="AS72" s="7">
         <v>7894.7</v>
       </c>
       <c r="AT72" s="8">
         <v>9361.2000000000007</v>
       </c>
       <c r="AU72" s="8">
         <v>10720.1</v>
       </c>
       <c r="AV72" s="8">
         <v>11893.5</v>
       </c>
       <c r="AW72" s="14">
         <v>13392.9</v>
       </c>
       <c r="AX72" s="8">
         <v>727.9</v>
       </c>
       <c r="AY72" s="8">
         <v>1509.9</v>
       </c>
-      <c r="AZ72" s="8"/>
+      <c r="AZ72" s="8">
+        <v>2591.3000000000002</v>
+      </c>
       <c r="BA72" s="8"/>
       <c r="BB72" s="8"/>
       <c r="BC72" s="7"/>
       <c r="BD72" s="7"/>
       <c r="BE72" s="7"/>
       <c r="BF72" s="8"/>
       <c r="BG72" s="8"/>
       <c r="BH72" s="8"/>
       <c r="BI72" s="14"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="8">
         <v>5979.2194671011821</v>
@@ -10932,51 +11036,53 @@
       </c>
       <c r="AR73" s="7">
         <v>7928.8646668755937</v>
       </c>
       <c r="AS73" s="7">
         <v>9010</v>
       </c>
       <c r="AT73" s="8">
         <v>10275.200000000001</v>
       </c>
       <c r="AU73" s="8">
         <v>11689.5</v>
       </c>
       <c r="AV73" s="8">
         <v>14358</v>
       </c>
       <c r="AW73" s="14">
         <v>15566</v>
       </c>
       <c r="AX73" s="8">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="8">
         <v>2078.1</v>
       </c>
-      <c r="AZ73" s="8"/>
+      <c r="AZ73" s="8">
+        <v>3423.3</v>
+      </c>
       <c r="BA73" s="8"/>
       <c r="BB73" s="8"/>
       <c r="BC73" s="7"/>
       <c r="BD73" s="7"/>
       <c r="BE73" s="7"/>
       <c r="BF73" s="8"/>
       <c r="BG73" s="8"/>
       <c r="BH73" s="8"/>
       <c r="BI73" s="14"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="8">
         <v>6581.0400184598811</v>
@@ -11097,51 +11203,53 @@
       </c>
       <c r="AR74" s="7">
         <v>10734.274722208202</v>
       </c>
       <c r="AS74" s="7">
         <v>12472.7</v>
       </c>
       <c r="AT74" s="8">
         <v>14630.3</v>
       </c>
       <c r="AU74" s="8">
         <v>16154.3</v>
       </c>
       <c r="AV74" s="8">
         <v>17092.2</v>
       </c>
       <c r="AW74" s="14">
         <v>18761.099999999999</v>
       </c>
       <c r="AX74" s="8">
         <v>953.3</v>
       </c>
       <c r="AY74" s="8">
         <v>2319.1</v>
       </c>
-      <c r="AZ74" s="8"/>
+      <c r="AZ74" s="8">
+        <v>4804.8999999999996</v>
+      </c>
       <c r="BA74" s="8"/>
       <c r="BB74" s="8"/>
       <c r="BC74" s="7"/>
       <c r="BD74" s="7"/>
       <c r="BE74" s="7"/>
       <c r="BF74" s="8"/>
       <c r="BG74" s="8"/>
       <c r="BH74" s="8"/>
       <c r="BI74" s="14"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="8">
         <v>4030.0822929539208</v>
@@ -11262,51 +11370,53 @@
       </c>
       <c r="AR75" s="7">
         <v>6594.507674814914</v>
       </c>
       <c r="AS75" s="7">
         <v>7020.2</v>
       </c>
       <c r="AT75" s="8">
         <v>7759.4</v>
       </c>
       <c r="AU75" s="8">
         <v>8596.2999999999993</v>
       </c>
       <c r="AV75" s="8">
         <v>11038</v>
       </c>
       <c r="AW75" s="14">
         <v>14696.5</v>
       </c>
       <c r="AX75" s="8">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="8">
         <v>1172.0999999999999</v>
       </c>
-      <c r="AZ75" s="8"/>
+      <c r="AZ75" s="8">
+        <v>2555.1</v>
+      </c>
       <c r="BA75" s="8"/>
       <c r="BB75" s="8"/>
       <c r="BC75" s="8"/>
       <c r="BD75" s="7"/>
       <c r="BE75" s="7"/>
       <c r="BF75" s="8"/>
       <c r="BG75" s="8"/>
       <c r="BH75" s="8"/>
       <c r="BI75" s="14"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="8">
         <v>3581.3193200344367</v>
@@ -11427,241 +11537,243 @@
       </c>
       <c r="AR76" s="7">
         <v>5338.7565949185473</v>
       </c>
       <c r="AS76" s="7">
         <v>6432.7</v>
       </c>
       <c r="AT76" s="8">
         <v>7868.6</v>
       </c>
       <c r="AU76" s="8">
         <v>8823.5</v>
       </c>
       <c r="AV76" s="8">
         <v>10521.2</v>
       </c>
       <c r="AW76" s="14">
         <v>12703.6</v>
       </c>
       <c r="AX76" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="8">
         <v>1136.5999999999999</v>
       </c>
-      <c r="AZ76" s="8"/>
+      <c r="AZ76" s="8">
+        <v>2518.5</v>
+      </c>
       <c r="BA76" s="8"/>
       <c r="BB76" s="8"/>
       <c r="BC76" s="8"/>
       <c r="BD76" s="7"/>
       <c r="BE76" s="7"/>
       <c r="BF76" s="8"/>
       <c r="BG76" s="8"/>
       <c r="BH76" s="8"/>
       <c r="BI76" s="14"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="13" t="s">
         <v>33</v>
       </c>
       <c r="Z78" s="15" t="s">
         <v>38</v>
       </c>
       <c r="AA78" s="15"/>
       <c r="AB78" s="15"/>
       <c r="AC78" s="15"/>
       <c r="AD78" s="15"/>
       <c r="AE78" s="15"/>
       <c r="AF78" s="15"/>
       <c r="AG78" s="15"/>
       <c r="AH78" s="15"/>
       <c r="AI78" s="15"/>
       <c r="AJ78" s="15"/>
       <c r="AK78" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="J3:M3"/>
-[...22 lines deleted...]
-    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BF41:BI41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="V22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="V41:Y41"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AH22:AK22"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="AH41:AK41"/>
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AH60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="J60:M60"/>
+    <mergeCell ref="V60:Y60"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B23:M23"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>