--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -5,74 +5,74 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\042026\Динамика по ВПСХ_сельское_январь-март 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\052026\Динамика по ВПСХ_сельское_январь-апрель 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
@@ -378,70 +378,70 @@
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -716,256 +716,256 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AG27" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AZ63" sqref="AZ63:AZ76"/>
+      <selection pane="bottomRight" activeCell="BA63" sqref="BA63:BA76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="3" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="3"/>
     <col min="6" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="9.5703125" style="3" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="11" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="11" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="23"/>
-[...46 lines deleted...]
-      <c r="AW2" s="23"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="21"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="21"/>
+      <c r="AL2" s="21"/>
+      <c r="AM2" s="21"/>
+      <c r="AN2" s="21"/>
+      <c r="AO2" s="21"/>
+      <c r="AP2" s="21"/>
+      <c r="AQ2" s="21"/>
+      <c r="AR2" s="21"/>
+      <c r="AS2" s="21"/>
+      <c r="AT2" s="21"/>
+      <c r="AU2" s="21"/>
+      <c r="AV2" s="21"/>
+      <c r="AW2" s="21"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J3" s="17" t="s">
+      <c r="J3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="17"/>
-[...2 lines deleted...]
-      <c r="V3" s="17" t="s">
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="M3" s="20"/>
+      <c r="V3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="W3" s="17"/>
-[...1 lines deleted...]
-      <c r="Y3" s="17"/>
+      <c r="W3" s="20"/>
+      <c r="X3" s="20"/>
+      <c r="Y3" s="20"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
-      <c r="AH3" s="17" t="s">
+      <c r="AH3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AI3" s="17"/>
-[...1 lines deleted...]
-      <c r="AK3" s="17"/>
+      <c r="AI3" s="20"/>
+      <c r="AJ3" s="20"/>
+      <c r="AK3" s="20"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
-      <c r="AT3" s="17" t="s">
+      <c r="AT3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AU3" s="17"/>
-[...1 lines deleted...]
-      <c r="AW3" s="17"/>
+      <c r="AU3" s="20"/>
+      <c r="AV3" s="20"/>
+      <c r="AW3" s="20"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
-      <c r="BF3" s="17" t="s">
+      <c r="BF3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="BG3" s="17"/>
-[...1 lines deleted...]
-      <c r="BI3" s="17"/>
+      <c r="BG3" s="20"/>
+      <c r="BH3" s="20"/>
+      <c r="BI3" s="20"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="21"/>
-      <c r="B4" s="18" t="s">
+      <c r="A4" s="22"/>
+      <c r="B4" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="19"/>
-[...10 lines deleted...]
-      <c r="N4" s="18" t="s">
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="19"/>
-[...10 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="O4" s="18"/>
+      <c r="P4" s="18"/>
+      <c r="Q4" s="18"/>
+      <c r="R4" s="18"/>
+      <c r="S4" s="18"/>
+      <c r="T4" s="18"/>
+      <c r="U4" s="18"/>
+      <c r="V4" s="18"/>
+      <c r="W4" s="18"/>
+      <c r="X4" s="18"/>
+      <c r="Y4" s="19"/>
+      <c r="Z4" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="18" t="s">
+      <c r="AA4" s="18"/>
+      <c r="AB4" s="18"/>
+      <c r="AC4" s="18"/>
+      <c r="AD4" s="18"/>
+      <c r="AE4" s="18"/>
+      <c r="AF4" s="18"/>
+      <c r="AG4" s="18"/>
+      <c r="AH4" s="18"/>
+      <c r="AI4" s="18"/>
+      <c r="AJ4" s="18"/>
+      <c r="AK4" s="19"/>
+      <c r="AL4" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="18" t="s">
+      <c r="AM4" s="18"/>
+      <c r="AN4" s="18"/>
+      <c r="AO4" s="18"/>
+      <c r="AP4" s="18"/>
+      <c r="AQ4" s="18"/>
+      <c r="AR4" s="18"/>
+      <c r="AS4" s="18"/>
+      <c r="AT4" s="18"/>
+      <c r="AU4" s="18"/>
+      <c r="AV4" s="18"/>
+      <c r="AW4" s="19"/>
+      <c r="AX4" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="19"/>
-[...9 lines deleted...]
-      <c r="BI4" s="20"/>
+      <c r="AY4" s="18"/>
+      <c r="AZ4" s="18"/>
+      <c r="BA4" s="18"/>
+      <c r="BB4" s="18"/>
+      <c r="BC4" s="18"/>
+      <c r="BD4" s="18"/>
+      <c r="BE4" s="18"/>
+      <c r="BF4" s="18"/>
+      <c r="BG4" s="18"/>
+      <c r="BH4" s="18"/>
+      <c r="BI4" s="19"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="22"/>
+      <c r="A5" s="23"/>
       <c r="B5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1260,51 +1260,53 @@
       </c>
       <c r="AS6" s="6">
         <v>210720.8</v>
       </c>
       <c r="AT6" s="6">
         <v>296786</v>
       </c>
       <c r="AU6" s="6">
         <v>352539.4</v>
       </c>
       <c r="AV6" s="6">
         <v>383104.9</v>
       </c>
       <c r="AW6" s="6">
         <v>412041.3</v>
       </c>
       <c r="AX6" s="6">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="6">
         <v>26600.3</v>
       </c>
       <c r="AZ6" s="6">
         <v>52290.7</v>
       </c>
-      <c r="BA6" s="6"/>
+      <c r="BA6" s="6">
+        <v>72850.600000000006</v>
+      </c>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="8">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="8">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="8">
         <v>9102.5341338445469</v>
       </c>
@@ -1427,51 +1429,53 @@
       </c>
       <c r="AS7" s="6">
         <v>24564.1</v>
       </c>
       <c r="AT7" s="6">
         <v>32343.1</v>
       </c>
       <c r="AU7" s="6">
         <v>38645.199999999997</v>
       </c>
       <c r="AV7" s="6">
         <v>42755.7</v>
       </c>
       <c r="AW7" s="6">
         <v>46584.800000000003</v>
       </c>
       <c r="AX7" s="6">
         <v>2616</v>
       </c>
       <c r="AY7" s="6">
         <v>5413.8</v>
       </c>
       <c r="AZ7" s="6">
         <v>9488.9</v>
       </c>
-      <c r="BA7" s="6"/>
+      <c r="BA7" s="6">
+        <v>12524</v>
+      </c>
       <c r="BB7" s="6"/>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="8">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="8">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="8">
         <v>2898.0495377624006</v>
       </c>
@@ -1594,51 +1598,53 @@
       </c>
       <c r="AS8" s="6">
         <v>12476.9</v>
       </c>
       <c r="AT8" s="6">
         <v>17821.099999999999</v>
       </c>
       <c r="AU8" s="6">
         <v>22075</v>
       </c>
       <c r="AV8" s="6">
         <v>23521.8</v>
       </c>
       <c r="AW8" s="6">
         <v>25041.3</v>
       </c>
       <c r="AX8" s="6">
         <v>455.4</v>
       </c>
       <c r="AY8" s="6">
         <v>1055.5</v>
       </c>
       <c r="AZ8" s="6">
         <v>2062.6</v>
       </c>
-      <c r="BA8" s="6"/>
+      <c r="BA8" s="6">
+        <v>3325.5</v>
+      </c>
       <c r="BB8" s="6"/>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="8">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="8">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="8">
         <v>6786.738404307107</v>
       </c>
@@ -1761,51 +1767,53 @@
       </c>
       <c r="AS9" s="6">
         <v>18996.400000000001</v>
       </c>
       <c r="AT9" s="6">
         <v>29207.4</v>
       </c>
       <c r="AU9" s="6">
         <v>32851.599999999999</v>
       </c>
       <c r="AV9" s="6">
         <v>35840.9</v>
       </c>
       <c r="AW9" s="6">
         <v>37230.1</v>
       </c>
       <c r="AX9" s="6">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="6">
         <v>2369.9</v>
       </c>
       <c r="AZ9" s="6">
         <v>4119.2</v>
       </c>
-      <c r="BA9" s="6"/>
+      <c r="BA9" s="6">
+        <v>6013.1</v>
+      </c>
       <c r="BB9" s="6"/>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="8">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="8">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="8">
         <v>6579.586727094962</v>
       </c>
@@ -1928,51 +1936,53 @@
       </c>
       <c r="AS10" s="6">
         <v>14090.6</v>
       </c>
       <c r="AT10" s="6">
         <v>16825.2</v>
       </c>
       <c r="AU10" s="6">
         <v>19464.3</v>
       </c>
       <c r="AV10" s="6">
         <v>20362.599999999999</v>
       </c>
       <c r="AW10" s="6">
         <v>21758.1</v>
       </c>
       <c r="AX10" s="6">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="6">
         <v>2180.4</v>
       </c>
       <c r="AZ10" s="6">
         <v>4902.8</v>
       </c>
-      <c r="BA10" s="6"/>
+      <c r="BA10" s="6">
+        <v>6543.8</v>
+      </c>
       <c r="BB10" s="6"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="8">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="8">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="8">
         <v>4559.163908115961</v>
       </c>
@@ -2095,51 +2105,53 @@
       </c>
       <c r="AS11" s="6">
         <v>17151.099999999999</v>
       </c>
       <c r="AT11" s="6">
         <v>32028.9</v>
       </c>
       <c r="AU11" s="6">
         <v>37675.4</v>
       </c>
       <c r="AV11" s="6">
         <v>41146.400000000001</v>
       </c>
       <c r="AW11" s="6">
         <v>42615.199999999997</v>
       </c>
       <c r="AX11" s="6">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="6">
         <v>1444.2</v>
       </c>
       <c r="AZ11" s="6">
         <v>3297.8</v>
       </c>
-      <c r="BA11" s="6"/>
+      <c r="BA11" s="6">
+        <v>4566.5</v>
+      </c>
       <c r="BB11" s="6"/>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="8">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="8">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="8">
         <v>6405.0889300909803</v>
       </c>
@@ -2262,51 +2274,53 @@
       </c>
       <c r="AS12" s="6">
         <v>17406.8</v>
       </c>
       <c r="AT12" s="6">
         <v>22102</v>
       </c>
       <c r="AU12" s="6">
         <v>25700.9</v>
       </c>
       <c r="AV12" s="6">
         <v>26602.6</v>
       </c>
       <c r="AW12" s="6">
         <v>30838.400000000001</v>
       </c>
       <c r="AX12" s="6">
         <v>947.9</v>
       </c>
       <c r="AY12" s="6">
         <v>1743.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>4566.5</v>
       </c>
-      <c r="BA12" s="6"/>
+      <c r="BA12" s="6">
+        <v>5873.6</v>
+      </c>
       <c r="BB12" s="6"/>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="6">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="6">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="6">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="6">
         <v>6157.3100050782386</v>
       </c>
@@ -2429,51 +2443,53 @@
       </c>
       <c r="AS13" s="6">
         <v>18754.900000000001</v>
       </c>
       <c r="AT13" s="6">
         <v>26797</v>
       </c>
       <c r="AU13" s="6">
         <v>31737.8</v>
       </c>
       <c r="AV13" s="6">
         <v>35723.300000000003</v>
       </c>
       <c r="AW13" s="6">
         <v>37921.9</v>
       </c>
       <c r="AX13" s="6">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="6">
         <v>2253.4</v>
       </c>
       <c r="AZ13" s="6">
         <v>4009</v>
       </c>
-      <c r="BA13" s="6"/>
+      <c r="BA13" s="6">
+        <v>6341.3</v>
+      </c>
       <c r="BB13" s="6"/>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="8">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="8">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="8">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="8">
         <v>5691.9273020612573</v>
       </c>
@@ -2596,51 +2612,53 @@
       </c>
       <c r="AS14" s="6">
         <v>18606</v>
       </c>
       <c r="AT14" s="6">
         <v>24949.3</v>
       </c>
       <c r="AU14" s="6">
         <v>29872.400000000001</v>
       </c>
       <c r="AV14" s="6">
         <v>31669.200000000001</v>
       </c>
       <c r="AW14" s="6">
         <v>34857</v>
       </c>
       <c r="AX14" s="6">
         <v>988.9</v>
       </c>
       <c r="AY14" s="6">
         <v>1666.9</v>
       </c>
       <c r="AZ14" s="6">
         <v>3558.6</v>
       </c>
-      <c r="BA14" s="6"/>
+      <c r="BA14" s="6">
+        <v>5152.8</v>
+      </c>
       <c r="BB14" s="6"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="8">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="8">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="8">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="8">
         <v>3899.2067957824574</v>
       </c>
@@ -2763,51 +2781,53 @@
       </c>
       <c r="AS15" s="6">
         <v>12351.8</v>
       </c>
       <c r="AT15" s="6">
         <v>16433.599999999999</v>
       </c>
       <c r="AU15" s="6">
         <v>20422.400000000001</v>
       </c>
       <c r="AV15" s="6">
         <v>21639.8</v>
       </c>
       <c r="AW15" s="6">
         <v>22988.799999999999</v>
       </c>
       <c r="AX15" s="6">
         <v>770.7</v>
       </c>
       <c r="AY15" s="6">
         <v>1595.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>2690.4</v>
       </c>
-      <c r="BA15" s="6"/>
+      <c r="BA15" s="6">
+        <v>3996.4</v>
+      </c>
       <c r="BB15" s="6"/>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="8">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="8">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="8">
         <v>6037.4878337678483</v>
       </c>
@@ -2930,51 +2950,53 @@
       </c>
       <c r="AS16" s="6">
         <v>14143.7</v>
       </c>
       <c r="AT16" s="6">
         <v>18385.2</v>
       </c>
       <c r="AU16" s="6">
         <v>22635.1</v>
       </c>
       <c r="AV16" s="6">
         <v>25403.599999999999</v>
       </c>
       <c r="AW16" s="6">
         <v>26607.7</v>
       </c>
       <c r="AX16" s="6">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="6">
         <v>2122.1</v>
       </c>
       <c r="AZ16" s="6">
         <v>3511.7</v>
       </c>
-      <c r="BA16" s="6"/>
+      <c r="BA16" s="6">
+        <v>4810</v>
+      </c>
       <c r="BB16" s="6"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="8">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="8">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="8">
         <v>6585.7314184598818</v>
       </c>
@@ -3097,51 +3119,53 @@
       </c>
       <c r="AS17" s="6">
         <v>18195.900000000001</v>
       </c>
       <c r="AT17" s="6">
         <v>28000.400000000001</v>
       </c>
       <c r="AU17" s="6">
         <v>31951.9</v>
       </c>
       <c r="AV17" s="6">
         <v>34720.199999999997</v>
       </c>
       <c r="AW17" s="6">
         <v>35897.699999999997</v>
       </c>
       <c r="AX17" s="6">
         <v>953.6</v>
       </c>
       <c r="AY17" s="6">
         <v>2319.6</v>
       </c>
       <c r="AZ17" s="6">
         <v>4805.7</v>
       </c>
-      <c r="BA17" s="6"/>
+      <c r="BA17" s="6">
+        <v>6347.1</v>
+      </c>
       <c r="BB17" s="6"/>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="8">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="8">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="8">
         <v>4074.4845262872541</v>
       </c>
@@ -3264,51 +3288,53 @@
       </c>
       <c r="AS18" s="6">
         <v>13810.7</v>
       </c>
       <c r="AT18" s="6">
         <v>18235.5</v>
       </c>
       <c r="AU18" s="6">
         <v>22846.6</v>
       </c>
       <c r="AV18" s="6">
         <v>25356.799999999999</v>
       </c>
       <c r="AW18" s="6">
         <v>29083.599999999999</v>
       </c>
       <c r="AX18" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="6">
         <v>1297.3</v>
       </c>
       <c r="AZ18" s="6">
         <v>2756.8</v>
       </c>
-      <c r="BA18" s="6"/>
+      <c r="BA18" s="6">
+        <v>3946.3</v>
+      </c>
       <c r="BB18" s="6"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="8">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="8">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="8">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="8">
         <v>3625.3240867011032</v>
       </c>
@@ -3431,244 +3457,246 @@
       </c>
       <c r="AS19" s="6">
         <v>10171.9</v>
       </c>
       <c r="AT19" s="6">
         <v>13657.3</v>
       </c>
       <c r="AU19" s="6">
         <v>16660.8</v>
       </c>
       <c r="AV19" s="6">
         <v>18362</v>
       </c>
       <c r="AW19" s="6">
         <v>20616.7</v>
       </c>
       <c r="AX19" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="6">
         <v>1137.9000000000001</v>
       </c>
       <c r="AZ19" s="6">
         <v>2520.6999999999998</v>
       </c>
-      <c r="BA19" s="6"/>
+      <c r="BA19" s="6">
+        <v>3410.2</v>
+      </c>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="23"/>
-[...46 lines deleted...]
-      <c r="AW21" s="23"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="21"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="21"/>
+      <c r="Q21" s="21"/>
+      <c r="R21" s="21"/>
+      <c r="S21" s="21"/>
+      <c r="T21" s="21"/>
+      <c r="U21" s="21"/>
+      <c r="V21" s="21"/>
+      <c r="W21" s="21"/>
+      <c r="X21" s="21"/>
+      <c r="Y21" s="21"/>
+      <c r="Z21" s="21"/>
+      <c r="AA21" s="21"/>
+      <c r="AB21" s="21"/>
+      <c r="AC21" s="21"/>
+      <c r="AD21" s="21"/>
+      <c r="AE21" s="21"/>
+      <c r="AF21" s="21"/>
+      <c r="AG21" s="21"/>
+      <c r="AH21" s="21"/>
+      <c r="AI21" s="21"/>
+      <c r="AJ21" s="21"/>
+      <c r="AK21" s="21"/>
+      <c r="AL21" s="21"/>
+      <c r="AM21" s="21"/>
+      <c r="AN21" s="21"/>
+      <c r="AO21" s="21"/>
+      <c r="AP21" s="21"/>
+      <c r="AQ21" s="21"/>
+      <c r="AR21" s="21"/>
+      <c r="AS21" s="21"/>
+      <c r="AT21" s="21"/>
+      <c r="AU21" s="21"/>
+      <c r="AV21" s="21"/>
+      <c r="AW21" s="21"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J22" s="17" t="s">
+      <c r="J22" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="K22" s="17"/>
-[...2 lines deleted...]
-      <c r="V22" s="17" t="s">
+      <c r="K22" s="20"/>
+      <c r="L22" s="20"/>
+      <c r="M22" s="20"/>
+      <c r="V22" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="W22" s="17"/>
-[...1 lines deleted...]
-      <c r="Y22" s="17"/>
+      <c r="W22" s="20"/>
+      <c r="X22" s="20"/>
+      <c r="Y22" s="20"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
-      <c r="AH22" s="17" t="s">
+      <c r="AH22" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AI22" s="17"/>
-[...1 lines deleted...]
-      <c r="AK22" s="17"/>
+      <c r="AI22" s="20"/>
+      <c r="AJ22" s="20"/>
+      <c r="AK22" s="20"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
-      <c r="AT22" s="17" t="s">
+      <c r="AT22" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AU22" s="17"/>
-[...1 lines deleted...]
-      <c r="AW22" s="17"/>
+      <c r="AU22" s="20"/>
+      <c r="AV22" s="20"/>
+      <c r="AW22" s="20"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="3"/>
-      <c r="BF22" s="17" t="s">
+      <c r="BF22" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="BG22" s="17"/>
-[...1 lines deleted...]
-      <c r="BI22" s="17"/>
+      <c r="BG22" s="20"/>
+      <c r="BH22" s="20"/>
+      <c r="BI22" s="20"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="21"/>
-      <c r="B23" s="18" t="s">
+      <c r="A23" s="22"/>
+      <c r="B23" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="19"/>
-[...10 lines deleted...]
-      <c r="N23" s="18" t="s">
+      <c r="C23" s="18"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="18"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="19"/>
+      <c r="N23" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="19"/>
-[...10 lines deleted...]
-      <c r="Z23" s="18" t="s">
+      <c r="O23" s="18"/>
+      <c r="P23" s="18"/>
+      <c r="Q23" s="18"/>
+      <c r="R23" s="18"/>
+      <c r="S23" s="18"/>
+      <c r="T23" s="18"/>
+      <c r="U23" s="18"/>
+      <c r="V23" s="18"/>
+      <c r="W23" s="18"/>
+      <c r="X23" s="18"/>
+      <c r="Y23" s="19"/>
+      <c r="Z23" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="19"/>
-[...10 lines deleted...]
-      <c r="AL23" s="18" t="s">
+      <c r="AA23" s="18"/>
+      <c r="AB23" s="18"/>
+      <c r="AC23" s="18"/>
+      <c r="AD23" s="18"/>
+      <c r="AE23" s="18"/>
+      <c r="AF23" s="18"/>
+      <c r="AG23" s="18"/>
+      <c r="AH23" s="18"/>
+      <c r="AI23" s="18"/>
+      <c r="AJ23" s="18"/>
+      <c r="AK23" s="19"/>
+      <c r="AL23" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="19"/>
-[...10 lines deleted...]
-      <c r="AX23" s="18" t="s">
+      <c r="AM23" s="18"/>
+      <c r="AN23" s="18"/>
+      <c r="AO23" s="18"/>
+      <c r="AP23" s="18"/>
+      <c r="AQ23" s="18"/>
+      <c r="AR23" s="18"/>
+      <c r="AS23" s="18"/>
+      <c r="AT23" s="18"/>
+      <c r="AU23" s="18"/>
+      <c r="AV23" s="18"/>
+      <c r="AW23" s="19"/>
+      <c r="AX23" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="19"/>
-[...9 lines deleted...]
-      <c r="BI23" s="20"/>
+      <c r="AY23" s="18"/>
+      <c r="AZ23" s="18"/>
+      <c r="BA23" s="18"/>
+      <c r="BB23" s="18"/>
+      <c r="BC23" s="18"/>
+      <c r="BD23" s="18"/>
+      <c r="BE23" s="18"/>
+      <c r="BF23" s="18"/>
+      <c r="BG23" s="18"/>
+      <c r="BH23" s="18"/>
+      <c r="BI23" s="19"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="22"/>
+      <c r="A24" s="23"/>
       <c r="B24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -3963,51 +3991,53 @@
       </c>
       <c r="AS25" s="7">
         <v>208470.7</v>
       </c>
       <c r="AT25" s="8">
         <v>294254.59999999998</v>
       </c>
       <c r="AU25" s="8">
         <v>349726.7</v>
       </c>
       <c r="AV25" s="8">
         <v>380010.9</v>
       </c>
       <c r="AW25" s="6">
         <v>408666.1</v>
       </c>
       <c r="AX25" s="6">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="6">
         <v>26037.8</v>
       </c>
       <c r="AZ25" s="6">
         <v>51290.1</v>
       </c>
-      <c r="BA25" s="6"/>
+      <c r="BA25" s="6">
+        <v>71507.3</v>
+      </c>
       <c r="BB25" s="6"/>
       <c r="BC25" s="7"/>
       <c r="BD25" s="7"/>
       <c r="BE25" s="7"/>
       <c r="BF25" s="8"/>
       <c r="BG25" s="8"/>
       <c r="BH25" s="8"/>
       <c r="BI25" s="6"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="8">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="8">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="8">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="8">
         <v>9015.3530338445471</v>
       </c>
@@ -4130,51 +4160,53 @@
       </c>
       <c r="AS26" s="7">
         <v>24069.4</v>
       </c>
       <c r="AT26" s="8">
         <v>31786.6</v>
       </c>
       <c r="AU26" s="8">
         <v>38026.699999999997</v>
       </c>
       <c r="AV26" s="8">
         <v>42075.5</v>
       </c>
       <c r="AW26" s="14">
         <v>45842.8</v>
       </c>
       <c r="AX26" s="8">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="8">
         <v>5290</v>
       </c>
       <c r="AZ26" s="8">
         <v>9272.9</v>
       </c>
-      <c r="BA26" s="8"/>
+      <c r="BA26" s="8">
+        <v>12244.9</v>
+      </c>
       <c r="BB26" s="8"/>
       <c r="BC26" s="7"/>
       <c r="BD26" s="7"/>
       <c r="BE26" s="7"/>
       <c r="BF26" s="8"/>
       <c r="BG26" s="8"/>
       <c r="BH26" s="8"/>
       <c r="BI26" s="14"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="8">
         <v>2895.3480710957338</v>
       </c>
@@ -4297,51 +4329,53 @@
       </c>
       <c r="AS27" s="8">
         <v>12468.8</v>
       </c>
       <c r="AT27" s="8">
         <v>17812</v>
       </c>
       <c r="AU27" s="8">
         <v>22064.9</v>
       </c>
       <c r="AV27" s="8">
         <v>23510.6</v>
       </c>
       <c r="AW27" s="14">
         <v>25029.200000000001</v>
       </c>
       <c r="AX27" s="8">
         <v>454.5</v>
       </c>
       <c r="AY27" s="8">
         <v>1053.4000000000001</v>
       </c>
       <c r="AZ27" s="8">
         <v>2059.8000000000002</v>
       </c>
-      <c r="BA27" s="8"/>
+      <c r="BA27" s="8">
+        <v>3320</v>
+      </c>
       <c r="BB27" s="8"/>
       <c r="BC27" s="8"/>
       <c r="BD27" s="8"/>
       <c r="BE27" s="8"/>
       <c r="BF27" s="8"/>
       <c r="BG27" s="8"/>
       <c r="BH27" s="8"/>
       <c r="BI27" s="14"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="8">
         <v>6742.4417376404399</v>
       </c>
@@ -4464,51 +4498,53 @@
       </c>
       <c r="AS28" s="7">
         <v>18843.2</v>
       </c>
       <c r="AT28" s="8">
         <v>29035.1</v>
       </c>
       <c r="AU28" s="8">
         <v>32660</v>
       </c>
       <c r="AV28" s="8">
         <v>35630.199999999997</v>
       </c>
       <c r="AW28" s="14">
         <v>37000.300000000003</v>
       </c>
       <c r="AX28" s="8">
         <v>631.1</v>
       </c>
       <c r="AY28" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ28" s="8">
         <v>4088.9</v>
       </c>
-      <c r="BA28" s="8"/>
+      <c r="BA28" s="8">
+        <v>5972.7</v>
+      </c>
       <c r="BB28" s="8"/>
       <c r="BC28" s="7"/>
       <c r="BD28" s="7"/>
       <c r="BE28" s="7"/>
       <c r="BF28" s="8"/>
       <c r="BG28" s="8"/>
       <c r="BH28" s="8"/>
       <c r="BI28" s="14"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="8">
         <v>6578.8053937616287</v>
       </c>
@@ -4631,51 +4667,53 @@
       </c>
       <c r="AS29" s="7">
         <v>14089.1</v>
       </c>
       <c r="AT29" s="8">
         <v>16823.400000000001</v>
       </c>
       <c r="AU29" s="8">
         <v>19462.400000000001</v>
       </c>
       <c r="AV29" s="8">
         <v>20360.5</v>
       </c>
       <c r="AW29" s="14">
         <v>21755.8</v>
       </c>
       <c r="AX29" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="8">
         <v>2180</v>
       </c>
       <c r="AZ29" s="8">
         <v>4846.5</v>
       </c>
-      <c r="BA29" s="8"/>
+      <c r="BA29" s="8">
+        <v>6468.7</v>
+      </c>
       <c r="BB29" s="8"/>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
       <c r="BE29" s="7"/>
       <c r="BF29" s="8"/>
       <c r="BG29" s="8"/>
       <c r="BH29" s="8"/>
       <c r="BI29" s="14"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="8">
         <v>4447.1534081159607</v>
       </c>
@@ -4798,51 +4836,53 @@
       </c>
       <c r="AS30" s="7">
         <v>16838.5</v>
       </c>
       <c r="AT30" s="8">
         <v>31677.200000000001</v>
       </c>
       <c r="AU30" s="8">
         <v>37284.6</v>
       </c>
       <c r="AV30" s="8">
         <v>40716.5</v>
       </c>
       <c r="AW30" s="14">
         <v>42146.3</v>
       </c>
       <c r="AX30" s="8">
         <v>473.6</v>
       </c>
       <c r="AY30" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ30" s="8">
         <v>3181.2</v>
       </c>
-      <c r="BA30" s="8"/>
+      <c r="BA30" s="8">
+        <v>4314.3</v>
+      </c>
       <c r="BB30" s="8"/>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
       <c r="BE30" s="7"/>
       <c r="BF30" s="8"/>
       <c r="BG30" s="8"/>
       <c r="BH30" s="8"/>
       <c r="BI30" s="14"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="8">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="8">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="8">
         <v>6356.0981634243126</v>
       </c>
@@ -4965,51 +5005,53 @@
       </c>
       <c r="AS31" s="7">
         <v>17262.900000000001</v>
       </c>
       <c r="AT31" s="8">
         <v>21940.1</v>
       </c>
       <c r="AU31" s="8">
         <v>25521.1</v>
       </c>
       <c r="AV31" s="8">
         <v>26404.799999999999</v>
       </c>
       <c r="AW31" s="14">
         <v>30622.6</v>
       </c>
       <c r="AX31" s="8">
         <v>929.9</v>
       </c>
       <c r="AY31" s="8">
         <v>1707.6</v>
       </c>
       <c r="AZ31" s="8">
         <v>4488.8</v>
       </c>
-      <c r="BA31" s="8"/>
+      <c r="BA31" s="8">
+        <v>5770.4</v>
+      </c>
       <c r="BB31" s="8"/>
       <c r="BC31" s="7"/>
       <c r="BD31" s="7"/>
       <c r="BE31" s="7"/>
       <c r="BF31" s="8"/>
       <c r="BG31" s="8"/>
       <c r="BH31" s="8"/>
       <c r="BI31" s="14"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="6">
         <v>6113.9460384115719</v>
       </c>
@@ -5132,51 +5174,53 @@
       </c>
       <c r="AS32" s="7">
         <v>18610.400000000001</v>
       </c>
       <c r="AT32" s="8">
         <v>26634.400000000001</v>
       </c>
       <c r="AU32" s="8">
         <v>31557.3</v>
       </c>
       <c r="AV32" s="8">
         <v>35524.6</v>
       </c>
       <c r="AW32" s="14">
         <v>37705.199999999997</v>
       </c>
       <c r="AX32" s="6">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="6">
         <v>2217.3000000000002</v>
       </c>
       <c r="AZ32" s="6">
         <v>3892.6</v>
       </c>
-      <c r="BA32" s="6"/>
+      <c r="BA32" s="6">
+        <v>6186.5</v>
+      </c>
       <c r="BB32" s="6"/>
       <c r="BC32" s="7"/>
       <c r="BD32" s="7"/>
       <c r="BE32" s="7"/>
       <c r="BF32" s="8"/>
       <c r="BG32" s="8"/>
       <c r="BH32" s="8"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="8">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="8">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="8">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="8">
         <v>5688.389402061257</v>
       </c>
@@ -5299,51 +5343,53 @@
       </c>
       <c r="AS33" s="7">
         <v>18600.900000000001</v>
       </c>
       <c r="AT33" s="8">
         <v>24943.5</v>
       </c>
       <c r="AU33" s="8">
         <v>29866.1</v>
       </c>
       <c r="AV33" s="8">
         <v>31662.2</v>
       </c>
       <c r="AW33" s="14">
         <v>34849.300000000003</v>
       </c>
       <c r="AX33" s="8">
         <v>988.3</v>
       </c>
       <c r="AY33" s="8">
         <v>1665.6</v>
       </c>
       <c r="AZ33" s="8">
         <v>3553</v>
       </c>
-      <c r="BA33" s="8"/>
+      <c r="BA33" s="8">
+        <v>5145.3</v>
+      </c>
       <c r="BB33" s="8"/>
       <c r="BC33" s="7"/>
       <c r="BD33" s="7"/>
       <c r="BE33" s="7"/>
       <c r="BF33" s="8"/>
       <c r="BG33" s="8"/>
       <c r="BH33" s="8"/>
       <c r="BI33" s="14"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="8">
         <v>3820.768829115791</v>
       </c>
@@ -5466,51 +5512,53 @@
       </c>
       <c r="AS34" s="7">
         <v>12015.2</v>
       </c>
       <c r="AT34" s="8">
         <v>16055.1</v>
       </c>
       <c r="AU34" s="8">
         <v>20001.7</v>
       </c>
       <c r="AV34" s="8">
         <v>21177.1</v>
       </c>
       <c r="AW34" s="14">
         <v>22484</v>
       </c>
       <c r="AX34" s="8">
         <v>728.7</v>
       </c>
       <c r="AY34" s="8">
         <v>1511.7</v>
       </c>
       <c r="AZ34" s="8">
         <v>2593.6</v>
       </c>
-      <c r="BA34" s="8"/>
+      <c r="BA34" s="8">
+        <v>3864.2</v>
+      </c>
       <c r="BB34" s="8"/>
       <c r="BC34" s="7"/>
       <c r="BD34" s="7"/>
       <c r="BE34" s="7"/>
       <c r="BF34" s="8"/>
       <c r="BG34" s="8"/>
       <c r="BH34" s="8"/>
       <c r="BI34" s="14"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="8">
         <v>5979.2194671011821</v>
       </c>
@@ -5633,51 +5681,53 @@
       </c>
       <c r="AS35" s="7">
         <v>13999.5</v>
       </c>
       <c r="AT35" s="8">
         <v>18222.900000000001</v>
       </c>
       <c r="AU35" s="8">
         <v>22454.799999999999</v>
       </c>
       <c r="AV35" s="8">
         <v>25205.3</v>
       </c>
       <c r="AW35" s="14">
         <v>26391.3</v>
       </c>
       <c r="AX35" s="8">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="8">
         <v>2086.1</v>
       </c>
       <c r="AZ35" s="8">
         <v>3433.6</v>
       </c>
-      <c r="BA35" s="8"/>
+      <c r="BA35" s="8">
+        <v>4705.8</v>
+      </c>
       <c r="BB35" s="8"/>
       <c r="BC35" s="7"/>
       <c r="BD35" s="7"/>
       <c r="BE35" s="7"/>
       <c r="BF35" s="8"/>
       <c r="BG35" s="8"/>
       <c r="BH35" s="8"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="8">
         <v>6581.0400184598811</v>
       </c>
@@ -5800,51 +5850,53 @@
       </c>
       <c r="AS36" s="7">
         <v>18193.900000000001</v>
       </c>
       <c r="AT36" s="8">
         <v>27998.2</v>
       </c>
       <c r="AU36" s="8">
         <v>31949.4</v>
       </c>
       <c r="AV36" s="8">
         <v>34717.4</v>
       </c>
       <c r="AW36" s="14">
         <v>35894.699999999997</v>
       </c>
       <c r="AX36" s="8">
         <v>953.3</v>
       </c>
       <c r="AY36" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ36" s="8">
         <v>4804.8999999999996</v>
       </c>
-      <c r="BA36" s="8"/>
+      <c r="BA36" s="8">
+        <v>6344.1</v>
+      </c>
       <c r="BB36" s="8"/>
       <c r="BC36" s="7"/>
       <c r="BD36" s="7"/>
       <c r="BE36" s="7"/>
       <c r="BF36" s="8"/>
       <c r="BG36" s="8"/>
       <c r="BH36" s="8"/>
       <c r="BI36" s="14"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="8">
         <v>4030.0822929539208</v>
       </c>
@@ -5967,51 +6019,53 @@
       </c>
       <c r="AS37" s="7">
         <v>13312.3</v>
       </c>
       <c r="AT37" s="8">
         <v>17674.8</v>
       </c>
       <c r="AU37" s="8">
         <v>22223.599999999999</v>
       </c>
       <c r="AV37" s="8">
         <v>24671.5</v>
       </c>
       <c r="AW37" s="14">
         <v>28335.9</v>
       </c>
       <c r="AX37" s="8">
         <v>529.5</v>
       </c>
       <c r="AY37" s="8">
         <v>1172.7</v>
       </c>
       <c r="AZ37" s="8">
         <v>2555.8000000000002</v>
       </c>
-      <c r="BA37" s="8"/>
+      <c r="BA37" s="8">
+        <v>3775.8</v>
+      </c>
       <c r="BB37" s="8"/>
       <c r="BC37" s="8"/>
       <c r="BD37" s="7"/>
       <c r="BE37" s="7"/>
       <c r="BF37" s="8"/>
       <c r="BG37" s="8"/>
       <c r="BH37" s="8"/>
       <c r="BI37" s="14"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="8">
         <v>3581.3193200344367</v>
       </c>
@@ -6134,244 +6188,246 @@
       </c>
       <c r="AS38" s="7">
         <v>10166.6</v>
       </c>
       <c r="AT38" s="8">
         <v>13651.3</v>
       </c>
       <c r="AU38" s="8">
         <v>16654.099999999999</v>
       </c>
       <c r="AV38" s="8">
         <v>18354.7</v>
       </c>
       <c r="AW38" s="14">
         <v>20608.7</v>
       </c>
       <c r="AX38" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ38" s="8">
         <v>2518.5</v>
       </c>
-      <c r="BA38" s="8"/>
+      <c r="BA38" s="8">
+        <v>3394.6</v>
+      </c>
       <c r="BB38" s="8"/>
       <c r="BC38" s="8"/>
       <c r="BD38" s="7"/>
       <c r="BE38" s="7"/>
       <c r="BF38" s="8"/>
       <c r="BG38" s="8"/>
       <c r="BH38" s="8"/>
       <c r="BI38" s="14"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="23" t="s">
+      <c r="A40" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="23"/>
-[...46 lines deleted...]
-      <c r="AW40" s="23"/>
+      <c r="B40" s="21"/>
+      <c r="C40" s="21"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="21"/>
+      <c r="G40" s="21"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="21"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="21"/>
+      <c r="N40" s="21"/>
+      <c r="O40" s="21"/>
+      <c r="P40" s="21"/>
+      <c r="Q40" s="21"/>
+      <c r="R40" s="21"/>
+      <c r="S40" s="21"/>
+      <c r="T40" s="21"/>
+      <c r="U40" s="21"/>
+      <c r="V40" s="21"/>
+      <c r="W40" s="21"/>
+      <c r="X40" s="21"/>
+      <c r="Y40" s="21"/>
+      <c r="Z40" s="21"/>
+      <c r="AA40" s="21"/>
+      <c r="AB40" s="21"/>
+      <c r="AC40" s="21"/>
+      <c r="AD40" s="21"/>
+      <c r="AE40" s="21"/>
+      <c r="AF40" s="21"/>
+      <c r="AG40" s="21"/>
+      <c r="AH40" s="21"/>
+      <c r="AI40" s="21"/>
+      <c r="AJ40" s="21"/>
+      <c r="AK40" s="21"/>
+      <c r="AL40" s="21"/>
+      <c r="AM40" s="21"/>
+      <c r="AN40" s="21"/>
+      <c r="AO40" s="21"/>
+      <c r="AP40" s="21"/>
+      <c r="AQ40" s="21"/>
+      <c r="AR40" s="21"/>
+      <c r="AS40" s="21"/>
+      <c r="AT40" s="21"/>
+      <c r="AU40" s="21"/>
+      <c r="AV40" s="21"/>
+      <c r="AW40" s="21"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J41" s="17" t="s">
+      <c r="J41" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="K41" s="17"/>
-[...2 lines deleted...]
-      <c r="V41" s="17" t="s">
+      <c r="K41" s="20"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="V41" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="W41" s="17"/>
-[...1 lines deleted...]
-      <c r="Y41" s="17"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="20"/>
+      <c r="Y41" s="20"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
-      <c r="AH41" s="17" t="s">
+      <c r="AH41" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AI41" s="17"/>
-[...1 lines deleted...]
-      <c r="AK41" s="17"/>
+      <c r="AI41" s="20"/>
+      <c r="AJ41" s="20"/>
+      <c r="AK41" s="20"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
-      <c r="AT41" s="17" t="s">
+      <c r="AT41" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AU41" s="17"/>
-[...1 lines deleted...]
-      <c r="AW41" s="17"/>
+      <c r="AU41" s="20"/>
+      <c r="AV41" s="20"/>
+      <c r="AW41" s="20"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="3"/>
-      <c r="BF41" s="17" t="s">
+      <c r="BF41" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="BG41" s="17"/>
-[...1 lines deleted...]
-      <c r="BI41" s="17"/>
+      <c r="BG41" s="20"/>
+      <c r="BH41" s="20"/>
+      <c r="BI41" s="20"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="21"/>
-      <c r="B42" s="18" t="s">
+      <c r="A42" s="22"/>
+      <c r="B42" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="19"/>
-[...10 lines deleted...]
-      <c r="N42" s="18" t="s">
+      <c r="C42" s="18"/>
+      <c r="D42" s="18"/>
+      <c r="E42" s="18"/>
+      <c r="F42" s="18"/>
+      <c r="G42" s="18"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="19"/>
+      <c r="N42" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="19"/>
-[...10 lines deleted...]
-      <c r="Z42" s="18" t="s">
+      <c r="O42" s="18"/>
+      <c r="P42" s="18"/>
+      <c r="Q42" s="18"/>
+      <c r="R42" s="18"/>
+      <c r="S42" s="18"/>
+      <c r="T42" s="18"/>
+      <c r="U42" s="18"/>
+      <c r="V42" s="18"/>
+      <c r="W42" s="18"/>
+      <c r="X42" s="18"/>
+      <c r="Y42" s="19"/>
+      <c r="Z42" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="19"/>
-[...10 lines deleted...]
-      <c r="AL42" s="18" t="s">
+      <c r="AA42" s="18"/>
+      <c r="AB42" s="18"/>
+      <c r="AC42" s="18"/>
+      <c r="AD42" s="18"/>
+      <c r="AE42" s="18"/>
+      <c r="AF42" s="18"/>
+      <c r="AG42" s="18"/>
+      <c r="AH42" s="18"/>
+      <c r="AI42" s="18"/>
+      <c r="AJ42" s="18"/>
+      <c r="AK42" s="19"/>
+      <c r="AL42" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="19"/>
-[...10 lines deleted...]
-      <c r="AX42" s="18" t="s">
+      <c r="AM42" s="18"/>
+      <c r="AN42" s="18"/>
+      <c r="AO42" s="18"/>
+      <c r="AP42" s="18"/>
+      <c r="AQ42" s="18"/>
+      <c r="AR42" s="18"/>
+      <c r="AS42" s="18"/>
+      <c r="AT42" s="18"/>
+      <c r="AU42" s="18"/>
+      <c r="AV42" s="18"/>
+      <c r="AW42" s="19"/>
+      <c r="AX42" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="19"/>
-[...9 lines deleted...]
-      <c r="BI42" s="20"/>
+      <c r="AY42" s="18"/>
+      <c r="AZ42" s="18"/>
+      <c r="BA42" s="18"/>
+      <c r="BB42" s="18"/>
+      <c r="BC42" s="18"/>
+      <c r="BD42" s="18"/>
+      <c r="BE42" s="18"/>
+      <c r="BF42" s="18"/>
+      <c r="BG42" s="18"/>
+      <c r="BH42" s="18"/>
+      <c r="BI42" s="19"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="22"/>
+      <c r="A43" s="23"/>
       <c r="B43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6666,51 +6722,53 @@
       </c>
       <c r="AS44" s="7">
         <v>74154.8</v>
       </c>
       <c r="AT44" s="8">
         <v>138785.20000000001</v>
       </c>
       <c r="AU44" s="8">
         <v>177640.2</v>
       </c>
       <c r="AV44" s="8">
         <v>186945.7</v>
       </c>
       <c r="AW44" s="6">
         <v>186180.9</v>
       </c>
       <c r="AX44" s="6">
         <v>966.5</v>
       </c>
       <c r="AY44" s="6">
         <v>2221.6</v>
       </c>
       <c r="AZ44" s="6">
         <v>3819.8</v>
       </c>
-      <c r="BA44" s="6"/>
+      <c r="BA44" s="6">
+        <v>5010.7</v>
+      </c>
       <c r="BB44" s="6"/>
       <c r="BC44" s="7"/>
       <c r="BD44" s="7"/>
       <c r="BE44" s="7"/>
       <c r="BF44" s="8"/>
       <c r="BG44" s="8"/>
       <c r="BH44" s="8"/>
       <c r="BI44" s="6"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="6">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="6">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="6">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="6">
         <v>2426.1717024564773</v>
       </c>
@@ -6833,51 +6891,53 @@
       </c>
       <c r="AS45" s="7">
         <v>9563.5</v>
       </c>
       <c r="AT45" s="8">
         <v>14915</v>
       </c>
       <c r="AU45" s="8">
         <v>18667.400000000001</v>
       </c>
       <c r="AV45" s="8">
         <v>19744.599999999999</v>
       </c>
       <c r="AW45" s="14">
         <v>20872.599999999999</v>
       </c>
       <c r="AX45" s="6">
         <v>960.5</v>
       </c>
       <c r="AY45" s="6">
         <v>2208.5</v>
       </c>
       <c r="AZ45" s="6">
         <v>3802.7</v>
       </c>
-      <c r="BA45" s="6"/>
+      <c r="BA45" s="6">
+        <v>4990.5</v>
+      </c>
       <c r="BB45" s="6"/>
       <c r="BC45" s="7"/>
       <c r="BD45" s="7"/>
       <c r="BE45" s="7"/>
       <c r="BF45" s="8"/>
       <c r="BG45" s="8"/>
       <c r="BH45" s="8"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
@@ -7000,51 +7060,53 @@
       </c>
       <c r="AS46" s="8">
         <v>5070</v>
       </c>
       <c r="AT46" s="8">
         <v>9351.7999999999993</v>
       </c>
       <c r="AU46" s="8">
         <v>12819.9</v>
       </c>
       <c r="AV46" s="8">
         <v>13115.7</v>
       </c>
       <c r="AW46" s="14">
         <v>12900.4</v>
       </c>
       <c r="AX46" s="6">
         <v>0.1</v>
       </c>
       <c r="AY46" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ46" s="6">
         <v>0.1</v>
       </c>
-      <c r="BA46" s="6"/>
+      <c r="BA46" s="6">
+        <v>0.2</v>
+      </c>
       <c r="BB46" s="6"/>
       <c r="BC46" s="8"/>
       <c r="BD46" s="8"/>
       <c r="BE46" s="8"/>
       <c r="BF46" s="8"/>
       <c r="BG46" s="8"/>
       <c r="BH46" s="8"/>
       <c r="BI46" s="14"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
@@ -7167,51 +7229,53 @@
       </c>
       <c r="AS47" s="7">
         <v>6846.7</v>
       </c>
       <c r="AT47" s="8">
         <v>15524.6</v>
       </c>
       <c r="AU47" s="8">
         <v>17810</v>
       </c>
       <c r="AV47" s="8">
         <v>19766</v>
       </c>
       <c r="AW47" s="14">
         <v>19757.099999999999</v>
       </c>
       <c r="AX47" s="6">
         <v>0</v>
       </c>
       <c r="AY47" s="6">
         <v>0</v>
       </c>
       <c r="AZ47" s="6">
         <v>0</v>
       </c>
-      <c r="BA47" s="6"/>
+      <c r="BA47" s="6">
+        <v>0</v>
+      </c>
       <c r="BB47" s="6"/>
       <c r="BC47" s="7"/>
       <c r="BD47" s="7"/>
       <c r="BE47" s="7"/>
       <c r="BF47" s="8"/>
       <c r="BG47" s="8"/>
       <c r="BH47" s="8"/>
       <c r="BI47" s="14"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
@@ -7334,51 +7398,53 @@
       </c>
       <c r="AS48" s="7">
         <v>3599.9</v>
       </c>
       <c r="AT48" s="8">
         <v>5529.5</v>
       </c>
       <c r="AU48" s="8">
         <v>7500.7</v>
       </c>
       <c r="AV48" s="8">
         <v>7500.6</v>
       </c>
       <c r="AW48" s="14">
         <v>7475</v>
       </c>
       <c r="AX48" s="6">
         <v>0</v>
       </c>
       <c r="AY48" s="6">
         <v>0</v>
       </c>
       <c r="AZ48" s="6">
         <v>0</v>
       </c>
-      <c r="BA48" s="6"/>
+      <c r="BA48" s="6">
+        <v>0</v>
+      </c>
       <c r="BB48" s="6"/>
       <c r="BC48" s="7"/>
       <c r="BD48" s="7"/>
       <c r="BE48" s="7"/>
       <c r="BF48" s="8"/>
       <c r="BG48" s="8"/>
       <c r="BH48" s="8"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
@@ -7501,51 +7567,53 @@
       </c>
       <c r="AS49" s="7">
         <v>7353.4</v>
       </c>
       <c r="AT49" s="8">
         <v>20340</v>
       </c>
       <c r="AU49" s="8">
         <v>24351.4</v>
       </c>
       <c r="AV49" s="8">
         <v>25701.9</v>
       </c>
       <c r="AW49" s="14">
         <v>25351.3</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BA49" s="6"/>
+      <c r="BA49" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BB49" s="6"/>
       <c r="BC49" s="7"/>
       <c r="BD49" s="7"/>
       <c r="BE49" s="7"/>
       <c r="BF49" s="8"/>
       <c r="BG49" s="8"/>
       <c r="BH49" s="8"/>
       <c r="BI49" s="14"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
@@ -7668,51 +7736,53 @@
       </c>
       <c r="AS50" s="7">
         <v>5522.4</v>
       </c>
       <c r="AT50" s="8">
         <v>8538.7999999999993</v>
       </c>
       <c r="AU50" s="8">
         <v>11175.4</v>
       </c>
       <c r="AV50" s="8">
         <v>11180.1</v>
       </c>
       <c r="AW50" s="14">
         <v>11016.3</v>
       </c>
       <c r="AX50" s="6">
         <v>0.1</v>
       </c>
       <c r="AY50" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ50" s="6">
         <v>0.1</v>
       </c>
-      <c r="BA50" s="6"/>
+      <c r="BA50" s="6">
+        <v>0.2</v>
+      </c>
       <c r="BB50" s="6"/>
       <c r="BC50" s="7"/>
       <c r="BD50" s="7"/>
       <c r="BE50" s="7"/>
       <c r="BF50" s="8"/>
       <c r="BG50" s="8"/>
       <c r="BH50" s="8"/>
       <c r="BI50" s="14"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
@@ -7835,51 +7905,53 @@
       </c>
       <c r="AS51" s="7">
         <v>6099.6</v>
       </c>
       <c r="AT51" s="8">
         <v>11539.1</v>
       </c>
       <c r="AU51" s="8">
         <v>15053.8</v>
       </c>
       <c r="AV51" s="8">
         <v>17709.3</v>
       </c>
       <c r="AW51" s="14">
         <v>17447.5</v>
       </c>
       <c r="AX51" s="6">
         <v>1</v>
       </c>
       <c r="AY51" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AZ51" s="6">
         <v>3</v>
       </c>
-      <c r="BA51" s="6"/>
+      <c r="BA51" s="6">
+        <v>3.5</v>
+      </c>
       <c r="BB51" s="6"/>
       <c r="BC51" s="7"/>
       <c r="BD51" s="7"/>
       <c r="BE51" s="7"/>
       <c r="BF51" s="8"/>
       <c r="BG51" s="8"/>
       <c r="BH51" s="8"/>
       <c r="BI51" s="14"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="6">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="6">
         <v>0.326845</v>
       </c>
       <c r="D52" s="6">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="6">
         <v>0.65368999999999999</v>
       </c>
@@ -8002,51 +8074,53 @@
       </c>
       <c r="AS52" s="7">
         <v>5292</v>
       </c>
       <c r="AT52" s="8">
         <v>9417.9</v>
       </c>
       <c r="AU52" s="8">
         <v>13063.1</v>
       </c>
       <c r="AV52" s="8">
         <v>13118</v>
       </c>
       <c r="AW52" s="14">
         <v>12879.8</v>
       </c>
       <c r="AX52" s="6">
         <v>0.2</v>
       </c>
       <c r="AY52" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ52" s="6">
         <v>0.6</v>
       </c>
-      <c r="BA52" s="6"/>
+      <c r="BA52" s="6">
+        <v>0.7</v>
+      </c>
       <c r="BB52" s="6"/>
       <c r="BC52" s="7"/>
       <c r="BD52" s="7"/>
       <c r="BE52" s="7"/>
       <c r="BF52" s="8"/>
       <c r="BG52" s="8"/>
       <c r="BH52" s="8"/>
       <c r="BI52" s="14"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
@@ -8169,51 +8243,53 @@
       </c>
       <c r="AS53" s="7">
         <v>4112</v>
       </c>
       <c r="AT53" s="8">
         <v>6680.9</v>
       </c>
       <c r="AU53" s="8">
         <v>9264.2000000000007</v>
       </c>
       <c r="AV53" s="8">
         <v>9264.7999999999993</v>
       </c>
       <c r="AW53" s="14">
         <v>9072.2999999999993</v>
       </c>
       <c r="AX53" s="6">
         <v>0.8</v>
       </c>
       <c r="AY53" s="6">
         <v>1.8</v>
       </c>
       <c r="AZ53" s="6">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BA53" s="6"/>
+      <c r="BA53" s="6">
+        <v>2.7</v>
+      </c>
       <c r="BB53" s="6"/>
       <c r="BC53" s="7"/>
       <c r="BD53" s="7"/>
       <c r="BE53" s="7"/>
       <c r="BF53" s="8"/>
       <c r="BG53" s="8"/>
       <c r="BH53" s="8"/>
       <c r="BI53" s="14"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
@@ -8336,51 +8412,53 @@
       </c>
       <c r="AS54" s="7">
         <v>4979</v>
       </c>
       <c r="AT54" s="8">
         <v>7932.4</v>
       </c>
       <c r="AU54" s="8">
         <v>10745.2</v>
       </c>
       <c r="AV54" s="8">
         <v>10824.1</v>
       </c>
       <c r="AW54" s="14">
         <v>10802.1</v>
       </c>
       <c r="AX54" s="6">
         <v>3.6</v>
       </c>
       <c r="AY54" s="6">
         <v>7.95</v>
       </c>
       <c r="AZ54" s="6">
         <v>10.3</v>
       </c>
-      <c r="BA54" s="6"/>
+      <c r="BA54" s="6">
+        <v>12</v>
+      </c>
       <c r="BB54" s="6"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
       <c r="BE54" s="7"/>
       <c r="BF54" s="8"/>
       <c r="BG54" s="8"/>
       <c r="BH54" s="8"/>
       <c r="BI54" s="14"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
@@ -8503,51 +8581,53 @@
       </c>
       <c r="AS55" s="7">
         <v>5708.4</v>
       </c>
       <c r="AT55" s="8">
         <v>13344</v>
       </c>
       <c r="AU55" s="8">
         <v>15766.7</v>
       </c>
       <c r="AV55" s="8">
         <v>17593.7</v>
       </c>
       <c r="AW55" s="14">
         <v>17102.099999999999</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BA55" s="6"/>
+      <c r="BA55" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BB55" s="6"/>
       <c r="BC55" s="7"/>
       <c r="BD55" s="7"/>
       <c r="BE55" s="7"/>
       <c r="BF55" s="8"/>
       <c r="BG55" s="8"/>
       <c r="BH55" s="8"/>
       <c r="BI55" s="14"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
@@ -8670,51 +8750,53 @@
       </c>
       <c r="AS56" s="7">
         <v>6281.5</v>
       </c>
       <c r="AT56" s="8">
         <v>9899.9</v>
       </c>
       <c r="AU56" s="8">
         <v>13606.6</v>
       </c>
       <c r="AV56" s="8">
         <v>13610.1</v>
       </c>
       <c r="AW56" s="14">
         <v>13616</v>
       </c>
       <c r="AX56" s="6">
         <v>0.2</v>
       </c>
       <c r="AY56" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="AZ56" s="6">
         <v>0.7</v>
       </c>
-      <c r="BA56" s="6"/>
+      <c r="BA56" s="6">
+        <v>0.8</v>
+      </c>
       <c r="BB56" s="6"/>
       <c r="BC56" s="8"/>
       <c r="BD56" s="7"/>
       <c r="BE56" s="7"/>
       <c r="BF56" s="8"/>
       <c r="BG56" s="8"/>
       <c r="BH56" s="8"/>
       <c r="BI56" s="14"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
@@ -8837,244 +8919,246 @@
       </c>
       <c r="AS57" s="7">
         <v>3726.4</v>
       </c>
       <c r="AT57" s="8">
         <v>5771.3</v>
       </c>
       <c r="AU57" s="8">
         <v>7815.8</v>
       </c>
       <c r="AV57" s="8">
         <v>7816.8</v>
       </c>
       <c r="AW57" s="14">
         <v>7888.4</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BA57" s="6"/>
+      <c r="BA57" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BB57" s="6"/>
       <c r="BC57" s="8"/>
       <c r="BD57" s="7"/>
       <c r="BE57" s="7"/>
       <c r="BF57" s="8"/>
       <c r="BG57" s="8"/>
       <c r="BH57" s="8"/>
       <c r="BI57" s="14"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="23" t="s">
+      <c r="A59" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B59" s="23"/>
-[...46 lines deleted...]
-      <c r="AW59" s="23"/>
+      <c r="B59" s="21"/>
+      <c r="C59" s="21"/>
+      <c r="D59" s="21"/>
+      <c r="E59" s="21"/>
+      <c r="F59" s="21"/>
+      <c r="G59" s="21"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="21"/>
+      <c r="J59" s="21"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="21"/>
+      <c r="M59" s="21"/>
+      <c r="N59" s="21"/>
+      <c r="O59" s="21"/>
+      <c r="P59" s="21"/>
+      <c r="Q59" s="21"/>
+      <c r="R59" s="21"/>
+      <c r="S59" s="21"/>
+      <c r="T59" s="21"/>
+      <c r="U59" s="21"/>
+      <c r="V59" s="21"/>
+      <c r="W59" s="21"/>
+      <c r="X59" s="21"/>
+      <c r="Y59" s="21"/>
+      <c r="Z59" s="21"/>
+      <c r="AA59" s="21"/>
+      <c r="AB59" s="21"/>
+      <c r="AC59" s="21"/>
+      <c r="AD59" s="21"/>
+      <c r="AE59" s="21"/>
+      <c r="AF59" s="21"/>
+      <c r="AG59" s="21"/>
+      <c r="AH59" s="21"/>
+      <c r="AI59" s="21"/>
+      <c r="AJ59" s="21"/>
+      <c r="AK59" s="21"/>
+      <c r="AL59" s="21"/>
+      <c r="AM59" s="21"/>
+      <c r="AN59" s="21"/>
+      <c r="AO59" s="21"/>
+      <c r="AP59" s="21"/>
+      <c r="AQ59" s="21"/>
+      <c r="AR59" s="21"/>
+      <c r="AS59" s="21"/>
+      <c r="AT59" s="21"/>
+      <c r="AU59" s="21"/>
+      <c r="AV59" s="21"/>
+      <c r="AW59" s="21"/>
     </row>
     <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J60" s="17" t="s">
+      <c r="J60" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="K60" s="17"/>
-[...2 lines deleted...]
-      <c r="V60" s="17" t="s">
+      <c r="K60" s="20"/>
+      <c r="L60" s="20"/>
+      <c r="M60" s="20"/>
+      <c r="V60" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="W60" s="17"/>
-[...1 lines deleted...]
-      <c r="Y60" s="17"/>
+      <c r="W60" s="20"/>
+      <c r="X60" s="20"/>
+      <c r="Y60" s="20"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
-      <c r="AH60" s="17" t="s">
+      <c r="AH60" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AI60" s="17"/>
-[...1 lines deleted...]
-      <c r="AK60" s="17"/>
+      <c r="AI60" s="20"/>
+      <c r="AJ60" s="20"/>
+      <c r="AK60" s="20"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
-      <c r="AT60" s="17" t="s">
+      <c r="AT60" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AU60" s="17"/>
-[...1 lines deleted...]
-      <c r="AW60" s="17"/>
+      <c r="AU60" s="20"/>
+      <c r="AV60" s="20"/>
+      <c r="AW60" s="20"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="3"/>
-      <c r="BF60" s="17" t="s">
+      <c r="BF60" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="BG60" s="17"/>
-[...1 lines deleted...]
-      <c r="BI60" s="17"/>
+      <c r="BG60" s="20"/>
+      <c r="BH60" s="20"/>
+      <c r="BI60" s="20"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="21"/>
-      <c r="B61" s="18" t="s">
+      <c r="A61" s="22"/>
+      <c r="B61" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="19"/>
-[...10 lines deleted...]
-      <c r="N61" s="18" t="s">
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="18"/>
+      <c r="F61" s="18"/>
+      <c r="G61" s="18"/>
+      <c r="H61" s="18"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="19"/>
+      <c r="N61" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="19"/>
-[...10 lines deleted...]
-      <c r="Z61" s="18" t="s">
+      <c r="O61" s="18"/>
+      <c r="P61" s="18"/>
+      <c r="Q61" s="18"/>
+      <c r="R61" s="18"/>
+      <c r="S61" s="18"/>
+      <c r="T61" s="18"/>
+      <c r="U61" s="18"/>
+      <c r="V61" s="18"/>
+      <c r="W61" s="18"/>
+      <c r="X61" s="18"/>
+      <c r="Y61" s="19"/>
+      <c r="Z61" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="19"/>
-[...10 lines deleted...]
-      <c r="AL61" s="18" t="s">
+      <c r="AA61" s="18"/>
+      <c r="AB61" s="18"/>
+      <c r="AC61" s="18"/>
+      <c r="AD61" s="18"/>
+      <c r="AE61" s="18"/>
+      <c r="AF61" s="18"/>
+      <c r="AG61" s="18"/>
+      <c r="AH61" s="18"/>
+      <c r="AI61" s="18"/>
+      <c r="AJ61" s="18"/>
+      <c r="AK61" s="19"/>
+      <c r="AL61" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="19"/>
-[...10 lines deleted...]
-      <c r="AX61" s="18" t="s">
+      <c r="AM61" s="18"/>
+      <c r="AN61" s="18"/>
+      <c r="AO61" s="18"/>
+      <c r="AP61" s="18"/>
+      <c r="AQ61" s="18"/>
+      <c r="AR61" s="18"/>
+      <c r="AS61" s="18"/>
+      <c r="AT61" s="18"/>
+      <c r="AU61" s="18"/>
+      <c r="AV61" s="18"/>
+      <c r="AW61" s="19"/>
+      <c r="AX61" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="19"/>
-[...9 lines deleted...]
-      <c r="BI61" s="20"/>
+      <c r="AY61" s="18"/>
+      <c r="AZ61" s="18"/>
+      <c r="BA61" s="18"/>
+      <c r="BB61" s="18"/>
+      <c r="BC61" s="18"/>
+      <c r="BD61" s="18"/>
+      <c r="BE61" s="18"/>
+      <c r="BF61" s="18"/>
+      <c r="BG61" s="18"/>
+      <c r="BH61" s="18"/>
+      <c r="BI61" s="19"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="22"/>
+      <c r="A62" s="23"/>
       <c r="B62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9369,51 +9453,53 @@
       </c>
       <c r="AS63" s="7">
         <v>134167.79999999999</v>
       </c>
       <c r="AT63" s="8">
         <v>155224.4</v>
       </c>
       <c r="AU63" s="8">
         <v>171778.8</v>
       </c>
       <c r="AV63" s="8">
         <v>192723.3</v>
       </c>
       <c r="AW63" s="6">
         <v>222143.3</v>
       </c>
       <c r="AX63" s="6">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="6">
         <v>23816.1</v>
       </c>
       <c r="AZ63" s="6">
         <v>47470.3</v>
       </c>
-      <c r="BA63" s="6"/>
+      <c r="BA63" s="6">
+        <v>66496.600000000006</v>
+      </c>
       <c r="BB63" s="6"/>
       <c r="BC63" s="7"/>
       <c r="BD63" s="7"/>
       <c r="BE63" s="7"/>
       <c r="BF63" s="8"/>
       <c r="BG63" s="8"/>
       <c r="BH63" s="8"/>
       <c r="BI63" s="6"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="8">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="8">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="8">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="8">
         <v>6589.1813313880702</v>
       </c>
@@ -9536,51 +9622,53 @@
       </c>
       <c r="AS64" s="7">
         <v>14492.8</v>
       </c>
       <c r="AT64" s="8">
         <v>16849.7</v>
       </c>
       <c r="AU64" s="8">
         <v>19330.400000000001</v>
       </c>
       <c r="AV64" s="8">
         <v>22297.5</v>
       </c>
       <c r="AW64" s="14">
         <v>24936.799999999999</v>
       </c>
       <c r="AX64" s="8">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="8">
         <v>3081.5</v>
       </c>
       <c r="AZ64" s="8">
         <v>5470.2</v>
       </c>
-      <c r="BA64" s="8"/>
+      <c r="BA64" s="8">
+        <v>7254.4</v>
+      </c>
       <c r="BB64" s="8"/>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
       <c r="BE64" s="7"/>
       <c r="BF64" s="8"/>
       <c r="BG64" s="8"/>
       <c r="BH64" s="8"/>
       <c r="BI64" s="14"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="8">
         <v>2895.3480710957338</v>
       </c>
@@ -9703,51 +9791,53 @@
       </c>
       <c r="AS65" s="8">
         <v>7388.9</v>
       </c>
       <c r="AT65" s="8">
         <v>8444.2000000000007</v>
       </c>
       <c r="AU65" s="8">
         <v>9224.2000000000007</v>
       </c>
       <c r="AV65" s="8">
         <v>10372.5</v>
       </c>
       <c r="AW65" s="14">
         <v>12106.4</v>
       </c>
       <c r="AX65" s="8">
         <v>454.4</v>
       </c>
       <c r="AY65" s="8">
         <v>1053.3</v>
       </c>
       <c r="AZ65" s="8">
         <v>2059.6999999999998</v>
       </c>
-      <c r="BA65" s="8"/>
+      <c r="BA65" s="8">
+        <v>3319.8</v>
+      </c>
       <c r="BB65" s="8"/>
       <c r="BC65" s="8"/>
       <c r="BD65" s="8"/>
       <c r="BE65" s="8"/>
       <c r="BF65" s="8"/>
       <c r="BG65" s="8"/>
       <c r="BH65" s="8"/>
       <c r="BI65" s="14"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="8">
         <v>6742.4417376404399</v>
       </c>
@@ -9870,51 +9960,53 @@
       </c>
       <c r="AS66" s="7">
         <v>11982</v>
       </c>
       <c r="AT66" s="8">
         <v>13484.5</v>
       </c>
       <c r="AU66" s="8">
         <v>14819.9</v>
       </c>
       <c r="AV66" s="8">
         <v>15830.7</v>
       </c>
       <c r="AW66" s="14">
         <v>17209.7</v>
       </c>
       <c r="AX66" s="8">
         <v>631.1</v>
       </c>
       <c r="AY66" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ66" s="8">
         <v>4088.9</v>
       </c>
-      <c r="BA66" s="8"/>
+      <c r="BA66" s="8">
+        <v>5972.7</v>
+      </c>
       <c r="BB66" s="8"/>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
       <c r="BE66" s="7"/>
       <c r="BF66" s="8"/>
       <c r="BG66" s="8"/>
       <c r="BH66" s="8"/>
       <c r="BI66" s="14"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B67" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="8">
         <v>6578.8053937616287</v>
       </c>
@@ -10037,51 +10129,53 @@
       </c>
       <c r="AS67" s="7">
         <v>10481.6</v>
       </c>
       <c r="AT67" s="8">
         <v>11283.2</v>
       </c>
       <c r="AU67" s="8">
         <v>11948.1</v>
       </c>
       <c r="AV67" s="8">
         <v>12845.2</v>
       </c>
       <c r="AW67" s="14">
         <v>14266.1</v>
       </c>
       <c r="AX67" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="8">
         <v>2180</v>
       </c>
       <c r="AZ67" s="8">
         <v>4846.5</v>
       </c>
-      <c r="BA67" s="8"/>
+      <c r="BA67" s="8">
+        <v>6468.7</v>
+      </c>
       <c r="BB67" s="8"/>
       <c r="BC67" s="7"/>
       <c r="BD67" s="7"/>
       <c r="BE67" s="7"/>
       <c r="BF67" s="8"/>
       <c r="BG67" s="8"/>
       <c r="BH67" s="8"/>
       <c r="BI67" s="14"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="8">
         <v>4447.1534081159607</v>
       </c>
@@ -10204,51 +10298,53 @@
       </c>
       <c r="AS68" s="7">
         <v>9471.7999999999993</v>
       </c>
       <c r="AT68" s="8">
         <v>11307.1</v>
       </c>
       <c r="AU68" s="8">
         <v>12896.8</v>
       </c>
       <c r="AV68" s="8">
         <v>14974.3</v>
       </c>
       <c r="AW68" s="14">
         <v>16754.7</v>
       </c>
       <c r="AX68" s="8">
         <v>473.6</v>
       </c>
       <c r="AY68" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ68" s="8">
         <v>3181.2</v>
       </c>
-      <c r="BA68" s="8"/>
+      <c r="BA68" s="8">
+        <v>4314.3</v>
+      </c>
       <c r="BB68" s="8"/>
       <c r="BC68" s="7"/>
       <c r="BD68" s="7"/>
       <c r="BE68" s="7"/>
       <c r="BF68" s="8"/>
       <c r="BG68" s="8"/>
       <c r="BH68" s="8"/>
       <c r="BI68" s="14"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="8">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="8">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="8">
         <v>6356.0885982378968</v>
       </c>
@@ -10371,51 +10467,53 @@
       </c>
       <c r="AS69" s="7">
         <v>11728.1</v>
       </c>
       <c r="AT69" s="8">
         <v>13383.7</v>
       </c>
       <c r="AU69" s="8">
         <v>14324</v>
       </c>
       <c r="AV69" s="8">
         <v>15202</v>
       </c>
       <c r="AW69" s="14">
         <v>19583.599999999999</v>
       </c>
       <c r="AX69" s="8">
         <v>929.8</v>
       </c>
       <c r="AY69" s="8">
         <v>1707.5</v>
       </c>
       <c r="AZ69" s="8">
         <v>4488.7</v>
       </c>
-      <c r="BA69" s="8"/>
+      <c r="BA69" s="8">
+        <v>5770.1</v>
+      </c>
       <c r="BB69" s="8"/>
       <c r="BC69" s="7"/>
       <c r="BD69" s="7"/>
       <c r="BE69" s="7"/>
       <c r="BF69" s="8"/>
       <c r="BG69" s="8"/>
       <c r="BH69" s="8"/>
       <c r="BI69" s="14"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="6">
         <v>6113.9460384115719</v>
       </c>
@@ -10538,51 +10636,53 @@
       </c>
       <c r="AS70" s="7">
         <v>12497.4</v>
       </c>
       <c r="AT70" s="8">
         <v>15072.8</v>
       </c>
       <c r="AU70" s="8">
         <v>16475.400000000001</v>
       </c>
       <c r="AV70" s="8">
         <v>17782.7</v>
       </c>
       <c r="AW70" s="14">
         <v>20225.099999999999</v>
       </c>
       <c r="AX70" s="6">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="6">
         <v>2215.1</v>
       </c>
       <c r="AZ70" s="6">
         <v>3889.6</v>
       </c>
-      <c r="BA70" s="6"/>
+      <c r="BA70" s="6">
+        <v>6183</v>
+      </c>
       <c r="BB70" s="6"/>
       <c r="BC70" s="7"/>
       <c r="BD70" s="7"/>
       <c r="BE70" s="7"/>
       <c r="BF70" s="8"/>
       <c r="BG70" s="8"/>
       <c r="BH70" s="8"/>
       <c r="BI70" s="14"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="8">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="8">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="8">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="8">
         <v>5687.7357120612578</v>
       </c>
@@ -10705,51 +10805,53 @@
       </c>
       <c r="AS71" s="7">
         <v>13294.9</v>
       </c>
       <c r="AT71" s="8">
         <v>15504.5</v>
       </c>
       <c r="AU71" s="8">
         <v>16776.3</v>
       </c>
       <c r="AV71" s="8">
         <v>18515.5</v>
       </c>
       <c r="AW71" s="14">
         <v>21940.799999999999</v>
       </c>
       <c r="AX71" s="8">
         <v>988.1</v>
       </c>
       <c r="AY71" s="8">
         <v>1665.2</v>
       </c>
       <c r="AZ71" s="8">
         <v>3552.4</v>
       </c>
-      <c r="BA71" s="8"/>
+      <c r="BA71" s="8">
+        <v>5144.6000000000004</v>
+      </c>
       <c r="BB71" s="8"/>
       <c r="BC71" s="7"/>
       <c r="BD71" s="7"/>
       <c r="BE71" s="7"/>
       <c r="BF71" s="8"/>
       <c r="BG71" s="8"/>
       <c r="BH71" s="8"/>
       <c r="BI71" s="14"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="8">
         <v>3820.768829115791</v>
       </c>
@@ -10872,51 +10974,53 @@
       </c>
       <c r="AS72" s="7">
         <v>7894.7</v>
       </c>
       <c r="AT72" s="8">
         <v>9361.2000000000007</v>
       </c>
       <c r="AU72" s="8">
         <v>10720.1</v>
       </c>
       <c r="AV72" s="8">
         <v>11893.5</v>
       </c>
       <c r="AW72" s="14">
         <v>13392.9</v>
       </c>
       <c r="AX72" s="8">
         <v>727.9</v>
       </c>
       <c r="AY72" s="8">
         <v>1509.9</v>
       </c>
       <c r="AZ72" s="8">
         <v>2591.3000000000002</v>
       </c>
-      <c r="BA72" s="8"/>
+      <c r="BA72" s="8">
+        <v>3861.5</v>
+      </c>
       <c r="BB72" s="8"/>
       <c r="BC72" s="7"/>
       <c r="BD72" s="7"/>
       <c r="BE72" s="7"/>
       <c r="BF72" s="8"/>
       <c r="BG72" s="8"/>
       <c r="BH72" s="8"/>
       <c r="BI72" s="14"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="8">
         <v>5979.2194671011821</v>
       </c>
@@ -11039,51 +11143,53 @@
       </c>
       <c r="AS73" s="7">
         <v>9010</v>
       </c>
       <c r="AT73" s="8">
         <v>10275.200000000001</v>
       </c>
       <c r="AU73" s="8">
         <v>11689.5</v>
       </c>
       <c r="AV73" s="8">
         <v>14358</v>
       </c>
       <c r="AW73" s="14">
         <v>15566</v>
       </c>
       <c r="AX73" s="8">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="8">
         <v>2078.1</v>
       </c>
       <c r="AZ73" s="8">
         <v>3423.3</v>
       </c>
-      <c r="BA73" s="8"/>
+      <c r="BA73" s="8">
+        <v>4693.8</v>
+      </c>
       <c r="BB73" s="8"/>
       <c r="BC73" s="7"/>
       <c r="BD73" s="7"/>
       <c r="BE73" s="7"/>
       <c r="BF73" s="8"/>
       <c r="BG73" s="8"/>
       <c r="BH73" s="8"/>
       <c r="BI73" s="14"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="8">
         <v>6581.0400184598811</v>
       </c>
@@ -11206,51 +11312,53 @@
       </c>
       <c r="AS74" s="7">
         <v>12472.7</v>
       </c>
       <c r="AT74" s="8">
         <v>14630.3</v>
       </c>
       <c r="AU74" s="8">
         <v>16154.3</v>
       </c>
       <c r="AV74" s="8">
         <v>17092.2</v>
       </c>
       <c r="AW74" s="14">
         <v>18761.099999999999</v>
       </c>
       <c r="AX74" s="8">
         <v>953.3</v>
       </c>
       <c r="AY74" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ74" s="8">
         <v>4804.8999999999996</v>
       </c>
-      <c r="BA74" s="8"/>
+      <c r="BA74" s="8">
+        <v>6344.1</v>
+      </c>
       <c r="BB74" s="8"/>
       <c r="BC74" s="7"/>
       <c r="BD74" s="7"/>
       <c r="BE74" s="7"/>
       <c r="BF74" s="8"/>
       <c r="BG74" s="8"/>
       <c r="BH74" s="8"/>
       <c r="BI74" s="14"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="8">
         <v>4030.0822929539208</v>
       </c>
@@ -11373,51 +11481,53 @@
       </c>
       <c r="AS75" s="7">
         <v>7020.2</v>
       </c>
       <c r="AT75" s="8">
         <v>7759.4</v>
       </c>
       <c r="AU75" s="8">
         <v>8596.2999999999993</v>
       </c>
       <c r="AV75" s="8">
         <v>11038</v>
       </c>
       <c r="AW75" s="14">
         <v>14696.5</v>
       </c>
       <c r="AX75" s="8">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="8">
         <v>1172.0999999999999</v>
       </c>
       <c r="AZ75" s="8">
         <v>2555.1</v>
       </c>
-      <c r="BA75" s="8"/>
+      <c r="BA75" s="8">
+        <v>3775</v>
+      </c>
       <c r="BB75" s="8"/>
       <c r="BC75" s="8"/>
       <c r="BD75" s="7"/>
       <c r="BE75" s="7"/>
       <c r="BF75" s="8"/>
       <c r="BG75" s="8"/>
       <c r="BH75" s="8"/>
       <c r="BI75" s="14"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="8">
         <v>3581.3193200344367</v>
       </c>
@@ -11540,232 +11650,234 @@
       </c>
       <c r="AS76" s="7">
         <v>6432.7</v>
       </c>
       <c r="AT76" s="8">
         <v>7868.6</v>
       </c>
       <c r="AU76" s="8">
         <v>8823.5</v>
       </c>
       <c r="AV76" s="8">
         <v>10521.2</v>
       </c>
       <c r="AW76" s="14">
         <v>12703.6</v>
       </c>
       <c r="AX76" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ76" s="8">
         <v>2518.5</v>
       </c>
-      <c r="BA76" s="8"/>
+      <c r="BA76" s="8">
+        <v>3394.6</v>
+      </c>
       <c r="BB76" s="8"/>
       <c r="BC76" s="8"/>
       <c r="BD76" s="7"/>
       <c r="BE76" s="7"/>
       <c r="BF76" s="8"/>
       <c r="BG76" s="8"/>
       <c r="BH76" s="8"/>
       <c r="BI76" s="14"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="13" t="s">
         <v>33</v>
       </c>
       <c r="Z78" s="15" t="s">
         <v>38</v>
       </c>
       <c r="AA78" s="15"/>
       <c r="AB78" s="15"/>
       <c r="AC78" s="15"/>
       <c r="AD78" s="15"/>
       <c r="AE78" s="15"/>
       <c r="AF78" s="15"/>
       <c r="AG78" s="15"/>
       <c r="AH78" s="15"/>
       <c r="AI78" s="15"/>
       <c r="AJ78" s="15"/>
       <c r="AK78" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="J60:M60"/>
+    <mergeCell ref="V60:Y60"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AH60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AT41:AW41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="V22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="V41:Y41"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AH22:AK22"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="AH41:AK41"/>
-    <mergeCell ref="AT3:AW3"/>
-[...22 lines deleted...]
-    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BF41:BI41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>