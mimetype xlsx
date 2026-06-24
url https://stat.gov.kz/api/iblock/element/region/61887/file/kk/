--- v2 (2026-05-25)
+++ v3 (2026-06-24)
@@ -5,74 +5,74 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\052026\Динамика по ВПСХ_сельское_январь-апрель 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика по ВПСХ_сельское_январь-май 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
@@ -378,70 +378,70 @@
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -719,253 +719,253 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BA63" sqref="BA63:BA76"/>
+      <selection pane="bottomRight" activeCell="BB63" sqref="BB63:BB76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="3" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="3"/>
     <col min="6" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="9.5703125" style="3" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="11" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="11" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="21"/>
-[...46 lines deleted...]
-      <c r="AW2" s="21"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+      <c r="AB2" s="23"/>
+      <c r="AC2" s="23"/>
+      <c r="AD2" s="23"/>
+      <c r="AE2" s="23"/>
+      <c r="AF2" s="23"/>
+      <c r="AG2" s="23"/>
+      <c r="AH2" s="23"/>
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AL2" s="23"/>
+      <c r="AM2" s="23"/>
+      <c r="AN2" s="23"/>
+      <c r="AO2" s="23"/>
+      <c r="AP2" s="23"/>
+      <c r="AQ2" s="23"/>
+      <c r="AR2" s="23"/>
+      <c r="AS2" s="23"/>
+      <c r="AT2" s="23"/>
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J3" s="20" t="s">
+      <c r="J3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="20"/>
-[...2 lines deleted...]
-      <c r="V3" s="20" t="s">
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="V3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W3" s="20"/>
-[...1 lines deleted...]
-      <c r="Y3" s="20"/>
+      <c r="W3" s="17"/>
+      <c r="X3" s="17"/>
+      <c r="Y3" s="17"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
-      <c r="AH3" s="20" t="s">
+      <c r="AH3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI3" s="20"/>
-[...1 lines deleted...]
-      <c r="AK3" s="20"/>
+      <c r="AI3" s="17"/>
+      <c r="AJ3" s="17"/>
+      <c r="AK3" s="17"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
-      <c r="AT3" s="20" t="s">
+      <c r="AT3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU3" s="20"/>
-[...1 lines deleted...]
-      <c r="AW3" s="20"/>
+      <c r="AU3" s="17"/>
+      <c r="AV3" s="17"/>
+      <c r="AW3" s="17"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
-      <c r="BF3" s="20" t="s">
+      <c r="BF3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG3" s="20"/>
-[...1 lines deleted...]
-      <c r="BI3" s="20"/>
+      <c r="BG3" s="17"/>
+      <c r="BH3" s="17"/>
+      <c r="BI3" s="17"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="22"/>
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="21"/>
+      <c r="B4" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="18"/>
-[...10 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="18"/>
-[...10 lines deleted...]
-      <c r="Z4" s="17" t="s">
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="19"/>
+      <c r="V4" s="19"/>
+      <c r="W4" s="19"/>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="20"/>
+      <c r="Z4" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="18"/>
-[...10 lines deleted...]
-      <c r="AL4" s="17" t="s">
+      <c r="AA4" s="19"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="19"/>
+      <c r="AF4" s="19"/>
+      <c r="AG4" s="19"/>
+      <c r="AH4" s="19"/>
+      <c r="AI4" s="19"/>
+      <c r="AJ4" s="19"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="18"/>
-[...10 lines deleted...]
-      <c r="AX4" s="17" t="s">
+      <c r="AM4" s="19"/>
+      <c r="AN4" s="19"/>
+      <c r="AO4" s="19"/>
+      <c r="AP4" s="19"/>
+      <c r="AQ4" s="19"/>
+      <c r="AR4" s="19"/>
+      <c r="AS4" s="19"/>
+      <c r="AT4" s="19"/>
+      <c r="AU4" s="19"/>
+      <c r="AV4" s="19"/>
+      <c r="AW4" s="20"/>
+      <c r="AX4" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="18"/>
-[...9 lines deleted...]
-      <c r="BI4" s="19"/>
+      <c r="AY4" s="19"/>
+      <c r="AZ4" s="19"/>
+      <c r="BA4" s="19"/>
+      <c r="BB4" s="19"/>
+      <c r="BC4" s="19"/>
+      <c r="BD4" s="19"/>
+      <c r="BE4" s="19"/>
+      <c r="BF4" s="19"/>
+      <c r="BG4" s="19"/>
+      <c r="BH4" s="19"/>
+      <c r="BI4" s="20"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="23"/>
+      <c r="A5" s="22"/>
       <c r="B5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1263,51 +1263,53 @@
       </c>
       <c r="AT6" s="6">
         <v>296786</v>
       </c>
       <c r="AU6" s="6">
         <v>352539.4</v>
       </c>
       <c r="AV6" s="6">
         <v>383104.9</v>
       </c>
       <c r="AW6" s="6">
         <v>412041.3</v>
       </c>
       <c r="AX6" s="6">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="6">
         <v>26600.3</v>
       </c>
       <c r="AZ6" s="6">
         <v>52290.7</v>
       </c>
       <c r="BA6" s="6">
         <v>72850.600000000006</v>
       </c>
-      <c r="BB6" s="6"/>
+      <c r="BB6" s="6">
+        <v>93336.503030964028</v>
+      </c>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="8">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="8">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="8">
         <v>9102.5341338445469</v>
       </c>
       <c r="F7" s="8">
@@ -1432,51 +1434,53 @@
       </c>
       <c r="AT7" s="6">
         <v>32343.1</v>
       </c>
       <c r="AU7" s="6">
         <v>38645.199999999997</v>
       </c>
       <c r="AV7" s="6">
         <v>42755.7</v>
       </c>
       <c r="AW7" s="6">
         <v>46584.800000000003</v>
       </c>
       <c r="AX7" s="6">
         <v>2616</v>
       </c>
       <c r="AY7" s="6">
         <v>5413.8</v>
       </c>
       <c r="AZ7" s="6">
         <v>9488.9</v>
       </c>
       <c r="BA7" s="6">
         <v>12524</v>
       </c>
-      <c r="BB7" s="6"/>
+      <c r="BB7" s="6">
+        <v>15334.018785616759</v>
+      </c>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="8">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="8">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="8">
         <v>2898.0495377624006</v>
       </c>
       <c r="F8" s="8">
@@ -1601,51 +1605,53 @@
       </c>
       <c r="AT8" s="6">
         <v>17821.099999999999</v>
       </c>
       <c r="AU8" s="6">
         <v>22075</v>
       </c>
       <c r="AV8" s="6">
         <v>23521.8</v>
       </c>
       <c r="AW8" s="6">
         <v>25041.3</v>
       </c>
       <c r="AX8" s="6">
         <v>455.4</v>
       </c>
       <c r="AY8" s="6">
         <v>1055.5</v>
       </c>
       <c r="AZ8" s="6">
         <v>2062.6</v>
       </c>
       <c r="BA8" s="6">
         <v>3325.5</v>
       </c>
-      <c r="BB8" s="6"/>
+      <c r="BB8" s="6">
+        <v>4607.8733963334889</v>
+      </c>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="8">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="8">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="8">
         <v>6786.738404307107</v>
       </c>
       <c r="F9" s="8">
@@ -1770,51 +1776,53 @@
       </c>
       <c r="AT9" s="6">
         <v>29207.4</v>
       </c>
       <c r="AU9" s="6">
         <v>32851.599999999999</v>
       </c>
       <c r="AV9" s="6">
         <v>35840.9</v>
       </c>
       <c r="AW9" s="6">
         <v>37230.1</v>
       </c>
       <c r="AX9" s="6">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="6">
         <v>2369.9</v>
       </c>
       <c r="AZ9" s="6">
         <v>4119.2</v>
       </c>
       <c r="BA9" s="6">
         <v>6013.1</v>
       </c>
-      <c r="BB9" s="6"/>
+      <c r="BB9" s="6">
+        <v>7339.4041458001884</v>
+      </c>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="8">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="8">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="8">
         <v>6579.586727094962</v>
       </c>
       <c r="F10" s="8">
@@ -1939,51 +1947,53 @@
       </c>
       <c r="AT10" s="6">
         <v>16825.2</v>
       </c>
       <c r="AU10" s="6">
         <v>19464.3</v>
       </c>
       <c r="AV10" s="6">
         <v>20362.599999999999</v>
       </c>
       <c r="AW10" s="6">
         <v>21758.1</v>
       </c>
       <c r="AX10" s="6">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="6">
         <v>2180.4</v>
       </c>
       <c r="AZ10" s="6">
         <v>4902.8</v>
       </c>
       <c r="BA10" s="6">
         <v>6543.8</v>
       </c>
-      <c r="BB10" s="6"/>
+      <c r="BB10" s="6">
+        <v>8857.4633001531347</v>
+      </c>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="8">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="8">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="8">
         <v>4559.163908115961</v>
       </c>
       <c r="F11" s="8">
@@ -2108,51 +2118,53 @@
       </c>
       <c r="AT11" s="6">
         <v>32028.9</v>
       </c>
       <c r="AU11" s="6">
         <v>37675.4</v>
       </c>
       <c r="AV11" s="6">
         <v>41146.400000000001</v>
       </c>
       <c r="AW11" s="6">
         <v>42615.199999999997</v>
       </c>
       <c r="AX11" s="6">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="6">
         <v>1444.2</v>
       </c>
       <c r="AZ11" s="6">
         <v>3297.8</v>
       </c>
       <c r="BA11" s="6">
         <v>4566.5</v>
       </c>
-      <c r="BB11" s="6"/>
+      <c r="BB11" s="6">
+        <v>6085.0019830833453</v>
+      </c>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="8">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="8">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="8">
         <v>6405.0889300909803</v>
       </c>
       <c r="F12" s="8">
@@ -2277,51 +2289,53 @@
       </c>
       <c r="AT12" s="6">
         <v>22102</v>
       </c>
       <c r="AU12" s="6">
         <v>25700.9</v>
       </c>
       <c r="AV12" s="6">
         <v>26602.6</v>
       </c>
       <c r="AW12" s="6">
         <v>30838.400000000001</v>
       </c>
       <c r="AX12" s="6">
         <v>947.9</v>
       </c>
       <c r="AY12" s="6">
         <v>1743.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>4566.5</v>
       </c>
       <c r="BA12" s="6">
         <v>5873.6</v>
       </c>
-      <c r="BB12" s="6"/>
+      <c r="BB12" s="6">
+        <v>7521.6105307043626</v>
+      </c>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="6">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="6">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="6">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="6">
         <v>6157.3100050782386</v>
       </c>
       <c r="F13" s="6">
@@ -2446,51 +2460,53 @@
       </c>
       <c r="AT13" s="6">
         <v>26797</v>
       </c>
       <c r="AU13" s="6">
         <v>31737.8</v>
       </c>
       <c r="AV13" s="6">
         <v>35723.300000000003</v>
       </c>
       <c r="AW13" s="6">
         <v>37921.9</v>
       </c>
       <c r="AX13" s="6">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="6">
         <v>2253.4</v>
       </c>
       <c r="AZ13" s="6">
         <v>4009</v>
       </c>
       <c r="BA13" s="6">
         <v>6341.3</v>
       </c>
-      <c r="BB13" s="6"/>
+      <c r="BB13" s="6">
+        <v>8128.5159174249302</v>
+      </c>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="8">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="8">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="8">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="8">
         <v>5691.9273020612573</v>
       </c>
       <c r="F14" s="8">
@@ -2615,51 +2631,53 @@
       </c>
       <c r="AT14" s="6">
         <v>24949.3</v>
       </c>
       <c r="AU14" s="6">
         <v>29872.400000000001</v>
       </c>
       <c r="AV14" s="6">
         <v>31669.200000000001</v>
       </c>
       <c r="AW14" s="6">
         <v>34857</v>
       </c>
       <c r="AX14" s="6">
         <v>988.9</v>
       </c>
       <c r="AY14" s="6">
         <v>1666.9</v>
       </c>
       <c r="AZ14" s="6">
         <v>3558.6</v>
       </c>
       <c r="BA14" s="6">
         <v>5152.8</v>
       </c>
-      <c r="BB14" s="6"/>
+      <c r="BB14" s="6">
+        <v>7402.3708400879295</v>
+      </c>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="8">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="8">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="8">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="8">
         <v>3899.2067957824574</v>
       </c>
       <c r="F15" s="8">
@@ -2784,51 +2802,53 @@
       </c>
       <c r="AT15" s="6">
         <v>16433.599999999999</v>
       </c>
       <c r="AU15" s="6">
         <v>20422.400000000001</v>
       </c>
       <c r="AV15" s="6">
         <v>21639.8</v>
       </c>
       <c r="AW15" s="6">
         <v>22988.799999999999</v>
       </c>
       <c r="AX15" s="6">
         <v>770.7</v>
       </c>
       <c r="AY15" s="6">
         <v>1595.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>2690.4</v>
       </c>
       <c r="BA15" s="6">
         <v>3996.4</v>
       </c>
-      <c r="BB15" s="6"/>
+      <c r="BB15" s="6">
+        <v>5462.8931666325934</v>
+      </c>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="8">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="8">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="8">
         <v>6037.4878337678483</v>
       </c>
       <c r="F16" s="8">
@@ -2953,51 +2973,53 @@
       </c>
       <c r="AT16" s="6">
         <v>18385.2</v>
       </c>
       <c r="AU16" s="6">
         <v>22635.1</v>
       </c>
       <c r="AV16" s="6">
         <v>25403.599999999999</v>
       </c>
       <c r="AW16" s="6">
         <v>26607.7</v>
       </c>
       <c r="AX16" s="6">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="6">
         <v>2122.1</v>
       </c>
       <c r="AZ16" s="6">
         <v>3511.7</v>
       </c>
       <c r="BA16" s="6">
         <v>4810</v>
       </c>
-      <c r="BB16" s="6"/>
+      <c r="BB16" s="6">
+        <v>5693.4491572789975</v>
+      </c>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="8">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="8">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="8">
         <v>6585.7314184598818</v>
       </c>
       <c r="F17" s="8">
@@ -3122,51 +3144,53 @@
       </c>
       <c r="AT17" s="6">
         <v>28000.400000000001</v>
       </c>
       <c r="AU17" s="6">
         <v>31951.9</v>
       </c>
       <c r="AV17" s="6">
         <v>34720.199999999997</v>
       </c>
       <c r="AW17" s="6">
         <v>35897.699999999997</v>
       </c>
       <c r="AX17" s="6">
         <v>953.6</v>
       </c>
       <c r="AY17" s="6">
         <v>2319.6</v>
       </c>
       <c r="AZ17" s="6">
         <v>4805.7</v>
       </c>
       <c r="BA17" s="6">
         <v>6347.1</v>
       </c>
-      <c r="BB17" s="6"/>
+      <c r="BB17" s="6">
+        <v>7883.0036313103938</v>
+      </c>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="8">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="8">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="8">
         <v>4074.4845262872541</v>
       </c>
       <c r="F18" s="8">
@@ -3291,51 +3315,53 @@
       </c>
       <c r="AT18" s="6">
         <v>18235.5</v>
       </c>
       <c r="AU18" s="6">
         <v>22846.6</v>
       </c>
       <c r="AV18" s="6">
         <v>25356.799999999999</v>
       </c>
       <c r="AW18" s="6">
         <v>29083.599999999999</v>
       </c>
       <c r="AX18" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="6">
         <v>1297.3</v>
       </c>
       <c r="AZ18" s="6">
         <v>2756.8</v>
       </c>
       <c r="BA18" s="6">
         <v>3946.3</v>
       </c>
-      <c r="BB18" s="6"/>
+      <c r="BB18" s="6">
+        <v>4742.4290929826157</v>
+      </c>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="8">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="8">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="8">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="8">
         <v>3625.3240867011032</v>
       </c>
       <c r="F19" s="8">
@@ -3460,243 +3486,245 @@
       </c>
       <c r="AT19" s="6">
         <v>13657.3</v>
       </c>
       <c r="AU19" s="6">
         <v>16660.8</v>
       </c>
       <c r="AV19" s="6">
         <v>18362</v>
       </c>
       <c r="AW19" s="6">
         <v>20616.7</v>
       </c>
       <c r="AX19" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="6">
         <v>1137.9000000000001</v>
       </c>
       <c r="AZ19" s="6">
         <v>2520.6999999999998</v>
       </c>
       <c r="BA19" s="6">
         <v>3410.2</v>
       </c>
-      <c r="BB19" s="6"/>
+      <c r="BB19" s="6">
+        <v>4278.4690835552956</v>
+      </c>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="21"/>
-[...46 lines deleted...]
-      <c r="AW21" s="21"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="23"/>
+      <c r="O21" s="23"/>
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="23"/>
+      <c r="S21" s="23"/>
+      <c r="T21" s="23"/>
+      <c r="U21" s="23"/>
+      <c r="V21" s="23"/>
+      <c r="W21" s="23"/>
+      <c r="X21" s="23"/>
+      <c r="Y21" s="23"/>
+      <c r="Z21" s="23"/>
+      <c r="AA21" s="23"/>
+      <c r="AB21" s="23"/>
+      <c r="AC21" s="23"/>
+      <c r="AD21" s="23"/>
+      <c r="AE21" s="23"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="23"/>
+      <c r="AH21" s="23"/>
+      <c r="AI21" s="23"/>
+      <c r="AJ21" s="23"/>
+      <c r="AK21" s="23"/>
+      <c r="AL21" s="23"/>
+      <c r="AM21" s="23"/>
+      <c r="AN21" s="23"/>
+      <c r="AO21" s="23"/>
+      <c r="AP21" s="23"/>
+      <c r="AQ21" s="23"/>
+      <c r="AR21" s="23"/>
+      <c r="AS21" s="23"/>
+      <c r="AT21" s="23"/>
+      <c r="AU21" s="23"/>
+      <c r="AV21" s="23"/>
+      <c r="AW21" s="23"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J22" s="20" t="s">
+      <c r="J22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K22" s="20"/>
-[...2 lines deleted...]
-      <c r="V22" s="20" t="s">
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="V22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W22" s="20"/>
-[...1 lines deleted...]
-      <c r="Y22" s="20"/>
+      <c r="W22" s="17"/>
+      <c r="X22" s="17"/>
+      <c r="Y22" s="17"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
-      <c r="AH22" s="20" t="s">
+      <c r="AH22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI22" s="20"/>
-[...1 lines deleted...]
-      <c r="AK22" s="20"/>
+      <c r="AI22" s="17"/>
+      <c r="AJ22" s="17"/>
+      <c r="AK22" s="17"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
-      <c r="AT22" s="20" t="s">
+      <c r="AT22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU22" s="20"/>
-[...1 lines deleted...]
-      <c r="AW22" s="20"/>
+      <c r="AU22" s="17"/>
+      <c r="AV22" s="17"/>
+      <c r="AW22" s="17"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="3"/>
-      <c r="BF22" s="20" t="s">
+      <c r="BF22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG22" s="20"/>
-[...1 lines deleted...]
-      <c r="BI22" s="20"/>
+      <c r="BG22" s="17"/>
+      <c r="BH22" s="17"/>
+      <c r="BI22" s="17"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="22"/>
-      <c r="B23" s="17" t="s">
+      <c r="A23" s="21"/>
+      <c r="B23" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="18"/>
-[...10 lines deleted...]
-      <c r="N23" s="17" t="s">
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="19"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="18"/>
-[...10 lines deleted...]
-      <c r="Z23" s="17" t="s">
+      <c r="O23" s="19"/>
+      <c r="P23" s="19"/>
+      <c r="Q23" s="19"/>
+      <c r="R23" s="19"/>
+      <c r="S23" s="19"/>
+      <c r="T23" s="19"/>
+      <c r="U23" s="19"/>
+      <c r="V23" s="19"/>
+      <c r="W23" s="19"/>
+      <c r="X23" s="19"/>
+      <c r="Y23" s="20"/>
+      <c r="Z23" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="18"/>
-[...10 lines deleted...]
-      <c r="AL23" s="17" t="s">
+      <c r="AA23" s="19"/>
+      <c r="AB23" s="19"/>
+      <c r="AC23" s="19"/>
+      <c r="AD23" s="19"/>
+      <c r="AE23" s="19"/>
+      <c r="AF23" s="19"/>
+      <c r="AG23" s="19"/>
+      <c r="AH23" s="19"/>
+      <c r="AI23" s="19"/>
+      <c r="AJ23" s="19"/>
+      <c r="AK23" s="20"/>
+      <c r="AL23" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="18"/>
-[...10 lines deleted...]
-      <c r="AX23" s="17" t="s">
+      <c r="AM23" s="19"/>
+      <c r="AN23" s="19"/>
+      <c r="AO23" s="19"/>
+      <c r="AP23" s="19"/>
+      <c r="AQ23" s="19"/>
+      <c r="AR23" s="19"/>
+      <c r="AS23" s="19"/>
+      <c r="AT23" s="19"/>
+      <c r="AU23" s="19"/>
+      <c r="AV23" s="19"/>
+      <c r="AW23" s="20"/>
+      <c r="AX23" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="18"/>
-[...9 lines deleted...]
-      <c r="BI23" s="19"/>
+      <c r="AY23" s="19"/>
+      <c r="AZ23" s="19"/>
+      <c r="BA23" s="19"/>
+      <c r="BB23" s="19"/>
+      <c r="BC23" s="19"/>
+      <c r="BD23" s="19"/>
+      <c r="BE23" s="19"/>
+      <c r="BF23" s="19"/>
+      <c r="BG23" s="19"/>
+      <c r="BH23" s="19"/>
+      <c r="BI23" s="20"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="23"/>
+      <c r="A24" s="22"/>
       <c r="B24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -3994,51 +4022,53 @@
       </c>
       <c r="AT25" s="8">
         <v>294254.59999999998</v>
       </c>
       <c r="AU25" s="8">
         <v>349726.7</v>
       </c>
       <c r="AV25" s="8">
         <v>380010.9</v>
       </c>
       <c r="AW25" s="6">
         <v>408666.1</v>
       </c>
       <c r="AX25" s="6">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="6">
         <v>26037.8</v>
       </c>
       <c r="AZ25" s="6">
         <v>51290.1</v>
       </c>
       <c r="BA25" s="6">
         <v>71507.3</v>
       </c>
-      <c r="BB25" s="6"/>
+      <c r="BB25" s="6">
+        <v>91657.379905964044</v>
+      </c>
       <c r="BC25" s="7"/>
       <c r="BD25" s="7"/>
       <c r="BE25" s="7"/>
       <c r="BF25" s="8"/>
       <c r="BG25" s="8"/>
       <c r="BH25" s="8"/>
       <c r="BI25" s="6"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="8">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="8">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="8">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="8">
         <v>9015.3530338445471</v>
       </c>
       <c r="F26" s="8">
@@ -4163,51 +4193,53 @@
       </c>
       <c r="AT26" s="8">
         <v>31786.6</v>
       </c>
       <c r="AU26" s="8">
         <v>38026.699999999997</v>
       </c>
       <c r="AV26" s="8">
         <v>42075.5</v>
       </c>
       <c r="AW26" s="14">
         <v>45842.8</v>
       </c>
       <c r="AX26" s="8">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="8">
         <v>5290</v>
       </c>
       <c r="AZ26" s="8">
         <v>9272.9</v>
       </c>
       <c r="BA26" s="8">
         <v>12244.9</v>
       </c>
-      <c r="BB26" s="8"/>
+      <c r="BB26" s="8">
+        <v>14985.250535616758</v>
+      </c>
       <c r="BC26" s="7"/>
       <c r="BD26" s="7"/>
       <c r="BE26" s="7"/>
       <c r="BF26" s="8"/>
       <c r="BG26" s="8"/>
       <c r="BH26" s="8"/>
       <c r="BI26" s="14"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="8">
         <v>2895.3480710957338</v>
       </c>
       <c r="F27" s="8">
@@ -4332,51 +4364,53 @@
       </c>
       <c r="AT27" s="8">
         <v>17812</v>
       </c>
       <c r="AU27" s="8">
         <v>22064.9</v>
       </c>
       <c r="AV27" s="8">
         <v>23510.6</v>
       </c>
       <c r="AW27" s="14">
         <v>25029.200000000001</v>
       </c>
       <c r="AX27" s="8">
         <v>454.5</v>
       </c>
       <c r="AY27" s="8">
         <v>1053.4000000000001</v>
       </c>
       <c r="AZ27" s="8">
         <v>2059.8000000000002</v>
       </c>
       <c r="BA27" s="8">
         <v>3320</v>
       </c>
-      <c r="BB27" s="8"/>
+      <c r="BB27" s="8">
+        <v>4600.9817296668225</v>
+      </c>
       <c r="BC27" s="8"/>
       <c r="BD27" s="8"/>
       <c r="BE27" s="8"/>
       <c r="BF27" s="8"/>
       <c r="BG27" s="8"/>
       <c r="BH27" s="8"/>
       <c r="BI27" s="14"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="8">
         <v>6742.4417376404399</v>
       </c>
       <c r="F28" s="8">
@@ -4501,51 +4535,53 @@
       </c>
       <c r="AT28" s="8">
         <v>29035.1</v>
       </c>
       <c r="AU28" s="8">
         <v>32660</v>
       </c>
       <c r="AV28" s="8">
         <v>35630.199999999997</v>
       </c>
       <c r="AW28" s="14">
         <v>37000.300000000003</v>
       </c>
       <c r="AX28" s="8">
         <v>631.1</v>
       </c>
       <c r="AY28" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ28" s="8">
         <v>4088.9</v>
       </c>
       <c r="BA28" s="8">
         <v>5972.7</v>
       </c>
-      <c r="BB28" s="8"/>
+      <c r="BB28" s="8">
+        <v>7288.904020800187</v>
+      </c>
       <c r="BC28" s="7"/>
       <c r="BD28" s="7"/>
       <c r="BE28" s="7"/>
       <c r="BF28" s="8"/>
       <c r="BG28" s="8"/>
       <c r="BH28" s="8"/>
       <c r="BI28" s="14"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="8">
         <v>6578.8053937616287</v>
       </c>
       <c r="F29" s="8">
@@ -4670,51 +4706,53 @@
       </c>
       <c r="AT29" s="8">
         <v>16823.400000000001</v>
       </c>
       <c r="AU29" s="8">
         <v>19462.400000000001</v>
       </c>
       <c r="AV29" s="8">
         <v>20360.5</v>
       </c>
       <c r="AW29" s="14">
         <v>21755.8</v>
       </c>
       <c r="AX29" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="8">
         <v>2180</v>
       </c>
       <c r="AZ29" s="8">
         <v>4846.5</v>
       </c>
       <c r="BA29" s="8">
         <v>6468.7</v>
       </c>
-      <c r="BB29" s="8"/>
+      <c r="BB29" s="8">
+        <v>8763.6352168198009</v>
+      </c>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
       <c r="BE29" s="7"/>
       <c r="BF29" s="8"/>
       <c r="BG29" s="8"/>
       <c r="BH29" s="8"/>
       <c r="BI29" s="14"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="8">
         <v>4447.1534081159607</v>
       </c>
       <c r="F30" s="8">
@@ -4839,51 +4877,53 @@
       </c>
       <c r="AT30" s="8">
         <v>31677.200000000001</v>
       </c>
       <c r="AU30" s="8">
         <v>37284.6</v>
       </c>
       <c r="AV30" s="8">
         <v>40716.5</v>
       </c>
       <c r="AW30" s="14">
         <v>42146.3</v>
       </c>
       <c r="AX30" s="8">
         <v>473.6</v>
       </c>
       <c r="AY30" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ30" s="8">
         <v>3181.2</v>
       </c>
       <c r="BA30" s="8">
         <v>4314.3</v>
       </c>
-      <c r="BB30" s="8"/>
+      <c r="BB30" s="8">
+        <v>5769.6936497500119</v>
+      </c>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
       <c r="BE30" s="7"/>
       <c r="BF30" s="8"/>
       <c r="BG30" s="8"/>
       <c r="BH30" s="8"/>
       <c r="BI30" s="14"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="8">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="8">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="8">
         <v>6356.0981634243126</v>
       </c>
       <c r="F31" s="8">
@@ -5008,51 +5048,53 @@
       </c>
       <c r="AT31" s="8">
         <v>21940.1</v>
       </c>
       <c r="AU31" s="8">
         <v>25521.1</v>
       </c>
       <c r="AV31" s="8">
         <v>26404.799999999999</v>
       </c>
       <c r="AW31" s="14">
         <v>30622.6</v>
       </c>
       <c r="AX31" s="8">
         <v>929.9</v>
       </c>
       <c r="AY31" s="8">
         <v>1707.6</v>
       </c>
       <c r="AZ31" s="8">
         <v>4488.8</v>
       </c>
       <c r="BA31" s="8">
         <v>5770.4</v>
       </c>
-      <c r="BB31" s="8"/>
+      <c r="BB31" s="8">
+        <v>7392.460489037695</v>
+      </c>
       <c r="BC31" s="7"/>
       <c r="BD31" s="7"/>
       <c r="BE31" s="7"/>
       <c r="BF31" s="8"/>
       <c r="BG31" s="8"/>
       <c r="BH31" s="8"/>
       <c r="BI31" s="14"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="6">
         <v>6113.9460384115719</v>
       </c>
       <c r="F32" s="6">
@@ -5177,51 +5219,53 @@
       </c>
       <c r="AT32" s="8">
         <v>26634.400000000001</v>
       </c>
       <c r="AU32" s="8">
         <v>31557.3</v>
       </c>
       <c r="AV32" s="8">
         <v>35524.6</v>
       </c>
       <c r="AW32" s="14">
         <v>37705.199999999997</v>
       </c>
       <c r="AX32" s="6">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="6">
         <v>2217.3000000000002</v>
       </c>
       <c r="AZ32" s="6">
         <v>3892.6</v>
       </c>
       <c r="BA32" s="6">
         <v>6186.5</v>
       </c>
-      <c r="BB32" s="6"/>
+      <c r="BB32" s="6">
+        <v>7935.098959091597</v>
+      </c>
       <c r="BC32" s="7"/>
       <c r="BD32" s="7"/>
       <c r="BE32" s="7"/>
       <c r="BF32" s="8"/>
       <c r="BG32" s="8"/>
       <c r="BH32" s="8"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="8">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="8">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="8">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="8">
         <v>5688.389402061257</v>
       </c>
       <c r="F33" s="8">
@@ -5346,51 +5390,53 @@
       </c>
       <c r="AT33" s="8">
         <v>24943.5</v>
       </c>
       <c r="AU33" s="8">
         <v>29866.1</v>
       </c>
       <c r="AV33" s="8">
         <v>31662.2</v>
       </c>
       <c r="AW33" s="14">
         <v>34849.300000000003</v>
       </c>
       <c r="AX33" s="8">
         <v>988.3</v>
       </c>
       <c r="AY33" s="8">
         <v>1665.6</v>
       </c>
       <c r="AZ33" s="8">
         <v>3553</v>
       </c>
       <c r="BA33" s="8">
         <v>5145.3</v>
       </c>
-      <c r="BB33" s="8"/>
+      <c r="BB33" s="8">
+        <v>7393.0878400879292</v>
+      </c>
       <c r="BC33" s="7"/>
       <c r="BD33" s="7"/>
       <c r="BE33" s="7"/>
       <c r="BF33" s="8"/>
       <c r="BG33" s="8"/>
       <c r="BH33" s="8"/>
       <c r="BI33" s="14"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="8">
         <v>3820.768829115791</v>
       </c>
       <c r="F34" s="8">
@@ -5515,51 +5561,53 @@
       </c>
       <c r="AT34" s="8">
         <v>16055.1</v>
       </c>
       <c r="AU34" s="8">
         <v>20001.7</v>
       </c>
       <c r="AV34" s="8">
         <v>21177.1</v>
       </c>
       <c r="AW34" s="14">
         <v>22484</v>
       </c>
       <c r="AX34" s="8">
         <v>728.7</v>
       </c>
       <c r="AY34" s="8">
         <v>1511.7</v>
       </c>
       <c r="AZ34" s="8">
         <v>2593.6</v>
       </c>
       <c r="BA34" s="8">
         <v>3864.2</v>
       </c>
-      <c r="BB34" s="8"/>
+      <c r="BB34" s="8">
+        <v>5297.5500416325931</v>
+      </c>
       <c r="BC34" s="7"/>
       <c r="BD34" s="7"/>
       <c r="BE34" s="7"/>
       <c r="BF34" s="8"/>
       <c r="BG34" s="8"/>
       <c r="BH34" s="8"/>
       <c r="BI34" s="14"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="8">
         <v>5979.2194671011821</v>
       </c>
       <c r="F35" s="8">
@@ -5684,51 +5732,53 @@
       </c>
       <c r="AT35" s="8">
         <v>18222.900000000001</v>
       </c>
       <c r="AU35" s="8">
         <v>22454.799999999999</v>
       </c>
       <c r="AV35" s="8">
         <v>25205.3</v>
       </c>
       <c r="AW35" s="14">
         <v>26391.3</v>
       </c>
       <c r="AX35" s="8">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="8">
         <v>2086.1</v>
       </c>
       <c r="AZ35" s="8">
         <v>3433.6</v>
       </c>
       <c r="BA35" s="8">
         <v>4705.8</v>
       </c>
-      <c r="BB35" s="8"/>
+      <c r="BB35" s="8">
+        <v>5563.1649906123312</v>
+      </c>
       <c r="BC35" s="7"/>
       <c r="BD35" s="7"/>
       <c r="BE35" s="7"/>
       <c r="BF35" s="8"/>
       <c r="BG35" s="8"/>
       <c r="BH35" s="8"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="8">
         <v>6581.0400184598811</v>
       </c>
       <c r="F36" s="8">
@@ -5853,51 +5903,53 @@
       </c>
       <c r="AT36" s="8">
         <v>27998.2</v>
       </c>
       <c r="AU36" s="8">
         <v>31949.4</v>
       </c>
       <c r="AV36" s="8">
         <v>34717.4</v>
       </c>
       <c r="AW36" s="14">
         <v>35894.699999999997</v>
       </c>
       <c r="AX36" s="8">
         <v>953.3</v>
       </c>
       <c r="AY36" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ36" s="8">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA36" s="8">
         <v>6344.1</v>
       </c>
-      <c r="BB36" s="8"/>
+      <c r="BB36" s="8">
+        <v>7879.1761729770606</v>
+      </c>
       <c r="BC36" s="7"/>
       <c r="BD36" s="7"/>
       <c r="BE36" s="7"/>
       <c r="BF36" s="8"/>
       <c r="BG36" s="8"/>
       <c r="BH36" s="8"/>
       <c r="BI36" s="14"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="8">
         <v>4030.0822929539208</v>
       </c>
       <c r="F37" s="8">
@@ -6022,51 +6074,53 @@
       </c>
       <c r="AT37" s="8">
         <v>17674.8</v>
       </c>
       <c r="AU37" s="8">
         <v>22223.599999999999</v>
       </c>
       <c r="AV37" s="8">
         <v>24671.5</v>
       </c>
       <c r="AW37" s="14">
         <v>28335.9</v>
       </c>
       <c r="AX37" s="8">
         <v>529.5</v>
       </c>
       <c r="AY37" s="8">
         <v>1172.7</v>
       </c>
       <c r="AZ37" s="8">
         <v>2555.8000000000002</v>
       </c>
       <c r="BA37" s="8">
         <v>3775.8</v>
       </c>
-      <c r="BB37" s="8"/>
+      <c r="BB37" s="8">
+        <v>4529.327134649282</v>
+      </c>
       <c r="BC37" s="8"/>
       <c r="BD37" s="7"/>
       <c r="BE37" s="7"/>
       <c r="BF37" s="8"/>
       <c r="BG37" s="8"/>
       <c r="BH37" s="8"/>
       <c r="BI37" s="14"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="8">
         <v>3581.3193200344367</v>
       </c>
       <c r="F38" s="8">
@@ -6191,243 +6245,245 @@
       </c>
       <c r="AT38" s="8">
         <v>13651.3</v>
       </c>
       <c r="AU38" s="8">
         <v>16654.099999999999</v>
       </c>
       <c r="AV38" s="8">
         <v>18354.7</v>
       </c>
       <c r="AW38" s="14">
         <v>20608.7</v>
       </c>
       <c r="AX38" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ38" s="8">
         <v>2518.5</v>
       </c>
       <c r="BA38" s="8">
         <v>3394.6</v>
       </c>
-      <c r="BB38" s="8"/>
+      <c r="BB38" s="8">
+        <v>4259.0491252219617</v>
+      </c>
       <c r="BC38" s="8"/>
       <c r="BD38" s="7"/>
       <c r="BE38" s="7"/>
       <c r="BF38" s="8"/>
       <c r="BG38" s="8"/>
       <c r="BH38" s="8"/>
       <c r="BI38" s="14"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="21" t="s">
+      <c r="A40" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="21"/>
-[...46 lines deleted...]
-      <c r="AW40" s="21"/>
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="23"/>
+      <c r="M40" s="23"/>
+      <c r="N40" s="23"/>
+      <c r="O40" s="23"/>
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="23"/>
+      <c r="T40" s="23"/>
+      <c r="U40" s="23"/>
+      <c r="V40" s="23"/>
+      <c r="W40" s="23"/>
+      <c r="X40" s="23"/>
+      <c r="Y40" s="23"/>
+      <c r="Z40" s="23"/>
+      <c r="AA40" s="23"/>
+      <c r="AB40" s="23"/>
+      <c r="AC40" s="23"/>
+      <c r="AD40" s="23"/>
+      <c r="AE40" s="23"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="23"/>
+      <c r="AH40" s="23"/>
+      <c r="AI40" s="23"/>
+      <c r="AJ40" s="23"/>
+      <c r="AK40" s="23"/>
+      <c r="AL40" s="23"/>
+      <c r="AM40" s="23"/>
+      <c r="AN40" s="23"/>
+      <c r="AO40" s="23"/>
+      <c r="AP40" s="23"/>
+      <c r="AQ40" s="23"/>
+      <c r="AR40" s="23"/>
+      <c r="AS40" s="23"/>
+      <c r="AT40" s="23"/>
+      <c r="AU40" s="23"/>
+      <c r="AV40" s="23"/>
+      <c r="AW40" s="23"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J41" s="20" t="s">
+      <c r="J41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K41" s="20"/>
-[...2 lines deleted...]
-      <c r="V41" s="20" t="s">
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="V41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W41" s="20"/>
-[...1 lines deleted...]
-      <c r="Y41" s="20"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="17"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
-      <c r="AH41" s="20" t="s">
+      <c r="AH41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI41" s="20"/>
-[...1 lines deleted...]
-      <c r="AK41" s="20"/>
+      <c r="AI41" s="17"/>
+      <c r="AJ41" s="17"/>
+      <c r="AK41" s="17"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
-      <c r="AT41" s="20" t="s">
+      <c r="AT41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU41" s="20"/>
-[...1 lines deleted...]
-      <c r="AW41" s="20"/>
+      <c r="AU41" s="17"/>
+      <c r="AV41" s="17"/>
+      <c r="AW41" s="17"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="3"/>
-      <c r="BF41" s="20" t="s">
+      <c r="BF41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG41" s="20"/>
-[...1 lines deleted...]
-      <c r="BI41" s="20"/>
+      <c r="BG41" s="17"/>
+      <c r="BH41" s="17"/>
+      <c r="BI41" s="17"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="22"/>
-      <c r="B42" s="17" t="s">
+      <c r="A42" s="21"/>
+      <c r="B42" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="18"/>
-[...10 lines deleted...]
-      <c r="N42" s="17" t="s">
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+      <c r="E42" s="19"/>
+      <c r="F42" s="19"/>
+      <c r="G42" s="19"/>
+      <c r="H42" s="19"/>
+      <c r="I42" s="19"/>
+      <c r="J42" s="19"/>
+      <c r="K42" s="19"/>
+      <c r="L42" s="19"/>
+      <c r="M42" s="20"/>
+      <c r="N42" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="18"/>
-[...10 lines deleted...]
-      <c r="Z42" s="17" t="s">
+      <c r="O42" s="19"/>
+      <c r="P42" s="19"/>
+      <c r="Q42" s="19"/>
+      <c r="R42" s="19"/>
+      <c r="S42" s="19"/>
+      <c r="T42" s="19"/>
+      <c r="U42" s="19"/>
+      <c r="V42" s="19"/>
+      <c r="W42" s="19"/>
+      <c r="X42" s="19"/>
+      <c r="Y42" s="20"/>
+      <c r="Z42" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="18"/>
-[...10 lines deleted...]
-      <c r="AL42" s="17" t="s">
+      <c r="AA42" s="19"/>
+      <c r="AB42" s="19"/>
+      <c r="AC42" s="19"/>
+      <c r="AD42" s="19"/>
+      <c r="AE42" s="19"/>
+      <c r="AF42" s="19"/>
+      <c r="AG42" s="19"/>
+      <c r="AH42" s="19"/>
+      <c r="AI42" s="19"/>
+      <c r="AJ42" s="19"/>
+      <c r="AK42" s="20"/>
+      <c r="AL42" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="18"/>
-[...10 lines deleted...]
-      <c r="AX42" s="17" t="s">
+      <c r="AM42" s="19"/>
+      <c r="AN42" s="19"/>
+      <c r="AO42" s="19"/>
+      <c r="AP42" s="19"/>
+      <c r="AQ42" s="19"/>
+      <c r="AR42" s="19"/>
+      <c r="AS42" s="19"/>
+      <c r="AT42" s="19"/>
+      <c r="AU42" s="19"/>
+      <c r="AV42" s="19"/>
+      <c r="AW42" s="20"/>
+      <c r="AX42" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="18"/>
-[...9 lines deleted...]
-      <c r="BI42" s="19"/>
+      <c r="AY42" s="19"/>
+      <c r="AZ42" s="19"/>
+      <c r="BA42" s="19"/>
+      <c r="BB42" s="19"/>
+      <c r="BC42" s="19"/>
+      <c r="BD42" s="19"/>
+      <c r="BE42" s="19"/>
+      <c r="BF42" s="19"/>
+      <c r="BG42" s="19"/>
+      <c r="BH42" s="19"/>
+      <c r="BI42" s="20"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="23"/>
+      <c r="A43" s="22"/>
       <c r="B43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6725,51 +6781,53 @@
       </c>
       <c r="AT44" s="8">
         <v>138785.20000000001</v>
       </c>
       <c r="AU44" s="8">
         <v>177640.2</v>
       </c>
       <c r="AV44" s="8">
         <v>186945.7</v>
       </c>
       <c r="AW44" s="6">
         <v>186180.9</v>
       </c>
       <c r="AX44" s="6">
         <v>966.5</v>
       </c>
       <c r="AY44" s="6">
         <v>2221.6</v>
       </c>
       <c r="AZ44" s="6">
         <v>3819.8</v>
       </c>
       <c r="BA44" s="6">
         <v>5010.7</v>
       </c>
-      <c r="BB44" s="6"/>
+      <c r="BB44" s="6">
+        <v>5818.4752850754167</v>
+      </c>
       <c r="BC44" s="7"/>
       <c r="BD44" s="7"/>
       <c r="BE44" s="7"/>
       <c r="BF44" s="8"/>
       <c r="BG44" s="8"/>
       <c r="BH44" s="8"/>
       <c r="BI44" s="6"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="6">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="6">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="6">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="6">
         <v>2426.1717024564773</v>
       </c>
       <c r="F45" s="6">
@@ -6894,51 +6952,53 @@
       </c>
       <c r="AT45" s="8">
         <v>14915</v>
       </c>
       <c r="AU45" s="8">
         <v>18667.400000000001</v>
       </c>
       <c r="AV45" s="8">
         <v>19744.599999999999</v>
       </c>
       <c r="AW45" s="14">
         <v>20872.599999999999</v>
       </c>
       <c r="AX45" s="6">
         <v>960.5</v>
       </c>
       <c r="AY45" s="6">
         <v>2208.5</v>
       </c>
       <c r="AZ45" s="6">
         <v>3802.7</v>
       </c>
       <c r="BA45" s="6">
         <v>4990.5</v>
       </c>
-      <c r="BB45" s="6"/>
+      <c r="BB45" s="6">
+        <v>5796.3295332291673</v>
+      </c>
       <c r="BC45" s="7"/>
       <c r="BD45" s="7"/>
       <c r="BE45" s="7"/>
       <c r="BF45" s="8"/>
       <c r="BG45" s="8"/>
       <c r="BH45" s="8"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
@@ -7063,51 +7123,53 @@
       </c>
       <c r="AT46" s="8">
         <v>9351.7999999999993</v>
       </c>
       <c r="AU46" s="8">
         <v>12819.9</v>
       </c>
       <c r="AV46" s="8">
         <v>13115.7</v>
       </c>
       <c r="AW46" s="14">
         <v>12900.4</v>
       </c>
       <c r="AX46" s="6">
         <v>0.1</v>
       </c>
       <c r="AY46" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ46" s="6">
         <v>0.1</v>
       </c>
       <c r="BA46" s="6">
         <v>0.2</v>
       </c>
-      <c r="BB46" s="6"/>
+      <c r="BB46" s="6">
+        <v>0.18723095833333336</v>
+      </c>
       <c r="BC46" s="8"/>
       <c r="BD46" s="8"/>
       <c r="BE46" s="8"/>
       <c r="BF46" s="8"/>
       <c r="BG46" s="8"/>
       <c r="BH46" s="8"/>
       <c r="BI46" s="14"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
@@ -7232,51 +7294,53 @@
       </c>
       <c r="AT47" s="8">
         <v>15524.6</v>
       </c>
       <c r="AU47" s="8">
         <v>17810</v>
       </c>
       <c r="AV47" s="8">
         <v>19766</v>
       </c>
       <c r="AW47" s="14">
         <v>19757.099999999999</v>
       </c>
       <c r="AX47" s="6">
         <v>0</v>
       </c>
       <c r="AY47" s="6">
         <v>0</v>
       </c>
       <c r="AZ47" s="6">
         <v>0</v>
       </c>
       <c r="BA47" s="6">
         <v>0</v>
       </c>
-      <c r="BB47" s="6"/>
+      <c r="BB47" s="6">
+        <v>3.7446191666666663E-2</v>
+      </c>
       <c r="BC47" s="7"/>
       <c r="BD47" s="7"/>
       <c r="BE47" s="7"/>
       <c r="BF47" s="8"/>
       <c r="BG47" s="8"/>
       <c r="BH47" s="8"/>
       <c r="BI47" s="14"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
@@ -7401,51 +7465,53 @@
       </c>
       <c r="AT48" s="8">
         <v>5529.5</v>
       </c>
       <c r="AU48" s="8">
         <v>7500.7</v>
       </c>
       <c r="AV48" s="8">
         <v>7500.6</v>
       </c>
       <c r="AW48" s="14">
         <v>7475</v>
       </c>
       <c r="AX48" s="6">
         <v>0</v>
       </c>
       <c r="AY48" s="6">
         <v>0</v>
       </c>
       <c r="AZ48" s="6">
         <v>0</v>
       </c>
       <c r="BA48" s="6">
         <v>0</v>
       </c>
-      <c r="BB48" s="6"/>
+      <c r="BB48" s="6">
+        <v>3.5187320833333334E-2</v>
+      </c>
       <c r="BC48" s="7"/>
       <c r="BD48" s="7"/>
       <c r="BE48" s="7"/>
       <c r="BF48" s="8"/>
       <c r="BG48" s="8"/>
       <c r="BH48" s="8"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
@@ -7570,51 +7636,53 @@
       </c>
       <c r="AT49" s="8">
         <v>20340</v>
       </c>
       <c r="AU49" s="8">
         <v>24351.4</v>
       </c>
       <c r="AV49" s="8">
         <v>25701.9</v>
       </c>
       <c r="AW49" s="14">
         <v>25351.3</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BB49" s="6"/>
+      <c r="BB49" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BC49" s="7"/>
       <c r="BD49" s="7"/>
       <c r="BE49" s="7"/>
       <c r="BF49" s="8"/>
       <c r="BG49" s="8"/>
       <c r="BH49" s="8"/>
       <c r="BI49" s="14"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
@@ -7739,51 +7807,53 @@
       </c>
       <c r="AT50" s="8">
         <v>8538.7999999999993</v>
       </c>
       <c r="AU50" s="8">
         <v>11175.4</v>
       </c>
       <c r="AV50" s="8">
         <v>11180.1</v>
       </c>
       <c r="AW50" s="14">
         <v>11016.3</v>
       </c>
       <c r="AX50" s="6">
         <v>0.1</v>
       </c>
       <c r="AY50" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ50" s="6">
         <v>0.1</v>
       </c>
       <c r="BA50" s="6">
         <v>0.2</v>
       </c>
-      <c r="BB50" s="6"/>
+      <c r="BB50" s="6">
+        <v>0.18723095833333336</v>
+      </c>
       <c r="BC50" s="7"/>
       <c r="BD50" s="7"/>
       <c r="BE50" s="7"/>
       <c r="BF50" s="8"/>
       <c r="BG50" s="8"/>
       <c r="BH50" s="8"/>
       <c r="BI50" s="14"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
@@ -7908,51 +7978,53 @@
       </c>
       <c r="AT51" s="8">
         <v>11539.1</v>
       </c>
       <c r="AU51" s="8">
         <v>15053.8</v>
       </c>
       <c r="AV51" s="8">
         <v>17709.3</v>
       </c>
       <c r="AW51" s="14">
         <v>17447.5</v>
       </c>
       <c r="AX51" s="6">
         <v>1</v>
       </c>
       <c r="AY51" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AZ51" s="6">
         <v>3</v>
       </c>
       <c r="BA51" s="6">
         <v>3.5</v>
       </c>
-      <c r="BB51" s="6"/>
+      <c r="BB51" s="6">
+        <v>3.8492271833333329</v>
+      </c>
       <c r="BC51" s="7"/>
       <c r="BD51" s="7"/>
       <c r="BE51" s="7"/>
       <c r="BF51" s="8"/>
       <c r="BG51" s="8"/>
       <c r="BH51" s="8"/>
       <c r="BI51" s="14"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="6">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="6">
         <v>0.326845</v>
       </c>
       <c r="D52" s="6">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="6">
         <v>0.65368999999999999</v>
       </c>
       <c r="F52" s="6">
@@ -8077,51 +8149,53 @@
       </c>
       <c r="AT52" s="8">
         <v>9417.9</v>
       </c>
       <c r="AU52" s="8">
         <v>13063.1</v>
       </c>
       <c r="AV52" s="8">
         <v>13118</v>
       </c>
       <c r="AW52" s="14">
         <v>12879.8</v>
       </c>
       <c r="AX52" s="6">
         <v>0.2</v>
       </c>
       <c r="AY52" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ52" s="6">
         <v>0.6</v>
       </c>
       <c r="BA52" s="6">
         <v>0.7</v>
       </c>
-      <c r="BB52" s="6"/>
+      <c r="BB52" s="6">
+        <v>0.81156798333333335</v>
+      </c>
       <c r="BC52" s="7"/>
       <c r="BD52" s="7"/>
       <c r="BE52" s="7"/>
       <c r="BF52" s="8"/>
       <c r="BG52" s="8"/>
       <c r="BH52" s="8"/>
       <c r="BI52" s="14"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
@@ -8246,51 +8320,53 @@
       </c>
       <c r="AT53" s="8">
         <v>6680.9</v>
       </c>
       <c r="AU53" s="8">
         <v>9264.2000000000007</v>
       </c>
       <c r="AV53" s="8">
         <v>9264.7999999999993</v>
       </c>
       <c r="AW53" s="14">
         <v>9072.2999999999993</v>
       </c>
       <c r="AX53" s="6">
         <v>0.8</v>
       </c>
       <c r="AY53" s="6">
         <v>1.8</v>
       </c>
       <c r="AZ53" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA53" s="6">
         <v>2.7</v>
       </c>
-      <c r="BB53" s="6"/>
+      <c r="BB53" s="6">
+        <v>2.924938846666667</v>
+      </c>
       <c r="BC53" s="7"/>
       <c r="BD53" s="7"/>
       <c r="BE53" s="7"/>
       <c r="BF53" s="8"/>
       <c r="BG53" s="8"/>
       <c r="BH53" s="8"/>
       <c r="BI53" s="14"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
@@ -8415,51 +8491,53 @@
       </c>
       <c r="AT54" s="8">
         <v>7932.4</v>
       </c>
       <c r="AU54" s="8">
         <v>10745.2</v>
       </c>
       <c r="AV54" s="8">
         <v>10824.1</v>
       </c>
       <c r="AW54" s="14">
         <v>10802.1</v>
       </c>
       <c r="AX54" s="6">
         <v>3.6</v>
       </c>
       <c r="AY54" s="6">
         <v>7.95</v>
       </c>
       <c r="AZ54" s="6">
         <v>10.3</v>
       </c>
       <c r="BA54" s="6">
         <v>12</v>
       </c>
-      <c r="BB54" s="6"/>
+      <c r="BB54" s="6">
+        <v>13.214213803750001</v>
+      </c>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
       <c r="BE54" s="7"/>
       <c r="BF54" s="8"/>
       <c r="BG54" s="8"/>
       <c r="BH54" s="8"/>
       <c r="BI54" s="14"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
@@ -8584,51 +8662,53 @@
       </c>
       <c r="AT55" s="8">
         <v>13344</v>
       </c>
       <c r="AU55" s="8">
         <v>15766.7</v>
       </c>
       <c r="AV55" s="8">
         <v>17593.7</v>
       </c>
       <c r="AW55" s="14">
         <v>17102.099999999999</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BB55" s="6"/>
+      <c r="BB55" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BC55" s="7"/>
       <c r="BD55" s="7"/>
       <c r="BE55" s="7"/>
       <c r="BF55" s="8"/>
       <c r="BG55" s="8"/>
       <c r="BH55" s="8"/>
       <c r="BI55" s="14"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
@@ -8753,51 +8833,53 @@
       </c>
       <c r="AT56" s="8">
         <v>9899.9</v>
       </c>
       <c r="AU56" s="8">
         <v>13606.6</v>
       </c>
       <c r="AV56" s="8">
         <v>13610.1</v>
       </c>
       <c r="AW56" s="14">
         <v>13616</v>
       </c>
       <c r="AX56" s="6">
         <v>0.2</v>
       </c>
       <c r="AY56" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="AZ56" s="6">
         <v>0.7</v>
       </c>
       <c r="BA56" s="6">
         <v>0.8</v>
       </c>
-      <c r="BB56" s="6"/>
+      <c r="BB56" s="6">
+        <v>0.89870860000000008</v>
+      </c>
       <c r="BC56" s="8"/>
       <c r="BD56" s="7"/>
       <c r="BE56" s="7"/>
       <c r="BF56" s="8"/>
       <c r="BG56" s="8"/>
       <c r="BH56" s="8"/>
       <c r="BI56" s="14"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
@@ -8922,243 +9004,245 @@
       </c>
       <c r="AT57" s="8">
         <v>5771.3</v>
       </c>
       <c r="AU57" s="8">
         <v>7815.8</v>
       </c>
       <c r="AV57" s="8">
         <v>7816.8</v>
       </c>
       <c r="AW57" s="14">
         <v>7888.4</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BB57" s="6"/>
+      <c r="BB57" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="BC57" s="8"/>
       <c r="BD57" s="7"/>
       <c r="BE57" s="7"/>
       <c r="BF57" s="8"/>
       <c r="BG57" s="8"/>
       <c r="BH57" s="8"/>
       <c r="BI57" s="14"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="21" t="s">
+      <c r="A59" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="B59" s="21"/>
-[...46 lines deleted...]
-      <c r="AW59" s="21"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="N59" s="23"/>
+      <c r="O59" s="23"/>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="23"/>
+      <c r="T59" s="23"/>
+      <c r="U59" s="23"/>
+      <c r="V59" s="23"/>
+      <c r="W59" s="23"/>
+      <c r="X59" s="23"/>
+      <c r="Y59" s="23"/>
+      <c r="Z59" s="23"/>
+      <c r="AA59" s="23"/>
+      <c r="AB59" s="23"/>
+      <c r="AC59" s="23"/>
+      <c r="AD59" s="23"/>
+      <c r="AE59" s="23"/>
+      <c r="AF59" s="23"/>
+      <c r="AG59" s="23"/>
+      <c r="AH59" s="23"/>
+      <c r="AI59" s="23"/>
+      <c r="AJ59" s="23"/>
+      <c r="AK59" s="23"/>
+      <c r="AL59" s="23"/>
+      <c r="AM59" s="23"/>
+      <c r="AN59" s="23"/>
+      <c r="AO59" s="23"/>
+      <c r="AP59" s="23"/>
+      <c r="AQ59" s="23"/>
+      <c r="AR59" s="23"/>
+      <c r="AS59" s="23"/>
+      <c r="AT59" s="23"/>
+      <c r="AU59" s="23"/>
+      <c r="AV59" s="23"/>
+      <c r="AW59" s="23"/>
     </row>
     <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J60" s="20" t="s">
+      <c r="J60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K60" s="20"/>
-[...2 lines deleted...]
-      <c r="V60" s="20" t="s">
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
+      <c r="M60" s="17"/>
+      <c r="V60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W60" s="20"/>
-[...1 lines deleted...]
-      <c r="Y60" s="20"/>
+      <c r="W60" s="17"/>
+      <c r="X60" s="17"/>
+      <c r="Y60" s="17"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
-      <c r="AH60" s="20" t="s">
+      <c r="AH60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI60" s="20"/>
-[...1 lines deleted...]
-      <c r="AK60" s="20"/>
+      <c r="AI60" s="17"/>
+      <c r="AJ60" s="17"/>
+      <c r="AK60" s="17"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
-      <c r="AT60" s="20" t="s">
+      <c r="AT60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU60" s="20"/>
-[...1 lines deleted...]
-      <c r="AW60" s="20"/>
+      <c r="AU60" s="17"/>
+      <c r="AV60" s="17"/>
+      <c r="AW60" s="17"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="3"/>
-      <c r="BF60" s="20" t="s">
+      <c r="BF60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG60" s="20"/>
-[...1 lines deleted...]
-      <c r="BI60" s="20"/>
+      <c r="BG60" s="17"/>
+      <c r="BH60" s="17"/>
+      <c r="BI60" s="17"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="22"/>
-      <c r="B61" s="17" t="s">
+      <c r="A61" s="21"/>
+      <c r="B61" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="18"/>
-[...10 lines deleted...]
-      <c r="N61" s="17" t="s">
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19"/>
+      <c r="F61" s="19"/>
+      <c r="G61" s="19"/>
+      <c r="H61" s="19"/>
+      <c r="I61" s="19"/>
+      <c r="J61" s="19"/>
+      <c r="K61" s="19"/>
+      <c r="L61" s="19"/>
+      <c r="M61" s="20"/>
+      <c r="N61" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="18"/>
-[...10 lines deleted...]
-      <c r="Z61" s="17" t="s">
+      <c r="O61" s="19"/>
+      <c r="P61" s="19"/>
+      <c r="Q61" s="19"/>
+      <c r="R61" s="19"/>
+      <c r="S61" s="19"/>
+      <c r="T61" s="19"/>
+      <c r="U61" s="19"/>
+      <c r="V61" s="19"/>
+      <c r="W61" s="19"/>
+      <c r="X61" s="19"/>
+      <c r="Y61" s="20"/>
+      <c r="Z61" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="18"/>
-[...10 lines deleted...]
-      <c r="AL61" s="17" t="s">
+      <c r="AA61" s="19"/>
+      <c r="AB61" s="19"/>
+      <c r="AC61" s="19"/>
+      <c r="AD61" s="19"/>
+      <c r="AE61" s="19"/>
+      <c r="AF61" s="19"/>
+      <c r="AG61" s="19"/>
+      <c r="AH61" s="19"/>
+      <c r="AI61" s="19"/>
+      <c r="AJ61" s="19"/>
+      <c r="AK61" s="20"/>
+      <c r="AL61" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="18"/>
-[...10 lines deleted...]
-      <c r="AX61" s="17" t="s">
+      <c r="AM61" s="19"/>
+      <c r="AN61" s="19"/>
+      <c r="AO61" s="19"/>
+      <c r="AP61" s="19"/>
+      <c r="AQ61" s="19"/>
+      <c r="AR61" s="19"/>
+      <c r="AS61" s="19"/>
+      <c r="AT61" s="19"/>
+      <c r="AU61" s="19"/>
+      <c r="AV61" s="19"/>
+      <c r="AW61" s="20"/>
+      <c r="AX61" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="18"/>
-[...9 lines deleted...]
-      <c r="BI61" s="19"/>
+      <c r="AY61" s="19"/>
+      <c r="AZ61" s="19"/>
+      <c r="BA61" s="19"/>
+      <c r="BB61" s="19"/>
+      <c r="BC61" s="19"/>
+      <c r="BD61" s="19"/>
+      <c r="BE61" s="19"/>
+      <c r="BF61" s="19"/>
+      <c r="BG61" s="19"/>
+      <c r="BH61" s="19"/>
+      <c r="BI61" s="20"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="23"/>
+      <c r="A62" s="22"/>
       <c r="B62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9456,51 +9540,53 @@
       </c>
       <c r="AT63" s="8">
         <v>155224.4</v>
       </c>
       <c r="AU63" s="8">
         <v>171778.8</v>
       </c>
       <c r="AV63" s="8">
         <v>192723.3</v>
       </c>
       <c r="AW63" s="6">
         <v>222143.3</v>
       </c>
       <c r="AX63" s="6">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="6">
         <v>23816.1</v>
       </c>
       <c r="AZ63" s="6">
         <v>47470.3</v>
       </c>
       <c r="BA63" s="6">
         <v>66496.600000000006</v>
       </c>
-      <c r="BB63" s="6"/>
+      <c r="BB63" s="6">
+        <v>85838.833620888618</v>
+      </c>
       <c r="BC63" s="7"/>
       <c r="BD63" s="7"/>
       <c r="BE63" s="7"/>
       <c r="BF63" s="8"/>
       <c r="BG63" s="8"/>
       <c r="BH63" s="8"/>
       <c r="BI63" s="6"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="8">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="8">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="8">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="8">
         <v>6589.1813313880702</v>
       </c>
       <c r="F64" s="8">
@@ -9625,51 +9711,53 @@
       </c>
       <c r="AT64" s="8">
         <v>16849.7</v>
       </c>
       <c r="AU64" s="8">
         <v>19330.400000000001</v>
       </c>
       <c r="AV64" s="8">
         <v>22297.5</v>
       </c>
       <c r="AW64" s="14">
         <v>24936.799999999999</v>
       </c>
       <c r="AX64" s="8">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="8">
         <v>3081.5</v>
       </c>
       <c r="AZ64" s="8">
         <v>5470.2</v>
       </c>
       <c r="BA64" s="8">
         <v>7254.4</v>
       </c>
-      <c r="BB64" s="8"/>
+      <c r="BB64" s="8">
+        <v>9188.921002387593</v>
+      </c>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
       <c r="BE64" s="7"/>
       <c r="BF64" s="8"/>
       <c r="BG64" s="8"/>
       <c r="BH64" s="8"/>
       <c r="BI64" s="14"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="8">
         <v>2895.3480710957338</v>
       </c>
       <c r="F65" s="8">
@@ -9794,51 +9882,53 @@
       </c>
       <c r="AT65" s="8">
         <v>8444.2000000000007</v>
       </c>
       <c r="AU65" s="8">
         <v>9224.2000000000007</v>
       </c>
       <c r="AV65" s="8">
         <v>10372.5</v>
       </c>
       <c r="AW65" s="14">
         <v>12106.4</v>
       </c>
       <c r="AX65" s="8">
         <v>454.4</v>
       </c>
       <c r="AY65" s="8">
         <v>1053.3</v>
       </c>
       <c r="AZ65" s="8">
         <v>2059.6999999999998</v>
       </c>
       <c r="BA65" s="8">
         <v>3319.8</v>
       </c>
-      <c r="BB65" s="8"/>
+      <c r="BB65" s="8">
+        <v>4600.7944987084884</v>
+      </c>
       <c r="BC65" s="8"/>
       <c r="BD65" s="8"/>
       <c r="BE65" s="8"/>
       <c r="BF65" s="8"/>
       <c r="BG65" s="8"/>
       <c r="BH65" s="8"/>
       <c r="BI65" s="14"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="8">
         <v>6742.4417376404399</v>
       </c>
       <c r="F66" s="8">
@@ -9963,51 +10053,53 @@
       </c>
       <c r="AT66" s="8">
         <v>13484.5</v>
       </c>
       <c r="AU66" s="8">
         <v>14819.9</v>
       </c>
       <c r="AV66" s="8">
         <v>15830.7</v>
       </c>
       <c r="AW66" s="14">
         <v>17209.7</v>
       </c>
       <c r="AX66" s="8">
         <v>631.1</v>
       </c>
       <c r="AY66" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ66" s="8">
         <v>4088.9</v>
       </c>
       <c r="BA66" s="8">
         <v>5972.7</v>
       </c>
-      <c r="BB66" s="8"/>
+      <c r="BB66" s="8">
+        <v>7288.8665746085208</v>
+      </c>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
       <c r="BE66" s="7"/>
       <c r="BF66" s="8"/>
       <c r="BG66" s="8"/>
       <c r="BH66" s="8"/>
       <c r="BI66" s="14"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B67" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="8">
         <v>6578.8053937616287</v>
       </c>
       <c r="F67" s="8">
@@ -10132,51 +10224,53 @@
       </c>
       <c r="AT67" s="8">
         <v>11283.2</v>
       </c>
       <c r="AU67" s="8">
         <v>11948.1</v>
       </c>
       <c r="AV67" s="8">
         <v>12845.2</v>
       </c>
       <c r="AW67" s="14">
         <v>14266.1</v>
       </c>
       <c r="AX67" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="8">
         <v>2180</v>
       </c>
       <c r="AZ67" s="8">
         <v>4846.5</v>
       </c>
       <c r="BA67" s="8">
         <v>6468.7</v>
       </c>
-      <c r="BB67" s="8"/>
+      <c r="BB67" s="8">
+        <v>8763.6000294989681</v>
+      </c>
       <c r="BC67" s="7"/>
       <c r="BD67" s="7"/>
       <c r="BE67" s="7"/>
       <c r="BF67" s="8"/>
       <c r="BG67" s="8"/>
       <c r="BH67" s="8"/>
       <c r="BI67" s="14"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="8">
         <v>4447.1534081159607</v>
       </c>
       <c r="F68" s="8">
@@ -10301,51 +10395,53 @@
       </c>
       <c r="AT68" s="8">
         <v>11307.1</v>
       </c>
       <c r="AU68" s="8">
         <v>12896.8</v>
       </c>
       <c r="AV68" s="8">
         <v>14974.3</v>
       </c>
       <c r="AW68" s="14">
         <v>16754.7</v>
       </c>
       <c r="AX68" s="8">
         <v>473.6</v>
       </c>
       <c r="AY68" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ68" s="8">
         <v>3181.2</v>
       </c>
       <c r="BA68" s="8">
         <v>4314.3</v>
       </c>
-      <c r="BB68" s="8"/>
+      <c r="BB68" s="8">
+        <v>5769.6936497500119</v>
+      </c>
       <c r="BC68" s="7"/>
       <c r="BD68" s="7"/>
       <c r="BE68" s="7"/>
       <c r="BF68" s="8"/>
       <c r="BG68" s="8"/>
       <c r="BH68" s="8"/>
       <c r="BI68" s="14"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="8">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="8">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="8">
         <v>6356.0885982378968</v>
       </c>
       <c r="F69" s="8">
@@ -10470,51 +10566,53 @@
       </c>
       <c r="AT69" s="8">
         <v>13383.7</v>
       </c>
       <c r="AU69" s="8">
         <v>14324</v>
       </c>
       <c r="AV69" s="8">
         <v>15202</v>
       </c>
       <c r="AW69" s="14">
         <v>19583.599999999999</v>
       </c>
       <c r="AX69" s="8">
         <v>929.8</v>
       </c>
       <c r="AY69" s="8">
         <v>1707.5</v>
       </c>
       <c r="AZ69" s="8">
         <v>4488.7</v>
       </c>
       <c r="BA69" s="8">
         <v>5770.1</v>
       </c>
-      <c r="BB69" s="8"/>
+      <c r="BB69" s="8">
+        <v>7392.2022580793628</v>
+      </c>
       <c r="BC69" s="7"/>
       <c r="BD69" s="7"/>
       <c r="BE69" s="7"/>
       <c r="BF69" s="8"/>
       <c r="BG69" s="8"/>
       <c r="BH69" s="8"/>
       <c r="BI69" s="14"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="6">
         <v>6113.9460384115719</v>
       </c>
       <c r="F70" s="6">
@@ -10639,51 +10737,53 @@
       </c>
       <c r="AT70" s="8">
         <v>15072.8</v>
       </c>
       <c r="AU70" s="8">
         <v>16475.400000000001</v>
       </c>
       <c r="AV70" s="8">
         <v>17782.7</v>
       </c>
       <c r="AW70" s="14">
         <v>20225.099999999999</v>
       </c>
       <c r="AX70" s="6">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="6">
         <v>2215.1</v>
       </c>
       <c r="AZ70" s="6">
         <v>3889.6</v>
       </c>
       <c r="BA70" s="6">
         <v>6183</v>
       </c>
-      <c r="BB70" s="6"/>
+      <c r="BB70" s="6">
+        <v>7931.2497319082631</v>
+      </c>
       <c r="BC70" s="7"/>
       <c r="BD70" s="7"/>
       <c r="BE70" s="7"/>
       <c r="BF70" s="8"/>
       <c r="BG70" s="8"/>
       <c r="BH70" s="8"/>
       <c r="BI70" s="14"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="8">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="8">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="8">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="8">
         <v>5687.7357120612578</v>
       </c>
       <c r="F71" s="8">
@@ -10808,51 +10908,53 @@
       </c>
       <c r="AT71" s="8">
         <v>15504.5</v>
       </c>
       <c r="AU71" s="8">
         <v>16776.3</v>
       </c>
       <c r="AV71" s="8">
         <v>18515.5</v>
       </c>
       <c r="AW71" s="14">
         <v>21940.799999999999</v>
       </c>
       <c r="AX71" s="8">
         <v>988.1</v>
       </c>
       <c r="AY71" s="8">
         <v>1665.2</v>
       </c>
       <c r="AZ71" s="8">
         <v>3552.4</v>
       </c>
       <c r="BA71" s="8">
         <v>5144.6000000000004</v>
       </c>
-      <c r="BB71" s="8"/>
+      <c r="BB71" s="8">
+        <v>7392.2762721045965</v>
+      </c>
       <c r="BC71" s="7"/>
       <c r="BD71" s="7"/>
       <c r="BE71" s="7"/>
       <c r="BF71" s="8"/>
       <c r="BG71" s="8"/>
       <c r="BH71" s="8"/>
       <c r="BI71" s="14"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="8">
         <v>3820.768829115791</v>
       </c>
       <c r="F72" s="8">
@@ -10977,51 +11079,53 @@
       </c>
       <c r="AT72" s="8">
         <v>9361.2000000000007</v>
       </c>
       <c r="AU72" s="8">
         <v>10720.1</v>
       </c>
       <c r="AV72" s="8">
         <v>11893.5</v>
       </c>
       <c r="AW72" s="14">
         <v>13392.9</v>
       </c>
       <c r="AX72" s="8">
         <v>727.9</v>
       </c>
       <c r="AY72" s="8">
         <v>1509.9</v>
       </c>
       <c r="AZ72" s="8">
         <v>2591.3000000000002</v>
       </c>
       <c r="BA72" s="8">
         <v>3861.5</v>
       </c>
-      <c r="BB72" s="8"/>
+      <c r="BB72" s="8">
+        <v>5294.6251027859271</v>
+      </c>
       <c r="BC72" s="7"/>
       <c r="BD72" s="7"/>
       <c r="BE72" s="7"/>
       <c r="BF72" s="8"/>
       <c r="BG72" s="8"/>
       <c r="BH72" s="8"/>
       <c r="BI72" s="14"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="8">
         <v>5979.2194671011821</v>
       </c>
       <c r="F73" s="8">
@@ -11146,51 +11250,53 @@
       </c>
       <c r="AT73" s="8">
         <v>10275.200000000001</v>
       </c>
       <c r="AU73" s="8">
         <v>11689.5</v>
       </c>
       <c r="AV73" s="8">
         <v>14358</v>
       </c>
       <c r="AW73" s="14">
         <v>15566</v>
       </c>
       <c r="AX73" s="8">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="8">
         <v>2078.1</v>
       </c>
       <c r="AZ73" s="8">
         <v>3423.3</v>
       </c>
       <c r="BA73" s="8">
         <v>4693.8</v>
       </c>
-      <c r="BB73" s="8"/>
+      <c r="BB73" s="8">
+        <v>5549.9507768085805</v>
+      </c>
       <c r="BC73" s="7"/>
       <c r="BD73" s="7"/>
       <c r="BE73" s="7"/>
       <c r="BF73" s="8"/>
       <c r="BG73" s="8"/>
       <c r="BH73" s="8"/>
       <c r="BI73" s="14"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="8">
         <v>6581.0400184598811</v>
       </c>
       <c r="F74" s="8">
@@ -11315,51 +11421,53 @@
       </c>
       <c r="AT74" s="8">
         <v>14630.3</v>
       </c>
       <c r="AU74" s="8">
         <v>16154.3</v>
       </c>
       <c r="AV74" s="8">
         <v>17092.2</v>
       </c>
       <c r="AW74" s="14">
         <v>18761.099999999999</v>
       </c>
       <c r="AX74" s="8">
         <v>953.3</v>
       </c>
       <c r="AY74" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ74" s="8">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA74" s="8">
         <v>6344.1</v>
       </c>
-      <c r="BB74" s="8"/>
+      <c r="BB74" s="8">
+        <v>7879.1761729770606</v>
+      </c>
       <c r="BC74" s="7"/>
       <c r="BD74" s="7"/>
       <c r="BE74" s="7"/>
       <c r="BF74" s="8"/>
       <c r="BG74" s="8"/>
       <c r="BH74" s="8"/>
       <c r="BI74" s="14"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="8">
         <v>4030.0822929539208</v>
       </c>
       <c r="F75" s="8">
@@ -11484,51 +11592,53 @@
       </c>
       <c r="AT75" s="8">
         <v>7759.4</v>
       </c>
       <c r="AU75" s="8">
         <v>8596.2999999999993</v>
       </c>
       <c r="AV75" s="8">
         <v>11038</v>
       </c>
       <c r="AW75" s="14">
         <v>14696.5</v>
       </c>
       <c r="AX75" s="8">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="8">
         <v>1172.0999999999999</v>
       </c>
       <c r="AZ75" s="8">
         <v>2555.1</v>
       </c>
       <c r="BA75" s="8">
         <v>3775</v>
       </c>
-      <c r="BB75" s="8"/>
+      <c r="BB75" s="8">
+        <v>4528.4284260492823</v>
+      </c>
       <c r="BC75" s="8"/>
       <c r="BD75" s="7"/>
       <c r="BE75" s="7"/>
       <c r="BF75" s="8"/>
       <c r="BG75" s="8"/>
       <c r="BH75" s="8"/>
       <c r="BI75" s="14"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="8">
         <v>3581.3193200344367</v>
       </c>
       <c r="F76" s="8">
@@ -11653,152 +11763,157 @@
       </c>
       <c r="AT76" s="8">
         <v>7868.6</v>
       </c>
       <c r="AU76" s="8">
         <v>8823.5</v>
       </c>
       <c r="AV76" s="8">
         <v>10521.2</v>
       </c>
       <c r="AW76" s="14">
         <v>12703.6</v>
       </c>
       <c r="AX76" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ76" s="8">
         <v>2518.5</v>
       </c>
       <c r="BA76" s="8">
         <v>3394.6</v>
       </c>
-      <c r="BB76" s="8"/>
+      <c r="BB76" s="8">
+        <v>4259.0491252219617</v>
+      </c>
       <c r="BC76" s="8"/>
       <c r="BD76" s="7"/>
       <c r="BE76" s="7"/>
       <c r="BF76" s="8"/>
       <c r="BG76" s="8"/>
       <c r="BH76" s="8"/>
       <c r="BI76" s="14"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="13" t="s">
         <v>33</v>
       </c>
       <c r="Z78" s="15" t="s">
         <v>38</v>
       </c>
       <c r="AA78" s="15"/>
       <c r="AB78" s="15"/>
       <c r="AC78" s="15"/>
       <c r="AD78" s="15"/>
       <c r="AE78" s="15"/>
       <c r="AF78" s="15"/>
       <c r="AG78" s="15"/>
       <c r="AH78" s="15"/>
       <c r="AI78" s="15"/>
       <c r="AJ78" s="15"/>
       <c r="AK78" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="J3:M3"/>
-[...22 lines deleted...]
-    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BF41:BI41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="V22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="V41:Y41"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AH22:AK22"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="AH41:AK41"/>
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AH60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="J60:M60"/>
+    <mergeCell ref="V60:Y60"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B23:M23"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11807,85 +11922,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>