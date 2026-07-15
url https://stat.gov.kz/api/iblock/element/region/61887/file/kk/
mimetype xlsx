--- v3 (2026-06-24)
+++ v4 (2026-07-15)
@@ -5,74 +5,74 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика по ВПСХ_сельское_январь-май 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\072026\Динамика по ВПСХ_сельское_январь-июнь 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
@@ -162,51 +162,51 @@
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2024 жыл**</t>
   </si>
   <si>
     <t>**2024 жылғы 1 қаңтарға мал басы бойынша шаруашылық есебінің жаңартылған деректері есебімен. Алдын ала деректер</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -378,70 +378,70 @@
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -719,253 +719,253 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BB63" sqref="BB63:BB76"/>
+      <selection pane="bottomRight" activeCell="BC63" sqref="BC63:BC76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="3" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="3"/>
     <col min="6" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="9.5703125" style="3" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="11" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="11" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:61" ht="15.75" customHeight="1">
+      <c r="A2" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="23"/>
-[...46 lines deleted...]
-      <c r="AW2" s="23"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="21"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="21"/>
+      <c r="AL2" s="21"/>
+      <c r="AM2" s="21"/>
+      <c r="AN2" s="21"/>
+      <c r="AO2" s="21"/>
+      <c r="AP2" s="21"/>
+      <c r="AQ2" s="21"/>
+      <c r="AR2" s="21"/>
+      <c r="AS2" s="21"/>
+      <c r="AT2" s="21"/>
+      <c r="AU2" s="21"/>
+      <c r="AV2" s="21"/>
+      <c r="AW2" s="21"/>
     </row>
-    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J3" s="17" t="s">
+    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="17"/>
-[...2 lines deleted...]
-      <c r="V3" s="17" t="s">
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="M3" s="20"/>
+      <c r="V3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="W3" s="17"/>
-[...1 lines deleted...]
-      <c r="Y3" s="17"/>
+      <c r="W3" s="20"/>
+      <c r="X3" s="20"/>
+      <c r="Y3" s="20"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
-      <c r="AH3" s="17" t="s">
+      <c r="AH3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AI3" s="17"/>
-[...1 lines deleted...]
-      <c r="AK3" s="17"/>
+      <c r="AI3" s="20"/>
+      <c r="AJ3" s="20"/>
+      <c r="AK3" s="20"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
-      <c r="AT3" s="17" t="s">
+      <c r="AT3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AU3" s="17"/>
-[...1 lines deleted...]
-      <c r="AW3" s="17"/>
+      <c r="AU3" s="20"/>
+      <c r="AV3" s="20"/>
+      <c r="AW3" s="20"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
-      <c r="BF3" s="17" t="s">
+      <c r="BF3" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="BG3" s="17"/>
-[...1 lines deleted...]
-      <c r="BI3" s="17"/>
+      <c r="BG3" s="20"/>
+      <c r="BH3" s="20"/>
+      <c r="BI3" s="20"/>
     </row>
-    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="18" t="s">
+    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="22"/>
+      <c r="B4" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="19"/>
-[...10 lines deleted...]
-      <c r="N4" s="18" t="s">
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="19"/>
-[...10 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="O4" s="18"/>
+      <c r="P4" s="18"/>
+      <c r="Q4" s="18"/>
+      <c r="R4" s="18"/>
+      <c r="S4" s="18"/>
+      <c r="T4" s="18"/>
+      <c r="U4" s="18"/>
+      <c r="V4" s="18"/>
+      <c r="W4" s="18"/>
+      <c r="X4" s="18"/>
+      <c r="Y4" s="19"/>
+      <c r="Z4" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="18" t="s">
+      <c r="AA4" s="18"/>
+      <c r="AB4" s="18"/>
+      <c r="AC4" s="18"/>
+      <c r="AD4" s="18"/>
+      <c r="AE4" s="18"/>
+      <c r="AF4" s="18"/>
+      <c r="AG4" s="18"/>
+      <c r="AH4" s="18"/>
+      <c r="AI4" s="18"/>
+      <c r="AJ4" s="18"/>
+      <c r="AK4" s="19"/>
+      <c r="AL4" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="18" t="s">
+      <c r="AM4" s="18"/>
+      <c r="AN4" s="18"/>
+      <c r="AO4" s="18"/>
+      <c r="AP4" s="18"/>
+      <c r="AQ4" s="18"/>
+      <c r="AR4" s="18"/>
+      <c r="AS4" s="18"/>
+      <c r="AT4" s="18"/>
+      <c r="AU4" s="18"/>
+      <c r="AV4" s="18"/>
+      <c r="AW4" s="19"/>
+      <c r="AX4" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="19"/>
-[...9 lines deleted...]
-      <c r="BI4" s="20"/>
+      <c r="AY4" s="18"/>
+      <c r="AZ4" s="18"/>
+      <c r="BA4" s="18"/>
+      <c r="BB4" s="18"/>
+      <c r="BC4" s="18"/>
+      <c r="BD4" s="18"/>
+      <c r="BE4" s="18"/>
+      <c r="BF4" s="18"/>
+      <c r="BG4" s="18"/>
+      <c r="BH4" s="18"/>
+      <c r="BI4" s="19"/>
     </row>
-    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="23"/>
       <c r="B5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1103,51 +1103,51 @@
       <c r="BB5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BD5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BE5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BF5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BG5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BH5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BI5" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:61" s="2" customFormat="1">
       <c r="A6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="6">
         <v>12671.33906028596</v>
       </c>
       <c r="C6" s="6">
         <v>27159.065406990103</v>
       </c>
       <c r="D6" s="6">
         <v>51715.907838821848</v>
       </c>
       <c r="E6" s="6">
         <v>72402.580283112868</v>
       </c>
       <c r="F6" s="6">
         <v>93228.172195384861</v>
       </c>
       <c r="G6" s="7">
         <v>131203.16200325877</v>
       </c>
       <c r="H6" s="7">
         <v>177040.41848572751</v>
       </c>
       <c r="I6" s="7">
@@ -1266,59 +1266,61 @@
       </c>
       <c r="AU6" s="6">
         <v>352539.4</v>
       </c>
       <c r="AV6" s="6">
         <v>383104.9</v>
       </c>
       <c r="AW6" s="6">
         <v>412041.3</v>
       </c>
       <c r="AX6" s="6">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="6">
         <v>26600.3</v>
       </c>
       <c r="AZ6" s="6">
         <v>52290.7</v>
       </c>
       <c r="BA6" s="6">
         <v>72850.600000000006</v>
       </c>
       <c r="BB6" s="6">
         <v>93336.503030964028</v>
       </c>
-      <c r="BC6" s="6"/>
+      <c r="BC6" s="6">
+        <v>126017.54602890646</v>
+      </c>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
-    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:61">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="8">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="8">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="8">
         <v>9102.5341338445469</v>
       </c>
       <c r="F7" s="8">
         <v>11493.656480916952</v>
       </c>
       <c r="G7" s="7">
         <v>14780.390942238109</v>
       </c>
       <c r="H7" s="7">
         <v>18939.401258737111</v>
       </c>
       <c r="I7" s="7">
@@ -1437,59 +1439,61 @@
       </c>
       <c r="AU7" s="6">
         <v>38645.199999999997</v>
       </c>
       <c r="AV7" s="6">
         <v>42755.7</v>
       </c>
       <c r="AW7" s="6">
         <v>46584.800000000003</v>
       </c>
       <c r="AX7" s="6">
         <v>2616</v>
       </c>
       <c r="AY7" s="6">
         <v>5413.8</v>
       </c>
       <c r="AZ7" s="6">
         <v>9488.9</v>
       </c>
       <c r="BA7" s="6">
         <v>12524</v>
       </c>
       <c r="BB7" s="6">
         <v>15334.018785616759</v>
       </c>
-      <c r="BC7" s="6"/>
+      <c r="BC7" s="6">
+        <v>19235.655293607288</v>
+      </c>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
-    <row r="8" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:61">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="8">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="8">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="8">
         <v>2898.0495377624006</v>
       </c>
       <c r="F8" s="8">
         <v>4085.7951543316794</v>
       </c>
       <c r="G8" s="8">
         <v>6272.5154700315161</v>
       </c>
       <c r="H8" s="8">
         <v>9396.4243283207998</v>
       </c>
       <c r="I8" s="8">
@@ -1608,59 +1612,61 @@
       </c>
       <c r="AU8" s="6">
         <v>22075</v>
       </c>
       <c r="AV8" s="6">
         <v>23521.8</v>
       </c>
       <c r="AW8" s="6">
         <v>25041.3</v>
       </c>
       <c r="AX8" s="6">
         <v>455.4</v>
       </c>
       <c r="AY8" s="6">
         <v>1055.5</v>
       </c>
       <c r="AZ8" s="6">
         <v>2062.6</v>
       </c>
       <c r="BA8" s="6">
         <v>3325.5</v>
       </c>
       <c r="BB8" s="6">
         <v>4607.8733963334889</v>
       </c>
-      <c r="BC8" s="6"/>
+      <c r="BC8" s="6">
+        <v>6286.1092427329622</v>
+      </c>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
-    <row r="9" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:61">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="8">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="8">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="8">
         <v>6786.738404307107</v>
       </c>
       <c r="F9" s="8">
         <v>8261.2729726752277</v>
       </c>
       <c r="G9" s="7">
         <v>11770.880813027676</v>
       </c>
       <c r="H9" s="7">
         <v>14914.220188972373</v>
       </c>
       <c r="I9" s="7">
@@ -1779,59 +1785,61 @@
       </c>
       <c r="AU9" s="6">
         <v>32851.599999999999</v>
       </c>
       <c r="AV9" s="6">
         <v>35840.9</v>
       </c>
       <c r="AW9" s="6">
         <v>37230.1</v>
       </c>
       <c r="AX9" s="6">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="6">
         <v>2369.9</v>
       </c>
       <c r="AZ9" s="6">
         <v>4119.2</v>
       </c>
       <c r="BA9" s="6">
         <v>6013.1</v>
       </c>
       <c r="BB9" s="6">
         <v>7339.4041458001884</v>
       </c>
-      <c r="BC9" s="6"/>
+      <c r="BC9" s="6">
+        <v>10205.624415678536</v>
+      </c>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
-    <row r="10" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:61">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="8">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="8">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="8">
         <v>6579.586727094962</v>
       </c>
       <c r="F10" s="8">
         <v>8789.5460484361101</v>
       </c>
       <c r="G10" s="7">
         <v>10628.903348355159</v>
       </c>
       <c r="H10" s="7">
         <v>13005.690296421924</v>
       </c>
       <c r="I10" s="7">
@@ -1950,59 +1958,61 @@
       </c>
       <c r="AU10" s="6">
         <v>19464.3</v>
       </c>
       <c r="AV10" s="6">
         <v>20362.599999999999</v>
       </c>
       <c r="AW10" s="6">
         <v>21758.1</v>
       </c>
       <c r="AX10" s="6">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="6">
         <v>2180.4</v>
       </c>
       <c r="AZ10" s="6">
         <v>4902.8</v>
       </c>
       <c r="BA10" s="6">
         <v>6543.8</v>
       </c>
       <c r="BB10" s="6">
         <v>8857.4633001531347</v>
       </c>
-      <c r="BC10" s="6"/>
+      <c r="BC10" s="6">
+        <v>10165.171034897265</v>
+      </c>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
-    <row r="11" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:61">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="8">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="8">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="8">
         <v>4559.163908115961</v>
       </c>
       <c r="F11" s="8">
         <v>6173.4053760537927</v>
       </c>
       <c r="G11" s="7">
         <v>8971.9785551891437</v>
       </c>
       <c r="H11" s="7">
         <v>11463.694461408242</v>
       </c>
       <c r="I11" s="7">
@@ -2121,59 +2131,61 @@
       </c>
       <c r="AU11" s="6">
         <v>37675.4</v>
       </c>
       <c r="AV11" s="6">
         <v>41146.400000000001</v>
       </c>
       <c r="AW11" s="6">
         <v>42615.199999999997</v>
       </c>
       <c r="AX11" s="6">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="6">
         <v>1444.2</v>
       </c>
       <c r="AZ11" s="6">
         <v>3297.8</v>
       </c>
       <c r="BA11" s="6">
         <v>4566.5</v>
       </c>
       <c r="BB11" s="6">
         <v>6085.0019830833453</v>
       </c>
-      <c r="BC11" s="6"/>
+      <c r="BC11" s="6">
+        <v>8772.5198976601878</v>
+      </c>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
-    <row r="12" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:61">
       <c r="A12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="8">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="8">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="8">
         <v>6405.0889300909803</v>
       </c>
       <c r="F12" s="8">
         <v>8280.4283385406816</v>
       </c>
       <c r="G12" s="7">
         <v>12301.140549609088</v>
       </c>
       <c r="H12" s="7">
         <v>16292.604024300745</v>
       </c>
       <c r="I12" s="7">
@@ -2292,59 +2304,61 @@
       </c>
       <c r="AU12" s="6">
         <v>25700.9</v>
       </c>
       <c r="AV12" s="6">
         <v>26602.6</v>
       </c>
       <c r="AW12" s="6">
         <v>30838.400000000001</v>
       </c>
       <c r="AX12" s="6">
         <v>947.9</v>
       </c>
       <c r="AY12" s="6">
         <v>1743.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>4566.5</v>
       </c>
       <c r="BA12" s="6">
         <v>5873.6</v>
       </c>
       <c r="BB12" s="6">
         <v>7521.6105307043626</v>
       </c>
-      <c r="BC12" s="6"/>
+      <c r="BC12" s="6">
+        <v>10805.107070579425</v>
+      </c>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
-    <row r="13" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:61">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="6">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="6">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="6">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="6">
         <v>6157.3100050782386</v>
       </c>
       <c r="F13" s="6">
         <v>7964.1010997061021</v>
       </c>
       <c r="G13" s="7">
         <v>11292.874130178103</v>
       </c>
       <c r="H13" s="7">
         <v>16718.546048598466</v>
       </c>
       <c r="I13" s="7">
@@ -2463,59 +2477,61 @@
       </c>
       <c r="AU13" s="6">
         <v>31737.8</v>
       </c>
       <c r="AV13" s="6">
         <v>35723.300000000003</v>
       </c>
       <c r="AW13" s="6">
         <v>37921.9</v>
       </c>
       <c r="AX13" s="6">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="6">
         <v>2253.4</v>
       </c>
       <c r="AZ13" s="6">
         <v>4009</v>
       </c>
       <c r="BA13" s="6">
         <v>6341.3</v>
       </c>
       <c r="BB13" s="6">
         <v>8128.5159174249302</v>
       </c>
-      <c r="BC13" s="6"/>
+      <c r="BC13" s="6">
+        <v>10918.274423234279</v>
+      </c>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
-    <row r="14" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:61">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="8">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="8">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="8">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="8">
         <v>5691.9273020612573</v>
       </c>
       <c r="F14" s="8">
         <v>7796.3783362377508</v>
       </c>
       <c r="G14" s="7">
         <v>12347.103057658725</v>
       </c>
       <c r="H14" s="7">
         <v>17236.443843933826</v>
       </c>
       <c r="I14" s="7">
@@ -2634,59 +2650,61 @@
       </c>
       <c r="AU14" s="6">
         <v>29872.400000000001</v>
       </c>
       <c r="AV14" s="6">
         <v>31669.200000000001</v>
       </c>
       <c r="AW14" s="6">
         <v>34857</v>
       </c>
       <c r="AX14" s="6">
         <v>988.9</v>
       </c>
       <c r="AY14" s="6">
         <v>1666.9</v>
       </c>
       <c r="AZ14" s="6">
         <v>3558.6</v>
       </c>
       <c r="BA14" s="6">
         <v>5152.8</v>
       </c>
       <c r="BB14" s="6">
         <v>7402.3708400879295</v>
       </c>
-      <c r="BC14" s="6"/>
+      <c r="BC14" s="6">
+        <v>11323.73538189747</v>
+      </c>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
-    <row r="15" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:61">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="8">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="8">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="8">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="8">
         <v>3899.2067957824574</v>
       </c>
       <c r="F15" s="8">
         <v>5430.8426951439214</v>
       </c>
       <c r="G15" s="7">
         <v>7325.9996438141725</v>
       </c>
       <c r="H15" s="7">
         <v>9936.305368147956</v>
       </c>
       <c r="I15" s="7">
@@ -2805,59 +2823,61 @@
       </c>
       <c r="AU15" s="6">
         <v>20422.400000000001</v>
       </c>
       <c r="AV15" s="6">
         <v>21639.8</v>
       </c>
       <c r="AW15" s="6">
         <v>22988.799999999999</v>
       </c>
       <c r="AX15" s="6">
         <v>770.7</v>
       </c>
       <c r="AY15" s="6">
         <v>1595.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>2690.4</v>
       </c>
       <c r="BA15" s="6">
         <v>3996.4</v>
       </c>
       <c r="BB15" s="6">
         <v>5462.8931666325934</v>
       </c>
-      <c r="BC15" s="6"/>
+      <c r="BC15" s="6">
+        <v>7385.0041267993902</v>
+      </c>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
-    <row r="16" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:61">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="8">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="8">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="8">
         <v>6037.4878337678483</v>
       </c>
       <c r="F16" s="8">
         <v>7226.6017918528023</v>
       </c>
       <c r="G16" s="7">
         <v>10121.43609773243</v>
       </c>
       <c r="H16" s="7">
         <v>14130.994781779549</v>
       </c>
       <c r="I16" s="7">
@@ -2976,59 +2996,61 @@
       </c>
       <c r="AU16" s="6">
         <v>22635.1</v>
       </c>
       <c r="AV16" s="6">
         <v>25403.599999999999</v>
       </c>
       <c r="AW16" s="6">
         <v>26607.7</v>
       </c>
       <c r="AX16" s="6">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="6">
         <v>2122.1</v>
       </c>
       <c r="AZ16" s="6">
         <v>3511.7</v>
       </c>
       <c r="BA16" s="6">
         <v>4810</v>
       </c>
       <c r="BB16" s="6">
         <v>5693.4491572789975</v>
       </c>
-      <c r="BC16" s="6"/>
+      <c r="BC16" s="6">
+        <v>7948.362578700413</v>
+      </c>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
-    <row r="17" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:61">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="8">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="8">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="8">
         <v>6585.7314184598818</v>
       </c>
       <c r="F17" s="8">
         <v>8298.8576170162141</v>
       </c>
       <c r="G17" s="7">
         <v>11787.189281203935</v>
       </c>
       <c r="H17" s="7">
         <v>15258.593389783146</v>
       </c>
       <c r="I17" s="7">
@@ -3147,59 +3169,61 @@
       </c>
       <c r="AU17" s="6">
         <v>31951.9</v>
       </c>
       <c r="AV17" s="6">
         <v>34720.199999999997</v>
       </c>
       <c r="AW17" s="6">
         <v>35897.699999999997</v>
       </c>
       <c r="AX17" s="6">
         <v>953.6</v>
       </c>
       <c r="AY17" s="6">
         <v>2319.6</v>
       </c>
       <c r="AZ17" s="6">
         <v>4805.7</v>
       </c>
       <c r="BA17" s="6">
         <v>6347.1</v>
       </c>
       <c r="BB17" s="6">
         <v>7883.0036313103938</v>
       </c>
-      <c r="BC17" s="6"/>
+      <c r="BC17" s="6">
+        <v>10788.368061180994</v>
+      </c>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
-    <row r="18" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:61">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="8">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="8">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="8">
         <v>4074.4845262872541</v>
       </c>
       <c r="F18" s="8">
         <v>5006.5647418072222</v>
       </c>
       <c r="G18" s="8">
         <v>7488.3054488131193</v>
       </c>
       <c r="H18" s="7">
         <v>10982.718543726183</v>
       </c>
       <c r="I18" s="7">
@@ -3318,59 +3342,61 @@
       </c>
       <c r="AU18" s="6">
         <v>22846.6</v>
       </c>
       <c r="AV18" s="6">
         <v>25356.799999999999</v>
       </c>
       <c r="AW18" s="6">
         <v>29083.599999999999</v>
       </c>
       <c r="AX18" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="6">
         <v>1297.3</v>
       </c>
       <c r="AZ18" s="6">
         <v>2756.8</v>
       </c>
       <c r="BA18" s="6">
         <v>3946.3</v>
       </c>
       <c r="BB18" s="6">
         <v>4742.4290929826157</v>
       </c>
-      <c r="BC18" s="6"/>
+      <c r="BC18" s="6">
+        <v>6818.3049744334076</v>
+      </c>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
-    <row r="19" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:61">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="8">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="8">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="8">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="8">
         <v>3625.3240867011032</v>
       </c>
       <c r="F19" s="8">
         <v>4420.7065492132888</v>
       </c>
       <c r="G19" s="8">
         <v>6114.3976695546135</v>
       </c>
       <c r="H19" s="7">
         <v>8764.7513435149722</v>
       </c>
       <c r="I19" s="7">
@@ -3489,242 +3515,244 @@
       </c>
       <c r="AU19" s="6">
         <v>16660.8</v>
       </c>
       <c r="AV19" s="6">
         <v>18362</v>
       </c>
       <c r="AW19" s="6">
         <v>20616.7</v>
       </c>
       <c r="AX19" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="6">
         <v>1137.9000000000001</v>
       </c>
       <c r="AZ19" s="6">
         <v>2520.6999999999998</v>
       </c>
       <c r="BA19" s="6">
         <v>3410.2</v>
       </c>
       <c r="BB19" s="6">
         <v>4278.4690835552956</v>
       </c>
-      <c r="BC19" s="6"/>
+      <c r="BC19" s="6">
+        <v>5365.3095275048381</v>
+      </c>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
-    <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="23" t="s">
+    <row r="21" spans="1:61" ht="21" customHeight="1">
+      <c r="A21" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="23"/>
-[...46 lines deleted...]
-      <c r="AW21" s="23"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="21"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="21"/>
+      <c r="Q21" s="21"/>
+      <c r="R21" s="21"/>
+      <c r="S21" s="21"/>
+      <c r="T21" s="21"/>
+      <c r="U21" s="21"/>
+      <c r="V21" s="21"/>
+      <c r="W21" s="21"/>
+      <c r="X21" s="21"/>
+      <c r="Y21" s="21"/>
+      <c r="Z21" s="21"/>
+      <c r="AA21" s="21"/>
+      <c r="AB21" s="21"/>
+      <c r="AC21" s="21"/>
+      <c r="AD21" s="21"/>
+      <c r="AE21" s="21"/>
+      <c r="AF21" s="21"/>
+      <c r="AG21" s="21"/>
+      <c r="AH21" s="21"/>
+      <c r="AI21" s="21"/>
+      <c r="AJ21" s="21"/>
+      <c r="AK21" s="21"/>
+      <c r="AL21" s="21"/>
+      <c r="AM21" s="21"/>
+      <c r="AN21" s="21"/>
+      <c r="AO21" s="21"/>
+      <c r="AP21" s="21"/>
+      <c r="AQ21" s="21"/>
+      <c r="AR21" s="21"/>
+      <c r="AS21" s="21"/>
+      <c r="AT21" s="21"/>
+      <c r="AU21" s="21"/>
+      <c r="AV21" s="21"/>
+      <c r="AW21" s="21"/>
     </row>
-    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J22" s="17" t="s">
+    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J22" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="K22" s="17"/>
-[...2 lines deleted...]
-      <c r="V22" s="17" t="s">
+      <c r="K22" s="20"/>
+      <c r="L22" s="20"/>
+      <c r="M22" s="20"/>
+      <c r="V22" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="W22" s="17"/>
-[...1 lines deleted...]
-      <c r="Y22" s="17"/>
+      <c r="W22" s="20"/>
+      <c r="X22" s="20"/>
+      <c r="Y22" s="20"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
-      <c r="AH22" s="17" t="s">
+      <c r="AH22" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AI22" s="17"/>
-[...1 lines deleted...]
-      <c r="AK22" s="17"/>
+      <c r="AI22" s="20"/>
+      <c r="AJ22" s="20"/>
+      <c r="AK22" s="20"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
-      <c r="AT22" s="17" t="s">
+      <c r="AT22" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AU22" s="17"/>
-[...1 lines deleted...]
-      <c r="AW22" s="17"/>
+      <c r="AU22" s="20"/>
+      <c r="AV22" s="20"/>
+      <c r="AW22" s="20"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="3"/>
-      <c r="BF22" s="17" t="s">
+      <c r="BF22" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="BG22" s="17"/>
-[...1 lines deleted...]
-      <c r="BI22" s="17"/>
+      <c r="BG22" s="20"/>
+      <c r="BH22" s="20"/>
+      <c r="BI22" s="20"/>
     </row>
-    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B23" s="18" t="s">
+    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A23" s="22"/>
+      <c r="B23" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="19"/>
-[...10 lines deleted...]
-      <c r="N23" s="18" t="s">
+      <c r="C23" s="18"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="18"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="19"/>
+      <c r="N23" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="19"/>
-[...10 lines deleted...]
-      <c r="Z23" s="18" t="s">
+      <c r="O23" s="18"/>
+      <c r="P23" s="18"/>
+      <c r="Q23" s="18"/>
+      <c r="R23" s="18"/>
+      <c r="S23" s="18"/>
+      <c r="T23" s="18"/>
+      <c r="U23" s="18"/>
+      <c r="V23" s="18"/>
+      <c r="W23" s="18"/>
+      <c r="X23" s="18"/>
+      <c r="Y23" s="19"/>
+      <c r="Z23" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="19"/>
-[...10 lines deleted...]
-      <c r="AL23" s="18" t="s">
+      <c r="AA23" s="18"/>
+      <c r="AB23" s="18"/>
+      <c r="AC23" s="18"/>
+      <c r="AD23" s="18"/>
+      <c r="AE23" s="18"/>
+      <c r="AF23" s="18"/>
+      <c r="AG23" s="18"/>
+      <c r="AH23" s="18"/>
+      <c r="AI23" s="18"/>
+      <c r="AJ23" s="18"/>
+      <c r="AK23" s="19"/>
+      <c r="AL23" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="19"/>
-[...10 lines deleted...]
-      <c r="AX23" s="18" t="s">
+      <c r="AM23" s="18"/>
+      <c r="AN23" s="18"/>
+      <c r="AO23" s="18"/>
+      <c r="AP23" s="18"/>
+      <c r="AQ23" s="18"/>
+      <c r="AR23" s="18"/>
+      <c r="AS23" s="18"/>
+      <c r="AT23" s="18"/>
+      <c r="AU23" s="18"/>
+      <c r="AV23" s="18"/>
+      <c r="AW23" s="19"/>
+      <c r="AX23" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="19"/>
-[...9 lines deleted...]
-      <c r="BI23" s="20"/>
+      <c r="AY23" s="18"/>
+      <c r="AZ23" s="18"/>
+      <c r="BA23" s="18"/>
+      <c r="BB23" s="18"/>
+      <c r="BC23" s="18"/>
+      <c r="BD23" s="18"/>
+      <c r="BE23" s="18"/>
+      <c r="BF23" s="18"/>
+      <c r="BG23" s="18"/>
+      <c r="BH23" s="18"/>
+      <c r="BI23" s="19"/>
     </row>
-    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="22"/>
+    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A24" s="23"/>
       <c r="B24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -3862,51 +3890,51 @@
       <c r="BB24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BC24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BD24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BE24" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BF24" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BG24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BH24" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BI24" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="25" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:61" s="2" customFormat="1">
       <c r="A25" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="6">
         <v>12528.171935101043</v>
       </c>
       <c r="C25" s="6">
         <v>26872.73115662027</v>
       </c>
       <c r="D25" s="6">
         <v>51286.406463267092</v>
       </c>
       <c r="E25" s="6">
         <v>71829.911782373194</v>
       </c>
       <c r="F25" s="6">
         <v>92512.336569460254</v>
       </c>
       <c r="G25" s="7">
         <v>130344.15925214926</v>
       </c>
       <c r="H25" s="7">
         <v>176038.24860943307</v>
       </c>
       <c r="I25" s="7">
@@ -4025,59 +4053,61 @@
       </c>
       <c r="AU25" s="8">
         <v>349726.7</v>
       </c>
       <c r="AV25" s="8">
         <v>380010.9</v>
       </c>
       <c r="AW25" s="6">
         <v>408666.1</v>
       </c>
       <c r="AX25" s="6">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="6">
         <v>26037.8</v>
       </c>
       <c r="AZ25" s="6">
         <v>51290.1</v>
       </c>
       <c r="BA25" s="6">
         <v>71507.3</v>
       </c>
       <c r="BB25" s="6">
         <v>91657.379905964044</v>
       </c>
-      <c r="BC25" s="7"/>
+      <c r="BC25" s="7">
+        <v>124002.59827890646</v>
+      </c>
       <c r="BD25" s="7"/>
       <c r="BE25" s="7"/>
       <c r="BF25" s="8"/>
       <c r="BG25" s="8"/>
       <c r="BH25" s="8"/>
       <c r="BI25" s="6"/>
     </row>
-    <row r="26" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:61">
       <c r="A26" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="8">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="8">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="8">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="8">
         <v>9015.3530338445471</v>
       </c>
       <c r="F26" s="8">
         <v>11384.680105916952</v>
       </c>
       <c r="G26" s="7">
         <v>14649.619292238109</v>
       </c>
       <c r="H26" s="7">
         <v>18786.834333737112</v>
       </c>
       <c r="I26" s="7">
@@ -4196,59 +4226,61 @@
       </c>
       <c r="AU26" s="8">
         <v>38026.699999999997</v>
       </c>
       <c r="AV26" s="8">
         <v>42075.5</v>
       </c>
       <c r="AW26" s="14">
         <v>45842.8</v>
       </c>
       <c r="AX26" s="8">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="8">
         <v>5290</v>
       </c>
       <c r="AZ26" s="8">
         <v>9272.9</v>
       </c>
       <c r="BA26" s="8">
         <v>12244.9</v>
       </c>
       <c r="BB26" s="8">
         <v>14985.250535616758</v>
       </c>
-      <c r="BC26" s="7"/>
+      <c r="BC26" s="7">
+        <v>18817.133393607288</v>
+      </c>
       <c r="BD26" s="7"/>
       <c r="BE26" s="7"/>
       <c r="BF26" s="8"/>
       <c r="BG26" s="8"/>
       <c r="BH26" s="8"/>
       <c r="BI26" s="14"/>
     </row>
-    <row r="27" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:61">
       <c r="A27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="8">
         <v>2895.3480710957338</v>
       </c>
       <c r="F27" s="8">
         <v>4082.4183209983457</v>
       </c>
       <c r="G27" s="8">
         <v>6268.4632700315151</v>
       </c>
       <c r="H27" s="8">
         <v>9391.6967616541315</v>
       </c>
       <c r="I27" s="8">
@@ -4367,59 +4399,61 @@
       </c>
       <c r="AU27" s="8">
         <v>22064.9</v>
       </c>
       <c r="AV27" s="8">
         <v>23510.6</v>
       </c>
       <c r="AW27" s="14">
         <v>25029.200000000001</v>
       </c>
       <c r="AX27" s="8">
         <v>454.5</v>
       </c>
       <c r="AY27" s="8">
         <v>1053.4000000000001</v>
       </c>
       <c r="AZ27" s="8">
         <v>2059.8000000000002</v>
       </c>
       <c r="BA27" s="8">
         <v>3320</v>
       </c>
       <c r="BB27" s="8">
         <v>4600.9817296668225</v>
       </c>
-      <c r="BC27" s="8"/>
+      <c r="BC27" s="8">
+        <v>6277.8392427329618</v>
+      </c>
       <c r="BD27" s="8"/>
       <c r="BE27" s="8"/>
       <c r="BF27" s="8"/>
       <c r="BG27" s="8"/>
       <c r="BH27" s="8"/>
       <c r="BI27" s="14"/>
     </row>
-    <row r="28" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:61">
       <c r="A28" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="8">
         <v>6742.4417376404399</v>
       </c>
       <c r="F28" s="8">
         <v>8205.9021393418934</v>
       </c>
       <c r="G28" s="7">
         <v>11704.435813027674</v>
       </c>
       <c r="H28" s="7">
         <v>14836.701022305704</v>
       </c>
       <c r="I28" s="7">
@@ -4538,59 +4572,61 @@
       </c>
       <c r="AU28" s="8">
         <v>32660</v>
       </c>
       <c r="AV28" s="8">
         <v>35630.199999999997</v>
       </c>
       <c r="AW28" s="14">
         <v>37000.300000000003</v>
       </c>
       <c r="AX28" s="8">
         <v>631.1</v>
       </c>
       <c r="AY28" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ28" s="8">
         <v>4088.9</v>
       </c>
       <c r="BA28" s="8">
         <v>5972.7</v>
       </c>
       <c r="BB28" s="8">
         <v>7288.904020800187</v>
       </c>
-      <c r="BC28" s="7"/>
+      <c r="BC28" s="7">
+        <v>10145.024265678534</v>
+      </c>
       <c r="BD28" s="7"/>
       <c r="BE28" s="7"/>
       <c r="BF28" s="8"/>
       <c r="BG28" s="8"/>
       <c r="BH28" s="8"/>
       <c r="BI28" s="14"/>
     </row>
-    <row r="29" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:61">
       <c r="A29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="8">
         <v>6578.8053937616287</v>
       </c>
       <c r="F29" s="8">
         <v>8788.5693817694428</v>
       </c>
       <c r="G29" s="7">
         <v>10627.731348355159</v>
       </c>
       <c r="H29" s="7">
         <v>13004.322963088591</v>
       </c>
       <c r="I29" s="7">
@@ -4709,59 +4745,61 @@
       </c>
       <c r="AU29" s="8">
         <v>19462.400000000001</v>
       </c>
       <c r="AV29" s="8">
         <v>20360.5</v>
       </c>
       <c r="AW29" s="14">
         <v>21755.8</v>
       </c>
       <c r="AX29" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="8">
         <v>2180</v>
       </c>
       <c r="AZ29" s="8">
         <v>4846.5</v>
       </c>
       <c r="BA29" s="8">
         <v>6468.7</v>
       </c>
       <c r="BB29" s="8">
         <v>8763.6352168198009</v>
       </c>
-      <c r="BC29" s="7"/>
+      <c r="BC29" s="7">
+        <v>10052.577334897265</v>
+      </c>
       <c r="BD29" s="7"/>
       <c r="BE29" s="7"/>
       <c r="BF29" s="8"/>
       <c r="BG29" s="8"/>
       <c r="BH29" s="8"/>
       <c r="BI29" s="14"/>
     </row>
-    <row r="30" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:61">
       <c r="A30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="8">
         <v>4447.1534081159607</v>
       </c>
       <c r="F30" s="8">
         <v>6033.3922510537923</v>
       </c>
       <c r="G30" s="7">
         <v>8803.9628051891432</v>
       </c>
       <c r="H30" s="7">
         <v>11267.676086408241</v>
       </c>
       <c r="I30" s="7">
@@ -4880,59 +4918,61 @@
       </c>
       <c r="AU30" s="8">
         <v>37284.6</v>
       </c>
       <c r="AV30" s="8">
         <v>40716.5</v>
       </c>
       <c r="AW30" s="14">
         <v>42146.3</v>
       </c>
       <c r="AX30" s="8">
         <v>473.6</v>
       </c>
       <c r="AY30" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ30" s="8">
         <v>3181.2</v>
       </c>
       <c r="BA30" s="8">
         <v>4314.3</v>
       </c>
       <c r="BB30" s="8">
         <v>5769.6936497500119</v>
       </c>
-      <c r="BC30" s="7"/>
+      <c r="BC30" s="7">
+        <v>8394.1498976601888</v>
+      </c>
       <c r="BD30" s="7"/>
       <c r="BE30" s="7"/>
       <c r="BF30" s="8"/>
       <c r="BG30" s="8"/>
       <c r="BH30" s="8"/>
       <c r="BI30" s="14"/>
     </row>
-    <row r="31" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:61">
       <c r="A31" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="8">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="8">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="8">
         <v>6356.0981634243126</v>
       </c>
       <c r="F31" s="8">
         <v>8219.1898802073483</v>
       </c>
       <c r="G31" s="7">
         <v>12227.65439960909</v>
       </c>
       <c r="H31" s="7">
         <v>16206.870182634078</v>
       </c>
       <c r="I31" s="7">
@@ -5051,59 +5091,61 @@
       </c>
       <c r="AU31" s="8">
         <v>25521.1</v>
       </c>
       <c r="AV31" s="8">
         <v>26404.799999999999</v>
       </c>
       <c r="AW31" s="14">
         <v>30622.6</v>
       </c>
       <c r="AX31" s="8">
         <v>929.9</v>
       </c>
       <c r="AY31" s="8">
         <v>1707.6</v>
       </c>
       <c r="AZ31" s="8">
         <v>4488.8</v>
       </c>
       <c r="BA31" s="8">
         <v>5770.4</v>
       </c>
       <c r="BB31" s="8">
         <v>7392.460489037695</v>
       </c>
-      <c r="BC31" s="7"/>
+      <c r="BC31" s="7">
+        <v>10650.127020579424</v>
+      </c>
       <c r="BD31" s="7"/>
       <c r="BE31" s="7"/>
       <c r="BF31" s="8"/>
       <c r="BG31" s="8"/>
       <c r="BH31" s="8"/>
       <c r="BI31" s="14"/>
     </row>
-    <row r="32" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:61">
       <c r="A32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="6">
         <v>6113.9460384115719</v>
       </c>
       <c r="F32" s="6">
         <v>7909.8961413727684</v>
       </c>
       <c r="G32" s="7">
         <v>11227.828180178101</v>
       </c>
       <c r="H32" s="7">
         <v>16642.659106931798</v>
       </c>
       <c r="I32" s="7">
@@ -5222,59 +5264,61 @@
       </c>
       <c r="AU32" s="8">
         <v>31557.3</v>
       </c>
       <c r="AV32" s="8">
         <v>35524.6</v>
       </c>
       <c r="AW32" s="14">
         <v>37705.199999999997</v>
       </c>
       <c r="AX32" s="6">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="6">
         <v>2217.3000000000002</v>
       </c>
       <c r="AZ32" s="6">
         <v>3892.6</v>
       </c>
       <c r="BA32" s="6">
         <v>6186.5</v>
       </c>
       <c r="BB32" s="6">
         <v>7935.098959091597</v>
       </c>
-      <c r="BC32" s="7"/>
+      <c r="BC32" s="7">
+        <v>10686.174073234281</v>
+      </c>
       <c r="BD32" s="7"/>
       <c r="BE32" s="7"/>
       <c r="BF32" s="8"/>
       <c r="BG32" s="8"/>
       <c r="BH32" s="8"/>
       <c r="BI32" s="14"/>
     </row>
-    <row r="33" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:61">
       <c r="A33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="8">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="8">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="8">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="8">
         <v>5688.389402061257</v>
       </c>
       <c r="F33" s="8">
         <v>7791.9559612377498</v>
       </c>
       <c r="G33" s="7">
         <v>12341.796207658725</v>
       </c>
       <c r="H33" s="7">
         <v>17230.252518933827</v>
       </c>
       <c r="I33" s="7">
@@ -5393,59 +5437,61 @@
       </c>
       <c r="AU33" s="8">
         <v>29866.1</v>
       </c>
       <c r="AV33" s="8">
         <v>31662.2</v>
       </c>
       <c r="AW33" s="14">
         <v>34849.300000000003</v>
       </c>
       <c r="AX33" s="8">
         <v>988.3</v>
       </c>
       <c r="AY33" s="8">
         <v>1665.6</v>
       </c>
       <c r="AZ33" s="8">
         <v>3553</v>
       </c>
       <c r="BA33" s="8">
         <v>5145.3</v>
       </c>
       <c r="BB33" s="8">
         <v>7393.0878400879292</v>
       </c>
-      <c r="BC33" s="7"/>
+      <c r="BC33" s="7">
+        <v>11312.595781897471</v>
+      </c>
       <c r="BD33" s="7"/>
       <c r="BE33" s="7"/>
       <c r="BF33" s="8"/>
       <c r="BG33" s="8"/>
       <c r="BH33" s="8"/>
       <c r="BI33" s="14"/>
     </row>
-    <row r="34" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:61">
       <c r="A34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="8">
         <v>3820.768829115791</v>
       </c>
       <c r="F34" s="8">
         <v>5332.7952368105889</v>
       </c>
       <c r="G34" s="7">
         <v>7208.3426938141729</v>
       </c>
       <c r="H34" s="7">
         <v>9799.0389264812893</v>
       </c>
       <c r="I34" s="7">
@@ -5564,59 +5610,61 @@
       </c>
       <c r="AU34" s="8">
         <v>20001.7</v>
       </c>
       <c r="AV34" s="8">
         <v>21177.1</v>
       </c>
       <c r="AW34" s="14">
         <v>22484</v>
       </c>
       <c r="AX34" s="8">
         <v>728.7</v>
       </c>
       <c r="AY34" s="8">
         <v>1511.7</v>
       </c>
       <c r="AZ34" s="8">
         <v>2593.6</v>
       </c>
       <c r="BA34" s="8">
         <v>3864.2</v>
       </c>
       <c r="BB34" s="8">
         <v>5297.5500416325931</v>
       </c>
-      <c r="BC34" s="7"/>
+      <c r="BC34" s="7">
+        <v>7186.59237679939</v>
+      </c>
       <c r="BD34" s="7"/>
       <c r="BE34" s="7"/>
       <c r="BF34" s="8"/>
       <c r="BG34" s="8"/>
       <c r="BH34" s="8"/>
       <c r="BI34" s="14"/>
     </row>
-    <row r="35" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:61">
       <c r="A35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="8">
         <v>5979.2194671011821</v>
       </c>
       <c r="F35" s="8">
         <v>7153.7663335194702</v>
       </c>
       <c r="G35" s="7">
         <v>10034.033547732432</v>
       </c>
       <c r="H35" s="7">
         <v>14029.025140112884</v>
       </c>
       <c r="I35" s="7">
@@ -5735,59 +5783,61 @@
       </c>
       <c r="AU35" s="8">
         <v>22454.799999999999</v>
       </c>
       <c r="AV35" s="8">
         <v>25205.3</v>
       </c>
       <c r="AW35" s="14">
         <v>26391.3</v>
       </c>
       <c r="AX35" s="8">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="8">
         <v>2086.1</v>
       </c>
       <c r="AZ35" s="8">
         <v>3433.6</v>
       </c>
       <c r="BA35" s="8">
         <v>4705.8</v>
       </c>
       <c r="BB35" s="8">
         <v>5563.1649906123312</v>
       </c>
-      <c r="BC35" s="7"/>
+      <c r="BC35" s="7">
+        <v>7792.0215787004136</v>
+      </c>
       <c r="BD35" s="7"/>
       <c r="BE35" s="7"/>
       <c r="BF35" s="8"/>
       <c r="BG35" s="8"/>
       <c r="BH35" s="8"/>
       <c r="BI35" s="14"/>
     </row>
-    <row r="36" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:61">
       <c r="A36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="8">
         <v>6581.0400184598811</v>
       </c>
       <c r="F36" s="8">
         <v>8292.9933670162136</v>
       </c>
       <c r="G36" s="7">
         <v>11780.152181203934</v>
       </c>
       <c r="H36" s="7">
         <v>15250.383439783145</v>
       </c>
       <c r="I36" s="7">
@@ -5906,59 +5956,61 @@
       </c>
       <c r="AU36" s="8">
         <v>31949.4</v>
       </c>
       <c r="AV36" s="8">
         <v>34717.4</v>
       </c>
       <c r="AW36" s="14">
         <v>35894.699999999997</v>
       </c>
       <c r="AX36" s="8">
         <v>953.3</v>
       </c>
       <c r="AY36" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ36" s="8">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA36" s="8">
         <v>6344.1</v>
       </c>
       <c r="BB36" s="8">
         <v>7879.1761729770606</v>
       </c>
-      <c r="BC36" s="7"/>
+      <c r="BC36" s="7">
+        <v>10783.775111180994</v>
+      </c>
       <c r="BD36" s="7"/>
       <c r="BE36" s="7"/>
       <c r="BF36" s="8"/>
       <c r="BG36" s="8"/>
       <c r="BH36" s="8"/>
       <c r="BI36" s="14"/>
     </row>
-    <row r="37" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:61">
       <c r="A37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="8">
         <v>4030.0822929539208</v>
       </c>
       <c r="F37" s="8">
         <v>4951.0619501405554</v>
       </c>
       <c r="G37" s="8">
         <v>7421.7020988131189</v>
       </c>
       <c r="H37" s="7">
         <v>10905.01463539285</v>
       </c>
       <c r="I37" s="7">
@@ -6077,59 +6129,61 @@
       </c>
       <c r="AU37" s="8">
         <v>22223.599999999999</v>
       </c>
       <c r="AV37" s="8">
         <v>24671.5</v>
       </c>
       <c r="AW37" s="14">
         <v>28335.9</v>
       </c>
       <c r="AX37" s="8">
         <v>529.5</v>
       </c>
       <c r="AY37" s="8">
         <v>1172.7</v>
       </c>
       <c r="AZ37" s="8">
         <v>2555.8000000000002</v>
       </c>
       <c r="BA37" s="8">
         <v>3775.8</v>
       </c>
       <c r="BB37" s="8">
         <v>4529.327134649282</v>
       </c>
-      <c r="BC37" s="8"/>
+      <c r="BC37" s="8">
+        <v>6562.5826244334075</v>
+      </c>
       <c r="BD37" s="7"/>
       <c r="BE37" s="7"/>
       <c r="BF37" s="8"/>
       <c r="BG37" s="8"/>
       <c r="BH37" s="8"/>
       <c r="BI37" s="14"/>
     </row>
-    <row r="38" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:61">
       <c r="A38" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="8">
         <v>3581.3193200344367</v>
       </c>
       <c r="F38" s="8">
         <v>4365.7005908799556</v>
       </c>
       <c r="G38" s="8">
         <v>6048.390519554614</v>
       </c>
       <c r="H38" s="7">
         <v>8687.7430018483064</v>
       </c>
       <c r="I38" s="7">
@@ -6248,242 +6302,244 @@
       </c>
       <c r="AU38" s="8">
         <v>16654.099999999999</v>
       </c>
       <c r="AV38" s="8">
         <v>18354.7</v>
       </c>
       <c r="AW38" s="14">
         <v>20608.7</v>
       </c>
       <c r="AX38" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ38" s="8">
         <v>2518.5</v>
       </c>
       <c r="BA38" s="8">
         <v>3394.6</v>
       </c>
       <c r="BB38" s="8">
         <v>4259.0491252219617</v>
       </c>
-      <c r="BC38" s="8"/>
+      <c r="BC38" s="8">
+        <v>5342.0055775048377</v>
+      </c>
       <c r="BD38" s="7"/>
       <c r="BE38" s="7"/>
       <c r="BF38" s="8"/>
       <c r="BG38" s="8"/>
       <c r="BH38" s="8"/>
       <c r="BI38" s="14"/>
     </row>
-    <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="23" t="s">
+    <row r="40" spans="1:61" ht="21" customHeight="1">
+      <c r="A40" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="23"/>
-[...46 lines deleted...]
-      <c r="AW40" s="23"/>
+      <c r="B40" s="21"/>
+      <c r="C40" s="21"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="21"/>
+      <c r="G40" s="21"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="21"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="21"/>
+      <c r="N40" s="21"/>
+      <c r="O40" s="21"/>
+      <c r="P40" s="21"/>
+      <c r="Q40" s="21"/>
+      <c r="R40" s="21"/>
+      <c r="S40" s="21"/>
+      <c r="T40" s="21"/>
+      <c r="U40" s="21"/>
+      <c r="V40" s="21"/>
+      <c r="W40" s="21"/>
+      <c r="X40" s="21"/>
+      <c r="Y40" s="21"/>
+      <c r="Z40" s="21"/>
+      <c r="AA40" s="21"/>
+      <c r="AB40" s="21"/>
+      <c r="AC40" s="21"/>
+      <c r="AD40" s="21"/>
+      <c r="AE40" s="21"/>
+      <c r="AF40" s="21"/>
+      <c r="AG40" s="21"/>
+      <c r="AH40" s="21"/>
+      <c r="AI40" s="21"/>
+      <c r="AJ40" s="21"/>
+      <c r="AK40" s="21"/>
+      <c r="AL40" s="21"/>
+      <c r="AM40" s="21"/>
+      <c r="AN40" s="21"/>
+      <c r="AO40" s="21"/>
+      <c r="AP40" s="21"/>
+      <c r="AQ40" s="21"/>
+      <c r="AR40" s="21"/>
+      <c r="AS40" s="21"/>
+      <c r="AT40" s="21"/>
+      <c r="AU40" s="21"/>
+      <c r="AV40" s="21"/>
+      <c r="AW40" s="21"/>
     </row>
-    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J41" s="17" t="s">
+    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J41" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="K41" s="17"/>
-[...2 lines deleted...]
-      <c r="V41" s="17" t="s">
+      <c r="K41" s="20"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="V41" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="W41" s="17"/>
-[...1 lines deleted...]
-      <c r="Y41" s="17"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="20"/>
+      <c r="Y41" s="20"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
-      <c r="AH41" s="17" t="s">
+      <c r="AH41" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AI41" s="17"/>
-[...1 lines deleted...]
-      <c r="AK41" s="17"/>
+      <c r="AI41" s="20"/>
+      <c r="AJ41" s="20"/>
+      <c r="AK41" s="20"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
-      <c r="AT41" s="17" t="s">
+      <c r="AT41" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AU41" s="17"/>
-[...1 lines deleted...]
-      <c r="AW41" s="17"/>
+      <c r="AU41" s="20"/>
+      <c r="AV41" s="20"/>
+      <c r="AW41" s="20"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="3"/>
-      <c r="BF41" s="17" t="s">
+      <c r="BF41" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="BG41" s="17"/>
-[...1 lines deleted...]
-      <c r="BI41" s="17"/>
+      <c r="BG41" s="20"/>
+      <c r="BH41" s="20"/>
+      <c r="BI41" s="20"/>
     </row>
-    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B42" s="18" t="s">
+    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A42" s="22"/>
+      <c r="B42" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="19"/>
-[...10 lines deleted...]
-      <c r="N42" s="18" t="s">
+      <c r="C42" s="18"/>
+      <c r="D42" s="18"/>
+      <c r="E42" s="18"/>
+      <c r="F42" s="18"/>
+      <c r="G42" s="18"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="19"/>
+      <c r="N42" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="19"/>
-[...10 lines deleted...]
-      <c r="Z42" s="18" t="s">
+      <c r="O42" s="18"/>
+      <c r="P42" s="18"/>
+      <c r="Q42" s="18"/>
+      <c r="R42" s="18"/>
+      <c r="S42" s="18"/>
+      <c r="T42" s="18"/>
+      <c r="U42" s="18"/>
+      <c r="V42" s="18"/>
+      <c r="W42" s="18"/>
+      <c r="X42" s="18"/>
+      <c r="Y42" s="19"/>
+      <c r="Z42" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="19"/>
-[...10 lines deleted...]
-      <c r="AL42" s="18" t="s">
+      <c r="AA42" s="18"/>
+      <c r="AB42" s="18"/>
+      <c r="AC42" s="18"/>
+      <c r="AD42" s="18"/>
+      <c r="AE42" s="18"/>
+      <c r="AF42" s="18"/>
+      <c r="AG42" s="18"/>
+      <c r="AH42" s="18"/>
+      <c r="AI42" s="18"/>
+      <c r="AJ42" s="18"/>
+      <c r="AK42" s="19"/>
+      <c r="AL42" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="19"/>
-[...10 lines deleted...]
-      <c r="AX42" s="18" t="s">
+      <c r="AM42" s="18"/>
+      <c r="AN42" s="18"/>
+      <c r="AO42" s="18"/>
+      <c r="AP42" s="18"/>
+      <c r="AQ42" s="18"/>
+      <c r="AR42" s="18"/>
+      <c r="AS42" s="18"/>
+      <c r="AT42" s="18"/>
+      <c r="AU42" s="18"/>
+      <c r="AV42" s="18"/>
+      <c r="AW42" s="19"/>
+      <c r="AX42" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="19"/>
-[...9 lines deleted...]
-      <c r="BI42" s="20"/>
+      <c r="AY42" s="18"/>
+      <c r="AZ42" s="18"/>
+      <c r="BA42" s="18"/>
+      <c r="BB42" s="18"/>
+      <c r="BC42" s="18"/>
+      <c r="BD42" s="18"/>
+      <c r="BE42" s="18"/>
+      <c r="BF42" s="18"/>
+      <c r="BG42" s="18"/>
+      <c r="BH42" s="18"/>
+      <c r="BI42" s="19"/>
     </row>
-    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="22"/>
+    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A43" s="23"/>
       <c r="B43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6621,51 +6677,51 @@
       <c r="BB43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BC43" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BD43" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BE43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BF43" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BG43" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BH43" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BI43" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="44" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:61" s="2" customFormat="1">
       <c r="A44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="6">
         <v>606.70645706245273</v>
       </c>
       <c r="C44" s="6">
         <v>1213.4129141249055</v>
       </c>
       <c r="D44" s="6">
         <v>1820.1193711873582</v>
       </c>
       <c r="E44" s="6">
         <v>2426.8258282498109</v>
       </c>
       <c r="F44" s="6">
         <v>3033.5322853122634</v>
       </c>
       <c r="G44" s="7">
         <v>3761.2678393427159</v>
       </c>
       <c r="H44" s="7">
         <v>27192.787272952799</v>
       </c>
       <c r="I44" s="7">
@@ -6784,59 +6840,61 @@
       </c>
       <c r="AU44" s="8">
         <v>177640.2</v>
       </c>
       <c r="AV44" s="8">
         <v>186945.7</v>
       </c>
       <c r="AW44" s="6">
         <v>186180.9</v>
       </c>
       <c r="AX44" s="6">
         <v>966.5</v>
       </c>
       <c r="AY44" s="6">
         <v>2221.6</v>
       </c>
       <c r="AZ44" s="6">
         <v>3819.8</v>
       </c>
       <c r="BA44" s="6">
         <v>5010.7</v>
       </c>
       <c r="BB44" s="6">
         <v>5818.4752850754167</v>
       </c>
-      <c r="BC44" s="7"/>
+      <c r="BC44" s="7">
+        <v>6602.6793570827513</v>
+      </c>
       <c r="BD44" s="7"/>
       <c r="BE44" s="7"/>
       <c r="BF44" s="8"/>
       <c r="BG44" s="8"/>
       <c r="BH44" s="8"/>
       <c r="BI44" s="6"/>
     </row>
-    <row r="45" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:61">
       <c r="A45" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="6">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="6">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="6">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="6">
         <v>2426.1717024564773</v>
       </c>
       <c r="F45" s="6">
         <v>3032.7146280705965</v>
       </c>
       <c r="G45" s="7">
         <v>3736.5539322927161</v>
       </c>
       <c r="H45" s="7">
         <v>5978.1625502678535</v>
       </c>
       <c r="I45" s="7">
@@ -6955,59 +7013,61 @@
       </c>
       <c r="AU45" s="8">
         <v>18667.400000000001</v>
       </c>
       <c r="AV45" s="8">
         <v>19744.599999999999</v>
       </c>
       <c r="AW45" s="14">
         <v>20872.599999999999</v>
       </c>
       <c r="AX45" s="6">
         <v>960.5</v>
       </c>
       <c r="AY45" s="6">
         <v>2208.5</v>
       </c>
       <c r="AZ45" s="6">
         <v>3802.7</v>
       </c>
       <c r="BA45" s="6">
         <v>4990.5</v>
       </c>
       <c r="BB45" s="6">
         <v>5796.3295332291673</v>
       </c>
-      <c r="BC45" s="7"/>
+      <c r="BC45" s="7">
+        <v>6576.6109058855009</v>
+      </c>
       <c r="BD45" s="7"/>
       <c r="BE45" s="7"/>
       <c r="BF45" s="8"/>
       <c r="BG45" s="8"/>
       <c r="BH45" s="8"/>
       <c r="BI45" s="14"/>
     </row>
-    <row r="46" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:61">
       <c r="A46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="6">
         <v>2.9679767000000004</v>
       </c>
       <c r="H46" s="6">
         <v>1502.0110443579697</v>
       </c>
       <c r="I46" s="6">
@@ -7126,59 +7186,61 @@
       </c>
       <c r="AU46" s="8">
         <v>12819.9</v>
       </c>
       <c r="AV46" s="8">
         <v>13115.7</v>
       </c>
       <c r="AW46" s="14">
         <v>12900.4</v>
       </c>
       <c r="AX46" s="6">
         <v>0.1</v>
       </c>
       <c r="AY46" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ46" s="6">
         <v>0.1</v>
       </c>
       <c r="BA46" s="6">
         <v>0.2</v>
       </c>
       <c r="BB46" s="6">
         <v>0.18723095833333336</v>
       </c>
-      <c r="BC46" s="8"/>
+      <c r="BC46" s="8">
+        <v>0.20987837500000003</v>
+      </c>
       <c r="BD46" s="8"/>
       <c r="BE46" s="8"/>
       <c r="BF46" s="8"/>
       <c r="BG46" s="8"/>
       <c r="BH46" s="8"/>
       <c r="BI46" s="14"/>
     </row>
-    <row r="47" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:61">
       <c r="A47" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="7">
         <v>8.2659538000000005E-2</v>
       </c>
       <c r="H47" s="7">
         <v>1532.49499539305</v>
       </c>
       <c r="I47" s="7">
@@ -7297,59 +7359,61 @@
       </c>
       <c r="AU47" s="8">
         <v>17810</v>
       </c>
       <c r="AV47" s="8">
         <v>19766</v>
       </c>
       <c r="AW47" s="14">
         <v>19757.099999999999</v>
       </c>
       <c r="AX47" s="6">
         <v>0</v>
       </c>
       <c r="AY47" s="6">
         <v>0</v>
       </c>
       <c r="AZ47" s="6">
         <v>0</v>
       </c>
       <c r="BA47" s="6">
         <v>0</v>
       </c>
       <c r="BB47" s="6">
         <v>3.7446191666666663E-2</v>
       </c>
-      <c r="BC47" s="7"/>
+      <c r="BC47" s="7">
+        <v>0.29842095500000004</v>
+      </c>
       <c r="BD47" s="7"/>
       <c r="BE47" s="7"/>
       <c r="BF47" s="8"/>
       <c r="BG47" s="8"/>
       <c r="BH47" s="8"/>
       <c r="BI47" s="14"/>
     </row>
-    <row r="48" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:61">
       <c r="A48" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="7">
         <v>1226.4034919471001</v>
       </c>
       <c r="I48" s="7">
@@ -7468,59 +7532,61 @@
       </c>
       <c r="AU48" s="8">
         <v>7500.7</v>
       </c>
       <c r="AV48" s="8">
         <v>7500.6</v>
       </c>
       <c r="AW48" s="14">
         <v>7475</v>
       </c>
       <c r="AX48" s="6">
         <v>0</v>
       </c>
       <c r="AY48" s="6">
         <v>0</v>
       </c>
       <c r="AZ48" s="6">
         <v>0</v>
       </c>
       <c r="BA48" s="6">
         <v>0</v>
       </c>
       <c r="BB48" s="6">
         <v>3.5187320833333334E-2</v>
       </c>
-      <c r="BC48" s="7"/>
+      <c r="BC48" s="7">
+        <v>3.93614875E-2</v>
+      </c>
       <c r="BD48" s="7"/>
       <c r="BE48" s="7"/>
       <c r="BF48" s="8"/>
       <c r="BG48" s="8"/>
       <c r="BH48" s="8"/>
       <c r="BI48" s="14"/>
     </row>
-    <row r="49" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:61">
       <c r="A49" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="7">
         <v>1287.94202623813</v>
       </c>
       <c r="I49" s="7">
@@ -7639,59 +7705,61 @@
       </c>
       <c r="AU49" s="8">
         <v>24351.4</v>
       </c>
       <c r="AV49" s="8">
         <v>25701.9</v>
       </c>
       <c r="AW49" s="14">
         <v>25351.3</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB49" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BC49" s="7"/>
+      <c r="BC49" s="7" t="s">
+        <v>0</v>
+      </c>
       <c r="BD49" s="7"/>
       <c r="BE49" s="7"/>
       <c r="BF49" s="8"/>
       <c r="BG49" s="8"/>
       <c r="BH49" s="8"/>
       <c r="BI49" s="14"/>
     </row>
-    <row r="50" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:61">
       <c r="A50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="7">
         <v>1839.4772100023001</v>
       </c>
       <c r="I50" s="7">
@@ -7810,59 +7878,61 @@
       </c>
       <c r="AU50" s="8">
         <v>11175.4</v>
       </c>
       <c r="AV50" s="8">
         <v>11180.1</v>
       </c>
       <c r="AW50" s="14">
         <v>11016.3</v>
       </c>
       <c r="AX50" s="6">
         <v>0.1</v>
       </c>
       <c r="AY50" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ50" s="6">
         <v>0.1</v>
       </c>
       <c r="BA50" s="6">
         <v>0.2</v>
       </c>
       <c r="BB50" s="6">
         <v>0.18723095833333336</v>
       </c>
-      <c r="BC50" s="7"/>
+      <c r="BC50" s="7">
+        <v>0.40160175100000006</v>
+      </c>
       <c r="BD50" s="7"/>
       <c r="BE50" s="7"/>
       <c r="BF50" s="8"/>
       <c r="BG50" s="8"/>
       <c r="BH50" s="8"/>
       <c r="BI50" s="14"/>
     </row>
-    <row r="51" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:61">
       <c r="A51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="7">
         <v>0.57750724199999992</v>
       </c>
       <c r="H51" s="7">
         <v>2753.17589453643</v>
       </c>
       <c r="I51" s="7">
@@ -7981,59 +8051,61 @@
       </c>
       <c r="AU51" s="8">
         <v>15053.8</v>
       </c>
       <c r="AV51" s="8">
         <v>17709.3</v>
       </c>
       <c r="AW51" s="14">
         <v>17447.5</v>
       </c>
       <c r="AX51" s="6">
         <v>1</v>
       </c>
       <c r="AY51" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AZ51" s="6">
         <v>3</v>
       </c>
       <c r="BA51" s="6">
         <v>3.5</v>
       </c>
       <c r="BB51" s="6">
         <v>3.8492271833333329</v>
       </c>
-      <c r="BC51" s="7"/>
+      <c r="BC51" s="7">
+        <v>5.037339740666666</v>
+      </c>
       <c r="BD51" s="7"/>
       <c r="BE51" s="7"/>
       <c r="BF51" s="8"/>
       <c r="BG51" s="8"/>
       <c r="BH51" s="8"/>
       <c r="BI51" s="14"/>
     </row>
-    <row r="52" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:61">
       <c r="A52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="6">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="6">
         <v>0.326845</v>
       </c>
       <c r="D52" s="6">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="6">
         <v>0.65368999999999999</v>
       </c>
       <c r="F52" s="6">
         <v>0.81711250000000002</v>
       </c>
       <c r="G52" s="7">
         <v>0.98053500000000005</v>
       </c>
       <c r="H52" s="7">
         <v>2410.4101938725998</v>
       </c>
       <c r="I52" s="7">
@@ -8152,59 +8224,61 @@
       </c>
       <c r="AU52" s="8">
         <v>13063.1</v>
       </c>
       <c r="AV52" s="8">
         <v>13118</v>
       </c>
       <c r="AW52" s="14">
         <v>12879.8</v>
       </c>
       <c r="AX52" s="6">
         <v>0.2</v>
       </c>
       <c r="AY52" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ52" s="6">
         <v>0.6</v>
       </c>
       <c r="BA52" s="6">
         <v>0.7</v>
       </c>
       <c r="BB52" s="6">
         <v>0.81156798333333335</v>
       </c>
-      <c r="BC52" s="7"/>
+      <c r="BC52" s="7">
+        <v>0.90792913333333336</v>
+      </c>
       <c r="BD52" s="7"/>
       <c r="BE52" s="7"/>
       <c r="BF52" s="8"/>
       <c r="BG52" s="8"/>
       <c r="BH52" s="8"/>
       <c r="BI52" s="14"/>
     </row>
-    <row r="53" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:61">
       <c r="A53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="7">
         <v>1344.7259146159001</v>
       </c>
       <c r="I53" s="7">
@@ -8323,59 +8397,61 @@
       </c>
       <c r="AU53" s="8">
         <v>9264.2000000000007</v>
       </c>
       <c r="AV53" s="8">
         <v>9264.7999999999993</v>
       </c>
       <c r="AW53" s="14">
         <v>9072.2999999999993</v>
       </c>
       <c r="AX53" s="6">
         <v>0.8</v>
       </c>
       <c r="AY53" s="6">
         <v>1.8</v>
       </c>
       <c r="AZ53" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA53" s="6">
         <v>2.7</v>
       </c>
       <c r="BB53" s="6">
         <v>2.924938846666667</v>
       </c>
-      <c r="BC53" s="7"/>
+      <c r="BC53" s="7">
+        <v>3.2783448200000005</v>
+      </c>
       <c r="BD53" s="7"/>
       <c r="BE53" s="7"/>
       <c r="BF53" s="8"/>
       <c r="BG53" s="8"/>
       <c r="BH53" s="8"/>
       <c r="BI53" s="14"/>
     </row>
-    <row r="54" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:61">
       <c r="A54" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="7">
         <v>1.6936883860000003</v>
       </c>
       <c r="H54" s="7">
         <v>1981.6129364820001</v>
       </c>
       <c r="I54" s="7">
@@ -8494,59 +8570,61 @@
       </c>
       <c r="AU54" s="8">
         <v>10745.2</v>
       </c>
       <c r="AV54" s="8">
         <v>10824.1</v>
       </c>
       <c r="AW54" s="14">
         <v>10802.1</v>
       </c>
       <c r="AX54" s="6">
         <v>3.6</v>
       </c>
       <c r="AY54" s="6">
         <v>7.95</v>
       </c>
       <c r="AZ54" s="6">
         <v>10.3</v>
       </c>
       <c r="BA54" s="6">
         <v>12</v>
       </c>
       <c r="BB54" s="6">
         <v>13.214213803750001</v>
       </c>
-      <c r="BC54" s="7"/>
+      <c r="BC54" s="7">
+        <v>14.884495230750002</v>
+      </c>
       <c r="BD54" s="7"/>
       <c r="BE54" s="7"/>
       <c r="BF54" s="8"/>
       <c r="BG54" s="8"/>
       <c r="BH54" s="8"/>
       <c r="BI54" s="14"/>
     </row>
-    <row r="55" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:61">
       <c r="A55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="7">
         <v>18.410886494000003</v>
       </c>
       <c r="H55" s="7">
         <v>1667.1318223711351</v>
       </c>
       <c r="I55" s="7">
@@ -8665,59 +8743,61 @@
       </c>
       <c r="AU55" s="8">
         <v>15766.7</v>
       </c>
       <c r="AV55" s="8">
         <v>17593.7</v>
       </c>
       <c r="AW55" s="14">
         <v>17102.099999999999</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB55" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BC55" s="7"/>
+      <c r="BC55" s="7">
+        <v>3.6635039999999997E-3</v>
+      </c>
       <c r="BD55" s="7"/>
       <c r="BE55" s="7"/>
       <c r="BF55" s="8"/>
       <c r="BG55" s="8"/>
       <c r="BH55" s="8"/>
       <c r="BI55" s="14"/>
     </row>
-    <row r="56" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:61">
       <c r="A56" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H56" s="7">
         <v>2182.44679010046</v>
       </c>
       <c r="I56" s="7">
@@ -8836,59 +8916,61 @@
       </c>
       <c r="AU56" s="8">
         <v>13606.6</v>
       </c>
       <c r="AV56" s="8">
         <v>13610.1</v>
       </c>
       <c r="AW56" s="14">
         <v>13616</v>
       </c>
       <c r="AX56" s="6">
         <v>0.2</v>
       </c>
       <c r="AY56" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="AZ56" s="6">
         <v>0.7</v>
       </c>
       <c r="BA56" s="6">
         <v>0.8</v>
       </c>
       <c r="BB56" s="6">
         <v>0.89870860000000008</v>
       </c>
-      <c r="BC56" s="8"/>
+      <c r="BC56" s="8">
+        <v>1.0074162</v>
+      </c>
       <c r="BD56" s="7"/>
       <c r="BE56" s="7"/>
       <c r="BF56" s="8"/>
       <c r="BG56" s="8"/>
       <c r="BH56" s="8"/>
       <c r="BI56" s="14"/>
     </row>
-    <row r="57" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:61">
       <c r="A57" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H57" s="7">
         <v>1486.7914407973299</v>
       </c>
       <c r="I57" s="7">
@@ -9007,242 +9089,244 @@
       </c>
       <c r="AU57" s="8">
         <v>7815.8</v>
       </c>
       <c r="AV57" s="8">
         <v>7816.8</v>
       </c>
       <c r="AW57" s="14">
         <v>7888.4</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="BC57" s="8"/>
+      <c r="BC57" s="8" t="s">
+        <v>0</v>
+      </c>
       <c r="BD57" s="7"/>
       <c r="BE57" s="7"/>
       <c r="BF57" s="8"/>
       <c r="BG57" s="8"/>
       <c r="BH57" s="8"/>
       <c r="BI57" s="14"/>
     </row>
-    <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="23" t="s">
+    <row r="59" spans="1:61" ht="21" customHeight="1">
+      <c r="A59" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B59" s="23"/>
-[...46 lines deleted...]
-      <c r="AW59" s="23"/>
+      <c r="B59" s="21"/>
+      <c r="C59" s="21"/>
+      <c r="D59" s="21"/>
+      <c r="E59" s="21"/>
+      <c r="F59" s="21"/>
+      <c r="G59" s="21"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="21"/>
+      <c r="J59" s="21"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="21"/>
+      <c r="M59" s="21"/>
+      <c r="N59" s="21"/>
+      <c r="O59" s="21"/>
+      <c r="P59" s="21"/>
+      <c r="Q59" s="21"/>
+      <c r="R59" s="21"/>
+      <c r="S59" s="21"/>
+      <c r="T59" s="21"/>
+      <c r="U59" s="21"/>
+      <c r="V59" s="21"/>
+      <c r="W59" s="21"/>
+      <c r="X59" s="21"/>
+      <c r="Y59" s="21"/>
+      <c r="Z59" s="21"/>
+      <c r="AA59" s="21"/>
+      <c r="AB59" s="21"/>
+      <c r="AC59" s="21"/>
+      <c r="AD59" s="21"/>
+      <c r="AE59" s="21"/>
+      <c r="AF59" s="21"/>
+      <c r="AG59" s="21"/>
+      <c r="AH59" s="21"/>
+      <c r="AI59" s="21"/>
+      <c r="AJ59" s="21"/>
+      <c r="AK59" s="21"/>
+      <c r="AL59" s="21"/>
+      <c r="AM59" s="21"/>
+      <c r="AN59" s="21"/>
+      <c r="AO59" s="21"/>
+      <c r="AP59" s="21"/>
+      <c r="AQ59" s="21"/>
+      <c r="AR59" s="21"/>
+      <c r="AS59" s="21"/>
+      <c r="AT59" s="21"/>
+      <c r="AU59" s="21"/>
+      <c r="AV59" s="21"/>
+      <c r="AW59" s="21"/>
     </row>
-    <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J60" s="17" t="s">
+    <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1">
+      <c r="J60" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="K60" s="17"/>
-[...2 lines deleted...]
-      <c r="V60" s="17" t="s">
+      <c r="K60" s="20"/>
+      <c r="L60" s="20"/>
+      <c r="M60" s="20"/>
+      <c r="V60" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="W60" s="17"/>
-[...1 lines deleted...]
-      <c r="Y60" s="17"/>
+      <c r="W60" s="20"/>
+      <c r="X60" s="20"/>
+      <c r="Y60" s="20"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
-      <c r="AH60" s="17" t="s">
+      <c r="AH60" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AI60" s="17"/>
-[...1 lines deleted...]
-      <c r="AK60" s="17"/>
+      <c r="AI60" s="20"/>
+      <c r="AJ60" s="20"/>
+      <c r="AK60" s="20"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
-      <c r="AT60" s="17" t="s">
+      <c r="AT60" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AU60" s="17"/>
-[...1 lines deleted...]
-      <c r="AW60" s="17"/>
+      <c r="AU60" s="20"/>
+      <c r="AV60" s="20"/>
+      <c r="AW60" s="20"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="3"/>
-      <c r="BF60" s="17" t="s">
+      <c r="BF60" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="BG60" s="17"/>
-[...1 lines deleted...]
-      <c r="BI60" s="17"/>
+      <c r="BG60" s="20"/>
+      <c r="BH60" s="20"/>
+      <c r="BI60" s="20"/>
     </row>
-    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B61" s="18" t="s">
+    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A61" s="22"/>
+      <c r="B61" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="19"/>
-[...10 lines deleted...]
-      <c r="N61" s="18" t="s">
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="18"/>
+      <c r="F61" s="18"/>
+      <c r="G61" s="18"/>
+      <c r="H61" s="18"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="19"/>
+      <c r="N61" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="19"/>
-[...10 lines deleted...]
-      <c r="Z61" s="18" t="s">
+      <c r="O61" s="18"/>
+      <c r="P61" s="18"/>
+      <c r="Q61" s="18"/>
+      <c r="R61" s="18"/>
+      <c r="S61" s="18"/>
+      <c r="T61" s="18"/>
+      <c r="U61" s="18"/>
+      <c r="V61" s="18"/>
+      <c r="W61" s="18"/>
+      <c r="X61" s="18"/>
+      <c r="Y61" s="19"/>
+      <c r="Z61" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="19"/>
-[...10 lines deleted...]
-      <c r="AL61" s="18" t="s">
+      <c r="AA61" s="18"/>
+      <c r="AB61" s="18"/>
+      <c r="AC61" s="18"/>
+      <c r="AD61" s="18"/>
+      <c r="AE61" s="18"/>
+      <c r="AF61" s="18"/>
+      <c r="AG61" s="18"/>
+      <c r="AH61" s="18"/>
+      <c r="AI61" s="18"/>
+      <c r="AJ61" s="18"/>
+      <c r="AK61" s="19"/>
+      <c r="AL61" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="19"/>
-[...10 lines deleted...]
-      <c r="AX61" s="18" t="s">
+      <c r="AM61" s="18"/>
+      <c r="AN61" s="18"/>
+      <c r="AO61" s="18"/>
+      <c r="AP61" s="18"/>
+      <c r="AQ61" s="18"/>
+      <c r="AR61" s="18"/>
+      <c r="AS61" s="18"/>
+      <c r="AT61" s="18"/>
+      <c r="AU61" s="18"/>
+      <c r="AV61" s="18"/>
+      <c r="AW61" s="19"/>
+      <c r="AX61" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="19"/>
-[...9 lines deleted...]
-      <c r="BI61" s="20"/>
+      <c r="AY61" s="18"/>
+      <c r="AZ61" s="18"/>
+      <c r="BA61" s="18"/>
+      <c r="BB61" s="18"/>
+      <c r="BC61" s="18"/>
+      <c r="BD61" s="18"/>
+      <c r="BE61" s="18"/>
+      <c r="BF61" s="18"/>
+      <c r="BG61" s="18"/>
+      <c r="BH61" s="18"/>
+      <c r="BI61" s="19"/>
     </row>
-    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="22"/>
+    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A62" s="23"/>
       <c r="B62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9380,51 +9464,51 @@
       <c r="BB62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BC62" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BD62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BE62" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BF62" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BG62" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BH62" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BI62" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="63" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:61" s="2" customFormat="1">
       <c r="A63" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="6">
         <v>11921.463983560996</v>
       </c>
       <c r="C63" s="6">
         <v>25659.3150368645</v>
       </c>
       <c r="D63" s="6">
         <v>49466.280974157198</v>
       </c>
       <c r="E63" s="6">
         <v>69403.077385579265</v>
       </c>
       <c r="F63" s="6">
         <v>89478.793248410686</v>
       </c>
       <c r="G63" s="7">
         <v>126575.43426361552</v>
       </c>
       <c r="H63" s="7">
         <v>148829.01061126273</v>
       </c>
       <c r="I63" s="7">
@@ -9543,59 +9627,61 @@
       </c>
       <c r="AU63" s="8">
         <v>171778.8</v>
       </c>
       <c r="AV63" s="8">
         <v>192723.3</v>
       </c>
       <c r="AW63" s="6">
         <v>222143.3</v>
       </c>
       <c r="AX63" s="6">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="6">
         <v>23816.1</v>
       </c>
       <c r="AZ63" s="6">
         <v>47470.3</v>
       </c>
       <c r="BA63" s="6">
         <v>66496.600000000006</v>
       </c>
       <c r="BB63" s="6">
         <v>85838.833620888618</v>
       </c>
-      <c r="BC63" s="7"/>
+      <c r="BC63" s="7">
+        <v>117349.39530028492</v>
+      </c>
       <c r="BD63" s="7"/>
       <c r="BE63" s="7"/>
       <c r="BF63" s="8"/>
       <c r="BG63" s="8"/>
       <c r="BH63" s="8"/>
       <c r="BI63" s="6"/>
     </row>
-    <row r="64" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:61">
       <c r="A64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="8">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="8">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="8">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="8">
         <v>6589.1813313880702</v>
       </c>
       <c r="F64" s="8">
         <v>8351.9654778463555</v>
       </c>
       <c r="G64" s="7">
         <v>10912.600959692594</v>
       </c>
       <c r="H64" s="7">
         <v>12807.646470599931</v>
       </c>
       <c r="I64" s="7">
@@ -9714,59 +9800,61 @@
       </c>
       <c r="AU64" s="8">
         <v>19330.400000000001</v>
       </c>
       <c r="AV64" s="8">
         <v>22297.5</v>
       </c>
       <c r="AW64" s="14">
         <v>24936.799999999999</v>
       </c>
       <c r="AX64" s="8">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="8">
         <v>3081.5</v>
       </c>
       <c r="AZ64" s="8">
         <v>5470.2</v>
       </c>
       <c r="BA64" s="8">
         <v>7254.4</v>
       </c>
       <c r="BB64" s="8">
         <v>9188.921002387593</v>
       </c>
-      <c r="BC64" s="7"/>
+      <c r="BC64" s="7">
+        <v>12234.544750463323</v>
+      </c>
       <c r="BD64" s="7"/>
       <c r="BE64" s="7"/>
       <c r="BF64" s="8"/>
       <c r="BG64" s="8"/>
       <c r="BH64" s="8"/>
       <c r="BI64" s="14"/>
     </row>
-    <row r="65" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:61">
       <c r="A65" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="8">
         <v>2895.3480710957338</v>
       </c>
       <c r="F65" s="8">
         <v>4082.4183209983457</v>
       </c>
       <c r="G65" s="8">
         <v>6265.4952933315153</v>
       </c>
       <c r="H65" s="8">
         <v>7889.6857172961627</v>
       </c>
       <c r="I65" s="8">
@@ -9885,59 +9973,61 @@
       </c>
       <c r="AU65" s="8">
         <v>9224.2000000000007</v>
       </c>
       <c r="AV65" s="8">
         <v>10372.5</v>
       </c>
       <c r="AW65" s="14">
         <v>12106.4</v>
       </c>
       <c r="AX65" s="8">
         <v>454.4</v>
       </c>
       <c r="AY65" s="8">
         <v>1053.3</v>
       </c>
       <c r="AZ65" s="8">
         <v>2059.6999999999998</v>
       </c>
       <c r="BA65" s="8">
         <v>3319.8</v>
       </c>
       <c r="BB65" s="8">
         <v>4600.7944987084884</v>
       </c>
-      <c r="BC65" s="8"/>
+      <c r="BC65" s="8">
+        <v>6275.0134666375779</v>
+      </c>
       <c r="BD65" s="8"/>
       <c r="BE65" s="8"/>
       <c r="BF65" s="8"/>
       <c r="BG65" s="8"/>
       <c r="BH65" s="8"/>
       <c r="BI65" s="14"/>
     </row>
-    <row r="66" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:61">
       <c r="A66" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="8">
         <v>6742.4417376404399</v>
       </c>
       <c r="F66" s="8">
         <v>8205.9021393418934</v>
       </c>
       <c r="G66" s="7">
         <v>11701.446898719563</v>
       </c>
       <c r="H66" s="7">
         <v>13297.789535105476</v>
       </c>
       <c r="I66" s="7">
@@ -10056,59 +10146,61 @@
       </c>
       <c r="AU66" s="8">
         <v>14819.9</v>
       </c>
       <c r="AV66" s="8">
         <v>15830.7</v>
       </c>
       <c r="AW66" s="14">
         <v>17209.7</v>
       </c>
       <c r="AX66" s="8">
         <v>631.1</v>
       </c>
       <c r="AY66" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ66" s="8">
         <v>4088.9</v>
       </c>
       <c r="BA66" s="8">
         <v>5972.7</v>
       </c>
       <c r="BB66" s="8">
         <v>7288.8665746085208</v>
       </c>
-      <c r="BC66" s="7"/>
+      <c r="BC66" s="7">
+        <v>10140.270297141524</v>
+      </c>
       <c r="BD66" s="7"/>
       <c r="BE66" s="7"/>
       <c r="BF66" s="8"/>
       <c r="BG66" s="8"/>
       <c r="BH66" s="8"/>
       <c r="BI66" s="14"/>
     </row>
-    <row r="67" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:61">
       <c r="A67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B67" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="8">
         <v>6578.8053937616287</v>
       </c>
       <c r="F67" s="8">
         <v>8788.5693817694428</v>
       </c>
       <c r="G67" s="7">
         <v>10627.731348355159</v>
       </c>
       <c r="H67" s="7">
         <v>11777.919471141491</v>
       </c>
       <c r="I67" s="7">
@@ -10227,59 +10319,61 @@
       </c>
       <c r="AU67" s="8">
         <v>11948.1</v>
       </c>
       <c r="AV67" s="8">
         <v>12845.2</v>
       </c>
       <c r="AW67" s="14">
         <v>14266.1</v>
       </c>
       <c r="AX67" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="8">
         <v>2180</v>
       </c>
       <c r="AZ67" s="8">
         <v>4846.5</v>
       </c>
       <c r="BA67" s="8">
         <v>6468.7</v>
       </c>
       <c r="BB67" s="8">
         <v>8763.6000294989681</v>
       </c>
-      <c r="BC67" s="7"/>
+      <c r="BC67" s="7">
+        <v>10050.527223705565</v>
+      </c>
       <c r="BD67" s="7"/>
       <c r="BE67" s="7"/>
       <c r="BF67" s="8"/>
       <c r="BG67" s="8"/>
       <c r="BH67" s="8"/>
       <c r="BI67" s="14"/>
     </row>
-    <row r="68" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:61">
       <c r="A68" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="8">
         <v>4447.1534081159607</v>
       </c>
       <c r="F68" s="8">
         <v>6033.3922510537923</v>
       </c>
       <c r="G68" s="7">
         <v>8803.9628051891432</v>
       </c>
       <c r="H68" s="7">
         <v>9979.7340601701108</v>
       </c>
       <c r="I68" s="7">
@@ -10398,59 +10492,61 @@
       </c>
       <c r="AU68" s="8">
         <v>12896.8</v>
       </c>
       <c r="AV68" s="8">
         <v>14974.3</v>
       </c>
       <c r="AW68" s="14">
         <v>16754.7</v>
       </c>
       <c r="AX68" s="8">
         <v>473.6</v>
       </c>
       <c r="AY68" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ68" s="8">
         <v>3181.2</v>
       </c>
       <c r="BA68" s="8">
         <v>4314.3</v>
       </c>
       <c r="BB68" s="8">
         <v>5769.6936497500119</v>
       </c>
-      <c r="BC68" s="7"/>
+      <c r="BC68" s="7">
+        <v>8390.0557459134488</v>
+      </c>
       <c r="BD68" s="7"/>
       <c r="BE68" s="7"/>
       <c r="BF68" s="8"/>
       <c r="BG68" s="8"/>
       <c r="BH68" s="8"/>
       <c r="BI68" s="14"/>
     </row>
-    <row r="69" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:61">
       <c r="A69" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="8">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="8">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="8">
         <v>6356.0885982378968</v>
       </c>
       <c r="F69" s="8">
         <v>8219.1775112851919</v>
       </c>
       <c r="G69" s="7">
         <v>12227.635998415342</v>
       </c>
       <c r="H69" s="7">
         <v>14367.368583182379</v>
       </c>
       <c r="I69" s="7">
@@ -10569,59 +10665,61 @@
       </c>
       <c r="AU69" s="8">
         <v>14324</v>
       </c>
       <c r="AV69" s="8">
         <v>15202</v>
       </c>
       <c r="AW69" s="14">
         <v>19583.599999999999</v>
       </c>
       <c r="AX69" s="8">
         <v>929.8</v>
       </c>
       <c r="AY69" s="8">
         <v>1707.5</v>
       </c>
       <c r="AZ69" s="8">
         <v>4488.7</v>
       </c>
       <c r="BA69" s="8">
         <v>5770.1</v>
       </c>
       <c r="BB69" s="8">
         <v>7392.2022580793628</v>
       </c>
-      <c r="BC69" s="7"/>
+      <c r="BC69" s="7">
+        <v>10644.57837816221</v>
+      </c>
       <c r="BD69" s="7"/>
       <c r="BE69" s="7"/>
       <c r="BF69" s="8"/>
       <c r="BG69" s="8"/>
       <c r="BH69" s="8"/>
       <c r="BI69" s="14"/>
     </row>
-    <row r="70" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:61">
       <c r="A70" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="6">
         <v>6113.9460384115719</v>
       </c>
       <c r="F70" s="6">
         <v>7909.8961413727684</v>
       </c>
       <c r="G70" s="7">
         <v>11223.179726551449</v>
       </c>
       <c r="H70" s="7">
         <v>13880.495289384206</v>
       </c>
       <c r="I70" s="7">
@@ -10740,59 +10838,61 @@
       </c>
       <c r="AU70" s="8">
         <v>16475.400000000001</v>
       </c>
       <c r="AV70" s="8">
         <v>17782.7</v>
       </c>
       <c r="AW70" s="14">
         <v>20225.099999999999</v>
       </c>
       <c r="AX70" s="6">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="6">
         <v>2215.1</v>
       </c>
       <c r="AZ70" s="6">
         <v>3889.6</v>
       </c>
       <c r="BA70" s="6">
         <v>6183</v>
       </c>
       <c r="BB70" s="6">
         <v>7931.2497319082631</v>
       </c>
-      <c r="BC70" s="7"/>
+      <c r="BC70" s="7">
+        <v>10676.845056315549</v>
+      </c>
       <c r="BD70" s="7"/>
       <c r="BE70" s="7"/>
       <c r="BF70" s="8"/>
       <c r="BG70" s="8"/>
       <c r="BH70" s="8"/>
       <c r="BI70" s="14"/>
     </row>
-    <row r="71" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:61">
       <c r="A71" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="8">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="8">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="8">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="8">
         <v>5687.7357120612578</v>
       </c>
       <c r="F71" s="8">
         <v>7791.1388487377508</v>
       </c>
       <c r="G71" s="7">
         <v>12340.815672658726</v>
       </c>
       <c r="H71" s="7">
         <v>14819.842325061227</v>
       </c>
       <c r="I71" s="7">
@@ -10911,59 +11011,61 @@
       </c>
       <c r="AU71" s="8">
         <v>16776.3</v>
       </c>
       <c r="AV71" s="8">
         <v>18515.5</v>
       </c>
       <c r="AW71" s="14">
         <v>21940.799999999999</v>
       </c>
       <c r="AX71" s="8">
         <v>988.1</v>
       </c>
       <c r="AY71" s="8">
         <v>1665.2</v>
       </c>
       <c r="AZ71" s="8">
         <v>3552.4</v>
       </c>
       <c r="BA71" s="8">
         <v>5144.6000000000004</v>
       </c>
       <c r="BB71" s="8">
         <v>7392.2762721045965</v>
       </c>
-      <c r="BC71" s="7"/>
+      <c r="BC71" s="7">
+        <v>11305.573420374914</v>
+      </c>
       <c r="BD71" s="7"/>
       <c r="BE71" s="7"/>
       <c r="BF71" s="8"/>
       <c r="BG71" s="8"/>
       <c r="BH71" s="8"/>
       <c r="BI71" s="14"/>
     </row>
-    <row r="72" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:61">
       <c r="A72" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="8">
         <v>3820.768829115791</v>
       </c>
       <c r="F72" s="8">
         <v>5332.7952368105889</v>
       </c>
       <c r="G72" s="7">
         <v>7208.3426938141729</v>
       </c>
       <c r="H72" s="7">
         <v>8454.3130118653899</v>
       </c>
       <c r="I72" s="7">
@@ -11082,59 +11184,61 @@
       </c>
       <c r="AU72" s="8">
         <v>10720.1</v>
       </c>
       <c r="AV72" s="8">
         <v>11893.5</v>
       </c>
       <c r="AW72" s="14">
         <v>13392.9</v>
       </c>
       <c r="AX72" s="8">
         <v>727.9</v>
       </c>
       <c r="AY72" s="8">
         <v>1509.9</v>
       </c>
       <c r="AZ72" s="8">
         <v>2591.3000000000002</v>
       </c>
       <c r="BA72" s="8">
         <v>3861.5</v>
       </c>
       <c r="BB72" s="8">
         <v>5294.6251027859271</v>
       </c>
-      <c r="BC72" s="7"/>
+      <c r="BC72" s="7">
+        <v>7180.3671259365301</v>
+      </c>
       <c r="BD72" s="7"/>
       <c r="BE72" s="7"/>
       <c r="BF72" s="8"/>
       <c r="BG72" s="8"/>
       <c r="BH72" s="8"/>
       <c r="BI72" s="14"/>
     </row>
-    <row r="73" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:61">
       <c r="A73" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="8">
         <v>5979.2194671011821</v>
       </c>
       <c r="F73" s="8">
         <v>7153.7663335194702</v>
       </c>
       <c r="G73" s="7">
         <v>10032.339859346432</v>
       </c>
       <c r="H73" s="7">
         <v>12047.412203630884</v>
       </c>
       <c r="I73" s="7">
@@ -11253,59 +11357,61 @@
       </c>
       <c r="AU73" s="8">
         <v>11689.5</v>
       </c>
       <c r="AV73" s="8">
         <v>14358</v>
       </c>
       <c r="AW73" s="14">
         <v>15566</v>
       </c>
       <c r="AX73" s="8">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="8">
         <v>2078.1</v>
       </c>
       <c r="AZ73" s="8">
         <v>3423.3</v>
       </c>
       <c r="BA73" s="8">
         <v>4693.8</v>
       </c>
       <c r="BB73" s="8">
         <v>5549.9507768085805</v>
       </c>
-      <c r="BC73" s="7"/>
+      <c r="BC73" s="7">
+        <v>7773.6600671922461</v>
+      </c>
       <c r="BD73" s="7"/>
       <c r="BE73" s="7"/>
       <c r="BF73" s="8"/>
       <c r="BG73" s="8"/>
       <c r="BH73" s="8"/>
       <c r="BI73" s="14"/>
     </row>
-    <row r="74" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:61">
       <c r="A74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="8">
         <v>6581.0400184598811</v>
       </c>
       <c r="F74" s="8">
         <v>8292.9933670162136</v>
       </c>
       <c r="G74" s="7">
         <v>11761.741294709935</v>
       </c>
       <c r="H74" s="7">
         <v>13583.25161741201</v>
       </c>
       <c r="I74" s="7">
@@ -11424,59 +11530,61 @@
       </c>
       <c r="AU74" s="8">
         <v>16154.3</v>
       </c>
       <c r="AV74" s="8">
         <v>17092.2</v>
       </c>
       <c r="AW74" s="14">
         <v>18761.099999999999</v>
       </c>
       <c r="AX74" s="8">
         <v>953.3</v>
       </c>
       <c r="AY74" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ74" s="8">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA74" s="8">
         <v>6344.1</v>
       </c>
       <c r="BB74" s="8">
         <v>7879.1761729770606</v>
       </c>
-      <c r="BC74" s="7"/>
+      <c r="BC74" s="7">
+        <v>10779.240273333397</v>
+      </c>
       <c r="BD74" s="7"/>
       <c r="BE74" s="7"/>
       <c r="BF74" s="8"/>
       <c r="BG74" s="8"/>
       <c r="BH74" s="8"/>
       <c r="BI74" s="14"/>
     </row>
-    <row r="75" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:61">
       <c r="A75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="8">
         <v>4030.0822929539208</v>
       </c>
       <c r="F75" s="8">
         <v>4951.0619501405554</v>
       </c>
       <c r="G75" s="8">
         <v>7421.7020988131189</v>
       </c>
       <c r="H75" s="7">
         <v>8722.5678452923894</v>
       </c>
       <c r="I75" s="7">
@@ -11595,59 +11703,61 @@
       </c>
       <c r="AU75" s="8">
         <v>8596.2999999999993</v>
       </c>
       <c r="AV75" s="8">
         <v>11038</v>
       </c>
       <c r="AW75" s="14">
         <v>14696.5</v>
       </c>
       <c r="AX75" s="8">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="8">
         <v>1172.0999999999999</v>
       </c>
       <c r="AZ75" s="8">
         <v>2555.1</v>
       </c>
       <c r="BA75" s="8">
         <v>3775</v>
       </c>
       <c r="BB75" s="8">
         <v>4528.4284260492823</v>
       </c>
-      <c r="BC75" s="8"/>
+      <c r="BC75" s="8">
+        <v>6558.4033296693442</v>
+      </c>
       <c r="BD75" s="7"/>
       <c r="BE75" s="7"/>
       <c r="BF75" s="8"/>
       <c r="BG75" s="8"/>
       <c r="BH75" s="8"/>
       <c r="BI75" s="14"/>
     </row>
-    <row r="76" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:61">
       <c r="A76" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="8">
         <v>3581.3193200344367</v>
       </c>
       <c r="F76" s="8">
         <v>4365.7005908799556</v>
       </c>
       <c r="G76" s="8">
         <v>6048.390519554614</v>
       </c>
       <c r="H76" s="7">
         <v>7200.9515610509761</v>
       </c>
       <c r="I76" s="7">
@@ -11766,154 +11876,153 @@
       </c>
       <c r="AU76" s="8">
         <v>8823.5</v>
       </c>
       <c r="AV76" s="8">
         <v>10521.2</v>
       </c>
       <c r="AW76" s="14">
         <v>12703.6</v>
       </c>
       <c r="AX76" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ76" s="8">
         <v>2518.5</v>
       </c>
       <c r="BA76" s="8">
         <v>3394.6</v>
       </c>
       <c r="BB76" s="8">
         <v>4259.0491252219617</v>
       </c>
-      <c r="BC76" s="8"/>
+      <c r="BC76" s="8">
+        <v>5340.3161654392761</v>
+      </c>
       <c r="BD76" s="7"/>
       <c r="BE76" s="7"/>
       <c r="BF76" s="8"/>
       <c r="BG76" s="8"/>
       <c r="BH76" s="8"/>
       <c r="BI76" s="14"/>
     </row>
-    <row r="78" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:61">
       <c r="A78" s="13" t="s">
         <v>33</v>
       </c>
       <c r="Z78" s="15" t="s">
         <v>38</v>
       </c>
       <c r="AA78" s="15"/>
       <c r="AB78" s="15"/>
       <c r="AC78" s="15"/>
       <c r="AD78" s="15"/>
       <c r="AE78" s="15"/>
       <c r="AF78" s="15"/>
       <c r="AG78" s="15"/>
       <c r="AH78" s="15"/>
       <c r="AI78" s="15"/>
       <c r="AJ78" s="15"/>
       <c r="AK78" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="J60:M60"/>
+    <mergeCell ref="V60:Y60"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AH60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AT41:AW41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="V22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="V41:Y41"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AH22:AK22"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="AH41:AK41"/>
-    <mergeCell ref="AT3:AW3"/>
-[...22 lines deleted...]
-    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BF41:BI41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11922,82 +12031,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>