--- v4 (2026-07-15)
+++ v5 (2026-08-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\072026\Динамика по ВПСХ_сельское_январь-июнь 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\082026\Динамика по ВПСХ_сельское_январь-июль 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="41">
   <si>
     <t>-</t>
@@ -378,70 +378,70 @@
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -719,253 +719,253 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AG6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BC63" sqref="BC63:BC76"/>
+      <selection pane="bottomRight" activeCell="BD63" sqref="BD63:BD76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="3" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="3"/>
     <col min="6" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="9.5703125" style="3" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="11" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="11" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="15.75" customHeight="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="21"/>
-[...46 lines deleted...]
-      <c r="AW2" s="21"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+      <c r="AB2" s="23"/>
+      <c r="AC2" s="23"/>
+      <c r="AD2" s="23"/>
+      <c r="AE2" s="23"/>
+      <c r="AF2" s="23"/>
+      <c r="AG2" s="23"/>
+      <c r="AH2" s="23"/>
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AL2" s="23"/>
+      <c r="AM2" s="23"/>
+      <c r="AN2" s="23"/>
+      <c r="AO2" s="23"/>
+      <c r="AP2" s="23"/>
+      <c r="AQ2" s="23"/>
+      <c r="AR2" s="23"/>
+      <c r="AS2" s="23"/>
+      <c r="AT2" s="23"/>
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="20" t="s">
+      <c r="J3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="20"/>
-[...2 lines deleted...]
-      <c r="V3" s="20" t="s">
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="V3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W3" s="20"/>
-[...1 lines deleted...]
-      <c r="Y3" s="20"/>
+      <c r="W3" s="17"/>
+      <c r="X3" s="17"/>
+      <c r="Y3" s="17"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
-      <c r="AH3" s="20" t="s">
+      <c r="AH3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI3" s="20"/>
-[...1 lines deleted...]
-      <c r="AK3" s="20"/>
+      <c r="AI3" s="17"/>
+      <c r="AJ3" s="17"/>
+      <c r="AK3" s="17"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
-      <c r="AT3" s="20" t="s">
+      <c r="AT3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU3" s="20"/>
-[...1 lines deleted...]
-      <c r="AW3" s="20"/>
+      <c r="AU3" s="17"/>
+      <c r="AV3" s="17"/>
+      <c r="AW3" s="17"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
-      <c r="BF3" s="20" t="s">
+      <c r="BF3" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG3" s="20"/>
-[...1 lines deleted...]
-      <c r="BI3" s="20"/>
+      <c r="BG3" s="17"/>
+      <c r="BH3" s="17"/>
+      <c r="BI3" s="17"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="22"/>
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="21"/>
+      <c r="B4" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="18"/>
-[...10 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="18"/>
-[...10 lines deleted...]
-      <c r="Z4" s="17" t="s">
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="19"/>
+      <c r="V4" s="19"/>
+      <c r="W4" s="19"/>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="20"/>
+      <c r="Z4" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="18"/>
-[...10 lines deleted...]
-      <c r="AL4" s="17" t="s">
+      <c r="AA4" s="19"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="19"/>
+      <c r="AF4" s="19"/>
+      <c r="AG4" s="19"/>
+      <c r="AH4" s="19"/>
+      <c r="AI4" s="19"/>
+      <c r="AJ4" s="19"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="18"/>
-[...10 lines deleted...]
-      <c r="AX4" s="17" t="s">
+      <c r="AM4" s="19"/>
+      <c r="AN4" s="19"/>
+      <c r="AO4" s="19"/>
+      <c r="AP4" s="19"/>
+      <c r="AQ4" s="19"/>
+      <c r="AR4" s="19"/>
+      <c r="AS4" s="19"/>
+      <c r="AT4" s="19"/>
+      <c r="AU4" s="19"/>
+      <c r="AV4" s="19"/>
+      <c r="AW4" s="20"/>
+      <c r="AX4" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="18"/>
-[...9 lines deleted...]
-      <c r="BI4" s="19"/>
+      <c r="AY4" s="19"/>
+      <c r="AZ4" s="19"/>
+      <c r="BA4" s="19"/>
+      <c r="BB4" s="19"/>
+      <c r="BC4" s="19"/>
+      <c r="BD4" s="19"/>
+      <c r="BE4" s="19"/>
+      <c r="BF4" s="19"/>
+      <c r="BG4" s="19"/>
+      <c r="BH4" s="19"/>
+      <c r="BI4" s="20"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="23"/>
+      <c r="A5" s="22"/>
       <c r="B5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1269,51 +1269,53 @@
       </c>
       <c r="AV6" s="6">
         <v>383104.9</v>
       </c>
       <c r="AW6" s="6">
         <v>412041.3</v>
       </c>
       <c r="AX6" s="6">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="6">
         <v>26600.3</v>
       </c>
       <c r="AZ6" s="6">
         <v>52290.7</v>
       </c>
       <c r="BA6" s="6">
         <v>72850.600000000006</v>
       </c>
       <c r="BB6" s="6">
         <v>93336.503030964028</v>
       </c>
       <c r="BC6" s="6">
         <v>126017.54602890646</v>
       </c>
-      <c r="BD6" s="6"/>
+      <c r="BD6" s="6">
+        <v>179280.6</v>
+      </c>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="8">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="8">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="8">
         <v>9102.5341338445469</v>
       </c>
       <c r="F7" s="8">
         <v>11493.656480916952</v>
       </c>
@@ -1442,51 +1444,53 @@
       </c>
       <c r="AV7" s="6">
         <v>42755.7</v>
       </c>
       <c r="AW7" s="6">
         <v>46584.800000000003</v>
       </c>
       <c r="AX7" s="6">
         <v>2616</v>
       </c>
       <c r="AY7" s="6">
         <v>5413.8</v>
       </c>
       <c r="AZ7" s="6">
         <v>9488.9</v>
       </c>
       <c r="BA7" s="6">
         <v>12524</v>
       </c>
       <c r="BB7" s="6">
         <v>15334.018785616759</v>
       </c>
       <c r="BC7" s="6">
         <v>19235.655293607288</v>
       </c>
-      <c r="BD7" s="6"/>
+      <c r="BD7" s="6">
+        <v>23117.200000000001</v>
+      </c>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="8">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="8">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="8">
         <v>2898.0495377624006</v>
       </c>
       <c r="F8" s="8">
         <v>4085.7951543316794</v>
       </c>
@@ -1615,51 +1619,53 @@
       </c>
       <c r="AV8" s="6">
         <v>23521.8</v>
       </c>
       <c r="AW8" s="6">
         <v>25041.3</v>
       </c>
       <c r="AX8" s="6">
         <v>455.4</v>
       </c>
       <c r="AY8" s="6">
         <v>1055.5</v>
       </c>
       <c r="AZ8" s="6">
         <v>2062.6</v>
       </c>
       <c r="BA8" s="6">
         <v>3325.5</v>
       </c>
       <c r="BB8" s="6">
         <v>4607.8733963334889</v>
       </c>
       <c r="BC8" s="6">
         <v>6286.1092427329622</v>
       </c>
-      <c r="BD8" s="6"/>
+      <c r="BD8" s="6">
+        <v>10008</v>
+      </c>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="8">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="8">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="8">
         <v>6786.738404307107</v>
       </c>
       <c r="F9" s="8">
         <v>8261.2729726752277</v>
       </c>
@@ -1788,51 +1794,53 @@
       </c>
       <c r="AV9" s="6">
         <v>35840.9</v>
       </c>
       <c r="AW9" s="6">
         <v>37230.1</v>
       </c>
       <c r="AX9" s="6">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="6">
         <v>2369.9</v>
       </c>
       <c r="AZ9" s="6">
         <v>4119.2</v>
       </c>
       <c r="BA9" s="6">
         <v>6013.1</v>
       </c>
       <c r="BB9" s="6">
         <v>7339.4041458001884</v>
       </c>
       <c r="BC9" s="6">
         <v>10205.624415678536</v>
       </c>
-      <c r="BD9" s="6"/>
+      <c r="BD9" s="6">
+        <v>14386.1</v>
+      </c>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="8">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="8">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="8">
         <v>6579.586727094962</v>
       </c>
       <c r="F10" s="8">
         <v>8789.5460484361101</v>
       </c>
@@ -1961,51 +1969,53 @@
       </c>
       <c r="AV10" s="6">
         <v>20362.599999999999</v>
       </c>
       <c r="AW10" s="6">
         <v>21758.1</v>
       </c>
       <c r="AX10" s="6">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="6">
         <v>2180.4</v>
       </c>
       <c r="AZ10" s="6">
         <v>4902.8</v>
       </c>
       <c r="BA10" s="6">
         <v>6543.8</v>
       </c>
       <c r="BB10" s="6">
         <v>8857.4633001531347</v>
       </c>
       <c r="BC10" s="6">
         <v>10165.171034897265</v>
       </c>
-      <c r="BD10" s="6"/>
+      <c r="BD10" s="6">
+        <v>13259.1</v>
+      </c>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="8">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="8">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="8">
         <v>4559.163908115961</v>
       </c>
       <c r="F11" s="8">
         <v>6173.4053760537927</v>
       </c>
@@ -2134,51 +2144,53 @@
       </c>
       <c r="AV11" s="6">
         <v>41146.400000000001</v>
       </c>
       <c r="AW11" s="6">
         <v>42615.199999999997</v>
       </c>
       <c r="AX11" s="6">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="6">
         <v>1444.2</v>
       </c>
       <c r="AZ11" s="6">
         <v>3297.8</v>
       </c>
       <c r="BA11" s="6">
         <v>4566.5</v>
       </c>
       <c r="BB11" s="6">
         <v>6085.0019830833453</v>
       </c>
       <c r="BC11" s="6">
         <v>8772.5198976601878</v>
       </c>
-      <c r="BD11" s="6"/>
+      <c r="BD11" s="6">
+        <v>11612.4</v>
+      </c>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61">
       <c r="A12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="8">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="8">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="8">
         <v>6405.0889300909803</v>
       </c>
       <c r="F12" s="8">
         <v>8280.4283385406816</v>
       </c>
@@ -2307,51 +2319,53 @@
       </c>
       <c r="AV12" s="6">
         <v>26602.6</v>
       </c>
       <c r="AW12" s="6">
         <v>30838.400000000001</v>
       </c>
       <c r="AX12" s="6">
         <v>947.9</v>
       </c>
       <c r="AY12" s="6">
         <v>1743.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>4566.5</v>
       </c>
       <c r="BA12" s="6">
         <v>5873.6</v>
       </c>
       <c r="BB12" s="6">
         <v>7521.6105307043626</v>
       </c>
       <c r="BC12" s="6">
         <v>10805.107070579425</v>
       </c>
-      <c r="BD12" s="6"/>
+      <c r="BD12" s="6">
+        <v>15368</v>
+      </c>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="6">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="6">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="6">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="6">
         <v>6157.3100050782386</v>
       </c>
       <c r="F13" s="6">
         <v>7964.1010997061021</v>
       </c>
@@ -2480,51 +2494,53 @@
       </c>
       <c r="AV13" s="6">
         <v>35723.300000000003</v>
       </c>
       <c r="AW13" s="6">
         <v>37921.9</v>
       </c>
       <c r="AX13" s="6">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="6">
         <v>2253.4</v>
       </c>
       <c r="AZ13" s="6">
         <v>4009</v>
       </c>
       <c r="BA13" s="6">
         <v>6341.3</v>
       </c>
       <c r="BB13" s="6">
         <v>8128.5159174249302</v>
       </c>
       <c r="BC13" s="6">
         <v>10918.274423234279</v>
       </c>
-      <c r="BD13" s="6"/>
+      <c r="BD13" s="6">
+        <v>16539.2</v>
+      </c>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="8">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="8">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="8">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="8">
         <v>5691.9273020612573</v>
       </c>
       <c r="F14" s="8">
         <v>7796.3783362377508</v>
       </c>
@@ -2653,51 +2669,53 @@
       </c>
       <c r="AV14" s="6">
         <v>31669.200000000001</v>
       </c>
       <c r="AW14" s="6">
         <v>34857</v>
       </c>
       <c r="AX14" s="6">
         <v>988.9</v>
       </c>
       <c r="AY14" s="6">
         <v>1666.9</v>
       </c>
       <c r="AZ14" s="6">
         <v>3558.6</v>
       </c>
       <c r="BA14" s="6">
         <v>5152.8</v>
       </c>
       <c r="BB14" s="6">
         <v>7402.3708400879295</v>
       </c>
       <c r="BC14" s="6">
         <v>11323.73538189747</v>
       </c>
-      <c r="BD14" s="6"/>
+      <c r="BD14" s="6">
+        <v>16620.900000000001</v>
+      </c>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="8">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="8">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="8">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="8">
         <v>3899.2067957824574</v>
       </c>
       <c r="F15" s="8">
         <v>5430.8426951439214</v>
       </c>
@@ -2826,51 +2844,53 @@
       </c>
       <c r="AV15" s="6">
         <v>21639.8</v>
       </c>
       <c r="AW15" s="6">
         <v>22988.799999999999</v>
       </c>
       <c r="AX15" s="6">
         <v>770.7</v>
       </c>
       <c r="AY15" s="6">
         <v>1595.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>2690.4</v>
       </c>
       <c r="BA15" s="6">
         <v>3996.4</v>
       </c>
       <c r="BB15" s="6">
         <v>5462.8931666325934</v>
       </c>
       <c r="BC15" s="6">
         <v>7385.0041267993902</v>
       </c>
-      <c r="BD15" s="6"/>
+      <c r="BD15" s="6">
+        <v>10969.7</v>
+      </c>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="8">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="8">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="8">
         <v>6037.4878337678483</v>
       </c>
       <c r="F16" s="8">
         <v>7226.6017918528023</v>
       </c>
@@ -2999,51 +3019,53 @@
       </c>
       <c r="AV16" s="6">
         <v>25403.599999999999</v>
       </c>
       <c r="AW16" s="6">
         <v>26607.7</v>
       </c>
       <c r="AX16" s="6">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="6">
         <v>2122.1</v>
       </c>
       <c r="AZ16" s="6">
         <v>3511.7</v>
       </c>
       <c r="BA16" s="6">
         <v>4810</v>
       </c>
       <c r="BB16" s="6">
         <v>5693.4491572789975</v>
       </c>
       <c r="BC16" s="6">
         <v>7948.362578700413</v>
       </c>
-      <c r="BD16" s="6"/>
+      <c r="BD16" s="6">
+        <v>12256</v>
+      </c>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="8">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="8">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="8">
         <v>6585.7314184598818</v>
       </c>
       <c r="F17" s="8">
         <v>8298.8576170162141</v>
       </c>
@@ -3172,51 +3194,53 @@
       </c>
       <c r="AV17" s="6">
         <v>34720.199999999997</v>
       </c>
       <c r="AW17" s="6">
         <v>35897.699999999997</v>
       </c>
       <c r="AX17" s="6">
         <v>953.6</v>
       </c>
       <c r="AY17" s="6">
         <v>2319.6</v>
       </c>
       <c r="AZ17" s="6">
         <v>4805.7</v>
       </c>
       <c r="BA17" s="6">
         <v>6347.1</v>
       </c>
       <c r="BB17" s="6">
         <v>7883.0036313103938</v>
       </c>
       <c r="BC17" s="6">
         <v>10788.368061180994</v>
       </c>
-      <c r="BD17" s="6"/>
+      <c r="BD17" s="6">
+        <v>15015.2</v>
+      </c>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="8">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="8">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="8">
         <v>4074.4845262872541</v>
       </c>
       <c r="F18" s="8">
         <v>5006.5647418072222</v>
       </c>
@@ -3345,51 +3369,53 @@
       </c>
       <c r="AV18" s="6">
         <v>25356.799999999999</v>
       </c>
       <c r="AW18" s="6">
         <v>29083.599999999999</v>
       </c>
       <c r="AX18" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="6">
         <v>1297.3</v>
       </c>
       <c r="AZ18" s="6">
         <v>2756.8</v>
       </c>
       <c r="BA18" s="6">
         <v>3946.3</v>
       </c>
       <c r="BB18" s="6">
         <v>4742.4290929826157</v>
       </c>
       <c r="BC18" s="6">
         <v>6818.3049744334076</v>
       </c>
-      <c r="BD18" s="6"/>
+      <c r="BD18" s="6">
+        <v>11748</v>
+      </c>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="8">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="8">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="8">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="8">
         <v>3625.3240867011032</v>
       </c>
       <c r="F19" s="8">
         <v>4420.7065492132888</v>
       </c>
@@ -3518,241 +3544,243 @@
       </c>
       <c r="AV19" s="6">
         <v>18362</v>
       </c>
       <c r="AW19" s="6">
         <v>20616.7</v>
       </c>
       <c r="AX19" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="6">
         <v>1137.9000000000001</v>
       </c>
       <c r="AZ19" s="6">
         <v>2520.6999999999998</v>
       </c>
       <c r="BA19" s="6">
         <v>3410.2</v>
       </c>
       <c r="BB19" s="6">
         <v>4278.4690835552956</v>
       </c>
       <c r="BC19" s="6">
         <v>5365.3095275048381</v>
       </c>
-      <c r="BD19" s="6"/>
+      <c r="BD19" s="6">
+        <v>8380.7999999999993</v>
+      </c>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="21"/>
-[...46 lines deleted...]
-      <c r="AW21" s="21"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="23"/>
+      <c r="O21" s="23"/>
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="23"/>
+      <c r="S21" s="23"/>
+      <c r="T21" s="23"/>
+      <c r="U21" s="23"/>
+      <c r="V21" s="23"/>
+      <c r="W21" s="23"/>
+      <c r="X21" s="23"/>
+      <c r="Y21" s="23"/>
+      <c r="Z21" s="23"/>
+      <c r="AA21" s="23"/>
+      <c r="AB21" s="23"/>
+      <c r="AC21" s="23"/>
+      <c r="AD21" s="23"/>
+      <c r="AE21" s="23"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="23"/>
+      <c r="AH21" s="23"/>
+      <c r="AI21" s="23"/>
+      <c r="AJ21" s="23"/>
+      <c r="AK21" s="23"/>
+      <c r="AL21" s="23"/>
+      <c r="AM21" s="23"/>
+      <c r="AN21" s="23"/>
+      <c r="AO21" s="23"/>
+      <c r="AP21" s="23"/>
+      <c r="AQ21" s="23"/>
+      <c r="AR21" s="23"/>
+      <c r="AS21" s="23"/>
+      <c r="AT21" s="23"/>
+      <c r="AU21" s="23"/>
+      <c r="AV21" s="23"/>
+      <c r="AW21" s="23"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J22" s="20" t="s">
+      <c r="J22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K22" s="20"/>
-[...2 lines deleted...]
-      <c r="V22" s="20" t="s">
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="V22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W22" s="20"/>
-[...1 lines deleted...]
-      <c r="Y22" s="20"/>
+      <c r="W22" s="17"/>
+      <c r="X22" s="17"/>
+      <c r="Y22" s="17"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
-      <c r="AH22" s="20" t="s">
+      <c r="AH22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI22" s="20"/>
-[...1 lines deleted...]
-      <c r="AK22" s="20"/>
+      <c r="AI22" s="17"/>
+      <c r="AJ22" s="17"/>
+      <c r="AK22" s="17"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
-      <c r="AT22" s="20" t="s">
+      <c r="AT22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU22" s="20"/>
-[...1 lines deleted...]
-      <c r="AW22" s="20"/>
+      <c r="AU22" s="17"/>
+      <c r="AV22" s="17"/>
+      <c r="AW22" s="17"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="3"/>
-      <c r="BF22" s="20" t="s">
+      <c r="BF22" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG22" s="20"/>
-[...1 lines deleted...]
-      <c r="BI22" s="20"/>
+      <c r="BG22" s="17"/>
+      <c r="BH22" s="17"/>
+      <c r="BI22" s="17"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="22"/>
-      <c r="B23" s="17" t="s">
+      <c r="A23" s="21"/>
+      <c r="B23" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="18"/>
-[...10 lines deleted...]
-      <c r="N23" s="17" t="s">
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="19"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="18"/>
-[...10 lines deleted...]
-      <c r="Z23" s="17" t="s">
+      <c r="O23" s="19"/>
+      <c r="P23" s="19"/>
+      <c r="Q23" s="19"/>
+      <c r="R23" s="19"/>
+      <c r="S23" s="19"/>
+      <c r="T23" s="19"/>
+      <c r="U23" s="19"/>
+      <c r="V23" s="19"/>
+      <c r="W23" s="19"/>
+      <c r="X23" s="19"/>
+      <c r="Y23" s="20"/>
+      <c r="Z23" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="18"/>
-[...10 lines deleted...]
-      <c r="AL23" s="17" t="s">
+      <c r="AA23" s="19"/>
+      <c r="AB23" s="19"/>
+      <c r="AC23" s="19"/>
+      <c r="AD23" s="19"/>
+      <c r="AE23" s="19"/>
+      <c r="AF23" s="19"/>
+      <c r="AG23" s="19"/>
+      <c r="AH23" s="19"/>
+      <c r="AI23" s="19"/>
+      <c r="AJ23" s="19"/>
+      <c r="AK23" s="20"/>
+      <c r="AL23" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="18"/>
-[...10 lines deleted...]
-      <c r="AX23" s="17" t="s">
+      <c r="AM23" s="19"/>
+      <c r="AN23" s="19"/>
+      <c r="AO23" s="19"/>
+      <c r="AP23" s="19"/>
+      <c r="AQ23" s="19"/>
+      <c r="AR23" s="19"/>
+      <c r="AS23" s="19"/>
+      <c r="AT23" s="19"/>
+      <c r="AU23" s="19"/>
+      <c r="AV23" s="19"/>
+      <c r="AW23" s="20"/>
+      <c r="AX23" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="18"/>
-[...9 lines deleted...]
-      <c r="BI23" s="19"/>
+      <c r="AY23" s="19"/>
+      <c r="AZ23" s="19"/>
+      <c r="BA23" s="19"/>
+      <c r="BB23" s="19"/>
+      <c r="BC23" s="19"/>
+      <c r="BD23" s="19"/>
+      <c r="BE23" s="19"/>
+      <c r="BF23" s="19"/>
+      <c r="BG23" s="19"/>
+      <c r="BH23" s="19"/>
+      <c r="BI23" s="20"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="23"/>
+      <c r="A24" s="22"/>
       <c r="B24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -4056,51 +4084,53 @@
       </c>
       <c r="AV25" s="8">
         <v>380010.9</v>
       </c>
       <c r="AW25" s="6">
         <v>408666.1</v>
       </c>
       <c r="AX25" s="6">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="6">
         <v>26037.8</v>
       </c>
       <c r="AZ25" s="6">
         <v>51290.1</v>
       </c>
       <c r="BA25" s="6">
         <v>71507.3</v>
       </c>
       <c r="BB25" s="6">
         <v>91657.379905964044</v>
       </c>
       <c r="BC25" s="7">
         <v>124002.59827890646</v>
       </c>
-      <c r="BD25" s="7"/>
+      <c r="BD25" s="7">
+        <v>176929.8</v>
+      </c>
       <c r="BE25" s="7"/>
       <c r="BF25" s="8"/>
       <c r="BG25" s="8"/>
       <c r="BH25" s="8"/>
       <c r="BI25" s="6"/>
     </row>
     <row r="26" spans="1:61">
       <c r="A26" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="8">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="8">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="8">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="8">
         <v>9015.3530338445471</v>
       </c>
       <c r="F26" s="8">
         <v>11384.680105916952</v>
       </c>
@@ -4229,51 +4259,53 @@
       </c>
       <c r="AV26" s="8">
         <v>42075.5</v>
       </c>
       <c r="AW26" s="14">
         <v>45842.8</v>
       </c>
       <c r="AX26" s="8">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="8">
         <v>5290</v>
       </c>
       <c r="AZ26" s="8">
         <v>9272.9</v>
       </c>
       <c r="BA26" s="8">
         <v>12244.9</v>
       </c>
       <c r="BB26" s="8">
         <v>14985.250535616758</v>
       </c>
       <c r="BC26" s="7">
         <v>18817.133393607288</v>
       </c>
-      <c r="BD26" s="7"/>
+      <c r="BD26" s="7">
+        <v>22628.9</v>
+      </c>
       <c r="BE26" s="7"/>
       <c r="BF26" s="8"/>
       <c r="BG26" s="8"/>
       <c r="BH26" s="8"/>
       <c r="BI26" s="14"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="8">
         <v>2895.3480710957338</v>
       </c>
       <c r="F27" s="8">
         <v>4082.4183209983457</v>
       </c>
@@ -4402,51 +4434,53 @@
       </c>
       <c r="AV27" s="8">
         <v>23510.6</v>
       </c>
       <c r="AW27" s="14">
         <v>25029.200000000001</v>
       </c>
       <c r="AX27" s="8">
         <v>454.5</v>
       </c>
       <c r="AY27" s="8">
         <v>1053.4000000000001</v>
       </c>
       <c r="AZ27" s="8">
         <v>2059.8000000000002</v>
       </c>
       <c r="BA27" s="8">
         <v>3320</v>
       </c>
       <c r="BB27" s="8">
         <v>4600.9817296668225</v>
       </c>
       <c r="BC27" s="8">
         <v>6277.8392427329618</v>
       </c>
-      <c r="BD27" s="8"/>
+      <c r="BD27" s="8">
+        <v>9998.2999999999993</v>
+      </c>
       <c r="BE27" s="8"/>
       <c r="BF27" s="8"/>
       <c r="BG27" s="8"/>
       <c r="BH27" s="8"/>
       <c r="BI27" s="14"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="8">
         <v>6742.4417376404399</v>
       </c>
       <c r="F28" s="8">
         <v>8205.9021393418934</v>
       </c>
@@ -4575,51 +4609,53 @@
       </c>
       <c r="AV28" s="8">
         <v>35630.199999999997</v>
       </c>
       <c r="AW28" s="14">
         <v>37000.300000000003</v>
       </c>
       <c r="AX28" s="8">
         <v>631.1</v>
       </c>
       <c r="AY28" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ28" s="8">
         <v>4088.9</v>
       </c>
       <c r="BA28" s="8">
         <v>5972.7</v>
       </c>
       <c r="BB28" s="8">
         <v>7288.904020800187</v>
       </c>
       <c r="BC28" s="7">
         <v>10145.024265678534</v>
       </c>
-      <c r="BD28" s="7"/>
+      <c r="BD28" s="7">
+        <v>14315.4</v>
+      </c>
       <c r="BE28" s="7"/>
       <c r="BF28" s="8"/>
       <c r="BG28" s="8"/>
       <c r="BH28" s="8"/>
       <c r="BI28" s="14"/>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="8">
         <v>6578.8053937616287</v>
       </c>
       <c r="F29" s="8">
         <v>8788.5693817694428</v>
       </c>
@@ -4748,51 +4784,53 @@
       </c>
       <c r="AV29" s="8">
         <v>20360.5</v>
       </c>
       <c r="AW29" s="14">
         <v>21755.8</v>
       </c>
       <c r="AX29" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="8">
         <v>2180</v>
       </c>
       <c r="AZ29" s="8">
         <v>4846.5</v>
       </c>
       <c r="BA29" s="8">
         <v>6468.7</v>
       </c>
       <c r="BB29" s="8">
         <v>8763.6352168198009</v>
       </c>
       <c r="BC29" s="7">
         <v>10052.577334897265</v>
       </c>
-      <c r="BD29" s="7"/>
+      <c r="BD29" s="7">
+        <v>13127.8</v>
+      </c>
       <c r="BE29" s="7"/>
       <c r="BF29" s="8"/>
       <c r="BG29" s="8"/>
       <c r="BH29" s="8"/>
       <c r="BI29" s="14"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="8">
         <v>4447.1534081159607</v>
       </c>
       <c r="F30" s="8">
         <v>6033.3922510537923</v>
       </c>
@@ -4921,51 +4959,53 @@
       </c>
       <c r="AV30" s="8">
         <v>40716.5</v>
       </c>
       <c r="AW30" s="14">
         <v>42146.3</v>
       </c>
       <c r="AX30" s="8">
         <v>473.6</v>
       </c>
       <c r="AY30" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ30" s="8">
         <v>3181.2</v>
       </c>
       <c r="BA30" s="8">
         <v>4314.3</v>
       </c>
       <c r="BB30" s="8">
         <v>5769.6936497500119</v>
       </c>
       <c r="BC30" s="7">
         <v>8394.1498976601888</v>
       </c>
-      <c r="BD30" s="7"/>
+      <c r="BD30" s="7">
+        <v>11171</v>
+      </c>
       <c r="BE30" s="7"/>
       <c r="BF30" s="8"/>
       <c r="BG30" s="8"/>
       <c r="BH30" s="8"/>
       <c r="BI30" s="14"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="8">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="8">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="8">
         <v>6356.0981634243126</v>
       </c>
       <c r="F31" s="8">
         <v>8219.1898802073483</v>
       </c>
@@ -5094,51 +5134,53 @@
       </c>
       <c r="AV31" s="8">
         <v>26404.799999999999</v>
       </c>
       <c r="AW31" s="14">
         <v>30622.6</v>
       </c>
       <c r="AX31" s="8">
         <v>929.9</v>
       </c>
       <c r="AY31" s="8">
         <v>1707.6</v>
       </c>
       <c r="AZ31" s="8">
         <v>4488.8</v>
       </c>
       <c r="BA31" s="8">
         <v>5770.4</v>
       </c>
       <c r="BB31" s="8">
         <v>7392.460489037695</v>
       </c>
       <c r="BC31" s="7">
         <v>10650.127020579424</v>
       </c>
-      <c r="BD31" s="7"/>
+      <c r="BD31" s="7">
+        <v>15187.2</v>
+      </c>
       <c r="BE31" s="7"/>
       <c r="BF31" s="8"/>
       <c r="BG31" s="8"/>
       <c r="BH31" s="8"/>
       <c r="BI31" s="14"/>
     </row>
     <row r="32" spans="1:61">
       <c r="A32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="6">
         <v>6113.9460384115719</v>
       </c>
       <c r="F32" s="6">
         <v>7909.8961413727684</v>
       </c>
@@ -5267,51 +5309,53 @@
       </c>
       <c r="AV32" s="8">
         <v>35524.6</v>
       </c>
       <c r="AW32" s="14">
         <v>37705.199999999997</v>
       </c>
       <c r="AX32" s="6">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="6">
         <v>2217.3000000000002</v>
       </c>
       <c r="AZ32" s="6">
         <v>3892.6</v>
       </c>
       <c r="BA32" s="6">
         <v>6186.5</v>
       </c>
       <c r="BB32" s="6">
         <v>7935.098959091597</v>
       </c>
       <c r="BC32" s="7">
         <v>10686.174073234281</v>
       </c>
-      <c r="BD32" s="7"/>
+      <c r="BD32" s="7">
+        <v>16268.4</v>
+      </c>
       <c r="BE32" s="7"/>
       <c r="BF32" s="8"/>
       <c r="BG32" s="8"/>
       <c r="BH32" s="8"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61">
       <c r="A33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="8">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="8">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="8">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="8">
         <v>5688.389402061257</v>
       </c>
       <c r="F33" s="8">
         <v>7791.9559612377498</v>
       </c>
@@ -5440,51 +5484,53 @@
       </c>
       <c r="AV33" s="8">
         <v>31662.2</v>
       </c>
       <c r="AW33" s="14">
         <v>34849.300000000003</v>
       </c>
       <c r="AX33" s="8">
         <v>988.3</v>
       </c>
       <c r="AY33" s="8">
         <v>1665.6</v>
       </c>
       <c r="AZ33" s="8">
         <v>3553</v>
       </c>
       <c r="BA33" s="8">
         <v>5145.3</v>
       </c>
       <c r="BB33" s="8">
         <v>7393.0878400879292</v>
       </c>
       <c r="BC33" s="7">
         <v>11312.595781897471</v>
       </c>
-      <c r="BD33" s="7"/>
+      <c r="BD33" s="7">
+        <v>16607.900000000001</v>
+      </c>
       <c r="BE33" s="7"/>
       <c r="BF33" s="8"/>
       <c r="BG33" s="8"/>
       <c r="BH33" s="8"/>
       <c r="BI33" s="14"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="8">
         <v>3820.768829115791</v>
       </c>
       <c r="F34" s="8">
         <v>5332.7952368105889</v>
       </c>
@@ -5613,51 +5659,53 @@
       </c>
       <c r="AV34" s="8">
         <v>21177.1</v>
       </c>
       <c r="AW34" s="14">
         <v>22484</v>
       </c>
       <c r="AX34" s="8">
         <v>728.7</v>
       </c>
       <c r="AY34" s="8">
         <v>1511.7</v>
       </c>
       <c r="AZ34" s="8">
         <v>2593.6</v>
       </c>
       <c r="BA34" s="8">
         <v>3864.2</v>
       </c>
       <c r="BB34" s="8">
         <v>5297.5500416325931</v>
       </c>
       <c r="BC34" s="7">
         <v>7186.59237679939</v>
       </c>
-      <c r="BD34" s="7"/>
+      <c r="BD34" s="7">
+        <v>10738.3</v>
+      </c>
       <c r="BE34" s="7"/>
       <c r="BF34" s="8"/>
       <c r="BG34" s="8"/>
       <c r="BH34" s="8"/>
       <c r="BI34" s="14"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="8">
         <v>5979.2194671011821</v>
       </c>
       <c r="F35" s="8">
         <v>7153.7663335194702</v>
       </c>
@@ -5786,51 +5834,53 @@
       </c>
       <c r="AV35" s="8">
         <v>25205.3</v>
       </c>
       <c r="AW35" s="14">
         <v>26391.3</v>
       </c>
       <c r="AX35" s="8">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="8">
         <v>2086.1</v>
       </c>
       <c r="AZ35" s="8">
         <v>3433.6</v>
       </c>
       <c r="BA35" s="8">
         <v>4705.8</v>
       </c>
       <c r="BB35" s="8">
         <v>5563.1649906123312</v>
       </c>
       <c r="BC35" s="7">
         <v>7792.0215787004136</v>
       </c>
-      <c r="BD35" s="7"/>
+      <c r="BD35" s="7">
+        <v>12073.6</v>
+      </c>
       <c r="BE35" s="7"/>
       <c r="BF35" s="8"/>
       <c r="BG35" s="8"/>
       <c r="BH35" s="8"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="8">
         <v>6581.0400184598811</v>
       </c>
       <c r="F36" s="8">
         <v>8292.9933670162136</v>
       </c>
@@ -5959,51 +6009,53 @@
       </c>
       <c r="AV36" s="8">
         <v>34717.4</v>
       </c>
       <c r="AW36" s="14">
         <v>35894.699999999997</v>
       </c>
       <c r="AX36" s="8">
         <v>953.3</v>
       </c>
       <c r="AY36" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ36" s="8">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA36" s="8">
         <v>6344.1</v>
       </c>
       <c r="BB36" s="8">
         <v>7879.1761729770606</v>
       </c>
       <c r="BC36" s="7">
         <v>10783.775111180994</v>
       </c>
-      <c r="BD36" s="7"/>
+      <c r="BD36" s="7">
+        <v>15009.8</v>
+      </c>
       <c r="BE36" s="7"/>
       <c r="BF36" s="8"/>
       <c r="BG36" s="8"/>
       <c r="BH36" s="8"/>
       <c r="BI36" s="14"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="8">
         <v>4030.0822929539208</v>
       </c>
       <c r="F37" s="8">
         <v>4951.0619501405554</v>
       </c>
@@ -6132,51 +6184,53 @@
       </c>
       <c r="AV37" s="8">
         <v>24671.5</v>
       </c>
       <c r="AW37" s="14">
         <v>28335.9</v>
       </c>
       <c r="AX37" s="8">
         <v>529.5</v>
       </c>
       <c r="AY37" s="8">
         <v>1172.7</v>
       </c>
       <c r="AZ37" s="8">
         <v>2555.8000000000002</v>
       </c>
       <c r="BA37" s="8">
         <v>3775.8</v>
       </c>
       <c r="BB37" s="8">
         <v>4529.327134649282</v>
       </c>
       <c r="BC37" s="8">
         <v>6562.5826244334075</v>
       </c>
-      <c r="BD37" s="7"/>
+      <c r="BD37" s="7">
+        <v>11449.6</v>
+      </c>
       <c r="BE37" s="7"/>
       <c r="BF37" s="8"/>
       <c r="BG37" s="8"/>
       <c r="BH37" s="8"/>
       <c r="BI37" s="14"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="8">
         <v>3581.3193200344367</v>
       </c>
       <c r="F38" s="8">
         <v>4365.7005908799556</v>
       </c>
@@ -6305,241 +6359,243 @@
       </c>
       <c r="AV38" s="8">
         <v>18354.7</v>
       </c>
       <c r="AW38" s="14">
         <v>20608.7</v>
       </c>
       <c r="AX38" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ38" s="8">
         <v>2518.5</v>
       </c>
       <c r="BA38" s="8">
         <v>3394.6</v>
       </c>
       <c r="BB38" s="8">
         <v>4259.0491252219617</v>
       </c>
       <c r="BC38" s="8">
         <v>5342.0055775048377</v>
       </c>
-      <c r="BD38" s="7"/>
+      <c r="BD38" s="7">
+        <v>8353.6</v>
+      </c>
       <c r="BE38" s="7"/>
       <c r="BF38" s="8"/>
       <c r="BG38" s="8"/>
       <c r="BH38" s="8"/>
       <c r="BI38" s="14"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1">
-      <c r="A40" s="21" t="s">
+      <c r="A40" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="21"/>
-[...46 lines deleted...]
-      <c r="AW40" s="21"/>
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="23"/>
+      <c r="M40" s="23"/>
+      <c r="N40" s="23"/>
+      <c r="O40" s="23"/>
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="23"/>
+      <c r="T40" s="23"/>
+      <c r="U40" s="23"/>
+      <c r="V40" s="23"/>
+      <c r="W40" s="23"/>
+      <c r="X40" s="23"/>
+      <c r="Y40" s="23"/>
+      <c r="Z40" s="23"/>
+      <c r="AA40" s="23"/>
+      <c r="AB40" s="23"/>
+      <c r="AC40" s="23"/>
+      <c r="AD40" s="23"/>
+      <c r="AE40" s="23"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="23"/>
+      <c r="AH40" s="23"/>
+      <c r="AI40" s="23"/>
+      <c r="AJ40" s="23"/>
+      <c r="AK40" s="23"/>
+      <c r="AL40" s="23"/>
+      <c r="AM40" s="23"/>
+      <c r="AN40" s="23"/>
+      <c r="AO40" s="23"/>
+      <c r="AP40" s="23"/>
+      <c r="AQ40" s="23"/>
+      <c r="AR40" s="23"/>
+      <c r="AS40" s="23"/>
+      <c r="AT40" s="23"/>
+      <c r="AU40" s="23"/>
+      <c r="AV40" s="23"/>
+      <c r="AW40" s="23"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J41" s="20" t="s">
+      <c r="J41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K41" s="20"/>
-[...2 lines deleted...]
-      <c r="V41" s="20" t="s">
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="V41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W41" s="20"/>
-[...1 lines deleted...]
-      <c r="Y41" s="20"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="17"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
-      <c r="AH41" s="20" t="s">
+      <c r="AH41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI41" s="20"/>
-[...1 lines deleted...]
-      <c r="AK41" s="20"/>
+      <c r="AI41" s="17"/>
+      <c r="AJ41" s="17"/>
+      <c r="AK41" s="17"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
-      <c r="AT41" s="20" t="s">
+      <c r="AT41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU41" s="20"/>
-[...1 lines deleted...]
-      <c r="AW41" s="20"/>
+      <c r="AU41" s="17"/>
+      <c r="AV41" s="17"/>
+      <c r="AW41" s="17"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="3"/>
-      <c r="BF41" s="20" t="s">
+      <c r="BF41" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG41" s="20"/>
-[...1 lines deleted...]
-      <c r="BI41" s="20"/>
+      <c r="BG41" s="17"/>
+      <c r="BH41" s="17"/>
+      <c r="BI41" s="17"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="22"/>
-      <c r="B42" s="17" t="s">
+      <c r="A42" s="21"/>
+      <c r="B42" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="18"/>
-[...10 lines deleted...]
-      <c r="N42" s="17" t="s">
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+      <c r="E42" s="19"/>
+      <c r="F42" s="19"/>
+      <c r="G42" s="19"/>
+      <c r="H42" s="19"/>
+      <c r="I42" s="19"/>
+      <c r="J42" s="19"/>
+      <c r="K42" s="19"/>
+      <c r="L42" s="19"/>
+      <c r="M42" s="20"/>
+      <c r="N42" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="18"/>
-[...10 lines deleted...]
-      <c r="Z42" s="17" t="s">
+      <c r="O42" s="19"/>
+      <c r="P42" s="19"/>
+      <c r="Q42" s="19"/>
+      <c r="R42" s="19"/>
+      <c r="S42" s="19"/>
+      <c r="T42" s="19"/>
+      <c r="U42" s="19"/>
+      <c r="V42" s="19"/>
+      <c r="W42" s="19"/>
+      <c r="X42" s="19"/>
+      <c r="Y42" s="20"/>
+      <c r="Z42" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="18"/>
-[...10 lines deleted...]
-      <c r="AL42" s="17" t="s">
+      <c r="AA42" s="19"/>
+      <c r="AB42" s="19"/>
+      <c r="AC42" s="19"/>
+      <c r="AD42" s="19"/>
+      <c r="AE42" s="19"/>
+      <c r="AF42" s="19"/>
+      <c r="AG42" s="19"/>
+      <c r="AH42" s="19"/>
+      <c r="AI42" s="19"/>
+      <c r="AJ42" s="19"/>
+      <c r="AK42" s="20"/>
+      <c r="AL42" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="18"/>
-[...10 lines deleted...]
-      <c r="AX42" s="17" t="s">
+      <c r="AM42" s="19"/>
+      <c r="AN42" s="19"/>
+      <c r="AO42" s="19"/>
+      <c r="AP42" s="19"/>
+      <c r="AQ42" s="19"/>
+      <c r="AR42" s="19"/>
+      <c r="AS42" s="19"/>
+      <c r="AT42" s="19"/>
+      <c r="AU42" s="19"/>
+      <c r="AV42" s="19"/>
+      <c r="AW42" s="20"/>
+      <c r="AX42" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="18"/>
-[...9 lines deleted...]
-      <c r="BI42" s="19"/>
+      <c r="AY42" s="19"/>
+      <c r="AZ42" s="19"/>
+      <c r="BA42" s="19"/>
+      <c r="BB42" s="19"/>
+      <c r="BC42" s="19"/>
+      <c r="BD42" s="19"/>
+      <c r="BE42" s="19"/>
+      <c r="BF42" s="19"/>
+      <c r="BG42" s="19"/>
+      <c r="BH42" s="19"/>
+      <c r="BI42" s="20"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="23"/>
+      <c r="A43" s="22"/>
       <c r="B43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6843,51 +6899,53 @@
       </c>
       <c r="AV44" s="8">
         <v>186945.7</v>
       </c>
       <c r="AW44" s="6">
         <v>186180.9</v>
       </c>
       <c r="AX44" s="6">
         <v>966.5</v>
       </c>
       <c r="AY44" s="6">
         <v>2221.6</v>
       </c>
       <c r="AZ44" s="6">
         <v>3819.8</v>
       </c>
       <c r="BA44" s="6">
         <v>5010.7</v>
       </c>
       <c r="BB44" s="6">
         <v>5818.4752850754167</v>
       </c>
       <c r="BC44" s="7">
         <v>6602.6793570827513</v>
       </c>
-      <c r="BD44" s="7"/>
+      <c r="BD44" s="7">
+        <v>39145.4</v>
+      </c>
       <c r="BE44" s="7"/>
       <c r="BF44" s="8"/>
       <c r="BG44" s="8"/>
       <c r="BH44" s="8"/>
       <c r="BI44" s="6"/>
     </row>
     <row r="45" spans="1:61">
       <c r="A45" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="6">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="6">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="6">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="6">
         <v>2426.1717024564773</v>
       </c>
       <c r="F45" s="6">
         <v>3032.7146280705965</v>
       </c>
@@ -7016,51 +7074,53 @@
       </c>
       <c r="AV45" s="8">
         <v>19744.599999999999</v>
       </c>
       <c r="AW45" s="14">
         <v>20872.599999999999</v>
       </c>
       <c r="AX45" s="6">
         <v>960.5</v>
       </c>
       <c r="AY45" s="6">
         <v>2208.5</v>
       </c>
       <c r="AZ45" s="6">
         <v>3802.7</v>
       </c>
       <c r="BA45" s="6">
         <v>4990.5</v>
       </c>
       <c r="BB45" s="6">
         <v>5796.3295332291673</v>
       </c>
       <c r="BC45" s="7">
         <v>6576.6109058855009</v>
       </c>
-      <c r="BD45" s="7"/>
+      <c r="BD45" s="7">
+        <v>8396.9</v>
+      </c>
       <c r="BE45" s="7"/>
       <c r="BF45" s="8"/>
       <c r="BG45" s="8"/>
       <c r="BH45" s="8"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61">
       <c r="A46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>0</v>
       </c>
@@ -7189,51 +7249,53 @@
       </c>
       <c r="AV46" s="8">
         <v>13115.7</v>
       </c>
       <c r="AW46" s="14">
         <v>12900.4</v>
       </c>
       <c r="AX46" s="6">
         <v>0.1</v>
       </c>
       <c r="AY46" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ46" s="6">
         <v>0.1</v>
       </c>
       <c r="BA46" s="6">
         <v>0.2</v>
       </c>
       <c r="BB46" s="6">
         <v>0.18723095833333336</v>
       </c>
       <c r="BC46" s="8">
         <v>0.20987837500000003</v>
       </c>
-      <c r="BD46" s="8"/>
+      <c r="BD46" s="8">
+        <v>2398.1999999999998</v>
+      </c>
       <c r="BE46" s="8"/>
       <c r="BF46" s="8"/>
       <c r="BG46" s="8"/>
       <c r="BH46" s="8"/>
       <c r="BI46" s="14"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>0</v>
       </c>
@@ -7362,51 +7424,53 @@
       </c>
       <c r="AV47" s="8">
         <v>19766</v>
       </c>
       <c r="AW47" s="14">
         <v>19757.099999999999</v>
       </c>
       <c r="AX47" s="6">
         <v>0</v>
       </c>
       <c r="AY47" s="6">
         <v>0</v>
       </c>
       <c r="AZ47" s="6">
         <v>0</v>
       </c>
       <c r="BA47" s="6">
         <v>0</v>
       </c>
       <c r="BB47" s="6">
         <v>3.7446191666666663E-2</v>
       </c>
       <c r="BC47" s="7">
         <v>0.29842095500000004</v>
       </c>
-      <c r="BD47" s="7"/>
+      <c r="BD47" s="7">
+        <v>2552.8000000000002</v>
+      </c>
       <c r="BE47" s="7"/>
       <c r="BF47" s="8"/>
       <c r="BG47" s="8"/>
       <c r="BH47" s="8"/>
       <c r="BI47" s="14"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>0</v>
       </c>
@@ -7535,51 +7599,53 @@
       </c>
       <c r="AV48" s="8">
         <v>7500.6</v>
       </c>
       <c r="AW48" s="14">
         <v>7475</v>
       </c>
       <c r="AX48" s="6">
         <v>0</v>
       </c>
       <c r="AY48" s="6">
         <v>0</v>
       </c>
       <c r="AZ48" s="6">
         <v>0</v>
       </c>
       <c r="BA48" s="6">
         <v>0</v>
       </c>
       <c r="BB48" s="6">
         <v>3.5187320833333334E-2</v>
       </c>
       <c r="BC48" s="7">
         <v>3.93614875E-2</v>
       </c>
-      <c r="BD48" s="7"/>
+      <c r="BD48" s="7">
+        <v>1936.4</v>
+      </c>
       <c r="BE48" s="7"/>
       <c r="BF48" s="8"/>
       <c r="BG48" s="8"/>
       <c r="BH48" s="8"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>0</v>
       </c>
@@ -7708,51 +7774,53 @@
       </c>
       <c r="AV49" s="8">
         <v>25701.9</v>
       </c>
       <c r="AW49" s="14">
         <v>25351.3</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC49" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="BD49" s="7"/>
+      <c r="BD49" s="7">
+        <v>1699</v>
+      </c>
       <c r="BE49" s="7"/>
       <c r="BF49" s="8"/>
       <c r="BG49" s="8"/>
       <c r="BH49" s="8"/>
       <c r="BI49" s="14"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>0</v>
       </c>
@@ -7881,51 +7949,53 @@
       </c>
       <c r="AV50" s="8">
         <v>11180.1</v>
       </c>
       <c r="AW50" s="14">
         <v>11016.3</v>
       </c>
       <c r="AX50" s="6">
         <v>0.1</v>
       </c>
       <c r="AY50" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ50" s="6">
         <v>0.1</v>
       </c>
       <c r="BA50" s="6">
         <v>0.2</v>
       </c>
       <c r="BB50" s="6">
         <v>0.18723095833333336</v>
       </c>
       <c r="BC50" s="7">
         <v>0.40160175100000006</v>
       </c>
-      <c r="BD50" s="7"/>
+      <c r="BD50" s="7">
+        <v>2736.9</v>
+      </c>
       <c r="BE50" s="7"/>
       <c r="BF50" s="8"/>
       <c r="BG50" s="8"/>
       <c r="BH50" s="8"/>
       <c r="BI50" s="14"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>0</v>
       </c>
@@ -8054,51 +8124,53 @@
       </c>
       <c r="AV51" s="8">
         <v>17709.3</v>
       </c>
       <c r="AW51" s="14">
         <v>17447.5</v>
       </c>
       <c r="AX51" s="6">
         <v>1</v>
       </c>
       <c r="AY51" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AZ51" s="6">
         <v>3</v>
       </c>
       <c r="BA51" s="6">
         <v>3.5</v>
       </c>
       <c r="BB51" s="6">
         <v>3.8492271833333329</v>
       </c>
       <c r="BC51" s="7">
         <v>5.037339740666666</v>
       </c>
-      <c r="BD51" s="7"/>
+      <c r="BD51" s="7">
+        <v>3499.2</v>
+      </c>
       <c r="BE51" s="7"/>
       <c r="BF51" s="8"/>
       <c r="BG51" s="8"/>
       <c r="BH51" s="8"/>
       <c r="BI51" s="14"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="6">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="6">
         <v>0.326845</v>
       </c>
       <c r="D52" s="6">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="6">
         <v>0.65368999999999999</v>
       </c>
       <c r="F52" s="6">
         <v>0.81711250000000002</v>
       </c>
@@ -8227,51 +8299,53 @@
       </c>
       <c r="AV52" s="8">
         <v>13118</v>
       </c>
       <c r="AW52" s="14">
         <v>12879.8</v>
       </c>
       <c r="AX52" s="6">
         <v>0.2</v>
       </c>
       <c r="AY52" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ52" s="6">
         <v>0.6</v>
       </c>
       <c r="BA52" s="6">
         <v>0.7</v>
       </c>
       <c r="BB52" s="6">
         <v>0.81156798333333335</v>
       </c>
       <c r="BC52" s="7">
         <v>0.90792913333333336</v>
       </c>
-      <c r="BD52" s="7"/>
+      <c r="BD52" s="7">
+        <v>2939.7</v>
+      </c>
       <c r="BE52" s="7"/>
       <c r="BF52" s="8"/>
       <c r="BG52" s="8"/>
       <c r="BH52" s="8"/>
       <c r="BI52" s="14"/>
     </row>
     <row r="53" spans="1:61">
       <c r="A53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>0</v>
       </c>
@@ -8400,51 +8474,53 @@
       </c>
       <c r="AV53" s="8">
         <v>9264.7999999999993</v>
       </c>
       <c r="AW53" s="14">
         <v>9072.2999999999993</v>
       </c>
       <c r="AX53" s="6">
         <v>0.8</v>
       </c>
       <c r="AY53" s="6">
         <v>1.8</v>
       </c>
       <c r="AZ53" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA53" s="6">
         <v>2.7</v>
       </c>
       <c r="BB53" s="6">
         <v>2.924938846666667</v>
       </c>
       <c r="BC53" s="7">
         <v>3.2783448200000005</v>
       </c>
-      <c r="BD53" s="7"/>
+      <c r="BD53" s="7">
+        <v>2315</v>
+      </c>
       <c r="BE53" s="7"/>
       <c r="BF53" s="8"/>
       <c r="BG53" s="8"/>
       <c r="BH53" s="8"/>
       <c r="BI53" s="14"/>
     </row>
     <row r="54" spans="1:61">
       <c r="A54" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>0</v>
       </c>
@@ -8573,51 +8649,53 @@
       </c>
       <c r="AV54" s="8">
         <v>10824.1</v>
       </c>
       <c r="AW54" s="14">
         <v>10802.1</v>
       </c>
       <c r="AX54" s="6">
         <v>3.6</v>
       </c>
       <c r="AY54" s="6">
         <v>7.95</v>
       </c>
       <c r="AZ54" s="6">
         <v>10.3</v>
       </c>
       <c r="BA54" s="6">
         <v>12</v>
       </c>
       <c r="BB54" s="6">
         <v>13.214213803750001</v>
       </c>
       <c r="BC54" s="7">
         <v>14.884495230750002</v>
       </c>
-      <c r="BD54" s="7"/>
+      <c r="BD54" s="7">
+        <v>2636.2</v>
+      </c>
       <c r="BE54" s="7"/>
       <c r="BF54" s="8"/>
       <c r="BG54" s="8"/>
       <c r="BH54" s="8"/>
       <c r="BI54" s="14"/>
     </row>
     <row r="55" spans="1:61">
       <c r="A55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>0</v>
       </c>
@@ -8746,51 +8824,53 @@
       </c>
       <c r="AV55" s="8">
         <v>17593.7</v>
       </c>
       <c r="AW55" s="14">
         <v>17102.099999999999</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC55" s="7">
         <v>3.6635039999999997E-3</v>
       </c>
-      <c r="BD55" s="7"/>
+      <c r="BD55" s="7">
+        <v>2486</v>
+      </c>
       <c r="BE55" s="7"/>
       <c r="BF55" s="8"/>
       <c r="BG55" s="8"/>
       <c r="BH55" s="8"/>
       <c r="BI55" s="14"/>
     </row>
     <row r="56" spans="1:61">
       <c r="A56" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>0</v>
       </c>
@@ -8919,51 +8999,53 @@
       </c>
       <c r="AV56" s="8">
         <v>13610.1</v>
       </c>
       <c r="AW56" s="14">
         <v>13616</v>
       </c>
       <c r="AX56" s="6">
         <v>0.2</v>
       </c>
       <c r="AY56" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="AZ56" s="6">
         <v>0.7</v>
       </c>
       <c r="BA56" s="6">
         <v>0.8</v>
       </c>
       <c r="BB56" s="6">
         <v>0.89870860000000008</v>
       </c>
       <c r="BC56" s="8">
         <v>1.0074162</v>
       </c>
-      <c r="BD56" s="7"/>
+      <c r="BD56" s="7">
+        <v>3527.9</v>
+      </c>
       <c r="BE56" s="7"/>
       <c r="BF56" s="8"/>
       <c r="BG56" s="8"/>
       <c r="BH56" s="8"/>
       <c r="BI56" s="14"/>
     </row>
     <row r="57" spans="1:61">
       <c r="A57" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>0</v>
       </c>
@@ -9092,241 +9174,243 @@
       </c>
       <c r="AV57" s="8">
         <v>7816.8</v>
       </c>
       <c r="AW57" s="14">
         <v>7888.4</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC57" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="BD57" s="7"/>
+      <c r="BD57" s="7">
+        <v>2021.2</v>
+      </c>
       <c r="BE57" s="7"/>
       <c r="BF57" s="8"/>
       <c r="BG57" s="8"/>
       <c r="BH57" s="8"/>
       <c r="BI57" s="14"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1">
-      <c r="A59" s="21" t="s">
+      <c r="A59" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="B59" s="21"/>
-[...46 lines deleted...]
-      <c r="AW59" s="21"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="N59" s="23"/>
+      <c r="O59" s="23"/>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="23"/>
+      <c r="T59" s="23"/>
+      <c r="U59" s="23"/>
+      <c r="V59" s="23"/>
+      <c r="W59" s="23"/>
+      <c r="X59" s="23"/>
+      <c r="Y59" s="23"/>
+      <c r="Z59" s="23"/>
+      <c r="AA59" s="23"/>
+      <c r="AB59" s="23"/>
+      <c r="AC59" s="23"/>
+      <c r="AD59" s="23"/>
+      <c r="AE59" s="23"/>
+      <c r="AF59" s="23"/>
+      <c r="AG59" s="23"/>
+      <c r="AH59" s="23"/>
+      <c r="AI59" s="23"/>
+      <c r="AJ59" s="23"/>
+      <c r="AK59" s="23"/>
+      <c r="AL59" s="23"/>
+      <c r="AM59" s="23"/>
+      <c r="AN59" s="23"/>
+      <c r="AO59" s="23"/>
+      <c r="AP59" s="23"/>
+      <c r="AQ59" s="23"/>
+      <c r="AR59" s="23"/>
+      <c r="AS59" s="23"/>
+      <c r="AT59" s="23"/>
+      <c r="AU59" s="23"/>
+      <c r="AV59" s="23"/>
+      <c r="AW59" s="23"/>
     </row>
     <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1">
-      <c r="J60" s="20" t="s">
+      <c r="J60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="K60" s="20"/>
-[...2 lines deleted...]
-      <c r="V60" s="20" t="s">
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
+      <c r="M60" s="17"/>
+      <c r="V60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="W60" s="20"/>
-[...1 lines deleted...]
-      <c r="Y60" s="20"/>
+      <c r="W60" s="17"/>
+      <c r="X60" s="17"/>
+      <c r="Y60" s="17"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
-      <c r="AH60" s="20" t="s">
+      <c r="AH60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AI60" s="20"/>
-[...1 lines deleted...]
-      <c r="AK60" s="20"/>
+      <c r="AI60" s="17"/>
+      <c r="AJ60" s="17"/>
+      <c r="AK60" s="17"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
-      <c r="AT60" s="20" t="s">
+      <c r="AT60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="AU60" s="20"/>
-[...1 lines deleted...]
-      <c r="AW60" s="20"/>
+      <c r="AU60" s="17"/>
+      <c r="AV60" s="17"/>
+      <c r="AW60" s="17"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="3"/>
-      <c r="BF60" s="20" t="s">
+      <c r="BF60" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="BG60" s="20"/>
-[...1 lines deleted...]
-      <c r="BI60" s="20"/>
+      <c r="BG60" s="17"/>
+      <c r="BH60" s="17"/>
+      <c r="BI60" s="17"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A61" s="22"/>
-      <c r="B61" s="17" t="s">
+      <c r="A61" s="21"/>
+      <c r="B61" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="18"/>
-[...10 lines deleted...]
-      <c r="N61" s="17" t="s">
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19"/>
+      <c r="F61" s="19"/>
+      <c r="G61" s="19"/>
+      <c r="H61" s="19"/>
+      <c r="I61" s="19"/>
+      <c r="J61" s="19"/>
+      <c r="K61" s="19"/>
+      <c r="L61" s="19"/>
+      <c r="M61" s="20"/>
+      <c r="N61" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="18"/>
-[...10 lines deleted...]
-      <c r="Z61" s="17" t="s">
+      <c r="O61" s="19"/>
+      <c r="P61" s="19"/>
+      <c r="Q61" s="19"/>
+      <c r="R61" s="19"/>
+      <c r="S61" s="19"/>
+      <c r="T61" s="19"/>
+      <c r="U61" s="19"/>
+      <c r="V61" s="19"/>
+      <c r="W61" s="19"/>
+      <c r="X61" s="19"/>
+      <c r="Y61" s="20"/>
+      <c r="Z61" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="18"/>
-[...10 lines deleted...]
-      <c r="AL61" s="17" t="s">
+      <c r="AA61" s="19"/>
+      <c r="AB61" s="19"/>
+      <c r="AC61" s="19"/>
+      <c r="AD61" s="19"/>
+      <c r="AE61" s="19"/>
+      <c r="AF61" s="19"/>
+      <c r="AG61" s="19"/>
+      <c r="AH61" s="19"/>
+      <c r="AI61" s="19"/>
+      <c r="AJ61" s="19"/>
+      <c r="AK61" s="20"/>
+      <c r="AL61" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="18"/>
-[...10 lines deleted...]
-      <c r="AX61" s="17" t="s">
+      <c r="AM61" s="19"/>
+      <c r="AN61" s="19"/>
+      <c r="AO61" s="19"/>
+      <c r="AP61" s="19"/>
+      <c r="AQ61" s="19"/>
+      <c r="AR61" s="19"/>
+      <c r="AS61" s="19"/>
+      <c r="AT61" s="19"/>
+      <c r="AU61" s="19"/>
+      <c r="AV61" s="19"/>
+      <c r="AW61" s="20"/>
+      <c r="AX61" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="18"/>
-[...9 lines deleted...]
-      <c r="BI61" s="19"/>
+      <c r="AY61" s="19"/>
+      <c r="AZ61" s="19"/>
+      <c r="BA61" s="19"/>
+      <c r="BB61" s="19"/>
+      <c r="BC61" s="19"/>
+      <c r="BD61" s="19"/>
+      <c r="BE61" s="19"/>
+      <c r="BF61" s="19"/>
+      <c r="BG61" s="19"/>
+      <c r="BH61" s="19"/>
+      <c r="BI61" s="20"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="23"/>
+      <c r="A62" s="22"/>
       <c r="B62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9630,51 +9714,53 @@
       </c>
       <c r="AV63" s="8">
         <v>192723.3</v>
       </c>
       <c r="AW63" s="6">
         <v>222143.3</v>
       </c>
       <c r="AX63" s="6">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="6">
         <v>23816.1</v>
       </c>
       <c r="AZ63" s="6">
         <v>47470.3</v>
       </c>
       <c r="BA63" s="6">
         <v>66496.600000000006</v>
       </c>
       <c r="BB63" s="6">
         <v>85838.833620888618</v>
       </c>
       <c r="BC63" s="7">
         <v>117349.39530028492</v>
       </c>
-      <c r="BD63" s="7"/>
+      <c r="BD63" s="7">
+        <v>137651.4</v>
+      </c>
       <c r="BE63" s="7"/>
       <c r="BF63" s="8"/>
       <c r="BG63" s="8"/>
       <c r="BH63" s="8"/>
       <c r="BI63" s="6"/>
     </row>
     <row r="64" spans="1:61">
       <c r="A64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="8">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="8">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="8">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="8">
         <v>6589.1813313880702</v>
       </c>
       <c r="F64" s="8">
         <v>8351.9654778463555</v>
       </c>
@@ -9803,51 +9889,53 @@
       </c>
       <c r="AV64" s="8">
         <v>22297.5</v>
       </c>
       <c r="AW64" s="14">
         <v>24936.799999999999</v>
       </c>
       <c r="AX64" s="8">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="8">
         <v>3081.5</v>
       </c>
       <c r="AZ64" s="8">
         <v>5470.2</v>
       </c>
       <c r="BA64" s="8">
         <v>7254.4</v>
       </c>
       <c r="BB64" s="8">
         <v>9188.921002387593</v>
       </c>
       <c r="BC64" s="7">
         <v>12234.544750463323</v>
       </c>
-      <c r="BD64" s="7"/>
+      <c r="BD64" s="7">
+        <v>14220.1</v>
+      </c>
       <c r="BE64" s="7"/>
       <c r="BF64" s="8"/>
       <c r="BG64" s="8"/>
       <c r="BH64" s="8"/>
       <c r="BI64" s="14"/>
     </row>
     <row r="65" spans="1:61">
       <c r="A65" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="8">
         <v>2895.3480710957338</v>
       </c>
       <c r="F65" s="8">
         <v>4082.4183209983457</v>
       </c>
@@ -9976,51 +10064,53 @@
       </c>
       <c r="AV65" s="8">
         <v>10372.5</v>
       </c>
       <c r="AW65" s="14">
         <v>12106.4</v>
       </c>
       <c r="AX65" s="8">
         <v>454.4</v>
       </c>
       <c r="AY65" s="8">
         <v>1053.3</v>
       </c>
       <c r="AZ65" s="8">
         <v>2059.6999999999998</v>
       </c>
       <c r="BA65" s="8">
         <v>3319.8</v>
       </c>
       <c r="BB65" s="8">
         <v>4600.7944987084884</v>
       </c>
       <c r="BC65" s="8">
         <v>6275.0134666375779</v>
       </c>
-      <c r="BD65" s="8"/>
+      <c r="BD65" s="8">
+        <v>7591.7</v>
+      </c>
       <c r="BE65" s="8"/>
       <c r="BF65" s="8"/>
       <c r="BG65" s="8"/>
       <c r="BH65" s="8"/>
       <c r="BI65" s="14"/>
     </row>
     <row r="66" spans="1:61">
       <c r="A66" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="8">
         <v>6742.4417376404399</v>
       </c>
       <c r="F66" s="8">
         <v>8205.9021393418934</v>
       </c>
@@ -10149,51 +10239,53 @@
       </c>
       <c r="AV66" s="8">
         <v>15830.7</v>
       </c>
       <c r="AW66" s="14">
         <v>17209.7</v>
       </c>
       <c r="AX66" s="8">
         <v>631.1</v>
       </c>
       <c r="AY66" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ66" s="8">
         <v>4088.9</v>
       </c>
       <c r="BA66" s="8">
         <v>5972.7</v>
       </c>
       <c r="BB66" s="8">
         <v>7288.8665746085208</v>
       </c>
       <c r="BC66" s="7">
         <v>10140.270297141524</v>
       </c>
-      <c r="BD66" s="7"/>
+      <c r="BD66" s="7">
+        <v>11751.6</v>
+      </c>
       <c r="BE66" s="7"/>
       <c r="BF66" s="8"/>
       <c r="BG66" s="8"/>
       <c r="BH66" s="8"/>
       <c r="BI66" s="14"/>
     </row>
     <row r="67" spans="1:61">
       <c r="A67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B67" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="8">
         <v>6578.8053937616287</v>
       </c>
       <c r="F67" s="8">
         <v>8788.5693817694428</v>
       </c>
@@ -10322,51 +10414,53 @@
       </c>
       <c r="AV67" s="8">
         <v>12845.2</v>
       </c>
       <c r="AW67" s="14">
         <v>14266.1</v>
       </c>
       <c r="AX67" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="8">
         <v>2180</v>
       </c>
       <c r="AZ67" s="8">
         <v>4846.5</v>
       </c>
       <c r="BA67" s="8">
         <v>6468.7</v>
       </c>
       <c r="BB67" s="8">
         <v>8763.6000294989681</v>
       </c>
       <c r="BC67" s="7">
         <v>10050.527223705565</v>
       </c>
-      <c r="BD67" s="7"/>
+      <c r="BD67" s="7">
+        <v>11184.6</v>
+      </c>
       <c r="BE67" s="7"/>
       <c r="BF67" s="8"/>
       <c r="BG67" s="8"/>
       <c r="BH67" s="8"/>
       <c r="BI67" s="14"/>
     </row>
     <row r="68" spans="1:61">
       <c r="A68" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="8">
         <v>4447.1534081159607</v>
       </c>
       <c r="F68" s="8">
         <v>6033.3922510537923</v>
       </c>
@@ -10495,51 +10589,53 @@
       </c>
       <c r="AV68" s="8">
         <v>14974.3</v>
       </c>
       <c r="AW68" s="14">
         <v>16754.7</v>
       </c>
       <c r="AX68" s="8">
         <v>473.6</v>
       </c>
       <c r="AY68" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ68" s="8">
         <v>3181.2</v>
       </c>
       <c r="BA68" s="8">
         <v>4314.3</v>
       </c>
       <c r="BB68" s="8">
         <v>5769.6936497500119</v>
       </c>
       <c r="BC68" s="7">
         <v>8390.0557459134488</v>
       </c>
-      <c r="BD68" s="7"/>
+      <c r="BD68" s="7">
+        <v>9463.6</v>
+      </c>
       <c r="BE68" s="7"/>
       <c r="BF68" s="8"/>
       <c r="BG68" s="8"/>
       <c r="BH68" s="8"/>
       <c r="BI68" s="14"/>
     </row>
     <row r="69" spans="1:61">
       <c r="A69" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="8">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="8">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="8">
         <v>6356.0885982378968</v>
       </c>
       <c r="F69" s="8">
         <v>8219.1775112851919</v>
       </c>
@@ -10668,51 +10764,53 @@
       </c>
       <c r="AV69" s="8">
         <v>15202</v>
       </c>
       <c r="AW69" s="14">
         <v>19583.599999999999</v>
       </c>
       <c r="AX69" s="8">
         <v>929.8</v>
       </c>
       <c r="AY69" s="8">
         <v>1707.5</v>
       </c>
       <c r="AZ69" s="8">
         <v>4488.7</v>
       </c>
       <c r="BA69" s="8">
         <v>5770.1</v>
       </c>
       <c r="BB69" s="8">
         <v>7392.2022580793628</v>
       </c>
       <c r="BC69" s="7">
         <v>10644.57837816221</v>
       </c>
-      <c r="BD69" s="7"/>
+      <c r="BD69" s="7">
+        <v>12438.1</v>
+      </c>
       <c r="BE69" s="7"/>
       <c r="BF69" s="8"/>
       <c r="BG69" s="8"/>
       <c r="BH69" s="8"/>
       <c r="BI69" s="14"/>
     </row>
     <row r="70" spans="1:61">
       <c r="A70" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="6">
         <v>6113.9460384115719</v>
       </c>
       <c r="F70" s="6">
         <v>7909.8961413727684</v>
       </c>
@@ -10841,51 +10939,53 @@
       </c>
       <c r="AV70" s="8">
         <v>17782.7</v>
       </c>
       <c r="AW70" s="14">
         <v>20225.099999999999</v>
       </c>
       <c r="AX70" s="6">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="6">
         <v>2215.1</v>
       </c>
       <c r="AZ70" s="6">
         <v>3889.6</v>
       </c>
       <c r="BA70" s="6">
         <v>6183</v>
       </c>
       <c r="BB70" s="6">
         <v>7931.2497319082631</v>
       </c>
       <c r="BC70" s="7">
         <v>10676.845056315549</v>
       </c>
-      <c r="BD70" s="7"/>
+      <c r="BD70" s="7">
+        <v>12756.2</v>
+      </c>
       <c r="BE70" s="7"/>
       <c r="BF70" s="8"/>
       <c r="BG70" s="8"/>
       <c r="BH70" s="8"/>
       <c r="BI70" s="14"/>
     </row>
     <row r="71" spans="1:61">
       <c r="A71" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="8">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="8">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="8">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="8">
         <v>5687.7357120612578</v>
       </c>
       <c r="F71" s="8">
         <v>7791.1388487377508</v>
       </c>
@@ -11014,51 +11114,53 @@
       </c>
       <c r="AV71" s="8">
         <v>18515.5</v>
       </c>
       <c r="AW71" s="14">
         <v>21940.799999999999</v>
       </c>
       <c r="AX71" s="8">
         <v>988.1</v>
       </c>
       <c r="AY71" s="8">
         <v>1665.2</v>
       </c>
       <c r="AZ71" s="8">
         <v>3552.4</v>
       </c>
       <c r="BA71" s="8">
         <v>5144.6000000000004</v>
       </c>
       <c r="BB71" s="8">
         <v>7392.2762721045965</v>
       </c>
       <c r="BC71" s="7">
         <v>11305.573420374914</v>
       </c>
-      <c r="BD71" s="7"/>
+      <c r="BD71" s="7">
+        <v>13653.8</v>
+      </c>
       <c r="BE71" s="7"/>
       <c r="BF71" s="8"/>
       <c r="BG71" s="8"/>
       <c r="BH71" s="8"/>
       <c r="BI71" s="14"/>
     </row>
     <row r="72" spans="1:61">
       <c r="A72" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="8">
         <v>3820.768829115791</v>
       </c>
       <c r="F72" s="8">
         <v>5332.7952368105889</v>
       </c>
@@ -11187,51 +11289,53 @@
       </c>
       <c r="AV72" s="8">
         <v>11893.5</v>
       </c>
       <c r="AW72" s="14">
         <v>13392.9</v>
       </c>
       <c r="AX72" s="8">
         <v>727.9</v>
       </c>
       <c r="AY72" s="8">
         <v>1509.9</v>
       </c>
       <c r="AZ72" s="8">
         <v>2591.3000000000002</v>
       </c>
       <c r="BA72" s="8">
         <v>3861.5</v>
       </c>
       <c r="BB72" s="8">
         <v>5294.6251027859271</v>
       </c>
       <c r="BC72" s="7">
         <v>7180.3671259365301</v>
       </c>
-      <c r="BD72" s="7"/>
+      <c r="BD72" s="7">
+        <v>8414.7999999999993</v>
+      </c>
       <c r="BE72" s="7"/>
       <c r="BF72" s="8"/>
       <c r="BG72" s="8"/>
       <c r="BH72" s="8"/>
       <c r="BI72" s="14"/>
     </row>
     <row r="73" spans="1:61">
       <c r="A73" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="8">
         <v>5979.2194671011821</v>
       </c>
       <c r="F73" s="8">
         <v>7153.7663335194702</v>
       </c>
@@ -11360,51 +11464,53 @@
       </c>
       <c r="AV73" s="8">
         <v>14358</v>
       </c>
       <c r="AW73" s="14">
         <v>15566</v>
       </c>
       <c r="AX73" s="8">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="8">
         <v>2078.1</v>
       </c>
       <c r="AZ73" s="8">
         <v>3423.3</v>
       </c>
       <c r="BA73" s="8">
         <v>4693.8</v>
       </c>
       <c r="BB73" s="8">
         <v>5549.9507768085805</v>
       </c>
       <c r="BC73" s="7">
         <v>7773.6600671922461</v>
       </c>
-      <c r="BD73" s="7"/>
+      <c r="BD73" s="7">
+        <v>9427.2000000000007</v>
+      </c>
       <c r="BE73" s="7"/>
       <c r="BF73" s="8"/>
       <c r="BG73" s="8"/>
       <c r="BH73" s="8"/>
       <c r="BI73" s="14"/>
     </row>
     <row r="74" spans="1:61">
       <c r="A74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="8">
         <v>6581.0400184598811</v>
       </c>
       <c r="F74" s="8">
         <v>8292.9933670162136</v>
       </c>
@@ -11533,51 +11639,53 @@
       </c>
       <c r="AV74" s="8">
         <v>17092.2</v>
       </c>
       <c r="AW74" s="14">
         <v>18761.099999999999</v>
       </c>
       <c r="AX74" s="8">
         <v>953.3</v>
       </c>
       <c r="AY74" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ74" s="8">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA74" s="8">
         <v>6344.1</v>
       </c>
       <c r="BB74" s="8">
         <v>7879.1761729770606</v>
       </c>
       <c r="BC74" s="7">
         <v>10779.240273333397</v>
       </c>
-      <c r="BD74" s="7"/>
+      <c r="BD74" s="7">
+        <v>12512.7</v>
+      </c>
       <c r="BE74" s="7"/>
       <c r="BF74" s="8"/>
       <c r="BG74" s="8"/>
       <c r="BH74" s="8"/>
       <c r="BI74" s="14"/>
     </row>
     <row r="75" spans="1:61">
       <c r="A75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="8">
         <v>4030.0822929539208</v>
       </c>
       <c r="F75" s="8">
         <v>4951.0619501405554</v>
       </c>
@@ -11706,51 +11814,53 @@
       </c>
       <c r="AV75" s="8">
         <v>11038</v>
       </c>
       <c r="AW75" s="14">
         <v>14696.5</v>
       </c>
       <c r="AX75" s="8">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="8">
         <v>1172.0999999999999</v>
       </c>
       <c r="AZ75" s="8">
         <v>2555.1</v>
       </c>
       <c r="BA75" s="8">
         <v>3775</v>
       </c>
       <c r="BB75" s="8">
         <v>4528.4284260492823</v>
       </c>
       <c r="BC75" s="8">
         <v>6558.4033296693442</v>
       </c>
-      <c r="BD75" s="7"/>
+      <c r="BD75" s="7">
+        <v>7910.9</v>
+      </c>
       <c r="BE75" s="7"/>
       <c r="BF75" s="8"/>
       <c r="BG75" s="8"/>
       <c r="BH75" s="8"/>
       <c r="BI75" s="14"/>
     </row>
     <row r="76" spans="1:61">
       <c r="A76" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="8">
         <v>3581.3193200344367</v>
       </c>
       <c r="F76" s="8">
         <v>4365.7005908799556</v>
       </c>
@@ -11879,229 +11989,231 @@
       </c>
       <c r="AV76" s="8">
         <v>10521.2</v>
       </c>
       <c r="AW76" s="14">
         <v>12703.6</v>
       </c>
       <c r="AX76" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ76" s="8">
         <v>2518.5</v>
       </c>
       <c r="BA76" s="8">
         <v>3394.6</v>
       </c>
       <c r="BB76" s="8">
         <v>4259.0491252219617</v>
       </c>
       <c r="BC76" s="8">
         <v>5340.3161654392761</v>
       </c>
-      <c r="BD76" s="7"/>
+      <c r="BD76" s="7">
+        <v>6326.1</v>
+      </c>
       <c r="BE76" s="7"/>
       <c r="BF76" s="8"/>
       <c r="BG76" s="8"/>
       <c r="BH76" s="8"/>
       <c r="BI76" s="14"/>
     </row>
     <row r="78" spans="1:61">
       <c r="A78" s="13" t="s">
         <v>33</v>
       </c>
       <c r="Z78" s="15" t="s">
         <v>38</v>
       </c>
       <c r="AA78" s="15"/>
       <c r="AB78" s="15"/>
       <c r="AC78" s="15"/>
       <c r="AD78" s="15"/>
       <c r="AE78" s="15"/>
       <c r="AF78" s="15"/>
       <c r="AG78" s="15"/>
       <c r="AH78" s="15"/>
       <c r="AI78" s="15"/>
       <c r="AJ78" s="15"/>
       <c r="AK78" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="J3:M3"/>
-[...22 lines deleted...]
-    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BF41:BI41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="V22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="V41:Y41"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AH22:AK22"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="AH41:AK41"/>
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AH60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="J60:M60"/>
+    <mergeCell ref="V60:Y60"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B23:M23"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>