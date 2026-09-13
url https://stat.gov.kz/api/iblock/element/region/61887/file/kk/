--- v5 (2026-08-24)
+++ v6 (2026-09-13)
@@ -1,78 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\082026\Динамика по ВПСХ_сельское_январь-июль 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\092026\Динамика по ВПСХ_сельское_январь-июль 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11700" tabRatio="838"/>
   </bookViews>
   <sheets>
-    <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Жалпы шығарылымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="83">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
@@ -152,125 +156,298 @@
   </si>
   <si>
     <t xml:space="preserve">*2022 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
   <si>
     <t>2022 жыл*</t>
   </si>
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2024 жыл**</t>
   </si>
   <si>
     <t>**2024 жылғы 1 қаңтарға мал басы бойынша шаруашылық есебінің жаңартылған деректері есебімен. Алдын ала деректер</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/118/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/91/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Ауыл шаруашылығы статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Сембаева Маншук Кожахметовна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7132564996</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>m.sembaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы – аграрлық сектор саласында, сонымен бірге өткізу үшін сондай-ақ өзінің жеке тұтынуына құрылған өнімдер мен көрсетілетін қызметтердің жалпы құны. Ол ауыл шаруашылығы өнімдерінің (көрсетілетін қызметтердің) жалпы шығарылымынан, аңшылық шаруашылығында, орман өсіру мен ағаш дайындауда, балық аулау мен балық өсірудегі өндірілген өнімнің (көрсетілетін қызметтің) құнынан қалыптасады</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701189</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/aktobe/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>2022 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Есептеу әдесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл, орман және балық шаруашылықтары өнімдерінің 
+(көрсетілетін қызметтерінің) жалпы шығарылымын есептеу әдістемесі
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-сх (айлық және жылдық) ""Мал шаруашылығының жай-күйі туралы есеп", А-008  (тоқсандық) "Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру", 29-сх (жылына бір рет) "Ауыл шаруашылығы дақылдары түсімін жинау туралы", А-005 (үш жылда бір рет) "Жұртшылық шаруашылықтарындағы ауыл шаруашылығы дақылдары түсімін жинау туралы", 1-сх (жылдық) "Ауыл шаруашылығы құралымының қызметі туралы есеп", 1-балық (жылдық) "Балық аулау мен акваөсіру туралы", 1-орман  (жылдық) "Орман өсіру мен ағаш дайындау қызметі туралы есеп", 2-аңшылық  (жылдық) "Аңшылық пен аулау жөніндегі, осы салалардағы
+қызмет көрсетуді ұсынуды қоса алғандағы қызмет туралы", 8-сх (үш жылда бір рет) "Ауыл шаруашылығы қызметтерін көрсету туралы"
+</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.1"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -336,134 +513,225 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -708,264 +976,1174 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.sembaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701189" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/aktobe/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/118/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="45.5703125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="95.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="85.140625" style="18" customWidth="1"/>
+    <col min="4" max="5" width="9.140625" style="18"/>
+    <col min="6" max="6" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="18"/>
+    <col min="257" max="257" width="45.5703125" style="18" customWidth="1"/>
+    <col min="258" max="258" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="259" max="261" width="9.140625" style="18"/>
+    <col min="262" max="262" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="263" max="512" width="9.140625" style="18"/>
+    <col min="513" max="513" width="45.5703125" style="18" customWidth="1"/>
+    <col min="514" max="514" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="515" max="517" width="9.140625" style="18"/>
+    <col min="518" max="518" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="519" max="768" width="9.140625" style="18"/>
+    <col min="769" max="769" width="45.5703125" style="18" customWidth="1"/>
+    <col min="770" max="770" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="771" max="773" width="9.140625" style="18"/>
+    <col min="774" max="774" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="775" max="1024" width="9.140625" style="18"/>
+    <col min="1025" max="1025" width="45.5703125" style="18" customWidth="1"/>
+    <col min="1026" max="1026" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1029" width="9.140625" style="18"/>
+    <col min="1030" max="1030" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1280" width="9.140625" style="18"/>
+    <col min="1281" max="1281" width="45.5703125" style="18" customWidth="1"/>
+    <col min="1282" max="1282" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1285" width="9.140625" style="18"/>
+    <col min="1286" max="1286" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1536" width="9.140625" style="18"/>
+    <col min="1537" max="1537" width="45.5703125" style="18" customWidth="1"/>
+    <col min="1538" max="1538" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1541" width="9.140625" style="18"/>
+    <col min="1542" max="1542" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1792" width="9.140625" style="18"/>
+    <col min="1793" max="1793" width="45.5703125" style="18" customWidth="1"/>
+    <col min="1794" max="1794" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1797" width="9.140625" style="18"/>
+    <col min="1798" max="1798" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1799" max="2048" width="9.140625" style="18"/>
+    <col min="2049" max="2049" width="45.5703125" style="18" customWidth="1"/>
+    <col min="2050" max="2050" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2053" width="9.140625" style="18"/>
+    <col min="2054" max="2054" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2304" width="9.140625" style="18"/>
+    <col min="2305" max="2305" width="45.5703125" style="18" customWidth="1"/>
+    <col min="2306" max="2306" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2309" width="9.140625" style="18"/>
+    <col min="2310" max="2310" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2560" width="9.140625" style="18"/>
+    <col min="2561" max="2561" width="45.5703125" style="18" customWidth="1"/>
+    <col min="2562" max="2562" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2565" width="9.140625" style="18"/>
+    <col min="2566" max="2566" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2816" width="9.140625" style="18"/>
+    <col min="2817" max="2817" width="45.5703125" style="18" customWidth="1"/>
+    <col min="2818" max="2818" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2821" width="9.140625" style="18"/>
+    <col min="2822" max="2822" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2823" max="3072" width="9.140625" style="18"/>
+    <col min="3073" max="3073" width="45.5703125" style="18" customWidth="1"/>
+    <col min="3074" max="3074" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3077" width="9.140625" style="18"/>
+    <col min="3078" max="3078" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3328" width="9.140625" style="18"/>
+    <col min="3329" max="3329" width="45.5703125" style="18" customWidth="1"/>
+    <col min="3330" max="3330" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3333" width="9.140625" style="18"/>
+    <col min="3334" max="3334" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3584" width="9.140625" style="18"/>
+    <col min="3585" max="3585" width="45.5703125" style="18" customWidth="1"/>
+    <col min="3586" max="3586" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3589" width="9.140625" style="18"/>
+    <col min="3590" max="3590" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3840" width="9.140625" style="18"/>
+    <col min="3841" max="3841" width="45.5703125" style="18" customWidth="1"/>
+    <col min="3842" max="3842" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3845" width="9.140625" style="18"/>
+    <col min="3846" max="3846" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3847" max="4096" width="9.140625" style="18"/>
+    <col min="4097" max="4097" width="45.5703125" style="18" customWidth="1"/>
+    <col min="4098" max="4098" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4101" width="9.140625" style="18"/>
+    <col min="4102" max="4102" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4352" width="9.140625" style="18"/>
+    <col min="4353" max="4353" width="45.5703125" style="18" customWidth="1"/>
+    <col min="4354" max="4354" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4357" width="9.140625" style="18"/>
+    <col min="4358" max="4358" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4608" width="9.140625" style="18"/>
+    <col min="4609" max="4609" width="45.5703125" style="18" customWidth="1"/>
+    <col min="4610" max="4610" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4613" width="9.140625" style="18"/>
+    <col min="4614" max="4614" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4864" width="9.140625" style="18"/>
+    <col min="4865" max="4865" width="45.5703125" style="18" customWidth="1"/>
+    <col min="4866" max="4866" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4869" width="9.140625" style="18"/>
+    <col min="4870" max="4870" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4871" max="5120" width="9.140625" style="18"/>
+    <col min="5121" max="5121" width="45.5703125" style="18" customWidth="1"/>
+    <col min="5122" max="5122" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5125" width="9.140625" style="18"/>
+    <col min="5126" max="5126" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5376" width="9.140625" style="18"/>
+    <col min="5377" max="5377" width="45.5703125" style="18" customWidth="1"/>
+    <col min="5378" max="5378" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5381" width="9.140625" style="18"/>
+    <col min="5382" max="5382" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5632" width="9.140625" style="18"/>
+    <col min="5633" max="5633" width="45.5703125" style="18" customWidth="1"/>
+    <col min="5634" max="5634" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5637" width="9.140625" style="18"/>
+    <col min="5638" max="5638" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5888" width="9.140625" style="18"/>
+    <col min="5889" max="5889" width="45.5703125" style="18" customWidth="1"/>
+    <col min="5890" max="5890" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5893" width="9.140625" style="18"/>
+    <col min="5894" max="5894" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5895" max="6144" width="9.140625" style="18"/>
+    <col min="6145" max="6145" width="45.5703125" style="18" customWidth="1"/>
+    <col min="6146" max="6146" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6149" width="9.140625" style="18"/>
+    <col min="6150" max="6150" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6400" width="9.140625" style="18"/>
+    <col min="6401" max="6401" width="45.5703125" style="18" customWidth="1"/>
+    <col min="6402" max="6402" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6405" width="9.140625" style="18"/>
+    <col min="6406" max="6406" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6656" width="9.140625" style="18"/>
+    <col min="6657" max="6657" width="45.5703125" style="18" customWidth="1"/>
+    <col min="6658" max="6658" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6661" width="9.140625" style="18"/>
+    <col min="6662" max="6662" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6912" width="9.140625" style="18"/>
+    <col min="6913" max="6913" width="45.5703125" style="18" customWidth="1"/>
+    <col min="6914" max="6914" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6917" width="9.140625" style="18"/>
+    <col min="6918" max="6918" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6919" max="7168" width="9.140625" style="18"/>
+    <col min="7169" max="7169" width="45.5703125" style="18" customWidth="1"/>
+    <col min="7170" max="7170" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7173" width="9.140625" style="18"/>
+    <col min="7174" max="7174" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7424" width="9.140625" style="18"/>
+    <col min="7425" max="7425" width="45.5703125" style="18" customWidth="1"/>
+    <col min="7426" max="7426" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7429" width="9.140625" style="18"/>
+    <col min="7430" max="7430" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7680" width="9.140625" style="18"/>
+    <col min="7681" max="7681" width="45.5703125" style="18" customWidth="1"/>
+    <col min="7682" max="7682" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7685" width="9.140625" style="18"/>
+    <col min="7686" max="7686" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7936" width="9.140625" style="18"/>
+    <col min="7937" max="7937" width="45.5703125" style="18" customWidth="1"/>
+    <col min="7938" max="7938" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7941" width="9.140625" style="18"/>
+    <col min="7942" max="7942" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7943" max="8192" width="9.140625" style="18"/>
+    <col min="8193" max="8193" width="45.5703125" style="18" customWidth="1"/>
+    <col min="8194" max="8194" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8197" width="9.140625" style="18"/>
+    <col min="8198" max="8198" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8448" width="9.140625" style="18"/>
+    <col min="8449" max="8449" width="45.5703125" style="18" customWidth="1"/>
+    <col min="8450" max="8450" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8453" width="9.140625" style="18"/>
+    <col min="8454" max="8454" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8704" width="9.140625" style="18"/>
+    <col min="8705" max="8705" width="45.5703125" style="18" customWidth="1"/>
+    <col min="8706" max="8706" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8709" width="9.140625" style="18"/>
+    <col min="8710" max="8710" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8960" width="9.140625" style="18"/>
+    <col min="8961" max="8961" width="45.5703125" style="18" customWidth="1"/>
+    <col min="8962" max="8962" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8965" width="9.140625" style="18"/>
+    <col min="8966" max="8966" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8967" max="9216" width="9.140625" style="18"/>
+    <col min="9217" max="9217" width="45.5703125" style="18" customWidth="1"/>
+    <col min="9218" max="9218" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9221" width="9.140625" style="18"/>
+    <col min="9222" max="9222" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9472" width="9.140625" style="18"/>
+    <col min="9473" max="9473" width="45.5703125" style="18" customWidth="1"/>
+    <col min="9474" max="9474" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9477" width="9.140625" style="18"/>
+    <col min="9478" max="9478" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9728" width="9.140625" style="18"/>
+    <col min="9729" max="9729" width="45.5703125" style="18" customWidth="1"/>
+    <col min="9730" max="9730" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9733" width="9.140625" style="18"/>
+    <col min="9734" max="9734" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9984" width="9.140625" style="18"/>
+    <col min="9985" max="9985" width="45.5703125" style="18" customWidth="1"/>
+    <col min="9986" max="9986" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9989" width="9.140625" style="18"/>
+    <col min="9990" max="9990" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9991" max="10240" width="9.140625" style="18"/>
+    <col min="10241" max="10241" width="45.5703125" style="18" customWidth="1"/>
+    <col min="10242" max="10242" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10245" width="9.140625" style="18"/>
+    <col min="10246" max="10246" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10496" width="9.140625" style="18"/>
+    <col min="10497" max="10497" width="45.5703125" style="18" customWidth="1"/>
+    <col min="10498" max="10498" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10501" width="9.140625" style="18"/>
+    <col min="10502" max="10502" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10752" width="9.140625" style="18"/>
+    <col min="10753" max="10753" width="45.5703125" style="18" customWidth="1"/>
+    <col min="10754" max="10754" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10757" width="9.140625" style="18"/>
+    <col min="10758" max="10758" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="10759" max="11008" width="9.140625" style="18"/>
+    <col min="11009" max="11009" width="45.5703125" style="18" customWidth="1"/>
+    <col min="11010" max="11010" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11013" width="9.140625" style="18"/>
+    <col min="11014" max="11014" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11264" width="9.140625" style="18"/>
+    <col min="11265" max="11265" width="45.5703125" style="18" customWidth="1"/>
+    <col min="11266" max="11266" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11269" width="9.140625" style="18"/>
+    <col min="11270" max="11270" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11520" width="9.140625" style="18"/>
+    <col min="11521" max="11521" width="45.5703125" style="18" customWidth="1"/>
+    <col min="11522" max="11522" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11525" width="9.140625" style="18"/>
+    <col min="11526" max="11526" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11776" width="9.140625" style="18"/>
+    <col min="11777" max="11777" width="45.5703125" style="18" customWidth="1"/>
+    <col min="11778" max="11778" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11781" width="9.140625" style="18"/>
+    <col min="11782" max="11782" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11783" max="12032" width="9.140625" style="18"/>
+    <col min="12033" max="12033" width="45.5703125" style="18" customWidth="1"/>
+    <col min="12034" max="12034" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12037" width="9.140625" style="18"/>
+    <col min="12038" max="12038" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12288" width="9.140625" style="18"/>
+    <col min="12289" max="12289" width="45.5703125" style="18" customWidth="1"/>
+    <col min="12290" max="12290" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12293" width="9.140625" style="18"/>
+    <col min="12294" max="12294" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12544" width="9.140625" style="18"/>
+    <col min="12545" max="12545" width="45.5703125" style="18" customWidth="1"/>
+    <col min="12546" max="12546" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12549" width="9.140625" style="18"/>
+    <col min="12550" max="12550" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12800" width="9.140625" style="18"/>
+    <col min="12801" max="12801" width="45.5703125" style="18" customWidth="1"/>
+    <col min="12802" max="12802" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12805" width="9.140625" style="18"/>
+    <col min="12806" max="12806" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12807" max="13056" width="9.140625" style="18"/>
+    <col min="13057" max="13057" width="45.5703125" style="18" customWidth="1"/>
+    <col min="13058" max="13058" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13061" width="9.140625" style="18"/>
+    <col min="13062" max="13062" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13312" width="9.140625" style="18"/>
+    <col min="13313" max="13313" width="45.5703125" style="18" customWidth="1"/>
+    <col min="13314" max="13314" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13317" width="9.140625" style="18"/>
+    <col min="13318" max="13318" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13568" width="9.140625" style="18"/>
+    <col min="13569" max="13569" width="45.5703125" style="18" customWidth="1"/>
+    <col min="13570" max="13570" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13573" width="9.140625" style="18"/>
+    <col min="13574" max="13574" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13824" width="9.140625" style="18"/>
+    <col min="13825" max="13825" width="45.5703125" style="18" customWidth="1"/>
+    <col min="13826" max="13826" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13829" width="9.140625" style="18"/>
+    <col min="13830" max="13830" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13831" max="14080" width="9.140625" style="18"/>
+    <col min="14081" max="14081" width="45.5703125" style="18" customWidth="1"/>
+    <col min="14082" max="14082" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14085" width="9.140625" style="18"/>
+    <col min="14086" max="14086" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14336" width="9.140625" style="18"/>
+    <col min="14337" max="14337" width="45.5703125" style="18" customWidth="1"/>
+    <col min="14338" max="14338" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14341" width="9.140625" style="18"/>
+    <col min="14342" max="14342" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14592" width="9.140625" style="18"/>
+    <col min="14593" max="14593" width="45.5703125" style="18" customWidth="1"/>
+    <col min="14594" max="14594" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14597" width="9.140625" style="18"/>
+    <col min="14598" max="14598" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14848" width="9.140625" style="18"/>
+    <col min="14849" max="14849" width="45.5703125" style="18" customWidth="1"/>
+    <col min="14850" max="14850" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14853" width="9.140625" style="18"/>
+    <col min="14854" max="14854" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14855" max="15104" width="9.140625" style="18"/>
+    <col min="15105" max="15105" width="45.5703125" style="18" customWidth="1"/>
+    <col min="15106" max="15106" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15109" width="9.140625" style="18"/>
+    <col min="15110" max="15110" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15360" width="9.140625" style="18"/>
+    <col min="15361" max="15361" width="45.5703125" style="18" customWidth="1"/>
+    <col min="15362" max="15362" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15365" width="9.140625" style="18"/>
+    <col min="15366" max="15366" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15616" width="9.140625" style="18"/>
+    <col min="15617" max="15617" width="45.5703125" style="18" customWidth="1"/>
+    <col min="15618" max="15618" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15621" width="9.140625" style="18"/>
+    <col min="15622" max="15622" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15872" width="9.140625" style="18"/>
+    <col min="15873" max="15873" width="45.5703125" style="18" customWidth="1"/>
+    <col min="15874" max="15874" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15877" width="9.140625" style="18"/>
+    <col min="15878" max="15878" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15879" max="16128" width="9.140625" style="18"/>
+    <col min="16129" max="16129" width="45.5703125" style="18" customWidth="1"/>
+    <col min="16130" max="16130" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16133" width="9.140625" style="18"/>
+    <col min="16134" max="16134" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16384" width="9.140625" style="18"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="20">
+        <v>141101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" s="41"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="40">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B25" s="33"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B26" s="34"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B27" s="35"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B28" s="36"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B29" s="37"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:S157"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="112.85546875" style="17" customWidth="1"/>
+    <col min="3" max="19" width="9.140625" style="18"/>
+    <col min="20" max="256" width="9.140625" style="17"/>
+    <col min="257" max="257" width="4.28515625" style="17" customWidth="1"/>
+    <col min="258" max="258" width="112.85546875" style="17" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="17"/>
+    <col min="513" max="513" width="4.28515625" style="17" customWidth="1"/>
+    <col min="514" max="514" width="112.85546875" style="17" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="17"/>
+    <col min="769" max="769" width="4.28515625" style="17" customWidth="1"/>
+    <col min="770" max="770" width="112.85546875" style="17" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="17"/>
+    <col min="1025" max="1025" width="4.28515625" style="17" customWidth="1"/>
+    <col min="1026" max="1026" width="112.85546875" style="17" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="17"/>
+    <col min="1281" max="1281" width="4.28515625" style="17" customWidth="1"/>
+    <col min="1282" max="1282" width="112.85546875" style="17" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="17"/>
+    <col min="1537" max="1537" width="4.28515625" style="17" customWidth="1"/>
+    <col min="1538" max="1538" width="112.85546875" style="17" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="17"/>
+    <col min="1793" max="1793" width="4.28515625" style="17" customWidth="1"/>
+    <col min="1794" max="1794" width="112.85546875" style="17" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="17"/>
+    <col min="2049" max="2049" width="4.28515625" style="17" customWidth="1"/>
+    <col min="2050" max="2050" width="112.85546875" style="17" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="17"/>
+    <col min="2305" max="2305" width="4.28515625" style="17" customWidth="1"/>
+    <col min="2306" max="2306" width="112.85546875" style="17" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="17"/>
+    <col min="2561" max="2561" width="4.28515625" style="17" customWidth="1"/>
+    <col min="2562" max="2562" width="112.85546875" style="17" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="17"/>
+    <col min="2817" max="2817" width="4.28515625" style="17" customWidth="1"/>
+    <col min="2818" max="2818" width="112.85546875" style="17" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="17"/>
+    <col min="3073" max="3073" width="4.28515625" style="17" customWidth="1"/>
+    <col min="3074" max="3074" width="112.85546875" style="17" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="17"/>
+    <col min="3329" max="3329" width="4.28515625" style="17" customWidth="1"/>
+    <col min="3330" max="3330" width="112.85546875" style="17" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="17"/>
+    <col min="3585" max="3585" width="4.28515625" style="17" customWidth="1"/>
+    <col min="3586" max="3586" width="112.85546875" style="17" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="17"/>
+    <col min="3841" max="3841" width="4.28515625" style="17" customWidth="1"/>
+    <col min="3842" max="3842" width="112.85546875" style="17" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="17"/>
+    <col min="4097" max="4097" width="4.28515625" style="17" customWidth="1"/>
+    <col min="4098" max="4098" width="112.85546875" style="17" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="17"/>
+    <col min="4353" max="4353" width="4.28515625" style="17" customWidth="1"/>
+    <col min="4354" max="4354" width="112.85546875" style="17" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="17"/>
+    <col min="4609" max="4609" width="4.28515625" style="17" customWidth="1"/>
+    <col min="4610" max="4610" width="112.85546875" style="17" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="17"/>
+    <col min="4865" max="4865" width="4.28515625" style="17" customWidth="1"/>
+    <col min="4866" max="4866" width="112.85546875" style="17" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="17"/>
+    <col min="5121" max="5121" width="4.28515625" style="17" customWidth="1"/>
+    <col min="5122" max="5122" width="112.85546875" style="17" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="17"/>
+    <col min="5377" max="5377" width="4.28515625" style="17" customWidth="1"/>
+    <col min="5378" max="5378" width="112.85546875" style="17" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="17"/>
+    <col min="5633" max="5633" width="4.28515625" style="17" customWidth="1"/>
+    <col min="5634" max="5634" width="112.85546875" style="17" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="17"/>
+    <col min="5889" max="5889" width="4.28515625" style="17" customWidth="1"/>
+    <col min="5890" max="5890" width="112.85546875" style="17" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="17"/>
+    <col min="6145" max="6145" width="4.28515625" style="17" customWidth="1"/>
+    <col min="6146" max="6146" width="112.85546875" style="17" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="17"/>
+    <col min="6401" max="6401" width="4.28515625" style="17" customWidth="1"/>
+    <col min="6402" max="6402" width="112.85546875" style="17" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="17"/>
+    <col min="6657" max="6657" width="4.28515625" style="17" customWidth="1"/>
+    <col min="6658" max="6658" width="112.85546875" style="17" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="17"/>
+    <col min="6913" max="6913" width="4.28515625" style="17" customWidth="1"/>
+    <col min="6914" max="6914" width="112.85546875" style="17" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="17"/>
+    <col min="7169" max="7169" width="4.28515625" style="17" customWidth="1"/>
+    <col min="7170" max="7170" width="112.85546875" style="17" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="17"/>
+    <col min="7425" max="7425" width="4.28515625" style="17" customWidth="1"/>
+    <col min="7426" max="7426" width="112.85546875" style="17" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="17"/>
+    <col min="7681" max="7681" width="4.28515625" style="17" customWidth="1"/>
+    <col min="7682" max="7682" width="112.85546875" style="17" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="17"/>
+    <col min="7937" max="7937" width="4.28515625" style="17" customWidth="1"/>
+    <col min="7938" max="7938" width="112.85546875" style="17" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="17"/>
+    <col min="8193" max="8193" width="4.28515625" style="17" customWidth="1"/>
+    <col min="8194" max="8194" width="112.85546875" style="17" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="17"/>
+    <col min="8449" max="8449" width="4.28515625" style="17" customWidth="1"/>
+    <col min="8450" max="8450" width="112.85546875" style="17" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="17"/>
+    <col min="8705" max="8705" width="4.28515625" style="17" customWidth="1"/>
+    <col min="8706" max="8706" width="112.85546875" style="17" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="17"/>
+    <col min="8961" max="8961" width="4.28515625" style="17" customWidth="1"/>
+    <col min="8962" max="8962" width="112.85546875" style="17" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="17"/>
+    <col min="9217" max="9217" width="4.28515625" style="17" customWidth="1"/>
+    <col min="9218" max="9218" width="112.85546875" style="17" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="17"/>
+    <col min="9473" max="9473" width="4.28515625" style="17" customWidth="1"/>
+    <col min="9474" max="9474" width="112.85546875" style="17" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="17"/>
+    <col min="9729" max="9729" width="4.28515625" style="17" customWidth="1"/>
+    <col min="9730" max="9730" width="112.85546875" style="17" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="17"/>
+    <col min="9985" max="9985" width="4.28515625" style="17" customWidth="1"/>
+    <col min="9986" max="9986" width="112.85546875" style="17" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="17"/>
+    <col min="10241" max="10241" width="4.28515625" style="17" customWidth="1"/>
+    <col min="10242" max="10242" width="112.85546875" style="17" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="17"/>
+    <col min="10497" max="10497" width="4.28515625" style="17" customWidth="1"/>
+    <col min="10498" max="10498" width="112.85546875" style="17" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="17"/>
+    <col min="10753" max="10753" width="4.28515625" style="17" customWidth="1"/>
+    <col min="10754" max="10754" width="112.85546875" style="17" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="17"/>
+    <col min="11009" max="11009" width="4.28515625" style="17" customWidth="1"/>
+    <col min="11010" max="11010" width="112.85546875" style="17" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="17"/>
+    <col min="11265" max="11265" width="4.28515625" style="17" customWidth="1"/>
+    <col min="11266" max="11266" width="112.85546875" style="17" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="17"/>
+    <col min="11521" max="11521" width="4.28515625" style="17" customWidth="1"/>
+    <col min="11522" max="11522" width="112.85546875" style="17" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="17"/>
+    <col min="11777" max="11777" width="4.28515625" style="17" customWidth="1"/>
+    <col min="11778" max="11778" width="112.85546875" style="17" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="17"/>
+    <col min="12033" max="12033" width="4.28515625" style="17" customWidth="1"/>
+    <col min="12034" max="12034" width="112.85546875" style="17" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="17"/>
+    <col min="12289" max="12289" width="4.28515625" style="17" customWidth="1"/>
+    <col min="12290" max="12290" width="112.85546875" style="17" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="17"/>
+    <col min="12545" max="12545" width="4.28515625" style="17" customWidth="1"/>
+    <col min="12546" max="12546" width="112.85546875" style="17" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="17"/>
+    <col min="12801" max="12801" width="4.28515625" style="17" customWidth="1"/>
+    <col min="12802" max="12802" width="112.85546875" style="17" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="17"/>
+    <col min="13057" max="13057" width="4.28515625" style="17" customWidth="1"/>
+    <col min="13058" max="13058" width="112.85546875" style="17" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="17"/>
+    <col min="13313" max="13313" width="4.28515625" style="17" customWidth="1"/>
+    <col min="13314" max="13314" width="112.85546875" style="17" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="17"/>
+    <col min="13569" max="13569" width="4.28515625" style="17" customWidth="1"/>
+    <col min="13570" max="13570" width="112.85546875" style="17" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="17"/>
+    <col min="13825" max="13825" width="4.28515625" style="17" customWidth="1"/>
+    <col min="13826" max="13826" width="112.85546875" style="17" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="17"/>
+    <col min="14081" max="14081" width="4.28515625" style="17" customWidth="1"/>
+    <col min="14082" max="14082" width="112.85546875" style="17" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="17"/>
+    <col min="14337" max="14337" width="4.28515625" style="17" customWidth="1"/>
+    <col min="14338" max="14338" width="112.85546875" style="17" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="17"/>
+    <col min="14593" max="14593" width="4.28515625" style="17" customWidth="1"/>
+    <col min="14594" max="14594" width="112.85546875" style="17" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="17"/>
+    <col min="14849" max="14849" width="4.28515625" style="17" customWidth="1"/>
+    <col min="14850" max="14850" width="112.85546875" style="17" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="17"/>
+    <col min="15105" max="15105" width="4.28515625" style="17" customWidth="1"/>
+    <col min="15106" max="15106" width="112.85546875" style="17" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="17"/>
+    <col min="15361" max="15361" width="4.28515625" style="17" customWidth="1"/>
+    <col min="15362" max="15362" width="112.85546875" style="17" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="17"/>
+    <col min="15617" max="15617" width="4.28515625" style="17" customWidth="1"/>
+    <col min="15618" max="15618" width="112.85546875" style="17" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="17"/>
+    <col min="15873" max="15873" width="4.28515625" style="17" customWidth="1"/>
+    <col min="15874" max="15874" width="112.85546875" style="17" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="17"/>
+    <col min="16129" max="16129" width="4.28515625" style="17" customWidth="1"/>
+    <col min="16130" max="16130" width="112.85546875" style="17" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="17" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="17" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="17" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="17" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="38" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="2:2" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="40" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="41" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="42" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="90" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="91" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="92" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="93" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="94" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="95" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="96" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="100" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="106" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="107" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="108" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="109" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="110" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="111" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="112" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="113" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="114" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="115" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="116" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="117" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="118" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="119" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="120" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="121" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="122" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="123" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="124" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="125" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="126" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="127" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="128" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="129" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="130" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="131" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="132" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="133" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="134" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="135" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="136" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="137" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="138" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="139" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="140" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="141" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="142" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="143" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="144" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="145" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="146" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="147" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="148" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="149" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="150" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="151" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="152" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="153" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="154" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="155" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="156" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="157" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="BD63" sqref="BD63:BD76"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:AW2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="3" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="3"/>
     <col min="6" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="9.5703125" style="3" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="11" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="11" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:61" ht="15.75" customHeight="1">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="23"/>
-[...46 lines deleted...]
-      <c r="AW2" s="23"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
     </row>
-    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="17" t="s">
+    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J3" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="17"/>
-[...2 lines deleted...]
-      <c r="V3" s="17" t="s">
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="V3" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="W3" s="17"/>
-[...1 lines deleted...]
-      <c r="Y3" s="17"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="43"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
-      <c r="AH3" s="17" t="s">
+      <c r="AH3" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AI3" s="17"/>
-[...1 lines deleted...]
-      <c r="AK3" s="17"/>
+      <c r="AI3" s="43"/>
+      <c r="AJ3" s="43"/>
+      <c r="AK3" s="43"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
-      <c r="AT3" s="17" t="s">
+      <c r="AT3" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AU3" s="17"/>
-[...1 lines deleted...]
-      <c r="AW3" s="17"/>
+      <c r="AU3" s="43"/>
+      <c r="AV3" s="43"/>
+      <c r="AW3" s="43"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
-      <c r="BF3" s="17" t="s">
+      <c r="BF3" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BG3" s="17"/>
-[...1 lines deleted...]
-      <c r="BI3" s="17"/>
+      <c r="BG3" s="43"/>
+      <c r="BH3" s="43"/>
+      <c r="BI3" s="43"/>
     </row>
-    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="18" t="s">
+    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="47"/>
+      <c r="B4" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="19"/>
-[...10 lines deleted...]
-      <c r="N4" s="18" t="s">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="19"/>
-[...10 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="18" t="s">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="18" t="s">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="19"/>
-[...9 lines deleted...]
-      <c r="BI4" s="20"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
+      <c r="BD4" s="45"/>
+      <c r="BE4" s="45"/>
+      <c r="BF4" s="45"/>
+      <c r="BG4" s="45"/>
+      <c r="BH4" s="45"/>
+      <c r="BI4" s="46"/>
     </row>
-    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="48"/>
       <c r="B5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1103,51 +2281,51 @@
       <c r="BB5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BD5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BE5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BF5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BG5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BH5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BI5" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:61" s="2" customFormat="1">
+    <row r="6" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="6">
         <v>12671.33906028596</v>
       </c>
       <c r="C6" s="6">
         <v>27159.065406990103</v>
       </c>
       <c r="D6" s="6">
         <v>51715.907838821848</v>
       </c>
       <c r="E6" s="6">
         <v>72402.580283112868</v>
       </c>
       <c r="F6" s="6">
         <v>93228.172195384861</v>
       </c>
       <c r="G6" s="7">
         <v>131203.16200325877</v>
       </c>
       <c r="H6" s="7">
         <v>177040.41848572751</v>
       </c>
       <c r="I6" s="7">
@@ -1272,57 +2450,59 @@
       </c>
       <c r="AW6" s="6">
         <v>412041.3</v>
       </c>
       <c r="AX6" s="6">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="6">
         <v>26600.3</v>
       </c>
       <c r="AZ6" s="6">
         <v>52290.7</v>
       </c>
       <c r="BA6" s="6">
         <v>72850.600000000006</v>
       </c>
       <c r="BB6" s="6">
         <v>93336.503030964028</v>
       </c>
       <c r="BC6" s="6">
         <v>126017.54602890646</v>
       </c>
       <c r="BD6" s="6">
         <v>179280.6</v>
       </c>
-      <c r="BE6" s="6"/>
+      <c r="BE6" s="6">
+        <v>244303.41314210003</v>
+      </c>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="8">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="8">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="8">
         <v>9102.5341338445469</v>
       </c>
       <c r="F7" s="8">
         <v>11493.656480916952</v>
       </c>
       <c r="G7" s="7">
         <v>14780.390942238109</v>
       </c>
       <c r="H7" s="7">
         <v>18939.401258737111</v>
       </c>
       <c r="I7" s="7">
@@ -1447,57 +2627,59 @@
       </c>
       <c r="AW7" s="6">
         <v>46584.800000000003</v>
       </c>
       <c r="AX7" s="6">
         <v>2616</v>
       </c>
       <c r="AY7" s="6">
         <v>5413.8</v>
       </c>
       <c r="AZ7" s="6">
         <v>9488.9</v>
       </c>
       <c r="BA7" s="6">
         <v>12524</v>
       </c>
       <c r="BB7" s="6">
         <v>15334.018785616759</v>
       </c>
       <c r="BC7" s="6">
         <v>19235.655293607288</v>
       </c>
       <c r="BD7" s="6">
         <v>23117.200000000001</v>
       </c>
-      <c r="BE7" s="6"/>
+      <c r="BE7" s="6">
+        <v>27725.068514953076</v>
+      </c>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
-    <row r="8" spans="1:61">
+    <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="8">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="8">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="8">
         <v>2898.0495377624006</v>
       </c>
       <c r="F8" s="8">
         <v>4085.7951543316794</v>
       </c>
       <c r="G8" s="8">
         <v>6272.5154700315161</v>
       </c>
       <c r="H8" s="8">
         <v>9396.4243283207998</v>
       </c>
       <c r="I8" s="8">
@@ -1622,57 +2804,59 @@
       </c>
       <c r="AW8" s="6">
         <v>25041.3</v>
       </c>
       <c r="AX8" s="6">
         <v>455.4</v>
       </c>
       <c r="AY8" s="6">
         <v>1055.5</v>
       </c>
       <c r="AZ8" s="6">
         <v>2062.6</v>
       </c>
       <c r="BA8" s="6">
         <v>3325.5</v>
       </c>
       <c r="BB8" s="6">
         <v>4607.8733963334889</v>
       </c>
       <c r="BC8" s="6">
         <v>6286.1092427329622</v>
       </c>
       <c r="BD8" s="6">
         <v>10008</v>
       </c>
-      <c r="BE8" s="6"/>
+      <c r="BE8" s="6">
+        <v>14262.631689551865</v>
+      </c>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
-    <row r="9" spans="1:61">
+    <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="8">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="8">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="8">
         <v>6786.738404307107</v>
       </c>
       <c r="F9" s="8">
         <v>8261.2729726752277</v>
       </c>
       <c r="G9" s="7">
         <v>11770.880813027676</v>
       </c>
       <c r="H9" s="7">
         <v>14914.220188972373</v>
       </c>
       <c r="I9" s="7">
@@ -1797,57 +2981,59 @@
       </c>
       <c r="AW9" s="6">
         <v>37230.1</v>
       </c>
       <c r="AX9" s="6">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="6">
         <v>2369.9</v>
       </c>
       <c r="AZ9" s="6">
         <v>4119.2</v>
       </c>
       <c r="BA9" s="6">
         <v>6013.1</v>
       </c>
       <c r="BB9" s="6">
         <v>7339.4041458001884</v>
       </c>
       <c r="BC9" s="6">
         <v>10205.624415678536</v>
       </c>
       <c r="BD9" s="6">
         <v>14386.1</v>
       </c>
-      <c r="BE9" s="6"/>
+      <c r="BE9" s="6">
+        <v>22000.264977616382</v>
+      </c>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="8">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="8">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="8">
         <v>6579.586727094962</v>
       </c>
       <c r="F10" s="8">
         <v>8789.5460484361101</v>
       </c>
       <c r="G10" s="7">
         <v>10628.903348355159</v>
       </c>
       <c r="H10" s="7">
         <v>13005.690296421924</v>
       </c>
       <c r="I10" s="7">
@@ -1972,57 +3158,59 @@
       </c>
       <c r="AW10" s="6">
         <v>21758.1</v>
       </c>
       <c r="AX10" s="6">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="6">
         <v>2180.4</v>
       </c>
       <c r="AZ10" s="6">
         <v>4902.8</v>
       </c>
       <c r="BA10" s="6">
         <v>6543.8</v>
       </c>
       <c r="BB10" s="6">
         <v>8857.4633001531347</v>
       </c>
       <c r="BC10" s="6">
         <v>10165.171034897265</v>
       </c>
       <c r="BD10" s="6">
         <v>13259.1</v>
       </c>
-      <c r="BE10" s="6"/>
+      <c r="BE10" s="6">
+        <v>16344.80141703536</v>
+      </c>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="8">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="8">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="8">
         <v>4559.163908115961</v>
       </c>
       <c r="F11" s="8">
         <v>6173.4053760537927</v>
       </c>
       <c r="G11" s="7">
         <v>8971.9785551891437</v>
       </c>
       <c r="H11" s="7">
         <v>11463.694461408242</v>
       </c>
       <c r="I11" s="7">
@@ -2147,57 +3335,59 @@
       </c>
       <c r="AW11" s="6">
         <v>42615.199999999997</v>
       </c>
       <c r="AX11" s="6">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="6">
         <v>1444.2</v>
       </c>
       <c r="AZ11" s="6">
         <v>3297.8</v>
       </c>
       <c r="BA11" s="6">
         <v>4566.5</v>
       </c>
       <c r="BB11" s="6">
         <v>6085.0019830833453</v>
       </c>
       <c r="BC11" s="6">
         <v>8772.5198976601878</v>
       </c>
       <c r="BD11" s="6">
         <v>11612.4</v>
       </c>
-      <c r="BE11" s="6"/>
+      <c r="BE11" s="6">
+        <v>20563.479025885103</v>
+      </c>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
-    <row r="12" spans="1:61">
+    <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="8">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="8">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="8">
         <v>6405.0889300909803</v>
       </c>
       <c r="F12" s="8">
         <v>8280.4283385406816</v>
       </c>
       <c r="G12" s="7">
         <v>12301.140549609088</v>
       </c>
       <c r="H12" s="7">
         <v>16292.604024300745</v>
       </c>
       <c r="I12" s="7">
@@ -2322,57 +3512,59 @@
       </c>
       <c r="AW12" s="6">
         <v>30838.400000000001</v>
       </c>
       <c r="AX12" s="6">
         <v>947.9</v>
       </c>
       <c r="AY12" s="6">
         <v>1743.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>4566.5</v>
       </c>
       <c r="BA12" s="6">
         <v>5873.6</v>
       </c>
       <c r="BB12" s="6">
         <v>7521.6105307043626</v>
       </c>
       <c r="BC12" s="6">
         <v>10805.107070579425</v>
       </c>
       <c r="BD12" s="6">
         <v>15368</v>
       </c>
-      <c r="BE12" s="6"/>
+      <c r="BE12" s="6">
+        <v>19865.234962077782</v>
+      </c>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="6">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="6">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="6">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="6">
         <v>6157.3100050782386</v>
       </c>
       <c r="F13" s="6">
         <v>7964.1010997061021</v>
       </c>
       <c r="G13" s="7">
         <v>11292.874130178103</v>
       </c>
       <c r="H13" s="7">
         <v>16718.546048598466</v>
       </c>
       <c r="I13" s="7">
@@ -2497,57 +3689,59 @@
       </c>
       <c r="AW13" s="6">
         <v>37921.9</v>
       </c>
       <c r="AX13" s="6">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="6">
         <v>2253.4</v>
       </c>
       <c r="AZ13" s="6">
         <v>4009</v>
       </c>
       <c r="BA13" s="6">
         <v>6341.3</v>
       </c>
       <c r="BB13" s="6">
         <v>8128.5159174249302</v>
       </c>
       <c r="BC13" s="6">
         <v>10918.274423234279</v>
       </c>
       <c r="BD13" s="6">
         <v>16539.2</v>
       </c>
-      <c r="BE13" s="6"/>
+      <c r="BE13" s="6">
+        <v>22276.865128315876</v>
+      </c>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
-    <row r="14" spans="1:61">
+    <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="8">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="8">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="8">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="8">
         <v>5691.9273020612573</v>
       </c>
       <c r="F14" s="8">
         <v>7796.3783362377508</v>
       </c>
       <c r="G14" s="7">
         <v>12347.103057658725</v>
       </c>
       <c r="H14" s="7">
         <v>17236.443843933826</v>
       </c>
       <c r="I14" s="7">
@@ -2672,57 +3866,59 @@
       </c>
       <c r="AW14" s="6">
         <v>34857</v>
       </c>
       <c r="AX14" s="6">
         <v>988.9</v>
       </c>
       <c r="AY14" s="6">
         <v>1666.9</v>
       </c>
       <c r="AZ14" s="6">
         <v>3558.6</v>
       </c>
       <c r="BA14" s="6">
         <v>5152.8</v>
       </c>
       <c r="BB14" s="6">
         <v>7402.3708400879295</v>
       </c>
       <c r="BC14" s="6">
         <v>11323.73538189747</v>
       </c>
       <c r="BD14" s="6">
         <v>16620.900000000001</v>
       </c>
-      <c r="BE14" s="6"/>
+      <c r="BE14" s="6">
+        <v>21643.09847679202</v>
+      </c>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
-    <row r="15" spans="1:61">
+    <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="8">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="8">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="8">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="8">
         <v>3899.2067957824574</v>
       </c>
       <c r="F15" s="8">
         <v>5430.8426951439214</v>
       </c>
       <c r="G15" s="7">
         <v>7325.9996438141725</v>
       </c>
       <c r="H15" s="7">
         <v>9936.305368147956</v>
       </c>
       <c r="I15" s="7">
@@ -2847,57 +4043,59 @@
       </c>
       <c r="AW15" s="6">
         <v>22988.799999999999</v>
       </c>
       <c r="AX15" s="6">
         <v>770.7</v>
       </c>
       <c r="AY15" s="6">
         <v>1595.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>2690.4</v>
       </c>
       <c r="BA15" s="6">
         <v>3996.4</v>
       </c>
       <c r="BB15" s="6">
         <v>5462.8931666325934</v>
       </c>
       <c r="BC15" s="6">
         <v>7385.0041267993902</v>
       </c>
       <c r="BD15" s="6">
         <v>10969.7</v>
       </c>
-      <c r="BE15" s="6"/>
+      <c r="BE15" s="6">
+        <v>14275.919033595414</v>
+      </c>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
-    <row r="16" spans="1:61">
+    <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="8">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="8">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="8">
         <v>6037.4878337678483</v>
       </c>
       <c r="F16" s="8">
         <v>7226.6017918528023</v>
       </c>
       <c r="G16" s="7">
         <v>10121.43609773243</v>
       </c>
       <c r="H16" s="7">
         <v>14130.994781779549</v>
       </c>
       <c r="I16" s="7">
@@ -3022,57 +4220,59 @@
       </c>
       <c r="AW16" s="6">
         <v>26607.7</v>
       </c>
       <c r="AX16" s="6">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="6">
         <v>2122.1</v>
       </c>
       <c r="AZ16" s="6">
         <v>3511.7</v>
       </c>
       <c r="BA16" s="6">
         <v>4810</v>
       </c>
       <c r="BB16" s="6">
         <v>5693.4491572789975</v>
       </c>
       <c r="BC16" s="6">
         <v>7948.362578700413</v>
       </c>
       <c r="BD16" s="6">
         <v>12256</v>
       </c>
-      <c r="BE16" s="6"/>
+      <c r="BE16" s="6">
+        <v>16295.699093439052</v>
+      </c>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
-    <row r="17" spans="1:61">
+    <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="8">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="8">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="8">
         <v>6585.7314184598818</v>
       </c>
       <c r="F17" s="8">
         <v>8298.8576170162141</v>
       </c>
       <c r="G17" s="7">
         <v>11787.189281203935</v>
       </c>
       <c r="H17" s="7">
         <v>15258.593389783146</v>
       </c>
       <c r="I17" s="7">
@@ -3197,57 +4397,59 @@
       </c>
       <c r="AW17" s="6">
         <v>35897.699999999997</v>
       </c>
       <c r="AX17" s="6">
         <v>953.6</v>
       </c>
       <c r="AY17" s="6">
         <v>2319.6</v>
       </c>
       <c r="AZ17" s="6">
         <v>4805.7</v>
       </c>
       <c r="BA17" s="6">
         <v>6347.1</v>
       </c>
       <c r="BB17" s="6">
         <v>7883.0036313103938</v>
       </c>
       <c r="BC17" s="6">
         <v>10788.368061180994</v>
       </c>
       <c r="BD17" s="6">
         <v>15015.2</v>
       </c>
-      <c r="BE17" s="6"/>
+      <c r="BE17" s="6">
+        <v>21760.147471602846</v>
+      </c>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
-    <row r="18" spans="1:61">
+    <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="8">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="8">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="8">
         <v>4074.4845262872541</v>
       </c>
       <c r="F18" s="8">
         <v>5006.5647418072222</v>
       </c>
       <c r="G18" s="8">
         <v>7488.3054488131193</v>
       </c>
       <c r="H18" s="7">
         <v>10982.718543726183</v>
       </c>
       <c r="I18" s="7">
@@ -3372,57 +4574,59 @@
       </c>
       <c r="AW18" s="6">
         <v>29083.599999999999</v>
       </c>
       <c r="AX18" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="6">
         <v>1297.3</v>
       </c>
       <c r="AZ18" s="6">
         <v>2756.8</v>
       </c>
       <c r="BA18" s="6">
         <v>3946.3</v>
       </c>
       <c r="BB18" s="6">
         <v>4742.4290929826157</v>
       </c>
       <c r="BC18" s="6">
         <v>6818.3049744334076</v>
       </c>
       <c r="BD18" s="6">
         <v>11748</v>
       </c>
-      <c r="BE18" s="6"/>
+      <c r="BE18" s="6">
+        <v>15898.680428163509</v>
+      </c>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="8">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="8">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="8">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="8">
         <v>3625.3240867011032</v>
       </c>
       <c r="F19" s="8">
         <v>4420.7065492132888</v>
       </c>
       <c r="G19" s="8">
         <v>6114.3976695546135</v>
       </c>
       <c r="H19" s="7">
         <v>8764.7513435149722</v>
       </c>
       <c r="I19" s="7">
@@ -3547,240 +4751,242 @@
       </c>
       <c r="AW19" s="6">
         <v>20616.7</v>
       </c>
       <c r="AX19" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="6">
         <v>1137.9000000000001</v>
       </c>
       <c r="AZ19" s="6">
         <v>2520.6999999999998</v>
       </c>
       <c r="BA19" s="6">
         <v>3410.2</v>
       </c>
       <c r="BB19" s="6">
         <v>4278.4690835552956</v>
       </c>
       <c r="BC19" s="6">
         <v>5365.3095275048381</v>
       </c>
       <c r="BD19" s="6">
         <v>8380.7999999999993</v>
       </c>
-      <c r="BE19" s="6"/>
+      <c r="BE19" s="6">
+        <v>11391.522923071767</v>
+      </c>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
-    <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="23" t="s">
+    <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="23"/>
-[...46 lines deleted...]
-      <c r="AW21" s="23"/>
+      <c r="B21" s="49"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+      <c r="G21" s="49"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="49"/>
+      <c r="J21" s="49"/>
+      <c r="K21" s="49"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="49"/>
+      <c r="N21" s="49"/>
+      <c r="O21" s="49"/>
+      <c r="P21" s="49"/>
+      <c r="Q21" s="49"/>
+      <c r="R21" s="49"/>
+      <c r="S21" s="49"/>
+      <c r="T21" s="49"/>
+      <c r="U21" s="49"/>
+      <c r="V21" s="49"/>
+      <c r="W21" s="49"/>
+      <c r="X21" s="49"/>
+      <c r="Y21" s="49"/>
+      <c r="Z21" s="49"/>
+      <c r="AA21" s="49"/>
+      <c r="AB21" s="49"/>
+      <c r="AC21" s="49"/>
+      <c r="AD21" s="49"/>
+      <c r="AE21" s="49"/>
+      <c r="AF21" s="49"/>
+      <c r="AG21" s="49"/>
+      <c r="AH21" s="49"/>
+      <c r="AI21" s="49"/>
+      <c r="AJ21" s="49"/>
+      <c r="AK21" s="49"/>
+      <c r="AL21" s="49"/>
+      <c r="AM21" s="49"/>
+      <c r="AN21" s="49"/>
+      <c r="AO21" s="49"/>
+      <c r="AP21" s="49"/>
+      <c r="AQ21" s="49"/>
+      <c r="AR21" s="49"/>
+      <c r="AS21" s="49"/>
+      <c r="AT21" s="49"/>
+      <c r="AU21" s="49"/>
+      <c r="AV21" s="49"/>
+      <c r="AW21" s="49"/>
     </row>
-    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J22" s="17" t="s">
+    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J22" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="K22" s="17"/>
-[...2 lines deleted...]
-      <c r="V22" s="17" t="s">
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="V22" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="W22" s="17"/>
-[...1 lines deleted...]
-      <c r="Y22" s="17"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
-      <c r="AH22" s="17" t="s">
+      <c r="AH22" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AI22" s="17"/>
-[...1 lines deleted...]
-      <c r="AK22" s="17"/>
+      <c r="AI22" s="43"/>
+      <c r="AJ22" s="43"/>
+      <c r="AK22" s="43"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
-      <c r="AT22" s="17" t="s">
+      <c r="AT22" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AU22" s="17"/>
-[...1 lines deleted...]
-      <c r="AW22" s="17"/>
+      <c r="AU22" s="43"/>
+      <c r="AV22" s="43"/>
+      <c r="AW22" s="43"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="3"/>
-      <c r="BF22" s="17" t="s">
+      <c r="BF22" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BG22" s="17"/>
-[...1 lines deleted...]
-      <c r="BI22" s="17"/>
+      <c r="BG22" s="43"/>
+      <c r="BH22" s="43"/>
+      <c r="BI22" s="43"/>
     </row>
-    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B23" s="18" t="s">
+    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="47"/>
+      <c r="B23" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="19"/>
-[...10 lines deleted...]
-      <c r="N23" s="18" t="s">
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="46"/>
+      <c r="N23" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="19"/>
-[...10 lines deleted...]
-      <c r="Z23" s="18" t="s">
+      <c r="O23" s="45"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="45"/>
+      <c r="S23" s="45"/>
+      <c r="T23" s="45"/>
+      <c r="U23" s="45"/>
+      <c r="V23" s="45"/>
+      <c r="W23" s="45"/>
+      <c r="X23" s="45"/>
+      <c r="Y23" s="46"/>
+      <c r="Z23" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="19"/>
-[...10 lines deleted...]
-      <c r="AL23" s="18" t="s">
+      <c r="AA23" s="45"/>
+      <c r="AB23" s="45"/>
+      <c r="AC23" s="45"/>
+      <c r="AD23" s="45"/>
+      <c r="AE23" s="45"/>
+      <c r="AF23" s="45"/>
+      <c r="AG23" s="45"/>
+      <c r="AH23" s="45"/>
+      <c r="AI23" s="45"/>
+      <c r="AJ23" s="45"/>
+      <c r="AK23" s="46"/>
+      <c r="AL23" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="19"/>
-[...10 lines deleted...]
-      <c r="AX23" s="18" t="s">
+      <c r="AM23" s="45"/>
+      <c r="AN23" s="45"/>
+      <c r="AO23" s="45"/>
+      <c r="AP23" s="45"/>
+      <c r="AQ23" s="45"/>
+      <c r="AR23" s="45"/>
+      <c r="AS23" s="45"/>
+      <c r="AT23" s="45"/>
+      <c r="AU23" s="45"/>
+      <c r="AV23" s="45"/>
+      <c r="AW23" s="46"/>
+      <c r="AX23" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="19"/>
-[...9 lines deleted...]
-      <c r="BI23" s="20"/>
+      <c r="AY23" s="45"/>
+      <c r="AZ23" s="45"/>
+      <c r="BA23" s="45"/>
+      <c r="BB23" s="45"/>
+      <c r="BC23" s="45"/>
+      <c r="BD23" s="45"/>
+      <c r="BE23" s="45"/>
+      <c r="BF23" s="45"/>
+      <c r="BG23" s="45"/>
+      <c r="BH23" s="45"/>
+      <c r="BI23" s="46"/>
     </row>
-    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A24" s="22"/>
+    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="48"/>
       <c r="B24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -3918,51 +5124,51 @@
       <c r="BB24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BC24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BD24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BE24" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BF24" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BG24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BH24" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BI24" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="25" spans="1:61" s="2" customFormat="1">
+    <row r="25" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="6">
         <v>12528.171935101043</v>
       </c>
       <c r="C25" s="6">
         <v>26872.73115662027</v>
       </c>
       <c r="D25" s="6">
         <v>51286.406463267092</v>
       </c>
       <c r="E25" s="6">
         <v>71829.911782373194</v>
       </c>
       <c r="F25" s="6">
         <v>92512.336569460254</v>
       </c>
       <c r="G25" s="7">
         <v>130344.15925214926</v>
       </c>
       <c r="H25" s="7">
         <v>176038.24860943307</v>
       </c>
       <c r="I25" s="7">
@@ -4087,57 +5293,59 @@
       </c>
       <c r="AW25" s="6">
         <v>408666.1</v>
       </c>
       <c r="AX25" s="6">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="6">
         <v>26037.8</v>
       </c>
       <c r="AZ25" s="6">
         <v>51290.1</v>
       </c>
       <c r="BA25" s="6">
         <v>71507.3</v>
       </c>
       <c r="BB25" s="6">
         <v>91657.379905964044</v>
       </c>
       <c r="BC25" s="7">
         <v>124002.59827890646</v>
       </c>
       <c r="BD25" s="7">
         <v>176929.8</v>
       </c>
-      <c r="BE25" s="7"/>
+      <c r="BE25" s="7">
+        <v>241616.81614210006</v>
+      </c>
       <c r="BF25" s="8"/>
       <c r="BG25" s="8"/>
       <c r="BH25" s="8"/>
       <c r="BI25" s="6"/>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="8">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="8">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="8">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="8">
         <v>9015.3530338445471</v>
       </c>
       <c r="F26" s="8">
         <v>11384.680105916952</v>
       </c>
       <c r="G26" s="7">
         <v>14649.619292238109</v>
       </c>
       <c r="H26" s="7">
         <v>18786.834333737112</v>
       </c>
       <c r="I26" s="7">
@@ -4262,57 +5470,59 @@
       </c>
       <c r="AW26" s="14">
         <v>45842.8</v>
       </c>
       <c r="AX26" s="8">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="8">
         <v>5290</v>
       </c>
       <c r="AZ26" s="8">
         <v>9272.9</v>
       </c>
       <c r="BA26" s="8">
         <v>12244.9</v>
       </c>
       <c r="BB26" s="8">
         <v>14985.250535616758</v>
       </c>
       <c r="BC26" s="7">
         <v>18817.133393607288</v>
       </c>
       <c r="BD26" s="7">
         <v>22628.9</v>
       </c>
-      <c r="BE26" s="7"/>
+      <c r="BE26" s="7">
+        <v>27167.039314953072</v>
+      </c>
       <c r="BF26" s="8"/>
       <c r="BG26" s="8"/>
       <c r="BH26" s="8"/>
       <c r="BI26" s="14"/>
     </row>
-    <row r="27" spans="1:61">
+    <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="8">
         <v>2895.3480710957338</v>
       </c>
       <c r="F27" s="8">
         <v>4082.4183209983457</v>
       </c>
       <c r="G27" s="8">
         <v>6268.4632700315151</v>
       </c>
       <c r="H27" s="8">
         <v>9391.6967616541315</v>
       </c>
       <c r="I27" s="8">
@@ -4437,57 +5647,59 @@
       </c>
       <c r="AW27" s="14">
         <v>25029.200000000001</v>
       </c>
       <c r="AX27" s="8">
         <v>454.5</v>
       </c>
       <c r="AY27" s="8">
         <v>1053.4000000000001</v>
       </c>
       <c r="AZ27" s="8">
         <v>2059.8000000000002</v>
       </c>
       <c r="BA27" s="8">
         <v>3320</v>
       </c>
       <c r="BB27" s="8">
         <v>4600.9817296668225</v>
       </c>
       <c r="BC27" s="8">
         <v>6277.8392427329618</v>
       </c>
       <c r="BD27" s="8">
         <v>9998.2999999999993</v>
       </c>
-      <c r="BE27" s="8"/>
+      <c r="BE27" s="8">
+        <v>14251.605022885198</v>
+      </c>
       <c r="BF27" s="8"/>
       <c r="BG27" s="8"/>
       <c r="BH27" s="8"/>
       <c r="BI27" s="14"/>
     </row>
-    <row r="28" spans="1:61">
+    <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="8">
         <v>6742.4417376404399</v>
       </c>
       <c r="F28" s="8">
         <v>8205.9021393418934</v>
       </c>
       <c r="G28" s="7">
         <v>11704.435813027674</v>
       </c>
       <c r="H28" s="7">
         <v>14836.701022305704</v>
       </c>
       <c r="I28" s="7">
@@ -4612,57 +5824,59 @@
       </c>
       <c r="AW28" s="14">
         <v>37000.300000000003</v>
       </c>
       <c r="AX28" s="8">
         <v>631.1</v>
       </c>
       <c r="AY28" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ28" s="8">
         <v>4088.9</v>
       </c>
       <c r="BA28" s="8">
         <v>5972.7</v>
       </c>
       <c r="BB28" s="8">
         <v>7288.904020800187</v>
       </c>
       <c r="BC28" s="7">
         <v>10145.024265678534</v>
       </c>
       <c r="BD28" s="7">
         <v>14315.4</v>
       </c>
-      <c r="BE28" s="7"/>
+      <c r="BE28" s="7">
+        <v>21919.46477761638</v>
+      </c>
       <c r="BF28" s="8"/>
       <c r="BG28" s="8"/>
       <c r="BH28" s="8"/>
       <c r="BI28" s="14"/>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="8">
         <v>6578.8053937616287</v>
       </c>
       <c r="F29" s="8">
         <v>8788.5693817694428</v>
       </c>
       <c r="G29" s="7">
         <v>10627.731348355159</v>
       </c>
       <c r="H29" s="7">
         <v>13004.322963088591</v>
       </c>
       <c r="I29" s="7">
@@ -4787,57 +6001,59 @@
       </c>
       <c r="AW29" s="14">
         <v>21755.8</v>
       </c>
       <c r="AX29" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="8">
         <v>2180</v>
       </c>
       <c r="AZ29" s="8">
         <v>4846.5</v>
       </c>
       <c r="BA29" s="8">
         <v>6468.7</v>
       </c>
       <c r="BB29" s="8">
         <v>8763.6352168198009</v>
       </c>
       <c r="BC29" s="7">
         <v>10052.577334897265</v>
       </c>
       <c r="BD29" s="7">
         <v>13127.8</v>
       </c>
-      <c r="BE29" s="7"/>
+      <c r="BE29" s="7">
+        <v>16194.676483702027</v>
+      </c>
       <c r="BF29" s="8"/>
       <c r="BG29" s="8"/>
       <c r="BH29" s="8"/>
       <c r="BI29" s="14"/>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="8">
         <v>4447.1534081159607</v>
       </c>
       <c r="F30" s="8">
         <v>6033.3922510537923</v>
       </c>
       <c r="G30" s="7">
         <v>8803.9628051891432</v>
       </c>
       <c r="H30" s="7">
         <v>11267.676086408241</v>
       </c>
       <c r="I30" s="7">
@@ -4962,57 +6178,59 @@
       </c>
       <c r="AW30" s="14">
         <v>42146.3</v>
       </c>
       <c r="AX30" s="8">
         <v>473.6</v>
       </c>
       <c r="AY30" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ30" s="8">
         <v>3181.2</v>
       </c>
       <c r="BA30" s="8">
         <v>4314.3</v>
       </c>
       <c r="BB30" s="8">
         <v>5769.6936497500119</v>
       </c>
       <c r="BC30" s="7">
         <v>8394.1498976601888</v>
       </c>
       <c r="BD30" s="7">
         <v>11171</v>
       </c>
-      <c r="BE30" s="7"/>
+      <c r="BE30" s="7">
+        <v>20058.985692551771</v>
+      </c>
       <c r="BF30" s="8"/>
       <c r="BG30" s="8"/>
       <c r="BH30" s="8"/>
       <c r="BI30" s="14"/>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="8">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="8">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="8">
         <v>6356.0981634243126</v>
       </c>
       <c r="F31" s="8">
         <v>8219.1898802073483</v>
       </c>
       <c r="G31" s="7">
         <v>12227.65439960909</v>
       </c>
       <c r="H31" s="7">
         <v>16206.870182634078</v>
       </c>
       <c r="I31" s="7">
@@ -5137,57 +6355,59 @@
       </c>
       <c r="AW31" s="14">
         <v>30622.6</v>
       </c>
       <c r="AX31" s="8">
         <v>929.9</v>
       </c>
       <c r="AY31" s="8">
         <v>1707.6</v>
       </c>
       <c r="AZ31" s="8">
         <v>4488.8</v>
       </c>
       <c r="BA31" s="8">
         <v>5770.4</v>
       </c>
       <c r="BB31" s="8">
         <v>7392.460489037695</v>
       </c>
       <c r="BC31" s="7">
         <v>10650.127020579424</v>
       </c>
       <c r="BD31" s="7">
         <v>15187.2</v>
       </c>
-      <c r="BE31" s="7"/>
+      <c r="BE31" s="7">
+        <v>19658.594895411115</v>
+      </c>
       <c r="BF31" s="8"/>
       <c r="BG31" s="8"/>
       <c r="BH31" s="8"/>
       <c r="BI31" s="14"/>
     </row>
-    <row r="32" spans="1:61">
+    <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="6">
         <v>6113.9460384115719</v>
       </c>
       <c r="F32" s="6">
         <v>7909.8961413727684</v>
       </c>
       <c r="G32" s="7">
         <v>11227.828180178101</v>
       </c>
       <c r="H32" s="7">
         <v>16642.659106931798</v>
       </c>
       <c r="I32" s="7">
@@ -5312,57 +6532,59 @@
       </c>
       <c r="AW32" s="14">
         <v>37705.199999999997</v>
       </c>
       <c r="AX32" s="6">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="6">
         <v>2217.3000000000002</v>
       </c>
       <c r="AZ32" s="6">
         <v>3892.6</v>
       </c>
       <c r="BA32" s="6">
         <v>6186.5</v>
       </c>
       <c r="BB32" s="6">
         <v>7935.098959091597</v>
       </c>
       <c r="BC32" s="7">
         <v>10686.174073234281</v>
       </c>
       <c r="BD32" s="7">
         <v>16268.4</v>
       </c>
-      <c r="BE32" s="7"/>
+      <c r="BE32" s="7">
+        <v>21967.397994982548</v>
+      </c>
       <c r="BF32" s="8"/>
       <c r="BG32" s="8"/>
       <c r="BH32" s="8"/>
       <c r="BI32" s="14"/>
     </row>
-    <row r="33" spans="1:61">
+    <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="8">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="8">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="8">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="8">
         <v>5688.389402061257</v>
       </c>
       <c r="F33" s="8">
         <v>7791.9559612377498</v>
       </c>
       <c r="G33" s="7">
         <v>12341.796207658725</v>
       </c>
       <c r="H33" s="7">
         <v>17230.252518933827</v>
       </c>
       <c r="I33" s="7">
@@ -5487,57 +6709,59 @@
       </c>
       <c r="AW33" s="14">
         <v>34849.300000000003</v>
       </c>
       <c r="AX33" s="8">
         <v>988.3</v>
       </c>
       <c r="AY33" s="8">
         <v>1665.6</v>
       </c>
       <c r="AZ33" s="8">
         <v>3553</v>
       </c>
       <c r="BA33" s="8">
         <v>5145.3</v>
       </c>
       <c r="BB33" s="8">
         <v>7393.0878400879292</v>
       </c>
       <c r="BC33" s="7">
         <v>11312.595781897471</v>
       </c>
       <c r="BD33" s="7">
         <v>16607.900000000001</v>
       </c>
-      <c r="BE33" s="7"/>
+      <c r="BE33" s="7">
+        <v>21628.245676792016</v>
+      </c>
       <c r="BF33" s="8"/>
       <c r="BG33" s="8"/>
       <c r="BH33" s="8"/>
       <c r="BI33" s="14"/>
     </row>
-    <row r="34" spans="1:61">
+    <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="8">
         <v>3820.768829115791</v>
       </c>
       <c r="F34" s="8">
         <v>5332.7952368105889</v>
       </c>
       <c r="G34" s="7">
         <v>7208.3426938141729</v>
       </c>
       <c r="H34" s="7">
         <v>9799.0389264812893</v>
       </c>
       <c r="I34" s="7">
@@ -5662,57 +6886,59 @@
       </c>
       <c r="AW34" s="14">
         <v>22484</v>
       </c>
       <c r="AX34" s="8">
         <v>728.7</v>
       </c>
       <c r="AY34" s="8">
         <v>1511.7</v>
       </c>
       <c r="AZ34" s="8">
         <v>2593.6</v>
       </c>
       <c r="BA34" s="8">
         <v>3864.2</v>
       </c>
       <c r="BB34" s="8">
         <v>5297.5500416325931</v>
       </c>
       <c r="BC34" s="7">
         <v>7186.59237679939</v>
       </c>
       <c r="BD34" s="7">
         <v>10738.3</v>
       </c>
-      <c r="BE34" s="7"/>
+      <c r="BE34" s="7">
+        <v>14011.370033595414</v>
+      </c>
       <c r="BF34" s="8"/>
       <c r="BG34" s="8"/>
       <c r="BH34" s="8"/>
       <c r="BI34" s="14"/>
     </row>
-    <row r="35" spans="1:61">
+    <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="8">
         <v>5979.2194671011821</v>
       </c>
       <c r="F35" s="8">
         <v>7153.7663335194702</v>
       </c>
       <c r="G35" s="7">
         <v>10034.033547732432</v>
       </c>
       <c r="H35" s="7">
         <v>14029.025140112884</v>
       </c>
       <c r="I35" s="7">
@@ -5837,57 +7063,59 @@
       </c>
       <c r="AW35" s="14">
         <v>26391.3</v>
       </c>
       <c r="AX35" s="8">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="8">
         <v>2086.1</v>
       </c>
       <c r="AZ35" s="8">
         <v>3433.6</v>
       </c>
       <c r="BA35" s="8">
         <v>4705.8</v>
       </c>
       <c r="BB35" s="8">
         <v>5563.1649906123312</v>
       </c>
       <c r="BC35" s="7">
         <v>7792.0215787004136</v>
       </c>
       <c r="BD35" s="7">
         <v>12073.6</v>
       </c>
-      <c r="BE35" s="7"/>
+      <c r="BE35" s="7">
+        <v>16087.244426772388</v>
+      </c>
       <c r="BF35" s="8"/>
       <c r="BG35" s="8"/>
       <c r="BH35" s="8"/>
       <c r="BI35" s="14"/>
     </row>
-    <row r="36" spans="1:61">
+    <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="8">
         <v>6581.0400184598811</v>
       </c>
       <c r="F36" s="8">
         <v>8292.9933670162136</v>
       </c>
       <c r="G36" s="7">
         <v>11780.152181203934</v>
       </c>
       <c r="H36" s="7">
         <v>15250.383439783145</v>
       </c>
       <c r="I36" s="7">
@@ -6012,57 +7240,59 @@
       </c>
       <c r="AW36" s="14">
         <v>35894.699999999997</v>
       </c>
       <c r="AX36" s="8">
         <v>953.3</v>
       </c>
       <c r="AY36" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ36" s="8">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA36" s="8">
         <v>6344.1</v>
       </c>
       <c r="BB36" s="8">
         <v>7879.1761729770606</v>
       </c>
       <c r="BC36" s="7">
         <v>10783.775111180994</v>
       </c>
       <c r="BD36" s="7">
         <v>15009.8</v>
       </c>
-      <c r="BE36" s="7"/>
+      <c r="BE36" s="7">
+        <v>21754.023538269514</v>
+      </c>
       <c r="BF36" s="8"/>
       <c r="BG36" s="8"/>
       <c r="BH36" s="8"/>
       <c r="BI36" s="14"/>
     </row>
-    <row r="37" spans="1:61">
+    <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="8">
         <v>4030.0822929539208</v>
       </c>
       <c r="F37" s="8">
         <v>4951.0619501405554</v>
       </c>
       <c r="G37" s="8">
         <v>7421.7020988131189</v>
       </c>
       <c r="H37" s="7">
         <v>10905.01463539285</v>
       </c>
       <c r="I37" s="7">
@@ -6187,57 +7417,59 @@
       </c>
       <c r="AW37" s="14">
         <v>28335.9</v>
       </c>
       <c r="AX37" s="8">
         <v>529.5</v>
       </c>
       <c r="AY37" s="8">
         <v>1172.7</v>
       </c>
       <c r="AZ37" s="8">
         <v>2555.8000000000002</v>
       </c>
       <c r="BA37" s="8">
         <v>3775.8</v>
       </c>
       <c r="BB37" s="8">
         <v>4529.327134649282</v>
       </c>
       <c r="BC37" s="8">
         <v>6562.5826244334075</v>
       </c>
       <c r="BD37" s="7">
         <v>11449.6</v>
       </c>
-      <c r="BE37" s="7"/>
+      <c r="BE37" s="7">
+        <v>15557.717294830176</v>
+      </c>
       <c r="BF37" s="8"/>
       <c r="BG37" s="8"/>
       <c r="BH37" s="8"/>
       <c r="BI37" s="14"/>
     </row>
-    <row r="38" spans="1:61">
+    <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="8">
         <v>3581.3193200344367</v>
       </c>
       <c r="F38" s="8">
         <v>4365.7005908799556</v>
       </c>
       <c r="G38" s="8">
         <v>6048.390519554614</v>
       </c>
       <c r="H38" s="7">
         <v>8687.7430018483064</v>
       </c>
       <c r="I38" s="7">
@@ -6362,240 +7594,242 @@
       </c>
       <c r="AW38" s="14">
         <v>20608.7</v>
       </c>
       <c r="AX38" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ38" s="8">
         <v>2518.5</v>
       </c>
       <c r="BA38" s="8">
         <v>3394.6</v>
       </c>
       <c r="BB38" s="8">
         <v>4259.0491252219617</v>
       </c>
       <c r="BC38" s="8">
         <v>5342.0055775048377</v>
       </c>
       <c r="BD38" s="7">
         <v>8353.6</v>
       </c>
-      <c r="BE38" s="7"/>
+      <c r="BE38" s="7">
+        <v>11360.450989738432</v>
+      </c>
       <c r="BF38" s="8"/>
       <c r="BG38" s="8"/>
       <c r="BH38" s="8"/>
       <c r="BI38" s="14"/>
     </row>
-    <row r="40" spans="1:61" ht="21" customHeight="1">
-      <c r="A40" s="23" t="s">
+    <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="23"/>
-[...46 lines deleted...]
-      <c r="AW40" s="23"/>
+      <c r="B40" s="49"/>
+      <c r="C40" s="49"/>
+      <c r="D40" s="49"/>
+      <c r="E40" s="49"/>
+      <c r="F40" s="49"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="49"/>
+      <c r="K40" s="49"/>
+      <c r="L40" s="49"/>
+      <c r="M40" s="49"/>
+      <c r="N40" s="49"/>
+      <c r="O40" s="49"/>
+      <c r="P40" s="49"/>
+      <c r="Q40" s="49"/>
+      <c r="R40" s="49"/>
+      <c r="S40" s="49"/>
+      <c r="T40" s="49"/>
+      <c r="U40" s="49"/>
+      <c r="V40" s="49"/>
+      <c r="W40" s="49"/>
+      <c r="X40" s="49"/>
+      <c r="Y40" s="49"/>
+      <c r="Z40" s="49"/>
+      <c r="AA40" s="49"/>
+      <c r="AB40" s="49"/>
+      <c r="AC40" s="49"/>
+      <c r="AD40" s="49"/>
+      <c r="AE40" s="49"/>
+      <c r="AF40" s="49"/>
+      <c r="AG40" s="49"/>
+      <c r="AH40" s="49"/>
+      <c r="AI40" s="49"/>
+      <c r="AJ40" s="49"/>
+      <c r="AK40" s="49"/>
+      <c r="AL40" s="49"/>
+      <c r="AM40" s="49"/>
+      <c r="AN40" s="49"/>
+      <c r="AO40" s="49"/>
+      <c r="AP40" s="49"/>
+      <c r="AQ40" s="49"/>
+      <c r="AR40" s="49"/>
+      <c r="AS40" s="49"/>
+      <c r="AT40" s="49"/>
+      <c r="AU40" s="49"/>
+      <c r="AV40" s="49"/>
+      <c r="AW40" s="49"/>
     </row>
-    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J41" s="17" t="s">
+    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J41" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="K41" s="17"/>
-[...2 lines deleted...]
-      <c r="V41" s="17" t="s">
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="V41" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="W41" s="17"/>
-[...1 lines deleted...]
-      <c r="Y41" s="17"/>
+      <c r="W41" s="43"/>
+      <c r="X41" s="43"/>
+      <c r="Y41" s="43"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
-      <c r="AH41" s="17" t="s">
+      <c r="AH41" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AI41" s="17"/>
-[...1 lines deleted...]
-      <c r="AK41" s="17"/>
+      <c r="AI41" s="43"/>
+      <c r="AJ41" s="43"/>
+      <c r="AK41" s="43"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
-      <c r="AT41" s="17" t="s">
+      <c r="AT41" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AU41" s="17"/>
-[...1 lines deleted...]
-      <c r="AW41" s="17"/>
+      <c r="AU41" s="43"/>
+      <c r="AV41" s="43"/>
+      <c r="AW41" s="43"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="3"/>
-      <c r="BF41" s="17" t="s">
+      <c r="BF41" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BG41" s="17"/>
-[...1 lines deleted...]
-      <c r="BI41" s="17"/>
+      <c r="BG41" s="43"/>
+      <c r="BH41" s="43"/>
+      <c r="BI41" s="43"/>
     </row>
-    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B42" s="18" t="s">
+    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="47"/>
+      <c r="B42" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="19"/>
-[...10 lines deleted...]
-      <c r="N42" s="18" t="s">
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="45"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="45"/>
+      <c r="M42" s="46"/>
+      <c r="N42" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="19"/>
-[...10 lines deleted...]
-      <c r="Z42" s="18" t="s">
+      <c r="O42" s="45"/>
+      <c r="P42" s="45"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="45"/>
+      <c r="S42" s="45"/>
+      <c r="T42" s="45"/>
+      <c r="U42" s="45"/>
+      <c r="V42" s="45"/>
+      <c r="W42" s="45"/>
+      <c r="X42" s="45"/>
+      <c r="Y42" s="46"/>
+      <c r="Z42" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="19"/>
-[...10 lines deleted...]
-      <c r="AL42" s="18" t="s">
+      <c r="AA42" s="45"/>
+      <c r="AB42" s="45"/>
+      <c r="AC42" s="45"/>
+      <c r="AD42" s="45"/>
+      <c r="AE42" s="45"/>
+      <c r="AF42" s="45"/>
+      <c r="AG42" s="45"/>
+      <c r="AH42" s="45"/>
+      <c r="AI42" s="45"/>
+      <c r="AJ42" s="45"/>
+      <c r="AK42" s="46"/>
+      <c r="AL42" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="19"/>
-[...10 lines deleted...]
-      <c r="AX42" s="18" t="s">
+      <c r="AM42" s="45"/>
+      <c r="AN42" s="45"/>
+      <c r="AO42" s="45"/>
+      <c r="AP42" s="45"/>
+      <c r="AQ42" s="45"/>
+      <c r="AR42" s="45"/>
+      <c r="AS42" s="45"/>
+      <c r="AT42" s="45"/>
+      <c r="AU42" s="45"/>
+      <c r="AV42" s="45"/>
+      <c r="AW42" s="46"/>
+      <c r="AX42" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="19"/>
-[...9 lines deleted...]
-      <c r="BI42" s="20"/>
+      <c r="AY42" s="45"/>
+      <c r="AZ42" s="45"/>
+      <c r="BA42" s="45"/>
+      <c r="BB42" s="45"/>
+      <c r="BC42" s="45"/>
+      <c r="BD42" s="45"/>
+      <c r="BE42" s="45"/>
+      <c r="BF42" s="45"/>
+      <c r="BG42" s="45"/>
+      <c r="BH42" s="45"/>
+      <c r="BI42" s="46"/>
     </row>
-    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="22"/>
+    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="48"/>
       <c r="B43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="4" t="s">
@@ -6733,51 +7967,51 @@
       <c r="BB43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BC43" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BD43" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BE43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BF43" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BG43" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BH43" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BI43" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="44" spans="1:61" s="2" customFormat="1">
+    <row r="44" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="6">
         <v>606.70645706245273</v>
       </c>
       <c r="C44" s="6">
         <v>1213.4129141249055</v>
       </c>
       <c r="D44" s="6">
         <v>1820.1193711873582</v>
       </c>
       <c r="E44" s="6">
         <v>2426.8258282498109</v>
       </c>
       <c r="F44" s="6">
         <v>3033.5322853122634</v>
       </c>
       <c r="G44" s="7">
         <v>3761.2678393427159</v>
       </c>
       <c r="H44" s="7">
         <v>27192.787272952799</v>
       </c>
       <c r="I44" s="7">
@@ -6902,57 +8136,59 @@
       </c>
       <c r="AW44" s="6">
         <v>186180.9</v>
       </c>
       <c r="AX44" s="6">
         <v>966.5</v>
       </c>
       <c r="AY44" s="6">
         <v>2221.6</v>
       </c>
       <c r="AZ44" s="6">
         <v>3819.8</v>
       </c>
       <c r="BA44" s="6">
         <v>5010.7</v>
       </c>
       <c r="BB44" s="6">
         <v>5818.4752850754167</v>
       </c>
       <c r="BC44" s="7">
         <v>6602.6793570827513</v>
       </c>
       <c r="BD44" s="7">
         <v>39145.4</v>
       </c>
-      <c r="BE44" s="7"/>
+      <c r="BE44" s="7">
+        <v>85983.421872758568</v>
+      </c>
       <c r="BF44" s="8"/>
       <c r="BG44" s="8"/>
       <c r="BH44" s="8"/>
       <c r="BI44" s="6"/>
     </row>
-    <row r="45" spans="1:61">
+    <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="6">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="6">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="6">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="6">
         <v>2426.1717024564773</v>
       </c>
       <c r="F45" s="6">
         <v>3032.7146280705965</v>
       </c>
       <c r="G45" s="7">
         <v>3736.5539322927161</v>
       </c>
       <c r="H45" s="7">
         <v>5978.1625502678535</v>
       </c>
       <c r="I45" s="7">
@@ -7077,57 +8313,59 @@
       </c>
       <c r="AW45" s="14">
         <v>20872.599999999999</v>
       </c>
       <c r="AX45" s="6">
         <v>960.5</v>
       </c>
       <c r="AY45" s="6">
         <v>2208.5</v>
       </c>
       <c r="AZ45" s="6">
         <v>3802.7</v>
       </c>
       <c r="BA45" s="6">
         <v>4990.5</v>
       </c>
       <c r="BB45" s="6">
         <v>5796.3295332291673</v>
       </c>
       <c r="BC45" s="7">
         <v>6576.6109058855009</v>
       </c>
       <c r="BD45" s="7">
         <v>8396.9</v>
       </c>
-      <c r="BE45" s="7"/>
+      <c r="BE45" s="7">
+        <v>10802.561991672643</v>
+      </c>
       <c r="BF45" s="8"/>
       <c r="BG45" s="8"/>
       <c r="BH45" s="8"/>
       <c r="BI45" s="14"/>
     </row>
-    <row r="46" spans="1:61">
+    <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="6">
         <v>2.9679767000000004</v>
       </c>
       <c r="H46" s="6">
         <v>1502.0110443579697</v>
       </c>
       <c r="I46" s="6">
@@ -7252,57 +8490,59 @@
       </c>
       <c r="AW46" s="14">
         <v>12900.4</v>
       </c>
       <c r="AX46" s="6">
         <v>0.1</v>
       </c>
       <c r="AY46" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ46" s="6">
         <v>0.1</v>
       </c>
       <c r="BA46" s="6">
         <v>0.2</v>
       </c>
       <c r="BB46" s="6">
         <v>0.18723095833333336</v>
       </c>
       <c r="BC46" s="8">
         <v>0.20987837500000003</v>
       </c>
       <c r="BD46" s="8">
         <v>2398.1999999999998</v>
       </c>
-      <c r="BE46" s="8"/>
+      <c r="BE46" s="8">
+        <v>5599.7900756841082</v>
+      </c>
       <c r="BF46" s="8"/>
       <c r="BG46" s="8"/>
       <c r="BH46" s="8"/>
       <c r="BI46" s="14"/>
     </row>
-    <row r="47" spans="1:61">
+    <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="7">
         <v>8.2659538000000005E-2</v>
       </c>
       <c r="H47" s="7">
         <v>1532.49499539305</v>
       </c>
       <c r="I47" s="7">
@@ -7427,57 +8667,59 @@
       </c>
       <c r="AW47" s="14">
         <v>19757.099999999999</v>
       </c>
       <c r="AX47" s="6">
         <v>0</v>
       </c>
       <c r="AY47" s="6">
         <v>0</v>
       </c>
       <c r="AZ47" s="6">
         <v>0</v>
       </c>
       <c r="BA47" s="6">
         <v>0</v>
       </c>
       <c r="BB47" s="6">
         <v>3.7446191666666663E-2</v>
       </c>
       <c r="BC47" s="7">
         <v>0.29842095500000004</v>
       </c>
       <c r="BD47" s="7">
         <v>2552.8000000000002</v>
       </c>
-      <c r="BE47" s="7"/>
+      <c r="BE47" s="7">
+        <v>7758.0662253900691</v>
+      </c>
       <c r="BF47" s="8"/>
       <c r="BG47" s="8"/>
       <c r="BH47" s="8"/>
       <c r="BI47" s="14"/>
     </row>
-    <row r="48" spans="1:61">
+    <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="7">
         <v>1226.4034919471001</v>
       </c>
       <c r="I48" s="7">
@@ -7602,57 +8844,59 @@
       </c>
       <c r="AW48" s="14">
         <v>7475</v>
       </c>
       <c r="AX48" s="6">
         <v>0</v>
       </c>
       <c r="AY48" s="6">
         <v>0</v>
       </c>
       <c r="AZ48" s="6">
         <v>0</v>
       </c>
       <c r="BA48" s="6">
         <v>0</v>
       </c>
       <c r="BB48" s="6">
         <v>3.5187320833333334E-2</v>
       </c>
       <c r="BC48" s="7">
         <v>3.93614875E-2</v>
       </c>
       <c r="BD48" s="7">
         <v>1936.4</v>
       </c>
-      <c r="BE48" s="7"/>
+      <c r="BE48" s="7">
+        <v>3923.3540487233618</v>
+      </c>
       <c r="BF48" s="8"/>
       <c r="BG48" s="8"/>
       <c r="BH48" s="8"/>
       <c r="BI48" s="14"/>
     </row>
-    <row r="49" spans="1:61">
+    <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="7">
         <v>1287.94202623813</v>
       </c>
       <c r="I49" s="7">
@@ -7777,57 +9021,59 @@
       </c>
       <c r="AW49" s="14">
         <v>25351.3</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD49" s="7">
         <v>1699</v>
       </c>
-      <c r="BE49" s="7"/>
+      <c r="BE49" s="7">
+        <v>9344.1195276750132</v>
+      </c>
       <c r="BF49" s="8"/>
       <c r="BG49" s="8"/>
       <c r="BH49" s="8"/>
       <c r="BI49" s="14"/>
     </row>
-    <row r="50" spans="1:61">
+    <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="7">
         <v>1839.4772100023001</v>
       </c>
       <c r="I50" s="7">
@@ -7952,57 +9198,59 @@
       </c>
       <c r="AW50" s="14">
         <v>11016.3</v>
       </c>
       <c r="AX50" s="6">
         <v>0.1</v>
       </c>
       <c r="AY50" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ50" s="6">
         <v>0.1</v>
       </c>
       <c r="BA50" s="6">
         <v>0.2</v>
       </c>
       <c r="BB50" s="6">
         <v>0.18723095833333336</v>
       </c>
       <c r="BC50" s="7">
         <v>0.40160175100000006</v>
       </c>
       <c r="BD50" s="7">
         <v>2736.9</v>
       </c>
-      <c r="BE50" s="7"/>
+      <c r="BE50" s="7">
+        <v>6071.1137069381493</v>
+      </c>
       <c r="BF50" s="8"/>
       <c r="BG50" s="8"/>
       <c r="BH50" s="8"/>
       <c r="BI50" s="14"/>
     </row>
-    <row r="51" spans="1:61">
+    <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="7">
         <v>0.57750724199999992</v>
       </c>
       <c r="H51" s="7">
         <v>2753.17589453643</v>
       </c>
       <c r="I51" s="7">
@@ -8127,57 +9375,59 @@
       </c>
       <c r="AW51" s="14">
         <v>17447.5</v>
       </c>
       <c r="AX51" s="6">
         <v>1</v>
       </c>
       <c r="AY51" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AZ51" s="6">
         <v>3</v>
       </c>
       <c r="BA51" s="6">
         <v>3.5</v>
       </c>
       <c r="BB51" s="6">
         <v>3.8492271833333329</v>
       </c>
       <c r="BC51" s="7">
         <v>5.037339740666666</v>
       </c>
       <c r="BD51" s="7">
         <v>3499.2</v>
       </c>
-      <c r="BE51" s="7"/>
+      <c r="BE51" s="7">
+        <v>7489.2868698598986</v>
+      </c>
       <c r="BF51" s="8"/>
       <c r="BG51" s="8"/>
       <c r="BH51" s="8"/>
       <c r="BI51" s="14"/>
     </row>
-    <row r="52" spans="1:61">
+    <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="6">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="6">
         <v>0.326845</v>
       </c>
       <c r="D52" s="6">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="6">
         <v>0.65368999999999999</v>
       </c>
       <c r="F52" s="6">
         <v>0.81711250000000002</v>
       </c>
       <c r="G52" s="7">
         <v>0.98053500000000005</v>
       </c>
       <c r="H52" s="7">
         <v>2410.4101938725998</v>
       </c>
       <c r="I52" s="7">
@@ -8302,57 +9552,59 @@
       </c>
       <c r="AW52" s="14">
         <v>12879.8</v>
       </c>
       <c r="AX52" s="6">
         <v>0.2</v>
       </c>
       <c r="AY52" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ52" s="6">
         <v>0.6</v>
       </c>
       <c r="BA52" s="6">
         <v>0.7</v>
       </c>
       <c r="BB52" s="6">
         <v>0.81156798333333335</v>
       </c>
       <c r="BC52" s="7">
         <v>0.90792913333333336</v>
       </c>
       <c r="BD52" s="7">
         <v>2939.7</v>
       </c>
-      <c r="BE52" s="7"/>
+      <c r="BE52" s="7">
+        <v>6366.6525330553477</v>
+      </c>
       <c r="BF52" s="8"/>
       <c r="BG52" s="8"/>
       <c r="BH52" s="8"/>
       <c r="BI52" s="14"/>
     </row>
-    <row r="53" spans="1:61">
+    <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="7">
         <v>1344.7259146159001</v>
       </c>
       <c r="I53" s="7">
@@ -8477,57 +9729,59 @@
       </c>
       <c r="AW53" s="14">
         <v>9072.2999999999993</v>
       </c>
       <c r="AX53" s="6">
         <v>0.8</v>
       </c>
       <c r="AY53" s="6">
         <v>1.8</v>
       </c>
       <c r="AZ53" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA53" s="6">
         <v>2.7</v>
       </c>
       <c r="BB53" s="6">
         <v>2.924938846666667</v>
       </c>
       <c r="BC53" s="7">
         <v>3.2783448200000005</v>
       </c>
       <c r="BD53" s="7">
         <v>2315</v>
       </c>
-      <c r="BE53" s="7"/>
+      <c r="BE53" s="7">
+        <v>4732.4807739342832</v>
+      </c>
       <c r="BF53" s="8"/>
       <c r="BG53" s="8"/>
       <c r="BH53" s="8"/>
       <c r="BI53" s="14"/>
     </row>
-    <row r="54" spans="1:61">
+    <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="7">
         <v>1.6936883860000003</v>
       </c>
       <c r="H54" s="7">
         <v>1981.6129364820001</v>
       </c>
       <c r="I54" s="7">
@@ -8652,57 +9906,59 @@
       </c>
       <c r="AW54" s="14">
         <v>10802.1</v>
       </c>
       <c r="AX54" s="6">
         <v>3.6</v>
       </c>
       <c r="AY54" s="6">
         <v>7.95</v>
       </c>
       <c r="AZ54" s="6">
         <v>10.3</v>
       </c>
       <c r="BA54" s="6">
         <v>12</v>
       </c>
       <c r="BB54" s="6">
         <v>13.214213803750001</v>
       </c>
       <c r="BC54" s="7">
         <v>14.884495230750002</v>
       </c>
       <c r="BD54" s="7">
         <v>2636.2</v>
       </c>
-      <c r="BE54" s="7"/>
+      <c r="BE54" s="7">
+        <v>5473.9041637012815</v>
+      </c>
       <c r="BF54" s="8"/>
       <c r="BG54" s="8"/>
       <c r="BH54" s="8"/>
       <c r="BI54" s="14"/>
     </row>
-    <row r="55" spans="1:61">
+    <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="7">
         <v>18.410886494000003</v>
       </c>
       <c r="H55" s="7">
         <v>1667.1318223711351</v>
       </c>
       <c r="I55" s="7">
@@ -8827,57 +10083,59 @@
       </c>
       <c r="AW55" s="14">
         <v>17102.099999999999</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC55" s="7">
         <v>3.6635039999999997E-3</v>
       </c>
       <c r="BD55" s="7">
         <v>2486</v>
       </c>
-      <c r="BE55" s="7"/>
+      <c r="BE55" s="7">
+        <v>7154.9195385143084</v>
+      </c>
       <c r="BF55" s="8"/>
       <c r="BG55" s="8"/>
       <c r="BH55" s="8"/>
       <c r="BI55" s="14"/>
     </row>
-    <row r="56" spans="1:61">
+    <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H56" s="7">
         <v>2182.44679010046</v>
       </c>
       <c r="I56" s="7">
@@ -9002,57 +10260,59 @@
       </c>
       <c r="AW56" s="14">
         <v>13616</v>
       </c>
       <c r="AX56" s="6">
         <v>0.2</v>
       </c>
       <c r="AY56" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="AZ56" s="6">
         <v>0.7</v>
       </c>
       <c r="BA56" s="6">
         <v>0.8</v>
       </c>
       <c r="BB56" s="6">
         <v>0.89870860000000008</v>
       </c>
       <c r="BC56" s="8">
         <v>1.0074162</v>
       </c>
       <c r="BD56" s="7">
         <v>3527.9</v>
       </c>
-      <c r="BE56" s="7"/>
+      <c r="BE56" s="7">
+        <v>7162.6812316246933</v>
+      </c>
       <c r="BF56" s="8"/>
       <c r="BG56" s="8"/>
       <c r="BH56" s="8"/>
       <c r="BI56" s="14"/>
     </row>
-    <row r="57" spans="1:61">
+    <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H57" s="7">
         <v>1486.7914407973299</v>
       </c>
       <c r="I57" s="7">
@@ -9177,240 +10437,242 @@
       </c>
       <c r="AW57" s="14">
         <v>7888.4</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BD57" s="7">
         <v>2021.2</v>
       </c>
-      <c r="BE57" s="7"/>
+      <c r="BE57" s="7">
+        <v>4104.4911859854037</v>
+      </c>
       <c r="BF57" s="8"/>
       <c r="BG57" s="8"/>
       <c r="BH57" s="8"/>
       <c r="BI57" s="14"/>
     </row>
-    <row r="59" spans="1:61" ht="21" customHeight="1">
-      <c r="A59" s="23" t="s">
+    <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="B59" s="23"/>
-[...46 lines deleted...]
-      <c r="AW59" s="23"/>
+      <c r="B59" s="49"/>
+      <c r="C59" s="49"/>
+      <c r="D59" s="49"/>
+      <c r="E59" s="49"/>
+      <c r="F59" s="49"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="49"/>
+      <c r="I59" s="49"/>
+      <c r="J59" s="49"/>
+      <c r="K59" s="49"/>
+      <c r="L59" s="49"/>
+      <c r="M59" s="49"/>
+      <c r="N59" s="49"/>
+      <c r="O59" s="49"/>
+      <c r="P59" s="49"/>
+      <c r="Q59" s="49"/>
+      <c r="R59" s="49"/>
+      <c r="S59" s="49"/>
+      <c r="T59" s="49"/>
+      <c r="U59" s="49"/>
+      <c r="V59" s="49"/>
+      <c r="W59" s="49"/>
+      <c r="X59" s="49"/>
+      <c r="Y59" s="49"/>
+      <c r="Z59" s="49"/>
+      <c r="AA59" s="49"/>
+      <c r="AB59" s="49"/>
+      <c r="AC59" s="49"/>
+      <c r="AD59" s="49"/>
+      <c r="AE59" s="49"/>
+      <c r="AF59" s="49"/>
+      <c r="AG59" s="49"/>
+      <c r="AH59" s="49"/>
+      <c r="AI59" s="49"/>
+      <c r="AJ59" s="49"/>
+      <c r="AK59" s="49"/>
+      <c r="AL59" s="49"/>
+      <c r="AM59" s="49"/>
+      <c r="AN59" s="49"/>
+      <c r="AO59" s="49"/>
+      <c r="AP59" s="49"/>
+      <c r="AQ59" s="49"/>
+      <c r="AR59" s="49"/>
+      <c r="AS59" s="49"/>
+      <c r="AT59" s="49"/>
+      <c r="AU59" s="49"/>
+      <c r="AV59" s="49"/>
+      <c r="AW59" s="49"/>
     </row>
-    <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1">
-      <c r="J60" s="17" t="s">
+    <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J60" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="K60" s="17"/>
-[...2 lines deleted...]
-      <c r="V60" s="17" t="s">
+      <c r="K60" s="43"/>
+      <c r="L60" s="43"/>
+      <c r="M60" s="43"/>
+      <c r="V60" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="W60" s="17"/>
-[...1 lines deleted...]
-      <c r="Y60" s="17"/>
+      <c r="W60" s="43"/>
+      <c r="X60" s="43"/>
+      <c r="Y60" s="43"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
-      <c r="AH60" s="17" t="s">
+      <c r="AH60" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AI60" s="17"/>
-[...1 lines deleted...]
-      <c r="AK60" s="17"/>
+      <c r="AI60" s="43"/>
+      <c r="AJ60" s="43"/>
+      <c r="AK60" s="43"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
-      <c r="AT60" s="17" t="s">
+      <c r="AT60" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AU60" s="17"/>
-[...1 lines deleted...]
-      <c r="AW60" s="17"/>
+      <c r="AU60" s="43"/>
+      <c r="AV60" s="43"/>
+      <c r="AW60" s="43"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="3"/>
-      <c r="BF60" s="17" t="s">
+      <c r="BF60" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="BG60" s="17"/>
-[...1 lines deleted...]
-      <c r="BI60" s="17"/>
+      <c r="BG60" s="43"/>
+      <c r="BH60" s="43"/>
+      <c r="BI60" s="43"/>
     </row>
-    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B61" s="18" t="s">
+    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="47"/>
+      <c r="B61" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="19"/>
-[...10 lines deleted...]
-      <c r="N61" s="18" t="s">
+      <c r="C61" s="45"/>
+      <c r="D61" s="45"/>
+      <c r="E61" s="45"/>
+      <c r="F61" s="45"/>
+      <c r="G61" s="45"/>
+      <c r="H61" s="45"/>
+      <c r="I61" s="45"/>
+      <c r="J61" s="45"/>
+      <c r="K61" s="45"/>
+      <c r="L61" s="45"/>
+      <c r="M61" s="46"/>
+      <c r="N61" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="19"/>
-[...10 lines deleted...]
-      <c r="Z61" s="18" t="s">
+      <c r="O61" s="45"/>
+      <c r="P61" s="45"/>
+      <c r="Q61" s="45"/>
+      <c r="R61" s="45"/>
+      <c r="S61" s="45"/>
+      <c r="T61" s="45"/>
+      <c r="U61" s="45"/>
+      <c r="V61" s="45"/>
+      <c r="W61" s="45"/>
+      <c r="X61" s="45"/>
+      <c r="Y61" s="46"/>
+      <c r="Z61" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="19"/>
-[...10 lines deleted...]
-      <c r="AL61" s="18" t="s">
+      <c r="AA61" s="45"/>
+      <c r="AB61" s="45"/>
+      <c r="AC61" s="45"/>
+      <c r="AD61" s="45"/>
+      <c r="AE61" s="45"/>
+      <c r="AF61" s="45"/>
+      <c r="AG61" s="45"/>
+      <c r="AH61" s="45"/>
+      <c r="AI61" s="45"/>
+      <c r="AJ61" s="45"/>
+      <c r="AK61" s="46"/>
+      <c r="AL61" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="19"/>
-[...10 lines deleted...]
-      <c r="AX61" s="18" t="s">
+      <c r="AM61" s="45"/>
+      <c r="AN61" s="45"/>
+      <c r="AO61" s="45"/>
+      <c r="AP61" s="45"/>
+      <c r="AQ61" s="45"/>
+      <c r="AR61" s="45"/>
+      <c r="AS61" s="45"/>
+      <c r="AT61" s="45"/>
+      <c r="AU61" s="45"/>
+      <c r="AV61" s="45"/>
+      <c r="AW61" s="46"/>
+      <c r="AX61" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="19"/>
-[...9 lines deleted...]
-      <c r="BI61" s="20"/>
+      <c r="AY61" s="45"/>
+      <c r="AZ61" s="45"/>
+      <c r="BA61" s="45"/>
+      <c r="BB61" s="45"/>
+      <c r="BC61" s="45"/>
+      <c r="BD61" s="45"/>
+      <c r="BE61" s="45"/>
+      <c r="BF61" s="45"/>
+      <c r="BG61" s="45"/>
+      <c r="BH61" s="45"/>
+      <c r="BI61" s="46"/>
     </row>
-    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A62" s="22"/>
+    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="48"/>
       <c r="B62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="4" t="s">
@@ -9548,51 +10810,51 @@
       <c r="BB62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BC62" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BD62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BE62" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BF62" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BG62" s="4" t="s">
         <v>26</v>
       </c>
       <c r="BH62" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BI62" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="63" spans="1:61" s="2" customFormat="1">
+    <row r="63" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="6">
         <v>11921.463983560996</v>
       </c>
       <c r="C63" s="6">
         <v>25659.3150368645</v>
       </c>
       <c r="D63" s="6">
         <v>49466.280974157198</v>
       </c>
       <c r="E63" s="6">
         <v>69403.077385579265</v>
       </c>
       <c r="F63" s="6">
         <v>89478.793248410686</v>
       </c>
       <c r="G63" s="7">
         <v>126575.43426361552</v>
       </c>
       <c r="H63" s="7">
         <v>148829.01061126273</v>
       </c>
       <c r="I63" s="7">
@@ -9717,57 +10979,59 @@
       </c>
       <c r="AW63" s="6">
         <v>222143.3</v>
       </c>
       <c r="AX63" s="6">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="6">
         <v>23816.1</v>
       </c>
       <c r="AZ63" s="6">
         <v>47470.3</v>
       </c>
       <c r="BA63" s="6">
         <v>66496.600000000006</v>
       </c>
       <c r="BB63" s="6">
         <v>85838.833620888618</v>
       </c>
       <c r="BC63" s="7">
         <v>117349.39530028492</v>
       </c>
       <c r="BD63" s="7">
         <v>137651.4</v>
       </c>
-      <c r="BE63" s="7"/>
+      <c r="BE63" s="7">
+        <v>155399.39246793612</v>
+      </c>
       <c r="BF63" s="8"/>
       <c r="BG63" s="8"/>
       <c r="BH63" s="8"/>
       <c r="BI63" s="6"/>
     </row>
-    <row r="64" spans="1:61">
+    <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="8">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="8">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="8">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="8">
         <v>6589.1813313880702</v>
       </c>
       <c r="F64" s="8">
         <v>8351.9654778463555</v>
       </c>
       <c r="G64" s="7">
         <v>10912.600959692594</v>
       </c>
       <c r="H64" s="7">
         <v>12807.646470599931</v>
       </c>
       <c r="I64" s="7">
@@ -9892,57 +11156,59 @@
       </c>
       <c r="AW64" s="14">
         <v>24936.799999999999</v>
       </c>
       <c r="AX64" s="8">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="8">
         <v>3081.5</v>
       </c>
       <c r="AZ64" s="8">
         <v>5470.2</v>
       </c>
       <c r="BA64" s="8">
         <v>7254.4</v>
       </c>
       <c r="BB64" s="8">
         <v>9188.921002387593</v>
       </c>
       <c r="BC64" s="7">
         <v>12234.544750463323</v>
       </c>
       <c r="BD64" s="7">
         <v>14220.1</v>
       </c>
-      <c r="BE64" s="7"/>
+      <c r="BE64" s="7">
+        <v>16345.473732784667</v>
+      </c>
       <c r="BF64" s="8"/>
       <c r="BG64" s="8"/>
       <c r="BH64" s="8"/>
       <c r="BI64" s="14"/>
     </row>
-    <row r="65" spans="1:61">
+    <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="8">
         <v>2895.3480710957338</v>
       </c>
       <c r="F65" s="8">
         <v>4082.4183209983457</v>
       </c>
       <c r="G65" s="8">
         <v>6265.4952933315153</v>
       </c>
       <c r="H65" s="8">
         <v>7889.6857172961627</v>
       </c>
       <c r="I65" s="8">
@@ -10067,57 +11333,59 @@
       </c>
       <c r="AW65" s="14">
         <v>12106.4</v>
       </c>
       <c r="AX65" s="8">
         <v>454.4</v>
       </c>
       <c r="AY65" s="8">
         <v>1053.3</v>
       </c>
       <c r="AZ65" s="8">
         <v>2059.6999999999998</v>
       </c>
       <c r="BA65" s="8">
         <v>3319.8</v>
       </c>
       <c r="BB65" s="8">
         <v>4600.7944987084884</v>
       </c>
       <c r="BC65" s="8">
         <v>6275.0134666375779</v>
       </c>
       <c r="BD65" s="8">
         <v>7591.7</v>
       </c>
-      <c r="BE65" s="8"/>
+      <c r="BE65" s="8">
+        <v>8636.7599748636676</v>
+      </c>
       <c r="BF65" s="8"/>
       <c r="BG65" s="8"/>
       <c r="BH65" s="8"/>
       <c r="BI65" s="14"/>
     </row>
-    <row r="66" spans="1:61">
+    <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="8">
         <v>6742.4417376404399</v>
       </c>
       <c r="F66" s="8">
         <v>8205.9021393418934</v>
       </c>
       <c r="G66" s="7">
         <v>11701.446898719563</v>
       </c>
       <c r="H66" s="7">
         <v>13297.789535105476</v>
       </c>
       <c r="I66" s="7">
@@ -10242,57 +11510,59 @@
       </c>
       <c r="AW66" s="14">
         <v>17209.7</v>
       </c>
       <c r="AX66" s="8">
         <v>631.1</v>
       </c>
       <c r="AY66" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ66" s="8">
         <v>4088.9</v>
       </c>
       <c r="BA66" s="8">
         <v>5972.7</v>
       </c>
       <c r="BB66" s="8">
         <v>7288.8665746085208</v>
       </c>
       <c r="BC66" s="7">
         <v>10140.270297141524</v>
       </c>
       <c r="BD66" s="7">
         <v>11751.6</v>
       </c>
-      <c r="BE66" s="7"/>
+      <c r="BE66" s="7">
+        <v>14138.574877445677</v>
+      </c>
       <c r="BF66" s="8"/>
       <c r="BG66" s="8"/>
       <c r="BH66" s="8"/>
       <c r="BI66" s="14"/>
     </row>
-    <row r="67" spans="1:61">
+    <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B67" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="8">
         <v>6578.8053937616287</v>
       </c>
       <c r="F67" s="8">
         <v>8788.5693817694428</v>
       </c>
       <c r="G67" s="7">
         <v>10627.731348355159</v>
       </c>
       <c r="H67" s="7">
         <v>11777.919471141491</v>
       </c>
       <c r="I67" s="7">
@@ -10417,57 +11687,59 @@
       </c>
       <c r="AW67" s="14">
         <v>14266.1</v>
       </c>
       <c r="AX67" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="8">
         <v>2180</v>
       </c>
       <c r="AZ67" s="8">
         <v>4846.5</v>
       </c>
       <c r="BA67" s="8">
         <v>6468.7</v>
       </c>
       <c r="BB67" s="8">
         <v>8763.6000294989681</v>
       </c>
       <c r="BC67" s="7">
         <v>10050.527223705565</v>
       </c>
       <c r="BD67" s="7">
         <v>11184.6</v>
       </c>
-      <c r="BE67" s="7"/>
+      <c r="BE67" s="7">
+        <v>12259.73001060233</v>
+      </c>
       <c r="BF67" s="8"/>
       <c r="BG67" s="8"/>
       <c r="BH67" s="8"/>
       <c r="BI67" s="14"/>
     </row>
-    <row r="68" spans="1:61">
+    <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="8">
         <v>4447.1534081159607</v>
       </c>
       <c r="F68" s="8">
         <v>6033.3922510537923</v>
       </c>
       <c r="G68" s="7">
         <v>8803.9628051891432</v>
       </c>
       <c r="H68" s="7">
         <v>9979.7340601701108</v>
       </c>
       <c r="I68" s="7">
@@ -10592,57 +11864,59 @@
       </c>
       <c r="AW68" s="14">
         <v>16754.7</v>
       </c>
       <c r="AX68" s="8">
         <v>473.6</v>
       </c>
       <c r="AY68" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ68" s="8">
         <v>3181.2</v>
       </c>
       <c r="BA68" s="8">
         <v>4314.3</v>
       </c>
       <c r="BB68" s="8">
         <v>5769.6936497500119</v>
       </c>
       <c r="BC68" s="7">
         <v>8390.0557459134488</v>
       </c>
       <c r="BD68" s="7">
         <v>9463.6</v>
       </c>
-      <c r="BE68" s="7"/>
+      <c r="BE68" s="7">
+        <v>10692.574869289989</v>
+      </c>
       <c r="BF68" s="8"/>
       <c r="BG68" s="8"/>
       <c r="BH68" s="8"/>
       <c r="BI68" s="14"/>
     </row>
-    <row r="69" spans="1:61">
+    <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="8">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="8">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="8">
         <v>6356.0885982378968</v>
       </c>
       <c r="F69" s="8">
         <v>8219.1775112851919</v>
       </c>
       <c r="G69" s="7">
         <v>12227.635998415342</v>
       </c>
       <c r="H69" s="7">
         <v>14367.368583182379</v>
       </c>
       <c r="I69" s="7">
@@ -10767,57 +12041,59 @@
       </c>
       <c r="AW69" s="14">
         <v>19583.599999999999</v>
       </c>
       <c r="AX69" s="8">
         <v>929.8</v>
       </c>
       <c r="AY69" s="8">
         <v>1707.5</v>
       </c>
       <c r="AZ69" s="8">
         <v>4488.7</v>
       </c>
       <c r="BA69" s="8">
         <v>5770.1</v>
       </c>
       <c r="BB69" s="8">
         <v>7392.2022580793628</v>
       </c>
       <c r="BC69" s="7">
         <v>10644.57837816221</v>
       </c>
       <c r="BD69" s="7">
         <v>12438.1</v>
       </c>
-      <c r="BE69" s="7"/>
+      <c r="BE69" s="7">
+        <v>13568.280937922016</v>
+      </c>
       <c r="BF69" s="8"/>
       <c r="BG69" s="8"/>
       <c r="BH69" s="8"/>
       <c r="BI69" s="14"/>
     </row>
-    <row r="70" spans="1:61">
+    <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="6">
         <v>6113.9460384115719</v>
       </c>
       <c r="F70" s="6">
         <v>7909.8961413727684</v>
       </c>
       <c r="G70" s="7">
         <v>11223.179726551449</v>
       </c>
       <c r="H70" s="7">
         <v>13880.495289384206</v>
       </c>
       <c r="I70" s="7">
@@ -10942,57 +12218,59 @@
       </c>
       <c r="AW70" s="14">
         <v>20225.099999999999</v>
       </c>
       <c r="AX70" s="6">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="6">
         <v>2215.1</v>
       </c>
       <c r="AZ70" s="6">
         <v>3889.6</v>
       </c>
       <c r="BA70" s="6">
         <v>6183</v>
       </c>
       <c r="BB70" s="6">
         <v>7931.2497319082631</v>
       </c>
       <c r="BC70" s="7">
         <v>10676.845056315549</v>
       </c>
       <c r="BD70" s="7">
         <v>12756.2</v>
       </c>
-      <c r="BE70" s="7"/>
+      <c r="BE70" s="7">
+        <v>14456.220738626658</v>
+      </c>
       <c r="BF70" s="8"/>
       <c r="BG70" s="8"/>
       <c r="BH70" s="8"/>
       <c r="BI70" s="14"/>
     </row>
-    <row r="71" spans="1:61">
+    <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="8">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="8">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="8">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="8">
         <v>5687.7357120612578</v>
       </c>
       <c r="F71" s="8">
         <v>7791.1388487377508</v>
       </c>
       <c r="G71" s="7">
         <v>12340.815672658726</v>
       </c>
       <c r="H71" s="7">
         <v>14819.842325061227</v>
       </c>
       <c r="I71" s="7">
@@ -11117,57 +12395,59 @@
       </c>
       <c r="AW71" s="14">
         <v>21940.799999999999</v>
       </c>
       <c r="AX71" s="8">
         <v>988.1</v>
       </c>
       <c r="AY71" s="8">
         <v>1665.2</v>
       </c>
       <c r="AZ71" s="8">
         <v>3552.4</v>
       </c>
       <c r="BA71" s="8">
         <v>5144.6000000000004</v>
       </c>
       <c r="BB71" s="8">
         <v>7392.2762721045965</v>
       </c>
       <c r="BC71" s="7">
         <v>11305.573420374914</v>
       </c>
       <c r="BD71" s="7">
         <v>13653.8</v>
       </c>
-      <c r="BE71" s="7"/>
+      <c r="BE71" s="7">
+        <v>15239.386297511412</v>
+      </c>
       <c r="BF71" s="8"/>
       <c r="BG71" s="8"/>
       <c r="BH71" s="8"/>
       <c r="BI71" s="14"/>
     </row>
-    <row r="72" spans="1:61">
+    <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="8">
         <v>3820.768829115791</v>
       </c>
       <c r="F72" s="8">
         <v>5332.7952368105889</v>
       </c>
       <c r="G72" s="7">
         <v>7208.3426938141729</v>
       </c>
       <c r="H72" s="7">
         <v>8454.3130118653899</v>
       </c>
       <c r="I72" s="7">
@@ -11292,57 +12572,59 @@
       </c>
       <c r="AW72" s="14">
         <v>13392.9</v>
       </c>
       <c r="AX72" s="8">
         <v>727.9</v>
       </c>
       <c r="AY72" s="8">
         <v>1509.9</v>
       </c>
       <c r="AZ72" s="8">
         <v>2591.3000000000002</v>
       </c>
       <c r="BA72" s="8">
         <v>3861.5</v>
       </c>
       <c r="BB72" s="8">
         <v>5294.6251027859271</v>
       </c>
       <c r="BC72" s="7">
         <v>7180.3671259365301</v>
       </c>
       <c r="BD72" s="7">
         <v>8414.7999999999993</v>
       </c>
-      <c r="BE72" s="7"/>
+      <c r="BE72" s="7">
+        <v>9265.2957004736672</v>
+      </c>
       <c r="BF72" s="8"/>
       <c r="BG72" s="8"/>
       <c r="BH72" s="8"/>
       <c r="BI72" s="14"/>
     </row>
-    <row r="73" spans="1:61">
+    <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="8">
         <v>5979.2194671011821</v>
       </c>
       <c r="F73" s="8">
         <v>7153.7663335194702</v>
       </c>
       <c r="G73" s="7">
         <v>10032.339859346432</v>
       </c>
       <c r="H73" s="7">
         <v>12047.412203630884</v>
       </c>
       <c r="I73" s="7">
@@ -11467,57 +12749,59 @@
       </c>
       <c r="AW73" s="14">
         <v>15566</v>
       </c>
       <c r="AX73" s="8">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="8">
         <v>2078.1</v>
       </c>
       <c r="AZ73" s="8">
         <v>3423.3</v>
       </c>
       <c r="BA73" s="8">
         <v>4693.8</v>
       </c>
       <c r="BB73" s="8">
         <v>5549.9507768085805</v>
       </c>
       <c r="BC73" s="7">
         <v>7773.6600671922461</v>
       </c>
       <c r="BD73" s="7">
         <v>9427.2000000000007</v>
       </c>
-      <c r="BE73" s="7"/>
+      <c r="BE73" s="7">
+        <v>10596.922699150695</v>
+      </c>
       <c r="BF73" s="8"/>
       <c r="BG73" s="8"/>
       <c r="BH73" s="8"/>
       <c r="BI73" s="14"/>
     </row>
-    <row r="74" spans="1:61">
+    <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="8">
         <v>6581.0400184598811</v>
       </c>
       <c r="F74" s="8">
         <v>8292.9933670162136</v>
       </c>
       <c r="G74" s="7">
         <v>11761.741294709935</v>
       </c>
       <c r="H74" s="7">
         <v>13583.25161741201</v>
       </c>
       <c r="I74" s="7">
@@ -11642,57 +12926,59 @@
       </c>
       <c r="AW74" s="14">
         <v>18761.099999999999</v>
       </c>
       <c r="AX74" s="8">
         <v>953.3</v>
       </c>
       <c r="AY74" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ74" s="8">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA74" s="8">
         <v>6344.1</v>
       </c>
       <c r="BB74" s="8">
         <v>7879.1761729770606</v>
       </c>
       <c r="BC74" s="7">
         <v>10779.240273333397</v>
       </c>
       <c r="BD74" s="7">
         <v>12512.7</v>
       </c>
-      <c r="BE74" s="7"/>
+      <c r="BE74" s="7">
+        <v>14577.459237865351</v>
+      </c>
       <c r="BF74" s="8"/>
       <c r="BG74" s="8"/>
       <c r="BH74" s="8"/>
       <c r="BI74" s="14"/>
     </row>
-    <row r="75" spans="1:61">
+    <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="8">
         <v>4030.0822929539208</v>
       </c>
       <c r="F75" s="8">
         <v>4951.0619501405554</v>
       </c>
       <c r="G75" s="8">
         <v>7421.7020988131189</v>
       </c>
       <c r="H75" s="7">
         <v>8722.5678452923894</v>
       </c>
       <c r="I75" s="7">
@@ -11817,57 +13103,59 @@
       </c>
       <c r="AW75" s="14">
         <v>14696.5</v>
       </c>
       <c r="AX75" s="8">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="8">
         <v>1172.0999999999999</v>
       </c>
       <c r="AZ75" s="8">
         <v>2555.1</v>
       </c>
       <c r="BA75" s="8">
         <v>3775</v>
       </c>
       <c r="BB75" s="8">
         <v>4528.4284260492823</v>
       </c>
       <c r="BC75" s="8">
         <v>6558.4033296693442</v>
       </c>
       <c r="BD75" s="7">
         <v>7910.9</v>
       </c>
-      <c r="BE75" s="7"/>
+      <c r="BE75" s="7">
+        <v>8377.8317745555996</v>
+      </c>
       <c r="BF75" s="8"/>
       <c r="BG75" s="8"/>
       <c r="BH75" s="8"/>
       <c r="BI75" s="14"/>
     </row>
-    <row r="76" spans="1:61">
+    <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="8">
         <v>3581.3193200344367</v>
       </c>
       <c r="F76" s="8">
         <v>4365.7005908799556</v>
       </c>
       <c r="G76" s="8">
         <v>6048.390519554614</v>
       </c>
       <c r="H76" s="7">
         <v>7200.9515610509761</v>
       </c>
       <c r="I76" s="7">
@@ -11992,57 +13280,59 @@
       </c>
       <c r="AW76" s="14">
         <v>12703.6</v>
       </c>
       <c r="AX76" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ76" s="8">
         <v>2518.5</v>
       </c>
       <c r="BA76" s="8">
         <v>3394.6</v>
       </c>
       <c r="BB76" s="8">
         <v>4259.0491252219617</v>
       </c>
       <c r="BC76" s="8">
         <v>5340.3161654392761</v>
       </c>
       <c r="BD76" s="7">
         <v>6326.1</v>
       </c>
-      <c r="BE76" s="7"/>
+      <c r="BE76" s="7">
+        <v>7244.8816168443818</v>
+      </c>
       <c r="BF76" s="8"/>
       <c r="BG76" s="8"/>
       <c r="BH76" s="8"/>
       <c r="BI76" s="14"/>
     </row>
-    <row r="78" spans="1:61">
+    <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="13" t="s">
         <v>33</v>
       </c>
       <c r="Z78" s="15" t="s">
         <v>38</v>
       </c>
       <c r="AA78" s="15"/>
       <c r="AB78" s="15"/>
       <c r="AC78" s="15"/>
       <c r="AD78" s="15"/>
       <c r="AE78" s="15"/>
       <c r="AF78" s="15"/>
       <c r="AG78" s="15"/>
       <c r="AH78" s="15"/>
       <c r="AI78" s="15"/>
       <c r="AJ78" s="15"/>
       <c r="AK78" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="48">
     <mergeCell ref="AX42:BI42"/>
     <mergeCell ref="BF60:BI60"/>
     <mergeCell ref="AX61:BI61"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
@@ -12193,51 +13483,53 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Жалпы шығарылымы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>