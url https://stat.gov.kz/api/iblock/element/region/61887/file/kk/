--- v6 (2026-09-13)
+++ v7 (2026-10-24)
@@ -7,76 +7,76 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\092026\Динамика по ВПСХ_сельское_январь-июль 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\M.Sembaeva\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11700" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Жалпы шығарылымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="84">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
@@ -285,50 +285,53 @@
   </si>
   <si>
     <t>Ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы – аграрлық сектор саласында, сонымен бірге өткізу үшін сондай-ақ өзінің жеке тұтынуына құрылған өнімдер мен көрсетілетін қызметтердің жалпы құны. Ол ауыл шаруашылығы өнімдерінің (көрсетілетін қызметтердің) жалпы шығарылымынан, аңшылық шаруашылығында, орман өсіру мен ағаш дайындауда, балық аулау мен балық өсірудегі өндірілген өнімнің (көрсетілетін қызметтің) құнынан қалыптасады</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701189</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/aktobe/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=year&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>2022 жылдан бастап</t>
   </si>
   <si>
     <t>Есептеу әдесі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылықтары өнімдерінің 
 (көрсетілетін қызметтерінің) жалпы шығарылымын есептеу әдістемесі
 </t>
   </si>
   <si>
     <t xml:space="preserve">24-сх (айлық және жылдық) ""Мал шаруашылығының жай-күйі туралы есеп", А-008  (тоқсандық) "Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру", 29-сх (жылына бір рет) "Ауыл шаруашылығы дақылдары түсімін жинау туралы", А-005 (үш жылда бір рет) "Жұртшылық шаруашылықтарындағы ауыл шаруашылығы дақылдары түсімін жинау туралы", 1-сх (жылдық) "Ауыл шаруашылығы құралымының қызметі туралы есеп", 1-балық (жылдық) "Балық аулау мен акваөсіру туралы", 1-орман  (жылдық) "Орман өсіру мен ағаш дайындау қызметі туралы есеп", 2-аңшылық  (жылдық) "Аңшылық пен аулау жөніндегі, осы салалардағы
 қызмет көрсетуді ұсынуды қоса алғандағы қызмет туралы", 8-сх (үш жылда бір рет) "Ауыл шаруашылығы қызметтерін көрсету туралы"
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -540,51 +543,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -638,76 +641,73 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
@@ -989,495 +989,496 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.sembaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701189" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/aktobe/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/118/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:C29"/>
+  <dimension ref="A2:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45.5703125" style="18" customWidth="1"/>
     <col min="2" max="2" width="95.7109375" style="18" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="85.140625" style="18" customWidth="1"/>
-[...317 lines deleted...]
-    <col min="16135" max="16384" width="9.140625" style="18"/>
+    <col min="3" max="4" width="9.140625" style="18"/>
+    <col min="5" max="5" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6" max="255" width="9.140625" style="18"/>
+    <col min="256" max="256" width="45.5703125" style="18" customWidth="1"/>
+    <col min="257" max="257" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="258" max="260" width="9.140625" style="18"/>
+    <col min="261" max="261" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="262" max="511" width="9.140625" style="18"/>
+    <col min="512" max="512" width="45.5703125" style="18" customWidth="1"/>
+    <col min="513" max="513" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="514" max="516" width="9.140625" style="18"/>
+    <col min="517" max="517" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="518" max="767" width="9.140625" style="18"/>
+    <col min="768" max="768" width="45.5703125" style="18" customWidth="1"/>
+    <col min="769" max="769" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="770" max="772" width="9.140625" style="18"/>
+    <col min="773" max="773" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="774" max="1023" width="9.140625" style="18"/>
+    <col min="1024" max="1024" width="45.5703125" style="18" customWidth="1"/>
+    <col min="1025" max="1025" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1026" max="1028" width="9.140625" style="18"/>
+    <col min="1029" max="1029" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1279" width="9.140625" style="18"/>
+    <col min="1280" max="1280" width="45.5703125" style="18" customWidth="1"/>
+    <col min="1281" max="1281" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1282" max="1284" width="9.140625" style="18"/>
+    <col min="1285" max="1285" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1535" width="9.140625" style="18"/>
+    <col min="1536" max="1536" width="45.5703125" style="18" customWidth="1"/>
+    <col min="1537" max="1537" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1538" max="1540" width="9.140625" style="18"/>
+    <col min="1541" max="1541" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1791" width="9.140625" style="18"/>
+    <col min="1792" max="1792" width="45.5703125" style="18" customWidth="1"/>
+    <col min="1793" max="1793" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="1794" max="1796" width="9.140625" style="18"/>
+    <col min="1797" max="1797" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1798" max="2047" width="9.140625" style="18"/>
+    <col min="2048" max="2048" width="45.5703125" style="18" customWidth="1"/>
+    <col min="2049" max="2049" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2050" max="2052" width="9.140625" style="18"/>
+    <col min="2053" max="2053" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2303" width="9.140625" style="18"/>
+    <col min="2304" max="2304" width="45.5703125" style="18" customWidth="1"/>
+    <col min="2305" max="2305" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2306" max="2308" width="9.140625" style="18"/>
+    <col min="2309" max="2309" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2559" width="9.140625" style="18"/>
+    <col min="2560" max="2560" width="45.5703125" style="18" customWidth="1"/>
+    <col min="2561" max="2561" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2562" max="2564" width="9.140625" style="18"/>
+    <col min="2565" max="2565" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2815" width="9.140625" style="18"/>
+    <col min="2816" max="2816" width="45.5703125" style="18" customWidth="1"/>
+    <col min="2817" max="2817" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="2818" max="2820" width="9.140625" style="18"/>
+    <col min="2821" max="2821" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="2822" max="3071" width="9.140625" style="18"/>
+    <col min="3072" max="3072" width="45.5703125" style="18" customWidth="1"/>
+    <col min="3073" max="3073" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3074" max="3076" width="9.140625" style="18"/>
+    <col min="3077" max="3077" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3327" width="9.140625" style="18"/>
+    <col min="3328" max="3328" width="45.5703125" style="18" customWidth="1"/>
+    <col min="3329" max="3329" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3330" max="3332" width="9.140625" style="18"/>
+    <col min="3333" max="3333" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3583" width="9.140625" style="18"/>
+    <col min="3584" max="3584" width="45.5703125" style="18" customWidth="1"/>
+    <col min="3585" max="3585" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3586" max="3588" width="9.140625" style="18"/>
+    <col min="3589" max="3589" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3839" width="9.140625" style="18"/>
+    <col min="3840" max="3840" width="45.5703125" style="18" customWidth="1"/>
+    <col min="3841" max="3841" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="3842" max="3844" width="9.140625" style="18"/>
+    <col min="3845" max="3845" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3846" max="4095" width="9.140625" style="18"/>
+    <col min="4096" max="4096" width="45.5703125" style="18" customWidth="1"/>
+    <col min="4097" max="4097" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4098" max="4100" width="9.140625" style="18"/>
+    <col min="4101" max="4101" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4351" width="9.140625" style="18"/>
+    <col min="4352" max="4352" width="45.5703125" style="18" customWidth="1"/>
+    <col min="4353" max="4353" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4354" max="4356" width="9.140625" style="18"/>
+    <col min="4357" max="4357" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4607" width="9.140625" style="18"/>
+    <col min="4608" max="4608" width="45.5703125" style="18" customWidth="1"/>
+    <col min="4609" max="4609" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4610" max="4612" width="9.140625" style="18"/>
+    <col min="4613" max="4613" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4863" width="9.140625" style="18"/>
+    <col min="4864" max="4864" width="45.5703125" style="18" customWidth="1"/>
+    <col min="4865" max="4865" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="4866" max="4868" width="9.140625" style="18"/>
+    <col min="4869" max="4869" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4870" max="5119" width="9.140625" style="18"/>
+    <col min="5120" max="5120" width="45.5703125" style="18" customWidth="1"/>
+    <col min="5121" max="5121" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5122" max="5124" width="9.140625" style="18"/>
+    <col min="5125" max="5125" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5375" width="9.140625" style="18"/>
+    <col min="5376" max="5376" width="45.5703125" style="18" customWidth="1"/>
+    <col min="5377" max="5377" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5378" max="5380" width="9.140625" style="18"/>
+    <col min="5381" max="5381" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5631" width="9.140625" style="18"/>
+    <col min="5632" max="5632" width="45.5703125" style="18" customWidth="1"/>
+    <col min="5633" max="5633" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5634" max="5636" width="9.140625" style="18"/>
+    <col min="5637" max="5637" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5887" width="9.140625" style="18"/>
+    <col min="5888" max="5888" width="45.5703125" style="18" customWidth="1"/>
+    <col min="5889" max="5889" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="5890" max="5892" width="9.140625" style="18"/>
+    <col min="5893" max="5893" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="5894" max="6143" width="9.140625" style="18"/>
+    <col min="6144" max="6144" width="45.5703125" style="18" customWidth="1"/>
+    <col min="6145" max="6145" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6146" max="6148" width="9.140625" style="18"/>
+    <col min="6149" max="6149" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6399" width="9.140625" style="18"/>
+    <col min="6400" max="6400" width="45.5703125" style="18" customWidth="1"/>
+    <col min="6401" max="6401" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6402" max="6404" width="9.140625" style="18"/>
+    <col min="6405" max="6405" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6655" width="9.140625" style="18"/>
+    <col min="6656" max="6656" width="45.5703125" style="18" customWidth="1"/>
+    <col min="6657" max="6657" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6658" max="6660" width="9.140625" style="18"/>
+    <col min="6661" max="6661" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6911" width="9.140625" style="18"/>
+    <col min="6912" max="6912" width="45.5703125" style="18" customWidth="1"/>
+    <col min="6913" max="6913" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="6914" max="6916" width="9.140625" style="18"/>
+    <col min="6917" max="6917" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="6918" max="7167" width="9.140625" style="18"/>
+    <col min="7168" max="7168" width="45.5703125" style="18" customWidth="1"/>
+    <col min="7169" max="7169" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7170" max="7172" width="9.140625" style="18"/>
+    <col min="7173" max="7173" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7423" width="9.140625" style="18"/>
+    <col min="7424" max="7424" width="45.5703125" style="18" customWidth="1"/>
+    <col min="7425" max="7425" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7426" max="7428" width="9.140625" style="18"/>
+    <col min="7429" max="7429" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7679" width="9.140625" style="18"/>
+    <col min="7680" max="7680" width="45.5703125" style="18" customWidth="1"/>
+    <col min="7681" max="7681" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7682" max="7684" width="9.140625" style="18"/>
+    <col min="7685" max="7685" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7935" width="9.140625" style="18"/>
+    <col min="7936" max="7936" width="45.5703125" style="18" customWidth="1"/>
+    <col min="7937" max="7937" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="7938" max="7940" width="9.140625" style="18"/>
+    <col min="7941" max="7941" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="7942" max="8191" width="9.140625" style="18"/>
+    <col min="8192" max="8192" width="45.5703125" style="18" customWidth="1"/>
+    <col min="8193" max="8193" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8194" max="8196" width="9.140625" style="18"/>
+    <col min="8197" max="8197" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8447" width="9.140625" style="18"/>
+    <col min="8448" max="8448" width="45.5703125" style="18" customWidth="1"/>
+    <col min="8449" max="8449" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8450" max="8452" width="9.140625" style="18"/>
+    <col min="8453" max="8453" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8703" width="9.140625" style="18"/>
+    <col min="8704" max="8704" width="45.5703125" style="18" customWidth="1"/>
+    <col min="8705" max="8705" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8706" max="8708" width="9.140625" style="18"/>
+    <col min="8709" max="8709" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8959" width="9.140625" style="18"/>
+    <col min="8960" max="8960" width="45.5703125" style="18" customWidth="1"/>
+    <col min="8961" max="8961" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="8962" max="8964" width="9.140625" style="18"/>
+    <col min="8965" max="8965" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="8966" max="9215" width="9.140625" style="18"/>
+    <col min="9216" max="9216" width="45.5703125" style="18" customWidth="1"/>
+    <col min="9217" max="9217" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9218" max="9220" width="9.140625" style="18"/>
+    <col min="9221" max="9221" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9471" width="9.140625" style="18"/>
+    <col min="9472" max="9472" width="45.5703125" style="18" customWidth="1"/>
+    <col min="9473" max="9473" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9474" max="9476" width="9.140625" style="18"/>
+    <col min="9477" max="9477" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9727" width="9.140625" style="18"/>
+    <col min="9728" max="9728" width="45.5703125" style="18" customWidth="1"/>
+    <col min="9729" max="9729" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9730" max="9732" width="9.140625" style="18"/>
+    <col min="9733" max="9733" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9983" width="9.140625" style="18"/>
+    <col min="9984" max="9984" width="45.5703125" style="18" customWidth="1"/>
+    <col min="9985" max="9985" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="9986" max="9988" width="9.140625" style="18"/>
+    <col min="9989" max="9989" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="9990" max="10239" width="9.140625" style="18"/>
+    <col min="10240" max="10240" width="45.5703125" style="18" customWidth="1"/>
+    <col min="10241" max="10241" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="10242" max="10244" width="9.140625" style="18"/>
+    <col min="10245" max="10245" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10495" width="9.140625" style="18"/>
+    <col min="10496" max="10496" width="45.5703125" style="18" customWidth="1"/>
+    <col min="10497" max="10497" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="10498" max="10500" width="9.140625" style="18"/>
+    <col min="10501" max="10501" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10751" width="9.140625" style="18"/>
+    <col min="10752" max="10752" width="45.5703125" style="18" customWidth="1"/>
+    <col min="10753" max="10753" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="10754" max="10756" width="9.140625" style="18"/>
+    <col min="10757" max="10757" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="10758" max="11007" width="9.140625" style="18"/>
+    <col min="11008" max="11008" width="45.5703125" style="18" customWidth="1"/>
+    <col min="11009" max="11009" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11010" max="11012" width="9.140625" style="18"/>
+    <col min="11013" max="11013" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11263" width="9.140625" style="18"/>
+    <col min="11264" max="11264" width="45.5703125" style="18" customWidth="1"/>
+    <col min="11265" max="11265" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11266" max="11268" width="9.140625" style="18"/>
+    <col min="11269" max="11269" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11519" width="9.140625" style="18"/>
+    <col min="11520" max="11520" width="45.5703125" style="18" customWidth="1"/>
+    <col min="11521" max="11521" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11522" max="11524" width="9.140625" style="18"/>
+    <col min="11525" max="11525" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11775" width="9.140625" style="18"/>
+    <col min="11776" max="11776" width="45.5703125" style="18" customWidth="1"/>
+    <col min="11777" max="11777" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="11778" max="11780" width="9.140625" style="18"/>
+    <col min="11781" max="11781" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11782" max="12031" width="9.140625" style="18"/>
+    <col min="12032" max="12032" width="45.5703125" style="18" customWidth="1"/>
+    <col min="12033" max="12033" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12034" max="12036" width="9.140625" style="18"/>
+    <col min="12037" max="12037" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12287" width="9.140625" style="18"/>
+    <col min="12288" max="12288" width="45.5703125" style="18" customWidth="1"/>
+    <col min="12289" max="12289" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12290" max="12292" width="9.140625" style="18"/>
+    <col min="12293" max="12293" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12543" width="9.140625" style="18"/>
+    <col min="12544" max="12544" width="45.5703125" style="18" customWidth="1"/>
+    <col min="12545" max="12545" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12546" max="12548" width="9.140625" style="18"/>
+    <col min="12549" max="12549" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12799" width="9.140625" style="18"/>
+    <col min="12800" max="12800" width="45.5703125" style="18" customWidth="1"/>
+    <col min="12801" max="12801" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="12802" max="12804" width="9.140625" style="18"/>
+    <col min="12805" max="12805" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="12806" max="13055" width="9.140625" style="18"/>
+    <col min="13056" max="13056" width="45.5703125" style="18" customWidth="1"/>
+    <col min="13057" max="13057" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13058" max="13060" width="9.140625" style="18"/>
+    <col min="13061" max="13061" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13311" width="9.140625" style="18"/>
+    <col min="13312" max="13312" width="45.5703125" style="18" customWidth="1"/>
+    <col min="13313" max="13313" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13314" max="13316" width="9.140625" style="18"/>
+    <col min="13317" max="13317" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13567" width="9.140625" style="18"/>
+    <col min="13568" max="13568" width="45.5703125" style="18" customWidth="1"/>
+    <col min="13569" max="13569" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13570" max="13572" width="9.140625" style="18"/>
+    <col min="13573" max="13573" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13823" width="9.140625" style="18"/>
+    <col min="13824" max="13824" width="45.5703125" style="18" customWidth="1"/>
+    <col min="13825" max="13825" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="13826" max="13828" width="9.140625" style="18"/>
+    <col min="13829" max="13829" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="13830" max="14079" width="9.140625" style="18"/>
+    <col min="14080" max="14080" width="45.5703125" style="18" customWidth="1"/>
+    <col min="14081" max="14081" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14082" max="14084" width="9.140625" style="18"/>
+    <col min="14085" max="14085" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14335" width="9.140625" style="18"/>
+    <col min="14336" max="14336" width="45.5703125" style="18" customWidth="1"/>
+    <col min="14337" max="14337" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14338" max="14340" width="9.140625" style="18"/>
+    <col min="14341" max="14341" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14591" width="9.140625" style="18"/>
+    <col min="14592" max="14592" width="45.5703125" style="18" customWidth="1"/>
+    <col min="14593" max="14593" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14594" max="14596" width="9.140625" style="18"/>
+    <col min="14597" max="14597" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14847" width="9.140625" style="18"/>
+    <col min="14848" max="14848" width="45.5703125" style="18" customWidth="1"/>
+    <col min="14849" max="14849" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="14850" max="14852" width="9.140625" style="18"/>
+    <col min="14853" max="14853" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="14854" max="15103" width="9.140625" style="18"/>
+    <col min="15104" max="15104" width="45.5703125" style="18" customWidth="1"/>
+    <col min="15105" max="15105" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15106" max="15108" width="9.140625" style="18"/>
+    <col min="15109" max="15109" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15359" width="9.140625" style="18"/>
+    <col min="15360" max="15360" width="45.5703125" style="18" customWidth="1"/>
+    <col min="15361" max="15361" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15362" max="15364" width="9.140625" style="18"/>
+    <col min="15365" max="15365" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15615" width="9.140625" style="18"/>
+    <col min="15616" max="15616" width="45.5703125" style="18" customWidth="1"/>
+    <col min="15617" max="15617" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15618" max="15620" width="9.140625" style="18"/>
+    <col min="15621" max="15621" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15871" width="9.140625" style="18"/>
+    <col min="15872" max="15872" width="45.5703125" style="18" customWidth="1"/>
+    <col min="15873" max="15873" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="15874" max="15876" width="9.140625" style="18"/>
+    <col min="15877" max="15877" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15878" max="16127" width="9.140625" style="18"/>
+    <col min="16128" max="16128" width="45.5703125" style="18" customWidth="1"/>
+    <col min="16129" max="16129" width="85.7109375" style="18" bestFit="1" customWidth="1"/>
+    <col min="16130" max="16132" width="9.140625" style="18"/>
+    <col min="16133" max="16133" width="38.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="20">
         <v>141101</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="42" t="s">
+    <row r="10" spans="1:9" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C10" s="41"/>
+      <c r="I10" s="18" t="s">
+        <v>83</v>
+      </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="40">
         <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="40">
         <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
@@ -1896,251 +1897,251 @@
     <row r="143" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="144" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="145" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="146" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="147" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="148" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="149" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="150" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="151" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="152" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="153" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="154" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="155" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="156" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="157" s="18" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:AW2"/>
+    <sheetView topLeftCell="A43" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="BF81" sqref="BF81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="3" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="3"/>
     <col min="6" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="9.5703125" style="3" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
     <col min="38" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="11" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="11" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="49"/>
-[...46 lines deleted...]
-      <c r="AW2" s="49"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AL2" s="46"/>
+      <c r="AM2" s="46"/>
+      <c r="AN2" s="46"/>
+      <c r="AO2" s="46"/>
+      <c r="AP2" s="46"/>
+      <c r="AQ2" s="46"/>
+      <c r="AR2" s="46"/>
+      <c r="AS2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J3" s="43" t="s">
+      <c r="J3" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="43"/>
-[...2 lines deleted...]
-      <c r="V3" s="43" t="s">
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="V3" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="W3" s="43"/>
-[...1 lines deleted...]
-      <c r="Y3" s="43"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
+      <c r="Y3" s="45"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
-      <c r="AH3" s="43" t="s">
+      <c r="AH3" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="AI3" s="43"/>
-[...1 lines deleted...]
-      <c r="AK3" s="43"/>
+      <c r="AI3" s="45"/>
+      <c r="AJ3" s="45"/>
+      <c r="AK3" s="45"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
-      <c r="AT3" s="43" t="s">
+      <c r="AT3" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="AU3" s="43"/>
-[...1 lines deleted...]
-      <c r="AW3" s="43"/>
+      <c r="AU3" s="45"/>
+      <c r="AV3" s="45"/>
+      <c r="AW3" s="45"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
-      <c r="BF3" s="43" t="s">
+      <c r="BF3" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="BG3" s="43"/>
-[...1 lines deleted...]
-      <c r="BI3" s="43"/>
+      <c r="BG3" s="45"/>
+      <c r="BH3" s="45"/>
+      <c r="BI3" s="45"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="47"/>
-      <c r="B4" s="44" t="s">
+      <c r="B4" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="45"/>
-[...10 lines deleted...]
-      <c r="N4" s="44" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="44" t="s">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="45"/>
-[...10 lines deleted...]
-      <c r="AL4" s="44" t="s">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="44" t="s">
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="45"/>
-[...9 lines deleted...]
-      <c r="BI4" s="46"/>
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
+      <c r="BD4" s="43"/>
+      <c r="BE4" s="43"/>
+      <c r="BF4" s="43"/>
+      <c r="BG4" s="43"/>
+      <c r="BH4" s="43"/>
+      <c r="BI4" s="44"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="48"/>
       <c r="B5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="4" t="s">
@@ -2453,51 +2454,53 @@
       </c>
       <c r="AX6" s="6">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="6">
         <v>26600.3</v>
       </c>
       <c r="AZ6" s="6">
         <v>52290.7</v>
       </c>
       <c r="BA6" s="6">
         <v>72850.600000000006</v>
       </c>
       <c r="BB6" s="6">
         <v>93336.503030964028</v>
       </c>
       <c r="BC6" s="6">
         <v>126017.54602890646</v>
       </c>
       <c r="BD6" s="6">
         <v>179280.6</v>
       </c>
       <c r="BE6" s="6">
         <v>244303.41314210003</v>
       </c>
-      <c r="BF6" s="6"/>
+      <c r="BF6" s="6">
+        <v>337065.8</v>
+      </c>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="8">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="8">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="8">
         <v>9102.5341338445469</v>
       </c>
       <c r="F7" s="8">
         <v>11493.656480916952</v>
       </c>
       <c r="G7" s="7">
         <v>14780.390942238109</v>
@@ -2630,51 +2633,53 @@
       </c>
       <c r="AX7" s="6">
         <v>2616</v>
       </c>
       <c r="AY7" s="6">
         <v>5413.8</v>
       </c>
       <c r="AZ7" s="6">
         <v>9488.9</v>
       </c>
       <c r="BA7" s="6">
         <v>12524</v>
       </c>
       <c r="BB7" s="6">
         <v>15334.018785616759</v>
       </c>
       <c r="BC7" s="6">
         <v>19235.655293607288</v>
       </c>
       <c r="BD7" s="6">
         <v>23117.200000000001</v>
       </c>
       <c r="BE7" s="6">
         <v>27725.068514953076</v>
       </c>
-      <c r="BF7" s="6"/>
+      <c r="BF7" s="6">
+        <v>36613</v>
+      </c>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="8">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="8">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="8">
         <v>2898.0495377624006</v>
       </c>
       <c r="F8" s="8">
         <v>4085.7951543316794</v>
       </c>
       <c r="G8" s="8">
         <v>6272.5154700315161</v>
@@ -2807,51 +2812,53 @@
       </c>
       <c r="AX8" s="6">
         <v>455.4</v>
       </c>
       <c r="AY8" s="6">
         <v>1055.5</v>
       </c>
       <c r="AZ8" s="6">
         <v>2062.6</v>
       </c>
       <c r="BA8" s="6">
         <v>3325.5</v>
       </c>
       <c r="BB8" s="6">
         <v>4607.8733963334889</v>
       </c>
       <c r="BC8" s="6">
         <v>6286.1092427329622</v>
       </c>
       <c r="BD8" s="6">
         <v>10008</v>
       </c>
       <c r="BE8" s="6">
         <v>14262.631689551865</v>
       </c>
-      <c r="BF8" s="6"/>
+      <c r="BF8" s="6">
+        <v>20449.599999999999</v>
+      </c>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="8">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="8">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="8">
         <v>6786.738404307107</v>
       </c>
       <c r="F9" s="8">
         <v>8261.2729726752277</v>
       </c>
       <c r="G9" s="7">
         <v>11770.880813027676</v>
@@ -2984,51 +2991,53 @@
       </c>
       <c r="AX9" s="6">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="6">
         <v>2369.9</v>
       </c>
       <c r="AZ9" s="6">
         <v>4119.2</v>
       </c>
       <c r="BA9" s="6">
         <v>6013.1</v>
       </c>
       <c r="BB9" s="6">
         <v>7339.4041458001884</v>
       </c>
       <c r="BC9" s="6">
         <v>10205.624415678536</v>
       </c>
       <c r="BD9" s="6">
         <v>14386.1</v>
       </c>
       <c r="BE9" s="6">
         <v>22000.264977616382</v>
       </c>
-      <c r="BF9" s="6"/>
+      <c r="BF9" s="6">
+        <v>32153.200000000001</v>
+      </c>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="8">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="8">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="8">
         <v>6579.586727094962</v>
       </c>
       <c r="F10" s="8">
         <v>8789.5460484361101</v>
       </c>
       <c r="G10" s="7">
         <v>10628.903348355159</v>
@@ -3161,51 +3170,53 @@
       </c>
       <c r="AX10" s="6">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="6">
         <v>2180.4</v>
       </c>
       <c r="AZ10" s="6">
         <v>4902.8</v>
       </c>
       <c r="BA10" s="6">
         <v>6543.8</v>
       </c>
       <c r="BB10" s="6">
         <v>8857.4633001531347</v>
       </c>
       <c r="BC10" s="6">
         <v>10165.171034897265</v>
       </c>
       <c r="BD10" s="6">
         <v>13259.1</v>
       </c>
       <c r="BE10" s="6">
         <v>16344.80141703536</v>
       </c>
-      <c r="BF10" s="6"/>
+      <c r="BF10" s="6">
+        <v>19337</v>
+      </c>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="8">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="8">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="8">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="8">
         <v>4559.163908115961</v>
       </c>
       <c r="F11" s="8">
         <v>6173.4053760537927</v>
       </c>
       <c r="G11" s="7">
         <v>8971.9785551891437</v>
@@ -3338,51 +3349,53 @@
       </c>
       <c r="AX11" s="6">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="6">
         <v>1444.2</v>
       </c>
       <c r="AZ11" s="6">
         <v>3297.8</v>
       </c>
       <c r="BA11" s="6">
         <v>4566.5</v>
       </c>
       <c r="BB11" s="6">
         <v>6085.0019830833453</v>
       </c>
       <c r="BC11" s="6">
         <v>8772.5198976601878</v>
       </c>
       <c r="BD11" s="6">
         <v>11612.4</v>
       </c>
       <c r="BE11" s="6">
         <v>20563.479025885103</v>
       </c>
-      <c r="BF11" s="6"/>
+      <c r="BF11" s="6">
+        <v>34518.300000000003</v>
+      </c>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="8">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="8">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="8">
         <v>6405.0889300909803</v>
       </c>
       <c r="F12" s="8">
         <v>8280.4283385406816</v>
       </c>
       <c r="G12" s="7">
         <v>12301.140549609088</v>
@@ -3515,51 +3528,53 @@
       </c>
       <c r="AX12" s="6">
         <v>947.9</v>
       </c>
       <c r="AY12" s="6">
         <v>1743.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>4566.5</v>
       </c>
       <c r="BA12" s="6">
         <v>5873.6</v>
       </c>
       <c r="BB12" s="6">
         <v>7521.6105307043626</v>
       </c>
       <c r="BC12" s="6">
         <v>10805.107070579425</v>
       </c>
       <c r="BD12" s="6">
         <v>15368</v>
       </c>
       <c r="BE12" s="6">
         <v>19865.234962077782</v>
       </c>
-      <c r="BF12" s="6"/>
+      <c r="BF12" s="6">
+        <v>24887.7</v>
+      </c>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="6">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="6">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="6">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="6">
         <v>6157.3100050782386</v>
       </c>
       <c r="F13" s="6">
         <v>7964.1010997061021</v>
       </c>
       <c r="G13" s="7">
         <v>11292.874130178103</v>
@@ -3692,51 +3707,53 @@
       </c>
       <c r="AX13" s="6">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="6">
         <v>2253.4</v>
       </c>
       <c r="AZ13" s="6">
         <v>4009</v>
       </c>
       <c r="BA13" s="6">
         <v>6341.3</v>
       </c>
       <c r="BB13" s="6">
         <v>8128.5159174249302</v>
       </c>
       <c r="BC13" s="6">
         <v>10918.274423234279</v>
       </c>
       <c r="BD13" s="6">
         <v>16539.2</v>
       </c>
       <c r="BE13" s="6">
         <v>22276.865128315876</v>
       </c>
-      <c r="BF13" s="6"/>
+      <c r="BF13" s="6">
+        <v>31128</v>
+      </c>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="8">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="8">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="8">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="8">
         <v>5691.9273020612573</v>
       </c>
       <c r="F14" s="8">
         <v>7796.3783362377508</v>
       </c>
       <c r="G14" s="7">
         <v>12347.103057658725</v>
@@ -3869,51 +3886,53 @@
       </c>
       <c r="AX14" s="6">
         <v>988.9</v>
       </c>
       <c r="AY14" s="6">
         <v>1666.9</v>
       </c>
       <c r="AZ14" s="6">
         <v>3558.6</v>
       </c>
       <c r="BA14" s="6">
         <v>5152.8</v>
       </c>
       <c r="BB14" s="6">
         <v>7402.3708400879295</v>
       </c>
       <c r="BC14" s="6">
         <v>11323.73538189747</v>
       </c>
       <c r="BD14" s="6">
         <v>16620.900000000001</v>
       </c>
       <c r="BE14" s="6">
         <v>21643.09847679202</v>
       </c>
-      <c r="BF14" s="6"/>
+      <c r="BF14" s="6">
+        <v>27630.2</v>
+      </c>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="8">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="8">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="8">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="8">
         <v>3899.2067957824574</v>
       </c>
       <c r="F15" s="8">
         <v>5430.8426951439214</v>
       </c>
       <c r="G15" s="7">
         <v>7325.9996438141725</v>
@@ -4046,51 +4065,53 @@
       </c>
       <c r="AX15" s="6">
         <v>770.7</v>
       </c>
       <c r="AY15" s="6">
         <v>1595.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>2690.4</v>
       </c>
       <c r="BA15" s="6">
         <v>3996.4</v>
       </c>
       <c r="BB15" s="6">
         <v>5462.8931666325934</v>
       </c>
       <c r="BC15" s="6">
         <v>7385.0041267993902</v>
       </c>
       <c r="BD15" s="6">
         <v>10969.7</v>
       </c>
       <c r="BE15" s="6">
         <v>14275.919033595414</v>
       </c>
-      <c r="BF15" s="6"/>
+      <c r="BF15" s="6">
+        <v>18766.8</v>
+      </c>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="8">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="8">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="8">
         <v>6037.4878337678483</v>
       </c>
       <c r="F16" s="8">
         <v>7226.6017918528023</v>
       </c>
       <c r="G16" s="7">
         <v>10121.43609773243</v>
@@ -4223,51 +4244,53 @@
       </c>
       <c r="AX16" s="6">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="6">
         <v>2122.1</v>
       </c>
       <c r="AZ16" s="6">
         <v>3511.7</v>
       </c>
       <c r="BA16" s="6">
         <v>4810</v>
       </c>
       <c r="BB16" s="6">
         <v>5693.4491572789975</v>
       </c>
       <c r="BC16" s="6">
         <v>7948.362578700413</v>
       </c>
       <c r="BD16" s="6">
         <v>12256</v>
       </c>
       <c r="BE16" s="6">
         <v>16295.699093439052</v>
       </c>
-      <c r="BF16" s="6"/>
+      <c r="BF16" s="6">
+        <v>20722.8</v>
+      </c>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="8">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="8">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="8">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="8">
         <v>6585.7314184598818</v>
       </c>
       <c r="F17" s="8">
         <v>8298.8576170162141</v>
       </c>
       <c r="G17" s="7">
         <v>11787.189281203935</v>
@@ -4400,51 +4423,53 @@
       </c>
       <c r="AX17" s="6">
         <v>953.6</v>
       </c>
       <c r="AY17" s="6">
         <v>2319.6</v>
       </c>
       <c r="AZ17" s="6">
         <v>4805.7</v>
       </c>
       <c r="BA17" s="6">
         <v>6347.1</v>
       </c>
       <c r="BB17" s="6">
         <v>7883.0036313103938</v>
       </c>
       <c r="BC17" s="6">
         <v>10788.368061180994</v>
       </c>
       <c r="BD17" s="6">
         <v>15015.2</v>
       </c>
       <c r="BE17" s="6">
         <v>21760.147471602846</v>
       </c>
-      <c r="BF17" s="6"/>
+      <c r="BF17" s="6">
+        <v>35205.699999999997</v>
+      </c>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="8">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="8">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="8">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="8">
         <v>4074.4845262872541</v>
       </c>
       <c r="F18" s="8">
         <v>5006.5647418072222</v>
       </c>
       <c r="G18" s="8">
         <v>7488.3054488131193</v>
@@ -4577,51 +4602,53 @@
       </c>
       <c r="AX18" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="6">
         <v>1297.3</v>
       </c>
       <c r="AZ18" s="6">
         <v>2756.8</v>
       </c>
       <c r="BA18" s="6">
         <v>3946.3</v>
       </c>
       <c r="BB18" s="6">
         <v>4742.4290929826157</v>
       </c>
       <c r="BC18" s="6">
         <v>6818.3049744334076</v>
       </c>
       <c r="BD18" s="6">
         <v>11748</v>
       </c>
       <c r="BE18" s="6">
         <v>15898.680428163509</v>
       </c>
-      <c r="BF18" s="6"/>
+      <c r="BF18" s="6">
+        <v>20831</v>
+      </c>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="8">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="8">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="8">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="8">
         <v>3625.3240867011032</v>
       </c>
       <c r="F19" s="8">
         <v>4420.7065492132888</v>
       </c>
       <c r="G19" s="8">
         <v>6114.3976695546135</v>
@@ -4754,236 +4781,238 @@
       </c>
       <c r="AX19" s="6">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="6">
         <v>1137.9000000000001</v>
       </c>
       <c r="AZ19" s="6">
         <v>2520.6999999999998</v>
       </c>
       <c r="BA19" s="6">
         <v>3410.2</v>
       </c>
       <c r="BB19" s="6">
         <v>4278.4690835552956</v>
       </c>
       <c r="BC19" s="6">
         <v>5365.3095275048381</v>
       </c>
       <c r="BD19" s="6">
         <v>8380.7999999999993</v>
       </c>
       <c r="BE19" s="6">
         <v>11391.522923071767</v>
       </c>
-      <c r="BF19" s="6"/>
+      <c r="BF19" s="6">
+        <v>14822.5</v>
+      </c>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="49" t="s">
+      <c r="A21" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="49"/>
-[...46 lines deleted...]
-      <c r="AW21" s="49"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+      <c r="U21" s="46"/>
+      <c r="V21" s="46"/>
+      <c r="W21" s="46"/>
+      <c r="X21" s="46"/>
+      <c r="Y21" s="46"/>
+      <c r="Z21" s="46"/>
+      <c r="AA21" s="46"/>
+      <c r="AB21" s="46"/>
+      <c r="AC21" s="46"/>
+      <c r="AD21" s="46"/>
+      <c r="AE21" s="46"/>
+      <c r="AF21" s="46"/>
+      <c r="AG21" s="46"/>
+      <c r="AH21" s="46"/>
+      <c r="AI21" s="46"/>
+      <c r="AJ21" s="46"/>
+      <c r="AK21" s="46"/>
+      <c r="AL21" s="46"/>
+      <c r="AM21" s="46"/>
+      <c r="AN21" s="46"/>
+      <c r="AO21" s="46"/>
+      <c r="AP21" s="46"/>
+      <c r="AQ21" s="46"/>
+      <c r="AR21" s="46"/>
+      <c r="AS21" s="46"/>
+      <c r="AT21" s="46"/>
+      <c r="AU21" s="46"/>
+      <c r="AV21" s="46"/>
+      <c r="AW21" s="46"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J22" s="43" t="s">
+      <c r="J22" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="K22" s="43"/>
-[...2 lines deleted...]
-      <c r="V22" s="43" t="s">
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="V22" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="W22" s="43"/>
-[...1 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="W22" s="45"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="45"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
-      <c r="AH22" s="43" t="s">
+      <c r="AH22" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="AI22" s="43"/>
-[...1 lines deleted...]
-      <c r="AK22" s="43"/>
+      <c r="AI22" s="45"/>
+      <c r="AJ22" s="45"/>
+      <c r="AK22" s="45"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
-      <c r="AT22" s="43" t="s">
+      <c r="AT22" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="AU22" s="43"/>
-[...1 lines deleted...]
-      <c r="AW22" s="43"/>
+      <c r="AU22" s="45"/>
+      <c r="AV22" s="45"/>
+      <c r="AW22" s="45"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="3"/>
-      <c r="BF22" s="43" t="s">
+      <c r="BF22" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="BG22" s="43"/>
-[...1 lines deleted...]
-      <c r="BI22" s="43"/>
+      <c r="BG22" s="45"/>
+      <c r="BH22" s="45"/>
+      <c r="BI22" s="45"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="47"/>
-      <c r="B23" s="44" t="s">
+      <c r="B23" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="45"/>
-[...10 lines deleted...]
-      <c r="N23" s="44" t="s">
+      <c r="C23" s="43"/>
+      <c r="D23" s="43"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="43"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="44"/>
+      <c r="N23" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="45"/>
-[...10 lines deleted...]
-      <c r="Z23" s="44" t="s">
+      <c r="O23" s="43"/>
+      <c r="P23" s="43"/>
+      <c r="Q23" s="43"/>
+      <c r="R23" s="43"/>
+      <c r="S23" s="43"/>
+      <c r="T23" s="43"/>
+      <c r="U23" s="43"/>
+      <c r="V23" s="43"/>
+      <c r="W23" s="43"/>
+      <c r="X23" s="43"/>
+      <c r="Y23" s="44"/>
+      <c r="Z23" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="45"/>
-[...10 lines deleted...]
-      <c r="AL23" s="44" t="s">
+      <c r="AA23" s="43"/>
+      <c r="AB23" s="43"/>
+      <c r="AC23" s="43"/>
+      <c r="AD23" s="43"/>
+      <c r="AE23" s="43"/>
+      <c r="AF23" s="43"/>
+      <c r="AG23" s="43"/>
+      <c r="AH23" s="43"/>
+      <c r="AI23" s="43"/>
+      <c r="AJ23" s="43"/>
+      <c r="AK23" s="44"/>
+      <c r="AL23" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="45"/>
-[...10 lines deleted...]
-      <c r="AX23" s="44" t="s">
+      <c r="AM23" s="43"/>
+      <c r="AN23" s="43"/>
+      <c r="AO23" s="43"/>
+      <c r="AP23" s="43"/>
+      <c r="AQ23" s="43"/>
+      <c r="AR23" s="43"/>
+      <c r="AS23" s="43"/>
+      <c r="AT23" s="43"/>
+      <c r="AU23" s="43"/>
+      <c r="AV23" s="43"/>
+      <c r="AW23" s="44"/>
+      <c r="AX23" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="45"/>
-[...9 lines deleted...]
-      <c r="BI23" s="46"/>
+      <c r="AY23" s="43"/>
+      <c r="AZ23" s="43"/>
+      <c r="BA23" s="43"/>
+      <c r="BB23" s="43"/>
+      <c r="BC23" s="43"/>
+      <c r="BD23" s="43"/>
+      <c r="BE23" s="43"/>
+      <c r="BF23" s="43"/>
+      <c r="BG23" s="43"/>
+      <c r="BH23" s="43"/>
+      <c r="BI23" s="44"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="48"/>
       <c r="B24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="4" t="s">
@@ -5296,51 +5325,53 @@
       </c>
       <c r="AX25" s="6">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="6">
         <v>26037.8</v>
       </c>
       <c r="AZ25" s="6">
         <v>51290.1</v>
       </c>
       <c r="BA25" s="6">
         <v>71507.3</v>
       </c>
       <c r="BB25" s="6">
         <v>91657.379905964044</v>
       </c>
       <c r="BC25" s="7">
         <v>124002.59827890646</v>
       </c>
       <c r="BD25" s="7">
         <v>176929.8</v>
       </c>
       <c r="BE25" s="7">
         <v>241616.81614210006</v>
       </c>
-      <c r="BF25" s="8"/>
+      <c r="BF25" s="8">
+        <v>334043.40000000002</v>
+      </c>
       <c r="BG25" s="8"/>
       <c r="BH25" s="8"/>
       <c r="BI25" s="6"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="8">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="8">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="8">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="8">
         <v>9015.3530338445471</v>
       </c>
       <c r="F26" s="8">
         <v>11384.680105916952</v>
       </c>
       <c r="G26" s="7">
         <v>14649.619292238109</v>
@@ -5473,51 +5504,53 @@
       </c>
       <c r="AX26" s="8">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="8">
         <v>5290</v>
       </c>
       <c r="AZ26" s="8">
         <v>9272.9</v>
       </c>
       <c r="BA26" s="8">
         <v>12244.9</v>
       </c>
       <c r="BB26" s="8">
         <v>14985.250535616758</v>
       </c>
       <c r="BC26" s="7">
         <v>18817.133393607288</v>
       </c>
       <c r="BD26" s="7">
         <v>22628.9</v>
       </c>
       <c r="BE26" s="7">
         <v>27167.039314953072</v>
       </c>
-      <c r="BF26" s="8"/>
+      <c r="BF26" s="8">
+        <v>35985.300000000003</v>
+      </c>
       <c r="BG26" s="8"/>
       <c r="BH26" s="8"/>
       <c r="BI26" s="14"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="8">
         <v>2895.3480710957338</v>
       </c>
       <c r="F27" s="8">
         <v>4082.4183209983457</v>
       </c>
       <c r="G27" s="8">
         <v>6268.4632700315151</v>
@@ -5650,51 +5683,53 @@
       </c>
       <c r="AX27" s="8">
         <v>454.5</v>
       </c>
       <c r="AY27" s="8">
         <v>1053.4000000000001</v>
       </c>
       <c r="AZ27" s="8">
         <v>2059.8000000000002</v>
       </c>
       <c r="BA27" s="8">
         <v>3320</v>
       </c>
       <c r="BB27" s="8">
         <v>4600.9817296668225</v>
       </c>
       <c r="BC27" s="8">
         <v>6277.8392427329618</v>
       </c>
       <c r="BD27" s="8">
         <v>9998.2999999999993</v>
       </c>
       <c r="BE27" s="8">
         <v>14251.605022885198</v>
       </c>
-      <c r="BF27" s="8"/>
+      <c r="BF27" s="8">
+        <v>20437.099999999999</v>
+      </c>
       <c r="BG27" s="8"/>
       <c r="BH27" s="8"/>
       <c r="BI27" s="14"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="8">
         <v>6742.4417376404399</v>
       </c>
       <c r="F28" s="8">
         <v>8205.9021393418934</v>
       </c>
       <c r="G28" s="7">
         <v>11704.435813027674</v>
@@ -5827,51 +5862,53 @@
       </c>
       <c r="AX28" s="8">
         <v>631.1</v>
       </c>
       <c r="AY28" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ28" s="8">
         <v>4088.9</v>
       </c>
       <c r="BA28" s="8">
         <v>5972.7</v>
       </c>
       <c r="BB28" s="8">
         <v>7288.904020800187</v>
       </c>
       <c r="BC28" s="7">
         <v>10145.024265678534</v>
       </c>
       <c r="BD28" s="7">
         <v>14315.4</v>
       </c>
       <c r="BE28" s="7">
         <v>21919.46477761638</v>
       </c>
-      <c r="BF28" s="8"/>
+      <c r="BF28" s="8">
+        <v>32062.400000000001</v>
+      </c>
       <c r="BG28" s="8"/>
       <c r="BH28" s="8"/>
       <c r="BI28" s="14"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="8">
         <v>6578.8053937616287</v>
       </c>
       <c r="F29" s="8">
         <v>8788.5693817694428</v>
       </c>
       <c r="G29" s="7">
         <v>10627.731348355159</v>
@@ -6004,51 +6041,53 @@
       </c>
       <c r="AX29" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="8">
         <v>2180</v>
       </c>
       <c r="AZ29" s="8">
         <v>4846.5</v>
       </c>
       <c r="BA29" s="8">
         <v>6468.7</v>
       </c>
       <c r="BB29" s="8">
         <v>8763.6352168198009</v>
       </c>
       <c r="BC29" s="7">
         <v>10052.577334897265</v>
       </c>
       <c r="BD29" s="7">
         <v>13127.8</v>
       </c>
       <c r="BE29" s="7">
         <v>16194.676483702027</v>
       </c>
-      <c r="BF29" s="8"/>
+      <c r="BF29" s="8">
+        <v>19168.099999999999</v>
+      </c>
       <c r="BG29" s="8"/>
       <c r="BH29" s="8"/>
       <c r="BI29" s="14"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="8">
         <v>4447.1534081159607</v>
       </c>
       <c r="F30" s="8">
         <v>6033.3922510537923</v>
       </c>
       <c r="G30" s="7">
         <v>8803.9628051891432</v>
@@ -6181,51 +6220,53 @@
       </c>
       <c r="AX30" s="8">
         <v>473.6</v>
       </c>
       <c r="AY30" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ30" s="8">
         <v>3181.2</v>
       </c>
       <c r="BA30" s="8">
         <v>4314.3</v>
       </c>
       <c r="BB30" s="8">
         <v>5769.6936497500119</v>
       </c>
       <c r="BC30" s="7">
         <v>8394.1498976601888</v>
       </c>
       <c r="BD30" s="7">
         <v>11171</v>
       </c>
       <c r="BE30" s="7">
         <v>20058.985692551771</v>
       </c>
-      <c r="BF30" s="8"/>
+      <c r="BF30" s="8">
+        <v>33950.699999999997</v>
+      </c>
       <c r="BG30" s="8"/>
       <c r="BH30" s="8"/>
       <c r="BI30" s="14"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="8">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="8">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="8">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="8">
         <v>6356.0981634243126</v>
       </c>
       <c r="F31" s="8">
         <v>8219.1898802073483</v>
       </c>
       <c r="G31" s="7">
         <v>12227.65439960909</v>
@@ -6358,51 +6399,53 @@
       </c>
       <c r="AX31" s="8">
         <v>929.9</v>
       </c>
       <c r="AY31" s="8">
         <v>1707.6</v>
       </c>
       <c r="AZ31" s="8">
         <v>4488.8</v>
       </c>
       <c r="BA31" s="8">
         <v>5770.4</v>
       </c>
       <c r="BB31" s="8">
         <v>7392.460489037695</v>
       </c>
       <c r="BC31" s="7">
         <v>10650.127020579424</v>
       </c>
       <c r="BD31" s="7">
         <v>15187.2</v>
       </c>
       <c r="BE31" s="7">
         <v>19658.594895411115</v>
       </c>
-      <c r="BF31" s="8"/>
+      <c r="BF31" s="8">
+        <v>24655.3</v>
+      </c>
       <c r="BG31" s="8"/>
       <c r="BH31" s="8"/>
       <c r="BI31" s="14"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="6">
         <v>6113.9460384115719</v>
       </c>
       <c r="F32" s="6">
         <v>7909.8961413727684</v>
       </c>
       <c r="G32" s="7">
         <v>11227.828180178101</v>
@@ -6535,51 +6578,53 @@
       </c>
       <c r="AX32" s="6">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="6">
         <v>2217.3000000000002</v>
       </c>
       <c r="AZ32" s="6">
         <v>3892.6</v>
       </c>
       <c r="BA32" s="6">
         <v>6186.5</v>
       </c>
       <c r="BB32" s="6">
         <v>7935.098959091597</v>
       </c>
       <c r="BC32" s="7">
         <v>10686.174073234281</v>
       </c>
       <c r="BD32" s="7">
         <v>16268.4</v>
       </c>
       <c r="BE32" s="7">
         <v>21967.397994982548</v>
       </c>
-      <c r="BF32" s="8"/>
+      <c r="BF32" s="8">
+        <v>30779.8</v>
+      </c>
       <c r="BG32" s="8"/>
       <c r="BH32" s="8"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="8">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="8">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="8">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="8">
         <v>5688.389402061257</v>
       </c>
       <c r="F33" s="8">
         <v>7791.9559612377498</v>
       </c>
       <c r="G33" s="7">
         <v>12341.796207658725</v>
@@ -6712,51 +6757,53 @@
       </c>
       <c r="AX33" s="8">
         <v>988.3</v>
       </c>
       <c r="AY33" s="8">
         <v>1665.6</v>
       </c>
       <c r="AZ33" s="8">
         <v>3553</v>
       </c>
       <c r="BA33" s="8">
         <v>5145.3</v>
       </c>
       <c r="BB33" s="8">
         <v>7393.0878400879292</v>
       </c>
       <c r="BC33" s="7">
         <v>11312.595781897471</v>
       </c>
       <c r="BD33" s="7">
         <v>16607.900000000001</v>
       </c>
       <c r="BE33" s="7">
         <v>21628.245676792016</v>
       </c>
-      <c r="BF33" s="8"/>
+      <c r="BF33" s="8">
+        <v>27613.5</v>
+      </c>
       <c r="BG33" s="8"/>
       <c r="BH33" s="8"/>
       <c r="BI33" s="14"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="8">
         <v>3820.768829115791</v>
       </c>
       <c r="F34" s="8">
         <v>5332.7952368105889</v>
       </c>
       <c r="G34" s="7">
         <v>7208.3426938141729</v>
@@ -6889,51 +6936,53 @@
       </c>
       <c r="AX34" s="8">
         <v>728.7</v>
       </c>
       <c r="AY34" s="8">
         <v>1511.7</v>
       </c>
       <c r="AZ34" s="8">
         <v>2593.6</v>
       </c>
       <c r="BA34" s="8">
         <v>3864.2</v>
       </c>
       <c r="BB34" s="8">
         <v>5297.5500416325931</v>
       </c>
       <c r="BC34" s="7">
         <v>7186.59237679939</v>
       </c>
       <c r="BD34" s="7">
         <v>10738.3</v>
       </c>
       <c r="BE34" s="7">
         <v>14011.370033595414</v>
       </c>
-      <c r="BF34" s="8"/>
+      <c r="BF34" s="8">
+        <v>18469.2</v>
+      </c>
       <c r="BG34" s="8"/>
       <c r="BH34" s="8"/>
       <c r="BI34" s="14"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="8">
         <v>5979.2194671011821</v>
       </c>
       <c r="F35" s="8">
         <v>7153.7663335194702</v>
       </c>
       <c r="G35" s="7">
         <v>10034.033547732432</v>
@@ -7066,51 +7115,53 @@
       </c>
       <c r="AX35" s="8">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="8">
         <v>2086.1</v>
       </c>
       <c r="AZ35" s="8">
         <v>3433.6</v>
       </c>
       <c r="BA35" s="8">
         <v>4705.8</v>
       </c>
       <c r="BB35" s="8">
         <v>5563.1649906123312</v>
       </c>
       <c r="BC35" s="7">
         <v>7792.0215787004136</v>
       </c>
       <c r="BD35" s="7">
         <v>12073.6</v>
       </c>
       <c r="BE35" s="7">
         <v>16087.244426772388</v>
       </c>
-      <c r="BF35" s="8"/>
+      <c r="BF35" s="8">
+        <v>20488.3</v>
+      </c>
       <c r="BG35" s="8"/>
       <c r="BH35" s="8"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="8">
         <v>6581.0400184598811</v>
       </c>
       <c r="F36" s="8">
         <v>8292.9933670162136</v>
       </c>
       <c r="G36" s="7">
         <v>11780.152181203934</v>
@@ -7243,51 +7294,53 @@
       </c>
       <c r="AX36" s="8">
         <v>953.3</v>
       </c>
       <c r="AY36" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ36" s="8">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA36" s="8">
         <v>6344.1</v>
       </c>
       <c r="BB36" s="8">
         <v>7879.1761729770606</v>
       </c>
       <c r="BC36" s="7">
         <v>10783.775111180994</v>
       </c>
       <c r="BD36" s="7">
         <v>15009.8</v>
       </c>
       <c r="BE36" s="7">
         <v>21754.023538269514</v>
       </c>
-      <c r="BF36" s="8"/>
+      <c r="BF36" s="8">
+        <v>35198.800000000003</v>
+      </c>
       <c r="BG36" s="8"/>
       <c r="BH36" s="8"/>
       <c r="BI36" s="14"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="8">
         <v>4030.0822929539208</v>
       </c>
       <c r="F37" s="8">
         <v>4951.0619501405554</v>
       </c>
       <c r="G37" s="8">
         <v>7421.7020988131189</v>
@@ -7420,51 +7473,53 @@
       </c>
       <c r="AX37" s="8">
         <v>529.5</v>
       </c>
       <c r="AY37" s="8">
         <v>1172.7</v>
       </c>
       <c r="AZ37" s="8">
         <v>2555.8000000000002</v>
       </c>
       <c r="BA37" s="8">
         <v>3775.8</v>
       </c>
       <c r="BB37" s="8">
         <v>4529.327134649282</v>
       </c>
       <c r="BC37" s="8">
         <v>6562.5826244334075</v>
       </c>
       <c r="BD37" s="7">
         <v>11449.6</v>
       </c>
       <c r="BE37" s="7">
         <v>15557.717294830176</v>
       </c>
-      <c r="BF37" s="8"/>
+      <c r="BF37" s="8">
+        <v>20447.400000000001</v>
+      </c>
       <c r="BG37" s="8"/>
       <c r="BH37" s="8"/>
       <c r="BI37" s="14"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="8">
         <v>3581.3193200344367</v>
       </c>
       <c r="F38" s="8">
         <v>4365.7005908799556</v>
       </c>
       <c r="G38" s="8">
         <v>6048.390519554614</v>
@@ -7597,236 +7652,238 @@
       </c>
       <c r="AX38" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ38" s="8">
         <v>2518.5</v>
       </c>
       <c r="BA38" s="8">
         <v>3394.6</v>
       </c>
       <c r="BB38" s="8">
         <v>4259.0491252219617</v>
       </c>
       <c r="BC38" s="8">
         <v>5342.0055775048377</v>
       </c>
       <c r="BD38" s="7">
         <v>8353.6</v>
       </c>
       <c r="BE38" s="7">
         <v>11360.450989738432</v>
       </c>
-      <c r="BF38" s="8"/>
+      <c r="BF38" s="8">
+        <v>14787.5</v>
+      </c>
       <c r="BG38" s="8"/>
       <c r="BH38" s="8"/>
       <c r="BI38" s="14"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="49" t="s">
+      <c r="A40" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="49"/>
-[...46 lines deleted...]
-      <c r="AW40" s="49"/>
+      <c r="B40" s="46"/>
+      <c r="C40" s="46"/>
+      <c r="D40" s="46"/>
+      <c r="E40" s="46"/>
+      <c r="F40" s="46"/>
+      <c r="G40" s="46"/>
+      <c r="H40" s="46"/>
+      <c r="I40" s="46"/>
+      <c r="J40" s="46"/>
+      <c r="K40" s="46"/>
+      <c r="L40" s="46"/>
+      <c r="M40" s="46"/>
+      <c r="N40" s="46"/>
+      <c r="O40" s="46"/>
+      <c r="P40" s="46"/>
+      <c r="Q40" s="46"/>
+      <c r="R40" s="46"/>
+      <c r="S40" s="46"/>
+      <c r="T40" s="46"/>
+      <c r="U40" s="46"/>
+      <c r="V40" s="46"/>
+      <c r="W40" s="46"/>
+      <c r="X40" s="46"/>
+      <c r="Y40" s="46"/>
+      <c r="Z40" s="46"/>
+      <c r="AA40" s="46"/>
+      <c r="AB40" s="46"/>
+      <c r="AC40" s="46"/>
+      <c r="AD40" s="46"/>
+      <c r="AE40" s="46"/>
+      <c r="AF40" s="46"/>
+      <c r="AG40" s="46"/>
+      <c r="AH40" s="46"/>
+      <c r="AI40" s="46"/>
+      <c r="AJ40" s="46"/>
+      <c r="AK40" s="46"/>
+      <c r="AL40" s="46"/>
+      <c r="AM40" s="46"/>
+      <c r="AN40" s="46"/>
+      <c r="AO40" s="46"/>
+      <c r="AP40" s="46"/>
+      <c r="AQ40" s="46"/>
+      <c r="AR40" s="46"/>
+      <c r="AS40" s="46"/>
+      <c r="AT40" s="46"/>
+      <c r="AU40" s="46"/>
+      <c r="AV40" s="46"/>
+      <c r="AW40" s="46"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J41" s="43" t="s">
+      <c r="J41" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="K41" s="43"/>
-[...2 lines deleted...]
-      <c r="V41" s="43" t="s">
+      <c r="K41" s="45"/>
+      <c r="L41" s="45"/>
+      <c r="M41" s="45"/>
+      <c r="V41" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="W41" s="43"/>
-[...1 lines deleted...]
-      <c r="Y41" s="43"/>
+      <c r="W41" s="45"/>
+      <c r="X41" s="45"/>
+      <c r="Y41" s="45"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
-      <c r="AH41" s="43" t="s">
+      <c r="AH41" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="AI41" s="43"/>
-[...1 lines deleted...]
-      <c r="AK41" s="43"/>
+      <c r="AI41" s="45"/>
+      <c r="AJ41" s="45"/>
+      <c r="AK41" s="45"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
-      <c r="AT41" s="43" t="s">
+      <c r="AT41" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="AU41" s="43"/>
-[...1 lines deleted...]
-      <c r="AW41" s="43"/>
+      <c r="AU41" s="45"/>
+      <c r="AV41" s="45"/>
+      <c r="AW41" s="45"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="3"/>
-      <c r="BF41" s="43" t="s">
+      <c r="BF41" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="BG41" s="43"/>
-[...1 lines deleted...]
-      <c r="BI41" s="43"/>
+      <c r="BG41" s="45"/>
+      <c r="BH41" s="45"/>
+      <c r="BI41" s="45"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="47"/>
-      <c r="B42" s="44" t="s">
+      <c r="B42" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="45"/>
-[...10 lines deleted...]
-      <c r="N42" s="44" t="s">
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="44"/>
+      <c r="N42" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="45"/>
-[...10 lines deleted...]
-      <c r="Z42" s="44" t="s">
+      <c r="O42" s="43"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="43"/>
+      <c r="S42" s="43"/>
+      <c r="T42" s="43"/>
+      <c r="U42" s="43"/>
+      <c r="V42" s="43"/>
+      <c r="W42" s="43"/>
+      <c r="X42" s="43"/>
+      <c r="Y42" s="44"/>
+      <c r="Z42" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="45"/>
-[...10 lines deleted...]
-      <c r="AL42" s="44" t="s">
+      <c r="AA42" s="43"/>
+      <c r="AB42" s="43"/>
+      <c r="AC42" s="43"/>
+      <c r="AD42" s="43"/>
+      <c r="AE42" s="43"/>
+      <c r="AF42" s="43"/>
+      <c r="AG42" s="43"/>
+      <c r="AH42" s="43"/>
+      <c r="AI42" s="43"/>
+      <c r="AJ42" s="43"/>
+      <c r="AK42" s="44"/>
+      <c r="AL42" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="45"/>
-[...10 lines deleted...]
-      <c r="AX42" s="44" t="s">
+      <c r="AM42" s="43"/>
+      <c r="AN42" s="43"/>
+      <c r="AO42" s="43"/>
+      <c r="AP42" s="43"/>
+      <c r="AQ42" s="43"/>
+      <c r="AR42" s="43"/>
+      <c r="AS42" s="43"/>
+      <c r="AT42" s="43"/>
+      <c r="AU42" s="43"/>
+      <c r="AV42" s="43"/>
+      <c r="AW42" s="44"/>
+      <c r="AX42" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="45"/>
-[...9 lines deleted...]
-      <c r="BI42" s="46"/>
+      <c r="AY42" s="43"/>
+      <c r="AZ42" s="43"/>
+      <c r="BA42" s="43"/>
+      <c r="BB42" s="43"/>
+      <c r="BC42" s="43"/>
+      <c r="BD42" s="43"/>
+      <c r="BE42" s="43"/>
+      <c r="BF42" s="43"/>
+      <c r="BG42" s="43"/>
+      <c r="BH42" s="43"/>
+      <c r="BI42" s="44"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="48"/>
       <c r="B43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="4" t="s">
@@ -8139,51 +8196,53 @@
       </c>
       <c r="AX44" s="6">
         <v>966.5</v>
       </c>
       <c r="AY44" s="6">
         <v>2221.6</v>
       </c>
       <c r="AZ44" s="6">
         <v>3819.8</v>
       </c>
       <c r="BA44" s="6">
         <v>5010.7</v>
       </c>
       <c r="BB44" s="6">
         <v>5818.4752850754167</v>
       </c>
       <c r="BC44" s="7">
         <v>6602.6793570827513</v>
       </c>
       <c r="BD44" s="7">
         <v>39145.4</v>
       </c>
       <c r="BE44" s="7">
         <v>85983.421872758568</v>
       </c>
-      <c r="BF44" s="8"/>
+      <c r="BF44" s="8">
+        <v>156987.9</v>
+      </c>
       <c r="BG44" s="8"/>
       <c r="BH44" s="8"/>
       <c r="BI44" s="6"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="6">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="6">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="6">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="6">
         <v>2426.1717024564773</v>
       </c>
       <c r="F45" s="6">
         <v>3032.7146280705965</v>
       </c>
       <c r="G45" s="7">
         <v>3736.5539322927161</v>
@@ -8316,51 +8375,53 @@
       </c>
       <c r="AX45" s="6">
         <v>960.5</v>
       </c>
       <c r="AY45" s="6">
         <v>2208.5</v>
       </c>
       <c r="AZ45" s="6">
         <v>3802.7</v>
       </c>
       <c r="BA45" s="6">
         <v>4990.5</v>
       </c>
       <c r="BB45" s="6">
         <v>5796.3295332291673</v>
       </c>
       <c r="BC45" s="7">
         <v>6576.6109058855009</v>
       </c>
       <c r="BD45" s="7">
         <v>8396.9</v>
       </c>
       <c r="BE45" s="7">
         <v>10802.561991672643</v>
       </c>
-      <c r="BF45" s="8"/>
+      <c r="BF45" s="8">
+        <v>17444</v>
+      </c>
       <c r="BG45" s="8"/>
       <c r="BH45" s="8"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="6">
         <v>2.9679767000000004</v>
@@ -8493,51 +8554,53 @@
       </c>
       <c r="AX46" s="6">
         <v>0.1</v>
       </c>
       <c r="AY46" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ46" s="6">
         <v>0.1</v>
       </c>
       <c r="BA46" s="6">
         <v>0.2</v>
       </c>
       <c r="BB46" s="6">
         <v>0.18723095833333336</v>
       </c>
       <c r="BC46" s="8">
         <v>0.20987837500000003</v>
       </c>
       <c r="BD46" s="8">
         <v>2398.1999999999998</v>
       </c>
       <c r="BE46" s="8">
         <v>5599.7900756841082</v>
       </c>
-      <c r="BF46" s="8"/>
+      <c r="BF46" s="8">
+        <v>10689.3</v>
+      </c>
       <c r="BG46" s="8"/>
       <c r="BH46" s="8"/>
       <c r="BI46" s="14"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="7">
         <v>8.2659538000000005E-2</v>
@@ -8670,51 +8733,53 @@
       </c>
       <c r="AX47" s="6">
         <v>0</v>
       </c>
       <c r="AY47" s="6">
         <v>0</v>
       </c>
       <c r="AZ47" s="6">
         <v>0</v>
       </c>
       <c r="BA47" s="6">
         <v>0</v>
       </c>
       <c r="BB47" s="6">
         <v>3.7446191666666663E-2</v>
       </c>
       <c r="BC47" s="7">
         <v>0.29842095500000004</v>
       </c>
       <c r="BD47" s="7">
         <v>2552.8000000000002</v>
       </c>
       <c r="BE47" s="7">
         <v>7758.0662253900691</v>
       </c>
-      <c r="BF47" s="8"/>
+      <c r="BF47" s="8">
+        <v>16239.4</v>
+      </c>
       <c r="BG47" s="8"/>
       <c r="BH47" s="8"/>
       <c r="BI47" s="14"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>0</v>
@@ -8847,51 +8912,53 @@
       </c>
       <c r="AX48" s="6">
         <v>0</v>
       </c>
       <c r="AY48" s="6">
         <v>0</v>
       </c>
       <c r="AZ48" s="6">
         <v>0</v>
       </c>
       <c r="BA48" s="6">
         <v>0</v>
       </c>
       <c r="BB48" s="6">
         <v>3.5187320833333334E-2</v>
       </c>
       <c r="BC48" s="7">
         <v>3.93614875E-2</v>
       </c>
       <c r="BD48" s="7">
         <v>1936.4</v>
       </c>
       <c r="BE48" s="7">
         <v>3923.3540487233618</v>
       </c>
-      <c r="BF48" s="8"/>
+      <c r="BF48" s="8">
+        <v>5998</v>
+      </c>
       <c r="BG48" s="8"/>
       <c r="BH48" s="8"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>0</v>
@@ -9024,51 +9091,53 @@
       </c>
       <c r="AX49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD49" s="7">
         <v>1699</v>
       </c>
       <c r="BE49" s="7">
         <v>9344.1195276750132</v>
       </c>
-      <c r="BF49" s="8"/>
+      <c r="BF49" s="8">
+        <v>21302.7</v>
+      </c>
       <c r="BG49" s="8"/>
       <c r="BH49" s="8"/>
       <c r="BI49" s="14"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>0</v>
@@ -9201,51 +9270,53 @@
       </c>
       <c r="AX50" s="6">
         <v>0.1</v>
       </c>
       <c r="AY50" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ50" s="6">
         <v>0.1</v>
       </c>
       <c r="BA50" s="6">
         <v>0.2</v>
       </c>
       <c r="BB50" s="6">
         <v>0.18723095833333336</v>
       </c>
       <c r="BC50" s="7">
         <v>0.40160175100000006</v>
       </c>
       <c r="BD50" s="7">
         <v>2736.9</v>
       </c>
       <c r="BE50" s="7">
         <v>6071.1137069381493</v>
       </c>
-      <c r="BF50" s="8"/>
+      <c r="BF50" s="8">
+        <v>9415.5</v>
+      </c>
       <c r="BG50" s="8"/>
       <c r="BH50" s="8"/>
       <c r="BI50" s="14"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="7">
         <v>0.57750724199999992</v>
@@ -9378,51 +9449,53 @@
       </c>
       <c r="AX51" s="6">
         <v>1</v>
       </c>
       <c r="AY51" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AZ51" s="6">
         <v>3</v>
       </c>
       <c r="BA51" s="6">
         <v>3.5</v>
       </c>
       <c r="BB51" s="6">
         <v>3.8492271833333329</v>
       </c>
       <c r="BC51" s="7">
         <v>5.037339740666666</v>
       </c>
       <c r="BD51" s="7">
         <v>3499.2</v>
       </c>
       <c r="BE51" s="7">
         <v>7489.2868698598986</v>
       </c>
-      <c r="BF51" s="8"/>
+      <c r="BF51" s="8">
+        <v>13572.6</v>
+      </c>
       <c r="BG51" s="8"/>
       <c r="BH51" s="8"/>
       <c r="BI51" s="14"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="6">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="6">
         <v>0.326845</v>
       </c>
       <c r="D52" s="6">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="6">
         <v>0.65368999999999999</v>
       </c>
       <c r="F52" s="6">
         <v>0.81711250000000002</v>
       </c>
       <c r="G52" s="7">
         <v>0.98053500000000005</v>
@@ -9555,51 +9628,53 @@
       </c>
       <c r="AX52" s="6">
         <v>0.2</v>
       </c>
       <c r="AY52" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ52" s="6">
         <v>0.6</v>
       </c>
       <c r="BA52" s="6">
         <v>0.7</v>
       </c>
       <c r="BB52" s="6">
         <v>0.81156798333333335</v>
       </c>
       <c r="BC52" s="7">
         <v>0.90792913333333336</v>
       </c>
       <c r="BD52" s="7">
         <v>2939.7</v>
       </c>
       <c r="BE52" s="7">
         <v>6366.6525330553477</v>
       </c>
-      <c r="BF52" s="8"/>
+      <c r="BF52" s="8">
+        <v>10614</v>
+      </c>
       <c r="BG52" s="8"/>
       <c r="BH52" s="8"/>
       <c r="BI52" s="14"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>0</v>
@@ -9732,51 +9807,53 @@
       </c>
       <c r="AX53" s="6">
         <v>0.8</v>
       </c>
       <c r="AY53" s="6">
         <v>1.8</v>
       </c>
       <c r="AZ53" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA53" s="6">
         <v>2.7</v>
       </c>
       <c r="BB53" s="6">
         <v>2.924938846666667</v>
       </c>
       <c r="BC53" s="7">
         <v>3.2783448200000005</v>
       </c>
       <c r="BD53" s="7">
         <v>2315</v>
       </c>
       <c r="BE53" s="7">
         <v>4732.4807739342832</v>
       </c>
-      <c r="BF53" s="8"/>
+      <c r="BF53" s="8">
+        <v>7481.6</v>
+      </c>
       <c r="BG53" s="8"/>
       <c r="BH53" s="8"/>
       <c r="BI53" s="14"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="7">
         <v>1.6936883860000003</v>
@@ -9909,51 +9986,53 @@
       </c>
       <c r="AX54" s="6">
         <v>3.6</v>
       </c>
       <c r="AY54" s="6">
         <v>7.95</v>
       </c>
       <c r="AZ54" s="6">
         <v>10.3</v>
       </c>
       <c r="BA54" s="6">
         <v>12</v>
       </c>
       <c r="BB54" s="6">
         <v>13.214213803750001</v>
       </c>
       <c r="BC54" s="7">
         <v>14.884495230750002</v>
       </c>
       <c r="BD54" s="7">
         <v>2636.2</v>
       </c>
       <c r="BE54" s="7">
         <v>5473.9041637012815</v>
       </c>
-      <c r="BF54" s="8"/>
+      <c r="BF54" s="8">
+        <v>8466.7999999999993</v>
+      </c>
       <c r="BG54" s="8"/>
       <c r="BH54" s="8"/>
       <c r="BI54" s="14"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="7">
         <v>18.410886494000003</v>
@@ -10086,51 +10165,53 @@
       </c>
       <c r="AX55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB55" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC55" s="7">
         <v>3.6635039999999997E-3</v>
       </c>
       <c r="BD55" s="7">
         <v>2486</v>
       </c>
       <c r="BE55" s="7">
         <v>7154.9195385143084</v>
       </c>
-      <c r="BF55" s="8"/>
+      <c r="BF55" s="8">
+        <v>18180.099999999999</v>
+      </c>
       <c r="BG55" s="8"/>
       <c r="BH55" s="8"/>
       <c r="BI55" s="14"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>0</v>
@@ -10263,51 +10344,53 @@
       </c>
       <c r="AX56" s="6">
         <v>0.2</v>
       </c>
       <c r="AY56" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="AZ56" s="6">
         <v>0.7</v>
       </c>
       <c r="BA56" s="6">
         <v>0.8</v>
       </c>
       <c r="BB56" s="6">
         <v>0.89870860000000008</v>
       </c>
       <c r="BC56" s="8">
         <v>1.0074162</v>
       </c>
       <c r="BD56" s="7">
         <v>3527.9</v>
       </c>
       <c r="BE56" s="7">
         <v>7162.6812316246933</v>
       </c>
-      <c r="BF56" s="8"/>
+      <c r="BF56" s="8">
+        <v>11216.3</v>
+      </c>
       <c r="BG56" s="8"/>
       <c r="BH56" s="8"/>
       <c r="BI56" s="14"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>0</v>
@@ -10440,236 +10523,238 @@
       </c>
       <c r="AX57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BC57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="BD57" s="7">
         <v>2021.2</v>
       </c>
       <c r="BE57" s="7">
         <v>4104.4911859854037</v>
       </c>
-      <c r="BF57" s="8"/>
+      <c r="BF57" s="8">
+        <v>6367.6</v>
+      </c>
       <c r="BG57" s="8"/>
       <c r="BH57" s="8"/>
       <c r="BI57" s="14"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="49" t="s">
+      <c r="A59" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="B59" s="49"/>
-[...46 lines deleted...]
-      <c r="AW59" s="49"/>
+      <c r="B59" s="46"/>
+      <c r="C59" s="46"/>
+      <c r="D59" s="46"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="46"/>
+      <c r="G59" s="46"/>
+      <c r="H59" s="46"/>
+      <c r="I59" s="46"/>
+      <c r="J59" s="46"/>
+      <c r="K59" s="46"/>
+      <c r="L59" s="46"/>
+      <c r="M59" s="46"/>
+      <c r="N59" s="46"/>
+      <c r="O59" s="46"/>
+      <c r="P59" s="46"/>
+      <c r="Q59" s="46"/>
+      <c r="R59" s="46"/>
+      <c r="S59" s="46"/>
+      <c r="T59" s="46"/>
+      <c r="U59" s="46"/>
+      <c r="V59" s="46"/>
+      <c r="W59" s="46"/>
+      <c r="X59" s="46"/>
+      <c r="Y59" s="46"/>
+      <c r="Z59" s="46"/>
+      <c r="AA59" s="46"/>
+      <c r="AB59" s="46"/>
+      <c r="AC59" s="46"/>
+      <c r="AD59" s="46"/>
+      <c r="AE59" s="46"/>
+      <c r="AF59" s="46"/>
+      <c r="AG59" s="46"/>
+      <c r="AH59" s="46"/>
+      <c r="AI59" s="46"/>
+      <c r="AJ59" s="46"/>
+      <c r="AK59" s="46"/>
+      <c r="AL59" s="46"/>
+      <c r="AM59" s="46"/>
+      <c r="AN59" s="46"/>
+      <c r="AO59" s="46"/>
+      <c r="AP59" s="46"/>
+      <c r="AQ59" s="46"/>
+      <c r="AR59" s="46"/>
+      <c r="AS59" s="46"/>
+      <c r="AT59" s="46"/>
+      <c r="AU59" s="46"/>
+      <c r="AV59" s="46"/>
+      <c r="AW59" s="46"/>
     </row>
     <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J60" s="43" t="s">
+      <c r="J60" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="K60" s="43"/>
-[...2 lines deleted...]
-      <c r="V60" s="43" t="s">
+      <c r="K60" s="45"/>
+      <c r="L60" s="45"/>
+      <c r="M60" s="45"/>
+      <c r="V60" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="W60" s="43"/>
-[...1 lines deleted...]
-      <c r="Y60" s="43"/>
+      <c r="W60" s="45"/>
+      <c r="X60" s="45"/>
+      <c r="Y60" s="45"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
       <c r="AB60" s="3"/>
       <c r="AC60" s="3"/>
       <c r="AD60" s="3"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
       <c r="AG60" s="3"/>
-      <c r="AH60" s="43" t="s">
+      <c r="AH60" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="AI60" s="43"/>
-[...1 lines deleted...]
-      <c r="AK60" s="43"/>
+      <c r="AI60" s="45"/>
+      <c r="AJ60" s="45"/>
+      <c r="AK60" s="45"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
       <c r="AS60" s="3"/>
-      <c r="AT60" s="43" t="s">
+      <c r="AT60" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="AU60" s="43"/>
-[...1 lines deleted...]
-      <c r="AW60" s="43"/>
+      <c r="AU60" s="45"/>
+      <c r="AV60" s="45"/>
+      <c r="AW60" s="45"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="3"/>
-      <c r="BF60" s="43" t="s">
+      <c r="BF60" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="BG60" s="43"/>
-[...1 lines deleted...]
-      <c r="BI60" s="43"/>
+      <c r="BG60" s="45"/>
+      <c r="BH60" s="45"/>
+      <c r="BI60" s="45"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="47"/>
-      <c r="B61" s="44" t="s">
+      <c r="B61" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="C61" s="45"/>
-[...10 lines deleted...]
-      <c r="N61" s="44" t="s">
+      <c r="C61" s="43"/>
+      <c r="D61" s="43"/>
+      <c r="E61" s="43"/>
+      <c r="F61" s="43"/>
+      <c r="G61" s="43"/>
+      <c r="H61" s="43"/>
+      <c r="I61" s="43"/>
+      <c r="J61" s="43"/>
+      <c r="K61" s="43"/>
+      <c r="L61" s="43"/>
+      <c r="M61" s="44"/>
+      <c r="N61" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="45"/>
-[...10 lines deleted...]
-      <c r="Z61" s="44" t="s">
+      <c r="O61" s="43"/>
+      <c r="P61" s="43"/>
+      <c r="Q61" s="43"/>
+      <c r="R61" s="43"/>
+      <c r="S61" s="43"/>
+      <c r="T61" s="43"/>
+      <c r="U61" s="43"/>
+      <c r="V61" s="43"/>
+      <c r="W61" s="43"/>
+      <c r="X61" s="43"/>
+      <c r="Y61" s="44"/>
+      <c r="Z61" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="45"/>
-[...10 lines deleted...]
-      <c r="AL61" s="44" t="s">
+      <c r="AA61" s="43"/>
+      <c r="AB61" s="43"/>
+      <c r="AC61" s="43"/>
+      <c r="AD61" s="43"/>
+      <c r="AE61" s="43"/>
+      <c r="AF61" s="43"/>
+      <c r="AG61" s="43"/>
+      <c r="AH61" s="43"/>
+      <c r="AI61" s="43"/>
+      <c r="AJ61" s="43"/>
+      <c r="AK61" s="44"/>
+      <c r="AL61" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="45"/>
-[...10 lines deleted...]
-      <c r="AX61" s="44" t="s">
+      <c r="AM61" s="43"/>
+      <c r="AN61" s="43"/>
+      <c r="AO61" s="43"/>
+      <c r="AP61" s="43"/>
+      <c r="AQ61" s="43"/>
+      <c r="AR61" s="43"/>
+      <c r="AS61" s="43"/>
+      <c r="AT61" s="43"/>
+      <c r="AU61" s="43"/>
+      <c r="AV61" s="43"/>
+      <c r="AW61" s="44"/>
+      <c r="AX61" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="45"/>
-[...9 lines deleted...]
-      <c r="BI61" s="46"/>
+      <c r="AY61" s="43"/>
+      <c r="AZ61" s="43"/>
+      <c r="BA61" s="43"/>
+      <c r="BB61" s="43"/>
+      <c r="BC61" s="43"/>
+      <c r="BD61" s="43"/>
+      <c r="BE61" s="43"/>
+      <c r="BF61" s="43"/>
+      <c r="BG61" s="43"/>
+      <c r="BH61" s="43"/>
+      <c r="BI61" s="44"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="48"/>
       <c r="B62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="4" t="s">
@@ -10982,51 +11067,53 @@
       </c>
       <c r="AX63" s="6">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="6">
         <v>23816.1</v>
       </c>
       <c r="AZ63" s="6">
         <v>47470.3</v>
       </c>
       <c r="BA63" s="6">
         <v>66496.600000000006</v>
       </c>
       <c r="BB63" s="6">
         <v>85838.833620888618</v>
       </c>
       <c r="BC63" s="7">
         <v>117349.39530028492</v>
       </c>
       <c r="BD63" s="7">
         <v>137651.4</v>
       </c>
       <c r="BE63" s="7">
         <v>155399.39246793612</v>
       </c>
-      <c r="BF63" s="8"/>
+      <c r="BF63" s="8">
+        <v>176677.3</v>
+      </c>
       <c r="BG63" s="8"/>
       <c r="BH63" s="8"/>
       <c r="BI63" s="6"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="8">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="8">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="8">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="8">
         <v>6589.1813313880702</v>
       </c>
       <c r="F64" s="8">
         <v>8351.9654778463555</v>
       </c>
       <c r="G64" s="7">
         <v>10912.600959692594</v>
@@ -11159,51 +11246,53 @@
       </c>
       <c r="AX64" s="8">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="8">
         <v>3081.5</v>
       </c>
       <c r="AZ64" s="8">
         <v>5470.2</v>
       </c>
       <c r="BA64" s="8">
         <v>7254.4</v>
       </c>
       <c r="BB64" s="8">
         <v>9188.921002387593</v>
       </c>
       <c r="BC64" s="7">
         <v>12234.544750463323</v>
       </c>
       <c r="BD64" s="7">
         <v>14220.1</v>
       </c>
       <c r="BE64" s="7">
         <v>16345.473732784667</v>
       </c>
-      <c r="BF64" s="8"/>
+      <c r="BF64" s="8">
+        <v>18508.5</v>
+      </c>
       <c r="BG64" s="8"/>
       <c r="BH64" s="8"/>
       <c r="BI64" s="14"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="8">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="8">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="8">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="8">
         <v>2895.3480710957338</v>
       </c>
       <c r="F65" s="8">
         <v>4082.4183209983457</v>
       </c>
       <c r="G65" s="8">
         <v>6265.4952933315153</v>
@@ -11336,51 +11425,53 @@
       </c>
       <c r="AX65" s="8">
         <v>454.4</v>
       </c>
       <c r="AY65" s="8">
         <v>1053.3</v>
       </c>
       <c r="AZ65" s="8">
         <v>2059.6999999999998</v>
       </c>
       <c r="BA65" s="8">
         <v>3319.8</v>
       </c>
       <c r="BB65" s="8">
         <v>4600.7944987084884</v>
       </c>
       <c r="BC65" s="8">
         <v>6275.0134666375779</v>
       </c>
       <c r="BD65" s="8">
         <v>7591.7</v>
       </c>
       <c r="BE65" s="8">
         <v>8636.7599748636676</v>
       </c>
-      <c r="BF65" s="8"/>
+      <c r="BF65" s="8">
+        <v>9723.1</v>
+      </c>
       <c r="BG65" s="8"/>
       <c r="BH65" s="8"/>
       <c r="BI65" s="14"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="8">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="8">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="8">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="8">
         <v>6742.4417376404399</v>
       </c>
       <c r="F66" s="8">
         <v>8205.9021393418934</v>
       </c>
       <c r="G66" s="7">
         <v>11701.446898719563</v>
@@ -11513,51 +11604,53 @@
       </c>
       <c r="AX66" s="8">
         <v>631.1</v>
       </c>
       <c r="AY66" s="8">
         <v>2331.6</v>
       </c>
       <c r="AZ66" s="8">
         <v>4088.9</v>
       </c>
       <c r="BA66" s="8">
         <v>5972.7</v>
       </c>
       <c r="BB66" s="8">
         <v>7288.8665746085208</v>
       </c>
       <c r="BC66" s="7">
         <v>10140.270297141524</v>
       </c>
       <c r="BD66" s="7">
         <v>11751.6</v>
       </c>
       <c r="BE66" s="7">
         <v>14138.574877445677</v>
       </c>
-      <c r="BF66" s="8"/>
+      <c r="BF66" s="8">
+        <v>15784.3</v>
+      </c>
       <c r="BG66" s="8"/>
       <c r="BH66" s="8"/>
       <c r="BI66" s="14"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B67" s="8">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="8">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="8">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="8">
         <v>6578.8053937616287</v>
       </c>
       <c r="F67" s="8">
         <v>8788.5693817694428</v>
       </c>
       <c r="G67" s="7">
         <v>10627.731348355159</v>
@@ -11690,51 +11783,53 @@
       </c>
       <c r="AX67" s="8">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="8">
         <v>2180</v>
       </c>
       <c r="AZ67" s="8">
         <v>4846.5</v>
       </c>
       <c r="BA67" s="8">
         <v>6468.7</v>
       </c>
       <c r="BB67" s="8">
         <v>8763.6000294989681</v>
       </c>
       <c r="BC67" s="7">
         <v>10050.527223705565</v>
       </c>
       <c r="BD67" s="7">
         <v>11184.6</v>
       </c>
       <c r="BE67" s="7">
         <v>12259.73001060233</v>
       </c>
-      <c r="BF67" s="8"/>
+      <c r="BF67" s="8">
+        <v>13153.9</v>
+      </c>
       <c r="BG67" s="8"/>
       <c r="BH67" s="8"/>
       <c r="BI67" s="14"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="8">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="8">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="8">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="8">
         <v>4447.1534081159607</v>
       </c>
       <c r="F68" s="8">
         <v>6033.3922510537923</v>
       </c>
       <c r="G68" s="7">
         <v>8803.9628051891432</v>
@@ -11867,51 +11962,53 @@
       </c>
       <c r="AX68" s="8">
         <v>473.6</v>
       </c>
       <c r="AY68" s="8">
         <v>1366.1</v>
       </c>
       <c r="AZ68" s="8">
         <v>3181.2</v>
       </c>
       <c r="BA68" s="8">
         <v>4314.3</v>
       </c>
       <c r="BB68" s="8">
         <v>5769.6936497500119</v>
       </c>
       <c r="BC68" s="7">
         <v>8390.0557459134488</v>
       </c>
       <c r="BD68" s="7">
         <v>9463.6</v>
       </c>
       <c r="BE68" s="7">
         <v>10692.574869289989</v>
       </c>
-      <c r="BF68" s="8"/>
+      <c r="BF68" s="8">
+        <v>12604</v>
+      </c>
       <c r="BG68" s="8"/>
       <c r="BH68" s="8"/>
       <c r="BI68" s="14"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="8">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="8">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="8">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="8">
         <v>6356.0885982378968</v>
       </c>
       <c r="F69" s="8">
         <v>8219.1775112851919</v>
       </c>
       <c r="G69" s="7">
         <v>12227.635998415342</v>
@@ -12044,51 +12141,53 @@
       </c>
       <c r="AX69" s="8">
         <v>929.8</v>
       </c>
       <c r="AY69" s="8">
         <v>1707.5</v>
       </c>
       <c r="AZ69" s="8">
         <v>4488.7</v>
       </c>
       <c r="BA69" s="8">
         <v>5770.1</v>
       </c>
       <c r="BB69" s="8">
         <v>7392.2022580793628</v>
       </c>
       <c r="BC69" s="7">
         <v>10644.57837816221</v>
       </c>
       <c r="BD69" s="7">
         <v>12438.1</v>
       </c>
       <c r="BE69" s="7">
         <v>13568.280937922016</v>
       </c>
-      <c r="BF69" s="8"/>
+      <c r="BF69" s="8">
+        <v>15212.8</v>
+      </c>
       <c r="BG69" s="8"/>
       <c r="BH69" s="8"/>
       <c r="BI69" s="14"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="6">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="6">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="6">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="6">
         <v>6113.9460384115719</v>
       </c>
       <c r="F70" s="6">
         <v>7909.8961413727684</v>
       </c>
       <c r="G70" s="7">
         <v>11223.179726551449</v>
@@ -12221,51 +12320,53 @@
       </c>
       <c r="AX70" s="6">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="6">
         <v>2215.1</v>
       </c>
       <c r="AZ70" s="6">
         <v>3889.6</v>
       </c>
       <c r="BA70" s="6">
         <v>6183</v>
       </c>
       <c r="BB70" s="6">
         <v>7931.2497319082631</v>
       </c>
       <c r="BC70" s="7">
         <v>10676.845056315549</v>
       </c>
       <c r="BD70" s="7">
         <v>12756.2</v>
       </c>
       <c r="BE70" s="7">
         <v>14456.220738626658</v>
       </c>
-      <c r="BF70" s="8"/>
+      <c r="BF70" s="8">
+        <v>17171.599999999999</v>
+      </c>
       <c r="BG70" s="8"/>
       <c r="BH70" s="8"/>
       <c r="BI70" s="14"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="8">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="8">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="8">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="8">
         <v>5687.7357120612578</v>
       </c>
       <c r="F71" s="8">
         <v>7791.1388487377508</v>
       </c>
       <c r="G71" s="7">
         <v>12340.815672658726</v>
@@ -12398,51 +12499,53 @@
       </c>
       <c r="AX71" s="8">
         <v>988.1</v>
       </c>
       <c r="AY71" s="8">
         <v>1665.2</v>
       </c>
       <c r="AZ71" s="8">
         <v>3552.4</v>
       </c>
       <c r="BA71" s="8">
         <v>5144.6000000000004</v>
       </c>
       <c r="BB71" s="8">
         <v>7392.2762721045965</v>
       </c>
       <c r="BC71" s="7">
         <v>11305.573420374914</v>
       </c>
       <c r="BD71" s="7">
         <v>13653.8</v>
       </c>
       <c r="BE71" s="7">
         <v>15239.386297511412</v>
       </c>
-      <c r="BF71" s="8"/>
+      <c r="BF71" s="8">
+        <v>16968</v>
+      </c>
       <c r="BG71" s="8"/>
       <c r="BH71" s="8"/>
       <c r="BI71" s="14"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="8">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="8">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="8">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="8">
         <v>3820.768829115791</v>
       </c>
       <c r="F72" s="8">
         <v>5332.7952368105889</v>
       </c>
       <c r="G72" s="7">
         <v>7208.3426938141729</v>
@@ -12575,51 +12678,53 @@
       </c>
       <c r="AX72" s="8">
         <v>727.9</v>
       </c>
       <c r="AY72" s="8">
         <v>1509.9</v>
       </c>
       <c r="AZ72" s="8">
         <v>2591.3000000000002</v>
       </c>
       <c r="BA72" s="8">
         <v>3861.5</v>
       </c>
       <c r="BB72" s="8">
         <v>5294.6251027859271</v>
       </c>
       <c r="BC72" s="7">
         <v>7180.3671259365301</v>
       </c>
       <c r="BD72" s="7">
         <v>8414.7999999999993</v>
       </c>
       <c r="BE72" s="7">
         <v>9265.2957004736672</v>
       </c>
-      <c r="BF72" s="8"/>
+      <c r="BF72" s="8">
+        <v>10967</v>
+      </c>
       <c r="BG72" s="8"/>
       <c r="BH72" s="8"/>
       <c r="BI72" s="14"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="8">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="8">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="8">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="8">
         <v>5979.2194671011821</v>
       </c>
       <c r="F73" s="8">
         <v>7153.7663335194702</v>
       </c>
       <c r="G73" s="7">
         <v>10032.339859346432</v>
@@ -12752,51 +12857,53 @@
       </c>
       <c r="AX73" s="8">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="8">
         <v>2078.1</v>
       </c>
       <c r="AZ73" s="8">
         <v>3423.3</v>
       </c>
       <c r="BA73" s="8">
         <v>4693.8</v>
       </c>
       <c r="BB73" s="8">
         <v>5549.9507768085805</v>
       </c>
       <c r="BC73" s="7">
         <v>7773.6600671922461</v>
       </c>
       <c r="BD73" s="7">
         <v>9427.2000000000007</v>
       </c>
       <c r="BE73" s="7">
         <v>10596.922699150695</v>
       </c>
-      <c r="BF73" s="8"/>
+      <c r="BF73" s="8">
+        <v>11998.2</v>
+      </c>
       <c r="BG73" s="8"/>
       <c r="BH73" s="8"/>
       <c r="BI73" s="14"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="8">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="8">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="8">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="8">
         <v>6581.0400184598811</v>
       </c>
       <c r="F74" s="8">
         <v>8292.9933670162136</v>
       </c>
       <c r="G74" s="7">
         <v>11761.741294709935</v>
@@ -12929,51 +13036,53 @@
       </c>
       <c r="AX74" s="8">
         <v>953.3</v>
       </c>
       <c r="AY74" s="8">
         <v>2319.1</v>
       </c>
       <c r="AZ74" s="8">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA74" s="8">
         <v>6344.1</v>
       </c>
       <c r="BB74" s="8">
         <v>7879.1761729770606</v>
       </c>
       <c r="BC74" s="7">
         <v>10779.240273333397</v>
       </c>
       <c r="BD74" s="7">
         <v>12512.7</v>
       </c>
       <c r="BE74" s="7">
         <v>14577.459237865351</v>
       </c>
-      <c r="BF74" s="8"/>
+      <c r="BF74" s="8">
+        <v>16976.099999999999</v>
+      </c>
       <c r="BG74" s="8"/>
       <c r="BH74" s="8"/>
       <c r="BI74" s="14"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="8">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="8">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="8">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="8">
         <v>4030.0822929539208</v>
       </c>
       <c r="F75" s="8">
         <v>4951.0619501405554</v>
       </c>
       <c r="G75" s="8">
         <v>7421.7020988131189</v>
@@ -13106,51 +13215,53 @@
       </c>
       <c r="AX75" s="8">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="8">
         <v>1172.0999999999999</v>
       </c>
       <c r="AZ75" s="8">
         <v>2555.1</v>
       </c>
       <c r="BA75" s="8">
         <v>3775</v>
       </c>
       <c r="BB75" s="8">
         <v>4528.4284260492823</v>
       </c>
       <c r="BC75" s="8">
         <v>6558.4033296693442</v>
       </c>
       <c r="BD75" s="7">
         <v>7910.9</v>
       </c>
       <c r="BE75" s="7">
         <v>8377.8317745555996</v>
       </c>
-      <c r="BF75" s="8"/>
+      <c r="BF75" s="8">
+        <v>9206.2999999999993</v>
+      </c>
       <c r="BG75" s="8"/>
       <c r="BH75" s="8"/>
       <c r="BI75" s="14"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="8">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="8">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="8">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="8">
         <v>3581.3193200344367</v>
       </c>
       <c r="F76" s="8">
         <v>4365.7005908799556</v>
       </c>
       <c r="G76" s="8">
         <v>6048.390519554614</v>
@@ -13283,124 +13394,126 @@
       </c>
       <c r="AX76" s="8">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="8">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ76" s="8">
         <v>2518.5</v>
       </c>
       <c r="BA76" s="8">
         <v>3394.6</v>
       </c>
       <c r="BB76" s="8">
         <v>4259.0491252219617</v>
       </c>
       <c r="BC76" s="8">
         <v>5340.3161654392761</v>
       </c>
       <c r="BD76" s="7">
         <v>6326.1</v>
       </c>
       <c r="BE76" s="7">
         <v>7244.8816168443818</v>
       </c>
-      <c r="BF76" s="8"/>
+      <c r="BF76" s="8">
+        <v>8403.5</v>
+      </c>
       <c r="BG76" s="8"/>
       <c r="BH76" s="8"/>
       <c r="BI76" s="14"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="13" t="s">
         <v>33</v>
       </c>
       <c r="Z78" s="15" t="s">
         <v>38</v>
       </c>
       <c r="AA78" s="15"/>
       <c r="AB78" s="15"/>
       <c r="AC78" s="15"/>
       <c r="AD78" s="15"/>
       <c r="AE78" s="15"/>
       <c r="AF78" s="15"/>
       <c r="AG78" s="15"/>
       <c r="AH78" s="15"/>
       <c r="AI78" s="15"/>
       <c r="AJ78" s="15"/>
       <c r="AK78" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="AX42:BI42"/>
-[...6 lines deleted...]
-    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="J60:M60"/>
+    <mergeCell ref="V60:Y60"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AT60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AH60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="B61:M61"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AT41:AW41"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A21:AW21"/>
     <mergeCell ref="A40:AW40"/>
     <mergeCell ref="A59:AW59"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="V22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="V41:Y41"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AH22:AK22"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="AH41:AK41"/>
-    <mergeCell ref="AT3:AW3"/>
-[...22 lines deleted...]
-    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BF60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BF41:BI41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -13427,91 +13540,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Жалпы шығарылымы</vt:lpstr>
     </vt:vector>