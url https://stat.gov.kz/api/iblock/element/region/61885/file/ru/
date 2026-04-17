--- v0 (2026-04-17)
+++ v1 (2026-04-17)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\032026\Динамика по ВПСХ_сельское_январь-февраль 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\042026\Динамика по ВПСХ_сельское_январь-март 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="41">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -414,73 +414,73 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -758,238 +758,238 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AK6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AY63" sqref="AY63:AY76"/>
+      <selection pane="bottomRight" activeCell="AZ63" sqref="AZ63:AZ76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="30" width="9.140625" style="3"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="26"/>
-[...46 lines deleted...]
-      <c r="AW2" s="26"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I3" s="25" t="s">
+      <c r="I3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J3" s="25"/>
-[...3 lines deleted...]
-      <c r="U3" s="25" t="s">
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="U3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="25"/>
-[...2 lines deleted...]
-      <c r="Y3" s="25"/>
+      <c r="V3" s="26"/>
+      <c r="W3" s="26"/>
+      <c r="X3" s="26"/>
+      <c r="Y3" s="26"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="25" t="s">
+      <c r="AG3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="25"/>
-[...2 lines deleted...]
-      <c r="AK3" s="25"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="26"/>
+      <c r="AJ3" s="26"/>
+      <c r="AK3" s="26"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
-      <c r="AS3" s="25" t="s">
+      <c r="AS3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT3" s="25"/>
-[...2 lines deleted...]
-      <c r="AW3" s="25"/>
+      <c r="AT3" s="26"/>
+      <c r="AU3" s="26"/>
+      <c r="AV3" s="26"/>
+      <c r="AW3" s="26"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="25" t="s">
+      <c r="BE3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF3" s="25"/>
-[...2 lines deleted...]
-      <c r="BI3" s="25"/>
+      <c r="BF3" s="26"/>
+      <c r="BG3" s="26"/>
+      <c r="BH3" s="26"/>
+      <c r="BI3" s="26"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="27"/>
-      <c r="B4" s="22" t="s">
+      <c r="B4" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="22" t="s">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22" t="s">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="23"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22" t="s">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="23"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22" t="s">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="23"/>
-[...9 lines deleted...]
-      <c r="BI4" s="24"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
+      <c r="BD4" s="24"/>
+      <c r="BE4" s="24"/>
+      <c r="BF4" s="24"/>
+      <c r="BG4" s="24"/>
+      <c r="BH4" s="24"/>
+      <c r="BI4" s="25"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="28"/>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
@@ -1284,51 +1284,53 @@
       </c>
       <c r="AR6" s="6">
         <v>101.93488957287751</v>
       </c>
       <c r="AS6" s="6">
         <v>103</v>
       </c>
       <c r="AT6" s="6">
         <v>103.1</v>
       </c>
       <c r="AU6" s="6">
         <v>101.8</v>
       </c>
       <c r="AV6" s="6">
         <v>102</v>
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
-      <c r="AZ6" s="6"/>
+      <c r="AZ6" s="6">
+        <v>101.5</v>
+      </c>
       <c r="BA6" s="6"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
@@ -1449,51 +1451,53 @@
       </c>
       <c r="AR7" s="6">
         <v>102.1304755576971</v>
       </c>
       <c r="AS7" s="6">
         <v>101.8</v>
       </c>
       <c r="AT7" s="6">
         <v>103.1</v>
       </c>
       <c r="AU7" s="6">
         <v>100.9</v>
       </c>
       <c r="AV7" s="6">
         <v>102.1</v>
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
-      <c r="AZ7" s="6"/>
+      <c r="AZ7" s="6">
+        <v>100.1</v>
+      </c>
       <c r="BA7" s="6"/>
       <c r="BB7" s="6"/>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
@@ -1614,51 +1618,53 @@
       </c>
       <c r="AR8" s="6">
         <v>101.83906761689674</v>
       </c>
       <c r="AS8" s="6">
         <v>104.2</v>
       </c>
       <c r="AT8" s="6">
         <v>103.2</v>
       </c>
       <c r="AU8" s="6">
         <v>103.7</v>
       </c>
       <c r="AV8" s="6">
         <v>104.2</v>
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
-      <c r="AZ8" s="6"/>
+      <c r="AZ8" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BA8" s="6"/>
       <c r="BB8" s="6"/>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
@@ -1779,51 +1785,53 @@
       </c>
       <c r="AR9" s="6">
         <v>101.04370341102258</v>
       </c>
       <c r="AS9" s="6">
         <v>107.2</v>
       </c>
       <c r="AT9" s="6">
         <v>106.8</v>
       </c>
       <c r="AU9" s="6">
         <v>101.1</v>
       </c>
       <c r="AV9" s="6">
         <v>103</v>
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
-      <c r="AZ9" s="6"/>
+      <c r="AZ9" s="6">
+        <v>104.4</v>
+      </c>
       <c r="BA9" s="6"/>
       <c r="BB9" s="6"/>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
@@ -1944,51 +1952,53 @@
       </c>
       <c r="AR10" s="6">
         <v>102.14398714831134</v>
       </c>
       <c r="AS10" s="6">
         <v>101.9</v>
       </c>
       <c r="AT10" s="6">
         <v>101.6</v>
       </c>
       <c r="AU10" s="6">
         <v>101.4</v>
       </c>
       <c r="AV10" s="6">
         <v>101.5</v>
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
-      <c r="AZ10" s="6"/>
+      <c r="AZ10" s="6">
+        <v>103.2</v>
+      </c>
       <c r="BA10" s="6"/>
       <c r="BB10" s="6"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
@@ -2109,51 +2119,53 @@
       </c>
       <c r="AR11" s="6">
         <v>100.95303546447406</v>
       </c>
       <c r="AS11" s="6">
         <v>107.5</v>
       </c>
       <c r="AT11" s="6">
         <v>102.6</v>
       </c>
       <c r="AU11" s="6">
         <v>100.3</v>
       </c>
       <c r="AV11" s="6">
         <v>100.4</v>
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
-      <c r="AZ11" s="6"/>
+      <c r="AZ11" s="6">
+        <v>103.1</v>
+      </c>
       <c r="BA11" s="6"/>
       <c r="BB11" s="6"/>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
@@ -2274,51 +2286,53 @@
       </c>
       <c r="AR12" s="6">
         <v>100.77702348861814</v>
       </c>
       <c r="AS12" s="6">
         <v>100.6</v>
       </c>
       <c r="AT12" s="6">
         <v>101.5</v>
       </c>
       <c r="AU12" s="6">
         <v>101.7</v>
       </c>
       <c r="AV12" s="6">
         <v>101.7</v>
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
-      <c r="AZ12" s="6"/>
+      <c r="AZ12" s="6">
+        <v>100.3</v>
+      </c>
       <c r="BA12" s="6"/>
       <c r="BB12" s="6"/>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
@@ -2439,51 +2453,53 @@
       </c>
       <c r="AR13" s="6">
         <v>102.89801226074948</v>
       </c>
       <c r="AS13" s="6">
         <v>103.6</v>
       </c>
       <c r="AT13" s="6">
         <v>104.3</v>
       </c>
       <c r="AU13" s="6">
         <v>102</v>
       </c>
       <c r="AV13" s="6">
         <v>102</v>
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
-      <c r="AZ13" s="6"/>
+      <c r="AZ13" s="6">
+        <v>101.6</v>
+      </c>
       <c r="BA13" s="6"/>
       <c r="BB13" s="6"/>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
@@ -2604,51 +2620,53 @@
       </c>
       <c r="AR14" s="6">
         <v>102.39860732414374</v>
       </c>
       <c r="AS14" s="6">
         <v>102.4</v>
       </c>
       <c r="AT14" s="6">
         <v>104.3</v>
       </c>
       <c r="AU14" s="6">
         <v>104.5</v>
       </c>
       <c r="AV14" s="6">
         <v>104.4</v>
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
-      <c r="AZ14" s="6"/>
+      <c r="AZ14" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BA14" s="6"/>
       <c r="BB14" s="6"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
@@ -2769,51 +2787,53 @@
       </c>
       <c r="AR15" s="6">
         <v>100.50764525950022</v>
       </c>
       <c r="AS15" s="6">
         <v>100.4</v>
       </c>
       <c r="AT15" s="6">
         <v>102</v>
       </c>
       <c r="AU15" s="6">
         <v>101.8</v>
       </c>
       <c r="AV15" s="6">
         <v>102</v>
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
-      <c r="AZ15" s="6"/>
+      <c r="AZ15" s="6">
+        <v>101</v>
+      </c>
       <c r="BA15" s="6"/>
       <c r="BB15" s="6"/>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
@@ -2934,51 +2954,53 @@
       </c>
       <c r="AR16" s="6">
         <v>102.20906082580738</v>
       </c>
       <c r="AS16" s="6">
         <v>102</v>
       </c>
       <c r="AT16" s="6">
         <v>103.2</v>
       </c>
       <c r="AU16" s="6">
         <v>103.1</v>
       </c>
       <c r="AV16" s="6">
         <v>103.5</v>
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
-      <c r="AZ16" s="6"/>
+      <c r="AZ16" s="6">
+        <v>102.2</v>
+      </c>
       <c r="BA16" s="6"/>
       <c r="BB16" s="6"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
@@ -3099,51 +3121,53 @@
       </c>
       <c r="AR17" s="6">
         <v>102.8290881066082</v>
       </c>
       <c r="AS17" s="6">
         <v>103.4</v>
       </c>
       <c r="AT17" s="6">
         <v>104.3</v>
       </c>
       <c r="AU17" s="6">
         <v>103.1</v>
       </c>
       <c r="AV17" s="6">
         <v>100.9</v>
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
-      <c r="AZ17" s="6"/>
+      <c r="AZ17" s="6">
+        <v>100.9</v>
+      </c>
       <c r="BA17" s="6"/>
       <c r="BB17" s="6"/>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
@@ -3264,51 +3288,53 @@
       </c>
       <c r="AR18" s="6">
         <v>102.1843499784554</v>
       </c>
       <c r="AS18" s="6">
         <v>101.2</v>
       </c>
       <c r="AT18" s="6">
         <v>101.4</v>
       </c>
       <c r="AU18" s="6">
         <v>101</v>
       </c>
       <c r="AV18" s="6">
         <v>101.2</v>
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
-      <c r="AZ18" s="6"/>
+      <c r="AZ18" s="6">
+        <v>100</v>
+      </c>
       <c r="BA18" s="6"/>
       <c r="BB18" s="6"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
@@ -3429,271 +3455,273 @@
       </c>
       <c r="AR19" s="6">
         <v>103.13877202738344</v>
       </c>
       <c r="AS19" s="6">
         <v>102.1</v>
       </c>
       <c r="AT19" s="6">
         <v>101.7</v>
       </c>
       <c r="AU19" s="6">
         <v>101.5</v>
       </c>
       <c r="AV19" s="6">
         <v>101.8</v>
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
-      <c r="AZ19" s="6"/>
+      <c r="AZ19" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BA19" s="6"/>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
       <c r="U20" s="13"/>
       <c r="V20" s="13"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
       <c r="Z20" s="13"/>
       <c r="AA20" s="13"/>
       <c r="AB20" s="13"/>
       <c r="AC20" s="13"/>
       <c r="AD20" s="13"/>
       <c r="AE20" s="20"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="26"/>
-[...46 lines deleted...]
-      <c r="AW21" s="26"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="29"/>
+      <c r="O21" s="29"/>
+      <c r="P21" s="29"/>
+      <c r="Q21" s="29"/>
+      <c r="R21" s="29"/>
+      <c r="S21" s="29"/>
+      <c r="T21" s="29"/>
+      <c r="U21" s="29"/>
+      <c r="V21" s="29"/>
+      <c r="W21" s="29"/>
+      <c r="X21" s="29"/>
+      <c r="Y21" s="29"/>
+      <c r="Z21" s="29"/>
+      <c r="AA21" s="29"/>
+      <c r="AB21" s="29"/>
+      <c r="AC21" s="29"/>
+      <c r="AD21" s="29"/>
+      <c r="AE21" s="29"/>
+      <c r="AF21" s="29"/>
+      <c r="AG21" s="29"/>
+      <c r="AH21" s="29"/>
+      <c r="AI21" s="29"/>
+      <c r="AJ21" s="29"/>
+      <c r="AK21" s="29"/>
+      <c r="AL21" s="29"/>
+      <c r="AM21" s="29"/>
+      <c r="AN21" s="29"/>
+      <c r="AO21" s="29"/>
+      <c r="AP21" s="29"/>
+      <c r="AQ21" s="29"/>
+      <c r="AR21" s="29"/>
+      <c r="AS21" s="29"/>
+      <c r="AT21" s="29"/>
+      <c r="AU21" s="29"/>
+      <c r="AV21" s="29"/>
+      <c r="AW21" s="29"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I22" s="25" t="s">
+      <c r="I22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J22" s="25"/>
-[...3 lines deleted...]
-      <c r="U22" s="25" t="s">
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="U22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V22" s="25"/>
-[...2 lines deleted...]
-      <c r="Y22" s="25"/>
+      <c r="V22" s="26"/>
+      <c r="W22" s="26"/>
+      <c r="X22" s="26"/>
+      <c r="Y22" s="26"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
-      <c r="AG22" s="25" t="s">
+      <c r="AG22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH22" s="25"/>
-[...2 lines deleted...]
-      <c r="AK22" s="25"/>
+      <c r="AH22" s="26"/>
+      <c r="AI22" s="26"/>
+      <c r="AJ22" s="26"/>
+      <c r="AK22" s="26"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="25" t="s">
+      <c r="AS22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT22" s="25"/>
-[...2 lines deleted...]
-      <c r="AW22" s="25"/>
+      <c r="AT22" s="26"/>
+      <c r="AU22" s="26"/>
+      <c r="AV22" s="26"/>
+      <c r="AW22" s="26"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
-      <c r="BE22" s="25" t="s">
+      <c r="BE22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF22" s="25"/>
-[...2 lines deleted...]
-      <c r="BI22" s="25"/>
+      <c r="BF22" s="26"/>
+      <c r="BG22" s="26"/>
+      <c r="BH22" s="26"/>
+      <c r="BI22" s="26"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27"/>
-      <c r="B23" s="22" t="s">
+      <c r="B23" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="23"/>
-[...10 lines deleted...]
-      <c r="N23" s="22" t="s">
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="25"/>
+      <c r="N23" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="23"/>
-[...10 lines deleted...]
-      <c r="Z23" s="22" t="s">
+      <c r="O23" s="24"/>
+      <c r="P23" s="24"/>
+      <c r="Q23" s="24"/>
+      <c r="R23" s="24"/>
+      <c r="S23" s="24"/>
+      <c r="T23" s="24"/>
+      <c r="U23" s="24"/>
+      <c r="V23" s="24"/>
+      <c r="W23" s="24"/>
+      <c r="X23" s="24"/>
+      <c r="Y23" s="25"/>
+      <c r="Z23" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="23"/>
-[...10 lines deleted...]
-      <c r="AL23" s="22" t="s">
+      <c r="AA23" s="24"/>
+      <c r="AB23" s="24"/>
+      <c r="AC23" s="24"/>
+      <c r="AD23" s="24"/>
+      <c r="AE23" s="24"/>
+      <c r="AF23" s="24"/>
+      <c r="AG23" s="24"/>
+      <c r="AH23" s="24"/>
+      <c r="AI23" s="24"/>
+      <c r="AJ23" s="24"/>
+      <c r="AK23" s="25"/>
+      <c r="AL23" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="23"/>
-[...10 lines deleted...]
-      <c r="AX23" s="22" t="s">
+      <c r="AM23" s="24"/>
+      <c r="AN23" s="24"/>
+      <c r="AO23" s="24"/>
+      <c r="AP23" s="24"/>
+      <c r="AQ23" s="24"/>
+      <c r="AR23" s="24"/>
+      <c r="AS23" s="24"/>
+      <c r="AT23" s="24"/>
+      <c r="AU23" s="24"/>
+      <c r="AV23" s="24"/>
+      <c r="AW23" s="25"/>
+      <c r="AX23" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="23"/>
-[...9 lines deleted...]
-      <c r="BI23" s="24"/>
+      <c r="AY23" s="24"/>
+      <c r="AZ23" s="24"/>
+      <c r="BA23" s="24"/>
+      <c r="BB23" s="24"/>
+      <c r="BC23" s="24"/>
+      <c r="BD23" s="24"/>
+      <c r="BE23" s="24"/>
+      <c r="BF23" s="24"/>
+      <c r="BG23" s="24"/>
+      <c r="BH23" s="24"/>
+      <c r="BI23" s="25"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="28"/>
       <c r="B24" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I24" s="4" t="s">
@@ -3988,51 +4016,53 @@
       </c>
       <c r="AR25" s="6">
         <v>101.96181172452383</v>
       </c>
       <c r="AS25" s="6">
         <v>103</v>
       </c>
       <c r="AT25" s="6">
         <v>103.1</v>
       </c>
       <c r="AU25" s="6">
         <v>101.9</v>
       </c>
       <c r="AV25" s="6">
         <v>102</v>
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
-      <c r="AZ25" s="6"/>
+      <c r="AZ25" s="6">
+        <v>101.5</v>
+      </c>
       <c r="BA25" s="6"/>
       <c r="BB25" s="6"/>
       <c r="BC25" s="6"/>
       <c r="BD25" s="6"/>
       <c r="BE25" s="6"/>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="14">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="14">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="14">
         <v>116.80642391439318</v>
@@ -4153,51 +4183,53 @@
       </c>
       <c r="AR26" s="6">
         <v>102.1805597334598</v>
       </c>
       <c r="AS26" s="6">
         <v>101.9</v>
       </c>
       <c r="AT26" s="6">
         <v>103.2</v>
       </c>
       <c r="AU26" s="6">
         <v>100.9</v>
       </c>
       <c r="AV26" s="6">
         <v>102.1</v>
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
-      <c r="AZ26" s="6"/>
+      <c r="AZ26" s="6">
+        <v>100.1</v>
+      </c>
       <c r="BA26" s="6"/>
       <c r="BB26" s="6"/>
       <c r="BC26" s="6"/>
       <c r="BD26" s="6"/>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="14">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="14">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="14">
         <v>54.579308905567039</v>
@@ -4318,51 +4350,53 @@
       </c>
       <c r="AR27" s="6">
         <v>101.84068545620151</v>
       </c>
       <c r="AS27" s="6">
         <v>104.2</v>
       </c>
       <c r="AT27" s="6">
         <v>103.2</v>
       </c>
       <c r="AU27" s="6">
         <v>103.8</v>
       </c>
       <c r="AV27" s="6">
         <v>104.2</v>
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
-      <c r="AZ27" s="6"/>
+      <c r="AZ27" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BA27" s="6"/>
       <c r="BB27" s="6"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="14">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="14">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="14">
         <v>101.37783164049657</v>
@@ -4483,51 +4517,53 @@
       </c>
       <c r="AR28" s="6">
         <v>101.05607236633796</v>
       </c>
       <c r="AS28" s="6">
         <v>107.2</v>
       </c>
       <c r="AT28" s="6">
         <v>106.9</v>
       </c>
       <c r="AU28" s="6">
         <v>101.1</v>
       </c>
       <c r="AV28" s="6">
         <v>103.1</v>
       </c>
       <c r="AW28" s="19">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
-      <c r="AZ28" s="6"/>
+      <c r="AZ28" s="6">
+        <v>104.5</v>
+      </c>
       <c r="BA28" s="6"/>
       <c r="BB28" s="6"/>
       <c r="BC28" s="6"/>
       <c r="BD28" s="6"/>
       <c r="BE28" s="6"/>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="19"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="14">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="14">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="14">
         <v>103.66567166609961</v>
@@ -4648,51 +4684,53 @@
       </c>
       <c r="AR29" s="6">
         <v>102.14425903414958</v>
       </c>
       <c r="AS29" s="6">
         <v>101.9</v>
       </c>
       <c r="AT29" s="6">
         <v>101.6</v>
       </c>
       <c r="AU29" s="6">
         <v>101.4</v>
       </c>
       <c r="AV29" s="6">
         <v>101.5</v>
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
-      <c r="AZ29" s="6"/>
+      <c r="AZ29" s="6">
+        <v>103.3</v>
+      </c>
       <c r="BA29" s="6"/>
       <c r="BB29" s="6"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="14">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="14">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="14">
         <v>104.38923271370986</v>
@@ -4813,51 +4851,53 @@
       </c>
       <c r="AR30" s="6">
         <v>100.98146736904916</v>
       </c>
       <c r="AS30" s="6">
         <v>107.6</v>
       </c>
       <c r="AT30" s="6">
         <v>102.6</v>
       </c>
       <c r="AU30" s="6">
         <v>100.3</v>
       </c>
       <c r="AV30" s="6">
         <v>100.4</v>
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
-      <c r="AZ30" s="6"/>
+      <c r="AZ30" s="6">
+        <v>103.2</v>
+      </c>
       <c r="BA30" s="6"/>
       <c r="BB30" s="6"/>
       <c r="BC30" s="6"/>
       <c r="BD30" s="6"/>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="14">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="14">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="14">
         <v>105.64222250619466</v>
@@ -4978,51 +5018,53 @@
       </c>
       <c r="AR31" s="6">
         <v>100.78487267605408</v>
       </c>
       <c r="AS31" s="6">
         <v>100.6</v>
       </c>
       <c r="AT31" s="6">
         <v>101.5</v>
       </c>
       <c r="AU31" s="6">
         <v>101.7</v>
       </c>
       <c r="AV31" s="6">
         <v>101.8</v>
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
-      <c r="AZ31" s="6"/>
+      <c r="AZ31" s="6">
+        <v>100.3</v>
+      </c>
       <c r="BA31" s="6"/>
       <c r="BB31" s="6"/>
       <c r="BC31" s="6"/>
       <c r="BD31" s="6"/>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="14">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="14">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="14">
         <v>108.65464319323787</v>
@@ -5143,51 +5185,53 @@
       </c>
       <c r="AR32" s="6">
         <v>102.92755073206774</v>
       </c>
       <c r="AS32" s="6">
         <v>103.6</v>
       </c>
       <c r="AT32" s="6">
         <v>104.4</v>
       </c>
       <c r="AU32" s="6">
         <v>102</v>
       </c>
       <c r="AV32" s="6">
         <v>102</v>
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
-      <c r="AZ32" s="6"/>
+      <c r="AZ32" s="6">
+        <v>101.7</v>
+      </c>
       <c r="BA32" s="6"/>
       <c r="BB32" s="6"/>
       <c r="BC32" s="6"/>
       <c r="BD32" s="6"/>
       <c r="BE32" s="6"/>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="14">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="14">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="14">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="14">
         <v>95.225460396506577</v>
@@ -5308,51 +5352,53 @@
       </c>
       <c r="AR33" s="6">
         <v>102.3994080857853</v>
       </c>
       <c r="AS33" s="6">
         <v>102.4</v>
       </c>
       <c r="AT33" s="6">
         <v>104.3</v>
       </c>
       <c r="AU33" s="6">
         <v>104.5</v>
       </c>
       <c r="AV33" s="6">
         <v>104.4</v>
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
-      <c r="AZ33" s="6"/>
+      <c r="AZ33" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BA33" s="6"/>
       <c r="BB33" s="6"/>
       <c r="BC33" s="6"/>
       <c r="BD33" s="6"/>
       <c r="BE33" s="6"/>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="14">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="14">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="14">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="14">
         <v>108.62971096431868</v>
@@ -5473,51 +5519,53 @@
       </c>
       <c r="AR34" s="6">
         <v>100.52482399639966</v>
       </c>
       <c r="AS34" s="6">
         <v>100.5</v>
       </c>
       <c r="AT34" s="6">
         <v>102.1</v>
       </c>
       <c r="AU34" s="6">
         <v>101.8</v>
       </c>
       <c r="AV34" s="6">
         <v>102</v>
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
-      <c r="AZ34" s="6"/>
+      <c r="AZ34" s="6">
+        <v>101</v>
+      </c>
       <c r="BA34" s="6"/>
       <c r="BB34" s="6"/>
       <c r="BC34" s="6"/>
       <c r="BD34" s="6"/>
       <c r="BE34" s="6"/>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="14">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="14">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="14">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="14">
         <v>105.61231477736224</v>
@@ -5638,51 +5686,53 @@
       </c>
       <c r="AR35" s="6">
         <v>102.23779356801468</v>
       </c>
       <c r="AS35" s="6">
         <v>102</v>
       </c>
       <c r="AT35" s="6">
         <v>103.2</v>
       </c>
       <c r="AU35" s="6">
         <v>103.1</v>
       </c>
       <c r="AV35" s="6">
         <v>103.5</v>
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
-      <c r="AZ35" s="6"/>
+      <c r="AZ35" s="6">
+        <v>102.3</v>
+      </c>
       <c r="BA35" s="6"/>
       <c r="BB35" s="6"/>
       <c r="BC35" s="6"/>
       <c r="BD35" s="6"/>
       <c r="BE35" s="6"/>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="14">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="14">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="14">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="14">
         <v>106.28524592632533</v>
@@ -5803,51 +5853,53 @@
       </c>
       <c r="AR36" s="6">
         <v>102.82951561069325</v>
       </c>
       <c r="AS36" s="6">
         <v>103.4</v>
       </c>
       <c r="AT36" s="6">
         <v>104.3</v>
       </c>
       <c r="AU36" s="6">
         <v>103.1</v>
       </c>
       <c r="AV36" s="6">
         <v>100.9</v>
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
-      <c r="AZ36" s="6"/>
+      <c r="AZ36" s="6">
+        <v>100.9</v>
+      </c>
       <c r="BA36" s="6"/>
       <c r="BB36" s="6"/>
       <c r="BC36" s="6"/>
       <c r="BD36" s="6"/>
       <c r="BE36" s="6"/>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="14">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="14">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="14">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="14">
         <v>106.06836680905974</v>
@@ -5968,51 +6020,53 @@
       </c>
       <c r="AR37" s="6">
         <v>102.28986584190443</v>
       </c>
       <c r="AS37" s="6">
         <v>101.2</v>
       </c>
       <c r="AT37" s="6">
         <v>101.4</v>
       </c>
       <c r="AU37" s="6">
         <v>101</v>
       </c>
       <c r="AV37" s="6">
         <v>101.2</v>
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
-      <c r="AZ37" s="6"/>
+      <c r="AZ37" s="6">
+        <v>100</v>
+      </c>
       <c r="BA37" s="6"/>
       <c r="BB37" s="6"/>
       <c r="BC37" s="6"/>
       <c r="BD37" s="6"/>
       <c r="BE37" s="6"/>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="15">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="15">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="15">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="15">
         <v>107.12339193788148</v>
@@ -6133,253 +6187,255 @@
       </c>
       <c r="AR38" s="6">
         <v>103.1409901417794</v>
       </c>
       <c r="AS38" s="6">
         <v>102.1</v>
       </c>
       <c r="AT38" s="6">
         <v>101.7</v>
       </c>
       <c r="AU38" s="6">
         <v>101.5</v>
       </c>
       <c r="AV38" s="6">
         <v>101.8</v>
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
-      <c r="AZ38" s="6"/>
+      <c r="AZ38" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BA38" s="6"/>
       <c r="BB38" s="6"/>
       <c r="BC38" s="6"/>
       <c r="BD38" s="6"/>
       <c r="BE38" s="6"/>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="26" t="s">
+      <c r="A40" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="26"/>
-[...46 lines deleted...]
-      <c r="AW40" s="26"/>
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+      <c r="R40" s="29"/>
+      <c r="S40" s="29"/>
+      <c r="T40" s="29"/>
+      <c r="U40" s="29"/>
+      <c r="V40" s="29"/>
+      <c r="W40" s="29"/>
+      <c r="X40" s="29"/>
+      <c r="Y40" s="29"/>
+      <c r="Z40" s="29"/>
+      <c r="AA40" s="29"/>
+      <c r="AB40" s="29"/>
+      <c r="AC40" s="29"/>
+      <c r="AD40" s="29"/>
+      <c r="AE40" s="29"/>
+      <c r="AF40" s="29"/>
+      <c r="AG40" s="29"/>
+      <c r="AH40" s="29"/>
+      <c r="AI40" s="29"/>
+      <c r="AJ40" s="29"/>
+      <c r="AK40" s="29"/>
+      <c r="AL40" s="29"/>
+      <c r="AM40" s="29"/>
+      <c r="AN40" s="29"/>
+      <c r="AO40" s="29"/>
+      <c r="AP40" s="29"/>
+      <c r="AQ40" s="29"/>
+      <c r="AR40" s="29"/>
+      <c r="AS40" s="29"/>
+      <c r="AT40" s="29"/>
+      <c r="AU40" s="29"/>
+      <c r="AV40" s="29"/>
+      <c r="AW40" s="29"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I41" s="25" t="s">
+      <c r="I41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J41" s="25"/>
-[...3 lines deleted...]
-      <c r="U41" s="25" t="s">
+      <c r="J41" s="26"/>
+      <c r="K41" s="26"/>
+      <c r="L41" s="26"/>
+      <c r="M41" s="26"/>
+      <c r="U41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V41" s="25"/>
-[...2 lines deleted...]
-      <c r="Y41" s="25"/>
+      <c r="V41" s="26"/>
+      <c r="W41" s="26"/>
+      <c r="X41" s="26"/>
+      <c r="Y41" s="26"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
-      <c r="AG41" s="25" t="s">
+      <c r="AG41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH41" s="25"/>
-[...2 lines deleted...]
-      <c r="AK41" s="25"/>
+      <c r="AH41" s="26"/>
+      <c r="AI41" s="26"/>
+      <c r="AJ41" s="26"/>
+      <c r="AK41" s="26"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
-      <c r="AS41" s="25" t="s">
+      <c r="AS41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT41" s="25"/>
-[...2 lines deleted...]
-      <c r="AW41" s="25"/>
+      <c r="AT41" s="26"/>
+      <c r="AU41" s="26"/>
+      <c r="AV41" s="26"/>
+      <c r="AW41" s="26"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
-      <c r="BE41" s="25" t="s">
+      <c r="BE41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF41" s="25"/>
-[...2 lines deleted...]
-      <c r="BI41" s="25"/>
+      <c r="BF41" s="26"/>
+      <c r="BG41" s="26"/>
+      <c r="BH41" s="26"/>
+      <c r="BI41" s="26"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="27"/>
-      <c r="B42" s="22" t="s">
+      <c r="B42" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C42" s="23"/>
-[...10 lines deleted...]
-      <c r="N42" s="22" t="s">
+      <c r="C42" s="24"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="25"/>
+      <c r="N42" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="23"/>
-[...10 lines deleted...]
-      <c r="Z42" s="22" t="s">
+      <c r="O42" s="24"/>
+      <c r="P42" s="24"/>
+      <c r="Q42" s="24"/>
+      <c r="R42" s="24"/>
+      <c r="S42" s="24"/>
+      <c r="T42" s="24"/>
+      <c r="U42" s="24"/>
+      <c r="V42" s="24"/>
+      <c r="W42" s="24"/>
+      <c r="X42" s="24"/>
+      <c r="Y42" s="25"/>
+      <c r="Z42" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="23"/>
-[...10 lines deleted...]
-      <c r="AL42" s="22" t="s">
+      <c r="AA42" s="24"/>
+      <c r="AB42" s="24"/>
+      <c r="AC42" s="24"/>
+      <c r="AD42" s="24"/>
+      <c r="AE42" s="24"/>
+      <c r="AF42" s="24"/>
+      <c r="AG42" s="24"/>
+      <c r="AH42" s="24"/>
+      <c r="AI42" s="24"/>
+      <c r="AJ42" s="24"/>
+      <c r="AK42" s="25"/>
+      <c r="AL42" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="23"/>
-[...10 lines deleted...]
-      <c r="AX42" s="22" t="s">
+      <c r="AM42" s="24"/>
+      <c r="AN42" s="24"/>
+      <c r="AO42" s="24"/>
+      <c r="AP42" s="24"/>
+      <c r="AQ42" s="24"/>
+      <c r="AR42" s="24"/>
+      <c r="AS42" s="24"/>
+      <c r="AT42" s="24"/>
+      <c r="AU42" s="24"/>
+      <c r="AV42" s="24"/>
+      <c r="AW42" s="25"/>
+      <c r="AX42" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="23"/>
-[...9 lines deleted...]
-      <c r="BI42" s="24"/>
+      <c r="AY42" s="24"/>
+      <c r="AZ42" s="24"/>
+      <c r="BA42" s="24"/>
+      <c r="BB42" s="24"/>
+      <c r="BC42" s="24"/>
+      <c r="BD42" s="24"/>
+      <c r="BE42" s="24"/>
+      <c r="BF42" s="24"/>
+      <c r="BG42" s="24"/>
+      <c r="BH42" s="24"/>
+      <c r="BI42" s="25"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="28"/>
       <c r="B43" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="4" t="s">
@@ -6674,51 +6730,53 @@
       </c>
       <c r="AR44" s="6">
         <v>102.10086936782761</v>
       </c>
       <c r="AS44" s="6">
         <v>105.4</v>
       </c>
       <c r="AT44" s="6">
         <v>104.3</v>
       </c>
       <c r="AU44" s="6">
         <v>101.6</v>
       </c>
       <c r="AV44" s="6">
         <v>101.3</v>
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
-      <c r="AZ44" s="6"/>
+      <c r="AZ44" s="6">
+        <v>100</v>
+      </c>
       <c r="BA44" s="6"/>
       <c r="BB44" s="6"/>
       <c r="BC44" s="6"/>
       <c r="BD44" s="6"/>
       <c r="BE44" s="6"/>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
@@ -6839,51 +6897,53 @@
       </c>
       <c r="AR45" s="6">
         <v>104.81707681695578</v>
       </c>
       <c r="AS45" s="6">
         <v>104.6</v>
       </c>
       <c r="AT45" s="6">
         <v>105.9</v>
       </c>
       <c r="AU45" s="6">
         <v>100.6</v>
       </c>
       <c r="AV45" s="6">
         <v>100.6</v>
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
-      <c r="AZ45" s="6"/>
+      <c r="AZ45" s="6">
+        <v>100</v>
+      </c>
       <c r="BA45" s="6"/>
       <c r="BB45" s="6"/>
       <c r="BC45" s="6"/>
       <c r="BD45" s="6"/>
       <c r="BE45" s="6"/>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>17</v>
@@ -7004,51 +7064,53 @@
       </c>
       <c r="AR46" s="6">
         <v>98.679546680562993</v>
       </c>
       <c r="AS46" s="6">
         <v>106.6</v>
       </c>
       <c r="AT46" s="6">
         <v>103.5</v>
       </c>
       <c r="AU46" s="6">
         <v>105.7</v>
       </c>
       <c r="AV46" s="6">
         <v>106</v>
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
-      <c r="AZ46" s="6"/>
+      <c r="AZ46" s="6">
+        <v>100</v>
+      </c>
       <c r="BA46" s="6"/>
       <c r="BB46" s="6"/>
       <c r="BC46" s="6"/>
       <c r="BD46" s="6"/>
       <c r="BE46" s="6"/>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>17</v>
@@ -7169,51 +7231,53 @@
       </c>
       <c r="AR47" s="6">
         <v>100.84722350837379</v>
       </c>
       <c r="AS47" s="6">
         <v>119</v>
       </c>
       <c r="AT47" s="6">
         <v>112.4</v>
       </c>
       <c r="AU47" s="6">
         <v>98.9</v>
       </c>
       <c r="AV47" s="6">
         <v>102.8</v>
       </c>
       <c r="AW47" s="19">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
-      <c r="AZ47" s="6"/>
+      <c r="AZ47" s="6">
+        <v>100</v>
+      </c>
       <c r="BA47" s="6"/>
       <c r="BB47" s="6"/>
       <c r="BC47" s="6"/>
       <c r="BD47" s="6"/>
       <c r="BE47" s="6"/>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="19"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>17</v>
@@ -7334,51 +7398,53 @@
       </c>
       <c r="AR48" s="6">
         <v>99.992377216114178</v>
       </c>
       <c r="AS48" s="6">
         <v>100</v>
       </c>
       <c r="AT48" s="6">
         <v>99.7</v>
       </c>
       <c r="AU48" s="6">
         <v>99.5</v>
       </c>
       <c r="AV48" s="6">
         <v>99.5</v>
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
-      <c r="AZ48" s="6"/>
+      <c r="AZ48" s="6">
+        <v>100</v>
+      </c>
       <c r="BA48" s="6"/>
       <c r="BB48" s="6"/>
       <c r="BC48" s="6"/>
       <c r="BD48" s="6"/>
       <c r="BE48" s="6"/>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>17</v>
@@ -7499,51 +7565,53 @@
       </c>
       <c r="AR49" s="6">
         <v>112.07209660624464</v>
       </c>
       <c r="AS49" s="6">
         <v>120.2</v>
       </c>
       <c r="AT49" s="6">
         <v>106</v>
       </c>
       <c r="AU49" s="6">
         <v>101.6</v>
       </c>
       <c r="AV49" s="6">
         <v>100.8</v>
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="AZ49" s="6"/>
+      <c r="AZ49" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BA49" s="6"/>
       <c r="BB49" s="6"/>
       <c r="BC49" s="6"/>
       <c r="BD49" s="6"/>
       <c r="BE49" s="6"/>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>17</v>
@@ -7664,51 +7732,53 @@
       </c>
       <c r="AR50" s="6">
         <v>100.11807689538794</v>
       </c>
       <c r="AS50" s="6">
         <v>100</v>
       </c>
       <c r="AT50" s="6">
         <v>102</v>
       </c>
       <c r="AU50" s="6">
         <v>102.1</v>
       </c>
       <c r="AV50" s="6">
         <v>102.1</v>
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
-      <c r="AZ50" s="6"/>
+      <c r="AZ50" s="6">
+        <v>100</v>
+      </c>
       <c r="BA50" s="6"/>
       <c r="BB50" s="6"/>
       <c r="BC50" s="6"/>
       <c r="BD50" s="6"/>
       <c r="BE50" s="6"/>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>17</v>
@@ -7829,51 +7899,53 @@
       </c>
       <c r="AR51" s="6">
         <v>107.76618124493291</v>
       </c>
       <c r="AS51" s="6">
         <v>107.3</v>
       </c>
       <c r="AT51" s="6">
         <v>108.1</v>
       </c>
       <c r="AU51" s="6">
         <v>101.6</v>
       </c>
       <c r="AV51" s="6">
         <v>101</v>
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
-      <c r="AZ51" s="6"/>
+      <c r="AZ51" s="6">
+        <v>100</v>
+      </c>
       <c r="BA51" s="6"/>
       <c r="BB51" s="6"/>
       <c r="BC51" s="6"/>
       <c r="BD51" s="6"/>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
@@ -7994,51 +8066,53 @@
       </c>
       <c r="AR52" s="6">
         <v>100.80918826301573</v>
       </c>
       <c r="AS52" s="6">
         <v>100.8</v>
       </c>
       <c r="AT52" s="6">
         <v>103.4</v>
       </c>
       <c r="AU52" s="6">
         <v>104.1</v>
       </c>
       <c r="AV52" s="6">
         <v>104.1</v>
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
-      <c r="AZ52" s="6"/>
+      <c r="AZ52" s="6">
+        <v>100</v>
+      </c>
       <c r="BA52" s="6"/>
       <c r="BB52" s="6"/>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>17</v>
@@ -8159,51 +8233,53 @@
       </c>
       <c r="AR53" s="6">
         <v>99.923357033308974</v>
       </c>
       <c r="AS53" s="6">
         <v>100</v>
       </c>
       <c r="AT53" s="6">
         <v>100.4</v>
       </c>
       <c r="AU53" s="6">
         <v>100.5</v>
       </c>
       <c r="AV53" s="6">
         <v>100.5</v>
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
-      <c r="AZ53" s="6"/>
+      <c r="AZ53" s="6">
+        <v>100</v>
+      </c>
       <c r="BA53" s="6"/>
       <c r="BB53" s="6"/>
       <c r="BC53" s="6"/>
       <c r="BD53" s="6"/>
       <c r="BE53" s="6"/>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>17</v>
@@ -8324,51 +8400,53 @@
       </c>
       <c r="AR54" s="6">
         <v>100.99457189145613</v>
       </c>
       <c r="AS54" s="6">
         <v>100.9</v>
       </c>
       <c r="AT54" s="6">
         <v>103.3</v>
       </c>
       <c r="AU54" s="6">
         <v>103.3</v>
       </c>
       <c r="AV54" s="6">
         <v>104.4</v>
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
-      <c r="AZ54" s="6"/>
+      <c r="AZ54" s="6">
+        <v>100</v>
+      </c>
       <c r="BA54" s="6"/>
       <c r="BB54" s="6"/>
       <c r="BC54" s="6"/>
       <c r="BD54" s="6"/>
       <c r="BE54" s="6"/>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>17</v>
@@ -8489,51 +8567,53 @@
       </c>
       <c r="AR55" s="6">
         <v>99.992468494168264</v>
       </c>
       <c r="AS55" s="6">
         <v>103.9</v>
       </c>
       <c r="AT55" s="6">
         <v>105.5</v>
       </c>
       <c r="AU55" s="6">
         <v>103.1</v>
       </c>
       <c r="AV55" s="6">
         <v>99.2</v>
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="AZ55" s="6"/>
+      <c r="AZ55" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BA55" s="6"/>
       <c r="BB55" s="6"/>
       <c r="BC55" s="6"/>
       <c r="BD55" s="6"/>
       <c r="BE55" s="6"/>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>17</v>
@@ -8654,51 +8734,53 @@
       </c>
       <c r="AR56" s="6">
         <v>100.02610500614502</v>
       </c>
       <c r="AS56" s="6">
         <v>100.1</v>
       </c>
       <c r="AT56" s="6">
         <v>100.9</v>
       </c>
       <c r="AU56" s="6">
         <v>101.2</v>
       </c>
       <c r="AV56" s="6">
         <v>101.8</v>
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
-      <c r="AZ56" s="6"/>
+      <c r="AZ56" s="6">
+        <v>100</v>
+      </c>
       <c r="BA56" s="6"/>
       <c r="BB56" s="6"/>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
       <c r="BE56" s="6"/>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>17</v>
@@ -8819,253 +8901,255 @@
       </c>
       <c r="AR57" s="6">
         <v>99.978413052107967</v>
       </c>
       <c r="AS57" s="6">
         <v>100</v>
       </c>
       <c r="AT57" s="6">
         <v>99.1</v>
       </c>
       <c r="AU57" s="6">
         <v>98.9</v>
       </c>
       <c r="AV57" s="6">
         <v>98.9</v>
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="AZ57" s="6"/>
+      <c r="AZ57" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BA57" s="6"/>
       <c r="BB57" s="6"/>
       <c r="BC57" s="6"/>
       <c r="BD57" s="6"/>
       <c r="BE57" s="6"/>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
       <c r="F58" s="13"/>
       <c r="G58" s="13"/>
       <c r="H58" s="13"/>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="26" t="s">
+      <c r="A59" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B59" s="26"/>
-[...46 lines deleted...]
-      <c r="AW59" s="26"/>
+      <c r="B59" s="29"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="29"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="29"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="29"/>
+      <c r="N59" s="29"/>
+      <c r="O59" s="29"/>
+      <c r="P59" s="29"/>
+      <c r="Q59" s="29"/>
+      <c r="R59" s="29"/>
+      <c r="S59" s="29"/>
+      <c r="T59" s="29"/>
+      <c r="U59" s="29"/>
+      <c r="V59" s="29"/>
+      <c r="W59" s="29"/>
+      <c r="X59" s="29"/>
+      <c r="Y59" s="29"/>
+      <c r="Z59" s="29"/>
+      <c r="AA59" s="29"/>
+      <c r="AB59" s="29"/>
+      <c r="AC59" s="29"/>
+      <c r="AD59" s="29"/>
+      <c r="AE59" s="29"/>
+      <c r="AF59" s="29"/>
+      <c r="AG59" s="29"/>
+      <c r="AH59" s="29"/>
+      <c r="AI59" s="29"/>
+      <c r="AJ59" s="29"/>
+      <c r="AK59" s="29"/>
+      <c r="AL59" s="29"/>
+      <c r="AM59" s="29"/>
+      <c r="AN59" s="29"/>
+      <c r="AO59" s="29"/>
+      <c r="AP59" s="29"/>
+      <c r="AQ59" s="29"/>
+      <c r="AR59" s="29"/>
+      <c r="AS59" s="29"/>
+      <c r="AT59" s="29"/>
+      <c r="AU59" s="29"/>
+      <c r="AV59" s="29"/>
+      <c r="AW59" s="29"/>
     </row>
     <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I60" s="25" t="s">
+      <c r="I60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J60" s="25"/>
-[...3 lines deleted...]
-      <c r="U60" s="25" t="s">
+      <c r="J60" s="26"/>
+      <c r="K60" s="26"/>
+      <c r="L60" s="26"/>
+      <c r="M60" s="26"/>
+      <c r="U60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V60" s="25"/>
-[...2 lines deleted...]
-      <c r="Y60" s="25"/>
+      <c r="V60" s="26"/>
+      <c r="W60" s="26"/>
+      <c r="X60" s="26"/>
+      <c r="Y60" s="26"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
-      <c r="AG60" s="25" t="s">
+      <c r="AG60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH60" s="25"/>
-[...2 lines deleted...]
-      <c r="AK60" s="25"/>
+      <c r="AH60" s="26"/>
+      <c r="AI60" s="26"/>
+      <c r="AJ60" s="26"/>
+      <c r="AK60" s="26"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
-      <c r="AS60" s="25" t="s">
+      <c r="AS60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT60" s="25"/>
-[...2 lines deleted...]
-      <c r="AW60" s="25"/>
+      <c r="AT60" s="26"/>
+      <c r="AU60" s="26"/>
+      <c r="AV60" s="26"/>
+      <c r="AW60" s="26"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
-      <c r="BE60" s="25" t="s">
+      <c r="BE60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF60" s="25"/>
-[...2 lines deleted...]
-      <c r="BI60" s="25"/>
+      <c r="BF60" s="26"/>
+      <c r="BG60" s="26"/>
+      <c r="BH60" s="26"/>
+      <c r="BI60" s="26"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="27"/>
-      <c r="B61" s="22" t="s">
+      <c r="B61" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C61" s="23"/>
-[...10 lines deleted...]
-      <c r="N61" s="22" t="s">
+      <c r="C61" s="24"/>
+      <c r="D61" s="24"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="24"/>
+      <c r="G61" s="24"/>
+      <c r="H61" s="24"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+      <c r="K61" s="24"/>
+      <c r="L61" s="24"/>
+      <c r="M61" s="25"/>
+      <c r="N61" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="23"/>
-[...10 lines deleted...]
-      <c r="Z61" s="22" t="s">
+      <c r="O61" s="24"/>
+      <c r="P61" s="24"/>
+      <c r="Q61" s="24"/>
+      <c r="R61" s="24"/>
+      <c r="S61" s="24"/>
+      <c r="T61" s="24"/>
+      <c r="U61" s="24"/>
+      <c r="V61" s="24"/>
+      <c r="W61" s="24"/>
+      <c r="X61" s="24"/>
+      <c r="Y61" s="25"/>
+      <c r="Z61" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="23"/>
-[...10 lines deleted...]
-      <c r="AL61" s="22" t="s">
+      <c r="AA61" s="24"/>
+      <c r="AB61" s="24"/>
+      <c r="AC61" s="24"/>
+      <c r="AD61" s="24"/>
+      <c r="AE61" s="24"/>
+      <c r="AF61" s="24"/>
+      <c r="AG61" s="24"/>
+      <c r="AH61" s="24"/>
+      <c r="AI61" s="24"/>
+      <c r="AJ61" s="24"/>
+      <c r="AK61" s="25"/>
+      <c r="AL61" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="23"/>
-[...10 lines deleted...]
-      <c r="AX61" s="22" t="s">
+      <c r="AM61" s="24"/>
+      <c r="AN61" s="24"/>
+      <c r="AO61" s="24"/>
+      <c r="AP61" s="24"/>
+      <c r="AQ61" s="24"/>
+      <c r="AR61" s="24"/>
+      <c r="AS61" s="24"/>
+      <c r="AT61" s="24"/>
+      <c r="AU61" s="24"/>
+      <c r="AV61" s="24"/>
+      <c r="AW61" s="25"/>
+      <c r="AX61" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="23"/>
-[...9 lines deleted...]
-      <c r="BI61" s="24"/>
+      <c r="AY61" s="24"/>
+      <c r="AZ61" s="24"/>
+      <c r="BA61" s="24"/>
+      <c r="BB61" s="24"/>
+      <c r="BC61" s="24"/>
+      <c r="BD61" s="24"/>
+      <c r="BE61" s="24"/>
+      <c r="BF61" s="24"/>
+      <c r="BG61" s="24"/>
+      <c r="BH61" s="24"/>
+      <c r="BI61" s="25"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="28"/>
       <c r="B62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="4" t="s">
@@ -9360,51 +9444,53 @@
       </c>
       <c r="AR63" s="6">
         <v>101.92591154477972</v>
       </c>
       <c r="AS63" s="6">
         <v>101.9</v>
       </c>
       <c r="AT63" s="6">
         <v>102.1</v>
       </c>
       <c r="AU63" s="6">
         <v>102.1</v>
       </c>
       <c r="AV63" s="6">
         <v>102.7</v>
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
-      <c r="AZ63" s="6"/>
+      <c r="AZ63" s="6">
+        <v>101.6</v>
+      </c>
       <c r="BA63" s="6"/>
       <c r="BB63" s="6"/>
       <c r="BC63" s="6"/>
       <c r="BD63" s="6"/>
       <c r="BE63" s="6"/>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
@@ -9525,51 +9611,53 @@
       </c>
       <c r="AR64" s="6">
         <v>100.88318088914579</v>
       </c>
       <c r="AS64" s="6">
         <v>100.3</v>
       </c>
       <c r="AT64" s="6">
         <v>101.4</v>
       </c>
       <c r="AU64" s="6">
         <v>101.2</v>
       </c>
       <c r="AV64" s="6">
         <v>103.4</v>
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
-      <c r="AZ64" s="6"/>
+      <c r="AZ64" s="6">
+        <v>99.6</v>
+      </c>
       <c r="BA64" s="6"/>
       <c r="BB64" s="6"/>
       <c r="BC64" s="6"/>
       <c r="BD64" s="6"/>
       <c r="BE64" s="6"/>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
@@ -9690,51 +9778,53 @@
       </c>
       <c r="AR65" s="6">
         <v>102.92651963742576</v>
       </c>
       <c r="AS65" s="6">
         <v>102.8</v>
       </c>
       <c r="AT65" s="6">
         <v>102.9</v>
       </c>
       <c r="AU65" s="6">
         <v>101.3</v>
       </c>
       <c r="AV65" s="6">
         <v>101.9</v>
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
-      <c r="AZ65" s="6"/>
+      <c r="AZ65" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BA65" s="6"/>
       <c r="BB65" s="6"/>
       <c r="BC65" s="6"/>
       <c r="BD65" s="6"/>
       <c r="BE65" s="6"/>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
@@ -9855,51 +9945,53 @@
       </c>
       <c r="AR66" s="6">
         <v>101.10090602540278</v>
       </c>
       <c r="AS66" s="6">
         <v>101.6</v>
       </c>
       <c r="AT66" s="6">
         <v>101.2</v>
       </c>
       <c r="AU66" s="6">
         <v>102.4</v>
       </c>
       <c r="AV66" s="6">
         <v>103.4</v>
       </c>
       <c r="AW66" s="19">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
-      <c r="AZ66" s="6"/>
+      <c r="AZ66" s="6">
+        <v>104.5</v>
+      </c>
       <c r="BA66" s="6"/>
       <c r="BB66" s="6"/>
       <c r="BC66" s="6"/>
       <c r="BD66" s="6"/>
       <c r="BE66" s="6"/>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="19"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
@@ -10020,51 +10112,53 @@
       </c>
       <c r="AR67" s="6">
         <v>102.54557307598947</v>
       </c>
       <c r="AS67" s="6">
         <v>102.5</v>
       </c>
       <c r="AT67" s="6">
         <v>102.5</v>
       </c>
       <c r="AU67" s="6">
         <v>102.5</v>
       </c>
       <c r="AV67" s="6">
         <v>102.7</v>
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
-      <c r="AZ67" s="6"/>
+      <c r="AZ67" s="6">
+        <v>103.3</v>
+      </c>
       <c r="BA67" s="6"/>
       <c r="BB67" s="6"/>
       <c r="BC67" s="6"/>
       <c r="BD67" s="6"/>
       <c r="BE67" s="6"/>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
@@ -10185,51 +10279,53 @@
       </c>
       <c r="AR68" s="6">
         <v>99.291117681547178</v>
       </c>
       <c r="AS68" s="6">
         <v>100</v>
       </c>
       <c r="AT68" s="6">
         <v>97.4</v>
       </c>
       <c r="AU68" s="6">
         <v>98.1</v>
       </c>
       <c r="AV68" s="6">
         <v>99.7</v>
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
-      <c r="AZ68" s="6"/>
+      <c r="AZ68" s="6">
+        <v>103.2</v>
+      </c>
       <c r="BA68" s="6"/>
       <c r="BB68" s="6"/>
       <c r="BC68" s="6"/>
       <c r="BD68" s="6"/>
       <c r="BE68" s="6"/>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
@@ -10350,51 +10446,53 @@
       </c>
       <c r="AR69" s="6">
         <v>100.93295392972171</v>
       </c>
       <c r="AS69" s="6">
         <v>101</v>
       </c>
       <c r="AT69" s="6">
         <v>101.1</v>
       </c>
       <c r="AU69" s="6">
         <v>101.4</v>
       </c>
       <c r="AV69" s="6">
         <v>101.5</v>
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
-      <c r="AZ69" s="6"/>
+      <c r="AZ69" s="6">
+        <v>100.3</v>
+      </c>
       <c r="BA69" s="6"/>
       <c r="BB69" s="6"/>
       <c r="BC69" s="6"/>
       <c r="BD69" s="6"/>
       <c r="BE69" s="6"/>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
@@ -10515,51 +10613,53 @@
       </c>
       <c r="AR70" s="6">
         <v>101.94863951443631</v>
       </c>
       <c r="AS70" s="6">
         <v>102</v>
       </c>
       <c r="AT70" s="6">
         <v>101.8</v>
       </c>
       <c r="AU70" s="6">
         <v>102.2</v>
       </c>
       <c r="AV70" s="6">
         <v>103.6</v>
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
-      <c r="AZ70" s="6"/>
+      <c r="AZ70" s="6">
+        <v>101.7</v>
+      </c>
       <c r="BA70" s="6"/>
       <c r="BB70" s="6"/>
       <c r="BC70" s="6"/>
       <c r="BD70" s="6"/>
       <c r="BE70" s="6"/>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
@@ -10680,51 +10780,53 @@
       </c>
       <c r="AR71" s="6">
         <v>102.75301867194501</v>
       </c>
       <c r="AS71" s="6">
         <v>103</v>
       </c>
       <c r="AT71" s="6">
         <v>104.8</v>
       </c>
       <c r="AU71" s="6">
         <v>104.8</v>
       </c>
       <c r="AV71" s="6">
         <v>104.7</v>
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
-      <c r="AZ71" s="6"/>
+      <c r="AZ71" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BA71" s="6"/>
       <c r="BB71" s="6"/>
       <c r="BC71" s="6"/>
       <c r="BD71" s="6"/>
       <c r="BE71" s="6"/>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
@@ -10845,51 +10947,53 @@
       </c>
       <c r="AR72" s="6">
         <v>100.69230291122366</v>
       </c>
       <c r="AS72" s="6">
         <v>100.7</v>
       </c>
       <c r="AT72" s="6">
         <v>103.3</v>
       </c>
       <c r="AU72" s="6">
         <v>103</v>
       </c>
       <c r="AV72" s="6">
         <v>103.2</v>
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
-      <c r="AZ72" s="6"/>
+      <c r="AZ72" s="6">
+        <v>101</v>
+      </c>
       <c r="BA72" s="6"/>
       <c r="BB72" s="6"/>
       <c r="BC72" s="6"/>
       <c r="BD72" s="6"/>
       <c r="BE72" s="6"/>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
@@ -11010,51 +11114,53 @@
       </c>
       <c r="AR73" s="6">
         <v>102.61640780584816</v>
       </c>
       <c r="AS73" s="6">
         <v>102.6</v>
       </c>
       <c r="AT73" s="6">
         <v>103.1</v>
       </c>
       <c r="AU73" s="6">
         <v>103</v>
       </c>
       <c r="AV73" s="6">
         <v>102.8</v>
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
-      <c r="AZ73" s="6"/>
+      <c r="AZ73" s="6">
+        <v>102.3</v>
+      </c>
       <c r="BA73" s="6"/>
       <c r="BB73" s="6"/>
       <c r="BC73" s="6"/>
       <c r="BD73" s="6"/>
       <c r="BE73" s="6"/>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
@@ -11175,51 +11281,53 @@
       </c>
       <c r="AR74" s="6">
         <v>103.32115582842401</v>
       </c>
       <c r="AS74" s="6">
         <v>103.2</v>
       </c>
       <c r="AT74" s="6">
         <v>103.3</v>
       </c>
       <c r="AU74" s="6">
         <v>103.2</v>
       </c>
       <c r="AV74" s="6">
         <v>102.7</v>
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
-      <c r="AZ74" s="6"/>
+      <c r="AZ74" s="6">
+        <v>100.9</v>
+      </c>
       <c r="BA74" s="6"/>
       <c r="BB74" s="6"/>
       <c r="BC74" s="6"/>
       <c r="BD74" s="6"/>
       <c r="BE74" s="6"/>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
@@ -11340,51 +11448,53 @@
       </c>
       <c r="AR75" s="6">
         <v>103.35826566709201</v>
       </c>
       <c r="AS75" s="6">
         <v>102.2</v>
       </c>
       <c r="AT75" s="6">
         <v>102.1</v>
       </c>
       <c r="AU75" s="6">
         <v>99.6</v>
       </c>
       <c r="AV75" s="6">
         <v>100.2</v>
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
-      <c r="AZ75" s="6"/>
+      <c r="AZ75" s="6">
+        <v>100</v>
+      </c>
       <c r="BA75" s="6"/>
       <c r="BB75" s="6"/>
       <c r="BC75" s="6"/>
       <c r="BD75" s="6"/>
       <c r="BE75" s="6"/>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
@@ -11505,145 +11615,147 @@
       </c>
       <c r="AR76" s="6">
         <v>104.2445811430545</v>
       </c>
       <c r="AS76" s="6">
         <v>103.4</v>
       </c>
       <c r="AT76" s="6">
         <v>103.7</v>
       </c>
       <c r="AU76" s="6">
         <v>103.8</v>
       </c>
       <c r="AV76" s="6">
         <v>104.1</v>
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
-      <c r="AZ76" s="6"/>
+      <c r="AZ76" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BA76" s="6"/>
       <c r="BB76" s="6"/>
       <c r="BC76" s="6"/>
       <c r="BD76" s="6"/>
       <c r="BE76" s="6"/>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
       <c r="F77" s="13"/>
       <c r="G77" s="13"/>
       <c r="H77" s="13"/>
       <c r="I77" s="13"/>
       <c r="J77" s="13"/>
       <c r="K77" s="13"/>
       <c r="L77" s="13"/>
       <c r="M77" s="13"/>
     </row>
     <row r="78" spans="1:61" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="Z78" s="29" t="s">
+      <c r="Z78" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="AA78" s="29"/>
-[...9 lines deleted...]
-      <c r="AK78" s="29"/>
+      <c r="AA78" s="22"/>
+      <c r="AB78" s="22"/>
+      <c r="AC78" s="22"/>
+      <c r="AD78" s="22"/>
+      <c r="AE78" s="22"/>
+      <c r="AF78" s="22"/>
+      <c r="AG78" s="22"/>
+      <c r="AH78" s="22"/>
+      <c r="AI78" s="22"/>
+      <c r="AJ78" s="22"/>
+      <c r="AK78" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="Z78:AK78"/>
-[...5 lines deleted...]
-    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="A2:AW2"/>
+    <mergeCell ref="A21:AW21"/>
+    <mergeCell ref="A40:AW40"/>
+    <mergeCell ref="A59:AW59"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="I60:M60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="U41:Y41"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="AS60:AW60"/>
-[...24 lines deleted...]
-    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="Z78:AK78"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>