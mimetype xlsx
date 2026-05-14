--- v1 (2026-04-17)
+++ v2 (2026-05-14)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\042026\Динамика по ВПСХ_сельское_январь-март 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\052026\Динамика по ВПСХ_сельское_январь-апрель 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="41">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -414,73 +414,73 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -758,238 +758,238 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AK6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AZ63" sqref="AZ63:AZ76"/>
+      <selection pane="bottomRight" activeCell="BA63" sqref="BA63:BA76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="30" width="9.140625" style="3"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="29"/>
-[...46 lines deleted...]
-      <c r="AW2" s="29"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
+      <c r="Y2" s="26"/>
+      <c r="Z2" s="26"/>
+      <c r="AA2" s="26"/>
+      <c r="AB2" s="26"/>
+      <c r="AC2" s="26"/>
+      <c r="AD2" s="26"/>
+      <c r="AE2" s="26"/>
+      <c r="AF2" s="26"/>
+      <c r="AG2" s="26"/>
+      <c r="AH2" s="26"/>
+      <c r="AI2" s="26"/>
+      <c r="AJ2" s="26"/>
+      <c r="AK2" s="26"/>
+      <c r="AL2" s="26"/>
+      <c r="AM2" s="26"/>
+      <c r="AN2" s="26"/>
+      <c r="AO2" s="26"/>
+      <c r="AP2" s="26"/>
+      <c r="AQ2" s="26"/>
+      <c r="AR2" s="26"/>
+      <c r="AS2" s="26"/>
+      <c r="AT2" s="26"/>
+      <c r="AU2" s="26"/>
+      <c r="AV2" s="26"/>
+      <c r="AW2" s="26"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I3" s="26" t="s">
+      <c r="I3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="J3" s="26"/>
-[...3 lines deleted...]
-      <c r="U3" s="26" t="s">
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="U3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="26"/>
-[...2 lines deleted...]
-      <c r="Y3" s="26"/>
+      <c r="V3" s="25"/>
+      <c r="W3" s="25"/>
+      <c r="X3" s="25"/>
+      <c r="Y3" s="25"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="26" t="s">
+      <c r="AG3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="26"/>
-[...2 lines deleted...]
-      <c r="AK3" s="26"/>
+      <c r="AH3" s="25"/>
+      <c r="AI3" s="25"/>
+      <c r="AJ3" s="25"/>
+      <c r="AK3" s="25"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
-      <c r="AS3" s="26" t="s">
+      <c r="AS3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AT3" s="26"/>
-[...2 lines deleted...]
-      <c r="AW3" s="26"/>
+      <c r="AT3" s="25"/>
+      <c r="AU3" s="25"/>
+      <c r="AV3" s="25"/>
+      <c r="AW3" s="25"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="26" t="s">
+      <c r="BE3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="BF3" s="26"/>
-[...2 lines deleted...]
-      <c r="BI3" s="26"/>
+      <c r="BF3" s="25"/>
+      <c r="BG3" s="25"/>
+      <c r="BH3" s="25"/>
+      <c r="BI3" s="25"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="27"/>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="24"/>
-[...10 lines deleted...]
-      <c r="N4" s="23" t="s">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="24"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23" t="s">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="24"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23" t="s">
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="24"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23" t="s">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="24"/>
-[...9 lines deleted...]
-      <c r="BI4" s="25"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
+      <c r="BC4" s="23"/>
+      <c r="BD4" s="23"/>
+      <c r="BE4" s="23"/>
+      <c r="BF4" s="23"/>
+      <c r="BG4" s="23"/>
+      <c r="BH4" s="23"/>
+      <c r="BI4" s="24"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="28"/>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
@@ -1287,51 +1287,53 @@
       </c>
       <c r="AS6" s="6">
         <v>103</v>
       </c>
       <c r="AT6" s="6">
         <v>103.1</v>
       </c>
       <c r="AU6" s="6">
         <v>101.8</v>
       </c>
       <c r="AV6" s="6">
         <v>102</v>
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
       <c r="AZ6" s="6">
         <v>101.5</v>
       </c>
-      <c r="BA6" s="6"/>
+      <c r="BA6" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
       </c>
@@ -1454,51 +1456,53 @@
       </c>
       <c r="AS7" s="6">
         <v>101.8</v>
       </c>
       <c r="AT7" s="6">
         <v>103.1</v>
       </c>
       <c r="AU7" s="6">
         <v>100.9</v>
       </c>
       <c r="AV7" s="6">
         <v>102.1</v>
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
       <c r="AZ7" s="6">
         <v>100.1</v>
       </c>
-      <c r="BA7" s="6"/>
+      <c r="BA7" s="6">
+        <v>96.7</v>
+      </c>
       <c r="BB7" s="6"/>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
       </c>
@@ -1621,51 +1625,53 @@
       </c>
       <c r="AS8" s="6">
         <v>104.2</v>
       </c>
       <c r="AT8" s="6">
         <v>103.2</v>
       </c>
       <c r="AU8" s="6">
         <v>103.7</v>
       </c>
       <c r="AV8" s="6">
         <v>104.2</v>
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
       <c r="AZ8" s="6">
         <v>102.7</v>
       </c>
-      <c r="BA8" s="6"/>
+      <c r="BA8" s="6">
+        <v>103.8</v>
+      </c>
       <c r="BB8" s="6"/>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
       </c>
@@ -1788,51 +1794,53 @@
       </c>
       <c r="AS9" s="6">
         <v>107.2</v>
       </c>
       <c r="AT9" s="6">
         <v>106.8</v>
       </c>
       <c r="AU9" s="6">
         <v>101.1</v>
       </c>
       <c r="AV9" s="6">
         <v>103</v>
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
       <c r="AZ9" s="6">
         <v>104.4</v>
       </c>
-      <c r="BA9" s="6"/>
+      <c r="BA9" s="6">
+        <v>104</v>
+      </c>
       <c r="BB9" s="6"/>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
       </c>
@@ -1955,51 +1963,53 @@
       </c>
       <c r="AS10" s="6">
         <v>101.9</v>
       </c>
       <c r="AT10" s="6">
         <v>101.6</v>
       </c>
       <c r="AU10" s="6">
         <v>101.4</v>
       </c>
       <c r="AV10" s="6">
         <v>101.5</v>
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
       <c r="AZ10" s="6">
         <v>103.2</v>
       </c>
-      <c r="BA10" s="6"/>
+      <c r="BA10" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB10" s="6"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
       </c>
@@ -2122,51 +2132,53 @@
       </c>
       <c r="AS11" s="6">
         <v>107.5</v>
       </c>
       <c r="AT11" s="6">
         <v>102.6</v>
       </c>
       <c r="AU11" s="6">
         <v>100.3</v>
       </c>
       <c r="AV11" s="6">
         <v>100.4</v>
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>103.1</v>
       </c>
-      <c r="BA11" s="6"/>
+      <c r="BA11" s="6">
+        <v>101.1</v>
+      </c>
       <c r="BB11" s="6"/>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
       </c>
@@ -2289,51 +2301,53 @@
       </c>
       <c r="AS12" s="6">
         <v>100.6</v>
       </c>
       <c r="AT12" s="6">
         <v>101.5</v>
       </c>
       <c r="AU12" s="6">
         <v>101.7</v>
       </c>
       <c r="AV12" s="6">
         <v>101.7</v>
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>100.3</v>
       </c>
-      <c r="BA12" s="6"/>
+      <c r="BA12" s="6">
+        <v>100.2</v>
+      </c>
       <c r="BB12" s="6"/>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
       </c>
@@ -2456,51 +2470,53 @@
       </c>
       <c r="AS13" s="6">
         <v>103.6</v>
       </c>
       <c r="AT13" s="6">
         <v>104.3</v>
       </c>
       <c r="AU13" s="6">
         <v>102</v>
       </c>
       <c r="AV13" s="6">
         <v>102</v>
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
       <c r="AZ13" s="6">
         <v>101.6</v>
       </c>
-      <c r="BA13" s="6"/>
+      <c r="BA13" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BB13" s="6"/>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
       </c>
@@ -2623,51 +2639,53 @@
       </c>
       <c r="AS14" s="6">
         <v>102.4</v>
       </c>
       <c r="AT14" s="6">
         <v>104.3</v>
       </c>
       <c r="AU14" s="6">
         <v>104.5</v>
       </c>
       <c r="AV14" s="6">
         <v>104.4</v>
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
       <c r="AZ14" s="6">
         <v>102.5</v>
       </c>
-      <c r="BA14" s="6"/>
+      <c r="BA14" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB14" s="6"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
       </c>
@@ -2790,51 +2808,53 @@
       </c>
       <c r="AS15" s="6">
         <v>100.4</v>
       </c>
       <c r="AT15" s="6">
         <v>102</v>
       </c>
       <c r="AU15" s="6">
         <v>101.8</v>
       </c>
       <c r="AV15" s="6">
         <v>102</v>
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>101</v>
       </c>
-      <c r="BA15" s="6"/>
+      <c r="BA15" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BB15" s="6"/>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
       </c>
@@ -2957,51 +2977,53 @@
       </c>
       <c r="AS16" s="6">
         <v>102</v>
       </c>
       <c r="AT16" s="6">
         <v>103.2</v>
       </c>
       <c r="AU16" s="6">
         <v>103.1</v>
       </c>
       <c r="AV16" s="6">
         <v>103.5</v>
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
       <c r="AZ16" s="6">
         <v>102.2</v>
       </c>
-      <c r="BA16" s="6"/>
+      <c r="BA16" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BB16" s="6"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
       </c>
@@ -3124,51 +3146,53 @@
       </c>
       <c r="AS17" s="6">
         <v>103.4</v>
       </c>
       <c r="AT17" s="6">
         <v>104.3</v>
       </c>
       <c r="AU17" s="6">
         <v>103.1</v>
       </c>
       <c r="AV17" s="6">
         <v>100.9</v>
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.9</v>
       </c>
-      <c r="BA17" s="6"/>
+      <c r="BA17" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BB17" s="6"/>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
       </c>
@@ -3291,51 +3315,53 @@
       </c>
       <c r="AS18" s="6">
         <v>101.2</v>
       </c>
       <c r="AT18" s="6">
         <v>101.4</v>
       </c>
       <c r="AU18" s="6">
         <v>101</v>
       </c>
       <c r="AV18" s="6">
         <v>101.2</v>
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ18" s="6">
         <v>100</v>
       </c>
-      <c r="BA18" s="6"/>
+      <c r="BA18" s="6">
+        <v>100.8</v>
+      </c>
       <c r="BB18" s="6"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
       </c>
@@ -3458,270 +3484,272 @@
       </c>
       <c r="AS19" s="6">
         <v>102.1</v>
       </c>
       <c r="AT19" s="6">
         <v>101.7</v>
       </c>
       <c r="AU19" s="6">
         <v>101.5</v>
       </c>
       <c r="AV19" s="6">
         <v>101.8</v>
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
       <c r="AZ19" s="6">
         <v>102.9</v>
       </c>
-      <c r="BA19" s="6"/>
+      <c r="BA19" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
       <c r="U20" s="13"/>
       <c r="V20" s="13"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
       <c r="Z20" s="13"/>
       <c r="AA20" s="13"/>
       <c r="AB20" s="13"/>
       <c r="AC20" s="13"/>
       <c r="AD20" s="13"/>
       <c r="AE20" s="20"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="29"/>
-[...46 lines deleted...]
-      <c r="AW21" s="29"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+      <c r="N21" s="26"/>
+      <c r="O21" s="26"/>
+      <c r="P21" s="26"/>
+      <c r="Q21" s="26"/>
+      <c r="R21" s="26"/>
+      <c r="S21" s="26"/>
+      <c r="T21" s="26"/>
+      <c r="U21" s="26"/>
+      <c r="V21" s="26"/>
+      <c r="W21" s="26"/>
+      <c r="X21" s="26"/>
+      <c r="Y21" s="26"/>
+      <c r="Z21" s="26"/>
+      <c r="AA21" s="26"/>
+      <c r="AB21" s="26"/>
+      <c r="AC21" s="26"/>
+      <c r="AD21" s="26"/>
+      <c r="AE21" s="26"/>
+      <c r="AF21" s="26"/>
+      <c r="AG21" s="26"/>
+      <c r="AH21" s="26"/>
+      <c r="AI21" s="26"/>
+      <c r="AJ21" s="26"/>
+      <c r="AK21" s="26"/>
+      <c r="AL21" s="26"/>
+      <c r="AM21" s="26"/>
+      <c r="AN21" s="26"/>
+      <c r="AO21" s="26"/>
+      <c r="AP21" s="26"/>
+      <c r="AQ21" s="26"/>
+      <c r="AR21" s="26"/>
+      <c r="AS21" s="26"/>
+      <c r="AT21" s="26"/>
+      <c r="AU21" s="26"/>
+      <c r="AV21" s="26"/>
+      <c r="AW21" s="26"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I22" s="26" t="s">
+      <c r="I22" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="J22" s="26"/>
-[...3 lines deleted...]
-      <c r="U22" s="26" t="s">
+      <c r="J22" s="25"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="25"/>
+      <c r="M22" s="25"/>
+      <c r="U22" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="V22" s="26"/>
-[...2 lines deleted...]
-      <c r="Y22" s="26"/>
+      <c r="V22" s="25"/>
+      <c r="W22" s="25"/>
+      <c r="X22" s="25"/>
+      <c r="Y22" s="25"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
-      <c r="AG22" s="26" t="s">
+      <c r="AG22" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AH22" s="26"/>
-[...2 lines deleted...]
-      <c r="AK22" s="26"/>
+      <c r="AH22" s="25"/>
+      <c r="AI22" s="25"/>
+      <c r="AJ22" s="25"/>
+      <c r="AK22" s="25"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="26" t="s">
+      <c r="AS22" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AT22" s="26"/>
-[...2 lines deleted...]
-      <c r="AW22" s="26"/>
+      <c r="AT22" s="25"/>
+      <c r="AU22" s="25"/>
+      <c r="AV22" s="25"/>
+      <c r="AW22" s="25"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
-      <c r="BE22" s="26" t="s">
+      <c r="BE22" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="BF22" s="26"/>
-[...2 lines deleted...]
-      <c r="BI22" s="26"/>
+      <c r="BF22" s="25"/>
+      <c r="BG22" s="25"/>
+      <c r="BH22" s="25"/>
+      <c r="BI22" s="25"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27"/>
-      <c r="B23" s="23" t="s">
+      <c r="B23" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="24"/>
-[...10 lines deleted...]
-      <c r="N23" s="23" t="s">
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="24"/>
-[...10 lines deleted...]
-      <c r="Z23" s="23" t="s">
+      <c r="O23" s="23"/>
+      <c r="P23" s="23"/>
+      <c r="Q23" s="23"/>
+      <c r="R23" s="23"/>
+      <c r="S23" s="23"/>
+      <c r="T23" s="23"/>
+      <c r="U23" s="23"/>
+      <c r="V23" s="23"/>
+      <c r="W23" s="23"/>
+      <c r="X23" s="23"/>
+      <c r="Y23" s="24"/>
+      <c r="Z23" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="24"/>
-[...10 lines deleted...]
-      <c r="AL23" s="23" t="s">
+      <c r="AA23" s="23"/>
+      <c r="AB23" s="23"/>
+      <c r="AC23" s="23"/>
+      <c r="AD23" s="23"/>
+      <c r="AE23" s="23"/>
+      <c r="AF23" s="23"/>
+      <c r="AG23" s="23"/>
+      <c r="AH23" s="23"/>
+      <c r="AI23" s="23"/>
+      <c r="AJ23" s="23"/>
+      <c r="AK23" s="24"/>
+      <c r="AL23" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="24"/>
-[...10 lines deleted...]
-      <c r="AX23" s="23" t="s">
+      <c r="AM23" s="23"/>
+      <c r="AN23" s="23"/>
+      <c r="AO23" s="23"/>
+      <c r="AP23" s="23"/>
+      <c r="AQ23" s="23"/>
+      <c r="AR23" s="23"/>
+      <c r="AS23" s="23"/>
+      <c r="AT23" s="23"/>
+      <c r="AU23" s="23"/>
+      <c r="AV23" s="23"/>
+      <c r="AW23" s="24"/>
+      <c r="AX23" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="24"/>
-[...9 lines deleted...]
-      <c r="BI23" s="25"/>
+      <c r="AY23" s="23"/>
+      <c r="AZ23" s="23"/>
+      <c r="BA23" s="23"/>
+      <c r="BB23" s="23"/>
+      <c r="BC23" s="23"/>
+      <c r="BD23" s="23"/>
+      <c r="BE23" s="23"/>
+      <c r="BF23" s="23"/>
+      <c r="BG23" s="23"/>
+      <c r="BH23" s="23"/>
+      <c r="BI23" s="24"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="28"/>
       <c r="B24" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I24" s="4" t="s">
@@ -4019,51 +4047,53 @@
       </c>
       <c r="AS25" s="6">
         <v>103</v>
       </c>
       <c r="AT25" s="6">
         <v>103.1</v>
       </c>
       <c r="AU25" s="6">
         <v>101.9</v>
       </c>
       <c r="AV25" s="6">
         <v>102</v>
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ25" s="6">
         <v>101.5</v>
       </c>
-      <c r="BA25" s="6"/>
+      <c r="BA25" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BB25" s="6"/>
       <c r="BC25" s="6"/>
       <c r="BD25" s="6"/>
       <c r="BE25" s="6"/>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="14">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="14">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="14">
         <v>116.80642391439318</v>
       </c>
@@ -4186,51 +4216,53 @@
       </c>
       <c r="AS26" s="6">
         <v>101.9</v>
       </c>
       <c r="AT26" s="6">
         <v>103.2</v>
       </c>
       <c r="AU26" s="6">
         <v>100.9</v>
       </c>
       <c r="AV26" s="6">
         <v>102.1</v>
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.1</v>
       </c>
-      <c r="BA26" s="6"/>
+      <c r="BA26" s="6">
+        <v>96.6</v>
+      </c>
       <c r="BB26" s="6"/>
       <c r="BC26" s="6"/>
       <c r="BD26" s="6"/>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="14">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="14">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="14">
         <v>54.579308905567039</v>
       </c>
@@ -4353,51 +4385,53 @@
       </c>
       <c r="AS27" s="6">
         <v>104.2</v>
       </c>
       <c r="AT27" s="6">
         <v>103.2</v>
       </c>
       <c r="AU27" s="6">
         <v>103.8</v>
       </c>
       <c r="AV27" s="6">
         <v>104.2</v>
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>102.7</v>
       </c>
-      <c r="BA27" s="6"/>
+      <c r="BA27" s="6">
+        <v>103.8</v>
+      </c>
       <c r="BB27" s="6"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="14">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="14">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="14">
         <v>101.37783164049657</v>
       </c>
@@ -4520,51 +4554,53 @@
       </c>
       <c r="AS28" s="6">
         <v>107.2</v>
       </c>
       <c r="AT28" s="6">
         <v>106.9</v>
       </c>
       <c r="AU28" s="6">
         <v>101.1</v>
       </c>
       <c r="AV28" s="6">
         <v>103.1</v>
       </c>
       <c r="AW28" s="19">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ28" s="6">
         <v>104.5</v>
       </c>
-      <c r="BA28" s="6"/>
+      <c r="BA28" s="6">
+        <v>104.1</v>
+      </c>
       <c r="BB28" s="6"/>
       <c r="BC28" s="6"/>
       <c r="BD28" s="6"/>
       <c r="BE28" s="6"/>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="19"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="14">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="14">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="14">
         <v>103.66567166609961</v>
       </c>
@@ -4687,51 +4723,53 @@
       </c>
       <c r="AS29" s="6">
         <v>101.9</v>
       </c>
       <c r="AT29" s="6">
         <v>101.6</v>
       </c>
       <c r="AU29" s="6">
         <v>101.4</v>
       </c>
       <c r="AV29" s="6">
         <v>101.5</v>
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ29" s="6">
         <v>103.3</v>
       </c>
-      <c r="BA29" s="6"/>
+      <c r="BA29" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB29" s="6"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="14">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="14">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="14">
         <v>104.38923271370986</v>
       </c>
@@ -4854,51 +4892,53 @@
       </c>
       <c r="AS30" s="6">
         <v>107.6</v>
       </c>
       <c r="AT30" s="6">
         <v>102.6</v>
       </c>
       <c r="AU30" s="6">
         <v>100.3</v>
       </c>
       <c r="AV30" s="6">
         <v>100.4</v>
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ30" s="6">
         <v>103.2</v>
       </c>
-      <c r="BA30" s="6"/>
+      <c r="BA30" s="6">
+        <v>101.1</v>
+      </c>
       <c r="BB30" s="6"/>
       <c r="BC30" s="6"/>
       <c r="BD30" s="6"/>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="14">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="14">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="14">
         <v>105.64222250619466</v>
       </c>
@@ -5021,51 +5061,53 @@
       </c>
       <c r="AS31" s="6">
         <v>100.6</v>
       </c>
       <c r="AT31" s="6">
         <v>101.5</v>
       </c>
       <c r="AU31" s="6">
         <v>101.7</v>
       </c>
       <c r="AV31" s="6">
         <v>101.8</v>
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ31" s="6">
         <v>100.3</v>
       </c>
-      <c r="BA31" s="6"/>
+      <c r="BA31" s="6">
+        <v>100.2</v>
+      </c>
       <c r="BB31" s="6"/>
       <c r="BC31" s="6"/>
       <c r="BD31" s="6"/>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="14">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="14">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="14">
         <v>108.65464319323787</v>
       </c>
@@ -5188,51 +5230,53 @@
       </c>
       <c r="AS32" s="6">
         <v>103.6</v>
       </c>
       <c r="AT32" s="6">
         <v>104.4</v>
       </c>
       <c r="AU32" s="6">
         <v>102</v>
       </c>
       <c r="AV32" s="6">
         <v>102</v>
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ32" s="6">
         <v>101.7</v>
       </c>
-      <c r="BA32" s="6"/>
+      <c r="BA32" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BB32" s="6"/>
       <c r="BC32" s="6"/>
       <c r="BD32" s="6"/>
       <c r="BE32" s="6"/>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="14">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="14">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="14">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="14">
         <v>95.225460396506577</v>
       </c>
@@ -5355,51 +5399,53 @@
       </c>
       <c r="AS33" s="6">
         <v>102.4</v>
       </c>
       <c r="AT33" s="6">
         <v>104.3</v>
       </c>
       <c r="AU33" s="6">
         <v>104.5</v>
       </c>
       <c r="AV33" s="6">
         <v>104.4</v>
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
       <c r="AZ33" s="6">
         <v>102.5</v>
       </c>
-      <c r="BA33" s="6"/>
+      <c r="BA33" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB33" s="6"/>
       <c r="BC33" s="6"/>
       <c r="BD33" s="6"/>
       <c r="BE33" s="6"/>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="14">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="14">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="14">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="14">
         <v>108.62971096431868</v>
       </c>
@@ -5522,51 +5568,53 @@
       </c>
       <c r="AS34" s="6">
         <v>100.5</v>
       </c>
       <c r="AT34" s="6">
         <v>102.1</v>
       </c>
       <c r="AU34" s="6">
         <v>101.8</v>
       </c>
       <c r="AV34" s="6">
         <v>102</v>
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ34" s="6">
         <v>101</v>
       </c>
-      <c r="BA34" s="6"/>
+      <c r="BA34" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BB34" s="6"/>
       <c r="BC34" s="6"/>
       <c r="BD34" s="6"/>
       <c r="BE34" s="6"/>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="14">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="14">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="14">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="14">
         <v>105.61231477736224</v>
       </c>
@@ -5689,51 +5737,53 @@
       </c>
       <c r="AS35" s="6">
         <v>102</v>
       </c>
       <c r="AT35" s="6">
         <v>103.2</v>
       </c>
       <c r="AU35" s="6">
         <v>103.1</v>
       </c>
       <c r="AV35" s="6">
         <v>103.5</v>
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ35" s="6">
         <v>102.3</v>
       </c>
-      <c r="BA35" s="6"/>
+      <c r="BA35" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BB35" s="6"/>
       <c r="BC35" s="6"/>
       <c r="BD35" s="6"/>
       <c r="BE35" s="6"/>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="14">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="14">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="14">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="14">
         <v>106.28524592632533</v>
       </c>
@@ -5856,51 +5906,53 @@
       </c>
       <c r="AS36" s="6">
         <v>103.4</v>
       </c>
       <c r="AT36" s="6">
         <v>104.3</v>
       </c>
       <c r="AU36" s="6">
         <v>103.1</v>
       </c>
       <c r="AV36" s="6">
         <v>100.9</v>
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>100.9</v>
       </c>
-      <c r="BA36" s="6"/>
+      <c r="BA36" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BB36" s="6"/>
       <c r="BC36" s="6"/>
       <c r="BD36" s="6"/>
       <c r="BE36" s="6"/>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="14">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="14">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="14">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="14">
         <v>106.06836680905974</v>
       </c>
@@ -6023,51 +6075,53 @@
       </c>
       <c r="AS37" s="6">
         <v>101.2</v>
       </c>
       <c r="AT37" s="6">
         <v>101.4</v>
       </c>
       <c r="AU37" s="6">
         <v>101</v>
       </c>
       <c r="AV37" s="6">
         <v>101.2</v>
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ37" s="6">
         <v>100</v>
       </c>
-      <c r="BA37" s="6"/>
+      <c r="BA37" s="6">
+        <v>100.8</v>
+      </c>
       <c r="BB37" s="6"/>
       <c r="BC37" s="6"/>
       <c r="BD37" s="6"/>
       <c r="BE37" s="6"/>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="15">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="15">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="15">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="15">
         <v>107.12339193788148</v>
       </c>
@@ -6190,252 +6244,254 @@
       </c>
       <c r="AS38" s="6">
         <v>102.1</v>
       </c>
       <c r="AT38" s="6">
         <v>101.7</v>
       </c>
       <c r="AU38" s="6">
         <v>101.5</v>
       </c>
       <c r="AV38" s="6">
         <v>101.8</v>
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
       <c r="AZ38" s="6">
         <v>102.9</v>
       </c>
-      <c r="BA38" s="6"/>
+      <c r="BA38" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BB38" s="6"/>
       <c r="BC38" s="6"/>
       <c r="BD38" s="6"/>
       <c r="BE38" s="6"/>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="29"/>
-[...46 lines deleted...]
-      <c r="AW40" s="29"/>
+      <c r="B40" s="26"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="26"/>
+      <c r="G40" s="26"/>
+      <c r="H40" s="26"/>
+      <c r="I40" s="26"/>
+      <c r="J40" s="26"/>
+      <c r="K40" s="26"/>
+      <c r="L40" s="26"/>
+      <c r="M40" s="26"/>
+      <c r="N40" s="26"/>
+      <c r="O40" s="26"/>
+      <c r="P40" s="26"/>
+      <c r="Q40" s="26"/>
+      <c r="R40" s="26"/>
+      <c r="S40" s="26"/>
+      <c r="T40" s="26"/>
+      <c r="U40" s="26"/>
+      <c r="V40" s="26"/>
+      <c r="W40" s="26"/>
+      <c r="X40" s="26"/>
+      <c r="Y40" s="26"/>
+      <c r="Z40" s="26"/>
+      <c r="AA40" s="26"/>
+      <c r="AB40" s="26"/>
+      <c r="AC40" s="26"/>
+      <c r="AD40" s="26"/>
+      <c r="AE40" s="26"/>
+      <c r="AF40" s="26"/>
+      <c r="AG40" s="26"/>
+      <c r="AH40" s="26"/>
+      <c r="AI40" s="26"/>
+      <c r="AJ40" s="26"/>
+      <c r="AK40" s="26"/>
+      <c r="AL40" s="26"/>
+      <c r="AM40" s="26"/>
+      <c r="AN40" s="26"/>
+      <c r="AO40" s="26"/>
+      <c r="AP40" s="26"/>
+      <c r="AQ40" s="26"/>
+      <c r="AR40" s="26"/>
+      <c r="AS40" s="26"/>
+      <c r="AT40" s="26"/>
+      <c r="AU40" s="26"/>
+      <c r="AV40" s="26"/>
+      <c r="AW40" s="26"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I41" s="26" t="s">
+      <c r="I41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="J41" s="26"/>
-[...3 lines deleted...]
-      <c r="U41" s="26" t="s">
+      <c r="J41" s="25"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
+      <c r="U41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="V41" s="26"/>
-[...2 lines deleted...]
-      <c r="Y41" s="26"/>
+      <c r="V41" s="25"/>
+      <c r="W41" s="25"/>
+      <c r="X41" s="25"/>
+      <c r="Y41" s="25"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
-      <c r="AG41" s="26" t="s">
+      <c r="AG41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AH41" s="26"/>
-[...2 lines deleted...]
-      <c r="AK41" s="26"/>
+      <c r="AH41" s="25"/>
+      <c r="AI41" s="25"/>
+      <c r="AJ41" s="25"/>
+      <c r="AK41" s="25"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
-      <c r="AS41" s="26" t="s">
+      <c r="AS41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AT41" s="26"/>
-[...2 lines deleted...]
-      <c r="AW41" s="26"/>
+      <c r="AT41" s="25"/>
+      <c r="AU41" s="25"/>
+      <c r="AV41" s="25"/>
+      <c r="AW41" s="25"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
-      <c r="BE41" s="26" t="s">
+      <c r="BE41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="BF41" s="26"/>
-[...2 lines deleted...]
-      <c r="BI41" s="26"/>
+      <c r="BF41" s="25"/>
+      <c r="BG41" s="25"/>
+      <c r="BH41" s="25"/>
+      <c r="BI41" s="25"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="27"/>
-      <c r="B42" s="23" t="s">
+      <c r="B42" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C42" s="24"/>
-[...10 lines deleted...]
-      <c r="N42" s="23" t="s">
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="24"/>
+      <c r="N42" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="24"/>
-[...10 lines deleted...]
-      <c r="Z42" s="23" t="s">
+      <c r="O42" s="23"/>
+      <c r="P42" s="23"/>
+      <c r="Q42" s="23"/>
+      <c r="R42" s="23"/>
+      <c r="S42" s="23"/>
+      <c r="T42" s="23"/>
+      <c r="U42" s="23"/>
+      <c r="V42" s="23"/>
+      <c r="W42" s="23"/>
+      <c r="X42" s="23"/>
+      <c r="Y42" s="24"/>
+      <c r="Z42" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="24"/>
-[...10 lines deleted...]
-      <c r="AL42" s="23" t="s">
+      <c r="AA42" s="23"/>
+      <c r="AB42" s="23"/>
+      <c r="AC42" s="23"/>
+      <c r="AD42" s="23"/>
+      <c r="AE42" s="23"/>
+      <c r="AF42" s="23"/>
+      <c r="AG42" s="23"/>
+      <c r="AH42" s="23"/>
+      <c r="AI42" s="23"/>
+      <c r="AJ42" s="23"/>
+      <c r="AK42" s="24"/>
+      <c r="AL42" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="24"/>
-[...10 lines deleted...]
-      <c r="AX42" s="23" t="s">
+      <c r="AM42" s="23"/>
+      <c r="AN42" s="23"/>
+      <c r="AO42" s="23"/>
+      <c r="AP42" s="23"/>
+      <c r="AQ42" s="23"/>
+      <c r="AR42" s="23"/>
+      <c r="AS42" s="23"/>
+      <c r="AT42" s="23"/>
+      <c r="AU42" s="23"/>
+      <c r="AV42" s="23"/>
+      <c r="AW42" s="24"/>
+      <c r="AX42" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="24"/>
-[...9 lines deleted...]
-      <c r="BI42" s="25"/>
+      <c r="AY42" s="23"/>
+      <c r="AZ42" s="23"/>
+      <c r="BA42" s="23"/>
+      <c r="BB42" s="23"/>
+      <c r="BC42" s="23"/>
+      <c r="BD42" s="23"/>
+      <c r="BE42" s="23"/>
+      <c r="BF42" s="23"/>
+      <c r="BG42" s="23"/>
+      <c r="BH42" s="23"/>
+      <c r="BI42" s="24"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="28"/>
       <c r="B43" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="4" t="s">
@@ -6733,51 +6789,53 @@
       </c>
       <c r="AS44" s="6">
         <v>105.4</v>
       </c>
       <c r="AT44" s="6">
         <v>104.3</v>
       </c>
       <c r="AU44" s="6">
         <v>101.6</v>
       </c>
       <c r="AV44" s="6">
         <v>101.3</v>
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
       <c r="AZ44" s="6">
         <v>100</v>
       </c>
-      <c r="BA44" s="6"/>
+      <c r="BA44" s="6">
+        <v>100</v>
+      </c>
       <c r="BB44" s="6"/>
       <c r="BC44" s="6"/>
       <c r="BD44" s="6"/>
       <c r="BE44" s="6"/>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
       </c>
@@ -6900,51 +6958,53 @@
       </c>
       <c r="AS45" s="6">
         <v>104.6</v>
       </c>
       <c r="AT45" s="6">
         <v>105.9</v>
       </c>
       <c r="AU45" s="6">
         <v>100.6</v>
       </c>
       <c r="AV45" s="6">
         <v>100.6</v>
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
       <c r="AZ45" s="6">
         <v>100</v>
       </c>
-      <c r="BA45" s="6"/>
+      <c r="BA45" s="6">
+        <v>100</v>
+      </c>
       <c r="BB45" s="6"/>
       <c r="BC45" s="6"/>
       <c r="BD45" s="6"/>
       <c r="BE45" s="6"/>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>17</v>
       </c>
@@ -7067,51 +7127,53 @@
       </c>
       <c r="AS46" s="6">
         <v>106.6</v>
       </c>
       <c r="AT46" s="6">
         <v>103.5</v>
       </c>
       <c r="AU46" s="6">
         <v>105.7</v>
       </c>
       <c r="AV46" s="6">
         <v>106</v>
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
       <c r="AZ46" s="6">
         <v>100</v>
       </c>
-      <c r="BA46" s="6"/>
+      <c r="BA46" s="6">
+        <v>100</v>
+      </c>
       <c r="BB46" s="6"/>
       <c r="BC46" s="6"/>
       <c r="BD46" s="6"/>
       <c r="BE46" s="6"/>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>17</v>
       </c>
@@ -7234,51 +7296,53 @@
       </c>
       <c r="AS47" s="6">
         <v>119</v>
       </c>
       <c r="AT47" s="6">
         <v>112.4</v>
       </c>
       <c r="AU47" s="6">
         <v>98.9</v>
       </c>
       <c r="AV47" s="6">
         <v>102.8</v>
       </c>
       <c r="AW47" s="19">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
       <c r="AZ47" s="6">
         <v>100</v>
       </c>
-      <c r="BA47" s="6"/>
+      <c r="BA47" s="6">
+        <v>100</v>
+      </c>
       <c r="BB47" s="6"/>
       <c r="BC47" s="6"/>
       <c r="BD47" s="6"/>
       <c r="BE47" s="6"/>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="19"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>17</v>
       </c>
@@ -7401,51 +7465,53 @@
       </c>
       <c r="AS48" s="6">
         <v>100</v>
       </c>
       <c r="AT48" s="6">
         <v>99.7</v>
       </c>
       <c r="AU48" s="6">
         <v>99.5</v>
       </c>
       <c r="AV48" s="6">
         <v>99.5</v>
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
       <c r="AZ48" s="6">
         <v>100</v>
       </c>
-      <c r="BA48" s="6"/>
+      <c r="BA48" s="6">
+        <v>100</v>
+      </c>
       <c r="BB48" s="6"/>
       <c r="BC48" s="6"/>
       <c r="BD48" s="6"/>
       <c r="BE48" s="6"/>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>17</v>
       </c>
@@ -7568,51 +7634,53 @@
       </c>
       <c r="AS49" s="6">
         <v>120.2</v>
       </c>
       <c r="AT49" s="6">
         <v>106</v>
       </c>
       <c r="AU49" s="6">
         <v>101.6</v>
       </c>
       <c r="AV49" s="6">
         <v>100.8</v>
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BA49" s="6"/>
+      <c r="BA49" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BB49" s="6"/>
       <c r="BC49" s="6"/>
       <c r="BD49" s="6"/>
       <c r="BE49" s="6"/>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>17</v>
       </c>
@@ -7735,51 +7803,53 @@
       </c>
       <c r="AS50" s="6">
         <v>100</v>
       </c>
       <c r="AT50" s="6">
         <v>102</v>
       </c>
       <c r="AU50" s="6">
         <v>102.1</v>
       </c>
       <c r="AV50" s="6">
         <v>102.1</v>
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
       <c r="AZ50" s="6">
         <v>100</v>
       </c>
-      <c r="BA50" s="6"/>
+      <c r="BA50" s="6">
+        <v>100</v>
+      </c>
       <c r="BB50" s="6"/>
       <c r="BC50" s="6"/>
       <c r="BD50" s="6"/>
       <c r="BE50" s="6"/>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>17</v>
       </c>
@@ -7902,51 +7972,53 @@
       </c>
       <c r="AS51" s="6">
         <v>107.3</v>
       </c>
       <c r="AT51" s="6">
         <v>108.1</v>
       </c>
       <c r="AU51" s="6">
         <v>101.6</v>
       </c>
       <c r="AV51" s="6">
         <v>101</v>
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
       <c r="AZ51" s="6">
         <v>100</v>
       </c>
-      <c r="BA51" s="6"/>
+      <c r="BA51" s="6">
+        <v>100</v>
+      </c>
       <c r="BB51" s="6"/>
       <c r="BC51" s="6"/>
       <c r="BD51" s="6"/>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
       </c>
@@ -8069,51 +8141,53 @@
       </c>
       <c r="AS52" s="6">
         <v>100.8</v>
       </c>
       <c r="AT52" s="6">
         <v>103.4</v>
       </c>
       <c r="AU52" s="6">
         <v>104.1</v>
       </c>
       <c r="AV52" s="6">
         <v>104.1</v>
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
       <c r="AZ52" s="6">
         <v>100</v>
       </c>
-      <c r="BA52" s="6"/>
+      <c r="BA52" s="6">
+        <v>100</v>
+      </c>
       <c r="BB52" s="6"/>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>17</v>
       </c>
@@ -8236,51 +8310,53 @@
       </c>
       <c r="AS53" s="6">
         <v>100</v>
       </c>
       <c r="AT53" s="6">
         <v>100.4</v>
       </c>
       <c r="AU53" s="6">
         <v>100.5</v>
       </c>
       <c r="AV53" s="6">
         <v>100.5</v>
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
       <c r="AZ53" s="6">
         <v>100</v>
       </c>
-      <c r="BA53" s="6"/>
+      <c r="BA53" s="6">
+        <v>100</v>
+      </c>
       <c r="BB53" s="6"/>
       <c r="BC53" s="6"/>
       <c r="BD53" s="6"/>
       <c r="BE53" s="6"/>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>17</v>
       </c>
@@ -8403,51 +8479,53 @@
       </c>
       <c r="AS54" s="6">
         <v>100.9</v>
       </c>
       <c r="AT54" s="6">
         <v>103.3</v>
       </c>
       <c r="AU54" s="6">
         <v>103.3</v>
       </c>
       <c r="AV54" s="6">
         <v>104.4</v>
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
       <c r="AZ54" s="6">
         <v>100</v>
       </c>
-      <c r="BA54" s="6"/>
+      <c r="BA54" s="6">
+        <v>100</v>
+      </c>
       <c r="BB54" s="6"/>
       <c r="BC54" s="6"/>
       <c r="BD54" s="6"/>
       <c r="BE54" s="6"/>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>17</v>
       </c>
@@ -8570,51 +8648,53 @@
       </c>
       <c r="AS55" s="6">
         <v>103.9</v>
       </c>
       <c r="AT55" s="6">
         <v>105.5</v>
       </c>
       <c r="AU55" s="6">
         <v>103.1</v>
       </c>
       <c r="AV55" s="6">
         <v>99.2</v>
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BA55" s="6"/>
+      <c r="BA55" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BB55" s="6"/>
       <c r="BC55" s="6"/>
       <c r="BD55" s="6"/>
       <c r="BE55" s="6"/>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>17</v>
       </c>
@@ -8737,51 +8817,53 @@
       </c>
       <c r="AS56" s="6">
         <v>100.1</v>
       </c>
       <c r="AT56" s="6">
         <v>100.9</v>
       </c>
       <c r="AU56" s="6">
         <v>101.2</v>
       </c>
       <c r="AV56" s="6">
         <v>101.8</v>
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
       <c r="AZ56" s="6">
         <v>100</v>
       </c>
-      <c r="BA56" s="6"/>
+      <c r="BA56" s="6">
+        <v>100</v>
+      </c>
       <c r="BB56" s="6"/>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
       <c r="BE56" s="6"/>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>17</v>
       </c>
@@ -8904,252 +8986,254 @@
       </c>
       <c r="AS57" s="6">
         <v>100</v>
       </c>
       <c r="AT57" s="6">
         <v>99.1</v>
       </c>
       <c r="AU57" s="6">
         <v>98.9</v>
       </c>
       <c r="AV57" s="6">
         <v>98.9</v>
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BA57" s="6"/>
+      <c r="BA57" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BB57" s="6"/>
       <c r="BC57" s="6"/>
       <c r="BD57" s="6"/>
       <c r="BE57" s="6"/>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
       <c r="F58" s="13"/>
       <c r="G58" s="13"/>
       <c r="H58" s="13"/>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="29" t="s">
+      <c r="A59" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B59" s="29"/>
-[...46 lines deleted...]
-      <c r="AW59" s="29"/>
+      <c r="B59" s="26"/>
+      <c r="C59" s="26"/>
+      <c r="D59" s="26"/>
+      <c r="E59" s="26"/>
+      <c r="F59" s="26"/>
+      <c r="G59" s="26"/>
+      <c r="H59" s="26"/>
+      <c r="I59" s="26"/>
+      <c r="J59" s="26"/>
+      <c r="K59" s="26"/>
+      <c r="L59" s="26"/>
+      <c r="M59" s="26"/>
+      <c r="N59" s="26"/>
+      <c r="O59" s="26"/>
+      <c r="P59" s="26"/>
+      <c r="Q59" s="26"/>
+      <c r="R59" s="26"/>
+      <c r="S59" s="26"/>
+      <c r="T59" s="26"/>
+      <c r="U59" s="26"/>
+      <c r="V59" s="26"/>
+      <c r="W59" s="26"/>
+      <c r="X59" s="26"/>
+      <c r="Y59" s="26"/>
+      <c r="Z59" s="26"/>
+      <c r="AA59" s="26"/>
+      <c r="AB59" s="26"/>
+      <c r="AC59" s="26"/>
+      <c r="AD59" s="26"/>
+      <c r="AE59" s="26"/>
+      <c r="AF59" s="26"/>
+      <c r="AG59" s="26"/>
+      <c r="AH59" s="26"/>
+      <c r="AI59" s="26"/>
+      <c r="AJ59" s="26"/>
+      <c r="AK59" s="26"/>
+      <c r="AL59" s="26"/>
+      <c r="AM59" s="26"/>
+      <c r="AN59" s="26"/>
+      <c r="AO59" s="26"/>
+      <c r="AP59" s="26"/>
+      <c r="AQ59" s="26"/>
+      <c r="AR59" s="26"/>
+      <c r="AS59" s="26"/>
+      <c r="AT59" s="26"/>
+      <c r="AU59" s="26"/>
+      <c r="AV59" s="26"/>
+      <c r="AW59" s="26"/>
     </row>
     <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I60" s="26" t="s">
+      <c r="I60" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="J60" s="26"/>
-[...3 lines deleted...]
-      <c r="U60" s="26" t="s">
+      <c r="J60" s="25"/>
+      <c r="K60" s="25"/>
+      <c r="L60" s="25"/>
+      <c r="M60" s="25"/>
+      <c r="U60" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="V60" s="26"/>
-[...2 lines deleted...]
-      <c r="Y60" s="26"/>
+      <c r="V60" s="25"/>
+      <c r="W60" s="25"/>
+      <c r="X60" s="25"/>
+      <c r="Y60" s="25"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
-      <c r="AG60" s="26" t="s">
+      <c r="AG60" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AH60" s="26"/>
-[...2 lines deleted...]
-      <c r="AK60" s="26"/>
+      <c r="AH60" s="25"/>
+      <c r="AI60" s="25"/>
+      <c r="AJ60" s="25"/>
+      <c r="AK60" s="25"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
-      <c r="AS60" s="26" t="s">
+      <c r="AS60" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AT60" s="26"/>
-[...2 lines deleted...]
-      <c r="AW60" s="26"/>
+      <c r="AT60" s="25"/>
+      <c r="AU60" s="25"/>
+      <c r="AV60" s="25"/>
+      <c r="AW60" s="25"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
-      <c r="BE60" s="26" t="s">
+      <c r="BE60" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="BF60" s="26"/>
-[...2 lines deleted...]
-      <c r="BI60" s="26"/>
+      <c r="BF60" s="25"/>
+      <c r="BG60" s="25"/>
+      <c r="BH60" s="25"/>
+      <c r="BI60" s="25"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="27"/>
-      <c r="B61" s="23" t="s">
+      <c r="B61" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C61" s="24"/>
-[...10 lines deleted...]
-      <c r="N61" s="23" t="s">
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="23"/>
+      <c r="J61" s="23"/>
+      <c r="K61" s="23"/>
+      <c r="L61" s="23"/>
+      <c r="M61" s="24"/>
+      <c r="N61" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="24"/>
-[...10 lines deleted...]
-      <c r="Z61" s="23" t="s">
+      <c r="O61" s="23"/>
+      <c r="P61" s="23"/>
+      <c r="Q61" s="23"/>
+      <c r="R61" s="23"/>
+      <c r="S61" s="23"/>
+      <c r="T61" s="23"/>
+      <c r="U61" s="23"/>
+      <c r="V61" s="23"/>
+      <c r="W61" s="23"/>
+      <c r="X61" s="23"/>
+      <c r="Y61" s="24"/>
+      <c r="Z61" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="24"/>
-[...10 lines deleted...]
-      <c r="AL61" s="23" t="s">
+      <c r="AA61" s="23"/>
+      <c r="AB61" s="23"/>
+      <c r="AC61" s="23"/>
+      <c r="AD61" s="23"/>
+      <c r="AE61" s="23"/>
+      <c r="AF61" s="23"/>
+      <c r="AG61" s="23"/>
+      <c r="AH61" s="23"/>
+      <c r="AI61" s="23"/>
+      <c r="AJ61" s="23"/>
+      <c r="AK61" s="24"/>
+      <c r="AL61" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="24"/>
-[...10 lines deleted...]
-      <c r="AX61" s="23" t="s">
+      <c r="AM61" s="23"/>
+      <c r="AN61" s="23"/>
+      <c r="AO61" s="23"/>
+      <c r="AP61" s="23"/>
+      <c r="AQ61" s="23"/>
+      <c r="AR61" s="23"/>
+      <c r="AS61" s="23"/>
+      <c r="AT61" s="23"/>
+      <c r="AU61" s="23"/>
+      <c r="AV61" s="23"/>
+      <c r="AW61" s="24"/>
+      <c r="AX61" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="24"/>
-[...9 lines deleted...]
-      <c r="BI61" s="25"/>
+      <c r="AY61" s="23"/>
+      <c r="AZ61" s="23"/>
+      <c r="BA61" s="23"/>
+      <c r="BB61" s="23"/>
+      <c r="BC61" s="23"/>
+      <c r="BD61" s="23"/>
+      <c r="BE61" s="23"/>
+      <c r="BF61" s="23"/>
+      <c r="BG61" s="23"/>
+      <c r="BH61" s="23"/>
+      <c r="BI61" s="24"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="28"/>
       <c r="B62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="4" t="s">
@@ -9447,51 +9531,53 @@
       </c>
       <c r="AS63" s="6">
         <v>101.9</v>
       </c>
       <c r="AT63" s="6">
         <v>102.1</v>
       </c>
       <c r="AU63" s="6">
         <v>102.1</v>
       </c>
       <c r="AV63" s="6">
         <v>102.7</v>
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
       <c r="AZ63" s="6">
         <v>101.6</v>
       </c>
-      <c r="BA63" s="6"/>
+      <c r="BA63" s="6">
+        <v>101.4</v>
+      </c>
       <c r="BB63" s="6"/>
       <c r="BC63" s="6"/>
       <c r="BD63" s="6"/>
       <c r="BE63" s="6"/>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
       </c>
@@ -9614,51 +9700,53 @@
       </c>
       <c r="AS64" s="6">
         <v>100.3</v>
       </c>
       <c r="AT64" s="6">
         <v>101.4</v>
       </c>
       <c r="AU64" s="6">
         <v>101.2</v>
       </c>
       <c r="AV64" s="6">
         <v>103.4</v>
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
       <c r="AZ64" s="6">
         <v>99.6</v>
       </c>
-      <c r="BA64" s="6"/>
+      <c r="BA64" s="6">
+        <v>94.8</v>
+      </c>
       <c r="BB64" s="6"/>
       <c r="BC64" s="6"/>
       <c r="BD64" s="6"/>
       <c r="BE64" s="6"/>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
       </c>
@@ -9781,51 +9869,53 @@
       </c>
       <c r="AS65" s="6">
         <v>102.8</v>
       </c>
       <c r="AT65" s="6">
         <v>102.9</v>
       </c>
       <c r="AU65" s="6">
         <v>101.3</v>
       </c>
       <c r="AV65" s="6">
         <v>101.9</v>
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ65" s="6">
         <v>102.7</v>
       </c>
-      <c r="BA65" s="6"/>
+      <c r="BA65" s="6">
+        <v>103.8</v>
+      </c>
       <c r="BB65" s="6"/>
       <c r="BC65" s="6"/>
       <c r="BD65" s="6"/>
       <c r="BE65" s="6"/>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
       </c>
@@ -9948,51 +10038,53 @@
       </c>
       <c r="AS66" s="6">
         <v>101.6</v>
       </c>
       <c r="AT66" s="6">
         <v>101.2</v>
       </c>
       <c r="AU66" s="6">
         <v>102.4</v>
       </c>
       <c r="AV66" s="6">
         <v>103.4</v>
       </c>
       <c r="AW66" s="19">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ66" s="6">
         <v>104.5</v>
       </c>
-      <c r="BA66" s="6"/>
+      <c r="BA66" s="6">
+        <v>104.1</v>
+      </c>
       <c r="BB66" s="6"/>
       <c r="BC66" s="6"/>
       <c r="BD66" s="6"/>
       <c r="BE66" s="6"/>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="19"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
       </c>
@@ -10115,51 +10207,53 @@
       </c>
       <c r="AS67" s="6">
         <v>102.5</v>
       </c>
       <c r="AT67" s="6">
         <v>102.5</v>
       </c>
       <c r="AU67" s="6">
         <v>102.5</v>
       </c>
       <c r="AV67" s="6">
         <v>102.7</v>
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ67" s="6">
         <v>103.3</v>
       </c>
-      <c r="BA67" s="6"/>
+      <c r="BA67" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB67" s="6"/>
       <c r="BC67" s="6"/>
       <c r="BD67" s="6"/>
       <c r="BE67" s="6"/>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
       </c>
@@ -10282,51 +10376,53 @@
       </c>
       <c r="AS68" s="6">
         <v>100</v>
       </c>
       <c r="AT68" s="6">
         <v>97.4</v>
       </c>
       <c r="AU68" s="6">
         <v>98.1</v>
       </c>
       <c r="AV68" s="6">
         <v>99.7</v>
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>103.2</v>
       </c>
-      <c r="BA68" s="6"/>
+      <c r="BA68" s="6">
+        <v>101.1</v>
+      </c>
       <c r="BB68" s="6"/>
       <c r="BC68" s="6"/>
       <c r="BD68" s="6"/>
       <c r="BE68" s="6"/>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
       </c>
@@ -10449,51 +10545,53 @@
       </c>
       <c r="AS69" s="6">
         <v>101</v>
       </c>
       <c r="AT69" s="6">
         <v>101.1</v>
       </c>
       <c r="AU69" s="6">
         <v>101.4</v>
       </c>
       <c r="AV69" s="6">
         <v>101.5</v>
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ69" s="6">
         <v>100.3</v>
       </c>
-      <c r="BA69" s="6"/>
+      <c r="BA69" s="6">
+        <v>100.2</v>
+      </c>
       <c r="BB69" s="6"/>
       <c r="BC69" s="6"/>
       <c r="BD69" s="6"/>
       <c r="BE69" s="6"/>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
       </c>
@@ -10616,51 +10714,53 @@
       </c>
       <c r="AS70" s="6">
         <v>102</v>
       </c>
       <c r="AT70" s="6">
         <v>101.8</v>
       </c>
       <c r="AU70" s="6">
         <v>102.2</v>
       </c>
       <c r="AV70" s="6">
         <v>103.6</v>
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ70" s="6">
         <v>101.7</v>
       </c>
-      <c r="BA70" s="6"/>
+      <c r="BA70" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BB70" s="6"/>
       <c r="BC70" s="6"/>
       <c r="BD70" s="6"/>
       <c r="BE70" s="6"/>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
       </c>
@@ -10783,51 +10883,53 @@
       </c>
       <c r="AS71" s="6">
         <v>103</v>
       </c>
       <c r="AT71" s="6">
         <v>104.8</v>
       </c>
       <c r="AU71" s="6">
         <v>104.8</v>
       </c>
       <c r="AV71" s="6">
         <v>104.7</v>
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
       <c r="AZ71" s="6">
         <v>102.5</v>
       </c>
-      <c r="BA71" s="6"/>
+      <c r="BA71" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BB71" s="6"/>
       <c r="BC71" s="6"/>
       <c r="BD71" s="6"/>
       <c r="BE71" s="6"/>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
       </c>
@@ -10950,51 +11052,53 @@
       </c>
       <c r="AS72" s="6">
         <v>100.7</v>
       </c>
       <c r="AT72" s="6">
         <v>103.3</v>
       </c>
       <c r="AU72" s="6">
         <v>103</v>
       </c>
       <c r="AV72" s="6">
         <v>103.2</v>
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ72" s="6">
         <v>101</v>
       </c>
-      <c r="BA72" s="6"/>
+      <c r="BA72" s="6">
+        <v>101.3</v>
+      </c>
       <c r="BB72" s="6"/>
       <c r="BC72" s="6"/>
       <c r="BD72" s="6"/>
       <c r="BE72" s="6"/>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
       </c>
@@ -11117,51 +11221,53 @@
       </c>
       <c r="AS73" s="6">
         <v>102.6</v>
       </c>
       <c r="AT73" s="6">
         <v>103.1</v>
       </c>
       <c r="AU73" s="6">
         <v>103</v>
       </c>
       <c r="AV73" s="6">
         <v>102.8</v>
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ73" s="6">
         <v>102.3</v>
       </c>
-      <c r="BA73" s="6"/>
+      <c r="BA73" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BB73" s="6"/>
       <c r="BC73" s="6"/>
       <c r="BD73" s="6"/>
       <c r="BE73" s="6"/>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
       </c>
@@ -11284,51 +11390,53 @@
       </c>
       <c r="AS74" s="6">
         <v>103.2</v>
       </c>
       <c r="AT74" s="6">
         <v>103.3</v>
       </c>
       <c r="AU74" s="6">
         <v>103.2</v>
       </c>
       <c r="AV74" s="6">
         <v>102.7</v>
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ74" s="6">
         <v>100.9</v>
       </c>
-      <c r="BA74" s="6"/>
+      <c r="BA74" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BB74" s="6"/>
       <c r="BC74" s="6"/>
       <c r="BD74" s="6"/>
       <c r="BE74" s="6"/>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
       </c>
@@ -11451,51 +11559,53 @@
       </c>
       <c r="AS75" s="6">
         <v>102.2</v>
       </c>
       <c r="AT75" s="6">
         <v>102.1</v>
       </c>
       <c r="AU75" s="6">
         <v>99.6</v>
       </c>
       <c r="AV75" s="6">
         <v>100.2</v>
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ75" s="6">
         <v>100</v>
       </c>
-      <c r="BA75" s="6"/>
+      <c r="BA75" s="6">
+        <v>100.8</v>
+      </c>
       <c r="BB75" s="6"/>
       <c r="BC75" s="6"/>
       <c r="BD75" s="6"/>
       <c r="BE75" s="6"/>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
       </c>
@@ -11618,144 +11728,146 @@
       </c>
       <c r="AS76" s="6">
         <v>103.4</v>
       </c>
       <c r="AT76" s="6">
         <v>103.7</v>
       </c>
       <c r="AU76" s="6">
         <v>103.8</v>
       </c>
       <c r="AV76" s="6">
         <v>104.1</v>
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
       <c r="AZ76" s="6">
         <v>102.9</v>
       </c>
-      <c r="BA76" s="6"/>
+      <c r="BA76" s="6">
+        <v>102.9</v>
+      </c>
       <c r="BB76" s="6"/>
       <c r="BC76" s="6"/>
       <c r="BD76" s="6"/>
       <c r="BE76" s="6"/>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
       <c r="F77" s="13"/>
       <c r="G77" s="13"/>
       <c r="H77" s="13"/>
       <c r="I77" s="13"/>
       <c r="J77" s="13"/>
       <c r="K77" s="13"/>
       <c r="L77" s="13"/>
       <c r="M77" s="13"/>
     </row>
     <row r="78" spans="1:61" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="Z78" s="22" t="s">
+      <c r="Z78" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="AA78" s="22"/>
-[...9 lines deleted...]
-      <c r="AK78" s="22"/>
+      <c r="AA78" s="29"/>
+      <c r="AB78" s="29"/>
+      <c r="AC78" s="29"/>
+      <c r="AD78" s="29"/>
+      <c r="AE78" s="29"/>
+      <c r="AF78" s="29"/>
+      <c r="AG78" s="29"/>
+      <c r="AH78" s="29"/>
+      <c r="AI78" s="29"/>
+      <c r="AJ78" s="29"/>
+      <c r="AK78" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="AX42:BI42"/>
-[...24 lines deleted...]
-    <mergeCell ref="AS41:AW41"/>
+    <mergeCell ref="Z78:AK78"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="I60:M60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="U41:Y41"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z78:AK78"/>
-[...5 lines deleted...]
-    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
+    <mergeCell ref="A2:AW2"/>
+    <mergeCell ref="A21:AW21"/>
+    <mergeCell ref="A40:AW40"/>
+    <mergeCell ref="A59:AW59"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>