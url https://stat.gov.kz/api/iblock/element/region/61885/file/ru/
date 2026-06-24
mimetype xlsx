--- v2 (2026-05-14)
+++ v3 (2026-06-24)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\052026\Динамика по ВПСХ_сельское_январь-апрель 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика по ВПСХ_сельское_январь-май 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="41">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -414,73 +414,73 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -758,238 +758,238 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AK6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BA63" sqref="BA63:BA76"/>
+      <selection pane="bottomRight" activeCell="BL74" sqref="BL74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="30" width="9.140625" style="3"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="26"/>
-[...46 lines deleted...]
-      <c r="AW2" s="26"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I3" s="25" t="s">
+      <c r="I3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J3" s="25"/>
-[...3 lines deleted...]
-      <c r="U3" s="25" t="s">
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="U3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="25"/>
-[...2 lines deleted...]
-      <c r="Y3" s="25"/>
+      <c r="V3" s="26"/>
+      <c r="W3" s="26"/>
+      <c r="X3" s="26"/>
+      <c r="Y3" s="26"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="25" t="s">
+      <c r="AG3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="25"/>
-[...2 lines deleted...]
-      <c r="AK3" s="25"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="26"/>
+      <c r="AJ3" s="26"/>
+      <c r="AK3" s="26"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
-      <c r="AS3" s="25" t="s">
+      <c r="AS3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT3" s="25"/>
-[...2 lines deleted...]
-      <c r="AW3" s="25"/>
+      <c r="AT3" s="26"/>
+      <c r="AU3" s="26"/>
+      <c r="AV3" s="26"/>
+      <c r="AW3" s="26"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="25" t="s">
+      <c r="BE3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF3" s="25"/>
-[...2 lines deleted...]
-      <c r="BI3" s="25"/>
+      <c r="BF3" s="26"/>
+      <c r="BG3" s="26"/>
+      <c r="BH3" s="26"/>
+      <c r="BI3" s="26"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="27"/>
-      <c r="B4" s="22" t="s">
+      <c r="B4" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="22" t="s">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22" t="s">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="23"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22" t="s">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="23"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22" t="s">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="23"/>
-[...9 lines deleted...]
-      <c r="BI4" s="24"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
+      <c r="BD4" s="24"/>
+      <c r="BE4" s="24"/>
+      <c r="BF4" s="24"/>
+      <c r="BG4" s="24"/>
+      <c r="BH4" s="24"/>
+      <c r="BI4" s="25"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="28"/>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
@@ -1290,51 +1290,53 @@
       </c>
       <c r="AT6" s="6">
         <v>103.1</v>
       </c>
       <c r="AU6" s="6">
         <v>101.8</v>
       </c>
       <c r="AV6" s="6">
         <v>102</v>
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
       <c r="AZ6" s="6">
         <v>101.5</v>
       </c>
       <c r="BA6" s="6">
         <v>101.3</v>
       </c>
-      <c r="BB6" s="6"/>
+      <c r="BB6" s="6">
+        <v>101.56425568272591</v>
+      </c>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
       </c>
       <c r="F7" s="6">
@@ -1459,51 +1461,53 @@
       </c>
       <c r="AT7" s="6">
         <v>103.1</v>
       </c>
       <c r="AU7" s="6">
         <v>100.9</v>
       </c>
       <c r="AV7" s="6">
         <v>102.1</v>
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
       <c r="AZ7" s="6">
         <v>100.1</v>
       </c>
       <c r="BA7" s="6">
         <v>96.7</v>
       </c>
-      <c r="BB7" s="6"/>
+      <c r="BB7" s="6">
+        <v>96.181655515037093</v>
+      </c>
       <c r="BC7" s="6"/>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
       </c>
       <c r="F8" s="6">
@@ -1628,51 +1632,53 @@
       </c>
       <c r="AT8" s="6">
         <v>103.2</v>
       </c>
       <c r="AU8" s="6">
         <v>103.7</v>
       </c>
       <c r="AV8" s="6">
         <v>104.2</v>
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
       <c r="AZ8" s="6">
         <v>102.7</v>
       </c>
       <c r="BA8" s="6">
         <v>103.8</v>
       </c>
-      <c r="BB8" s="6"/>
+      <c r="BB8" s="6">
+        <v>109.4259039014123</v>
+      </c>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
       </c>
       <c r="F9" s="6">
@@ -1797,51 +1803,53 @@
       </c>
       <c r="AT9" s="6">
         <v>106.8</v>
       </c>
       <c r="AU9" s="6">
         <v>101.1</v>
       </c>
       <c r="AV9" s="6">
         <v>103</v>
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
       <c r="AZ9" s="6">
         <v>104.4</v>
       </c>
       <c r="BA9" s="6">
         <v>104</v>
       </c>
-      <c r="BB9" s="6"/>
+      <c r="BB9" s="6">
+        <v>104.52990329555907</v>
+      </c>
       <c r="BC9" s="6"/>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
       </c>
       <c r="F10" s="6">
@@ -1966,51 +1974,53 @@
       </c>
       <c r="AT10" s="6">
         <v>101.6</v>
       </c>
       <c r="AU10" s="6">
         <v>101.4</v>
       </c>
       <c r="AV10" s="6">
         <v>101.5</v>
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
       <c r="AZ10" s="6">
         <v>103.2</v>
       </c>
       <c r="BA10" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB10" s="6"/>
+      <c r="BB10" s="6">
+        <v>102.70920080748731</v>
+      </c>
       <c r="BC10" s="6"/>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
       </c>
       <c r="F11" s="6">
@@ -2135,51 +2145,53 @@
       </c>
       <c r="AT11" s="6">
         <v>102.6</v>
       </c>
       <c r="AU11" s="6">
         <v>100.3</v>
       </c>
       <c r="AV11" s="6">
         <v>100.4</v>
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>103.1</v>
       </c>
       <c r="BA11" s="6">
         <v>101.1</v>
       </c>
-      <c r="BB11" s="6"/>
+      <c r="BB11" s="6">
+        <v>101.42855162444613</v>
+      </c>
       <c r="BC11" s="6"/>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
       </c>
       <c r="F12" s="6">
@@ -2304,51 +2316,53 @@
       </c>
       <c r="AT12" s="6">
         <v>101.5</v>
       </c>
       <c r="AU12" s="6">
         <v>101.7</v>
       </c>
       <c r="AV12" s="6">
         <v>101.7</v>
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>100.3</v>
       </c>
       <c r="BA12" s="6">
         <v>100.2</v>
       </c>
-      <c r="BB12" s="6"/>
+      <c r="BB12" s="6">
+        <v>100.28245053715624</v>
+      </c>
       <c r="BC12" s="6"/>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
       </c>
       <c r="F13" s="6">
@@ -2473,51 +2487,53 @@
       </c>
       <c r="AT13" s="6">
         <v>104.3</v>
       </c>
       <c r="AU13" s="6">
         <v>102</v>
       </c>
       <c r="AV13" s="6">
         <v>102</v>
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
       <c r="AZ13" s="6">
         <v>101.6</v>
       </c>
       <c r="BA13" s="6">
         <v>102.5</v>
       </c>
-      <c r="BB13" s="6"/>
+      <c r="BB13" s="6">
+        <v>103.73316923731085</v>
+      </c>
       <c r="BC13" s="6"/>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
       </c>
       <c r="F14" s="6">
@@ -2642,51 +2658,53 @@
       </c>
       <c r="AT14" s="6">
         <v>104.3</v>
       </c>
       <c r="AU14" s="6">
         <v>104.5</v>
       </c>
       <c r="AV14" s="6">
         <v>104.4</v>
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
       <c r="AZ14" s="6">
         <v>102.5</v>
       </c>
       <c r="BA14" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB14" s="6"/>
+      <c r="BB14" s="6">
+        <v>103.09022522158367</v>
+      </c>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
       </c>
       <c r="F15" s="6">
@@ -2811,51 +2829,53 @@
       </c>
       <c r="AT15" s="6">
         <v>102</v>
       </c>
       <c r="AU15" s="6">
         <v>101.8</v>
       </c>
       <c r="AV15" s="6">
         <v>102</v>
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>101</v>
       </c>
       <c r="BA15" s="6">
         <v>101.3</v>
       </c>
-      <c r="BB15" s="6"/>
+      <c r="BB15" s="6">
+        <v>101.28613045333945</v>
+      </c>
       <c r="BC15" s="6"/>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
       </c>
       <c r="F16" s="6">
@@ -2980,51 +3000,53 @@
       </c>
       <c r="AT16" s="6">
         <v>103.2</v>
       </c>
       <c r="AU16" s="6">
         <v>103.1</v>
       </c>
       <c r="AV16" s="6">
         <v>103.5</v>
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
       <c r="AZ16" s="6">
         <v>102.2</v>
       </c>
       <c r="BA16" s="6">
         <v>102.5</v>
       </c>
-      <c r="BB16" s="6"/>
+      <c r="BB16" s="6">
+        <v>102.52455579819583</v>
+      </c>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
       </c>
       <c r="F17" s="6">
@@ -3149,51 +3171,53 @@
       </c>
       <c r="AT17" s="6">
         <v>104.3</v>
       </c>
       <c r="AU17" s="6">
         <v>103.1</v>
       </c>
       <c r="AV17" s="6">
         <v>100.9</v>
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.9</v>
       </c>
       <c r="BA17" s="6">
         <v>101.9</v>
       </c>
-      <c r="BB17" s="6"/>
+      <c r="BB17" s="6">
+        <v>100.03678223556751</v>
+      </c>
       <c r="BC17" s="6"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
       </c>
       <c r="F18" s="6">
@@ -3318,51 +3342,53 @@
       </c>
       <c r="AT18" s="6">
         <v>101.4</v>
       </c>
       <c r="AU18" s="6">
         <v>101</v>
       </c>
       <c r="AV18" s="6">
         <v>101.2</v>
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ18" s="6">
         <v>100</v>
       </c>
       <c r="BA18" s="6">
         <v>100.8</v>
       </c>
-      <c r="BB18" s="6"/>
+      <c r="BB18" s="6">
+        <v>101.26934078984127</v>
+      </c>
       <c r="BC18" s="6"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
       </c>
       <c r="F19" s="6">
@@ -3487,269 +3513,271 @@
       </c>
       <c r="AT19" s="6">
         <v>101.7</v>
       </c>
       <c r="AU19" s="6">
         <v>101.5</v>
       </c>
       <c r="AV19" s="6">
         <v>101.8</v>
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
       <c r="AZ19" s="6">
         <v>102.9</v>
       </c>
       <c r="BA19" s="6">
         <v>102.9</v>
       </c>
-      <c r="BB19" s="6"/>
+      <c r="BB19" s="6">
+        <v>103.08991971912053</v>
+      </c>
       <c r="BC19" s="6"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
       <c r="U20" s="13"/>
       <c r="V20" s="13"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
       <c r="Z20" s="13"/>
       <c r="AA20" s="13"/>
       <c r="AB20" s="13"/>
       <c r="AC20" s="13"/>
       <c r="AD20" s="13"/>
       <c r="AE20" s="20"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="26"/>
-[...46 lines deleted...]
-      <c r="AW21" s="26"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="29"/>
+      <c r="O21" s="29"/>
+      <c r="P21" s="29"/>
+      <c r="Q21" s="29"/>
+      <c r="R21" s="29"/>
+      <c r="S21" s="29"/>
+      <c r="T21" s="29"/>
+      <c r="U21" s="29"/>
+      <c r="V21" s="29"/>
+      <c r="W21" s="29"/>
+      <c r="X21" s="29"/>
+      <c r="Y21" s="29"/>
+      <c r="Z21" s="29"/>
+      <c r="AA21" s="29"/>
+      <c r="AB21" s="29"/>
+      <c r="AC21" s="29"/>
+      <c r="AD21" s="29"/>
+      <c r="AE21" s="29"/>
+      <c r="AF21" s="29"/>
+      <c r="AG21" s="29"/>
+      <c r="AH21" s="29"/>
+      <c r="AI21" s="29"/>
+      <c r="AJ21" s="29"/>
+      <c r="AK21" s="29"/>
+      <c r="AL21" s="29"/>
+      <c r="AM21" s="29"/>
+      <c r="AN21" s="29"/>
+      <c r="AO21" s="29"/>
+      <c r="AP21" s="29"/>
+      <c r="AQ21" s="29"/>
+      <c r="AR21" s="29"/>
+      <c r="AS21" s="29"/>
+      <c r="AT21" s="29"/>
+      <c r="AU21" s="29"/>
+      <c r="AV21" s="29"/>
+      <c r="AW21" s="29"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I22" s="25" t="s">
+      <c r="I22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J22" s="25"/>
-[...3 lines deleted...]
-      <c r="U22" s="25" t="s">
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="U22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V22" s="25"/>
-[...2 lines deleted...]
-      <c r="Y22" s="25"/>
+      <c r="V22" s="26"/>
+      <c r="W22" s="26"/>
+      <c r="X22" s="26"/>
+      <c r="Y22" s="26"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
-      <c r="AG22" s="25" t="s">
+      <c r="AG22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH22" s="25"/>
-[...2 lines deleted...]
-      <c r="AK22" s="25"/>
+      <c r="AH22" s="26"/>
+      <c r="AI22" s="26"/>
+      <c r="AJ22" s="26"/>
+      <c r="AK22" s="26"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="25" t="s">
+      <c r="AS22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT22" s="25"/>
-[...2 lines deleted...]
-      <c r="AW22" s="25"/>
+      <c r="AT22" s="26"/>
+      <c r="AU22" s="26"/>
+      <c r="AV22" s="26"/>
+      <c r="AW22" s="26"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
-      <c r="BE22" s="25" t="s">
+      <c r="BE22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF22" s="25"/>
-[...2 lines deleted...]
-      <c r="BI22" s="25"/>
+      <c r="BF22" s="26"/>
+      <c r="BG22" s="26"/>
+      <c r="BH22" s="26"/>
+      <c r="BI22" s="26"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27"/>
-      <c r="B23" s="22" t="s">
+      <c r="B23" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="23"/>
-[...10 lines deleted...]
-      <c r="N23" s="22" t="s">
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="25"/>
+      <c r="N23" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="23"/>
-[...10 lines deleted...]
-      <c r="Z23" s="22" t="s">
+      <c r="O23" s="24"/>
+      <c r="P23" s="24"/>
+      <c r="Q23" s="24"/>
+      <c r="R23" s="24"/>
+      <c r="S23" s="24"/>
+      <c r="T23" s="24"/>
+      <c r="U23" s="24"/>
+      <c r="V23" s="24"/>
+      <c r="W23" s="24"/>
+      <c r="X23" s="24"/>
+      <c r="Y23" s="25"/>
+      <c r="Z23" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="23"/>
-[...10 lines deleted...]
-      <c r="AL23" s="22" t="s">
+      <c r="AA23" s="24"/>
+      <c r="AB23" s="24"/>
+      <c r="AC23" s="24"/>
+      <c r="AD23" s="24"/>
+      <c r="AE23" s="24"/>
+      <c r="AF23" s="24"/>
+      <c r="AG23" s="24"/>
+      <c r="AH23" s="24"/>
+      <c r="AI23" s="24"/>
+      <c r="AJ23" s="24"/>
+      <c r="AK23" s="25"/>
+      <c r="AL23" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="23"/>
-[...10 lines deleted...]
-      <c r="AX23" s="22" t="s">
+      <c r="AM23" s="24"/>
+      <c r="AN23" s="24"/>
+      <c r="AO23" s="24"/>
+      <c r="AP23" s="24"/>
+      <c r="AQ23" s="24"/>
+      <c r="AR23" s="24"/>
+      <c r="AS23" s="24"/>
+      <c r="AT23" s="24"/>
+      <c r="AU23" s="24"/>
+      <c r="AV23" s="24"/>
+      <c r="AW23" s="25"/>
+      <c r="AX23" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="23"/>
-[...9 lines deleted...]
-      <c r="BI23" s="24"/>
+      <c r="AY23" s="24"/>
+      <c r="AZ23" s="24"/>
+      <c r="BA23" s="24"/>
+      <c r="BB23" s="24"/>
+      <c r="BC23" s="24"/>
+      <c r="BD23" s="24"/>
+      <c r="BE23" s="24"/>
+      <c r="BF23" s="24"/>
+      <c r="BG23" s="24"/>
+      <c r="BH23" s="24"/>
+      <c r="BI23" s="25"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="28"/>
       <c r="B24" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I24" s="4" t="s">
@@ -4050,51 +4078,53 @@
       </c>
       <c r="AT25" s="6">
         <v>103.1</v>
       </c>
       <c r="AU25" s="6">
         <v>101.9</v>
       </c>
       <c r="AV25" s="6">
         <v>102</v>
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ25" s="6">
         <v>101.5</v>
       </c>
       <c r="BA25" s="6">
         <v>101.3</v>
       </c>
-      <c r="BB25" s="6"/>
+      <c r="BB25" s="6">
+        <v>101.59676251259337</v>
+      </c>
       <c r="BC25" s="6"/>
       <c r="BD25" s="6"/>
       <c r="BE25" s="6"/>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="14">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="14">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="14">
         <v>116.80642391439318</v>
       </c>
       <c r="F26" s="14">
@@ -4219,51 +4249,53 @@
       </c>
       <c r="AT26" s="6">
         <v>103.2</v>
       </c>
       <c r="AU26" s="6">
         <v>100.9</v>
       </c>
       <c r="AV26" s="6">
         <v>102.1</v>
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.1</v>
       </c>
       <c r="BA26" s="6">
         <v>96.6</v>
       </c>
-      <c r="BB26" s="6"/>
+      <c r="BB26" s="6">
+        <v>96.078104862023409</v>
+      </c>
       <c r="BC26" s="6"/>
       <c r="BD26" s="6"/>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="14">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="14">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="14">
         <v>54.579308905567039</v>
       </c>
       <c r="F27" s="14">
@@ -4388,51 +4420,53 @@
       </c>
       <c r="AT27" s="6">
         <v>103.2</v>
       </c>
       <c r="AU27" s="6">
         <v>103.8</v>
       </c>
       <c r="AV27" s="6">
         <v>104.2</v>
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>102.7</v>
       </c>
       <c r="BA27" s="6">
         <v>103.8</v>
       </c>
-      <c r="BB27" s="6"/>
+      <c r="BB27" s="6">
+        <v>109.44291114867637</v>
+      </c>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="14">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="14">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="14">
         <v>101.37783164049657</v>
       </c>
       <c r="F28" s="14">
@@ -4557,51 +4591,53 @@
       </c>
       <c r="AT28" s="6">
         <v>106.9</v>
       </c>
       <c r="AU28" s="6">
         <v>101.1</v>
       </c>
       <c r="AV28" s="6">
         <v>103.1</v>
       </c>
       <c r="AW28" s="19">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ28" s="6">
         <v>104.5</v>
       </c>
       <c r="BA28" s="6">
         <v>104.1</v>
       </c>
-      <c r="BB28" s="6"/>
+      <c r="BB28" s="6">
+        <v>104.56595174127581</v>
+      </c>
       <c r="BC28" s="6"/>
       <c r="BD28" s="6"/>
       <c r="BE28" s="6"/>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="19"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="14">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="14">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="14">
         <v>103.66567166609961</v>
       </c>
       <c r="F29" s="14">
@@ -4726,51 +4762,53 @@
       </c>
       <c r="AT29" s="6">
         <v>101.6</v>
       </c>
       <c r="AU29" s="6">
         <v>101.4</v>
       </c>
       <c r="AV29" s="6">
         <v>101.5</v>
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ29" s="6">
         <v>103.3</v>
       </c>
       <c r="BA29" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB29" s="6"/>
+      <c r="BB29" s="6">
+        <v>102.74223383507956</v>
+      </c>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="14">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="14">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="14">
         <v>104.38923271370986</v>
       </c>
       <c r="F30" s="14">
@@ -4895,51 +4933,53 @@
       </c>
       <c r="AT30" s="6">
         <v>102.6</v>
       </c>
       <c r="AU30" s="6">
         <v>100.3</v>
       </c>
       <c r="AV30" s="6">
         <v>100.4</v>
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ30" s="6">
         <v>103.2</v>
       </c>
       <c r="BA30" s="6">
         <v>101.1</v>
       </c>
-      <c r="BB30" s="6"/>
+      <c r="BB30" s="6">
+        <v>101.51499544818468</v>
+      </c>
       <c r="BC30" s="6"/>
       <c r="BD30" s="6"/>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="14">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="14">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="14">
         <v>105.64222250619466</v>
       </c>
       <c r="F31" s="14">
@@ -5064,51 +5104,53 @@
       </c>
       <c r="AT31" s="6">
         <v>101.5</v>
       </c>
       <c r="AU31" s="6">
         <v>101.7</v>
       </c>
       <c r="AV31" s="6">
         <v>101.8</v>
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ31" s="6">
         <v>100.3</v>
       </c>
       <c r="BA31" s="6">
         <v>100.2</v>
       </c>
-      <c r="BB31" s="6"/>
+      <c r="BB31" s="6">
+        <v>100.28800557399049</v>
+      </c>
       <c r="BC31" s="6"/>
       <c r="BD31" s="6"/>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="14">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="14">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="14">
         <v>108.65464319323787</v>
       </c>
       <c r="F32" s="14">
@@ -5233,51 +5275,53 @@
       </c>
       <c r="AT32" s="6">
         <v>104.4</v>
       </c>
       <c r="AU32" s="6">
         <v>102</v>
       </c>
       <c r="AV32" s="6">
         <v>102</v>
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ32" s="6">
         <v>101.7</v>
       </c>
       <c r="BA32" s="6">
         <v>102.6</v>
       </c>
-      <c r="BB32" s="6"/>
+      <c r="BB32" s="6">
+        <v>103.83652692738723</v>
+      </c>
       <c r="BC32" s="6"/>
       <c r="BD32" s="6"/>
       <c r="BE32" s="6"/>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="14">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="14">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="14">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="14">
         <v>95.225460396506577</v>
       </c>
       <c r="F33" s="14">
@@ -5402,51 +5446,53 @@
       </c>
       <c r="AT33" s="6">
         <v>104.3</v>
       </c>
       <c r="AU33" s="6">
         <v>104.5</v>
       </c>
       <c r="AV33" s="6">
         <v>104.4</v>
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
       <c r="AZ33" s="6">
         <v>102.5</v>
       </c>
       <c r="BA33" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB33" s="6"/>
+      <c r="BB33" s="6">
+        <v>103.09463645203969</v>
+      </c>
       <c r="BC33" s="6"/>
       <c r="BD33" s="6"/>
       <c r="BE33" s="6"/>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="14">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="14">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="14">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="14">
         <v>108.62971096431868</v>
       </c>
       <c r="F34" s="14">
@@ -5571,51 +5617,53 @@
       </c>
       <c r="AT34" s="6">
         <v>102.1</v>
       </c>
       <c r="AU34" s="6">
         <v>101.8</v>
       </c>
       <c r="AV34" s="6">
         <v>102</v>
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ34" s="6">
         <v>101</v>
       </c>
       <c r="BA34" s="6">
         <v>101.3</v>
       </c>
-      <c r="BB34" s="6"/>
+      <c r="BB34" s="6">
+        <v>101.33095866415553</v>
+      </c>
       <c r="BC34" s="6"/>
       <c r="BD34" s="6"/>
       <c r="BE34" s="6"/>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="14">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="14">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="14">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="14">
         <v>105.61231477736224</v>
       </c>
       <c r="F35" s="14">
@@ -5740,51 +5788,53 @@
       </c>
       <c r="AT35" s="6">
         <v>103.2</v>
       </c>
       <c r="AU35" s="6">
         <v>103.1</v>
       </c>
       <c r="AV35" s="6">
         <v>103.5</v>
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ35" s="6">
         <v>102.3</v>
       </c>
       <c r="BA35" s="6">
         <v>102.6</v>
       </c>
-      <c r="BB35" s="6"/>
+      <c r="BB35" s="6">
+        <v>102.59165065196581</v>
+      </c>
       <c r="BC35" s="6"/>
       <c r="BD35" s="6"/>
       <c r="BE35" s="6"/>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="14">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="14">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="14">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="14">
         <v>106.28524592632533</v>
       </c>
       <c r="F36" s="14">
@@ -5909,51 +5959,53 @@
       </c>
       <c r="AT36" s="6">
         <v>104.3</v>
       </c>
       <c r="AU36" s="6">
         <v>103.1</v>
       </c>
       <c r="AV36" s="6">
         <v>100.9</v>
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>100.9</v>
       </c>
       <c r="BA36" s="6">
         <v>101.9</v>
       </c>
-      <c r="BB36" s="6"/>
+      <c r="BB36" s="6">
+        <v>100.03680160317015</v>
+      </c>
       <c r="BC36" s="6"/>
       <c r="BD36" s="6"/>
       <c r="BE36" s="6"/>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="14">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="14">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="14">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="14">
         <v>106.06836680905974</v>
       </c>
       <c r="F37" s="14">
@@ -6078,51 +6130,53 @@
       </c>
       <c r="AT37" s="6">
         <v>101.4</v>
       </c>
       <c r="AU37" s="6">
         <v>101</v>
       </c>
       <c r="AV37" s="6">
         <v>101.2</v>
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ37" s="6">
         <v>100</v>
       </c>
       <c r="BA37" s="6">
         <v>100.8</v>
       </c>
-      <c r="BB37" s="6"/>
+      <c r="BB37" s="6">
+        <v>101.33570312313822</v>
+      </c>
       <c r="BC37" s="6"/>
       <c r="BD37" s="6"/>
       <c r="BE37" s="6"/>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="15">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="15">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="15">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="15">
         <v>107.12339193788148</v>
       </c>
       <c r="F38" s="15">
@@ -6247,251 +6301,253 @@
       </c>
       <c r="AT38" s="6">
         <v>101.7</v>
       </c>
       <c r="AU38" s="6">
         <v>101.5</v>
       </c>
       <c r="AV38" s="6">
         <v>101.8</v>
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
       <c r="AZ38" s="6">
         <v>102.9</v>
       </c>
       <c r="BA38" s="6">
         <v>102.9</v>
       </c>
-      <c r="BB38" s="6"/>
+      <c r="BB38" s="6">
+        <v>103.10561997950505</v>
+      </c>
       <c r="BC38" s="6"/>
       <c r="BD38" s="6"/>
       <c r="BE38" s="6"/>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="26" t="s">
+      <c r="A40" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="26"/>
-[...46 lines deleted...]
-      <c r="AW40" s="26"/>
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+      <c r="R40" s="29"/>
+      <c r="S40" s="29"/>
+      <c r="T40" s="29"/>
+      <c r="U40" s="29"/>
+      <c r="V40" s="29"/>
+      <c r="W40" s="29"/>
+      <c r="X40" s="29"/>
+      <c r="Y40" s="29"/>
+      <c r="Z40" s="29"/>
+      <c r="AA40" s="29"/>
+      <c r="AB40" s="29"/>
+      <c r="AC40" s="29"/>
+      <c r="AD40" s="29"/>
+      <c r="AE40" s="29"/>
+      <c r="AF40" s="29"/>
+      <c r="AG40" s="29"/>
+      <c r="AH40" s="29"/>
+      <c r="AI40" s="29"/>
+      <c r="AJ40" s="29"/>
+      <c r="AK40" s="29"/>
+      <c r="AL40" s="29"/>
+      <c r="AM40" s="29"/>
+      <c r="AN40" s="29"/>
+      <c r="AO40" s="29"/>
+      <c r="AP40" s="29"/>
+      <c r="AQ40" s="29"/>
+      <c r="AR40" s="29"/>
+      <c r="AS40" s="29"/>
+      <c r="AT40" s="29"/>
+      <c r="AU40" s="29"/>
+      <c r="AV40" s="29"/>
+      <c r="AW40" s="29"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I41" s="25" t="s">
+      <c r="I41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J41" s="25"/>
-[...3 lines deleted...]
-      <c r="U41" s="25" t="s">
+      <c r="J41" s="26"/>
+      <c r="K41" s="26"/>
+      <c r="L41" s="26"/>
+      <c r="M41" s="26"/>
+      <c r="U41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V41" s="25"/>
-[...2 lines deleted...]
-      <c r="Y41" s="25"/>
+      <c r="V41" s="26"/>
+      <c r="W41" s="26"/>
+      <c r="X41" s="26"/>
+      <c r="Y41" s="26"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
-      <c r="AG41" s="25" t="s">
+      <c r="AG41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH41" s="25"/>
-[...2 lines deleted...]
-      <c r="AK41" s="25"/>
+      <c r="AH41" s="26"/>
+      <c r="AI41" s="26"/>
+      <c r="AJ41" s="26"/>
+      <c r="AK41" s="26"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
-      <c r="AS41" s="25" t="s">
+      <c r="AS41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT41" s="25"/>
-[...2 lines deleted...]
-      <c r="AW41" s="25"/>
+      <c r="AT41" s="26"/>
+      <c r="AU41" s="26"/>
+      <c r="AV41" s="26"/>
+      <c r="AW41" s="26"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
-      <c r="BE41" s="25" t="s">
+      <c r="BE41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF41" s="25"/>
-[...2 lines deleted...]
-      <c r="BI41" s="25"/>
+      <c r="BF41" s="26"/>
+      <c r="BG41" s="26"/>
+      <c r="BH41" s="26"/>
+      <c r="BI41" s="26"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="27"/>
-      <c r="B42" s="22" t="s">
+      <c r="B42" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C42" s="23"/>
-[...10 lines deleted...]
-      <c r="N42" s="22" t="s">
+      <c r="C42" s="24"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="25"/>
+      <c r="N42" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="23"/>
-[...10 lines deleted...]
-      <c r="Z42" s="22" t="s">
+      <c r="O42" s="24"/>
+      <c r="P42" s="24"/>
+      <c r="Q42" s="24"/>
+      <c r="R42" s="24"/>
+      <c r="S42" s="24"/>
+      <c r="T42" s="24"/>
+      <c r="U42" s="24"/>
+      <c r="V42" s="24"/>
+      <c r="W42" s="24"/>
+      <c r="X42" s="24"/>
+      <c r="Y42" s="25"/>
+      <c r="Z42" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="23"/>
-[...10 lines deleted...]
-      <c r="AL42" s="22" t="s">
+      <c r="AA42" s="24"/>
+      <c r="AB42" s="24"/>
+      <c r="AC42" s="24"/>
+      <c r="AD42" s="24"/>
+      <c r="AE42" s="24"/>
+      <c r="AF42" s="24"/>
+      <c r="AG42" s="24"/>
+      <c r="AH42" s="24"/>
+      <c r="AI42" s="24"/>
+      <c r="AJ42" s="24"/>
+      <c r="AK42" s="25"/>
+      <c r="AL42" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="23"/>
-[...10 lines deleted...]
-      <c r="AX42" s="22" t="s">
+      <c r="AM42" s="24"/>
+      <c r="AN42" s="24"/>
+      <c r="AO42" s="24"/>
+      <c r="AP42" s="24"/>
+      <c r="AQ42" s="24"/>
+      <c r="AR42" s="24"/>
+      <c r="AS42" s="24"/>
+      <c r="AT42" s="24"/>
+      <c r="AU42" s="24"/>
+      <c r="AV42" s="24"/>
+      <c r="AW42" s="25"/>
+      <c r="AX42" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="23"/>
-[...9 lines deleted...]
-      <c r="BI42" s="24"/>
+      <c r="AY42" s="24"/>
+      <c r="AZ42" s="24"/>
+      <c r="BA42" s="24"/>
+      <c r="BB42" s="24"/>
+      <c r="BC42" s="24"/>
+      <c r="BD42" s="24"/>
+      <c r="BE42" s="24"/>
+      <c r="BF42" s="24"/>
+      <c r="BG42" s="24"/>
+      <c r="BH42" s="24"/>
+      <c r="BI42" s="25"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="28"/>
       <c r="B43" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="4" t="s">
@@ -6792,51 +6848,53 @@
       </c>
       <c r="AT44" s="6">
         <v>104.3</v>
       </c>
       <c r="AU44" s="6">
         <v>101.6</v>
       </c>
       <c r="AV44" s="6">
         <v>101.3</v>
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
       <c r="AZ44" s="6">
         <v>100</v>
       </c>
       <c r="BA44" s="6">
         <v>100</v>
       </c>
-      <c r="BB44" s="6"/>
+      <c r="BB44" s="6">
+        <v>100</v>
+      </c>
       <c r="BC44" s="6"/>
       <c r="BD44" s="6"/>
       <c r="BE44" s="6"/>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="F45" s="6">
@@ -6961,51 +7019,53 @@
       </c>
       <c r="AT45" s="6">
         <v>105.9</v>
       </c>
       <c r="AU45" s="6">
         <v>100.6</v>
       </c>
       <c r="AV45" s="6">
         <v>100.6</v>
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
       <c r="AZ45" s="6">
         <v>100</v>
       </c>
       <c r="BA45" s="6">
         <v>100</v>
       </c>
-      <c r="BB45" s="6"/>
+      <c r="BB45" s="6">
+        <v>100</v>
+      </c>
       <c r="BC45" s="6"/>
       <c r="BD45" s="6"/>
       <c r="BE45" s="6"/>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="6" t="s">
@@ -7130,51 +7190,53 @@
       </c>
       <c r="AT46" s="6">
         <v>103.5</v>
       </c>
       <c r="AU46" s="6">
         <v>105.7</v>
       </c>
       <c r="AV46" s="6">
         <v>106</v>
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
       <c r="AZ46" s="6">
         <v>100</v>
       </c>
       <c r="BA46" s="6">
         <v>100</v>
       </c>
-      <c r="BB46" s="6"/>
+      <c r="BB46" s="6">
+        <v>100</v>
+      </c>
       <c r="BC46" s="6"/>
       <c r="BD46" s="6"/>
       <c r="BE46" s="6"/>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F47" s="6" t="s">
@@ -7299,51 +7361,53 @@
       </c>
       <c r="AT47" s="6">
         <v>112.4</v>
       </c>
       <c r="AU47" s="6">
         <v>98.9</v>
       </c>
       <c r="AV47" s="6">
         <v>102.8</v>
       </c>
       <c r="AW47" s="19">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
       <c r="AZ47" s="6">
         <v>100</v>
       </c>
       <c r="BA47" s="6">
         <v>100</v>
       </c>
-      <c r="BB47" s="6"/>
+      <c r="BB47" s="6">
+        <v>100</v>
+      </c>
       <c r="BC47" s="6"/>
       <c r="BD47" s="6"/>
       <c r="BE47" s="6"/>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="19"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="6" t="s">
@@ -7468,51 +7532,53 @@
       </c>
       <c r="AT48" s="6">
         <v>99.7</v>
       </c>
       <c r="AU48" s="6">
         <v>99.5</v>
       </c>
       <c r="AV48" s="6">
         <v>99.5</v>
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
       <c r="AZ48" s="6">
         <v>100</v>
       </c>
       <c r="BA48" s="6">
         <v>100</v>
       </c>
-      <c r="BB48" s="6"/>
+      <c r="BB48" s="6">
+        <v>100</v>
+      </c>
       <c r="BC48" s="6"/>
       <c r="BD48" s="6"/>
       <c r="BE48" s="6"/>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="6" t="s">
@@ -7637,51 +7703,53 @@
       </c>
       <c r="AT49" s="6">
         <v>106</v>
       </c>
       <c r="AU49" s="6">
         <v>101.6</v>
       </c>
       <c r="AV49" s="6">
         <v>100.8</v>
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BB49" s="6"/>
+      <c r="BB49" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BC49" s="6"/>
       <c r="BD49" s="6"/>
       <c r="BE49" s="6"/>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="6" t="s">
@@ -7806,51 +7874,53 @@
       </c>
       <c r="AT50" s="6">
         <v>102</v>
       </c>
       <c r="AU50" s="6">
         <v>102.1</v>
       </c>
       <c r="AV50" s="6">
         <v>102.1</v>
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
       <c r="AZ50" s="6">
         <v>100</v>
       </c>
       <c r="BA50" s="6">
         <v>100</v>
       </c>
-      <c r="BB50" s="6"/>
+      <c r="BB50" s="6">
+        <v>100</v>
+      </c>
       <c r="BC50" s="6"/>
       <c r="BD50" s="6"/>
       <c r="BE50" s="6"/>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="6" t="s">
@@ -7975,51 +8045,53 @@
       </c>
       <c r="AT51" s="6">
         <v>108.1</v>
       </c>
       <c r="AU51" s="6">
         <v>101.6</v>
       </c>
       <c r="AV51" s="6">
         <v>101</v>
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
       <c r="AZ51" s="6">
         <v>100</v>
       </c>
       <c r="BA51" s="6">
         <v>100</v>
       </c>
-      <c r="BB51" s="6"/>
+      <c r="BB51" s="6">
+        <v>100</v>
+      </c>
       <c r="BC51" s="6"/>
       <c r="BD51" s="6"/>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="F52" s="6">
@@ -8144,51 +8216,53 @@
       </c>
       <c r="AT52" s="6">
         <v>103.4</v>
       </c>
       <c r="AU52" s="6">
         <v>104.1</v>
       </c>
       <c r="AV52" s="6">
         <v>104.1</v>
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
       <c r="AZ52" s="6">
         <v>100</v>
       </c>
       <c r="BA52" s="6">
         <v>100</v>
       </c>
-      <c r="BB52" s="6"/>
+      <c r="BB52" s="6">
+        <v>100</v>
+      </c>
       <c r="BC52" s="6"/>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F53" s="6" t="s">
@@ -8313,51 +8387,53 @@
       </c>
       <c r="AT53" s="6">
         <v>100.4</v>
       </c>
       <c r="AU53" s="6">
         <v>100.5</v>
       </c>
       <c r="AV53" s="6">
         <v>100.5</v>
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
       <c r="AZ53" s="6">
         <v>100</v>
       </c>
       <c r="BA53" s="6">
         <v>100</v>
       </c>
-      <c r="BB53" s="6"/>
+      <c r="BB53" s="6">
+        <v>100</v>
+      </c>
       <c r="BC53" s="6"/>
       <c r="BD53" s="6"/>
       <c r="BE53" s="6"/>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="6" t="s">
@@ -8482,51 +8558,53 @@
       </c>
       <c r="AT54" s="6">
         <v>103.3</v>
       </c>
       <c r="AU54" s="6">
         <v>103.3</v>
       </c>
       <c r="AV54" s="6">
         <v>104.4</v>
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
       <c r="AZ54" s="6">
         <v>100</v>
       </c>
       <c r="BA54" s="6">
         <v>100</v>
       </c>
-      <c r="BB54" s="6"/>
+      <c r="BB54" s="6">
+        <v>100</v>
+      </c>
       <c r="BC54" s="6"/>
       <c r="BD54" s="6"/>
       <c r="BE54" s="6"/>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F55" s="6" t="s">
@@ -8651,51 +8729,53 @@
       </c>
       <c r="AT55" s="6">
         <v>105.5</v>
       </c>
       <c r="AU55" s="6">
         <v>103.1</v>
       </c>
       <c r="AV55" s="6">
         <v>99.2</v>
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BB55" s="6"/>
+      <c r="BB55" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BC55" s="6"/>
       <c r="BD55" s="6"/>
       <c r="BE55" s="6"/>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="6" t="s">
@@ -8820,51 +8900,53 @@
       </c>
       <c r="AT56" s="6">
         <v>100.9</v>
       </c>
       <c r="AU56" s="6">
         <v>101.2</v>
       </c>
       <c r="AV56" s="6">
         <v>101.8</v>
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
       <c r="AZ56" s="6">
         <v>100</v>
       </c>
       <c r="BA56" s="6">
         <v>100</v>
       </c>
-      <c r="BB56" s="6"/>
+      <c r="BB56" s="6">
+        <v>100</v>
+      </c>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
       <c r="BE56" s="6"/>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="6" t="s">
@@ -8989,251 +9071,253 @@
       </c>
       <c r="AT57" s="6">
         <v>99.1</v>
       </c>
       <c r="AU57" s="6">
         <v>98.9</v>
       </c>
       <c r="AV57" s="6">
         <v>98.9</v>
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BB57" s="6"/>
+      <c r="BB57" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BC57" s="6"/>
       <c r="BD57" s="6"/>
       <c r="BE57" s="6"/>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
       <c r="F58" s="13"/>
       <c r="G58" s="13"/>
       <c r="H58" s="13"/>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="26" t="s">
+      <c r="A59" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B59" s="26"/>
-[...46 lines deleted...]
-      <c r="AW59" s="26"/>
+      <c r="B59" s="29"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="29"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="29"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="29"/>
+      <c r="N59" s="29"/>
+      <c r="O59" s="29"/>
+      <c r="P59" s="29"/>
+      <c r="Q59" s="29"/>
+      <c r="R59" s="29"/>
+      <c r="S59" s="29"/>
+      <c r="T59" s="29"/>
+      <c r="U59" s="29"/>
+      <c r="V59" s="29"/>
+      <c r="W59" s="29"/>
+      <c r="X59" s="29"/>
+      <c r="Y59" s="29"/>
+      <c r="Z59" s="29"/>
+      <c r="AA59" s="29"/>
+      <c r="AB59" s="29"/>
+      <c r="AC59" s="29"/>
+      <c r="AD59" s="29"/>
+      <c r="AE59" s="29"/>
+      <c r="AF59" s="29"/>
+      <c r="AG59" s="29"/>
+      <c r="AH59" s="29"/>
+      <c r="AI59" s="29"/>
+      <c r="AJ59" s="29"/>
+      <c r="AK59" s="29"/>
+      <c r="AL59" s="29"/>
+      <c r="AM59" s="29"/>
+      <c r="AN59" s="29"/>
+      <c r="AO59" s="29"/>
+      <c r="AP59" s="29"/>
+      <c r="AQ59" s="29"/>
+      <c r="AR59" s="29"/>
+      <c r="AS59" s="29"/>
+      <c r="AT59" s="29"/>
+      <c r="AU59" s="29"/>
+      <c r="AV59" s="29"/>
+      <c r="AW59" s="29"/>
     </row>
     <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I60" s="25" t="s">
+      <c r="I60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J60" s="25"/>
-[...3 lines deleted...]
-      <c r="U60" s="25" t="s">
+      <c r="J60" s="26"/>
+      <c r="K60" s="26"/>
+      <c r="L60" s="26"/>
+      <c r="M60" s="26"/>
+      <c r="U60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V60" s="25"/>
-[...2 lines deleted...]
-      <c r="Y60" s="25"/>
+      <c r="V60" s="26"/>
+      <c r="W60" s="26"/>
+      <c r="X60" s="26"/>
+      <c r="Y60" s="26"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
-      <c r="AG60" s="25" t="s">
+      <c r="AG60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH60" s="25"/>
-[...2 lines deleted...]
-      <c r="AK60" s="25"/>
+      <c r="AH60" s="26"/>
+      <c r="AI60" s="26"/>
+      <c r="AJ60" s="26"/>
+      <c r="AK60" s="26"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
-      <c r="AS60" s="25" t="s">
+      <c r="AS60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT60" s="25"/>
-[...2 lines deleted...]
-      <c r="AW60" s="25"/>
+      <c r="AT60" s="26"/>
+      <c r="AU60" s="26"/>
+      <c r="AV60" s="26"/>
+      <c r="AW60" s="26"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
-      <c r="BE60" s="25" t="s">
+      <c r="BE60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF60" s="25"/>
-[...2 lines deleted...]
-      <c r="BI60" s="25"/>
+      <c r="BF60" s="26"/>
+      <c r="BG60" s="26"/>
+      <c r="BH60" s="26"/>
+      <c r="BI60" s="26"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="27"/>
-      <c r="B61" s="22" t="s">
+      <c r="B61" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C61" s="23"/>
-[...10 lines deleted...]
-      <c r="N61" s="22" t="s">
+      <c r="C61" s="24"/>
+      <c r="D61" s="24"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="24"/>
+      <c r="G61" s="24"/>
+      <c r="H61" s="24"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+      <c r="K61" s="24"/>
+      <c r="L61" s="24"/>
+      <c r="M61" s="25"/>
+      <c r="N61" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="23"/>
-[...10 lines deleted...]
-      <c r="Z61" s="22" t="s">
+      <c r="O61" s="24"/>
+      <c r="P61" s="24"/>
+      <c r="Q61" s="24"/>
+      <c r="R61" s="24"/>
+      <c r="S61" s="24"/>
+      <c r="T61" s="24"/>
+      <c r="U61" s="24"/>
+      <c r="V61" s="24"/>
+      <c r="W61" s="24"/>
+      <c r="X61" s="24"/>
+      <c r="Y61" s="25"/>
+      <c r="Z61" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="23"/>
-[...10 lines deleted...]
-      <c r="AL61" s="22" t="s">
+      <c r="AA61" s="24"/>
+      <c r="AB61" s="24"/>
+      <c r="AC61" s="24"/>
+      <c r="AD61" s="24"/>
+      <c r="AE61" s="24"/>
+      <c r="AF61" s="24"/>
+      <c r="AG61" s="24"/>
+      <c r="AH61" s="24"/>
+      <c r="AI61" s="24"/>
+      <c r="AJ61" s="24"/>
+      <c r="AK61" s="25"/>
+      <c r="AL61" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="23"/>
-[...10 lines deleted...]
-      <c r="AX61" s="22" t="s">
+      <c r="AM61" s="24"/>
+      <c r="AN61" s="24"/>
+      <c r="AO61" s="24"/>
+      <c r="AP61" s="24"/>
+      <c r="AQ61" s="24"/>
+      <c r="AR61" s="24"/>
+      <c r="AS61" s="24"/>
+      <c r="AT61" s="24"/>
+      <c r="AU61" s="24"/>
+      <c r="AV61" s="24"/>
+      <c r="AW61" s="25"/>
+      <c r="AX61" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="23"/>
-[...9 lines deleted...]
-      <c r="BI61" s="24"/>
+      <c r="AY61" s="24"/>
+      <c r="AZ61" s="24"/>
+      <c r="BA61" s="24"/>
+      <c r="BB61" s="24"/>
+      <c r="BC61" s="24"/>
+      <c r="BD61" s="24"/>
+      <c r="BE61" s="24"/>
+      <c r="BF61" s="24"/>
+      <c r="BG61" s="24"/>
+      <c r="BH61" s="24"/>
+      <c r="BI61" s="25"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="28"/>
       <c r="B62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="4" t="s">
@@ -9534,51 +9618,53 @@
       </c>
       <c r="AT63" s="6">
         <v>102.1</v>
       </c>
       <c r="AU63" s="6">
         <v>102.1</v>
       </c>
       <c r="AV63" s="6">
         <v>102.7</v>
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
       <c r="AZ63" s="6">
         <v>101.6</v>
       </c>
       <c r="BA63" s="6">
         <v>101.4</v>
       </c>
-      <c r="BB63" s="6"/>
+      <c r="BB63" s="6">
+        <v>101.68726233202672</v>
+      </c>
       <c r="BC63" s="6"/>
       <c r="BD63" s="6"/>
       <c r="BE63" s="6"/>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
       </c>
       <c r="F64" s="6">
@@ -9703,51 +9789,53 @@
       </c>
       <c r="AT64" s="6">
         <v>101.4</v>
       </c>
       <c r="AU64" s="6">
         <v>101.2</v>
       </c>
       <c r="AV64" s="6">
         <v>103.4</v>
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
       <c r="AZ64" s="6">
         <v>99.6</v>
       </c>
       <c r="BA64" s="6">
         <v>94.8</v>
       </c>
-      <c r="BB64" s="6"/>
+      <c r="BB64" s="6">
+        <v>94.089516603241847</v>
+      </c>
       <c r="BC64" s="6"/>
       <c r="BD64" s="6"/>
       <c r="BE64" s="6"/>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
       </c>
       <c r="F65" s="6">
@@ -9872,51 +9960,53 @@
       </c>
       <c r="AT65" s="6">
         <v>102.9</v>
       </c>
       <c r="AU65" s="6">
         <v>101.3</v>
       </c>
       <c r="AV65" s="6">
         <v>101.9</v>
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ65" s="6">
         <v>102.7</v>
       </c>
       <c r="BA65" s="6">
         <v>103.8</v>
       </c>
-      <c r="BB65" s="6"/>
+      <c r="BB65" s="6">
+        <v>109.44304911108442</v>
+      </c>
       <c r="BC65" s="6"/>
       <c r="BD65" s="6"/>
       <c r="BE65" s="6"/>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
       </c>
       <c r="F66" s="6">
@@ -10041,51 +10131,53 @@
       </c>
       <c r="AT66" s="6">
         <v>101.2</v>
       </c>
       <c r="AU66" s="6">
         <v>102.4</v>
       </c>
       <c r="AV66" s="6">
         <v>103.4</v>
       </c>
       <c r="AW66" s="19">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ66" s="6">
         <v>104.5</v>
       </c>
       <c r="BA66" s="6">
         <v>104.1</v>
       </c>
-      <c r="BB66" s="6"/>
+      <c r="BB66" s="6">
+        <v>104.56595977152456</v>
+      </c>
       <c r="BC66" s="6"/>
       <c r="BD66" s="6"/>
       <c r="BE66" s="6"/>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="19"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
       </c>
       <c r="F67" s="6">
@@ -10210,51 +10302,53 @@
       </c>
       <c r="AT67" s="6">
         <v>102.5</v>
       </c>
       <c r="AU67" s="6">
         <v>102.5</v>
       </c>
       <c r="AV67" s="6">
         <v>102.7</v>
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ67" s="6">
         <v>103.3</v>
       </c>
       <c r="BA67" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB67" s="6"/>
+      <c r="BB67" s="6">
+        <v>102.74224027027911</v>
+      </c>
       <c r="BC67" s="6"/>
       <c r="BD67" s="6"/>
       <c r="BE67" s="6"/>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
       </c>
       <c r="F68" s="6">
@@ -10379,51 +10473,53 @@
       </c>
       <c r="AT68" s="6">
         <v>97.4</v>
       </c>
       <c r="AU68" s="6">
         <v>98.1</v>
       </c>
       <c r="AV68" s="6">
         <v>99.7</v>
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>103.2</v>
       </c>
       <c r="BA68" s="6">
         <v>101.1</v>
       </c>
-      <c r="BB68" s="6"/>
+      <c r="BB68" s="6">
+        <v>101.51499544818468</v>
+      </c>
       <c r="BC68" s="6"/>
       <c r="BD68" s="6"/>
       <c r="BE68" s="6"/>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
       </c>
       <c r="F69" s="6">
@@ -10548,51 +10644,53 @@
       </c>
       <c r="AT69" s="6">
         <v>101.1</v>
       </c>
       <c r="AU69" s="6">
         <v>101.4</v>
       </c>
       <c r="AV69" s="6">
         <v>101.5</v>
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ69" s="6">
         <v>100.3</v>
       </c>
       <c r="BA69" s="6">
         <v>100.2</v>
       </c>
-      <c r="BB69" s="6"/>
+      <c r="BB69" s="6">
+        <v>100.28800802145462</v>
+      </c>
       <c r="BC69" s="6"/>
       <c r="BD69" s="6"/>
       <c r="BE69" s="6"/>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
       </c>
       <c r="F70" s="6">
@@ -10717,51 +10815,53 @@
       </c>
       <c r="AT70" s="6">
         <v>101.8</v>
       </c>
       <c r="AU70" s="6">
         <v>102.2</v>
       </c>
       <c r="AV70" s="6">
         <v>103.6</v>
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ70" s="6">
         <v>101.7</v>
       </c>
       <c r="BA70" s="6">
         <v>102.6</v>
       </c>
-      <c r="BB70" s="6"/>
+      <c r="BB70" s="6">
+        <v>103.83724025385564</v>
+      </c>
       <c r="BC70" s="6"/>
       <c r="BD70" s="6"/>
       <c r="BE70" s="6"/>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
       </c>
       <c r="F71" s="6">
@@ -10886,51 +10986,53 @@
       </c>
       <c r="AT71" s="6">
         <v>104.8</v>
       </c>
       <c r="AU71" s="6">
         <v>104.8</v>
       </c>
       <c r="AV71" s="6">
         <v>104.7</v>
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
       <c r="AZ71" s="6">
         <v>102.5</v>
       </c>
       <c r="BA71" s="6">
         <v>102.7</v>
       </c>
-      <c r="BB71" s="6"/>
+      <c r="BB71" s="6">
+        <v>103.09483083362964</v>
+      </c>
       <c r="BC71" s="6"/>
       <c r="BD71" s="6"/>
       <c r="BE71" s="6"/>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
       </c>
       <c r="F72" s="6">
@@ -11055,51 +11157,53 @@
       </c>
       <c r="AT72" s="6">
         <v>103.3</v>
       </c>
       <c r="AU72" s="6">
         <v>103</v>
       </c>
       <c r="AV72" s="6">
         <v>103.2</v>
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ72" s="6">
         <v>101</v>
       </c>
       <c r="BA72" s="6">
         <v>101.3</v>
       </c>
-      <c r="BB72" s="6"/>
+      <c r="BB72" s="6">
+        <v>101.33121350319084</v>
+      </c>
       <c r="BC72" s="6"/>
       <c r="BD72" s="6"/>
       <c r="BE72" s="6"/>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
       </c>
       <c r="F73" s="6">
@@ -11224,51 +11328,53 @@
       </c>
       <c r="AT73" s="6">
         <v>103.1</v>
       </c>
       <c r="AU73" s="6">
         <v>103</v>
       </c>
       <c r="AV73" s="6">
         <v>102.8</v>
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ73" s="6">
         <v>102.3</v>
       </c>
       <c r="BA73" s="6">
         <v>102.6</v>
       </c>
-      <c r="BB73" s="6"/>
+      <c r="BB73" s="6">
+        <v>102.59374210527233</v>
+      </c>
       <c r="BC73" s="6"/>
       <c r="BD73" s="6"/>
       <c r="BE73" s="6"/>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
       </c>
       <c r="F74" s="6">
@@ -11393,51 +11499,53 @@
       </c>
       <c r="AT74" s="6">
         <v>103.3</v>
       </c>
       <c r="AU74" s="6">
         <v>103.2</v>
       </c>
       <c r="AV74" s="6">
         <v>102.7</v>
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ74" s="6">
         <v>100.9</v>
       </c>
       <c r="BA74" s="6">
         <v>101.9</v>
       </c>
-      <c r="BB74" s="6"/>
+      <c r="BB74" s="6">
+        <v>100.03680160317015</v>
+      </c>
       <c r="BC74" s="6"/>
       <c r="BD74" s="6"/>
       <c r="BE74" s="6"/>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
       </c>
       <c r="F75" s="6">
@@ -11562,51 +11670,53 @@
       </c>
       <c r="AT75" s="6">
         <v>102.1</v>
       </c>
       <c r="AU75" s="6">
         <v>99.6</v>
       </c>
       <c r="AV75" s="6">
         <v>100.2</v>
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ75" s="6">
         <v>100</v>
       </c>
       <c r="BA75" s="6">
         <v>100.8</v>
       </c>
-      <c r="BB75" s="6"/>
+      <c r="BB75" s="6">
+        <v>101.33579090351739</v>
+      </c>
       <c r="BC75" s="6"/>
       <c r="BD75" s="6"/>
       <c r="BE75" s="6"/>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
       </c>
       <c r="F76" s="6">
@@ -11731,143 +11841,145 @@
       </c>
       <c r="AT76" s="6">
         <v>103.7</v>
       </c>
       <c r="AU76" s="6">
         <v>103.8</v>
       </c>
       <c r="AV76" s="6">
         <v>104.1</v>
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
       <c r="AZ76" s="6">
         <v>102.9</v>
       </c>
       <c r="BA76" s="6">
         <v>102.9</v>
       </c>
-      <c r="BB76" s="6"/>
+      <c r="BB76" s="6">
+        <v>103.10561997950505</v>
+      </c>
       <c r="BC76" s="6"/>
       <c r="BD76" s="6"/>
       <c r="BE76" s="6"/>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
       <c r="F77" s="13"/>
       <c r="G77" s="13"/>
       <c r="H77" s="13"/>
       <c r="I77" s="13"/>
       <c r="J77" s="13"/>
       <c r="K77" s="13"/>
       <c r="L77" s="13"/>
       <c r="M77" s="13"/>
     </row>
     <row r="78" spans="1:61" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="Z78" s="29" t="s">
+      <c r="Z78" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="AA78" s="29"/>
-[...9 lines deleted...]
-      <c r="AK78" s="29"/>
+      <c r="AA78" s="22"/>
+      <c r="AB78" s="22"/>
+      <c r="AC78" s="22"/>
+      <c r="AD78" s="22"/>
+      <c r="AE78" s="22"/>
+      <c r="AF78" s="22"/>
+      <c r="AG78" s="22"/>
+      <c r="AH78" s="22"/>
+      <c r="AI78" s="22"/>
+      <c r="AJ78" s="22"/>
+      <c r="AK78" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="Z78:AK78"/>
-[...5 lines deleted...]
-    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="A2:AW2"/>
+    <mergeCell ref="A21:AW21"/>
+    <mergeCell ref="A40:AW40"/>
+    <mergeCell ref="A59:AW59"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="I60:M60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="U41:Y41"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="AS60:AW60"/>
-[...24 lines deleted...]
-    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="Z78:AK78"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>