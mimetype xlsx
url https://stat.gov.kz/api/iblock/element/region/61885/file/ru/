--- v3 (2026-06-24)
+++ v4 (2026-07-15)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика по ВПСХ_сельское_январь-май 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\072026\Динамика по ВПСХ_сельское_январь-июнь 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="41">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -152,51 +152,51 @@
   </si>
   <si>
     <t>2024 год**</t>
   </si>
   <si>
     <t xml:space="preserve">**Данные за 2024 год сформированы с учетом обновленных данных похозяйственного учета по поголовью скота на 1 января 2024 года. Предварительные данные 
 на 1 января 2024г.
 </t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -414,73 +414,73 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -758,240 +758,240 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AK6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BL74" sqref="BL74"/>
+      <selection pane="bottomRight" activeCell="BC63" sqref="BC63:BC76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="30" width="9.140625" style="3"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="29" t="s">
+    <row r="2" spans="1:61" ht="21" customHeight="1">
+      <c r="A2" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="29"/>
-[...46 lines deleted...]
-      <c r="AW2" s="29"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
+      <c r="Y2" s="26"/>
+      <c r="Z2" s="26"/>
+      <c r="AA2" s="26"/>
+      <c r="AB2" s="26"/>
+      <c r="AC2" s="26"/>
+      <c r="AD2" s="26"/>
+      <c r="AE2" s="26"/>
+      <c r="AF2" s="26"/>
+      <c r="AG2" s="26"/>
+      <c r="AH2" s="26"/>
+      <c r="AI2" s="26"/>
+      <c r="AJ2" s="26"/>
+      <c r="AK2" s="26"/>
+      <c r="AL2" s="26"/>
+      <c r="AM2" s="26"/>
+      <c r="AN2" s="26"/>
+      <c r="AO2" s="26"/>
+      <c r="AP2" s="26"/>
+      <c r="AQ2" s="26"/>
+      <c r="AR2" s="26"/>
+      <c r="AS2" s="26"/>
+      <c r="AT2" s="26"/>
+      <c r="AU2" s="26"/>
+      <c r="AV2" s="26"/>
+      <c r="AW2" s="26"/>
     </row>
-    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I3" s="26" t="s">
+    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="J3" s="26"/>
-[...3 lines deleted...]
-      <c r="U3" s="26" t="s">
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="U3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="26"/>
-[...2 lines deleted...]
-      <c r="Y3" s="26"/>
+      <c r="V3" s="25"/>
+      <c r="W3" s="25"/>
+      <c r="X3" s="25"/>
+      <c r="Y3" s="25"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="26" t="s">
+      <c r="AG3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="26"/>
-[...2 lines deleted...]
-      <c r="AK3" s="26"/>
+      <c r="AH3" s="25"/>
+      <c r="AI3" s="25"/>
+      <c r="AJ3" s="25"/>
+      <c r="AK3" s="25"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
-      <c r="AS3" s="26" t="s">
+      <c r="AS3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AT3" s="26"/>
-[...2 lines deleted...]
-      <c r="AW3" s="26"/>
+      <c r="AT3" s="25"/>
+      <c r="AU3" s="25"/>
+      <c r="AV3" s="25"/>
+      <c r="AW3" s="25"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="26" t="s">
+      <c r="BE3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="BF3" s="26"/>
-[...2 lines deleted...]
-      <c r="BI3" s="26"/>
+      <c r="BF3" s="25"/>
+      <c r="BG3" s="25"/>
+      <c r="BH3" s="25"/>
+      <c r="BI3" s="25"/>
     </row>
-    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="27"/>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="24"/>
-[...10 lines deleted...]
-      <c r="N4" s="23" t="s">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="24"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23" t="s">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="24"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23" t="s">
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="24"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23" t="s">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="24"/>
-[...9 lines deleted...]
-      <c r="BI4" s="25"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
+      <c r="BC4" s="23"/>
+      <c r="BD4" s="23"/>
+      <c r="BE4" s="23"/>
+      <c r="BF4" s="23"/>
+      <c r="BG4" s="23"/>
+      <c r="BH4" s="23"/>
+      <c r="BI4" s="24"/>
     </row>
-    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A5" s="28"/>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
@@ -1130,51 +1130,51 @@
       <c r="BB5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BD5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BE5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="BF5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="BG5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BH5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BI5" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:61" s="2" customFormat="1">
       <c r="A6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="6">
         <v>101.32346840869499</v>
       </c>
       <c r="C6" s="6">
         <v>102.10806802652787</v>
       </c>
       <c r="D6" s="6">
         <v>101.62808483055063</v>
       </c>
       <c r="E6" s="6">
         <v>102.06637242130566</v>
       </c>
       <c r="F6" s="6">
         <v>99.319322268695174</v>
       </c>
       <c r="G6" s="6">
         <v>101.16972264968618</v>
       </c>
       <c r="H6" s="6">
         <v>101.78086259875914</v>
       </c>
       <c r="I6" s="6">
@@ -1293,59 +1293,61 @@
       </c>
       <c r="AU6" s="6">
         <v>101.8</v>
       </c>
       <c r="AV6" s="6">
         <v>102</v>
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
       <c r="AZ6" s="6">
         <v>101.5</v>
       </c>
       <c r="BA6" s="6">
         <v>101.3</v>
       </c>
       <c r="BB6" s="6">
         <v>101.56425568272591</v>
       </c>
-      <c r="BC6" s="6"/>
+      <c r="BC6" s="6">
+        <v>102.87372865155797</v>
+      </c>
       <c r="BD6" s="6"/>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
-    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:61">
       <c r="A7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
       </c>
       <c r="F7" s="6">
         <v>115.91562196000666</v>
       </c>
       <c r="G7" s="6">
         <v>116.21892694141249</v>
       </c>
       <c r="H7" s="6">
         <v>112.4435341637621</v>
       </c>
       <c r="I7" s="6">
@@ -1464,59 +1466,61 @@
       </c>
       <c r="AU7" s="6">
         <v>100.9</v>
       </c>
       <c r="AV7" s="6">
         <v>102.1</v>
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
       <c r="AZ7" s="6">
         <v>100.1</v>
       </c>
       <c r="BA7" s="6">
         <v>96.7</v>
       </c>
       <c r="BB7" s="6">
         <v>96.181655515037093</v>
       </c>
-      <c r="BC7" s="6"/>
+      <c r="BC7" s="6">
+        <v>100.15850271435487</v>
+      </c>
       <c r="BD7" s="6"/>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
-    <row r="8" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:61">
       <c r="A8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
       </c>
       <c r="F8" s="6">
         <v>54.906101727252533</v>
       </c>
       <c r="G8" s="6">
         <v>63.243565131588205</v>
       </c>
       <c r="H8" s="6">
         <v>71.308500051952166</v>
       </c>
       <c r="I8" s="6">
@@ -1635,59 +1639,61 @@
       </c>
       <c r="AU8" s="6">
         <v>103.7</v>
       </c>
       <c r="AV8" s="6">
         <v>104.2</v>
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
       <c r="AZ8" s="6">
         <v>102.7</v>
       </c>
       <c r="BA8" s="6">
         <v>103.8</v>
       </c>
       <c r="BB8" s="6">
         <v>109.4259039014123</v>
       </c>
-      <c r="BC8" s="6"/>
+      <c r="BC8" s="6">
+        <v>107.34659510389015</v>
+      </c>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
-    <row r="9" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:61">
       <c r="A9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
       </c>
       <c r="F9" s="6">
         <v>98.339391814392073</v>
       </c>
       <c r="G9" s="6">
         <v>100.33902047440935</v>
       </c>
       <c r="H9" s="6">
         <v>100.21831336932125</v>
       </c>
       <c r="I9" s="6">
@@ -1806,59 +1812,61 @@
       </c>
       <c r="AU9" s="6">
         <v>101.1</v>
       </c>
       <c r="AV9" s="6">
         <v>103</v>
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
       <c r="AZ9" s="6">
         <v>104.4</v>
       </c>
       <c r="BA9" s="6">
         <v>104</v>
       </c>
       <c r="BB9" s="6">
         <v>104.52990329555907</v>
       </c>
-      <c r="BC9" s="6"/>
+      <c r="BC9" s="6">
+        <v>104.58162080445182</v>
+      </c>
       <c r="BD9" s="6"/>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
-    <row r="10" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:61">
       <c r="A10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
       </c>
       <c r="F10" s="6">
         <v>102.48208949850405</v>
       </c>
       <c r="G10" s="6">
         <v>105.78599339528142</v>
       </c>
       <c r="H10" s="6">
         <v>104.61266809881302</v>
       </c>
       <c r="I10" s="6">
@@ -1977,59 +1985,61 @@
       </c>
       <c r="AU10" s="6">
         <v>101.4</v>
       </c>
       <c r="AV10" s="6">
         <v>101.5</v>
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
       <c r="AZ10" s="6">
         <v>103.2</v>
       </c>
       <c r="BA10" s="6">
         <v>102.7</v>
       </c>
       <c r="BB10" s="6">
         <v>102.70920080748731</v>
       </c>
-      <c r="BC10" s="6"/>
+      <c r="BC10" s="6">
+        <v>102.60922932544696</v>
+      </c>
       <c r="BD10" s="6"/>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
-    <row r="11" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:61">
       <c r="A11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
       </c>
       <c r="F11" s="6">
         <v>104.17624020766532</v>
       </c>
       <c r="G11" s="6">
         <v>102.75753177972678</v>
       </c>
       <c r="H11" s="6">
         <v>104.01930966276423</v>
       </c>
       <c r="I11" s="6">
@@ -2148,59 +2158,61 @@
       </c>
       <c r="AU11" s="6">
         <v>100.3</v>
       </c>
       <c r="AV11" s="6">
         <v>100.4</v>
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>103.1</v>
       </c>
       <c r="BA11" s="6">
         <v>101.1</v>
       </c>
       <c r="BB11" s="6">
         <v>101.42855162444613</v>
       </c>
-      <c r="BC11" s="6"/>
+      <c r="BC11" s="6">
+        <v>102.60809260804086</v>
+      </c>
       <c r="BD11" s="6"/>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
-    <row r="12" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:61">
       <c r="A12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
       </c>
       <c r="F12" s="6">
         <v>104.29635601215348</v>
       </c>
       <c r="G12" s="6">
         <v>104.78473093113895</v>
       </c>
       <c r="H12" s="6">
         <v>104.98640909309376</v>
       </c>
       <c r="I12" s="6">
@@ -2319,59 +2331,61 @@
       </c>
       <c r="AU12" s="6">
         <v>101.7</v>
       </c>
       <c r="AV12" s="6">
         <v>101.7</v>
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>100.3</v>
       </c>
       <c r="BA12" s="6">
         <v>100.2</v>
       </c>
       <c r="BB12" s="6">
         <v>100.28245053715624</v>
       </c>
-      <c r="BC12" s="6"/>
+      <c r="BC12" s="6">
+        <v>102.09524975552347</v>
+      </c>
       <c r="BD12" s="6"/>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
-    <row r="13" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:61">
       <c r="A13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
       </c>
       <c r="F13" s="6">
         <v>99.3194896713199</v>
       </c>
       <c r="G13" s="6">
         <v>97.312873148397316</v>
       </c>
       <c r="H13" s="6">
         <v>102.01477130617691</v>
       </c>
       <c r="I13" s="6">
@@ -2490,59 +2504,61 @@
       </c>
       <c r="AU13" s="6">
         <v>102</v>
       </c>
       <c r="AV13" s="6">
         <v>102</v>
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
       <c r="AZ13" s="6">
         <v>101.6</v>
       </c>
       <c r="BA13" s="6">
         <v>102.5</v>
       </c>
       <c r="BB13" s="6">
         <v>103.73316923731085</v>
       </c>
-      <c r="BC13" s="6"/>
+      <c r="BC13" s="6">
+        <v>103.3562073568667</v>
+      </c>
       <c r="BD13" s="6"/>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
-    <row r="14" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:61">
       <c r="A14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
       </c>
       <c r="F14" s="6">
         <v>90.792408858637117</v>
       </c>
       <c r="G14" s="6">
         <v>98.098801247925792</v>
       </c>
       <c r="H14" s="6">
         <v>101.48399211125488</v>
       </c>
       <c r="I14" s="6">
@@ -2661,59 +2677,61 @@
       </c>
       <c r="AU14" s="6">
         <v>104.5</v>
       </c>
       <c r="AV14" s="6">
         <v>104.4</v>
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
       <c r="AZ14" s="6">
         <v>102.5</v>
       </c>
       <c r="BA14" s="6">
         <v>102.7</v>
       </c>
       <c r="BB14" s="6">
         <v>103.09022522158367</v>
       </c>
-      <c r="BC14" s="6"/>
+      <c r="BC14" s="6">
+        <v>103.5272405929439</v>
+      </c>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
-    <row r="15" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:61">
       <c r="A15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
       </c>
       <c r="F15" s="6">
         <v>109.57679518553722</v>
       </c>
       <c r="G15" s="6">
         <v>111.0196418579383</v>
       </c>
       <c r="H15" s="6">
         <v>107.68327833422585</v>
       </c>
       <c r="I15" s="6">
@@ -2832,59 +2850,61 @@
       </c>
       <c r="AU15" s="6">
         <v>101.8</v>
       </c>
       <c r="AV15" s="6">
         <v>102</v>
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>101</v>
       </c>
       <c r="BA15" s="6">
         <v>101.3</v>
       </c>
       <c r="BB15" s="6">
         <v>101.28613045333945</v>
       </c>
-      <c r="BC15" s="6"/>
+      <c r="BC15" s="6">
+        <v>103.12496589575242</v>
+      </c>
       <c r="BD15" s="6"/>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
-    <row r="16" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:61">
       <c r="A16" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
       </c>
       <c r="F16" s="6">
         <v>102.14199466666467</v>
       </c>
       <c r="G16" s="6">
         <v>103.07380560608772</v>
       </c>
       <c r="H16" s="6">
         <v>102.01110331972359</v>
       </c>
       <c r="I16" s="6">
@@ -3003,59 +3023,61 @@
       </c>
       <c r="AU16" s="6">
         <v>103.1</v>
       </c>
       <c r="AV16" s="6">
         <v>103.5</v>
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
       <c r="AZ16" s="6">
         <v>102.2</v>
       </c>
       <c r="BA16" s="6">
         <v>102.5</v>
       </c>
       <c r="BB16" s="6">
         <v>102.52455579819583</v>
       </c>
-      <c r="BC16" s="6"/>
+      <c r="BC16" s="6">
+        <v>103.6304845831219</v>
+      </c>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
-    <row r="17" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:61">
       <c r="A17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
       </c>
       <c r="F17" s="6">
         <v>105.38791481342149</v>
       </c>
       <c r="G17" s="6">
         <v>105.14486855742817</v>
       </c>
       <c r="H17" s="6">
         <v>104.20697693529723</v>
       </c>
       <c r="I17" s="6">
@@ -3174,59 +3196,61 @@
       </c>
       <c r="AU17" s="6">
         <v>103.1</v>
       </c>
       <c r="AV17" s="6">
         <v>100.9</v>
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.9</v>
       </c>
       <c r="BA17" s="6">
         <v>101.9</v>
       </c>
       <c r="BB17" s="6">
         <v>100.03678223556751</v>
       </c>
-      <c r="BC17" s="6"/>
+      <c r="BC17" s="6">
+        <v>102.70807337706715</v>
+      </c>
       <c r="BD17" s="6"/>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
-    <row r="18" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:61">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
       </c>
       <c r="F18" s="6">
         <v>102.414463669892</v>
       </c>
       <c r="G18" s="6">
         <v>104.21265585644343</v>
       </c>
       <c r="H18" s="6">
         <v>103.01417174843999</v>
       </c>
       <c r="I18" s="6">
@@ -3345,59 +3369,61 @@
       </c>
       <c r="AU18" s="6">
         <v>101</v>
       </c>
       <c r="AV18" s="6">
         <v>101.2</v>
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ18" s="6">
         <v>100</v>
       </c>
       <c r="BA18" s="6">
         <v>100.8</v>
       </c>
       <c r="BB18" s="6">
         <v>101.26934078984127</v>
       </c>
-      <c r="BC18" s="6"/>
+      <c r="BC18" s="6">
+        <v>102.67614562436198</v>
+      </c>
       <c r="BD18" s="6"/>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
-    <row r="19" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:61">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
       </c>
       <c r="F19" s="6">
         <v>102.81982706126354</v>
       </c>
       <c r="G19" s="6">
         <v>104.65431025809433</v>
       </c>
       <c r="H19" s="6">
         <v>104.74015481310485</v>
       </c>
       <c r="I19" s="6">
@@ -3516,270 +3542,272 @@
       </c>
       <c r="AU19" s="6">
         <v>101.5</v>
       </c>
       <c r="AV19" s="6">
         <v>101.8</v>
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
       <c r="AZ19" s="6">
         <v>102.9</v>
       </c>
       <c r="BA19" s="6">
         <v>102.9</v>
       </c>
       <c r="BB19" s="6">
         <v>103.08991971912053</v>
       </c>
-      <c r="BC19" s="6"/>
+      <c r="BC19" s="6">
+        <v>103.40645343373542</v>
+      </c>
       <c r="BD19" s="6"/>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
-    <row r="20" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:61">
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
       <c r="U20" s="13"/>
       <c r="V20" s="13"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
       <c r="Z20" s="13"/>
       <c r="AA20" s="13"/>
       <c r="AB20" s="13"/>
       <c r="AC20" s="13"/>
       <c r="AD20" s="13"/>
       <c r="AE20" s="20"/>
     </row>
-    <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="29" t="s">
+    <row r="21" spans="1:61" ht="21" customHeight="1">
+      <c r="A21" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="29"/>
-[...46 lines deleted...]
-      <c r="AW21" s="29"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+      <c r="N21" s="26"/>
+      <c r="O21" s="26"/>
+      <c r="P21" s="26"/>
+      <c r="Q21" s="26"/>
+      <c r="R21" s="26"/>
+      <c r="S21" s="26"/>
+      <c r="T21" s="26"/>
+      <c r="U21" s="26"/>
+      <c r="V21" s="26"/>
+      <c r="W21" s="26"/>
+      <c r="X21" s="26"/>
+      <c r="Y21" s="26"/>
+      <c r="Z21" s="26"/>
+      <c r="AA21" s="26"/>
+      <c r="AB21" s="26"/>
+      <c r="AC21" s="26"/>
+      <c r="AD21" s="26"/>
+      <c r="AE21" s="26"/>
+      <c r="AF21" s="26"/>
+      <c r="AG21" s="26"/>
+      <c r="AH21" s="26"/>
+      <c r="AI21" s="26"/>
+      <c r="AJ21" s="26"/>
+      <c r="AK21" s="26"/>
+      <c r="AL21" s="26"/>
+      <c r="AM21" s="26"/>
+      <c r="AN21" s="26"/>
+      <c r="AO21" s="26"/>
+      <c r="AP21" s="26"/>
+      <c r="AQ21" s="26"/>
+      <c r="AR21" s="26"/>
+      <c r="AS21" s="26"/>
+      <c r="AT21" s="26"/>
+      <c r="AU21" s="26"/>
+      <c r="AV21" s="26"/>
+      <c r="AW21" s="26"/>
     </row>
-    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I22" s="26" t="s">
+    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I22" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="J22" s="26"/>
-[...3 lines deleted...]
-      <c r="U22" s="26" t="s">
+      <c r="J22" s="25"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="25"/>
+      <c r="M22" s="25"/>
+      <c r="U22" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="V22" s="26"/>
-[...2 lines deleted...]
-      <c r="Y22" s="26"/>
+      <c r="V22" s="25"/>
+      <c r="W22" s="25"/>
+      <c r="X22" s="25"/>
+      <c r="Y22" s="25"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
-      <c r="AG22" s="26" t="s">
+      <c r="AG22" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AH22" s="26"/>
-[...2 lines deleted...]
-      <c r="AK22" s="26"/>
+      <c r="AH22" s="25"/>
+      <c r="AI22" s="25"/>
+      <c r="AJ22" s="25"/>
+      <c r="AK22" s="25"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="26" t="s">
+      <c r="AS22" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AT22" s="26"/>
-[...2 lines deleted...]
-      <c r="AW22" s="26"/>
+      <c r="AT22" s="25"/>
+      <c r="AU22" s="25"/>
+      <c r="AV22" s="25"/>
+      <c r="AW22" s="25"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
-      <c r="BE22" s="26" t="s">
+      <c r="BE22" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="BF22" s="26"/>
-[...2 lines deleted...]
-      <c r="BI22" s="26"/>
+      <c r="BF22" s="25"/>
+      <c r="BG22" s="25"/>
+      <c r="BH22" s="25"/>
+      <c r="BI22" s="25"/>
     </row>
-    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A23" s="27"/>
-      <c r="B23" s="23" t="s">
+      <c r="B23" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="24"/>
-[...10 lines deleted...]
-      <c r="N23" s="23" t="s">
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="24"/>
-[...10 lines deleted...]
-      <c r="Z23" s="23" t="s">
+      <c r="O23" s="23"/>
+      <c r="P23" s="23"/>
+      <c r="Q23" s="23"/>
+      <c r="R23" s="23"/>
+      <c r="S23" s="23"/>
+      <c r="T23" s="23"/>
+      <c r="U23" s="23"/>
+      <c r="V23" s="23"/>
+      <c r="W23" s="23"/>
+      <c r="X23" s="23"/>
+      <c r="Y23" s="24"/>
+      <c r="Z23" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="24"/>
-[...10 lines deleted...]
-      <c r="AL23" s="23" t="s">
+      <c r="AA23" s="23"/>
+      <c r="AB23" s="23"/>
+      <c r="AC23" s="23"/>
+      <c r="AD23" s="23"/>
+      <c r="AE23" s="23"/>
+      <c r="AF23" s="23"/>
+      <c r="AG23" s="23"/>
+      <c r="AH23" s="23"/>
+      <c r="AI23" s="23"/>
+      <c r="AJ23" s="23"/>
+      <c r="AK23" s="24"/>
+      <c r="AL23" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="24"/>
-[...10 lines deleted...]
-      <c r="AX23" s="23" t="s">
+      <c r="AM23" s="23"/>
+      <c r="AN23" s="23"/>
+      <c r="AO23" s="23"/>
+      <c r="AP23" s="23"/>
+      <c r="AQ23" s="23"/>
+      <c r="AR23" s="23"/>
+      <c r="AS23" s="23"/>
+      <c r="AT23" s="23"/>
+      <c r="AU23" s="23"/>
+      <c r="AV23" s="23"/>
+      <c r="AW23" s="24"/>
+      <c r="AX23" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="24"/>
-[...9 lines deleted...]
-      <c r="BI23" s="25"/>
+      <c r="AY23" s="23"/>
+      <c r="AZ23" s="23"/>
+      <c r="BA23" s="23"/>
+      <c r="BB23" s="23"/>
+      <c r="BC23" s="23"/>
+      <c r="BD23" s="23"/>
+      <c r="BE23" s="23"/>
+      <c r="BF23" s="23"/>
+      <c r="BG23" s="23"/>
+      <c r="BH23" s="23"/>
+      <c r="BI23" s="24"/>
     </row>
-    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A24" s="28"/>
       <c r="B24" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>9</v>
       </c>
@@ -3918,51 +3946,51 @@
       <c r="BB24" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BC24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BD24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BE24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="BF24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="BG24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BH24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BI24" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="25" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:61" s="2" customFormat="1">
       <c r="A25" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="14">
         <v>101.29310463092112</v>
       </c>
       <c r="C25" s="14">
         <v>102.08753069322131</v>
       </c>
       <c r="D25" s="14">
         <v>101.60795468124407</v>
       </c>
       <c r="E25" s="14">
         <v>102.05058532904445</v>
       </c>
       <c r="F25" s="14">
         <v>99.283588339958513</v>
       </c>
       <c r="G25" s="14">
         <v>101.1508274038688</v>
       </c>
       <c r="H25" s="14">
         <v>101.76767850392707</v>
       </c>
       <c r="I25" s="14">
@@ -4081,59 +4109,61 @@
       </c>
       <c r="AU25" s="6">
         <v>101.9</v>
       </c>
       <c r="AV25" s="6">
         <v>102</v>
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ25" s="6">
         <v>101.5</v>
       </c>
       <c r="BA25" s="6">
         <v>101.3</v>
       </c>
       <c r="BB25" s="6">
         <v>101.59676251259337</v>
       </c>
-      <c r="BC25" s="6"/>
+      <c r="BC25" s="6">
+        <v>102.92681947222309</v>
+      </c>
       <c r="BD25" s="6"/>
       <c r="BE25" s="6"/>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
-    <row r="26" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:61">
       <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="14">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="14">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="14">
         <v>116.80642391439318</v>
       </c>
       <c r="F26" s="14">
         <v>116.08489932583252</v>
       </c>
       <c r="G26" s="14">
         <v>116.38072976801963</v>
       </c>
       <c r="H26" s="14">
         <v>112.55033239691082</v>
       </c>
       <c r="I26" s="14">
@@ -4252,59 +4282,61 @@
       </c>
       <c r="AU26" s="6">
         <v>100.9</v>
       </c>
       <c r="AV26" s="6">
         <v>102.1</v>
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.1</v>
       </c>
       <c r="BA26" s="6">
         <v>96.6</v>
       </c>
       <c r="BB26" s="6">
         <v>96.078104862023409</v>
       </c>
-      <c r="BC26" s="6"/>
+      <c r="BC26" s="6">
+        <v>100.1625801621756</v>
+      </c>
       <c r="BD26" s="6"/>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
-    <row r="27" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:61">
       <c r="A27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="14">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="14">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="14">
         <v>54.579308905567039</v>
       </c>
       <c r="F27" s="14">
         <v>54.874398998155648</v>
       </c>
       <c r="G27" s="14">
         <v>63.216807822767343</v>
       </c>
       <c r="H27" s="14">
         <v>71.286092935060992</v>
       </c>
       <c r="I27" s="14">
@@ -4423,59 +4455,61 @@
       </c>
       <c r="AU27" s="6">
         <v>103.8</v>
       </c>
       <c r="AV27" s="6">
         <v>104.2</v>
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>102.7</v>
       </c>
       <c r="BA27" s="6">
         <v>103.8</v>
       </c>
       <c r="BB27" s="6">
         <v>109.44291114867637</v>
       </c>
-      <c r="BC27" s="6"/>
+      <c r="BC27" s="6">
+        <v>107.35784555088735</v>
+      </c>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
-    <row r="28" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:61">
       <c r="A28" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="14">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="14">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="14">
         <v>101.37783164049657</v>
       </c>
       <c r="F28" s="14">
         <v>98.185155448789885</v>
       </c>
       <c r="G28" s="14">
         <v>100.21550802532495</v>
       </c>
       <c r="H28" s="14">
         <v>100.10188138848287</v>
       </c>
       <c r="I28" s="14">
@@ -4594,59 +4628,61 @@
       </c>
       <c r="AU28" s="6">
         <v>101.1</v>
       </c>
       <c r="AV28" s="6">
         <v>103.1</v>
       </c>
       <c r="AW28" s="19">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ28" s="6">
         <v>104.5</v>
       </c>
       <c r="BA28" s="6">
         <v>104.1</v>
       </c>
       <c r="BB28" s="6">
         <v>104.56595174127581</v>
       </c>
-      <c r="BC28" s="6"/>
+      <c r="BC28" s="6">
+        <v>104.6131718794028</v>
+      </c>
       <c r="BD28" s="6"/>
       <c r="BE28" s="6"/>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="19"/>
     </row>
-    <row r="29" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:61">
       <c r="A29" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="14">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="14">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="14">
         <v>103.66567166609961</v>
       </c>
       <c r="F29" s="14">
         <v>102.48123210921317</v>
       </c>
       <c r="G29" s="14">
         <v>105.78547557755846</v>
       </c>
       <c r="H29" s="14">
         <v>104.61204414437195</v>
       </c>
       <c r="I29" s="14">
@@ -4765,59 +4801,61 @@
       </c>
       <c r="AU29" s="6">
         <v>101.4</v>
       </c>
       <c r="AV29" s="6">
         <v>101.5</v>
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ29" s="6">
         <v>103.3</v>
       </c>
       <c r="BA29" s="6">
         <v>102.7</v>
       </c>
       <c r="BB29" s="6">
         <v>102.74223383507956</v>
       </c>
-      <c r="BC29" s="6"/>
+      <c r="BC29" s="6">
+        <v>102.64242097719098</v>
+      </c>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
-    <row r="30" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:61">
       <c r="A30" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="14">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="14">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="14">
         <v>104.38923271370986</v>
       </c>
       <c r="F30" s="14">
         <v>102.76149879506924</v>
       </c>
       <c r="G30" s="14">
         <v>101.59653932829312</v>
       </c>
       <c r="H30" s="14">
         <v>102.96188593817281</v>
       </c>
       <c r="I30" s="14">
@@ -4936,59 +4974,61 @@
       </c>
       <c r="AU30" s="6">
         <v>100.3</v>
       </c>
       <c r="AV30" s="6">
         <v>100.4</v>
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ30" s="6">
         <v>103.2</v>
       </c>
       <c r="BA30" s="6">
         <v>101.1</v>
       </c>
       <c r="BB30" s="6">
         <v>101.51499544818468</v>
       </c>
-      <c r="BC30" s="6"/>
+      <c r="BC30" s="6">
+        <v>102.73903244358331</v>
+      </c>
       <c r="BD30" s="6"/>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
-    <row r="31" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:61">
       <c r="A31" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="14">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="14">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="14">
         <v>105.64222250619466</v>
       </c>
       <c r="F31" s="14">
         <v>104.28271145277488</v>
       </c>
       <c r="G31" s="14">
         <v>104.77676200146684</v>
       </c>
       <c r="H31" s="14">
         <v>104.9803869563917</v>
       </c>
       <c r="I31" s="14">
@@ -5107,59 +5147,61 @@
       </c>
       <c r="AU31" s="6">
         <v>101.7</v>
       </c>
       <c r="AV31" s="6">
         <v>101.8</v>
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ31" s="6">
         <v>100.3</v>
       </c>
       <c r="BA31" s="6">
         <v>100.2</v>
       </c>
       <c r="BB31" s="6">
         <v>100.28800557399049</v>
       </c>
-      <c r="BC31" s="6"/>
+      <c r="BC31" s="6">
+        <v>102.12982043215275</v>
+      </c>
       <c r="BD31" s="6"/>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
-    <row r="32" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:61">
       <c r="A32" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="14">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="14">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="14">
         <v>108.65464319323787</v>
       </c>
       <c r="F32" s="14">
         <v>99.213588121452915</v>
       </c>
       <c r="G32" s="14">
         <v>97.214626537094645</v>
       </c>
       <c r="H32" s="14">
         <v>101.95338694352102</v>
       </c>
       <c r="I32" s="14">
@@ -5278,59 +5320,61 @@
       </c>
       <c r="AU32" s="6">
         <v>102</v>
       </c>
       <c r="AV32" s="6">
         <v>102</v>
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ32" s="6">
         <v>101.7</v>
       </c>
       <c r="BA32" s="6">
         <v>102.6</v>
       </c>
       <c r="BB32" s="6">
         <v>103.83652692738723</v>
       </c>
-      <c r="BC32" s="6"/>
+      <c r="BC32" s="6">
+        <v>103.43848453515049</v>
+      </c>
       <c r="BD32" s="6"/>
       <c r="BE32" s="6"/>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
-    <row r="33" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:61">
       <c r="A33" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="14">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="14">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="14">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="14">
         <v>95.225460396506577</v>
       </c>
       <c r="F33" s="14">
         <v>90.760014131578046</v>
       </c>
       <c r="G33" s="14">
         <v>98.073505622318223</v>
       </c>
       <c r="H33" s="14">
         <v>101.46207888194789</v>
       </c>
       <c r="I33" s="14">
@@ -5449,59 +5493,61 @@
       </c>
       <c r="AU33" s="6">
         <v>104.5</v>
       </c>
       <c r="AV33" s="6">
         <v>104.4</v>
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
       <c r="AZ33" s="6">
         <v>102.5</v>
       </c>
       <c r="BA33" s="6">
         <v>102.7</v>
       </c>
       <c r="BB33" s="6">
         <v>103.09463645203969</v>
       </c>
-      <c r="BC33" s="6"/>
+      <c r="BC33" s="6">
+        <v>103.53117512119292</v>
+      </c>
       <c r="BD33" s="6"/>
       <c r="BE33" s="6"/>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
-    <row r="34" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:61">
       <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="14">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="14">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="14">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="14">
         <v>108.62971096431868</v>
       </c>
       <c r="F34" s="14">
         <v>108.69410656940161</v>
       </c>
       <c r="G34" s="14">
         <v>110.24065035054424</v>
       </c>
       <c r="H34" s="14">
         <v>106.98797199503393</v>
       </c>
       <c r="I34" s="14">
@@ -5620,59 +5666,61 @@
       </c>
       <c r="AU34" s="6">
         <v>101.8</v>
       </c>
       <c r="AV34" s="6">
         <v>102</v>
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ34" s="6">
         <v>101</v>
       </c>
       <c r="BA34" s="6">
         <v>101.3</v>
       </c>
       <c r="BB34" s="6">
         <v>101.33095866415553</v>
       </c>
-      <c r="BC34" s="6"/>
+      <c r="BC34" s="6">
+        <v>103.22271679866499</v>
+      </c>
       <c r="BD34" s="6"/>
       <c r="BE34" s="6"/>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
-    <row r="35" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:61">
       <c r="A35" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="14">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="14">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="14">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="14">
         <v>105.61231477736224</v>
       </c>
       <c r="F35" s="14">
         <v>104.96550527574063</v>
       </c>
       <c r="G35" s="14">
         <v>105.53752274614013</v>
       </c>
       <c r="H35" s="14">
         <v>104.06996162884454</v>
       </c>
       <c r="I35" s="14">
@@ -5791,59 +5839,61 @@
       </c>
       <c r="AU35" s="6">
         <v>103.1</v>
       </c>
       <c r="AV35" s="6">
         <v>103.5</v>
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ35" s="6">
         <v>102.3</v>
       </c>
       <c r="BA35" s="6">
         <v>102.6</v>
       </c>
       <c r="BB35" s="6">
         <v>102.59165065196581</v>
       </c>
-      <c r="BC35" s="6"/>
+      <c r="BC35" s="6">
+        <v>103.71365360847342</v>
+      </c>
       <c r="BD35" s="6"/>
       <c r="BE35" s="6"/>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
-    <row r="36" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:61">
       <c r="A36" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="14">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="14">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="14">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="14">
         <v>106.28524592632533</v>
       </c>
       <c r="F36" s="14">
         <v>105.35596051586916</v>
       </c>
       <c r="G36" s="14">
         <v>105.11778466832868</v>
       </c>
       <c r="H36" s="14">
         <v>104.18209593552167</v>
       </c>
       <c r="I36" s="14">
@@ -5962,59 +6012,61 @@
       </c>
       <c r="AU36" s="6">
         <v>103.1</v>
       </c>
       <c r="AV36" s="6">
         <v>100.9</v>
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>100.9</v>
       </c>
       <c r="BA36" s="6">
         <v>101.9</v>
       </c>
       <c r="BB36" s="6">
         <v>100.03680160317015</v>
       </c>
-      <c r="BC36" s="6"/>
+      <c r="BC36" s="6">
+        <v>102.7093581660147</v>
+      </c>
       <c r="BD36" s="6"/>
       <c r="BE36" s="6"/>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
-    <row r="37" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:61">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="14">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="14">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="14">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="14">
         <v>106.06836680905974</v>
       </c>
       <c r="F37" s="14">
         <v>102.46032680331452</v>
       </c>
       <c r="G37" s="14">
         <v>104.26771118399462</v>
       </c>
       <c r="H37" s="14">
         <v>103.04946668087919</v>
       </c>
       <c r="I37" s="14">
@@ -6133,59 +6185,61 @@
       </c>
       <c r="AU37" s="6">
         <v>101</v>
       </c>
       <c r="AV37" s="6">
         <v>101.2</v>
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ37" s="6">
         <v>100</v>
       </c>
       <c r="BA37" s="6">
         <v>100.8</v>
       </c>
       <c r="BB37" s="6">
         <v>101.33570312313822</v>
       </c>
-      <c r="BC37" s="6"/>
+      <c r="BC37" s="6">
+        <v>102.79498378648506</v>
+      </c>
       <c r="BD37" s="6"/>
       <c r="BE37" s="6"/>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
-    <row r="38" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:61">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="15">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="15">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="15">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="15">
         <v>107.12339193788148</v>
       </c>
       <c r="F38" s="15">
         <v>101.61427715507773</v>
       </c>
       <c r="G38" s="15">
         <v>103.58610939718353</v>
       </c>
       <c r="H38" s="15">
         <v>103.84063649910267</v>
       </c>
       <c r="I38" s="15">
@@ -6304,252 +6358,254 @@
       </c>
       <c r="AU38" s="6">
         <v>101.5</v>
       </c>
       <c r="AV38" s="6">
         <v>101.8</v>
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
       <c r="AZ38" s="6">
         <v>102.9</v>
       </c>
       <c r="BA38" s="6">
         <v>102.9</v>
       </c>
       <c r="BB38" s="6">
         <v>103.10561997950505</v>
       </c>
-      <c r="BC38" s="6"/>
+      <c r="BC38" s="6">
+        <v>103.42314915073356</v>
+      </c>
       <c r="BD38" s="6"/>
       <c r="BE38" s="6"/>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
-    <row r="39" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:61">
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
     </row>
-    <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="29" t="s">
+    <row r="40" spans="1:61" ht="21" customHeight="1">
+      <c r="A40" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="29"/>
-[...46 lines deleted...]
-      <c r="AW40" s="29"/>
+      <c r="B40" s="26"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="26"/>
+      <c r="G40" s="26"/>
+      <c r="H40" s="26"/>
+      <c r="I40" s="26"/>
+      <c r="J40" s="26"/>
+      <c r="K40" s="26"/>
+      <c r="L40" s="26"/>
+      <c r="M40" s="26"/>
+      <c r="N40" s="26"/>
+      <c r="O40" s="26"/>
+      <c r="P40" s="26"/>
+      <c r="Q40" s="26"/>
+      <c r="R40" s="26"/>
+      <c r="S40" s="26"/>
+      <c r="T40" s="26"/>
+      <c r="U40" s="26"/>
+      <c r="V40" s="26"/>
+      <c r="W40" s="26"/>
+      <c r="X40" s="26"/>
+      <c r="Y40" s="26"/>
+      <c r="Z40" s="26"/>
+      <c r="AA40" s="26"/>
+      <c r="AB40" s="26"/>
+      <c r="AC40" s="26"/>
+      <c r="AD40" s="26"/>
+      <c r="AE40" s="26"/>
+      <c r="AF40" s="26"/>
+      <c r="AG40" s="26"/>
+      <c r="AH40" s="26"/>
+      <c r="AI40" s="26"/>
+      <c r="AJ40" s="26"/>
+      <c r="AK40" s="26"/>
+      <c r="AL40" s="26"/>
+      <c r="AM40" s="26"/>
+      <c r="AN40" s="26"/>
+      <c r="AO40" s="26"/>
+      <c r="AP40" s="26"/>
+      <c r="AQ40" s="26"/>
+      <c r="AR40" s="26"/>
+      <c r="AS40" s="26"/>
+      <c r="AT40" s="26"/>
+      <c r="AU40" s="26"/>
+      <c r="AV40" s="26"/>
+      <c r="AW40" s="26"/>
     </row>
-    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I41" s="26" t="s">
+    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="J41" s="26"/>
-[...3 lines deleted...]
-      <c r="U41" s="26" t="s">
+      <c r="J41" s="25"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
+      <c r="U41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="V41" s="26"/>
-[...2 lines deleted...]
-      <c r="Y41" s="26"/>
+      <c r="V41" s="25"/>
+      <c r="W41" s="25"/>
+      <c r="X41" s="25"/>
+      <c r="Y41" s="25"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
-      <c r="AG41" s="26" t="s">
+      <c r="AG41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AH41" s="26"/>
-[...2 lines deleted...]
-      <c r="AK41" s="26"/>
+      <c r="AH41" s="25"/>
+      <c r="AI41" s="25"/>
+      <c r="AJ41" s="25"/>
+      <c r="AK41" s="25"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
-      <c r="AS41" s="26" t="s">
+      <c r="AS41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AT41" s="26"/>
-[...2 lines deleted...]
-      <c r="AW41" s="26"/>
+      <c r="AT41" s="25"/>
+      <c r="AU41" s="25"/>
+      <c r="AV41" s="25"/>
+      <c r="AW41" s="25"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
-      <c r="BE41" s="26" t="s">
+      <c r="BE41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="BF41" s="26"/>
-[...2 lines deleted...]
-      <c r="BI41" s="26"/>
+      <c r="BF41" s="25"/>
+      <c r="BG41" s="25"/>
+      <c r="BH41" s="25"/>
+      <c r="BI41" s="25"/>
     </row>
-    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A42" s="27"/>
-      <c r="B42" s="23" t="s">
+      <c r="B42" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C42" s="24"/>
-[...10 lines deleted...]
-      <c r="N42" s="23" t="s">
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="24"/>
+      <c r="N42" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="24"/>
-[...10 lines deleted...]
-      <c r="Z42" s="23" t="s">
+      <c r="O42" s="23"/>
+      <c r="P42" s="23"/>
+      <c r="Q42" s="23"/>
+      <c r="R42" s="23"/>
+      <c r="S42" s="23"/>
+      <c r="T42" s="23"/>
+      <c r="U42" s="23"/>
+      <c r="V42" s="23"/>
+      <c r="W42" s="23"/>
+      <c r="X42" s="23"/>
+      <c r="Y42" s="24"/>
+      <c r="Z42" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="24"/>
-[...10 lines deleted...]
-      <c r="AL42" s="23" t="s">
+      <c r="AA42" s="23"/>
+      <c r="AB42" s="23"/>
+      <c r="AC42" s="23"/>
+      <c r="AD42" s="23"/>
+      <c r="AE42" s="23"/>
+      <c r="AF42" s="23"/>
+      <c r="AG42" s="23"/>
+      <c r="AH42" s="23"/>
+      <c r="AI42" s="23"/>
+      <c r="AJ42" s="23"/>
+      <c r="AK42" s="24"/>
+      <c r="AL42" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="24"/>
-[...10 lines deleted...]
-      <c r="AX42" s="23" t="s">
+      <c r="AM42" s="23"/>
+      <c r="AN42" s="23"/>
+      <c r="AO42" s="23"/>
+      <c r="AP42" s="23"/>
+      <c r="AQ42" s="23"/>
+      <c r="AR42" s="23"/>
+      <c r="AS42" s="23"/>
+      <c r="AT42" s="23"/>
+      <c r="AU42" s="23"/>
+      <c r="AV42" s="23"/>
+      <c r="AW42" s="24"/>
+      <c r="AX42" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="24"/>
-[...9 lines deleted...]
-      <c r="BI42" s="25"/>
+      <c r="AY42" s="23"/>
+      <c r="AZ42" s="23"/>
+      <c r="BA42" s="23"/>
+      <c r="BB42" s="23"/>
+      <c r="BC42" s="23"/>
+      <c r="BD42" s="23"/>
+      <c r="BE42" s="23"/>
+      <c r="BF42" s="23"/>
+      <c r="BG42" s="23"/>
+      <c r="BH42" s="23"/>
+      <c r="BI42" s="24"/>
     </row>
-    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A43" s="28"/>
       <c r="B43" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>9</v>
       </c>
@@ -6688,51 +6744,51 @@
       <c r="BB43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BC43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BD43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BE43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="BF43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="BG43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BH43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BI43" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="44" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:61" s="2" customFormat="1">
       <c r="A44" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="18">
         <v>132.07501973295811</v>
       </c>
       <c r="C44" s="18">
         <v>132.07501973295811</v>
       </c>
       <c r="D44" s="18">
         <v>132.07501973295808</v>
       </c>
       <c r="E44" s="18">
         <v>132.07501973295811</v>
       </c>
       <c r="F44" s="18">
         <v>132.07501973295811</v>
       </c>
       <c r="G44" s="6">
         <v>130.87170334175065</v>
       </c>
       <c r="H44" s="6">
         <v>112.73328396073443</v>
       </c>
       <c r="I44" s="6">
@@ -6851,59 +6907,61 @@
       </c>
       <c r="AU44" s="6">
         <v>101.6</v>
       </c>
       <c r="AV44" s="6">
         <v>101.3</v>
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
       <c r="AZ44" s="6">
         <v>100</v>
       </c>
       <c r="BA44" s="6">
         <v>100</v>
       </c>
       <c r="BB44" s="6">
         <v>100</v>
       </c>
-      <c r="BC44" s="6"/>
+      <c r="BC44" s="6">
+        <v>100</v>
+      </c>
       <c r="BD44" s="6"/>
       <c r="BE44" s="6"/>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
-    <row r="45" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:61">
       <c r="A45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="F45" s="6">
         <v>132.15813257743525</v>
       </c>
       <c r="G45" s="6">
         <v>131.12282747072322</v>
       </c>
       <c r="H45" s="6">
         <v>120.64882087311419</v>
       </c>
       <c r="I45" s="6">
@@ -7022,59 +7080,61 @@
       </c>
       <c r="AU45" s="6">
         <v>100.6</v>
       </c>
       <c r="AV45" s="6">
         <v>100.6</v>
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
       <c r="AZ45" s="6">
         <v>100</v>
       </c>
       <c r="BA45" s="6">
         <v>100</v>
       </c>
       <c r="BB45" s="6">
         <v>100</v>
       </c>
-      <c r="BC45" s="6"/>
+      <c r="BC45" s="6">
+        <v>100</v>
+      </c>
       <c r="BD45" s="6"/>
       <c r="BE45" s="6"/>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
-    <row r="46" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:61">
       <c r="A46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="6">
         <v>100.52611800075158</v>
       </c>
       <c r="H46" s="6">
         <v>106.70214575138391</v>
       </c>
       <c r="I46" s="6">
@@ -7193,59 +7253,61 @@
       </c>
       <c r="AU46" s="6">
         <v>105.7</v>
       </c>
       <c r="AV46" s="6">
         <v>106</v>
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
       <c r="AZ46" s="6">
         <v>100</v>
       </c>
       <c r="BA46" s="6">
         <v>100</v>
       </c>
       <c r="BB46" s="6">
         <v>100</v>
       </c>
-      <c r="BC46" s="6"/>
+      <c r="BC46" s="6">
+        <v>100</v>
+      </c>
       <c r="BD46" s="6"/>
       <c r="BE46" s="6"/>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
-    <row r="47" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:61">
       <c r="A47" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G47" s="6">
         <v>41.160220994475132</v>
       </c>
       <c r="H47" s="6">
         <v>102.34167056014671</v>
       </c>
       <c r="I47" s="6">
@@ -7364,59 +7426,61 @@
       </c>
       <c r="AU47" s="6">
         <v>98.9</v>
       </c>
       <c r="AV47" s="6">
         <v>102.8</v>
       </c>
       <c r="AW47" s="19">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
       <c r="AZ47" s="6">
         <v>100</v>
       </c>
       <c r="BA47" s="6">
         <v>100</v>
       </c>
       <c r="BB47" s="6">
         <v>100</v>
       </c>
-      <c r="BC47" s="6"/>
+      <c r="BC47" s="6">
+        <v>100</v>
+      </c>
       <c r="BD47" s="6"/>
       <c r="BE47" s="6"/>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="19"/>
     </row>
-    <row r="48" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:61">
       <c r="A48" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="6">
         <v>106.66067074247351</v>
       </c>
       <c r="I48" s="6">
@@ -7535,59 +7599,61 @@
       </c>
       <c r="AU48" s="6">
         <v>99.5</v>
       </c>
       <c r="AV48" s="6">
         <v>99.5</v>
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
       <c r="AZ48" s="6">
         <v>100</v>
       </c>
       <c r="BA48" s="6">
         <v>100</v>
       </c>
       <c r="BB48" s="6">
         <v>100</v>
       </c>
-      <c r="BC48" s="6"/>
+      <c r="BC48" s="6">
+        <v>100</v>
+      </c>
       <c r="BD48" s="6"/>
       <c r="BE48" s="6"/>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
-    <row r="49" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:61">
       <c r="A49" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="6">
         <v>127.56549966041474</v>
       </c>
       <c r="I49" s="6">
@@ -7706,59 +7772,61 @@
       </c>
       <c r="AU49" s="6">
         <v>101.6</v>
       </c>
       <c r="AV49" s="6">
         <v>100.8</v>
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BB49" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BC49" s="6"/>
+      <c r="BC49" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BD49" s="6"/>
       <c r="BE49" s="6"/>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
-    <row r="50" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:61">
       <c r="A50" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H50" s="6">
         <v>116.49778132280441</v>
       </c>
       <c r="I50" s="6">
@@ -7877,59 +7945,61 @@
       </c>
       <c r="AU50" s="6">
         <v>102.1</v>
       </c>
       <c r="AV50" s="6">
         <v>102.1</v>
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
       <c r="AZ50" s="6">
         <v>100</v>
       </c>
       <c r="BA50" s="6">
         <v>100</v>
       </c>
       <c r="BB50" s="6">
         <v>100</v>
       </c>
-      <c r="BC50" s="6"/>
+      <c r="BC50" s="6">
+        <v>100</v>
+      </c>
       <c r="BD50" s="6"/>
       <c r="BE50" s="6"/>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
-    <row r="51" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:61">
       <c r="A51" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="6">
         <v>107.6525336091003</v>
       </c>
       <c r="H51" s="6">
         <v>131.45362315845654</v>
       </c>
       <c r="I51" s="6">
@@ -8048,59 +8118,61 @@
       </c>
       <c r="AU51" s="6">
         <v>101.6</v>
       </c>
       <c r="AV51" s="6">
         <v>101</v>
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
       <c r="AZ51" s="6">
         <v>100</v>
       </c>
       <c r="BA51" s="6">
         <v>100</v>
       </c>
       <c r="BB51" s="6">
         <v>100</v>
       </c>
-      <c r="BC51" s="6"/>
+      <c r="BC51" s="6">
+        <v>100</v>
+      </c>
       <c r="BD51" s="6"/>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
-    <row r="52" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:61">
       <c r="A52" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="F52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="G52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="H52" s="6">
         <v>111.58952945003391</v>
       </c>
       <c r="I52" s="6">
@@ -8219,59 +8291,61 @@
       </c>
       <c r="AU52" s="6">
         <v>104.1</v>
       </c>
       <c r="AV52" s="6">
         <v>104.1</v>
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
       <c r="AZ52" s="6">
         <v>100</v>
       </c>
       <c r="BA52" s="6">
         <v>100</v>
       </c>
       <c r="BB52" s="6">
         <v>100</v>
       </c>
-      <c r="BC52" s="6"/>
+      <c r="BC52" s="6">
+        <v>100</v>
+      </c>
       <c r="BD52" s="6"/>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
-    <row r="53" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:61">
       <c r="A53" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H53" s="6">
         <v>106.07706072193284</v>
       </c>
       <c r="I53" s="6">
@@ -8390,59 +8464,61 @@
       </c>
       <c r="AU53" s="6">
         <v>100.5</v>
       </c>
       <c r="AV53" s="6">
         <v>100.5</v>
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
       <c r="AZ53" s="6">
         <v>100</v>
       </c>
       <c r="BA53" s="6">
         <v>100</v>
       </c>
       <c r="BB53" s="6">
         <v>100</v>
       </c>
-      <c r="BC53" s="6"/>
+      <c r="BC53" s="6">
+        <v>100</v>
+      </c>
       <c r="BD53" s="6"/>
       <c r="BE53" s="6"/>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
-    <row r="54" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:61">
       <c r="A54" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H54" s="6">
         <v>100.07989802307991</v>
       </c>
       <c r="I54" s="6">
@@ -8561,59 +8637,61 @@
       </c>
       <c r="AU54" s="6">
         <v>103.3</v>
       </c>
       <c r="AV54" s="6">
         <v>104.4</v>
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
       <c r="AZ54" s="6">
         <v>100</v>
       </c>
       <c r="BA54" s="6">
         <v>100</v>
       </c>
       <c r="BB54" s="6">
         <v>100</v>
       </c>
-      <c r="BC54" s="6"/>
+      <c r="BC54" s="6">
+        <v>100</v>
+      </c>
       <c r="BD54" s="6"/>
       <c r="BE54" s="6"/>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
-    <row r="55" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:61">
       <c r="A55" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G55" s="6">
         <v>99.993973907017391</v>
       </c>
       <c r="H55" s="6">
         <v>100.03299652041247</v>
       </c>
       <c r="I55" s="6">
@@ -8732,59 +8810,61 @@
       </c>
       <c r="AU55" s="6">
         <v>103.1</v>
       </c>
       <c r="AV55" s="6">
         <v>99.2</v>
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BB55" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BC55" s="6"/>
+      <c r="BC55" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BD55" s="6"/>
       <c r="BE55" s="6"/>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
-    <row r="56" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:61">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="6">
         <v>105.73132041805589</v>
       </c>
       <c r="I56" s="6">
@@ -8903,59 +8983,61 @@
       </c>
       <c r="AU56" s="6">
         <v>101.2</v>
       </c>
       <c r="AV56" s="6">
         <v>101.8</v>
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
       <c r="AZ56" s="6">
         <v>100</v>
       </c>
       <c r="BA56" s="6">
         <v>100</v>
       </c>
       <c r="BB56" s="6">
         <v>100</v>
       </c>
-      <c r="BC56" s="6"/>
+      <c r="BC56" s="6">
+        <v>100</v>
+      </c>
       <c r="BD56" s="6"/>
       <c r="BE56" s="6"/>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
-    <row r="57" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:61">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H57" s="6">
         <v>106.80624665920342</v>
       </c>
       <c r="I57" s="6">
@@ -9074,252 +9156,254 @@
       </c>
       <c r="AU57" s="6">
         <v>98.9</v>
       </c>
       <c r="AV57" s="6">
         <v>98.9</v>
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BC57" s="6"/>
+      <c r="BC57" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="BD57" s="6"/>
       <c r="BE57" s="6"/>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
-    <row r="58" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:61">
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
       <c r="F58" s="13"/>
       <c r="G58" s="13"/>
       <c r="H58" s="13"/>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13"/>
     </row>
-    <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="29" t="s">
+    <row r="59" spans="1:61" ht="21" customHeight="1">
+      <c r="A59" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B59" s="29"/>
-[...46 lines deleted...]
-      <c r="AW59" s="29"/>
+      <c r="B59" s="26"/>
+      <c r="C59" s="26"/>
+      <c r="D59" s="26"/>
+      <c r="E59" s="26"/>
+      <c r="F59" s="26"/>
+      <c r="G59" s="26"/>
+      <c r="H59" s="26"/>
+      <c r="I59" s="26"/>
+      <c r="J59" s="26"/>
+      <c r="K59" s="26"/>
+      <c r="L59" s="26"/>
+      <c r="M59" s="26"/>
+      <c r="N59" s="26"/>
+      <c r="O59" s="26"/>
+      <c r="P59" s="26"/>
+      <c r="Q59" s="26"/>
+      <c r="R59" s="26"/>
+      <c r="S59" s="26"/>
+      <c r="T59" s="26"/>
+      <c r="U59" s="26"/>
+      <c r="V59" s="26"/>
+      <c r="W59" s="26"/>
+      <c r="X59" s="26"/>
+      <c r="Y59" s="26"/>
+      <c r="Z59" s="26"/>
+      <c r="AA59" s="26"/>
+      <c r="AB59" s="26"/>
+      <c r="AC59" s="26"/>
+      <c r="AD59" s="26"/>
+      <c r="AE59" s="26"/>
+      <c r="AF59" s="26"/>
+      <c r="AG59" s="26"/>
+      <c r="AH59" s="26"/>
+      <c r="AI59" s="26"/>
+      <c r="AJ59" s="26"/>
+      <c r="AK59" s="26"/>
+      <c r="AL59" s="26"/>
+      <c r="AM59" s="26"/>
+      <c r="AN59" s="26"/>
+      <c r="AO59" s="26"/>
+      <c r="AP59" s="26"/>
+      <c r="AQ59" s="26"/>
+      <c r="AR59" s="26"/>
+      <c r="AS59" s="26"/>
+      <c r="AT59" s="26"/>
+      <c r="AU59" s="26"/>
+      <c r="AV59" s="26"/>
+      <c r="AW59" s="26"/>
     </row>
-    <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="I60" s="26" t="s">
+    <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="I60" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="J60" s="26"/>
-[...3 lines deleted...]
-      <c r="U60" s="26" t="s">
+      <c r="J60" s="25"/>
+      <c r="K60" s="25"/>
+      <c r="L60" s="25"/>
+      <c r="M60" s="25"/>
+      <c r="U60" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="V60" s="26"/>
-[...2 lines deleted...]
-      <c r="Y60" s="26"/>
+      <c r="V60" s="25"/>
+      <c r="W60" s="25"/>
+      <c r="X60" s="25"/>
+      <c r="Y60" s="25"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
-      <c r="AG60" s="26" t="s">
+      <c r="AG60" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AH60" s="26"/>
-[...2 lines deleted...]
-      <c r="AK60" s="26"/>
+      <c r="AH60" s="25"/>
+      <c r="AI60" s="25"/>
+      <c r="AJ60" s="25"/>
+      <c r="AK60" s="25"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
-      <c r="AS60" s="26" t="s">
+      <c r="AS60" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AT60" s="26"/>
-[...2 lines deleted...]
-      <c r="AW60" s="26"/>
+      <c r="AT60" s="25"/>
+      <c r="AU60" s="25"/>
+      <c r="AV60" s="25"/>
+      <c r="AW60" s="25"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
-      <c r="BE60" s="26" t="s">
+      <c r="BE60" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="BF60" s="26"/>
-[...2 lines deleted...]
-      <c r="BI60" s="26"/>
+      <c r="BF60" s="25"/>
+      <c r="BG60" s="25"/>
+      <c r="BH60" s="25"/>
+      <c r="BI60" s="25"/>
     </row>
-    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A61" s="27"/>
-      <c r="B61" s="23" t="s">
+      <c r="B61" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C61" s="24"/>
-[...10 lines deleted...]
-      <c r="N61" s="23" t="s">
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="23"/>
+      <c r="J61" s="23"/>
+      <c r="K61" s="23"/>
+      <c r="L61" s="23"/>
+      <c r="M61" s="24"/>
+      <c r="N61" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="24"/>
-[...10 lines deleted...]
-      <c r="Z61" s="23" t="s">
+      <c r="O61" s="23"/>
+      <c r="P61" s="23"/>
+      <c r="Q61" s="23"/>
+      <c r="R61" s="23"/>
+      <c r="S61" s="23"/>
+      <c r="T61" s="23"/>
+      <c r="U61" s="23"/>
+      <c r="V61" s="23"/>
+      <c r="W61" s="23"/>
+      <c r="X61" s="23"/>
+      <c r="Y61" s="24"/>
+      <c r="Z61" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="24"/>
-[...10 lines deleted...]
-      <c r="AL61" s="23" t="s">
+      <c r="AA61" s="23"/>
+      <c r="AB61" s="23"/>
+      <c r="AC61" s="23"/>
+      <c r="AD61" s="23"/>
+      <c r="AE61" s="23"/>
+      <c r="AF61" s="23"/>
+      <c r="AG61" s="23"/>
+      <c r="AH61" s="23"/>
+      <c r="AI61" s="23"/>
+      <c r="AJ61" s="23"/>
+      <c r="AK61" s="24"/>
+      <c r="AL61" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="24"/>
-[...10 lines deleted...]
-      <c r="AX61" s="23" t="s">
+      <c r="AM61" s="23"/>
+      <c r="AN61" s="23"/>
+      <c r="AO61" s="23"/>
+      <c r="AP61" s="23"/>
+      <c r="AQ61" s="23"/>
+      <c r="AR61" s="23"/>
+      <c r="AS61" s="23"/>
+      <c r="AT61" s="23"/>
+      <c r="AU61" s="23"/>
+      <c r="AV61" s="23"/>
+      <c r="AW61" s="24"/>
+      <c r="AX61" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="24"/>
-[...9 lines deleted...]
-      <c r="BI61" s="25"/>
+      <c r="AY61" s="23"/>
+      <c r="AZ61" s="23"/>
+      <c r="BA61" s="23"/>
+      <c r="BB61" s="23"/>
+      <c r="BC61" s="23"/>
+      <c r="BD61" s="23"/>
+      <c r="BE61" s="23"/>
+      <c r="BF61" s="23"/>
+      <c r="BG61" s="23"/>
+      <c r="BH61" s="23"/>
+      <c r="BI61" s="24"/>
     </row>
-    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A62" s="28"/>
       <c r="B62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>9</v>
       </c>
@@ -9458,51 +9542,51 @@
       <c r="BB62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BC62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BD62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BE62" s="4" t="s">
         <v>9</v>
       </c>
       <c r="BF62" s="4" t="s">
         <v>10</v>
       </c>
       <c r="BG62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BH62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BI62" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="63" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:61" s="2" customFormat="1">
       <c r="A63" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="6">
         <v>100.27683188404242</v>
       </c>
       <c r="C63" s="6">
         <v>101.14797254179804</v>
       </c>
       <c r="D63" s="6">
         <v>100.86322440203492</v>
       </c>
       <c r="E63" s="6">
         <v>101.34814993776095</v>
       </c>
       <c r="F63" s="6">
         <v>98.557722445621081</v>
       </c>
       <c r="G63" s="6">
         <v>100.55677001270675</v>
       </c>
       <c r="H63" s="6">
         <v>100.20890226769923</v>
       </c>
       <c r="I63" s="6">
@@ -9621,59 +9705,61 @@
       </c>
       <c r="AU63" s="6">
         <v>102.1</v>
       </c>
       <c r="AV63" s="6">
         <v>102.7</v>
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
       <c r="AZ63" s="6">
         <v>101.6</v>
       </c>
       <c r="BA63" s="6">
         <v>101.4</v>
       </c>
       <c r="BB63" s="6">
         <v>101.68726233202672</v>
       </c>
-      <c r="BC63" s="6"/>
+      <c r="BC63" s="6">
+        <v>103.07779740653196</v>
+      </c>
       <c r="BD63" s="6"/>
       <c r="BE63" s="6"/>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
-    <row r="64" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:61">
       <c r="A64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
       </c>
       <c r="F64" s="6">
         <v>111.77444348981382</v>
       </c>
       <c r="G64" s="6">
         <v>112.58982634697234</v>
       </c>
       <c r="H64" s="6">
         <v>109.52120786092246</v>
       </c>
       <c r="I64" s="6">
@@ -9792,59 +9878,61 @@
       </c>
       <c r="AU64" s="6">
         <v>101.2</v>
       </c>
       <c r="AV64" s="6">
         <v>103.4</v>
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
       <c r="AZ64" s="6">
         <v>99.6</v>
       </c>
       <c r="BA64" s="6">
         <v>94.8</v>
       </c>
       <c r="BB64" s="6">
         <v>94.089516603241847</v>
       </c>
-      <c r="BC64" s="6"/>
+      <c r="BC64" s="6">
+        <v>100.24121757194719</v>
+      </c>
       <c r="BD64" s="6"/>
       <c r="BE64" s="6"/>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
-    <row r="65" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:61">
       <c r="A65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
       </c>
       <c r="F65" s="6">
         <v>54.874398998155648</v>
       </c>
       <c r="G65" s="6">
         <v>63.207430751633552</v>
       </c>
       <c r="H65" s="6">
         <v>67.548308802162055</v>
       </c>
       <c r="I65" s="6">
@@ -9963,59 +10051,61 @@
       </c>
       <c r="AU65" s="6">
         <v>101.3</v>
       </c>
       <c r="AV65" s="6">
         <v>101.9</v>
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ65" s="6">
         <v>102.7</v>
       </c>
       <c r="BA65" s="6">
         <v>103.8</v>
       </c>
       <c r="BB65" s="6">
         <v>109.44304911108442</v>
       </c>
-      <c r="BC65" s="6"/>
+      <c r="BC65" s="6">
+        <v>107.36098246962644</v>
+      </c>
       <c r="BD65" s="6"/>
       <c r="BE65" s="6"/>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
-    <row r="66" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:61">
       <c r="A66" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
       </c>
       <c r="F66" s="6">
         <v>98.185155448789885</v>
       </c>
       <c r="G66" s="6">
         <v>100.21404441003898</v>
       </c>
       <c r="H66" s="6">
         <v>99.887773829738435</v>
       </c>
       <c r="I66" s="6">
@@ -10134,59 +10224,61 @@
       </c>
       <c r="AU66" s="6">
         <v>102.4</v>
       </c>
       <c r="AV66" s="6">
         <v>103.4</v>
       </c>
       <c r="AW66" s="19">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ66" s="6">
         <v>104.5</v>
       </c>
       <c r="BA66" s="6">
         <v>104.1</v>
       </c>
       <c r="BB66" s="6">
         <v>104.56595977152456</v>
       </c>
-      <c r="BC66" s="6"/>
+      <c r="BC66" s="6">
+        <v>104.61526194039324</v>
+      </c>
       <c r="BD66" s="6"/>
       <c r="BE66" s="6"/>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="19"/>
     </row>
-    <row r="67" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:61">
       <c r="A67" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
       </c>
       <c r="F67" s="6">
         <v>102.48123210921317</v>
       </c>
       <c r="G67" s="6">
         <v>105.78547557755846</v>
       </c>
       <c r="H67" s="6">
         <v>104.44154838068083</v>
       </c>
       <c r="I67" s="6">
@@ -10305,59 +10397,61 @@
       </c>
       <c r="AU67" s="6">
         <v>102.5</v>
       </c>
       <c r="AV67" s="6">
         <v>102.7</v>
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ67" s="6">
         <v>103.3</v>
       </c>
       <c r="BA67" s="6">
         <v>102.7</v>
       </c>
       <c r="BB67" s="6">
         <v>102.74224027027911</v>
       </c>
-      <c r="BC67" s="6"/>
+      <c r="BC67" s="6">
+        <v>102.64294582672011</v>
+      </c>
       <c r="BD67" s="6"/>
       <c r="BE67" s="6"/>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
-    <row r="68" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:61">
       <c r="A68" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
       </c>
       <c r="F68" s="6">
         <v>102.76149879506924</v>
       </c>
       <c r="G68" s="6">
         <v>101.59653932829312</v>
       </c>
       <c r="H68" s="6">
         <v>100.23180014496837</v>
       </c>
       <c r="I68" s="6">
@@ -10476,59 +10570,61 @@
       </c>
       <c r="AU68" s="6">
         <v>98.1</v>
       </c>
       <c r="AV68" s="6">
         <v>99.7</v>
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>103.2</v>
       </c>
       <c r="BA68" s="6">
         <v>101.1</v>
       </c>
       <c r="BB68" s="6">
         <v>101.51499544818468</v>
       </c>
-      <c r="BC68" s="6"/>
+      <c r="BC68" s="6">
+        <v>102.7402840000245</v>
+      </c>
       <c r="BD68" s="6"/>
       <c r="BE68" s="6"/>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
-    <row r="69" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:61">
       <c r="A69" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
       </c>
       <c r="F69" s="6">
         <v>104.28290212205862</v>
       </c>
       <c r="G69" s="6">
         <v>104.7769059102112</v>
       </c>
       <c r="H69" s="6">
         <v>103.83632778233127</v>
       </c>
       <c r="I69" s="6">
@@ -10647,59 +10743,61 @@
       </c>
       <c r="AU69" s="6">
         <v>101.4</v>
       </c>
       <c r="AV69" s="6">
         <v>101.5</v>
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ69" s="6">
         <v>100.3</v>
       </c>
       <c r="BA69" s="6">
         <v>100.2</v>
       </c>
       <c r="BB69" s="6">
         <v>100.28800802145462</v>
       </c>
-      <c r="BC69" s="6"/>
+      <c r="BC69" s="6">
+        <v>102.13083241559897</v>
+      </c>
       <c r="BD69" s="6"/>
       <c r="BE69" s="6"/>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
-    <row r="70" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:61">
       <c r="A70" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
       </c>
       <c r="F70" s="6">
         <v>99.213588121452915</v>
       </c>
       <c r="G70" s="6">
         <v>97.214352400161857</v>
       </c>
       <c r="H70" s="6">
         <v>97.730487355197113</v>
       </c>
       <c r="I70" s="6">
@@ -10818,59 +10916,61 @@
       </c>
       <c r="AU70" s="6">
         <v>102.2</v>
       </c>
       <c r="AV70" s="6">
         <v>103.6</v>
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ70" s="6">
         <v>101.7</v>
       </c>
       <c r="BA70" s="6">
         <v>102.6</v>
       </c>
       <c r="BB70" s="6">
         <v>103.83724025385564</v>
       </c>
-      <c r="BC70" s="6"/>
+      <c r="BC70" s="6">
+        <v>103.4405564276685</v>
+      </c>
       <c r="BD70" s="6"/>
       <c r="BE70" s="6"/>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
-    <row r="71" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:61">
       <c r="A71" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
       </c>
       <c r="F71" s="6">
         <v>90.770053493009343</v>
       </c>
       <c r="G71" s="6">
         <v>98.083059752488538</v>
       </c>
       <c r="H71" s="6">
         <v>100.20797652281937</v>
       </c>
       <c r="I71" s="6">
@@ -10989,59 +11089,61 @@
       </c>
       <c r="AU71" s="6">
         <v>104.8</v>
       </c>
       <c r="AV71" s="6">
         <v>104.7</v>
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
       <c r="AZ71" s="6">
         <v>102.5</v>
       </c>
       <c r="BA71" s="6">
         <v>102.7</v>
       </c>
       <c r="BB71" s="6">
         <v>103.09483083362964</v>
       </c>
-      <c r="BC71" s="6"/>
+      <c r="BC71" s="6">
+        <v>103.53308867035398</v>
+      </c>
       <c r="BD71" s="6"/>
       <c r="BE71" s="6"/>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
-    <row r="72" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:61">
       <c r="A72" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
       </c>
       <c r="F72" s="6">
         <v>108.69410656940161</v>
       </c>
       <c r="G72" s="6">
         <v>110.24065035054424</v>
       </c>
       <c r="H72" s="6">
         <v>107.10934164101423</v>
       </c>
       <c r="I72" s="6">
@@ -11160,59 +11262,61 @@
       </c>
       <c r="AU72" s="6">
         <v>103</v>
       </c>
       <c r="AV72" s="6">
         <v>103.2</v>
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ72" s="6">
         <v>101</v>
       </c>
       <c r="BA72" s="6">
         <v>101.3</v>
       </c>
       <c r="BB72" s="6">
         <v>101.33121350319084</v>
       </c>
-      <c r="BC72" s="6"/>
+      <c r="BC72" s="6">
+        <v>103.22455169443619</v>
+      </c>
       <c r="BD72" s="6"/>
       <c r="BE72" s="6"/>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
-    <row r="73" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:61">
       <c r="A73" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
       </c>
       <c r="F73" s="6">
         <v>104.96550527574063</v>
       </c>
       <c r="G73" s="6">
         <v>105.52290785917641</v>
       </c>
       <c r="H73" s="6">
         <v>104.64044817199512</v>
       </c>
       <c r="I73" s="6">
@@ -11331,59 +11435,61 @@
       </c>
       <c r="AU73" s="6">
         <v>103</v>
       </c>
       <c r="AV73" s="6">
         <v>102.8</v>
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ73" s="6">
         <v>102.3</v>
       </c>
       <c r="BA73" s="6">
         <v>102.6</v>
       </c>
       <c r="BB73" s="6">
         <v>102.59374210527233</v>
       </c>
-      <c r="BC73" s="6"/>
+      <c r="BC73" s="6">
+        <v>103.71781821488338</v>
+      </c>
       <c r="BD73" s="6"/>
       <c r="BE73" s="6"/>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
-    <row r="74" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:61">
       <c r="A74" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
       </c>
       <c r="F74" s="6">
         <v>105.35596051586916</v>
       </c>
       <c r="G74" s="6">
         <v>105.12474075195722</v>
       </c>
       <c r="H74" s="6">
         <v>104.63931637420048</v>
       </c>
       <c r="I74" s="6">
@@ -11502,59 +11608,61 @@
       </c>
       <c r="AU74" s="6">
         <v>103.2</v>
       </c>
       <c r="AV74" s="6">
         <v>102.7</v>
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ74" s="6">
         <v>100.9</v>
       </c>
       <c r="BA74" s="6">
         <v>101.9</v>
       </c>
       <c r="BB74" s="6">
         <v>100.03680160317015</v>
       </c>
-      <c r="BC74" s="6"/>
+      <c r="BC74" s="6">
+        <v>102.7104068990774</v>
+      </c>
       <c r="BD74" s="6"/>
       <c r="BE74" s="6"/>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
-    <row r="75" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:61">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
       </c>
       <c r="F75" s="6">
         <v>102.46032680331452</v>
       </c>
       <c r="G75" s="6">
         <v>104.26771118399462</v>
       </c>
       <c r="H75" s="6">
         <v>102.51481739678002</v>
       </c>
       <c r="I75" s="6">
@@ -11673,59 +11781,61 @@
       </c>
       <c r="AU75" s="6">
         <v>99.6</v>
       </c>
       <c r="AV75" s="6">
         <v>100.2</v>
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ75" s="6">
         <v>100</v>
       </c>
       <c r="BA75" s="6">
         <v>100.8</v>
       </c>
       <c r="BB75" s="6">
         <v>101.33579090351739</v>
       </c>
-      <c r="BC75" s="6"/>
+      <c r="BC75" s="6">
+        <v>102.79638736223944</v>
+      </c>
       <c r="BD75" s="6"/>
       <c r="BE75" s="6"/>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
-    <row r="76" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:61">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
       </c>
       <c r="F76" s="6">
         <v>101.61427715507773</v>
       </c>
       <c r="G76" s="6">
         <v>103.58610939718353</v>
       </c>
       <c r="H76" s="6">
         <v>103.35509583390771</v>
       </c>
       <c r="I76" s="6">
@@ -11844,142 +11954,144 @@
       </c>
       <c r="AU76" s="6">
         <v>103.8</v>
       </c>
       <c r="AV76" s="6">
         <v>104.1</v>
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
       <c r="AZ76" s="6">
         <v>102.9</v>
       </c>
       <c r="BA76" s="6">
         <v>102.9</v>
       </c>
       <c r="BB76" s="6">
         <v>103.10561997950505</v>
       </c>
-      <c r="BC76" s="6"/>
+      <c r="BC76" s="6">
+        <v>103.42414116290004</v>
+      </c>
       <c r="BD76" s="6"/>
       <c r="BE76" s="6"/>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
-    <row r="77" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:61">
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
       <c r="F77" s="13"/>
       <c r="G77" s="13"/>
       <c r="H77" s="13"/>
       <c r="I77" s="13"/>
       <c r="J77" s="13"/>
       <c r="K77" s="13"/>
       <c r="L77" s="13"/>
       <c r="M77" s="13"/>
     </row>
-    <row r="78" spans="1:61" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:61" ht="28.15" customHeight="1">
       <c r="A78" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="Z78" s="22" t="s">
+      <c r="Z78" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="AA78" s="22"/>
-[...9 lines deleted...]
-      <c r="AK78" s="22"/>
+      <c r="AA78" s="29"/>
+      <c r="AB78" s="29"/>
+      <c r="AC78" s="29"/>
+      <c r="AD78" s="29"/>
+      <c r="AE78" s="29"/>
+      <c r="AF78" s="29"/>
+      <c r="AG78" s="29"/>
+      <c r="AH78" s="29"/>
+      <c r="AI78" s="29"/>
+      <c r="AJ78" s="29"/>
+      <c r="AK78" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="AX42:BI42"/>
-[...24 lines deleted...]
-    <mergeCell ref="AS41:AW41"/>
+    <mergeCell ref="Z78:AK78"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="I60:M60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="U41:Y41"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z78:AK78"/>
-[...5 lines deleted...]
-    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
+    <mergeCell ref="A2:AW2"/>
+    <mergeCell ref="A21:AW21"/>
+    <mergeCell ref="A40:AW40"/>
+    <mergeCell ref="A59:AW59"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>