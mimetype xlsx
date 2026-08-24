--- v4 (2026-07-15)
+++ v5 (2026-08-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\072026\Динамика по ВПСХ_сельское_январь-июнь 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\082026\Динамика по ВПСХ_сельское_январь-июль 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4695" yWindow="330" windowWidth="23190" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="41">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
@@ -414,73 +414,73 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -758,238 +758,238 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AK6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BC63" sqref="BC63:BC76"/>
+      <selection pane="bottomRight" activeCell="BD63" sqref="BD63:BD76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="30" width="9.140625" style="3"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="26"/>
-[...46 lines deleted...]
-      <c r="AW2" s="26"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="I3" s="25" t="s">
+      <c r="I3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J3" s="25"/>
-[...3 lines deleted...]
-      <c r="U3" s="25" t="s">
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="U3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="25"/>
-[...2 lines deleted...]
-      <c r="Y3" s="25"/>
+      <c r="V3" s="26"/>
+      <c r="W3" s="26"/>
+      <c r="X3" s="26"/>
+      <c r="Y3" s="26"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="25" t="s">
+      <c r="AG3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="25"/>
-[...2 lines deleted...]
-      <c r="AK3" s="25"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="26"/>
+      <c r="AJ3" s="26"/>
+      <c r="AK3" s="26"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
-      <c r="AS3" s="25" t="s">
+      <c r="AS3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT3" s="25"/>
-[...2 lines deleted...]
-      <c r="AW3" s="25"/>
+      <c r="AT3" s="26"/>
+      <c r="AU3" s="26"/>
+      <c r="AV3" s="26"/>
+      <c r="AW3" s="26"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="25" t="s">
+      <c r="BE3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF3" s="25"/>
-[...2 lines deleted...]
-      <c r="BI3" s="25"/>
+      <c r="BF3" s="26"/>
+      <c r="BG3" s="26"/>
+      <c r="BH3" s="26"/>
+      <c r="BI3" s="26"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="27"/>
-      <c r="B4" s="22" t="s">
+      <c r="B4" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="22" t="s">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22" t="s">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="23"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22" t="s">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="23"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22" t="s">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="23"/>
-[...9 lines deleted...]
-      <c r="BI4" s="24"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
+      <c r="BD4" s="24"/>
+      <c r="BE4" s="24"/>
+      <c r="BF4" s="24"/>
+      <c r="BG4" s="24"/>
+      <c r="BH4" s="24"/>
+      <c r="BI4" s="25"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A5" s="28"/>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
@@ -1296,51 +1296,53 @@
       </c>
       <c r="AV6" s="6">
         <v>102</v>
       </c>
       <c r="AW6" s="6">
         <v>102.50059107155911</v>
       </c>
       <c r="AX6" s="6">
         <v>100.3</v>
       </c>
       <c r="AY6" s="6">
         <v>100.9</v>
       </c>
       <c r="AZ6" s="6">
         <v>101.5</v>
       </c>
       <c r="BA6" s="6">
         <v>101.3</v>
       </c>
       <c r="BB6" s="6">
         <v>101.56425568272591</v>
       </c>
       <c r="BC6" s="6">
         <v>102.87372865155797</v>
       </c>
-      <c r="BD6" s="6"/>
+      <c r="BD6" s="6">
+        <v>102.2</v>
+      </c>
       <c r="BE6" s="6"/>
       <c r="BF6" s="6"/>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
     <row r="7" spans="1:61">
       <c r="A7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>113.19006966585449</v>
       </c>
       <c r="C7" s="6">
         <v>113.15721194010789</v>
       </c>
       <c r="D7" s="6">
         <v>113.48056157463509</v>
       </c>
       <c r="E7" s="6">
         <v>116.6258095501354</v>
       </c>
       <c r="F7" s="6">
         <v>115.91562196000666</v>
       </c>
@@ -1469,51 +1471,53 @@
       </c>
       <c r="AV7" s="6">
         <v>102.1</v>
       </c>
       <c r="AW7" s="6">
         <v>103.12590461717046</v>
       </c>
       <c r="AX7" s="6">
         <v>98.6</v>
       </c>
       <c r="AY7" s="6">
         <v>96.9</v>
       </c>
       <c r="AZ7" s="6">
         <v>100.1</v>
       </c>
       <c r="BA7" s="6">
         <v>96.7</v>
       </c>
       <c r="BB7" s="6">
         <v>96.181655515037093</v>
       </c>
       <c r="BC7" s="6">
         <v>100.15850271435487</v>
       </c>
-      <c r="BD7" s="6"/>
+      <c r="BD7" s="6">
+        <v>96</v>
+      </c>
       <c r="BE7" s="6"/>
       <c r="BF7" s="6"/>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>41.097212294608262</v>
       </c>
       <c r="C8" s="6">
         <v>40.798018034332543</v>
       </c>
       <c r="D8" s="6">
         <v>47.854963312308094</v>
       </c>
       <c r="E8" s="6">
         <v>54.614896144674127</v>
       </c>
       <c r="F8" s="6">
         <v>54.906101727252533</v>
       </c>
@@ -1642,51 +1646,53 @@
       </c>
       <c r="AV8" s="6">
         <v>104.2</v>
       </c>
       <c r="AW8" s="6">
         <v>102.24817487862907</v>
       </c>
       <c r="AX8" s="6">
         <v>113</v>
       </c>
       <c r="AY8" s="6">
         <v>104.3</v>
       </c>
       <c r="AZ8" s="6">
         <v>102.7</v>
       </c>
       <c r="BA8" s="6">
         <v>103.8</v>
       </c>
       <c r="BB8" s="6">
         <v>109.4259039014123</v>
       </c>
       <c r="BC8" s="6">
         <v>107.34659510389015</v>
       </c>
-      <c r="BD8" s="6"/>
+      <c r="BD8" s="6">
+        <v>105.1</v>
+      </c>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>95.940263987228761</v>
       </c>
       <c r="C9" s="6">
         <v>100.70913088562823</v>
       </c>
       <c r="D9" s="6">
         <v>101.28424786127559</v>
       </c>
       <c r="E9" s="6">
         <v>101.51478238146959</v>
       </c>
       <c r="F9" s="6">
         <v>98.339391814392073</v>
       </c>
@@ -1815,51 +1821,53 @@
       </c>
       <c r="AV9" s="6">
         <v>103</v>
       </c>
       <c r="AW9" s="6">
         <v>104.0886486966989</v>
       </c>
       <c r="AX9" s="6">
         <v>101.9</v>
       </c>
       <c r="AY9" s="6">
         <v>102.5</v>
       </c>
       <c r="AZ9" s="6">
         <v>104.4</v>
       </c>
       <c r="BA9" s="6">
         <v>104</v>
       </c>
       <c r="BB9" s="6">
         <v>104.52990329555907</v>
       </c>
       <c r="BC9" s="6">
         <v>104.58162080445182</v>
       </c>
-      <c r="BD9" s="6"/>
+      <c r="BD9" s="6">
+        <v>104.6</v>
+      </c>
       <c r="BE9" s="6"/>
       <c r="BF9" s="6"/>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>102.05384638527248</v>
       </c>
       <c r="C10" s="6">
         <v>104.7078247631418</v>
       </c>
       <c r="D10" s="6">
         <v>103.75783849195817</v>
       </c>
       <c r="E10" s="6">
         <v>103.66645949668806</v>
       </c>
       <c r="F10" s="6">
         <v>102.48208949850405</v>
       </c>
@@ -1988,51 +1996,53 @@
       </c>
       <c r="AV10" s="6">
         <v>101.5</v>
       </c>
       <c r="AW10" s="6">
         <v>102.27588884774281</v>
       </c>
       <c r="AX10" s="6">
         <v>106.3</v>
       </c>
       <c r="AY10" s="6">
         <v>104.6</v>
       </c>
       <c r="AZ10" s="6">
         <v>103.2</v>
       </c>
       <c r="BA10" s="6">
         <v>102.7</v>
       </c>
       <c r="BB10" s="6">
         <v>102.70920080748731</v>
       </c>
       <c r="BC10" s="6">
         <v>102.60922932544696</v>
       </c>
-      <c r="BD10" s="6"/>
+      <c r="BD10" s="6">
+        <v>102.1</v>
+      </c>
       <c r="BE10" s="6"/>
       <c r="BF10" s="6"/>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>106.55246379329384</v>
       </c>
       <c r="C11" s="6">
         <v>111.94418798566801</v>
       </c>
       <c r="D11" s="6">
         <v>106.95687534819933</v>
       </c>
       <c r="E11" s="6">
         <v>105.9332343357156</v>
       </c>
       <c r="F11" s="6">
         <v>104.17624020766532</v>
       </c>
@@ -2161,51 +2171,53 @@
       </c>
       <c r="AV11" s="6">
         <v>100.4</v>
       </c>
       <c r="AW11" s="6">
         <v>100.10076809065913</v>
       </c>
       <c r="AX11" s="6">
         <v>90.5</v>
       </c>
       <c r="AY11" s="6">
         <v>101.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>103.1</v>
       </c>
       <c r="BA11" s="6">
         <v>101.1</v>
       </c>
       <c r="BB11" s="6">
         <v>101.42855162444613</v>
       </c>
       <c r="BC11" s="6">
         <v>102.60809260804086</v>
       </c>
-      <c r="BD11" s="6"/>
+      <c r="BD11" s="6">
+        <v>101.5</v>
+      </c>
       <c r="BE11" s="6"/>
       <c r="BF11" s="6"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
     <row r="12" spans="1:61">
       <c r="A12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>103.28274205514147</v>
       </c>
       <c r="C12" s="6">
         <v>108.12150625867996</v>
       </c>
       <c r="D12" s="6">
         <v>106.10396540334864</v>
       </c>
       <c r="E12" s="6">
         <v>105.64551659483537</v>
       </c>
       <c r="F12" s="6">
         <v>104.29635601215348</v>
       </c>
@@ -2334,51 +2346,53 @@
       </c>
       <c r="AV12" s="6">
         <v>101.7</v>
       </c>
       <c r="AW12" s="6">
         <v>102.42833457430494</v>
       </c>
       <c r="AX12" s="6">
         <v>100.7</v>
       </c>
       <c r="AY12" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ12" s="6">
         <v>100.3</v>
       </c>
       <c r="BA12" s="6">
         <v>100.2</v>
       </c>
       <c r="BB12" s="6">
         <v>100.28245053715624</v>
       </c>
       <c r="BC12" s="6">
         <v>102.09524975552347</v>
       </c>
-      <c r="BD12" s="6"/>
+      <c r="BD12" s="6">
+        <v>101.8</v>
+      </c>
       <c r="BE12" s="6"/>
       <c r="BF12" s="6"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
     <row r="13" spans="1:61">
       <c r="A13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>103.0500235056488</v>
       </c>
       <c r="C13" s="6">
         <v>107.41583434695443</v>
       </c>
       <c r="D13" s="6">
         <v>108.19844209917984</v>
       </c>
       <c r="E13" s="6">
         <v>108.70749753500999</v>
       </c>
       <c r="F13" s="6">
         <v>99.3194896713199</v>
       </c>
@@ -2507,51 +2521,53 @@
       </c>
       <c r="AV13" s="6">
         <v>102</v>
       </c>
       <c r="AW13" s="6">
         <v>101.17146060999195</v>
       </c>
       <c r="AX13" s="6">
         <v>101.2</v>
       </c>
       <c r="AY13" s="6">
         <v>101.3</v>
       </c>
       <c r="AZ13" s="6">
         <v>101.6</v>
       </c>
       <c r="BA13" s="6">
         <v>102.5</v>
       </c>
       <c r="BB13" s="6">
         <v>103.73316923731085</v>
       </c>
       <c r="BC13" s="6">
         <v>103.3562073568667</v>
       </c>
-      <c r="BD13" s="6"/>
+      <c r="BD13" s="6">
+        <v>104.8</v>
+      </c>
       <c r="BE13" s="6"/>
       <c r="BF13" s="6"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
     <row r="14" spans="1:61">
       <c r="A14" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>100.15988929185504</v>
       </c>
       <c r="C14" s="6">
         <v>100.3047572182344</v>
       </c>
       <c r="D14" s="6">
         <v>94.632268527614201</v>
       </c>
       <c r="E14" s="6">
         <v>95.26152489780668</v>
       </c>
       <c r="F14" s="6">
         <v>90.792408858637117</v>
       </c>
@@ -2680,51 +2696,53 @@
       </c>
       <c r="AV14" s="6">
         <v>104.4</v>
       </c>
       <c r="AW14" s="6">
         <v>104.83681997517465</v>
       </c>
       <c r="AX14" s="6">
         <v>101.1</v>
       </c>
       <c r="AY14" s="6">
         <v>101</v>
       </c>
       <c r="AZ14" s="6">
         <v>102.5</v>
       </c>
       <c r="BA14" s="6">
         <v>102.7</v>
       </c>
       <c r="BB14" s="6">
         <v>103.09022522158367</v>
       </c>
       <c r="BC14" s="6">
         <v>103.5272405929439</v>
       </c>
-      <c r="BD14" s="6"/>
+      <c r="BD14" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
     <row r="15" spans="1:61">
       <c r="A15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="6">
         <v>105.19515986105922</v>
       </c>
       <c r="C15" s="6">
         <v>108.71824342535974</v>
       </c>
       <c r="D15" s="6">
         <v>109.3640817136102</v>
       </c>
       <c r="E15" s="6">
         <v>109.60720436498433</v>
       </c>
       <c r="F15" s="6">
         <v>109.57679518553722</v>
       </c>
@@ -2853,51 +2871,53 @@
       </c>
       <c r="AV15" s="6">
         <v>102</v>
       </c>
       <c r="AW15" s="6">
         <v>103.53697852180859</v>
       </c>
       <c r="AX15" s="6">
         <v>100.9</v>
       </c>
       <c r="AY15" s="6">
         <v>100.8</v>
       </c>
       <c r="AZ15" s="6">
         <v>101</v>
       </c>
       <c r="BA15" s="6">
         <v>101.3</v>
       </c>
       <c r="BB15" s="6">
         <v>101.28613045333945</v>
       </c>
       <c r="BC15" s="6">
         <v>103.12496589575242</v>
       </c>
-      <c r="BD15" s="6"/>
+      <c r="BD15" s="6">
+        <v>102.4</v>
+      </c>
       <c r="BE15" s="6"/>
       <c r="BF15" s="6"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="6"/>
       <c r="BI15" s="6"/>
     </row>
     <row r="16" spans="1:61">
       <c r="A16" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>109.80591353368328</v>
       </c>
       <c r="C16" s="6">
         <v>106.08684683200305</v>
       </c>
       <c r="D16" s="6">
         <v>103.64567812198074</v>
       </c>
       <c r="E16" s="6">
         <v>102.88201315043726</v>
       </c>
       <c r="F16" s="6">
         <v>102.14199466666467</v>
       </c>
@@ -3026,51 +3046,53 @@
       </c>
       <c r="AV16" s="6">
         <v>103.5</v>
       </c>
       <c r="AW16" s="6">
         <v>103.17554384405385</v>
       </c>
       <c r="AX16" s="6">
         <v>102</v>
       </c>
       <c r="AY16" s="6">
         <v>102.2</v>
       </c>
       <c r="AZ16" s="6">
         <v>102.2</v>
       </c>
       <c r="BA16" s="6">
         <v>102.5</v>
       </c>
       <c r="BB16" s="6">
         <v>102.52455579819583</v>
       </c>
       <c r="BC16" s="6">
         <v>103.6304845831219</v>
       </c>
-      <c r="BD16" s="6"/>
+      <c r="BD16" s="6">
+        <v>103.4</v>
+      </c>
       <c r="BE16" s="6"/>
       <c r="BF16" s="6"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="6"/>
       <c r="BI16" s="6"/>
     </row>
     <row r="17" spans="1:61">
       <c r="A17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>117.03893697637461</v>
       </c>
       <c r="C17" s="6">
         <v>109.29437249235869</v>
       </c>
       <c r="D17" s="6">
         <v>107.94518790485358</v>
       </c>
       <c r="E17" s="6">
         <v>106.31738394462485</v>
       </c>
       <c r="F17" s="6">
         <v>105.38791481342149</v>
       </c>
@@ -3199,51 +3221,53 @@
       </c>
       <c r="AV17" s="6">
         <v>100.9</v>
       </c>
       <c r="AW17" s="6">
         <v>100.6</v>
       </c>
       <c r="AX17" s="6">
         <v>92</v>
       </c>
       <c r="AY17" s="6">
         <v>101.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>100.9</v>
       </c>
       <c r="BA17" s="6">
         <v>101.9</v>
       </c>
       <c r="BB17" s="6">
         <v>100.03678223556751</v>
       </c>
       <c r="BC17" s="6">
         <v>102.70807337706715</v>
       </c>
-      <c r="BD17" s="6"/>
+      <c r="BD17" s="6">
+        <v>105</v>
+      </c>
       <c r="BE17" s="6"/>
       <c r="BF17" s="6"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="6"/>
       <c r="BI17" s="6"/>
     </row>
     <row r="18" spans="1:61">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>103.26605007174425</v>
       </c>
       <c r="C18" s="6">
         <v>107.52630935691658</v>
       </c>
       <c r="D18" s="6">
         <v>105.75265178502397</v>
       </c>
       <c r="E18" s="6">
         <v>105.9786420739205</v>
       </c>
       <c r="F18" s="6">
         <v>102.414463669892</v>
       </c>
@@ -3372,51 +3396,53 @@
       </c>
       <c r="AV18" s="6">
         <v>101.2</v>
       </c>
       <c r="AW18" s="6">
         <v>103.39213989019756</v>
       </c>
       <c r="AX18" s="6">
         <v>100.8</v>
       </c>
       <c r="AY18" s="6">
         <v>100.5</v>
       </c>
       <c r="AZ18" s="6">
         <v>100</v>
       </c>
       <c r="BA18" s="6">
         <v>100.8</v>
       </c>
       <c r="BB18" s="6">
         <v>101.26934078984127</v>
       </c>
       <c r="BC18" s="6">
         <v>102.67614562436198</v>
       </c>
-      <c r="BD18" s="6"/>
+      <c r="BD18" s="6">
+        <v>102.3</v>
+      </c>
       <c r="BE18" s="6"/>
       <c r="BF18" s="6"/>
       <c r="BG18" s="6"/>
       <c r="BH18" s="6"/>
       <c r="BI18" s="6"/>
     </row>
     <row r="19" spans="1:61">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>107.87764590342712</v>
       </c>
       <c r="C19" s="6">
         <v>115.3001109067872</v>
       </c>
       <c r="D19" s="6">
         <v>109.42906920366973</v>
       </c>
       <c r="E19" s="6">
         <v>108.35385020068532</v>
       </c>
       <c r="F19" s="6">
         <v>102.81982706126354</v>
       </c>
@@ -3545,267 +3571,269 @@
       </c>
       <c r="AV19" s="6">
         <v>101.8</v>
       </c>
       <c r="AW19" s="6">
         <v>103.14092731758076</v>
       </c>
       <c r="AX19" s="6">
         <v>101.9</v>
       </c>
       <c r="AY19" s="6">
         <v>103</v>
       </c>
       <c r="AZ19" s="6">
         <v>102.9</v>
       </c>
       <c r="BA19" s="6">
         <v>102.9</v>
       </c>
       <c r="BB19" s="6">
         <v>103.08991971912053</v>
       </c>
       <c r="BC19" s="6">
         <v>103.40645343373542</v>
       </c>
-      <c r="BD19" s="6"/>
+      <c r="BD19" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BE19" s="6"/>
       <c r="BF19" s="6"/>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
     <row r="20" spans="1:61">
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
       <c r="U20" s="13"/>
       <c r="V20" s="13"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
       <c r="Z20" s="13"/>
       <c r="AA20" s="13"/>
       <c r="AB20" s="13"/>
       <c r="AC20" s="13"/>
       <c r="AD20" s="13"/>
       <c r="AE20" s="20"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="26"/>
-[...46 lines deleted...]
-      <c r="AW21" s="26"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="29"/>
+      <c r="O21" s="29"/>
+      <c r="P21" s="29"/>
+      <c r="Q21" s="29"/>
+      <c r="R21" s="29"/>
+      <c r="S21" s="29"/>
+      <c r="T21" s="29"/>
+      <c r="U21" s="29"/>
+      <c r="V21" s="29"/>
+      <c r="W21" s="29"/>
+      <c r="X21" s="29"/>
+      <c r="Y21" s="29"/>
+      <c r="Z21" s="29"/>
+      <c r="AA21" s="29"/>
+      <c r="AB21" s="29"/>
+      <c r="AC21" s="29"/>
+      <c r="AD21" s="29"/>
+      <c r="AE21" s="29"/>
+      <c r="AF21" s="29"/>
+      <c r="AG21" s="29"/>
+      <c r="AH21" s="29"/>
+      <c r="AI21" s="29"/>
+      <c r="AJ21" s="29"/>
+      <c r="AK21" s="29"/>
+      <c r="AL21" s="29"/>
+      <c r="AM21" s="29"/>
+      <c r="AN21" s="29"/>
+      <c r="AO21" s="29"/>
+      <c r="AP21" s="29"/>
+      <c r="AQ21" s="29"/>
+      <c r="AR21" s="29"/>
+      <c r="AS21" s="29"/>
+      <c r="AT21" s="29"/>
+      <c r="AU21" s="29"/>
+      <c r="AV21" s="29"/>
+      <c r="AW21" s="29"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="I22" s="25" t="s">
+      <c r="I22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J22" s="25"/>
-[...3 lines deleted...]
-      <c r="U22" s="25" t="s">
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="U22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V22" s="25"/>
-[...2 lines deleted...]
-      <c r="Y22" s="25"/>
+      <c r="V22" s="26"/>
+      <c r="W22" s="26"/>
+      <c r="X22" s="26"/>
+      <c r="Y22" s="26"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
-      <c r="AG22" s="25" t="s">
+      <c r="AG22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH22" s="25"/>
-[...2 lines deleted...]
-      <c r="AK22" s="25"/>
+      <c r="AH22" s="26"/>
+      <c r="AI22" s="26"/>
+      <c r="AJ22" s="26"/>
+      <c r="AK22" s="26"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="25" t="s">
+      <c r="AS22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT22" s="25"/>
-[...2 lines deleted...]
-      <c r="AW22" s="25"/>
+      <c r="AT22" s="26"/>
+      <c r="AU22" s="26"/>
+      <c r="AV22" s="26"/>
+      <c r="AW22" s="26"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
-      <c r="BE22" s="25" t="s">
+      <c r="BE22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF22" s="25"/>
-[...2 lines deleted...]
-      <c r="BI22" s="25"/>
+      <c r="BF22" s="26"/>
+      <c r="BG22" s="26"/>
+      <c r="BH22" s="26"/>
+      <c r="BI22" s="26"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A23" s="27"/>
-      <c r="B23" s="22" t="s">
+      <c r="B23" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C23" s="23"/>
-[...10 lines deleted...]
-      <c r="N23" s="22" t="s">
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="25"/>
+      <c r="N23" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="23"/>
-[...10 lines deleted...]
-      <c r="Z23" s="22" t="s">
+      <c r="O23" s="24"/>
+      <c r="P23" s="24"/>
+      <c r="Q23" s="24"/>
+      <c r="R23" s="24"/>
+      <c r="S23" s="24"/>
+      <c r="T23" s="24"/>
+      <c r="U23" s="24"/>
+      <c r="V23" s="24"/>
+      <c r="W23" s="24"/>
+      <c r="X23" s="24"/>
+      <c r="Y23" s="25"/>
+      <c r="Z23" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="23"/>
-[...10 lines deleted...]
-      <c r="AL23" s="22" t="s">
+      <c r="AA23" s="24"/>
+      <c r="AB23" s="24"/>
+      <c r="AC23" s="24"/>
+      <c r="AD23" s="24"/>
+      <c r="AE23" s="24"/>
+      <c r="AF23" s="24"/>
+      <c r="AG23" s="24"/>
+      <c r="AH23" s="24"/>
+      <c r="AI23" s="24"/>
+      <c r="AJ23" s="24"/>
+      <c r="AK23" s="25"/>
+      <c r="AL23" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="23"/>
-[...10 lines deleted...]
-      <c r="AX23" s="22" t="s">
+      <c r="AM23" s="24"/>
+      <c r="AN23" s="24"/>
+      <c r="AO23" s="24"/>
+      <c r="AP23" s="24"/>
+      <c r="AQ23" s="24"/>
+      <c r="AR23" s="24"/>
+      <c r="AS23" s="24"/>
+      <c r="AT23" s="24"/>
+      <c r="AU23" s="24"/>
+      <c r="AV23" s="24"/>
+      <c r="AW23" s="25"/>
+      <c r="AX23" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="23"/>
-[...9 lines deleted...]
-      <c r="BI23" s="24"/>
+      <c r="AY23" s="24"/>
+      <c r="AZ23" s="24"/>
+      <c r="BA23" s="24"/>
+      <c r="BB23" s="24"/>
+      <c r="BC23" s="24"/>
+      <c r="BD23" s="24"/>
+      <c r="BE23" s="24"/>
+      <c r="BF23" s="24"/>
+      <c r="BG23" s="24"/>
+      <c r="BH23" s="24"/>
+      <c r="BI23" s="25"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A24" s="28"/>
       <c r="B24" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I24" s="4" t="s">
@@ -4112,51 +4140,53 @@
       </c>
       <c r="AV25" s="6">
         <v>102</v>
       </c>
       <c r="AW25" s="8">
         <v>102.52352017632222</v>
       </c>
       <c r="AX25" s="8">
         <v>100.3</v>
       </c>
       <c r="AY25" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ25" s="6">
         <v>101.5</v>
       </c>
       <c r="BA25" s="6">
         <v>101.3</v>
       </c>
       <c r="BB25" s="6">
         <v>101.59676251259337</v>
       </c>
       <c r="BC25" s="6">
         <v>102.92681947222309</v>
       </c>
-      <c r="BD25" s="6"/>
+      <c r="BD25" s="6">
+        <v>102.3</v>
+      </c>
       <c r="BE25" s="6"/>
       <c r="BF25" s="6"/>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61">
       <c r="A26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14">
         <v>113.34329014761411</v>
       </c>
       <c r="C26" s="14">
         <v>113.30460757534628</v>
       </c>
       <c r="D26" s="14">
         <v>113.62181078531874</v>
       </c>
       <c r="E26" s="14">
         <v>116.80642391439318</v>
       </c>
       <c r="F26" s="14">
         <v>116.08489932583252</v>
       </c>
@@ -4285,51 +4315,53 @@
       </c>
       <c r="AV26" s="6">
         <v>102.1</v>
       </c>
       <c r="AW26" s="8">
         <v>103.18204546664643</v>
       </c>
       <c r="AX26" s="10">
         <v>98.5</v>
       </c>
       <c r="AY26" s="10">
         <v>96.9</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.1</v>
       </c>
       <c r="BA26" s="6">
         <v>96.6</v>
       </c>
       <c r="BB26" s="6">
         <v>96.078104862023409</v>
       </c>
       <c r="BC26" s="6">
         <v>100.1625801621756</v>
       </c>
-      <c r="BD26" s="6"/>
+      <c r="BD26" s="6">
+        <v>95.9</v>
+      </c>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="8"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14">
         <v>41.043845634058087</v>
       </c>
       <c r="C27" s="14">
         <v>40.750272240409458</v>
       </c>
       <c r="D27" s="14">
         <v>47.815026173068716</v>
       </c>
       <c r="E27" s="14">
         <v>54.579308905567039</v>
       </c>
       <c r="F27" s="14">
         <v>54.874398998155648</v>
       </c>
@@ -4458,51 +4490,53 @@
       </c>
       <c r="AV27" s="6">
         <v>104.2</v>
       </c>
       <c r="AW27" s="11">
         <v>102.24939672464959</v>
       </c>
       <c r="AX27" s="11">
         <v>113.1</v>
       </c>
       <c r="AY27" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>102.7</v>
       </c>
       <c r="BA27" s="6">
         <v>103.8</v>
       </c>
       <c r="BB27" s="6">
         <v>109.44291114867637</v>
       </c>
       <c r="BC27" s="6">
         <v>107.35784555088735</v>
       </c>
-      <c r="BD27" s="6"/>
+      <c r="BD27" s="6">
+        <v>105.1</v>
+      </c>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="11"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14">
         <v>95.570245292372931</v>
       </c>
       <c r="C28" s="14">
         <v>100.55075557382484</v>
       </c>
       <c r="D28" s="14">
         <v>101.136300447262</v>
       </c>
       <c r="E28" s="14">
         <v>101.37783164049657</v>
       </c>
       <c r="F28" s="14">
         <v>98.185155448789885</v>
       </c>
@@ -4631,51 +4665,53 @@
       </c>
       <c r="AV28" s="6">
         <v>103.1</v>
       </c>
       <c r="AW28" s="19">
         <v>104.11676919423556</v>
       </c>
       <c r="AX28" s="11">
         <v>101.9</v>
       </c>
       <c r="AY28" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ28" s="6">
         <v>104.5</v>
       </c>
       <c r="BA28" s="6">
         <v>104.1</v>
       </c>
       <c r="BB28" s="6">
         <v>104.56595174127581</v>
       </c>
       <c r="BC28" s="6">
         <v>104.6131718794028</v>
       </c>
-      <c r="BD28" s="6"/>
+      <c r="BD28" s="6">
+        <v>104.6</v>
+      </c>
       <c r="BE28" s="6"/>
       <c r="BF28" s="6"/>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="19"/>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14">
         <v>102.05245612240572</v>
       </c>
       <c r="C29" s="14">
         <v>104.70678967191472</v>
       </c>
       <c r="D29" s="14">
         <v>103.75701108749489</v>
       </c>
       <c r="E29" s="14">
         <v>103.66567166609961</v>
       </c>
       <c r="F29" s="14">
         <v>102.48123210921317</v>
       </c>
@@ -4804,51 +4840,53 @@
       </c>
       <c r="AV29" s="6">
         <v>101.5</v>
       </c>
       <c r="AW29" s="11">
         <v>102.27615082613011</v>
       </c>
       <c r="AX29" s="11">
         <v>106.3</v>
       </c>
       <c r="AY29" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ29" s="6">
         <v>103.3</v>
       </c>
       <c r="BA29" s="6">
         <v>102.7</v>
       </c>
       <c r="BB29" s="6">
         <v>102.74223383507956</v>
       </c>
       <c r="BC29" s="6">
         <v>102.64242097719098</v>
       </c>
-      <c r="BD29" s="6"/>
+      <c r="BD29" s="6">
+        <v>102.2</v>
+      </c>
       <c r="BE29" s="6"/>
       <c r="BF29" s="6"/>
       <c r="BG29" s="6"/>
       <c r="BH29" s="6"/>
       <c r="BI29" s="11"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14">
         <v>103.54199401747334</v>
       </c>
       <c r="C30" s="14">
         <v>109.5785774208917</v>
       </c>
       <c r="D30" s="14">
         <v>105.34142112987581</v>
       </c>
       <c r="E30" s="14">
         <v>104.38923271370986</v>
       </c>
       <c r="F30" s="14">
         <v>102.76149879506924</v>
       </c>
@@ -4977,51 +5015,53 @@
       </c>
       <c r="AV30" s="6">
         <v>100.4</v>
       </c>
       <c r="AW30" s="11">
         <v>100.10201250517939</v>
       </c>
       <c r="AX30" s="11">
         <v>89.7</v>
       </c>
       <c r="AY30" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ30" s="6">
         <v>103.2</v>
       </c>
       <c r="BA30" s="6">
         <v>101.1</v>
       </c>
       <c r="BB30" s="6">
         <v>101.51499544818468</v>
       </c>
       <c r="BC30" s="6">
         <v>102.73903244358331</v>
       </c>
-      <c r="BD30" s="6"/>
+      <c r="BD30" s="6">
+        <v>101.6</v>
+      </c>
       <c r="BE30" s="6"/>
       <c r="BF30" s="6"/>
       <c r="BG30" s="6"/>
       <c r="BH30" s="6"/>
       <c r="BI30" s="11"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14">
         <v>103.25204299929214</v>
       </c>
       <c r="C31" s="14">
         <v>108.14827520805856</v>
       </c>
       <c r="D31" s="14">
         <v>106.10436942078427</v>
       </c>
       <c r="E31" s="14">
         <v>105.64222250619466</v>
       </c>
       <c r="F31" s="14">
         <v>104.28271145277488</v>
       </c>
@@ -5150,51 +5190,53 @@
       </c>
       <c r="AV31" s="6">
         <v>101.8</v>
       </c>
       <c r="AW31" s="11">
         <v>102.447306090263</v>
       </c>
       <c r="AX31" s="11">
         <v>100.7</v>
       </c>
       <c r="AY31" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ31" s="6">
         <v>100.3</v>
       </c>
       <c r="BA31" s="6">
         <v>100.2</v>
       </c>
       <c r="BB31" s="6">
         <v>100.28800557399049</v>
       </c>
       <c r="BC31" s="6">
         <v>102.12982043215275</v>
       </c>
-      <c r="BD31" s="6"/>
+      <c r="BD31" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BE31" s="6"/>
       <c r="BF31" s="6"/>
       <c r="BG31" s="6"/>
       <c r="BH31" s="6"/>
       <c r="BI31" s="11"/>
     </row>
     <row r="32" spans="1:61">
       <c r="A32" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14">
         <v>102.94472524532743</v>
       </c>
       <c r="C32" s="14">
         <v>107.33914326098997</v>
       </c>
       <c r="D32" s="14">
         <v>108.13646510646997</v>
       </c>
       <c r="E32" s="14">
         <v>108.65464319323787</v>
       </c>
       <c r="F32" s="14">
         <v>99.213588121452915</v>
       </c>
@@ -5323,51 +5365,53 @@
       </c>
       <c r="AV32" s="6">
         <v>102</v>
       </c>
       <c r="AW32" s="11">
         <v>101.17895911679862</v>
       </c>
       <c r="AX32" s="11">
         <v>101.2</v>
       </c>
       <c r="AY32" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ32" s="6">
         <v>101.7</v>
       </c>
       <c r="BA32" s="6">
         <v>102.6</v>
       </c>
       <c r="BB32" s="6">
         <v>103.83652692738723</v>
       </c>
       <c r="BC32" s="6">
         <v>103.43848453515049</v>
       </c>
-      <c r="BD32" s="6"/>
+      <c r="BD32" s="6">
+        <v>104.9</v>
+      </c>
       <c r="BE32" s="6"/>
       <c r="BF32" s="6"/>
       <c r="BG32" s="6"/>
       <c r="BH32" s="6"/>
       <c r="BI32" s="11"/>
     </row>
     <row r="33" spans="1:61">
       <c r="A33" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="14">
         <v>100.11259236518985</v>
       </c>
       <c r="C33" s="14">
         <v>100.25056665997612</v>
       </c>
       <c r="D33" s="14">
         <v>94.593970319141732</v>
       </c>
       <c r="E33" s="14">
         <v>95.225460396506577</v>
       </c>
       <c r="F33" s="14">
         <v>90.760014131578046</v>
       </c>
@@ -5496,51 +5540,53 @@
       </c>
       <c r="AV33" s="6">
         <v>104.4</v>
       </c>
       <c r="AW33" s="11">
         <v>104.83802369027026</v>
       </c>
       <c r="AX33" s="11">
         <v>101.1</v>
       </c>
       <c r="AY33" s="11">
         <v>101</v>
       </c>
       <c r="AZ33" s="6">
         <v>102.5</v>
       </c>
       <c r="BA33" s="6">
         <v>102.7</v>
       </c>
       <c r="BB33" s="6">
         <v>103.09463645203969</v>
       </c>
       <c r="BC33" s="6">
         <v>103.53117512119292</v>
       </c>
-      <c r="BD33" s="6"/>
+      <c r="BD33" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BE33" s="6"/>
       <c r="BF33" s="6"/>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="11"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="14">
         <v>103.918610659983</v>
       </c>
       <c r="C34" s="14">
         <v>107.47251674835412</v>
       </c>
       <c r="D34" s="14">
         <v>108.26566376350387</v>
       </c>
       <c r="E34" s="14">
         <v>108.62971096431868</v>
       </c>
       <c r="F34" s="14">
         <v>108.69410656940161</v>
       </c>
@@ -5669,51 +5715,53 @@
       </c>
       <c r="AV34" s="6">
         <v>102</v>
       </c>
       <c r="AW34" s="8">
         <v>103.62427660634043</v>
       </c>
       <c r="AX34" s="8">
         <v>101</v>
       </c>
       <c r="AY34" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ34" s="6">
         <v>101</v>
       </c>
       <c r="BA34" s="6">
         <v>101.3</v>
       </c>
       <c r="BB34" s="6">
         <v>101.33095866415553</v>
       </c>
       <c r="BC34" s="6">
         <v>103.22271679866499</v>
       </c>
-      <c r="BD34" s="6"/>
+      <c r="BD34" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BE34" s="6"/>
       <c r="BF34" s="6"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="8"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="14">
         <v>112.98524637513177</v>
       </c>
       <c r="C35" s="14">
         <v>109.48600279358583</v>
       </c>
       <c r="D35" s="14">
         <v>106.51533015127428</v>
       </c>
       <c r="E35" s="14">
         <v>105.61231477736224</v>
       </c>
       <c r="F35" s="14">
         <v>104.96550527574063</v>
       </c>
@@ -5842,51 +5890,53 @@
       </c>
       <c r="AV35" s="6">
         <v>103.5</v>
       </c>
       <c r="AW35" s="12">
         <v>103.20494022721631</v>
       </c>
       <c r="AX35" s="12">
         <v>102.1</v>
       </c>
       <c r="AY35" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ35" s="6">
         <v>102.3</v>
       </c>
       <c r="BA35" s="6">
         <v>102.6</v>
       </c>
       <c r="BB35" s="6">
         <v>102.59165065196581</v>
       </c>
       <c r="BC35" s="6">
         <v>103.71365360847342</v>
       </c>
-      <c r="BD35" s="6"/>
+      <c r="BD35" s="6">
+        <v>103.4</v>
+      </c>
       <c r="BE35" s="6"/>
       <c r="BF35" s="6"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="12"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="14">
         <v>116.99324163926657</v>
       </c>
       <c r="C36" s="14">
         <v>109.25136822066229</v>
       </c>
       <c r="D36" s="14">
         <v>107.91313069898128</v>
       </c>
       <c r="E36" s="14">
         <v>106.28524592632533</v>
       </c>
       <c r="F36" s="14">
         <v>105.35596051586916</v>
       </c>
@@ -6015,51 +6065,53 @@
       </c>
       <c r="AV36" s="6">
         <v>100.9</v>
       </c>
       <c r="AW36" s="8">
         <v>100.6</v>
       </c>
       <c r="AX36" s="8">
         <v>92</v>
       </c>
       <c r="AY36" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>100.9</v>
       </c>
       <c r="BA36" s="6">
         <v>101.9</v>
       </c>
       <c r="BB36" s="6">
         <v>100.03680160317015</v>
       </c>
       <c r="BC36" s="6">
         <v>102.7093581660147</v>
       </c>
-      <c r="BD36" s="6"/>
+      <c r="BD36" s="6">
+        <v>105</v>
+      </c>
       <c r="BE36" s="6"/>
       <c r="BF36" s="6"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="8"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="14">
         <v>103.37416337979528</v>
       </c>
       <c r="C37" s="14">
         <v>107.70939189422428</v>
       </c>
       <c r="D37" s="14">
         <v>105.84990397182155</v>
       </c>
       <c r="E37" s="14">
         <v>106.06836680905974</v>
       </c>
       <c r="F37" s="14">
         <v>102.46032680331452</v>
       </c>
@@ -6188,51 +6240,53 @@
       </c>
       <c r="AV37" s="6">
         <v>101.2</v>
       </c>
       <c r="AW37" s="8">
         <v>103.48996273299858</v>
       </c>
       <c r="AX37" s="8">
         <v>100.9</v>
       </c>
       <c r="AY37" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ37" s="6">
         <v>100</v>
       </c>
       <c r="BA37" s="6">
         <v>100.8</v>
       </c>
       <c r="BB37" s="6">
         <v>101.33570312313822</v>
       </c>
       <c r="BC37" s="6">
         <v>102.79498378648506</v>
       </c>
-      <c r="BD37" s="6"/>
+      <c r="BD37" s="6">
+        <v>102.4</v>
+      </c>
       <c r="BE37" s="6"/>
       <c r="BF37" s="6"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="6"/>
       <c r="BI37" s="8"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="15">
         <v>105.86816574242499</v>
       </c>
       <c r="C38" s="15">
         <v>113.47427115750166</v>
       </c>
       <c r="D38" s="15">
         <v>108.21005148510667</v>
       </c>
       <c r="E38" s="15">
         <v>107.12339193788148</v>
       </c>
       <c r="F38" s="15">
         <v>101.61427715507773</v>
       </c>
@@ -6361,249 +6415,251 @@
       </c>
       <c r="AV38" s="6">
         <v>101.8</v>
       </c>
       <c r="AW38" s="8">
         <v>103.14231599264507</v>
       </c>
       <c r="AX38" s="8">
         <v>101.9</v>
       </c>
       <c r="AY38" s="8">
         <v>103</v>
       </c>
       <c r="AZ38" s="6">
         <v>102.9</v>
       </c>
       <c r="BA38" s="6">
         <v>102.9</v>
       </c>
       <c r="BB38" s="6">
         <v>103.10561997950505</v>
       </c>
       <c r="BC38" s="6">
         <v>103.42314915073356</v>
       </c>
-      <c r="BD38" s="6"/>
+      <c r="BD38" s="6">
+        <v>101.9</v>
+      </c>
       <c r="BE38" s="6"/>
       <c r="BF38" s="6"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="6"/>
       <c r="BI38" s="8"/>
     </row>
     <row r="39" spans="1:61">
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1">
-      <c r="A40" s="26" t="s">
+      <c r="A40" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="26"/>
-[...46 lines deleted...]
-      <c r="AW40" s="26"/>
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+      <c r="R40" s="29"/>
+      <c r="S40" s="29"/>
+      <c r="T40" s="29"/>
+      <c r="U40" s="29"/>
+      <c r="V40" s="29"/>
+      <c r="W40" s="29"/>
+      <c r="X40" s="29"/>
+      <c r="Y40" s="29"/>
+      <c r="Z40" s="29"/>
+      <c r="AA40" s="29"/>
+      <c r="AB40" s="29"/>
+      <c r="AC40" s="29"/>
+      <c r="AD40" s="29"/>
+      <c r="AE40" s="29"/>
+      <c r="AF40" s="29"/>
+      <c r="AG40" s="29"/>
+      <c r="AH40" s="29"/>
+      <c r="AI40" s="29"/>
+      <c r="AJ40" s="29"/>
+      <c r="AK40" s="29"/>
+      <c r="AL40" s="29"/>
+      <c r="AM40" s="29"/>
+      <c r="AN40" s="29"/>
+      <c r="AO40" s="29"/>
+      <c r="AP40" s="29"/>
+      <c r="AQ40" s="29"/>
+      <c r="AR40" s="29"/>
+      <c r="AS40" s="29"/>
+      <c r="AT40" s="29"/>
+      <c r="AU40" s="29"/>
+      <c r="AV40" s="29"/>
+      <c r="AW40" s="29"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="I41" s="25" t="s">
+      <c r="I41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J41" s="25"/>
-[...3 lines deleted...]
-      <c r="U41" s="25" t="s">
+      <c r="J41" s="26"/>
+      <c r="K41" s="26"/>
+      <c r="L41" s="26"/>
+      <c r="M41" s="26"/>
+      <c r="U41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V41" s="25"/>
-[...2 lines deleted...]
-      <c r="Y41" s="25"/>
+      <c r="V41" s="26"/>
+      <c r="W41" s="26"/>
+      <c r="X41" s="26"/>
+      <c r="Y41" s="26"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
-      <c r="AG41" s="25" t="s">
+      <c r="AG41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH41" s="25"/>
-[...2 lines deleted...]
-      <c r="AK41" s="25"/>
+      <c r="AH41" s="26"/>
+      <c r="AI41" s="26"/>
+      <c r="AJ41" s="26"/>
+      <c r="AK41" s="26"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
-      <c r="AS41" s="25" t="s">
+      <c r="AS41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT41" s="25"/>
-[...2 lines deleted...]
-      <c r="AW41" s="25"/>
+      <c r="AT41" s="26"/>
+      <c r="AU41" s="26"/>
+      <c r="AV41" s="26"/>
+      <c r="AW41" s="26"/>
       <c r="AX41" s="3"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
-      <c r="BE41" s="25" t="s">
+      <c r="BE41" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF41" s="25"/>
-[...2 lines deleted...]
-      <c r="BI41" s="25"/>
+      <c r="BF41" s="26"/>
+      <c r="BG41" s="26"/>
+      <c r="BH41" s="26"/>
+      <c r="BI41" s="26"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A42" s="27"/>
-      <c r="B42" s="22" t="s">
+      <c r="B42" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C42" s="23"/>
-[...10 lines deleted...]
-      <c r="N42" s="22" t="s">
+      <c r="C42" s="24"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="25"/>
+      <c r="N42" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O42" s="23"/>
-[...10 lines deleted...]
-      <c r="Z42" s="22" t="s">
+      <c r="O42" s="24"/>
+      <c r="P42" s="24"/>
+      <c r="Q42" s="24"/>
+      <c r="R42" s="24"/>
+      <c r="S42" s="24"/>
+      <c r="T42" s="24"/>
+      <c r="U42" s="24"/>
+      <c r="V42" s="24"/>
+      <c r="W42" s="24"/>
+      <c r="X42" s="24"/>
+      <c r="Y42" s="25"/>
+      <c r="Z42" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="AA42" s="23"/>
-[...10 lines deleted...]
-      <c r="AL42" s="22" t="s">
+      <c r="AA42" s="24"/>
+      <c r="AB42" s="24"/>
+      <c r="AC42" s="24"/>
+      <c r="AD42" s="24"/>
+      <c r="AE42" s="24"/>
+      <c r="AF42" s="24"/>
+      <c r="AG42" s="24"/>
+      <c r="AH42" s="24"/>
+      <c r="AI42" s="24"/>
+      <c r="AJ42" s="24"/>
+      <c r="AK42" s="25"/>
+      <c r="AL42" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="23"/>
-[...10 lines deleted...]
-      <c r="AX42" s="22" t="s">
+      <c r="AM42" s="24"/>
+      <c r="AN42" s="24"/>
+      <c r="AO42" s="24"/>
+      <c r="AP42" s="24"/>
+      <c r="AQ42" s="24"/>
+      <c r="AR42" s="24"/>
+      <c r="AS42" s="24"/>
+      <c r="AT42" s="24"/>
+      <c r="AU42" s="24"/>
+      <c r="AV42" s="24"/>
+      <c r="AW42" s="25"/>
+      <c r="AX42" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="23"/>
-[...9 lines deleted...]
-      <c r="BI42" s="24"/>
+      <c r="AY42" s="24"/>
+      <c r="AZ42" s="24"/>
+      <c r="BA42" s="24"/>
+      <c r="BB42" s="24"/>
+      <c r="BC42" s="24"/>
+      <c r="BD42" s="24"/>
+      <c r="BE42" s="24"/>
+      <c r="BF42" s="24"/>
+      <c r="BG42" s="24"/>
+      <c r="BH42" s="24"/>
+      <c r="BI42" s="25"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A43" s="28"/>
       <c r="B43" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="4" t="s">
@@ -6910,51 +6966,53 @@
       </c>
       <c r="AV44" s="6">
         <v>101.3</v>
       </c>
       <c r="AW44" s="8">
         <v>102.63054743393963</v>
       </c>
       <c r="AX44" s="6">
         <v>100</v>
       </c>
       <c r="AY44" s="6">
         <v>100</v>
       </c>
       <c r="AZ44" s="6">
         <v>100</v>
       </c>
       <c r="BA44" s="6">
         <v>100</v>
       </c>
       <c r="BB44" s="6">
         <v>100</v>
       </c>
       <c r="BC44" s="6">
         <v>100</v>
       </c>
-      <c r="BD44" s="6"/>
+      <c r="BD44" s="6">
+        <v>101.1</v>
+      </c>
       <c r="BE44" s="6"/>
       <c r="BF44" s="6"/>
       <c r="BG44" s="6"/>
       <c r="BH44" s="6"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61">
       <c r="A45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="C45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="D45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="E45" s="6">
         <v>132.15813257743523</v>
       </c>
       <c r="F45" s="6">
         <v>132.15813257743525</v>
       </c>
@@ -7083,51 +7141,53 @@
       </c>
       <c r="AV45" s="6">
         <v>100.6</v>
       </c>
       <c r="AW45" s="8">
         <v>104.06514467078267</v>
       </c>
       <c r="AX45" s="6">
         <v>100</v>
       </c>
       <c r="AY45" s="6">
         <v>100</v>
       </c>
       <c r="AZ45" s="6">
         <v>100</v>
       </c>
       <c r="BA45" s="6">
         <v>100</v>
       </c>
       <c r="BB45" s="6">
         <v>100</v>
       </c>
       <c r="BC45" s="6">
         <v>100</v>
       </c>
-      <c r="BD45" s="6"/>
+      <c r="BD45" s="6">
+        <v>90.2</v>
+      </c>
       <c r="BE45" s="6"/>
       <c r="BF45" s="6"/>
       <c r="BG45" s="6"/>
       <c r="BH45" s="6"/>
       <c r="BI45" s="8"/>
     </row>
     <row r="46" spans="1:61">
       <c r="A46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>17</v>
       </c>
@@ -7256,51 +7316,53 @@
       </c>
       <c r="AV46" s="6">
         <v>106</v>
       </c>
       <c r="AW46" s="11">
         <v>104.7516325812559</v>
       </c>
       <c r="AX46" s="6">
         <v>100</v>
       </c>
       <c r="AY46" s="6">
         <v>100</v>
       </c>
       <c r="AZ46" s="6">
         <v>100</v>
       </c>
       <c r="BA46" s="6">
         <v>100</v>
       </c>
       <c r="BB46" s="6">
         <v>100</v>
       </c>
       <c r="BC46" s="6">
         <v>100</v>
       </c>
-      <c r="BD46" s="6"/>
+      <c r="BD46" s="6">
+        <v>103.8</v>
+      </c>
       <c r="BE46" s="6"/>
       <c r="BF46" s="6"/>
       <c r="BG46" s="6"/>
       <c r="BH46" s="6"/>
       <c r="BI46" s="11"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>17</v>
       </c>
@@ -7429,51 +7491,53 @@
       </c>
       <c r="AV47" s="6">
         <v>102.8</v>
       </c>
       <c r="AW47" s="19">
         <v>104.56828920800289</v>
       </c>
       <c r="AX47" s="6">
         <v>100</v>
       </c>
       <c r="AY47" s="6">
         <v>100</v>
       </c>
       <c r="AZ47" s="6">
         <v>100</v>
       </c>
       <c r="BA47" s="6">
         <v>100</v>
       </c>
       <c r="BB47" s="6">
         <v>100</v>
       </c>
       <c r="BC47" s="6">
         <v>100</v>
       </c>
-      <c r="BD47" s="6"/>
+      <c r="BD47" s="6">
+        <v>108.6</v>
+      </c>
       <c r="BE47" s="6"/>
       <c r="BF47" s="6"/>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="19"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>17</v>
       </c>
@@ -7602,51 +7666,53 @@
       </c>
       <c r="AV48" s="6">
         <v>99.5</v>
       </c>
       <c r="AW48" s="11">
         <v>100.33923626487271</v>
       </c>
       <c r="AX48" s="6">
         <v>100</v>
       </c>
       <c r="AY48" s="6">
         <v>100</v>
       </c>
       <c r="AZ48" s="6">
         <v>100</v>
       </c>
       <c r="BA48" s="6">
         <v>100</v>
       </c>
       <c r="BB48" s="6">
         <v>100</v>
       </c>
       <c r="BC48" s="6">
         <v>100</v>
       </c>
-      <c r="BD48" s="6"/>
+      <c r="BD48" s="6">
+        <v>100</v>
+      </c>
       <c r="BE48" s="6"/>
       <c r="BF48" s="6"/>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="11"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>17</v>
       </c>
@@ -7775,51 +7841,53 @@
       </c>
       <c r="AV49" s="6">
         <v>100.8</v>
       </c>
       <c r="AW49" s="11">
         <v>100.18293962650773</v>
       </c>
       <c r="AX49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BA49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BB49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BC49" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BD49" s="6"/>
+      <c r="BD49" s="6">
+        <v>97.1</v>
+      </c>
       <c r="BE49" s="6"/>
       <c r="BF49" s="6"/>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="11"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>17</v>
       </c>
@@ -7948,51 +8016,53 @@
       </c>
       <c r="AV50" s="6">
         <v>102.1</v>
       </c>
       <c r="AW50" s="11">
         <v>103.98962805069374</v>
       </c>
       <c r="AX50" s="6">
         <v>100</v>
       </c>
       <c r="AY50" s="6">
         <v>100</v>
       </c>
       <c r="AZ50" s="6">
         <v>100</v>
       </c>
       <c r="BA50" s="6">
         <v>100</v>
       </c>
       <c r="BB50" s="6">
         <v>100</v>
       </c>
       <c r="BC50" s="6">
         <v>100</v>
       </c>
-      <c r="BD50" s="6"/>
+      <c r="BD50" s="6">
+        <v>101.5</v>
+      </c>
       <c r="BE50" s="6"/>
       <c r="BF50" s="6"/>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="11"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>17</v>
       </c>
@@ -8121,51 +8191,53 @@
       </c>
       <c r="AV51" s="6">
         <v>101</v>
       </c>
       <c r="AW51" s="11">
         <v>99.156318798590391</v>
       </c>
       <c r="AX51" s="6">
         <v>100</v>
       </c>
       <c r="AY51" s="6">
         <v>100</v>
       </c>
       <c r="AZ51" s="6">
         <v>100</v>
       </c>
       <c r="BA51" s="6">
         <v>100</v>
       </c>
       <c r="BB51" s="6">
         <v>100</v>
       </c>
       <c r="BC51" s="6">
         <v>100</v>
       </c>
-      <c r="BD51" s="6"/>
+      <c r="BD51" s="6">
+        <v>118.2</v>
+      </c>
       <c r="BE51" s="6"/>
       <c r="BF51" s="6"/>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="11"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="C52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="D52" s="6">
         <v>45.673360423283178</v>
       </c>
       <c r="E52" s="6">
         <v>45.673360423283171</v>
       </c>
       <c r="F52" s="6">
         <v>45.673360423283171</v>
       </c>
@@ -8294,51 +8366,53 @@
       </c>
       <c r="AV52" s="6">
         <v>104.1</v>
       </c>
       <c r="AW52" s="11">
         <v>105.42399272791478</v>
       </c>
       <c r="AX52" s="6">
         <v>100</v>
       </c>
       <c r="AY52" s="6">
         <v>100</v>
       </c>
       <c r="AZ52" s="6">
         <v>100</v>
       </c>
       <c r="BA52" s="6">
         <v>100</v>
       </c>
       <c r="BB52" s="6">
         <v>100</v>
       </c>
       <c r="BC52" s="6">
         <v>100</v>
       </c>
-      <c r="BD52" s="6"/>
+      <c r="BD52" s="6">
+        <v>101.7</v>
+      </c>
       <c r="BE52" s="6"/>
       <c r="BF52" s="6"/>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="11"/>
     </row>
     <row r="53" spans="1:61">
       <c r="A53" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>17</v>
       </c>
@@ -8467,51 +8541,53 @@
       </c>
       <c r="AV53" s="6">
         <v>100.5</v>
       </c>
       <c r="AW53" s="8">
         <v>104.35218102794421</v>
       </c>
       <c r="AX53" s="6">
         <v>100</v>
       </c>
       <c r="AY53" s="6">
         <v>100</v>
       </c>
       <c r="AZ53" s="6">
         <v>100</v>
       </c>
       <c r="BA53" s="6">
         <v>100</v>
       </c>
       <c r="BB53" s="6">
         <v>100</v>
       </c>
       <c r="BC53" s="6">
         <v>100</v>
       </c>
-      <c r="BD53" s="6"/>
+      <c r="BD53" s="6">
+        <v>100</v>
+      </c>
       <c r="BE53" s="6"/>
       <c r="BF53" s="6"/>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="8"/>
     </row>
     <row r="54" spans="1:61">
       <c r="A54" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>17</v>
       </c>
@@ -8640,51 +8716,53 @@
       </c>
       <c r="AV54" s="6">
         <v>104.4</v>
       </c>
       <c r="AW54" s="12">
         <v>103.85963553195528</v>
       </c>
       <c r="AX54" s="6">
         <v>100</v>
       </c>
       <c r="AY54" s="6">
         <v>100</v>
       </c>
       <c r="AZ54" s="6">
         <v>100</v>
       </c>
       <c r="BA54" s="6">
         <v>100</v>
       </c>
       <c r="BB54" s="6">
         <v>100</v>
       </c>
       <c r="BC54" s="6">
         <v>100</v>
       </c>
-      <c r="BD54" s="6"/>
+      <c r="BD54" s="6">
+        <v>100.9</v>
+      </c>
       <c r="BE54" s="6"/>
       <c r="BF54" s="6"/>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="12"/>
     </row>
     <row r="55" spans="1:61">
       <c r="A55" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>17</v>
       </c>
@@ -8813,51 +8891,53 @@
       </c>
       <c r="AV55" s="6">
         <v>99.2</v>
       </c>
       <c r="AW55" s="8">
         <v>98.4</v>
       </c>
       <c r="AX55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BA55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BB55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BC55" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BD55" s="6"/>
+      <c r="BD55" s="6">
+        <v>119.1</v>
+      </c>
       <c r="BE55" s="6"/>
       <c r="BF55" s="6"/>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="8"/>
     </row>
     <row r="56" spans="1:61">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>17</v>
       </c>
@@ -8986,51 +9066,53 @@
       </c>
       <c r="AV56" s="6">
         <v>101.8</v>
       </c>
       <c r="AW56" s="8">
         <v>106.57701511665647</v>
       </c>
       <c r="AX56" s="6">
         <v>100</v>
       </c>
       <c r="AY56" s="6">
         <v>100</v>
       </c>
       <c r="AZ56" s="6">
         <v>100</v>
       </c>
       <c r="BA56" s="6">
         <v>100</v>
       </c>
       <c r="BB56" s="6">
         <v>100</v>
       </c>
       <c r="BC56" s="6">
         <v>100</v>
       </c>
-      <c r="BD56" s="6"/>
+      <c r="BD56" s="6">
+        <v>100</v>
+      </c>
       <c r="BE56" s="6"/>
       <c r="BF56" s="6"/>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="8"/>
     </row>
     <row r="57" spans="1:61">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>17</v>
       </c>
@@ -9159,249 +9241,251 @@
       </c>
       <c r="AV57" s="6">
         <v>98.9</v>
       </c>
       <c r="AW57" s="8">
         <v>101.64165206148567</v>
       </c>
       <c r="AX57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AY57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BA57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="BC57" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="BD57" s="6"/>
+      <c r="BD57" s="6">
+        <v>99.8</v>
+      </c>
       <c r="BE57" s="6"/>
       <c r="BF57" s="6"/>
       <c r="BG57" s="6"/>
       <c r="BH57" s="6"/>
       <c r="BI57" s="8"/>
     </row>
     <row r="58" spans="1:61">
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
       <c r="F58" s="13"/>
       <c r="G58" s="13"/>
       <c r="H58" s="13"/>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1">
-      <c r="A59" s="26" t="s">
+      <c r="A59" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B59" s="26"/>
-[...46 lines deleted...]
-      <c r="AW59" s="26"/>
+      <c r="B59" s="29"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="29"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="29"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="29"/>
+      <c r="N59" s="29"/>
+      <c r="O59" s="29"/>
+      <c r="P59" s="29"/>
+      <c r="Q59" s="29"/>
+      <c r="R59" s="29"/>
+      <c r="S59" s="29"/>
+      <c r="T59" s="29"/>
+      <c r="U59" s="29"/>
+      <c r="V59" s="29"/>
+      <c r="W59" s="29"/>
+      <c r="X59" s="29"/>
+      <c r="Y59" s="29"/>
+      <c r="Z59" s="29"/>
+      <c r="AA59" s="29"/>
+      <c r="AB59" s="29"/>
+      <c r="AC59" s="29"/>
+      <c r="AD59" s="29"/>
+      <c r="AE59" s="29"/>
+      <c r="AF59" s="29"/>
+      <c r="AG59" s="29"/>
+      <c r="AH59" s="29"/>
+      <c r="AI59" s="29"/>
+      <c r="AJ59" s="29"/>
+      <c r="AK59" s="29"/>
+      <c r="AL59" s="29"/>
+      <c r="AM59" s="29"/>
+      <c r="AN59" s="29"/>
+      <c r="AO59" s="29"/>
+      <c r="AP59" s="29"/>
+      <c r="AQ59" s="29"/>
+      <c r="AR59" s="29"/>
+      <c r="AS59" s="29"/>
+      <c r="AT59" s="29"/>
+      <c r="AU59" s="29"/>
+      <c r="AV59" s="29"/>
+      <c r="AW59" s="29"/>
     </row>
     <row r="60" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="I60" s="25" t="s">
+      <c r="I60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J60" s="25"/>
-[...3 lines deleted...]
-      <c r="U60" s="25" t="s">
+      <c r="J60" s="26"/>
+      <c r="K60" s="26"/>
+      <c r="L60" s="26"/>
+      <c r="M60" s="26"/>
+      <c r="U60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="V60" s="25"/>
-[...2 lines deleted...]
-      <c r="Y60" s="25"/>
+      <c r="V60" s="26"/>
+      <c r="W60" s="26"/>
+      <c r="X60" s="26"/>
+      <c r="Y60" s="26"/>
       <c r="AE60" s="3"/>
       <c r="AF60" s="3"/>
-      <c r="AG60" s="25" t="s">
+      <c r="AG60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AH60" s="25"/>
-[...2 lines deleted...]
-      <c r="AK60" s="25"/>
+      <c r="AH60" s="26"/>
+      <c r="AI60" s="26"/>
+      <c r="AJ60" s="26"/>
+      <c r="AK60" s="26"/>
       <c r="AL60" s="3"/>
       <c r="AM60" s="3"/>
       <c r="AN60" s="3"/>
       <c r="AO60" s="3"/>
       <c r="AP60" s="3"/>
       <c r="AQ60" s="3"/>
       <c r="AR60" s="3"/>
-      <c r="AS60" s="25" t="s">
+      <c r="AS60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AT60" s="25"/>
-[...2 lines deleted...]
-      <c r="AW60" s="25"/>
+      <c r="AT60" s="26"/>
+      <c r="AU60" s="26"/>
+      <c r="AV60" s="26"/>
+      <c r="AW60" s="26"/>
       <c r="AX60" s="3"/>
       <c r="AY60" s="3"/>
       <c r="AZ60" s="3"/>
       <c r="BA60" s="3"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
-      <c r="BE60" s="25" t="s">
+      <c r="BE60" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="BF60" s="25"/>
-[...2 lines deleted...]
-      <c r="BI60" s="25"/>
+      <c r="BF60" s="26"/>
+      <c r="BG60" s="26"/>
+      <c r="BH60" s="26"/>
+      <c r="BI60" s="26"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A61" s="27"/>
-      <c r="B61" s="22" t="s">
+      <c r="B61" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C61" s="23"/>
-[...10 lines deleted...]
-      <c r="N61" s="22" t="s">
+      <c r="C61" s="24"/>
+      <c r="D61" s="24"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="24"/>
+      <c r="G61" s="24"/>
+      <c r="H61" s="24"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+      <c r="K61" s="24"/>
+      <c r="L61" s="24"/>
+      <c r="M61" s="25"/>
+      <c r="N61" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="O61" s="23"/>
-[...10 lines deleted...]
-      <c r="Z61" s="22" t="s">
+      <c r="O61" s="24"/>
+      <c r="P61" s="24"/>
+      <c r="Q61" s="24"/>
+      <c r="R61" s="24"/>
+      <c r="S61" s="24"/>
+      <c r="T61" s="24"/>
+      <c r="U61" s="24"/>
+      <c r="V61" s="24"/>
+      <c r="W61" s="24"/>
+      <c r="X61" s="24"/>
+      <c r="Y61" s="25"/>
+      <c r="Z61" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="AA61" s="23"/>
-[...10 lines deleted...]
-      <c r="AL61" s="22" t="s">
+      <c r="AA61" s="24"/>
+      <c r="AB61" s="24"/>
+      <c r="AC61" s="24"/>
+      <c r="AD61" s="24"/>
+      <c r="AE61" s="24"/>
+      <c r="AF61" s="24"/>
+      <c r="AG61" s="24"/>
+      <c r="AH61" s="24"/>
+      <c r="AI61" s="24"/>
+      <c r="AJ61" s="24"/>
+      <c r="AK61" s="25"/>
+      <c r="AL61" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="23"/>
-[...10 lines deleted...]
-      <c r="AX61" s="22" t="s">
+      <c r="AM61" s="24"/>
+      <c r="AN61" s="24"/>
+      <c r="AO61" s="24"/>
+      <c r="AP61" s="24"/>
+      <c r="AQ61" s="24"/>
+      <c r="AR61" s="24"/>
+      <c r="AS61" s="24"/>
+      <c r="AT61" s="24"/>
+      <c r="AU61" s="24"/>
+      <c r="AV61" s="24"/>
+      <c r="AW61" s="25"/>
+      <c r="AX61" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="23"/>
-[...9 lines deleted...]
-      <c r="BI61" s="24"/>
+      <c r="AY61" s="24"/>
+      <c r="AZ61" s="24"/>
+      <c r="BA61" s="24"/>
+      <c r="BB61" s="24"/>
+      <c r="BC61" s="24"/>
+      <c r="BD61" s="24"/>
+      <c r="BE61" s="24"/>
+      <c r="BF61" s="24"/>
+      <c r="BG61" s="24"/>
+      <c r="BH61" s="24"/>
+      <c r="BI61" s="25"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A62" s="28"/>
       <c r="B62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="4" t="s">
@@ -9708,51 +9792,53 @@
       </c>
       <c r="AV63" s="6">
         <v>102.7</v>
       </c>
       <c r="AW63" s="8">
         <v>102.44218297482632</v>
       </c>
       <c r="AX63" s="6">
         <v>100.3</v>
       </c>
       <c r="AY63" s="8">
         <v>101</v>
       </c>
       <c r="AZ63" s="6">
         <v>101.6</v>
       </c>
       <c r="BA63" s="6">
         <v>101.4</v>
       </c>
       <c r="BB63" s="6">
         <v>101.68726233202672</v>
       </c>
       <c r="BC63" s="6">
         <v>103.07779740653196</v>
       </c>
-      <c r="BD63" s="6"/>
+      <c r="BD63" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BE63" s="6"/>
       <c r="BF63" s="6"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="6"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61">
       <c r="A64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="6">
         <v>107.53186408597317</v>
       </c>
       <c r="C64" s="6">
         <v>107.74744709212834</v>
       </c>
       <c r="D64" s="6">
         <v>108.62658191719257</v>
       </c>
       <c r="E64" s="6">
         <v>112.60072617331799</v>
       </c>
       <c r="F64" s="6">
         <v>111.77444348981382</v>
       </c>
@@ -9881,51 +9967,53 @@
       </c>
       <c r="AV64" s="6">
         <v>103.4</v>
       </c>
       <c r="AW64" s="8">
         <v>102.49589378217495</v>
       </c>
       <c r="AX64" s="6">
         <v>97.7</v>
       </c>
       <c r="AY64" s="10">
         <v>95</v>
       </c>
       <c r="AZ64" s="6">
         <v>99.6</v>
       </c>
       <c r="BA64" s="6">
         <v>94.8</v>
       </c>
       <c r="BB64" s="6">
         <v>94.089516603241847</v>
       </c>
       <c r="BC64" s="6">
         <v>100.24121757194719</v>
       </c>
-      <c r="BD64" s="6"/>
+      <c r="BD64" s="6">
+        <v>99.3</v>
+      </c>
       <c r="BE64" s="6"/>
       <c r="BF64" s="6"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="6"/>
       <c r="BI64" s="8"/>
     </row>
     <row r="65" spans="1:61">
       <c r="A65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="6">
         <v>41.043845634058087</v>
       </c>
       <c r="C65" s="6">
         <v>40.750272240409458</v>
       </c>
       <c r="D65" s="6">
         <v>47.815026173068716</v>
       </c>
       <c r="E65" s="6">
         <v>54.579308905567039</v>
       </c>
       <c r="F65" s="6">
         <v>54.874398998155648</v>
       </c>
@@ -10054,51 +10142,53 @@
       </c>
       <c r="AV65" s="6">
         <v>101.9</v>
       </c>
       <c r="AW65" s="11">
         <v>99.792168588093361</v>
       </c>
       <c r="AX65" s="6">
         <v>113.1</v>
       </c>
       <c r="AY65" s="11">
         <v>104.3</v>
       </c>
       <c r="AZ65" s="6">
         <v>102.7</v>
       </c>
       <c r="BA65" s="6">
         <v>103.8</v>
       </c>
       <c r="BB65" s="6">
         <v>109.44304911108442</v>
       </c>
       <c r="BC65" s="6">
         <v>107.36098246962644</v>
       </c>
-      <c r="BD65" s="6"/>
+      <c r="BD65" s="6">
+        <v>105.5</v>
+      </c>
       <c r="BE65" s="6"/>
       <c r="BF65" s="6"/>
       <c r="BG65" s="6"/>
       <c r="BH65" s="6"/>
       <c r="BI65" s="11"/>
     </row>
     <row r="66" spans="1:61">
       <c r="A66" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="6">
         <v>95.570245292372931</v>
       </c>
       <c r="C66" s="6">
         <v>100.55075557382484</v>
       </c>
       <c r="D66" s="6">
         <v>101.136300447262</v>
       </c>
       <c r="E66" s="6">
         <v>101.37783164049657</v>
       </c>
       <c r="F66" s="6">
         <v>98.185155448789885</v>
       </c>
@@ -10227,51 +10317,53 @@
       </c>
       <c r="AV66" s="6">
         <v>103.4</v>
       </c>
       <c r="AW66" s="19">
         <v>103.61249566126406</v>
       </c>
       <c r="AX66" s="6">
         <v>101.9</v>
       </c>
       <c r="AY66" s="11">
         <v>102.5</v>
       </c>
       <c r="AZ66" s="6">
         <v>104.5</v>
       </c>
       <c r="BA66" s="6">
         <v>104.1</v>
       </c>
       <c r="BB66" s="6">
         <v>104.56595977152456</v>
       </c>
       <c r="BC66" s="6">
         <v>104.61526194039324</v>
       </c>
-      <c r="BD66" s="6"/>
+      <c r="BD66" s="6">
+        <v>103.7</v>
+      </c>
       <c r="BE66" s="6"/>
       <c r="BF66" s="6"/>
       <c r="BG66" s="6"/>
       <c r="BH66" s="6"/>
       <c r="BI66" s="19"/>
     </row>
     <row r="67" spans="1:61">
       <c r="A67" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="6">
         <v>102.05245612240572</v>
       </c>
       <c r="C67" s="6">
         <v>104.70678967191472</v>
       </c>
       <c r="D67" s="6">
         <v>103.75701108749489</v>
       </c>
       <c r="E67" s="6">
         <v>103.66567166609961</v>
       </c>
       <c r="F67" s="6">
         <v>102.48123210921317</v>
       </c>
@@ -10400,51 +10492,53 @@
       </c>
       <c r="AV67" s="6">
         <v>102.7</v>
       </c>
       <c r="AW67" s="11">
         <v>103.30129947096481</v>
       </c>
       <c r="AX67" s="6">
         <v>106.3</v>
       </c>
       <c r="AY67" s="11">
         <v>104.6</v>
       </c>
       <c r="AZ67" s="6">
         <v>103.3</v>
       </c>
       <c r="BA67" s="6">
         <v>102.7</v>
       </c>
       <c r="BB67" s="6">
         <v>102.74224027027911</v>
       </c>
       <c r="BC67" s="6">
         <v>102.64294582672011</v>
       </c>
-      <c r="BD67" s="6"/>
+      <c r="BD67" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BE67" s="6"/>
       <c r="BF67" s="6"/>
       <c r="BG67" s="6"/>
       <c r="BH67" s="6"/>
       <c r="BI67" s="11"/>
     </row>
     <row r="68" spans="1:61">
       <c r="A68" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="6">
         <v>103.54199401747334</v>
       </c>
       <c r="C68" s="6">
         <v>109.5785774208917</v>
       </c>
       <c r="D68" s="6">
         <v>105.34142112987581</v>
       </c>
       <c r="E68" s="6">
         <v>104.38923271370986</v>
       </c>
       <c r="F68" s="6">
         <v>102.76149879506924</v>
       </c>
@@ -10573,51 +10667,53 @@
       </c>
       <c r="AV68" s="6">
         <v>99.7</v>
       </c>
       <c r="AW68" s="11">
         <v>99.983641059989708</v>
       </c>
       <c r="AX68" s="6">
         <v>89.7</v>
       </c>
       <c r="AY68" s="11">
         <v>101.2</v>
       </c>
       <c r="AZ68" s="6">
         <v>103.2</v>
       </c>
       <c r="BA68" s="6">
         <v>101.1</v>
       </c>
       <c r="BB68" s="6">
         <v>101.51499544818468</v>
       </c>
       <c r="BC68" s="6">
         <v>102.7402840000245</v>
       </c>
-      <c r="BD68" s="6"/>
+      <c r="BD68" s="6">
+        <v>102.5</v>
+      </c>
       <c r="BE68" s="6"/>
       <c r="BF68" s="6"/>
       <c r="BG68" s="6"/>
       <c r="BH68" s="6"/>
       <c r="BI68" s="11"/>
     </row>
     <row r="69" spans="1:61">
       <c r="A69" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="6">
         <v>103.25231421692773</v>
       </c>
       <c r="C69" s="6">
         <v>108.148638632987</v>
       </c>
       <c r="D69" s="6">
         <v>106.10455270015382</v>
       </c>
       <c r="E69" s="6">
         <v>105.64242290737809</v>
       </c>
       <c r="F69" s="6">
         <v>104.28290212205862</v>
       </c>
@@ -10746,51 +10842,53 @@
       </c>
       <c r="AV69" s="6">
         <v>101.5</v>
       </c>
       <c r="AW69" s="11">
         <v>101.59271186907606</v>
       </c>
       <c r="AX69" s="6">
         <v>100.7</v>
       </c>
       <c r="AY69" s="11">
         <v>100.5</v>
       </c>
       <c r="AZ69" s="6">
         <v>100.3</v>
       </c>
       <c r="BA69" s="6">
         <v>100.2</v>
       </c>
       <c r="BB69" s="6">
         <v>100.28800802145462</v>
       </c>
       <c r="BC69" s="6">
         <v>102.13083241559897</v>
       </c>
-      <c r="BD69" s="6"/>
+      <c r="BD69" s="6">
+        <v>102</v>
+      </c>
       <c r="BE69" s="6"/>
       <c r="BF69" s="6"/>
       <c r="BG69" s="6"/>
       <c r="BH69" s="6"/>
       <c r="BI69" s="11"/>
     </row>
     <row r="70" spans="1:61">
       <c r="A70" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="6">
         <v>102.94472524532743</v>
       </c>
       <c r="C70" s="6">
         <v>107.33914326098997</v>
       </c>
       <c r="D70" s="6">
         <v>108.13646510646997</v>
       </c>
       <c r="E70" s="6">
         <v>108.65464319323787</v>
       </c>
       <c r="F70" s="6">
         <v>99.213588121452915</v>
       </c>
@@ -10919,51 +11017,53 @@
       </c>
       <c r="AV70" s="6">
         <v>103.6</v>
       </c>
       <c r="AW70" s="11">
         <v>102.96671605651446</v>
       </c>
       <c r="AX70" s="6">
         <v>101.2</v>
       </c>
       <c r="AY70" s="11">
         <v>101.3</v>
       </c>
       <c r="AZ70" s="6">
         <v>101.7</v>
       </c>
       <c r="BA70" s="6">
         <v>102.6</v>
       </c>
       <c r="BB70" s="6">
         <v>103.83724025385564</v>
       </c>
       <c r="BC70" s="6">
         <v>103.4405564276685</v>
       </c>
-      <c r="BD70" s="6"/>
+      <c r="BD70" s="6">
+        <v>102</v>
+      </c>
       <c r="BE70" s="6"/>
       <c r="BF70" s="6"/>
       <c r="BG70" s="6"/>
       <c r="BH70" s="6"/>
       <c r="BI70" s="11"/>
     </row>
     <row r="71" spans="1:61">
       <c r="A71" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="6">
         <v>100.1314130530974</v>
       </c>
       <c r="C71" s="6">
         <v>100.2722074382268</v>
       </c>
       <c r="D71" s="6">
         <v>94.607171205266368</v>
       </c>
       <c r="E71" s="6">
         <v>95.238103452624046</v>
       </c>
       <c r="F71" s="6">
         <v>90.770053493009343</v>
       </c>
@@ -11092,51 +11192,53 @@
       </c>
       <c r="AV71" s="6">
         <v>104.7</v>
       </c>
       <c r="AW71" s="11">
         <v>104.50589411919586</v>
       </c>
       <c r="AX71" s="6">
         <v>101.1</v>
       </c>
       <c r="AY71" s="11">
         <v>101</v>
       </c>
       <c r="AZ71" s="6">
         <v>102.5</v>
       </c>
       <c r="BA71" s="6">
         <v>102.7</v>
       </c>
       <c r="BB71" s="6">
         <v>103.09483083362964</v>
       </c>
       <c r="BC71" s="6">
         <v>103.53308867035398</v>
       </c>
-      <c r="BD71" s="6"/>
+      <c r="BD71" s="6">
+        <v>102.8</v>
+      </c>
       <c r="BE71" s="6"/>
       <c r="BF71" s="6"/>
       <c r="BG71" s="6"/>
       <c r="BH71" s="6"/>
       <c r="BI71" s="11"/>
     </row>
     <row r="72" spans="1:61">
       <c r="A72" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="6">
         <v>103.918610659983</v>
       </c>
       <c r="C72" s="6">
         <v>107.47251674835412</v>
       </c>
       <c r="D72" s="6">
         <v>108.26566376350387</v>
       </c>
       <c r="E72" s="6">
         <v>108.62971096431868</v>
       </c>
       <c r="F72" s="6">
         <v>108.69410656940161</v>
       </c>
@@ -11265,51 +11367,53 @@
       </c>
       <c r="AV72" s="6">
         <v>103.2</v>
       </c>
       <c r="AW72" s="8">
         <v>103.12934574645405</v>
       </c>
       <c r="AX72" s="6">
         <v>101</v>
       </c>
       <c r="AY72" s="8">
         <v>100.9</v>
       </c>
       <c r="AZ72" s="6">
         <v>101</v>
       </c>
       <c r="BA72" s="6">
         <v>101.3</v>
       </c>
       <c r="BB72" s="6">
         <v>101.33121350319084</v>
       </c>
       <c r="BC72" s="6">
         <v>103.22455169443619</v>
       </c>
-      <c r="BD72" s="6"/>
+      <c r="BD72" s="6">
+        <v>103.2</v>
+      </c>
       <c r="BE72" s="6"/>
       <c r="BF72" s="6"/>
       <c r="BG72" s="6"/>
       <c r="BH72" s="6"/>
       <c r="BI72" s="8"/>
     </row>
     <row r="73" spans="1:61">
       <c r="A73" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="6">
         <v>112.98524637513177</v>
       </c>
       <c r="C73" s="6">
         <v>109.48600279358583</v>
       </c>
       <c r="D73" s="6">
         <v>106.51533015127428</v>
       </c>
       <c r="E73" s="6">
         <v>105.61231477736224</v>
       </c>
       <c r="F73" s="6">
         <v>104.96550527574063</v>
       </c>
@@ -11438,51 +11542,53 @@
       </c>
       <c r="AV73" s="6">
         <v>102.8</v>
       </c>
       <c r="AW73" s="12">
         <v>102.76907945493512</v>
       </c>
       <c r="AX73" s="6">
         <v>102.1</v>
       </c>
       <c r="AY73" s="12">
         <v>102.2</v>
       </c>
       <c r="AZ73" s="6">
         <v>102.3</v>
       </c>
       <c r="BA73" s="6">
         <v>102.6</v>
       </c>
       <c r="BB73" s="6">
         <v>102.59374210527233</v>
       </c>
       <c r="BC73" s="6">
         <v>103.71781821488338</v>
       </c>
-      <c r="BD73" s="6"/>
+      <c r="BD73" s="6">
+        <v>104.2</v>
+      </c>
       <c r="BE73" s="6"/>
       <c r="BF73" s="6"/>
       <c r="BG73" s="6"/>
       <c r="BH73" s="6"/>
       <c r="BI73" s="12"/>
     </row>
     <row r="74" spans="1:61">
       <c r="A74" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B74" s="6">
         <v>116.99324163926657</v>
       </c>
       <c r="C74" s="6">
         <v>109.25136822066229</v>
       </c>
       <c r="D74" s="6">
         <v>107.91313069898128</v>
       </c>
       <c r="E74" s="6">
         <v>106.28524592632533</v>
       </c>
       <c r="F74" s="6">
         <v>105.35596051586916</v>
       </c>
@@ -11611,51 +11717,53 @@
       </c>
       <c r="AV74" s="6">
         <v>102.7</v>
       </c>
       <c r="AW74" s="8">
         <v>102.11949771844424</v>
       </c>
       <c r="AX74" s="6">
         <v>92</v>
       </c>
       <c r="AY74" s="8">
         <v>101.2</v>
       </c>
       <c r="AZ74" s="6">
         <v>100.9</v>
       </c>
       <c r="BA74" s="6">
         <v>101.9</v>
       </c>
       <c r="BB74" s="6">
         <v>100.03680160317015</v>
       </c>
       <c r="BC74" s="6">
         <v>102.7104068990774</v>
       </c>
-      <c r="BD74" s="6"/>
+      <c r="BD74" s="6">
+        <v>102.7</v>
+      </c>
       <c r="BE74" s="6"/>
       <c r="BF74" s="6"/>
       <c r="BG74" s="6"/>
       <c r="BH74" s="6"/>
       <c r="BI74" s="8"/>
     </row>
     <row r="75" spans="1:61">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="6">
         <v>103.37416337979528</v>
       </c>
       <c r="C75" s="6">
         <v>107.70939189422428</v>
       </c>
       <c r="D75" s="6">
         <v>105.84990397182155</v>
       </c>
       <c r="E75" s="6">
         <v>106.06836680905974</v>
       </c>
       <c r="F75" s="6">
         <v>102.46032680331452</v>
       </c>
@@ -11784,51 +11892,53 @@
       </c>
       <c r="AV75" s="6">
         <v>100.2</v>
       </c>
       <c r="AW75" s="8">
         <v>100.73100795715966</v>
       </c>
       <c r="AX75" s="6">
         <v>100.9</v>
       </c>
       <c r="AY75" s="8">
         <v>100.6</v>
       </c>
       <c r="AZ75" s="6">
         <v>100</v>
       </c>
       <c r="BA75" s="6">
         <v>100.8</v>
       </c>
       <c r="BB75" s="6">
         <v>101.33579090351739</v>
       </c>
       <c r="BC75" s="6">
         <v>102.79638736223944</v>
       </c>
-      <c r="BD75" s="6"/>
+      <c r="BD75" s="6">
+        <v>103.5</v>
+      </c>
       <c r="BE75" s="6"/>
       <c r="BF75" s="6"/>
       <c r="BG75" s="6"/>
       <c r="BH75" s="6"/>
       <c r="BI75" s="8"/>
     </row>
     <row r="76" spans="1:61">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="6">
         <v>105.86816574242499</v>
       </c>
       <c r="C76" s="6">
         <v>113.47427115750166</v>
       </c>
       <c r="D76" s="6">
         <v>108.21005148510667</v>
       </c>
       <c r="E76" s="6">
         <v>107.12339193788148</v>
       </c>
       <c r="F76" s="6">
         <v>101.61427715507773</v>
       </c>
@@ -11957,141 +12067,143 @@
       </c>
       <c r="AV76" s="6">
         <v>104.1</v>
       </c>
       <c r="AW76" s="8">
         <v>104.13718463889521</v>
       </c>
       <c r="AX76" s="6">
         <v>101.9</v>
       </c>
       <c r="AY76" s="8">
         <v>103</v>
       </c>
       <c r="AZ76" s="6">
         <v>102.9</v>
       </c>
       <c r="BA76" s="6">
         <v>102.9</v>
       </c>
       <c r="BB76" s="6">
         <v>103.10561997950505</v>
       </c>
       <c r="BC76" s="6">
         <v>103.42414116290004</v>
       </c>
-      <c r="BD76" s="6"/>
+      <c r="BD76" s="6">
+        <v>102.6</v>
+      </c>
       <c r="BE76" s="6"/>
       <c r="BF76" s="6"/>
       <c r="BG76" s="6"/>
       <c r="BH76" s="6"/>
       <c r="BI76" s="8"/>
     </row>
     <row r="77" spans="1:61">
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
       <c r="F77" s="13"/>
       <c r="G77" s="13"/>
       <c r="H77" s="13"/>
       <c r="I77" s="13"/>
       <c r="J77" s="13"/>
       <c r="K77" s="13"/>
       <c r="L77" s="13"/>
       <c r="M77" s="13"/>
     </row>
     <row r="78" spans="1:61" ht="28.15" customHeight="1">
       <c r="A78" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="Z78" s="29" t="s">
+      <c r="Z78" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="AA78" s="29"/>
-[...9 lines deleted...]
-      <c r="AK78" s="29"/>
+      <c r="AA78" s="22"/>
+      <c r="AB78" s="22"/>
+      <c r="AC78" s="22"/>
+      <c r="AD78" s="22"/>
+      <c r="AE78" s="22"/>
+      <c r="AF78" s="22"/>
+      <c r="AG78" s="22"/>
+      <c r="AH78" s="22"/>
+      <c r="AI78" s="22"/>
+      <c r="AJ78" s="22"/>
+      <c r="AK78" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="Z78:AK78"/>
-[...5 lines deleted...]
-    <mergeCell ref="N61:Y61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BE60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="A2:AW2"/>
+    <mergeCell ref="A21:AW21"/>
+    <mergeCell ref="A40:AW40"/>
+    <mergeCell ref="A59:AW59"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AG41:AK41"/>
+    <mergeCell ref="AS60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AS41:AW41"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="I60:M60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="I41:M41"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="U22:Y22"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="U41:Y41"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="I22:M22"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="AS60:AW60"/>
-[...24 lines deleted...]
-    <mergeCell ref="BE41:BI41"/>
+    <mergeCell ref="Z78:AK78"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AG60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="N61:Y61"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>