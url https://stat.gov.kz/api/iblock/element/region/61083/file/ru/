--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -3,70 +3,70 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="510" yWindow="465" windowWidth="12450" windowHeight="11925" activeTab="1"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14475" windowHeight="11730"/>
   </bookViews>
   <sheets>
     <sheet name="Доходы" sheetId="6" r:id="rId1"/>
     <sheet name="Склады" sheetId="7" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N14" i="6" l="1"/>
   <c r="M14" i="6"/>
   <c r="L14" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="82">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Значение «Х» - означает конфиденциальные данные.</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>ОКЭД версии 2007г.</t>
   </si>
   <si>
     <t>60.10.0</t>
   </si>
   <si>
     <t>Деятельность железнодорожного транспорта</t>
   </si>
   <si>
     <t>49.10.0</t>
   </si>
   <si>
@@ -605,51 +605,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -734,56 +734,50 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -818,172 +812,202 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1258,76 +1282,77 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AN474"/>
   <sheetViews>
-    <sheetView topLeftCell="O40" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Y15" sqref="Y15"/>
+    <sheetView tabSelected="1" topLeftCell="O1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Y44" sqref="Y43:Y44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="24" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" style="11" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="24" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="24" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.140625" style="24" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="24" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="6" style="11" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="5.7109375" style="11" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="11" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5" style="11" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="4.7109375" style="11" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="5" style="11" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="4.85546875" style="11" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="5.85546875" style="11" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="24" customWidth="1"/>
     <col min="16" max="16" width="34" style="11" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="24" customWidth="1"/>
     <col min="18" max="18" width="8.28515625" style="24" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="8.28515625" style="76" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="8.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.28515625" style="73" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="8.28515625" style="90" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="8.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.5703125" style="11" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="24" max="27" width="7.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.7109375" style="11" customWidth="1"/>
     <col min="32" max="33" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.7109375" style="11" customWidth="1"/>
     <col min="35" max="35" width="7.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="36" max="38" width="8.85546875" style="24" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="9.42578125" style="11" customWidth="1"/>
     <col min="40" max="255" width="9.140625" style="11"/>
     <col min="256" max="269" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="270" max="270" width="10.7109375" style="11" customWidth="1"/>
     <col min="271" max="271" width="37.7109375" style="11" customWidth="1"/>
     <col min="272" max="273" width="9.42578125" style="11" customWidth="1"/>
     <col min="274" max="274" width="9.5703125" style="11" customWidth="1"/>
     <col min="275" max="275" width="9.7109375" style="11" customWidth="1"/>
     <col min="276" max="276" width="10" style="11" customWidth="1"/>
     <col min="277" max="277" width="9.85546875" style="11" customWidth="1"/>
     <col min="278" max="289" width="9" style="11" customWidth="1"/>
     <col min="290" max="294" width="10" style="11" customWidth="1"/>
     <col min="295" max="295" width="10.7109375" style="11" customWidth="1"/>
     <col min="296" max="511" width="9.140625" style="11"/>
     <col min="512" max="525" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="526" max="526" width="10.7109375" style="11" customWidth="1"/>
@@ -2054,87 +2079,86 @@
     <col min="15887" max="15887" width="37.7109375" style="11" customWidth="1"/>
     <col min="15888" max="15889" width="9.42578125" style="11" customWidth="1"/>
     <col min="15890" max="15890" width="9.5703125" style="11" customWidth="1"/>
     <col min="15891" max="15891" width="9.7109375" style="11" customWidth="1"/>
     <col min="15892" max="15892" width="10" style="11" customWidth="1"/>
     <col min="15893" max="15893" width="9.85546875" style="11" customWidth="1"/>
     <col min="15894" max="15905" width="9" style="11" customWidth="1"/>
     <col min="15906" max="15910" width="10" style="11" customWidth="1"/>
     <col min="15911" max="15911" width="10.7109375" style="11" customWidth="1"/>
     <col min="15912" max="16127" width="9.140625" style="11"/>
     <col min="16128" max="16141" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="16142" max="16142" width="10.7109375" style="11" customWidth="1"/>
     <col min="16143" max="16143" width="37.7109375" style="11" customWidth="1"/>
     <col min="16144" max="16145" width="9.42578125" style="11" customWidth="1"/>
     <col min="16146" max="16146" width="9.5703125" style="11" customWidth="1"/>
     <col min="16147" max="16147" width="9.7109375" style="11" customWidth="1"/>
     <col min="16148" max="16148" width="10" style="11" customWidth="1"/>
     <col min="16149" max="16149" width="9.85546875" style="11" customWidth="1"/>
     <col min="16150" max="16161" width="9" style="11" customWidth="1"/>
     <col min="16162" max="16166" width="10" style="11" customWidth="1"/>
     <col min="16167" max="16167" width="10.7109375" style="11" customWidth="1"/>
     <col min="16168" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O1" s="80" t="s">
+      <c r="O1" s="100" t="s">
         <v>63</v>
       </c>
-      <c r="P1" s="80"/>
-[...23 lines deleted...]
-      <c r="AN1" s="80"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="100"/>
+      <c r="V1" s="100"/>
+      <c r="W1" s="100"/>
+      <c r="X1" s="100"/>
+      <c r="Y1" s="100"/>
+      <c r="Z1" s="100"/>
+      <c r="AA1" s="100"/>
+      <c r="AB1" s="100"/>
+      <c r="AC1" s="100"/>
+      <c r="AD1" s="100"/>
+      <c r="AE1" s="100"/>
+      <c r="AF1" s="100"/>
+      <c r="AG1" s="100"/>
+      <c r="AH1" s="100"/>
+      <c r="AI1" s="100"/>
+      <c r="AJ1" s="100"/>
+      <c r="AK1" s="100"/>
+      <c r="AL1" s="100"/>
+      <c r="AM1" s="100"/>
+      <c r="AN1" s="100"/>
     </row>
     <row r="2" spans="1:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="40"/>
-      <c r="S2" s="2" t="s">
+      <c r="T2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="2"/>
     </row>
     <row r="3" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6">
@@ -2161,182 +2185,191 @@
       <c r="J3" s="6">
         <v>2005</v>
       </c>
       <c r="K3" s="6">
         <v>2006</v>
       </c>
       <c r="L3" s="6">
         <v>2007</v>
       </c>
       <c r="M3" s="6">
         <v>2008</v>
       </c>
       <c r="N3" s="6">
         <v>2009</v>
       </c>
       <c r="O3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="P3" s="8"/>
       <c r="Q3" s="9">
         <v>2022</v>
       </c>
       <c r="R3" s="10">
         <v>2023</v>
       </c>
-      <c r="S3" s="73">
+      <c r="S3" s="71">
         <v>2024</v>
+      </c>
+      <c r="T3" s="71">
+        <v>2025</v>
       </c>
       <c r="X3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="Z3" s="11"/>
       <c r="AA3" s="11"/>
       <c r="AI3" s="11"/>
       <c r="AJ3" s="11"/>
       <c r="AK3" s="11"/>
       <c r="AL3" s="11"/>
     </row>
     <row r="4" spans="1:40" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="77" t="s">
+      <c r="A4" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="77" t="s">
+      <c r="B4" s="97" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="25">
         <v>12.3</v>
       </c>
       <c r="D4" s="25">
         <v>12</v>
       </c>
       <c r="E4" s="25">
         <v>10.1</v>
       </c>
       <c r="F4" s="25">
         <v>9.5</v>
       </c>
       <c r="G4" s="26">
         <v>12.1</v>
       </c>
       <c r="H4" s="26">
         <v>12.3</v>
       </c>
       <c r="I4" s="26">
         <v>8.3000000000000007</v>
       </c>
       <c r="J4" s="26">
         <v>11.3</v>
       </c>
       <c r="K4" s="26">
         <v>11</v>
       </c>
       <c r="L4" s="26">
         <v>12.1</v>
       </c>
       <c r="M4" s="26">
         <v>12.2</v>
       </c>
       <c r="N4" s="27">
         <v>12.1</v>
       </c>
       <c r="O4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="P4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Q4" s="14">
         <v>3430.8</v>
       </c>
       <c r="R4" s="15">
         <v>3457</v>
       </c>
-      <c r="S4" s="73">
+      <c r="S4" s="71">
         <v>4227.3</v>
+      </c>
+      <c r="T4" s="71">
+        <v>6210.5</v>
       </c>
       <c r="X4" s="11"/>
       <c r="Y4" s="11"/>
       <c r="Z4" s="11"/>
       <c r="AA4" s="11"/>
       <c r="AI4" s="11"/>
       <c r="AJ4" s="11"/>
       <c r="AK4" s="11"/>
       <c r="AL4" s="11"/>
     </row>
     <row r="5" spans="1:40" x14ac:dyDescent="0.2">
-      <c r="A5" s="77"/>
-      <c r="B5" s="77"/>
+      <c r="A5" s="97"/>
+      <c r="B5" s="97"/>
       <c r="C5" s="7">
         <v>87.7</v>
       </c>
       <c r="D5" s="7">
         <v>88</v>
       </c>
       <c r="E5" s="7">
         <v>89.9</v>
       </c>
       <c r="F5" s="7">
         <v>90.5</v>
       </c>
       <c r="G5" s="28">
         <v>87.9</v>
       </c>
       <c r="H5" s="28">
         <v>87.7</v>
       </c>
       <c r="I5" s="28">
         <v>91.7</v>
       </c>
       <c r="J5" s="28">
         <v>88.7</v>
       </c>
       <c r="K5" s="28">
         <v>89</v>
       </c>
       <c r="L5" s="28">
         <v>87.9</v>
       </c>
       <c r="M5" s="28">
         <v>87.8</v>
       </c>
       <c r="N5" s="29">
         <v>87.9</v>
       </c>
       <c r="O5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="P5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="Q5" s="14">
         <v>48140.7</v>
       </c>
       <c r="R5" s="15">
         <v>52791.5</v>
       </c>
-      <c r="S5" s="73">
+      <c r="S5" s="71">
         <v>80239.8</v>
+      </c>
+      <c r="T5" s="71">
+        <v>111488.5</v>
       </c>
       <c r="X5" s="11"/>
       <c r="Y5" s="11"/>
       <c r="Z5" s="11"/>
       <c r="AA5" s="11"/>
       <c r="AI5" s="11"/>
       <c r="AJ5" s="11"/>
       <c r="AK5" s="11"/>
       <c r="AL5" s="11"/>
     </row>
     <row r="6" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A6" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31">
         <v>100</v>
       </c>
       <c r="G6" s="32">
         <v>100</v>
@@ -2352,52 +2385,55 @@
       </c>
       <c r="K6" s="32">
         <v>100</v>
       </c>
       <c r="L6" s="32">
         <v>100</v>
       </c>
       <c r="M6" s="32">
         <v>100</v>
       </c>
       <c r="N6" s="33">
         <v>100</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P6" s="13" t="s">
         <v>12</v>
       </c>
       <c r="Q6" s="14">
         <v>2699.4</v>
       </c>
       <c r="R6" s="15">
         <v>5758.9</v>
       </c>
-      <c r="S6" s="73">
+      <c r="S6" s="71">
         <v>2952.6</v>
+      </c>
+      <c r="T6" s="71">
+        <v>9704.2999999999993</v>
       </c>
       <c r="X6" s="11"/>
       <c r="Y6" s="11"/>
       <c r="Z6" s="11"/>
       <c r="AA6" s="11"/>
       <c r="AI6" s="11"/>
       <c r="AJ6" s="11"/>
       <c r="AK6" s="11"/>
       <c r="AL6" s="11"/>
     </row>
     <row r="7" spans="1:40" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="31">
         <v>100</v>
       </c>
       <c r="G7" s="32">
         <v>100</v>
@@ -2413,1270 +2449,1342 @@
       </c>
       <c r="K7" s="32">
         <v>100</v>
       </c>
       <c r="L7" s="32">
         <v>100</v>
       </c>
       <c r="M7" s="32">
         <v>100</v>
       </c>
       <c r="N7" s="33">
         <v>100</v>
       </c>
       <c r="O7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="P7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="Q7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="R7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="S7" s="73">
+      <c r="S7" s="71">
         <v>32.299999999999997</v>
+      </c>
+      <c r="T7" s="71">
+        <v>3417.3</v>
       </c>
       <c r="X7" s="11"/>
       <c r="Y7" s="11"/>
       <c r="Z7" s="11"/>
       <c r="AA7" s="11"/>
       <c r="AI7" s="11"/>
       <c r="AJ7" s="11"/>
       <c r="AK7" s="11"/>
       <c r="AL7" s="11"/>
     </row>
-    <row r="8" spans="1:40" s="62" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A8" s="78" t="s">
+    <row r="8" spans="1:40" s="60" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="78" t="s">
+      <c r="B8" s="98" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="58"/>
-[...1 lines deleted...]
-      <c r="E8" s="58">
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56">
         <v>100</v>
       </c>
-      <c r="F8" s="58">
+      <c r="F8" s="56">
         <v>100</v>
       </c>
-      <c r="G8" s="58">
+      <c r="G8" s="56">
         <v>100</v>
       </c>
-      <c r="H8" s="58">
+      <c r="H8" s="56">
         <v>100</v>
       </c>
-      <c r="I8" s="58">
+      <c r="I8" s="56">
         <v>100</v>
       </c>
-      <c r="J8" s="58">
+      <c r="J8" s="56">
         <v>100</v>
       </c>
-      <c r="K8" s="58">
+      <c r="K8" s="56">
         <v>100</v>
       </c>
-      <c r="L8" s="58">
+      <c r="L8" s="56">
         <v>100</v>
       </c>
-      <c r="M8" s="58">
+      <c r="M8" s="56">
         <v>100</v>
       </c>
-      <c r="N8" s="59">
+      <c r="N8" s="57">
         <v>100</v>
       </c>
       <c r="O8" s="12" t="s">
         <v>19</v>
       </c>
       <c r="P8" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="Q8" s="60">
+      <c r="Q8" s="58">
         <v>16866.400000000001</v>
       </c>
-      <c r="R8" s="61">
+      <c r="R8" s="59">
         <v>34579.800000000003</v>
       </c>
-      <c r="S8" s="73">
+      <c r="S8" s="87">
         <v>41151.199999999997</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E9" s="58" t="s">
+      <c r="T8" s="88">
+        <v>45769.599999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40" s="60" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="99"/>
+      <c r="B9" s="99"/>
+      <c r="C9" s="56"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="F9" s="58" t="s">
+      <c r="F9" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="58" t="s">
+      <c r="G9" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="H9" s="58" t="s">
+      <c r="H9" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="I9" s="58" t="s">
+      <c r="I9" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="J9" s="58" t="s">
+      <c r="J9" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="K9" s="58" t="s">
+      <c r="K9" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="L9" s="58" t="s">
+      <c r="L9" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="M9" s="58" t="s">
+      <c r="M9" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="N9" s="59" t="s">
+      <c r="N9" s="57" t="s">
         <v>0</v>
       </c>
       <c r="O9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="P9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="Q9" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="R9" s="61" t="s">
+      <c r="R9" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="S9" s="74" t="s">
+      <c r="S9" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:40" s="24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="31"/>
       <c r="D10" s="31"/>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="31">
         <v>100</v>
       </c>
       <c r="G10" s="31">
         <v>100</v>
       </c>
       <c r="H10" s="31">
         <v>100</v>
       </c>
       <c r="I10" s="31">
         <v>100</v>
       </c>
       <c r="J10" s="31">
         <v>100</v>
       </c>
       <c r="K10" s="31">
         <v>100</v>
       </c>
       <c r="L10" s="31">
         <v>100</v>
       </c>
       <c r="M10" s="31">
         <v>100</v>
       </c>
-      <c r="N10" s="63">
+      <c r="N10" s="61">
         <v>100</v>
       </c>
       <c r="O10" s="12" t="s">
         <v>25</v>
       </c>
       <c r="P10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="Q10" s="64">
+      <c r="Q10" s="62">
         <v>9829.5</v>
       </c>
-      <c r="R10" s="61">
+      <c r="R10" s="59">
         <v>9889.1</v>
       </c>
-      <c r="S10" s="75">
+      <c r="S10" s="88">
         <v>10014.1</v>
       </c>
+      <c r="T10" s="88">
+        <v>10938.8</v>
+      </c>
     </row>
     <row r="11" spans="1:40" s="24" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="81" t="s">
+      <c r="A11" s="91" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="81" t="s">
+      <c r="B11" s="91" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="65"/>
-[...1 lines deleted...]
-      <c r="E11" s="65">
+      <c r="C11" s="63"/>
+      <c r="D11" s="63"/>
+      <c r="E11" s="63">
         <v>12.1</v>
       </c>
-      <c r="F11" s="65">
+      <c r="F11" s="63">
         <v>6.5</v>
       </c>
-      <c r="G11" s="65">
+      <c r="G11" s="63">
         <v>7.4</v>
       </c>
-      <c r="H11" s="65">
+      <c r="H11" s="63">
         <v>6.8</v>
       </c>
-      <c r="I11" s="65">
+      <c r="I11" s="63">
         <v>3.9</v>
       </c>
-      <c r="J11" s="65">
+      <c r="J11" s="63">
         <v>3.8</v>
       </c>
-      <c r="K11" s="65">
+      <c r="K11" s="63">
         <v>4.2</v>
       </c>
-      <c r="L11" s="65">
+      <c r="L11" s="63">
         <v>4.3</v>
       </c>
-      <c r="M11" s="65">
+      <c r="M11" s="63">
         <v>5.6</v>
       </c>
-      <c r="N11" s="65">
+      <c r="N11" s="63">
         <v>8.5</v>
       </c>
       <c r="O11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="P11" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="Q11" s="64">
+      <c r="Q11" s="62">
         <v>3.2</v>
       </c>
-      <c r="R11" s="61">
+      <c r="R11" s="59">
         <v>4.3</v>
       </c>
-      <c r="S11" s="75">
+      <c r="S11" s="88">
         <v>13.5</v>
       </c>
+      <c r="T11" s="88" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="12" spans="1:40" s="24" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="81"/>
-[...3 lines deleted...]
-      <c r="E12" s="65">
+      <c r="A12" s="91"/>
+      <c r="B12" s="91"/>
+      <c r="C12" s="63"/>
+      <c r="D12" s="63"/>
+      <c r="E12" s="63">
         <v>87.9</v>
       </c>
-      <c r="F12" s="65">
+      <c r="F12" s="63">
         <v>93.5</v>
       </c>
-      <c r="G12" s="65">
+      <c r="G12" s="63">
         <v>92.6</v>
       </c>
-      <c r="H12" s="65">
+      <c r="H12" s="63">
         <v>93.2</v>
       </c>
-      <c r="I12" s="65">
+      <c r="I12" s="63">
         <v>96.1</v>
       </c>
-      <c r="J12" s="65">
+      <c r="J12" s="63">
         <v>96.2</v>
       </c>
-      <c r="K12" s="65">
+      <c r="K12" s="63">
         <v>95.8</v>
       </c>
-      <c r="L12" s="65">
+      <c r="L12" s="63">
         <v>95.7</v>
       </c>
-      <c r="M12" s="65">
+      <c r="M12" s="63">
         <v>94.4</v>
       </c>
-      <c r="N12" s="65">
+      <c r="N12" s="63">
         <v>91.5</v>
       </c>
       <c r="O12" s="12" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="Q12" s="64">
+      <c r="Q12" s="62">
         <v>57.9</v>
       </c>
-      <c r="R12" s="61">
+      <c r="R12" s="59">
         <v>35.299999999999997</v>
       </c>
-      <c r="S12" s="75">
+      <c r="S12" s="88">
         <v>59.7</v>
       </c>
+      <c r="T12" s="88" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="13" spans="1:40" s="24" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="81" t="s">
+      <c r="A13" s="91" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="81" t="s">
+      <c r="B13" s="91" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="66"/>
-[...1 lines deleted...]
-      <c r="E13" s="66">
+      <c r="C13" s="64"/>
+      <c r="D13" s="64"/>
+      <c r="E13" s="64">
         <v>89.2</v>
       </c>
-      <c r="F13" s="66">
+      <c r="F13" s="64">
         <v>89.8</v>
       </c>
-      <c r="G13" s="66">
+      <c r="G13" s="64">
         <v>89.2</v>
       </c>
-      <c r="H13" s="66">
+      <c r="H13" s="64">
         <v>87.3</v>
       </c>
-      <c r="I13" s="67">
+      <c r="I13" s="65">
         <v>92</v>
       </c>
-      <c r="J13" s="66">
+      <c r="J13" s="64">
         <v>92.5</v>
       </c>
-      <c r="K13" s="66">
+      <c r="K13" s="64">
         <v>93.8</v>
       </c>
-      <c r="L13" s="66">
+      <c r="L13" s="64">
         <v>94.2</v>
       </c>
-      <c r="M13" s="66">
+      <c r="M13" s="64">
         <v>96.3</v>
       </c>
-      <c r="N13" s="68">
+      <c r="N13" s="66">
         <v>94.7</v>
       </c>
       <c r="O13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="P13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="R13" s="61">
+      <c r="R13" s="59">
         <v>2914.7</v>
       </c>
-      <c r="S13" s="75">
+      <c r="S13" s="88">
         <v>3851.1</v>
       </c>
+      <c r="T13" s="88">
+        <v>3705.8</v>
+      </c>
     </row>
     <row r="14" spans="1:40" s="24" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="81"/>
-      <c r="B14" s="81"/>
+      <c r="A14" s="91"/>
+      <c r="B14" s="91"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31">
         <v>10.8</v>
       </c>
       <c r="F14" s="31">
         <v>10.199999999999999</v>
       </c>
       <c r="G14" s="31">
         <v>10.8</v>
       </c>
       <c r="H14" s="31">
         <v>12.7</v>
       </c>
-      <c r="I14" s="69">
+      <c r="I14" s="67">
         <v>8</v>
       </c>
       <c r="J14" s="31">
         <v>7.5</v>
       </c>
       <c r="K14" s="31">
         <v>6.2</v>
       </c>
       <c r="L14" s="31">
         <f>100-L13</f>
         <v>5.7999999999999972</v>
       </c>
       <c r="M14" s="31">
         <f>100-M13</f>
         <v>3.7000000000000028</v>
       </c>
-      <c r="N14" s="63">
+      <c r="N14" s="61">
         <f>100-N13</f>
         <v>5.2999999999999972</v>
       </c>
       <c r="O14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="Q14" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="R14" s="70" t="s">
+      <c r="R14" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="S14" s="75" t="s">
+      <c r="S14" s="72" t="s">
         <v>76</v>
+      </c>
+      <c r="T14" s="72">
+        <v>5407.5</v>
       </c>
     </row>
     <row r="15" spans="1:40" s="24" customFormat="1" x14ac:dyDescent="0.15">
       <c r="O15" s="37" t="s">
         <v>66</v>
       </c>
       <c r="P15" s="38"/>
       <c r="Q15" s="38"/>
       <c r="R15" s="39"/>
-      <c r="S15" s="76"/>
-      <c r="T15" s="38"/>
+      <c r="S15" s="73"/>
+      <c r="T15" s="89"/>
       <c r="U15" s="38"/>
       <c r="V15" s="38"/>
       <c r="W15" s="38"/>
     </row>
     <row r="16" spans="1:40" s="24" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A16" s="86" t="s">
+      <c r="A16" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="86"/>
-[...8 lines deleted...]
-      <c r="O16" s="82" t="s">
+      <c r="B16" s="96"/>
+      <c r="C16" s="96"/>
+      <c r="D16" s="96"/>
+      <c r="E16" s="96"/>
+      <c r="F16" s="96"/>
+      <c r="G16" s="96"/>
+      <c r="H16" s="96"/>
+      <c r="I16" s="96"/>
+      <c r="J16" s="96"/>
+      <c r="O16" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="P16" s="82"/>
-[...6 lines deleted...]
-      <c r="W16" s="82"/>
+      <c r="P16" s="92"/>
+      <c r="Q16" s="92"/>
+      <c r="R16" s="92"/>
+      <c r="S16" s="92"/>
+      <c r="T16" s="92"/>
+      <c r="U16" s="92"/>
+      <c r="V16" s="92"/>
+      <c r="W16" s="92"/>
     </row>
     <row r="17" spans="15:38" x14ac:dyDescent="0.25">
       <c r="AB17" s="24"/>
     </row>
     <row r="18" spans="15:38" ht="15" x14ac:dyDescent="0.25">
-      <c r="O18" s="85" t="s">
+      <c r="O18" s="95" t="s">
         <v>64</v>
       </c>
-      <c r="P18" s="85"/>
-[...5 lines deleted...]
-      <c r="V18" s="85"/>
+      <c r="P18" s="95"/>
+      <c r="Q18" s="95"/>
+      <c r="R18" s="95"/>
+      <c r="S18" s="95"/>
+      <c r="T18" s="95"/>
+      <c r="U18" s="95"/>
+      <c r="V18" s="95"/>
       <c r="W18" s="34"/>
       <c r="X18" s="34"/>
       <c r="Y18" s="34"/>
       <c r="Z18" s="34"/>
       <c r="AA18" s="34"/>
       <c r="AB18" s="34"/>
       <c r="AC18" s="34"/>
       <c r="AD18" s="34"/>
       <c r="AE18" s="34"/>
     </row>
     <row r="19" spans="15:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O19" s="35"/>
       <c r="P19" s="35"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="40"/>
-      <c r="S19" s="2" t="s">
+      <c r="T19" s="2" t="s">
         <v>3</v>
       </c>
       <c r="U19" s="3"/>
       <c r="V19" s="2"/>
       <c r="AB19" s="24"/>
     </row>
     <row r="20" spans="15:38" x14ac:dyDescent="0.25">
       <c r="O20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="Q20" s="16">
         <v>2022</v>
       </c>
       <c r="R20" s="10">
         <v>2023</v>
       </c>
-      <c r="S20" s="75">
+      <c r="S20" s="72">
         <v>2024</v>
       </c>
-      <c r="T20" s="24"/>
+      <c r="T20" s="72">
+        <v>2025</v>
+      </c>
       <c r="U20" s="24"/>
       <c r="V20" s="24"/>
       <c r="X20" s="11"/>
       <c r="Y20" s="11"/>
       <c r="Z20" s="11"/>
       <c r="AA20" s="11"/>
       <c r="AC20" s="24"/>
       <c r="AD20" s="24"/>
       <c r="AE20" s="24"/>
       <c r="AF20" s="24"/>
       <c r="AI20" s="11"/>
       <c r="AJ20" s="11"/>
       <c r="AK20" s="11"/>
       <c r="AL20" s="11"/>
     </row>
     <row r="21" spans="15:38" x14ac:dyDescent="0.2">
       <c r="O21" s="12">
         <v>521011</v>
       </c>
       <c r="P21" s="17" t="s">
         <v>41</v>
       </c>
       <c r="Q21" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R21" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S21" s="72" t="s">
+      <c r="S21" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="T21" s="24"/>
+      <c r="T21" s="72" t="s">
+        <v>0</v>
+      </c>
       <c r="U21" s="24"/>
       <c r="X21" s="11"/>
       <c r="Y21" s="11"/>
       <c r="Z21" s="11"/>
       <c r="AA21" s="11"/>
       <c r="AC21" s="24"/>
       <c r="AD21" s="24"/>
       <c r="AE21" s="24"/>
       <c r="AF21" s="24"/>
       <c r="AI21" s="11"/>
       <c r="AJ21" s="11"/>
       <c r="AK21" s="11"/>
       <c r="AL21" s="11"/>
     </row>
     <row r="22" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O22" s="12">
         <v>521012</v>
       </c>
       <c r="P22" s="17" t="s">
         <v>42</v>
       </c>
       <c r="Q22" s="18" t="s">
         <v>2</v>
       </c>
       <c r="R22" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="S22" s="75">
+      <c r="S22" s="72">
         <v>212.3</v>
       </c>
-      <c r="T22" s="24"/>
+      <c r="T22" s="72">
+        <v>15.3</v>
+      </c>
       <c r="U22" s="24"/>
       <c r="V22" s="24"/>
       <c r="X22" s="11"/>
       <c r="Y22" s="11"/>
       <c r="Z22" s="11"/>
       <c r="AA22" s="11"/>
       <c r="AC22" s="24"/>
       <c r="AD22" s="24"/>
       <c r="AE22" s="24"/>
       <c r="AF22" s="24"/>
       <c r="AI22" s="11"/>
       <c r="AJ22" s="11"/>
       <c r="AK22" s="11"/>
       <c r="AL22" s="11"/>
     </row>
     <row r="23" spans="15:38" x14ac:dyDescent="0.2">
       <c r="O23" s="12">
         <v>521013</v>
       </c>
       <c r="P23" s="17" t="s">
         <v>43</v>
       </c>
       <c r="Q23" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R23" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S23" s="75" t="s">
+      <c r="S23" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="T23" s="24"/>
+      <c r="T23" s="72" t="s">
+        <v>0</v>
+      </c>
       <c r="U23" s="24"/>
       <c r="V23" s="24"/>
       <c r="X23" s="11"/>
       <c r="Y23" s="11"/>
       <c r="Z23" s="11"/>
       <c r="AA23" s="11"/>
       <c r="AC23" s="24"/>
       <c r="AD23" s="24"/>
       <c r="AE23" s="24"/>
       <c r="AF23" s="24"/>
       <c r="AI23" s="11"/>
       <c r="AJ23" s="11"/>
       <c r="AK23" s="11"/>
       <c r="AL23" s="11"/>
     </row>
     <row r="24" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O24" s="12">
         <v>521019</v>
       </c>
       <c r="P24" s="17" t="s">
         <v>44</v>
       </c>
       <c r="Q24" s="20">
         <v>151.9</v>
       </c>
       <c r="R24" s="19">
         <v>241.9</v>
       </c>
-      <c r="S24" s="75">
+      <c r="S24" s="72">
         <v>161.80000000000001</v>
       </c>
-      <c r="T24" s="24"/>
+      <c r="T24" s="72">
+        <v>344.3</v>
+      </c>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="X24" s="11"/>
       <c r="Y24" s="11"/>
       <c r="Z24" s="11"/>
       <c r="AA24" s="11"/>
       <c r="AC24" s="24"/>
       <c r="AD24" s="24"/>
       <c r="AE24" s="24"/>
       <c r="AF24" s="24"/>
       <c r="AI24" s="11"/>
       <c r="AJ24" s="11"/>
       <c r="AK24" s="11"/>
       <c r="AL24" s="11"/>
     </row>
     <row r="25" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O25" s="12">
         <v>522111</v>
       </c>
       <c r="P25" s="17" t="s">
         <v>45</v>
       </c>
       <c r="Q25" s="20">
         <v>5538</v>
       </c>
       <c r="R25" s="15">
         <v>5993.1</v>
       </c>
-      <c r="S25" s="75">
+      <c r="S25" s="72">
         <v>6538.3</v>
       </c>
-      <c r="T25" s="24"/>
+      <c r="T25" s="72">
+        <v>7402.1</v>
+      </c>
       <c r="U25" s="24"/>
       <c r="X25" s="11"/>
       <c r="Y25" s="11"/>
       <c r="Z25" s="11"/>
       <c r="AA25" s="11"/>
       <c r="AC25" s="24"/>
       <c r="AD25" s="24"/>
       <c r="AE25" s="24"/>
       <c r="AF25" s="24"/>
       <c r="AI25" s="11"/>
       <c r="AJ25" s="11"/>
       <c r="AK25" s="11"/>
       <c r="AL25" s="11"/>
     </row>
     <row r="26" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O26" s="12">
         <v>522119</v>
       </c>
       <c r="P26" s="17" t="s">
         <v>46</v>
       </c>
       <c r="Q26" s="20">
         <v>2896.8</v>
       </c>
       <c r="R26" s="15">
         <v>3937.5</v>
       </c>
-      <c r="S26" s="75">
+      <c r="S26" s="72">
         <v>5888.3</v>
       </c>
-      <c r="T26" s="24"/>
+      <c r="T26" s="72">
+        <v>3059.5</v>
+      </c>
       <c r="U26" s="24"/>
       <c r="V26" s="24"/>
       <c r="X26" s="11"/>
       <c r="Y26" s="11"/>
       <c r="Z26" s="11"/>
       <c r="AA26" s="11"/>
       <c r="AC26" s="24"/>
       <c r="AD26" s="24"/>
       <c r="AE26" s="24"/>
       <c r="AF26" s="24"/>
       <c r="AI26" s="11"/>
       <c r="AJ26" s="11"/>
       <c r="AK26" s="11"/>
       <c r="AL26" s="11"/>
     </row>
     <row r="27" spans="15:38" x14ac:dyDescent="0.2">
       <c r="O27" s="12">
         <v>522121</v>
       </c>
       <c r="P27" s="17" t="s">
         <v>47</v>
       </c>
       <c r="Q27" s="18" t="s">
         <v>2</v>
       </c>
       <c r="R27" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="S27" s="75" t="s">
+      <c r="S27" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="T27" s="24"/>
+      <c r="T27" s="72" t="s">
+        <v>76</v>
+      </c>
       <c r="U27" s="24"/>
       <c r="V27" s="24"/>
       <c r="X27" s="11"/>
       <c r="Y27" s="11"/>
       <c r="Z27" s="11"/>
       <c r="AA27" s="11"/>
       <c r="AC27" s="24"/>
       <c r="AD27" s="24"/>
       <c r="AE27" s="24"/>
       <c r="AF27" s="24"/>
       <c r="AI27" s="11"/>
       <c r="AJ27" s="11"/>
       <c r="AK27" s="11"/>
       <c r="AL27" s="11"/>
     </row>
     <row r="28" spans="15:38" x14ac:dyDescent="0.2">
       <c r="O28" s="12">
         <v>522124</v>
       </c>
       <c r="P28" s="17" t="s">
         <v>48</v>
       </c>
       <c r="Q28" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R28" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S28" s="75">
+      <c r="S28" s="72">
         <v>35.6</v>
       </c>
-      <c r="T28" s="24"/>
+      <c r="T28" s="72">
+        <v>32.299999999999997</v>
+      </c>
       <c r="U28" s="24"/>
       <c r="V28" s="24"/>
       <c r="X28" s="11"/>
       <c r="Y28" s="11"/>
       <c r="Z28" s="11"/>
       <c r="AA28" s="11"/>
       <c r="AC28" s="24"/>
       <c r="AD28" s="24"/>
       <c r="AE28" s="24"/>
       <c r="AF28" s="24"/>
       <c r="AI28" s="11"/>
       <c r="AJ28" s="11"/>
       <c r="AK28" s="11"/>
       <c r="AL28" s="11"/>
     </row>
     <row r="29" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O29" s="12">
         <v>522129</v>
       </c>
       <c r="P29" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Q29" s="18">
         <v>5.8</v>
       </c>
       <c r="R29" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S29" s="75" t="s">
+      <c r="S29" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="T29" s="24"/>
+      <c r="T29" s="72">
+        <v>111.9</v>
+      </c>
       <c r="U29" s="24"/>
       <c r="V29" s="24"/>
       <c r="X29" s="11"/>
       <c r="Y29" s="11"/>
       <c r="Z29" s="11"/>
       <c r="AA29" s="11"/>
       <c r="AC29" s="24"/>
       <c r="AD29" s="24"/>
       <c r="AE29" s="24"/>
       <c r="AF29" s="24"/>
       <c r="AI29" s="11"/>
       <c r="AJ29" s="11"/>
       <c r="AK29" s="11"/>
       <c r="AL29" s="11"/>
     </row>
     <row r="30" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O30" s="12">
         <v>522130</v>
       </c>
       <c r="P30" s="17" t="s">
         <v>50</v>
       </c>
       <c r="Q30" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R30" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S30" s="75" t="s">
+      <c r="S30" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="T30" s="24"/>
+      <c r="T30" s="72" t="s">
+        <v>0</v>
+      </c>
       <c r="U30" s="24"/>
       <c r="V30" s="24"/>
       <c r="X30" s="11"/>
       <c r="Y30" s="11"/>
       <c r="Z30" s="11"/>
       <c r="AA30" s="11"/>
       <c r="AC30" s="24"/>
       <c r="AD30" s="24"/>
       <c r="AE30" s="24"/>
       <c r="AF30" s="24"/>
       <c r="AI30" s="11"/>
       <c r="AJ30" s="11"/>
       <c r="AK30" s="11"/>
       <c r="AL30" s="11"/>
     </row>
     <row r="31" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O31" s="12">
         <v>522219</v>
       </c>
       <c r="P31" s="17" t="s">
         <v>51</v>
       </c>
       <c r="Q31" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R31" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S31" s="75">
+      <c r="S31" s="72">
         <v>2404.9</v>
       </c>
-      <c r="T31" s="24"/>
+      <c r="T31" s="72">
+        <v>1924.7</v>
+      </c>
       <c r="U31" s="24"/>
       <c r="V31" s="24"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
       <c r="Z31" s="11"/>
       <c r="AA31" s="11"/>
       <c r="AC31" s="24"/>
       <c r="AD31" s="24"/>
       <c r="AE31" s="24"/>
       <c r="AF31" s="24"/>
       <c r="AI31" s="11"/>
       <c r="AJ31" s="11"/>
       <c r="AK31" s="11"/>
       <c r="AL31" s="11"/>
     </row>
     <row r="32" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O32" s="12">
         <v>522311</v>
       </c>
       <c r="P32" s="17" t="s">
         <v>52</v>
       </c>
       <c r="Q32" s="18">
         <v>518.70000000000005</v>
       </c>
       <c r="R32" s="19">
         <v>826.1</v>
       </c>
-      <c r="S32" s="75">
+      <c r="S32" s="72">
         <v>895.8</v>
       </c>
-      <c r="T32" s="24"/>
+      <c r="T32" s="72" t="s">
+        <v>76</v>
+      </c>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="X32" s="11"/>
       <c r="Y32" s="11"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AC32" s="24"/>
       <c r="AD32" s="24"/>
       <c r="AE32" s="24"/>
       <c r="AF32" s="24"/>
       <c r="AI32" s="11"/>
       <c r="AJ32" s="11"/>
       <c r="AK32" s="11"/>
       <c r="AL32" s="11"/>
     </row>
     <row r="33" spans="15:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O33" s="12">
         <v>522312</v>
       </c>
       <c r="P33" s="17" t="s">
         <v>53</v>
       </c>
       <c r="Q33" s="18">
         <v>654.79999999999995</v>
       </c>
       <c r="R33" s="19">
         <v>668.2</v>
       </c>
-      <c r="S33" s="75">
+      <c r="S33" s="72">
         <v>886.6</v>
       </c>
-      <c r="T33" s="24"/>
+      <c r="T33" s="72">
+        <v>915.5</v>
+      </c>
       <c r="U33" s="24"/>
       <c r="V33" s="24"/>
       <c r="X33" s="11"/>
       <c r="Y33" s="11"/>
       <c r="Z33" s="11"/>
       <c r="AA33" s="11"/>
       <c r="AC33" s="24"/>
       <c r="AD33" s="24"/>
       <c r="AE33" s="24"/>
       <c r="AF33" s="24"/>
       <c r="AI33" s="11"/>
       <c r="AJ33" s="11"/>
       <c r="AK33" s="11"/>
       <c r="AL33" s="11"/>
     </row>
     <row r="34" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O34" s="12">
         <v>522319</v>
       </c>
       <c r="P34" s="17" t="s">
         <v>54</v>
       </c>
       <c r="Q34" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R34" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S34" s="75" t="s">
+      <c r="S34" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="T34" s="24"/>
+      <c r="T34" s="72" t="s">
+        <v>0</v>
+      </c>
       <c r="U34" s="24"/>
       <c r="V34" s="24"/>
       <c r="X34" s="11"/>
       <c r="Y34" s="11"/>
       <c r="Z34" s="11"/>
       <c r="AA34" s="11"/>
       <c r="AC34" s="24"/>
       <c r="AD34" s="24"/>
       <c r="AE34" s="24"/>
       <c r="AF34" s="24"/>
       <c r="AI34" s="11"/>
       <c r="AJ34" s="11"/>
       <c r="AK34" s="11"/>
       <c r="AL34" s="11"/>
     </row>
     <row r="35" spans="15:38" x14ac:dyDescent="0.2">
       <c r="O35" s="12">
         <v>522411</v>
       </c>
       <c r="P35" s="17" t="s">
         <v>55</v>
       </c>
       <c r="Q35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="R35" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S35" s="73" t="s">
+      <c r="S35" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="71" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="24"/>
       <c r="X35" s="11"/>
       <c r="Y35" s="11"/>
       <c r="Z35" s="11"/>
       <c r="AA35" s="11"/>
       <c r="AC35" s="24"/>
       <c r="AD35" s="24"/>
       <c r="AE35" s="24"/>
       <c r="AF35" s="24"/>
       <c r="AI35" s="11"/>
       <c r="AJ35" s="11"/>
       <c r="AK35" s="11"/>
       <c r="AL35" s="11"/>
     </row>
     <row r="36" spans="15:38" x14ac:dyDescent="0.2">
       <c r="O36" s="12">
         <v>522412</v>
       </c>
       <c r="P36" s="17" t="s">
         <v>56</v>
       </c>
       <c r="Q36" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R36" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S36" s="73">
+      <c r="S36" s="71">
         <v>534.9</v>
       </c>
-      <c r="T36" s="24"/>
+      <c r="T36" s="72">
+        <v>646</v>
+      </c>
       <c r="U36" s="24"/>
       <c r="V36" s="24"/>
       <c r="X36" s="11"/>
       <c r="Y36" s="11"/>
       <c r="Z36" s="11"/>
       <c r="AA36" s="11"/>
       <c r="AC36" s="24"/>
       <c r="AD36" s="24"/>
       <c r="AE36" s="24"/>
       <c r="AF36" s="24"/>
       <c r="AI36" s="11"/>
       <c r="AJ36" s="11"/>
       <c r="AK36" s="11"/>
       <c r="AL36" s="11"/>
     </row>
     <row r="37" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O37" s="12">
         <v>522413</v>
       </c>
       <c r="P37" s="17" t="s">
         <v>57</v>
       </c>
       <c r="Q37" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R37" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S37" s="75" t="s">
+      <c r="S37" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="T37" s="24"/>
+      <c r="T37" s="72" t="s">
+        <v>0</v>
+      </c>
       <c r="U37" s="24"/>
       <c r="V37" s="24"/>
       <c r="X37" s="11"/>
       <c r="Y37" s="11"/>
       <c r="Z37" s="11"/>
       <c r="AA37" s="11"/>
       <c r="AC37" s="24"/>
       <c r="AD37" s="24"/>
       <c r="AE37" s="24"/>
       <c r="AF37" s="24"/>
       <c r="AI37" s="11"/>
       <c r="AJ37" s="11"/>
       <c r="AK37" s="11"/>
       <c r="AL37" s="11"/>
     </row>
     <row r="38" spans="15:38" x14ac:dyDescent="0.2">
       <c r="O38" s="12">
         <v>522419</v>
       </c>
       <c r="P38" s="17" t="s">
         <v>58</v>
       </c>
       <c r="Q38" s="18" t="s">
         <v>2</v>
       </c>
       <c r="R38" s="19">
         <v>54.5</v>
       </c>
-      <c r="S38" s="75">
+      <c r="S38" s="72">
         <v>9.9</v>
       </c>
-      <c r="T38" s="24"/>
+      <c r="T38" s="72" t="s">
+        <v>0</v>
+      </c>
       <c r="U38" s="24"/>
       <c r="V38" s="24"/>
       <c r="X38" s="11"/>
       <c r="Y38" s="11"/>
       <c r="Z38" s="11"/>
       <c r="AA38" s="11"/>
       <c r="AC38" s="24"/>
       <c r="AD38" s="24"/>
       <c r="AE38" s="24"/>
       <c r="AF38" s="24"/>
       <c r="AI38" s="11"/>
       <c r="AJ38" s="11"/>
       <c r="AK38" s="11"/>
       <c r="AL38" s="11"/>
     </row>
     <row r="39" spans="15:38" x14ac:dyDescent="0.2">
       <c r="O39" s="12">
         <v>522911</v>
       </c>
       <c r="P39" s="17" t="s">
         <v>59</v>
       </c>
       <c r="Q39" s="22" t="s">
         <v>0</v>
       </c>
       <c r="R39" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S39" s="73" t="s">
+      <c r="S39" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="T39" s="71" t="s">
         <v>0</v>
       </c>
       <c r="V39" s="24"/>
       <c r="X39" s="11"/>
       <c r="Y39" s="11"/>
       <c r="Z39" s="11"/>
       <c r="AA39" s="11"/>
       <c r="AC39" s="24"/>
       <c r="AD39" s="24"/>
       <c r="AE39" s="24"/>
       <c r="AF39" s="24"/>
       <c r="AI39" s="11"/>
       <c r="AJ39" s="11"/>
       <c r="AK39" s="11"/>
       <c r="AL39" s="11"/>
     </row>
     <row r="40" spans="15:38" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O40" s="12">
         <v>522912</v>
       </c>
       <c r="P40" s="17" t="s">
         <v>60</v>
       </c>
       <c r="Q40" s="18">
         <v>456.2</v>
       </c>
       <c r="R40" s="19">
         <v>182.7</v>
       </c>
-      <c r="S40" s="75">
+      <c r="S40" s="72">
         <v>2664.5</v>
       </c>
-      <c r="T40" s="24"/>
+      <c r="T40" s="72">
+        <v>6857.4</v>
+      </c>
       <c r="U40" s="24"/>
       <c r="V40" s="24"/>
       <c r="X40" s="11"/>
       <c r="Y40" s="11"/>
       <c r="Z40" s="11"/>
       <c r="AA40" s="11"/>
       <c r="AC40" s="24"/>
       <c r="AD40" s="24"/>
       <c r="AE40" s="24"/>
       <c r="AF40" s="24"/>
       <c r="AI40" s="11"/>
       <c r="AJ40" s="11"/>
       <c r="AK40" s="11"/>
       <c r="AL40" s="11"/>
     </row>
     <row r="41" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O41" s="12">
         <v>522919</v>
       </c>
       <c r="P41" s="17" t="s">
         <v>61</v>
       </c>
       <c r="Q41" s="18">
         <v>272.39999999999998</v>
       </c>
       <c r="R41" s="19">
         <v>960.4</v>
       </c>
-      <c r="S41" s="75">
+      <c r="S41" s="72">
         <v>1788.7</v>
       </c>
-      <c r="T41" s="24"/>
+      <c r="T41" s="72">
+        <v>814.1</v>
+      </c>
       <c r="U41" s="24"/>
       <c r="V41" s="24"/>
       <c r="X41" s="11"/>
       <c r="Y41" s="11"/>
       <c r="Z41" s="11"/>
       <c r="AA41" s="11"/>
       <c r="AC41" s="24"/>
       <c r="AD41" s="24"/>
       <c r="AE41" s="24"/>
       <c r="AF41" s="24"/>
       <c r="AI41" s="11"/>
       <c r="AJ41" s="11"/>
       <c r="AK41" s="11"/>
       <c r="AL41" s="11"/>
     </row>
     <row r="42" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O42" s="12">
         <v>522920</v>
       </c>
       <c r="P42" s="17" t="s">
         <v>62</v>
       </c>
       <c r="Q42" s="18">
         <v>77.599999999999994</v>
       </c>
       <c r="R42" s="19">
         <v>84.4</v>
       </c>
-      <c r="S42" s="75">
+      <c r="S42" s="72">
         <v>1789.6</v>
       </c>
-      <c r="T42" s="24"/>
+      <c r="T42" s="72">
+        <v>2028.9</v>
+      </c>
       <c r="U42" s="24"/>
       <c r="V42" s="24"/>
       <c r="X42" s="11"/>
       <c r="Y42" s="11"/>
       <c r="Z42" s="11"/>
       <c r="AA42" s="11"/>
       <c r="AC42" s="24"/>
       <c r="AD42" s="24"/>
       <c r="AE42" s="24"/>
       <c r="AF42" s="24"/>
       <c r="AI42" s="11"/>
       <c r="AJ42" s="11"/>
       <c r="AK42" s="11"/>
       <c r="AL42" s="11"/>
     </row>
     <row r="43" spans="15:38" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O43" s="83" t="s">
+      <c r="O43" s="93" t="s">
         <v>65</v>
       </c>
-      <c r="P43" s="83"/>
-[...4 lines deleted...]
-      <c r="U43" s="84"/>
+      <c r="P43" s="93"/>
+      <c r="Q43" s="93"/>
+      <c r="R43" s="94"/>
+      <c r="S43" s="94"/>
+      <c r="T43" s="94"/>
+      <c r="U43" s="94"/>
       <c r="V43" s="36"/>
       <c r="W43" s="36"/>
       <c r="X43" s="23"/>
       <c r="Y43" s="23"/>
       <c r="AB43" s="24"/>
     </row>
     <row r="44" spans="15:38" x14ac:dyDescent="0.15">
-      <c r="O44" s="82" t="s">
+      <c r="O44" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="P44" s="82"/>
-[...6 lines deleted...]
-      <c r="W44" s="82"/>
+      <c r="P44" s="92"/>
+      <c r="Q44" s="92"/>
+      <c r="R44" s="92"/>
+      <c r="S44" s="92"/>
+      <c r="T44" s="92"/>
+      <c r="U44" s="92"/>
+      <c r="V44" s="92"/>
+      <c r="W44" s="92"/>
       <c r="AB44" s="24"/>
     </row>
     <row r="45" spans="15:38" x14ac:dyDescent="0.25">
       <c r="AB45" s="24"/>
     </row>
     <row r="46" spans="15:38" x14ac:dyDescent="0.25">
       <c r="AB46" s="24"/>
     </row>
     <row r="47" spans="15:38" x14ac:dyDescent="0.25">
       <c r="AB47" s="24"/>
     </row>
     <row r="48" spans="15:38" x14ac:dyDescent="0.25">
       <c r="AB48" s="24"/>
     </row>
     <row r="49" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB49" s="24"/>
     </row>
     <row r="50" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB50" s="24"/>
     </row>
     <row r="51" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB51" s="24"/>
     </row>
     <row r="52" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB52" s="24"/>
@@ -4927,703 +5035,806 @@
       <c r="AB467" s="24"/>
     </row>
     <row r="468" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB468" s="24"/>
     </row>
     <row r="469" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB469" s="24"/>
     </row>
     <row r="470" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB470" s="24"/>
     </row>
     <row r="471" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB471" s="24"/>
     </row>
     <row r="472" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB472" s="24"/>
     </row>
     <row r="473" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB473" s="24"/>
     </row>
     <row r="474" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB474" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="O1:AN1"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="O44:W44"/>
     <mergeCell ref="O43:U43"/>
     <mergeCell ref="O18:V18"/>
     <mergeCell ref="A16:J16"/>
     <mergeCell ref="O16:W16"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="O1:AN1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AD115"/>
+  <dimension ref="A1:AF115"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33:G34"/>
+    <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K45" sqref="K45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="41" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="AD1" s="41" t="s">
+    <row r="1" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AF1" s="41" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="2" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="AD2" s="41" t="s">
+    <row r="2" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AF2" s="41" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="3" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="99" t="s">
+    <row r="3" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="101" t="s">
         <v>69</v>
       </c>
-      <c r="B3" s="99"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B3" s="101"/>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+      <c r="F3" s="101"/>
+      <c r="G3" s="101"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="101"/>
+      <c r="J3" s="101"/>
+    </row>
+    <row r="4" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="42"/>
       <c r="B4" s="42"/>
       <c r="C4" s="42"/>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="99" t="s">
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+    </row>
+    <row r="5" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="101" t="s">
         <v>70</v>
       </c>
-      <c r="B5" s="99"/>
-[...7 lines deleted...]
-    <row r="6" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="B5" s="101"/>
+      <c r="C5" s="101"/>
+      <c r="D5" s="101"/>
+      <c r="E5" s="101"/>
+      <c r="F5" s="101"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+    </row>
+    <row r="6" spans="1:32" x14ac:dyDescent="0.2">
       <c r="D6" s="41" t="s">
         <v>71</v>
       </c>
-      <c r="G6" s="41" t="s">
+      <c r="H6" s="41" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="7" spans="1:30" s="43" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="90" t="s">
+    <row r="7" spans="1:32" s="43" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="102"/>
+      <c r="B7" s="111" t="s">
         <v>73</v>
       </c>
-      <c r="C7" s="92"/>
-[...1 lines deleted...]
-      <c r="E7" s="90" t="s">
+      <c r="C7" s="112"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="F7" s="92"/>
-[...3 lines deleted...]
-      <c r="A8" s="101"/>
+      <c r="G7" s="114"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="114"/>
+    </row>
+    <row r="8" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="103"/>
       <c r="B8" s="29">
         <v>2022</v>
       </c>
       <c r="C8" s="29">
         <v>2023</v>
       </c>
-      <c r="D8" s="71">
+      <c r="D8" s="69">
         <v>2024</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="77">
+        <v>2025</v>
+      </c>
+      <c r="F8" s="77">
         <v>2022</v>
       </c>
-      <c r="F8" s="27">
+      <c r="G8" s="77">
         <v>2023</v>
       </c>
-      <c r="G8" s="71">
+      <c r="H8" s="77">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="48" t="s">
+      <c r="I8" s="77">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="46" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="45">
         <v>3</v>
       </c>
       <c r="D9" s="45">
         <v>9</v>
       </c>
-      <c r="E9" s="46" t="s">
+      <c r="E9" s="80">
+        <v>9</v>
+      </c>
+      <c r="F9" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="F9" s="47">
+      <c r="G9" s="62">
         <v>3</v>
       </c>
-      <c r="G9" s="102">
+      <c r="H9" s="80">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="87" t="s">
+      <c r="I9" s="80">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="87"/>
-[...11 lines deleted...]
-      <c r="N10" s="53"/>
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="50"/>
+      <c r="N10" s="50"/>
       <c r="O10" s="51"/>
       <c r="P10" s="51"/>
-      <c r="Q10" s="51"/>
-[...14 lines deleted...]
-      <c r="AC11" s="41" t="s">
+      <c r="Q10" s="49"/>
+      <c r="R10" s="49"/>
+      <c r="S10" s="49"/>
+      <c r="T10" s="49"/>
+      <c r="U10" s="49"/>
+      <c r="V10" s="48"/>
+      <c r="W10" s="48"/>
+      <c r="X10" s="48"/>
+      <c r="Y10" s="48"/>
+      <c r="Z10" s="48"/>
+      <c r="AA10" s="48"/>
+      <c r="AB10" s="48"/>
+      <c r="AC10" s="48"/>
+      <c r="AD10" s="48"/>
+      <c r="AE10" s="48"/>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AE11" s="41" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="12" spans="1:30" s="43" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="88" t="s">
+    <row r="12" spans="1:32" s="43" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="120" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="88"/>
-[...30 lines deleted...]
-      <c r="B13" s="103" t="s">
+      <c r="B12" s="120"/>
+      <c r="C12" s="120"/>
+      <c r="D12" s="120"/>
+      <c r="E12" s="120"/>
+      <c r="F12" s="120"/>
+      <c r="G12" s="120"/>
+      <c r="H12" s="120"/>
+      <c r="I12" s="120"/>
+      <c r="J12" s="120"/>
+      <c r="K12" s="55"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="55"/>
+      <c r="N12" s="55"/>
+      <c r="O12" s="55"/>
+      <c r="P12" s="55"/>
+      <c r="Q12" s="55"/>
+      <c r="R12" s="55"/>
+      <c r="S12" s="55"/>
+      <c r="T12" s="55"/>
+      <c r="U12" s="55"/>
+      <c r="V12" s="55"/>
+      <c r="W12" s="55"/>
+      <c r="X12" s="55"/>
+      <c r="Y12" s="55"/>
+      <c r="Z12" s="55"/>
+      <c r="AA12" s="55"/>
+      <c r="AB12" s="55"/>
+      <c r="AC12" s="55"/>
+      <c r="AD12" s="55"/>
+      <c r="AE12" s="55"/>
+      <c r="AF12" s="55"/>
+    </row>
+    <row r="13" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="108"/>
+      <c r="C13" s="108"/>
+      <c r="D13" s="108"/>
+      <c r="E13" s="86" t="s">
         <v>71</v>
       </c>
-      <c r="C13" s="103"/>
-[...1 lines deleted...]
-      <c r="E13" s="103" t="s">
+      <c r="F13" s="108"/>
+      <c r="G13" s="108"/>
+      <c r="H13" s="108"/>
+      <c r="I13" s="86" t="s">
         <v>72</v>
       </c>
-      <c r="F13" s="103"/>
-[...4 lines deleted...]
-      <c r="B14" s="107" t="s">
+    </row>
+    <row r="14" spans="1:32" s="43" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="106"/>
+      <c r="B14" s="111" t="s">
         <v>73</v>
       </c>
-      <c r="C14" s="107"/>
-[...1 lines deleted...]
-      <c r="E14" s="107" t="s">
+      <c r="C14" s="112"/>
+      <c r="D14" s="112"/>
+      <c r="E14" s="113"/>
+      <c r="F14" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="F14" s="107"/>
-[...3 lines deleted...]
-      <c r="A15" s="105"/>
+      <c r="G14" s="114"/>
+      <c r="H14" s="114"/>
+      <c r="I14" s="114"/>
+    </row>
+    <row r="15" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="107"/>
       <c r="B15" s="28">
         <v>2022</v>
       </c>
       <c r="C15" s="28">
         <v>2023</v>
       </c>
       <c r="D15" s="28">
         <v>2024</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="77">
+        <v>2025</v>
+      </c>
+      <c r="F15" s="26">
         <v>2022</v>
       </c>
-      <c r="F15" s="28">
+      <c r="G15" s="26">
         <v>2023</v>
       </c>
-      <c r="G15" s="108">
+      <c r="H15" s="83">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="48" t="s">
+      <c r="I15" s="78">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="B16" s="109" t="s">
+      <c r="B16" s="79" t="s">
         <v>76</v>
       </c>
-      <c r="C16" s="110" t="s">
+      <c r="C16" s="80" t="s">
         <v>76</v>
       </c>
-      <c r="D16" s="110">
+      <c r="D16" s="80">
         <v>81</v>
       </c>
-      <c r="E16" s="111" t="s">
+      <c r="E16" s="80">
+        <v>68</v>
+      </c>
+      <c r="F16" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="F16" s="64" t="s">
+      <c r="G16" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="G16" s="108">
+      <c r="H16" s="78">
         <v>275.60000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="87" t="s">
+      <c r="I16" s="78">
+        <v>208.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="106"/>
-[...11 lines deleted...]
-      <c r="N17" s="53"/>
+      <c r="B17" s="105"/>
+      <c r="C17" s="105"/>
+      <c r="D17" s="105"/>
+      <c r="E17" s="105"/>
+      <c r="F17" s="105"/>
+      <c r="G17" s="105"/>
+      <c r="H17" s="49"/>
+      <c r="I17" s="49"/>
+      <c r="J17" s="49"/>
+      <c r="K17" s="49"/>
+      <c r="L17" s="49"/>
+      <c r="M17" s="50"/>
+      <c r="N17" s="50"/>
       <c r="O17" s="51"/>
       <c r="P17" s="51"/>
-      <c r="Q17" s="51"/>
-[...14 lines deleted...]
-      <c r="A18" s="88" t="s">
+      <c r="Q17" s="49"/>
+      <c r="R17" s="49"/>
+      <c r="S17" s="49"/>
+      <c r="T17" s="49"/>
+      <c r="U17" s="49"/>
+      <c r="V17" s="48"/>
+      <c r="W17" s="48"/>
+      <c r="X17" s="48"/>
+      <c r="Y17" s="48"/>
+      <c r="Z17" s="48"/>
+      <c r="AA17" s="48"/>
+      <c r="AB17" s="48"/>
+      <c r="AC17" s="48"/>
+      <c r="AD17" s="48"/>
+      <c r="AE17" s="48"/>
+    </row>
+    <row r="18" spans="1:32" s="43" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="120" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="88"/>
-[...30 lines deleted...]
-      <c r="B19" s="103" t="s">
+      <c r="B18" s="120"/>
+      <c r="C18" s="120"/>
+      <c r="D18" s="120"/>
+      <c r="E18" s="120"/>
+      <c r="F18" s="120"/>
+      <c r="G18" s="120"/>
+      <c r="H18" s="120"/>
+      <c r="I18" s="120"/>
+      <c r="J18" s="120"/>
+      <c r="K18" s="120"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="55"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="55"/>
+      <c r="P18" s="55"/>
+      <c r="Q18" s="55"/>
+      <c r="R18" s="55"/>
+      <c r="S18" s="55"/>
+      <c r="T18" s="55"/>
+      <c r="U18" s="55"/>
+      <c r="V18" s="55"/>
+      <c r="W18" s="55"/>
+      <c r="X18" s="55"/>
+      <c r="Y18" s="55"/>
+      <c r="Z18" s="55"/>
+      <c r="AA18" s="55"/>
+      <c r="AB18" s="55"/>
+      <c r="AC18" s="55"/>
+      <c r="AD18" s="55"/>
+      <c r="AE18" s="55"/>
+      <c r="AF18" s="55"/>
+    </row>
+    <row r="19" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="108"/>
+      <c r="C19" s="108"/>
+      <c r="D19" s="108"/>
+      <c r="E19" s="86" t="s">
         <v>71</v>
       </c>
-      <c r="C19" s="103"/>
-[...9 lines deleted...]
-      <c r="B20" s="107" t="s">
+      <c r="F19" s="116"/>
+      <c r="G19" s="116"/>
+      <c r="H19" s="116"/>
+      <c r="I19" s="85" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="43" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="106"/>
+      <c r="B20" s="111" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="107"/>
-[...1 lines deleted...]
-      <c r="E20" s="107" t="s">
+      <c r="C20" s="112"/>
+      <c r="D20" s="112"/>
+      <c r="E20" s="113"/>
+      <c r="F20" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="F20" s="107"/>
-[...3 lines deleted...]
-      <c r="A21" s="105"/>
+      <c r="G20" s="114"/>
+      <c r="H20" s="114"/>
+      <c r="I20" s="114"/>
+    </row>
+    <row r="21" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="107"/>
       <c r="B21" s="28">
         <v>2022</v>
       </c>
       <c r="C21" s="28">
         <v>2023</v>
       </c>
       <c r="D21" s="28">
         <v>2024</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="77">
+        <v>2025</v>
+      </c>
+      <c r="F21" s="28">
         <v>2022</v>
       </c>
-      <c r="F21" s="28">
+      <c r="G21" s="28">
         <v>2023</v>
       </c>
-      <c r="G21" s="108">
+      <c r="H21" s="78">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="112" t="s">
+      <c r="I21" s="78">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="82" t="s">
         <v>75</v>
       </c>
-      <c r="B22" s="109">
+      <c r="B22" s="79">
         <v>40</v>
       </c>
-      <c r="C22" s="110">
+      <c r="C22" s="80">
         <v>40</v>
       </c>
-      <c r="D22" s="110">
+      <c r="D22" s="80">
         <v>27</v>
       </c>
-      <c r="E22" s="111">
+      <c r="E22" s="80">
+        <v>30</v>
+      </c>
+      <c r="F22" s="81">
         <v>31.2</v>
       </c>
-      <c r="F22" s="64">
+      <c r="G22" s="62">
         <v>30.4</v>
       </c>
-      <c r="G22" s="108">
+      <c r="H22" s="78">
         <v>120.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="88" t="s">
+      <c r="I22" s="78">
+        <v>212.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="43" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="120" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="88"/>
-[...30 lines deleted...]
-      <c r="B24" s="93" t="s">
+      <c r="B23" s="120"/>
+      <c r="C23" s="120"/>
+      <c r="D23" s="120"/>
+      <c r="E23" s="120"/>
+      <c r="F23" s="120"/>
+      <c r="G23" s="120"/>
+      <c r="H23" s="120"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="55"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="55"/>
+      <c r="P23" s="55"/>
+      <c r="Q23" s="55"/>
+      <c r="R23" s="55"/>
+      <c r="S23" s="55"/>
+      <c r="T23" s="55"/>
+      <c r="U23" s="55"/>
+      <c r="V23" s="55"/>
+      <c r="W23" s="55"/>
+      <c r="X23" s="55"/>
+      <c r="Y23" s="55"/>
+      <c r="Z23" s="55"/>
+      <c r="AA23" s="55"/>
+      <c r="AB23" s="55"/>
+      <c r="AC23" s="55"/>
+      <c r="AD23" s="55"/>
+      <c r="AE23" s="55"/>
+      <c r="AF23" s="55"/>
+    </row>
+    <row r="24" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="115"/>
+      <c r="C24" s="115"/>
+      <c r="D24" s="115"/>
+      <c r="E24" s="86" t="s">
         <v>71</v>
       </c>
-      <c r="C24" s="93"/>
-[...1 lines deleted...]
-      <c r="E24" s="94" t="s">
+      <c r="F24" s="116"/>
+      <c r="G24" s="116"/>
+      <c r="H24" s="116"/>
+      <c r="I24" s="122" t="s">
         <v>79</v>
       </c>
-      <c r="F24" s="94"/>
-[...4 lines deleted...]
-      <c r="B25" s="113" t="s">
+      <c r="J24" s="122"/>
+      <c r="K24" s="122"/>
+    </row>
+    <row r="25" spans="1:32" s="43" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="118"/>
+      <c r="B25" s="111" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="114"/>
-[...1 lines deleted...]
-      <c r="E25" s="107" t="s">
+      <c r="C25" s="112"/>
+      <c r="D25" s="112"/>
+      <c r="E25" s="113"/>
+      <c r="F25" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="F25" s="107"/>
-[...3 lines deleted...]
-      <c r="A26" s="98"/>
+      <c r="G25" s="114"/>
+      <c r="H25" s="114"/>
+      <c r="I25" s="114"/>
+    </row>
+    <row r="26" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="119"/>
       <c r="B26" s="29">
         <v>2022</v>
       </c>
       <c r="C26" s="29">
         <v>2023</v>
       </c>
-      <c r="D26" s="71">
+      <c r="D26" s="69">
         <v>2024</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="75">
+        <v>2025</v>
+      </c>
+      <c r="F26" s="28">
         <v>2022</v>
       </c>
-      <c r="F26" s="28">
+      <c r="G26" s="28">
         <v>2023</v>
       </c>
-      <c r="G26" s="108">
+      <c r="H26" s="78">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="48" t="s">
+      <c r="I26" s="78">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="46" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="44">
         <v>3</v>
       </c>
       <c r="C27" s="45">
         <v>3</v>
       </c>
       <c r="D27" s="45">
         <v>7</v>
       </c>
-      <c r="E27" s="111">
+      <c r="E27" s="80" t="s">
+        <v>76</v>
+      </c>
+      <c r="F27" s="81">
         <v>6.8</v>
       </c>
-      <c r="F27" s="64">
+      <c r="G27" s="62">
         <v>6.8</v>
       </c>
-      <c r="G27" s="108">
+      <c r="H27" s="78">
         <v>8.8000000000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="87" t="s">
+      <c r="I27" s="121" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="87"/>
-[...14 lines deleted...]
-      <c r="A30" s="89" t="s">
+      <c r="B28" s="104"/>
+      <c r="C28" s="104"/>
+      <c r="D28" s="104"/>
+      <c r="E28" s="105"/>
+      <c r="F28" s="105"/>
+      <c r="G28" s="105"/>
+    </row>
+    <row r="29" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="52"/>
+      <c r="B29" s="52"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="52"/>
+      <c r="G29" s="52"/>
+    </row>
+    <row r="30" spans="1:32" s="43" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="117" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="89"/>
-[...15 lines deleted...]
-      <c r="B31" s="93" t="s">
+      <c r="B30" s="117"/>
+      <c r="C30" s="117"/>
+      <c r="D30" s="117"/>
+      <c r="E30" s="117"/>
+      <c r="F30" s="117"/>
+      <c r="G30" s="117"/>
+      <c r="H30" s="117"/>
+      <c r="I30" s="84"/>
+      <c r="J30" s="53"/>
+      <c r="K30" s="53"/>
+      <c r="L30" s="53"/>
+      <c r="M30" s="53"/>
+      <c r="N30" s="53"/>
+      <c r="O30" s="53"/>
+      <c r="P30" s="53"/>
+      <c r="Q30" s="53"/>
+    </row>
+    <row r="31" spans="1:32" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="115"/>
+      <c r="C31" s="115"/>
+      <c r="D31" s="115"/>
+      <c r="E31" s="86" t="s">
         <v>71</v>
       </c>
-      <c r="C31" s="93"/>
-[...1 lines deleted...]
-      <c r="E31" s="94" t="s">
+      <c r="F31" s="116"/>
+      <c r="G31" s="116"/>
+      <c r="H31" s="116"/>
+      <c r="I31" s="122" t="s">
         <v>79</v>
       </c>
-      <c r="F31" s="94"/>
-[...4 lines deleted...]
-      <c r="B32" s="90" t="s">
+      <c r="J31" s="122"/>
+      <c r="K31" s="122"/>
+    </row>
+    <row r="32" spans="1:32" s="43" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="109"/>
+      <c r="B32" s="111" t="s">
         <v>73</v>
       </c>
-      <c r="C32" s="92"/>
-[...1 lines deleted...]
-      <c r="E32" s="107" t="s">
+      <c r="C32" s="112"/>
+      <c r="D32" s="112"/>
+      <c r="E32" s="113"/>
+      <c r="F32" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="F32" s="107"/>
-[...3 lines deleted...]
-      <c r="A33" s="96"/>
+      <c r="G32" s="114"/>
+      <c r="H32" s="114"/>
+      <c r="I32" s="114"/>
+    </row>
+    <row r="33" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="110"/>
       <c r="B33" s="29">
         <v>2022</v>
       </c>
       <c r="C33" s="29">
         <v>2023</v>
       </c>
-      <c r="D33" s="71">
+      <c r="D33" s="69">
         <v>2024</v>
       </c>
-      <c r="E33" s="28">
+      <c r="E33" s="75">
+        <v>2025</v>
+      </c>
+      <c r="F33" s="28">
         <v>2022</v>
       </c>
-      <c r="F33" s="28">
+      <c r="G33" s="28">
         <v>2023</v>
       </c>
-      <c r="G33" s="108">
+      <c r="H33" s="78">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="48" t="s">
+      <c r="I33" s="78">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="B34" s="49" t="s">
+      <c r="B34" s="47" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="45" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="45">
         <v>7</v>
       </c>
-      <c r="E34" s="111" t="s">
+      <c r="E34" s="80" t="s">
+        <v>76</v>
+      </c>
+      <c r="F34" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="F34" s="64" t="s">
+      <c r="G34" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="G34" s="108">
+      <c r="H34" s="78">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="87" t="s">
+      <c r="I34" s="121" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="87"/>
-[...18 lines deleted...]
-    <row r="48" spans="1:14" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="B35" s="104"/>
+      <c r="C35" s="104"/>
+      <c r="D35" s="104"/>
+      <c r="E35" s="105"/>
+      <c r="F35" s="105"/>
+      <c r="G35" s="105"/>
+      <c r="P35" s="54"/>
+    </row>
+    <row r="36" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="49" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="50" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="51" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="52" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="53" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="54" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="55" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="56" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="57" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="58" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="59" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="60" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="61" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="62" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="63" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="64" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="65" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="66" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="67" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="68" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="69" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="70" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="71" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="72" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="73" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
@@ -5649,83 +5860,83 @@
     <row r="93" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="94" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="95" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="96" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="97" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="98" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="99" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="100" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="101" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="102" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="103" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="104" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="105" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="106" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="107" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="108" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="109" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="110" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="111" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="112" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="113" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="114" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="115" s="43" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="A23:H23"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:I7"/>
+    <mergeCell ref="A12:J12"/>
+    <mergeCell ref="A18:K18"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="A20:A21"/>
     <mergeCell ref="B31:D31"/>
-    <mergeCell ref="E31:G31"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="A30:H30"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F20:I20"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="F24:H24"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:J5"/>
     <mergeCell ref="A7:A8"/>
-    <mergeCell ref="A10:F10"/>
-[...1 lines deleted...]
-    <mergeCell ref="E7:G7"/>
+    <mergeCell ref="A10:G10"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="E13:G13"/>
-[...19 lines deleted...]
-    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="B14:E14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Доходы</vt:lpstr>
       <vt:lpstr>Склады</vt:lpstr>