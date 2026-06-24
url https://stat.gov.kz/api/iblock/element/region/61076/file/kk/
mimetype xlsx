--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -3,70 +3,70 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13725" yWindow="30" windowWidth="14850" windowHeight="12000" tabRatio="900" activeTab="1"/>
+    <workbookView xWindow="15120" yWindow="5430" windowWidth="13695" windowHeight="6555" tabRatio="900"/>
   </bookViews>
   <sheets>
     <sheet name="Табыстар" sheetId="6" r:id="rId1"/>
     <sheet name="Қоймалар" sheetId="7" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N20" i="6" l="1"/>
   <c r="M20" i="6"/>
   <c r="L20" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="88">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>60.10.0</t>
   </si>
   <si>
     <t>Деятельность железнодорожного транспорта</t>
   </si>
   <si>
     <t>49.10.0</t>
   </si>
   <si>
     <t>49.20.0</t>
   </si>
   <si>
     <t>60.21.1</t>
   </si>
   <si>
     <t>Перевозки автобусами</t>
   </si>
   <si>
@@ -306,96 +306,90 @@
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> ЭҚТН 2007 жылғы нұсқасына сәйкеc.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Кәсіпорындардың қосалқы көлік қызметінен түскен табыстар.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
   </si>
   <si>
-    <t>единиц</t>
-[...1 lines deleted...]
-  <si>
     <t>Абай</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>Склады для хранения нефти и нефтепродуктов</t>
-[...13 lines deleted...]
-  <si>
     <t>Бір жолғы сақтау орындарының саны мен  сыйымдылығы</t>
   </si>
   <si>
     <t>Астықты сақтауға арналған қойма</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>мың тонна</t>
   </si>
   <si>
     <t>Біржолғы сақтау сыйымдылығы</t>
   </si>
   <si>
     <t>мың шаршы м</t>
   </si>
   <si>
     <t xml:space="preserve"> «Х» мағынасы – деректер құпия екенін білдіреді.</t>
   </si>
   <si>
     <t>млн. тенге</t>
+  </si>
+  <si>
+    <t>Мұнай және мұнай өнімдерін сақтауға арналған қойма</t>
+  </si>
+  <si>
+    <t>Өзге де азық-түлік емес тауарларды сақтауға арналған қойма</t>
+  </si>
+  <si>
+    <t>Азық-түлік тауарларды сақтауға арналған қойма</t>
+  </si>
+  <si>
+    <t>Көкөніс және жеміс-жидектерді сақтауға арналған қоймалар</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -665,51 +659,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="123">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -899,173 +893,179 @@
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...14 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1336,75 +1336,75 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO481"/>
   <sheetViews>
-    <sheetView topLeftCell="O1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R19" sqref="R19"/>
+    <sheetView tabSelected="1" topLeftCell="O1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="T16" sqref="T16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" style="2" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="6" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="5.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5" style="2" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="4.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="5" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="4.85546875" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="5.85546875" style="2" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="34" style="2" customWidth="1"/>
     <col min="17" max="17" width="10.5703125" style="1" customWidth="1"/>
     <col min="18" max="19" width="8.85546875" style="1" customWidth="1"/>
-    <col min="20" max="20" width="27.85546875" style="2" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" style="2" customWidth="1"/>
     <col min="21" max="23" width="8.85546875" style="2" customWidth="1"/>
     <col min="24" max="27" width="8.85546875" style="1" customWidth="1"/>
     <col min="28" max="30" width="8.85546875" style="2" customWidth="1"/>
     <col min="31" max="31" width="7.7109375" style="2" customWidth="1"/>
     <col min="32" max="33" width="9" style="2" customWidth="1"/>
     <col min="34" max="34" width="8.7109375" style="2" customWidth="1"/>
     <col min="35" max="36" width="8.7109375" style="1" customWidth="1"/>
     <col min="37" max="38" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="40" max="255" width="9.140625" style="2"/>
     <col min="256" max="269" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="270" max="270" width="10.7109375" style="2" customWidth="1"/>
     <col min="271" max="271" width="37.7109375" style="2" customWidth="1"/>
     <col min="272" max="273" width="9.42578125" style="2" customWidth="1"/>
     <col min="274" max="274" width="9.5703125" style="2" customWidth="1"/>
     <col min="275" max="275" width="9.7109375" style="2" customWidth="1"/>
     <col min="276" max="276" width="10" style="2" customWidth="1"/>
     <col min="277" max="277" width="9.85546875" style="2" customWidth="1"/>
     <col min="278" max="289" width="9" style="2" customWidth="1"/>
     <col min="290" max="294" width="10" style="2" customWidth="1"/>
     <col min="295" max="295" width="10.7109375" style="2" customWidth="1"/>
     <col min="296" max="511" width="9.140625" style="2"/>
     <col min="512" max="525" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="526" max="526" width="10.7109375" style="2" customWidth="1"/>
     <col min="527" max="527" width="37.7109375" style="2" customWidth="1"/>
@@ -2135,89 +2135,88 @@
     <col min="15893" max="15893" width="9.85546875" style="2" customWidth="1"/>
     <col min="15894" max="15905" width="9" style="2" customWidth="1"/>
     <col min="15906" max="15910" width="10" style="2" customWidth="1"/>
     <col min="15911" max="15911" width="10.7109375" style="2" customWidth="1"/>
     <col min="15912" max="16127" width="9.140625" style="2"/>
     <col min="16128" max="16141" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16142" max="16142" width="10.7109375" style="2" customWidth="1"/>
     <col min="16143" max="16143" width="37.7109375" style="2" customWidth="1"/>
     <col min="16144" max="16145" width="9.42578125" style="2" customWidth="1"/>
     <col min="16146" max="16146" width="9.5703125" style="2" customWidth="1"/>
     <col min="16147" max="16147" width="9.7109375" style="2" customWidth="1"/>
     <col min="16148" max="16148" width="10" style="2" customWidth="1"/>
     <col min="16149" max="16149" width="9.85546875" style="2" customWidth="1"/>
     <col min="16150" max="16161" width="9" style="2" customWidth="1"/>
     <col min="16162" max="16166" width="10" style="2" customWidth="1"/>
     <col min="16167" max="16167" width="10.7109375" style="2" customWidth="1"/>
     <col min="16168" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="37" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
-      <c r="O1" s="93" t="s">
+      <c r="O1" s="102" t="s">
         <v>70</v>
       </c>
-      <c r="P1" s="93"/>
-[...6 lines deleted...]
-      <c r="W1" s="94"/>
+      <c r="P1" s="102"/>
+      <c r="Q1" s="102"/>
+      <c r="R1" s="102"/>
+      <c r="S1" s="102"/>
+      <c r="T1" s="103"/>
+      <c r="U1" s="103"/>
+      <c r="V1" s="103"/>
+      <c r="W1" s="103"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
       <c r="AE1" s="38"/>
       <c r="AF1" s="38"/>
       <c r="AG1" s="38"/>
       <c r="AH1" s="38"/>
       <c r="AI1" s="38"/>
       <c r="AJ1" s="38"/>
       <c r="AK1" s="38"/>
       <c r="AL1" s="38"/>
       <c r="AM1" s="38"/>
       <c r="AN1" s="38"/>
       <c r="AO1" s="38"/>
     </row>
     <row r="2" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="O2" s="83"/>
-[...1 lines deleted...]
-      <c r="Q2" s="83"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
       <c r="R2" s="40"/>
-      <c r="S2" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T2" s="40"/>
+      <c r="T2" s="83" t="s">
+        <v>83</v>
+      </c>
       <c r="U2" s="40"/>
       <c r="V2" s="40"/>
       <c r="W2" s="40"/>
       <c r="X2" s="35"/>
       <c r="Y2" s="35"/>
       <c r="Z2" s="35"/>
       <c r="AA2" s="35"/>
       <c r="AB2" s="35"/>
       <c r="AC2" s="35"/>
       <c r="AD2" s="35"/>
       <c r="AE2" s="35"/>
       <c r="AF2" s="35"/>
       <c r="AG2" s="35"/>
       <c r="AH2" s="35"/>
       <c r="AI2" s="35"/>
       <c r="AJ2" s="35"/>
       <c r="AK2" s="35"/>
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
     </row>
     <row r="3" spans="1:41" s="33" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="31"/>
       <c r="C3" s="32">
         <v>1998</v>
@@ -2243,184 +2242,190 @@
       <c r="J3" s="32">
         <v>2005</v>
       </c>
       <c r="K3" s="32">
         <v>2006</v>
       </c>
       <c r="L3" s="32">
         <v>2007</v>
       </c>
       <c r="M3" s="32">
         <v>2008</v>
       </c>
       <c r="N3" s="32">
         <v>2009</v>
       </c>
       <c r="O3" s="41" t="s">
         <v>34</v>
       </c>
       <c r="P3" s="42"/>
       <c r="Q3" s="43">
         <v>2022</v>
       </c>
       <c r="R3" s="44">
         <v>2023</v>
       </c>
-      <c r="S3" s="86">
+      <c r="S3" s="84">
         <v>2024</v>
       </c>
-      <c r="T3" s="37"/>
+      <c r="T3" s="84">
+        <v>2025</v>
+      </c>
       <c r="U3" s="37"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
     </row>
     <row r="4" spans="1:41" x14ac:dyDescent="0.2">
-      <c r="A4" s="90" t="s">
+      <c r="A4" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="90" t="s">
+      <c r="B4" s="98" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4">
         <v>12.3</v>
       </c>
       <c r="D4" s="4">
         <v>12</v>
       </c>
       <c r="E4" s="4">
         <v>10.1</v>
       </c>
       <c r="F4" s="4">
         <v>9.5</v>
       </c>
       <c r="G4" s="5">
         <v>12.1</v>
       </c>
       <c r="H4" s="5">
         <v>12.3</v>
       </c>
       <c r="I4" s="5">
         <v>8.3000000000000007</v>
       </c>
       <c r="J4" s="5">
         <v>11.3</v>
       </c>
       <c r="K4" s="5">
         <v>11</v>
       </c>
       <c r="L4" s="6">
         <v>12.1</v>
       </c>
       <c r="M4" s="6">
         <v>12.2</v>
       </c>
       <c r="N4" s="7">
         <v>12.1</v>
       </c>
       <c r="O4" s="45" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="46" t="s">
         <v>35</v>
       </c>
       <c r="Q4" s="47">
         <v>3430.8</v>
       </c>
       <c r="R4" s="48">
         <v>3457</v>
       </c>
-      <c r="S4" s="86">
+      <c r="S4" s="84">
         <v>4227.3</v>
       </c>
-      <c r="T4" s="49"/>
+      <c r="T4" s="84">
+        <v>6210.5</v>
+      </c>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
     </row>
     <row r="5" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="90"/>
-      <c r="B5" s="90"/>
+      <c r="A5" s="98"/>
+      <c r="B5" s="98"/>
       <c r="C5" s="8">
         <v>87.7</v>
       </c>
       <c r="D5" s="8">
         <v>88</v>
       </c>
       <c r="E5" s="8">
         <v>89.9</v>
       </c>
       <c r="F5" s="8">
         <v>90.5</v>
       </c>
       <c r="G5" s="9">
         <v>87.9</v>
       </c>
       <c r="H5" s="9">
         <v>87.7</v>
       </c>
       <c r="I5" s="9">
         <v>91.7</v>
       </c>
       <c r="J5" s="9">
         <v>88.7</v>
       </c>
       <c r="K5" s="9">
         <v>89</v>
       </c>
       <c r="L5" s="10">
         <v>87.9</v>
       </c>
       <c r="M5" s="10">
         <v>87.8</v>
       </c>
       <c r="N5" s="11">
         <v>87.9</v>
       </c>
       <c r="O5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="46" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="47">
         <v>48140.7</v>
       </c>
       <c r="R5" s="48">
         <v>52791.5</v>
       </c>
-      <c r="S5" s="86">
+      <c r="S5" s="84">
         <v>80239.8</v>
       </c>
-      <c r="T5" s="49"/>
+      <c r="T5" s="84">
+        <v>111488.5</v>
+      </c>
       <c r="U5" s="49"/>
       <c r="V5" s="49"/>
       <c r="W5" s="49"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
     </row>
     <row r="6" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13">
         <v>100</v>
       </c>
@@ -2438,54 +2443,56 @@
       </c>
       <c r="K6" s="14">
         <v>100</v>
       </c>
       <c r="L6" s="15">
         <v>100</v>
       </c>
       <c r="M6" s="15">
         <v>100</v>
       </c>
       <c r="N6" s="16">
         <v>100</v>
       </c>
       <c r="O6" s="45" t="s">
         <v>8</v>
       </c>
       <c r="P6" s="46" t="s">
         <v>37</v>
       </c>
       <c r="Q6" s="47">
         <v>2699.4</v>
       </c>
       <c r="R6" s="48">
         <v>5758.9</v>
       </c>
-      <c r="S6" s="86">
+      <c r="S6" s="84">
         <v>2952.6</v>
       </c>
-      <c r="T6" s="49"/>
+      <c r="T6" s="84">
+        <v>9704.2999999999993</v>
+      </c>
       <c r="U6" s="49"/>
       <c r="V6" s="49"/>
       <c r="W6" s="49"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
       <c r="AA6" s="2"/>
       <c r="AI6" s="2"/>
       <c r="AJ6" s="2"/>
       <c r="AK6" s="2"/>
       <c r="AL6" s="2"/>
     </row>
     <row r="7" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13">
         <v>100</v>
       </c>
@@ -2503,54 +2510,56 @@
       </c>
       <c r="K7" s="14">
         <v>100</v>
       </c>
       <c r="L7" s="15">
         <v>100</v>
       </c>
       <c r="M7" s="15">
         <v>100</v>
       </c>
       <c r="N7" s="16">
         <v>100</v>
       </c>
       <c r="O7" s="45" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="46" t="s">
         <v>38</v>
       </c>
       <c r="Q7" s="47" t="s">
         <v>1</v>
       </c>
       <c r="R7" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="S7" s="86">
+      <c r="S7" s="84">
         <v>32.299999999999997</v>
       </c>
-      <c r="T7" s="49"/>
+      <c r="T7" s="84">
+        <v>3417.3</v>
+      </c>
       <c r="U7" s="49"/>
       <c r="V7" s="49"/>
       <c r="W7" s="49"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
     </row>
     <row r="8" spans="1:41" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13">
         <v>100</v>
       </c>
@@ -2568,97 +2577,101 @@
       </c>
       <c r="K8" s="14">
         <v>100</v>
       </c>
       <c r="L8" s="15">
         <v>100</v>
       </c>
       <c r="M8" s="15">
         <v>100</v>
       </c>
       <c r="N8" s="16">
         <v>100</v>
       </c>
       <c r="O8" s="45" t="s">
         <v>18</v>
       </c>
       <c r="P8" s="46" t="s">
         <v>39</v>
       </c>
       <c r="Q8" s="50">
         <v>16866.400000000001</v>
       </c>
       <c r="R8" s="51">
         <v>34579.800000000003</v>
       </c>
-      <c r="S8" s="86">
+      <c r="S8" s="84">
         <v>41151.199999999997</v>
       </c>
-      <c r="T8" s="49"/>
+      <c r="T8" s="121">
+        <v>45769.599999999999</v>
+      </c>
       <c r="U8" s="49"/>
       <c r="V8" s="49"/>
       <c r="W8" s="49"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
     </row>
     <row r="9" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12"/>
       <c r="B9" s="12"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="16"/>
       <c r="O9" s="45" t="s">
         <v>19</v>
       </c>
       <c r="P9" s="46" t="s">
         <v>40</v>
       </c>
       <c r="Q9" s="52" t="s">
         <v>0</v>
       </c>
       <c r="R9" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="S9" s="87" t="s">
-[...2 lines deleted...]
-      <c r="T9" s="49"/>
+      <c r="S9" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="121" t="s">
+        <v>0</v>
+      </c>
       <c r="U9" s="49"/>
       <c r="V9" s="49"/>
       <c r="W9" s="49"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
       <c r="AA9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
     </row>
     <row r="10" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13">
         <v>100</v>
       </c>
@@ -2676,184 +2689,190 @@
       </c>
       <c r="K10" s="14">
         <v>100</v>
       </c>
       <c r="L10" s="15">
         <v>100</v>
       </c>
       <c r="M10" s="15">
         <v>100</v>
       </c>
       <c r="N10" s="16">
         <v>100</v>
       </c>
       <c r="O10" s="45" t="s">
         <v>22</v>
       </c>
       <c r="P10" s="46" t="s">
         <v>41</v>
       </c>
       <c r="Q10" s="53">
         <v>9829.5</v>
       </c>
       <c r="R10" s="51">
         <v>9889.1</v>
       </c>
-      <c r="S10" s="88">
+      <c r="S10" s="86">
         <v>10014.1</v>
       </c>
-      <c r="T10" s="49"/>
+      <c r="T10" s="121">
+        <v>10938.8</v>
+      </c>
       <c r="U10" s="49"/>
       <c r="V10" s="49"/>
       <c r="W10" s="49"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
     </row>
     <row r="11" spans="1:41" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="91" t="s">
+      <c r="A11" s="100" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="91" t="s">
+      <c r="B11" s="100" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="13">
         <v>100</v>
       </c>
       <c r="G11" s="14">
         <v>100</v>
       </c>
       <c r="H11" s="14">
         <v>100</v>
       </c>
       <c r="I11" s="14">
         <v>100</v>
       </c>
       <c r="J11" s="14">
         <v>100</v>
       </c>
       <c r="K11" s="14">
         <v>100</v>
       </c>
       <c r="L11" s="15">
         <v>100</v>
       </c>
       <c r="M11" s="15">
         <v>100</v>
       </c>
       <c r="N11" s="16">
         <v>100</v>
       </c>
       <c r="O11" s="45" t="s">
         <v>27</v>
       </c>
       <c r="P11" s="46" t="s">
         <v>42</v>
       </c>
       <c r="Q11" s="53">
         <v>3.2</v>
       </c>
       <c r="R11" s="51">
         <v>4.3</v>
       </c>
-      <c r="S11" s="88">
+      <c r="S11" s="86">
         <v>13.5</v>
       </c>
-      <c r="T11" s="49"/>
+      <c r="T11" s="121" t="s">
+        <v>75</v>
+      </c>
       <c r="U11" s="49"/>
       <c r="V11" s="49"/>
       <c r="W11" s="49"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="2"/>
       <c r="AL11" s="2"/>
     </row>
     <row r="12" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="92"/>
-      <c r="B12" s="92"/>
+      <c r="A12" s="101"/>
+      <c r="B12" s="101"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="M12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="N12" s="16" t="s">
         <v>0</v>
       </c>
       <c r="O12" s="45" t="s">
         <v>28</v>
       </c>
       <c r="P12" s="46" t="s">
         <v>43</v>
       </c>
       <c r="Q12" s="53">
         <v>57.9</v>
       </c>
       <c r="R12" s="51">
         <v>35.299999999999997</v>
       </c>
-      <c r="S12" s="88">
+      <c r="S12" s="86">
         <v>59.7</v>
       </c>
-      <c r="T12" s="49"/>
+      <c r="T12" s="121" t="s">
+        <v>75</v>
+      </c>
       <c r="U12" s="49"/>
       <c r="V12" s="49"/>
       <c r="W12" s="49"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
     </row>
     <row r="13" spans="1:41" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="13">
@@ -2873,140 +2892,144 @@
       </c>
       <c r="K13" s="14">
         <v>100</v>
       </c>
       <c r="L13" s="15">
         <v>100</v>
       </c>
       <c r="M13" s="15">
         <v>100</v>
       </c>
       <c r="N13" s="16">
         <v>100</v>
       </c>
       <c r="O13" s="45" t="s">
         <v>31</v>
       </c>
       <c r="P13" s="46" t="s">
         <v>44</v>
       </c>
       <c r="Q13" s="52" t="s">
         <v>1</v>
       </c>
       <c r="R13" s="51">
         <v>2914.7</v>
       </c>
-      <c r="S13" s="88">
+      <c r="S13" s="86">
         <v>3851.1</v>
       </c>
-      <c r="T13" s="49"/>
+      <c r="T13" s="121">
+        <v>3705.8</v>
+      </c>
       <c r="U13" s="49"/>
       <c r="V13" s="49"/>
       <c r="W13" s="49"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
     </row>
     <row r="14" spans="1:41" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="90" t="s">
+      <c r="A14" s="98" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="90" t="s">
+      <c r="B14" s="98" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="L14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="M14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="N14" s="17" t="s">
         <v>0</v>
       </c>
       <c r="O14" s="45" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="46" t="s">
         <v>45</v>
       </c>
       <c r="Q14" s="52" t="s">
         <v>1</v>
       </c>
       <c r="R14" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="S14" s="88" t="s">
-[...2 lines deleted...]
-      <c r="T14" s="49"/>
+      <c r="S14" s="86" t="s">
+        <v>75</v>
+      </c>
+      <c r="T14" s="86">
+        <v>5407.5</v>
+      </c>
       <c r="U14" s="49"/>
       <c r="V14" s="49"/>
       <c r="W14" s="49"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
     </row>
     <row r="15" spans="1:41" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="90"/>
-      <c r="B15" s="90"/>
+      <c r="A15" s="98"/>
+      <c r="B15" s="98"/>
       <c r="C15" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="18" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="19">
         <v>100</v>
       </c>
       <c r="K15" s="19">
@@ -3020,54 +3043,54 @@
       </c>
       <c r="N15" s="21">
         <v>100</v>
       </c>
       <c r="O15" s="55" t="s">
         <v>72</v>
       </c>
       <c r="P15" s="49"/>
       <c r="Q15" s="56"/>
       <c r="R15" s="56"/>
       <c r="S15" s="49"/>
       <c r="T15" s="49"/>
       <c r="U15" s="49"/>
       <c r="V15" s="49"/>
       <c r="W15" s="49"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AI15" s="2"/>
       <c r="AJ15" s="2"/>
       <c r="AK15" s="2"/>
       <c r="AL15" s="2"/>
     </row>
     <row r="16" spans="1:41" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="90" t="s">
+      <c r="A16" s="98" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="90" t="s">
+      <c r="B16" s="98" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22">
         <v>12.1</v>
       </c>
       <c r="F16" s="22">
         <v>6.5</v>
       </c>
       <c r="G16" s="23">
         <v>7.4</v>
       </c>
       <c r="H16" s="23">
         <v>6.8</v>
       </c>
       <c r="I16" s="23">
         <v>3.9</v>
       </c>
       <c r="J16" s="23">
         <v>3.8</v>
       </c>
       <c r="K16" s="23">
         <v>4.2</v>
       </c>
@@ -3079,919 +3102,964 @@
       </c>
       <c r="N16" s="24">
         <v>8.5</v>
       </c>
       <c r="O16" s="57" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="49"/>
       <c r="Q16" s="56"/>
       <c r="R16" s="56"/>
       <c r="S16" s="49"/>
       <c r="T16" s="49"/>
       <c r="U16" s="49"/>
       <c r="V16" s="49"/>
       <c r="W16" s="49"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="2"/>
     </row>
     <row r="17" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="90"/>
-      <c r="B17" s="90"/>
+      <c r="A17" s="98"/>
+      <c r="B17" s="98"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="24"/>
       <c r="O17" s="57"/>
       <c r="P17" s="49"/>
       <c r="Q17" s="56"/>
       <c r="R17" s="56"/>
       <c r="S17" s="49"/>
       <c r="T17" s="49"/>
       <c r="U17" s="49"/>
       <c r="V17" s="49"/>
       <c r="W17" s="49"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="2"/>
       <c r="AL17" s="2"/>
     </row>
     <row r="18" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="90"/>
-      <c r="B18" s="90"/>
+      <c r="A18" s="98"/>
+      <c r="B18" s="98"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22">
         <v>87.9</v>
       </c>
       <c r="F18" s="22">
         <v>93.5</v>
       </c>
       <c r="G18" s="23">
         <v>92.6</v>
       </c>
       <c r="H18" s="23">
         <v>93.2</v>
       </c>
       <c r="I18" s="23">
         <v>96.1</v>
       </c>
       <c r="J18" s="23">
         <v>96.2</v>
       </c>
       <c r="K18" s="23">
         <v>95.8</v>
       </c>
       <c r="L18" s="24">
         <v>95.7</v>
       </c>
       <c r="M18" s="24">
         <v>94.4</v>
       </c>
       <c r="N18" s="24">
         <v>91.5</v>
       </c>
-      <c r="O18" s="97" t="s">
+      <c r="O18" s="99" t="s">
         <v>73</v>
       </c>
-      <c r="P18" s="97"/>
-[...1 lines deleted...]
-      <c r="R18" s="97"/>
+      <c r="P18" s="99"/>
+      <c r="Q18" s="99"/>
+      <c r="R18" s="99"/>
       <c r="S18" s="49"/>
       <c r="T18" s="49"/>
       <c r="U18" s="49"/>
       <c r="V18" s="49"/>
       <c r="W18" s="49"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
       <c r="AI18" s="2"/>
       <c r="AJ18" s="2"/>
       <c r="AK18" s="2"/>
       <c r="AL18" s="2"/>
     </row>
     <row r="19" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="90" t="s">
+      <c r="A19" s="98" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="90" t="s">
+      <c r="B19" s="98" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25">
         <v>89.2</v>
       </c>
       <c r="F19" s="25">
         <v>89.8</v>
       </c>
       <c r="G19" s="26">
         <v>89.2</v>
       </c>
       <c r="H19" s="26">
         <v>87.3</v>
       </c>
       <c r="I19" s="27">
         <v>92</v>
       </c>
       <c r="J19" s="26">
         <v>92.5</v>
       </c>
       <c r="K19" s="26">
         <v>93.8</v>
       </c>
       <c r="L19" s="28">
         <v>94.2</v>
       </c>
       <c r="M19" s="28">
         <v>96.3</v>
       </c>
       <c r="N19" s="29">
         <v>94.7</v>
       </c>
       <c r="O19" s="58"/>
       <c r="P19" s="58"/>
-      <c r="Q19" s="82"/>
+      <c r="Q19" s="81"/>
       <c r="R19" s="40"/>
-      <c r="S19" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="49"/>
+      <c r="T19" s="83" t="s">
+        <v>83</v>
+      </c>
       <c r="U19" s="49"/>
       <c r="V19" s="49"/>
       <c r="W19" s="49"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
       <c r="AI19" s="2"/>
       <c r="AJ19" s="2"/>
       <c r="AK19" s="2"/>
       <c r="AL19" s="2"/>
     </row>
     <row r="20" spans="1:38" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="90"/>
-      <c r="B20" s="90"/>
+      <c r="A20" s="98"/>
+      <c r="B20" s="98"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13">
         <v>10.8</v>
       </c>
       <c r="F20" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="G20" s="14">
         <v>10.8</v>
       </c>
       <c r="H20" s="14">
         <v>12.7</v>
       </c>
       <c r="I20" s="30">
         <v>8</v>
       </c>
       <c r="J20" s="14">
         <v>7.5</v>
       </c>
       <c r="K20" s="14">
         <v>6.2</v>
       </c>
       <c r="L20" s="15">
         <f>100-L19</f>
         <v>5.7999999999999972</v>
       </c>
       <c r="M20" s="15">
         <f>100-M19</f>
         <v>3.7000000000000028</v>
       </c>
       <c r="N20" s="16">
         <f>100-N19</f>
         <v>5.2999999999999972</v>
       </c>
       <c r="O20" s="43" t="s">
         <v>46</v>
       </c>
       <c r="P20" s="42" t="s">
         <v>47</v>
       </c>
       <c r="Q20" s="59">
         <v>2022</v>
       </c>
       <c r="R20" s="44">
         <v>2023</v>
       </c>
-      <c r="S20" s="88">
+      <c r="S20" s="86">
         <v>2024</v>
       </c>
-      <c r="T20" s="49"/>
+      <c r="T20" s="86">
+        <v>2025</v>
+      </c>
       <c r="U20" s="49"/>
       <c r="V20" s="49"/>
       <c r="W20" s="49"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="2"/>
       <c r="AL20" s="2"/>
     </row>
     <row r="21" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O21" s="45">
         <v>521011</v>
       </c>
       <c r="P21" s="60" t="s">
         <v>48</v>
       </c>
       <c r="Q21" s="61" t="s">
         <v>0</v>
       </c>
       <c r="R21" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S21" s="89" t="s">
-[...2 lines deleted...]
-      <c r="T21" s="49"/>
+      <c r="S21" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="86" t="s">
+        <v>0</v>
+      </c>
       <c r="U21" s="49"/>
       <c r="V21" s="49"/>
       <c r="W21" s="49"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="AB21" s="1"/>
       <c r="AC21" s="1"/>
       <c r="AI21" s="2"/>
       <c r="AJ21" s="2"/>
       <c r="AK21" s="2"/>
       <c r="AL21" s="2"/>
     </row>
     <row r="22" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O22" s="45">
         <v>521012</v>
       </c>
       <c r="P22" s="60" t="s">
         <v>49</v>
       </c>
       <c r="Q22" s="61" t="s">
         <v>1</v>
       </c>
       <c r="R22" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="S22" s="88">
+      <c r="S22" s="86">
         <v>212.3</v>
       </c>
-      <c r="T22" s="49"/>
+      <c r="T22" s="86">
+        <v>15.3</v>
+      </c>
       <c r="U22" s="49"/>
       <c r="V22" s="49"/>
       <c r="W22" s="49"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="AB22" s="1"/>
       <c r="AC22" s="1"/>
       <c r="AI22" s="2"/>
       <c r="AJ22" s="2"/>
       <c r="AK22" s="2"/>
       <c r="AL22" s="2"/>
     </row>
     <row r="23" spans="1:38" x14ac:dyDescent="0.2">
       <c r="O23" s="45">
         <v>521013</v>
       </c>
       <c r="P23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="Q23" s="61" t="s">
         <v>0</v>
       </c>
       <c r="R23" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S23" s="88" t="s">
-[...2 lines deleted...]
-      <c r="T23" s="63"/>
+      <c r="S23" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="86" t="s">
+        <v>0</v>
+      </c>
       <c r="U23" s="63"/>
       <c r="V23" s="63"/>
       <c r="W23" s="49"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="AB23" s="1"/>
       <c r="AC23" s="1"/>
       <c r="AI23" s="2"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="2"/>
       <c r="AL23" s="2"/>
     </row>
     <row r="24" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O24" s="45">
         <v>521019</v>
       </c>
       <c r="P24" s="60" t="s">
         <v>51</v>
       </c>
       <c r="Q24" s="64">
         <v>151.9</v>
       </c>
       <c r="R24" s="62">
         <v>241.9</v>
       </c>
-      <c r="S24" s="88">
+      <c r="S24" s="86">
         <v>161.80000000000001</v>
       </c>
-      <c r="T24" s="49"/>
+      <c r="T24" s="86">
+        <v>344.3</v>
+      </c>
       <c r="U24" s="49"/>
       <c r="V24" s="49"/>
       <c r="W24" s="49"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="AB24" s="1"/>
       <c r="AC24" s="1"/>
       <c r="AI24" s="2"/>
       <c r="AJ24" s="2"/>
       <c r="AK24" s="2"/>
       <c r="AL24" s="2"/>
     </row>
     <row r="25" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O25" s="45">
         <v>522111</v>
       </c>
       <c r="P25" s="60" t="s">
         <v>52</v>
       </c>
       <c r="Q25" s="64">
         <v>5538</v>
       </c>
       <c r="R25" s="48">
         <v>5993.1</v>
       </c>
-      <c r="S25" s="88">
+      <c r="S25" s="86">
         <v>6538.3</v>
       </c>
-      <c r="T25" s="49"/>
+      <c r="T25" s="86">
+        <v>7402.1</v>
+      </c>
       <c r="U25" s="56"/>
       <c r="V25" s="56"/>
       <c r="W25" s="56"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AI25" s="2"/>
       <c r="AJ25" s="2"/>
       <c r="AK25" s="2"/>
       <c r="AL25" s="2"/>
     </row>
     <row r="26" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O26" s="45">
         <v>522119</v>
       </c>
       <c r="P26" s="60" t="s">
         <v>53</v>
       </c>
       <c r="Q26" s="64">
         <v>2896.8</v>
       </c>
       <c r="R26" s="48">
         <v>3937.5</v>
       </c>
-      <c r="S26" s="88">
+      <c r="S26" s="86">
         <v>5888.3</v>
       </c>
-      <c r="T26" s="49"/>
+      <c r="T26" s="86">
+        <v>3059.5</v>
+      </c>
       <c r="U26" s="56"/>
       <c r="V26" s="56"/>
       <c r="W26" s="56"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
     </row>
     <row r="27" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O27" s="45">
         <v>522121</v>
       </c>
       <c r="P27" s="60" t="s">
         <v>54</v>
       </c>
       <c r="Q27" s="61" t="s">
         <v>1</v>
       </c>
       <c r="R27" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="S27" s="88" t="s">
-[...2 lines deleted...]
-      <c r="T27" s="49"/>
+      <c r="S27" s="86" t="s">
+        <v>75</v>
+      </c>
+      <c r="T27" s="86" t="s">
+        <v>75</v>
+      </c>
       <c r="U27" s="56"/>
       <c r="V27" s="56"/>
       <c r="W27" s="56"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
       <c r="AI27" s="2"/>
       <c r="AJ27" s="2"/>
       <c r="AK27" s="2"/>
       <c r="AL27" s="2"/>
     </row>
     <row r="28" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O28" s="45">
         <v>522124</v>
       </c>
       <c r="P28" s="60" t="s">
         <v>55</v>
       </c>
       <c r="Q28" s="61" t="s">
         <v>0</v>
       </c>
       <c r="R28" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S28" s="88">
+      <c r="S28" s="86">
         <v>35.6</v>
       </c>
-      <c r="T28" s="49"/>
+      <c r="T28" s="86">
+        <v>32.299999999999997</v>
+      </c>
       <c r="U28" s="56"/>
       <c r="V28" s="56"/>
       <c r="W28" s="56"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="2"/>
       <c r="AL28" s="2"/>
     </row>
     <row r="29" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O29" s="45">
         <v>522129</v>
       </c>
       <c r="P29" s="60" t="s">
         <v>56</v>
       </c>
       <c r="Q29" s="61">
         <v>5.8</v>
       </c>
       <c r="R29" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S29" s="88" t="s">
-[...2 lines deleted...]
-      <c r="T29" s="49"/>
+      <c r="S29" s="86" t="s">
+        <v>75</v>
+      </c>
+      <c r="T29" s="86">
+        <v>111.9</v>
+      </c>
       <c r="U29" s="56"/>
       <c r="V29" s="56"/>
       <c r="W29" s="56"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AI29" s="2"/>
       <c r="AJ29" s="2"/>
       <c r="AK29" s="2"/>
       <c r="AL29" s="2"/>
     </row>
     <row r="30" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O30" s="45">
         <v>522130</v>
       </c>
       <c r="P30" s="60" t="s">
         <v>57</v>
       </c>
       <c r="Q30" s="61" t="s">
         <v>0</v>
       </c>
       <c r="R30" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S30" s="88" t="s">
-[...2 lines deleted...]
-      <c r="T30" s="49"/>
+      <c r="S30" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="86" t="s">
+        <v>0</v>
+      </c>
       <c r="U30" s="56"/>
       <c r="V30" s="56"/>
       <c r="W30" s="56"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
       <c r="AI30" s="2"/>
       <c r="AJ30" s="2"/>
       <c r="AK30" s="2"/>
       <c r="AL30" s="2"/>
     </row>
     <row r="31" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O31" s="45">
         <v>522219</v>
       </c>
       <c r="P31" s="60" t="s">
         <v>58</v>
       </c>
       <c r="Q31" s="61" t="s">
         <v>0</v>
       </c>
       <c r="R31" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S31" s="88">
+      <c r="S31" s="86">
         <v>2404.9</v>
       </c>
-      <c r="T31" s="49"/>
+      <c r="T31" s="86">
+        <v>1924.7</v>
+      </c>
       <c r="U31" s="56"/>
       <c r="V31" s="56"/>
       <c r="W31" s="56"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AL31" s="2"/>
     </row>
     <row r="32" spans="1:38" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O32" s="45">
         <v>522311</v>
       </c>
       <c r="P32" s="60" t="s">
         <v>59</v>
       </c>
       <c r="Q32" s="61">
         <v>518.70000000000005</v>
       </c>
       <c r="R32" s="62">
         <v>826.1</v>
       </c>
-      <c r="S32" s="88">
+      <c r="S32" s="86">
         <v>895.8</v>
       </c>
-      <c r="T32" s="49"/>
+      <c r="T32" s="86" t="s">
+        <v>75</v>
+      </c>
       <c r="U32" s="56"/>
       <c r="V32" s="56"/>
       <c r="W32" s="56"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
       <c r="AI32" s="2"/>
       <c r="AJ32" s="2"/>
       <c r="AK32" s="2"/>
       <c r="AL32" s="2"/>
     </row>
     <row r="33" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O33" s="45">
         <v>522312</v>
       </c>
       <c r="P33" s="60" t="s">
         <v>60</v>
       </c>
       <c r="Q33" s="61">
         <v>654.79999999999995</v>
       </c>
       <c r="R33" s="62">
         <v>668.2</v>
       </c>
-      <c r="S33" s="88">
+      <c r="S33" s="86">
         <v>886.6</v>
       </c>
-      <c r="T33" s="49"/>
+      <c r="T33" s="86">
+        <v>915.5</v>
+      </c>
       <c r="U33" s="56"/>
       <c r="V33" s="56"/>
       <c r="W33" s="56"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
       <c r="AI33" s="2"/>
       <c r="AJ33" s="2"/>
       <c r="AK33" s="2"/>
       <c r="AL33" s="2"/>
     </row>
     <row r="34" spans="15:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O34" s="45">
         <v>522319</v>
       </c>
       <c r="P34" s="60" t="s">
         <v>61</v>
       </c>
       <c r="Q34" s="61" t="s">
         <v>0</v>
       </c>
       <c r="R34" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S34" s="88" t="s">
-[...2 lines deleted...]
-      <c r="T34" s="49"/>
+      <c r="S34" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="86" t="s">
+        <v>0</v>
+      </c>
       <c r="U34" s="56"/>
       <c r="V34" s="56"/>
       <c r="W34" s="56"/>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
       <c r="AI34" s="2"/>
       <c r="AJ34" s="2"/>
       <c r="AK34" s="2"/>
       <c r="AL34" s="2"/>
     </row>
     <row r="35" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O35" s="45">
         <v>522411</v>
       </c>
       <c r="P35" s="60" t="s">
         <v>62</v>
       </c>
       <c r="Q35" s="65" t="s">
         <v>0</v>
       </c>
       <c r="R35" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S35" s="86" t="s">
-[...2 lines deleted...]
-      <c r="T35" s="49"/>
+      <c r="S35" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="84" t="s">
+        <v>0</v>
+      </c>
       <c r="U35" s="56"/>
       <c r="V35" s="56"/>
       <c r="W35" s="56"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
       <c r="AA35" s="2"/>
       <c r="AI35" s="2"/>
       <c r="AJ35" s="2"/>
       <c r="AK35" s="2"/>
       <c r="AL35" s="2"/>
     </row>
     <row r="36" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O36" s="45">
         <v>522412</v>
       </c>
       <c r="P36" s="60" t="s">
         <v>63</v>
       </c>
       <c r="Q36" s="61" t="s">
         <v>0</v>
       </c>
       <c r="R36" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S36" s="86">
+      <c r="S36" s="84">
         <v>534.9</v>
       </c>
-      <c r="T36" s="49"/>
+      <c r="T36" s="86">
+        <v>646</v>
+      </c>
       <c r="U36" s="56"/>
       <c r="V36" s="56"/>
       <c r="W36" s="56"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="2"/>
       <c r="AA36" s="2"/>
       <c r="AI36" s="2"/>
       <c r="AJ36" s="2"/>
       <c r="AK36" s="2"/>
       <c r="AL36" s="2"/>
     </row>
     <row r="37" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O37" s="45">
         <v>522413</v>
       </c>
       <c r="P37" s="60" t="s">
         <v>64</v>
       </c>
       <c r="Q37" s="61" t="s">
         <v>0</v>
       </c>
       <c r="R37" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S37" s="88" t="s">
-[...2 lines deleted...]
-      <c r="T37" s="49"/>
+      <c r="S37" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="86" t="s">
+        <v>0</v>
+      </c>
       <c r="U37" s="56"/>
       <c r="V37" s="56"/>
       <c r="W37" s="56"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="2"/>
       <c r="AA37" s="2"/>
       <c r="AI37" s="2"/>
       <c r="AJ37" s="2"/>
       <c r="AK37" s="2"/>
       <c r="AL37" s="2"/>
     </row>
     <row r="38" spans="15:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O38" s="45">
         <v>522419</v>
       </c>
       <c r="P38" s="60" t="s">
         <v>65</v>
       </c>
       <c r="Q38" s="61" t="s">
         <v>1</v>
       </c>
       <c r="R38" s="62">
         <v>54.5</v>
       </c>
-      <c r="S38" s="88">
+      <c r="S38" s="86">
         <v>9.9</v>
       </c>
-      <c r="T38" s="49"/>
+      <c r="T38" s="86" t="s">
+        <v>0</v>
+      </c>
       <c r="U38" s="56"/>
       <c r="V38" s="56"/>
       <c r="W38" s="56"/>
       <c r="Y38" s="2"/>
       <c r="Z38" s="2"/>
       <c r="AA38" s="2"/>
       <c r="AI38" s="2"/>
       <c r="AJ38" s="2"/>
       <c r="AK38" s="2"/>
       <c r="AL38" s="2"/>
     </row>
     <row r="39" spans="15:38" x14ac:dyDescent="0.2">
       <c r="O39" s="45">
         <v>522911</v>
       </c>
       <c r="P39" s="60" t="s">
         <v>66</v>
       </c>
       <c r="Q39" s="66" t="s">
         <v>0</v>
       </c>
       <c r="R39" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="S39" s="86" t="s">
-[...2 lines deleted...]
-      <c r="T39" s="49"/>
+      <c r="S39" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="T39" s="84" t="s">
+        <v>0</v>
+      </c>
       <c r="U39" s="56"/>
       <c r="V39" s="56"/>
       <c r="W39" s="56"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
       <c r="AA39" s="2"/>
       <c r="AI39" s="2"/>
       <c r="AJ39" s="2"/>
       <c r="AK39" s="2"/>
       <c r="AL39" s="2"/>
     </row>
     <row r="40" spans="15:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O40" s="45">
         <v>522912</v>
       </c>
       <c r="P40" s="60" t="s">
         <v>67</v>
       </c>
       <c r="Q40" s="61">
         <v>456.2</v>
       </c>
       <c r="R40" s="62">
         <v>182.7</v>
       </c>
-      <c r="S40" s="88">
+      <c r="S40" s="86">
         <v>2664.5</v>
       </c>
-      <c r="T40" s="49"/>
+      <c r="T40" s="86">
+        <v>6857.4</v>
+      </c>
       <c r="U40" s="56"/>
       <c r="V40" s="56"/>
       <c r="W40" s="56"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="2"/>
       <c r="AI40" s="2"/>
       <c r="AJ40" s="2"/>
       <c r="AK40" s="2"/>
       <c r="AL40" s="2"/>
     </row>
     <row r="41" spans="15:38" x14ac:dyDescent="0.2">
       <c r="O41" s="45">
         <v>522919</v>
       </c>
       <c r="P41" s="60" t="s">
         <v>68</v>
       </c>
       <c r="Q41" s="61">
         <v>272.39999999999998</v>
       </c>
       <c r="R41" s="62">
         <v>960.4</v>
       </c>
-      <c r="S41" s="88">
+      <c r="S41" s="86">
         <v>1788.7</v>
       </c>
-      <c r="T41" s="49"/>
+      <c r="T41" s="86">
+        <v>814.1</v>
+      </c>
       <c r="U41" s="56"/>
       <c r="V41" s="56"/>
       <c r="W41" s="56"/>
       <c r="Y41" s="2"/>
       <c r="Z41" s="2"/>
       <c r="AA41" s="2"/>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="2"/>
       <c r="AK41" s="2"/>
       <c r="AL41" s="2"/>
     </row>
     <row r="42" spans="15:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="O42" s="45">
         <v>522920</v>
       </c>
       <c r="P42" s="60" t="s">
         <v>69</v>
       </c>
       <c r="Q42" s="61">
         <v>77.599999999999994</v>
       </c>
       <c r="R42" s="62">
         <v>84.4</v>
       </c>
-      <c r="S42" s="88">
+      <c r="S42" s="86">
         <v>1789.6</v>
       </c>
-      <c r="T42" s="49"/>
+      <c r="T42" s="86">
+        <v>2028.9</v>
+      </c>
       <c r="U42" s="56"/>
       <c r="V42" s="56"/>
       <c r="W42" s="56"/>
       <c r="Y42" s="2"/>
       <c r="Z42" s="2"/>
       <c r="AA42" s="2"/>
       <c r="AI42" s="2"/>
       <c r="AJ42" s="2"/>
       <c r="AK42" s="2"/>
       <c r="AL42" s="2"/>
     </row>
     <row r="43" spans="15:38" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="O43" s="95" t="s">
+      <c r="O43" s="96" t="s">
         <v>71</v>
       </c>
-      <c r="P43" s="95"/>
-[...5 lines deleted...]
-      <c r="V43" s="95"/>
+      <c r="P43" s="96"/>
+      <c r="Q43" s="96"/>
+      <c r="R43" s="96"/>
+      <c r="S43" s="96"/>
+      <c r="T43" s="96"/>
+      <c r="U43" s="96"/>
+      <c r="V43" s="96"/>
       <c r="W43" s="39"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
       <c r="AA43" s="2"/>
       <c r="AD43" s="1"/>
       <c r="AE43" s="1"/>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AI43" s="2"/>
       <c r="AJ43" s="2"/>
       <c r="AK43" s="2"/>
       <c r="AL43" s="2"/>
     </row>
     <row r="44" spans="15:38" x14ac:dyDescent="0.2">
-      <c r="O44" s="96" t="s">
+      <c r="O44" s="97" t="s">
         <v>33</v>
       </c>
-      <c r="P44" s="96"/>
-[...6 lines deleted...]
-      <c r="W44" s="96"/>
+      <c r="P44" s="97"/>
+      <c r="Q44" s="97"/>
+      <c r="R44" s="97"/>
+      <c r="S44" s="97"/>
+      <c r="T44" s="97"/>
+      <c r="U44" s="97"/>
+      <c r="V44" s="97"/>
+      <c r="W44" s="97"/>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
       <c r="Z44" s="2"/>
       <c r="AA44" s="2"/>
       <c r="AD44" s="1"/>
       <c r="AE44" s="1"/>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AI44" s="2"/>
       <c r="AJ44" s="2"/>
       <c r="AK44" s="2"/>
       <c r="AL44" s="2"/>
     </row>
     <row r="45" spans="15:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="W45" s="1"/>
       <c r="X45" s="2"/>
       <c r="Y45" s="2"/>
       <c r="Z45" s="2"/>
       <c r="AA45" s="2"/>
       <c r="AD45" s="1"/>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AI45" s="2"/>
       <c r="AJ45" s="2"/>
@@ -5335,1438 +5403,1581 @@
       <c r="AB474" s="1"/>
     </row>
     <row r="475" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB475" s="1"/>
     </row>
     <row r="476" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB476" s="1"/>
     </row>
     <row r="477" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB477" s="1"/>
     </row>
     <row r="478" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB478" s="1"/>
     </row>
     <row r="479" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB479" s="1"/>
     </row>
     <row r="480" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB480" s="1"/>
     </row>
     <row r="481" spans="28:28" x14ac:dyDescent="0.25">
       <c r="AB481" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="O1:W1"/>
     <mergeCell ref="O43:V43"/>
     <mergeCell ref="O44:W44"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="B16:B18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="O18:R18"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="O1:W1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I103"/>
+  <dimension ref="A1:J103"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C28" sqref="C28"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="67"/>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="67"/>
       <c r="G1" s="67"/>
       <c r="H1" s="67"/>
       <c r="I1" s="67"/>
-    </row>
-[...13 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J1" s="67"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>76</v>
+      </c>
+      <c r="B2" s="111"/>
+      <c r="C2" s="111"/>
+      <c r="D2" s="111"/>
+      <c r="E2" s="111"/>
+      <c r="F2" s="111"/>
+      <c r="G2" s="111"/>
+      <c r="H2" s="111"/>
+      <c r="I2" s="111"/>
+      <c r="J2" s="67"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="68"/>
       <c r="B3" s="68"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="68"/>
       <c r="G3" s="68"/>
       <c r="H3" s="68"/>
-      <c r="I3" s="67"/>
-[...14 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I3" s="68"/>
+      <c r="J3" s="67"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="111" t="s">
+        <v>77</v>
+      </c>
+      <c r="B4" s="111"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="111"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="67"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="67"/>
-      <c r="B5" s="99" t="s">
-[...13 lines deleted...]
-      <c r="A6" s="111"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="108"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="89" t="s">
+        <v>78</v>
+      </c>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="67" t="s">
+        <v>79</v>
+      </c>
+      <c r="J5" s="67"/>
+    </row>
+    <row r="6" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="112"/>
       <c r="B6" s="104" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C6" s="106"/>
+        <v>80</v>
+      </c>
+      <c r="C6" s="105"/>
       <c r="D6" s="105"/>
-      <c r="E6" s="115" t="s">
-[...9 lines deleted...]
-      <c r="B7" s="84">
+      <c r="E6" s="106"/>
+      <c r="F6" s="107" t="s">
+        <v>80</v>
+      </c>
+      <c r="G6" s="107"/>
+      <c r="H6" s="107"/>
+      <c r="I6" s="107"/>
+      <c r="J6" s="69"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="113"/>
+      <c r="B7" s="88">
         <v>2022</v>
       </c>
-      <c r="C7" s="84">
+      <c r="C7" s="88">
         <v>2023</v>
       </c>
-      <c r="D7" s="84">
+      <c r="D7" s="88">
         <v>2024</v>
       </c>
-      <c r="E7" s="114">
+      <c r="E7" s="90">
+        <v>2025</v>
+      </c>
+      <c r="F7" s="90">
         <v>2022</v>
       </c>
-      <c r="F7" s="114">
+      <c r="G7" s="90">
         <v>2023</v>
       </c>
-      <c r="G7" s="114">
+      <c r="H7" s="90">
         <v>2024</v>
       </c>
-      <c r="H7" s="69"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I7" s="90">
+        <v>2025</v>
+      </c>
+      <c r="J7" s="69"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="70" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" s="71" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C8" s="72">
         <v>3</v>
       </c>
       <c r="D8" s="72">
         <v>9</v>
       </c>
-      <c r="E8" s="73" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="74">
+      <c r="E8" s="93">
+        <v>9</v>
+      </c>
+      <c r="F8" s="94" t="s">
+        <v>75</v>
+      </c>
+      <c r="G8" s="95">
         <v>3</v>
       </c>
-      <c r="G8" s="81">
+      <c r="H8" s="93">
         <v>56</v>
       </c>
-      <c r="H8" s="69"/>
-[...11 lines deleted...]
-      <c r="G9" s="75"/>
+      <c r="I8" s="93">
+        <v>56</v>
+      </c>
+      <c r="J8" s="69"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="110" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="110"/>
+      <c r="C9" s="110"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="110"/>
+      <c r="G9" s="110"/>
       <c r="H9" s="75"/>
       <c r="I9" s="75"/>
-    </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J9" s="75"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="67"/>
       <c r="B10" s="67"/>
       <c r="C10" s="67"/>
       <c r="D10" s="67"/>
       <c r="E10" s="67"/>
       <c r="F10" s="67"/>
       <c r="G10" s="67"/>
       <c r="H10" s="67"/>
       <c r="I10" s="67"/>
-    </row>
-[...13 lines deleted...]
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J10" s="67"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="115" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="115"/>
+      <c r="C11" s="115"/>
+      <c r="D11" s="115"/>
+      <c r="E11" s="115"/>
+      <c r="F11" s="115"/>
+      <c r="G11" s="115"/>
+      <c r="H11" s="115"/>
+      <c r="I11" s="115"/>
+      <c r="J11" s="76"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="69"/>
-      <c r="B12" s="99" t="s">
-[...13 lines deleted...]
-      <c r="A13" s="108"/>
+      <c r="B12" s="108"/>
+      <c r="C12" s="108"/>
+      <c r="D12" s="108"/>
+      <c r="E12" s="89" t="s">
+        <v>78</v>
+      </c>
+      <c r="F12" s="114"/>
+      <c r="G12" s="114"/>
+      <c r="H12" s="114"/>
+      <c r="I12" s="69" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="69"/>
+    </row>
+    <row r="13" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="116"/>
       <c r="B13" s="104" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C13" s="106"/>
+        <v>80</v>
+      </c>
+      <c r="C13" s="105"/>
       <c r="D13" s="105"/>
-      <c r="E13" s="115" t="s">
-[...9 lines deleted...]
-      <c r="B14" s="116">
+      <c r="E13" s="106"/>
+      <c r="F13" s="107" t="s">
+        <v>80</v>
+      </c>
+      <c r="G13" s="107"/>
+      <c r="H13" s="107"/>
+      <c r="I13" s="107"/>
+      <c r="J13" s="69"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="117"/>
+      <c r="B14" s="90">
         <v>2022</v>
       </c>
-      <c r="C14" s="116">
+      <c r="C14" s="90">
         <v>2023</v>
       </c>
-      <c r="D14" s="116">
+      <c r="D14" s="90">
         <v>2024</v>
       </c>
-      <c r="E14" s="116">
+      <c r="E14" s="90">
+        <v>2025</v>
+      </c>
+      <c r="F14" s="122">
         <v>2022</v>
       </c>
-      <c r="F14" s="116">
+      <c r="G14" s="122">
         <v>2023</v>
       </c>
-      <c r="G14" s="117">
+      <c r="H14" s="123">
         <v>2024</v>
       </c>
-      <c r="H14" s="69"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I14" s="91">
+        <v>2025</v>
+      </c>
+      <c r="J14" s="69"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="70" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="92" t="s">
         <v>75</v>
       </c>
-      <c r="B15" s="118" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="119">
+      <c r="C15" s="93" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" s="93">
         <v>81</v>
       </c>
-      <c r="E15" s="120" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="117">
+      <c r="E15" s="93">
+        <v>68</v>
+      </c>
+      <c r="F15" s="94" t="s">
+        <v>75</v>
+      </c>
+      <c r="G15" s="95" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" s="91">
         <v>275.60000000000002</v>
       </c>
-      <c r="H15" s="69"/>
-[...11 lines deleted...]
-      <c r="G16" s="75"/>
+      <c r="I15" s="91">
+        <v>208.7</v>
+      </c>
+      <c r="J15" s="69"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="110" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="110"/>
+      <c r="C16" s="110"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="110"/>
+      <c r="F16" s="110"/>
+      <c r="G16" s="110"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
-    </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J16" s="75"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="77"/>
       <c r="B17" s="77"/>
       <c r="C17" s="77"/>
       <c r="D17" s="77"/>
       <c r="E17" s="77"/>
       <c r="F17" s="77"/>
-      <c r="G17" s="75"/>
+      <c r="G17" s="77"/>
       <c r="H17" s="75"/>
       <c r="I17" s="75"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="107" t="s">
+      <c r="J17" s="75"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="115" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="115"/>
+      <c r="C18" s="115"/>
+      <c r="D18" s="115"/>
+      <c r="E18" s="115"/>
+      <c r="F18" s="115"/>
+      <c r="G18" s="115"/>
+      <c r="H18" s="115"/>
+      <c r="I18" s="115"/>
+      <c r="J18" s="115"/>
+    </row>
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="69"/>
+      <c r="B19" s="108"/>
+      <c r="C19" s="108"/>
+      <c r="D19" s="108"/>
+      <c r="E19" s="89" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="107"/>
-[...10 lines deleted...]
-      <c r="B19" s="99" t="s">
+      <c r="F19" s="109"/>
+      <c r="G19" s="109"/>
+      <c r="H19" s="109"/>
+      <c r="I19" s="69" t="s">
+        <v>81</v>
+      </c>
+      <c r="J19" s="69"/>
+    </row>
+    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="116"/>
+      <c r="B20" s="104" t="s">
+        <v>80</v>
+      </c>
+      <c r="C20" s="105"/>
+      <c r="D20" s="105"/>
+      <c r="E20" s="106"/>
+      <c r="F20" s="107" t="s">
+        <v>80</v>
+      </c>
+      <c r="G20" s="107"/>
+      <c r="H20" s="107"/>
+      <c r="I20" s="107"/>
+      <c r="J20" s="69"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="117"/>
+      <c r="B21" s="90">
+        <v>2022</v>
+      </c>
+      <c r="C21" s="90">
+        <v>2023</v>
+      </c>
+      <c r="D21" s="90">
+        <v>2024</v>
+      </c>
+      <c r="E21" s="90">
+        <v>2025</v>
+      </c>
+      <c r="F21" s="90">
+        <v>2022</v>
+      </c>
+      <c r="G21" s="90">
+        <v>2023</v>
+      </c>
+      <c r="H21" s="91">
+        <v>2024</v>
+      </c>
+      <c r="I21" s="91">
+        <v>2025</v>
+      </c>
+      <c r="J21" s="69"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="80" t="s">
         <v>74</v>
       </c>
-      <c r="C19" s="99"/>
-[...51 lines deleted...]
-      <c r="B22" s="118">
+      <c r="B22" s="92">
         <v>40</v>
       </c>
-      <c r="C22" s="119">
+      <c r="C22" s="93">
         <v>40</v>
       </c>
-      <c r="D22" s="119">
+      <c r="D22" s="93">
         <v>27</v>
       </c>
-      <c r="E22" s="120">
+      <c r="E22" s="93">
+        <v>30</v>
+      </c>
+      <c r="F22" s="94">
         <v>31.2</v>
       </c>
-      <c r="F22" s="121">
+      <c r="G22" s="95">
         <v>30.4</v>
       </c>
-      <c r="G22" s="117">
+      <c r="H22" s="91">
         <v>120.8</v>
       </c>
-      <c r="H22" s="69"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I22" s="91">
+        <v>212.9</v>
+      </c>
+      <c r="J22" s="69"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="70"/>
       <c r="B23" s="71"/>
       <c r="C23" s="72"/>
       <c r="D23" s="72"/>
-      <c r="E23" s="73"/>
-[...1 lines deleted...]
-      <c r="G23" s="69"/>
+      <c r="E23" s="72"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="74"/>
       <c r="H23" s="69"/>
       <c r="I23" s="69"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="107" t="s">
+      <c r="J23" s="69"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="115" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="115"/>
+      <c r="C24" s="115"/>
+      <c r="D24" s="115"/>
+      <c r="E24" s="115"/>
+      <c r="F24" s="115"/>
+      <c r="G24" s="115"/>
+      <c r="H24" s="115"/>
+      <c r="I24" s="76"/>
+      <c r="J24" s="76"/>
+    </row>
+    <row r="25" spans="1:10" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="69"/>
+      <c r="B25" s="108"/>
+      <c r="C25" s="108"/>
+      <c r="D25" s="108"/>
+      <c r="E25" s="89" t="s">
+        <v>78</v>
+      </c>
+      <c r="F25" s="109"/>
+      <c r="G25" s="109"/>
+      <c r="H25" s="109"/>
+      <c r="I25" s="69" t="s">
+        <v>81</v>
+      </c>
+      <c r="J25" s="69"/>
+    </row>
+    <row r="26" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="116"/>
+      <c r="B26" s="104" t="s">
         <v>80</v>
       </c>
-      <c r="B24" s="107"/>
-[...28 lines deleted...]
-      <c r="C26" s="106"/>
+      <c r="C26" s="105"/>
       <c r="D26" s="105"/>
-      <c r="E26" s="115" t="s">
-[...9 lines deleted...]
-      <c r="B27" s="84">
+      <c r="E26" s="106"/>
+      <c r="F26" s="107" t="s">
+        <v>80</v>
+      </c>
+      <c r="G26" s="107"/>
+      <c r="H26" s="107"/>
+      <c r="I26" s="107"/>
+      <c r="J26" s="69"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="117"/>
+      <c r="B27" s="88">
         <v>2022</v>
       </c>
-      <c r="C27" s="84">
+      <c r="C27" s="88">
         <v>2023</v>
       </c>
-      <c r="D27" s="84">
+      <c r="D27" s="88">
         <v>2024</v>
       </c>
-      <c r="E27" s="116">
+      <c r="E27" s="88">
+        <v>2025</v>
+      </c>
+      <c r="F27" s="90">
         <v>2022</v>
       </c>
-      <c r="F27" s="116">
+      <c r="G27" s="90">
         <v>2023</v>
       </c>
-      <c r="G27" s="117">
+      <c r="H27" s="91">
         <v>2024</v>
       </c>
-      <c r="H27" s="69"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I27" s="91">
+        <v>2025</v>
+      </c>
+      <c r="J27" s="69"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="80" t="s">
+        <v>74</v>
+      </c>
+      <c r="B28" s="92">
+        <v>3</v>
+      </c>
+      <c r="C28" s="93">
+        <v>3</v>
+      </c>
+      <c r="D28" s="93">
+        <v>7</v>
+      </c>
+      <c r="E28" s="93" t="s">
         <v>75</v>
       </c>
-      <c r="B28" s="118">
-[...8 lines deleted...]
-      <c r="E28" s="120">
+      <c r="F28" s="94">
         <v>6.8</v>
       </c>
-      <c r="F28" s="121">
+      <c r="G28" s="95">
         <v>6.8</v>
       </c>
-      <c r="G28" s="117">
+      <c r="H28" s="91">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H28" s="69"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I28" s="124" t="s">
+        <v>75</v>
+      </c>
+      <c r="J28" s="69"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="77"/>
       <c r="B29" s="77"/>
       <c r="C29" s="77"/>
       <c r="D29" s="77"/>
       <c r="E29" s="77"/>
       <c r="F29" s="77"/>
-      <c r="G29" s="69"/>
+      <c r="G29" s="77"/>
       <c r="H29" s="69"/>
       <c r="I29" s="69"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="100" t="s">
+      <c r="J29" s="69"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="118" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="118"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="118"/>
+      <c r="F30" s="118"/>
+      <c r="G30" s="118"/>
+      <c r="H30" s="118"/>
+      <c r="I30" s="78"/>
+      <c r="J30" s="78"/>
+    </row>
+    <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="69"/>
+      <c r="B31" s="108"/>
+      <c r="C31" s="108"/>
+      <c r="D31" s="108"/>
+      <c r="E31" s="89" t="s">
+        <v>78</v>
+      </c>
+      <c r="F31" s="109"/>
+      <c r="G31" s="109"/>
+      <c r="H31" s="109"/>
+      <c r="I31" s="69" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="100"/>
-[...24 lines deleted...]
-      <c r="A32" s="102"/>
+      <c r="J31" s="69"/>
+    </row>
+    <row r="32" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="119"/>
       <c r="B32" s="104" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C32" s="106"/>
+        <v>80</v>
+      </c>
+      <c r="C32" s="105"/>
       <c r="D32" s="105"/>
-      <c r="E32" s="122" t="s">
-[...9 lines deleted...]
-      <c r="B33" s="84">
+      <c r="E32" s="106"/>
+      <c r="F32" s="107" t="s">
+        <v>80</v>
+      </c>
+      <c r="G32" s="107"/>
+      <c r="H32" s="107"/>
+      <c r="I32" s="107"/>
+      <c r="J32" s="69"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="120"/>
+      <c r="B33" s="88">
         <v>2022</v>
       </c>
-      <c r="C33" s="84">
+      <c r="C33" s="88">
         <v>2023</v>
       </c>
-      <c r="D33" s="84">
+      <c r="D33" s="88">
         <v>2024</v>
       </c>
-      <c r="E33" s="116">
+      <c r="E33" s="88">
+        <v>2025</v>
+      </c>
+      <c r="F33" s="90">
         <v>2022</v>
       </c>
-      <c r="F33" s="116">
+      <c r="G33" s="90">
         <v>2023</v>
       </c>
-      <c r="G33" s="117">
+      <c r="H33" s="91">
         <v>2024</v>
       </c>
-      <c r="H33" s="69"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I33" s="91">
+        <v>2025</v>
+      </c>
+      <c r="J33" s="69"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="70" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B34" s="79" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="72" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="72">
         <v>7</v>
       </c>
-      <c r="E34" s="120" t="s">
-[...5 lines deleted...]
-      <c r="G34" s="117">
+      <c r="E34" s="93" t="s">
+        <v>75</v>
+      </c>
+      <c r="F34" s="94" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="91">
         <v>14</v>
       </c>
-      <c r="H34" s="69"/>
-[...9 lines deleted...]
-      <c r="G35" s="69"/>
+      <c r="I34" s="124" t="s">
+        <v>75</v>
+      </c>
+      <c r="J34" s="69"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="110"/>
+      <c r="B35" s="110"/>
+      <c r="C35" s="110"/>
+      <c r="D35" s="110"/>
+      <c r="E35" s="110"/>
+      <c r="F35" s="110"/>
+      <c r="G35" s="110"/>
       <c r="H35" s="69"/>
       <c r="I35" s="69"/>
-    </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J35" s="69"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="69"/>
       <c r="B36" s="69"/>
       <c r="C36" s="69"/>
       <c r="D36" s="69"/>
       <c r="E36" s="69"/>
       <c r="F36" s="69"/>
       <c r="G36" s="69"/>
       <c r="H36" s="69"/>
       <c r="I36" s="69"/>
-    </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J36" s="69"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="69"/>
       <c r="B37" s="69"/>
       <c r="C37" s="69"/>
       <c r="D37" s="69"/>
       <c r="E37" s="69"/>
       <c r="F37" s="69"/>
       <c r="G37" s="69"/>
       <c r="H37" s="69"/>
       <c r="I37" s="69"/>
-    </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J37" s="69"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="69"/>
       <c r="B38" s="69"/>
       <c r="C38" s="69"/>
       <c r="D38" s="69"/>
       <c r="E38" s="69"/>
       <c r="F38" s="69"/>
       <c r="G38" s="69"/>
       <c r="H38" s="69"/>
       <c r="I38" s="69"/>
-    </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J38" s="69"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="69"/>
       <c r="B39" s="69"/>
       <c r="C39" s="69"/>
       <c r="D39" s="69"/>
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
-    </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J39" s="69"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
-    </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J40" s="69"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="69"/>
       <c r="B41" s="69"/>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="69"/>
       <c r="F41" s="69"/>
       <c r="G41" s="69"/>
       <c r="H41" s="69"/>
       <c r="I41" s="69"/>
-    </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J41" s="69"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="69"/>
       <c r="B42" s="69"/>
       <c r="C42" s="69"/>
       <c r="D42" s="69"/>
       <c r="E42" s="69"/>
       <c r="F42" s="69"/>
       <c r="G42" s="69"/>
       <c r="H42" s="69"/>
       <c r="I42" s="69"/>
-    </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J42" s="69"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="69"/>
       <c r="B43" s="69"/>
       <c r="C43" s="69"/>
       <c r="D43" s="69"/>
       <c r="E43" s="69"/>
       <c r="F43" s="69"/>
       <c r="G43" s="69"/>
       <c r="H43" s="69"/>
       <c r="I43" s="69"/>
-    </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J43" s="69"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="69"/>
       <c r="B44" s="69"/>
       <c r="C44" s="69"/>
       <c r="D44" s="69"/>
       <c r="E44" s="69"/>
       <c r="F44" s="69"/>
       <c r="G44" s="69"/>
       <c r="H44" s="69"/>
       <c r="I44" s="69"/>
-    </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J44" s="69"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" s="69"/>
       <c r="B45" s="69"/>
       <c r="C45" s="69"/>
       <c r="D45" s="69"/>
       <c r="E45" s="69"/>
       <c r="F45" s="69"/>
       <c r="G45" s="69"/>
       <c r="H45" s="69"/>
       <c r="I45" s="69"/>
-    </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J45" s="69"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" s="69"/>
       <c r="B46" s="69"/>
       <c r="C46" s="69"/>
       <c r="D46" s="69"/>
       <c r="E46" s="69"/>
       <c r="F46" s="69"/>
       <c r="G46" s="69"/>
       <c r="H46" s="69"/>
       <c r="I46" s="69"/>
-    </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J46" s="69"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47" s="69"/>
       <c r="B47" s="69"/>
       <c r="C47" s="69"/>
       <c r="D47" s="69"/>
       <c r="E47" s="69"/>
       <c r="F47" s="69"/>
       <c r="G47" s="69"/>
       <c r="H47" s="69"/>
       <c r="I47" s="69"/>
-    </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J47" s="69"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" s="69"/>
       <c r="B48" s="69"/>
       <c r="C48" s="69"/>
       <c r="D48" s="69"/>
       <c r="E48" s="69"/>
       <c r="F48" s="69"/>
       <c r="G48" s="69"/>
       <c r="H48" s="69"/>
       <c r="I48" s="69"/>
-    </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J48" s="69"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" s="69"/>
       <c r="B49" s="69"/>
       <c r="C49" s="69"/>
       <c r="D49" s="69"/>
       <c r="E49" s="69"/>
       <c r="F49" s="69"/>
       <c r="G49" s="69"/>
       <c r="H49" s="69"/>
       <c r="I49" s="69"/>
-    </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J49" s="69"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A50" s="69"/>
       <c r="B50" s="69"/>
       <c r="C50" s="69"/>
       <c r="D50" s="69"/>
       <c r="E50" s="69"/>
       <c r="F50" s="69"/>
       <c r="G50" s="69"/>
       <c r="H50" s="69"/>
       <c r="I50" s="69"/>
-    </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J50" s="69"/>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" s="69"/>
       <c r="B51" s="69"/>
       <c r="C51" s="69"/>
       <c r="D51" s="69"/>
       <c r="E51" s="69"/>
       <c r="F51" s="69"/>
       <c r="G51" s="69"/>
       <c r="H51" s="69"/>
       <c r="I51" s="69"/>
-    </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J51" s="69"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A52" s="69"/>
       <c r="B52" s="69"/>
       <c r="C52" s="69"/>
       <c r="D52" s="69"/>
       <c r="E52" s="69"/>
       <c r="F52" s="69"/>
       <c r="G52" s="69"/>
       <c r="H52" s="69"/>
       <c r="I52" s="69"/>
-    </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J52" s="69"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A53" s="69"/>
       <c r="B53" s="69"/>
       <c r="C53" s="69"/>
       <c r="D53" s="69"/>
       <c r="E53" s="69"/>
       <c r="F53" s="69"/>
       <c r="G53" s="69"/>
       <c r="H53" s="69"/>
       <c r="I53" s="69"/>
-    </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J53" s="69"/>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A54" s="69"/>
       <c r="B54" s="69"/>
       <c r="C54" s="69"/>
       <c r="D54" s="69"/>
       <c r="E54" s="69"/>
       <c r="F54" s="69"/>
       <c r="G54" s="69"/>
       <c r="H54" s="69"/>
       <c r="I54" s="69"/>
-    </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J54" s="69"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A55" s="69"/>
       <c r="B55" s="69"/>
       <c r="C55" s="69"/>
       <c r="D55" s="69"/>
       <c r="E55" s="69"/>
       <c r="F55" s="69"/>
       <c r="G55" s="69"/>
       <c r="H55" s="69"/>
       <c r="I55" s="69"/>
-    </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J55" s="69"/>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" s="69"/>
       <c r="B56" s="69"/>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="69"/>
       <c r="F56" s="69"/>
       <c r="G56" s="69"/>
       <c r="H56" s="69"/>
       <c r="I56" s="69"/>
-    </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J56" s="69"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A57" s="69"/>
       <c r="B57" s="69"/>
       <c r="C57" s="69"/>
       <c r="D57" s="69"/>
       <c r="E57" s="69"/>
       <c r="F57" s="69"/>
       <c r="G57" s="69"/>
       <c r="H57" s="69"/>
       <c r="I57" s="69"/>
-    </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J57" s="69"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A58" s="69"/>
       <c r="B58" s="69"/>
       <c r="C58" s="69"/>
       <c r="D58" s="69"/>
       <c r="E58" s="69"/>
       <c r="F58" s="69"/>
       <c r="G58" s="69"/>
       <c r="H58" s="69"/>
       <c r="I58" s="69"/>
-    </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A59" s="69"/>
       <c r="B59" s="69"/>
       <c r="C59" s="69"/>
       <c r="D59" s="69"/>
       <c r="E59" s="69"/>
       <c r="F59" s="69"/>
       <c r="G59" s="69"/>
       <c r="H59" s="69"/>
       <c r="I59" s="69"/>
-    </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J59" s="69"/>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" s="69"/>
       <c r="B60" s="69"/>
       <c r="C60" s="69"/>
       <c r="D60" s="69"/>
       <c r="E60" s="69"/>
       <c r="F60" s="69"/>
       <c r="G60" s="69"/>
       <c r="H60" s="69"/>
       <c r="I60" s="69"/>
-    </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J60" s="69"/>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A61" s="69"/>
       <c r="B61" s="69"/>
       <c r="C61" s="69"/>
       <c r="D61" s="69"/>
       <c r="E61" s="69"/>
       <c r="F61" s="69"/>
       <c r="G61" s="69"/>
       <c r="H61" s="69"/>
       <c r="I61" s="69"/>
-    </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J61" s="69"/>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" s="69"/>
       <c r="B62" s="69"/>
       <c r="C62" s="69"/>
       <c r="D62" s="69"/>
       <c r="E62" s="69"/>
       <c r="F62" s="69"/>
       <c r="G62" s="69"/>
       <c r="H62" s="69"/>
       <c r="I62" s="69"/>
-    </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J62" s="69"/>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A63" s="69"/>
       <c r="B63" s="69"/>
       <c r="C63" s="69"/>
       <c r="D63" s="69"/>
       <c r="E63" s="69"/>
       <c r="F63" s="69"/>
       <c r="G63" s="69"/>
       <c r="H63" s="69"/>
       <c r="I63" s="69"/>
-    </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J63" s="69"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A64" s="69"/>
       <c r="B64" s="69"/>
       <c r="C64" s="69"/>
       <c r="D64" s="69"/>
       <c r="E64" s="69"/>
       <c r="F64" s="69"/>
       <c r="G64" s="69"/>
       <c r="H64" s="69"/>
       <c r="I64" s="69"/>
-    </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J64" s="69"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A65" s="69"/>
       <c r="B65" s="69"/>
       <c r="C65" s="69"/>
       <c r="D65" s="69"/>
       <c r="E65" s="69"/>
       <c r="F65" s="69"/>
       <c r="G65" s="69"/>
       <c r="H65" s="69"/>
       <c r="I65" s="69"/>
-    </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J65" s="69"/>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A66" s="69"/>
       <c r="B66" s="69"/>
       <c r="C66" s="69"/>
       <c r="D66" s="69"/>
       <c r="E66" s="69"/>
       <c r="F66" s="69"/>
       <c r="G66" s="69"/>
       <c r="H66" s="69"/>
       <c r="I66" s="69"/>
-    </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A67" s="69"/>
       <c r="B67" s="69"/>
       <c r="C67" s="69"/>
       <c r="D67" s="69"/>
       <c r="E67" s="69"/>
       <c r="F67" s="69"/>
       <c r="G67" s="69"/>
       <c r="H67" s="69"/>
       <c r="I67" s="69"/>
-    </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J67" s="69"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A68" s="69"/>
       <c r="B68" s="69"/>
       <c r="C68" s="69"/>
       <c r="D68" s="69"/>
       <c r="E68" s="69"/>
       <c r="F68" s="69"/>
       <c r="G68" s="69"/>
       <c r="H68" s="69"/>
       <c r="I68" s="69"/>
-    </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J68" s="69"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A69" s="69"/>
       <c r="B69" s="69"/>
       <c r="C69" s="69"/>
       <c r="D69" s="69"/>
       <c r="E69" s="69"/>
       <c r="F69" s="69"/>
       <c r="G69" s="69"/>
       <c r="H69" s="69"/>
       <c r="I69" s="69"/>
-    </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J69" s="69"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A70" s="69"/>
       <c r="B70" s="69"/>
       <c r="C70" s="69"/>
       <c r="D70" s="69"/>
       <c r="E70" s="69"/>
       <c r="F70" s="69"/>
       <c r="G70" s="69"/>
       <c r="H70" s="69"/>
       <c r="I70" s="69"/>
-    </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J70" s="69"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A71" s="69"/>
       <c r="B71" s="69"/>
       <c r="C71" s="69"/>
       <c r="D71" s="69"/>
       <c r="E71" s="69"/>
       <c r="F71" s="69"/>
       <c r="G71" s="69"/>
       <c r="H71" s="69"/>
       <c r="I71" s="69"/>
-    </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J71" s="69"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A72" s="69"/>
       <c r="B72" s="69"/>
       <c r="C72" s="69"/>
       <c r="D72" s="69"/>
       <c r="E72" s="69"/>
       <c r="F72" s="69"/>
       <c r="G72" s="69"/>
       <c r="H72" s="69"/>
       <c r="I72" s="69"/>
-    </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J72" s="69"/>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A73" s="69"/>
       <c r="B73" s="69"/>
       <c r="C73" s="69"/>
       <c r="D73" s="69"/>
       <c r="E73" s="69"/>
       <c r="F73" s="69"/>
       <c r="G73" s="69"/>
       <c r="H73" s="69"/>
       <c r="I73" s="69"/>
-    </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J73" s="69"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A74" s="69"/>
       <c r="B74" s="69"/>
       <c r="C74" s="69"/>
       <c r="D74" s="69"/>
       <c r="E74" s="69"/>
       <c r="F74" s="69"/>
       <c r="G74" s="69"/>
       <c r="H74" s="69"/>
       <c r="I74" s="69"/>
-    </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J74" s="69"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A75" s="69"/>
       <c r="B75" s="69"/>
       <c r="C75" s="69"/>
       <c r="D75" s="69"/>
       <c r="E75" s="69"/>
       <c r="F75" s="69"/>
       <c r="G75" s="69"/>
       <c r="H75" s="69"/>
       <c r="I75" s="69"/>
-    </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J75" s="69"/>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A76" s="69"/>
       <c r="B76" s="69"/>
       <c r="C76" s="69"/>
       <c r="D76" s="69"/>
       <c r="E76" s="69"/>
       <c r="F76" s="69"/>
       <c r="G76" s="69"/>
       <c r="H76" s="69"/>
       <c r="I76" s="69"/>
-    </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J76" s="69"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A77" s="69"/>
       <c r="B77" s="69"/>
       <c r="C77" s="69"/>
       <c r="D77" s="69"/>
       <c r="E77" s="69"/>
       <c r="F77" s="69"/>
       <c r="G77" s="69"/>
       <c r="H77" s="69"/>
       <c r="I77" s="69"/>
-    </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J77" s="69"/>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A78" s="69"/>
       <c r="B78" s="69"/>
       <c r="C78" s="69"/>
       <c r="D78" s="69"/>
       <c r="E78" s="69"/>
       <c r="F78" s="69"/>
       <c r="G78" s="69"/>
       <c r="H78" s="69"/>
       <c r="I78" s="69"/>
-    </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J78" s="69"/>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A79" s="69"/>
       <c r="B79" s="69"/>
       <c r="C79" s="69"/>
       <c r="D79" s="69"/>
       <c r="E79" s="69"/>
       <c r="F79" s="69"/>
       <c r="G79" s="69"/>
       <c r="H79" s="69"/>
       <c r="I79" s="69"/>
-    </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J79" s="69"/>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A80" s="69"/>
       <c r="B80" s="69"/>
       <c r="C80" s="69"/>
       <c r="D80" s="69"/>
       <c r="E80" s="69"/>
       <c r="F80" s="69"/>
       <c r="G80" s="69"/>
       <c r="H80" s="69"/>
       <c r="I80" s="69"/>
-    </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J80" s="69"/>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A81" s="69"/>
       <c r="B81" s="69"/>
       <c r="C81" s="69"/>
       <c r="D81" s="69"/>
       <c r="E81" s="69"/>
       <c r="F81" s="69"/>
       <c r="G81" s="69"/>
       <c r="H81" s="69"/>
       <c r="I81" s="69"/>
-    </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J81" s="69"/>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A82" s="69"/>
       <c r="B82" s="69"/>
       <c r="C82" s="69"/>
       <c r="D82" s="69"/>
       <c r="E82" s="69"/>
       <c r="F82" s="69"/>
       <c r="G82" s="69"/>
       <c r="H82" s="69"/>
       <c r="I82" s="69"/>
-    </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J82" s="69"/>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A83" s="69"/>
       <c r="B83" s="69"/>
       <c r="C83" s="69"/>
       <c r="D83" s="69"/>
       <c r="E83" s="69"/>
       <c r="F83" s="69"/>
       <c r="G83" s="69"/>
       <c r="H83" s="69"/>
       <c r="I83" s="69"/>
-    </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J83" s="69"/>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A84" s="69"/>
       <c r="B84" s="69"/>
       <c r="C84" s="69"/>
       <c r="D84" s="69"/>
       <c r="E84" s="69"/>
       <c r="F84" s="69"/>
       <c r="G84" s="69"/>
       <c r="H84" s="69"/>
       <c r="I84" s="69"/>
-    </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J84" s="69"/>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A85" s="69"/>
       <c r="B85" s="69"/>
       <c r="C85" s="69"/>
       <c r="D85" s="69"/>
       <c r="E85" s="69"/>
       <c r="F85" s="69"/>
       <c r="G85" s="69"/>
       <c r="H85" s="69"/>
       <c r="I85" s="69"/>
-    </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J85" s="69"/>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A86" s="69"/>
       <c r="B86" s="69"/>
       <c r="C86" s="69"/>
       <c r="D86" s="69"/>
       <c r="E86" s="69"/>
       <c r="F86" s="69"/>
       <c r="G86" s="69"/>
       <c r="H86" s="69"/>
       <c r="I86" s="69"/>
-    </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J86" s="69"/>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A87" s="69"/>
       <c r="B87" s="69"/>
       <c r="C87" s="69"/>
       <c r="D87" s="69"/>
       <c r="E87" s="69"/>
       <c r="F87" s="69"/>
       <c r="G87" s="69"/>
       <c r="H87" s="69"/>
       <c r="I87" s="69"/>
-    </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J87" s="69"/>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A88" s="69"/>
       <c r="B88" s="69"/>
       <c r="C88" s="69"/>
       <c r="D88" s="69"/>
       <c r="E88" s="69"/>
       <c r="F88" s="69"/>
       <c r="G88" s="69"/>
       <c r="H88" s="69"/>
       <c r="I88" s="69"/>
-    </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J88" s="69"/>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A89" s="69"/>
       <c r="B89" s="69"/>
       <c r="C89" s="69"/>
       <c r="D89" s="69"/>
       <c r="E89" s="69"/>
       <c r="F89" s="69"/>
       <c r="G89" s="69"/>
       <c r="H89" s="69"/>
       <c r="I89" s="69"/>
-    </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J89" s="69"/>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A90" s="69"/>
       <c r="B90" s="69"/>
       <c r="C90" s="69"/>
       <c r="D90" s="69"/>
       <c r="E90" s="69"/>
       <c r="F90" s="69"/>
       <c r="G90" s="69"/>
       <c r="H90" s="69"/>
       <c r="I90" s="69"/>
-    </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J90" s="69"/>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A91" s="69"/>
       <c r="B91" s="69"/>
       <c r="C91" s="69"/>
       <c r="D91" s="69"/>
       <c r="E91" s="69"/>
       <c r="F91" s="69"/>
       <c r="G91" s="69"/>
       <c r="H91" s="69"/>
       <c r="I91" s="69"/>
-    </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J91" s="69"/>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A92" s="69"/>
       <c r="B92" s="69"/>
       <c r="C92" s="69"/>
       <c r="D92" s="69"/>
       <c r="E92" s="69"/>
       <c r="F92" s="69"/>
       <c r="G92" s="69"/>
       <c r="H92" s="69"/>
       <c r="I92" s="69"/>
-    </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J92" s="69"/>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A93" s="69"/>
       <c r="B93" s="69"/>
       <c r="C93" s="69"/>
       <c r="D93" s="69"/>
       <c r="E93" s="69"/>
       <c r="F93" s="69"/>
       <c r="G93" s="69"/>
       <c r="H93" s="69"/>
       <c r="I93" s="69"/>
-    </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J93" s="69"/>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A94" s="69"/>
       <c r="B94" s="69"/>
       <c r="C94" s="69"/>
       <c r="D94" s="69"/>
       <c r="E94" s="69"/>
       <c r="F94" s="69"/>
       <c r="G94" s="69"/>
       <c r="H94" s="69"/>
       <c r="I94" s="69"/>
-    </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J94" s="69"/>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A95" s="69"/>
       <c r="B95" s="69"/>
       <c r="C95" s="69"/>
       <c r="D95" s="69"/>
       <c r="E95" s="69"/>
       <c r="F95" s="69"/>
       <c r="G95" s="69"/>
       <c r="H95" s="69"/>
       <c r="I95" s="69"/>
-    </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J95" s="69"/>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A96" s="69"/>
       <c r="B96" s="69"/>
       <c r="C96" s="69"/>
       <c r="D96" s="69"/>
       <c r="E96" s="69"/>
       <c r="F96" s="69"/>
       <c r="G96" s="69"/>
       <c r="H96" s="69"/>
       <c r="I96" s="69"/>
-    </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J96" s="69"/>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A97" s="69"/>
       <c r="B97" s="69"/>
       <c r="C97" s="69"/>
       <c r="D97" s="69"/>
       <c r="E97" s="69"/>
       <c r="F97" s="69"/>
       <c r="G97" s="69"/>
       <c r="H97" s="69"/>
       <c r="I97" s="69"/>
-    </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J97" s="69"/>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A98" s="69"/>
       <c r="B98" s="69"/>
       <c r="C98" s="69"/>
       <c r="D98" s="69"/>
       <c r="E98" s="69"/>
       <c r="F98" s="69"/>
       <c r="G98" s="69"/>
       <c r="H98" s="69"/>
       <c r="I98" s="69"/>
-    </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J98" s="69"/>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A99" s="69"/>
       <c r="B99" s="69"/>
       <c r="C99" s="69"/>
       <c r="D99" s="69"/>
       <c r="E99" s="69"/>
       <c r="F99" s="69"/>
       <c r="G99" s="69"/>
       <c r="H99" s="69"/>
       <c r="I99" s="69"/>
-    </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J99" s="69"/>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A100" s="69"/>
       <c r="B100" s="69"/>
       <c r="C100" s="69"/>
       <c r="D100" s="69"/>
       <c r="E100" s="69"/>
       <c r="F100" s="69"/>
       <c r="G100" s="69"/>
       <c r="H100" s="69"/>
       <c r="I100" s="69"/>
-    </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J100" s="69"/>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A101" s="69"/>
       <c r="B101" s="69"/>
       <c r="C101" s="69"/>
       <c r="D101" s="69"/>
       <c r="E101" s="69"/>
       <c r="F101" s="69"/>
       <c r="G101" s="69"/>
       <c r="H101" s="69"/>
       <c r="I101" s="69"/>
-    </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J101" s="69"/>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A102" s="69"/>
       <c r="B102" s="69"/>
       <c r="C102" s="69"/>
       <c r="D102" s="69"/>
       <c r="E102" s="69"/>
       <c r="F102" s="69"/>
       <c r="G102" s="69"/>
       <c r="H102" s="69"/>
       <c r="I102" s="69"/>
-    </row>
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J102" s="69"/>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A103" s="69"/>
       <c r="B103" s="69"/>
       <c r="C103" s="69"/>
       <c r="D103" s="69"/>
       <c r="E103" s="69"/>
       <c r="F103" s="69"/>
       <c r="G103" s="69"/>
       <c r="H103" s="69"/>
       <c r="I103" s="69"/>
+      <c r="J103" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="B26:D26"/>
-    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="A16:G16"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="F6:I6"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="F13:I13"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A30:H30"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="A24:H24"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:I32"/>
+    <mergeCell ref="A18:J18"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F20:I20"/>
+    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="A9:G9"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="F5:H5"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="E25:G25"/>
-[...1 lines deleted...]
-    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="F25:H25"/>
     <mergeCell ref="B31:D31"/>
-    <mergeCell ref="E31:G31"/>
-[...25 lines deleted...]
-    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="F31:H31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Табыстар</vt:lpstr>
       <vt:lpstr>Қоймалар</vt:lpstr>
     </vt:vector>