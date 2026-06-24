--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="18555" yWindow="-75" windowWidth="10245" windowHeight="12465" tabRatio="900"/>
+    <workbookView xWindow="0" yWindow="5430" windowWidth="28815" windowHeight="6555" tabRatio="900"/>
   </bookViews>
   <sheets>
     <sheet name="Көліктің негізгі көрсеткіштері" sheetId="23" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>млн. пкм</t>
   </si>
   <si>
     <t>Көлік дамуының негізгі көрсеткіштері</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>темір жолмен</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр көлікпен*</t>
   </si>
   <si>
     <t>ішкі сумен</t>
   </si>
   <si>
@@ -398,50 +398,51 @@
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -486,51 +487,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -585,128 +586,131 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -977,65 +981,67 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EI89"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A61" workbookViewId="0">
-      <selection activeCell="O64" sqref="O64"/>
+    <sheetView tabSelected="1" topLeftCell="A49" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="V60" sqref="V60:W60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="13" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="13" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="13" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.85546875" style="13" customWidth="1"/>
     <col min="8" max="14" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
-    <col min="15" max="28" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="10.5703125" style="13" customWidth="1"/>
+    <col min="18" max="28" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="33" max="255" width="9.140625" style="13"/>
     <col min="256" max="256" width="26.7109375" style="13" customWidth="1"/>
     <col min="257" max="258" width="9" style="13" customWidth="1"/>
     <col min="259" max="259" width="8.7109375" style="13" customWidth="1"/>
     <col min="260" max="260" width="8.5703125" style="13" customWidth="1"/>
     <col min="261" max="261" width="9" style="13" customWidth="1"/>
     <col min="262" max="262" width="8.85546875" style="13" customWidth="1"/>
     <col min="263" max="263" width="8.7109375" style="13" customWidth="1"/>
     <col min="264" max="264" width="8.5703125" style="13" customWidth="1"/>
     <col min="265" max="265" width="8.7109375" style="13" customWidth="1"/>
     <col min="266" max="266" width="8.85546875" style="13" customWidth="1"/>
     <col min="267" max="267" width="8.5703125" style="13" customWidth="1"/>
     <col min="268" max="268" width="9" style="13" customWidth="1"/>
     <col min="269" max="269" width="8.7109375" style="13" customWidth="1"/>
     <col min="270" max="273" width="8.5703125" style="13" customWidth="1"/>
     <col min="274" max="274" width="10.7109375" style="13" customWidth="1"/>
     <col min="275" max="511" width="9.140625" style="13"/>
     <col min="512" max="512" width="26.7109375" style="13" customWidth="1"/>
     <col min="513" max="514" width="9" style="13" customWidth="1"/>
     <col min="515" max="515" width="8.7109375" style="13" customWidth="1"/>
     <col min="516" max="516" width="8.5703125" style="13" customWidth="1"/>
     <col min="517" max="517" width="9" style="13" customWidth="1"/>
     <col min="518" max="518" width="8.85546875" style="13" customWidth="1"/>
@@ -2006,985 +2012,1078 @@
     <col min="15883" max="15883" width="8.5703125" style="13" customWidth="1"/>
     <col min="15884" max="15884" width="9" style="13" customWidth="1"/>
     <col min="15885" max="15885" width="8.7109375" style="13" customWidth="1"/>
     <col min="15886" max="15889" width="8.5703125" style="13" customWidth="1"/>
     <col min="15890" max="15890" width="10.7109375" style="13" customWidth="1"/>
     <col min="15891" max="16127" width="9.140625" style="13"/>
     <col min="16128" max="16128" width="26.7109375" style="13" customWidth="1"/>
     <col min="16129" max="16130" width="9" style="13" customWidth="1"/>
     <col min="16131" max="16131" width="8.7109375" style="13" customWidth="1"/>
     <col min="16132" max="16132" width="8.5703125" style="13" customWidth="1"/>
     <col min="16133" max="16133" width="9" style="13" customWidth="1"/>
     <col min="16134" max="16134" width="8.85546875" style="13" customWidth="1"/>
     <col min="16135" max="16135" width="8.7109375" style="13" customWidth="1"/>
     <col min="16136" max="16136" width="8.5703125" style="13" customWidth="1"/>
     <col min="16137" max="16137" width="8.7109375" style="13" customWidth="1"/>
     <col min="16138" max="16138" width="8.85546875" style="13" customWidth="1"/>
     <col min="16139" max="16139" width="8.5703125" style="13" customWidth="1"/>
     <col min="16140" max="16140" width="9" style="13" customWidth="1"/>
     <col min="16141" max="16141" width="8.7109375" style="13" customWidth="1"/>
     <col min="16142" max="16145" width="8.5703125" style="13" customWidth="1"/>
     <col min="16146" max="16146" width="10.7109375" style="13" customWidth="1"/>
     <col min="16147" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="41"/>
-[...1 lines deleted...]
-      <c r="D1" s="41"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
       <c r="P1" s="12"/>
       <c r="Q1" s="12"/>
       <c r="R1" s="12"/>
       <c r="S1" s="12"/>
       <c r="T1" s="12"/>
       <c r="U1" s="12"/>
       <c r="V1" s="12"/>
       <c r="W1" s="12"/>
       <c r="X1" s="12"/>
       <c r="Y1" s="12"/>
       <c r="Z1" s="12"/>
       <c r="AA1" s="12"/>
       <c r="AB1" s="12"/>
       <c r="AC1" s="12"/>
       <c r="AD1" s="12"/>
       <c r="AE1" s="12"/>
       <c r="AF1" s="12"/>
     </row>
     <row r="2" spans="1:39" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="44"/>
-[...1 lines deleted...]
-      <c r="D3" s="44"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
       <c r="S3" s="14"/>
       <c r="T3" s="14"/>
       <c r="U3" s="14"/>
       <c r="V3" s="14"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
       <c r="Y3" s="14"/>
       <c r="Z3" s="14"/>
       <c r="AA3" s="14"/>
       <c r="AB3" s="14"/>
       <c r="AC3" s="14"/>
       <c r="AD3" s="14"/>
       <c r="AE3" s="14"/>
       <c r="AF3" s="14"/>
     </row>
     <row r="4" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="A4" s="42"/>
-[...2 lines deleted...]
-      <c r="D4" s="2" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="E4" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
     </row>
     <row r="5" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A5" s="3"/>
-      <c r="B5" s="51">
+      <c r="B5" s="40">
         <v>2022</v>
       </c>
-      <c r="C5" s="51">
+      <c r="C5" s="40">
         <v>2023</v>
       </c>
-      <c r="D5" s="51">
+      <c r="D5" s="40">
         <v>2024</v>
       </c>
-      <c r="E5" s="15"/>
+      <c r="E5" s="66">
+        <v>2025</v>
+      </c>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
       <c r="N5" s="15"/>
       <c r="O5" s="15"/>
       <c r="P5" s="15"/>
       <c r="Q5" s="15"/>
       <c r="R5" s="15"/>
       <c r="S5" s="15"/>
       <c r="T5" s="15"/>
       <c r="U5" s="15"/>
       <c r="V5" s="15"/>
       <c r="W5" s="15"/>
       <c r="X5" s="15"/>
       <c r="Y5" s="15"/>
       <c r="Z5" s="15"/>
       <c r="AA5" s="15"/>
       <c r="AB5" s="15"/>
       <c r="AC5" s="15"/>
       <c r="AD5" s="15"/>
       <c r="AE5" s="15"/>
       <c r="AF5" s="15"/>
       <c r="AG5" s="15"/>
       <c r="AH5" s="15"/>
       <c r="AI5" s="15"/>
       <c r="AJ5" s="15"/>
       <c r="AK5" s="15"/>
       <c r="AL5" s="15"/>
       <c r="AM5" s="15"/>
     </row>
     <row r="6" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="52">
+      <c r="B6" s="41">
         <v>76830.985481067168</v>
       </c>
-      <c r="C6" s="53">
+      <c r="C6" s="42">
         <v>74231.899999999994</v>
       </c>
       <c r="D6" s="54">
-        <v>98861</v>
+        <v>98711</v>
+      </c>
+      <c r="E6" s="66">
+        <v>100861.7</v>
       </c>
     </row>
     <row r="7" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="55"/>
-[...1 lines deleted...]
-      <c r="D7" s="54"/>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="66"/>
     </row>
     <row r="8" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="56">
+      <c r="B8" s="45">
         <v>14983.255282412299</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="42">
         <v>13691.7</v>
       </c>
-      <c r="D8" s="54">
+      <c r="D8" s="43">
         <v>18284.2</v>
+      </c>
+      <c r="E8" s="66">
+        <v>14595.2</v>
       </c>
     </row>
     <row r="9" spans="1:39" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="57">
+      <c r="B9" s="46">
         <v>59588.2</v>
       </c>
-      <c r="C9" s="53">
+      <c r="C9" s="42">
         <v>58340.2</v>
       </c>
       <c r="D9" s="54">
-        <v>78356.5</v>
+        <v>78206.5</v>
+      </c>
+      <c r="E9" s="66">
+        <v>75181.399999999994</v>
       </c>
     </row>
     <row r="10" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="57">
+      <c r="B10" s="46">
         <v>10.9</v>
       </c>
-      <c r="C10" s="53">
+      <c r="C10" s="42">
         <v>16.399999999999999</v>
       </c>
-      <c r="D10" s="54">
+      <c r="D10" s="43">
         <v>44.4</v>
+      </c>
+      <c r="E10" s="67">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="57">
+      <c r="B11" s="46">
         <v>2200</v>
       </c>
-      <c r="C11" s="53">
+      <c r="C11" s="42">
         <v>2183.6</v>
       </c>
-      <c r="D11" s="54">
+      <c r="D11" s="43">
         <v>2175.9</v>
+      </c>
+      <c r="E11" s="66">
+        <v>11084.2</v>
       </c>
     </row>
     <row r="12" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="57" t="s">
+      <c r="B12" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C12" s="53" t="s">
+      <c r="C12" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="D12" s="55"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="66" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="57" t="s">
+      <c r="B13" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C13" s="55" t="s">
+      <c r="C13" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="D13" s="55" t="s">
+      <c r="D13" s="44" t="s">
         <v>0</v>
       </c>
+      <c r="E13" s="67">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="40" t="s">
+      <c r="A14" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="40"/>
-[...9 lines deleted...]
-      <c r="L14" s="40"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
       <c r="M14" s="16"/>
       <c r="N14" s="16"/>
       <c r="O14" s="16"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="16"/>
       <c r="R14" s="15"/>
       <c r="S14" s="15"/>
       <c r="T14" s="15"/>
       <c r="U14" s="15"/>
     </row>
     <row r="15" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="I15" s="17"/>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="16"/>
       <c r="N15" s="16"/>
       <c r="O15" s="16"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="16"/>
       <c r="R15" s="15"/>
       <c r="S15" s="15"/>
       <c r="T15" s="15"/>
       <c r="U15" s="15"/>
     </row>
     <row r="16" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="45"/>
-[...1 lines deleted...]
-      <c r="D16" s="45"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="18"/>
       <c r="AB16" s="18"/>
       <c r="AC16" s="18"/>
       <c r="AD16" s="18"/>
       <c r="AE16" s="18"/>
       <c r="AF16" s="18"/>
     </row>
     <row r="17" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="43"/>
-[...2 lines deleted...]
-      <c r="D17" s="13" t="s">
+      <c r="A17" s="58"/>
+      <c r="B17" s="58"/>
+      <c r="C17" s="58"/>
+      <c r="E17" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="3"/>
-      <c r="B18" s="51">
+      <c r="B18" s="40">
         <v>2022</v>
       </c>
-      <c r="C18" s="51">
+      <c r="C18" s="40">
         <v>2023</v>
       </c>
-      <c r="D18" s="51">
+      <c r="D18" s="40">
         <v>2024</v>
+      </c>
+      <c r="E18" s="66">
+        <v>2025</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="52">
+      <c r="B19" s="41">
         <v>14538.688817826729</v>
       </c>
-      <c r="C19" s="52">
+      <c r="C19" s="41">
         <v>14034.2</v>
       </c>
-      <c r="D19" s="55">
-        <v>18342.7</v>
+      <c r="D19" s="44">
+        <v>17649.8</v>
+      </c>
+      <c r="E19" s="66">
+        <v>16738.8</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="58"/>
-[...1 lines deleted...]
-      <c r="D20" s="55"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="66"/>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="56">
+      <c r="B21" s="45">
         <v>12133.670790165299</v>
       </c>
-      <c r="C21" s="58">
+      <c r="C21" s="47">
         <v>11589</v>
       </c>
-      <c r="D21" s="55">
+      <c r="D21" s="44">
         <v>15035.3</v>
+      </c>
+      <c r="E21" s="66">
+        <v>13676.4</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="59">
+      <c r="B22" s="48">
         <v>422.6</v>
       </c>
-      <c r="C22" s="58">
+      <c r="C22" s="47">
         <v>503.6</v>
       </c>
-      <c r="D22" s="55">
-        <v>1377.4</v>
+      <c r="D22" s="44">
+        <v>684.4</v>
+      </c>
+      <c r="E22" s="66">
+        <v>844.3</v>
       </c>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="59">
+      <c r="B23" s="48">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C23" s="58">
+      <c r="C23" s="47">
         <v>18.8</v>
       </c>
-      <c r="D23" s="55">
+      <c r="D23" s="44">
         <v>9</v>
+      </c>
+      <c r="E23" s="67">
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B24" s="59">
+      <c r="B24" s="48">
         <v>2000</v>
       </c>
-      <c r="C24" s="58">
+      <c r="C24" s="47">
         <v>1922.8</v>
       </c>
-      <c r="D24" s="55">
+      <c r="D24" s="44">
         <v>1921</v>
+      </c>
+      <c r="E24" s="67">
+        <v>2218.1</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="59" t="s">
+      <c r="B25" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C25" s="58" t="s">
+      <c r="C25" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="D25" s="55"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="67" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="59" t="s">
+      <c r="B26" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C26" s="58" t="s">
+      <c r="C26" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="D26" s="55" t="s">
+      <c r="D26" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="67">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="14"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="19"/>
       <c r="N27" s="19"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A28" s="8"/>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
     </row>
     <row r="29" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="44" t="s">
+      <c r="A29" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="44"/>
-[...1 lines deleted...]
-      <c r="D29" s="44"/>
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
     </row>
     <row r="30" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="43"/>
-[...2 lines deleted...]
-      <c r="D30" s="13" t="s">
+      <c r="A30" s="58"/>
+      <c r="B30" s="58"/>
+      <c r="C30" s="58"/>
+      <c r="E30" s="13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A31" s="3"/>
-      <c r="B31" s="51">
+      <c r="B31" s="40">
         <v>2022</v>
       </c>
-      <c r="C31" s="51">
+      <c r="C31" s="40">
         <v>2023</v>
       </c>
-      <c r="D31" s="51">
+      <c r="D31" s="40">
         <v>2024</v>
+      </c>
+      <c r="E31" s="66">
+        <v>2025</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="52">
+      <c r="B32" s="41">
         <v>43795.13834499185</v>
       </c>
-      <c r="C32" s="52">
+      <c r="C32" s="41">
         <v>57527.839999999997</v>
       </c>
-      <c r="D32" s="60">
+      <c r="D32" s="49">
         <v>63690.98</v>
+      </c>
+      <c r="E32" s="66">
+        <v>55996.75</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B33" s="55"/>
-[...1 lines deleted...]
-      <c r="D33" s="60"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="66"/>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B34" s="56">
+      <c r="B34" s="45">
         <v>569.76214984094509</v>
       </c>
-      <c r="C34" s="53">
+      <c r="C34" s="42">
         <v>500.86</v>
       </c>
-      <c r="D34" s="60">
+      <c r="D34" s="49">
         <v>668.32</v>
+      </c>
+      <c r="E34" s="66">
+        <v>1016.49</v>
       </c>
     </row>
     <row r="35" spans="1:19" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B35" s="59">
+      <c r="B35" s="48">
         <v>43110.9</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="42">
         <v>56908.85</v>
       </c>
-      <c r="D35" s="60">
+      <c r="D35" s="49">
         <v>62874.81</v>
+      </c>
+      <c r="E35" s="66">
+        <v>54807.49</v>
       </c>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B36" s="59" t="s">
+      <c r="B36" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="58" t="s">
+      <c r="C36" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="D36" s="55" t="s">
+      <c r="D36" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="66" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B37" s="59" t="s">
+      <c r="B37" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C37" s="58" t="s">
+      <c r="C37" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="D37" s="55" t="s">
+      <c r="D37" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="68" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B38" s="59">
+      <c r="B38" s="48">
         <v>2.7</v>
       </c>
-      <c r="C38" s="53">
+      <c r="C38" s="42">
         <v>3.97</v>
       </c>
-      <c r="D38" s="55">
+      <c r="D38" s="44">
         <v>9.6199999999999992</v>
+      </c>
+      <c r="E38" s="68">
+        <v>0.01</v>
       </c>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B39" s="59" t="s">
+      <c r="B39" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C39" s="58" t="s">
+      <c r="C39" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="D39" s="55" t="s">
+      <c r="D39" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="68" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B40" s="59">
+      <c r="B40" s="48">
         <v>111.8</v>
       </c>
-      <c r="C40" s="53">
+      <c r="C40" s="42">
         <v>114.17</v>
       </c>
-      <c r="D40" s="55">
+      <c r="D40" s="44">
         <v>138.22999999999999</v>
+      </c>
+      <c r="E40" s="68">
+        <v>0.16</v>
       </c>
     </row>
     <row r="41" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="14"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
     </row>
     <row r="42" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="40" t="s">
+      <c r="A42" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B42" s="40"/>
-[...1 lines deleted...]
-      <c r="D42" s="40"/>
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="16"/>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A43" s="21"/>
       <c r="B43" s="20"/>
       <c r="C43" s="20"/>
       <c r="D43" s="2"/>
       <c r="E43" s="20"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="16"/>
       <c r="I43" s="16"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
       <c r="L43" s="16"/>
       <c r="M43" s="16"/>
       <c r="N43" s="16"/>
       <c r="O43" s="16"/>
       <c r="P43" s="16"/>
       <c r="Q43" s="16"/>
     </row>
     <row r="44" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="44" t="s">
+      <c r="A44" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="B44" s="44"/>
-[...1 lines deleted...]
-      <c r="D44" s="44"/>
+      <c r="B44" s="59"/>
+      <c r="C44" s="59"/>
+      <c r="D44" s="59"/>
       <c r="E44" s="14"/>
       <c r="F44" s="14"/>
       <c r="G44" s="14"/>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
       <c r="N44" s="14"/>
       <c r="O44" s="14"/>
       <c r="P44" s="14"/>
       <c r="Q44" s="14"/>
       <c r="R44" s="14"/>
       <c r="S44" s="14"/>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A45" s="42"/>
-[...2 lines deleted...]
-      <c r="D45" s="13" t="s">
+      <c r="A45" s="57"/>
+      <c r="B45" s="57"/>
+      <c r="C45" s="57"/>
+      <c r="E45" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="2"/>
       <c r="O45" s="2"/>
       <c r="P45" s="2"/>
       <c r="Q45" s="2"/>
       <c r="R45" s="2"/>
       <c r="S45" s="2"/>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A46" s="3"/>
-      <c r="B46" s="51">
+      <c r="B46" s="40">
         <v>2022</v>
       </c>
-      <c r="C46" s="51">
+      <c r="C46" s="40">
         <v>2023</v>
       </c>
-      <c r="D46" s="51">
+      <c r="D46" s="40">
         <v>2024</v>
       </c>
-      <c r="E46" s="8"/>
+      <c r="E46" s="66">
+        <v>2025</v>
+      </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B47" s="52">
+      <c r="B47" s="41">
         <v>1062.111350932405</v>
       </c>
-      <c r="C47" s="61">
+      <c r="C47" s="50">
         <v>1064.9000000000001</v>
       </c>
-      <c r="D47" s="55">
+      <c r="D47" s="44">
         <v>1234.6600000000001</v>
       </c>
-      <c r="E47" s="8"/>
+      <c r="E47" s="66">
+        <v>1367.5</v>
+      </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B48" s="58"/>
-[...2 lines deleted...]
-      <c r="E48" s="22"/>
+      <c r="B48" s="47"/>
+      <c r="C48" s="47"/>
+      <c r="D48" s="44"/>
+      <c r="E48" s="66"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
     </row>
     <row r="49" spans="1:139" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B49" s="56">
+      <c r="B49" s="45">
         <v>495.44142627986594</v>
       </c>
-      <c r="C49" s="58">
+      <c r="C49" s="47">
         <v>426.5</v>
       </c>
-      <c r="D49" s="55">
+      <c r="D49" s="44">
         <v>560.19000000000005</v>
       </c>
-      <c r="E49" s="11"/>
+      <c r="E49" s="66">
+        <v>732.1</v>
+      </c>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
     </row>
     <row r="50" spans="1:139" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B50" s="53">
+      <c r="B50" s="42">
         <v>431.4</v>
       </c>
-      <c r="C50" s="58">
+      <c r="C50" s="47">
         <v>503.2</v>
       </c>
-      <c r="D50" s="55">
-[...2 lines deleted...]
-      <c r="E50" s="16"/>
+      <c r="D50" s="44">
+        <v>513.74</v>
+      </c>
+      <c r="E50" s="66">
+        <v>494.3</v>
+      </c>
       <c r="F50" s="16"/>
       <c r="G50" s="15"/>
     </row>
     <row r="51" spans="1:139" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B51" s="59" t="s">
+      <c r="B51" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C51" s="58" t="s">
+      <c r="C51" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="D51" s="55" t="s">
+      <c r="D51" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="E51" s="16"/>
+      <c r="E51" s="66" t="s">
+        <v>0</v>
+      </c>
       <c r="F51" s="16"/>
       <c r="G51" s="15"/>
     </row>
     <row r="52" spans="1:139" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B52" s="59" t="s">
+      <c r="B52" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C52" s="58" t="s">
+      <c r="C52" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="D52" s="55" t="s">
+      <c r="D52" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="E52" s="16"/>
+      <c r="E52" s="67" t="s">
+        <v>0</v>
+      </c>
       <c r="F52" s="16"/>
       <c r="G52" s="15"/>
     </row>
     <row r="53" spans="1:139" x14ac:dyDescent="0.2">
       <c r="A53" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="59">
+      <c r="B53" s="48">
         <v>0</v>
       </c>
-      <c r="C53" s="58">
+      <c r="C53" s="47">
         <v>0.02</v>
       </c>
-      <c r="D53" s="55">
-[...2 lines deleted...]
-      <c r="E53" s="16"/>
+      <c r="D53" s="44">
+        <v>0.08</v>
+      </c>
+      <c r="E53" s="67">
+        <v>0</v>
+      </c>
       <c r="F53" s="16"/>
       <c r="G53" s="15"/>
     </row>
     <row r="54" spans="1:139" x14ac:dyDescent="0.2">
       <c r="A54" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B54" s="59" t="s">
+      <c r="B54" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C54" s="58" t="s">
+      <c r="C54" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="D54" s="55" t="s">
+      <c r="D54" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="E54" s="16"/>
+      <c r="E54" s="67" t="s">
+        <v>0</v>
+      </c>
       <c r="F54" s="16"/>
       <c r="G54" s="15"/>
     </row>
     <row r="55" spans="1:139" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B55" s="59">
+      <c r="B55" s="48">
         <v>135.19999999999999</v>
       </c>
-      <c r="C55" s="58">
+      <c r="C55" s="47">
         <v>135.19999999999999</v>
       </c>
-      <c r="D55" s="55">
+      <c r="D55" s="44">
         <v>160.65</v>
       </c>
-      <c r="E55" s="16"/>
+      <c r="E55" s="67">
+        <v>141.1</v>
+      </c>
       <c r="F55" s="16"/>
       <c r="G55" s="15"/>
     </row>
     <row r="56" spans="1:139" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="16"/>
       <c r="F56" s="16"/>
       <c r="G56" s="15"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
     </row>
     <row r="57" spans="1:139" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="40" t="s">
+      <c r="A57" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B57" s="40"/>
-[...1 lines deleted...]
-      <c r="D57" s="40"/>
+      <c r="B57" s="55"/>
+      <c r="C57" s="55"/>
+      <c r="D57" s="55"/>
       <c r="E57" s="16"/>
       <c r="F57" s="16"/>
       <c r="G57" s="15"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
     </row>
     <row r="58" spans="1:139" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="8"/>
       <c r="C58" s="8"/>
       <c r="E58" s="16"/>
       <c r="F58" s="16"/>
       <c r="G58" s="15"/>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
     </row>
     <row r="59" spans="1:139" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="13"/>
       <c r="B59" s="13"/>
       <c r="C59" s="13"/>
       <c r="D59" s="13"/>
       <c r="E59" s="13"/>
       <c r="F59" s="13"/>
       <c r="G59" s="13"/>
       <c r="H59" s="13"/>
       <c r="I59" s="13"/>
@@ -3098,902 +3197,926 @@
       <c r="DM59" s="13"/>
       <c r="DN59" s="13"/>
       <c r="DO59" s="13"/>
       <c r="DP59" s="13"/>
       <c r="DQ59" s="13"/>
       <c r="DR59" s="13"/>
       <c r="DS59" s="13"/>
       <c r="DT59" s="13"/>
       <c r="DU59" s="13"/>
       <c r="DV59" s="13"/>
       <c r="DW59" s="13"/>
       <c r="DX59" s="13"/>
       <c r="DY59" s="13"/>
       <c r="DZ59" s="13"/>
       <c r="EA59" s="13"/>
       <c r="EB59" s="13"/>
       <c r="EC59" s="13"/>
       <c r="ED59" s="13"/>
       <c r="EE59" s="13"/>
       <c r="EF59" s="13"/>
       <c r="EG59" s="13"/>
       <c r="EH59" s="13"/>
       <c r="EI59" s="13"/>
     </row>
     <row r="60" spans="1:139" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="41"/>
-[...12 lines deleted...]
-      <c r="O60" s="41"/>
+      <c r="B60" s="56"/>
+      <c r="C60" s="56"/>
+      <c r="D60" s="56"/>
+      <c r="E60" s="56"/>
+      <c r="F60" s="56"/>
+      <c r="G60" s="56"/>
+      <c r="H60" s="56"/>
+      <c r="I60" s="56"/>
+      <c r="J60" s="56"/>
+      <c r="K60" s="56"/>
+      <c r="L60" s="56"/>
+      <c r="M60" s="56"/>
+      <c r="N60" s="56"/>
+      <c r="O60" s="56"/>
       <c r="P60" s="26"/>
       <c r="Q60" s="26"/>
       <c r="R60" s="26"/>
       <c r="S60" s="26"/>
       <c r="T60" s="26"/>
       <c r="U60" s="26"/>
       <c r="V60" s="26"/>
       <c r="W60" s="26"/>
       <c r="X60" s="26"/>
       <c r="Y60" s="26"/>
       <c r="Z60" s="26"/>
       <c r="AA60" s="26"/>
       <c r="AB60" s="26"/>
     </row>
     <row r="61" spans="1:139" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="28"/>
       <c r="B61" s="28"/>
       <c r="C61" s="28"/>
       <c r="D61" s="28"/>
       <c r="E61" s="28"/>
       <c r="F61" s="28"/>
       <c r="G61" s="28"/>
       <c r="H61" s="28"/>
       <c r="I61" s="28"/>
       <c r="J61" s="28"/>
       <c r="K61" s="28"/>
       <c r="L61" s="28"/>
       <c r="M61" s="28"/>
       <c r="N61" s="28"/>
       <c r="O61" s="28"/>
       <c r="P61" s="28"/>
       <c r="Q61" s="28"/>
       <c r="R61" s="28"/>
       <c r="S61" s="28"/>
       <c r="T61" s="28"/>
       <c r="U61" s="28"/>
       <c r="V61" s="28"/>
       <c r="W61" s="28"/>
       <c r="X61" s="28"/>
       <c r="Y61" s="28"/>
       <c r="Z61" s="28"/>
       <c r="AA61" s="28"/>
       <c r="AB61" s="28"/>
     </row>
     <row r="62" spans="1:139" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="46" t="s">
+      <c r="A62" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B62" s="46"/>
-[...12 lines deleted...]
-      <c r="O62" s="46"/>
+      <c r="B62" s="61"/>
+      <c r="C62" s="61"/>
+      <c r="D62" s="61"/>
+      <c r="E62" s="61"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="61"/>
+      <c r="H62" s="61"/>
+      <c r="I62" s="61"/>
+      <c r="J62" s="61"/>
+      <c r="K62" s="61"/>
+      <c r="L62" s="61"/>
+      <c r="M62" s="61"/>
+      <c r="N62" s="61"/>
+      <c r="O62" s="61"/>
       <c r="P62" s="26"/>
       <c r="Q62" s="26"/>
       <c r="R62" s="26"/>
       <c r="S62" s="26"/>
       <c r="T62" s="26"/>
       <c r="U62" s="26"/>
       <c r="V62" s="26"/>
       <c r="W62" s="26"/>
       <c r="X62" s="26"/>
       <c r="Y62" s="26"/>
       <c r="Z62" s="26"/>
       <c r="AA62" s="26"/>
       <c r="AB62" s="26"/>
     </row>
-    <row r="63" spans="1:139" s="27" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:139" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="28"/>
       <c r="B63" s="28"/>
       <c r="C63" s="28"/>
       <c r="D63" s="28"/>
       <c r="E63" s="28"/>
       <c r="F63" s="28"/>
       <c r="G63" s="28"/>
       <c r="H63" s="28"/>
       <c r="I63" s="28"/>
       <c r="J63" s="28"/>
       <c r="O63" s="29"/>
-      <c r="P63" s="29" t="s">
+      <c r="Q63" s="29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:139" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="30"/>
       <c r="B64" s="31">
         <v>2010</v>
       </c>
       <c r="C64" s="31">
         <v>2011</v>
       </c>
       <c r="D64" s="31">
         <v>2012</v>
       </c>
       <c r="E64" s="31">
         <v>2013</v>
       </c>
       <c r="F64" s="31">
         <v>2014</v>
       </c>
       <c r="G64" s="31">
         <v>2015</v>
       </c>
       <c r="H64" s="31">
         <v>2016</v>
       </c>
       <c r="I64" s="31">
         <v>2017</v>
       </c>
       <c r="J64" s="31">
         <v>2018</v>
       </c>
       <c r="K64" s="31">
         <v>2019</v>
       </c>
       <c r="L64" s="31">
         <v>2020</v>
       </c>
       <c r="M64" s="31">
         <v>2021</v>
       </c>
       <c r="N64" s="31">
         <v>2022</v>
       </c>
       <c r="O64" s="32">
         <v>2023</v>
       </c>
       <c r="P64" s="32">
         <v>2024</v>
       </c>
+      <c r="Q64" s="32">
+        <v>2025</v>
+      </c>
     </row>
     <row r="65" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="34">
         <v>16700.806118902674</v>
       </c>
       <c r="C65" s="24">
         <v>17800.053930681424</v>
       </c>
       <c r="D65" s="34">
         <v>18100.794855079494</v>
       </c>
       <c r="E65" s="24">
         <v>17947.560705870848</v>
       </c>
       <c r="F65" s="34">
         <v>22245.134376083712</v>
       </c>
       <c r="G65" s="24">
         <v>19344.009636373299</v>
       </c>
       <c r="H65" s="34">
         <v>18330.313379995969</v>
       </c>
       <c r="I65" s="24">
         <v>50848.991556062014</v>
       </c>
       <c r="J65" s="34">
         <v>66373.342280108307</v>
       </c>
       <c r="K65" s="34">
         <v>85185.512871978761</v>
       </c>
       <c r="L65" s="24">
         <v>78756.143858830939</v>
       </c>
       <c r="M65" s="34">
         <v>74439.832469065397</v>
       </c>
       <c r="N65" s="24">
         <v>76830.985481067168</v>
       </c>
       <c r="O65" s="25">
         <v>74231.899999999994</v>
       </c>
-      <c r="P65" s="62">
-        <v>98861</v>
+      <c r="P65" s="54">
+        <v>98711</v>
+      </c>
+      <c r="Q65" s="53">
+        <v>100861.7</v>
       </c>
     </row>
     <row r="66" spans="1:28" s="27" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="47" t="s">
+      <c r="A66" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="B66" s="47"/>
-[...12 lines deleted...]
-      <c r="O66" s="47"/>
+      <c r="B66" s="62"/>
+      <c r="C66" s="62"/>
+      <c r="D66" s="62"/>
+      <c r="E66" s="62"/>
+      <c r="F66" s="62"/>
+      <c r="G66" s="62"/>
+      <c r="H66" s="62"/>
+      <c r="I66" s="62"/>
+      <c r="J66" s="62"/>
+      <c r="K66" s="62"/>
+      <c r="L66" s="62"/>
+      <c r="M66" s="62"/>
+      <c r="N66" s="62"/>
+      <c r="O66" s="62"/>
     </row>
     <row r="67" spans="1:28" s="27" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="48" t="s">
+      <c r="A67" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="B67" s="48"/>
-[...12 lines deleted...]
-      <c r="O67" s="48"/>
+      <c r="B67" s="63"/>
+      <c r="C67" s="63"/>
+      <c r="D67" s="63"/>
+      <c r="E67" s="63"/>
+      <c r="F67" s="63"/>
+      <c r="G67" s="63"/>
+      <c r="H67" s="63"/>
+      <c r="I67" s="63"/>
+      <c r="J67" s="63"/>
+      <c r="K67" s="63"/>
+      <c r="L67" s="63"/>
+      <c r="M67" s="63"/>
+      <c r="N67" s="63"/>
+      <c r="O67" s="63"/>
     </row>
     <row r="68" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="35"/>
       <c r="B68" s="35"/>
       <c r="C68" s="35"/>
       <c r="D68" s="35"/>
       <c r="E68" s="35"/>
       <c r="F68" s="35"/>
       <c r="G68" s="35"/>
       <c r="H68" s="35"/>
       <c r="I68" s="35"/>
       <c r="J68" s="35"/>
       <c r="K68" s="35"/>
       <c r="L68" s="35"/>
       <c r="M68" s="35"/>
       <c r="N68" s="35"/>
       <c r="O68" s="35"/>
       <c r="P68" s="35"/>
     </row>
     <row r="69" spans="1:28" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="49" t="s">
+      <c r="A69" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="B69" s="49"/>
-[...12 lines deleted...]
-      <c r="O69" s="49"/>
+      <c r="B69" s="64"/>
+      <c r="C69" s="64"/>
+      <c r="D69" s="64"/>
+      <c r="E69" s="64"/>
+      <c r="F69" s="64"/>
+      <c r="G69" s="64"/>
+      <c r="H69" s="64"/>
+      <c r="I69" s="64"/>
+      <c r="J69" s="64"/>
+      <c r="K69" s="64"/>
+      <c r="L69" s="64"/>
+      <c r="M69" s="64"/>
+      <c r="N69" s="64"/>
+      <c r="O69" s="64"/>
       <c r="P69" s="36"/>
       <c r="Q69" s="36"/>
       <c r="R69" s="36"/>
       <c r="S69" s="36"/>
       <c r="T69" s="36"/>
       <c r="U69" s="36"/>
       <c r="V69" s="36"/>
       <c r="W69" s="36"/>
       <c r="X69" s="36"/>
       <c r="Y69" s="36"/>
       <c r="Z69" s="36"/>
       <c r="AA69" s="36"/>
       <c r="AB69" s="36"/>
     </row>
-    <row r="70" spans="1:28" s="27" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="28"/>
       <c r="B70" s="28"/>
       <c r="C70" s="28"/>
       <c r="D70" s="28"/>
       <c r="E70" s="28"/>
       <c r="F70" s="28"/>
       <c r="G70" s="28"/>
       <c r="H70" s="28"/>
       <c r="I70" s="28"/>
       <c r="J70" s="28"/>
       <c r="O70" s="29"/>
-      <c r="P70" s="29" t="s">
+      <c r="Q70" s="29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="30"/>
       <c r="B71" s="31">
         <v>2010</v>
       </c>
       <c r="C71" s="31">
         <v>2011</v>
       </c>
       <c r="D71" s="31">
         <v>2012</v>
       </c>
       <c r="E71" s="31">
         <v>2013</v>
       </c>
       <c r="F71" s="31">
         <v>2014</v>
       </c>
       <c r="G71" s="31">
         <v>2015</v>
       </c>
       <c r="H71" s="31">
         <v>2016</v>
       </c>
       <c r="I71" s="31">
         <v>2017</v>
       </c>
       <c r="J71" s="31">
         <v>2018</v>
       </c>
       <c r="K71" s="31">
         <v>2019</v>
       </c>
       <c r="L71" s="31">
         <v>2020</v>
       </c>
       <c r="M71" s="31">
         <v>2021</v>
       </c>
       <c r="N71" s="31">
         <v>2022</v>
       </c>
       <c r="O71" s="32">
         <v>2023</v>
       </c>
       <c r="P71" s="32">
         <v>2024</v>
       </c>
+      <c r="Q71" s="32">
+        <v>2025</v>
+      </c>
     </row>
     <row r="72" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="34">
         <v>11766.810853027415</v>
       </c>
       <c r="C72" s="24">
         <v>12261.552098005826</v>
       </c>
       <c r="D72" s="34">
         <v>12839.203009866505</v>
       </c>
       <c r="E72" s="24">
         <v>12685.593077533154</v>
       </c>
       <c r="F72" s="34">
         <v>14905.486178160099</v>
       </c>
       <c r="G72" s="24">
         <v>14130.253749755639</v>
       </c>
       <c r="H72" s="34">
         <v>12387.853439556828</v>
       </c>
       <c r="I72" s="24">
         <v>13493.130959443439</v>
       </c>
       <c r="J72" s="34">
         <v>14269.216616276764</v>
       </c>
       <c r="K72" s="34">
         <v>14663.056814106891</v>
       </c>
       <c r="L72" s="24">
         <v>14690.884593335641</v>
       </c>
       <c r="M72" s="34">
         <v>14618.750550633144</v>
       </c>
       <c r="N72" s="24">
         <v>14538.688817826729</v>
       </c>
       <c r="O72" s="25">
         <v>14034.2</v>
       </c>
-      <c r="P72" s="63">
+      <c r="P72" s="51">
         <v>15035.32</v>
       </c>
+      <c r="Q72" s="53">
+        <v>16738.830000000002</v>
+      </c>
     </row>
     <row r="73" spans="1:28" s="27" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="47" t="s">
+      <c r="A73" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="B73" s="47"/>
-[...12 lines deleted...]
-      <c r="O73" s="47"/>
+      <c r="B73" s="62"/>
+      <c r="C73" s="62"/>
+      <c r="D73" s="62"/>
+      <c r="E73" s="62"/>
+      <c r="F73" s="62"/>
+      <c r="G73" s="62"/>
+      <c r="H73" s="62"/>
+      <c r="I73" s="62"/>
+      <c r="J73" s="62"/>
+      <c r="K73" s="62"/>
+      <c r="L73" s="62"/>
+      <c r="M73" s="62"/>
+      <c r="N73" s="62"/>
+      <c r="O73" s="62"/>
     </row>
     <row r="74" spans="1:28" s="27" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="48" t="s">
+      <c r="A74" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="B74" s="48"/>
-[...12 lines deleted...]
-      <c r="O74" s="48"/>
+      <c r="B74" s="63"/>
+      <c r="C74" s="63"/>
+      <c r="D74" s="63"/>
+      <c r="E74" s="63"/>
+      <c r="F74" s="63"/>
+      <c r="G74" s="63"/>
+      <c r="H74" s="63"/>
+      <c r="I74" s="63"/>
+      <c r="J74" s="63"/>
+      <c r="K74" s="63"/>
+      <c r="L74" s="63"/>
+      <c r="M74" s="63"/>
+      <c r="N74" s="63"/>
+      <c r="O74" s="63"/>
     </row>
     <row r="75" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35"/>
       <c r="B75" s="35"/>
       <c r="C75" s="35"/>
       <c r="D75" s="35"/>
       <c r="E75" s="35"/>
       <c r="F75" s="35"/>
       <c r="G75" s="35"/>
       <c r="H75" s="35"/>
       <c r="I75" s="35"/>
       <c r="J75" s="35"/>
       <c r="K75" s="35"/>
       <c r="L75" s="35"/>
       <c r="M75" s="35"/>
       <c r="N75" s="35"/>
       <c r="O75" s="35"/>
       <c r="P75" s="35"/>
     </row>
     <row r="76" spans="1:28" s="27" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-      <c r="A76" s="49" t="s">
+      <c r="A76" s="64" t="s">
         <v>34</v>
       </c>
-      <c r="B76" s="49"/>
-[...12 lines deleted...]
-      <c r="O76" s="49"/>
+      <c r="B76" s="64"/>
+      <c r="C76" s="64"/>
+      <c r="D76" s="64"/>
+      <c r="E76" s="64"/>
+      <c r="F76" s="64"/>
+      <c r="G76" s="64"/>
+      <c r="H76" s="64"/>
+      <c r="I76" s="64"/>
+      <c r="J76" s="64"/>
+      <c r="K76" s="64"/>
+      <c r="L76" s="64"/>
+      <c r="M76" s="64"/>
+      <c r="N76" s="64"/>
+      <c r="O76" s="64"/>
       <c r="P76" s="36"/>
       <c r="Q76" s="36"/>
       <c r="R76" s="36"/>
       <c r="S76" s="36"/>
       <c r="T76" s="36"/>
       <c r="U76" s="36"/>
       <c r="V76" s="36"/>
       <c r="W76" s="36"/>
       <c r="X76" s="36"/>
       <c r="Y76" s="36"/>
       <c r="Z76" s="36"/>
       <c r="AA76" s="36"/>
       <c r="AB76" s="36"/>
     </row>
     <row r="77" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="28"/>
       <c r="B77" s="28"/>
       <c r="C77" s="28"/>
       <c r="D77" s="28"/>
       <c r="E77" s="28"/>
       <c r="F77" s="28"/>
       <c r="G77" s="28"/>
       <c r="H77" s="28"/>
       <c r="I77" s="28"/>
       <c r="J77" s="28"/>
-      <c r="N77" s="50"/>
-[...1 lines deleted...]
-      <c r="P77" s="27" t="s">
+      <c r="N77" s="65"/>
+      <c r="O77" s="65"/>
+      <c r="Q77" s="27" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="78" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="30"/>
       <c r="B78" s="31">
         <v>2010</v>
       </c>
       <c r="C78" s="31">
         <v>2011</v>
       </c>
       <c r="D78" s="31">
         <v>2012</v>
       </c>
       <c r="E78" s="31">
         <v>2013</v>
       </c>
       <c r="F78" s="31">
         <v>2014</v>
       </c>
       <c r="G78" s="31">
         <v>2015</v>
       </c>
       <c r="H78" s="31">
         <v>2016</v>
       </c>
       <c r="I78" s="31">
         <v>2017</v>
       </c>
       <c r="J78" s="31">
         <v>2018</v>
       </c>
       <c r="K78" s="31">
         <v>2019</v>
       </c>
       <c r="L78" s="31">
         <v>2020</v>
       </c>
       <c r="M78" s="31">
         <v>2021</v>
       </c>
       <c r="N78" s="31">
         <v>2022</v>
       </c>
       <c r="O78" s="32">
         <v>2023</v>
       </c>
       <c r="P78" s="32">
         <v>2024</v>
       </c>
+      <c r="Q78" s="32">
+        <v>2025</v>
+      </c>
     </row>
     <row r="79" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A79" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="34">
         <v>47508.027471747453</v>
       </c>
       <c r="C79" s="24">
         <v>50425.983773426291</v>
       </c>
       <c r="D79" s="34">
         <v>49087.525262796175</v>
       </c>
       <c r="E79" s="24">
         <v>45707.584198562487</v>
       </c>
       <c r="F79" s="34">
         <v>42888.787528703157</v>
       </c>
       <c r="G79" s="24">
         <v>44381.830882689013</v>
       </c>
       <c r="H79" s="34">
         <v>46159.177918569796</v>
       </c>
       <c r="I79" s="24">
         <v>45096.723597877877</v>
       </c>
       <c r="J79" s="34">
         <v>41509.248149478706</v>
       </c>
       <c r="K79" s="34">
         <v>46165.879288931399</v>
       </c>
       <c r="L79" s="24">
         <v>38633.07328360797</v>
       </c>
       <c r="M79" s="34">
         <v>42203.283196025193</v>
       </c>
       <c r="N79" s="24">
         <v>43795.13834499185</v>
       </c>
       <c r="O79" s="24">
         <v>57527.839999999997</v>
       </c>
-      <c r="P79" s="64">
+      <c r="P79" s="52">
         <v>63690.98</v>
       </c>
+      <c r="Q79" s="53">
+        <v>55996.75</v>
+      </c>
     </row>
     <row r="80" spans="1:28" s="27" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="47" t="s">
+      <c r="A80" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B80" s="47"/>
-[...12 lines deleted...]
-      <c r="O80" s="47"/>
+      <c r="B80" s="62"/>
+      <c r="C80" s="62"/>
+      <c r="D80" s="62"/>
+      <c r="E80" s="62"/>
+      <c r="F80" s="62"/>
+      <c r="G80" s="62"/>
+      <c r="H80" s="62"/>
+      <c r="I80" s="62"/>
+      <c r="J80" s="62"/>
+      <c r="K80" s="62"/>
+      <c r="L80" s="62"/>
+      <c r="M80" s="62"/>
+      <c r="N80" s="62"/>
+      <c r="O80" s="62"/>
     </row>
     <row r="81" spans="1:28" s="27" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="48" t="s">
+      <c r="A81" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="B81" s="48"/>
-[...12 lines deleted...]
-      <c r="O81" s="48"/>
+      <c r="B81" s="63"/>
+      <c r="C81" s="63"/>
+      <c r="D81" s="63"/>
+      <c r="E81" s="63"/>
+      <c r="F81" s="63"/>
+      <c r="G81" s="63"/>
+      <c r="H81" s="63"/>
+      <c r="I81" s="63"/>
+      <c r="J81" s="63"/>
+      <c r="K81" s="63"/>
+      <c r="L81" s="63"/>
+      <c r="M81" s="63"/>
+      <c r="N81" s="63"/>
+      <c r="O81" s="63"/>
     </row>
     <row r="82" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A82" s="37"/>
       <c r="B82" s="38"/>
       <c r="C82" s="38"/>
       <c r="D82" s="38"/>
       <c r="E82" s="38"/>
       <c r="F82" s="38"/>
       <c r="G82" s="38"/>
       <c r="H82" s="38"/>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
       <c r="N82" s="38"/>
       <c r="O82" s="38"/>
       <c r="P82" s="38"/>
     </row>
     <row r="83" spans="1:28" s="27" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-      <c r="A83" s="49" t="s">
+      <c r="A83" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B83" s="49"/>
-[...12 lines deleted...]
-      <c r="O83" s="49"/>
+      <c r="B83" s="64"/>
+      <c r="C83" s="64"/>
+      <c r="D83" s="64"/>
+      <c r="E83" s="64"/>
+      <c r="F83" s="64"/>
+      <c r="G83" s="64"/>
+      <c r="H83" s="64"/>
+      <c r="I83" s="64"/>
+      <c r="J83" s="64"/>
+      <c r="K83" s="64"/>
+      <c r="L83" s="64"/>
+      <c r="M83" s="64"/>
+      <c r="N83" s="64"/>
+      <c r="O83" s="64"/>
       <c r="P83" s="36"/>
       <c r="Q83" s="36"/>
       <c r="R83" s="36"/>
       <c r="S83" s="36"/>
       <c r="T83" s="36"/>
       <c r="U83" s="36"/>
       <c r="V83" s="36"/>
       <c r="W83" s="36"/>
       <c r="X83" s="36"/>
       <c r="Y83" s="36"/>
       <c r="Z83" s="36"/>
       <c r="AA83" s="36"/>
       <c r="AB83" s="36"/>
     </row>
     <row r="84" spans="1:28" s="27" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="28"/>
       <c r="B84" s="28"/>
       <c r="C84" s="28"/>
       <c r="D84" s="28"/>
       <c r="E84" s="28"/>
       <c r="F84" s="28"/>
       <c r="G84" s="28"/>
       <c r="H84" s="28"/>
       <c r="I84" s="28"/>
       <c r="J84" s="28"/>
-      <c r="N84" s="50"/>
-[...1 lines deleted...]
-      <c r="P84" s="27" t="s">
+      <c r="N84" s="65"/>
+      <c r="O84" s="65"/>
+      <c r="Q84" s="27" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="85" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="30"/>
       <c r="B85" s="31">
         <v>2010</v>
       </c>
       <c r="C85" s="31">
         <v>2011</v>
       </c>
       <c r="D85" s="31">
         <v>2012</v>
       </c>
       <c r="E85" s="31">
         <v>2013</v>
       </c>
       <c r="F85" s="31">
         <v>2014</v>
       </c>
       <c r="G85" s="31">
         <v>2015</v>
       </c>
       <c r="H85" s="31">
         <v>2016</v>
       </c>
       <c r="I85" s="31">
         <v>2017</v>
       </c>
       <c r="J85" s="31">
         <v>2018</v>
       </c>
       <c r="K85" s="31">
         <v>2019</v>
       </c>
       <c r="L85" s="31">
         <v>2020</v>
       </c>
       <c r="M85" s="31">
         <v>2021</v>
       </c>
       <c r="N85" s="31">
         <v>2022</v>
       </c>
       <c r="O85" s="32">
         <v>2023</v>
       </c>
       <c r="P85" s="32">
         <v>2024</v>
       </c>
+      <c r="Q85" s="32">
+        <v>2025</v>
+      </c>
     </row>
     <row r="86" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A86" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="24">
         <v>1402.2635492409415</v>
       </c>
       <c r="C86" s="24">
         <v>1477.3032204825663</v>
       </c>
       <c r="D86" s="34">
         <v>1634.3424776177301</v>
       </c>
       <c r="E86" s="24">
         <v>1655.0669500777633</v>
       </c>
       <c r="F86" s="24">
         <v>1580.9595786310329</v>
       </c>
       <c r="G86" s="24">
         <v>1547.4541892445602</v>
       </c>
       <c r="H86" s="34">
         <v>1569.2442161414547</v>
       </c>
       <c r="I86" s="24">
         <v>1523.188793865982</v>
       </c>
       <c r="J86" s="24">
         <v>1449.3088397614583</v>
       </c>
       <c r="K86" s="34">
         <v>1414.6984988167501</v>
       </c>
       <c r="L86" s="24">
         <v>680.51083026928939</v>
       </c>
       <c r="M86" s="24">
         <v>1104.6481164215179</v>
       </c>
       <c r="N86" s="24">
         <v>1062.111350932405</v>
       </c>
       <c r="O86" s="25">
         <v>1064.9000000000001</v>
       </c>
-      <c r="P86" s="65">
+      <c r="P86" s="53">
         <v>1234.6600000000001</v>
       </c>
+      <c r="Q86" s="53">
+        <v>1367.5</v>
+      </c>
     </row>
     <row r="87" spans="1:28" s="27" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="47" t="s">
+      <c r="A87" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B87" s="47"/>
-[...12 lines deleted...]
-      <c r="O87" s="47"/>
+      <c r="B87" s="62"/>
+      <c r="C87" s="62"/>
+      <c r="D87" s="62"/>
+      <c r="E87" s="62"/>
+      <c r="F87" s="62"/>
+      <c r="G87" s="62"/>
+      <c r="H87" s="62"/>
+      <c r="I87" s="62"/>
+      <c r="J87" s="62"/>
+      <c r="K87" s="62"/>
+      <c r="L87" s="62"/>
+      <c r="M87" s="62"/>
+      <c r="N87" s="62"/>
+      <c r="O87" s="62"/>
     </row>
     <row r="88" spans="1:28" s="27" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="48" t="s">
+      <c r="A88" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="B88" s="48"/>
-[...12 lines deleted...]
-      <c r="O88" s="48"/>
+      <c r="B88" s="63"/>
+      <c r="C88" s="63"/>
+      <c r="D88" s="63"/>
+      <c r="E88" s="63"/>
+      <c r="F88" s="63"/>
+      <c r="G88" s="63"/>
+      <c r="H88" s="63"/>
+      <c r="I88" s="63"/>
+      <c r="J88" s="63"/>
+      <c r="K88" s="63"/>
+      <c r="L88" s="63"/>
+      <c r="M88" s="63"/>
+      <c r="N88" s="63"/>
+      <c r="O88" s="63"/>
     </row>
     <row r="89" spans="1:28" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A89" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="A81:O81"/>
     <mergeCell ref="A83:O83"/>
     <mergeCell ref="N84:O84"/>
     <mergeCell ref="A87:O87"/>
     <mergeCell ref="A88:O88"/>
     <mergeCell ref="A73:O73"/>
     <mergeCell ref="A74:O74"/>
     <mergeCell ref="A76:O76"/>
     <mergeCell ref="N77:O77"/>
     <mergeCell ref="A80:O80"/>
     <mergeCell ref="A60:O60"/>
     <mergeCell ref="A62:O62"/>
     <mergeCell ref="A66:O66"/>
     <mergeCell ref="A67:O67"/>
     <mergeCell ref="A69:O69"/>
     <mergeCell ref="A57:D57"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="A30:C30"/>