--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="8" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="21">
   <si>
     <t>Объем реализованной инновационной продукции (товаров, услуг)</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
   </si>
   <si>
     <t>г.Петропавловск</t>
   </si>
   <si>
     <t>Айыртауский</t>
   </si>
   <si>
     <t>Есильский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
@@ -72,61 +72,64 @@
   </si>
   <si>
     <t>Х- конфиденциальные данные</t>
   </si>
   <si>
     <t>Мамлютский</t>
   </si>
   <si>
     <t>Тимирязевский</t>
   </si>
   <si>
     <t>Уалихановский</t>
   </si>
   <si>
     <t>Аккайынский</t>
   </si>
   <si>
     <t>Акжарский</t>
   </si>
   <si>
     <t>М.Жумабаева</t>
   </si>
   <si>
     <t>им. Г.Мусрепова</t>
   </si>
+  <si>
+    <t>x</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="39">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5536,66 +5539,66 @@
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="189" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4828">
     <cellStyle name="20% - Акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 3" xfId="10"/>
     <cellStyle name="20% - Акцент1 4" xfId="11"/>
     <cellStyle name="20% - Акцент1 5" xfId="12"/>
     <cellStyle name="20% - Акцент1 6" xfId="921"/>
     <cellStyle name="20% - Акцент1 7" xfId="1115"/>
     <cellStyle name="20% - Акцент1 8" xfId="1139"/>
     <cellStyle name="20% - Акцент1 9" xfId="1155"/>
     <cellStyle name="20% - Акцент2 2" xfId="13"/>
     <cellStyle name="20% - Акцент2 3" xfId="14"/>
     <cellStyle name="20% - Акцент2 4" xfId="15"/>
     <cellStyle name="20% - Акцент2 5" xfId="16"/>
     <cellStyle name="20% - Акцент2 6" xfId="923"/>
     <cellStyle name="20% - Акцент2 7" xfId="1113"/>
     <cellStyle name="20% - Акцент2 8" xfId="1137"/>
     <cellStyle name="20% - Акцент2 9" xfId="1152"/>
     <cellStyle name="20% - Акцент3 2" xfId="17"/>
     <cellStyle name="20% - Акцент3 3" xfId="18"/>
     <cellStyle name="20% - Акцент3 4" xfId="19"/>
     <cellStyle name="20% - Акцент3 5" xfId="20"/>
     <cellStyle name="20% - Акцент3 6" xfId="925"/>
     <cellStyle name="20% - Акцент3 7" xfId="1110"/>
     <cellStyle name="20% - Акцент3 8" xfId="1133"/>
@@ -10385,50 +10388,55 @@
     <cellStyle name="Связанная ячейка 6" xfId="1107"/>
     <cellStyle name="Связанная ячейка 7" xfId="1132"/>
     <cellStyle name="Связанная ячейка 8" xfId="1157"/>
     <cellStyle name="Связанная ячейка 9" xfId="1169"/>
     <cellStyle name="Текст предупреждения 2" xfId="790"/>
     <cellStyle name="Текст предупреждения 3" xfId="791"/>
     <cellStyle name="Текст предупреждения 4" xfId="792"/>
     <cellStyle name="Текст предупреждения 5" xfId="793"/>
     <cellStyle name="Текст предупреждения 6" xfId="1111"/>
     <cellStyle name="Текст предупреждения 7" xfId="1134"/>
     <cellStyle name="Текст предупреждения 8" xfId="1158"/>
     <cellStyle name="Текст предупреждения 9" xfId="1170"/>
     <cellStyle name="Финансовый 2 2" xfId="794"/>
     <cellStyle name="Финансовый 2 3" xfId="795"/>
     <cellStyle name="Хороший 2" xfId="796"/>
     <cellStyle name="Хороший 3" xfId="797"/>
     <cellStyle name="Хороший 4" xfId="798"/>
     <cellStyle name="Хороший 5" xfId="799"/>
     <cellStyle name="Хороший 6" xfId="1114"/>
     <cellStyle name="Хороший 7" xfId="1138"/>
     <cellStyle name="Хороший 8" xfId="1159"/>
     <cellStyle name="Хороший 9" xfId="1171"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -10467,84 +10475,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -10680,556 +10690,606 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...5 lines deleted...]
-      <c r="H1" s="24"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
     </row>
-    <row r="2" spans="1:9" ht="15.75" thickBot="1">
+    <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F2" s="2"/>
-      <c r="I2" s="3" t="s">
+      <c r="J2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="15.75" thickBot="1">
+    <row r="3" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="7"/>
       <c r="B3" s="4">
         <v>2017</v>
       </c>
       <c r="C3" s="5">
         <v>2018</v>
       </c>
       <c r="D3" s="6">
         <v>2019</v>
       </c>
       <c r="E3" s="6">
         <v>2020</v>
       </c>
       <c r="F3" s="5">
         <v>2021</v>
       </c>
       <c r="G3" s="5">
         <v>2022</v>
       </c>
       <c r="H3" s="5">
         <v>2023</v>
       </c>
       <c r="I3" s="5">
         <v>2024</v>
       </c>
+      <c r="J3" s="5">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:9">
-      <c r="A4" s="25" t="s">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="20">
         <v>13567.9</v>
       </c>
       <c r="C4" s="20">
         <v>9070.2999999999993</v>
       </c>
       <c r="D4" s="20">
         <v>8585.2000000000007</v>
       </c>
       <c r="E4" s="19">
         <v>25500.6</v>
       </c>
       <c r="F4" s="18">
         <v>23472.9</v>
       </c>
       <c r="G4" s="18">
         <v>83870.5</v>
       </c>
       <c r="H4" s="17">
         <v>119665.7</v>
       </c>
       <c r="I4" s="22">
         <v>131889.5</v>
       </c>
+      <c r="J4" s="22">
+        <v>64472.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:9">
-      <c r="A5" s="26" t="s">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="16">
         <v>12695.6</v>
       </c>
       <c r="C5" s="16">
         <v>8754.4</v>
       </c>
       <c r="D5" s="16">
         <v>8585.2000000000007</v>
       </c>
       <c r="E5" s="16">
         <v>18840.2</v>
       </c>
       <c r="F5" s="16">
         <v>16653.8</v>
       </c>
       <c r="G5" s="16">
         <v>64057.8</v>
       </c>
       <c r="H5" s="17">
         <v>100845</v>
       </c>
       <c r="I5" s="23">
         <v>122932.1</v>
       </c>
+      <c r="J5" s="23">
+        <v>64226.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:9">
-      <c r="A6" s="26" t="s">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="15">
         <v>80.5</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="23">
         <v>9.5</v>
       </c>
+      <c r="J6" s="23">
+        <v>69.900000000000006</v>
+      </c>
     </row>
-    <row r="7" spans="1:9">
-      <c r="A7" s="26" t="s">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
+      <c r="J7" s="8" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="8" spans="1:9">
-      <c r="A8" s="27" t="s">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="14">
         <v>4.7</v>
       </c>
       <c r="G8" s="14">
         <v>446.4</v>
       </c>
       <c r="H8" s="17">
         <v>57.2</v>
       </c>
       <c r="I8" s="17" t="s">
         <v>2</v>
       </c>
+      <c r="J8" s="17" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="9" spans="1:9">
-      <c r="A9" s="26" t="s">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="13">
         <v>12.8</v>
       </c>
       <c r="G9" s="13">
         <v>177.1</v>
       </c>
       <c r="H9" s="17">
         <v>37</v>
       </c>
       <c r="I9" s="23">
         <v>36.5</v>
       </c>
+      <c r="J9" s="23">
+        <v>140.69999999999999</v>
+      </c>
     </row>
-    <row r="10" spans="1:9">
-      <c r="A10" s="26" t="s">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="12">
         <v>778.4</v>
       </c>
       <c r="C10" s="12">
         <v>315.89999999999998</v>
       </c>
       <c r="D10" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E10" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="21" t="s">
         <v>2</v>
       </c>
       <c r="G10" s="21" t="s">
         <v>2</v>
       </c>
       <c r="H10" s="21" t="s">
         <v>2</v>
       </c>
       <c r="I10" s="21" t="s">
         <v>2</v>
       </c>
+      <c r="J10" s="21" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="11" spans="1:9">
-      <c r="A11" s="26" t="s">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="11">
         <v>119.3</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="11">
         <v>222.3</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I11" s="11" t="s">
         <v>2</v>
       </c>
+      <c r="J11" s="11" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="12" spans="1:9">
-      <c r="A12" s="26" t="s">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>2</v>
       </c>
+      <c r="J12" s="8" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:9">
-      <c r="A13" s="26" t="s">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="21" t="s">
         <v>2</v>
       </c>
       <c r="G13" s="21" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="21" t="s">
         <v>2</v>
       </c>
       <c r="I13" s="21" t="s">
         <v>2</v>
       </c>
+      <c r="J13" s="21" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:9">
-      <c r="A14" s="26" t="s">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>2</v>
       </c>
+      <c r="J14" s="8" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="15" spans="1:9">
-      <c r="A15" s="26" t="s">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="10">
         <v>6541</v>
       </c>
       <c r="F15" s="10">
         <v>6801.5</v>
       </c>
       <c r="G15" s="10">
         <v>18966.900000000001</v>
       </c>
       <c r="H15" s="17">
         <v>18726.400000000001</v>
       </c>
       <c r="I15" s="23">
         <v>8911.4</v>
       </c>
+      <c r="J15" s="23" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:9">
-      <c r="A16" s="26" t="s">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I16" s="8" t="s">
         <v>2</v>
       </c>
+      <c r="J16" s="8" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="17" spans="1:9">
-      <c r="A17" s="26" t="s">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="8" t="s">
         <v>2</v>
       </c>
+      <c r="J17" s="8" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="18" spans="1:9">
-      <c r="A18" s="28" t="s">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>2</v>
       </c>
+      <c r="J18" s="9" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="19" spans="1:9">
-      <c r="A19" s="29" t="s">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>8</vt:lpstr>
     </vt:vector>