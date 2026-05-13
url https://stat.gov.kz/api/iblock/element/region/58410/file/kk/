--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="3435" windowWidth="21120" windowHeight="9330"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Сыртқы көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1440" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1479" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -385,73 +385,73 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -731,207 +731,209 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="27" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="27"/>
-[...47 lines deleted...]
-      <c r="AY2" s="27"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="28"/>
+      <c r="T2" s="28"/>
+      <c r="U2" s="28"/>
+      <c r="V2" s="28"/>
+      <c r="W2" s="28"/>
+      <c r="X2" s="28"/>
+      <c r="Y2" s="28"/>
+      <c r="Z2" s="28"/>
+      <c r="AA2" s="28"/>
+      <c r="AB2" s="28"/>
+      <c r="AC2" s="28"/>
+      <c r="AD2" s="28"/>
+      <c r="AE2" s="28"/>
+      <c r="AF2" s="28"/>
+      <c r="AG2" s="28"/>
+      <c r="AH2" s="28"/>
+      <c r="AI2" s="28"/>
+      <c r="AJ2" s="28"/>
+      <c r="AK2" s="28"/>
+      <c r="AL2" s="28"/>
+      <c r="AM2" s="28"/>
+      <c r="AN2" s="28"/>
+      <c r="AO2" s="28"/>
+      <c r="AP2" s="28"/>
+      <c r="AQ2" s="28"/>
+      <c r="AR2" s="28"/>
+      <c r="AS2" s="28"/>
+      <c r="AT2" s="28"/>
+      <c r="AU2" s="28"/>
+      <c r="AV2" s="28"/>
+      <c r="AW2" s="28"/>
+      <c r="AX2" s="28"/>
+      <c r="AY2" s="28"/>
+      <c r="AZ2" s="28"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="25"/>
+      <c r="B4" s="27">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="23">
         <v>2024</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="23">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="23">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1038,106 +1040,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
+      <c r="AZ5" s="19" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="28"/>
-[...47 lines deleted...]
-      <c r="AY6" s="28"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="29"/>
+      <c r="T6" s="29"/>
+      <c r="U6" s="29"/>
+      <c r="V6" s="29"/>
+      <c r="W6" s="29"/>
+      <c r="X6" s="29"/>
+      <c r="Y6" s="29"/>
+      <c r="Z6" s="29"/>
+      <c r="AA6" s="29"/>
+      <c r="AB6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AD6" s="29"/>
+      <c r="AE6" s="29"/>
+      <c r="AF6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AH6" s="29"/>
+      <c r="AI6" s="29"/>
+      <c r="AJ6" s="29"/>
+      <c r="AK6" s="29"/>
+      <c r="AL6" s="29"/>
+      <c r="AM6" s="29"/>
+      <c r="AN6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AP6" s="29"/>
+      <c r="AQ6" s="29"/>
+      <c r="AR6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AT6" s="29"/>
+      <c r="AU6" s="29"/>
+      <c r="AV6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="AX6" s="29"/>
+      <c r="AY6" s="29"/>
+      <c r="AZ6" s="29"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>51</v>
       </c>
       <c r="C7" s="11">
         <v>67</v>
       </c>
       <c r="D7" s="11">
         <v>60</v>
       </c>
       <c r="E7" s="11">
         <v>39</v>
       </c>
       <c r="F7" s="12">
         <v>54</v>
       </c>
       <c r="G7" s="12">
         <v>54</v>
       </c>
       <c r="H7" s="12">
         <v>74</v>
       </c>
       <c r="I7" s="11">
@@ -1244,55 +1250,58 @@
       </c>
       <c r="AQ7" s="12">
         <v>40</v>
       </c>
       <c r="AR7" s="11">
         <v>145</v>
       </c>
       <c r="AS7" s="11">
         <v>75</v>
       </c>
       <c r="AT7" s="11">
         <v>23</v>
       </c>
       <c r="AU7" s="11">
         <v>127</v>
       </c>
       <c r="AV7" s="12">
         <v>130</v>
       </c>
       <c r="AW7" s="11">
         <v>127</v>
       </c>
       <c r="AX7" s="11">
         <v>73</v>
       </c>
-      <c r="AY7" s="29">
+      <c r="AY7" s="22">
         <v>54</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>53</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>13</v>
       </c>
       <c r="C8" s="11">
         <v>30</v>
       </c>
       <c r="D8" s="11">
         <v>23</v>
       </c>
       <c r="E8" s="11">
         <v>23</v>
       </c>
       <c r="F8" s="12">
         <v>32</v>
       </c>
       <c r="G8" s="12">
         <v>26</v>
       </c>
       <c r="H8" s="12">
         <v>21</v>
       </c>
       <c r="I8" s="11">
@@ -1402,52 +1411,55 @@
       </c>
       <c r="AR8" s="11">
         <v>31</v>
       </c>
       <c r="AS8" s="11">
         <v>23</v>
       </c>
       <c r="AT8" s="11">
         <v>10</v>
       </c>
       <c r="AU8" s="11">
         <v>37</v>
       </c>
       <c r="AV8" s="12">
         <v>24</v>
       </c>
       <c r="AW8" s="11">
         <v>47</v>
       </c>
       <c r="AX8" s="11">
         <v>10</v>
       </c>
       <c r="AY8" s="12">
         <v>21</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>18</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -1557,52 +1569,55 @@
       </c>
       <c r="AR9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="11">
         <v>3</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12">
         <v>1</v>
       </c>
+      <c r="AZ9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>1</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>1</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="12">
         <v>1</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="12">
         <v>1</v>
       </c>
       <c r="I10" s="11">
@@ -1712,52 +1727,55 @@
       </c>
       <c r="AR10" s="11">
         <v>4</v>
       </c>
       <c r="AS10" s="11">
         <v>3</v>
       </c>
       <c r="AT10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU10" s="11">
         <v>6</v>
       </c>
       <c r="AV10" s="12">
         <v>6</v>
       </c>
       <c r="AW10" s="11">
         <v>10</v>
       </c>
       <c r="AX10" s="11">
         <v>3</v>
       </c>
       <c r="AY10" s="12">
         <v>7</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>33</v>
       </c>
       <c r="C11" s="11">
         <v>32</v>
       </c>
       <c r="D11" s="11">
         <v>28</v>
       </c>
       <c r="E11" s="11">
         <v>8</v>
       </c>
       <c r="F11" s="12">
         <v>15</v>
       </c>
       <c r="G11" s="12">
         <v>21</v>
       </c>
       <c r="H11" s="12">
         <v>43</v>
       </c>
       <c r="I11" s="11">
@@ -1867,52 +1885,55 @@
       </c>
       <c r="AR11" s="11">
         <v>96</v>
       </c>
       <c r="AS11" s="11">
         <v>42</v>
       </c>
       <c r="AT11" s="11">
         <v>7</v>
       </c>
       <c r="AU11" s="11">
         <v>56</v>
       </c>
       <c r="AV11" s="12">
         <v>80</v>
       </c>
       <c r="AW11" s="11">
         <v>56</v>
       </c>
       <c r="AX11" s="11">
         <v>43</v>
       </c>
       <c r="AY11" s="12">
         <v>14</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -2022,52 +2043,55 @@
       </c>
       <c r="AR12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="11">
         <v>1</v>
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -2177,52 +2201,55 @@
       </c>
       <c r="AR13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>1</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>4</v>
       </c>
       <c r="E14" s="11">
         <v>4</v>
       </c>
       <c r="F14" s="12">
         <v>1</v>
       </c>
       <c r="G14" s="12">
         <v>3</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="11">
@@ -2332,52 +2359,55 @@
       </c>
       <c r="AR14" s="11">
         <v>1</v>
       </c>
       <c r="AS14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="11">
         <v>1</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11">
         <v>1</v>
       </c>
       <c r="AX14" s="11">
         <v>2</v>
       </c>
       <c r="AY14" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="12">
         <v>2</v>
       </c>
       <c r="I15" s="11" t="s">
@@ -2487,52 +2517,55 @@
       </c>
       <c r="AR15" s="11">
         <v>2</v>
       </c>
       <c r="AS15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11">
         <v>1</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -2642,52 +2675,55 @@
       </c>
       <c r="AR16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>2</v>
       </c>
       <c r="E17" s="11">
         <v>1</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <v>2</v>
       </c>
       <c r="I17" s="11" t="s">
@@ -2797,52 +2833,55 @@
       </c>
       <c r="AR17" s="11">
         <v>3</v>
       </c>
       <c r="AS17" s="11">
         <v>1</v>
       </c>
       <c r="AT17" s="11">
         <v>1</v>
       </c>
       <c r="AU17" s="11">
         <v>8</v>
       </c>
       <c r="AV17" s="12">
         <v>2</v>
       </c>
       <c r="AW17" s="11">
         <v>2</v>
       </c>
       <c r="AX17" s="11">
         <v>3</v>
       </c>
       <c r="AY17" s="12">
         <v>1</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -2952,52 +2991,55 @@
       </c>
       <c r="AR18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS18" s="11">
         <v>2</v>
       </c>
       <c r="AT18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>1</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <v>1</v>
       </c>
       <c r="I19" s="11" t="s">
@@ -3107,52 +3149,55 @@
       </c>
       <c r="AR19" s="11">
         <v>3</v>
       </c>
       <c r="AS19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT19" s="11">
         <v>1</v>
       </c>
       <c r="AU19" s="11">
         <v>2</v>
       </c>
       <c r="AV19" s="12">
         <v>4</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11">
         <v>2</v>
       </c>
       <c r="AY19" s="12">
         <v>1</v>
       </c>
+      <c r="AZ19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="11" t="s">
@@ -3262,52 +3307,55 @@
       </c>
       <c r="AR20" s="11">
         <v>1</v>
       </c>
       <c r="AS20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12">
         <v>2</v>
       </c>
       <c r="AW20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>2</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>1</v>
       </c>
       <c r="F21" s="12">
         <v>1</v>
       </c>
       <c r="G21" s="12">
         <v>3</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="11">
@@ -3417,52 +3465,55 @@
       </c>
       <c r="AR21" s="11">
         <v>2</v>
       </c>
       <c r="AS21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT21" s="11">
         <v>3</v>
       </c>
       <c r="AU21" s="11">
         <v>5</v>
       </c>
       <c r="AV21" s="12">
         <v>3</v>
       </c>
       <c r="AW21" s="11">
         <v>6</v>
       </c>
       <c r="AX21" s="11">
         <v>5</v>
       </c>
       <c r="AY21" s="12">
         <v>3</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>1</v>
       </c>
       <c r="D22" s="11">
         <v>1</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>1</v>
       </c>
       <c r="H22" s="12">
         <v>1</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -3572,52 +3623,55 @@
       </c>
       <c r="AR22" s="11">
         <v>1</v>
       </c>
       <c r="AS22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="11">
         <v>1</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12">
         <v>1</v>
       </c>
+      <c r="AZ22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -3727,52 +3781,55 @@
       </c>
       <c r="AR23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="11" t="s">
@@ -3882,52 +3939,55 @@
       </c>
       <c r="AR24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="11">
         <v>1</v>
       </c>
       <c r="AV24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12">
         <v>2</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <v>1</v>
       </c>
       <c r="I25" s="11" t="s">
@@ -4037,52 +4097,55 @@
       </c>
       <c r="AR25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="11">
         <v>1</v>
       </c>
       <c r="AV25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW25" s="11">
         <v>2</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>1</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12">
         <v>1</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <v>2</v>
       </c>
       <c r="I26" s="11">
@@ -4192,52 +4255,55 @@
       </c>
       <c r="AR26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS26" s="11">
         <v>2</v>
       </c>
       <c r="AT26" s="11">
         <v>1</v>
       </c>
       <c r="AU26" s="11">
         <v>3</v>
       </c>
       <c r="AV26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>1</v>
       </c>
+      <c r="AZ26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>3</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>2</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="15">
@@ -4347,233 +4413,238 @@
       </c>
       <c r="AR27" s="15">
         <v>1</v>
       </c>
       <c r="AS27" s="15">
         <v>1</v>
       </c>
       <c r="AT27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU27" s="15">
         <v>1</v>
       </c>
       <c r="AV27" s="15">
         <v>4</v>
       </c>
       <c r="AW27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="15">
         <v>2</v>
       </c>
       <c r="AY27" s="15">
         <v>2</v>
       </c>
+      <c r="AZ27" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AX18" sqref="AX18"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="27" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="27"/>
-[...47 lines deleted...]
-      <c r="AY2" s="27"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="28"/>
+      <c r="T2" s="28"/>
+      <c r="U2" s="28"/>
+      <c r="V2" s="28"/>
+      <c r="W2" s="28"/>
+      <c r="X2" s="28"/>
+      <c r="Y2" s="28"/>
+      <c r="Z2" s="28"/>
+      <c r="AA2" s="28"/>
+      <c r="AB2" s="28"/>
+      <c r="AC2" s="28"/>
+      <c r="AD2" s="28"/>
+      <c r="AE2" s="28"/>
+      <c r="AF2" s="28"/>
+      <c r="AG2" s="28"/>
+      <c r="AH2" s="28"/>
+      <c r="AI2" s="28"/>
+      <c r="AJ2" s="28"/>
+      <c r="AK2" s="28"/>
+      <c r="AL2" s="28"/>
+      <c r="AM2" s="28"/>
+      <c r="AN2" s="28"/>
+      <c r="AO2" s="28"/>
+      <c r="AP2" s="28"/>
+      <c r="AQ2" s="28"/>
+      <c r="AR2" s="28"/>
+      <c r="AS2" s="28"/>
+      <c r="AT2" s="28"/>
+      <c r="AU2" s="28"/>
+      <c r="AV2" s="28"/>
+      <c r="AW2" s="28"/>
+      <c r="AX2" s="28"/>
+      <c r="AY2" s="28"/>
+      <c r="AZ2" s="28"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="25"/>
+      <c r="B4" s="27">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="23">
         <v>2024</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="23">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="23">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -4680,106 +4751,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
+      <c r="AZ5" s="19" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="28"/>
-[...47 lines deleted...]
-      <c r="AY6" s="28"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="29"/>
+      <c r="T6" s="29"/>
+      <c r="U6" s="29"/>
+      <c r="V6" s="29"/>
+      <c r="W6" s="29"/>
+      <c r="X6" s="29"/>
+      <c r="Y6" s="29"/>
+      <c r="Z6" s="29"/>
+      <c r="AA6" s="29"/>
+      <c r="AB6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AD6" s="29"/>
+      <c r="AE6" s="29"/>
+      <c r="AF6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AH6" s="29"/>
+      <c r="AI6" s="29"/>
+      <c r="AJ6" s="29"/>
+      <c r="AK6" s="29"/>
+      <c r="AL6" s="29"/>
+      <c r="AM6" s="29"/>
+      <c r="AN6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AP6" s="29"/>
+      <c r="AQ6" s="29"/>
+      <c r="AR6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AT6" s="29"/>
+      <c r="AU6" s="29"/>
+      <c r="AV6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="AX6" s="29"/>
+      <c r="AY6" s="29"/>
+      <c r="AZ6" s="29"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>225</v>
       </c>
       <c r="C7" s="11">
         <v>218</v>
       </c>
       <c r="D7" s="11">
         <v>202</v>
       </c>
       <c r="E7" s="11">
         <v>228</v>
       </c>
       <c r="F7" s="11">
         <v>232</v>
       </c>
       <c r="G7" s="12">
         <v>377</v>
       </c>
       <c r="H7" s="12">
         <v>436</v>
       </c>
       <c r="I7" s="11">
@@ -4886,55 +4961,58 @@
       </c>
       <c r="AQ7" s="12">
         <v>78</v>
       </c>
       <c r="AR7" s="11">
         <v>70</v>
       </c>
       <c r="AS7" s="11">
         <v>61</v>
       </c>
       <c r="AT7" s="11">
         <v>68</v>
       </c>
       <c r="AU7" s="11">
         <v>58</v>
       </c>
       <c r="AV7" s="12">
         <v>31</v>
       </c>
       <c r="AW7" s="11">
         <v>18</v>
       </c>
       <c r="AX7" s="11">
         <v>16</v>
       </c>
-      <c r="AY7" s="29">
+      <c r="AY7" s="22">
         <v>29</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>21</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>98</v>
       </c>
       <c r="C8" s="11">
         <v>96</v>
       </c>
       <c r="D8" s="11">
         <v>84</v>
       </c>
       <c r="E8" s="11">
         <v>73</v>
       </c>
       <c r="F8" s="11">
         <v>90</v>
       </c>
       <c r="G8" s="12">
         <v>135</v>
       </c>
       <c r="H8" s="12">
         <v>153</v>
       </c>
       <c r="I8" s="11">
@@ -5044,52 +5122,55 @@
       </c>
       <c r="AR8" s="11">
         <v>24</v>
       </c>
       <c r="AS8" s="11">
         <v>13</v>
       </c>
       <c r="AT8" s="11">
         <v>30</v>
       </c>
       <c r="AU8" s="11">
         <v>38</v>
       </c>
       <c r="AV8" s="12">
         <v>15</v>
       </c>
       <c r="AW8" s="11">
         <v>3</v>
       </c>
       <c r="AX8" s="11">
         <v>8</v>
       </c>
       <c r="AY8" s="12">
         <v>21</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>2</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>5</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -5199,52 +5280,55 @@
       </c>
       <c r="AR9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>18</v>
       </c>
       <c r="C10" s="11">
         <v>29</v>
       </c>
       <c r="D10" s="11">
         <v>26</v>
       </c>
       <c r="E10" s="11">
         <v>31</v>
       </c>
       <c r="F10" s="11">
         <v>23</v>
       </c>
       <c r="G10" s="12">
         <v>31</v>
       </c>
       <c r="H10" s="12">
         <v>42</v>
       </c>
       <c r="I10" s="11">
@@ -5354,52 +5438,55 @@
       </c>
       <c r="AR10" s="11">
         <v>6</v>
       </c>
       <c r="AS10" s="11">
         <v>1</v>
       </c>
       <c r="AT10" s="11">
         <v>7</v>
       </c>
       <c r="AU10" s="11">
         <v>1</v>
       </c>
       <c r="AV10" s="12">
         <v>3</v>
       </c>
       <c r="AW10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="12">
         <v>1</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>41</v>
       </c>
       <c r="C11" s="11">
         <v>42</v>
       </c>
       <c r="D11" s="11">
         <v>37</v>
       </c>
       <c r="E11" s="11">
         <v>54</v>
       </c>
       <c r="F11" s="11">
         <v>43</v>
       </c>
       <c r="G11" s="12">
         <v>79</v>
       </c>
       <c r="H11" s="12">
         <v>101</v>
       </c>
       <c r="I11" s="11">
@@ -5509,52 +5596,55 @@
       </c>
       <c r="AR11" s="11">
         <v>12</v>
       </c>
       <c r="AS11" s="11">
         <v>14</v>
       </c>
       <c r="AT11" s="11">
         <v>10</v>
       </c>
       <c r="AU11" s="11">
         <v>11</v>
       </c>
       <c r="AV11" s="12">
         <v>3</v>
       </c>
       <c r="AW11" s="11">
         <v>7</v>
       </c>
       <c r="AX11" s="11">
         <v>6</v>
       </c>
       <c r="AY11" s="12">
         <v>3</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>1</v>
       </c>
       <c r="D12" s="11">
         <v>4</v>
       </c>
       <c r="E12" s="11">
         <v>2</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>1</v>
       </c>
       <c r="H12" s="12">
         <v>11</v>
       </c>
       <c r="I12" s="11">
@@ -5664,52 +5754,55 @@
       </c>
       <c r="AR12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="11">
         <v>2</v>
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12">
         <v>1</v>
       </c>
+      <c r="AZ12" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -5819,52 +5912,55 @@
       </c>
       <c r="AR13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>4</v>
       </c>
       <c r="C14" s="11">
         <v>5</v>
       </c>
       <c r="D14" s="11">
         <v>4</v>
       </c>
       <c r="E14" s="11">
         <v>3</v>
       </c>
       <c r="F14" s="11">
         <v>10</v>
       </c>
       <c r="G14" s="12">
         <v>9</v>
       </c>
       <c r="H14" s="12">
         <v>17</v>
       </c>
       <c r="I14" s="11">
@@ -5974,52 +6070,55 @@
       </c>
       <c r="AR14" s="11">
         <v>1</v>
       </c>
       <c r="AS14" s="11">
         <v>8</v>
       </c>
       <c r="AT14" s="11">
         <v>2</v>
       </c>
       <c r="AU14" s="11">
         <v>1</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="12">
         <v>1</v>
       </c>
+      <c r="AZ14" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>8</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <v>6</v>
       </c>
       <c r="F15" s="11">
         <v>4</v>
       </c>
       <c r="G15" s="12">
         <v>3</v>
       </c>
       <c r="H15" s="12">
         <v>8</v>
       </c>
       <c r="I15" s="11">
@@ -6129,52 +6228,55 @@
       </c>
       <c r="AR15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS15" s="11">
         <v>3</v>
       </c>
       <c r="AT15" s="11">
         <v>8</v>
       </c>
       <c r="AU15" s="11">
         <v>1</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ15" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -6284,52 +6386,55 @@
       </c>
       <c r="AR16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>7</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>8</v>
       </c>
       <c r="E17" s="11">
         <v>14</v>
       </c>
       <c r="F17" s="11">
         <v>10</v>
       </c>
       <c r="G17" s="12">
         <v>13</v>
       </c>
       <c r="H17" s="12">
         <v>14</v>
       </c>
       <c r="I17" s="11">
@@ -6439,52 +6544,55 @@
       </c>
       <c r="AR17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS17" s="11">
         <v>7</v>
       </c>
       <c r="AT17" s="11">
         <v>1</v>
       </c>
       <c r="AU17" s="11">
         <v>1</v>
       </c>
       <c r="AV17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>2</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -6594,52 +6702,55 @@
       </c>
       <c r="AR18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>10</v>
       </c>
       <c r="C19" s="11">
         <v>6</v>
       </c>
       <c r="D19" s="11">
         <v>3</v>
       </c>
       <c r="E19" s="11">
         <v>13</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="12">
         <v>23</v>
       </c>
       <c r="H19" s="12">
         <v>15</v>
       </c>
       <c r="I19" s="11">
@@ -6749,52 +6860,55 @@
       </c>
       <c r="AR19" s="11">
         <v>1</v>
       </c>
       <c r="AS19" s="11">
         <v>1</v>
       </c>
       <c r="AT19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>2</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>2</v>
       </c>
       <c r="H20" s="12">
         <v>9</v>
       </c>
       <c r="I20" s="11">
@@ -6904,52 +7018,55 @@
       </c>
       <c r="AR20" s="11">
         <v>3</v>
       </c>
       <c r="AS20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="11">
         <v>2</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>11</v>
       </c>
       <c r="C21" s="11">
         <v>19</v>
       </c>
       <c r="D21" s="11">
         <v>10</v>
       </c>
       <c r="E21" s="11">
         <v>16</v>
       </c>
       <c r="F21" s="11">
         <v>25</v>
       </c>
       <c r="G21" s="12">
         <v>37</v>
       </c>
       <c r="H21" s="12">
         <v>31</v>
       </c>
       <c r="I21" s="11">
@@ -7059,52 +7176,55 @@
       </c>
       <c r="AR21" s="11">
         <v>8</v>
       </c>
       <c r="AS21" s="11">
         <v>10</v>
       </c>
       <c r="AT21" s="11">
         <v>8</v>
       </c>
       <c r="AU21" s="11">
         <v>1</v>
       </c>
       <c r="AV21" s="12">
         <v>2</v>
       </c>
       <c r="AW21" s="11">
         <v>4</v>
       </c>
       <c r="AX21" s="11">
         <v>2</v>
       </c>
       <c r="AY21" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>4</v>
       </c>
       <c r="E22" s="11">
         <v>2</v>
       </c>
       <c r="F22" s="11">
         <v>1</v>
       </c>
       <c r="G22" s="12">
         <v>5</v>
       </c>
       <c r="H22" s="12">
         <v>6</v>
       </c>
       <c r="I22" s="11">
@@ -7214,52 +7334,55 @@
       </c>
       <c r="AR22" s="11">
         <v>1</v>
       </c>
       <c r="AS22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -7369,52 +7492,55 @@
       </c>
       <c r="AR23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>7</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>3</v>
       </c>
       <c r="F24" s="11">
         <v>2</v>
       </c>
       <c r="G24" s="11">
         <v>3</v>
       </c>
       <c r="H24" s="12">
         <v>4</v>
       </c>
       <c r="I24" s="11">
@@ -7524,52 +7650,55 @@
       </c>
       <c r="AR24" s="11">
         <v>12</v>
       </c>
       <c r="AS24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="11">
         <v>2</v>
       </c>
       <c r="AV24" s="12">
         <v>6</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
+      <c r="AZ24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>3</v>
       </c>
       <c r="C25" s="11">
         <v>9</v>
       </c>
       <c r="D25" s="11">
         <v>8</v>
       </c>
       <c r="E25" s="11">
         <v>1</v>
       </c>
       <c r="F25" s="11">
         <v>15</v>
       </c>
       <c r="G25" s="11">
         <v>11</v>
       </c>
       <c r="H25" s="12">
         <v>14</v>
       </c>
       <c r="I25" s="11">
@@ -7679,52 +7808,55 @@
       </c>
       <c r="AR25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS25" s="11">
         <v>1</v>
       </c>
       <c r="AT25" s="11">
         <v>1</v>
       </c>
       <c r="AU25" s="11">
         <v>1</v>
       </c>
       <c r="AV25" s="12">
         <v>1</v>
       </c>
       <c r="AW25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>6</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>5</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>5</v>
       </c>
       <c r="G26" s="11">
         <v>9</v>
       </c>
       <c r="H26" s="12">
         <v>2</v>
       </c>
       <c r="I26" s="11">
@@ -7834,52 +7966,55 @@
       </c>
       <c r="AR26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>5</v>
       </c>
       <c r="C27" s="15">
         <v>10</v>
       </c>
       <c r="D27" s="15">
         <v>3</v>
       </c>
       <c r="E27" s="15">
         <v>6</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>7</v>
       </c>
       <c r="H27" s="15">
         <v>9</v>
       </c>
       <c r="I27" s="15">
@@ -7989,233 +8124,238 @@
       </c>
       <c r="AR27" s="15">
         <v>2</v>
       </c>
       <c r="AS27" s="15">
         <v>1</v>
       </c>
       <c r="AT27" s="15">
         <v>1</v>
       </c>
       <c r="AU27" s="15">
         <v>1</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="15">
         <v>2</v>
       </c>
       <c r="AX27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="15">
         <v>1</v>
       </c>
+      <c r="AZ27" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AX18" sqref="AX18"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.140625" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.140625" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="27" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="27"/>
-[...47 lines deleted...]
-      <c r="AY2" s="27"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="28"/>
+      <c r="T2" s="28"/>
+      <c r="U2" s="28"/>
+      <c r="V2" s="28"/>
+      <c r="W2" s="28"/>
+      <c r="X2" s="28"/>
+      <c r="Y2" s="28"/>
+      <c r="Z2" s="28"/>
+      <c r="AA2" s="28"/>
+      <c r="AB2" s="28"/>
+      <c r="AC2" s="28"/>
+      <c r="AD2" s="28"/>
+      <c r="AE2" s="28"/>
+      <c r="AF2" s="28"/>
+      <c r="AG2" s="28"/>
+      <c r="AH2" s="28"/>
+      <c r="AI2" s="28"/>
+      <c r="AJ2" s="28"/>
+      <c r="AK2" s="28"/>
+      <c r="AL2" s="28"/>
+      <c r="AM2" s="28"/>
+      <c r="AN2" s="28"/>
+      <c r="AO2" s="28"/>
+      <c r="AP2" s="28"/>
+      <c r="AQ2" s="28"/>
+      <c r="AR2" s="28"/>
+      <c r="AS2" s="28"/>
+      <c r="AT2" s="28"/>
+      <c r="AU2" s="28"/>
+      <c r="AV2" s="28"/>
+      <c r="AW2" s="28"/>
+      <c r="AX2" s="28"/>
+      <c r="AY2" s="28"/>
+      <c r="AZ2" s="28"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="25"/>
+      <c r="B4" s="27">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="23">
         <v>2024</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="23">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="23">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -8322,106 +8462,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
+      <c r="AZ5" s="19" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="28"/>
-[...47 lines deleted...]
-      <c r="AY6" s="28"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="29"/>
+      <c r="T6" s="29"/>
+      <c r="U6" s="29"/>
+      <c r="V6" s="29"/>
+      <c r="W6" s="29"/>
+      <c r="X6" s="29"/>
+      <c r="Y6" s="29"/>
+      <c r="Z6" s="29"/>
+      <c r="AA6" s="29"/>
+      <c r="AB6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AD6" s="29"/>
+      <c r="AE6" s="29"/>
+      <c r="AF6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AH6" s="29"/>
+      <c r="AI6" s="29"/>
+      <c r="AJ6" s="29"/>
+      <c r="AK6" s="29"/>
+      <c r="AL6" s="29"/>
+      <c r="AM6" s="29"/>
+      <c r="AN6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AP6" s="29"/>
+      <c r="AQ6" s="29"/>
+      <c r="AR6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AT6" s="29"/>
+      <c r="AU6" s="29"/>
+      <c r="AV6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="AX6" s="29"/>
+      <c r="AY6" s="29"/>
+      <c r="AZ6" s="29"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>-174</v>
       </c>
       <c r="C7" s="11">
         <v>-151</v>
       </c>
       <c r="D7" s="11">
         <v>-142</v>
       </c>
       <c r="E7" s="11">
         <v>-189</v>
       </c>
       <c r="F7" s="11">
         <v>-178</v>
       </c>
       <c r="G7" s="12">
         <v>-323</v>
       </c>
       <c r="H7" s="12">
         <v>-362</v>
       </c>
       <c r="I7" s="11">
@@ -8528,55 +8672,58 @@
       </c>
       <c r="AQ7" s="12">
         <v>-38</v>
       </c>
       <c r="AR7" s="11">
         <v>75</v>
       </c>
       <c r="AS7" s="11">
         <v>14</v>
       </c>
       <c r="AT7" s="11">
         <v>-45</v>
       </c>
       <c r="AU7" s="11">
         <v>69</v>
       </c>
       <c r="AV7" s="12">
         <v>99</v>
       </c>
       <c r="AW7" s="11">
         <v>109</v>
       </c>
       <c r="AX7" s="11">
         <v>57</v>
       </c>
-      <c r="AY7" s="29">
+      <c r="AY7" s="22">
         <v>25</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>32</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>-85</v>
       </c>
       <c r="C8" s="11">
         <v>-66</v>
       </c>
       <c r="D8" s="11">
         <v>-61</v>
       </c>
       <c r="E8" s="11">
         <v>-50</v>
       </c>
       <c r="F8" s="11">
         <v>-58</v>
       </c>
       <c r="G8" s="12">
         <v>-109</v>
       </c>
       <c r="H8" s="12">
         <v>-132</v>
       </c>
       <c r="I8" s="11">
@@ -8686,52 +8833,55 @@
       </c>
       <c r="AR8" s="11">
         <v>7</v>
       </c>
       <c r="AS8" s="11">
         <v>10</v>
       </c>
       <c r="AT8" s="11">
         <v>-20</v>
       </c>
       <c r="AU8" s="11">
         <v>-1</v>
       </c>
       <c r="AV8" s="12">
         <v>9</v>
       </c>
       <c r="AW8" s="11">
         <v>44</v>
       </c>
       <c r="AX8" s="11">
         <v>2</v>
       </c>
       <c r="AY8" s="12">
         <v>0</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>-2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>-2</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>-5</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -8841,52 +8991,55 @@
       </c>
       <c r="AR9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="11">
         <v>3</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12">
         <v>1</v>
       </c>
+      <c r="AZ9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>-17</v>
       </c>
       <c r="C10" s="11">
         <v>-29</v>
       </c>
       <c r="D10" s="11">
         <v>-25</v>
       </c>
       <c r="E10" s="11">
         <v>-31</v>
       </c>
       <c r="F10" s="11">
         <v>-22</v>
       </c>
       <c r="G10" s="12">
         <v>-31</v>
       </c>
       <c r="H10" s="12">
         <v>-41</v>
       </c>
       <c r="I10" s="11">
@@ -8996,52 +9149,55 @@
       </c>
       <c r="AR10" s="11">
         <v>-2</v>
       </c>
       <c r="AS10" s="11">
         <v>2</v>
       </c>
       <c r="AT10" s="11">
         <v>-7</v>
       </c>
       <c r="AU10" s="11">
         <v>5</v>
       </c>
       <c r="AV10" s="12">
         <v>3</v>
       </c>
       <c r="AW10" s="11">
         <v>10</v>
       </c>
       <c r="AX10" s="11">
         <v>3</v>
       </c>
       <c r="AY10" s="12">
         <v>6</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>-8</v>
       </c>
       <c r="C11" s="11">
         <v>-10</v>
       </c>
       <c r="D11" s="11">
         <v>-9</v>
       </c>
       <c r="E11" s="11">
         <v>-46</v>
       </c>
       <c r="F11" s="11">
         <v>-28</v>
       </c>
       <c r="G11" s="12">
         <v>-58</v>
       </c>
       <c r="H11" s="12">
         <v>-58</v>
       </c>
       <c r="I11" s="11">
@@ -9151,52 +9307,55 @@
       </c>
       <c r="AR11" s="11">
         <v>84</v>
       </c>
       <c r="AS11" s="11">
         <v>28</v>
       </c>
       <c r="AT11" s="11">
         <v>-3</v>
       </c>
       <c r="AU11" s="11">
         <v>45</v>
       </c>
       <c r="AV11" s="12">
         <v>77</v>
       </c>
       <c r="AW11" s="11">
         <v>49</v>
       </c>
       <c r="AX11" s="11">
         <v>37</v>
       </c>
       <c r="AY11" s="12">
         <v>11</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>-3</v>
       </c>
       <c r="C12" s="11">
         <v>-1</v>
       </c>
       <c r="D12" s="11">
         <v>-4</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>-1</v>
       </c>
       <c r="H12" s="12">
         <v>-11</v>
       </c>
       <c r="I12" s="11">
@@ -9306,52 +9465,55 @@
       </c>
       <c r="AR12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="11">
         <v>-1</v>
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12">
         <v>-1</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -9461,52 +9623,55 @@
       </c>
       <c r="AR13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>-3</v>
       </c>
       <c r="C14" s="11">
         <v>-5</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11">
         <v>-9</v>
       </c>
       <c r="G14" s="12">
         <v>-6</v>
       </c>
       <c r="H14" s="12">
         <v>-17</v>
       </c>
       <c r="I14" s="11">
@@ -9616,52 +9781,55 @@
       </c>
       <c r="AR14" s="11">
         <v>0</v>
       </c>
       <c r="AS14" s="11">
         <v>-8</v>
       </c>
       <c r="AT14" s="11">
         <v>-2</v>
       </c>
       <c r="AU14" s="11">
         <v>0</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11">
         <v>1</v>
       </c>
       <c r="AX14" s="11">
         <v>2</v>
       </c>
       <c r="AY14" s="12">
         <v>-1</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>-8</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>-3</v>
       </c>
       <c r="E15" s="11">
         <v>-6</v>
       </c>
       <c r="F15" s="11">
         <v>-4</v>
       </c>
       <c r="G15" s="12">
         <v>-3</v>
       </c>
       <c r="H15" s="12">
         <v>-6</v>
       </c>
       <c r="I15" s="11">
@@ -9771,52 +9939,55 @@
       </c>
       <c r="AR15" s="11">
         <v>2</v>
       </c>
       <c r="AS15" s="11">
         <v>-3</v>
       </c>
       <c r="AT15" s="11">
         <v>-8</v>
       </c>
       <c r="AU15" s="11">
         <v>-1</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11">
         <v>1</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -9926,52 +10097,55 @@
       </c>
       <c r="AR16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>-7</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>-6</v>
       </c>
       <c r="E17" s="11">
         <v>-13</v>
       </c>
       <c r="F17" s="11">
         <v>-10</v>
       </c>
       <c r="G17" s="12">
         <v>-13</v>
       </c>
       <c r="H17" s="12">
         <v>-12</v>
       </c>
       <c r="I17" s="11">
@@ -10081,52 +10255,55 @@
       </c>
       <c r="AR17" s="11">
         <v>3</v>
       </c>
       <c r="AS17" s="11">
         <v>-6</v>
       </c>
       <c r="AT17" s="11">
         <v>0</v>
       </c>
       <c r="AU17" s="11">
         <v>7</v>
       </c>
       <c r="AV17" s="12">
         <v>2</v>
       </c>
       <c r="AW17" s="11">
         <v>2</v>
       </c>
       <c r="AX17" s="11">
         <v>3</v>
       </c>
       <c r="AY17" s="12">
         <v>1</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>-2</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>-4</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -10236,52 +10413,55 @@
       </c>
       <c r="AR18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS18" s="11">
         <v>2</v>
       </c>
       <c r="AT18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>-10</v>
       </c>
       <c r="C19" s="11">
         <v>-5</v>
       </c>
       <c r="D19" s="11">
         <v>-3</v>
       </c>
       <c r="E19" s="11">
         <v>-13</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="12">
         <v>-23</v>
       </c>
       <c r="H19" s="12">
         <v>-14</v>
       </c>
       <c r="I19" s="11">
@@ -10391,52 +10571,55 @@
       </c>
       <c r="AR19" s="11">
         <v>2</v>
       </c>
       <c r="AS19" s="11">
         <v>-1</v>
       </c>
       <c r="AT19" s="11">
         <v>1</v>
       </c>
       <c r="AU19" s="11">
         <v>2</v>
       </c>
       <c r="AV19" s="12">
         <v>4</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11">
         <v>2</v>
       </c>
       <c r="AY19" s="12">
         <v>1</v>
       </c>
+      <c r="AZ19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>-2</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>-1</v>
       </c>
       <c r="G20" s="12">
         <v>-2</v>
       </c>
       <c r="H20" s="12">
         <v>-9</v>
       </c>
       <c r="I20" s="11">
@@ -10546,52 +10729,55 @@
       </c>
       <c r="AR20" s="11">
         <v>-2</v>
       </c>
       <c r="AS20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12">
         <v>2</v>
       </c>
       <c r="AW20" s="11">
         <v>-2</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>-11</v>
       </c>
       <c r="C21" s="11">
         <v>-17</v>
       </c>
       <c r="D21" s="11">
         <v>-10</v>
       </c>
       <c r="E21" s="11">
         <v>-15</v>
       </c>
       <c r="F21" s="11">
         <v>-24</v>
       </c>
       <c r="G21" s="12">
         <v>-34</v>
       </c>
       <c r="H21" s="12">
         <v>-31</v>
       </c>
       <c r="I21" s="11">
@@ -10701,52 +10887,55 @@
       </c>
       <c r="AR21" s="11">
         <v>-6</v>
       </c>
       <c r="AS21" s="11">
         <v>-10</v>
       </c>
       <c r="AT21" s="11">
         <v>-5</v>
       </c>
       <c r="AU21" s="11">
         <v>4</v>
       </c>
       <c r="AV21" s="12">
         <v>1</v>
       </c>
       <c r="AW21" s="11">
         <v>2</v>
       </c>
       <c r="AX21" s="11">
         <v>3</v>
       </c>
       <c r="AY21" s="12">
         <v>3</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>1</v>
       </c>
       <c r="D22" s="11">
         <v>-3</v>
       </c>
       <c r="E22" s="11">
         <v>-2</v>
       </c>
       <c r="F22" s="11">
         <v>-1</v>
       </c>
       <c r="G22" s="12">
         <v>-4</v>
       </c>
       <c r="H22" s="12">
         <v>-5</v>
       </c>
       <c r="I22" s="11">
@@ -10856,52 +11045,55 @@
       </c>
       <c r="AR22" s="11">
         <v>0</v>
       </c>
       <c r="AS22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="11">
         <v>1</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12">
         <v>1</v>
       </c>
+      <c r="AZ22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>-2</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -11011,52 +11203,55 @@
       </c>
       <c r="AR23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-1</v>
       </c>
       <c r="D24" s="11">
         <v>-3</v>
       </c>
       <c r="E24" s="11">
         <v>-3</v>
       </c>
       <c r="F24" s="11">
         <v>-2</v>
       </c>
       <c r="G24" s="11">
         <v>-3</v>
       </c>
       <c r="H24" s="12">
         <v>-4</v>
       </c>
       <c r="I24" s="11">
@@ -11166,52 +11361,55 @@
       </c>
       <c r="AR24" s="11">
         <v>-12</v>
       </c>
       <c r="AS24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="11">
         <v>-1</v>
       </c>
       <c r="AV24" s="12">
         <v>-6</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12">
         <v>-1</v>
       </c>
+      <c r="AZ24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>-3</v>
       </c>
       <c r="C25" s="11">
         <v>-9</v>
       </c>
       <c r="D25" s="11">
         <v>-8</v>
       </c>
       <c r="E25" s="11">
         <v>-1</v>
       </c>
       <c r="F25" s="11">
         <v>-13</v>
       </c>
       <c r="G25" s="11">
         <v>-11</v>
       </c>
       <c r="H25" s="12">
         <v>-13</v>
       </c>
       <c r="I25" s="11">
@@ -11321,52 +11519,55 @@
       </c>
       <c r="AR25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS25" s="11">
         <v>-1</v>
       </c>
       <c r="AT25" s="11">
         <v>-1</v>
       </c>
       <c r="AU25" s="11">
         <v>0</v>
       </c>
       <c r="AV25" s="12">
         <v>-1</v>
       </c>
       <c r="AW25" s="11">
         <v>2</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>-6</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>-4</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>-4</v>
       </c>
       <c r="G26" s="11">
         <v>-9</v>
       </c>
       <c r="H26" s="12">
         <v>0</v>
       </c>
       <c r="I26" s="11">
@@ -11476,52 +11677,55 @@
       </c>
       <c r="AR26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AS26" s="11">
         <v>2</v>
       </c>
       <c r="AT26" s="11">
         <v>1</v>
       </c>
       <c r="AU26" s="11">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>-1</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>1</v>
       </c>
+      <c r="AZ26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>-2</v>
       </c>
       <c r="C27" s="15">
         <v>-10</v>
       </c>
       <c r="D27" s="15">
         <v>-3</v>
       </c>
       <c r="E27" s="15">
         <v>-4</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>-7</v>
       </c>
       <c r="H27" s="15">
         <v>-9</v>
       </c>
       <c r="I27" s="15">
@@ -11631,62 +11835,65 @@
       </c>
       <c r="AR27" s="15">
         <v>-1</v>
       </c>
       <c r="AS27" s="15">
         <v>0</v>
       </c>
       <c r="AT27" s="15">
         <v>-1</v>
       </c>
       <c r="AU27" s="15">
         <v>0</v>
       </c>
       <c r="AV27" s="15">
         <v>4</v>
       </c>
       <c r="AW27" s="15">
         <v>-2</v>
       </c>
       <c r="AX27" s="15">
         <v>2</v>
       </c>
       <c r="AY27" s="15">
         <v>1</v>
       </c>
+      <c r="AZ27" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>