--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="3435" windowWidth="21120" windowHeight="9330"/>
+    <workbookView xWindow="-180" yWindow="3045" windowWidth="21120" windowHeight="9330"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Сыртқы көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1479" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -731,76 +731,76 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection pane="topRight" activeCell="AM19" sqref="AM19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
       <c r="V2" s="28"/>
       <c r="W2" s="28"/>
       <c r="X2" s="28"/>
@@ -810,65 +810,66 @@
       <c r="AB2" s="28"/>
       <c r="AC2" s="28"/>
       <c r="AD2" s="28"/>
       <c r="AE2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AG2" s="28"/>
       <c r="AH2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="28"/>
       <c r="AM2" s="28"/>
       <c r="AN2" s="28"/>
       <c r="AO2" s="28"/>
       <c r="AP2" s="28"/>
       <c r="AQ2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AS2" s="28"/>
       <c r="AT2" s="28"/>
       <c r="AU2" s="28"/>
       <c r="AV2" s="28"/>
       <c r="AW2" s="28"/>
       <c r="AX2" s="28"/>
       <c r="AY2" s="28"/>
       <c r="AZ2" s="28"/>
+      <c r="BA2" s="28"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="27">
         <v>2022</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27">
         <v>2023</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
@@ -887,52 +888,53 @@
       <c r="AF4" s="23"/>
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="23"/>
       <c r="AK4" s="23"/>
       <c r="AL4" s="23">
         <v>2025</v>
       </c>
       <c r="AM4" s="23"/>
       <c r="AN4" s="23"/>
       <c r="AO4" s="23"/>
       <c r="AP4" s="23"/>
       <c r="AQ4" s="23"/>
       <c r="AR4" s="23"/>
       <c r="AS4" s="23"/>
       <c r="AT4" s="23"/>
       <c r="AU4" s="23"/>
       <c r="AV4" s="23"/>
       <c r="AW4" s="24"/>
       <c r="AX4" s="23">
         <v>2026</v>
       </c>
       <c r="AY4" s="23"/>
       <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -1043,52 +1045,55 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
+      <c r="BA5" s="19" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="29"/>
       <c r="U6" s="29"/>
       <c r="V6" s="29"/>
       <c r="W6" s="29"/>
       <c r="X6" s="29"/>
@@ -1098,52 +1103,53 @@
       <c r="AB6" s="29"/>
       <c r="AC6" s="29"/>
       <c r="AD6" s="29"/>
       <c r="AE6" s="29"/>
       <c r="AF6" s="29"/>
       <c r="AG6" s="29"/>
       <c r="AH6" s="29"/>
       <c r="AI6" s="29"/>
       <c r="AJ6" s="29"/>
       <c r="AK6" s="29"/>
       <c r="AL6" s="29"/>
       <c r="AM6" s="29"/>
       <c r="AN6" s="29"/>
       <c r="AO6" s="29"/>
       <c r="AP6" s="29"/>
       <c r="AQ6" s="29"/>
       <c r="AR6" s="29"/>
       <c r="AS6" s="29"/>
       <c r="AT6" s="29"/>
       <c r="AU6" s="29"/>
       <c r="AV6" s="29"/>
       <c r="AW6" s="29"/>
       <c r="AX6" s="29"/>
       <c r="AY6" s="29"/>
       <c r="AZ6" s="29"/>
+      <c r="BA6" s="29"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>51</v>
       </c>
       <c r="C7" s="11">
         <v>67</v>
       </c>
       <c r="D7" s="11">
         <v>60</v>
       </c>
       <c r="E7" s="11">
         <v>39</v>
       </c>
       <c r="F7" s="12">
         <v>54</v>
       </c>
       <c r="G7" s="12">
         <v>54</v>
       </c>
       <c r="H7" s="12">
         <v>74</v>
       </c>
       <c r="I7" s="11">
@@ -1256,52 +1262,55 @@
       </c>
       <c r="AS7" s="11">
         <v>75</v>
       </c>
       <c r="AT7" s="11">
         <v>23</v>
       </c>
       <c r="AU7" s="11">
         <v>127</v>
       </c>
       <c r="AV7" s="12">
         <v>130</v>
       </c>
       <c r="AW7" s="11">
         <v>127</v>
       </c>
       <c r="AX7" s="11">
         <v>73</v>
       </c>
       <c r="AY7" s="22">
         <v>54</v>
       </c>
       <c r="AZ7" s="11">
         <v>53</v>
       </c>
+      <c r="BA7" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>13</v>
       </c>
       <c r="C8" s="11">
         <v>30</v>
       </c>
       <c r="D8" s="11">
         <v>23</v>
       </c>
       <c r="E8" s="11">
         <v>23</v>
       </c>
       <c r="F8" s="12">
         <v>32</v>
       </c>
       <c r="G8" s="12">
         <v>26</v>
       </c>
       <c r="H8" s="12">
         <v>21</v>
       </c>
       <c r="I8" s="11">
@@ -1414,52 +1423,55 @@
       </c>
       <c r="AS8" s="11">
         <v>23</v>
       </c>
       <c r="AT8" s="11">
         <v>10</v>
       </c>
       <c r="AU8" s="11">
         <v>37</v>
       </c>
       <c r="AV8" s="12">
         <v>24</v>
       </c>
       <c r="AW8" s="11">
         <v>47</v>
       </c>
       <c r="AX8" s="11">
         <v>10</v>
       </c>
       <c r="AY8" s="12">
         <v>21</v>
       </c>
       <c r="AZ8" s="11">
         <v>18</v>
       </c>
+      <c r="BA8" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -1572,52 +1584,55 @@
       </c>
       <c r="AS9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="11">
         <v>3</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12">
         <v>1</v>
       </c>
       <c r="AZ9" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>1</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>1</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="12">
         <v>1</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="12">
         <v>1</v>
       </c>
       <c r="I10" s="11">
@@ -1730,52 +1745,55 @@
       </c>
       <c r="AS10" s="11">
         <v>3</v>
       </c>
       <c r="AT10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU10" s="11">
         <v>6</v>
       </c>
       <c r="AV10" s="12">
         <v>6</v>
       </c>
       <c r="AW10" s="11">
         <v>10</v>
       </c>
       <c r="AX10" s="11">
         <v>3</v>
       </c>
       <c r="AY10" s="12">
         <v>7</v>
       </c>
       <c r="AZ10" s="11">
         <v>6</v>
       </c>
+      <c r="BA10" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>33</v>
       </c>
       <c r="C11" s="11">
         <v>32</v>
       </c>
       <c r="D11" s="11">
         <v>28</v>
       </c>
       <c r="E11" s="11">
         <v>8</v>
       </c>
       <c r="F11" s="12">
         <v>15</v>
       </c>
       <c r="G11" s="12">
         <v>21</v>
       </c>
       <c r="H11" s="12">
         <v>43</v>
       </c>
       <c r="I11" s="11">
@@ -1888,52 +1906,55 @@
       </c>
       <c r="AS11" s="11">
         <v>42</v>
       </c>
       <c r="AT11" s="11">
         <v>7</v>
       </c>
       <c r="AU11" s="11">
         <v>56</v>
       </c>
       <c r="AV11" s="12">
         <v>80</v>
       </c>
       <c r="AW11" s="11">
         <v>56</v>
       </c>
       <c r="AX11" s="11">
         <v>43</v>
       </c>
       <c r="AY11" s="12">
         <v>14</v>
       </c>
       <c r="AZ11" s="11">
         <v>16</v>
       </c>
+      <c r="BA11" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -2046,52 +2067,55 @@
       </c>
       <c r="AS12" s="11">
         <v>1</v>
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="11">
         <v>2</v>
       </c>
+      <c r="BA12" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -2204,52 +2228,55 @@
       </c>
       <c r="AS13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>1</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>4</v>
       </c>
       <c r="E14" s="11">
         <v>4</v>
       </c>
       <c r="F14" s="12">
         <v>1</v>
       </c>
       <c r="G14" s="12">
         <v>3</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="11">
@@ -2362,52 +2389,55 @@
       </c>
       <c r="AS14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="11">
         <v>1</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11">
         <v>1</v>
       </c>
       <c r="AX14" s="11">
         <v>2</v>
       </c>
       <c r="AY14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="11">
         <v>4</v>
       </c>
+      <c r="BA14" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="12">
         <v>2</v>
       </c>
       <c r="I15" s="11" t="s">
@@ -2520,52 +2550,55 @@
       </c>
       <c r="AS15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11">
         <v>1</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11">
         <v>2</v>
       </c>
+      <c r="BA15" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -2678,52 +2711,55 @@
       </c>
       <c r="AS16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>2</v>
       </c>
       <c r="E17" s="11">
         <v>1</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <v>2</v>
       </c>
       <c r="I17" s="11" t="s">
@@ -2836,52 +2872,55 @@
       </c>
       <c r="AS17" s="11">
         <v>1</v>
       </c>
       <c r="AT17" s="11">
         <v>1</v>
       </c>
       <c r="AU17" s="11">
         <v>8</v>
       </c>
       <c r="AV17" s="12">
         <v>2</v>
       </c>
       <c r="AW17" s="11">
         <v>2</v>
       </c>
       <c r="AX17" s="11">
         <v>3</v>
       </c>
       <c r="AY17" s="12">
         <v>1</v>
       </c>
       <c r="AZ17" s="11">
         <v>1</v>
       </c>
+      <c r="BA17" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -2994,52 +3033,55 @@
       </c>
       <c r="AS18" s="11">
         <v>2</v>
       </c>
       <c r="AT18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>1</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <v>1</v>
       </c>
       <c r="I19" s="11" t="s">
@@ -3152,52 +3194,55 @@
       </c>
       <c r="AS19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT19" s="11">
         <v>1</v>
       </c>
       <c r="AU19" s="11">
         <v>2</v>
       </c>
       <c r="AV19" s="12">
         <v>4</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11">
         <v>2</v>
       </c>
       <c r="AY19" s="12">
         <v>1</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="11" t="s">
@@ -3310,52 +3355,55 @@
       </c>
       <c r="AS20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12">
         <v>2</v>
       </c>
       <c r="AW20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>2</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>1</v>
       </c>
       <c r="F21" s="12">
         <v>1</v>
       </c>
       <c r="G21" s="12">
         <v>3</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="11">
@@ -3468,52 +3516,55 @@
       </c>
       <c r="AS21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT21" s="11">
         <v>3</v>
       </c>
       <c r="AU21" s="11">
         <v>5</v>
       </c>
       <c r="AV21" s="12">
         <v>3</v>
       </c>
       <c r="AW21" s="11">
         <v>6</v>
       </c>
       <c r="AX21" s="11">
         <v>5</v>
       </c>
       <c r="AY21" s="12">
         <v>3</v>
       </c>
       <c r="AZ21" s="11">
         <v>2</v>
       </c>
+      <c r="BA21" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>1</v>
       </c>
       <c r="D22" s="11">
         <v>1</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>1</v>
       </c>
       <c r="H22" s="12">
         <v>1</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -3626,52 +3677,55 @@
       </c>
       <c r="AS22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="11">
         <v>1</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12">
         <v>1</v>
       </c>
       <c r="AZ22" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -3784,52 +3838,55 @@
       </c>
       <c r="AS23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="11" t="s">
@@ -3942,52 +3999,55 @@
       </c>
       <c r="AS24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="11">
         <v>1</v>
       </c>
       <c r="AV24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12">
         <v>2</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <v>1</v>
       </c>
       <c r="I25" s="11" t="s">
@@ -4100,52 +4160,55 @@
       </c>
       <c r="AS25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="11">
         <v>1</v>
       </c>
       <c r="AV25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW25" s="11">
         <v>2</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="11">
         <v>2</v>
       </c>
+      <c r="BA25" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>1</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12">
         <v>1</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <v>2</v>
       </c>
       <c r="I26" s="11">
@@ -4258,52 +4321,55 @@
       </c>
       <c r="AS26" s="11">
         <v>2</v>
       </c>
       <c r="AT26" s="11">
         <v>1</v>
       </c>
       <c r="AU26" s="11">
         <v>3</v>
       </c>
       <c r="AV26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>1</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>3</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>2</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="15">
@@ -4416,102 +4482,106 @@
       </c>
       <c r="AS27" s="15">
         <v>1</v>
       </c>
       <c r="AT27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU27" s="15">
         <v>1</v>
       </c>
       <c r="AV27" s="15">
         <v>4</v>
       </c>
       <c r="AW27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="15">
         <v>2</v>
       </c>
       <c r="AY27" s="15">
         <v>2</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="BA27" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
+      <c r="BA28" s="1"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AX18" sqref="AX18"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AX30" sqref="AX30"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="28" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
       <c r="V2" s="28"/>
       <c r="W2" s="28"/>
       <c r="X2" s="28"/>
@@ -4521,65 +4591,66 @@
       <c r="AB2" s="28"/>
       <c r="AC2" s="28"/>
       <c r="AD2" s="28"/>
       <c r="AE2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AG2" s="28"/>
       <c r="AH2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="28"/>
       <c r="AM2" s="28"/>
       <c r="AN2" s="28"/>
       <c r="AO2" s="28"/>
       <c r="AP2" s="28"/>
       <c r="AQ2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AS2" s="28"/>
       <c r="AT2" s="28"/>
       <c r="AU2" s="28"/>
       <c r="AV2" s="28"/>
       <c r="AW2" s="28"/>
       <c r="AX2" s="28"/>
       <c r="AY2" s="28"/>
       <c r="AZ2" s="28"/>
+      <c r="BA2" s="28"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="27">
         <v>2022</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27">
         <v>2023</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
@@ -4598,52 +4669,53 @@
       <c r="AF4" s="23"/>
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="23"/>
       <c r="AK4" s="23"/>
       <c r="AL4" s="23">
         <v>2025</v>
       </c>
       <c r="AM4" s="23"/>
       <c r="AN4" s="23"/>
       <c r="AO4" s="23"/>
       <c r="AP4" s="23"/>
       <c r="AQ4" s="23"/>
       <c r="AR4" s="23"/>
       <c r="AS4" s="23"/>
       <c r="AT4" s="23"/>
       <c r="AU4" s="23"/>
       <c r="AV4" s="23"/>
       <c r="AW4" s="24"/>
       <c r="AX4" s="23">
         <v>2026</v>
       </c>
       <c r="AY4" s="23"/>
       <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -4754,52 +4826,55 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
+      <c r="BA5" s="19" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="29"/>
       <c r="U6" s="29"/>
       <c r="V6" s="29"/>
       <c r="W6" s="29"/>
       <c r="X6" s="29"/>
@@ -4809,52 +4884,53 @@
       <c r="AB6" s="29"/>
       <c r="AC6" s="29"/>
       <c r="AD6" s="29"/>
       <c r="AE6" s="29"/>
       <c r="AF6" s="29"/>
       <c r="AG6" s="29"/>
       <c r="AH6" s="29"/>
       <c r="AI6" s="29"/>
       <c r="AJ6" s="29"/>
       <c r="AK6" s="29"/>
       <c r="AL6" s="29"/>
       <c r="AM6" s="29"/>
       <c r="AN6" s="29"/>
       <c r="AO6" s="29"/>
       <c r="AP6" s="29"/>
       <c r="AQ6" s="29"/>
       <c r="AR6" s="29"/>
       <c r="AS6" s="29"/>
       <c r="AT6" s="29"/>
       <c r="AU6" s="29"/>
       <c r="AV6" s="29"/>
       <c r="AW6" s="29"/>
       <c r="AX6" s="29"/>
       <c r="AY6" s="29"/>
       <c r="AZ6" s="29"/>
+      <c r="BA6" s="29"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>225</v>
       </c>
       <c r="C7" s="11">
         <v>218</v>
       </c>
       <c r="D7" s="11">
         <v>202</v>
       </c>
       <c r="E7" s="11">
         <v>228</v>
       </c>
       <c r="F7" s="11">
         <v>232</v>
       </c>
       <c r="G7" s="12">
         <v>377</v>
       </c>
       <c r="H7" s="12">
         <v>436</v>
       </c>
       <c r="I7" s="11">
@@ -4967,52 +5043,55 @@
       </c>
       <c r="AS7" s="11">
         <v>61</v>
       </c>
       <c r="AT7" s="11">
         <v>68</v>
       </c>
       <c r="AU7" s="11">
         <v>58</v>
       </c>
       <c r="AV7" s="12">
         <v>31</v>
       </c>
       <c r="AW7" s="11">
         <v>18</v>
       </c>
       <c r="AX7" s="11">
         <v>16</v>
       </c>
       <c r="AY7" s="22">
         <v>29</v>
       </c>
       <c r="AZ7" s="11">
         <v>21</v>
       </c>
+      <c r="BA7" s="11">
+        <v>24</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>98</v>
       </c>
       <c r="C8" s="11">
         <v>96</v>
       </c>
       <c r="D8" s="11">
         <v>84</v>
       </c>
       <c r="E8" s="11">
         <v>73</v>
       </c>
       <c r="F8" s="11">
         <v>90</v>
       </c>
       <c r="G8" s="12">
         <v>135</v>
       </c>
       <c r="H8" s="12">
         <v>153</v>
       </c>
       <c r="I8" s="11">
@@ -5125,52 +5204,55 @@
       </c>
       <c r="AS8" s="11">
         <v>13</v>
       </c>
       <c r="AT8" s="11">
         <v>30</v>
       </c>
       <c r="AU8" s="11">
         <v>38</v>
       </c>
       <c r="AV8" s="12">
         <v>15</v>
       </c>
       <c r="AW8" s="11">
         <v>3</v>
       </c>
       <c r="AX8" s="11">
         <v>8</v>
       </c>
       <c r="AY8" s="12">
         <v>21</v>
       </c>
       <c r="AZ8" s="11">
         <v>6</v>
       </c>
+      <c r="BA8" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>2</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>5</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -5283,52 +5365,55 @@
       </c>
       <c r="AS9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ9" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>18</v>
       </c>
       <c r="C10" s="11">
         <v>29</v>
       </c>
       <c r="D10" s="11">
         <v>26</v>
       </c>
       <c r="E10" s="11">
         <v>31</v>
       </c>
       <c r="F10" s="11">
         <v>23</v>
       </c>
       <c r="G10" s="12">
         <v>31</v>
       </c>
       <c r="H10" s="12">
         <v>42</v>
       </c>
       <c r="I10" s="11">
@@ -5441,52 +5526,55 @@
       </c>
       <c r="AS10" s="11">
         <v>1</v>
       </c>
       <c r="AT10" s="11">
         <v>7</v>
       </c>
       <c r="AU10" s="11">
         <v>1</v>
       </c>
       <c r="AV10" s="12">
         <v>3</v>
       </c>
       <c r="AW10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="12">
         <v>1</v>
       </c>
       <c r="AZ10" s="11">
         <v>2</v>
       </c>
+      <c r="BA10" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>41</v>
       </c>
       <c r="C11" s="11">
         <v>42</v>
       </c>
       <c r="D11" s="11">
         <v>37</v>
       </c>
       <c r="E11" s="11">
         <v>54</v>
       </c>
       <c r="F11" s="11">
         <v>43</v>
       </c>
       <c r="G11" s="12">
         <v>79</v>
       </c>
       <c r="H11" s="12">
         <v>101</v>
       </c>
       <c r="I11" s="11">
@@ -5599,52 +5687,55 @@
       </c>
       <c r="AS11" s="11">
         <v>14</v>
       </c>
       <c r="AT11" s="11">
         <v>10</v>
       </c>
       <c r="AU11" s="11">
         <v>11</v>
       </c>
       <c r="AV11" s="12">
         <v>3</v>
       </c>
       <c r="AW11" s="11">
         <v>7</v>
       </c>
       <c r="AX11" s="11">
         <v>6</v>
       </c>
       <c r="AY11" s="12">
         <v>3</v>
       </c>
       <c r="AZ11" s="11">
         <v>5</v>
       </c>
+      <c r="BA11" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>1</v>
       </c>
       <c r="D12" s="11">
         <v>4</v>
       </c>
       <c r="E12" s="11">
         <v>2</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>1</v>
       </c>
       <c r="H12" s="12">
         <v>11</v>
       </c>
       <c r="I12" s="11">
@@ -5757,52 +5848,55 @@
       </c>
       <c r="AS12" s="11">
         <v>2</v>
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12">
         <v>1</v>
       </c>
       <c r="AZ12" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA12" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -5915,52 +6009,55 @@
       </c>
       <c r="AS13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>4</v>
       </c>
       <c r="C14" s="11">
         <v>5</v>
       </c>
       <c r="D14" s="11">
         <v>4</v>
       </c>
       <c r="E14" s="11">
         <v>3</v>
       </c>
       <c r="F14" s="11">
         <v>10</v>
       </c>
       <c r="G14" s="12">
         <v>9</v>
       </c>
       <c r="H14" s="12">
         <v>17</v>
       </c>
       <c r="I14" s="11">
@@ -6073,52 +6170,55 @@
       </c>
       <c r="AS14" s="11">
         <v>8</v>
       </c>
       <c r="AT14" s="11">
         <v>2</v>
       </c>
       <c r="AU14" s="11">
         <v>1</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="12">
         <v>1</v>
       </c>
       <c r="AZ14" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA14" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>8</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <v>6</v>
       </c>
       <c r="F15" s="11">
         <v>4</v>
       </c>
       <c r="G15" s="12">
         <v>3</v>
       </c>
       <c r="H15" s="12">
         <v>8</v>
       </c>
       <c r="I15" s="11">
@@ -6231,52 +6331,55 @@
       </c>
       <c r="AS15" s="11">
         <v>3</v>
       </c>
       <c r="AT15" s="11">
         <v>8</v>
       </c>
       <c r="AU15" s="11">
         <v>1</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA15" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -6389,52 +6492,55 @@
       </c>
       <c r="AS16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>7</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>8</v>
       </c>
       <c r="E17" s="11">
         <v>14</v>
       </c>
       <c r="F17" s="11">
         <v>10</v>
       </c>
       <c r="G17" s="12">
         <v>13</v>
       </c>
       <c r="H17" s="12">
         <v>14</v>
       </c>
       <c r="I17" s="11">
@@ -6547,52 +6653,55 @@
       </c>
       <c r="AS17" s="11">
         <v>7</v>
       </c>
       <c r="AT17" s="11">
         <v>1</v>
       </c>
       <c r="AU17" s="11">
         <v>1</v>
       </c>
       <c r="AV17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="11">
         <v>1</v>
       </c>
+      <c r="BA17" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>2</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -6705,52 +6814,55 @@
       </c>
       <c r="AS18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>10</v>
       </c>
       <c r="C19" s="11">
         <v>6</v>
       </c>
       <c r="D19" s="11">
         <v>3</v>
       </c>
       <c r="E19" s="11">
         <v>13</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="12">
         <v>23</v>
       </c>
       <c r="H19" s="12">
         <v>15</v>
       </c>
       <c r="I19" s="11">
@@ -6863,52 +6975,55 @@
       </c>
       <c r="AS19" s="11">
         <v>1</v>
       </c>
       <c r="AT19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>2</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>2</v>
       </c>
       <c r="H20" s="12">
         <v>9</v>
       </c>
       <c r="I20" s="11">
@@ -7021,52 +7136,55 @@
       </c>
       <c r="AS20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="11">
         <v>2</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>11</v>
       </c>
       <c r="C21" s="11">
         <v>19</v>
       </c>
       <c r="D21" s="11">
         <v>10</v>
       </c>
       <c r="E21" s="11">
         <v>16</v>
       </c>
       <c r="F21" s="11">
         <v>25</v>
       </c>
       <c r="G21" s="12">
         <v>37</v>
       </c>
       <c r="H21" s="12">
         <v>31</v>
       </c>
       <c r="I21" s="11">
@@ -7179,52 +7297,55 @@
       </c>
       <c r="AS21" s="11">
         <v>10</v>
       </c>
       <c r="AT21" s="11">
         <v>8</v>
       </c>
       <c r="AU21" s="11">
         <v>1</v>
       </c>
       <c r="AV21" s="12">
         <v>2</v>
       </c>
       <c r="AW21" s="11">
         <v>4</v>
       </c>
       <c r="AX21" s="11">
         <v>2</v>
       </c>
       <c r="AY21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ21" s="11">
         <v>6</v>
       </c>
+      <c r="BA21" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>4</v>
       </c>
       <c r="E22" s="11">
         <v>2</v>
       </c>
       <c r="F22" s="11">
         <v>1</v>
       </c>
       <c r="G22" s="12">
         <v>5</v>
       </c>
       <c r="H22" s="12">
         <v>6</v>
       </c>
       <c r="I22" s="11">
@@ -7337,52 +7458,55 @@
       </c>
       <c r="AS22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -7495,52 +7619,55 @@
       </c>
       <c r="AS23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>7</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>3</v>
       </c>
       <c r="F24" s="11">
         <v>2</v>
       </c>
       <c r="G24" s="11">
         <v>3</v>
       </c>
       <c r="H24" s="12">
         <v>4</v>
       </c>
       <c r="I24" s="11">
@@ -7653,52 +7780,55 @@
       </c>
       <c r="AS24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="11">
         <v>2</v>
       </c>
       <c r="AV24" s="12">
         <v>6</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>3</v>
       </c>
       <c r="C25" s="11">
         <v>9</v>
       </c>
       <c r="D25" s="11">
         <v>8</v>
       </c>
       <c r="E25" s="11">
         <v>1</v>
       </c>
       <c r="F25" s="11">
         <v>15</v>
       </c>
       <c r="G25" s="11">
         <v>11</v>
       </c>
       <c r="H25" s="12">
         <v>14</v>
       </c>
       <c r="I25" s="11">
@@ -7811,52 +7941,55 @@
       </c>
       <c r="AS25" s="11">
         <v>1</v>
       </c>
       <c r="AT25" s="11">
         <v>1</v>
       </c>
       <c r="AU25" s="11">
         <v>1</v>
       </c>
       <c r="AV25" s="12">
         <v>1</v>
       </c>
       <c r="AW25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ25" s="11">
         <v>1</v>
       </c>
+      <c r="BA25" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>6</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>5</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>5</v>
       </c>
       <c r="G26" s="11">
         <v>9</v>
       </c>
       <c r="H26" s="12">
         <v>2</v>
       </c>
       <c r="I26" s="11">
@@ -7969,52 +8102,55 @@
       </c>
       <c r="AS26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>5</v>
       </c>
       <c r="C27" s="15">
         <v>10</v>
       </c>
       <c r="D27" s="15">
         <v>3</v>
       </c>
       <c r="E27" s="15">
         <v>6</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>7</v>
       </c>
       <c r="H27" s="15">
         <v>9</v>
       </c>
       <c r="I27" s="15">
@@ -8127,102 +8263,105 @@
       </c>
       <c r="AS27" s="15">
         <v>1</v>
       </c>
       <c r="AT27" s="15">
         <v>1</v>
       </c>
       <c r="AU27" s="15">
         <v>1</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="15">
         <v>2</v>
       </c>
       <c r="AX27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="15">
         <v>1</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="BA27" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AX18" sqref="AX18"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AX30" sqref="AX30"/>
+      <selection pane="topRight" activeCell="AO20" sqref="AO20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.140625" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.140625" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
       <c r="V2" s="28"/>
       <c r="W2" s="28"/>
       <c r="X2" s="28"/>
@@ -8232,65 +8371,66 @@
       <c r="AB2" s="28"/>
       <c r="AC2" s="28"/>
       <c r="AD2" s="28"/>
       <c r="AE2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AG2" s="28"/>
       <c r="AH2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="28"/>
       <c r="AM2" s="28"/>
       <c r="AN2" s="28"/>
       <c r="AO2" s="28"/>
       <c r="AP2" s="28"/>
       <c r="AQ2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AS2" s="28"/>
       <c r="AT2" s="28"/>
       <c r="AU2" s="28"/>
       <c r="AV2" s="28"/>
       <c r="AW2" s="28"/>
       <c r="AX2" s="28"/>
       <c r="AY2" s="28"/>
       <c r="AZ2" s="28"/>
+      <c r="BA2" s="28"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="27">
         <v>2022</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27">
         <v>2023</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
@@ -8309,52 +8449,53 @@
       <c r="AF4" s="23"/>
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="23"/>
       <c r="AK4" s="23"/>
       <c r="AL4" s="23">
         <v>2025</v>
       </c>
       <c r="AM4" s="23"/>
       <c r="AN4" s="23"/>
       <c r="AO4" s="23"/>
       <c r="AP4" s="23"/>
       <c r="AQ4" s="23"/>
       <c r="AR4" s="23"/>
       <c r="AS4" s="23"/>
       <c r="AT4" s="23"/>
       <c r="AU4" s="23"/>
       <c r="AV4" s="23"/>
       <c r="AW4" s="24"/>
       <c r="AX4" s="23">
         <v>2026</v>
       </c>
       <c r="AY4" s="23"/>
       <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -8465,52 +8606,55 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
+      <c r="BA5" s="19" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="29"/>
       <c r="U6" s="29"/>
       <c r="V6" s="29"/>
       <c r="W6" s="29"/>
       <c r="X6" s="29"/>
@@ -8520,52 +8664,53 @@
       <c r="AB6" s="29"/>
       <c r="AC6" s="29"/>
       <c r="AD6" s="29"/>
       <c r="AE6" s="29"/>
       <c r="AF6" s="29"/>
       <c r="AG6" s="29"/>
       <c r="AH6" s="29"/>
       <c r="AI6" s="29"/>
       <c r="AJ6" s="29"/>
       <c r="AK6" s="29"/>
       <c r="AL6" s="29"/>
       <c r="AM6" s="29"/>
       <c r="AN6" s="29"/>
       <c r="AO6" s="29"/>
       <c r="AP6" s="29"/>
       <c r="AQ6" s="29"/>
       <c r="AR6" s="29"/>
       <c r="AS6" s="29"/>
       <c r="AT6" s="29"/>
       <c r="AU6" s="29"/>
       <c r="AV6" s="29"/>
       <c r="AW6" s="29"/>
       <c r="AX6" s="29"/>
       <c r="AY6" s="29"/>
       <c r="AZ6" s="29"/>
+      <c r="BA6" s="29"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>-174</v>
       </c>
       <c r="C7" s="11">
         <v>-151</v>
       </c>
       <c r="D7" s="11">
         <v>-142</v>
       </c>
       <c r="E7" s="11">
         <v>-189</v>
       </c>
       <c r="F7" s="11">
         <v>-178</v>
       </c>
       <c r="G7" s="12">
         <v>-323</v>
       </c>
       <c r="H7" s="12">
         <v>-362</v>
       </c>
       <c r="I7" s="11">
@@ -8678,52 +8823,55 @@
       </c>
       <c r="AS7" s="11">
         <v>14</v>
       </c>
       <c r="AT7" s="11">
         <v>-45</v>
       </c>
       <c r="AU7" s="11">
         <v>69</v>
       </c>
       <c r="AV7" s="12">
         <v>99</v>
       </c>
       <c r="AW7" s="11">
         <v>109</v>
       </c>
       <c r="AX7" s="11">
         <v>57</v>
       </c>
       <c r="AY7" s="22">
         <v>25</v>
       </c>
       <c r="AZ7" s="11">
         <v>32</v>
       </c>
+      <c r="BA7" s="11">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>-85</v>
       </c>
       <c r="C8" s="11">
         <v>-66</v>
       </c>
       <c r="D8" s="11">
         <v>-61</v>
       </c>
       <c r="E8" s="11">
         <v>-50</v>
       </c>
       <c r="F8" s="11">
         <v>-58</v>
       </c>
       <c r="G8" s="12">
         <v>-109</v>
       </c>
       <c r="H8" s="12">
         <v>-132</v>
       </c>
       <c r="I8" s="11">
@@ -8836,52 +8984,55 @@
       </c>
       <c r="AS8" s="11">
         <v>10</v>
       </c>
       <c r="AT8" s="11">
         <v>-20</v>
       </c>
       <c r="AU8" s="11">
         <v>-1</v>
       </c>
       <c r="AV8" s="12">
         <v>9</v>
       </c>
       <c r="AW8" s="11">
         <v>44</v>
       </c>
       <c r="AX8" s="11">
         <v>2</v>
       </c>
       <c r="AY8" s="12">
         <v>0</v>
       </c>
       <c r="AZ8" s="11">
         <v>12</v>
       </c>
+      <c r="BA8" s="11">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>-2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>-2</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>-5</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -8994,52 +9145,55 @@
       </c>
       <c r="AS9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="11">
         <v>3</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12">
         <v>1</v>
       </c>
       <c r="AZ9" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>-17</v>
       </c>
       <c r="C10" s="11">
         <v>-29</v>
       </c>
       <c r="D10" s="11">
         <v>-25</v>
       </c>
       <c r="E10" s="11">
         <v>-31</v>
       </c>
       <c r="F10" s="11">
         <v>-22</v>
       </c>
       <c r="G10" s="12">
         <v>-31</v>
       </c>
       <c r="H10" s="12">
         <v>-41</v>
       </c>
       <c r="I10" s="11">
@@ -9152,52 +9306,55 @@
       </c>
       <c r="AS10" s="11">
         <v>2</v>
       </c>
       <c r="AT10" s="11">
         <v>-7</v>
       </c>
       <c r="AU10" s="11">
         <v>5</v>
       </c>
       <c r="AV10" s="12">
         <v>3</v>
       </c>
       <c r="AW10" s="11">
         <v>10</v>
       </c>
       <c r="AX10" s="11">
         <v>3</v>
       </c>
       <c r="AY10" s="12">
         <v>6</v>
       </c>
       <c r="AZ10" s="11">
         <v>4</v>
       </c>
+      <c r="BA10" s="11">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>-8</v>
       </c>
       <c r="C11" s="11">
         <v>-10</v>
       </c>
       <c r="D11" s="11">
         <v>-9</v>
       </c>
       <c r="E11" s="11">
         <v>-46</v>
       </c>
       <c r="F11" s="11">
         <v>-28</v>
       </c>
       <c r="G11" s="12">
         <v>-58</v>
       </c>
       <c r="H11" s="12">
         <v>-58</v>
       </c>
       <c r="I11" s="11">
@@ -9310,52 +9467,55 @@
       </c>
       <c r="AS11" s="11">
         <v>28</v>
       </c>
       <c r="AT11" s="11">
         <v>-3</v>
       </c>
       <c r="AU11" s="11">
         <v>45</v>
       </c>
       <c r="AV11" s="12">
         <v>77</v>
       </c>
       <c r="AW11" s="11">
         <v>49</v>
       </c>
       <c r="AX11" s="11">
         <v>37</v>
       </c>
       <c r="AY11" s="12">
         <v>11</v>
       </c>
       <c r="AZ11" s="11">
         <v>11</v>
       </c>
+      <c r="BA11" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>-3</v>
       </c>
       <c r="C12" s="11">
         <v>-1</v>
       </c>
       <c r="D12" s="11">
         <v>-4</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>-1</v>
       </c>
       <c r="H12" s="12">
         <v>-11</v>
       </c>
       <c r="I12" s="11">
@@ -9468,52 +9628,55 @@
       </c>
       <c r="AS12" s="11">
         <v>-1</v>
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12">
         <v>-1</v>
       </c>
       <c r="AZ12" s="11">
         <v>2</v>
       </c>
+      <c r="BA12" s="11">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -9626,52 +9789,55 @@
       </c>
       <c r="AS13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>-3</v>
       </c>
       <c r="C14" s="11">
         <v>-5</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11">
         <v>-9</v>
       </c>
       <c r="G14" s="12">
         <v>-6</v>
       </c>
       <c r="H14" s="12">
         <v>-17</v>
       </c>
       <c r="I14" s="11">
@@ -9784,52 +9950,55 @@
       </c>
       <c r="AS14" s="11">
         <v>-8</v>
       </c>
       <c r="AT14" s="11">
         <v>-2</v>
       </c>
       <c r="AU14" s="11">
         <v>0</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11">
         <v>1</v>
       </c>
       <c r="AX14" s="11">
         <v>2</v>
       </c>
       <c r="AY14" s="12">
         <v>-1</v>
       </c>
       <c r="AZ14" s="11">
         <v>4</v>
       </c>
+      <c r="BA14" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>-8</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>-3</v>
       </c>
       <c r="E15" s="11">
         <v>-6</v>
       </c>
       <c r="F15" s="11">
         <v>-4</v>
       </c>
       <c r="G15" s="12">
         <v>-3</v>
       </c>
       <c r="H15" s="12">
         <v>-6</v>
       </c>
       <c r="I15" s="11">
@@ -9942,52 +10111,55 @@
       </c>
       <c r="AS15" s="11">
         <v>-3</v>
       </c>
       <c r="AT15" s="11">
         <v>-8</v>
       </c>
       <c r="AU15" s="11">
         <v>-1</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11">
         <v>1</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11">
         <v>2</v>
       </c>
+      <c r="BA15" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -10100,52 +10272,55 @@
       </c>
       <c r="AS16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>-7</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>-6</v>
       </c>
       <c r="E17" s="11">
         <v>-13</v>
       </c>
       <c r="F17" s="11">
         <v>-10</v>
       </c>
       <c r="G17" s="12">
         <v>-13</v>
       </c>
       <c r="H17" s="12">
         <v>-12</v>
       </c>
       <c r="I17" s="11">
@@ -10258,52 +10433,55 @@
       </c>
       <c r="AS17" s="11">
         <v>-6</v>
       </c>
       <c r="AT17" s="11">
         <v>0</v>
       </c>
       <c r="AU17" s="11">
         <v>7</v>
       </c>
       <c r="AV17" s="12">
         <v>2</v>
       </c>
       <c r="AW17" s="11">
         <v>2</v>
       </c>
       <c r="AX17" s="11">
         <v>3</v>
       </c>
       <c r="AY17" s="12">
         <v>1</v>
       </c>
       <c r="AZ17" s="11">
         <v>0</v>
       </c>
+      <c r="BA17" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>-2</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>-4</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -10416,52 +10594,55 @@
       </c>
       <c r="AS18" s="11">
         <v>2</v>
       </c>
       <c r="AT18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>-10</v>
       </c>
       <c r="C19" s="11">
         <v>-5</v>
       </c>
       <c r="D19" s="11">
         <v>-3</v>
       </c>
       <c r="E19" s="11">
         <v>-13</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="12">
         <v>-23</v>
       </c>
       <c r="H19" s="12">
         <v>-14</v>
       </c>
       <c r="I19" s="11">
@@ -10574,52 +10755,55 @@
       </c>
       <c r="AS19" s="11">
         <v>-1</v>
       </c>
       <c r="AT19" s="11">
         <v>1</v>
       </c>
       <c r="AU19" s="11">
         <v>2</v>
       </c>
       <c r="AV19" s="12">
         <v>4</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11">
         <v>2</v>
       </c>
       <c r="AY19" s="12">
         <v>1</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>-2</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>-1</v>
       </c>
       <c r="G20" s="12">
         <v>-2</v>
       </c>
       <c r="H20" s="12">
         <v>-9</v>
       </c>
       <c r="I20" s="11">
@@ -10732,52 +10916,55 @@
       </c>
       <c r="AS20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12">
         <v>2</v>
       </c>
       <c r="AW20" s="11">
         <v>-2</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>-11</v>
       </c>
       <c r="C21" s="11">
         <v>-17</v>
       </c>
       <c r="D21" s="11">
         <v>-10</v>
       </c>
       <c r="E21" s="11">
         <v>-15</v>
       </c>
       <c r="F21" s="11">
         <v>-24</v>
       </c>
       <c r="G21" s="12">
         <v>-34</v>
       </c>
       <c r="H21" s="12">
         <v>-31</v>
       </c>
       <c r="I21" s="11">
@@ -10890,52 +11077,55 @@
       </c>
       <c r="AS21" s="11">
         <v>-10</v>
       </c>
       <c r="AT21" s="11">
         <v>-5</v>
       </c>
       <c r="AU21" s="11">
         <v>4</v>
       </c>
       <c r="AV21" s="12">
         <v>1</v>
       </c>
       <c r="AW21" s="11">
         <v>2</v>
       </c>
       <c r="AX21" s="11">
         <v>3</v>
       </c>
       <c r="AY21" s="12">
         <v>3</v>
       </c>
       <c r="AZ21" s="11">
         <v>-4</v>
       </c>
+      <c r="BA21" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>1</v>
       </c>
       <c r="D22" s="11">
         <v>-3</v>
       </c>
       <c r="E22" s="11">
         <v>-2</v>
       </c>
       <c r="F22" s="11">
         <v>-1</v>
       </c>
       <c r="G22" s="12">
         <v>-4</v>
       </c>
       <c r="H22" s="12">
         <v>-5</v>
       </c>
       <c r="I22" s="11">
@@ -11048,52 +11238,55 @@
       </c>
       <c r="AS22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="11">
         <v>1</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12">
         <v>1</v>
       </c>
       <c r="AZ22" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>-2</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -11206,52 +11399,55 @@
       </c>
       <c r="AS23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-1</v>
       </c>
       <c r="D24" s="11">
         <v>-3</v>
       </c>
       <c r="E24" s="11">
         <v>-3</v>
       </c>
       <c r="F24" s="11">
         <v>-2</v>
       </c>
       <c r="G24" s="11">
         <v>-3</v>
       </c>
       <c r="H24" s="12">
         <v>-4</v>
       </c>
       <c r="I24" s="11">
@@ -11364,52 +11560,55 @@
       </c>
       <c r="AS24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="11">
         <v>-1</v>
       </c>
       <c r="AV24" s="12">
         <v>-6</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12">
         <v>-1</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>-3</v>
       </c>
       <c r="C25" s="11">
         <v>-9</v>
       </c>
       <c r="D25" s="11">
         <v>-8</v>
       </c>
       <c r="E25" s="11">
         <v>-1</v>
       </c>
       <c r="F25" s="11">
         <v>-13</v>
       </c>
       <c r="G25" s="11">
         <v>-11</v>
       </c>
       <c r="H25" s="12">
         <v>-13</v>
       </c>
       <c r="I25" s="11">
@@ -11522,52 +11721,55 @@
       </c>
       <c r="AS25" s="11">
         <v>-1</v>
       </c>
       <c r="AT25" s="11">
         <v>-1</v>
       </c>
       <c r="AU25" s="11">
         <v>0</v>
       </c>
       <c r="AV25" s="12">
         <v>-1</v>
       </c>
       <c r="AW25" s="11">
         <v>2</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="11">
         <v>1</v>
       </c>
+      <c r="BA25" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>-6</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>-4</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>-4</v>
       </c>
       <c r="G26" s="11">
         <v>-9</v>
       </c>
       <c r="H26" s="12">
         <v>0</v>
       </c>
       <c r="I26" s="11">
@@ -11680,52 +11882,55 @@
       </c>
       <c r="AS26" s="11">
         <v>2</v>
       </c>
       <c r="AT26" s="11">
         <v>1</v>
       </c>
       <c r="AU26" s="11">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>-1</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>1</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>-2</v>
       </c>
       <c r="C27" s="15">
         <v>-10</v>
       </c>
       <c r="D27" s="15">
         <v>-3</v>
       </c>
       <c r="E27" s="15">
         <v>-4</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>-7</v>
       </c>
       <c r="H27" s="15">
         <v>-9</v>
       </c>
       <c r="I27" s="15">
@@ -11838,62 +12043,65 @@
       </c>
       <c r="AS27" s="15">
         <v>0</v>
       </c>
       <c r="AT27" s="15">
         <v>-1</v>
       </c>
       <c r="AU27" s="15">
         <v>0</v>
       </c>
       <c r="AV27" s="15">
         <v>4</v>
       </c>
       <c r="AW27" s="15">
         <v>-2</v>
       </c>
       <c r="AX27" s="15">
         <v>2</v>
       </c>
       <c r="AY27" s="15">
         <v>1</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="BA27" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>