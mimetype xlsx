--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-180" yWindow="3045" windowWidth="21120" windowHeight="9330"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Сыртқы көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1567" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -330,51 +330,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -408,50 +408,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -731,76 +734,76 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AM19" sqref="AM19"/>
+      <selection pane="topRight" activeCell="AZ21" sqref="AZ21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
       <c r="V2" s="28"/>
       <c r="W2" s="28"/>
       <c r="X2" s="28"/>
@@ -811,65 +814,66 @@
       <c r="AC2" s="28"/>
       <c r="AD2" s="28"/>
       <c r="AE2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AG2" s="28"/>
       <c r="AH2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="28"/>
       <c r="AM2" s="28"/>
       <c r="AN2" s="28"/>
       <c r="AO2" s="28"/>
       <c r="AP2" s="28"/>
       <c r="AQ2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AS2" s="28"/>
       <c r="AT2" s="28"/>
       <c r="AU2" s="28"/>
       <c r="AV2" s="28"/>
       <c r="AW2" s="28"/>
       <c r="AX2" s="28"/>
       <c r="AY2" s="28"/>
       <c r="AZ2" s="28"/>
       <c r="BA2" s="28"/>
+      <c r="BB2" s="28"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="27">
         <v>2022</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27">
         <v>2023</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
@@ -889,52 +893,53 @@
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="23"/>
       <c r="AK4" s="23"/>
       <c r="AL4" s="23">
         <v>2025</v>
       </c>
       <c r="AM4" s="23"/>
       <c r="AN4" s="23"/>
       <c r="AO4" s="23"/>
       <c r="AP4" s="23"/>
       <c r="AQ4" s="23"/>
       <c r="AR4" s="23"/>
       <c r="AS4" s="23"/>
       <c r="AT4" s="23"/>
       <c r="AU4" s="23"/>
       <c r="AV4" s="23"/>
       <c r="AW4" s="24"/>
       <c r="AX4" s="23">
         <v>2026</v>
       </c>
       <c r="AY4" s="23"/>
       <c r="AZ4" s="23"/>
       <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -1048,52 +1053,55 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="19" t="s">
         <v>5</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="29"/>
       <c r="U6" s="29"/>
       <c r="V6" s="29"/>
       <c r="W6" s="29"/>
       <c r="X6" s="29"/>
@@ -1104,52 +1112,53 @@
       <c r="AC6" s="29"/>
       <c r="AD6" s="29"/>
       <c r="AE6" s="29"/>
       <c r="AF6" s="29"/>
       <c r="AG6" s="29"/>
       <c r="AH6" s="29"/>
       <c r="AI6" s="29"/>
       <c r="AJ6" s="29"/>
       <c r="AK6" s="29"/>
       <c r="AL6" s="29"/>
       <c r="AM6" s="29"/>
       <c r="AN6" s="29"/>
       <c r="AO6" s="29"/>
       <c r="AP6" s="29"/>
       <c r="AQ6" s="29"/>
       <c r="AR6" s="29"/>
       <c r="AS6" s="29"/>
       <c r="AT6" s="29"/>
       <c r="AU6" s="29"/>
       <c r="AV6" s="29"/>
       <c r="AW6" s="29"/>
       <c r="AX6" s="29"/>
       <c r="AY6" s="29"/>
       <c r="AZ6" s="29"/>
       <c r="BA6" s="29"/>
+      <c r="BB6" s="29"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>51</v>
       </c>
       <c r="C7" s="11">
         <v>67</v>
       </c>
       <c r="D7" s="11">
         <v>60</v>
       </c>
       <c r="E7" s="11">
         <v>39</v>
       </c>
       <c r="F7" s="12">
         <v>54</v>
       </c>
       <c r="G7" s="12">
         <v>54</v>
       </c>
       <c r="H7" s="12">
         <v>74</v>
       </c>
       <c r="I7" s="11">
@@ -1265,52 +1274,55 @@
       </c>
       <c r="AT7" s="11">
         <v>23</v>
       </c>
       <c r="AU7" s="11">
         <v>127</v>
       </c>
       <c r="AV7" s="12">
         <v>130</v>
       </c>
       <c r="AW7" s="11">
         <v>127</v>
       </c>
       <c r="AX7" s="11">
         <v>73</v>
       </c>
       <c r="AY7" s="22">
         <v>54</v>
       </c>
       <c r="AZ7" s="11">
         <v>53</v>
       </c>
       <c r="BA7" s="11">
         <v>20</v>
       </c>
+      <c r="BB7" s="30">
+        <v>13</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>13</v>
       </c>
       <c r="C8" s="11">
         <v>30</v>
       </c>
       <c r="D8" s="11">
         <v>23</v>
       </c>
       <c r="E8" s="11">
         <v>23</v>
       </c>
       <c r="F8" s="12">
         <v>32</v>
       </c>
       <c r="G8" s="12">
         <v>26</v>
       </c>
       <c r="H8" s="12">
         <v>21</v>
       </c>
       <c r="I8" s="11">
@@ -1426,52 +1438,55 @@
       </c>
       <c r="AT8" s="11">
         <v>10</v>
       </c>
       <c r="AU8" s="11">
         <v>37</v>
       </c>
       <c r="AV8" s="12">
         <v>24</v>
       </c>
       <c r="AW8" s="11">
         <v>47</v>
       </c>
       <c r="AX8" s="11">
         <v>10</v>
       </c>
       <c r="AY8" s="12">
         <v>21</v>
       </c>
       <c r="AZ8" s="11">
         <v>18</v>
       </c>
       <c r="BA8" s="11">
         <v>6</v>
       </c>
+      <c r="BB8" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -1587,52 +1602,55 @@
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="11">
         <v>3</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12">
         <v>1</v>
       </c>
       <c r="AZ9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>1</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>1</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="12">
         <v>1</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="12">
         <v>1</v>
       </c>
       <c r="I10" s="11">
@@ -1748,52 +1766,55 @@
       </c>
       <c r="AT10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU10" s="11">
         <v>6</v>
       </c>
       <c r="AV10" s="12">
         <v>6</v>
       </c>
       <c r="AW10" s="11">
         <v>10</v>
       </c>
       <c r="AX10" s="11">
         <v>3</v>
       </c>
       <c r="AY10" s="12">
         <v>7</v>
       </c>
       <c r="AZ10" s="11">
         <v>6</v>
       </c>
       <c r="BA10" s="11">
         <v>4</v>
       </c>
+      <c r="BB10" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>33</v>
       </c>
       <c r="C11" s="11">
         <v>32</v>
       </c>
       <c r="D11" s="11">
         <v>28</v>
       </c>
       <c r="E11" s="11">
         <v>8</v>
       </c>
       <c r="F11" s="12">
         <v>15</v>
       </c>
       <c r="G11" s="12">
         <v>21</v>
       </c>
       <c r="H11" s="12">
         <v>43</v>
       </c>
       <c r="I11" s="11">
@@ -1909,52 +1930,55 @@
       </c>
       <c r="AT11" s="11">
         <v>7</v>
       </c>
       <c r="AU11" s="11">
         <v>56</v>
       </c>
       <c r="AV11" s="12">
         <v>80</v>
       </c>
       <c r="AW11" s="11">
         <v>56</v>
       </c>
       <c r="AX11" s="11">
         <v>43</v>
       </c>
       <c r="AY11" s="12">
         <v>14</v>
       </c>
       <c r="AZ11" s="11">
         <v>16</v>
       </c>
       <c r="BA11" s="11">
         <v>9</v>
       </c>
+      <c r="BB11" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -2070,52 +2094,55 @@
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="11">
         <v>2</v>
       </c>
       <c r="BA12" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB12" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -2231,52 +2258,55 @@
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>1</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>4</v>
       </c>
       <c r="E14" s="11">
         <v>4</v>
       </c>
       <c r="F14" s="12">
         <v>1</v>
       </c>
       <c r="G14" s="12">
         <v>3</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="11">
@@ -2392,52 +2422,55 @@
       </c>
       <c r="AT14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="11">
         <v>1</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11">
         <v>1</v>
       </c>
       <c r="AX14" s="11">
         <v>2</v>
       </c>
       <c r="AY14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="11">
         <v>4</v>
       </c>
       <c r="BA14" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB14" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="12">
         <v>2</v>
       </c>
       <c r="I15" s="11" t="s">
@@ -2553,52 +2586,55 @@
       </c>
       <c r="AT15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11">
         <v>1</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11">
         <v>2</v>
       </c>
       <c r="BA15" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB15" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -2714,52 +2750,55 @@
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>2</v>
       </c>
       <c r="E17" s="11">
         <v>1</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <v>2</v>
       </c>
       <c r="I17" s="11" t="s">
@@ -2875,52 +2914,55 @@
       </c>
       <c r="AT17" s="11">
         <v>1</v>
       </c>
       <c r="AU17" s="11">
         <v>8</v>
       </c>
       <c r="AV17" s="12">
         <v>2</v>
       </c>
       <c r="AW17" s="11">
         <v>2</v>
       </c>
       <c r="AX17" s="11">
         <v>3</v>
       </c>
       <c r="AY17" s="12">
         <v>1</v>
       </c>
       <c r="AZ17" s="11">
         <v>1</v>
       </c>
       <c r="BA17" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB17" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -3036,52 +3078,55 @@
       </c>
       <c r="AT18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>1</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <v>1</v>
       </c>
       <c r="I19" s="11" t="s">
@@ -3197,52 +3242,55 @@
       </c>
       <c r="AT19" s="11">
         <v>1</v>
       </c>
       <c r="AU19" s="11">
         <v>2</v>
       </c>
       <c r="AV19" s="12">
         <v>4</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11">
         <v>2</v>
       </c>
       <c r="AY19" s="12">
         <v>1</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="11" t="s">
@@ -3358,52 +3406,55 @@
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12">
         <v>2</v>
       </c>
       <c r="AW20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>2</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>1</v>
       </c>
       <c r="F21" s="12">
         <v>1</v>
       </c>
       <c r="G21" s="12">
         <v>3</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="11">
@@ -3519,52 +3570,55 @@
       </c>
       <c r="AT21" s="11">
         <v>3</v>
       </c>
       <c r="AU21" s="11">
         <v>5</v>
       </c>
       <c r="AV21" s="12">
         <v>3</v>
       </c>
       <c r="AW21" s="11">
         <v>6</v>
       </c>
       <c r="AX21" s="11">
         <v>5</v>
       </c>
       <c r="AY21" s="12">
         <v>3</v>
       </c>
       <c r="AZ21" s="11">
         <v>2</v>
       </c>
       <c r="BA21" s="11">
         <v>1</v>
       </c>
+      <c r="BB21" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>1</v>
       </c>
       <c r="D22" s="11">
         <v>1</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>1</v>
       </c>
       <c r="H22" s="12">
         <v>1</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -3680,52 +3734,55 @@
       </c>
       <c r="AT22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="11">
         <v>1</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12">
         <v>1</v>
       </c>
       <c r="AZ22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB22" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -3841,52 +3898,55 @@
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="11" t="s">
@@ -4002,52 +4062,55 @@
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="11">
         <v>1</v>
       </c>
       <c r="AV24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12">
         <v>2</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <v>1</v>
       </c>
       <c r="I25" s="11" t="s">
@@ -4163,52 +4226,55 @@
       </c>
       <c r="AT25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="11">
         <v>1</v>
       </c>
       <c r="AV25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW25" s="11">
         <v>2</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="11">
         <v>2</v>
       </c>
       <c r="BA25" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB25" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>1</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12">
         <v>1</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <v>2</v>
       </c>
       <c r="I26" s="11">
@@ -4324,52 +4390,55 @@
       </c>
       <c r="AT26" s="11">
         <v>1</v>
       </c>
       <c r="AU26" s="11">
         <v>3</v>
       </c>
       <c r="AV26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>1</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB26" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>3</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>2</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="15">
@@ -4485,103 +4554,106 @@
       </c>
       <c r="AT27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU27" s="15">
         <v>1</v>
       </c>
       <c r="AV27" s="15">
         <v>4</v>
       </c>
       <c r="AW27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="15">
         <v>2</v>
       </c>
       <c r="AY27" s="15">
         <v>2</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="BB27" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
       <c r="BA28" s="1"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AX30" sqref="AX30"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection activeCell="AZ21" sqref="AZ21"/>
+      <selection pane="topRight" activeCell="AZ21" sqref="AZ21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="28" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
       <c r="V2" s="28"/>
       <c r="W2" s="28"/>
       <c r="X2" s="28"/>
@@ -4592,65 +4664,66 @@
       <c r="AC2" s="28"/>
       <c r="AD2" s="28"/>
       <c r="AE2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AG2" s="28"/>
       <c r="AH2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="28"/>
       <c r="AM2" s="28"/>
       <c r="AN2" s="28"/>
       <c r="AO2" s="28"/>
       <c r="AP2" s="28"/>
       <c r="AQ2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AS2" s="28"/>
       <c r="AT2" s="28"/>
       <c r="AU2" s="28"/>
       <c r="AV2" s="28"/>
       <c r="AW2" s="28"/>
       <c r="AX2" s="28"/>
       <c r="AY2" s="28"/>
       <c r="AZ2" s="28"/>
       <c r="BA2" s="28"/>
+      <c r="BB2" s="28"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="27">
         <v>2022</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27">
         <v>2023</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
@@ -4670,52 +4743,53 @@
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="23"/>
       <c r="AK4" s="23"/>
       <c r="AL4" s="23">
         <v>2025</v>
       </c>
       <c r="AM4" s="23"/>
       <c r="AN4" s="23"/>
       <c r="AO4" s="23"/>
       <c r="AP4" s="23"/>
       <c r="AQ4" s="23"/>
       <c r="AR4" s="23"/>
       <c r="AS4" s="23"/>
       <c r="AT4" s="23"/>
       <c r="AU4" s="23"/>
       <c r="AV4" s="23"/>
       <c r="AW4" s="24"/>
       <c r="AX4" s="23">
         <v>2026</v>
       </c>
       <c r="AY4" s="23"/>
       <c r="AZ4" s="23"/>
       <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -4829,52 +4903,55 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="19" t="s">
         <v>5</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="29"/>
       <c r="U6" s="29"/>
       <c r="V6" s="29"/>
       <c r="W6" s="29"/>
       <c r="X6" s="29"/>
@@ -4885,52 +4962,53 @@
       <c r="AC6" s="29"/>
       <c r="AD6" s="29"/>
       <c r="AE6" s="29"/>
       <c r="AF6" s="29"/>
       <c r="AG6" s="29"/>
       <c r="AH6" s="29"/>
       <c r="AI6" s="29"/>
       <c r="AJ6" s="29"/>
       <c r="AK6" s="29"/>
       <c r="AL6" s="29"/>
       <c r="AM6" s="29"/>
       <c r="AN6" s="29"/>
       <c r="AO6" s="29"/>
       <c r="AP6" s="29"/>
       <c r="AQ6" s="29"/>
       <c r="AR6" s="29"/>
       <c r="AS6" s="29"/>
       <c r="AT6" s="29"/>
       <c r="AU6" s="29"/>
       <c r="AV6" s="29"/>
       <c r="AW6" s="29"/>
       <c r="AX6" s="29"/>
       <c r="AY6" s="29"/>
       <c r="AZ6" s="29"/>
       <c r="BA6" s="29"/>
+      <c r="BB6" s="29"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>225</v>
       </c>
       <c r="C7" s="11">
         <v>218</v>
       </c>
       <c r="D7" s="11">
         <v>202</v>
       </c>
       <c r="E7" s="11">
         <v>228</v>
       </c>
       <c r="F7" s="11">
         <v>232</v>
       </c>
       <c r="G7" s="12">
         <v>377</v>
       </c>
       <c r="H7" s="12">
         <v>436</v>
       </c>
       <c r="I7" s="11">
@@ -5046,52 +5124,55 @@
       </c>
       <c r="AT7" s="11">
         <v>68</v>
       </c>
       <c r="AU7" s="11">
         <v>58</v>
       </c>
       <c r="AV7" s="12">
         <v>31</v>
       </c>
       <c r="AW7" s="11">
         <v>18</v>
       </c>
       <c r="AX7" s="11">
         <v>16</v>
       </c>
       <c r="AY7" s="22">
         <v>29</v>
       </c>
       <c r="AZ7" s="11">
         <v>21</v>
       </c>
       <c r="BA7" s="11">
         <v>24</v>
       </c>
+      <c r="BB7" s="30">
+        <v>28</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>98</v>
       </c>
       <c r="C8" s="11">
         <v>96</v>
       </c>
       <c r="D8" s="11">
         <v>84</v>
       </c>
       <c r="E8" s="11">
         <v>73</v>
       </c>
       <c r="F8" s="11">
         <v>90</v>
       </c>
       <c r="G8" s="12">
         <v>135</v>
       </c>
       <c r="H8" s="12">
         <v>153</v>
       </c>
       <c r="I8" s="11">
@@ -5207,52 +5288,55 @@
       </c>
       <c r="AT8" s="11">
         <v>30</v>
       </c>
       <c r="AU8" s="11">
         <v>38</v>
       </c>
       <c r="AV8" s="12">
         <v>15</v>
       </c>
       <c r="AW8" s="11">
         <v>3</v>
       </c>
       <c r="AX8" s="11">
         <v>8</v>
       </c>
       <c r="AY8" s="12">
         <v>21</v>
       </c>
       <c r="AZ8" s="11">
         <v>6</v>
       </c>
       <c r="BA8" s="11">
         <v>10</v>
       </c>
+      <c r="BB8" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>2</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>5</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -5368,52 +5452,55 @@
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>18</v>
       </c>
       <c r="C10" s="11">
         <v>29</v>
       </c>
       <c r="D10" s="11">
         <v>26</v>
       </c>
       <c r="E10" s="11">
         <v>31</v>
       </c>
       <c r="F10" s="11">
         <v>23</v>
       </c>
       <c r="G10" s="12">
         <v>31</v>
       </c>
       <c r="H10" s="12">
         <v>42</v>
       </c>
       <c r="I10" s="11">
@@ -5529,52 +5616,55 @@
       </c>
       <c r="AT10" s="11">
         <v>7</v>
       </c>
       <c r="AU10" s="11">
         <v>1</v>
       </c>
       <c r="AV10" s="12">
         <v>3</v>
       </c>
       <c r="AW10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="12">
         <v>1</v>
       </c>
       <c r="AZ10" s="11">
         <v>2</v>
       </c>
       <c r="BA10" s="11">
         <v>5</v>
       </c>
+      <c r="BB10" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>41</v>
       </c>
       <c r="C11" s="11">
         <v>42</v>
       </c>
       <c r="D11" s="11">
         <v>37</v>
       </c>
       <c r="E11" s="11">
         <v>54</v>
       </c>
       <c r="F11" s="11">
         <v>43</v>
       </c>
       <c r="G11" s="12">
         <v>79</v>
       </c>
       <c r="H11" s="12">
         <v>101</v>
       </c>
       <c r="I11" s="11">
@@ -5690,52 +5780,55 @@
       </c>
       <c r="AT11" s="11">
         <v>10</v>
       </c>
       <c r="AU11" s="11">
         <v>11</v>
       </c>
       <c r="AV11" s="12">
         <v>3</v>
       </c>
       <c r="AW11" s="11">
         <v>7</v>
       </c>
       <c r="AX11" s="11">
         <v>6</v>
       </c>
       <c r="AY11" s="12">
         <v>3</v>
       </c>
       <c r="AZ11" s="11">
         <v>5</v>
       </c>
       <c r="BA11" s="11">
         <v>7</v>
       </c>
+      <c r="BB11" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>1</v>
       </c>
       <c r="D12" s="11">
         <v>4</v>
       </c>
       <c r="E12" s="11">
         <v>2</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>1</v>
       </c>
       <c r="H12" s="12">
         <v>11</v>
       </c>
       <c r="I12" s="11">
@@ -5851,52 +5944,55 @@
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12">
         <v>1</v>
       </c>
       <c r="AZ12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="11">
         <v>1</v>
       </c>
+      <c r="BB12" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -6012,52 +6108,55 @@
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>4</v>
       </c>
       <c r="C14" s="11">
         <v>5</v>
       </c>
       <c r="D14" s="11">
         <v>4</v>
       </c>
       <c r="E14" s="11">
         <v>3</v>
       </c>
       <c r="F14" s="11">
         <v>10</v>
       </c>
       <c r="G14" s="12">
         <v>9</v>
       </c>
       <c r="H14" s="12">
         <v>17</v>
       </c>
       <c r="I14" s="11">
@@ -6173,52 +6272,55 @@
       </c>
       <c r="AT14" s="11">
         <v>2</v>
       </c>
       <c r="AU14" s="11">
         <v>1</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="12">
         <v>1</v>
       </c>
       <c r="AZ14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB14" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>8</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <v>6</v>
       </c>
       <c r="F15" s="11">
         <v>4</v>
       </c>
       <c r="G15" s="12">
         <v>3</v>
       </c>
       <c r="H15" s="12">
         <v>8</v>
       </c>
       <c r="I15" s="11">
@@ -6334,52 +6436,55 @@
       </c>
       <c r="AT15" s="11">
         <v>8</v>
       </c>
       <c r="AU15" s="11">
         <v>1</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA15" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB15" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -6495,52 +6600,55 @@
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>7</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>8</v>
       </c>
       <c r="E17" s="11">
         <v>14</v>
       </c>
       <c r="F17" s="11">
         <v>10</v>
       </c>
       <c r="G17" s="12">
         <v>13</v>
       </c>
       <c r="H17" s="12">
         <v>14</v>
       </c>
       <c r="I17" s="11">
@@ -6656,52 +6764,55 @@
       </c>
       <c r="AT17" s="11">
         <v>1</v>
       </c>
       <c r="AU17" s="11">
         <v>1</v>
       </c>
       <c r="AV17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="11">
         <v>1</v>
       </c>
       <c r="BA17" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB17" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>2</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -6817,52 +6928,55 @@
       </c>
       <c r="AT18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>10</v>
       </c>
       <c r="C19" s="11">
         <v>6</v>
       </c>
       <c r="D19" s="11">
         <v>3</v>
       </c>
       <c r="E19" s="11">
         <v>13</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="12">
         <v>23</v>
       </c>
       <c r="H19" s="12">
         <v>15</v>
       </c>
       <c r="I19" s="11">
@@ -6978,52 +7092,55 @@
       </c>
       <c r="AT19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>2</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>2</v>
       </c>
       <c r="H20" s="12">
         <v>9</v>
       </c>
       <c r="I20" s="11">
@@ -7139,52 +7256,55 @@
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="11">
         <v>2</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>11</v>
       </c>
       <c r="C21" s="11">
         <v>19</v>
       </c>
       <c r="D21" s="11">
         <v>10</v>
       </c>
       <c r="E21" s="11">
         <v>16</v>
       </c>
       <c r="F21" s="11">
         <v>25</v>
       </c>
       <c r="G21" s="12">
         <v>37</v>
       </c>
       <c r="H21" s="12">
         <v>31</v>
       </c>
       <c r="I21" s="11">
@@ -7300,52 +7420,55 @@
       </c>
       <c r="AT21" s="11">
         <v>8</v>
       </c>
       <c r="AU21" s="11">
         <v>1</v>
       </c>
       <c r="AV21" s="12">
         <v>2</v>
       </c>
       <c r="AW21" s="11">
         <v>4</v>
       </c>
       <c r="AX21" s="11">
         <v>2</v>
       </c>
       <c r="AY21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ21" s="11">
         <v>6</v>
       </c>
       <c r="BA21" s="11">
         <v>1</v>
       </c>
+      <c r="BB21" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>4</v>
       </c>
       <c r="E22" s="11">
         <v>2</v>
       </c>
       <c r="F22" s="11">
         <v>1</v>
       </c>
       <c r="G22" s="12">
         <v>5</v>
       </c>
       <c r="H22" s="12">
         <v>6</v>
       </c>
       <c r="I22" s="11">
@@ -7461,52 +7584,55 @@
       </c>
       <c r="AT22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -7622,52 +7748,55 @@
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>7</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>3</v>
       </c>
       <c r="F24" s="11">
         <v>2</v>
       </c>
       <c r="G24" s="11">
         <v>3</v>
       </c>
       <c r="H24" s="12">
         <v>4</v>
       </c>
       <c r="I24" s="11">
@@ -7783,52 +7912,55 @@
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="11">
         <v>2</v>
       </c>
       <c r="AV24" s="12">
         <v>6</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>3</v>
       </c>
       <c r="C25" s="11">
         <v>9</v>
       </c>
       <c r="D25" s="11">
         <v>8</v>
       </c>
       <c r="E25" s="11">
         <v>1</v>
       </c>
       <c r="F25" s="11">
         <v>15</v>
       </c>
       <c r="G25" s="11">
         <v>11</v>
       </c>
       <c r="H25" s="12">
         <v>14</v>
       </c>
       <c r="I25" s="11">
@@ -7944,52 +8076,55 @@
       </c>
       <c r="AT25" s="11">
         <v>1</v>
       </c>
       <c r="AU25" s="11">
         <v>1</v>
       </c>
       <c r="AV25" s="12">
         <v>1</v>
       </c>
       <c r="AW25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ25" s="11">
         <v>1</v>
       </c>
       <c r="BA25" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB25" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>6</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>5</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>5</v>
       </c>
       <c r="G26" s="11">
         <v>9</v>
       </c>
       <c r="H26" s="12">
         <v>2</v>
       </c>
       <c r="I26" s="11">
@@ -8105,52 +8240,55 @@
       </c>
       <c r="AT26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>5</v>
       </c>
       <c r="C27" s="15">
         <v>10</v>
       </c>
       <c r="D27" s="15">
         <v>3</v>
       </c>
       <c r="E27" s="15">
         <v>6</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>7</v>
       </c>
       <c r="H27" s="15">
         <v>9</v>
       </c>
       <c r="I27" s="15">
@@ -8266,102 +8404,105 @@
       </c>
       <c r="AT27" s="15">
         <v>1</v>
       </c>
       <c r="AU27" s="15">
         <v>1</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="15">
         <v>2</v>
       </c>
       <c r="AX27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="15">
         <v>1</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="BB27" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AX30" sqref="AX30"/>
-      <selection pane="topRight" activeCell="AO20" sqref="AO20"/>
+      <selection activeCell="AZ21" sqref="AZ21"/>
+      <selection pane="topRight" activeCell="AZ21" sqref="AZ21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.140625" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.140625" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
       <c r="V2" s="28"/>
       <c r="W2" s="28"/>
       <c r="X2" s="28"/>
@@ -8372,65 +8513,66 @@
       <c r="AC2" s="28"/>
       <c r="AD2" s="28"/>
       <c r="AE2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AG2" s="28"/>
       <c r="AH2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="28"/>
       <c r="AK2" s="28"/>
       <c r="AL2" s="28"/>
       <c r="AM2" s="28"/>
       <c r="AN2" s="28"/>
       <c r="AO2" s="28"/>
       <c r="AP2" s="28"/>
       <c r="AQ2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AS2" s="28"/>
       <c r="AT2" s="28"/>
       <c r="AU2" s="28"/>
       <c r="AV2" s="28"/>
       <c r="AW2" s="28"/>
       <c r="AX2" s="28"/>
       <c r="AY2" s="28"/>
       <c r="AZ2" s="28"/>
       <c r="BA2" s="28"/>
+      <c r="BB2" s="28"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="27">
         <v>2022</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27">
         <v>2023</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
@@ -8450,52 +8592,53 @@
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="23"/>
       <c r="AK4" s="23"/>
       <c r="AL4" s="23">
         <v>2025</v>
       </c>
       <c r="AM4" s="23"/>
       <c r="AN4" s="23"/>
       <c r="AO4" s="23"/>
       <c r="AP4" s="23"/>
       <c r="AQ4" s="23"/>
       <c r="AR4" s="23"/>
       <c r="AS4" s="23"/>
       <c r="AT4" s="23"/>
       <c r="AU4" s="23"/>
       <c r="AV4" s="23"/>
       <c r="AW4" s="24"/>
       <c r="AX4" s="23">
         <v>2026</v>
       </c>
       <c r="AY4" s="23"/>
       <c r="AZ4" s="23"/>
       <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
@@ -8609,52 +8752,55 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="19" t="s">
         <v>5</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="29"/>
       <c r="U6" s="29"/>
       <c r="V6" s="29"/>
       <c r="W6" s="29"/>
       <c r="X6" s="29"/>
@@ -8665,52 +8811,53 @@
       <c r="AC6" s="29"/>
       <c r="AD6" s="29"/>
       <c r="AE6" s="29"/>
       <c r="AF6" s="29"/>
       <c r="AG6" s="29"/>
       <c r="AH6" s="29"/>
       <c r="AI6" s="29"/>
       <c r="AJ6" s="29"/>
       <c r="AK6" s="29"/>
       <c r="AL6" s="29"/>
       <c r="AM6" s="29"/>
       <c r="AN6" s="29"/>
       <c r="AO6" s="29"/>
       <c r="AP6" s="29"/>
       <c r="AQ6" s="29"/>
       <c r="AR6" s="29"/>
       <c r="AS6" s="29"/>
       <c r="AT6" s="29"/>
       <c r="AU6" s="29"/>
       <c r="AV6" s="29"/>
       <c r="AW6" s="29"/>
       <c r="AX6" s="29"/>
       <c r="AY6" s="29"/>
       <c r="AZ6" s="29"/>
       <c r="BA6" s="29"/>
+      <c r="BB6" s="29"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>-174</v>
       </c>
       <c r="C7" s="11">
         <v>-151</v>
       </c>
       <c r="D7" s="11">
         <v>-142</v>
       </c>
       <c r="E7" s="11">
         <v>-189</v>
       </c>
       <c r="F7" s="11">
         <v>-178</v>
       </c>
       <c r="G7" s="12">
         <v>-323</v>
       </c>
       <c r="H7" s="12">
         <v>-362</v>
       </c>
       <c r="I7" s="11">
@@ -8826,52 +8973,55 @@
       </c>
       <c r="AT7" s="11">
         <v>-45</v>
       </c>
       <c r="AU7" s="11">
         <v>69</v>
       </c>
       <c r="AV7" s="12">
         <v>99</v>
       </c>
       <c r="AW7" s="11">
         <v>109</v>
       </c>
       <c r="AX7" s="11">
         <v>57</v>
       </c>
       <c r="AY7" s="22">
         <v>25</v>
       </c>
       <c r="AZ7" s="11">
         <v>32</v>
       </c>
       <c r="BA7" s="11">
         <v>-4</v>
       </c>
+      <c r="BB7" s="30">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>-85</v>
       </c>
       <c r="C8" s="11">
         <v>-66</v>
       </c>
       <c r="D8" s="11">
         <v>-61</v>
       </c>
       <c r="E8" s="11">
         <v>-50</v>
       </c>
       <c r="F8" s="11">
         <v>-58</v>
       </c>
       <c r="G8" s="12">
         <v>-109</v>
       </c>
       <c r="H8" s="12">
         <v>-132</v>
       </c>
       <c r="I8" s="11">
@@ -8987,52 +9137,55 @@
       </c>
       <c r="AT8" s="11">
         <v>-20</v>
       </c>
       <c r="AU8" s="11">
         <v>-1</v>
       </c>
       <c r="AV8" s="12">
         <v>9</v>
       </c>
       <c r="AW8" s="11">
         <v>44</v>
       </c>
       <c r="AX8" s="11">
         <v>2</v>
       </c>
       <c r="AY8" s="12">
         <v>0</v>
       </c>
       <c r="AZ8" s="11">
         <v>12</v>
       </c>
       <c r="BA8" s="11">
         <v>-4</v>
       </c>
+      <c r="BB8" s="11">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>-2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>-2</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>-5</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -9148,52 +9301,55 @@
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="11">
         <v>3</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12">
         <v>1</v>
       </c>
       <c r="AZ9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>-17</v>
       </c>
       <c r="C10" s="11">
         <v>-29</v>
       </c>
       <c r="D10" s="11">
         <v>-25</v>
       </c>
       <c r="E10" s="11">
         <v>-31</v>
       </c>
       <c r="F10" s="11">
         <v>-22</v>
       </c>
       <c r="G10" s="12">
         <v>-31</v>
       </c>
       <c r="H10" s="12">
         <v>-41</v>
       </c>
       <c r="I10" s="11">
@@ -9309,52 +9465,55 @@
       </c>
       <c r="AT10" s="11">
         <v>-7</v>
       </c>
       <c r="AU10" s="11">
         <v>5</v>
       </c>
       <c r="AV10" s="12">
         <v>3</v>
       </c>
       <c r="AW10" s="11">
         <v>10</v>
       </c>
       <c r="AX10" s="11">
         <v>3</v>
       </c>
       <c r="AY10" s="12">
         <v>6</v>
       </c>
       <c r="AZ10" s="11">
         <v>4</v>
       </c>
       <c r="BA10" s="11">
         <v>-1</v>
       </c>
+      <c r="BB10" s="11">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>-8</v>
       </c>
       <c r="C11" s="11">
         <v>-10</v>
       </c>
       <c r="D11" s="11">
         <v>-9</v>
       </c>
       <c r="E11" s="11">
         <v>-46</v>
       </c>
       <c r="F11" s="11">
         <v>-28</v>
       </c>
       <c r="G11" s="12">
         <v>-58</v>
       </c>
       <c r="H11" s="12">
         <v>-58</v>
       </c>
       <c r="I11" s="11">
@@ -9470,52 +9629,55 @@
       </c>
       <c r="AT11" s="11">
         <v>-3</v>
       </c>
       <c r="AU11" s="11">
         <v>45</v>
       </c>
       <c r="AV11" s="12">
         <v>77</v>
       </c>
       <c r="AW11" s="11">
         <v>49</v>
       </c>
       <c r="AX11" s="11">
         <v>37</v>
       </c>
       <c r="AY11" s="12">
         <v>11</v>
       </c>
       <c r="AZ11" s="11">
         <v>11</v>
       </c>
       <c r="BA11" s="11">
         <v>2</v>
       </c>
+      <c r="BB11" s="11">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>-3</v>
       </c>
       <c r="C12" s="11">
         <v>-1</v>
       </c>
       <c r="D12" s="11">
         <v>-4</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>-1</v>
       </c>
       <c r="H12" s="12">
         <v>-11</v>
       </c>
       <c r="I12" s="11">
@@ -9631,52 +9793,55 @@
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12">
         <v>-1</v>
       </c>
       <c r="AZ12" s="11">
         <v>2</v>
       </c>
       <c r="BA12" s="11">
         <v>-1</v>
       </c>
+      <c r="BB12" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -9792,52 +9957,55 @@
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>-3</v>
       </c>
       <c r="C14" s="11">
         <v>-5</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11">
         <v>-9</v>
       </c>
       <c r="G14" s="12">
         <v>-6</v>
       </c>
       <c r="H14" s="12">
         <v>-17</v>
       </c>
       <c r="I14" s="11">
@@ -9953,52 +10121,55 @@
       </c>
       <c r="AT14" s="11">
         <v>-2</v>
       </c>
       <c r="AU14" s="11">
         <v>0</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11">
         <v>1</v>
       </c>
       <c r="AX14" s="11">
         <v>2</v>
       </c>
       <c r="AY14" s="12">
         <v>-1</v>
       </c>
       <c r="AZ14" s="11">
         <v>4</v>
       </c>
       <c r="BA14" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB14" s="11">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>-8</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>-3</v>
       </c>
       <c r="E15" s="11">
         <v>-6</v>
       </c>
       <c r="F15" s="11">
         <v>-4</v>
       </c>
       <c r="G15" s="12">
         <v>-3</v>
       </c>
       <c r="H15" s="12">
         <v>-6</v>
       </c>
       <c r="I15" s="11">
@@ -10114,52 +10285,55 @@
       </c>
       <c r="AT15" s="11">
         <v>-8</v>
       </c>
       <c r="AU15" s="11">
         <v>-1</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11">
         <v>1</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11">
         <v>2</v>
       </c>
       <c r="BA15" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB15" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -10275,52 +10449,55 @@
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>-7</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>-6</v>
       </c>
       <c r="E17" s="11">
         <v>-13</v>
       </c>
       <c r="F17" s="11">
         <v>-10</v>
       </c>
       <c r="G17" s="12">
         <v>-13</v>
       </c>
       <c r="H17" s="12">
         <v>-12</v>
       </c>
       <c r="I17" s="11">
@@ -10436,52 +10613,55 @@
       </c>
       <c r="AT17" s="11">
         <v>0</v>
       </c>
       <c r="AU17" s="11">
         <v>7</v>
       </c>
       <c r="AV17" s="12">
         <v>2</v>
       </c>
       <c r="AW17" s="11">
         <v>2</v>
       </c>
       <c r="AX17" s="11">
         <v>3</v>
       </c>
       <c r="AY17" s="12">
         <v>1</v>
       </c>
       <c r="AZ17" s="11">
         <v>0</v>
       </c>
       <c r="BA17" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB17" s="11">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>-2</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>-4</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -10597,52 +10777,55 @@
       </c>
       <c r="AT18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>-10</v>
       </c>
       <c r="C19" s="11">
         <v>-5</v>
       </c>
       <c r="D19" s="11">
         <v>-3</v>
       </c>
       <c r="E19" s="11">
         <v>-13</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="12">
         <v>-23</v>
       </c>
       <c r="H19" s="12">
         <v>-14</v>
       </c>
       <c r="I19" s="11">
@@ -10758,52 +10941,55 @@
       </c>
       <c r="AT19" s="11">
         <v>1</v>
       </c>
       <c r="AU19" s="11">
         <v>2</v>
       </c>
       <c r="AV19" s="12">
         <v>4</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11">
         <v>2</v>
       </c>
       <c r="AY19" s="12">
         <v>1</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>-2</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>-1</v>
       </c>
       <c r="G20" s="12">
         <v>-2</v>
       </c>
       <c r="H20" s="12">
         <v>-9</v>
       </c>
       <c r="I20" s="11">
@@ -10919,52 +11105,55 @@
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12">
         <v>2</v>
       </c>
       <c r="AW20" s="11">
         <v>-2</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>-11</v>
       </c>
       <c r="C21" s="11">
         <v>-17</v>
       </c>
       <c r="D21" s="11">
         <v>-10</v>
       </c>
       <c r="E21" s="11">
         <v>-15</v>
       </c>
       <c r="F21" s="11">
         <v>-24</v>
       </c>
       <c r="G21" s="12">
         <v>-34</v>
       </c>
       <c r="H21" s="12">
         <v>-31</v>
       </c>
       <c r="I21" s="11">
@@ -11080,52 +11269,55 @@
       </c>
       <c r="AT21" s="11">
         <v>-5</v>
       </c>
       <c r="AU21" s="11">
         <v>4</v>
       </c>
       <c r="AV21" s="12">
         <v>1</v>
       </c>
       <c r="AW21" s="11">
         <v>2</v>
       </c>
       <c r="AX21" s="11">
         <v>3</v>
       </c>
       <c r="AY21" s="12">
         <v>3</v>
       </c>
       <c r="AZ21" s="11">
         <v>-4</v>
       </c>
       <c r="BA21" s="11">
         <v>0</v>
       </c>
+      <c r="BB21" s="11">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>1</v>
       </c>
       <c r="D22" s="11">
         <v>-3</v>
       </c>
       <c r="E22" s="11">
         <v>-2</v>
       </c>
       <c r="F22" s="11">
         <v>-1</v>
       </c>
       <c r="G22" s="12">
         <v>-4</v>
       </c>
       <c r="H22" s="12">
         <v>-5</v>
       </c>
       <c r="I22" s="11">
@@ -11241,52 +11433,55 @@
       </c>
       <c r="AT22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="11">
         <v>1</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12">
         <v>1</v>
       </c>
       <c r="AZ22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB22" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>-2</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -11402,52 +11597,55 @@
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-1</v>
       </c>
       <c r="D24" s="11">
         <v>-3</v>
       </c>
       <c r="E24" s="11">
         <v>-3</v>
       </c>
       <c r="F24" s="11">
         <v>-2</v>
       </c>
       <c r="G24" s="11">
         <v>-3</v>
       </c>
       <c r="H24" s="12">
         <v>-4</v>
       </c>
       <c r="I24" s="11">
@@ -11563,52 +11761,55 @@
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="11">
         <v>-1</v>
       </c>
       <c r="AV24" s="12">
         <v>-6</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12">
         <v>-1</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>-3</v>
       </c>
       <c r="C25" s="11">
         <v>-9</v>
       </c>
       <c r="D25" s="11">
         <v>-8</v>
       </c>
       <c r="E25" s="11">
         <v>-1</v>
       </c>
       <c r="F25" s="11">
         <v>-13</v>
       </c>
       <c r="G25" s="11">
         <v>-11</v>
       </c>
       <c r="H25" s="12">
         <v>-13</v>
       </c>
       <c r="I25" s="11">
@@ -11724,52 +11925,55 @@
       </c>
       <c r="AT25" s="11">
         <v>-1</v>
       </c>
       <c r="AU25" s="11">
         <v>0</v>
       </c>
       <c r="AV25" s="12">
         <v>-1</v>
       </c>
       <c r="AW25" s="11">
         <v>2</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="11">
         <v>1</v>
       </c>
       <c r="BA25" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB25" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>-6</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>-4</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>-4</v>
       </c>
       <c r="G26" s="11">
         <v>-9</v>
       </c>
       <c r="H26" s="12">
         <v>0</v>
       </c>
       <c r="I26" s="11">
@@ -11885,52 +12089,55 @@
       </c>
       <c r="AT26" s="11">
         <v>1</v>
       </c>
       <c r="AU26" s="11">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>-1</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>1</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB26" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>-2</v>
       </c>
       <c r="C27" s="15">
         <v>-10</v>
       </c>
       <c r="D27" s="15">
         <v>-3</v>
       </c>
       <c r="E27" s="15">
         <v>-4</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>-7</v>
       </c>
       <c r="H27" s="15">
         <v>-9</v>
       </c>
       <c r="I27" s="15">
@@ -12046,62 +12253,65 @@
       </c>
       <c r="AT27" s="15">
         <v>-1</v>
       </c>
       <c r="AU27" s="15">
         <v>0</v>
       </c>
       <c r="AV27" s="15">
         <v>4</v>
       </c>
       <c r="AW27" s="15">
         <v>-2</v>
       </c>
       <c r="AX27" s="15">
         <v>2</v>
       </c>
       <c r="AY27" s="15">
         <v>1</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="BB27" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>