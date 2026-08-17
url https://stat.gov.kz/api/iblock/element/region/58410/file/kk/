--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-180" yWindow="3045" windowWidth="21120" windowHeight="9330"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Сыртқы көші-қонның айырымы" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1567" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1609" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -388,73 +388,73 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -734,213 +734,215 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AZ21" sqref="AZ21"/>
+      <selection pane="topRight" activeCell="AU17" sqref="AU17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="28" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="29" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="28"/>
-[...50 lines deleted...]
-      <c r="BB2" s="28"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
+      <c r="AX2" s="29"/>
+      <c r="AY2" s="29"/>
+      <c r="AZ2" s="29"/>
+      <c r="BA2" s="29"/>
+      <c r="BB2" s="29"/>
+      <c r="BC2" s="29"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="27">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28">
         <v>2022</v>
       </c>
-      <c r="C4" s="27"/>
-[...10 lines deleted...]
-      <c r="N4" s="27">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28">
         <v>2023</v>
       </c>
-      <c r="O4" s="27"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="24">
         <v>2024</v>
       </c>
-      <c r="AA4" s="23"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="24">
         <v>2025</v>
       </c>
-      <c r="AM4" s="23"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="24">
         <v>2026</v>
       </c>
-      <c r="AY4" s="23"/>
-[...2 lines deleted...]
-      <c r="BB4" s="23"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="26"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="27"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1056,109 +1058,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>6</v>
       </c>
+      <c r="BC5" s="19" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="29" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="29"/>
-[...50 lines deleted...]
-      <c r="BB6" s="29"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="30"/>
+      <c r="X6" s="30"/>
+      <c r="Y6" s="30"/>
+      <c r="Z6" s="30"/>
+      <c r="AA6" s="30"/>
+      <c r="AB6" s="30"/>
+      <c r="AC6" s="30"/>
+      <c r="AD6" s="30"/>
+      <c r="AE6" s="30"/>
+      <c r="AF6" s="30"/>
+      <c r="AG6" s="30"/>
+      <c r="AH6" s="30"/>
+      <c r="AI6" s="30"/>
+      <c r="AJ6" s="30"/>
+      <c r="AK6" s="30"/>
+      <c r="AL6" s="30"/>
+      <c r="AM6" s="30"/>
+      <c r="AN6" s="30"/>
+      <c r="AO6" s="30"/>
+      <c r="AP6" s="30"/>
+      <c r="AQ6" s="30"/>
+      <c r="AR6" s="30"/>
+      <c r="AS6" s="30"/>
+      <c r="AT6" s="30"/>
+      <c r="AU6" s="30"/>
+      <c r="AV6" s="30"/>
+      <c r="AW6" s="30"/>
+      <c r="AX6" s="30"/>
+      <c r="AY6" s="30"/>
+      <c r="AZ6" s="30"/>
+      <c r="BA6" s="30"/>
+      <c r="BB6" s="30"/>
+      <c r="BC6" s="30"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>51</v>
       </c>
       <c r="C7" s="11">
         <v>67</v>
       </c>
       <c r="D7" s="11">
         <v>60</v>
       </c>
       <c r="E7" s="11">
         <v>39</v>
       </c>
       <c r="F7" s="12">
         <v>54</v>
       </c>
       <c r="G7" s="12">
         <v>54</v>
       </c>
       <c r="H7" s="12">
         <v>74</v>
       </c>
       <c r="I7" s="11">
@@ -1274,55 +1280,58 @@
       </c>
       <c r="AT7" s="11">
         <v>23</v>
       </c>
       <c r="AU7" s="11">
         <v>127</v>
       </c>
       <c r="AV7" s="12">
         <v>130</v>
       </c>
       <c r="AW7" s="11">
         <v>127</v>
       </c>
       <c r="AX7" s="11">
         <v>73</v>
       </c>
       <c r="AY7" s="22">
         <v>54</v>
       </c>
       <c r="AZ7" s="11">
         <v>53</v>
       </c>
       <c r="BA7" s="11">
         <v>20</v>
       </c>
-      <c r="BB7" s="30">
+      <c r="BB7" s="23">
         <v>13</v>
       </c>
+      <c r="BC7" s="11">
+        <v>32</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>13</v>
       </c>
       <c r="C8" s="11">
         <v>30</v>
       </c>
       <c r="D8" s="11">
         <v>23</v>
       </c>
       <c r="E8" s="11">
         <v>23</v>
       </c>
       <c r="F8" s="12">
         <v>32</v>
       </c>
       <c r="G8" s="12">
         <v>26</v>
       </c>
       <c r="H8" s="12">
         <v>21</v>
       </c>
       <c r="I8" s="11">
@@ -1441,52 +1450,55 @@
       </c>
       <c r="AU8" s="11">
         <v>37</v>
       </c>
       <c r="AV8" s="12">
         <v>24</v>
       </c>
       <c r="AW8" s="11">
         <v>47</v>
       </c>
       <c r="AX8" s="11">
         <v>10</v>
       </c>
       <c r="AY8" s="12">
         <v>21</v>
       </c>
       <c r="AZ8" s="11">
         <v>18</v>
       </c>
       <c r="BA8" s="11">
         <v>6</v>
       </c>
       <c r="BB8" s="11">
         <v>1</v>
       </c>
+      <c r="BC8" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -1605,52 +1617,55 @@
       </c>
       <c r="AU9" s="11">
         <v>3</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12">
         <v>1</v>
       </c>
       <c r="AZ9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB9" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>1</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>1</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="12">
         <v>1</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="12">
         <v>1</v>
       </c>
       <c r="I10" s="11">
@@ -1769,52 +1784,55 @@
       </c>
       <c r="AU10" s="11">
         <v>6</v>
       </c>
       <c r="AV10" s="12">
         <v>6</v>
       </c>
       <c r="AW10" s="11">
         <v>10</v>
       </c>
       <c r="AX10" s="11">
         <v>3</v>
       </c>
       <c r="AY10" s="12">
         <v>7</v>
       </c>
       <c r="AZ10" s="11">
         <v>6</v>
       </c>
       <c r="BA10" s="11">
         <v>4</v>
       </c>
       <c r="BB10" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC10" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>33</v>
       </c>
       <c r="C11" s="11">
         <v>32</v>
       </c>
       <c r="D11" s="11">
         <v>28</v>
       </c>
       <c r="E11" s="11">
         <v>8</v>
       </c>
       <c r="F11" s="12">
         <v>15</v>
       </c>
       <c r="G11" s="12">
         <v>21</v>
       </c>
       <c r="H11" s="12">
         <v>43</v>
       </c>
       <c r="I11" s="11">
@@ -1933,52 +1951,55 @@
       </c>
       <c r="AU11" s="11">
         <v>56</v>
       </c>
       <c r="AV11" s="12">
         <v>80</v>
       </c>
       <c r="AW11" s="11">
         <v>56</v>
       </c>
       <c r="AX11" s="11">
         <v>43</v>
       </c>
       <c r="AY11" s="12">
         <v>14</v>
       </c>
       <c r="AZ11" s="11">
         <v>16</v>
       </c>
       <c r="BA11" s="11">
         <v>9</v>
       </c>
       <c r="BB11" s="11">
         <v>4</v>
       </c>
+      <c r="BC11" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -2097,52 +2118,55 @@
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="11">
         <v>2</v>
       </c>
       <c r="BA12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB12" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC12" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -2261,52 +2285,55 @@
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>1</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>4</v>
       </c>
       <c r="E14" s="11">
         <v>4</v>
       </c>
       <c r="F14" s="12">
         <v>1</v>
       </c>
       <c r="G14" s="12">
         <v>3</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="11">
@@ -2425,52 +2452,55 @@
       </c>
       <c r="AU14" s="11">
         <v>1</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11">
         <v>1</v>
       </c>
       <c r="AX14" s="11">
         <v>2</v>
       </c>
       <c r="AY14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="11">
         <v>4</v>
       </c>
       <c r="BA14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="11">
         <v>1</v>
       </c>
+      <c r="BC14" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="12">
         <v>2</v>
       </c>
       <c r="I15" s="11" t="s">
@@ -2589,52 +2619,55 @@
       </c>
       <c r="AU15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11">
         <v>1</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11">
         <v>2</v>
       </c>
       <c r="BA15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB15" s="11">
         <v>1</v>
       </c>
+      <c r="BC15" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -2753,52 +2786,55 @@
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>2</v>
       </c>
       <c r="E17" s="11">
         <v>1</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <v>2</v>
       </c>
       <c r="I17" s="11" t="s">
@@ -2917,52 +2953,55 @@
       </c>
       <c r="AU17" s="11">
         <v>8</v>
       </c>
       <c r="AV17" s="12">
         <v>2</v>
       </c>
       <c r="AW17" s="11">
         <v>2</v>
       </c>
       <c r="AX17" s="11">
         <v>3</v>
       </c>
       <c r="AY17" s="12">
         <v>1</v>
       </c>
       <c r="AZ17" s="11">
         <v>1</v>
       </c>
       <c r="BA17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB17" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC17" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -3081,52 +3120,55 @@
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="11">
         <v>1</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <v>1</v>
       </c>
       <c r="I19" s="11" t="s">
@@ -3245,52 +3287,55 @@
       </c>
       <c r="AU19" s="11">
         <v>2</v>
       </c>
       <c r="AV19" s="12">
         <v>4</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11">
         <v>2</v>
       </c>
       <c r="AY19" s="12">
         <v>1</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="11" t="s">
@@ -3409,52 +3454,55 @@
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12">
         <v>2</v>
       </c>
       <c r="AW20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="11">
         <v>2</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>1</v>
       </c>
       <c r="F21" s="12">
         <v>1</v>
       </c>
       <c r="G21" s="12">
         <v>3</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="11">
@@ -3573,52 +3621,55 @@
       </c>
       <c r="AU21" s="11">
         <v>5</v>
       </c>
       <c r="AV21" s="12">
         <v>3</v>
       </c>
       <c r="AW21" s="11">
         <v>6</v>
       </c>
       <c r="AX21" s="11">
         <v>5</v>
       </c>
       <c r="AY21" s="12">
         <v>3</v>
       </c>
       <c r="AZ21" s="11">
         <v>2</v>
       </c>
       <c r="BA21" s="11">
         <v>1</v>
       </c>
       <c r="BB21" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC21" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>1</v>
       </c>
       <c r="D22" s="11">
         <v>1</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>1</v>
       </c>
       <c r="H22" s="12">
         <v>1</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -3737,52 +3788,55 @@
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="11">
         <v>1</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12">
         <v>1</v>
       </c>
       <c r="AZ22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB22" s="11">
         <v>2</v>
       </c>
+      <c r="BC22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -3901,52 +3955,55 @@
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="11" t="s">
@@ -4065,52 +4122,55 @@
       </c>
       <c r="AU24" s="11">
         <v>1</v>
       </c>
       <c r="AV24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12">
         <v>2</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <v>1</v>
       </c>
       <c r="I25" s="11" t="s">
@@ -4229,52 +4289,55 @@
       </c>
       <c r="AU25" s="11">
         <v>1</v>
       </c>
       <c r="AV25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW25" s="11">
         <v>2</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="11">
         <v>2</v>
       </c>
       <c r="BA25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB25" s="11">
         <v>2</v>
       </c>
+      <c r="BC25" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>1</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12">
         <v>1</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <v>2</v>
       </c>
       <c r="I26" s="11">
@@ -4393,52 +4456,55 @@
       </c>
       <c r="AU26" s="11">
         <v>3</v>
       </c>
       <c r="AV26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>1</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="11">
         <v>2</v>
       </c>
+      <c r="BC26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>3</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="15">
         <v>2</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="15">
@@ -4557,240 +4623,245 @@
       </c>
       <c r="AU27" s="15">
         <v>1</v>
       </c>
       <c r="AV27" s="15">
         <v>4</v>
       </c>
       <c r="AW27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="15">
         <v>2</v>
       </c>
       <c r="AY27" s="15">
         <v>2</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="BB27" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="BC27" s="15">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
       <c r="BA28" s="1"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AZ21" sqref="AZ21"/>
-      <selection pane="topRight" activeCell="AZ21" sqref="AZ21"/>
+      <selection activeCell="BC7" sqref="BC7:BC27"/>
+      <selection pane="topRight" activeCell="AX28" sqref="AX28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="28" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="28"/>
-[...50 lines deleted...]
-      <c r="BB2" s="28"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
+      <c r="AX2" s="29"/>
+      <c r="AY2" s="29"/>
+      <c r="AZ2" s="29"/>
+      <c r="BA2" s="29"/>
+      <c r="BB2" s="29"/>
+      <c r="BC2" s="29"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="27">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28">
         <v>2022</v>
       </c>
-      <c r="C4" s="27"/>
-[...10 lines deleted...]
-      <c r="N4" s="27">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28">
         <v>2023</v>
       </c>
-      <c r="O4" s="27"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="24">
         <v>2024</v>
       </c>
-      <c r="AA4" s="23"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="24">
         <v>2025</v>
       </c>
-      <c r="AM4" s="23"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="24">
         <v>2026</v>
       </c>
-      <c r="AY4" s="23"/>
-[...2 lines deleted...]
-      <c r="BB4" s="23"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="26"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="27"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -4906,109 +4977,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>6</v>
       </c>
+      <c r="BC5" s="19" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="29" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="29"/>
-[...50 lines deleted...]
-      <c r="BB6" s="29"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="30"/>
+      <c r="X6" s="30"/>
+      <c r="Y6" s="30"/>
+      <c r="Z6" s="30"/>
+      <c r="AA6" s="30"/>
+      <c r="AB6" s="30"/>
+      <c r="AC6" s="30"/>
+      <c r="AD6" s="30"/>
+      <c r="AE6" s="30"/>
+      <c r="AF6" s="30"/>
+      <c r="AG6" s="30"/>
+      <c r="AH6" s="30"/>
+      <c r="AI6" s="30"/>
+      <c r="AJ6" s="30"/>
+      <c r="AK6" s="30"/>
+      <c r="AL6" s="30"/>
+      <c r="AM6" s="30"/>
+      <c r="AN6" s="30"/>
+      <c r="AO6" s="30"/>
+      <c r="AP6" s="30"/>
+      <c r="AQ6" s="30"/>
+      <c r="AR6" s="30"/>
+      <c r="AS6" s="30"/>
+      <c r="AT6" s="30"/>
+      <c r="AU6" s="30"/>
+      <c r="AV6" s="30"/>
+      <c r="AW6" s="30"/>
+      <c r="AX6" s="30"/>
+      <c r="AY6" s="30"/>
+      <c r="AZ6" s="30"/>
+      <c r="BA6" s="30"/>
+      <c r="BB6" s="30"/>
+      <c r="BC6" s="30"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>225</v>
       </c>
       <c r="C7" s="11">
         <v>218</v>
       </c>
       <c r="D7" s="11">
         <v>202</v>
       </c>
       <c r="E7" s="11">
         <v>228</v>
       </c>
       <c r="F7" s="11">
         <v>232</v>
       </c>
       <c r="G7" s="12">
         <v>377</v>
       </c>
       <c r="H7" s="12">
         <v>436</v>
       </c>
       <c r="I7" s="11">
@@ -5124,55 +5199,58 @@
       </c>
       <c r="AT7" s="11">
         <v>68</v>
       </c>
       <c r="AU7" s="11">
         <v>58</v>
       </c>
       <c r="AV7" s="12">
         <v>31</v>
       </c>
       <c r="AW7" s="11">
         <v>18</v>
       </c>
       <c r="AX7" s="11">
         <v>16</v>
       </c>
       <c r="AY7" s="22">
         <v>29</v>
       </c>
       <c r="AZ7" s="11">
         <v>21</v>
       </c>
       <c r="BA7" s="11">
         <v>24</v>
       </c>
-      <c r="BB7" s="30">
+      <c r="BB7" s="23">
         <v>28</v>
       </c>
+      <c r="BC7" s="11">
+        <v>27</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>98</v>
       </c>
       <c r="C8" s="11">
         <v>96</v>
       </c>
       <c r="D8" s="11">
         <v>84</v>
       </c>
       <c r="E8" s="11">
         <v>73</v>
       </c>
       <c r="F8" s="11">
         <v>90</v>
       </c>
       <c r="G8" s="12">
         <v>135</v>
       </c>
       <c r="H8" s="12">
         <v>153</v>
       </c>
       <c r="I8" s="11">
@@ -5291,52 +5369,55 @@
       </c>
       <c r="AU8" s="11">
         <v>38</v>
       </c>
       <c r="AV8" s="12">
         <v>15</v>
       </c>
       <c r="AW8" s="11">
         <v>3</v>
       </c>
       <c r="AX8" s="11">
         <v>8</v>
       </c>
       <c r="AY8" s="12">
         <v>21</v>
       </c>
       <c r="AZ8" s="11">
         <v>6</v>
       </c>
       <c r="BA8" s="11">
         <v>10</v>
       </c>
       <c r="BB8" s="11">
         <v>10</v>
       </c>
+      <c r="BC8" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>2</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>5</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -5455,52 +5536,55 @@
       </c>
       <c r="AU9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB9" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>18</v>
       </c>
       <c r="C10" s="11">
         <v>29</v>
       </c>
       <c r="D10" s="11">
         <v>26</v>
       </c>
       <c r="E10" s="11">
         <v>31</v>
       </c>
       <c r="F10" s="11">
         <v>23</v>
       </c>
       <c r="G10" s="12">
         <v>31</v>
       </c>
       <c r="H10" s="12">
         <v>42</v>
       </c>
       <c r="I10" s="11">
@@ -5619,52 +5703,55 @@
       </c>
       <c r="AU10" s="11">
         <v>1</v>
       </c>
       <c r="AV10" s="12">
         <v>3</v>
       </c>
       <c r="AW10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="12">
         <v>1</v>
       </c>
       <c r="AZ10" s="11">
         <v>2</v>
       </c>
       <c r="BA10" s="11">
         <v>5</v>
       </c>
       <c r="BB10" s="11">
         <v>6</v>
       </c>
+      <c r="BC10" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>41</v>
       </c>
       <c r="C11" s="11">
         <v>42</v>
       </c>
       <c r="D11" s="11">
         <v>37</v>
       </c>
       <c r="E11" s="11">
         <v>54</v>
       </c>
       <c r="F11" s="11">
         <v>43</v>
       </c>
       <c r="G11" s="12">
         <v>79</v>
       </c>
       <c r="H11" s="12">
         <v>101</v>
       </c>
       <c r="I11" s="11">
@@ -5783,52 +5870,55 @@
       </c>
       <c r="AU11" s="11">
         <v>11</v>
       </c>
       <c r="AV11" s="12">
         <v>3</v>
       </c>
       <c r="AW11" s="11">
         <v>7</v>
       </c>
       <c r="AX11" s="11">
         <v>6</v>
       </c>
       <c r="AY11" s="12">
         <v>3</v>
       </c>
       <c r="AZ11" s="11">
         <v>5</v>
       </c>
       <c r="BA11" s="11">
         <v>7</v>
       </c>
       <c r="BB11" s="11">
         <v>6</v>
       </c>
+      <c r="BC11" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>3</v>
       </c>
       <c r="C12" s="11">
         <v>1</v>
       </c>
       <c r="D12" s="11">
         <v>4</v>
       </c>
       <c r="E12" s="11">
         <v>2</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>1</v>
       </c>
       <c r="H12" s="12">
         <v>11</v>
       </c>
       <c r="I12" s="11">
@@ -5947,52 +6037,55 @@
       </c>
       <c r="AU12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12">
         <v>1</v>
       </c>
       <c r="AZ12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="11">
         <v>1</v>
       </c>
       <c r="BB12" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC12" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -6111,52 +6204,55 @@
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>4</v>
       </c>
       <c r="C14" s="11">
         <v>5</v>
       </c>
       <c r="D14" s="11">
         <v>4</v>
       </c>
       <c r="E14" s="11">
         <v>3</v>
       </c>
       <c r="F14" s="11">
         <v>10</v>
       </c>
       <c r="G14" s="12">
         <v>9</v>
       </c>
       <c r="H14" s="12">
         <v>17</v>
       </c>
       <c r="I14" s="11">
@@ -6275,52 +6371,55 @@
       </c>
       <c r="AU14" s="11">
         <v>1</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="12">
         <v>1</v>
       </c>
       <c r="AZ14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="11">
         <v>3</v>
       </c>
+      <c r="BC14" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>8</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <v>6</v>
       </c>
       <c r="F15" s="11">
         <v>4</v>
       </c>
       <c r="G15" s="12">
         <v>3</v>
       </c>
       <c r="H15" s="12">
         <v>8</v>
       </c>
       <c r="I15" s="11">
@@ -6439,52 +6538,55 @@
       </c>
       <c r="AU15" s="11">
         <v>1</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB15" s="11">
         <v>1</v>
       </c>
+      <c r="BC15" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -6603,52 +6705,55 @@
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>7</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>8</v>
       </c>
       <c r="E17" s="11">
         <v>14</v>
       </c>
       <c r="F17" s="11">
         <v>10</v>
       </c>
       <c r="G17" s="12">
         <v>13</v>
       </c>
       <c r="H17" s="12">
         <v>14</v>
       </c>
       <c r="I17" s="11">
@@ -6767,52 +6872,55 @@
       </c>
       <c r="AU17" s="11">
         <v>1</v>
       </c>
       <c r="AV17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="11">
         <v>1</v>
       </c>
       <c r="BA17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB17" s="11">
         <v>1</v>
       </c>
+      <c r="BC17" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>2</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -6931,52 +7039,55 @@
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>10</v>
       </c>
       <c r="C19" s="11">
         <v>6</v>
       </c>
       <c r="D19" s="11">
         <v>3</v>
       </c>
       <c r="E19" s="11">
         <v>13</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="12">
         <v>23</v>
       </c>
       <c r="H19" s="12">
         <v>15</v>
       </c>
       <c r="I19" s="11">
@@ -7095,52 +7206,55 @@
       </c>
       <c r="AU19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>2</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>2</v>
       </c>
       <c r="H20" s="12">
         <v>9</v>
       </c>
       <c r="I20" s="11">
@@ -7259,52 +7373,55 @@
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="11">
         <v>2</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>11</v>
       </c>
       <c r="C21" s="11">
         <v>19</v>
       </c>
       <c r="D21" s="11">
         <v>10</v>
       </c>
       <c r="E21" s="11">
         <v>16</v>
       </c>
       <c r="F21" s="11">
         <v>25</v>
       </c>
       <c r="G21" s="12">
         <v>37</v>
       </c>
       <c r="H21" s="12">
         <v>31</v>
       </c>
       <c r="I21" s="11">
@@ -7423,52 +7540,55 @@
       </c>
       <c r="AU21" s="11">
         <v>1</v>
       </c>
       <c r="AV21" s="12">
         <v>2</v>
       </c>
       <c r="AW21" s="11">
         <v>4</v>
       </c>
       <c r="AX21" s="11">
         <v>2</v>
       </c>
       <c r="AY21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ21" s="11">
         <v>6</v>
       </c>
       <c r="BA21" s="11">
         <v>1</v>
       </c>
       <c r="BB21" s="11">
         <v>1</v>
       </c>
+      <c r="BC21" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>4</v>
       </c>
       <c r="E22" s="11">
         <v>2</v>
       </c>
       <c r="F22" s="11">
         <v>1</v>
       </c>
       <c r="G22" s="12">
         <v>5</v>
       </c>
       <c r="H22" s="12">
         <v>6</v>
       </c>
       <c r="I22" s="11">
@@ -7587,52 +7707,55 @@
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB22" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -7751,52 +7874,55 @@
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>7</v>
       </c>
       <c r="C24" s="11">
         <v>1</v>
       </c>
       <c r="D24" s="11">
         <v>3</v>
       </c>
       <c r="E24" s="11">
         <v>3</v>
       </c>
       <c r="F24" s="11">
         <v>2</v>
       </c>
       <c r="G24" s="11">
         <v>3</v>
       </c>
       <c r="H24" s="12">
         <v>4</v>
       </c>
       <c r="I24" s="11">
@@ -7915,52 +8041,55 @@
       </c>
       <c r="AU24" s="11">
         <v>2</v>
       </c>
       <c r="AV24" s="12">
         <v>6</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12">
         <v>1</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>3</v>
       </c>
       <c r="C25" s="11">
         <v>9</v>
       </c>
       <c r="D25" s="11">
         <v>8</v>
       </c>
       <c r="E25" s="11">
         <v>1</v>
       </c>
       <c r="F25" s="11">
         <v>15</v>
       </c>
       <c r="G25" s="11">
         <v>11</v>
       </c>
       <c r="H25" s="12">
         <v>14</v>
       </c>
       <c r="I25" s="11">
@@ -8079,52 +8208,55 @@
       </c>
       <c r="AU25" s="11">
         <v>1</v>
       </c>
       <c r="AV25" s="12">
         <v>1</v>
       </c>
       <c r="AW25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ25" s="11">
         <v>1</v>
       </c>
       <c r="BA25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB25" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC25" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>6</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>5</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>5</v>
       </c>
       <c r="G26" s="11">
         <v>9</v>
       </c>
       <c r="H26" s="12">
         <v>2</v>
       </c>
       <c r="I26" s="11">
@@ -8243,52 +8375,55 @@
       </c>
       <c r="AU26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="12">
         <v>1</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>5</v>
       </c>
       <c r="C27" s="15">
         <v>10</v>
       </c>
       <c r="D27" s="15">
         <v>3</v>
       </c>
       <c r="E27" s="15">
         <v>6</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>7</v>
       </c>
       <c r="H27" s="15">
         <v>9</v>
       </c>
       <c r="I27" s="15">
@@ -8407,239 +8542,244 @@
       </c>
       <c r="AU27" s="15">
         <v>1</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="15">
         <v>2</v>
       </c>
       <c r="AX27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="15">
         <v>1</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="BB27" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="BC27" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AZ21" sqref="AZ21"/>
-      <selection pane="topRight" activeCell="AZ21" sqref="AZ21"/>
+      <selection activeCell="BC7" sqref="BC7:BC27"/>
+      <selection pane="topRight" activeCell="BA31" sqref="BA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="16" customWidth="1"/>
     <col min="2" max="9" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.28515625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="12" width="7.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="8.85546875" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="36" width="8.42578125" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="16" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.140625" style="16" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.140625" style="16" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="28" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="28"/>
-[...50 lines deleted...]
-      <c r="BB2" s="28"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
+      <c r="AX2" s="29"/>
+      <c r="AY2" s="29"/>
+      <c r="AZ2" s="29"/>
+      <c r="BA2" s="29"/>
+      <c r="BB2" s="29"/>
+      <c r="BC2" s="29"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="27">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28">
         <v>2022</v>
       </c>
-      <c r="C4" s="27"/>
-[...10 lines deleted...]
-      <c r="N4" s="27">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28">
         <v>2023</v>
       </c>
-      <c r="O4" s="27"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="24">
         <v>2024</v>
       </c>
-      <c r="AA4" s="23"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="24">
         <v>2025</v>
       </c>
-      <c r="AM4" s="23"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="24">
         <v>2026</v>
       </c>
-      <c r="AY4" s="23"/>
-[...2 lines deleted...]
-      <c r="BB4" s="23"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="26"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="27"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -8755,109 +8895,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="AY5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>6</v>
       </c>
+      <c r="BC5" s="19" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="29" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="29"/>
-[...50 lines deleted...]
-      <c r="BB6" s="29"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="30"/>
+      <c r="X6" s="30"/>
+      <c r="Y6" s="30"/>
+      <c r="Z6" s="30"/>
+      <c r="AA6" s="30"/>
+      <c r="AB6" s="30"/>
+      <c r="AC6" s="30"/>
+      <c r="AD6" s="30"/>
+      <c r="AE6" s="30"/>
+      <c r="AF6" s="30"/>
+      <c r="AG6" s="30"/>
+      <c r="AH6" s="30"/>
+      <c r="AI6" s="30"/>
+      <c r="AJ6" s="30"/>
+      <c r="AK6" s="30"/>
+      <c r="AL6" s="30"/>
+      <c r="AM6" s="30"/>
+      <c r="AN6" s="30"/>
+      <c r="AO6" s="30"/>
+      <c r="AP6" s="30"/>
+      <c r="AQ6" s="30"/>
+      <c r="AR6" s="30"/>
+      <c r="AS6" s="30"/>
+      <c r="AT6" s="30"/>
+      <c r="AU6" s="30"/>
+      <c r="AV6" s="30"/>
+      <c r="AW6" s="30"/>
+      <c r="AX6" s="30"/>
+      <c r="AY6" s="30"/>
+      <c r="AZ6" s="30"/>
+      <c r="BA6" s="30"/>
+      <c r="BB6" s="30"/>
+      <c r="BC6" s="30"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>-174</v>
       </c>
       <c r="C7" s="11">
         <v>-151</v>
       </c>
       <c r="D7" s="11">
         <v>-142</v>
       </c>
       <c r="E7" s="11">
         <v>-189</v>
       </c>
       <c r="F7" s="11">
         <v>-178</v>
       </c>
       <c r="G7" s="12">
         <v>-323</v>
       </c>
       <c r="H7" s="12">
         <v>-362</v>
       </c>
       <c r="I7" s="11">
@@ -8973,55 +9117,58 @@
       </c>
       <c r="AT7" s="11">
         <v>-45</v>
       </c>
       <c r="AU7" s="11">
         <v>69</v>
       </c>
       <c r="AV7" s="12">
         <v>99</v>
       </c>
       <c r="AW7" s="11">
         <v>109</v>
       </c>
       <c r="AX7" s="11">
         <v>57</v>
       </c>
       <c r="AY7" s="22">
         <v>25</v>
       </c>
       <c r="AZ7" s="11">
         <v>32</v>
       </c>
       <c r="BA7" s="11">
         <v>-4</v>
       </c>
-      <c r="BB7" s="30">
+      <c r="BB7" s="23">
         <v>-15</v>
       </c>
+      <c r="BC7" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>-85</v>
       </c>
       <c r="C8" s="11">
         <v>-66</v>
       </c>
       <c r="D8" s="11">
         <v>-61</v>
       </c>
       <c r="E8" s="11">
         <v>-50</v>
       </c>
       <c r="F8" s="11">
         <v>-58</v>
       </c>
       <c r="G8" s="12">
         <v>-109</v>
       </c>
       <c r="H8" s="12">
         <v>-132</v>
       </c>
       <c r="I8" s="11">
@@ -9140,52 +9287,55 @@
       </c>
       <c r="AU8" s="11">
         <v>-1</v>
       </c>
       <c r="AV8" s="12">
         <v>9</v>
       </c>
       <c r="AW8" s="11">
         <v>44</v>
       </c>
       <c r="AX8" s="11">
         <v>2</v>
       </c>
       <c r="AY8" s="12">
         <v>0</v>
       </c>
       <c r="AZ8" s="11">
         <v>12</v>
       </c>
       <c r="BA8" s="11">
         <v>-4</v>
       </c>
       <c r="BB8" s="11">
         <v>-9</v>
       </c>
+      <c r="BC8" s="11">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>-2</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>-2</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>-5</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="11" t="s">
@@ -9304,52 +9454,55 @@
       </c>
       <c r="AU9" s="11">
         <v>3</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="12">
         <v>1</v>
       </c>
       <c r="AZ9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB9" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11">
         <v>-17</v>
       </c>
       <c r="C10" s="11">
         <v>-29</v>
       </c>
       <c r="D10" s="11">
         <v>-25</v>
       </c>
       <c r="E10" s="11">
         <v>-31</v>
       </c>
       <c r="F10" s="11">
         <v>-22</v>
       </c>
       <c r="G10" s="12">
         <v>-31</v>
       </c>
       <c r="H10" s="12">
         <v>-41</v>
       </c>
       <c r="I10" s="11">
@@ -9468,52 +9621,55 @@
       </c>
       <c r="AU10" s="11">
         <v>5</v>
       </c>
       <c r="AV10" s="12">
         <v>3</v>
       </c>
       <c r="AW10" s="11">
         <v>10</v>
       </c>
       <c r="AX10" s="11">
         <v>3</v>
       </c>
       <c r="AY10" s="12">
         <v>6</v>
       </c>
       <c r="AZ10" s="11">
         <v>4</v>
       </c>
       <c r="BA10" s="11">
         <v>-1</v>
       </c>
       <c r="BB10" s="11">
         <v>-6</v>
       </c>
+      <c r="BC10" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>-8</v>
       </c>
       <c r="C11" s="11">
         <v>-10</v>
       </c>
       <c r="D11" s="11">
         <v>-9</v>
       </c>
       <c r="E11" s="11">
         <v>-46</v>
       </c>
       <c r="F11" s="11">
         <v>-28</v>
       </c>
       <c r="G11" s="12">
         <v>-58</v>
       </c>
       <c r="H11" s="12">
         <v>-58</v>
       </c>
       <c r="I11" s="11">
@@ -9632,52 +9788,55 @@
       </c>
       <c r="AU11" s="11">
         <v>45</v>
       </c>
       <c r="AV11" s="12">
         <v>77</v>
       </c>
       <c r="AW11" s="11">
         <v>49</v>
       </c>
       <c r="AX11" s="11">
         <v>37</v>
       </c>
       <c r="AY11" s="12">
         <v>11</v>
       </c>
       <c r="AZ11" s="11">
         <v>11</v>
       </c>
       <c r="BA11" s="11">
         <v>2</v>
       </c>
       <c r="BB11" s="11">
         <v>-2</v>
       </c>
+      <c r="BC11" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>-3</v>
       </c>
       <c r="C12" s="11">
         <v>-1</v>
       </c>
       <c r="D12" s="11">
         <v>-4</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>-1</v>
       </c>
       <c r="H12" s="12">
         <v>-11</v>
       </c>
       <c r="I12" s="11">
@@ -9796,52 +9955,55 @@
       </c>
       <c r="AU12" s="11">
         <v>3</v>
       </c>
       <c r="AV12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="12">
         <v>-1</v>
       </c>
       <c r="AZ12" s="11">
         <v>2</v>
       </c>
       <c r="BA12" s="11">
         <v>-1</v>
       </c>
       <c r="BB12" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC12" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -9960,52 +10122,55 @@
       </c>
       <c r="AU13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>-3</v>
       </c>
       <c r="C14" s="11">
         <v>-5</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>1</v>
       </c>
       <c r="F14" s="11">
         <v>-9</v>
       </c>
       <c r="G14" s="12">
         <v>-6</v>
       </c>
       <c r="H14" s="12">
         <v>-17</v>
       </c>
       <c r="I14" s="11">
@@ -10124,52 +10289,55 @@
       </c>
       <c r="AU14" s="11">
         <v>0</v>
       </c>
       <c r="AV14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="11">
         <v>1</v>
       </c>
       <c r="AX14" s="11">
         <v>2</v>
       </c>
       <c r="AY14" s="12">
         <v>-1</v>
       </c>
       <c r="AZ14" s="11">
         <v>4</v>
       </c>
       <c r="BA14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="11">
         <v>-2</v>
       </c>
+      <c r="BC14" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>-8</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>-3</v>
       </c>
       <c r="E15" s="11">
         <v>-6</v>
       </c>
       <c r="F15" s="11">
         <v>-4</v>
       </c>
       <c r="G15" s="12">
         <v>-3</v>
       </c>
       <c r="H15" s="12">
         <v>-6</v>
       </c>
       <c r="I15" s="11">
@@ -10288,52 +10456,55 @@
       </c>
       <c r="AU15" s="11">
         <v>-1</v>
       </c>
       <c r="AV15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="11">
         <v>1</v>
       </c>
       <c r="AY15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11">
         <v>2</v>
       </c>
       <c r="BA15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB15" s="11">
         <v>0</v>
       </c>
+      <c r="BC15" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -10452,52 +10623,55 @@
       </c>
       <c r="AU16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11">
         <v>-7</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>-6</v>
       </c>
       <c r="E17" s="11">
         <v>-13</v>
       </c>
       <c r="F17" s="11">
         <v>-10</v>
       </c>
       <c r="G17" s="12">
         <v>-13</v>
       </c>
       <c r="H17" s="12">
         <v>-12</v>
       </c>
       <c r="I17" s="11">
@@ -10616,52 +10790,55 @@
       </c>
       <c r="AU17" s="11">
         <v>7</v>
       </c>
       <c r="AV17" s="12">
         <v>2</v>
       </c>
       <c r="AW17" s="11">
         <v>2</v>
       </c>
       <c r="AX17" s="11">
         <v>3</v>
       </c>
       <c r="AY17" s="12">
         <v>1</v>
       </c>
       <c r="AZ17" s="11">
         <v>0</v>
       </c>
       <c r="BA17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB17" s="11">
         <v>-1</v>
       </c>
+      <c r="BC17" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>-2</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>-4</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11" t="s">
@@ -10780,52 +10957,55 @@
       </c>
       <c r="AU18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="12">
         <v>2</v>
       </c>
       <c r="AW18" s="11">
         <v>2</v>
       </c>
       <c r="AX18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>-10</v>
       </c>
       <c r="C19" s="11">
         <v>-5</v>
       </c>
       <c r="D19" s="11">
         <v>-3</v>
       </c>
       <c r="E19" s="11">
         <v>-13</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="12">
         <v>-23</v>
       </c>
       <c r="H19" s="12">
         <v>-14</v>
       </c>
       <c r="I19" s="11">
@@ -10944,52 +11124,55 @@
       </c>
       <c r="AU19" s="11">
         <v>2</v>
       </c>
       <c r="AV19" s="12">
         <v>4</v>
       </c>
       <c r="AW19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="11">
         <v>2</v>
       </c>
       <c r="AY19" s="12">
         <v>1</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="11">
         <v>-2</v>
       </c>
       <c r="C20" s="11">
         <v>1</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>-1</v>
       </c>
       <c r="G20" s="12">
         <v>-2</v>
       </c>
       <c r="H20" s="12">
         <v>-9</v>
       </c>
       <c r="I20" s="11">
@@ -11108,52 +11291,55 @@
       </c>
       <c r="AU20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="12">
         <v>2</v>
       </c>
       <c r="AW20" s="11">
         <v>-2</v>
       </c>
       <c r="AX20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="11">
         <v>-11</v>
       </c>
       <c r="C21" s="11">
         <v>-17</v>
       </c>
       <c r="D21" s="11">
         <v>-10</v>
       </c>
       <c r="E21" s="11">
         <v>-15</v>
       </c>
       <c r="F21" s="11">
         <v>-24</v>
       </c>
       <c r="G21" s="12">
         <v>-34</v>
       </c>
       <c r="H21" s="12">
         <v>-31</v>
       </c>
       <c r="I21" s="11">
@@ -11272,52 +11458,55 @@
       </c>
       <c r="AU21" s="11">
         <v>4</v>
       </c>
       <c r="AV21" s="12">
         <v>1</v>
       </c>
       <c r="AW21" s="11">
         <v>2</v>
       </c>
       <c r="AX21" s="11">
         <v>3</v>
       </c>
       <c r="AY21" s="12">
         <v>3</v>
       </c>
       <c r="AZ21" s="11">
         <v>-4</v>
       </c>
       <c r="BA21" s="11">
         <v>0</v>
       </c>
       <c r="BB21" s="11">
         <v>-1</v>
       </c>
+      <c r="BC21" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="11">
         <v>1</v>
       </c>
       <c r="D22" s="11">
         <v>-3</v>
       </c>
       <c r="E22" s="11">
         <v>-2</v>
       </c>
       <c r="F22" s="11">
         <v>-1</v>
       </c>
       <c r="G22" s="12">
         <v>-4</v>
       </c>
       <c r="H22" s="12">
         <v>-5</v>
       </c>
       <c r="I22" s="11">
@@ -11436,52 +11625,55 @@
       </c>
       <c r="AU22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="12">
         <v>3</v>
       </c>
       <c r="AW22" s="11">
         <v>1</v>
       </c>
       <c r="AX22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="12">
         <v>1</v>
       </c>
       <c r="AZ22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB22" s="11">
         <v>2</v>
       </c>
+      <c r="BC22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>-2</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -11600,52 +11792,55 @@
       </c>
       <c r="AU23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-1</v>
       </c>
       <c r="D24" s="11">
         <v>-3</v>
       </c>
       <c r="E24" s="11">
         <v>-3</v>
       </c>
       <c r="F24" s="11">
         <v>-2</v>
       </c>
       <c r="G24" s="11">
         <v>-3</v>
       </c>
       <c r="H24" s="12">
         <v>-4</v>
       </c>
       <c r="I24" s="11">
@@ -11764,52 +11959,55 @@
       </c>
       <c r="AU24" s="11">
         <v>-1</v>
       </c>
       <c r="AV24" s="12">
         <v>-6</v>
       </c>
       <c r="AW24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="12">
         <v>-1</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="11">
         <v>-3</v>
       </c>
       <c r="C25" s="11">
         <v>-9</v>
       </c>
       <c r="D25" s="11">
         <v>-8</v>
       </c>
       <c r="E25" s="11">
         <v>-1</v>
       </c>
       <c r="F25" s="11">
         <v>-13</v>
       </c>
       <c r="G25" s="11">
         <v>-11</v>
       </c>
       <c r="H25" s="12">
         <v>-13</v>
       </c>
       <c r="I25" s="11">
@@ -11928,52 +12126,55 @@
       </c>
       <c r="AU25" s="11">
         <v>0</v>
       </c>
       <c r="AV25" s="12">
         <v>-1</v>
       </c>
       <c r="AW25" s="11">
         <v>2</v>
       </c>
       <c r="AX25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="12">
         <v>2</v>
       </c>
       <c r="AZ25" s="11">
         <v>1</v>
       </c>
       <c r="BA25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB25" s="11">
         <v>2</v>
       </c>
+      <c r="BC25" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11">
         <v>-6</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>-4</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>-4</v>
       </c>
       <c r="G26" s="11">
         <v>-9</v>
       </c>
       <c r="H26" s="12">
         <v>0</v>
       </c>
       <c r="I26" s="11">
@@ -12092,52 +12293,55 @@
       </c>
       <c r="AU26" s="11">
         <v>3</v>
       </c>
       <c r="AV26" s="12">
         <v>-1</v>
       </c>
       <c r="AW26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="11">
         <v>2</v>
       </c>
       <c r="AY26" s="12">
         <v>1</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="11">
         <v>2</v>
       </c>
+      <c r="BC26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="15">
         <v>-2</v>
       </c>
       <c r="C27" s="15">
         <v>-10</v>
       </c>
       <c r="D27" s="15">
         <v>-3</v>
       </c>
       <c r="E27" s="15">
         <v>-4</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="15">
         <v>-7</v>
       </c>
       <c r="H27" s="15">
         <v>-9</v>
       </c>
       <c r="I27" s="15">
@@ -12256,62 +12460,65 @@
       </c>
       <c r="AU27" s="15">
         <v>0</v>
       </c>
       <c r="AV27" s="15">
         <v>4</v>
       </c>
       <c r="AW27" s="15">
         <v>-2</v>
       </c>
       <c r="AX27" s="15">
         <v>2</v>
       </c>
       <c r="AY27" s="15">
         <v>1</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="BB27" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="BC27" s="15">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>