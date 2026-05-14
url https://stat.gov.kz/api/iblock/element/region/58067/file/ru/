--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2430" yWindow="-30" windowWidth="18150" windowHeight="12300"/>
+    <workbookView xWindow="2436" yWindow="-36" windowWidth="18156" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$35</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="125">
   <si>
     <t>Кызылординская</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>январь-декабрь 2017 г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2017 г.</t>
   </si>
@@ -394,56 +394,56 @@
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-май 2026г.</t>
   </si>
   <si>
     <t>январь 2026г.</t>
   </si>
   <si>
     <t>январь-февраль 2026г.</t>
   </si>
   <si>
     <t>январь-март 2026г.</t>
   </si>
   <si>
     <t>январь-апрель 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -699,116 +699,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -944,143 +946,143 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z43"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" zoomScaleSheetLayoutView="86" workbookViewId="0">
-      <selection activeCell="F41" sqref="F41"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScaleSheetLayoutView="86" workbookViewId="0">
+      <selection activeCell="F41" sqref="F41:G41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17" style="18" customWidth="1"/>
-    <col min="2" max="2" width="12.28515625" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="8.42578125" customWidth="1"/>
+    <col min="2" max="2" width="12.33203125" customWidth="1"/>
+    <col min="3" max="3" width="8.44140625" customWidth="1"/>
+    <col min="4" max="4" width="12.33203125" customWidth="1"/>
+    <col min="5" max="5" width="8.44140625" customWidth="1"/>
+    <col min="6" max="6" width="12.33203125" customWidth="1"/>
+    <col min="7" max="7" width="8.44140625" customWidth="1"/>
+    <col min="8" max="8" width="12.33203125" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" customWidth="1"/>
+    <col min="10" max="10" width="12.33203125" customWidth="1"/>
+    <col min="11" max="11" width="8.44140625" customWidth="1"/>
+    <col min="12" max="12" width="12.33203125" customWidth="1"/>
+    <col min="13" max="13" width="8.44140625" customWidth="1"/>
+    <col min="14" max="14" width="12.33203125" customWidth="1"/>
+    <col min="15" max="15" width="8.44140625" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" customWidth="1"/>
+    <col min="17" max="17" width="8.44140625" customWidth="1"/>
+    <col min="18" max="18" width="12.6640625" customWidth="1"/>
+    <col min="19" max="19" width="8.44140625" customWidth="1"/>
+    <col min="20" max="20" width="12.33203125" customWidth="1"/>
+    <col min="21" max="21" width="8.44140625" customWidth="1"/>
+    <col min="22" max="22" width="12.33203125" customWidth="1"/>
+    <col min="23" max="23" width="8.44140625" customWidth="1"/>
+    <col min="24" max="24" width="12.33203125" customWidth="1"/>
+    <col min="25" max="25" width="8.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1">
+    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
       <c r="N1" s="39"/>
       <c r="O1" s="39"/>
       <c r="P1" s="39"/>
       <c r="Q1" s="39"/>
       <c r="R1" s="39"/>
       <c r="S1" s="39"/>
       <c r="T1" s="39"/>
       <c r="U1" s="39"/>
       <c r="V1" s="39"/>
       <c r="W1" s="39"/>
       <c r="X1" s="39"/>
       <c r="Y1" s="39"/>
     </row>
-    <row r="2" spans="1:26" ht="11.25" customHeight="1">
+    <row r="2" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="17"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
     </row>
-    <row r="3" spans="1:26" ht="15" customHeight="1">
+    <row r="3" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="35"/>
       <c r="B3" s="38" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="36"/>
       <c r="D3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="36"/>
       <c r="F3" s="34" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="36"/>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="36"/>
       <c r="J3" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="36"/>
       <c r="L3" s="34" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="36"/>
@@ -1088,51 +1090,51 @@
         <v>10</v>
       </c>
       <c r="O3" s="33"/>
       <c r="P3" s="33" t="s">
         <v>11</v>
       </c>
       <c r="Q3" s="33"/>
       <c r="R3" s="33" t="s">
         <v>12</v>
       </c>
       <c r="S3" s="33"/>
       <c r="T3" s="33" t="s">
         <v>13</v>
       </c>
       <c r="U3" s="33"/>
       <c r="V3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="W3" s="33"/>
       <c r="X3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="Y3" s="34"/>
       <c r="Z3" s="13"/>
     </row>
-    <row r="4" spans="1:26" ht="25.15" customHeight="1">
+    <row r="4" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>1</v>
       </c>
@@ -1164,51 +1166,51 @@
         <v>17</v>
       </c>
       <c r="S4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z4" s="13"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="22">
         <v>24511</v>
       </c>
       <c r="C5" s="22">
         <v>102.5</v>
       </c>
       <c r="D5" s="22">
         <v>52512.800000000003</v>
       </c>
       <c r="E5" s="22">
         <v>102.9</v>
       </c>
       <c r="F5" s="22">
         <v>86556.6</v>
       </c>
       <c r="G5" s="22">
         <v>106.9</v>
       </c>
       <c r="H5" s="22">
         <v>116388.3</v>
       </c>
       <c r="I5" s="22">
@@ -1242,78 +1244,78 @@
         <v>282271.8</v>
       </c>
       <c r="S5" s="22">
         <v>98.6</v>
       </c>
       <c r="T5" s="22">
         <v>313422.7</v>
       </c>
       <c r="U5" s="22">
         <v>97.9</v>
       </c>
       <c r="V5" s="23">
         <v>350440.4</v>
       </c>
       <c r="W5" s="22">
         <v>98.7</v>
       </c>
       <c r="X5" s="23">
         <v>395025.2</v>
       </c>
       <c r="Y5" s="22">
         <v>99</v>
       </c>
       <c r="Z5" s="13"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A6" s="20"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="12"/>
       <c r="W6" s="7"/>
       <c r="X6" s="12"/>
       <c r="Y6" s="7"/>
     </row>
-    <row r="7" spans="1:26" ht="15" customHeight="1">
+    <row r="7" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="37"/>
       <c r="B7" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="33" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="33"/>
       <c r="F7" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="33"/>
       <c r="H7" s="33" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="33"/>
       <c r="J7" s="33" t="s">
         <v>21</v>
       </c>
       <c r="K7" s="33"/>
       <c r="L7" s="33" t="s">
         <v>22</v>
       </c>
       <c r="M7" s="33"/>
@@ -1321,51 +1323,51 @@
         <v>23</v>
       </c>
       <c r="O7" s="33"/>
       <c r="P7" s="33" t="s">
         <v>24</v>
       </c>
       <c r="Q7" s="33"/>
       <c r="R7" s="33" t="s">
         <v>25</v>
       </c>
       <c r="S7" s="33"/>
       <c r="T7" s="33" t="s">
         <v>26</v>
       </c>
       <c r="U7" s="33"/>
       <c r="V7" s="33" t="s">
         <v>27</v>
       </c>
       <c r="W7" s="33"/>
       <c r="X7" s="33" t="s">
         <v>28</v>
       </c>
       <c r="Y7" s="34"/>
       <c r="Z7" s="13"/>
     </row>
-    <row r="8" spans="1:26" ht="25.15" customHeight="1">
+    <row r="8" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="37"/>
       <c r="B8" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>1</v>
       </c>
@@ -1397,51 +1399,51 @@
         <v>17</v>
       </c>
       <c r="S8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z8" s="13"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="23">
         <v>28684.3</v>
       </c>
       <c r="C9" s="24">
         <v>108.1</v>
       </c>
       <c r="D9" s="22">
         <v>58013.1</v>
       </c>
       <c r="E9" s="24">
         <v>101.4</v>
       </c>
       <c r="F9" s="22">
         <v>96613.4</v>
       </c>
       <c r="G9" s="24">
         <v>102.5</v>
       </c>
       <c r="H9" s="22">
         <v>129812.62699999999</v>
       </c>
       <c r="I9" s="24">
@@ -1474,78 +1476,78 @@
       <c r="R9" s="22">
         <v>313193</v>
       </c>
       <c r="S9" s="22">
         <v>102.3</v>
       </c>
       <c r="T9" s="22">
         <v>345980.6</v>
       </c>
       <c r="U9" s="22">
         <v>101.8</v>
       </c>
       <c r="V9" s="22">
         <v>385214</v>
       </c>
       <c r="W9" s="22">
         <v>101.5</v>
       </c>
       <c r="X9" s="22">
         <v>435300.5</v>
       </c>
       <c r="Y9" s="22">
         <v>102.2</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A10" s="21"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="8"/>
       <c r="W10" s="8"/>
       <c r="X10" s="8"/>
       <c r="Y10" s="8"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A11" s="37"/>
       <c r="B11" s="36" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="33" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="33"/>
       <c r="F11" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="33"/>
       <c r="H11" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I11" s="33"/>
       <c r="J11" s="33" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="33"/>
       <c r="L11" s="33" t="s">
         <v>34</v>
       </c>
       <c r="M11" s="33"/>
@@ -1553,51 +1555,51 @@
         <v>35</v>
       </c>
       <c r="O11" s="33"/>
       <c r="P11" s="33" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="33"/>
       <c r="R11" s="33" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="33"/>
       <c r="T11" s="33" t="s">
         <v>38</v>
       </c>
       <c r="U11" s="33"/>
       <c r="V11" s="33" t="s">
         <v>39</v>
       </c>
       <c r="W11" s="33"/>
       <c r="X11" s="33" t="s">
         <v>40</v>
       </c>
       <c r="Y11" s="34"/>
       <c r="Z11" s="13"/>
     </row>
-    <row r="12" spans="1:26" ht="25.15" customHeight="1">
+    <row r="12" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="37"/>
       <c r="B12" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>1</v>
       </c>
@@ -1629,51 +1631,51 @@
         <v>17</v>
       </c>
       <c r="S12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z12" s="13"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="22">
         <v>30446.6</v>
       </c>
       <c r="C13" s="22">
         <v>99.6</v>
       </c>
       <c r="D13" s="22">
         <v>62115.5</v>
       </c>
       <c r="E13" s="24">
         <v>100.8</v>
       </c>
       <c r="F13" s="22">
         <v>103477.6</v>
       </c>
       <c r="G13" s="24">
         <v>100.6</v>
       </c>
       <c r="H13" s="22">
         <v>139281.5</v>
       </c>
       <c r="I13" s="24">
@@ -1706,78 +1708,78 @@
       <c r="R13" s="25">
         <v>338231.9</v>
       </c>
       <c r="S13" s="22">
         <v>101.4</v>
       </c>
       <c r="T13" s="25">
         <v>373369.2</v>
       </c>
       <c r="U13" s="22">
         <v>101.3</v>
       </c>
       <c r="V13" s="25">
         <v>417010.7</v>
       </c>
       <c r="W13" s="22">
         <v>101.4</v>
       </c>
       <c r="X13" s="22">
         <v>471206.8</v>
       </c>
       <c r="Y13" s="22">
         <v>101.6</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A14" s="21"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A15" s="37"/>
       <c r="B15" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="33"/>
       <c r="D15" s="33" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="33" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="33"/>
       <c r="H15" s="33" t="s">
         <v>44</v>
       </c>
       <c r="I15" s="33"/>
       <c r="J15" s="33" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="33"/>
       <c r="L15" s="33" t="s">
         <v>46</v>
       </c>
       <c r="M15" s="33"/>
@@ -1785,51 +1787,51 @@
         <v>47</v>
       </c>
       <c r="O15" s="33"/>
       <c r="P15" s="33" t="s">
         <v>48</v>
       </c>
       <c r="Q15" s="33"/>
       <c r="R15" s="33" t="s">
         <v>49</v>
       </c>
       <c r="S15" s="33"/>
       <c r="T15" s="33" t="s">
         <v>50</v>
       </c>
       <c r="U15" s="33"/>
       <c r="V15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="W15" s="33"/>
       <c r="X15" s="33" t="s">
         <v>52</v>
       </c>
       <c r="Y15" s="34"/>
       <c r="Z15" s="13"/>
     </row>
-    <row r="16" spans="1:26" ht="25.15" customHeight="1">
+    <row r="16" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="37"/>
       <c r="B16" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>1</v>
       </c>
@@ -1861,51 +1863,51 @@
         <v>17</v>
       </c>
       <c r="S16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y16" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z16" s="13"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="22">
         <v>32728.9</v>
       </c>
       <c r="C17" s="22">
         <v>101.4</v>
       </c>
       <c r="D17" s="25">
         <v>67413.100000000006</v>
       </c>
       <c r="E17" s="22">
         <v>102.6</v>
       </c>
       <c r="F17" s="22">
         <v>113189.1</v>
       </c>
       <c r="G17" s="22">
         <v>103.5</v>
       </c>
       <c r="H17" s="22">
         <v>142162</v>
       </c>
       <c r="I17" s="22">
@@ -1938,78 +1940,78 @@
       <c r="R17" s="22">
         <v>351815</v>
       </c>
       <c r="S17" s="22">
         <v>98.3</v>
       </c>
       <c r="T17" s="22">
         <v>386855.9</v>
       </c>
       <c r="U17" s="22">
         <v>97.8</v>
       </c>
       <c r="V17" s="22">
         <v>431849.3</v>
       </c>
       <c r="W17" s="21">
         <v>97.7</v>
       </c>
       <c r="X17" s="22">
         <v>488777.9</v>
       </c>
       <c r="Y17" s="21">
         <v>97.8</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A18" s="21"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
     </row>
-    <row r="19" spans="1:26" ht="15" customHeight="1">
+    <row r="19" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="37"/>
       <c r="B19" s="36" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="33"/>
       <c r="D19" s="33" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="33"/>
       <c r="F19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="G19" s="33"/>
       <c r="H19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="I19" s="33"/>
       <c r="J19" s="33" t="s">
         <v>57</v>
       </c>
       <c r="K19" s="33"/>
       <c r="L19" s="33" t="s">
         <v>58</v>
       </c>
       <c r="M19" s="33"/>
@@ -2017,51 +2019,51 @@
         <v>59</v>
       </c>
       <c r="O19" s="33"/>
       <c r="P19" s="33" t="s">
         <v>60</v>
       </c>
       <c r="Q19" s="33"/>
       <c r="R19" s="33" t="s">
         <v>61</v>
       </c>
       <c r="S19" s="33"/>
       <c r="T19" s="33" t="s">
         <v>62</v>
       </c>
       <c r="U19" s="33"/>
       <c r="V19" s="33" t="s">
         <v>63</v>
       </c>
       <c r="W19" s="33"/>
       <c r="X19" s="33" t="s">
         <v>64</v>
       </c>
       <c r="Y19" s="34"/>
       <c r="Z19" s="13"/>
     </row>
-    <row r="20" spans="1:26" ht="25.15" customHeight="1">
+    <row r="20" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="37"/>
       <c r="B20" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>1</v>
       </c>
@@ -2093,51 +2095,51 @@
         <v>17</v>
       </c>
       <c r="S20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z20" s="13"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="22">
         <v>33040.9</v>
       </c>
       <c r="C21" s="22">
         <v>94.3</v>
       </c>
       <c r="D21" s="22">
         <v>69634.399999999994</v>
       </c>
       <c r="E21" s="22">
         <v>96.4</v>
       </c>
       <c r="F21" s="22">
         <v>117191.68999999999</v>
       </c>
       <c r="G21" s="22">
         <v>96.55728873186554</v>
       </c>
       <c r="H21" s="22">
         <v>151577.60000000001</v>
       </c>
       <c r="I21" s="22">
@@ -2170,78 +2172,78 @@
       <c r="R21" s="22">
         <v>383749.2</v>
       </c>
       <c r="S21" s="22">
         <v>102</v>
       </c>
       <c r="T21" s="22">
         <v>423285.2</v>
       </c>
       <c r="U21" s="22">
         <v>102.1</v>
       </c>
       <c r="V21" s="22">
         <v>472872.5</v>
       </c>
       <c r="W21" s="22">
         <v>102.2</v>
       </c>
       <c r="X21" s="22">
         <v>537409.80000000005</v>
       </c>
       <c r="Y21" s="21">
         <v>102.4</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A22" s="21"/>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="8"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
       <c r="W22" s="8"/>
       <c r="X22" s="8"/>
       <c r="Y22" s="8"/>
     </row>
-    <row r="23" spans="1:26" ht="15" customHeight="1">
+    <row r="23" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="37"/>
       <c r="B23" s="36" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="33"/>
       <c r="D23" s="33" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="33"/>
       <c r="F23" s="33" t="s">
         <v>67</v>
       </c>
       <c r="G23" s="33"/>
       <c r="H23" s="33" t="s">
         <v>68</v>
       </c>
       <c r="I23" s="33"/>
       <c r="J23" s="33" t="s">
         <v>69</v>
       </c>
       <c r="K23" s="33"/>
       <c r="L23" s="33" t="s">
         <v>70</v>
       </c>
       <c r="M23" s="33"/>
@@ -2249,51 +2251,51 @@
         <v>71</v>
       </c>
       <c r="O23" s="33"/>
       <c r="P23" s="33" t="s">
         <v>72</v>
       </c>
       <c r="Q23" s="33"/>
       <c r="R23" s="33" t="s">
         <v>73</v>
       </c>
       <c r="S23" s="33"/>
       <c r="T23" s="33" t="s">
         <v>74</v>
       </c>
       <c r="U23" s="34"/>
       <c r="V23" s="33" t="s">
         <v>75</v>
       </c>
       <c r="W23" s="33"/>
       <c r="X23" s="33" t="s">
         <v>76</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="13"/>
     </row>
-    <row r="24" spans="1:26" ht="25.15" customHeight="1">
+    <row r="24" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="37"/>
       <c r="B24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>1</v>
       </c>
@@ -2325,51 +2327,51 @@
         <v>17</v>
       </c>
       <c r="S24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="T24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="V24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="X24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z24" s="13"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="22">
         <v>35435.800000000003</v>
       </c>
       <c r="C25" s="22">
         <v>98</v>
       </c>
       <c r="D25" s="22">
         <v>77410</v>
       </c>
       <c r="E25" s="22">
         <v>101.6</v>
       </c>
       <c r="F25" s="22">
         <v>130615.1</v>
       </c>
       <c r="G25" s="22">
         <v>100.9</v>
       </c>
       <c r="H25" s="22">
         <v>170543.1</v>
       </c>
       <c r="I25" s="22">
@@ -2402,78 +2404,78 @@
       <c r="R25" s="26">
         <v>447180.79999999999</v>
       </c>
       <c r="S25" s="25">
         <v>102.3</v>
       </c>
       <c r="T25" s="22">
         <v>494993.7</v>
       </c>
       <c r="U25" s="26">
         <v>102.3</v>
       </c>
       <c r="V25" s="22">
         <v>555057.30000000005</v>
       </c>
       <c r="W25" s="26">
         <v>102.3</v>
       </c>
       <c r="X25" s="26">
         <v>632021.1</v>
       </c>
       <c r="Y25" s="26">
         <v>102.3</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="7"/>
       <c r="I26" s="5"/>
       <c r="J26" s="7"/>
       <c r="K26" s="5"/>
       <c r="L26" s="7"/>
       <c r="M26" s="5"/>
       <c r="N26" s="7"/>
       <c r="O26" s="5"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="10"/>
       <c r="S26" s="6"/>
       <c r="T26" s="7"/>
       <c r="U26" s="10"/>
       <c r="V26" s="7"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A27" s="37"/>
       <c r="B27" s="36" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="33"/>
       <c r="D27" s="33" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="33"/>
       <c r="F27" s="33" t="s">
         <v>79</v>
       </c>
       <c r="G27" s="33"/>
       <c r="H27" s="33" t="s">
         <v>80</v>
       </c>
       <c r="I27" s="33"/>
       <c r="J27" s="33" t="s">
         <v>81</v>
       </c>
       <c r="K27" s="33"/>
       <c r="L27" s="33" t="s">
         <v>82</v>
       </c>
       <c r="M27" s="33"/>
@@ -2481,51 +2483,51 @@
         <v>83</v>
       </c>
       <c r="O27" s="33"/>
       <c r="P27" s="33" t="s">
         <v>84</v>
       </c>
       <c r="Q27" s="33"/>
       <c r="R27" s="33" t="s">
         <v>85</v>
       </c>
       <c r="S27" s="33"/>
       <c r="T27" s="33" t="s">
         <v>86</v>
       </c>
       <c r="U27" s="34"/>
       <c r="V27" s="33" t="s">
         <v>87</v>
       </c>
       <c r="W27" s="33"/>
       <c r="X27" s="33" t="s">
         <v>88</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="13"/>
     </row>
-    <row r="28" spans="1:26" ht="25.15" customHeight="1">
+    <row r="28" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="37"/>
       <c r="B28" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>1</v>
       </c>
@@ -2557,51 +2559,51 @@
         <v>17</v>
       </c>
       <c r="S28" s="9" t="s">
         <v>1</v>
       </c>
       <c r="T28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U28" s="9" t="s">
         <v>1</v>
       </c>
       <c r="V28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W28" s="9" t="s">
         <v>1</v>
       </c>
       <c r="X28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y28" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z28" s="13"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="25">
         <v>43187.1</v>
       </c>
       <c r="C29" s="26">
         <v>102.4</v>
       </c>
       <c r="D29" s="22">
         <v>93754.9</v>
       </c>
       <c r="E29" s="22">
         <v>102</v>
       </c>
       <c r="F29" s="22">
         <v>156833.79999999999</v>
       </c>
       <c r="G29" s="22">
         <v>102.1</v>
       </c>
       <c r="H29" s="22">
         <v>204150.5</v>
       </c>
       <c r="I29" s="22">
@@ -2634,78 +2636,78 @@
       <c r="R29" s="26">
         <v>530775.5</v>
       </c>
       <c r="S29" s="25">
         <v>104.1</v>
       </c>
       <c r="T29" s="22">
         <v>585730.30000000005</v>
       </c>
       <c r="U29" s="26">
         <v>104.3</v>
       </c>
       <c r="V29" s="22">
         <v>656585.9</v>
       </c>
       <c r="W29" s="26">
         <v>104.7</v>
       </c>
       <c r="X29" s="26">
         <v>744235.3</v>
       </c>
       <c r="Y29" s="26">
         <v>104.7</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A30" s="16"/>
       <c r="B30" s="6"/>
       <c r="C30" s="10"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="10"/>
       <c r="K30" s="11"/>
       <c r="L30" s="7"/>
       <c r="M30" s="5"/>
       <c r="N30" s="7"/>
       <c r="O30" s="5"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="10"/>
       <c r="S30" s="6"/>
       <c r="T30" s="7"/>
       <c r="U30" s="10"/>
       <c r="V30" s="7"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A31" s="35"/>
       <c r="B31" s="36" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="33"/>
       <c r="D31" s="33" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="33"/>
       <c r="F31" s="33" t="s">
         <v>91</v>
       </c>
       <c r="G31" s="33"/>
       <c r="H31" s="33" t="s">
         <v>92</v>
       </c>
       <c r="I31" s="33"/>
       <c r="J31" s="33" t="s">
         <v>93</v>
       </c>
       <c r="K31" s="33"/>
       <c r="L31" s="33" t="s">
         <v>94</v>
       </c>
       <c r="M31" s="33"/>
@@ -2713,51 +2715,51 @@
         <v>95</v>
       </c>
       <c r="O31" s="33"/>
       <c r="P31" s="33" t="s">
         <v>96</v>
       </c>
       <c r="Q31" s="33"/>
       <c r="R31" s="33" t="s">
         <v>97</v>
       </c>
       <c r="S31" s="33"/>
       <c r="T31" s="33" t="s">
         <v>98</v>
       </c>
       <c r="U31" s="34"/>
       <c r="V31" s="33" t="s">
         <v>99</v>
       </c>
       <c r="W31" s="33"/>
       <c r="X31" s="33" t="s">
         <v>100</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="13"/>
     </row>
-    <row r="32" spans="1:26" ht="25.15" customHeight="1">
+    <row r="32" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="35"/>
       <c r="B32" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>1</v>
       </c>
@@ -2789,51 +2791,51 @@
         <v>17</v>
       </c>
       <c r="S32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="T32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="V32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="X32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z32" s="13"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="25">
         <v>46719.199999999997</v>
       </c>
       <c r="C33" s="26">
         <v>102.1</v>
       </c>
       <c r="D33" s="22">
         <v>101793.60000000001</v>
       </c>
       <c r="E33" s="22">
         <v>102.4</v>
       </c>
       <c r="F33" s="22">
         <v>170724</v>
       </c>
       <c r="G33" s="22">
         <v>102.5</v>
       </c>
       <c r="H33" s="22">
         <v>223193.5</v>
       </c>
       <c r="I33" s="22">
@@ -2866,77 +2868,77 @@
       <c r="R33" s="26">
         <v>593108.19999999995</v>
       </c>
       <c r="S33" s="25">
         <v>106</v>
       </c>
       <c r="T33" s="22">
         <v>656027.9</v>
       </c>
       <c r="U33" s="26">
         <v>106.5</v>
       </c>
       <c r="V33" s="22">
         <v>734896.1</v>
       </c>
       <c r="W33" s="26">
         <v>106.5</v>
       </c>
       <c r="X33" s="26">
         <v>833497.3</v>
       </c>
       <c r="Y33" s="26">
         <v>106.6</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="1"/>
     </row>
-    <row r="35" spans="1:26" ht="10.15" customHeight="1">
+    <row r="35" spans="1:26" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="35"/>
       <c r="B35" s="36" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="33"/>
       <c r="D35" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="33"/>
       <c r="F35" s="33" t="s">
         <v>110</v>
       </c>
       <c r="G35" s="33"/>
       <c r="H35" s="33" t="s">
         <v>109</v>
       </c>
       <c r="I35" s="33"/>
       <c r="J35" s="33" t="s">
         <v>108</v>
       </c>
       <c r="K35" s="33"/>
       <c r="L35" s="33" t="s">
         <v>107</v>
       </c>
       <c r="M35" s="33"/>
@@ -2944,51 +2946,51 @@
         <v>106</v>
       </c>
       <c r="O35" s="33"/>
       <c r="P35" s="33" t="s">
         <v>105</v>
       </c>
       <c r="Q35" s="33"/>
       <c r="R35" s="33" t="s">
         <v>104</v>
       </c>
       <c r="S35" s="33"/>
       <c r="T35" s="33" t="s">
         <v>103</v>
       </c>
       <c r="U35" s="34"/>
       <c r="V35" s="33" t="s">
         <v>102</v>
       </c>
       <c r="W35" s="33"/>
       <c r="X35" s="33" t="s">
         <v>101</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="13"/>
     </row>
-    <row r="36" spans="1:26" ht="22.5">
+    <row r="36" spans="1:26" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A36" s="35"/>
       <c r="B36" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="28" t="s">
         <v>1</v>
       </c>
@@ -3020,51 +3022,51 @@
         <v>17</v>
       </c>
       <c r="S36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="T36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="U36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="V36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="W36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="X36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="Y36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="Z36" s="13"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B37" s="25">
         <v>50467.9</v>
       </c>
       <c r="C37" s="26">
         <v>102.3</v>
       </c>
       <c r="D37" s="22">
         <v>110434.5</v>
       </c>
       <c r="E37" s="22">
         <v>102.3</v>
       </c>
       <c r="F37" s="22">
         <v>188077.3</v>
       </c>
       <c r="G37" s="22">
         <v>103.6</v>
       </c>
       <c r="H37" s="22">
         <v>247539.3</v>
       </c>
       <c r="I37" s="22">
@@ -3097,102 +3099,102 @@
       <c r="R37" s="26">
         <v>674824.5</v>
       </c>
       <c r="S37" s="25">
         <v>106.5</v>
       </c>
       <c r="T37" s="22">
         <v>751340.3</v>
       </c>
       <c r="U37" s="26">
         <v>107</v>
       </c>
       <c r="V37" s="22">
         <v>843171.9</v>
       </c>
       <c r="W37" s="26">
         <v>107</v>
       </c>
       <c r="X37" s="26">
         <v>957735.5</v>
       </c>
       <c r="Y37" s="26">
         <v>107</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A39" s="35"/>
       <c r="B39" s="36" t="s">
         <v>121</v>
       </c>
       <c r="C39" s="33"/>
       <c r="D39" s="33" t="s">
         <v>122</v>
       </c>
       <c r="E39" s="33"/>
       <c r="F39" s="33" t="s">
         <v>123</v>
       </c>
       <c r="G39" s="33"/>
       <c r="H39" s="33" t="s">
         <v>124</v>
       </c>
       <c r="I39" s="33"/>
       <c r="J39" s="33" t="s">
         <v>120</v>
       </c>
       <c r="K39" s="33"/>
       <c r="L39" s="33" t="s">
         <v>119</v>
       </c>
       <c r="M39" s="33"/>
       <c r="N39" s="33" t="s">
         <v>118</v>
       </c>
       <c r="O39" s="33"/>
       <c r="P39" s="33" t="s">
         <v>117</v>
       </c>
       <c r="Q39" s="33"/>
       <c r="R39" s="33" t="s">
         <v>116</v>
       </c>
       <c r="S39" s="33"/>
       <c r="T39" s="33" t="s">
         <v>115</v>
       </c>
       <c r="U39" s="34"/>
       <c r="V39" s="33" t="s">
         <v>114</v>
       </c>
       <c r="W39" s="33"/>
       <c r="X39" s="33" t="s">
         <v>113</v>
       </c>
       <c r="Y39" s="34"/>
     </row>
-    <row r="40" spans="1:26" ht="22.5">
+    <row r="40" spans="1:26" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A40" s="35"/>
       <c r="B40" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="30" t="s">
         <v>1</v>
       </c>
@@ -3223,88 +3225,92 @@
       <c r="R40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="S40" s="31" t="s">
         <v>1</v>
       </c>
       <c r="T40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="U40" s="31" t="s">
         <v>1</v>
       </c>
       <c r="V40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="W40" s="31" t="s">
         <v>1</v>
       </c>
       <c r="X40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="31" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B41" s="25">
         <v>55758</v>
       </c>
       <c r="C41" s="26">
         <v>101.2</v>
       </c>
       <c r="D41" s="22">
         <v>122296</v>
       </c>
       <c r="E41" s="22">
         <v>101.2</v>
       </c>
-      <c r="F41" s="22"/>
-      <c r="G41" s="22"/>
+      <c r="F41" s="22">
+        <v>208848.6</v>
+      </c>
+      <c r="G41" s="22">
+        <v>101.4</v>
+      </c>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="26"/>
       <c r="O41" s="26"/>
       <c r="P41" s="26"/>
       <c r="Q41" s="22"/>
       <c r="R41" s="26"/>
       <c r="S41" s="25"/>
       <c r="T41" s="22"/>
       <c r="U41" s="26"/>
       <c r="V41" s="22"/>
       <c r="W41" s="26"/>
       <c r="X41" s="26"/>
       <c r="Y41" s="26"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A43" s="14" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H27:I27"/>