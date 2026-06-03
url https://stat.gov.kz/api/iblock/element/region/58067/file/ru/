--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -619,64 +619,64 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -950,192 +950,192 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z43"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="D1" zoomScaleSheetLayoutView="86" workbookViewId="0">
-      <selection activeCell="F41" sqref="F41:G41"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17" style="18" customWidth="1"/>
     <col min="2" max="2" width="12.33203125" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" customWidth="1"/>
     <col min="5" max="5" width="8.44140625" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" customWidth="1"/>
     <col min="7" max="7" width="8.44140625" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" customWidth="1"/>
     <col min="10" max="10" width="12.33203125" customWidth="1"/>
     <col min="11" max="11" width="8.44140625" customWidth="1"/>
     <col min="12" max="12" width="12.33203125" customWidth="1"/>
     <col min="13" max="13" width="8.44140625" customWidth="1"/>
     <col min="14" max="14" width="12.33203125" customWidth="1"/>
     <col min="15" max="15" width="8.44140625" customWidth="1"/>
     <col min="16" max="16" width="12.5546875" customWidth="1"/>
     <col min="17" max="17" width="8.44140625" customWidth="1"/>
     <col min="18" max="18" width="12.6640625" customWidth="1"/>
     <col min="19" max="19" width="8.44140625" customWidth="1"/>
     <col min="20" max="20" width="12.33203125" customWidth="1"/>
     <col min="21" max="21" width="8.44140625" customWidth="1"/>
     <col min="22" max="22" width="12.33203125" customWidth="1"/>
     <col min="23" max="23" width="8.44140625" customWidth="1"/>
     <col min="24" max="24" width="12.33203125" customWidth="1"/>
     <col min="25" max="25" width="8.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="39"/>
-[...22 lines deleted...]
-      <c r="Y1" s="39"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
     </row>
     <row r="2" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="17"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
     </row>
     <row r="3" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="35"/>
-      <c r="B3" s="38" t="s">
+      <c r="A3" s="36"/>
+      <c r="B3" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="36"/>
+      <c r="C3" s="37"/>
       <c r="D3" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="36"/>
+      <c r="E3" s="37"/>
       <c r="F3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="36"/>
+      <c r="G3" s="37"/>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="36"/>
+      <c r="I3" s="37"/>
       <c r="J3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="36"/>
+      <c r="K3" s="37"/>
       <c r="L3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="36"/>
+      <c r="M3" s="37"/>
       <c r="N3" s="33" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="33"/>
       <c r="P3" s="33" t="s">
         <v>11</v>
       </c>
       <c r="Q3" s="33"/>
       <c r="R3" s="33" t="s">
         <v>12</v>
       </c>
       <c r="S3" s="33"/>
       <c r="T3" s="33" t="s">
         <v>13</v>
       </c>
       <c r="U3" s="33"/>
       <c r="V3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="W3" s="33"/>
       <c r="X3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="Y3" s="34"/>
       <c r="Z3" s="13"/>
     </row>
     <row r="4" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="35"/>
+      <c r="A4" s="36"/>
       <c r="B4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1272,103 +1272,103 @@
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="12"/>
       <c r="W6" s="7"/>
       <c r="X6" s="12"/>
       <c r="Y6" s="7"/>
     </row>
     <row r="7" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="37"/>
-      <c r="B7" s="36" t="s">
+      <c r="A7" s="38"/>
+      <c r="B7" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="33" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="33"/>
       <c r="F7" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="33"/>
       <c r="H7" s="33" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="33"/>
       <c r="J7" s="33" t="s">
         <v>21</v>
       </c>
       <c r="K7" s="33"/>
       <c r="L7" s="33" t="s">
         <v>22</v>
       </c>
       <c r="M7" s="33"/>
       <c r="N7" s="33" t="s">
         <v>23</v>
       </c>
       <c r="O7" s="33"/>
       <c r="P7" s="33" t="s">
         <v>24</v>
       </c>
       <c r="Q7" s="33"/>
       <c r="R7" s="33" t="s">
         <v>25</v>
       </c>
       <c r="S7" s="33"/>
       <c r="T7" s="33" t="s">
         <v>26</v>
       </c>
       <c r="U7" s="33"/>
       <c r="V7" s="33" t="s">
         <v>27</v>
       </c>
       <c r="W7" s="33"/>
       <c r="X7" s="33" t="s">
         <v>28</v>
       </c>
       <c r="Y7" s="34"/>
       <c r="Z7" s="13"/>
     </row>
     <row r="8" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="37"/>
+      <c r="A8" s="38"/>
       <c r="B8" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1504,103 +1504,103 @@
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="8"/>
       <c r="W10" s="8"/>
       <c r="X10" s="8"/>
       <c r="Y10" s="8"/>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A11" s="37"/>
-      <c r="B11" s="36" t="s">
+      <c r="A11" s="38"/>
+      <c r="B11" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="33" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="33"/>
       <c r="F11" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="33"/>
       <c r="H11" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I11" s="33"/>
       <c r="J11" s="33" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="33"/>
       <c r="L11" s="33" t="s">
         <v>34</v>
       </c>
       <c r="M11" s="33"/>
       <c r="N11" s="33" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="33"/>
       <c r="P11" s="33" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="33"/>
       <c r="R11" s="33" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="33"/>
       <c r="T11" s="33" t="s">
         <v>38</v>
       </c>
       <c r="U11" s="33"/>
       <c r="V11" s="33" t="s">
         <v>39</v>
       </c>
       <c r="W11" s="33"/>
       <c r="X11" s="33" t="s">
         <v>40</v>
       </c>
       <c r="Y11" s="34"/>
       <c r="Z11" s="13"/>
     </row>
     <row r="12" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="37"/>
+      <c r="A12" s="38"/>
       <c r="B12" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="4" t="s">
@@ -1736,103 +1736,103 @@
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A15" s="37"/>
-      <c r="B15" s="36" t="s">
+      <c r="A15" s="38"/>
+      <c r="B15" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="33"/>
       <c r="D15" s="33" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="33" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="33"/>
       <c r="H15" s="33" t="s">
         <v>44</v>
       </c>
       <c r="I15" s="33"/>
       <c r="J15" s="33" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="33"/>
       <c r="L15" s="33" t="s">
         <v>46</v>
       </c>
       <c r="M15" s="33"/>
       <c r="N15" s="33" t="s">
         <v>47</v>
       </c>
       <c r="O15" s="33"/>
       <c r="P15" s="33" t="s">
         <v>48</v>
       </c>
       <c r="Q15" s="33"/>
       <c r="R15" s="33" t="s">
         <v>49</v>
       </c>
       <c r="S15" s="33"/>
       <c r="T15" s="33" t="s">
         <v>50</v>
       </c>
       <c r="U15" s="33"/>
       <c r="V15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="W15" s="33"/>
       <c r="X15" s="33" t="s">
         <v>52</v>
       </c>
       <c r="Y15" s="34"/>
       <c r="Z15" s="13"/>
     </row>
     <row r="16" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="37"/>
+      <c r="A16" s="38"/>
       <c r="B16" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="4" t="s">
@@ -1968,103 +1968,103 @@
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
     </row>
     <row r="19" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="37"/>
-      <c r="B19" s="36" t="s">
+      <c r="A19" s="38"/>
+      <c r="B19" s="37" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="33"/>
       <c r="D19" s="33" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="33"/>
       <c r="F19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="G19" s="33"/>
       <c r="H19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="I19" s="33"/>
       <c r="J19" s="33" t="s">
         <v>57</v>
       </c>
       <c r="K19" s="33"/>
       <c r="L19" s="33" t="s">
         <v>58</v>
       </c>
       <c r="M19" s="33"/>
       <c r="N19" s="33" t="s">
         <v>59</v>
       </c>
       <c r="O19" s="33"/>
       <c r="P19" s="33" t="s">
         <v>60</v>
       </c>
       <c r="Q19" s="33"/>
       <c r="R19" s="33" t="s">
         <v>61</v>
       </c>
       <c r="S19" s="33"/>
       <c r="T19" s="33" t="s">
         <v>62</v>
       </c>
       <c r="U19" s="33"/>
       <c r="V19" s="33" t="s">
         <v>63</v>
       </c>
       <c r="W19" s="33"/>
       <c r="X19" s="33" t="s">
         <v>64</v>
       </c>
       <c r="Y19" s="34"/>
       <c r="Z19" s="13"/>
     </row>
     <row r="20" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="37"/>
+      <c r="A20" s="38"/>
       <c r="B20" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J20" s="4" t="s">
@@ -2200,103 +2200,103 @@
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="8"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
       <c r="W22" s="8"/>
       <c r="X22" s="8"/>
       <c r="Y22" s="8"/>
     </row>
     <row r="23" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="37"/>
-      <c r="B23" s="36" t="s">
+      <c r="A23" s="38"/>
+      <c r="B23" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="33"/>
       <c r="D23" s="33" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="33"/>
       <c r="F23" s="33" t="s">
         <v>67</v>
       </c>
       <c r="G23" s="33"/>
       <c r="H23" s="33" t="s">
         <v>68</v>
       </c>
       <c r="I23" s="33"/>
       <c r="J23" s="33" t="s">
         <v>69</v>
       </c>
       <c r="K23" s="33"/>
       <c r="L23" s="33" t="s">
         <v>70</v>
       </c>
       <c r="M23" s="33"/>
       <c r="N23" s="33" t="s">
         <v>71</v>
       </c>
       <c r="O23" s="33"/>
       <c r="P23" s="33" t="s">
         <v>72</v>
       </c>
       <c r="Q23" s="33"/>
       <c r="R23" s="33" t="s">
         <v>73</v>
       </c>
       <c r="S23" s="33"/>
       <c r="T23" s="33" t="s">
         <v>74</v>
       </c>
       <c r="U23" s="34"/>
       <c r="V23" s="33" t="s">
         <v>75</v>
       </c>
       <c r="W23" s="33"/>
       <c r="X23" s="33" t="s">
         <v>76</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="13"/>
     </row>
     <row r="24" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="37"/>
+      <c r="A24" s="38"/>
       <c r="B24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -2432,103 +2432,103 @@
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="7"/>
       <c r="I26" s="5"/>
       <c r="J26" s="7"/>
       <c r="K26" s="5"/>
       <c r="L26" s="7"/>
       <c r="M26" s="5"/>
       <c r="N26" s="7"/>
       <c r="O26" s="5"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="10"/>
       <c r="S26" s="6"/>
       <c r="T26" s="7"/>
       <c r="U26" s="10"/>
       <c r="V26" s="7"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A27" s="37"/>
-      <c r="B27" s="36" t="s">
+      <c r="A27" s="38"/>
+      <c r="B27" s="37" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="33"/>
       <c r="D27" s="33" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="33"/>
       <c r="F27" s="33" t="s">
         <v>79</v>
       </c>
       <c r="G27" s="33"/>
       <c r="H27" s="33" t="s">
         <v>80</v>
       </c>
       <c r="I27" s="33"/>
       <c r="J27" s="33" t="s">
         <v>81</v>
       </c>
       <c r="K27" s="33"/>
       <c r="L27" s="33" t="s">
         <v>82</v>
       </c>
       <c r="M27" s="33"/>
       <c r="N27" s="33" t="s">
         <v>83</v>
       </c>
       <c r="O27" s="33"/>
       <c r="P27" s="33" t="s">
         <v>84</v>
       </c>
       <c r="Q27" s="33"/>
       <c r="R27" s="33" t="s">
         <v>85</v>
       </c>
       <c r="S27" s="33"/>
       <c r="T27" s="33" t="s">
         <v>86</v>
       </c>
       <c r="U27" s="34"/>
       <c r="V27" s="33" t="s">
         <v>87</v>
       </c>
       <c r="W27" s="33"/>
       <c r="X27" s="33" t="s">
         <v>88</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="13"/>
     </row>
     <row r="28" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="37"/>
+      <c r="A28" s="38"/>
       <c r="B28" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J28" s="4" t="s">
@@ -2664,103 +2664,103 @@
       <c r="C30" s="10"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="10"/>
       <c r="K30" s="11"/>
       <c r="L30" s="7"/>
       <c r="M30" s="5"/>
       <c r="N30" s="7"/>
       <c r="O30" s="5"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="10"/>
       <c r="S30" s="6"/>
       <c r="T30" s="7"/>
       <c r="U30" s="10"/>
       <c r="V30" s="7"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A31" s="35"/>
-      <c r="B31" s="36" t="s">
+      <c r="A31" s="36"/>
+      <c r="B31" s="37" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="33"/>
       <c r="D31" s="33" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="33"/>
       <c r="F31" s="33" t="s">
         <v>91</v>
       </c>
       <c r="G31" s="33"/>
       <c r="H31" s="33" t="s">
         <v>92</v>
       </c>
       <c r="I31" s="33"/>
       <c r="J31" s="33" t="s">
         <v>93</v>
       </c>
       <c r="K31" s="33"/>
       <c r="L31" s="33" t="s">
         <v>94</v>
       </c>
       <c r="M31" s="33"/>
       <c r="N31" s="33" t="s">
         <v>95</v>
       </c>
       <c r="O31" s="33"/>
       <c r="P31" s="33" t="s">
         <v>96</v>
       </c>
       <c r="Q31" s="33"/>
       <c r="R31" s="33" t="s">
         <v>97</v>
       </c>
       <c r="S31" s="33"/>
       <c r="T31" s="33" t="s">
         <v>98</v>
       </c>
       <c r="U31" s="34"/>
       <c r="V31" s="33" t="s">
         <v>99</v>
       </c>
       <c r="W31" s="33"/>
       <c r="X31" s="33" t="s">
         <v>100</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="13"/>
     </row>
     <row r="32" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="35"/>
+      <c r="A32" s="36"/>
       <c r="B32" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J32" s="4" t="s">
@@ -2895,103 +2895,103 @@
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="1"/>
     </row>
     <row r="35" spans="1:26" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="35"/>
-      <c r="B35" s="36" t="s">
+      <c r="A35" s="36"/>
+      <c r="B35" s="37" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="33"/>
       <c r="D35" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="33"/>
       <c r="F35" s="33" t="s">
         <v>110</v>
       </c>
       <c r="G35" s="33"/>
       <c r="H35" s="33" t="s">
         <v>109</v>
       </c>
       <c r="I35" s="33"/>
       <c r="J35" s="33" t="s">
         <v>108</v>
       </c>
       <c r="K35" s="33"/>
       <c r="L35" s="33" t="s">
         <v>107</v>
       </c>
       <c r="M35" s="33"/>
       <c r="N35" s="33" t="s">
         <v>106</v>
       </c>
       <c r="O35" s="33"/>
       <c r="P35" s="33" t="s">
         <v>105</v>
       </c>
       <c r="Q35" s="33"/>
       <c r="R35" s="33" t="s">
         <v>104</v>
       </c>
       <c r="S35" s="33"/>
       <c r="T35" s="33" t="s">
         <v>103</v>
       </c>
       <c r="U35" s="34"/>
       <c r="V35" s="33" t="s">
         <v>102</v>
       </c>
       <c r="W35" s="33"/>
       <c r="X35" s="33" t="s">
         <v>101</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="13"/>
     </row>
     <row r="36" spans="1:26" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A36" s="35"/>
+      <c r="A36" s="36"/>
       <c r="B36" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="28" t="s">
@@ -3100,102 +3100,102 @@
         <v>674824.5</v>
       </c>
       <c r="S37" s="25">
         <v>106.5</v>
       </c>
       <c r="T37" s="22">
         <v>751340.3</v>
       </c>
       <c r="U37" s="26">
         <v>107</v>
       </c>
       <c r="V37" s="22">
         <v>843171.9</v>
       </c>
       <c r="W37" s="26">
         <v>107</v>
       </c>
       <c r="X37" s="26">
         <v>957735.5</v>
       </c>
       <c r="Y37" s="26">
         <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A39" s="35"/>
-      <c r="B39" s="36" t="s">
+      <c r="A39" s="36"/>
+      <c r="B39" s="37" t="s">
         <v>121</v>
       </c>
       <c r="C39" s="33"/>
       <c r="D39" s="33" t="s">
         <v>122</v>
       </c>
       <c r="E39" s="33"/>
       <c r="F39" s="33" t="s">
         <v>123</v>
       </c>
       <c r="G39" s="33"/>
       <c r="H39" s="33" t="s">
         <v>124</v>
       </c>
       <c r="I39" s="33"/>
       <c r="J39" s="33" t="s">
         <v>120</v>
       </c>
       <c r="K39" s="33"/>
       <c r="L39" s="33" t="s">
         <v>119</v>
       </c>
       <c r="M39" s="33"/>
       <c r="N39" s="33" t="s">
         <v>118</v>
       </c>
       <c r="O39" s="33"/>
       <c r="P39" s="33" t="s">
         <v>117</v>
       </c>
       <c r="Q39" s="33"/>
       <c r="R39" s="33" t="s">
         <v>116</v>
       </c>
       <c r="S39" s="33"/>
       <c r="T39" s="33" t="s">
         <v>115</v>
       </c>
       <c r="U39" s="34"/>
       <c r="V39" s="33" t="s">
         <v>114</v>
       </c>
       <c r="W39" s="33"/>
       <c r="X39" s="33" t="s">
         <v>113</v>
       </c>
       <c r="Y39" s="34"/>
     </row>
     <row r="40" spans="1:26" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A40" s="35"/>
+      <c r="A40" s="36"/>
       <c r="B40" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="J40" s="30" t="s">
@@ -3247,207 +3247,211 @@
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B41" s="25">
         <v>55758</v>
       </c>
       <c r="C41" s="26">
         <v>101.2</v>
       </c>
       <c r="D41" s="22">
         <v>122296</v>
       </c>
       <c r="E41" s="22">
         <v>101.2</v>
       </c>
       <c r="F41" s="22">
         <v>208848.6</v>
       </c>
       <c r="G41" s="22">
         <v>101.4</v>
       </c>
-      <c r="H41" s="22"/>
-      <c r="I41" s="22"/>
+      <c r="H41" s="22">
+        <v>277879</v>
+      </c>
+      <c r="I41" s="22">
+        <v>102.5</v>
+      </c>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="26"/>
       <c r="O41" s="26"/>
       <c r="P41" s="26"/>
       <c r="Q41" s="22"/>
       <c r="R41" s="26"/>
       <c r="S41" s="25"/>
       <c r="T41" s="22"/>
       <c r="U41" s="26"/>
       <c r="V41" s="22"/>
       <c r="W41" s="26"/>
       <c r="X41" s="26"/>
       <c r="Y41" s="26"/>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A43" s="14" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T19:U19"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="T27:U27"/>
     <mergeCell ref="V27:W27"/>
     <mergeCell ref="X27:Y27"/>
     <mergeCell ref="J27:K27"/>
     <mergeCell ref="L27:M27"/>
-    <mergeCell ref="P27:Q27"/>
-[...105 lines deleted...]
-    <mergeCell ref="V39:W39"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>