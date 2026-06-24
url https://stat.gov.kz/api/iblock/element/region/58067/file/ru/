--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -619,64 +619,64 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -949,193 +949,193 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z43"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScaleSheetLayoutView="86" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="86" workbookViewId="0">
+      <selection activeCell="J41" sqref="J41:K41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17" style="18" customWidth="1"/>
     <col min="2" max="2" width="12.33203125" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" customWidth="1"/>
     <col min="5" max="5" width="8.44140625" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" customWidth="1"/>
     <col min="7" max="7" width="8.44140625" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" customWidth="1"/>
     <col min="10" max="10" width="12.33203125" customWidth="1"/>
     <col min="11" max="11" width="8.44140625" customWidth="1"/>
     <col min="12" max="12" width="12.33203125" customWidth="1"/>
     <col min="13" max="13" width="8.44140625" customWidth="1"/>
     <col min="14" max="14" width="12.33203125" customWidth="1"/>
     <col min="15" max="15" width="8.44140625" customWidth="1"/>
     <col min="16" max="16" width="12.5546875" customWidth="1"/>
     <col min="17" max="17" width="8.44140625" customWidth="1"/>
     <col min="18" max="18" width="12.6640625" customWidth="1"/>
     <col min="19" max="19" width="8.44140625" customWidth="1"/>
     <col min="20" max="20" width="12.33203125" customWidth="1"/>
     <col min="21" max="21" width="8.44140625" customWidth="1"/>
     <col min="22" max="22" width="12.33203125" customWidth="1"/>
     <col min="23" max="23" width="8.44140625" customWidth="1"/>
     <col min="24" max="24" width="12.33203125" customWidth="1"/>
     <col min="25" max="25" width="8.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="35"/>
-[...22 lines deleted...]
-      <c r="Y1" s="35"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
     </row>
     <row r="2" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="17"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
     </row>
     <row r="3" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="36"/>
-      <c r="B3" s="39" t="s">
+      <c r="A3" s="35"/>
+      <c r="B3" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="37"/>
+      <c r="C3" s="36"/>
       <c r="D3" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="37"/>
+      <c r="E3" s="36"/>
       <c r="F3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="37"/>
+      <c r="G3" s="36"/>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="37"/>
+      <c r="I3" s="36"/>
       <c r="J3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="37"/>
+      <c r="K3" s="36"/>
       <c r="L3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="37"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="33" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="33"/>
       <c r="P3" s="33" t="s">
         <v>11</v>
       </c>
       <c r="Q3" s="33"/>
       <c r="R3" s="33" t="s">
         <v>12</v>
       </c>
       <c r="S3" s="33"/>
       <c r="T3" s="33" t="s">
         <v>13</v>
       </c>
       <c r="U3" s="33"/>
       <c r="V3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="W3" s="33"/>
       <c r="X3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="Y3" s="34"/>
       <c r="Z3" s="13"/>
     </row>
     <row r="4" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="36"/>
+      <c r="A4" s="35"/>
       <c r="B4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1272,103 +1272,103 @@
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="12"/>
       <c r="W6" s="7"/>
       <c r="X6" s="12"/>
       <c r="Y6" s="7"/>
     </row>
     <row r="7" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="38"/>
-      <c r="B7" s="37" t="s">
+      <c r="A7" s="37"/>
+      <c r="B7" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="33" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="33"/>
       <c r="F7" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="33"/>
       <c r="H7" s="33" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="33"/>
       <c r="J7" s="33" t="s">
         <v>21</v>
       </c>
       <c r="K7" s="33"/>
       <c r="L7" s="33" t="s">
         <v>22</v>
       </c>
       <c r="M7" s="33"/>
       <c r="N7" s="33" t="s">
         <v>23</v>
       </c>
       <c r="O7" s="33"/>
       <c r="P7" s="33" t="s">
         <v>24</v>
       </c>
       <c r="Q7" s="33"/>
       <c r="R7" s="33" t="s">
         <v>25</v>
       </c>
       <c r="S7" s="33"/>
       <c r="T7" s="33" t="s">
         <v>26</v>
       </c>
       <c r="U7" s="33"/>
       <c r="V7" s="33" t="s">
         <v>27</v>
       </c>
       <c r="W7" s="33"/>
       <c r="X7" s="33" t="s">
         <v>28</v>
       </c>
       <c r="Y7" s="34"/>
       <c r="Z7" s="13"/>
     </row>
     <row r="8" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="38"/>
+      <c r="A8" s="37"/>
       <c r="B8" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1504,103 +1504,103 @@
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="8"/>
       <c r="W10" s="8"/>
       <c r="X10" s="8"/>
       <c r="Y10" s="8"/>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A11" s="38"/>
-      <c r="B11" s="37" t="s">
+      <c r="A11" s="37"/>
+      <c r="B11" s="36" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="33" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="33"/>
       <c r="F11" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="33"/>
       <c r="H11" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I11" s="33"/>
       <c r="J11" s="33" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="33"/>
       <c r="L11" s="33" t="s">
         <v>34</v>
       </c>
       <c r="M11" s="33"/>
       <c r="N11" s="33" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="33"/>
       <c r="P11" s="33" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="33"/>
       <c r="R11" s="33" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="33"/>
       <c r="T11" s="33" t="s">
         <v>38</v>
       </c>
       <c r="U11" s="33"/>
       <c r="V11" s="33" t="s">
         <v>39</v>
       </c>
       <c r="W11" s="33"/>
       <c r="X11" s="33" t="s">
         <v>40</v>
       </c>
       <c r="Y11" s="34"/>
       <c r="Z11" s="13"/>
     </row>
     <row r="12" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="38"/>
+      <c r="A12" s="37"/>
       <c r="B12" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="4" t="s">
@@ -1736,103 +1736,103 @@
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A15" s="38"/>
-      <c r="B15" s="37" t="s">
+      <c r="A15" s="37"/>
+      <c r="B15" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="33"/>
       <c r="D15" s="33" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="33" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="33"/>
       <c r="H15" s="33" t="s">
         <v>44</v>
       </c>
       <c r="I15" s="33"/>
       <c r="J15" s="33" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="33"/>
       <c r="L15" s="33" t="s">
         <v>46</v>
       </c>
       <c r="M15" s="33"/>
       <c r="N15" s="33" t="s">
         <v>47</v>
       </c>
       <c r="O15" s="33"/>
       <c r="P15" s="33" t="s">
         <v>48</v>
       </c>
       <c r="Q15" s="33"/>
       <c r="R15" s="33" t="s">
         <v>49</v>
       </c>
       <c r="S15" s="33"/>
       <c r="T15" s="33" t="s">
         <v>50</v>
       </c>
       <c r="U15" s="33"/>
       <c r="V15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="W15" s="33"/>
       <c r="X15" s="33" t="s">
         <v>52</v>
       </c>
       <c r="Y15" s="34"/>
       <c r="Z15" s="13"/>
     </row>
     <row r="16" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="38"/>
+      <c r="A16" s="37"/>
       <c r="B16" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="4" t="s">
@@ -1968,103 +1968,103 @@
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
     </row>
     <row r="19" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="38"/>
-      <c r="B19" s="37" t="s">
+      <c r="A19" s="37"/>
+      <c r="B19" s="36" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="33"/>
       <c r="D19" s="33" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="33"/>
       <c r="F19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="G19" s="33"/>
       <c r="H19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="I19" s="33"/>
       <c r="J19" s="33" t="s">
         <v>57</v>
       </c>
       <c r="K19" s="33"/>
       <c r="L19" s="33" t="s">
         <v>58</v>
       </c>
       <c r="M19" s="33"/>
       <c r="N19" s="33" t="s">
         <v>59</v>
       </c>
       <c r="O19" s="33"/>
       <c r="P19" s="33" t="s">
         <v>60</v>
       </c>
       <c r="Q19" s="33"/>
       <c r="R19" s="33" t="s">
         <v>61</v>
       </c>
       <c r="S19" s="33"/>
       <c r="T19" s="33" t="s">
         <v>62</v>
       </c>
       <c r="U19" s="33"/>
       <c r="V19" s="33" t="s">
         <v>63</v>
       </c>
       <c r="W19" s="33"/>
       <c r="X19" s="33" t="s">
         <v>64</v>
       </c>
       <c r="Y19" s="34"/>
       <c r="Z19" s="13"/>
     </row>
     <row r="20" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="38"/>
+      <c r="A20" s="37"/>
       <c r="B20" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J20" s="4" t="s">
@@ -2200,103 +2200,103 @@
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="8"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
       <c r="W22" s="8"/>
       <c r="X22" s="8"/>
       <c r="Y22" s="8"/>
     </row>
     <row r="23" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="38"/>
-      <c r="B23" s="37" t="s">
+      <c r="A23" s="37"/>
+      <c r="B23" s="36" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="33"/>
       <c r="D23" s="33" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="33"/>
       <c r="F23" s="33" t="s">
         <v>67</v>
       </c>
       <c r="G23" s="33"/>
       <c r="H23" s="33" t="s">
         <v>68</v>
       </c>
       <c r="I23" s="33"/>
       <c r="J23" s="33" t="s">
         <v>69</v>
       </c>
       <c r="K23" s="33"/>
       <c r="L23" s="33" t="s">
         <v>70</v>
       </c>
       <c r="M23" s="33"/>
       <c r="N23" s="33" t="s">
         <v>71</v>
       </c>
       <c r="O23" s="33"/>
       <c r="P23" s="33" t="s">
         <v>72</v>
       </c>
       <c r="Q23" s="33"/>
       <c r="R23" s="33" t="s">
         <v>73</v>
       </c>
       <c r="S23" s="33"/>
       <c r="T23" s="33" t="s">
         <v>74</v>
       </c>
       <c r="U23" s="34"/>
       <c r="V23" s="33" t="s">
         <v>75</v>
       </c>
       <c r="W23" s="33"/>
       <c r="X23" s="33" t="s">
         <v>76</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="13"/>
     </row>
     <row r="24" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="38"/>
+      <c r="A24" s="37"/>
       <c r="B24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -2432,103 +2432,103 @@
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="7"/>
       <c r="I26" s="5"/>
       <c r="J26" s="7"/>
       <c r="K26" s="5"/>
       <c r="L26" s="7"/>
       <c r="M26" s="5"/>
       <c r="N26" s="7"/>
       <c r="O26" s="5"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="10"/>
       <c r="S26" s="6"/>
       <c r="T26" s="7"/>
       <c r="U26" s="10"/>
       <c r="V26" s="7"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A27" s="38"/>
-      <c r="B27" s="37" t="s">
+      <c r="A27" s="37"/>
+      <c r="B27" s="36" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="33"/>
       <c r="D27" s="33" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="33"/>
       <c r="F27" s="33" t="s">
         <v>79</v>
       </c>
       <c r="G27" s="33"/>
       <c r="H27" s="33" t="s">
         <v>80</v>
       </c>
       <c r="I27" s="33"/>
       <c r="J27" s="33" t="s">
         <v>81</v>
       </c>
       <c r="K27" s="33"/>
       <c r="L27" s="33" t="s">
         <v>82</v>
       </c>
       <c r="M27" s="33"/>
       <c r="N27" s="33" t="s">
         <v>83</v>
       </c>
       <c r="O27" s="33"/>
       <c r="P27" s="33" t="s">
         <v>84</v>
       </c>
       <c r="Q27" s="33"/>
       <c r="R27" s="33" t="s">
         <v>85</v>
       </c>
       <c r="S27" s="33"/>
       <c r="T27" s="33" t="s">
         <v>86</v>
       </c>
       <c r="U27" s="34"/>
       <c r="V27" s="33" t="s">
         <v>87</v>
       </c>
       <c r="W27" s="33"/>
       <c r="X27" s="33" t="s">
         <v>88</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="13"/>
     </row>
     <row r="28" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="38"/>
+      <c r="A28" s="37"/>
       <c r="B28" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J28" s="4" t="s">
@@ -2664,103 +2664,103 @@
       <c r="C30" s="10"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="10"/>
       <c r="K30" s="11"/>
       <c r="L30" s="7"/>
       <c r="M30" s="5"/>
       <c r="N30" s="7"/>
       <c r="O30" s="5"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="10"/>
       <c r="S30" s="6"/>
       <c r="T30" s="7"/>
       <c r="U30" s="10"/>
       <c r="V30" s="7"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A31" s="36"/>
-      <c r="B31" s="37" t="s">
+      <c r="A31" s="35"/>
+      <c r="B31" s="36" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="33"/>
       <c r="D31" s="33" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="33"/>
       <c r="F31" s="33" t="s">
         <v>91</v>
       </c>
       <c r="G31" s="33"/>
       <c r="H31" s="33" t="s">
         <v>92</v>
       </c>
       <c r="I31" s="33"/>
       <c r="J31" s="33" t="s">
         <v>93</v>
       </c>
       <c r="K31" s="33"/>
       <c r="L31" s="33" t="s">
         <v>94</v>
       </c>
       <c r="M31" s="33"/>
       <c r="N31" s="33" t="s">
         <v>95</v>
       </c>
       <c r="O31" s="33"/>
       <c r="P31" s="33" t="s">
         <v>96</v>
       </c>
       <c r="Q31" s="33"/>
       <c r="R31" s="33" t="s">
         <v>97</v>
       </c>
       <c r="S31" s="33"/>
       <c r="T31" s="33" t="s">
         <v>98</v>
       </c>
       <c r="U31" s="34"/>
       <c r="V31" s="33" t="s">
         <v>99</v>
       </c>
       <c r="W31" s="33"/>
       <c r="X31" s="33" t="s">
         <v>100</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="13"/>
     </row>
     <row r="32" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="36"/>
+      <c r="A32" s="35"/>
       <c r="B32" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J32" s="4" t="s">
@@ -2895,103 +2895,103 @@
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="1"/>
     </row>
     <row r="35" spans="1:26" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="36"/>
-      <c r="B35" s="37" t="s">
+      <c r="A35" s="35"/>
+      <c r="B35" s="36" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="33"/>
       <c r="D35" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="33"/>
       <c r="F35" s="33" t="s">
         <v>110</v>
       </c>
       <c r="G35" s="33"/>
       <c r="H35" s="33" t="s">
         <v>109</v>
       </c>
       <c r="I35" s="33"/>
       <c r="J35" s="33" t="s">
         <v>108</v>
       </c>
       <c r="K35" s="33"/>
       <c r="L35" s="33" t="s">
         <v>107</v>
       </c>
       <c r="M35" s="33"/>
       <c r="N35" s="33" t="s">
         <v>106</v>
       </c>
       <c r="O35" s="33"/>
       <c r="P35" s="33" t="s">
         <v>105</v>
       </c>
       <c r="Q35" s="33"/>
       <c r="R35" s="33" t="s">
         <v>104</v>
       </c>
       <c r="S35" s="33"/>
       <c r="T35" s="33" t="s">
         <v>103</v>
       </c>
       <c r="U35" s="34"/>
       <c r="V35" s="33" t="s">
         <v>102</v>
       </c>
       <c r="W35" s="33"/>
       <c r="X35" s="33" t="s">
         <v>101</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="13"/>
     </row>
     <row r="36" spans="1:26" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A36" s="36"/>
+      <c r="A36" s="35"/>
       <c r="B36" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="28" t="s">
@@ -3100,102 +3100,102 @@
         <v>674824.5</v>
       </c>
       <c r="S37" s="25">
         <v>106.5</v>
       </c>
       <c r="T37" s="22">
         <v>751340.3</v>
       </c>
       <c r="U37" s="26">
         <v>107</v>
       </c>
       <c r="V37" s="22">
         <v>843171.9</v>
       </c>
       <c r="W37" s="26">
         <v>107</v>
       </c>
       <c r="X37" s="26">
         <v>957735.5</v>
       </c>
       <c r="Y37" s="26">
         <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A39" s="36"/>
-      <c r="B39" s="37" t="s">
+      <c r="A39" s="35"/>
+      <c r="B39" s="36" t="s">
         <v>121</v>
       </c>
       <c r="C39" s="33"/>
       <c r="D39" s="33" t="s">
         <v>122</v>
       </c>
       <c r="E39" s="33"/>
       <c r="F39" s="33" t="s">
         <v>123</v>
       </c>
       <c r="G39" s="33"/>
       <c r="H39" s="33" t="s">
         <v>124</v>
       </c>
       <c r="I39" s="33"/>
       <c r="J39" s="33" t="s">
         <v>120</v>
       </c>
       <c r="K39" s="33"/>
       <c r="L39" s="33" t="s">
         <v>119</v>
       </c>
       <c r="M39" s="33"/>
       <c r="N39" s="33" t="s">
         <v>118</v>
       </c>
       <c r="O39" s="33"/>
       <c r="P39" s="33" t="s">
         <v>117</v>
       </c>
       <c r="Q39" s="33"/>
       <c r="R39" s="33" t="s">
         <v>116</v>
       </c>
       <c r="S39" s="33"/>
       <c r="T39" s="33" t="s">
         <v>115</v>
       </c>
       <c r="U39" s="34"/>
       <c r="V39" s="33" t="s">
         <v>114</v>
       </c>
       <c r="W39" s="33"/>
       <c r="X39" s="33" t="s">
         <v>113</v>
       </c>
       <c r="Y39" s="34"/>
     </row>
     <row r="40" spans="1:26" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A40" s="36"/>
+      <c r="A40" s="35"/>
       <c r="B40" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="J40" s="30" t="s">
@@ -3253,205 +3253,209 @@
       </c>
       <c r="B41" s="25">
         <v>55758</v>
       </c>
       <c r="C41" s="26">
         <v>101.2</v>
       </c>
       <c r="D41" s="22">
         <v>122296</v>
       </c>
       <c r="E41" s="22">
         <v>101.2</v>
       </c>
       <c r="F41" s="22">
         <v>208848.6</v>
       </c>
       <c r="G41" s="22">
         <v>101.4</v>
       </c>
       <c r="H41" s="22">
         <v>277879</v>
       </c>
       <c r="I41" s="22">
         <v>102.5</v>
       </c>
-      <c r="J41" s="26"/>
-      <c r="K41" s="26"/>
+      <c r="J41" s="26">
+        <v>351998</v>
+      </c>
+      <c r="K41" s="26">
+        <v>102.5</v>
+      </c>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="26"/>
       <c r="O41" s="26"/>
       <c r="P41" s="26"/>
       <c r="Q41" s="22"/>
       <c r="R41" s="26"/>
       <c r="S41" s="25"/>
       <c r="T41" s="22"/>
       <c r="U41" s="26"/>
       <c r="V41" s="22"/>
       <c r="W41" s="26"/>
       <c r="X41" s="26"/>
       <c r="Y41" s="26"/>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A43" s="14" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
-    <mergeCell ref="X39:Y39"/>
-[...22 lines deleted...]
-    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="P11:Q11"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="T31:U31"/>
     <mergeCell ref="V31:W31"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="P23:Q23"/>
     <mergeCell ref="N23:O23"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N27:O27"/>
-    <mergeCell ref="A11:A12"/>
-[...81 lines deleted...]
-    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>