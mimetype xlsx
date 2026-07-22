--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2436" yWindow="-36" windowWidth="18156" windowHeight="12300"/>
+    <workbookView xWindow="2430" yWindow="-30" windowWidth="18150" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$35</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="125">
   <si>
     <t>Кызылординская</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>январь-декабрь 2017 г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2017 г.</t>
   </si>
@@ -619,64 +619,64 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -699,86 +699,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -949,193 +949,193 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z43"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="86" workbookViewId="0">
-      <selection activeCell="J41" sqref="J41:K41"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScaleSheetLayoutView="86" workbookViewId="0">
+      <selection activeCell="N42" sqref="N42:N43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" style="18" customWidth="1"/>
-    <col min="2" max="2" width="12.33203125" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="8.44140625" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" customWidth="1"/>
+    <col min="3" max="3" width="8.42578125" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" customWidth="1"/>
+    <col min="5" max="5" width="8.42578125" customWidth="1"/>
+    <col min="6" max="6" width="12.28515625" customWidth="1"/>
+    <col min="7" max="7" width="8.42578125" customWidth="1"/>
+    <col min="8" max="8" width="12.28515625" customWidth="1"/>
+    <col min="9" max="9" width="8.42578125" customWidth="1"/>
+    <col min="10" max="10" width="12.28515625" customWidth="1"/>
+    <col min="11" max="11" width="8.42578125" customWidth="1"/>
+    <col min="12" max="12" width="12.28515625" customWidth="1"/>
+    <col min="13" max="13" width="8.42578125" customWidth="1"/>
+    <col min="14" max="14" width="12.28515625" customWidth="1"/>
+    <col min="15" max="15" width="8.42578125" customWidth="1"/>
+    <col min="16" max="16" width="12.5703125" customWidth="1"/>
+    <col min="17" max="17" width="8.42578125" customWidth="1"/>
+    <col min="18" max="18" width="12.7109375" customWidth="1"/>
+    <col min="19" max="19" width="8.42578125" customWidth="1"/>
+    <col min="20" max="20" width="12.28515625" customWidth="1"/>
+    <col min="21" max="21" width="8.42578125" customWidth="1"/>
+    <col min="22" max="22" width="12.28515625" customWidth="1"/>
+    <col min="23" max="23" width="8.42578125" customWidth="1"/>
+    <col min="24" max="24" width="12.28515625" customWidth="1"/>
+    <col min="25" max="25" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="39"/>
-[...22 lines deleted...]
-      <c r="Y1" s="39"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
     </row>
     <row r="2" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="17"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
     </row>
-    <row r="3" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B3" s="38" t="s">
+    <row r="3" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="36"/>
+      <c r="B3" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="36"/>
+      <c r="C3" s="37"/>
       <c r="D3" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="36"/>
+      <c r="E3" s="37"/>
       <c r="F3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="36"/>
+      <c r="G3" s="37"/>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="36"/>
+      <c r="I3" s="37"/>
       <c r="J3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="36"/>
+      <c r="K3" s="37"/>
       <c r="L3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="36"/>
+      <c r="M3" s="37"/>
       <c r="N3" s="33" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="33"/>
       <c r="P3" s="33" t="s">
         <v>11</v>
       </c>
       <c r="Q3" s="33"/>
       <c r="R3" s="33" t="s">
         <v>12</v>
       </c>
       <c r="S3" s="33"/>
       <c r="T3" s="33" t="s">
         <v>13</v>
       </c>
       <c r="U3" s="33"/>
       <c r="V3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="W3" s="33"/>
       <c r="X3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="Y3" s="34"/>
       <c r="Z3" s="13"/>
     </row>
-    <row r="4" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="35"/>
+    <row r="4" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
       <c r="B4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1166,51 +1166,51 @@
         <v>17</v>
       </c>
       <c r="S4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z4" s="13"/>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="22">
         <v>24511</v>
       </c>
       <c r="C5" s="22">
         <v>102.5</v>
       </c>
       <c r="D5" s="22">
         <v>52512.800000000003</v>
       </c>
       <c r="E5" s="22">
         <v>102.9</v>
       </c>
       <c r="F5" s="22">
         <v>86556.6</v>
       </c>
       <c r="G5" s="22">
         <v>106.9</v>
       </c>
       <c r="H5" s="22">
         <v>116388.3</v>
       </c>
       <c r="I5" s="22">
@@ -1244,131 +1244,131 @@
         <v>282271.8</v>
       </c>
       <c r="S5" s="22">
         <v>98.6</v>
       </c>
       <c r="T5" s="22">
         <v>313422.7</v>
       </c>
       <c r="U5" s="22">
         <v>97.9</v>
       </c>
       <c r="V5" s="23">
         <v>350440.4</v>
       </c>
       <c r="W5" s="22">
         <v>98.7</v>
       </c>
       <c r="X5" s="23">
         <v>395025.2</v>
       </c>
       <c r="Y5" s="22">
         <v>99</v>
       </c>
       <c r="Z5" s="13"/>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A6" s="20"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="12"/>
       <c r="W6" s="7"/>
       <c r="X6" s="12"/>
       <c r="Y6" s="7"/>
     </row>
-    <row r="7" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B7" s="36" t="s">
+    <row r="7" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="38"/>
+      <c r="B7" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="33" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="33"/>
       <c r="F7" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="33"/>
       <c r="H7" s="33" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="33"/>
       <c r="J7" s="33" t="s">
         <v>21</v>
       </c>
       <c r="K7" s="33"/>
       <c r="L7" s="33" t="s">
         <v>22</v>
       </c>
       <c r="M7" s="33"/>
       <c r="N7" s="33" t="s">
         <v>23</v>
       </c>
       <c r="O7" s="33"/>
       <c r="P7" s="33" t="s">
         <v>24</v>
       </c>
       <c r="Q7" s="33"/>
       <c r="R7" s="33" t="s">
         <v>25</v>
       </c>
       <c r="S7" s="33"/>
       <c r="T7" s="33" t="s">
         <v>26</v>
       </c>
       <c r="U7" s="33"/>
       <c r="V7" s="33" t="s">
         <v>27</v>
       </c>
       <c r="W7" s="33"/>
       <c r="X7" s="33" t="s">
         <v>28</v>
       </c>
       <c r="Y7" s="34"/>
       <c r="Z7" s="13"/>
     </row>
-    <row r="8" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="37"/>
+    <row r="8" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="38"/>
       <c r="B8" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1399,51 +1399,51 @@
         <v>17</v>
       </c>
       <c r="S8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z8" s="13"/>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="23">
         <v>28684.3</v>
       </c>
       <c r="C9" s="24">
         <v>108.1</v>
       </c>
       <c r="D9" s="22">
         <v>58013.1</v>
       </c>
       <c r="E9" s="24">
         <v>101.4</v>
       </c>
       <c r="F9" s="22">
         <v>96613.4</v>
       </c>
       <c r="G9" s="24">
         <v>102.5</v>
       </c>
       <c r="H9" s="22">
         <v>129812.62699999999</v>
       </c>
       <c r="I9" s="24">
@@ -1476,131 +1476,131 @@
       <c r="R9" s="22">
         <v>313193</v>
       </c>
       <c r="S9" s="22">
         <v>102.3</v>
       </c>
       <c r="T9" s="22">
         <v>345980.6</v>
       </c>
       <c r="U9" s="22">
         <v>101.8</v>
       </c>
       <c r="V9" s="22">
         <v>385214</v>
       </c>
       <c r="W9" s="22">
         <v>101.5</v>
       </c>
       <c r="X9" s="22">
         <v>435300.5</v>
       </c>
       <c r="Y9" s="22">
         <v>102.2</v>
       </c>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:26" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A10" s="21"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="8"/>
       <c r="W10" s="8"/>
       <c r="X10" s="8"/>
       <c r="Y10" s="8"/>
     </row>
-    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B11" s="36" t="s">
+    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A11" s="38"/>
+      <c r="B11" s="37" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="33" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="33"/>
       <c r="F11" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="33"/>
       <c r="H11" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I11" s="33"/>
       <c r="J11" s="33" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="33"/>
       <c r="L11" s="33" t="s">
         <v>34</v>
       </c>
       <c r="M11" s="33"/>
       <c r="N11" s="33" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="33"/>
       <c r="P11" s="33" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="33"/>
       <c r="R11" s="33" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="33"/>
       <c r="T11" s="33" t="s">
         <v>38</v>
       </c>
       <c r="U11" s="33"/>
       <c r="V11" s="33" t="s">
         <v>39</v>
       </c>
       <c r="W11" s="33"/>
       <c r="X11" s="33" t="s">
         <v>40</v>
       </c>
       <c r="Y11" s="34"/>
       <c r="Z11" s="13"/>
     </row>
-    <row r="12" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="37"/>
+    <row r="12" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="38"/>
       <c r="B12" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="4" t="s">
@@ -1631,51 +1631,51 @@
         <v>17</v>
       </c>
       <c r="S12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z12" s="13"/>
     </row>
-    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="22">
         <v>30446.6</v>
       </c>
       <c r="C13" s="22">
         <v>99.6</v>
       </c>
       <c r="D13" s="22">
         <v>62115.5</v>
       </c>
       <c r="E13" s="24">
         <v>100.8</v>
       </c>
       <c r="F13" s="22">
         <v>103477.6</v>
       </c>
       <c r="G13" s="24">
         <v>100.6</v>
       </c>
       <c r="H13" s="22">
         <v>139281.5</v>
       </c>
       <c r="I13" s="24">
@@ -1708,131 +1708,131 @@
       <c r="R13" s="25">
         <v>338231.9</v>
       </c>
       <c r="S13" s="22">
         <v>101.4</v>
       </c>
       <c r="T13" s="25">
         <v>373369.2</v>
       </c>
       <c r="U13" s="22">
         <v>101.3</v>
       </c>
       <c r="V13" s="25">
         <v>417010.7</v>
       </c>
       <c r="W13" s="22">
         <v>101.4</v>
       </c>
       <c r="X13" s="22">
         <v>471206.8</v>
       </c>
       <c r="Y13" s="22">
         <v>101.6</v>
       </c>
     </row>
-    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:26" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A14" s="21"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B15" s="36" t="s">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A15" s="38"/>
+      <c r="B15" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="33"/>
       <c r="D15" s="33" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="33" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="33"/>
       <c r="H15" s="33" t="s">
         <v>44</v>
       </c>
       <c r="I15" s="33"/>
       <c r="J15" s="33" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="33"/>
       <c r="L15" s="33" t="s">
         <v>46</v>
       </c>
       <c r="M15" s="33"/>
       <c r="N15" s="33" t="s">
         <v>47</v>
       </c>
       <c r="O15" s="33"/>
       <c r="P15" s="33" t="s">
         <v>48</v>
       </c>
       <c r="Q15" s="33"/>
       <c r="R15" s="33" t="s">
         <v>49</v>
       </c>
       <c r="S15" s="33"/>
       <c r="T15" s="33" t="s">
         <v>50</v>
       </c>
       <c r="U15" s="33"/>
       <c r="V15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="W15" s="33"/>
       <c r="X15" s="33" t="s">
         <v>52</v>
       </c>
       <c r="Y15" s="34"/>
       <c r="Z15" s="13"/>
     </row>
-    <row r="16" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="37"/>
+    <row r="16" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="38"/>
       <c r="B16" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="4" t="s">
@@ -1863,51 +1863,51 @@
         <v>17</v>
       </c>
       <c r="S16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y16" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z16" s="13"/>
     </row>
-    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="22">
         <v>32728.9</v>
       </c>
       <c r="C17" s="22">
         <v>101.4</v>
       </c>
       <c r="D17" s="25">
         <v>67413.100000000006</v>
       </c>
       <c r="E17" s="22">
         <v>102.6</v>
       </c>
       <c r="F17" s="22">
         <v>113189.1</v>
       </c>
       <c r="G17" s="22">
         <v>103.5</v>
       </c>
       <c r="H17" s="22">
         <v>142162</v>
       </c>
       <c r="I17" s="22">
@@ -1940,131 +1940,131 @@
       <c r="R17" s="22">
         <v>351815</v>
       </c>
       <c r="S17" s="22">
         <v>98.3</v>
       </c>
       <c r="T17" s="22">
         <v>386855.9</v>
       </c>
       <c r="U17" s="22">
         <v>97.8</v>
       </c>
       <c r="V17" s="22">
         <v>431849.3</v>
       </c>
       <c r="W17" s="21">
         <v>97.7</v>
       </c>
       <c r="X17" s="22">
         <v>488777.9</v>
       </c>
       <c r="Y17" s="21">
         <v>97.8</v>
       </c>
     </row>
-    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:26" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A18" s="21"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
     </row>
-    <row r="19" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B19" s="36" t="s">
+    <row r="19" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="38"/>
+      <c r="B19" s="37" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="33"/>
       <c r="D19" s="33" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="33"/>
       <c r="F19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="G19" s="33"/>
       <c r="H19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="I19" s="33"/>
       <c r="J19" s="33" t="s">
         <v>57</v>
       </c>
       <c r="K19" s="33"/>
       <c r="L19" s="33" t="s">
         <v>58</v>
       </c>
       <c r="M19" s="33"/>
       <c r="N19" s="33" t="s">
         <v>59</v>
       </c>
       <c r="O19" s="33"/>
       <c r="P19" s="33" t="s">
         <v>60</v>
       </c>
       <c r="Q19" s="33"/>
       <c r="R19" s="33" t="s">
         <v>61</v>
       </c>
       <c r="S19" s="33"/>
       <c r="T19" s="33" t="s">
         <v>62</v>
       </c>
       <c r="U19" s="33"/>
       <c r="V19" s="33" t="s">
         <v>63</v>
       </c>
       <c r="W19" s="33"/>
       <c r="X19" s="33" t="s">
         <v>64</v>
       </c>
       <c r="Y19" s="34"/>
       <c r="Z19" s="13"/>
     </row>
-    <row r="20" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="37"/>
+    <row r="20" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="38"/>
       <c r="B20" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J20" s="4" t="s">
@@ -2095,51 +2095,51 @@
         <v>17</v>
       </c>
       <c r="S20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z20" s="13"/>
     </row>
-    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="22">
         <v>33040.9</v>
       </c>
       <c r="C21" s="22">
         <v>94.3</v>
       </c>
       <c r="D21" s="22">
         <v>69634.399999999994</v>
       </c>
       <c r="E21" s="22">
         <v>96.4</v>
       </c>
       <c r="F21" s="22">
         <v>117191.68999999999</v>
       </c>
       <c r="G21" s="22">
         <v>96.55728873186554</v>
       </c>
       <c r="H21" s="22">
         <v>151577.60000000001</v>
       </c>
       <c r="I21" s="22">
@@ -2172,131 +2172,131 @@
       <c r="R21" s="22">
         <v>383749.2</v>
       </c>
       <c r="S21" s="22">
         <v>102</v>
       </c>
       <c r="T21" s="22">
         <v>423285.2</v>
       </c>
       <c r="U21" s="22">
         <v>102.1</v>
       </c>
       <c r="V21" s="22">
         <v>472872.5</v>
       </c>
       <c r="W21" s="22">
         <v>102.2</v>
       </c>
       <c r="X21" s="22">
         <v>537409.80000000005</v>
       </c>
       <c r="Y21" s="21">
         <v>102.4</v>
       </c>
     </row>
-    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:26" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A22" s="21"/>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="8"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
       <c r="W22" s="8"/>
       <c r="X22" s="8"/>
       <c r="Y22" s="8"/>
     </row>
-    <row r="23" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B23" s="36" t="s">
+    <row r="23" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="38"/>
+      <c r="B23" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="33"/>
       <c r="D23" s="33" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="33"/>
       <c r="F23" s="33" t="s">
         <v>67</v>
       </c>
       <c r="G23" s="33"/>
       <c r="H23" s="33" t="s">
         <v>68</v>
       </c>
       <c r="I23" s="33"/>
       <c r="J23" s="33" t="s">
         <v>69</v>
       </c>
       <c r="K23" s="33"/>
       <c r="L23" s="33" t="s">
         <v>70</v>
       </c>
       <c r="M23" s="33"/>
       <c r="N23" s="33" t="s">
         <v>71</v>
       </c>
       <c r="O23" s="33"/>
       <c r="P23" s="33" t="s">
         <v>72</v>
       </c>
       <c r="Q23" s="33"/>
       <c r="R23" s="33" t="s">
         <v>73</v>
       </c>
       <c r="S23" s="33"/>
       <c r="T23" s="33" t="s">
         <v>74</v>
       </c>
       <c r="U23" s="34"/>
       <c r="V23" s="33" t="s">
         <v>75</v>
       </c>
       <c r="W23" s="33"/>
       <c r="X23" s="33" t="s">
         <v>76</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="13"/>
     </row>
-    <row r="24" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="37"/>
+    <row r="24" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="38"/>
       <c r="B24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -2327,51 +2327,51 @@
         <v>17</v>
       </c>
       <c r="S24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="T24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="V24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="X24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z24" s="13"/>
     </row>
-    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="22">
         <v>35435.800000000003</v>
       </c>
       <c r="C25" s="22">
         <v>98</v>
       </c>
       <c r="D25" s="22">
         <v>77410</v>
       </c>
       <c r="E25" s="22">
         <v>101.6</v>
       </c>
       <c r="F25" s="22">
         <v>130615.1</v>
       </c>
       <c r="G25" s="22">
         <v>100.9</v>
       </c>
       <c r="H25" s="22">
         <v>170543.1</v>
       </c>
       <c r="I25" s="22">
@@ -2404,131 +2404,131 @@
       <c r="R25" s="26">
         <v>447180.79999999999</v>
       </c>
       <c r="S25" s="25">
         <v>102.3</v>
       </c>
       <c r="T25" s="22">
         <v>494993.7</v>
       </c>
       <c r="U25" s="26">
         <v>102.3</v>
       </c>
       <c r="V25" s="22">
         <v>555057.30000000005</v>
       </c>
       <c r="W25" s="26">
         <v>102.3</v>
       </c>
       <c r="X25" s="26">
         <v>632021.1</v>
       </c>
       <c r="Y25" s="26">
         <v>102.3</v>
       </c>
     </row>
-    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:26" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="7"/>
       <c r="I26" s="5"/>
       <c r="J26" s="7"/>
       <c r="K26" s="5"/>
       <c r="L26" s="7"/>
       <c r="M26" s="5"/>
       <c r="N26" s="7"/>
       <c r="O26" s="5"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="10"/>
       <c r="S26" s="6"/>
       <c r="T26" s="7"/>
       <c r="U26" s="10"/>
       <c r="V26" s="7"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
     </row>
-    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B27" s="36" t="s">
+    <row r="27" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A27" s="38"/>
+      <c r="B27" s="37" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="33"/>
       <c r="D27" s="33" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="33"/>
       <c r="F27" s="33" t="s">
         <v>79</v>
       </c>
       <c r="G27" s="33"/>
       <c r="H27" s="33" t="s">
         <v>80</v>
       </c>
       <c r="I27" s="33"/>
       <c r="J27" s="33" t="s">
         <v>81</v>
       </c>
       <c r="K27" s="33"/>
       <c r="L27" s="33" t="s">
         <v>82</v>
       </c>
       <c r="M27" s="33"/>
       <c r="N27" s="33" t="s">
         <v>83</v>
       </c>
       <c r="O27" s="33"/>
       <c r="P27" s="33" t="s">
         <v>84</v>
       </c>
       <c r="Q27" s="33"/>
       <c r="R27" s="33" t="s">
         <v>85</v>
       </c>
       <c r="S27" s="33"/>
       <c r="T27" s="33" t="s">
         <v>86</v>
       </c>
       <c r="U27" s="34"/>
       <c r="V27" s="33" t="s">
         <v>87</v>
       </c>
       <c r="W27" s="33"/>
       <c r="X27" s="33" t="s">
         <v>88</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="13"/>
     </row>
-    <row r="28" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="37"/>
+    <row r="28" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="38"/>
       <c r="B28" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J28" s="4" t="s">
@@ -2559,51 +2559,51 @@
         <v>17</v>
       </c>
       <c r="S28" s="9" t="s">
         <v>1</v>
       </c>
       <c r="T28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U28" s="9" t="s">
         <v>1</v>
       </c>
       <c r="V28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W28" s="9" t="s">
         <v>1</v>
       </c>
       <c r="X28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y28" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z28" s="13"/>
     </row>
-    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="25">
         <v>43187.1</v>
       </c>
       <c r="C29" s="26">
         <v>102.4</v>
       </c>
       <c r="D29" s="22">
         <v>93754.9</v>
       </c>
       <c r="E29" s="22">
         <v>102</v>
       </c>
       <c r="F29" s="22">
         <v>156833.79999999999</v>
       </c>
       <c r="G29" s="22">
         <v>102.1</v>
       </c>
       <c r="H29" s="22">
         <v>204150.5</v>
       </c>
       <c r="I29" s="22">
@@ -2636,131 +2636,131 @@
       <c r="R29" s="26">
         <v>530775.5</v>
       </c>
       <c r="S29" s="25">
         <v>104.1</v>
       </c>
       <c r="T29" s="22">
         <v>585730.30000000005</v>
       </c>
       <c r="U29" s="26">
         <v>104.3</v>
       </c>
       <c r="V29" s="22">
         <v>656585.9</v>
       </c>
       <c r="W29" s="26">
         <v>104.7</v>
       </c>
       <c r="X29" s="26">
         <v>744235.3</v>
       </c>
       <c r="Y29" s="26">
         <v>104.7</v>
       </c>
     </row>
-    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:26" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A30" s="16"/>
       <c r="B30" s="6"/>
       <c r="C30" s="10"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="10"/>
       <c r="K30" s="11"/>
       <c r="L30" s="7"/>
       <c r="M30" s="5"/>
       <c r="N30" s="7"/>
       <c r="O30" s="5"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="10"/>
       <c r="S30" s="6"/>
       <c r="T30" s="7"/>
       <c r="U30" s="10"/>
       <c r="V30" s="7"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
     </row>
-    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B31" s="36" t="s">
+    <row r="31" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A31" s="36"/>
+      <c r="B31" s="37" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="33"/>
       <c r="D31" s="33" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="33"/>
       <c r="F31" s="33" t="s">
         <v>91</v>
       </c>
       <c r="G31" s="33"/>
       <c r="H31" s="33" t="s">
         <v>92</v>
       </c>
       <c r="I31" s="33"/>
       <c r="J31" s="33" t="s">
         <v>93</v>
       </c>
       <c r="K31" s="33"/>
       <c r="L31" s="33" t="s">
         <v>94</v>
       </c>
       <c r="M31" s="33"/>
       <c r="N31" s="33" t="s">
         <v>95</v>
       </c>
       <c r="O31" s="33"/>
       <c r="P31" s="33" t="s">
         <v>96</v>
       </c>
       <c r="Q31" s="33"/>
       <c r="R31" s="33" t="s">
         <v>97</v>
       </c>
       <c r="S31" s="33"/>
       <c r="T31" s="33" t="s">
         <v>98</v>
       </c>
       <c r="U31" s="34"/>
       <c r="V31" s="33" t="s">
         <v>99</v>
       </c>
       <c r="W31" s="33"/>
       <c r="X31" s="33" t="s">
         <v>100</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="13"/>
     </row>
-    <row r="32" spans="1:26" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="35"/>
+    <row r="32" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="36"/>
       <c r="B32" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J32" s="4" t="s">
@@ -2791,51 +2791,51 @@
         <v>17</v>
       </c>
       <c r="S32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="T32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="V32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="W32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="X32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Z32" s="13"/>
     </row>
-    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="25">
         <v>46719.199999999997</v>
       </c>
       <c r="C33" s="26">
         <v>102.1</v>
       </c>
       <c r="D33" s="22">
         <v>101793.60000000001</v>
       </c>
       <c r="E33" s="22">
         <v>102.4</v>
       </c>
       <c r="F33" s="22">
         <v>170724</v>
       </c>
       <c r="G33" s="22">
         <v>102.5</v>
       </c>
       <c r="H33" s="22">
         <v>223193.5</v>
       </c>
       <c r="I33" s="22">
@@ -2868,130 +2868,130 @@
       <c r="R33" s="26">
         <v>593108.19999999995</v>
       </c>
       <c r="S33" s="25">
         <v>106</v>
       </c>
       <c r="T33" s="22">
         <v>656027.9</v>
       </c>
       <c r="U33" s="26">
         <v>106.5</v>
       </c>
       <c r="V33" s="22">
         <v>734896.1</v>
       </c>
       <c r="W33" s="26">
         <v>106.5</v>
       </c>
       <c r="X33" s="26">
         <v>833497.3</v>
       </c>
       <c r="Y33" s="26">
         <v>106.6</v>
       </c>
     </row>
-    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:26" ht="14.45" x14ac:dyDescent="0.3">
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="1"/>
     </row>
-    <row r="35" spans="1:26" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B35" s="36" t="s">
+    <row r="35" spans="1:26" ht="10.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="36"/>
+      <c r="B35" s="37" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="33"/>
       <c r="D35" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="33"/>
       <c r="F35" s="33" t="s">
         <v>110</v>
       </c>
       <c r="G35" s="33"/>
       <c r="H35" s="33" t="s">
         <v>109</v>
       </c>
       <c r="I35" s="33"/>
       <c r="J35" s="33" t="s">
         <v>108</v>
       </c>
       <c r="K35" s="33"/>
       <c r="L35" s="33" t="s">
         <v>107</v>
       </c>
       <c r="M35" s="33"/>
       <c r="N35" s="33" t="s">
         <v>106</v>
       </c>
       <c r="O35" s="33"/>
       <c r="P35" s="33" t="s">
         <v>105</v>
       </c>
       <c r="Q35" s="33"/>
       <c r="R35" s="33" t="s">
         <v>104</v>
       </c>
       <c r="S35" s="33"/>
       <c r="T35" s="33" t="s">
         <v>103</v>
       </c>
       <c r="U35" s="34"/>
       <c r="V35" s="33" t="s">
         <v>102</v>
       </c>
       <c r="W35" s="33"/>
       <c r="X35" s="33" t="s">
         <v>101</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="13"/>
     </row>
-    <row r="36" spans="1:26" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A36" s="35"/>
+    <row r="36" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="36"/>
       <c r="B36" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="28" t="s">
@@ -3022,51 +3022,51 @@
         <v>17</v>
       </c>
       <c r="S36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="T36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="U36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="V36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="W36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="X36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="Y36" s="29" t="s">
         <v>1</v>
       </c>
       <c r="Z36" s="13"/>
     </row>
-    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B37" s="25">
         <v>50467.9</v>
       </c>
       <c r="C37" s="26">
         <v>102.3</v>
       </c>
       <c r="D37" s="22">
         <v>110434.5</v>
       </c>
       <c r="E37" s="22">
         <v>102.3</v>
       </c>
       <c r="F37" s="22">
         <v>188077.3</v>
       </c>
       <c r="G37" s="22">
         <v>103.6</v>
       </c>
       <c r="H37" s="22">
         <v>247539.3</v>
       </c>
       <c r="I37" s="22">
@@ -3099,103 +3099,103 @@
       <c r="R37" s="26">
         <v>674824.5</v>
       </c>
       <c r="S37" s="25">
         <v>106.5</v>
       </c>
       <c r="T37" s="22">
         <v>751340.3</v>
       </c>
       <c r="U37" s="26">
         <v>107</v>
       </c>
       <c r="V37" s="22">
         <v>843171.9</v>
       </c>
       <c r="W37" s="26">
         <v>107</v>
       </c>
       <c r="X37" s="26">
         <v>957735.5</v>
       </c>
       <c r="Y37" s="26">
         <v>107</v>
       </c>
     </row>
-    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B39" s="36" t="s">
+    <row r="39" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A39" s="36"/>
+      <c r="B39" s="37" t="s">
         <v>121</v>
       </c>
       <c r="C39" s="33"/>
       <c r="D39" s="33" t="s">
         <v>122</v>
       </c>
       <c r="E39" s="33"/>
       <c r="F39" s="33" t="s">
         <v>123</v>
       </c>
       <c r="G39" s="33"/>
       <c r="H39" s="33" t="s">
         <v>124</v>
       </c>
       <c r="I39" s="33"/>
       <c r="J39" s="33" t="s">
         <v>120</v>
       </c>
       <c r="K39" s="33"/>
       <c r="L39" s="33" t="s">
         <v>119</v>
       </c>
       <c r="M39" s="33"/>
       <c r="N39" s="33" t="s">
         <v>118</v>
       </c>
       <c r="O39" s="33"/>
       <c r="P39" s="33" t="s">
         <v>117</v>
       </c>
       <c r="Q39" s="33"/>
       <c r="R39" s="33" t="s">
         <v>116</v>
       </c>
       <c r="S39" s="33"/>
       <c r="T39" s="33" t="s">
         <v>115</v>
       </c>
       <c r="U39" s="34"/>
       <c r="V39" s="33" t="s">
         <v>114</v>
       </c>
       <c r="W39" s="33"/>
       <c r="X39" s="33" t="s">
         <v>113</v>
       </c>
       <c r="Y39" s="34"/>
     </row>
-    <row r="40" spans="1:26" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A40" s="35"/>
+    <row r="40" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="36"/>
       <c r="B40" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="J40" s="30" t="s">
@@ -3225,237 +3225,241 @@
       <c r="R40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="S40" s="31" t="s">
         <v>1</v>
       </c>
       <c r="T40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="U40" s="31" t="s">
         <v>1</v>
       </c>
       <c r="V40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="W40" s="31" t="s">
         <v>1</v>
       </c>
       <c r="X40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="Y40" s="31" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B41" s="25">
         <v>55758</v>
       </c>
       <c r="C41" s="26">
         <v>101.2</v>
       </c>
       <c r="D41" s="22">
         <v>122296</v>
       </c>
       <c r="E41" s="22">
         <v>101.2</v>
       </c>
       <c r="F41" s="22">
         <v>208848.6</v>
       </c>
       <c r="G41" s="22">
         <v>101.4</v>
       </c>
       <c r="H41" s="22">
         <v>277879</v>
       </c>
       <c r="I41" s="22">
         <v>102.5</v>
       </c>
       <c r="J41" s="26">
         <v>351998</v>
       </c>
       <c r="K41" s="26">
         <v>102.5</v>
       </c>
-      <c r="L41" s="22"/>
-      <c r="M41" s="22"/>
+      <c r="L41" s="22">
+        <v>449486.3</v>
+      </c>
+      <c r="M41" s="22">
+        <v>102.6</v>
+      </c>
       <c r="N41" s="26"/>
       <c r="O41" s="26"/>
       <c r="P41" s="26"/>
       <c r="Q41" s="22"/>
       <c r="R41" s="26"/>
       <c r="S41" s="25"/>
       <c r="T41" s="22"/>
       <c r="U41" s="26"/>
       <c r="V41" s="22"/>
       <c r="W41" s="26"/>
       <c r="X41" s="26"/>
       <c r="Y41" s="26"/>
     </row>
-    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A43" s="14" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T19:U19"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="T27:U27"/>
     <mergeCell ref="V27:W27"/>
     <mergeCell ref="X27:Y27"/>
     <mergeCell ref="J27:K27"/>
     <mergeCell ref="L27:M27"/>
-    <mergeCell ref="P27:Q27"/>
-[...105 lines deleted...]
-    <mergeCell ref="V39:W39"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>