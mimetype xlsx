--- v4 (2026-07-22)
+++ v5 (2026-08-14)
@@ -619,64 +619,64 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -949,193 +949,193 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z43"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" zoomScaleSheetLayoutView="86" workbookViewId="0">
-      <selection activeCell="N42" sqref="N42:N43"/>
+    <sheetView tabSelected="1" topLeftCell="A16" zoomScaleSheetLayoutView="86" workbookViewId="0">
+      <selection activeCell="O42" sqref="O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" style="18" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" customWidth="1"/>
     <col min="15" max="15" width="8.42578125" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" customWidth="1"/>
     <col min="20" max="20" width="12.28515625" customWidth="1"/>
     <col min="21" max="21" width="8.42578125" customWidth="1"/>
     <col min="22" max="22" width="12.28515625" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" customWidth="1"/>
     <col min="24" max="24" width="12.28515625" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="35"/>
-[...22 lines deleted...]
-      <c r="Y1" s="35"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
     </row>
     <row r="2" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="17"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
     </row>
     <row r="3" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="36"/>
-      <c r="B3" s="39" t="s">
+      <c r="A3" s="35"/>
+      <c r="B3" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="37"/>
+      <c r="C3" s="36"/>
       <c r="D3" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="37"/>
+      <c r="E3" s="36"/>
       <c r="F3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="37"/>
+      <c r="G3" s="36"/>
       <c r="H3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="37"/>
+      <c r="I3" s="36"/>
       <c r="J3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="37"/>
+      <c r="K3" s="36"/>
       <c r="L3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="37"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="33" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="33"/>
       <c r="P3" s="33" t="s">
         <v>11</v>
       </c>
       <c r="Q3" s="33"/>
       <c r="R3" s="33" t="s">
         <v>12</v>
       </c>
       <c r="S3" s="33"/>
       <c r="T3" s="33" t="s">
         <v>13</v>
       </c>
       <c r="U3" s="33"/>
       <c r="V3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="W3" s="33"/>
       <c r="X3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="Y3" s="34"/>
       <c r="Z3" s="13"/>
     </row>
     <row r="4" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="36"/>
+      <c r="A4" s="35"/>
       <c r="B4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1272,103 +1272,103 @@
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="12"/>
       <c r="W6" s="7"/>
       <c r="X6" s="12"/>
       <c r="Y6" s="7"/>
     </row>
     <row r="7" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="38"/>
-      <c r="B7" s="37" t="s">
+      <c r="A7" s="37"/>
+      <c r="B7" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="33" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="33"/>
       <c r="F7" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="33"/>
       <c r="H7" s="33" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="33"/>
       <c r="J7" s="33" t="s">
         <v>21</v>
       </c>
       <c r="K7" s="33"/>
       <c r="L7" s="33" t="s">
         <v>22</v>
       </c>
       <c r="M7" s="33"/>
       <c r="N7" s="33" t="s">
         <v>23</v>
       </c>
       <c r="O7" s="33"/>
       <c r="P7" s="33" t="s">
         <v>24</v>
       </c>
       <c r="Q7" s="33"/>
       <c r="R7" s="33" t="s">
         <v>25</v>
       </c>
       <c r="S7" s="33"/>
       <c r="T7" s="33" t="s">
         <v>26</v>
       </c>
       <c r="U7" s="33"/>
       <c r="V7" s="33" t="s">
         <v>27</v>
       </c>
       <c r="W7" s="33"/>
       <c r="X7" s="33" t="s">
         <v>28</v>
       </c>
       <c r="Y7" s="34"/>
       <c r="Z7" s="13"/>
     </row>
     <row r="8" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="38"/>
+      <c r="A8" s="37"/>
       <c r="B8" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1504,103 +1504,103 @@
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="8"/>
       <c r="W10" s="8"/>
       <c r="X10" s="8"/>
       <c r="Y10" s="8"/>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A11" s="38"/>
-      <c r="B11" s="37" t="s">
+      <c r="A11" s="37"/>
+      <c r="B11" s="36" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="33" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="33"/>
       <c r="F11" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="33"/>
       <c r="H11" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I11" s="33"/>
       <c r="J11" s="33" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="33"/>
       <c r="L11" s="33" t="s">
         <v>34</v>
       </c>
       <c r="M11" s="33"/>
       <c r="N11" s="33" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="33"/>
       <c r="P11" s="33" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="33"/>
       <c r="R11" s="33" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="33"/>
       <c r="T11" s="33" t="s">
         <v>38</v>
       </c>
       <c r="U11" s="33"/>
       <c r="V11" s="33" t="s">
         <v>39</v>
       </c>
       <c r="W11" s="33"/>
       <c r="X11" s="33" t="s">
         <v>40</v>
       </c>
       <c r="Y11" s="34"/>
       <c r="Z11" s="13"/>
     </row>
     <row r="12" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="38"/>
+      <c r="A12" s="37"/>
       <c r="B12" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="4" t="s">
@@ -1736,103 +1736,103 @@
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A15" s="38"/>
-      <c r="B15" s="37" t="s">
+      <c r="A15" s="37"/>
+      <c r="B15" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="33"/>
       <c r="D15" s="33" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="33" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="33"/>
       <c r="H15" s="33" t="s">
         <v>44</v>
       </c>
       <c r="I15" s="33"/>
       <c r="J15" s="33" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="33"/>
       <c r="L15" s="33" t="s">
         <v>46</v>
       </c>
       <c r="M15" s="33"/>
       <c r="N15" s="33" t="s">
         <v>47</v>
       </c>
       <c r="O15" s="33"/>
       <c r="P15" s="33" t="s">
         <v>48</v>
       </c>
       <c r="Q15" s="33"/>
       <c r="R15" s="33" t="s">
         <v>49</v>
       </c>
       <c r="S15" s="33"/>
       <c r="T15" s="33" t="s">
         <v>50</v>
       </c>
       <c r="U15" s="33"/>
       <c r="V15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="W15" s="33"/>
       <c r="X15" s="33" t="s">
         <v>52</v>
       </c>
       <c r="Y15" s="34"/>
       <c r="Z15" s="13"/>
     </row>
     <row r="16" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="38"/>
+      <c r="A16" s="37"/>
       <c r="B16" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="4" t="s">
@@ -1968,103 +1968,103 @@
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
     </row>
     <row r="19" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="38"/>
-      <c r="B19" s="37" t="s">
+      <c r="A19" s="37"/>
+      <c r="B19" s="36" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="33"/>
       <c r="D19" s="33" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="33"/>
       <c r="F19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="G19" s="33"/>
       <c r="H19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="I19" s="33"/>
       <c r="J19" s="33" t="s">
         <v>57</v>
       </c>
       <c r="K19" s="33"/>
       <c r="L19" s="33" t="s">
         <v>58</v>
       </c>
       <c r="M19" s="33"/>
       <c r="N19" s="33" t="s">
         <v>59</v>
       </c>
       <c r="O19" s="33"/>
       <c r="P19" s="33" t="s">
         <v>60</v>
       </c>
       <c r="Q19" s="33"/>
       <c r="R19" s="33" t="s">
         <v>61</v>
       </c>
       <c r="S19" s="33"/>
       <c r="T19" s="33" t="s">
         <v>62</v>
       </c>
       <c r="U19" s="33"/>
       <c r="V19" s="33" t="s">
         <v>63</v>
       </c>
       <c r="W19" s="33"/>
       <c r="X19" s="33" t="s">
         <v>64</v>
       </c>
       <c r="Y19" s="34"/>
       <c r="Z19" s="13"/>
     </row>
     <row r="20" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="38"/>
+      <c r="A20" s="37"/>
       <c r="B20" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J20" s="4" t="s">
@@ -2200,103 +2200,103 @@
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="8"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
       <c r="W22" s="8"/>
       <c r="X22" s="8"/>
       <c r="Y22" s="8"/>
     </row>
     <row r="23" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="38"/>
-      <c r="B23" s="37" t="s">
+      <c r="A23" s="37"/>
+      <c r="B23" s="36" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="33"/>
       <c r="D23" s="33" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="33"/>
       <c r="F23" s="33" t="s">
         <v>67</v>
       </c>
       <c r="G23" s="33"/>
       <c r="H23" s="33" t="s">
         <v>68</v>
       </c>
       <c r="I23" s="33"/>
       <c r="J23" s="33" t="s">
         <v>69</v>
       </c>
       <c r="K23" s="33"/>
       <c r="L23" s="33" t="s">
         <v>70</v>
       </c>
       <c r="M23" s="33"/>
       <c r="N23" s="33" t="s">
         <v>71</v>
       </c>
       <c r="O23" s="33"/>
       <c r="P23" s="33" t="s">
         <v>72</v>
       </c>
       <c r="Q23" s="33"/>
       <c r="R23" s="33" t="s">
         <v>73</v>
       </c>
       <c r="S23" s="33"/>
       <c r="T23" s="33" t="s">
         <v>74</v>
       </c>
       <c r="U23" s="34"/>
       <c r="V23" s="33" t="s">
         <v>75</v>
       </c>
       <c r="W23" s="33"/>
       <c r="X23" s="33" t="s">
         <v>76</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="13"/>
     </row>
     <row r="24" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="38"/>
+      <c r="A24" s="37"/>
       <c r="B24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J24" s="4" t="s">
@@ -2432,103 +2432,103 @@
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="7"/>
       <c r="I26" s="5"/>
       <c r="J26" s="7"/>
       <c r="K26" s="5"/>
       <c r="L26" s="7"/>
       <c r="M26" s="5"/>
       <c r="N26" s="7"/>
       <c r="O26" s="5"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="10"/>
       <c r="S26" s="6"/>
       <c r="T26" s="7"/>
       <c r="U26" s="10"/>
       <c r="V26" s="7"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A27" s="38"/>
-      <c r="B27" s="37" t="s">
+      <c r="A27" s="37"/>
+      <c r="B27" s="36" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="33"/>
       <c r="D27" s="33" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="33"/>
       <c r="F27" s="33" t="s">
         <v>79</v>
       </c>
       <c r="G27" s="33"/>
       <c r="H27" s="33" t="s">
         <v>80</v>
       </c>
       <c r="I27" s="33"/>
       <c r="J27" s="33" t="s">
         <v>81</v>
       </c>
       <c r="K27" s="33"/>
       <c r="L27" s="33" t="s">
         <v>82</v>
       </c>
       <c r="M27" s="33"/>
       <c r="N27" s="33" t="s">
         <v>83</v>
       </c>
       <c r="O27" s="33"/>
       <c r="P27" s="33" t="s">
         <v>84</v>
       </c>
       <c r="Q27" s="33"/>
       <c r="R27" s="33" t="s">
         <v>85</v>
       </c>
       <c r="S27" s="33"/>
       <c r="T27" s="33" t="s">
         <v>86</v>
       </c>
       <c r="U27" s="34"/>
       <c r="V27" s="33" t="s">
         <v>87</v>
       </c>
       <c r="W27" s="33"/>
       <c r="X27" s="33" t="s">
         <v>88</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="13"/>
     </row>
     <row r="28" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="38"/>
+      <c r="A28" s="37"/>
       <c r="B28" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J28" s="4" t="s">
@@ -2664,103 +2664,103 @@
       <c r="C30" s="10"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="10"/>
       <c r="K30" s="11"/>
       <c r="L30" s="7"/>
       <c r="M30" s="5"/>
       <c r="N30" s="7"/>
       <c r="O30" s="5"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="10"/>
       <c r="S30" s="6"/>
       <c r="T30" s="7"/>
       <c r="U30" s="10"/>
       <c r="V30" s="7"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A31" s="36"/>
-      <c r="B31" s="37" t="s">
+      <c r="A31" s="35"/>
+      <c r="B31" s="36" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="33"/>
       <c r="D31" s="33" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="33"/>
       <c r="F31" s="33" t="s">
         <v>91</v>
       </c>
       <c r="G31" s="33"/>
       <c r="H31" s="33" t="s">
         <v>92</v>
       </c>
       <c r="I31" s="33"/>
       <c r="J31" s="33" t="s">
         <v>93</v>
       </c>
       <c r="K31" s="33"/>
       <c r="L31" s="33" t="s">
         <v>94</v>
       </c>
       <c r="M31" s="33"/>
       <c r="N31" s="33" t="s">
         <v>95</v>
       </c>
       <c r="O31" s="33"/>
       <c r="P31" s="33" t="s">
         <v>96</v>
       </c>
       <c r="Q31" s="33"/>
       <c r="R31" s="33" t="s">
         <v>97</v>
       </c>
       <c r="S31" s="33"/>
       <c r="T31" s="33" t="s">
         <v>98</v>
       </c>
       <c r="U31" s="34"/>
       <c r="V31" s="33" t="s">
         <v>99</v>
       </c>
       <c r="W31" s="33"/>
       <c r="X31" s="33" t="s">
         <v>100</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="13"/>
     </row>
     <row r="32" spans="1:26" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="36"/>
+      <c r="A32" s="35"/>
       <c r="B32" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J32" s="4" t="s">
@@ -2895,103 +2895,103 @@
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="1"/>
     </row>
     <row r="35" spans="1:26" ht="10.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="36"/>
-      <c r="B35" s="37" t="s">
+      <c r="A35" s="35"/>
+      <c r="B35" s="36" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="33"/>
       <c r="D35" s="33" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="33"/>
       <c r="F35" s="33" t="s">
         <v>110</v>
       </c>
       <c r="G35" s="33"/>
       <c r="H35" s="33" t="s">
         <v>109</v>
       </c>
       <c r="I35" s="33"/>
       <c r="J35" s="33" t="s">
         <v>108</v>
       </c>
       <c r="K35" s="33"/>
       <c r="L35" s="33" t="s">
         <v>107</v>
       </c>
       <c r="M35" s="33"/>
       <c r="N35" s="33" t="s">
         <v>106</v>
       </c>
       <c r="O35" s="33"/>
       <c r="P35" s="33" t="s">
         <v>105</v>
       </c>
       <c r="Q35" s="33"/>
       <c r="R35" s="33" t="s">
         <v>104</v>
       </c>
       <c r="S35" s="33"/>
       <c r="T35" s="33" t="s">
         <v>103</v>
       </c>
       <c r="U35" s="34"/>
       <c r="V35" s="33" t="s">
         <v>102</v>
       </c>
       <c r="W35" s="33"/>
       <c r="X35" s="33" t="s">
         <v>101</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="13"/>
     </row>
     <row r="36" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A36" s="36"/>
+      <c r="A36" s="35"/>
       <c r="B36" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="28" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="28" t="s">
@@ -3100,102 +3100,102 @@
         <v>674824.5</v>
       </c>
       <c r="S37" s="25">
         <v>106.5</v>
       </c>
       <c r="T37" s="22">
         <v>751340.3</v>
       </c>
       <c r="U37" s="26">
         <v>107</v>
       </c>
       <c r="V37" s="22">
         <v>843171.9</v>
       </c>
       <c r="W37" s="26">
         <v>107</v>
       </c>
       <c r="X37" s="26">
         <v>957735.5</v>
       </c>
       <c r="Y37" s="26">
         <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A39" s="36"/>
-      <c r="B39" s="37" t="s">
+      <c r="A39" s="35"/>
+      <c r="B39" s="36" t="s">
         <v>121</v>
       </c>
       <c r="C39" s="33"/>
       <c r="D39" s="33" t="s">
         <v>122</v>
       </c>
       <c r="E39" s="33"/>
       <c r="F39" s="33" t="s">
         <v>123</v>
       </c>
       <c r="G39" s="33"/>
       <c r="H39" s="33" t="s">
         <v>124</v>
       </c>
       <c r="I39" s="33"/>
       <c r="J39" s="33" t="s">
         <v>120</v>
       </c>
       <c r="K39" s="33"/>
       <c r="L39" s="33" t="s">
         <v>119</v>
       </c>
       <c r="M39" s="33"/>
       <c r="N39" s="33" t="s">
         <v>118</v>
       </c>
       <c r="O39" s="33"/>
       <c r="P39" s="33" t="s">
         <v>117</v>
       </c>
       <c r="Q39" s="33"/>
       <c r="R39" s="33" t="s">
         <v>116</v>
       </c>
       <c r="S39" s="33"/>
       <c r="T39" s="33" t="s">
         <v>115</v>
       </c>
       <c r="U39" s="34"/>
       <c r="V39" s="33" t="s">
         <v>114</v>
       </c>
       <c r="W39" s="33"/>
       <c r="X39" s="33" t="s">
         <v>113</v>
       </c>
       <c r="Y39" s="34"/>
     </row>
     <row r="40" spans="1:26" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A40" s="36"/>
+      <c r="A40" s="35"/>
       <c r="B40" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="30" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="30" t="s">
         <v>1</v>
       </c>
       <c r="J40" s="30" t="s">
@@ -3265,201 +3265,205 @@
       </c>
       <c r="F41" s="22">
         <v>208848.6</v>
       </c>
       <c r="G41" s="22">
         <v>101.4</v>
       </c>
       <c r="H41" s="22">
         <v>277879</v>
       </c>
       <c r="I41" s="22">
         <v>102.5</v>
       </c>
       <c r="J41" s="26">
         <v>351998</v>
       </c>
       <c r="K41" s="26">
         <v>102.5</v>
       </c>
       <c r="L41" s="22">
         <v>449486.3</v>
       </c>
       <c r="M41" s="22">
         <v>102.6</v>
       </c>
-      <c r="N41" s="26"/>
-      <c r="O41" s="26"/>
+      <c r="N41" s="26">
+        <v>541785.80000000005</v>
+      </c>
+      <c r="O41" s="26">
+        <v>103.3</v>
+      </c>
       <c r="P41" s="26"/>
       <c r="Q41" s="22"/>
       <c r="R41" s="26"/>
       <c r="S41" s="25"/>
       <c r="T41" s="22"/>
       <c r="U41" s="26"/>
       <c r="V41" s="22"/>
       <c r="W41" s="26"/>
       <c r="X41" s="26"/>
       <c r="Y41" s="26"/>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A43" s="14" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
-    <mergeCell ref="X39:Y39"/>
-[...22 lines deleted...]
-    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="P11:Q11"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="T31:U31"/>
     <mergeCell ref="V31:W31"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="P23:Q23"/>
     <mergeCell ref="N23:O23"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N27:O27"/>
-    <mergeCell ref="A11:A12"/>
-[...81 lines deleted...]
-    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>